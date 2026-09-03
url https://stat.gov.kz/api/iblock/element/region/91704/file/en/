--- v3 (2026-07-21)
+++ v4 (2026-09-03)
@@ -1,61 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2412E8E5-CF50-4300-A46A-36E530237A70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="6" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="LA31" i="6" l="1"/>
   <c r="LA28" i="6"/>
   <c r="LA26" i="6"/>
   <c r="LA24" i="6"/>
   <c r="LA23" i="6"/>
   <c r="LA22" i="6"/>
   <c r="LA21" i="6"/>
   <c r="LA20" i="6"/>
   <c r="LA19" i="6"/>
   <c r="LA17" i="6"/>
   <c r="LA16" i="6"/>
   <c r="LA15" i="6"/>
   <c r="LA14" i="6"/>
   <c r="LA13" i="6"/>
   <c r="LA12" i="6"/>
   <c r="KD7" i="6"/>
   <c r="KC7" i="6"/>
   <c r="KB7" i="6"/>
   <c r="KA7" i="6"/>
   <c r="JZ7" i="6"/>
@@ -86,51 +98,51 @@
   <c r="IA7" i="6"/>
   <c r="GL7" i="6"/>
   <c r="GK7" i="6"/>
   <c r="GJ7" i="6"/>
   <c r="GI7" i="6"/>
   <c r="GH7" i="6"/>
   <c r="GG7" i="6"/>
   <c r="GF7" i="6"/>
   <c r="GE7" i="6"/>
   <c r="EH7" i="6"/>
   <c r="EG7" i="6"/>
   <c r="EF7" i="6"/>
   <c r="EE7" i="6"/>
   <c r="ED7" i="6"/>
   <c r="EC7" i="6"/>
   <c r="EB7" i="6"/>
   <c r="EA7" i="6"/>
   <c r="DR7" i="6"/>
   <c r="DQ7" i="6"/>
   <c r="DP7" i="6"/>
   <c r="DO7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="139">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January 2024 *</t>
   </si>
   <si>
     <t>January-February 2024 *</t>
   </si>
   <si>
     <t>January-March 2024 *</t>
   </si>
   <si>
     <t>January-April 2024 *</t>
   </si>
   <si>
     <t>January-May 2024 *</t>
   </si>
   <si>
     <t>January-June 2024 *</t>
   </si>
   <si>
     <t>January-July 2024 *</t>
   </si>
   <si>
@@ -500,62 +512,68 @@
   </si>
   <si>
     <t>January-February 2025 *</t>
   </si>
   <si>
     <t>January-February 2026*</t>
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-March 2026*</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
     <t>January-April 2026*</t>
   </si>
   <si>
     <t>January-May 2025 *</t>
   </si>
   <si>
     <t>January-May 2026*</t>
   </si>
+  <si>
+    <t>January-June 2025 *</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -749,20815 +767,21205 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
-    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\m.sman\Desktop\&#1076;&#1083;&#1103;%20&#1056;&#1077;&#1075;&#1080;&#1086;&#1085;&#1086;&#1074;%20&#1084;&#1072;&#1081;\&#1090;&#1072;&#1073;_4_75.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ALMG102-03\Users\a.kuantay\Desktop\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%201-&#1058;&#1057;%20&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1080;&#1102;&#1085;&#1100;%202026\&#1090;&#1072;&#1073;_4_75.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Лист1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="15">
           <cell r="A15" t="str">
-            <v>0105</v>
+            <v>0102</v>
           </cell>
           <cell r="B15" t="str">
-            <v>Домашняя птица живая, то есть куры домашние (gallus domesticus), утки, гуси, индейки и цесарки</v>
+            <v>Крупный рогатый скот живой</v>
           </cell>
           <cell r="C15" t="str">
             <v>Штука</v>
           </cell>
           <cell r="G15">
-            <v>5.0389999999999997</v>
+            <v>107.1</v>
           </cell>
         </row>
         <row r="16">
           <cell r="B16" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G16">
-            <v>5.0389999999999997</v>
+            <v>107.1</v>
           </cell>
         </row>
         <row r="17">
           <cell r="A17" t="str">
-            <v>0106</v>
+            <v>0105</v>
           </cell>
           <cell r="B17" t="str">
-            <v>Живые животные прочие</v>
+            <v>Домашняя птица живая, то есть куры домашние (gallus domesticus), утки, гуси, индейки и цесарки</v>
           </cell>
           <cell r="C17" t="str">
             <v>Штука</v>
           </cell>
-          <cell r="D17">
-[...7 lines deleted...]
-          </cell>
           <cell r="G17">
-            <v>0.60611000000000004</v>
+            <v>4.8840000000000003</v>
           </cell>
         </row>
         <row r="18">
           <cell r="B18" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D18">
-[...7 lines deleted...]
-          </cell>
           <cell r="G18">
-            <v>0.60611000000000004</v>
+            <v>4.8840000000000003</v>
           </cell>
         </row>
         <row r="19">
           <cell r="A19" t="str">
-            <v>0201</v>
+            <v>0106</v>
           </cell>
           <cell r="B19" t="str">
-            <v>Мясо крупного рогатого скота, свежее или охлажденное</v>
+            <v>Живые животные прочие</v>
+          </cell>
+          <cell r="C19" t="str">
+            <v>Штука</v>
+          </cell>
+          <cell r="D19">
+            <v>9.4519900000000003</v>
+          </cell>
+          <cell r="E19">
+            <v>17831</v>
+          </cell>
+          <cell r="F19">
+            <v>376.27481999999998</v>
           </cell>
           <cell r="G19">
-            <v>413.67415</v>
+            <v>1.4476</v>
           </cell>
         </row>
         <row r="20">
           <cell r="B20" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G20">
-            <v>412.3546</v>
+            <v>4.5999999999999999E-2</v>
           </cell>
         </row>
         <row r="21">
           <cell r="B21" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D21">
+            <v>9.4519900000000003</v>
+          </cell>
+          <cell r="E21">
+            <v>17831</v>
+          </cell>
+          <cell r="F21">
+            <v>376.27481999999998</v>
+          </cell>
           <cell r="G21">
-            <v>1.31955</v>
+            <v>1.4016</v>
           </cell>
         </row>
         <row r="22">
           <cell r="A22" t="str">
-            <v>0202</v>
+            <v>0201</v>
           </cell>
           <cell r="B22" t="str">
-            <v>Мясо крупного рогатого скота, замороженное</v>
+            <v>Мясо крупного рогатого скота, свежее или охлажденное</v>
           </cell>
           <cell r="G22">
-            <v>546.58861000000002</v>
+            <v>830.20023000000003</v>
           </cell>
         </row>
         <row r="23">
           <cell r="B23" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G23">
-            <v>487.63405999999998</v>
+            <v>828.18200000000002</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G24">
-            <v>58.954549999999998</v>
+            <v>2.01823</v>
           </cell>
         </row>
         <row r="25">
           <cell r="A25" t="str">
-            <v>0203</v>
+            <v>0202</v>
           </cell>
           <cell r="B25" t="str">
-            <v>Свинина свежая, охлажденная или замороженная</v>
+            <v>Мясо крупного рогатого скота, замороженное</v>
+          </cell>
+          <cell r="D25">
+            <v>0.38500000000000001</v>
+          </cell>
+          <cell r="F25">
+            <v>6.0669399999999998</v>
           </cell>
           <cell r="G25">
-            <v>441.94565999999998</v>
+            <v>993.35005999999998</v>
           </cell>
         </row>
         <row r="26">
           <cell r="B26" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G26">
-            <v>441.94565999999998</v>
+            <v>552.90700000000004</v>
           </cell>
         </row>
         <row r="27">
-          <cell r="A27" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B27" t="str">
-            <v>Баранина или козлятина свежая, охлажденная или замороженная</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D27">
+            <v>0.38500000000000001</v>
+          </cell>
+          <cell r="F27">
+            <v>6.0669399999999998</v>
           </cell>
           <cell r="G27">
-            <v>0.35621999999999998</v>
+            <v>19.98</v>
           </cell>
         </row>
         <row r="28">
           <cell r="B28" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G28">
-            <v>0.35621999999999998</v>
+            <v>420.46305999999998</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29" t="str">
-            <v>0206</v>
+            <v>0203</v>
           </cell>
           <cell r="B29" t="str">
-            <v>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</v>
+            <v>Свинина свежая, охлажденная или замороженная</v>
           </cell>
           <cell r="G29">
-            <v>31.200880000000002</v>
+            <v>641.39117999999996</v>
           </cell>
         </row>
         <row r="30">
           <cell r="B30" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G30">
-            <v>29.797470000000001</v>
+            <v>641.39117999999996</v>
           </cell>
         </row>
         <row r="31">
+          <cell r="A31" t="str">
+            <v>0204</v>
+          </cell>
           <cell r="B31" t="str">
-            <v>РОССИЯ</v>
+            <v>Баранина или козлятина свежая, охлажденная или замороженная</v>
           </cell>
           <cell r="G31">
-            <v>1.40341</v>
+            <v>5.144E-2</v>
           </cell>
         </row>
         <row r="32">
-          <cell r="A32" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B32" t="str">
-            <v>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G32">
-            <v>6762.1084099999998</v>
+            <v>5.144E-2</v>
           </cell>
         </row>
         <row r="33">
+          <cell r="A33" t="str">
+            <v>0206</v>
+          </cell>
           <cell r="B33" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</v>
+          </cell>
+          <cell r="D33">
+            <v>42.4</v>
+          </cell>
+          <cell r="F33">
+            <v>51.511429999999997</v>
           </cell>
           <cell r="G33">
-            <v>1141.28934</v>
+            <v>31.832249999999998</v>
           </cell>
         </row>
         <row r="34">
           <cell r="B34" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D34">
+            <v>42.4</v>
+          </cell>
+          <cell r="F34">
+            <v>51.511429999999997</v>
           </cell>
           <cell r="G34">
-            <v>18.542999999999999</v>
+            <v>28.9</v>
           </cell>
         </row>
         <row r="35">
           <cell r="B35" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G35">
-            <v>5602.2760699999999</v>
+            <v>2.9322499999999998</v>
           </cell>
         </row>
         <row r="36">
           <cell r="A36" t="str">
-            <v>0208</v>
+            <v>0207</v>
           </cell>
           <cell r="B36" t="str">
-            <v>Прочие мясо и пищевые мясные субпродукты, свежие, охлажденные или замороженные</v>
+            <v>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</v>
           </cell>
           <cell r="G36">
-            <v>1.022E-2</v>
+            <v>9175.1822699999993</v>
           </cell>
         </row>
         <row r="37">
           <cell r="B37" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G37">
-            <v>1.022E-2</v>
+            <v>1026.75467</v>
           </cell>
         </row>
         <row r="38">
-          <cell r="A38" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B38" t="str">
-            <v>Мясо и пищевые мясные субпродукты, соленые, в рассоле, сушеные или копченые; пищевая мука тонкого и грубого помола из мяса или мясных субпродуктов</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G38">
-            <v>18.416250000000002</v>
+            <v>56</v>
           </cell>
         </row>
         <row r="39">
           <cell r="B39" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G39">
+            <v>8092.4276</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>0208</v>
+          </cell>
+          <cell r="B40" t="str">
+            <v>Прочие мясо и пищевые мясные субпродукты, свежие, охлажденные или замороженные</v>
+          </cell>
+          <cell r="G40">
+            <v>0.33300000000000002</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="B41" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G41">
+            <v>0.33300000000000002</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>0210</v>
+          </cell>
+          <cell r="B42" t="str">
+            <v>Мясо и пищевые мясные субпродукты, соленые, в рассоле, сушеные или копченые; пищевая мука тонкого и грубого помола из мяса или мясных субпродуктов</v>
+          </cell>
+          <cell r="G42">
+            <v>23.85661</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="B43" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G39">
-[...36 lines deleted...]
-          </cell>
           <cell r="G43">
-            <v>7.9749999999999996</v>
+            <v>21.25909</v>
           </cell>
         </row>
         <row r="44">
           <cell r="B44" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G44">
-            <v>7.9749999999999996</v>
+            <v>2.5975199999999998</v>
           </cell>
         </row>
         <row r="45">
           <cell r="A45" t="str">
-            <v>0303</v>
+            <v>0301</v>
           </cell>
           <cell r="B45" t="str">
-            <v>Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 0304</v>
-[...5 lines deleted...]
-            <v>147.51912999999999</v>
+            <v>Живая рыба</v>
           </cell>
           <cell r="G45">
-            <v>1044.4216699999999</v>
+            <v>0.02</v>
           </cell>
         </row>
         <row r="46">
           <cell r="B46" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G46">
-            <v>3.2000000000000001E-2</v>
+            <v>0.02</v>
           </cell>
         </row>
         <row r="47">
+          <cell r="A47" t="str">
+            <v>0302</v>
+          </cell>
           <cell r="B47" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Рыба свежая или охлажденная, за исключением рыбного филе и прочего мяса рыбы товарной позиции 0304</v>
           </cell>
           <cell r="G47">
-            <v>3.05</v>
+            <v>0.16977</v>
           </cell>
         </row>
         <row r="48">
           <cell r="B48" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D48">
-[...4 lines deleted...]
-          </cell>
           <cell r="G48">
-            <v>1041.3396700000001</v>
+            <v>0.16977</v>
           </cell>
         </row>
         <row r="49">
           <cell r="A49" t="str">
-            <v>0304</v>
+            <v>0303</v>
           </cell>
           <cell r="B49" t="str">
-            <v>Филе рыбное и прочее мясо рыбы (включая фарш), свежие, охлажденные или мороженые</v>
+            <v>Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 0304</v>
+          </cell>
+          <cell r="D49">
+            <v>62.440820000000002</v>
+          </cell>
+          <cell r="F49">
+            <v>268.56400000000002</v>
           </cell>
           <cell r="G49">
-            <v>252.46041</v>
+            <v>837.80255</v>
           </cell>
         </row>
         <row r="50">
           <cell r="B50" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D50">
+            <v>25.254819999999999</v>
+          </cell>
+          <cell r="F50">
+            <v>229.185</v>
           </cell>
           <cell r="G50">
-            <v>252.46041</v>
+            <v>15.657170000000001</v>
           </cell>
         </row>
         <row r="51">
-          <cell r="A51" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B51" t="str">
-            <v>Рыба сушеная, соленая или в рассоле; рыба горячего или холодного копчения; рыбная мука тонкого и грубого помола и гранулы из рыбы, пригодные для употребления в пищу</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D51">
+            <v>37.186</v>
+          </cell>
+          <cell r="F51">
+            <v>39.378999999999998</v>
           </cell>
           <cell r="G51">
-            <v>69.360309999999998</v>
+            <v>822.14538000000005</v>
           </cell>
         </row>
         <row r="52">
+          <cell r="A52" t="str">
+            <v>0304</v>
+          </cell>
           <cell r="B52" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Филе рыбное и прочее мясо рыбы (включая фарш), свежие, охлажденные или мороженые</v>
+          </cell>
+          <cell r="D52">
+            <v>34.494999999999997</v>
+          </cell>
+          <cell r="F52">
+            <v>94.97</v>
           </cell>
           <cell r="G52">
-            <v>11.1106</v>
+            <v>151.88082</v>
           </cell>
         </row>
         <row r="53">
           <cell r="B53" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D53">
+            <v>34.494999999999997</v>
+          </cell>
+          <cell r="F53">
+            <v>94.97</v>
+          </cell>
           <cell r="G53">
-            <v>58.24971</v>
+            <v>151.88082</v>
           </cell>
         </row>
         <row r="54">
           <cell r="A54" t="str">
-            <v>0306</v>
+            <v>0305</v>
           </cell>
           <cell r="B54" t="str">
-            <v>Ракообразные, в панцире или без панциря, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; ракообразные в панцире, сваренные на пару или в кипящей воде, охлажденные или неохлажденные, мороженые, сушеные, соленые или в рассоле; мука</v>
-[...5 lines deleted...]
-            <v>119.98086000000001</v>
+            <v>Рыба сушеная, соленая или в рассоле; рыба горячего или холодного копчения; рыбная мука тонкого и грубого помола и гранулы из рыбы, пригодные для употребления в пищу</v>
           </cell>
           <cell r="G54">
-            <v>40.20485</v>
+            <v>95.088899999999995</v>
           </cell>
         </row>
         <row r="55">
           <cell r="B55" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G55">
-            <v>4.4999999999999998E-2</v>
+            <v>7.2609000000000004</v>
           </cell>
         </row>
         <row r="56">
           <cell r="B56" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G56">
+            <v>87.828000000000003</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57" t="str">
+            <v>0306</v>
+          </cell>
+          <cell r="B57" t="str">
+            <v>Ракообразные, в панцире или без панциря, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; ракообразные в панцире, сваренные на пару или в кипящей воде, охлажденные или неохлажденные, мороженые, сушеные, соленые или в рассоле; мука</v>
+          </cell>
+          <cell r="D57">
+            <v>2.9950000000000001</v>
+          </cell>
+          <cell r="F57">
+            <v>30.765000000000001</v>
+          </cell>
+          <cell r="G57">
+            <v>176.65049999999999</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="B58" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D58">
+            <v>2.9950000000000001</v>
+          </cell>
+          <cell r="F58">
+            <v>30.765000000000001</v>
+          </cell>
+          <cell r="G58">
+            <v>176.65049999999999</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59" t="str">
+            <v>0307</v>
+          </cell>
+          <cell r="B59" t="str">
+            <v>Моллюски, в раковине или без раковины, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; водные беспозвоночные, отличные от ракообразных и моллюсков, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; мука тонког</v>
+          </cell>
+          <cell r="D59">
+            <v>7.53</v>
+          </cell>
+          <cell r="F59">
+            <v>28.984000000000002</v>
+          </cell>
+          <cell r="G59">
+            <v>51.302300000000002</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="B60" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D56">
-[...41 lines deleted...]
-            <v>3215.8186000000001</v>
+          <cell r="D60">
+            <v>6.66</v>
+          </cell>
+          <cell r="F60">
+            <v>22.428000000000001</v>
           </cell>
         </row>
         <row r="61">
           <cell r="B61" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D61">
+            <v>0.87</v>
+          </cell>
+          <cell r="F61">
+            <v>6.556</v>
           </cell>
           <cell r="G61">
-            <v>815.29556000000002</v>
+            <v>51.302300000000002</v>
           </cell>
         </row>
         <row r="62">
+          <cell r="A62" t="str">
+            <v>0308</v>
+          </cell>
           <cell r="B62" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Водные беспозвоночные, кроме ракообразных и моллюсков, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; водные беспозвоночные, кроме ракообразных и моллюсков, копченые, не подвергнутые или подвергнутые тепловой обработке до или в пр</v>
           </cell>
           <cell r="G62">
-            <v>50.814</v>
+            <v>0.182</v>
           </cell>
         </row>
         <row r="63">
           <cell r="B63" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G63">
-            <v>2349.7090400000002</v>
+            <v>0.182</v>
           </cell>
         </row>
         <row r="64">
           <cell r="A64" t="str">
-            <v>0402</v>
+            <v>0401</v>
           </cell>
           <cell r="B64" t="str">
-            <v>Молоко и сливки, сгущенные или с добавлением сахара или других подслащивающих веществ</v>
-[...5 lines deleted...]
-            <v>219.65875</v>
+            <v>Молоко и сливки, несгущенные и без добавления сахара или других подслащивающих веществ</v>
           </cell>
           <cell r="G64">
-            <v>5722.5352300000004</v>
+            <v>5007.2527499999997</v>
           </cell>
         </row>
         <row r="65">
           <cell r="B65" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G65">
-            <v>3410.0952000000002</v>
+            <v>1276.44425</v>
           </cell>
         </row>
         <row r="66">
           <cell r="B66" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D66">
-[...4 lines deleted...]
-          </cell>
           <cell r="G66">
-            <v>5.4269999999999996</v>
+            <v>509.05662999999998</v>
           </cell>
         </row>
         <row r="67">
           <cell r="B67" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G67">
-            <v>2307.0130300000001</v>
+            <v>3221.7518700000001</v>
           </cell>
         </row>
         <row r="68">
           <cell r="A68" t="str">
-            <v>0403</v>
+            <v>0402</v>
           </cell>
           <cell r="B68" t="str">
-            <v>Пахта, свернувшиеся молоко и сливки, йогурт, кефир и прочие ферментированные или сквашенные молоко и сливки, сгущенные или несгущенные, с добавлением или без добавления сахара или других подслащивающих веществ, со вкусо-ароматическими добавками или без</v>
+            <v>Молоко и сливки, сгущенные или с добавлением сахара или других подслащивающих веществ</v>
+          </cell>
+          <cell r="D68">
+            <v>967.54319999999996</v>
+          </cell>
+          <cell r="F68">
+            <v>4003.3383199999998</v>
           </cell>
           <cell r="G68">
-            <v>7781.1119500000004</v>
+            <v>7644.3293999999996</v>
           </cell>
         </row>
         <row r="69">
           <cell r="B69" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G69">
-            <v>788.30845999999997</v>
+            <v>4404.5632999999998</v>
           </cell>
         </row>
         <row r="70">
           <cell r="B70" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
+          <cell r="D70">
+            <v>100.1932</v>
+          </cell>
+          <cell r="F70">
+            <v>262.30085000000003</v>
+          </cell>
           <cell r="G70">
-            <v>324.86399999999998</v>
+            <v>140</v>
           </cell>
         </row>
         <row r="71">
           <cell r="B71" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D71">
+            <v>867.35</v>
+          </cell>
+          <cell r="F71">
+            <v>3741.0374700000002</v>
+          </cell>
           <cell r="G71">
-            <v>6667.9394899999998</v>
+            <v>3099.7660999999998</v>
           </cell>
         </row>
         <row r="72">
           <cell r="A72" t="str">
-            <v>0404</v>
+            <v>0403</v>
           </cell>
           <cell r="B72" t="str">
-            <v>Молочная сыворотка, сгущенная или несгущенная, с добавлением или без добавления сахара или других подслащивающих веществ; продукты из натуральных компонентов молока, с добавлением или без добавления сахара или других подслащивающих веществ, в другом мес</v>
+            <v>Пахта, свернувшиеся молоко и сливки, йогурт, кефир и прочие ферментированные или сквашенные молоко и сливки, сгущенные или несгущенные, с добавлением или без добавления сахара или других подслащивающих веществ, со вкусо-ароматическими добавками или без</v>
           </cell>
           <cell r="G72">
-            <v>2046.0497499999999</v>
+            <v>10578.481169999999</v>
           </cell>
         </row>
         <row r="73">
           <cell r="B73" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G73">
-            <v>668.47918000000004</v>
+            <v>411.09688999999997</v>
           </cell>
         </row>
         <row r="74">
           <cell r="B74" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G74">
-            <v>8.8559999999999999</v>
+            <v>707.09902</v>
           </cell>
         </row>
         <row r="75">
           <cell r="B75" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G75">
-            <v>1368.7145700000001</v>
+            <v>9460.2852600000006</v>
           </cell>
         </row>
         <row r="76">
           <cell r="A76" t="str">
-            <v>0405</v>
+            <v>0404</v>
           </cell>
           <cell r="B76" t="str">
-            <v>Сливочное масло и прочие жиры и масла, изготовленные из молока; молочные пасты</v>
-[...5 lines deleted...]
-            <v>1196.93823</v>
+            <v>Молочная сыворотка, сгущенная или несгущенная, с добавлением или без добавления сахара или других подслащивающих веществ; продукты из натуральных компонентов молока, с добавлением или без добавления сахара или других подслащивающих веществ, в другом мес</v>
           </cell>
           <cell r="G76">
-            <v>795.73036999999999</v>
+            <v>2890.8152599999999</v>
           </cell>
         </row>
         <row r="77">
           <cell r="B77" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G77">
-            <v>734.45596999999998</v>
+            <v>1346.28603</v>
           </cell>
         </row>
         <row r="78">
           <cell r="B78" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G78">
-            <v>10.651199999999999</v>
+            <v>25.23</v>
           </cell>
         </row>
         <row r="79">
           <cell r="B79" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D79">
-[...4 lines deleted...]
-          </cell>
           <cell r="G79">
-            <v>50.623199999999997</v>
+            <v>1519.2992300000001</v>
           </cell>
         </row>
         <row r="80">
           <cell r="A80" t="str">
-            <v>0406</v>
+            <v>0405</v>
           </cell>
           <cell r="B80" t="str">
-            <v>Сыры и творог</v>
-[...5 lines deleted...]
-            <v>97.510940000000005</v>
+            <v>Сливочное масло и прочие жиры и масла, изготовленные из молока; молочные пасты</v>
           </cell>
           <cell r="G80">
-            <v>4532.2877799999997</v>
+            <v>356.93862000000001</v>
           </cell>
         </row>
         <row r="81">
           <cell r="B81" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G81">
-            <v>2346.0754400000001</v>
+            <v>252.81602000000001</v>
           </cell>
         </row>
         <row r="82">
           <cell r="B82" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D82">
-[...4 lines deleted...]
-          </cell>
           <cell r="G82">
-            <v>366.79534000000001</v>
+            <v>52.872</v>
           </cell>
         </row>
         <row r="83">
           <cell r="B83" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G83">
-            <v>1819.4169999999999</v>
+            <v>51.250599999999999</v>
           </cell>
         </row>
         <row r="84">
           <cell r="A84" t="str">
-            <v>0408</v>
+            <v>0406</v>
           </cell>
           <cell r="B84" t="str">
-            <v>Яйца птиц без скорлупы и яичные желтки, свежие, сушеные, сваренные на пару или в кипящей воде, формованные, замороженные или консервированные другим способом, с добавлением или без добавления сахара или других подслащивающих веществ</v>
+            <v>Сыры и творог</v>
+          </cell>
+          <cell r="D84">
+            <v>59.786540000000002</v>
+          </cell>
+          <cell r="F84">
+            <v>387.51092</v>
           </cell>
           <cell r="G84">
-            <v>13.3064</v>
+            <v>5590.1222399999997</v>
           </cell>
         </row>
         <row r="85">
           <cell r="B85" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G85">
-            <v>13.3064</v>
+            <v>3043.4032299999999</v>
           </cell>
         </row>
         <row r="86">
-          <cell r="A86" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B86" t="str">
-            <v>Мед натуральный</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D86">
-            <v>1.4E-2</v>
+            <v>28.984439999999999</v>
           </cell>
           <cell r="F86">
-            <v>0.17100000000000001</v>
+            <v>267.27730000000003</v>
           </cell>
           <cell r="G86">
-            <v>7.8246399999999996</v>
+            <v>106.9653</v>
           </cell>
         </row>
         <row r="87">
           <cell r="B87" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D87">
+            <v>30.802099999999999</v>
+          </cell>
+          <cell r="F87">
+            <v>120.23362</v>
           </cell>
           <cell r="G87">
-            <v>1.585</v>
+            <v>2439.75371</v>
           </cell>
         </row>
         <row r="88">
+          <cell r="A88" t="str">
+            <v>0407</v>
+          </cell>
           <cell r="B88" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.17100000000000001</v>
+            <v>Яйца птиц, в скорлупе, свежие, консервированные или вареные</v>
           </cell>
           <cell r="G88">
-            <v>6.2396399999999996</v>
+            <v>7.46E-2</v>
           </cell>
         </row>
         <row r="89">
-          <cell r="A89" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B89" t="str">
-            <v>Кишки, пузыри и желудки животных (кроме рыбьих), целые или в кусках, свежие , охлажденные, мороженые, соленые,в рассоле,сушенные или копченные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G89">
-            <v>13.781499999999999</v>
+            <v>7.46E-2</v>
           </cell>
         </row>
         <row r="90">
+          <cell r="A90" t="str">
+            <v>0408</v>
+          </cell>
           <cell r="B90" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Яйца птиц без скорлупы и яичные желтки, свежие, сушеные, сваренные на пару или в кипящей воде, формованные, замороженные или консервированные другим способом, с добавлением или без добавления сахара или других подслащивающих веществ</v>
           </cell>
           <cell r="G90">
-            <v>0.502</v>
+            <v>27.017569999999999</v>
           </cell>
         </row>
         <row r="91">
           <cell r="B91" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G91">
-            <v>13.279500000000001</v>
+            <v>27.017569999999999</v>
           </cell>
         </row>
         <row r="92">
           <cell r="A92" t="str">
-            <v>0511</v>
+            <v>0409</v>
           </cell>
           <cell r="B92" t="str">
-            <v>Продукты животного происхождения, в другом месте не поименованные или не включенные; павшие животные группы 01 или 03, непригодные для употребления в пищу</v>
+            <v>Мед натуральный</v>
           </cell>
           <cell r="G92">
-            <v>5.0000000000000002E-5</v>
+            <v>9.9187399999999997</v>
           </cell>
         </row>
         <row r="93">
           <cell r="B93" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G93">
-            <v>5.0000000000000002E-5</v>
+            <v>0.59599999999999997</v>
           </cell>
         </row>
         <row r="94">
-          <cell r="A94" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B94" t="str">
-            <v>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</v>
-[...11 lines deleted...]
-            <v>212.41445999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G94">
-            <v>1.641</v>
+            <v>9.3227399999999996</v>
           </cell>
         </row>
         <row r="95">
+          <cell r="A95" t="str">
+            <v>0410</v>
+          </cell>
           <cell r="B95" t="str">
-            <v>РОССИЯ</v>
-[...8 lines deleted...]
-            <v>212.41445999999999</v>
+            <v>Насекомые и прочие пищевые продукты животного происхождения, в другом месте не поименованные или не включенные:</v>
           </cell>
           <cell r="G95">
-            <v>1.641</v>
+            <v>9.5390000000000003E-2</v>
           </cell>
         </row>
         <row r="96">
-          <cell r="A96" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B96" t="str">
-            <v>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</v>
-[...5 lines deleted...]
-            <v>2073.9337</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G96">
-            <v>104.45003</v>
+            <v>9.5390000000000003E-2</v>
           </cell>
         </row>
         <row r="97">
+          <cell r="A97" t="str">
+            <v>0504</v>
+          </cell>
           <cell r="B97" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Кишки, пузыри и желудки животных (кроме рыбьих), целые или в кусках, свежие , охлажденные, мороженые, соленые,в рассоле,сушенные или копченные</v>
           </cell>
           <cell r="D97">
-            <v>2.0699999999999998</v>
+            <v>94.111999999999995</v>
           </cell>
           <cell r="F97">
-            <v>1.7162999999999999</v>
+            <v>555.19902000000002</v>
           </cell>
           <cell r="G97">
-            <v>0.17549999999999999</v>
+            <v>46.870539999999998</v>
           </cell>
         </row>
         <row r="98">
           <cell r="B98" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D98">
-            <v>244.36148</v>
+            <v>54.332000000000001</v>
           </cell>
           <cell r="F98">
-            <v>2072.2174</v>
+            <v>77.710430000000002</v>
           </cell>
           <cell r="G98">
-            <v>104.27453</v>
+            <v>0.3</v>
           </cell>
         </row>
         <row r="99">
-          <cell r="A99" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B99" t="str">
-            <v>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D99">
-            <v>3.92</v>
+            <v>39.78</v>
           </cell>
           <cell r="F99">
-            <v>3.028</v>
+            <v>477.48858999999999</v>
           </cell>
           <cell r="G99">
-            <v>7.2</v>
+            <v>46.570540000000001</v>
           </cell>
         </row>
         <row r="100">
+          <cell r="A100" t="str">
+            <v>0505</v>
+          </cell>
           <cell r="B100" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Шкурки и прочие части птиц с перьями или пухом, перья и части перьев (с подрезанными или неподрезанными краями) и пух, очищенные, дезинфицированные или обработанные для хранения, но не подвергнутые дальнейшей обработке; порошок и отходы перьев или их ча</v>
           </cell>
           <cell r="G100">
-            <v>7.2</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="101">
           <cell r="B101" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>3.028</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G101">
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="102">
           <cell r="A102" t="str">
-            <v>0604</v>
+            <v>0508</v>
           </cell>
           <cell r="B102" t="str">
-            <v>Листья, ветки и другие части растений без цветков или бутонов, травы, мхи и лишайники, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</v>
-[...5 lines deleted...]
-            <v>57.622779999999999</v>
+            <v>Кораллы и аналог.мат-лы,необработ.или первич.обработ.; раковины, панцири моллюсков..., необработан.или подвергнут.первич.обработке, без придания формы;порошок и отходы этих продуктов</v>
           </cell>
           <cell r="G102">
-            <v>0.20035</v>
+            <v>403.27080000000001</v>
           </cell>
         </row>
         <row r="103">
           <cell r="B103" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D103">
-[...4 lines deleted...]
-          </cell>
           <cell r="G103">
-            <v>0.20035</v>
+            <v>403.27080000000001</v>
           </cell>
         </row>
         <row r="104">
           <cell r="A104" t="str">
-            <v>0701</v>
+            <v>0511</v>
           </cell>
           <cell r="B104" t="str">
-            <v>Картофель свежий или охлажденный</v>
-[...5 lines deleted...]
-            <v>29.12781</v>
+            <v>Продукты животного происхождения, в другом месте не поименованные или не включенные; павшие животные группы 01 или 03, непригодные для употребления в пищу</v>
           </cell>
           <cell r="G104">
-            <v>437.50799999999998</v>
+            <v>4.1000000000000002E-2</v>
           </cell>
         </row>
         <row r="105">
           <cell r="B105" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G105">
+            <v>4.1000000000000002E-2</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106" t="str">
+            <v>0601</v>
+          </cell>
+          <cell r="B106" t="str">
+            <v>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</v>
+          </cell>
+          <cell r="C106" t="str">
+            <v>Штука</v>
+          </cell>
+          <cell r="D106">
+            <v>19.633130000000001</v>
+          </cell>
+          <cell r="E106">
+            <v>130417</v>
+          </cell>
+          <cell r="F106">
+            <v>247.78514999999999</v>
+          </cell>
+          <cell r="G106">
+            <v>2.3718900000000001</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="B107" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D107">
+            <v>19.633130000000001</v>
+          </cell>
+          <cell r="E107">
+            <v>130417</v>
+          </cell>
+          <cell r="F107">
+            <v>247.78514999999999</v>
+          </cell>
+          <cell r="G107">
+            <v>2.3718900000000001</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="A108" t="str">
+            <v>0602</v>
+          </cell>
+          <cell r="B108" t="str">
+            <v>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</v>
+          </cell>
+          <cell r="D108">
+            <v>195.50085000000001</v>
+          </cell>
+          <cell r="F108">
+            <v>1145.96597</v>
+          </cell>
+          <cell r="G108">
+            <v>52.900199999999998</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="B109" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D105">
-[...57 lines deleted...]
-          </cell>
           <cell r="G109">
-            <v>5.94</v>
+            <v>10.17</v>
           </cell>
         </row>
         <row r="110">
           <cell r="B110" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D110">
-            <v>2.3E-3</v>
+            <v>195.50085000000001</v>
           </cell>
           <cell r="F110">
-            <v>3.5569999999999997E-2</v>
+            <v>1145.96597</v>
           </cell>
           <cell r="G110">
-            <v>5.94</v>
+            <v>42.730200000000004</v>
           </cell>
         </row>
         <row r="111">
           <cell r="A111" t="str">
-            <v>0704</v>
+            <v>0603</v>
           </cell>
           <cell r="B111" t="str">
-            <v>Капуста кочанная, капуста цветная, кольраби, капуста листовая и аналогичные съедобные овощи из рода brassica, свежие или охлажденные</v>
-[...5 lines deleted...]
-            <v>17.03396</v>
+            <v>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</v>
           </cell>
           <cell r="G111">
-            <v>13.2</v>
+            <v>0.10982</v>
           </cell>
         </row>
         <row r="112">
           <cell r="B112" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>6.46</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G112">
+            <v>0.10982</v>
           </cell>
         </row>
         <row r="113">
+          <cell r="A113" t="str">
+            <v>0604</v>
+          </cell>
           <cell r="B113" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Листья, ветки и другие части растений без цветков или бутонов, травы, мхи и лишайники, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</v>
           </cell>
           <cell r="D113">
-            <v>9.1500000000000001E-3</v>
+            <v>6.3657500000000002</v>
           </cell>
           <cell r="F113">
-            <v>7.7799999999999994E-2</v>
+            <v>85.647000000000006</v>
           </cell>
           <cell r="G113">
-            <v>13.2</v>
+            <v>18.528030000000001</v>
           </cell>
         </row>
         <row r="114">
           <cell r="B114" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D114">
-            <v>16.141999999999999</v>
+            <v>6.3657500000000002</v>
           </cell>
           <cell r="F114">
-            <v>10.49616</v>
+            <v>85.647000000000006</v>
+          </cell>
+          <cell r="G114">
+            <v>18.528030000000001</v>
           </cell>
         </row>
         <row r="115">
           <cell r="A115" t="str">
-            <v>0705</v>
+            <v>0701</v>
           </cell>
           <cell r="B115" t="str">
-            <v>Салат-латук (lactuca sativa) и цикорий (cichorium sрр.), свежие или охлажденные</v>
-[...5 lines deleted...]
-            <v>6.1319400000000002</v>
+            <v>Картофель свежий или охлажденный</v>
+          </cell>
+          <cell r="G115">
+            <v>21.98</v>
           </cell>
         </row>
         <row r="116">
           <cell r="B116" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D116">
-[...3 lines deleted...]
-            <v>6.1319400000000002</v>
+          <cell r="G116">
+            <v>1.98</v>
           </cell>
         </row>
         <row r="117">
-          <cell r="A117" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B117" t="str">
-            <v>Морковь, репа, свекла столовая, козлобородник, сельдерей корневой, редис и прочие аналогичные съедобные корнеплоды, свежие или охлажденные</v>
-[...5 lines deleted...]
-            <v>1.2581199999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G117">
-            <v>6.99</v>
+            <v>20</v>
           </cell>
         </row>
         <row r="118">
+          <cell r="A118" t="str">
+            <v>0702</v>
+          </cell>
           <cell r="B118" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Томаты свежие или охлажденные</v>
           </cell>
           <cell r="D118">
-            <v>0.14359</v>
+            <v>13.497999999999999</v>
           </cell>
           <cell r="F118">
-            <v>1.2581199999999999</v>
+            <v>6.2560000000000004E-2</v>
           </cell>
           <cell r="G118">
-            <v>3.35</v>
+            <v>11.4</v>
           </cell>
         </row>
         <row r="119">
           <cell r="B119" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G119">
-            <v>3.64</v>
+            <v>11.4</v>
           </cell>
         </row>
         <row r="120">
-          <cell r="A120" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B120" t="str">
-            <v>Огурцы и корнишоны, свежие или охлажденные</v>
-[...2 lines deleted...]
-            <v>0.3</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D120">
+            <v>13.497999999999999</v>
+          </cell>
+          <cell r="F120">
+            <v>6.2560000000000004E-2</v>
           </cell>
         </row>
         <row r="121">
+          <cell r="A121" t="str">
+            <v>0703</v>
+          </cell>
           <cell r="B121" t="str">
+            <v>Лук репчатый, лук шалот, чеснок, лук-порей и прочие луковичные овощи, свежие или охлажденные</v>
+          </cell>
+          <cell r="D121">
+            <v>770.61099999999999</v>
+          </cell>
+          <cell r="F121">
+            <v>50.487409999999997</v>
+          </cell>
+          <cell r="G121">
+            <v>8.3925000000000001</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="B122" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="G121">
-[...15 lines deleted...]
-          </cell>
           <cell r="G122">
-            <v>4.9400000000000004</v>
+            <v>7.6725000000000003</v>
           </cell>
         </row>
         <row r="123">
           <cell r="B123" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D123">
-            <v>7.2749999999999995E-2</v>
+            <v>770.61099999999999</v>
           </cell>
           <cell r="F123">
-            <v>1.12775</v>
+            <v>50.487409999999997</v>
           </cell>
           <cell r="G123">
-            <v>4.9400000000000004</v>
+            <v>0.72</v>
           </cell>
         </row>
         <row r="124">
           <cell r="A124" t="str">
-            <v>0709</v>
+            <v>0704</v>
           </cell>
           <cell r="B124" t="str">
-            <v>Овощи прочие, свежие или охлажденные</v>
+            <v>Капуста кочанная, капуста цветная, кольраби, капуста листовая и аналогичные съедобные овощи из рода brassica, свежие или охлажденные</v>
           </cell>
           <cell r="D124">
-            <v>0.43371999999999999</v>
+            <v>7319.5129999999999</v>
           </cell>
           <cell r="F124">
-            <v>7.93736</v>
+            <v>28.83925</v>
           </cell>
           <cell r="G124">
-            <v>73.079899999999995</v>
+            <v>2.35</v>
           </cell>
         </row>
         <row r="125">
           <cell r="B125" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D125">
-            <v>0.43371999999999999</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F125">
-            <v>7.93736</v>
-[...2 lines deleted...]
-            <v>72.602900000000005</v>
+            <v>2.1610000000000001E-2</v>
           </cell>
         </row>
         <row r="126">
           <cell r="B126" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D126">
+            <v>7319.5110000000004</v>
+          </cell>
+          <cell r="F126">
+            <v>28.817640000000001</v>
+          </cell>
           <cell r="G126">
-            <v>0.47699999999999998</v>
+            <v>2.35</v>
           </cell>
         </row>
         <row r="127">
           <cell r="A127" t="str">
-            <v>0710</v>
+            <v>0705</v>
           </cell>
           <cell r="B127" t="str">
-            <v>Овощи (сырые или сваренные в воде или на пару) замороженные</v>
+            <v>Салат-латук (lactuca sativa) и цикорий (cichorium sрр.), свежие или охлажденные</v>
           </cell>
           <cell r="D127">
-            <v>2.4527600000000001</v>
+            <v>21.1112</v>
           </cell>
           <cell r="F127">
-            <v>3.8220200000000002</v>
-[...2 lines deleted...]
-            <v>398.92464999999999</v>
+            <v>8.6476900000000008</v>
           </cell>
         </row>
         <row r="128">
           <cell r="B128" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D128">
-            <v>2.4527600000000001</v>
+            <v>0.92520000000000002</v>
           </cell>
           <cell r="F128">
-            <v>3.8220200000000002</v>
-[...2 lines deleted...]
-            <v>65.176000000000002</v>
+            <v>7.4360400000000002</v>
           </cell>
         </row>
         <row r="129">
           <cell r="B129" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="G129">
-            <v>333.74865</v>
+          <cell r="D129">
+            <v>20.186</v>
+          </cell>
+          <cell r="F129">
+            <v>1.2116499999999999</v>
           </cell>
         </row>
         <row r="130">
           <cell r="A130" t="str">
-            <v>0711</v>
+            <v>0706</v>
           </cell>
           <cell r="B130" t="str">
-            <v>Овощи консервированные для кратковременного хранения (например, диоксидом серы, в рассоле, сернистой воде или в другом временно консервирующем растворе), но в таком виде непригодные для непосредственного употребления в пищу</v>
+            <v>Морковь, репа, свекла столовая, козлобородник, сельдерей корневой, редис и прочие аналогичные съедобные корнеплоды, свежие или охлажденные</v>
+          </cell>
+          <cell r="D130">
+            <v>3895.8664100000001</v>
+          </cell>
+          <cell r="F130">
+            <v>18.459430000000001</v>
           </cell>
           <cell r="G130">
-            <v>0.14399999999999999</v>
+            <v>11.65</v>
           </cell>
         </row>
         <row r="131">
           <cell r="B131" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D131">
+            <v>0.18575</v>
+          </cell>
+          <cell r="F131">
+            <v>1.95729</v>
           </cell>
           <cell r="G131">
-            <v>0.14399999999999999</v>
+            <v>2.77</v>
           </cell>
         </row>
         <row r="132">
-          <cell r="A132" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B132" t="str">
-            <v>Овощи сушеные, целые, нарезанные кусками, ломтиками, измельченные или в виде порошка, но не подвергнутые дальнейшей обработке</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D132">
-            <v>3.9474999999999998</v>
+            <v>3895.68066</v>
           </cell>
           <cell r="F132">
-            <v>16.040179999999999</v>
+            <v>16.502140000000001</v>
           </cell>
           <cell r="G132">
-            <v>7.1471999999999998</v>
+            <v>8.8800000000000008</v>
           </cell>
         </row>
         <row r="133">
+          <cell r="A133" t="str">
+            <v>0707</v>
+          </cell>
           <cell r="B133" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Огурцы и корнишоны, свежие или охлажденные</v>
+          </cell>
+          <cell r="D133">
+            <v>1.304</v>
+          </cell>
+          <cell r="F133">
+            <v>7.1300000000000001E-3</v>
           </cell>
           <cell r="G133">
-            <v>0.17199999999999999</v>
+            <v>1.9</v>
           </cell>
         </row>
         <row r="134">
           <cell r="B134" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G134">
-            <v>5.7099999999999998E-2</v>
+            <v>1.9</v>
           </cell>
         </row>
         <row r="135">
           <cell r="B135" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D135">
+            <v>1.304</v>
+          </cell>
+          <cell r="F135">
+            <v>7.1300000000000001E-3</v>
+          </cell>
+        </row>
+        <row r="136">
+          <cell r="A136" t="str">
+            <v>0708</v>
+          </cell>
+          <cell r="B136" t="str">
+            <v>Бобовые овощи, лущеные или нелущеные, свежие или охлажденные</v>
+          </cell>
+          <cell r="D136">
+            <v>8.1000000000000003E-2</v>
+          </cell>
+          <cell r="F136">
+            <v>1.21827</v>
+          </cell>
+          <cell r="G136">
+            <v>0.52</v>
+          </cell>
+        </row>
+        <row r="137">
+          <cell r="B137" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D135">
-[...25 lines deleted...]
-            <v>Овощи бобовые сушеные, лущеные, очищенные от семенной кожуры или неочищенные, колотые или неколотые</v>
+          <cell r="D137">
+            <v>8.1000000000000003E-2</v>
+          </cell>
+          <cell r="F137">
+            <v>1.21827</v>
           </cell>
           <cell r="G137">
-            <v>39.375349999999997</v>
+            <v>0.52</v>
           </cell>
         </row>
         <row r="138">
+          <cell r="A138" t="str">
+            <v>0709</v>
+          </cell>
           <cell r="B138" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Овощи прочие, свежие или охлажденные</v>
+          </cell>
+          <cell r="D138">
+            <v>1916.4169099999999</v>
+          </cell>
+          <cell r="F138">
+            <v>20.723600000000001</v>
           </cell>
           <cell r="G138">
-            <v>21</v>
+            <v>22.6797</v>
           </cell>
         </row>
         <row r="139">
           <cell r="B139" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D139">
+            <v>41.120690000000003</v>
+          </cell>
+          <cell r="F139">
+            <v>10.718999999999999</v>
           </cell>
           <cell r="G139">
-            <v>18.375350000000001</v>
+            <v>22.218</v>
           </cell>
         </row>
         <row r="140">
-          <cell r="A140" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B140" t="str">
-            <v>Маниок, маранта, салеп, земляная груша, или топинамбур, сладкий картофель, или батат, и аналогичные корнеплоды и клубнеплоды с высоким содержанием крахмала или инулина, свежие, охлажденные, замороженные или сушеные, целые или нарезанные ломтиками или в</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D140">
-            <v>2.0100000000000001E-3</v>
+            <v>1875.2962199999999</v>
           </cell>
           <cell r="F140">
-            <v>2.8899999999999999E-2</v>
+            <v>10.0046</v>
+          </cell>
+          <cell r="G140">
+            <v>0.4617</v>
           </cell>
         </row>
         <row r="141">
+          <cell r="A141" t="str">
+            <v>0710</v>
+          </cell>
           <cell r="B141" t="str">
+            <v>Овощи (сырые или сваренные в воде или на пару) замороженные</v>
+          </cell>
+          <cell r="D141">
+            <v>20.87471</v>
+          </cell>
+          <cell r="F141">
+            <v>37.9193</v>
+          </cell>
+          <cell r="G141">
+            <v>177.44667999999999</v>
+          </cell>
+        </row>
+        <row r="142">
+          <cell r="B142" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D141">
-[...12 lines deleted...]
-          </cell>
           <cell r="D142">
-            <v>1.1850000000000001</v>
+            <v>20.87471</v>
           </cell>
           <cell r="F142">
-            <v>4.4666899999999998</v>
-[...2 lines deleted...]
-            <v>21.531839999999999</v>
+            <v>37.9193</v>
           </cell>
         </row>
         <row r="143">
           <cell r="B143" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G143">
+            <v>177.44667999999999</v>
+          </cell>
+        </row>
+        <row r="144">
+          <cell r="A144" t="str">
+            <v>0711</v>
+          </cell>
+          <cell r="B144" t="str">
+            <v>Овощи консервированные для кратковременного хранения (например, диоксидом серы, в рассоле, сернистой воде или в другом временно консервирующем растворе), но в таком виде непригодные для непосредственного употребления в пищу</v>
+          </cell>
+          <cell r="G144">
+            <v>4.6105499999999999</v>
+          </cell>
+        </row>
+        <row r="145">
+          <cell r="B145" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D143">
-[...35 lines deleted...]
-          </cell>
           <cell r="G145">
-            <v>22.688140000000001</v>
+            <v>1.552</v>
           </cell>
         </row>
         <row r="146">
           <cell r="B146" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>1.6820000000000002E-2</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G146">
-            <v>13.91</v>
+            <v>3.0585499999999999</v>
           </cell>
         </row>
         <row r="147">
+          <cell r="A147" t="str">
+            <v>0712</v>
+          </cell>
           <cell r="B147" t="str">
-            <v>РОССИЯ</v>
+            <v>Овощи сушеные, целые, нарезанные кусками, ломтиками, измельченные или в виде порошка, но не подвергнутые дальнейшей обработке</v>
+          </cell>
+          <cell r="D147">
+            <v>16.119199999999999</v>
+          </cell>
+          <cell r="F147">
+            <v>32.04289</v>
           </cell>
           <cell r="G147">
-            <v>8.7781400000000005</v>
+            <v>24.701450000000001</v>
           </cell>
         </row>
         <row r="148">
-          <cell r="A148" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B148" t="str">
-            <v>Бананы, включая плантайны, свежие или сушеные</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G148">
-            <v>5.04E-2</v>
+            <v>0.16639999999999999</v>
           </cell>
         </row>
         <row r="149">
           <cell r="B149" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>5.04E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D149">
+            <v>6.5490000000000004</v>
+          </cell>
+          <cell r="F149">
+            <v>30.45598</v>
           </cell>
         </row>
         <row r="150">
-          <cell r="A150" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B150" t="str">
-            <v>Финики, инжир, ананасы, авокадо, гуайява, манго и мангостан, или гарциния, свежие или сушеные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D150">
-            <v>16.118680000000001</v>
+            <v>9.5701999999999998</v>
           </cell>
           <cell r="F150">
-            <v>22.109839999999998</v>
+            <v>1.58691</v>
           </cell>
           <cell r="G150">
-            <v>16.86468</v>
+            <v>24.535049999999998</v>
           </cell>
         </row>
         <row r="151">
+          <cell r="A151" t="str">
+            <v>0713</v>
+          </cell>
           <cell r="B151" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Овощи бобовые сушеные, лущеные, очищенные от семенной кожуры или неочищенные, колотые или неколотые</v>
           </cell>
           <cell r="D151">
-            <v>0.56867999999999996</v>
+            <v>2859.8530999999998</v>
           </cell>
           <cell r="F151">
-            <v>6.5474100000000002</v>
+            <v>3242.1237700000001</v>
           </cell>
           <cell r="G151">
-            <v>10.135999999999999</v>
+            <v>51.687550000000002</v>
           </cell>
         </row>
         <row r="152">
           <cell r="B152" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>15.562430000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G152">
-            <v>6.7286799999999998</v>
+            <v>3.5000000000000003E-2</v>
           </cell>
         </row>
         <row r="153">
-          <cell r="A153" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B153" t="str">
-            <v>Цитрусовые плоды, свежие или сушеные</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D153">
-            <v>38.14</v>
+            <v>2816.6154999999999</v>
           </cell>
           <cell r="F153">
-            <v>20.336320000000001</v>
+            <v>3241.9119000000001</v>
           </cell>
           <cell r="G153">
-            <v>21.4575</v>
+            <v>2.6040000000000001</v>
           </cell>
         </row>
         <row r="154">
           <cell r="B154" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D154">
+            <v>43.2376</v>
+          </cell>
+          <cell r="F154">
+            <v>0.21187</v>
+          </cell>
+          <cell r="G154">
+            <v>49.048549999999999</v>
+          </cell>
+        </row>
+        <row r="155">
+          <cell r="A155" t="str">
+            <v>0801</v>
+          </cell>
+          <cell r="B155" t="str">
+            <v>Орехи кокосовые, орехи бразильские и орехи кешью, свежие или сушеные, очищенные от скорлупы или не очищенные, с кожурой или без кожуры</v>
+          </cell>
+          <cell r="D155">
+            <v>0.14000000000000001</v>
+          </cell>
+          <cell r="F155">
+            <v>0.42415999999999998</v>
+          </cell>
+          <cell r="G155">
+            <v>10.31222</v>
+          </cell>
+        </row>
+        <row r="156">
+          <cell r="B156" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D154">
-[...28 lines deleted...]
-            <v>Виноград, свежий или сушеный</v>
+          <cell r="D156">
+            <v>0.13700000000000001</v>
+          </cell>
+          <cell r="F156">
+            <v>0.40899999999999997</v>
           </cell>
           <cell r="G156">
-            <v>3.9590000000000001</v>
+            <v>1E-3</v>
           </cell>
         </row>
         <row r="157">
           <cell r="B157" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D157">
+            <v>3.0000000000000001E-3</v>
+          </cell>
+          <cell r="F157">
+            <v>1.516E-2</v>
+          </cell>
+          <cell r="G157">
+            <v>10.31122</v>
+          </cell>
+        </row>
+        <row r="158">
+          <cell r="A158" t="str">
+            <v>0802</v>
+          </cell>
+          <cell r="B158" t="str">
+            <v>Прочие орехи, свежие или сушеные, очищенные от скорлупы или неочищенные, с кожурой или без кожуры</v>
+          </cell>
+          <cell r="G158">
+            <v>23.261389999999999</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="B159" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="G157">
-[...22 lines deleted...]
-            <v>14.711</v>
+          <cell r="G159">
+            <v>17.5578</v>
           </cell>
         </row>
         <row r="160">
           <cell r="B160" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>14.6</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G160">
+            <v>5.7035900000000002</v>
           </cell>
         </row>
         <row r="161">
+          <cell r="A161" t="str">
+            <v>0803</v>
+          </cell>
           <cell r="B161" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.111</v>
+            <v>Бананы, включая плантайны, свежие или сушеные</v>
+          </cell>
+          <cell r="G161">
+            <v>123.39529</v>
           </cell>
         </row>
         <row r="162">
-          <cell r="A162" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B162" t="str">
-            <v>Яблоки, груши и айва, свежие</v>
-[...5 lines deleted...]
-            <v>29.366</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G162">
-            <v>1753.3889999999999</v>
+            <v>123.39529</v>
           </cell>
         </row>
         <row r="163">
+          <cell r="A163" t="str">
+            <v>0804</v>
+          </cell>
           <cell r="B163" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Финики, инжир, ананасы, авокадо, гуайява, манго и мангостан, или гарциния, свежие или сушеные</v>
+          </cell>
+          <cell r="D163">
+            <v>0.24446000000000001</v>
+          </cell>
+          <cell r="F163">
+            <v>2.6465800000000002</v>
           </cell>
           <cell r="G163">
-            <v>219.70500000000001</v>
+            <v>1.3788</v>
           </cell>
         </row>
         <row r="164">
           <cell r="B164" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>29.366</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G164">
-            <v>1533.684</v>
+            <v>1.0800000000000001E-2</v>
           </cell>
         </row>
         <row r="165">
-          <cell r="A165" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B165" t="str">
-            <v>Абрикосы, вишня и черешня, персики (включая нектарины), сливы и терн, свежие</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D165">
-            <v>1.533E-2</v>
+            <v>0.24446000000000001</v>
           </cell>
           <cell r="F165">
-            <v>0.48995</v>
+            <v>2.6465800000000002</v>
           </cell>
           <cell r="G165">
-            <v>222.16831999999999</v>
+            <v>0.67500000000000004</v>
           </cell>
         </row>
         <row r="166">
           <cell r="B166" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G166">
+            <v>0.69299999999999995</v>
+          </cell>
+        </row>
+        <row r="167">
+          <cell r="A167" t="str">
+            <v>0805</v>
+          </cell>
+          <cell r="B167" t="str">
+            <v>Цитрусовые плоды, свежие или сушеные</v>
+          </cell>
+          <cell r="D167">
+            <v>300.88400000000001</v>
+          </cell>
+          <cell r="F167">
+            <v>130.69229999999999</v>
+          </cell>
+          <cell r="G167">
+            <v>1111.7071800000001</v>
+          </cell>
+        </row>
+        <row r="168">
+          <cell r="B168" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D166">
-[...29 lines deleted...]
-          </cell>
           <cell r="G168">
-            <v>213.63</v>
+            <v>2.14</v>
           </cell>
         </row>
         <row r="169">
           <cell r="B169" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D169">
-            <v>0.37129000000000001</v>
+            <v>300.88400000000001</v>
           </cell>
           <cell r="F169">
-            <v>13.22017</v>
+            <v>130.69229999999999</v>
           </cell>
           <cell r="G169">
-            <v>89.03</v>
+            <v>1109.56718</v>
           </cell>
         </row>
         <row r="170">
+          <cell r="A170" t="str">
+            <v>0806</v>
+          </cell>
           <cell r="B170" t="str">
-            <v>РОССИЯ</v>
+            <v>Виноград, свежий или сушеный</v>
+          </cell>
+          <cell r="D170">
+            <v>145</v>
+          </cell>
+          <cell r="F170">
+            <v>0.84799000000000002</v>
           </cell>
           <cell r="G170">
-            <v>124.6</v>
+            <v>25.470420000000001</v>
           </cell>
         </row>
         <row r="171">
-          <cell r="A171" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B171" t="str">
-            <v>Фрукты и орехи, подвергнутые или не подвергнутые тепловой обработке в кипящей воде или на пару, замороженные, с добавлением или без добавления сахара или других подслащивающих веществ</v>
-[...5 lines deleted...]
-            <v>36.632100000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G171">
-            <v>199.751</v>
+            <v>9.5999999999999992E-3</v>
           </cell>
         </row>
         <row r="172">
           <cell r="B172" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G172">
-            <v>47.191000000000003</v>
+            <v>2.35</v>
           </cell>
         </row>
         <row r="173">
           <cell r="B173" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D173">
-            <v>5.2110000000000003</v>
+            <v>145</v>
           </cell>
           <cell r="F173">
-            <v>36.632100000000001</v>
+            <v>0.84799000000000002</v>
           </cell>
           <cell r="G173">
-            <v>152.56</v>
+            <v>23.11082</v>
           </cell>
         </row>
         <row r="174">
           <cell r="A174" t="str">
-            <v>0813</v>
+            <v>0807</v>
           </cell>
           <cell r="B174" t="str">
-            <v>Фрукты сушеные, кроме плодов товарных позиций 0801 - 0806; смеси орехов или сушеных плодов данной группы</v>
+            <v>Дыни (включая арбузы) и папайя, свежие</v>
+          </cell>
+          <cell r="D174">
+            <v>75.977000000000004</v>
+          </cell>
+          <cell r="F174">
+            <v>12.01463</v>
           </cell>
           <cell r="G174">
-            <v>75.406530000000004</v>
+            <v>1.4999999999999999E-2</v>
           </cell>
         </row>
         <row r="175">
           <cell r="B175" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G175">
-            <v>48.96</v>
+            <v>1.4999999999999999E-2</v>
           </cell>
         </row>
         <row r="176">
           <cell r="B176" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="G176">
-            <v>26.446529999999999</v>
+          <cell r="D176">
+            <v>75.977000000000004</v>
+          </cell>
+          <cell r="F176">
+            <v>12.01463</v>
           </cell>
         </row>
         <row r="177">
           <cell r="A177" t="str">
-            <v>0814</v>
+            <v>0808</v>
           </cell>
           <cell r="B177" t="str">
-            <v>Кожура цитрусовых плодов или корки дынь (включая корки арбузов), свежие, морож.,сушеные или консервир. Для кратк. Хран. В рассоле, сернистой воде или в др.временно консервирующем растворе</v>
+            <v>Яблоки, груши и айва, свежие</v>
+          </cell>
+          <cell r="D177">
+            <v>3789.52</v>
+          </cell>
+          <cell r="F177">
+            <v>4552.4351800000004</v>
           </cell>
           <cell r="G177">
-            <v>0.41971999999999998</v>
+            <v>110.678</v>
           </cell>
         </row>
         <row r="178">
           <cell r="B178" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D178">
+            <v>3.7999999999999999E-2</v>
+          </cell>
+          <cell r="F178">
+            <v>0.38330999999999998</v>
           </cell>
           <cell r="G178">
-            <v>0.41971999999999998</v>
+            <v>110.678</v>
           </cell>
         </row>
         <row r="179">
-          <cell r="A179" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B179" t="str">
-            <v>Кофе, жареный или нежареный, с кофеином или без кофеина; кофейная шелуха и оболочки зерен кофе; заменители кофе, содержащие кофе в любой пропорции</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D179">
-            <v>89.807980000000001</v>
+            <v>3789.482</v>
           </cell>
           <cell r="F179">
-            <v>1684.3320900000001</v>
-[...2 lines deleted...]
-            <v>951.23311999999999</v>
+            <v>4552.0518700000002</v>
           </cell>
         </row>
         <row r="180">
+          <cell r="A180" t="str">
+            <v>0809</v>
+          </cell>
           <cell r="B180" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Абрикосы, вишня и черешня, персики (включая нектарины), сливы и терн, свежие</v>
+          </cell>
+          <cell r="D180">
+            <v>0.53100999999999998</v>
+          </cell>
+          <cell r="F180">
+            <v>0.46143000000000001</v>
           </cell>
           <cell r="G180">
-            <v>0.253</v>
+            <v>773.84299999999996</v>
           </cell>
         </row>
         <row r="181">
           <cell r="B181" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D181">
+            <v>1.01E-3</v>
+          </cell>
+          <cell r="F181">
+            <v>1.3599999999999999E-2</v>
           </cell>
           <cell r="G181">
-            <v>25.256</v>
+            <v>773.84299999999996</v>
           </cell>
         </row>
         <row r="182">
           <cell r="B182" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D182">
+            <v>0.53</v>
+          </cell>
+          <cell r="F182">
+            <v>0.44783000000000001</v>
+          </cell>
+        </row>
+        <row r="183">
+          <cell r="A183" t="str">
+            <v>0810</v>
+          </cell>
+          <cell r="B183" t="str">
+            <v>Прочие фрукты, свежие</v>
+          </cell>
+          <cell r="D183">
+            <v>315.49124999999998</v>
+          </cell>
+          <cell r="F183">
+            <v>483.80549000000002</v>
+          </cell>
+          <cell r="G183">
+            <v>253.505</v>
+          </cell>
+        </row>
+        <row r="184">
+          <cell r="B184" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D182">
-[...29 lines deleted...]
-          </cell>
           <cell r="D184">
-            <v>1184.67761</v>
+            <v>0.62524999999999997</v>
           </cell>
           <cell r="F184">
-            <v>7171.3606900000004</v>
+            <v>15.83061</v>
           </cell>
           <cell r="G184">
-            <v>674.12846999999999</v>
+            <v>247.505</v>
           </cell>
         </row>
         <row r="185">
           <cell r="B185" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D185">
-            <v>0.77500000000000002</v>
+            <v>314.86599999999999</v>
           </cell>
           <cell r="F185">
-            <v>4.742</v>
+            <v>467.97487999999998</v>
           </cell>
           <cell r="G185">
-            <v>0.53088000000000002</v>
+            <v>6</v>
           </cell>
         </row>
         <row r="186">
+          <cell r="A186" t="str">
+            <v>0811</v>
+          </cell>
           <cell r="B186" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Фрукты и орехи, подвергнутые или не подвергнутые тепловой обработке в кипящей воде или на пару, замороженные, с добавлением или без добавления сахара или других подслащивающих веществ</v>
           </cell>
           <cell r="D186">
-            <v>386.11702000000002</v>
+            <v>7.3940000000000001</v>
           </cell>
           <cell r="F186">
-            <v>2364.2429900000002</v>
+            <v>24.215</v>
           </cell>
           <cell r="G186">
-            <v>3.6700400000000002</v>
+            <v>323.47638000000001</v>
           </cell>
         </row>
         <row r="187">
           <cell r="B187" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D187">
-            <v>797.78558999999996</v>
+            <v>7.3940000000000001</v>
           </cell>
           <cell r="F187">
-            <v>4802.3756999999996</v>
+            <v>24.215</v>
           </cell>
           <cell r="G187">
-            <v>669.92755</v>
+            <v>124.348</v>
           </cell>
         </row>
         <row r="188">
-          <cell r="A188" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B188" t="str">
-            <v>Перец рода piper; плоды рода capsicum или рода pimenta, сушеные, дробленые или молотые</v>
-[...5 lines deleted...]
-            <v>75.45317</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G188">
-            <v>29.250830000000001</v>
+            <v>199.12837999999999</v>
           </cell>
         </row>
         <row r="189">
+          <cell r="A189" t="str">
+            <v>0813</v>
+          </cell>
           <cell r="B189" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Фрукты сушеные, кроме плодов товарных позиций 0801 - 0806; смеси орехов или сушеных плодов данной группы</v>
+          </cell>
+          <cell r="D189">
+            <v>3.5</v>
+          </cell>
+          <cell r="F189">
+            <v>1.338E-2</v>
           </cell>
           <cell r="G189">
-            <v>0.11199000000000001</v>
+            <v>26.523099999999999</v>
           </cell>
         </row>
         <row r="190">
           <cell r="B190" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>51.75844</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G190">
-            <v>2.8999999999999998E-3</v>
+            <v>6.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="191">
           <cell r="B191" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>23.69473</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G191">
-            <v>29.135940000000002</v>
+            <v>20.777799999999999</v>
           </cell>
         </row>
         <row r="192">
-          <cell r="A192" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B192" t="str">
-            <v>Ваниль</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D192">
-            <v>0.76700000000000002</v>
+            <v>3.5</v>
           </cell>
           <cell r="F192">
-            <v>2.4580000000000002</v>
+            <v>1.338E-2</v>
           </cell>
           <cell r="G192">
-            <v>9.9399999999999992E-3</v>
+            <v>5.7393000000000001</v>
           </cell>
         </row>
         <row r="193">
+          <cell r="A193" t="str">
+            <v>0814</v>
+          </cell>
           <cell r="B193" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>2.4580000000000002</v>
+            <v>Кожура цитрусовых плодов или корки дынь (включая корки арбузов), свежие, морож.,сушеные или консервир. Для кратк. Хран. В рассоле, сернистой воде или в др.временно консервирующем растворе</v>
+          </cell>
+          <cell r="G193">
+            <v>0.77995999999999999</v>
           </cell>
         </row>
         <row r="194">
           <cell r="B194" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G194">
-            <v>9.9399999999999992E-3</v>
+            <v>1.7999999999999999E-2</v>
           </cell>
         </row>
         <row r="195">
-          <cell r="A195" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B195" t="str">
-            <v>Корица и цветки коричного дерева</v>
-[...5 lines deleted...]
-            <v>0.28509000000000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G195">
-            <v>2.93005</v>
+            <v>0.76195999999999997</v>
           </cell>
         </row>
         <row r="196">
+          <cell r="A196" t="str">
+            <v>0901</v>
+          </cell>
           <cell r="B196" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Кофе, жареный или нежареный, с кофеином или без кофеина; кофейная шелуха и оболочки зерен кофе; заменители кофе, содержащие кофе в любой пропорции</v>
+          </cell>
+          <cell r="D196">
+            <v>239.62548000000001</v>
+          </cell>
+          <cell r="F196">
+            <v>2628.9563699999999</v>
           </cell>
           <cell r="G196">
-            <v>5.2500000000000003E-3</v>
+            <v>407.02461</v>
           </cell>
         </row>
         <row r="197">
           <cell r="B197" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.28509000000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G197">
-            <v>2.9247999999999998</v>
+            <v>15.147729999999999</v>
           </cell>
         </row>
         <row r="198">
-          <cell r="A198" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B198" t="str">
-            <v>Гвоздика (целые плоды, цветки и цветоножки)</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D198">
-            <v>1.7100000000000001E-2</v>
+            <v>2.6400700000000001</v>
           </cell>
           <cell r="F198">
-            <v>0.36236000000000002</v>
+            <v>38.469239999999999</v>
           </cell>
           <cell r="G198">
-            <v>2.8356599999999998</v>
+            <v>0.60799999999999998</v>
           </cell>
         </row>
         <row r="199">
           <cell r="B199" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D199">
+            <v>236.98541</v>
+          </cell>
+          <cell r="F199">
+            <v>2590.48713</v>
+          </cell>
+          <cell r="G199">
+            <v>391.26888000000002</v>
+          </cell>
+        </row>
+        <row r="200">
+          <cell r="A200" t="str">
+            <v>0902</v>
+          </cell>
+          <cell r="B200" t="str">
+            <v>Чай со вкусо-ароматическими добавками или без них</v>
+          </cell>
+          <cell r="D200">
+            <v>1560.50269</v>
+          </cell>
+          <cell r="F200">
+            <v>8642.6086300000006</v>
+          </cell>
+          <cell r="G200">
+            <v>1028.8315399999999</v>
+          </cell>
+        </row>
+        <row r="201">
+          <cell r="B201" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G199">
-[...23 lines deleted...]
-          </cell>
           <cell r="D201">
-            <v>8.0000000000000002E-3</v>
+            <v>1.0900000000000001</v>
           </cell>
           <cell r="F201">
-            <v>0.10181</v>
-[...2 lines deleted...]
-            <v>0.34514</v>
+            <v>6.2685199999999996</v>
           </cell>
         </row>
         <row r="202">
           <cell r="B202" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D202">
+            <v>500.33906000000002</v>
+          </cell>
+          <cell r="F202">
+            <v>3184.1733100000001</v>
           </cell>
           <cell r="G202">
-            <v>1E-3</v>
+            <v>197.19736</v>
           </cell>
         </row>
         <row r="203">
           <cell r="B203" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D203">
-            <v>8.0000000000000002E-3</v>
+            <v>1059.0736300000001</v>
           </cell>
           <cell r="F203">
-            <v>0.10181</v>
+            <v>5452.1668</v>
           </cell>
           <cell r="G203">
-            <v>0.34414</v>
+            <v>831.63418000000001</v>
           </cell>
         </row>
         <row r="204">
           <cell r="A204" t="str">
-            <v>0909</v>
+            <v>0903</v>
           </cell>
           <cell r="B204" t="str">
-            <v>Семена аниса, бадьяна, фенхеля, кориандра, тмина римского, или тмина волошского, или тмина; ягоды можжевельника</v>
-[...5 lines deleted...]
-            <v>1.1248199999999999</v>
+            <v>Мате (парагвайский чай)</v>
           </cell>
           <cell r="G204">
-            <v>118.80683000000001</v>
+            <v>8.1750000000000003E-2</v>
           </cell>
         </row>
         <row r="205">
           <cell r="B205" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G205">
+            <v>8.1750000000000003E-2</v>
+          </cell>
+        </row>
+        <row r="206">
+          <cell r="A206" t="str">
+            <v>0904</v>
+          </cell>
+          <cell r="B206" t="str">
+            <v>Перец рода piper; плоды рода capsicum или рода pimenta, сушеные, дробленые или молотые</v>
+          </cell>
+          <cell r="D206">
+            <v>110.7435</v>
+          </cell>
+          <cell r="F206">
+            <v>89.898929999999993</v>
+          </cell>
+          <cell r="G206">
+            <v>20.082789999999999</v>
+          </cell>
+        </row>
+        <row r="207">
+          <cell r="B207" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G205">
-[...29 lines deleted...]
-          </cell>
           <cell r="G207">
-            <v>21.111820000000002</v>
+            <v>0.40527999999999997</v>
           </cell>
         </row>
         <row r="208">
           <cell r="B208" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>3.5999999999999997E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D208">
+            <v>17.741</v>
+          </cell>
+          <cell r="F208">
+            <v>76.868930000000006</v>
           </cell>
         </row>
         <row r="209">
           <cell r="B209" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D209">
-            <v>1.5520099999999999</v>
+            <v>93.002499999999998</v>
           </cell>
           <cell r="F209">
-            <v>14.93266</v>
+            <v>13.03</v>
           </cell>
           <cell r="G209">
-            <v>1.0800000000000001E-2</v>
+            <v>19.677510000000002</v>
           </cell>
         </row>
         <row r="210">
+          <cell r="A210" t="str">
+            <v>0905</v>
+          </cell>
           <cell r="B210" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>282.02870999999999</v>
+            <v>Ваниль</v>
           </cell>
           <cell r="G210">
-            <v>21.065020000000001</v>
+            <v>3.4479999999999997E-2</v>
           </cell>
         </row>
         <row r="211">
-          <cell r="A211" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B211" t="str">
-            <v>Пшеница и меслин</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G211">
-            <v>234489.10625000001</v>
+            <v>3.4479999999999997E-2</v>
           </cell>
         </row>
         <row r="212">
+          <cell r="A212" t="str">
+            <v>0906</v>
+          </cell>
           <cell r="B212" t="str">
-            <v>РОССИЯ</v>
+            <v>Корица и цветки коричного дерева</v>
+          </cell>
+          <cell r="D212">
+            <v>1.3</v>
+          </cell>
+          <cell r="F212">
+            <v>4.2217000000000002</v>
           </cell>
           <cell r="G212">
-            <v>234489.10625000001</v>
+            <v>1.19537</v>
           </cell>
         </row>
         <row r="213">
-          <cell r="A213" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B213" t="str">
-            <v>Рожь</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G213">
-            <v>11060.923000000001</v>
+            <v>2.3300000000000001E-2</v>
           </cell>
         </row>
         <row r="214">
           <cell r="B214" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>11060.923000000001</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D214">
+            <v>1.27</v>
+          </cell>
+          <cell r="F214">
+            <v>4.0187999999999997</v>
           </cell>
         </row>
         <row r="215">
-          <cell r="A215" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B215" t="str">
-            <v>Ячмень</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D215">
+            <v>0.03</v>
+          </cell>
+          <cell r="F215">
+            <v>0.2029</v>
           </cell>
           <cell r="G215">
-            <v>6524.7</v>
+            <v>1.1720699999999999</v>
           </cell>
         </row>
         <row r="216">
+          <cell r="A216" t="str">
+            <v>0907</v>
+          </cell>
           <cell r="B216" t="str">
-            <v>РОССИЯ</v>
+            <v>Гвоздика (целые плоды, цветки и цветоножки)</v>
+          </cell>
+          <cell r="D216">
+            <v>2.4750000000000001E-2</v>
+          </cell>
+          <cell r="F216">
+            <v>0.4738</v>
           </cell>
           <cell r="G216">
-            <v>6524.7</v>
+            <v>1.0182800000000001</v>
           </cell>
         </row>
         <row r="217">
-          <cell r="A217" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B217" t="str">
-            <v>Овес</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G217">
-            <v>16146.038</v>
+            <v>6.4000000000000003E-3</v>
           </cell>
         </row>
         <row r="218">
           <cell r="B218" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>16146.038</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D218">
+            <v>8.9999999999999993E-3</v>
+          </cell>
+          <cell r="F218">
+            <v>0.16200000000000001</v>
           </cell>
         </row>
         <row r="219">
-          <cell r="A219" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B219" t="str">
-            <v>Кукуруза</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D219">
-            <v>463.23200000000003</v>
+            <v>1.575E-2</v>
           </cell>
           <cell r="F219">
-            <v>516.55696999999998</v>
+            <v>0.31180000000000002</v>
           </cell>
           <cell r="G219">
-            <v>85.277249999999995</v>
+            <v>1.0118799999999999</v>
           </cell>
         </row>
         <row r="220">
+          <cell r="A220" t="str">
+            <v>0908</v>
+          </cell>
           <cell r="B220" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Мускатный орех, мацис и кардамон</v>
           </cell>
           <cell r="D220">
-            <v>20.411999999999999</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
           <cell r="F220">
-            <v>15.503119999999999</v>
+            <v>4.4450000000000003E-2</v>
+          </cell>
+          <cell r="G220">
+            <v>0.33662999999999998</v>
           </cell>
         </row>
         <row r="221">
           <cell r="B221" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D221">
-            <v>74.27</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
           <cell r="F221">
-            <v>115.76776</v>
+            <v>4.4450000000000003E-2</v>
+          </cell>
+          <cell r="G221">
+            <v>0.33662999999999998</v>
           </cell>
         </row>
         <row r="222">
+          <cell r="A222" t="str">
+            <v>0909</v>
+          </cell>
           <cell r="B222" t="str">
-            <v>РОССИЯ</v>
+            <v>Семена аниса, бадьяна, фенхеля, кориандра, тмина римского, или тмина волошского, или тмина; ягоды можжевельника</v>
           </cell>
           <cell r="D222">
-            <v>368.55</v>
+            <v>0.59924999999999995</v>
           </cell>
           <cell r="F222">
-            <v>385.28609</v>
+            <v>2.6775000000000002</v>
           </cell>
           <cell r="G222">
-            <v>85.277249999999995</v>
+            <v>99.70335</v>
           </cell>
         </row>
         <row r="223">
-          <cell r="A223" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B223" t="str">
-            <v>Рис</v>
-[...5 lines deleted...]
-            <v>371.64562999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G223">
-            <v>184.23035999999999</v>
+            <v>5.5800000000000002E-2</v>
           </cell>
         </row>
         <row r="224">
           <cell r="B224" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D224">
-            <v>203.18700000000001</v>
+            <v>0.54300000000000004</v>
           </cell>
           <cell r="F224">
-            <v>183.47763</v>
-[...2 lines deleted...]
-            <v>0.09</v>
+            <v>2.2349399999999999</v>
           </cell>
         </row>
         <row r="225">
           <cell r="B225" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D225">
-            <v>248.54</v>
+            <v>5.6250000000000001E-2</v>
           </cell>
           <cell r="F225">
-            <v>188.16800000000001</v>
+            <v>0.44256000000000001</v>
           </cell>
           <cell r="G225">
-            <v>184.14035999999999</v>
+            <v>99.647549999999995</v>
           </cell>
         </row>
         <row r="226">
           <cell r="A226" t="str">
-            <v>1007</v>
+            <v>0910</v>
           </cell>
           <cell r="B226" t="str">
-            <v>Сорго зерновое</v>
+            <v>Имбирь, шафран, турмерик (куркума), тимьян, или чабрец, лавровый лист, карри и прочие пряности</v>
           </cell>
           <cell r="D226">
-            <v>6.1800000000000001E-2</v>
+            <v>158.05128999999999</v>
           </cell>
           <cell r="F226">
-            <v>0.48125000000000001</v>
+            <v>417.91197</v>
           </cell>
           <cell r="G226">
-            <v>8.0050000000000008</v>
+            <v>36.578670000000002</v>
           </cell>
         </row>
         <row r="227">
           <cell r="B227" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.48125000000000001</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G227">
+            <v>8.72E-2</v>
           </cell>
         </row>
         <row r="228">
           <cell r="B228" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>8.0050000000000008</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D228">
+            <v>2.3110300000000001</v>
+          </cell>
+          <cell r="F228">
+            <v>17.636759999999999</v>
           </cell>
         </row>
         <row r="229">
-          <cell r="A229" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B229" t="str">
-            <v>Гречиха, просо и семена канареечника; прочие злаки</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D229">
-            <v>0.315</v>
+            <v>155.74026000000001</v>
           </cell>
           <cell r="F229">
-            <v>1.98376</v>
+            <v>400.27521000000002</v>
           </cell>
           <cell r="G229">
-            <v>703.73554999999999</v>
+            <v>36.49147</v>
           </cell>
         </row>
         <row r="230">
+          <cell r="A230" t="str">
+            <v>1001</v>
+          </cell>
           <cell r="B230" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пшеница и меслин</v>
           </cell>
           <cell r="D230">
-            <v>0.315</v>
+            <v>9422.2420000000002</v>
           </cell>
           <cell r="F230">
-            <v>1.98376</v>
+            <v>1674.1730299999999</v>
+          </cell>
+          <cell r="G230">
+            <v>80494.278000000006</v>
           </cell>
         </row>
         <row r="231">
           <cell r="B231" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>703.73554999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D231">
+            <v>9422.2420000000002</v>
+          </cell>
+          <cell r="F231">
+            <v>1674.1730299999999</v>
           </cell>
         </row>
         <row r="232">
-          <cell r="A232" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B232" t="str">
-            <v>Мука пшеничная или пшенично-ржаная</v>
-[...5 lines deleted...]
-            <v>88.080370000000002</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G232">
-            <v>523.92790000000002</v>
+            <v>80494.278000000006</v>
           </cell>
         </row>
         <row r="233">
+          <cell r="A233" t="str">
+            <v>1002</v>
+          </cell>
           <cell r="B233" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>37.079000000000001</v>
+            <v>Рожь</v>
+          </cell>
+          <cell r="G233">
+            <v>3382.5450000000001</v>
           </cell>
         </row>
         <row r="234">
           <cell r="B234" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>42.59637</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G234">
+            <v>3382.5450000000001</v>
           </cell>
         </row>
         <row r="235">
+          <cell r="A235" t="str">
+            <v>1003</v>
+          </cell>
           <cell r="B235" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>8.4049999999999994</v>
+            <v>Ячмень</v>
           </cell>
           <cell r="G235">
-            <v>523.92790000000002</v>
+            <v>1648.1369999999999</v>
           </cell>
         </row>
         <row r="236">
-          <cell r="A236" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B236" t="str">
-            <v>Мука из зерна прочих злаков, кроме пшеничной или пшенично-ржаной</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G236">
-            <v>51.594659999999998</v>
+            <v>1648.1369999999999</v>
           </cell>
         </row>
         <row r="237">
+          <cell r="A237" t="str">
+            <v>1004</v>
+          </cell>
           <cell r="B237" t="str">
-            <v>РОССИЯ</v>
+            <v>Овес</v>
           </cell>
           <cell r="G237">
-            <v>51.594659999999998</v>
+            <v>1.3748</v>
           </cell>
         </row>
         <row r="238">
-          <cell r="A238" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B238" t="str">
-            <v>Крупа, мука грубого помола и гранулы из зерна злаков</v>
-[...5 lines deleted...]
-            <v>1672.3936200000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G238">
-            <v>485.71206000000001</v>
+            <v>1.3748</v>
           </cell>
         </row>
         <row r="239">
+          <cell r="A239" t="str">
+            <v>1005</v>
+          </cell>
           <cell r="B239" t="str">
-            <v>РОССИЯ</v>
+            <v>Кукуруза</v>
           </cell>
           <cell r="D239">
-            <v>3220.9749999999999</v>
+            <v>358.39600000000002</v>
           </cell>
           <cell r="F239">
-            <v>1672.3936200000001</v>
+            <v>420.57375000000002</v>
           </cell>
           <cell r="G239">
-            <v>485.71206000000001</v>
+            <v>113.05459999999999</v>
           </cell>
         </row>
         <row r="240">
-          <cell r="A240" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B240" t="str">
-            <v>Зерно злаков, обработанное другими способами (например, шелушеное, плюще?ное, переработанное в хлопья, обрушенное, в виде сечки или дробленое), кроме риса товарной позиции 1006; зародыши зерна злаков, целые, плющеные, в виде хлопьев или молотые</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D240">
-            <v>18.483000000000001</v>
+            <v>20.411999999999999</v>
           </cell>
           <cell r="F240">
-            <v>13.982150000000001</v>
-[...2 lines deleted...]
-            <v>1239.2673500000001</v>
+            <v>19.177</v>
           </cell>
         </row>
         <row r="241">
           <cell r="B241" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D241">
-            <v>0.5</v>
+            <v>27.216000000000001</v>
           </cell>
           <cell r="F241">
-            <v>1.1271500000000001</v>
+            <v>29.524000000000001</v>
           </cell>
         </row>
         <row r="242">
           <cell r="B242" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D242">
-            <v>17.983000000000001</v>
+            <v>310.76799999999997</v>
           </cell>
           <cell r="F242">
-            <v>12.855</v>
+            <v>371.87275</v>
           </cell>
           <cell r="G242">
-            <v>1239.2673500000001</v>
+            <v>113.05459999999999</v>
           </cell>
         </row>
         <row r="243">
           <cell r="A243" t="str">
-            <v>1105</v>
+            <v>1006</v>
           </cell>
           <cell r="B243" t="str">
-            <v>Мука тонкого и грубого помола, порошок, хлопья, гранулы картофельные</v>
+            <v>Рис</v>
+          </cell>
+          <cell r="D243">
+            <v>297.44619999999998</v>
+          </cell>
+          <cell r="F243">
+            <v>243.67375999999999</v>
           </cell>
           <cell r="G243">
-            <v>27.454999999999998</v>
+            <v>396.56760000000003</v>
           </cell>
         </row>
         <row r="244">
           <cell r="B244" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D244">
+            <v>71.552999999999997</v>
+          </cell>
+          <cell r="F244">
+            <v>67.753919999999994</v>
           </cell>
           <cell r="G244">
-            <v>2E-3</v>
+            <v>0.2</v>
           </cell>
         </row>
         <row r="245">
           <cell r="B245" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D245">
+            <v>225.89320000000001</v>
+          </cell>
+          <cell r="F245">
+            <v>175.91983999999999</v>
+          </cell>
           <cell r="G245">
-            <v>27.452999999999999</v>
+            <v>396.36759999999998</v>
           </cell>
         </row>
         <row r="246">
           <cell r="A246" t="str">
-            <v>1106</v>
+            <v>1007</v>
           </cell>
           <cell r="B246" t="str">
-            <v>Мука тонкого и грубого помола и порошок из сушеных бобовых овощей товарной позиции 0713, из сердцевины саговой пальмы, из корнеплодов или клубнеплодов товарной позиции 0714 или продуктов группы 08</v>
+            <v>Сорго зерновое</v>
           </cell>
           <cell r="G246">
-            <v>25.931560000000001</v>
+            <v>5.2729999999999997</v>
           </cell>
         </row>
         <row r="247">
           <cell r="B247" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G247">
-            <v>4.2</v>
+            <v>5.2729999999999997</v>
           </cell>
         </row>
         <row r="248">
+          <cell r="A248" t="str">
+            <v>1008</v>
+          </cell>
           <cell r="B248" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Гречиха, просо и семена канареечника; прочие злаки</v>
+          </cell>
+          <cell r="D248">
+            <v>0.33600000000000002</v>
+          </cell>
+          <cell r="F248">
+            <v>1.6354</v>
           </cell>
           <cell r="G248">
-            <v>0.27600000000000002</v>
+            <v>10.860290000000001</v>
           </cell>
         </row>
         <row r="249">
           <cell r="B249" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>21.455559999999998</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D249">
+            <v>0.33600000000000002</v>
+          </cell>
+          <cell r="F249">
+            <v>1.6354</v>
           </cell>
         </row>
         <row r="250">
-          <cell r="A250" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B250" t="str">
-            <v>Солод, поджаренный или неподжаренный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G250">
-            <v>173.34757999999999</v>
+            <v>10.860290000000001</v>
           </cell>
         </row>
         <row r="251">
+          <cell r="A251" t="str">
+            <v>1101</v>
+          </cell>
           <cell r="B251" t="str">
-            <v>РОССИЯ</v>
+            <v>Мука пшеничная или пшенично-ржаная</v>
+          </cell>
+          <cell r="D251">
+            <v>365.68</v>
+          </cell>
+          <cell r="F251">
+            <v>149.08422999999999</v>
           </cell>
           <cell r="G251">
-            <v>173.34757999999999</v>
+            <v>1198.4472599999999</v>
           </cell>
         </row>
         <row r="252">
-          <cell r="A252" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B252" t="str">
-            <v>Крахмал; инулин</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D252">
-            <v>1.66</v>
+            <v>365.68</v>
           </cell>
           <cell r="F252">
-            <v>2.6880000000000002</v>
-[...2 lines deleted...]
-            <v>1013.7072899999999</v>
+            <v>149.08422999999999</v>
           </cell>
         </row>
         <row r="253">
           <cell r="B253" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G253">
-            <v>140.53200000000001</v>
+            <v>1198.4472599999999</v>
           </cell>
         </row>
         <row r="254">
+          <cell r="A254" t="str">
+            <v>1102</v>
+          </cell>
           <cell r="B254" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Мука из зерна прочих злаков, кроме пшеничной или пшенично-ржаной</v>
           </cell>
           <cell r="D254">
-            <v>1.66</v>
+            <v>9.7199999999999995E-3</v>
           </cell>
           <cell r="F254">
-            <v>2.6880000000000002</v>
+            <v>3.2599999999999997E-2</v>
           </cell>
           <cell r="G254">
-            <v>97</v>
+            <v>58.424079999999996</v>
           </cell>
         </row>
         <row r="255">
           <cell r="B255" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>776.17529000000002</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D255">
+            <v>9.7199999999999995E-3</v>
+          </cell>
+          <cell r="F255">
+            <v>3.2599999999999997E-2</v>
           </cell>
         </row>
         <row r="256">
-          <cell r="A256" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B256" t="str">
-            <v>Клейковина пшеничная, сухая или сырая</v>
-[...5 lines deleted...]
-            <v>4.6991899999999998</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G256">
+            <v>58.424079999999996</v>
           </cell>
         </row>
         <row r="257">
+          <cell r="A257" t="str">
+            <v>1103</v>
+          </cell>
           <cell r="B257" t="str">
+            <v>Крупа, мука грубого помола и гранулы из зерна злаков</v>
+          </cell>
+          <cell r="D257">
+            <v>4326.643</v>
+          </cell>
+          <cell r="F257">
+            <v>2071.79907</v>
+          </cell>
+          <cell r="G257">
+            <v>584.05005000000006</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="B258" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D257">
-[...14 lines deleted...]
-            <v>4383.88</v>
+          <cell r="D258">
+            <v>12.096</v>
+          </cell>
+          <cell r="F258">
+            <v>10.51901</v>
           </cell>
         </row>
         <row r="259">
           <cell r="B259" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D259">
+            <v>4314.5469999999996</v>
+          </cell>
+          <cell r="F259">
+            <v>2061.28006</v>
+          </cell>
           <cell r="G259">
-            <v>4383.88</v>
+            <v>584.05005000000006</v>
           </cell>
         </row>
         <row r="260">
           <cell r="A260" t="str">
-            <v>1202</v>
+            <v>1104</v>
           </cell>
           <cell r="B260" t="str">
-            <v>Арахис, нежареный или не приготовленный каким-либо другим способом, лущеный или нелущеный, дробленый или недробленый</v>
+            <v>Зерно злаков, обработанное другими способами (например, шелушеное, плюще?ное, переработанное в хлопья, обрушенное, в виде сечки или дробленое), кроме риса товарной позиции 1006; зародыши зерна злаков, целые, плющеные, в виде хлопьев или молотые</v>
+          </cell>
+          <cell r="D260">
+            <v>67.311999999999998</v>
+          </cell>
+          <cell r="F260">
+            <v>28.114000000000001</v>
           </cell>
           <cell r="G260">
-            <v>2.97</v>
+            <v>761.93361000000004</v>
           </cell>
         </row>
         <row r="261">
           <cell r="B261" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G261">
-            <v>2.97</v>
+            <v>0.71399999999999997</v>
           </cell>
         </row>
         <row r="262">
-          <cell r="A262" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B262" t="str">
-            <v>Семена льна, дробленые или недробленые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D262">
-            <v>0.49</v>
+            <v>67.311999999999998</v>
           </cell>
           <cell r="F262">
-            <v>2.4910000000000001</v>
+            <v>28.114000000000001</v>
           </cell>
           <cell r="G262">
-            <v>86.250330000000005</v>
+            <v>761.21960999999999</v>
           </cell>
         </row>
         <row r="263">
+          <cell r="A263" t="str">
+            <v>1105</v>
+          </cell>
           <cell r="B263" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>2.4910000000000001</v>
+            <v>Мука тонкого и грубого помола, порошок, хлопья, гранулы картофельные</v>
+          </cell>
+          <cell r="G263">
+            <v>80.003</v>
           </cell>
         </row>
         <row r="264">
           <cell r="B264" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G264">
-            <v>86.250330000000005</v>
+            <v>80.003</v>
           </cell>
         </row>
         <row r="265">
           <cell r="A265" t="str">
-            <v>1205</v>
+            <v>1106</v>
           </cell>
           <cell r="B265" t="str">
-            <v>Семена рапса, или кользы, дробленые или недробленые</v>
+            <v>Мука тонкого и грубого помола и порошок из сушеных бобовых овощей товарной позиции 0713, из сердцевины саговой пальмы, из корнеплодов или клубнеплодов товарной позиции 0714 или продуктов группы 08</v>
           </cell>
           <cell r="G265">
-            <v>1662.35</v>
+            <v>8.9720999999999993</v>
           </cell>
         </row>
         <row r="266">
           <cell r="B266" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G266">
-            <v>1662.35</v>
+            <v>2.4</v>
           </cell>
         </row>
         <row r="267">
-          <cell r="A267" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B267" t="str">
-            <v>Семена подсолнечника, дробленые или недробленые</v>
-[...5 lines deleted...]
-            <v>12.23893</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G267">
-            <v>222.56440000000001</v>
+            <v>5.008E-2</v>
           </cell>
         </row>
         <row r="268">
           <cell r="B268" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>12.23893</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G268">
+            <v>6.5220200000000004</v>
           </cell>
         </row>
         <row r="269">
+          <cell r="A269" t="str">
+            <v>1107</v>
+          </cell>
           <cell r="B269" t="str">
-            <v>РОССИЯ</v>
+            <v>Солод, поджаренный или неподжаренный</v>
           </cell>
           <cell r="G269">
-            <v>222.56440000000001</v>
+            <v>478.7303</v>
           </cell>
         </row>
         <row r="270">
-          <cell r="A270" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B270" t="str">
-            <v>Семена и плоды прочих масличных культур, дробленые или недробленые</v>
-[...5 lines deleted...]
-            <v>6.7016400000000003</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G270">
-            <v>29.127369999999999</v>
+            <v>478.7303</v>
           </cell>
         </row>
         <row r="271">
+          <cell r="A271" t="str">
+            <v>1108</v>
+          </cell>
           <cell r="B271" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Крахмал; инулин</v>
+          </cell>
+          <cell r="D271">
+            <v>1.0001</v>
+          </cell>
+          <cell r="F271">
+            <v>1.5369999999999999</v>
           </cell>
           <cell r="G271">
-            <v>8.6300000000000005E-3</v>
+            <v>563.17200000000003</v>
           </cell>
         </row>
         <row r="272">
           <cell r="B272" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>6.423</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G272">
+            <v>1.6E-2</v>
           </cell>
         </row>
         <row r="273">
           <cell r="B273" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D273">
-            <v>0.05</v>
+            <v>1</v>
           </cell>
           <cell r="F273">
-            <v>0.27864</v>
-[...2 lines deleted...]
-            <v>29.118739999999999</v>
+            <v>1.5</v>
           </cell>
         </row>
         <row r="274">
-          <cell r="A274" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B274" t="str">
-            <v>Мука тонкого и грубого помола из семян или плодов масличных культур, кроме семян горчицы</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D274">
+            <v>1E-4</v>
+          </cell>
+          <cell r="F274">
+            <v>3.6999999999999998E-2</v>
           </cell>
           <cell r="G274">
-            <v>1.3419000000000001</v>
+            <v>563.15599999999995</v>
           </cell>
         </row>
         <row r="275">
+          <cell r="A275" t="str">
+            <v>1109</v>
+          </cell>
           <cell r="B275" t="str">
-            <v>РОССИЯ</v>
+            <v>Клейковина пшеничная, сухая или сырая</v>
           </cell>
           <cell r="G275">
-            <v>1.3419000000000001</v>
+            <v>21.696899999999999</v>
           </cell>
         </row>
         <row r="276">
-          <cell r="A276" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B276" t="str">
-            <v>Семена, плоды и споры для посева</v>
-[...5 lines deleted...]
-            <v>8528.0370999999996</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G276">
-            <v>5.0724499999999999</v>
+            <v>21.696899999999999</v>
           </cell>
         </row>
         <row r="277">
+          <cell r="A277" t="str">
+            <v>1201</v>
+          </cell>
           <cell r="B277" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Соевые бобы, дробленые или недробленые</v>
           </cell>
           <cell r="G277">
-            <v>1.5E-3</v>
+            <v>21383.901720000002</v>
           </cell>
         </row>
         <row r="278">
           <cell r="B278" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G278">
-            <v>3.65</v>
+            <v>21383.901720000002</v>
           </cell>
         </row>
         <row r="279">
+          <cell r="A279" t="str">
+            <v>1204</v>
+          </cell>
           <cell r="B279" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>8528.0370999999996</v>
+            <v>Семена льна, дробленые или недробленые</v>
           </cell>
           <cell r="G279">
-            <v>1.4209499999999999</v>
+            <v>16.791309999999999</v>
           </cell>
         </row>
         <row r="280">
-          <cell r="A280" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B280" t="str">
-            <v>Шишки хмеля, свежие или сушеные, дробленые или недробленые, в порошкообразном виде или в виде гранул; лупулин</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G280">
-            <v>0.23699999999999999</v>
+            <v>16.791309999999999</v>
           </cell>
         </row>
         <row r="281">
+          <cell r="A281" t="str">
+            <v>1206</v>
+          </cell>
           <cell r="B281" t="str">
-            <v>РОССИЯ</v>
+            <v>Семена подсолнечника, дробленые или недробленые</v>
+          </cell>
+          <cell r="D281">
+            <v>3000</v>
+          </cell>
+          <cell r="F281">
+            <v>1260</v>
           </cell>
           <cell r="G281">
-            <v>0.23699999999999999</v>
+            <v>35.382959999999997</v>
           </cell>
         </row>
         <row r="282">
-          <cell r="A282" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B282" t="str">
-            <v>Растения и их части (включая семена и плоды), используемые в основном в парфюмерии, фармации или инсектицидных, фунгицидных или аналогичных целях, свежие или сушеные, целые или измельченные, дробленые или молотые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D282">
-            <v>5.9999999999999995E-4</v>
+            <v>3000</v>
           </cell>
           <cell r="F282">
-            <v>3.0939999999999999E-2</v>
+            <v>1260</v>
           </cell>
           <cell r="G282">
-            <v>38.770000000000003</v>
+            <v>35.382959999999997</v>
           </cell>
         </row>
         <row r="283">
+          <cell r="A283" t="str">
+            <v>1207</v>
+          </cell>
           <cell r="B283" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Семена и плоды прочих масличных культур, дробленые или недробленые</v>
+          </cell>
+          <cell r="D283">
+            <v>5.9145000000000003</v>
+          </cell>
+          <cell r="F283">
+            <v>13.38233</v>
           </cell>
           <cell r="G283">
-            <v>1.1719999999999999</v>
+            <v>85.185540000000003</v>
           </cell>
         </row>
         <row r="284">
           <cell r="B284" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G284">
-            <v>2.2000000000000001E-3</v>
+            <v>2.3900000000000001E-2</v>
           </cell>
         </row>
         <row r="285">
           <cell r="B285" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D285">
-            <v>5.9999999999999995E-4</v>
+            <v>5.8845000000000001</v>
           </cell>
           <cell r="F285">
-            <v>3.0939999999999999E-2</v>
+            <v>13.243449999999999</v>
           </cell>
           <cell r="G285">
-            <v>3.3450000000000001E-2</v>
+            <v>0.4</v>
           </cell>
         </row>
         <row r="286">
           <cell r="B286" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D286">
+            <v>0.03</v>
+          </cell>
+          <cell r="F286">
+            <v>0.13888</v>
+          </cell>
           <cell r="G286">
-            <v>37.562350000000002</v>
+            <v>84.76164</v>
           </cell>
         </row>
         <row r="287">
           <cell r="A287" t="str">
-            <v>1212</v>
+            <v>1208</v>
           </cell>
           <cell r="B287" t="str">
-            <v>Плоды рожкового дерева, морские и прочие водоросли, свекла сахарная и сахарный тростник, свежие, охлажденные, мороженые или сушеные, дробленые или недробленые; косточки плодов и их ядра, прочие продукты растительного происхождения (включая необжаренные</v>
-[...5 lines deleted...]
-            <v>259.74362000000002</v>
+            <v>Мука тонкого и грубого помола из семян или плодов масличных культур, кроме семян горчицы</v>
           </cell>
           <cell r="G287">
-            <v>12.19069</v>
+            <v>2.8811</v>
           </cell>
         </row>
         <row r="288">
           <cell r="B288" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G288">
+            <v>2.8811</v>
+          </cell>
+        </row>
+        <row r="289">
+          <cell r="A289" t="str">
+            <v>1209</v>
+          </cell>
+          <cell r="B289" t="str">
+            <v>Семена, плоды и споры для посева</v>
+          </cell>
+          <cell r="D289">
+            <v>141.79974999999999</v>
+          </cell>
+          <cell r="F289">
+            <v>5189.5402999999997</v>
+          </cell>
+          <cell r="G289">
+            <v>8.1666399999999992</v>
+          </cell>
+        </row>
+        <row r="290">
+          <cell r="B290" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D288">
-[...19 lines deleted...]
-            <v>Брюква, свекла листовая (мангольд), корнеплоды кормовые, сено, люцерна, клевер, эспарцет, капуста кормовая, люпин, вика и аналогичные кормовые продукты, гранулированные или негранулированные</v>
+          <cell r="D290">
+            <v>0.27</v>
+          </cell>
+          <cell r="F290">
+            <v>49.125</v>
           </cell>
           <cell r="G290">
-            <v>6.3E-2</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="291">
           <cell r="B291" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D291">
+            <v>141.52975000000001</v>
+          </cell>
+          <cell r="F291">
+            <v>5140.4152999999997</v>
+          </cell>
           <cell r="G291">
-            <v>6.3E-2</v>
+            <v>8.1416400000000007</v>
           </cell>
         </row>
         <row r="292">
           <cell r="A292" t="str">
-            <v>1301</v>
+            <v>1210</v>
           </cell>
           <cell r="B292" t="str">
-            <v>Шеллак природный неочищенный; природные камеди, смолы, гуммисмолы и живица (например, бальзамы)</v>
+            <v>Шишки хмеля, свежие или сушеные, дробленые или недробленые, в порошкообразном виде или в виде гранул; лупулин</v>
+          </cell>
+          <cell r="D292">
+            <v>0.01</v>
+          </cell>
+          <cell r="F292">
+            <v>0.39200000000000002</v>
           </cell>
           <cell r="G292">
-            <v>17.3551</v>
+            <v>0.76817000000000002</v>
           </cell>
         </row>
         <row r="293">
           <cell r="B293" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>17.3551</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D293">
+            <v>0.01</v>
+          </cell>
+          <cell r="F293">
+            <v>0.39200000000000002</v>
           </cell>
         </row>
         <row r="294">
-          <cell r="A294" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B294" t="str">
-            <v>Соки и экстракты растительные; пектиновые вещества, пектинаты и пектаты; агар-агар и другие клеи и загустители растительного происхождения, видоизмененные или невидоизмененные</v>
-[...5 lines deleted...]
-            <v>521.82136000000003</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G294">
-            <v>43.37706</v>
+            <v>0.76817000000000002</v>
           </cell>
         </row>
         <row r="295">
+          <cell r="A295" t="str">
+            <v>1211</v>
+          </cell>
           <cell r="B295" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Растения и их части (включая семена и плоды), используемые в основном в парфюмерии, фармации или инсектицидных, фунгицидных или аналогичных целях, свежие или сушеные, целые или измельченные, дробленые или молотые</v>
           </cell>
           <cell r="D295">
-            <v>5.1799999999999997E-3</v>
+            <v>21.838000000000001</v>
           </cell>
           <cell r="F295">
-            <v>0.74617999999999995</v>
+            <v>150.35853</v>
           </cell>
           <cell r="G295">
-            <v>5.6000000000000001E-2</v>
+            <v>46.358280000000001</v>
           </cell>
         </row>
         <row r="296">
           <cell r="B296" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>35.225729999999999</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G296">
+            <v>1.1599999999999999E-2</v>
           </cell>
         </row>
         <row r="297">
           <cell r="B297" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D297">
-            <v>44.017200000000003</v>
+            <v>3.7999999999999999E-2</v>
           </cell>
           <cell r="F297">
-            <v>485.84944999999999</v>
+            <v>0.2792</v>
           </cell>
           <cell r="G297">
-            <v>43.321060000000003</v>
+            <v>4.4679999999999997E-2</v>
           </cell>
         </row>
         <row r="298">
-          <cell r="A298" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B298" t="str">
-            <v>Материалы растительного происхождения, в другом месте не поименованные или не включенные</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D298">
+            <v>21.8</v>
+          </cell>
+          <cell r="F298">
+            <v>150.07933</v>
           </cell>
           <cell r="G298">
-            <v>42.734490000000001</v>
+            <v>46.302</v>
           </cell>
         </row>
         <row r="299">
+          <cell r="A299" t="str">
+            <v>1212</v>
+          </cell>
           <cell r="B299" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Плоды рожкового дерева, морские и прочие водоросли, свекла сахарная и сахарный тростник, свежие, охлажденные, мороженые или сушеные, дробленые или недробленые; косточки плодов и их ядра, прочие продукты растительного происхождения (включая необжаренные</v>
+          </cell>
+          <cell r="D299">
+            <v>9.15428</v>
+          </cell>
+          <cell r="F299">
+            <v>307.01958000000002</v>
           </cell>
           <cell r="G299">
-            <v>1.633</v>
+            <v>30.183769999999999</v>
           </cell>
         </row>
         <row r="300">
           <cell r="B300" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>41.101489999999998</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D300">
+            <v>9.15428</v>
+          </cell>
+          <cell r="F300">
+            <v>307.01958000000002</v>
           </cell>
         </row>
         <row r="301">
-          <cell r="A301" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B301" t="str">
-            <v>Жир крупного рогатого скота, овец или коз, кроме жира товарной позиции 1503</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G301">
-            <v>13.734999999999999</v>
+            <v>30.183769999999999</v>
           </cell>
         </row>
         <row r="302">
+          <cell r="A302" t="str">
+            <v>1214</v>
+          </cell>
           <cell r="B302" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Брюква, свекла листовая (мангольд), корнеплоды кормовые, сено, люцерна, клевер, эспарцет, капуста кормовая, люпин, вика и аналогичные кормовые продукты, гранулированные или негранулированные</v>
           </cell>
           <cell r="G302">
-            <v>11.234999999999999</v>
+            <v>3.7830000000000003E-2</v>
           </cell>
         </row>
         <row r="303">
           <cell r="B303" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G303">
-            <v>2.5</v>
+            <v>3.7830000000000003E-2</v>
           </cell>
         </row>
         <row r="304">
           <cell r="A304" t="str">
-            <v>1504</v>
+            <v>1301</v>
           </cell>
           <cell r="B304" t="str">
-            <v>Жиры, масла и их фракции, из рыбы или морских млекопитающих, нерафинированные или рафинированные, но без изменения химического состава</v>
+            <v>Шеллак природный неочищенный; природные камеди, смолы, гуммисмолы и живица (например, бальзамы)</v>
           </cell>
           <cell r="D304">
-            <v>9.937E-2</v>
+            <v>0.02</v>
           </cell>
           <cell r="F304">
-            <v>6.85954</v>
+            <v>0.15323000000000001</v>
           </cell>
           <cell r="G304">
-            <v>0.49260999999999999</v>
+            <v>33.900260000000003</v>
           </cell>
         </row>
         <row r="305">
           <cell r="B305" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D305">
-            <v>9.937E-2</v>
+            <v>0.02</v>
           </cell>
           <cell r="F305">
-            <v>6.85954</v>
+            <v>0.15323000000000001</v>
           </cell>
           <cell r="G305">
-            <v>0.49260999999999999</v>
+            <v>33.900260000000003</v>
           </cell>
         </row>
         <row r="306">
           <cell r="A306" t="str">
-            <v>1505</v>
+            <v>1302</v>
           </cell>
           <cell r="B306" t="str">
-            <v>Жиропот и жировые вещества, получаемые из него ( включая ланолин)</v>
+            <v>Соки и экстракты растительные; пектиновые вещества, пектинаты и пектаты; агар-агар и другие клеи и загустители растительного происхождения, видоизмененные или невидоизмененные</v>
+          </cell>
+          <cell r="D306">
+            <v>69.577449999999999</v>
+          </cell>
+          <cell r="F306">
+            <v>939.51108999999997</v>
           </cell>
           <cell r="G306">
-            <v>1</v>
+            <v>231.49175</v>
           </cell>
         </row>
         <row r="307">
           <cell r="B307" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G307">
-            <v>1</v>
+            <v>0.13200000000000001</v>
           </cell>
         </row>
         <row r="308">
-          <cell r="A308" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B308" t="str">
-            <v>Масло соевое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D308">
-            <v>292.42</v>
+            <v>1.1599999999999999</v>
           </cell>
           <cell r="F308">
-            <v>321.93567000000002</v>
+            <v>20.77685</v>
           </cell>
         </row>
         <row r="309">
           <cell r="B309" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D309">
-            <v>292.42</v>
+            <v>68.417450000000002</v>
           </cell>
           <cell r="F309">
-            <v>321.93567000000002</v>
+            <v>918.73424</v>
+          </cell>
+          <cell r="G309">
+            <v>231.35974999999999</v>
           </cell>
         </row>
         <row r="310">
           <cell r="A310" t="str">
-            <v>1508</v>
+            <v>1404</v>
           </cell>
           <cell r="B310" t="str">
-            <v>Масло арахисовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+            <v>Материалы растительного происхождения, в другом месте не поименованные или не включенные</v>
+          </cell>
+          <cell r="D310">
+            <v>2.7143299999999999</v>
+          </cell>
+          <cell r="F310">
+            <v>14.272679999999999</v>
           </cell>
           <cell r="G310">
-            <v>2.4E-2</v>
+            <v>38.13664</v>
           </cell>
         </row>
         <row r="311">
           <cell r="B311" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D311">
+            <v>2.7143299999999999</v>
+          </cell>
+          <cell r="F311">
+            <v>14.272679999999999</v>
+          </cell>
           <cell r="G311">
-            <v>2.4E-2</v>
+            <v>38.13664</v>
           </cell>
         </row>
         <row r="312">
           <cell r="A312" t="str">
-            <v>1509</v>
+            <v>1501</v>
           </cell>
           <cell r="B312" t="str">
-            <v>Масло оливковое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
-[...5 lines deleted...]
-            <v>9.6587099999999992</v>
+            <v>Жир свиной (включая лярд) и жир домашней птицы, кроме жира товарной позиции 0209 или 1503</v>
           </cell>
           <cell r="G312">
-            <v>10.69647</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="313">
           <cell r="B313" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>9.6587099999999992</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G313">
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="314">
+          <cell r="A314" t="str">
+            <v>1502</v>
+          </cell>
           <cell r="B314" t="str">
-            <v>РОССИЯ</v>
+            <v>Жир крупного рогатого скота, овец или коз, кроме жира товарной позиции 1503</v>
           </cell>
           <cell r="G314">
-            <v>10.69647</v>
+            <v>4.84</v>
           </cell>
         </row>
         <row r="315">
-          <cell r="A315" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B315" t="str">
-            <v>Прочие масла и их фракции, полученные только из маслин (оливок), нерафинированные или рафинированные, но без изменения их химического состава, включая смеси их с маслами из тов. Поз. N 1509</v>
-[...5 lines deleted...]
-            <v>66.9696</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G315">
-            <v>7.2688199999999998</v>
+            <v>4.84</v>
           </cell>
         </row>
         <row r="316">
+          <cell r="A316" t="str">
+            <v>1504</v>
+          </cell>
           <cell r="B316" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Жиры, масла и их фракции, из рыбы или морских млекопитающих, нерафинированные или рафинированные, но без изменения химического состава</v>
           </cell>
           <cell r="D316">
-            <v>28.288879999999999</v>
+            <v>9.937E-2</v>
           </cell>
           <cell r="F316">
-            <v>66.9696</v>
+            <v>6.85954</v>
+          </cell>
+          <cell r="G316">
+            <v>1.26135</v>
           </cell>
         </row>
         <row r="317">
           <cell r="B317" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D317">
+            <v>9.937E-2</v>
+          </cell>
+          <cell r="F317">
+            <v>6.85954</v>
+          </cell>
           <cell r="G317">
-            <v>7.2688199999999998</v>
+            <v>1.26135</v>
           </cell>
         </row>
         <row r="318">
           <cell r="A318" t="str">
-            <v>1511</v>
+            <v>1505</v>
           </cell>
           <cell r="B318" t="str">
-            <v>Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
-[...5 lines deleted...]
-            <v>425.17496999999997</v>
+            <v>Жиропот и жировые вещества, получаемые из него ( включая ланолин)</v>
           </cell>
           <cell r="G318">
-            <v>873.24300000000005</v>
+            <v>1.605</v>
           </cell>
         </row>
         <row r="319">
           <cell r="B319" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>89.192390000000003</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G319">
+            <v>1.605</v>
           </cell>
         </row>
         <row r="320">
+          <cell r="A320" t="str">
+            <v>1506</v>
+          </cell>
           <cell r="B320" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>335.98257999999998</v>
+            <v>Прочие жиры и масла животные и их фракции, в том числе нерафинированные или рафинированные, но без изменения их химического состава</v>
           </cell>
           <cell r="G320">
-            <v>873.24300000000005</v>
+            <v>9.3999999999999997E-4</v>
           </cell>
         </row>
         <row r="321">
-          <cell r="A321" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B321" t="str">
-            <v>Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
-[...5 lines deleted...]
-            <v>1177.4927</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G321">
-            <v>27947.980970000001</v>
+            <v>9.3999999999999997E-4</v>
           </cell>
         </row>
         <row r="322">
+          <cell r="A322" t="str">
+            <v>1507</v>
+          </cell>
           <cell r="B322" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Масло соевое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+          </cell>
+          <cell r="D322">
+            <v>351.66</v>
+          </cell>
+          <cell r="F322">
+            <v>338.41685999999999</v>
           </cell>
           <cell r="G322">
-            <v>0.60960000000000003</v>
+            <v>1.38E-2</v>
           </cell>
         </row>
         <row r="323">
           <cell r="B323" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D323">
-            <v>808.03039999999999</v>
+            <v>351.66</v>
           </cell>
           <cell r="F323">
-            <v>1177.4927</v>
-[...2 lines deleted...]
-            <v>1.9426000000000001</v>
+            <v>338.41685999999999</v>
           </cell>
         </row>
         <row r="324">
           <cell r="B324" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G324">
-            <v>27945.428769999999</v>
+            <v>1.38E-2</v>
           </cell>
         </row>
         <row r="325">
           <cell r="A325" t="str">
-            <v>1513</v>
+            <v>1508</v>
           </cell>
           <cell r="B325" t="str">
-            <v>Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
-[...5 lines deleted...]
-            <v>56.675660000000001</v>
+            <v>Масло арахисовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
           </cell>
           <cell r="G325">
-            <v>2.47756</v>
+            <v>4.8000000000000001E-2</v>
           </cell>
         </row>
         <row r="326">
           <cell r="B326" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G326">
+            <v>4.8000000000000001E-2</v>
+          </cell>
+        </row>
+        <row r="327">
+          <cell r="A327" t="str">
+            <v>1509</v>
+          </cell>
+          <cell r="B327" t="str">
+            <v>Масло оливковое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+          </cell>
+          <cell r="D327">
+            <v>1.6791</v>
+          </cell>
+          <cell r="F327">
+            <v>22.019089999999998</v>
+          </cell>
+          <cell r="G327">
+            <v>32.163800000000002</v>
+          </cell>
+        </row>
+        <row r="328">
+          <cell r="B328" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D326">
-[...26 lines deleted...]
-          </cell>
           <cell r="D328">
-            <v>207.28</v>
+            <v>1.3310999999999999</v>
           </cell>
           <cell r="F328">
-            <v>243.97466</v>
-[...2 lines deleted...]
-            <v>1.129</v>
+            <v>9.0872399999999995</v>
           </cell>
         </row>
         <row r="329">
           <cell r="B329" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D329">
+            <v>0.34799999999999998</v>
+          </cell>
+          <cell r="F329">
+            <v>12.931850000000001</v>
           </cell>
           <cell r="G329">
-            <v>0.10199999999999999</v>
+            <v>32.163800000000002</v>
           </cell>
         </row>
         <row r="330">
+          <cell r="A330" t="str">
+            <v>1510</v>
+          </cell>
           <cell r="B330" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>243.97466</v>
+            <v>Прочие масла и их фракции, полученные только из маслин (оливок), нерафинированные или рафинированные, но без изменения их химического состава, включая смеси их с маслами из тов. Поз. N 1509</v>
+          </cell>
+          <cell r="G330">
+            <v>6.4085599999999996</v>
           </cell>
         </row>
         <row r="331">
           <cell r="B331" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G331">
-            <v>1.0269999999999999</v>
+            <v>6.4085599999999996</v>
           </cell>
         </row>
         <row r="332">
           <cell r="A332" t="str">
-            <v>1515</v>
+            <v>1511</v>
           </cell>
           <cell r="B332" t="str">
-            <v>Прочие нелетучие растительные жиры, масла (включая масло жожоба) и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+            <v>Масло пальмовое и его фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
           </cell>
           <cell r="D332">
-            <v>0.17399999999999999</v>
+            <v>80</v>
           </cell>
           <cell r="F332">
-            <v>1.2190000000000001</v>
+            <v>152.81183999999999</v>
           </cell>
           <cell r="G332">
-            <v>26.099599999999999</v>
+            <v>1529.67</v>
           </cell>
         </row>
         <row r="333">
           <cell r="B333" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D333">
-[...4 lines deleted...]
-          </cell>
           <cell r="G333">
-            <v>2.556</v>
+            <v>35</v>
           </cell>
         </row>
         <row r="334">
           <cell r="B334" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D334">
+            <v>80</v>
+          </cell>
+          <cell r="F334">
+            <v>152.81183999999999</v>
+          </cell>
           <cell r="G334">
-            <v>23.543600000000001</v>
+            <v>1494.67</v>
           </cell>
         </row>
         <row r="335">
           <cell r="A335" t="str">
-            <v>1516</v>
+            <v>1512</v>
           </cell>
           <cell r="B335" t="str">
-            <v>Жиры и масла животные или растительные и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке</v>
+            <v>Масло подсолнечное, сафлоровое или хлопковое и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
           </cell>
           <cell r="D335">
-            <v>93.6</v>
+            <v>678.84879999999998</v>
           </cell>
           <cell r="F335">
-            <v>22.005369999999999</v>
+            <v>916.15498000000002</v>
           </cell>
           <cell r="G335">
-            <v>85.741</v>
+            <v>30829.44601</v>
           </cell>
         </row>
         <row r="336">
           <cell r="B336" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>22.000389999999999</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G336">
-            <v>6.7409999999999997</v>
+            <v>0.48599999999999999</v>
           </cell>
         </row>
         <row r="337">
           <cell r="B337" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D337">
-            <v>83</v>
+            <v>678.84879999999998</v>
           </cell>
           <cell r="F337">
-            <v>4.9800000000000001E-3</v>
+            <v>916.15498000000002</v>
           </cell>
           <cell r="G337">
-            <v>79</v>
+            <v>2.637</v>
           </cell>
         </row>
         <row r="338">
-          <cell r="A338" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B338" t="str">
-            <v>Маргарин; пригодные для употребления в пищу смеси или готовые продукты из животных или растительных жиров или масел или фракций различных жиров или масел данной группы, кроме пищевых жиров или масел или их фракций товарной позиции 1516</v>
-[...5 lines deleted...]
-            <v>885.93580999999995</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G338">
-            <v>10684.07026</v>
+            <v>30826.32301</v>
           </cell>
         </row>
         <row r="339">
+          <cell r="A339" t="str">
+            <v>1513</v>
+          </cell>
           <cell r="B339" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Масло кокосовое (копровое), пальмоядровое или масло бабассу и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+          </cell>
+          <cell r="D339">
+            <v>0.3</v>
+          </cell>
+          <cell r="F339">
+            <v>1.34964</v>
           </cell>
           <cell r="G339">
-            <v>2.6995200000000001</v>
+            <v>29.245149999999999</v>
           </cell>
         </row>
         <row r="340">
           <cell r="B340" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D340">
-            <v>416.08800000000002</v>
+            <v>0.3</v>
           </cell>
           <cell r="F340">
-            <v>688.75243999999998</v>
+            <v>1.34964</v>
           </cell>
         </row>
         <row r="341">
           <cell r="B341" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D341">
-[...4 lines deleted...]
-          </cell>
           <cell r="G341">
-            <v>10681.37074</v>
+            <v>29.245149999999999</v>
           </cell>
         </row>
         <row r="342">
           <cell r="A342" t="str">
-            <v>1518</v>
+            <v>1514</v>
           </cell>
           <cell r="B342" t="str">
-            <v>Животные или растительные жиры и масла и их фракции, вареные, окисленные, дегидратированные, сульфурированные или полимеризованные, кроме товарной позиции n 1516, непищевые смеси</v>
+            <v>Масло рапсовое (из рапса, или кользы) или горчичное и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
+          </cell>
+          <cell r="D342">
+            <v>33.92</v>
+          </cell>
+          <cell r="F342">
+            <v>35.826889999999999</v>
           </cell>
           <cell r="G342">
-            <v>34.93</v>
+            <v>2.55308</v>
           </cell>
         </row>
         <row r="343">
           <cell r="B343" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G343">
-            <v>34.93</v>
+            <v>1.7784</v>
           </cell>
         </row>
         <row r="344">
-          <cell r="A344" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B344" t="str">
-            <v>Воски растительные (кроме триглицеридов), воск пчелиный, воски других насекомых и спермацет, окрашенные или неокрашенные, рафинированные или нерафинированные</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D344">
-            <v>0.02</v>
+            <v>33.92</v>
           </cell>
           <cell r="F344">
-            <v>2.0710000000000002</v>
-[...2 lines deleted...]
-            <v>0.44400000000000001</v>
+            <v>35.826889999999999</v>
           </cell>
         </row>
         <row r="345">
           <cell r="B345" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D345">
-[...4 lines deleted...]
-          </cell>
           <cell r="G345">
-            <v>0.44400000000000001</v>
+            <v>0.77468000000000004</v>
           </cell>
         </row>
         <row r="346">
           <cell r="A346" t="str">
-            <v>1601</v>
+            <v>1515</v>
           </cell>
           <cell r="B346" t="str">
-            <v>Колбасы и аналогичные продукты из мяса, мясных субпродуктов или крови, пищевые продукты, изготовленные на их основе</v>
+            <v>Прочие нелетучие растительные жиры, масла (включая масло жожоба) и их фракции, нерафинированные или рафинированные, но без изменения химического состава</v>
           </cell>
           <cell r="D346">
-            <v>0.27</v>
+            <v>18.718800000000002</v>
           </cell>
           <cell r="F346">
-            <v>2.78871</v>
+            <v>19.393450000000001</v>
           </cell>
           <cell r="G346">
-            <v>7154.1395300000004</v>
+            <v>43.410020000000003</v>
           </cell>
         </row>
         <row r="347">
           <cell r="B347" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G347">
-            <v>0.25</v>
+            <v>0.26500000000000001</v>
           </cell>
         </row>
         <row r="348">
           <cell r="B348" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D348">
+            <v>18.718800000000002</v>
+          </cell>
+          <cell r="F348">
+            <v>19.393450000000001</v>
           </cell>
           <cell r="G348">
-            <v>3862.4847500000001</v>
+            <v>4.8330000000000002</v>
           </cell>
         </row>
         <row r="349">
           <cell r="B349" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G349">
+            <v>38.312019999999997</v>
+          </cell>
+        </row>
+        <row r="350">
+          <cell r="A350" t="str">
+            <v>1516</v>
+          </cell>
+          <cell r="B350" t="str">
+            <v>Жиры и масла животные или растительные и их фракции, полностью или частично гидрогенизированные, переэтерифицированные, реэтерифицированные или элаидинизированные, нерафинированные или рафинированные, но не подвергнутые дальнейшей обработке</v>
+          </cell>
+          <cell r="D350">
+            <v>194.02</v>
+          </cell>
+          <cell r="F350">
+            <v>844.04578000000004</v>
+          </cell>
+          <cell r="G350">
+            <v>54.947200000000002</v>
+          </cell>
+        </row>
+        <row r="351">
+          <cell r="B351" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D349">
-[...22 lines deleted...]
-            <v>Готовые или консервированные продукты из мяса, мясных субпродуктов или крови прочие</v>
+          <cell r="D351">
+            <v>6.2</v>
+          </cell>
+          <cell r="F351">
+            <v>18.580780000000001</v>
           </cell>
           <cell r="G351">
-            <v>2874.0645</v>
+            <v>13.257</v>
           </cell>
         </row>
         <row r="352">
           <cell r="B352" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D352">
+            <v>187.82</v>
+          </cell>
+          <cell r="F352">
+            <v>825.46500000000003</v>
           </cell>
           <cell r="G352">
-            <v>3.754</v>
+            <v>41.690199999999997</v>
           </cell>
         </row>
         <row r="353">
+          <cell r="A353" t="str">
+            <v>1517</v>
+          </cell>
           <cell r="B353" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Маргарин; пригодные для употребления в пищу смеси или готовые продукты из животных или растительных жиров или масел или фракций различных жиров или масел данной группы, кроме пищевых жиров или масел или их фракций товарной позиции 1516</v>
+          </cell>
+          <cell r="D353">
+            <v>3830.86</v>
+          </cell>
+          <cell r="F353">
+            <v>5886.6206199999997</v>
           </cell>
           <cell r="G353">
-            <v>887.98832000000004</v>
+            <v>14224.14769</v>
           </cell>
         </row>
         <row r="354">
           <cell r="B354" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G354">
-            <v>1982.3221799999999</v>
+            <v>1.044</v>
           </cell>
         </row>
         <row r="355">
-          <cell r="A355" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B355" t="str">
-            <v>Экстракты и соки из мяса, рыбы, ракообразных, моллюсков или прочих водных беспозвоночных</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D355">
+            <v>833.84</v>
+          </cell>
+          <cell r="F355">
+            <v>1292.4485299999999</v>
           </cell>
           <cell r="G355">
-            <v>1.2E-2</v>
+            <v>43.311999999999998</v>
           </cell>
         </row>
         <row r="356">
           <cell r="B356" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D356">
+            <v>2997.02</v>
+          </cell>
+          <cell r="F356">
+            <v>4594.17209</v>
+          </cell>
           <cell r="G356">
-            <v>1.2E-2</v>
+            <v>14179.79169</v>
           </cell>
         </row>
         <row r="357">
           <cell r="A357" t="str">
-            <v>1604</v>
+            <v>1518</v>
           </cell>
           <cell r="B357" t="str">
-            <v>Готовая или консервированная рыба; икра осетровых и ее заменители, изготовленные из икринок рыбы</v>
-[...5 lines deleted...]
-            <v>159.75555</v>
+            <v>Животные или растительные жиры и масла и их фракции, вареные, окисленные, дегидратированные, сульфурированные или полимеризованные, кроме товарной позиции n 1516, непищевые смеси</v>
           </cell>
           <cell r="G357">
-            <v>2491.0524</v>
+            <v>11.9655</v>
           </cell>
         </row>
         <row r="358">
           <cell r="B358" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G358">
-            <v>280.70413000000002</v>
+            <v>11.9655</v>
           </cell>
         </row>
         <row r="359">
+          <cell r="A359" t="str">
+            <v>1520</v>
+          </cell>
           <cell r="B359" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>159.75555</v>
+            <v>Глицерин сырой; глицериновая вода и глицериновый щелок</v>
           </cell>
           <cell r="G359">
-            <v>0.04</v>
+            <v>1.7190000000000001</v>
           </cell>
         </row>
         <row r="360">
           <cell r="B360" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G360">
-            <v>2210.30827</v>
+            <v>1.7190000000000001</v>
           </cell>
         </row>
         <row r="361">
           <cell r="A361" t="str">
-            <v>1605</v>
+            <v>1521</v>
           </cell>
           <cell r="B361" t="str">
-            <v>Готовые или консервированные ракообразные, моллюски и прочие водные беспозвоночные</v>
+            <v>Воски растительные (кроме триглицеридов), воск пчелиный, воски других насекомых и спермацет, окрашенные или неокрашенные, рафинированные или нерафинированные</v>
           </cell>
           <cell r="G361">
-            <v>296.32202999999998</v>
+            <v>0.48832999999999999</v>
           </cell>
         </row>
         <row r="362">
           <cell r="B362" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G362">
+            <v>0.48832999999999999</v>
+          </cell>
+        </row>
+        <row r="363">
+          <cell r="A363" t="str">
+            <v>1601</v>
+          </cell>
+          <cell r="B363" t="str">
+            <v>Колбасы и аналогичные продукты из мяса, мясных субпродуктов или крови, пищевые продукты, изготовленные на их основе</v>
+          </cell>
+          <cell r="D363">
+            <v>0.68799999999999994</v>
+          </cell>
+          <cell r="F363">
+            <v>4.7691999999999997</v>
+          </cell>
+          <cell r="G363">
+            <v>9230.9155900000005</v>
+          </cell>
+        </row>
+        <row r="364">
+          <cell r="B364" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G362">
-[...23 lines deleted...]
-          </cell>
           <cell r="G364">
-            <v>153248.13357000001</v>
+            <v>4901.1222900000002</v>
           </cell>
         </row>
         <row r="365">
           <cell r="B365" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D365">
+            <v>0.68799999999999994</v>
+          </cell>
+          <cell r="F365">
+            <v>4.7691999999999997</v>
           </cell>
           <cell r="G365">
-            <v>8279.6265999999996</v>
+            <v>296.99099999999999</v>
           </cell>
         </row>
         <row r="366">
           <cell r="B366" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>83.609909999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G366">
-            <v>4.45</v>
+            <v>4032.8022999999998</v>
           </cell>
         </row>
         <row r="367">
+          <cell r="A367" t="str">
+            <v>1602</v>
+          </cell>
           <cell r="B367" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.88075999999999999</v>
+            <v>Готовые или консервированные продукты из мяса, мясных субпродуктов или крови прочие</v>
           </cell>
           <cell r="G367">
-            <v>144964.05697000001</v>
+            <v>4920.7869600000004</v>
           </cell>
         </row>
         <row r="368">
-          <cell r="A368" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B368" t="str">
-            <v>Прочие сахара, включая химически чистые лактозу, мальтозу, глюкозу и фруктозу, в твердом состоянии; сиропы сахарные без добавления вкусо-ароматических или красящих веществ; искусственный мед, смешанный или не смешанный с натуральным медом; карамельный к</v>
-[...5 lines deleted...]
-            <v>34.786059999999999</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G368">
-            <v>1038.5872899999999</v>
+            <v>1536.1787200000001</v>
           </cell>
         </row>
         <row r="369">
           <cell r="B369" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D369">
-[...4 lines deleted...]
-          </cell>
           <cell r="G369">
-            <v>0.21</v>
+            <v>1.62</v>
           </cell>
         </row>
         <row r="370">
           <cell r="B370" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D370">
-[...4 lines deleted...]
-          </cell>
           <cell r="G370">
-            <v>1038.3772899999999</v>
+            <v>3382.9882400000001</v>
           </cell>
         </row>
         <row r="371">
           <cell r="A371" t="str">
-            <v>1703</v>
+            <v>1603</v>
           </cell>
           <cell r="B371" t="str">
-            <v>Меласса, полученная в результате извлечения или рафинирования сахара</v>
+            <v>Экстракты и соки из мяса, рыбы, ракообразных, моллюсков или прочих водных беспозвоночных</v>
+          </cell>
+          <cell r="D371">
+            <v>4.7813999999999997</v>
+          </cell>
+          <cell r="F371">
+            <v>188.39771999999999</v>
           </cell>
           <cell r="G371">
-            <v>16.076000000000001</v>
+            <v>6.6333900000000003</v>
           </cell>
         </row>
         <row r="372">
           <cell r="B372" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>16.076000000000001</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D372">
+            <v>2.6709999999999998</v>
+          </cell>
+          <cell r="F372">
+            <v>67.2</v>
           </cell>
         </row>
         <row r="373">
-          <cell r="A373" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B373" t="str">
-            <v>Кондитерские изделия из сахара (включая белый шоколад), не содержащие какао</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D373">
-            <v>1698.7666899999999</v>
+            <v>2.1103999999999998</v>
           </cell>
           <cell r="F373">
-            <v>6069.8323600000003</v>
+            <v>121.19772</v>
           </cell>
           <cell r="G373">
-            <v>2973.4187099999999</v>
+            <v>6.6333900000000003</v>
           </cell>
         </row>
         <row r="374">
+          <cell r="A374" t="str">
+            <v>1604</v>
+          </cell>
           <cell r="B374" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Готовая или консервированная рыба; икра осетровых и ее заменители, изготовленные из икринок рыбы</v>
+          </cell>
+          <cell r="D374">
+            <v>4.26</v>
+          </cell>
+          <cell r="F374">
+            <v>65.119</v>
           </cell>
           <cell r="G374">
-            <v>0.59399999999999997</v>
+            <v>2143.4423400000001</v>
           </cell>
         </row>
         <row r="375">
           <cell r="B375" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D375">
-[...4 lines deleted...]
-          </cell>
           <cell r="G375">
-            <v>44.71557</v>
+            <v>118.63540999999999</v>
           </cell>
         </row>
         <row r="376">
           <cell r="B376" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D376">
-            <v>505.06110000000001</v>
+            <v>4.26</v>
           </cell>
           <cell r="F376">
-            <v>1130.1653100000001</v>
+            <v>65.119</v>
           </cell>
           <cell r="G376">
-            <v>14.883760000000001</v>
+            <v>1.2962499999999999</v>
           </cell>
         </row>
         <row r="377">
           <cell r="B377" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D377">
-[...4 lines deleted...]
-          </cell>
           <cell r="G377">
-            <v>2913.2253799999999</v>
+            <v>2023.5106800000001</v>
           </cell>
         </row>
         <row r="378">
           <cell r="A378" t="str">
-            <v>1803</v>
+            <v>1605</v>
           </cell>
           <cell r="B378" t="str">
-            <v>Какао-паста, обезжиренная или необезжиренная</v>
+            <v>Готовые или консервированные ракообразные, моллюски и прочие водные беспозвоночные</v>
+          </cell>
+          <cell r="D378">
+            <v>1.92</v>
+          </cell>
+          <cell r="F378">
+            <v>17.87</v>
           </cell>
           <cell r="G378">
-            <v>20.000530000000001</v>
+            <v>328.67628999999999</v>
           </cell>
         </row>
         <row r="379">
           <cell r="B379" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G379">
-            <v>20.000530000000001</v>
+            <v>58.864660000000001</v>
           </cell>
         </row>
         <row r="380">
-          <cell r="A380" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B380" t="str">
-            <v>Какао-масло, какао-жир</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D380">
+            <v>1.92</v>
+          </cell>
+          <cell r="F380">
+            <v>17.87</v>
           </cell>
           <cell r="G380">
-            <v>2.0150000000000001</v>
+            <v>269.81162999999998</v>
           </cell>
         </row>
         <row r="381">
+          <cell r="A381" t="str">
+            <v>1701</v>
+          </cell>
           <cell r="B381" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Сахар тростниковый или свекловичный и химически чистая сахароза, в твердом состоянии</v>
+          </cell>
+          <cell r="D381">
+            <v>161.40871999999999</v>
+          </cell>
+          <cell r="F381">
+            <v>24.317869999999999</v>
           </cell>
           <cell r="G381">
-            <v>0.01</v>
+            <v>176428.97433</v>
           </cell>
         </row>
         <row r="382">
           <cell r="B382" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G382">
-            <v>2.0049999999999999</v>
+            <v>203.49160000000001</v>
           </cell>
         </row>
         <row r="383">
-          <cell r="A383" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B383" t="str">
-            <v>Какао-порошок без добавок сахара или других подслащивающих веществ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D383">
-            <v>86.494299999999996</v>
+            <v>161.28</v>
           </cell>
           <cell r="F383">
-            <v>624.85172</v>
+            <v>22.062519999999999</v>
           </cell>
           <cell r="G383">
-            <v>32.513199999999998</v>
+            <v>1.93</v>
           </cell>
         </row>
         <row r="384">
           <cell r="B384" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D384">
+            <v>0.12872</v>
+          </cell>
+          <cell r="F384">
+            <v>2.25535</v>
           </cell>
           <cell r="G384">
-            <v>0.17180000000000001</v>
+            <v>176223.55273</v>
           </cell>
         </row>
         <row r="385">
+          <cell r="A385" t="str">
+            <v>1702</v>
+          </cell>
           <cell r="B385" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Прочие сахара, включая химически чистые лактозу, мальтозу, глюкозу и фруктозу, в твердом состоянии; сиропы сахарные без добавления вкусо-ароматических или красящих веществ; искусственный мед, смешанный или не смешанный с натуральным медом; карамельный к</v>
           </cell>
           <cell r="D385">
-            <v>22.916399999999999</v>
+            <v>22.505859999999998</v>
           </cell>
           <cell r="F385">
-            <v>187.36744999999999</v>
+            <v>43.357149999999997</v>
+          </cell>
+          <cell r="G385">
+            <v>1297.6956499999999</v>
           </cell>
         </row>
         <row r="386">
           <cell r="B386" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>437.48426999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G386">
-            <v>32.3414</v>
+            <v>2.0400000000000001E-2</v>
           </cell>
         </row>
         <row r="387">
-          <cell r="A387" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B387" t="str">
-            <v>Шоколад и прочие готовые пищевые продукты, содержащие какао</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D387">
-            <v>3543.3647799999999</v>
+            <v>22.480799999999999</v>
           </cell>
           <cell r="F387">
-            <v>28092.170440000002</v>
-[...2 lines deleted...]
-            <v>16312.85181</v>
+            <v>40.211379999999998</v>
           </cell>
         </row>
         <row r="388">
           <cell r="B388" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D388">
+            <v>2.5059999999999999E-2</v>
+          </cell>
+          <cell r="F388">
+            <v>3.1457700000000002</v>
           </cell>
           <cell r="G388">
-            <v>4.5599999999999996</v>
+            <v>1297.67525</v>
           </cell>
         </row>
         <row r="389">
+          <cell r="A389" t="str">
+            <v>1703</v>
+          </cell>
           <cell r="B389" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>4217.1387800000002</v>
+            <v>Меласса, полученная в результате извлечения или рафинирования сахара</v>
           </cell>
           <cell r="G389">
-            <v>183.97468000000001</v>
+            <v>0.58799999999999997</v>
           </cell>
         </row>
         <row r="390">
           <cell r="B390" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>4907.9627899999996</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G390">
-            <v>90.046499999999995</v>
+            <v>0.58799999999999997</v>
           </cell>
         </row>
         <row r="391">
+          <cell r="A391" t="str">
+            <v>1704</v>
+          </cell>
           <cell r="B391" t="str">
-            <v>РОССИЯ</v>
+            <v>Кондитерские изделия из сахара (включая белый шоколад), не содержащие какао</v>
           </cell>
           <cell r="D391">
-            <v>2366.27288</v>
+            <v>1537.6090300000001</v>
           </cell>
           <cell r="F391">
-            <v>18967.068869999999</v>
+            <v>3887.5345499999999</v>
           </cell>
           <cell r="G391">
-            <v>16034.270630000001</v>
+            <v>3785.6709700000001</v>
           </cell>
         </row>
         <row r="392">
-          <cell r="A392" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B392" t="str">
-            <v>Экстракт солодовый; готовые пищевые продукты из муки тонкого или грубого помола, крупы, крахмала или солодового экстракта, не содержащие какао или содержащие менее 40 мас.% какао в пересчете на полностью обезжиренную основу, в другом месте не поименован</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D392">
-            <v>32.782600000000002</v>
+            <v>31.804400000000001</v>
           </cell>
           <cell r="F392">
-            <v>330.39945999999998</v>
+            <v>445.33345000000003</v>
           </cell>
           <cell r="G392">
-            <v>3254.2251099999999</v>
+            <v>52.122529999999998</v>
           </cell>
         </row>
         <row r="393">
           <cell r="B393" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D393">
+            <v>448.03262000000001</v>
+          </cell>
+          <cell r="F393">
+            <v>1000.50983</v>
           </cell>
           <cell r="G393">
-            <v>23.710280000000001</v>
+            <v>2.5510000000000002</v>
           </cell>
         </row>
         <row r="394">
           <cell r="B394" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D394">
-            <v>20.2944</v>
+            <v>1057.7720099999999</v>
           </cell>
           <cell r="F394">
-            <v>43.637149999999998</v>
+            <v>2441.6912699999998</v>
           </cell>
           <cell r="G394">
-            <v>5.7759999999999999E-2</v>
+            <v>3730.9974400000001</v>
           </cell>
         </row>
         <row r="395">
+          <cell r="A395" t="str">
+            <v>1803</v>
+          </cell>
           <cell r="B395" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>286.76231000000001</v>
+            <v>Какао-паста, обезжиренная или необезжиренная</v>
           </cell>
           <cell r="G395">
-            <v>3230.4570699999999</v>
+            <v>44.947000000000003</v>
           </cell>
         </row>
         <row r="396">
-          <cell r="A396" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B396" t="str">
-            <v>Макаронные изделия, подвергнутые или не подвергнутые тепловой обработке, с начинкой (из мяса или прочих продуктов) или без начинки, или приготовленные другим способом, такие как спагетти, макароны, лапша, рожки, клецки, равиоли, каннеллони; кускус, гото</v>
-[...5 lines deleted...]
-            <v>1026.2038399999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G396">
-            <v>6431.1261999999997</v>
+            <v>44.947000000000003</v>
           </cell>
         </row>
         <row r="397">
+          <cell r="A397" t="str">
+            <v>1804</v>
+          </cell>
           <cell r="B397" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Какао-масло, какао-жир</v>
+          </cell>
+          <cell r="D397">
+            <v>5.0999999999999997E-2</v>
+          </cell>
+          <cell r="F397">
+            <v>2.3463099999999999</v>
           </cell>
           <cell r="G397">
-            <v>37.173110000000001</v>
+            <v>2.81202</v>
           </cell>
         </row>
         <row r="398">
           <cell r="B398" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D398">
-            <v>10233.58835</v>
+            <v>5.0999999999999997E-2</v>
           </cell>
           <cell r="F398">
-            <v>1014.07395</v>
+            <v>2.3463099999999999</v>
           </cell>
           <cell r="G398">
-            <v>81.122079999999997</v>
+            <v>2.1000000000000001E-2</v>
           </cell>
         </row>
         <row r="399">
           <cell r="B399" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D399">
-[...4 lines deleted...]
-          </cell>
           <cell r="G399">
-            <v>6312.8310099999999</v>
+            <v>2.7910200000000001</v>
           </cell>
         </row>
         <row r="400">
           <cell r="A400" t="str">
-            <v>1903</v>
+            <v>1805</v>
           </cell>
           <cell r="B400" t="str">
-            <v>Тапиока и ее заменители, приготовленные из крахмала, в форме хлопьев, гранул, шариков, крупинок или в других аналогичных формах</v>
+            <v>Какао-порошок без добавок сахара или других подслащивающих веществ</v>
           </cell>
           <cell r="D400">
-            <v>0.15345</v>
+            <v>222.66659999999999</v>
           </cell>
           <cell r="F400">
-            <v>0.153</v>
+            <v>1372.838</v>
           </cell>
           <cell r="G400">
-            <v>5.3400000000000003E-2</v>
+            <v>91.212860000000006</v>
           </cell>
         </row>
         <row r="401">
           <cell r="B401" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.153</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G401">
+            <v>0.19800000000000001</v>
           </cell>
         </row>
         <row r="402">
           <cell r="B402" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D402">
+            <v>30.386399999999998</v>
+          </cell>
+          <cell r="F402">
+            <v>225.75317999999999</v>
           </cell>
           <cell r="G402">
-            <v>5.3400000000000003E-2</v>
+            <v>4.04</v>
           </cell>
         </row>
         <row r="403">
-          <cell r="A403" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B403" t="str">
-            <v>Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов (например, кукурузные хлопья); злаки (кроме зерна кукурузы) в виде зерна или в виде хлопьев или зерна, обработанного иным способом (за исключением м</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D403">
-            <v>34.452269999999999</v>
+            <v>192.28020000000001</v>
           </cell>
           <cell r="F403">
-            <v>183.60657</v>
+            <v>1147.08482</v>
           </cell>
           <cell r="G403">
-            <v>1976.8336099999999</v>
+            <v>86.974860000000007</v>
           </cell>
         </row>
         <row r="404">
+          <cell r="A404" t="str">
+            <v>1806</v>
+          </cell>
           <cell r="B404" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Шоколад и прочие готовые пищевые продукты, содержащие какао</v>
+          </cell>
+          <cell r="D404">
+            <v>3429.9084600000001</v>
+          </cell>
+          <cell r="F404">
+            <v>25556.040110000002</v>
           </cell>
           <cell r="G404">
-            <v>10.11759</v>
+            <v>15050.88653</v>
           </cell>
         </row>
         <row r="405">
           <cell r="B405" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D405">
-            <v>33.368189999999998</v>
+            <v>185.42095</v>
           </cell>
           <cell r="F405">
-            <v>175.90843000000001</v>
+            <v>1337.7798399999999</v>
           </cell>
           <cell r="G405">
-            <v>2.7328000000000001</v>
+            <v>271.39915000000002</v>
           </cell>
         </row>
         <row r="406">
           <cell r="B406" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D406">
-            <v>1.0840799999999999</v>
+            <v>665.36176</v>
           </cell>
           <cell r="F406">
-            <v>7.6981400000000004</v>
+            <v>3299.45289</v>
           </cell>
           <cell r="G406">
-            <v>1963.9832200000001</v>
+            <v>15.641</v>
           </cell>
         </row>
         <row r="407">
-          <cell r="A407" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B407" t="str">
-            <v>Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки дл</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D407">
-            <v>1461.2538999999999</v>
+            <v>2579.1257500000002</v>
           </cell>
           <cell r="F407">
-            <v>8654.1304899999996</v>
+            <v>20918.807379999998</v>
           </cell>
           <cell r="G407">
-            <v>10788.414930000001</v>
+            <v>14763.846380000001</v>
           </cell>
         </row>
         <row r="408">
+          <cell r="A408" t="str">
+            <v>1901</v>
+          </cell>
           <cell r="B408" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Экстракт солодовый; готовые пищевые продукты из муки тонкого или грубого помола, крупы, крахмала или солодового экстракта, не содержащие какао или содержащие менее 40 мас.% какао в пересчете на полностью обезжиренную основу, в другом месте не поименован</v>
           </cell>
           <cell r="D408">
-            <v>475.45618000000002</v>
+            <v>30.727150000000002</v>
           </cell>
           <cell r="F408">
-            <v>1433.7775899999999</v>
+            <v>104.77384000000001</v>
           </cell>
           <cell r="G408">
-            <v>58.206319999999998</v>
+            <v>3483.6056400000002</v>
           </cell>
         </row>
         <row r="409">
           <cell r="B409" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D409">
-            <v>506.08208999999999</v>
+            <v>9.984</v>
           </cell>
           <cell r="F409">
-            <v>2365.6914099999999</v>
+            <v>50.285420000000002</v>
           </cell>
           <cell r="G409">
-            <v>1036.0654400000001</v>
+            <v>355.77298000000002</v>
           </cell>
         </row>
         <row r="410">
           <cell r="B410" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D410">
-            <v>479.71562999999998</v>
+            <v>20.74315</v>
           </cell>
           <cell r="F410">
-            <v>4854.6614900000004</v>
+            <v>54.488419999999998</v>
           </cell>
           <cell r="G410">
-            <v>9694.1431699999994</v>
+            <v>4.8640000000000003E-2</v>
           </cell>
         </row>
         <row r="411">
-          <cell r="A411" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B411" t="str">
-            <v>Овощи, фрукты, орехи и другие съедобные части растений, приготовленные или консервированные с добавлением уксуса или уксусной кислоты</v>
-[...5 lines deleted...]
-            <v>486.26431000000002</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G411">
-            <v>952.81949999999995</v>
+            <v>3127.7840200000001</v>
           </cell>
         </row>
         <row r="412">
+          <cell r="A412" t="str">
+            <v>1902</v>
+          </cell>
           <cell r="B412" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Макаронные изделия, подвергнутые или не подвергнутые тепловой обработке, с начинкой (из мяса или прочих продуктов) или без начинки, или приготовленные другим способом, такие как спагетти, макароны, лапша, рожки, клецки, равиоли, каннеллони; кускус, гото</v>
+          </cell>
+          <cell r="D412">
+            <v>861.49145999999996</v>
+          </cell>
+          <cell r="F412">
+            <v>1165.8879099999999</v>
           </cell>
           <cell r="G412">
-            <v>21.728300000000001</v>
+            <v>8288.5160199999991</v>
           </cell>
         </row>
         <row r="413">
           <cell r="B413" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>361.93752000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G413">
-            <v>1.13974</v>
+            <v>36.974299999999999</v>
           </cell>
         </row>
         <row r="414">
           <cell r="B414" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D414">
-            <v>77.159120000000001</v>
+            <v>854.87896000000001</v>
           </cell>
           <cell r="F414">
-            <v>124.32679</v>
+            <v>1127.8017199999999</v>
           </cell>
           <cell r="G414">
-            <v>929.95146</v>
+            <v>317.05869999999999</v>
           </cell>
         </row>
         <row r="415">
-          <cell r="A415" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B415" t="str">
-            <v>Томаты, приготовленные или консервированные без добавления уксуса или уксусной кислоты</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D415">
-            <v>533.52281000000005</v>
+            <v>6.6124999999999998</v>
           </cell>
           <cell r="F415">
-            <v>534.25099999999998</v>
+            <v>38.086190000000002</v>
           </cell>
           <cell r="G415">
-            <v>114.77378</v>
+            <v>7934.4830199999997</v>
           </cell>
         </row>
         <row r="416">
+          <cell r="A416" t="str">
+            <v>1903</v>
+          </cell>
           <cell r="B416" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>233.05735000000001</v>
+            <v>Тапиока и ее заменители, приготовленные из крахмала, в форме хлопьев, гранул, шариков, крупинок или в других аналогичных формах</v>
           </cell>
           <cell r="G416">
-            <v>1.6500999999999999</v>
+            <v>0.30804999999999999</v>
           </cell>
         </row>
         <row r="417">
           <cell r="B417" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>143.90549999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G417">
-            <v>6.3540000000000001</v>
+            <v>0.30804999999999999</v>
           </cell>
         </row>
         <row r="418">
+          <cell r="A418" t="str">
+            <v>1904</v>
+          </cell>
           <cell r="B418" t="str">
-            <v>РОССИЯ</v>
+            <v>Готовые пищевые продукты, полученные путем вздувания или обжаривания зерна злаков или зерновых продуктов (например, кукурузные хлопья); злаки (кроме зерна кукурузы) в виде зерна или в виде хлопьев или зерна, обработанного иным способом (за исключением м</v>
           </cell>
           <cell r="D418">
-            <v>81.737759999999994</v>
+            <v>40.897480000000002</v>
           </cell>
           <cell r="F418">
-            <v>157.28815</v>
+            <v>205.66925000000001</v>
           </cell>
           <cell r="G418">
-            <v>106.76967999999999</v>
+            <v>2421.2437100000002</v>
           </cell>
         </row>
         <row r="419">
-          <cell r="A419" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B419" t="str">
-            <v>Грибы и трюфели, приготовленные или консервированные без добавления уксуса или уксусной кислоты</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D419">
-            <v>379.48860000000002</v>
+            <v>0.03</v>
           </cell>
           <cell r="F419">
-            <v>248.1756</v>
+            <v>0.13500000000000001</v>
           </cell>
           <cell r="G419">
-            <v>13.070080000000001</v>
+            <v>8.0391600000000007</v>
           </cell>
         </row>
         <row r="420">
           <cell r="B420" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D420">
+            <v>36.84628</v>
+          </cell>
+          <cell r="F420">
+            <v>169.67449999999999</v>
           </cell>
           <cell r="G420">
-            <v>2.63598</v>
+            <v>2.2439</v>
           </cell>
         </row>
         <row r="421">
           <cell r="B421" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D421">
-            <v>379.48860000000002</v>
+            <v>4.0212000000000003</v>
           </cell>
           <cell r="F421">
-            <v>248.1756</v>
+            <v>35.859749999999998</v>
+          </cell>
+          <cell r="G421">
+            <v>2410.96065</v>
           </cell>
         </row>
         <row r="422">
+          <cell r="A422" t="str">
+            <v>1905</v>
+          </cell>
           <cell r="B422" t="str">
-            <v>РОССИЯ</v>
+            <v>Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки дл</v>
+          </cell>
+          <cell r="D422">
+            <v>1647.3458000000001</v>
+          </cell>
+          <cell r="F422">
+            <v>6995.2622199999996</v>
           </cell>
           <cell r="G422">
-            <v>10.434100000000001</v>
+            <v>14610.533240000001</v>
           </cell>
         </row>
         <row r="423">
-          <cell r="A423" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B423" t="str">
-            <v>Овощи прочие, приготовленные или консервированные без добавления уксуса или уксусной кислоты, замороженные, кроме продуктов товарной позиции 2006</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D423">
-            <v>12.058</v>
+            <v>526.88154999999995</v>
           </cell>
           <cell r="F423">
-            <v>28.833680000000001</v>
+            <v>1446.0870199999999</v>
           </cell>
           <cell r="G423">
-            <v>4054.0855799999999</v>
+            <v>102.56568</v>
           </cell>
         </row>
         <row r="424">
           <cell r="B424" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D424">
-            <v>12.058</v>
+            <v>700.34992999999997</v>
           </cell>
           <cell r="F424">
-            <v>28.833680000000001</v>
+            <v>2544.9241900000002</v>
           </cell>
           <cell r="G424">
-            <v>0.88</v>
+            <v>1461.12444</v>
           </cell>
         </row>
         <row r="425">
           <cell r="B425" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D425">
+            <v>420.11432000000002</v>
+          </cell>
+          <cell r="F425">
+            <v>3004.25101</v>
+          </cell>
           <cell r="G425">
-            <v>4053.2055799999998</v>
+            <v>13046.84312</v>
           </cell>
         </row>
         <row r="426">
           <cell r="A426" t="str">
-            <v>2005</v>
+            <v>2001</v>
           </cell>
           <cell r="B426" t="str">
-            <v>Овощи прочие, приготовленные или консервированные, без добавления уксуса или уксусной кислоты, незамороженные, кроме продуктов товарной позиции 2006</v>
+            <v>Овощи, фрукты, орехи и другие съедобные части растений, приготовленные или консервированные с добавлением уксуса или уксусной кислоты</v>
           </cell>
           <cell r="D426">
-            <v>1499.3628200000001</v>
+            <v>440.38596000000001</v>
           </cell>
           <cell r="F426">
-            <v>3378.8339599999999</v>
+            <v>509.32679999999999</v>
           </cell>
           <cell r="G426">
-            <v>9642.3877200000006</v>
+            <v>1202.7311400000001</v>
           </cell>
         </row>
         <row r="427">
           <cell r="B427" t="str">
             <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G427">
-            <v>5.3150000000000004</v>
+            <v>0.42599999999999999</v>
           </cell>
         </row>
         <row r="428">
           <cell r="B428" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D428">
-[...4 lines deleted...]
-          </cell>
           <cell r="G428">
-            <v>60.648400000000002</v>
+            <v>42.402520000000003</v>
           </cell>
         </row>
         <row r="429">
           <cell r="B429" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D429">
-            <v>1496.99758</v>
+            <v>364.78239000000002</v>
           </cell>
           <cell r="F429">
-            <v>3351.0060800000001</v>
+            <v>416.08431999999999</v>
           </cell>
           <cell r="G429">
-            <v>126.01568</v>
+            <v>10.144</v>
           </cell>
         </row>
         <row r="430">
           <cell r="B430" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D430">
-            <v>0.88124000000000002</v>
+            <v>75.603570000000005</v>
           </cell>
           <cell r="F430">
-            <v>17.293880000000001</v>
+            <v>93.24248</v>
           </cell>
           <cell r="G430">
-            <v>9450.4086399999997</v>
+            <v>1149.7586200000001</v>
           </cell>
         </row>
         <row r="431">
           <cell r="A431" t="str">
-            <v>2006</v>
+            <v>2002</v>
           </cell>
           <cell r="B431" t="str">
-            <v>Овощи, плоды, орехи, кожура плодов и прочие части растений, консервированные в сахаре (пропитанные сахарным сиропом, засахаренные или глазированные)</v>
+            <v>Томаты, приготовленные или консервированные без добавления уксуса или уксусной кислоты</v>
+          </cell>
+          <cell r="D431">
+            <v>276.67894000000001</v>
+          </cell>
+          <cell r="F431">
+            <v>315.95560999999998</v>
           </cell>
           <cell r="G431">
-            <v>0.17177000000000001</v>
+            <v>130.37111999999999</v>
           </cell>
         </row>
         <row r="432">
           <cell r="B432" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D432">
+            <v>20.373000000000001</v>
+          </cell>
+          <cell r="F432">
+            <v>14.835190000000001</v>
           </cell>
           <cell r="G432">
-            <v>0.17177000000000001</v>
+            <v>1.2165999999999999</v>
           </cell>
         </row>
         <row r="433">
-          <cell r="A433" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B433" t="str">
-            <v>Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D433">
-            <v>113.56408</v>
+            <v>156.28721999999999</v>
           </cell>
           <cell r="F433">
-            <v>239.19489999999999</v>
+            <v>149.86884000000001</v>
           </cell>
           <cell r="G433">
-            <v>1902.12835</v>
+            <v>19.737480000000001</v>
           </cell>
         </row>
         <row r="434">
           <cell r="B434" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D434">
+            <v>100.01872</v>
+          </cell>
+          <cell r="F434">
+            <v>151.25157999999999</v>
           </cell>
           <cell r="G434">
-            <v>4.0679999999999996</v>
+            <v>109.41704</v>
           </cell>
         </row>
         <row r="435">
+          <cell r="A435" t="str">
+            <v>2003</v>
+          </cell>
           <cell r="B435" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Грибы и трюфели, приготовленные или консервированные без добавления уксуса или уксусной кислоты</v>
+          </cell>
+          <cell r="D435">
+            <v>166.05206999999999</v>
+          </cell>
+          <cell r="F435">
+            <v>89.973960000000005</v>
           </cell>
           <cell r="G435">
-            <v>589.49274000000003</v>
+            <v>23.436140000000002</v>
           </cell>
         </row>
         <row r="436">
           <cell r="B436" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>27.5624</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G436">
-            <v>0.48799999999999999</v>
+            <v>11.895099999999999</v>
           </cell>
         </row>
         <row r="437">
           <cell r="B437" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D437">
-            <v>106.49755999999999</v>
+            <v>166.05206999999999</v>
           </cell>
           <cell r="F437">
-            <v>211.63249999999999</v>
-[...2 lines deleted...]
-            <v>1308.07961</v>
+            <v>89.973960000000005</v>
           </cell>
         </row>
         <row r="438">
-          <cell r="A438" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B438" t="str">
-            <v>Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные</v>
-[...5 lines deleted...]
-            <v>268.65726999999998</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G438">
-            <v>385.31567000000001</v>
+            <v>11.541040000000001</v>
           </cell>
         </row>
         <row r="439">
+          <cell r="A439" t="str">
+            <v>2004</v>
+          </cell>
           <cell r="B439" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Овощи прочие, приготовленные или консервированные без добавления уксуса или уксусной кислоты, замороженные, кроме продуктов товарной позиции 2006</v>
+          </cell>
+          <cell r="D439">
+            <v>16.644500000000001</v>
+          </cell>
+          <cell r="F439">
+            <v>67.675309999999996</v>
           </cell>
           <cell r="G439">
-            <v>12.295400000000001</v>
+            <v>4364.0527199999997</v>
           </cell>
         </row>
         <row r="440">
           <cell r="B440" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D440">
-            <v>32.604999999999997</v>
+            <v>16.644500000000001</v>
           </cell>
           <cell r="F440">
-            <v>193.65199999999999</v>
-[...2 lines deleted...]
-            <v>57.500909999999998</v>
+            <v>67.675309999999996</v>
           </cell>
         </row>
         <row r="441">
           <cell r="B441" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>49.285339999999998</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G441">
-            <v>22.893280000000001</v>
+            <v>4364.0527199999997</v>
           </cell>
         </row>
         <row r="442">
+          <cell r="A442" t="str">
+            <v>2005</v>
+          </cell>
           <cell r="B442" t="str">
-            <v>РОССИЯ</v>
+            <v>Овощи прочие, приготовленные или консервированные, без добавления уксуса или уксусной кислоты, незамороженные, кроме продуктов товарной позиции 2006</v>
           </cell>
           <cell r="D442">
-            <v>10.61131</v>
+            <v>1032.1182100000001</v>
           </cell>
           <cell r="F442">
-            <v>25.719930000000002</v>
+            <v>2218.9085500000001</v>
           </cell>
           <cell r="G442">
-            <v>292.62608</v>
+            <v>10955.17589</v>
           </cell>
         </row>
         <row r="443">
-          <cell r="A443" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B443" t="str">
-            <v>Соки фруктовые (включая виноградное сусло) и соки овощные, несброженные и не содержащие добавок спирта, с добавлением или без добавления сахара или других подслащивающих веществ</v>
-[...5 lines deleted...]
-            <v>318.49151999999998</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G443">
-            <v>8920.3036400000001</v>
+            <v>24.738600000000002</v>
           </cell>
         </row>
         <row r="444">
           <cell r="B444" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D444">
+            <v>3.8450000000000002</v>
+          </cell>
+          <cell r="F444">
+            <v>25.276</v>
           </cell>
           <cell r="G444">
-            <v>26.030149999999999</v>
+            <v>28.027519999999999</v>
           </cell>
         </row>
         <row r="445">
           <cell r="B445" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D445">
+            <v>1012.88461</v>
+          </cell>
+          <cell r="F445">
+            <v>2162.5329400000001</v>
           </cell>
           <cell r="G445">
-            <v>45.769399999999997</v>
+            <v>51.027000000000001</v>
           </cell>
         </row>
         <row r="446">
           <cell r="B446" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D446">
+            <v>15.3886</v>
+          </cell>
+          <cell r="F446">
+            <v>31.099609999999998</v>
+          </cell>
+          <cell r="G446">
+            <v>10851.38277</v>
+          </cell>
+        </row>
+        <row r="447">
+          <cell r="A447" t="str">
+            <v>2006</v>
+          </cell>
+          <cell r="B447" t="str">
+            <v>Овощи, плоды, орехи, кожура плодов и прочие части растений, консервированные в сахаре (пропитанные сахарным сиропом, засахаренные или глазированные)</v>
+          </cell>
+          <cell r="G447">
+            <v>7.2511599999999996</v>
+          </cell>
+        </row>
+        <row r="448">
+          <cell r="B448" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D446">
-[...35 lines deleted...]
-          </cell>
           <cell r="G448">
-            <v>3849.23587</v>
+            <v>6.282</v>
           </cell>
         </row>
         <row r="449">
           <cell r="B449" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>2147.93426</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G449">
-            <v>1.3290599999999999</v>
+            <v>0.96916000000000002</v>
           </cell>
         </row>
         <row r="450">
+          <cell r="A450" t="str">
+            <v>2007</v>
+          </cell>
           <cell r="B450" t="str">
-            <v>РОССИЯ</v>
+            <v>Джемы, желе фруктовое, мармелады, пюре фруктовое или ореховое, паста фруктовая или ореховая, полученные путем тепловой обработки, в том числе с добавлением сахара или других подслащивающих веществ</v>
           </cell>
           <cell r="D450">
-            <v>36.781370000000003</v>
+            <v>128.99164999999999</v>
           </cell>
           <cell r="F450">
-            <v>4392.4862000000003</v>
+            <v>269.76956999999999</v>
           </cell>
           <cell r="G450">
-            <v>3847.90681</v>
+            <v>3032.6439500000001</v>
           </cell>
         </row>
         <row r="451">
-          <cell r="A451" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B451" t="str">
-            <v>Дрожжи (активные или неактивные); прочие мертвые одноклеточные микроорганизмы (кроме вакцин товарной позиции 3002); готовые пекарные порошки</v>
-[...5 lines deleted...]
-            <v>30.796309999999998</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G451">
-            <v>388.33593000000002</v>
+            <v>1.016</v>
           </cell>
         </row>
         <row r="452">
           <cell r="B452" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G452">
-            <v>3.32E-2</v>
+            <v>459.00538</v>
           </cell>
         </row>
         <row r="453">
           <cell r="B453" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D453">
-            <v>8.32</v>
+            <v>8.0997699999999995</v>
           </cell>
           <cell r="F453">
-            <v>23.369430000000001</v>
+            <v>29.111789999999999</v>
           </cell>
           <cell r="G453">
-            <v>2.0150000000000001</v>
+            <v>17.124310000000001</v>
           </cell>
         </row>
         <row r="454">
           <cell r="B454" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D454">
-            <v>0.379</v>
+            <v>120.89188</v>
           </cell>
           <cell r="F454">
-            <v>7.4268799999999997</v>
+            <v>240.65778</v>
           </cell>
           <cell r="G454">
-            <v>386.28773000000001</v>
+            <v>2555.4982599999998</v>
           </cell>
         </row>
         <row r="455">
           <cell r="A455" t="str">
-            <v>2103</v>
+            <v>2008</v>
           </cell>
           <cell r="B455" t="str">
-            <v>Продукты для приготовления соусов и готовые соусы; вкусовые добавки и приправы смешанные; горчичный порошок и готовая горчица</v>
+            <v>Фрукты, орехи и прочие съедобные части растений, приготовленные или консервированные иным способом, содержащие или не содержащие добавок сахара или других подслащивающих веществ или спирта, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D455">
-            <v>3155.8277400000002</v>
+            <v>253.49904000000001</v>
           </cell>
           <cell r="F455">
-            <v>5549.2637999999997</v>
+            <v>770.65509999999995</v>
           </cell>
           <cell r="G455">
-            <v>4324.13519</v>
+            <v>381.51666999999998</v>
           </cell>
         </row>
         <row r="456">
           <cell r="B456" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>14.04</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G456">
-            <v>71.533779999999993</v>
+            <v>5.5759999999999996</v>
           </cell>
         </row>
         <row r="457">
           <cell r="B457" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D457">
-            <v>3036.3480399999999</v>
+            <v>64.465000000000003</v>
           </cell>
           <cell r="F457">
-            <v>5295.0033899999999</v>
+            <v>333.322</v>
           </cell>
           <cell r="G457">
-            <v>31.18085</v>
+            <v>63.424399999999999</v>
           </cell>
         </row>
         <row r="458">
           <cell r="B458" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D458">
-            <v>107.77970000000001</v>
+            <v>188.83403999999999</v>
           </cell>
           <cell r="F458">
-            <v>240.22040999999999</v>
+            <v>436.83370000000002</v>
           </cell>
           <cell r="G458">
-            <v>4221.4205599999996</v>
+            <v>16.152000000000001</v>
           </cell>
         </row>
         <row r="459">
-          <cell r="A459" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B459" t="str">
-            <v>Супы и бульоны готовые и заготовки для их приготовления; гомогенизированные составные готовые пищевые продукты</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D459">
-            <v>39.680100000000003</v>
+            <v>0.2</v>
           </cell>
           <cell r="F459">
-            <v>515.68240000000003</v>
+            <v>0.49940000000000001</v>
           </cell>
           <cell r="G459">
-            <v>637.85388</v>
+            <v>296.36426999999998</v>
           </cell>
         </row>
         <row r="460">
+          <cell r="A460" t="str">
+            <v>2009</v>
+          </cell>
           <cell r="B460" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Соки фруктовые (включая виноградное сусло) и соки овощные, несброженные и не содержащие добавок спирта, с добавлением или без добавления сахара или других подслащивающих веществ</v>
+          </cell>
+          <cell r="D460">
+            <v>1220.41794</v>
+          </cell>
+          <cell r="F460">
+            <v>977.10697000000005</v>
           </cell>
           <cell r="G460">
-            <v>14.767200000000001</v>
+            <v>12474.11637</v>
           </cell>
         </row>
         <row r="461">
           <cell r="B461" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>92.880560000000003</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G461">
-            <v>1.0580000000000001E-2</v>
+            <v>97.233999999999995</v>
           </cell>
         </row>
         <row r="462">
           <cell r="B462" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>422.80184000000003</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G462">
-            <v>623.0761</v>
+            <v>69.07799</v>
           </cell>
         </row>
         <row r="463">
-          <cell r="A463" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B463" t="str">
-            <v>Мороженое и прочие виды пищевого льда, не содержащие или содержащие какао</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D463">
-            <v>27.269490000000001</v>
+            <v>841.36269000000004</v>
           </cell>
           <cell r="F463">
-            <v>191.47077999999999</v>
+            <v>766.95358999999996</v>
           </cell>
           <cell r="G463">
-            <v>448.37414999999999</v>
+            <v>449.34267999999997</v>
           </cell>
         </row>
         <row r="464">
           <cell r="B464" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D464">
+            <v>379.05525</v>
+          </cell>
+          <cell r="F464">
+            <v>210.15338</v>
           </cell>
           <cell r="G464">
-            <v>64.577399999999997</v>
+            <v>11858.4617</v>
           </cell>
         </row>
         <row r="465">
+          <cell r="A465" t="str">
+            <v>2101</v>
+          </cell>
           <cell r="B465" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Экстракты, эссенции и концентраты кофе, чая или мате, или парагвайского чая, и готовые продукты на их основе или на основе кофе, чая или мате, или парагвайского чая; обжаренный цикорий и прочие обжаренные заменители кофе и экстракты, эссенции и концентр</v>
           </cell>
           <cell r="D465">
-            <v>27.269490000000001</v>
+            <v>619.60337000000004</v>
           </cell>
           <cell r="F465">
-            <v>191.47077999999999</v>
+            <v>8031.6028999999999</v>
           </cell>
           <cell r="G465">
-            <v>159.58192</v>
+            <v>4338.4737400000004</v>
           </cell>
         </row>
         <row r="466">
           <cell r="B466" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D466">
+            <v>534.71839999999997</v>
+          </cell>
+          <cell r="F466">
+            <v>2916.6729500000001</v>
           </cell>
           <cell r="G466">
-            <v>224.21483000000001</v>
+            <v>0.36</v>
           </cell>
         </row>
         <row r="467">
-          <cell r="A467" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B467" t="str">
-            <v>Пищевые продукты, в другом месте не поименованные или не включенные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D467">
-            <v>1776.8825300000001</v>
+            <v>84.884969999999996</v>
           </cell>
           <cell r="F467">
-            <v>39349.612659999999</v>
+            <v>5114.9299499999997</v>
           </cell>
           <cell r="G467">
-            <v>6933.3782199999996</v>
+            <v>4338.1137399999998</v>
           </cell>
         </row>
         <row r="468">
+          <cell r="A468" t="str">
+            <v>2102</v>
+          </cell>
           <cell r="B468" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Дрожжи (активные или неактивные); прочие мертвые одноклеточные микроорганизмы (кроме вакцин товарной позиции 3002); готовые пекарные порошки</v>
+          </cell>
+          <cell r="D468">
+            <v>70.960300000000004</v>
+          </cell>
+          <cell r="F468">
+            <v>168.06387000000001</v>
           </cell>
           <cell r="G468">
-            <v>11.881</v>
+            <v>494.20825000000002</v>
           </cell>
         </row>
         <row r="469">
           <cell r="B469" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D469">
-[...4 lines deleted...]
-          </cell>
           <cell r="G469">
-            <v>537.67849000000001</v>
+            <v>5.015E-2</v>
           </cell>
         </row>
         <row r="470">
           <cell r="B470" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D470">
-            <v>766.08960999999999</v>
+            <v>67.906300000000002</v>
           </cell>
           <cell r="F470">
-            <v>2589.0193399999998</v>
+            <v>84.818079999999995</v>
           </cell>
           <cell r="G470">
-            <v>6.5420400000000001</v>
+            <v>0.78</v>
           </cell>
         </row>
         <row r="471">
           <cell r="B471" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D471">
-            <v>981.23509000000001</v>
+            <v>3.0539999999999998</v>
           </cell>
           <cell r="F471">
-            <v>36058.614829999999</v>
+            <v>83.24579</v>
           </cell>
           <cell r="G471">
-            <v>6377.2766899999997</v>
+            <v>493.37810000000002</v>
           </cell>
         </row>
         <row r="472">
           <cell r="A472" t="str">
-            <v>2201</v>
+            <v>2103</v>
           </cell>
           <cell r="B472" t="str">
-            <v>Воды, включая природные или искусственные минеральные, газированные, без добавления сахара или других подслащивающих или вкусо-ароматических веществ; лед и снег</v>
-[...2 lines deleted...]
-            <v>Литр (куб. дм.)</v>
+            <v>Продукты для приготовления соусов и готовые соусы; вкусовые добавки и приправы смешанные; горчичный порошок и готовая горчица</v>
           </cell>
           <cell r="D472">
-            <v>3540.5439900000001</v>
-[...2 lines deleted...]
-            <v>4461666.5</v>
+            <v>3175.1904399999999</v>
           </cell>
           <cell r="F472">
-            <v>705.69830000000002</v>
+            <v>4647.6125099999999</v>
           </cell>
           <cell r="G472">
-            <v>1779.6922400000001</v>
+            <v>5442.4086299999999</v>
           </cell>
         </row>
         <row r="473">
           <cell r="B473" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G473">
-            <v>34.147799999999997</v>
+            <v>76.173739999999995</v>
           </cell>
         </row>
         <row r="474">
           <cell r="B474" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D474">
+            <v>3074.5913399999999</v>
+          </cell>
+          <cell r="F474">
+            <v>4465.8502200000003</v>
           </cell>
           <cell r="G474">
-            <v>23.486999999999998</v>
+            <v>72.106480000000005</v>
           </cell>
         </row>
         <row r="475">
           <cell r="B475" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D475">
-            <v>3523.8392699999999</v>
-[...2 lines deleted...]
-            <v>4437186.5</v>
+            <v>100.59910000000001</v>
           </cell>
           <cell r="F475">
-            <v>701.99424999999997</v>
+            <v>181.76229000000001</v>
           </cell>
           <cell r="G475">
-            <v>2.9005000000000001</v>
+            <v>5294.1284100000003</v>
           </cell>
         </row>
         <row r="476">
+          <cell r="A476" t="str">
+            <v>2104</v>
+          </cell>
           <cell r="B476" t="str">
-            <v>РОССИЯ</v>
+            <v>Супы и бульоны готовые и заготовки для их приготовления; гомогенизированные составные готовые пищевые продукты</v>
           </cell>
           <cell r="D476">
-            <v>16.704719999999998</v>
-[...2 lines deleted...]
-            <v>24480</v>
+            <v>159.97737000000001</v>
           </cell>
           <cell r="F476">
-            <v>3.7040500000000001</v>
+            <v>1473.9319599999999</v>
           </cell>
           <cell r="G476">
-            <v>1719.1569400000001</v>
+            <v>644.11776999999995</v>
           </cell>
         </row>
         <row r="477">
-          <cell r="A477" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B477" t="str">
-            <v>Воды, включая минеральные и газированные, содержащие добавки сахара или других подслащивающих или вкусо-ароматических веществ, и прочие безалкогольные напитки, за исключением фруктовых или овощных соков товарной позиции 2009</v>
-[...11 lines deleted...]
-            <v>33440.812120000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G477">
-            <v>18635.063529999999</v>
+            <v>12.16179</v>
           </cell>
         </row>
         <row r="478">
           <cell r="B478" t="str">
-            <v>АРМЕHИЯ</v>
-[...2 lines deleted...]
-            <v>23.597850000000001</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D478">
+            <v>118.6973</v>
+          </cell>
+          <cell r="F478">
+            <v>492.75848999999999</v>
           </cell>
         </row>
         <row r="479">
           <cell r="B479" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D479">
-            <v>62.46</v>
-[...2 lines deleted...]
-            <v>136080</v>
+            <v>41.280070000000002</v>
           </cell>
           <cell r="F479">
-            <v>18.353000000000002</v>
+            <v>981.17346999999995</v>
           </cell>
           <cell r="G479">
-            <v>525.74890000000005</v>
+            <v>631.95597999999995</v>
           </cell>
         </row>
         <row r="480">
+          <cell r="A480" t="str">
+            <v>2105</v>
+          </cell>
           <cell r="B480" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Мороженое и прочие виды пищевого льда, не содержащие или содержащие какао</v>
           </cell>
           <cell r="D480">
-            <v>72610.504790000006</v>
-[...2 lines deleted...]
-            <v>78624570.400000006</v>
+            <v>41.922870000000003</v>
           </cell>
           <cell r="F480">
-            <v>32669.280299999999</v>
+            <v>254.49449999999999</v>
           </cell>
           <cell r="G480">
-            <v>1087.88463</v>
+            <v>476.49387999999999</v>
           </cell>
         </row>
         <row r="481">
           <cell r="B481" t="str">
-            <v>РОССИЯ</v>
-[...8 lines deleted...]
-            <v>753.17881999999997</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G481">
-            <v>16997.832149999998</v>
+            <v>61.860750000000003</v>
           </cell>
         </row>
         <row r="482">
-          <cell r="A482" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B482" t="str">
-            <v>Пиво солодовое</v>
-[...2 lines deleted...]
-            <v>Литр (куб. дм.)</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D482">
-            <v>2126.2630899999999</v>
-[...2 lines deleted...]
-            <v>2018334.4</v>
+            <v>41.922870000000003</v>
           </cell>
           <cell r="F482">
-            <v>1754.6864499999999</v>
+            <v>254.49449999999999</v>
           </cell>
           <cell r="G482">
-            <v>1177.1372100000001</v>
+            <v>63.601399999999998</v>
           </cell>
         </row>
         <row r="483">
           <cell r="B483" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...8 lines deleted...]
-            <v>90.207170000000005</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G483">
+            <v>351.03172999999998</v>
           </cell>
         </row>
         <row r="484">
+          <cell r="A484" t="str">
+            <v>2106</v>
+          </cell>
           <cell r="B484" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пищевые продукты, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D484">
-            <v>1976.9719700000001</v>
-[...2 lines deleted...]
-            <v>1880309.5</v>
+            <v>2002.38023</v>
           </cell>
           <cell r="F484">
-            <v>1607.5402799999999</v>
+            <v>47260.251949999998</v>
           </cell>
           <cell r="G484">
-            <v>35.777999999999999</v>
+            <v>10660.784960000001</v>
           </cell>
         </row>
         <row r="485">
           <cell r="B485" t="str">
-            <v>РОССИЯ</v>
-[...8 lines deleted...]
-            <v>56.939</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G485">
-            <v>1141.3592100000001</v>
+            <v>35.179000000000002</v>
           </cell>
         </row>
         <row r="486">
-          <cell r="A486" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B486" t="str">
-            <v>Вина виноградные натуральные, включая крепленые; сусло виноградное, кроме указанного в товарной позиции 2009</v>
-[...2 lines deleted...]
-            <v>Литр (куб. дм.)</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D486">
-            <v>0.30880000000000002</v>
-[...2 lines deleted...]
-            <v>315</v>
+            <v>6.59016</v>
           </cell>
           <cell r="F486">
-            <v>0.95</v>
+            <v>154.77374</v>
           </cell>
           <cell r="G486">
-            <v>175.07483999999999</v>
+            <v>404.52147000000002</v>
           </cell>
         </row>
         <row r="487">
           <cell r="B487" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D487">
+            <v>436.69580000000002</v>
+          </cell>
+          <cell r="F487">
+            <v>2088.7612399999998</v>
           </cell>
           <cell r="G487">
-            <v>3.49</v>
+            <v>1.14768</v>
           </cell>
         </row>
         <row r="488">
           <cell r="B488" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D488">
+            <v>1559.0942700000001</v>
+          </cell>
+          <cell r="F488">
+            <v>45016.716970000001</v>
           </cell>
           <cell r="G488">
-            <v>19.9575</v>
+            <v>10219.936809999999</v>
           </cell>
         </row>
         <row r="489">
+          <cell r="A489" t="str">
+            <v>2201</v>
+          </cell>
           <cell r="B489" t="str">
-            <v>РОССИЯ</v>
+            <v>Воды, включая природные или искусственные минеральные, газированные, без добавления сахара или других подслащивающих или вкусо-ароматических веществ; лед и снег</v>
+          </cell>
+          <cell r="C489" t="str">
+            <v>Литр (куб. дм.)</v>
           </cell>
           <cell r="D489">
-            <v>0.30880000000000002</v>
+            <v>4565.5964100000001</v>
           </cell>
           <cell r="E489">
-            <v>315</v>
+            <v>5047017.5</v>
           </cell>
           <cell r="F489">
-            <v>0.95</v>
+            <v>1078.6034500000001</v>
           </cell>
           <cell r="G489">
-            <v>151.62734</v>
+            <v>1571.4356499999999</v>
           </cell>
         </row>
         <row r="490">
-          <cell r="A490" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B490" t="str">
-            <v>Прочие напитки сброженные (сидр яблочный, перри [сидр грушевый], напиток медовый); смеси из сброженных напитков и смеси сброженных напитков и безалкогольных напитков, в другом месте не поименованные</v>
-[...2 lines deleted...]
-            <v>Литр (куб. дм.)</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G490">
-            <v>408.96055000000001</v>
+            <v>37.016599999999997</v>
           </cell>
         </row>
         <row r="491">
           <cell r="B491" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D491">
+            <v>4529.1494400000001</v>
+          </cell>
+          <cell r="E491">
+            <v>5001758.9000000004</v>
+          </cell>
+          <cell r="F491">
+            <v>1067.9998800000001</v>
           </cell>
           <cell r="G491">
-            <v>8.7596799999999995</v>
+            <v>60.85</v>
           </cell>
         </row>
         <row r="492">
           <cell r="B492" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D492">
+            <v>36.44697</v>
+          </cell>
+          <cell r="E492">
+            <v>45258.6</v>
+          </cell>
+          <cell r="F492">
+            <v>10.603569999999999</v>
+          </cell>
           <cell r="G492">
-            <v>400.20087000000001</v>
+            <v>1473.5690500000001</v>
           </cell>
         </row>
         <row r="493">
           <cell r="A493" t="str">
-            <v>2208</v>
+            <v>2202</v>
           </cell>
           <cell r="B493" t="str">
-            <v>Спирт этиловый неденатурированный с концентрацией спирта менее 80 об.%; спиртовые настойки, ликеры и прочие спиртные напитки</v>
+            <v>Воды, включая минеральные и газированные, содержащие добавки сахара или других подслащивающих или вкусо-ароматических веществ, и прочие безалкогольные напитки, за исключением фруктовых или овощных соков товарной позиции 2009</v>
           </cell>
           <cell r="C493" t="str">
-            <v>Литр чистого спирта</v>
+            <v>Литр (куб. дм.)</v>
           </cell>
           <cell r="D493">
-            <v>9.5833999999999993</v>
+            <v>141403.23897999999</v>
           </cell>
           <cell r="E493">
-            <v>3911.6</v>
+            <v>149741876.5</v>
           </cell>
           <cell r="F493">
-            <v>38.429000000000002</v>
+            <v>58502.062039999997</v>
           </cell>
           <cell r="G493">
-            <v>2061.1632599999998</v>
+            <v>26868.91734</v>
           </cell>
         </row>
         <row r="494">
           <cell r="B494" t="str">
             <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G494">
-            <v>68.870909999999995</v>
+            <v>35.788800000000002</v>
           </cell>
         </row>
         <row r="495">
           <cell r="B495" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G495">
-            <v>42.516599999999997</v>
+            <v>478.48392999999999</v>
           </cell>
         </row>
         <row r="496">
           <cell r="B496" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D496">
-            <v>9.5833999999999993</v>
+            <v>137283.27525000001</v>
           </cell>
           <cell r="E496">
-            <v>3911.6</v>
+            <v>144312133.09999999</v>
           </cell>
           <cell r="F496">
-            <v>38.429000000000002</v>
+            <v>56385.534800000001</v>
           </cell>
           <cell r="G496">
-            <v>1949.77575</v>
+            <v>3443.01602</v>
           </cell>
         </row>
         <row r="497">
-          <cell r="A497" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B497" t="str">
-            <v>Уксус и его заменители, полученные из уксусной кислоты</v>
-[...1 lines deleted...]
-          <cell r="C497" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D497">
+            <v>4119.9637300000004</v>
+          </cell>
+          <cell r="E497">
+            <v>5429743.4000000004</v>
+          </cell>
+          <cell r="F497">
+            <v>2116.5272399999999</v>
+          </cell>
+          <cell r="G497">
+            <v>22911.62859</v>
+          </cell>
+        </row>
+        <row r="498">
+          <cell r="A498" t="str">
+            <v>2203</v>
+          </cell>
+          <cell r="B498" t="str">
+            <v>Пиво солодовое</v>
+          </cell>
+          <cell r="C498" t="str">
             <v>Литр (куб. дм.)</v>
           </cell>
-          <cell r="D497">
-[...15 lines deleted...]
-          </cell>
           <cell r="D498">
-            <v>1.0449999999999999</v>
+            <v>3517.0844099999999</v>
           </cell>
           <cell r="E498">
-            <v>60</v>
+            <v>3393048.8</v>
           </cell>
           <cell r="F498">
-            <v>0.71445999999999998</v>
+            <v>2927.7238900000002</v>
           </cell>
           <cell r="G498">
-            <v>0.09</v>
+            <v>3117.72273</v>
           </cell>
         </row>
         <row r="499">
           <cell r="B499" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D499">
-            <v>4.8000000000000001E-2</v>
+            <v>775.56794000000002</v>
           </cell>
           <cell r="E499">
-            <v>192</v>
+            <v>800347.6</v>
           </cell>
           <cell r="F499">
-            <v>0.85962000000000005</v>
-[...2 lines deleted...]
-            <v>244.25468000000001</v>
+            <v>616.98442999999997</v>
           </cell>
         </row>
         <row r="500">
-          <cell r="A500" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B500" t="str">
-            <v>Мука тонкого и грубого помола и гранулы из мяса или мясных субпродуктов, рыбы или ракообразных, моллюсков или прочих водных беспозвоночных, непригодные для употребления в пищу; шкварки</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D500">
+            <v>2686.7604700000002</v>
+          </cell>
+          <cell r="E500">
+            <v>2546277.2000000002</v>
+          </cell>
+          <cell r="F500">
+            <v>2165.0854599999998</v>
           </cell>
           <cell r="G500">
-            <v>594.02</v>
+            <v>81.633200000000002</v>
           </cell>
         </row>
         <row r="501">
           <cell r="B501" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D501">
+            <v>54.756</v>
+          </cell>
+          <cell r="E501">
+            <v>46424</v>
+          </cell>
+          <cell r="F501">
+            <v>145.654</v>
           </cell>
           <cell r="G501">
-            <v>594</v>
+            <v>3036.0895300000002</v>
           </cell>
         </row>
         <row r="502">
+          <cell r="A502" t="str">
+            <v>2204</v>
+          </cell>
           <cell r="B502" t="str">
-            <v>РОССИЯ</v>
+            <v>Вина виноградные натуральные, включая крепленые; сусло виноградное, кроме указанного в товарной позиции 2009</v>
+          </cell>
+          <cell r="C502" t="str">
+            <v>Литр (куб. дм.)</v>
           </cell>
           <cell r="G502">
-            <v>0.02</v>
+            <v>244.57894999999999</v>
           </cell>
         </row>
         <row r="503">
-          <cell r="A503" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B503" t="str">
-            <v>Отруби, высевки, месятки и прочие остатки от просеивания, помола или других способов переработки зерна злаков или бобовых культур, негранулированные или гранулированные</v>
-[...5 lines deleted...]
-            <v>3.3438699999999999</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G503">
-            <v>18289.195039999999</v>
+            <v>0.45530999999999999</v>
           </cell>
         </row>
         <row r="504">
           <cell r="B504" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D504">
-[...3 lines deleted...]
-            <v>3.3438699999999999</v>
+          <cell r="G504">
+            <v>12.33</v>
           </cell>
         </row>
         <row r="505">
           <cell r="B505" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G505">
-            <v>18289.195039999999</v>
+            <v>231.79364000000001</v>
           </cell>
         </row>
         <row r="506">
           <cell r="A506" t="str">
-            <v>2304</v>
+            <v>2206</v>
           </cell>
           <cell r="B506" t="str">
-            <v>Жмыхи и другие твердые отходы, получаемые при извлечении соевого масла, немолотые или молотые,негранулированные или гранулированные</v>
-[...5 lines deleted...]
-            <v>52.584000000000003</v>
+            <v>Прочие напитки сброженные (сидр яблочный, перри [сидр грушевый], напиток медовый); смеси из сброженных напитков и смеси сброженных напитков и безалкогольных напитков, в другом месте не поименованные</v>
+          </cell>
+          <cell r="C506" t="str">
+            <v>Литр (куб. дм.)</v>
           </cell>
           <cell r="G506">
-            <v>2.5000000000000001E-2</v>
+            <v>606.66012999999998</v>
           </cell>
         </row>
         <row r="507">
           <cell r="B507" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>52.584000000000003</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="G507">
+            <v>1.83555</v>
           </cell>
         </row>
         <row r="508">
           <cell r="B508" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G508">
-            <v>2.5000000000000001E-2</v>
+            <v>604.82457999999997</v>
           </cell>
         </row>
         <row r="509">
           <cell r="A509" t="str">
-            <v>2306</v>
+            <v>2207</v>
           </cell>
           <cell r="B509" t="str">
-            <v>Жмыхи и другие твердые отходы, получаемые при извлечении растительных жиров или масел, кроме отходов товарной позиции 2304 или 2305, немолотые или молотые, негранулированные или гранулированные</v>
-[...5 lines deleted...]
-            <v>424.41426000000001</v>
+            <v>Спирт этиловый неденатурированный с концентрацией спирта 80 об.% или более; этиловый спирт и прочие спиртовые настойки, денатурированные, любой концентрации</v>
+          </cell>
+          <cell r="C509" t="str">
+            <v>Литр (куб. дм.)</v>
           </cell>
           <cell r="G509">
-            <v>1.3351999999999999</v>
+            <v>132.1721</v>
           </cell>
         </row>
         <row r="510">
           <cell r="B510" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>424.41426000000001</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G510">
+            <v>132.1721</v>
           </cell>
         </row>
         <row r="511">
+          <cell r="A511" t="str">
+            <v>2208</v>
+          </cell>
           <cell r="B511" t="str">
-            <v>РОССИЯ</v>
+            <v>Спирт этиловый неденатурированный с концентрацией спирта менее 80 об.%; спиртовые настойки, ликеры и прочие спиртные напитки</v>
+          </cell>
+          <cell r="C511" t="str">
+            <v>Литр чистого спирта</v>
+          </cell>
+          <cell r="D511">
+            <v>1.79695</v>
+          </cell>
+          <cell r="E511">
+            <v>2125.3000000000002</v>
+          </cell>
+          <cell r="F511">
+            <v>90.879580000000004</v>
           </cell>
           <cell r="G511">
-            <v>1.3351999999999999</v>
+            <v>2917.3749400000002</v>
           </cell>
         </row>
         <row r="512">
-          <cell r="A512" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B512" t="str">
-            <v>Продукты, используемые для кормления животных</v>
-[...5 lines deleted...]
-            <v>3404.0812799999999</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G512">
-            <v>16182.650869999999</v>
+            <v>188.8597</v>
           </cell>
         </row>
         <row r="513">
           <cell r="B513" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>473.63709</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G513">
-            <v>54.588999999999999</v>
+            <v>27.206700000000001</v>
           </cell>
         </row>
         <row r="514">
           <cell r="B514" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D514">
+            <v>1.79695</v>
+          </cell>
+          <cell r="E514">
+            <v>2125.3000000000002</v>
+          </cell>
+          <cell r="F514">
+            <v>90.879580000000004</v>
+          </cell>
+          <cell r="G514">
+            <v>2701.30854</v>
+          </cell>
+        </row>
+        <row r="515">
+          <cell r="A515" t="str">
+            <v>2209</v>
+          </cell>
+          <cell r="B515" t="str">
+            <v>Уксус и его заменители, полученные из уксусной кислоты</v>
+          </cell>
+          <cell r="C515" t="str">
+            <v>Литр (куб. дм.)</v>
+          </cell>
+          <cell r="D515">
+            <v>4.5810000000000004</v>
+          </cell>
+          <cell r="E515">
+            <v>289</v>
+          </cell>
+          <cell r="F515">
+            <v>2.8892699999999998</v>
+          </cell>
+          <cell r="G515">
+            <v>184.48373000000001</v>
+          </cell>
+        </row>
+        <row r="516">
+          <cell r="B516" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D514">
-[...29 lines deleted...]
-          </cell>
           <cell r="D516">
-            <v>0.66400000000000003</v>
+            <v>4.5750000000000002</v>
+          </cell>
+          <cell r="E516">
+            <v>265</v>
           </cell>
           <cell r="F516">
-            <v>87.488500000000002</v>
+            <v>2.5441699999999998</v>
           </cell>
           <cell r="G516">
-            <v>0.499</v>
+            <v>0.03</v>
           </cell>
         </row>
         <row r="517">
           <cell r="B517" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D517">
-            <v>0.66400000000000003</v>
+            <v>6.0000000000000001E-3</v>
+          </cell>
+          <cell r="E517">
+            <v>24</v>
           </cell>
           <cell r="F517">
-            <v>87.488500000000002</v>
+            <v>0.34510000000000002</v>
           </cell>
           <cell r="G517">
-            <v>0.499</v>
+            <v>184.45373000000001</v>
           </cell>
         </row>
         <row r="518">
           <cell r="A518" t="str">
-            <v>2402</v>
+            <v>2301</v>
           </cell>
           <cell r="B518" t="str">
-            <v>Сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей</v>
+            <v>Мука тонкого и грубого помола и гранулы из мяса или мясных субпродуктов, рыбы или ракообразных, моллюсков или прочих водных беспозвоночных, непригодные для употребления в пищу; шкварки</v>
           </cell>
           <cell r="G518">
-            <v>1.1123799999999999</v>
+            <v>372.00200000000001</v>
           </cell>
         </row>
         <row r="519">
           <cell r="B519" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G519">
-            <v>1.1123799999999999</v>
+            <v>352</v>
           </cell>
         </row>
         <row r="520">
-          <cell r="A520" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B520" t="str">
-            <v>Прочий промышленно изготовленный табак и промышленные заменители табака; табак 'гомогенизированный' или 'восстановленный'; табачные экстракты и эссенции</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G520">
-            <v>76.029910000000001</v>
+            <v>20.001999999999999</v>
           </cell>
         </row>
         <row r="521">
+          <cell r="A521" t="str">
+            <v>2302</v>
+          </cell>
           <cell r="B521" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Отруби, высевки, месятки и прочие остатки от просеивания, помола или других способов переработки зерна злаков или бобовых культур, негранулированные или гранулированные</v>
+          </cell>
+          <cell r="D521">
+            <v>4.0004</v>
+          </cell>
+          <cell r="F521">
+            <v>4.0161699999999998</v>
           </cell>
           <cell r="G521">
-            <v>0.22800000000000001</v>
+            <v>10021.09835</v>
           </cell>
         </row>
         <row r="522">
           <cell r="B522" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>75.801910000000007</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D522">
+            <v>3.0644</v>
+          </cell>
+          <cell r="F522">
+            <v>3.35602</v>
           </cell>
         </row>
         <row r="523">
-          <cell r="A523" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B523" t="str">
-            <v>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов; вода морская</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D523">
-            <v>231.17150000000001</v>
+            <v>0.93600000000000005</v>
           </cell>
           <cell r="F523">
-            <v>18.909040000000001</v>
+            <v>0.66015000000000001</v>
           </cell>
           <cell r="G523">
-            <v>4514.9017400000002</v>
+            <v>10021.09835</v>
           </cell>
         </row>
         <row r="524">
+          <cell r="A524" t="str">
+            <v>2304</v>
+          </cell>
           <cell r="B524" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Жмыхи и другие твердые отходы, получаемые при извлечении соевого масла, немолотые или молотые,негранулированные или гранулированные</v>
+          </cell>
+          <cell r="D524">
+            <v>3203.5920000000001</v>
+          </cell>
+          <cell r="F524">
+            <v>1634.84132</v>
           </cell>
           <cell r="G524">
-            <v>1833.8605600000001</v>
+            <v>8.0640000000000003E-2</v>
           </cell>
         </row>
         <row r="525">
           <cell r="B525" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D525">
-            <v>23.171500000000002</v>
+            <v>3203.5920000000001</v>
           </cell>
           <cell r="F525">
-            <v>11.40804</v>
-[...2 lines deleted...]
-            <v>98</v>
+            <v>1634.84132</v>
           </cell>
         </row>
         <row r="526">
           <cell r="B526" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D526">
-[...4 lines deleted...]
-          </cell>
           <cell r="G526">
-            <v>2583.0411800000002</v>
+            <v>8.0640000000000003E-2</v>
           </cell>
         </row>
         <row r="527">
           <cell r="A527" t="str">
-            <v>2503</v>
+            <v>2306</v>
           </cell>
           <cell r="B527" t="str">
-            <v>Сера всех видов, кроме серы сублимированной, осажденной или коллоидной</v>
+            <v>Жмыхи и другие твердые отходы, получаемые при извлечении растительных жиров или масел, кроме отходов товарной позиции 2304 или 2305, немолотые или молотые, негранулированные или гранулированные</v>
           </cell>
           <cell r="D527">
-            <v>219873.6692</v>
+            <v>1744.4680000000001</v>
           </cell>
           <cell r="F527">
-            <v>37689.292459999997</v>
+            <v>455.30729000000002</v>
           </cell>
           <cell r="G527">
-            <v>4.8259999999999996</v>
+            <v>2472.9042899999999</v>
           </cell>
         </row>
         <row r="528">
           <cell r="B528" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D528">
-            <v>96089.679000000004</v>
+            <v>1744.4680000000001</v>
           </cell>
           <cell r="F528">
-            <v>15407.153630000001</v>
+            <v>455.30729000000002</v>
           </cell>
         </row>
         <row r="529">
           <cell r="B529" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D529">
-[...4 lines deleted...]
-          </cell>
           <cell r="G529">
-            <v>4.8259999999999996</v>
+            <v>2472.9042899999999</v>
           </cell>
         </row>
         <row r="530">
           <cell r="A530" t="str">
-            <v>2504</v>
+            <v>2308</v>
           </cell>
           <cell r="B530" t="str">
-            <v>Графит природный</v>
+            <v>Виноградные выжимки</v>
           </cell>
           <cell r="G530">
-            <v>13</v>
+            <v>18.349509999999999</v>
           </cell>
         </row>
         <row r="531">
           <cell r="B531" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G531">
-            <v>13</v>
+            <v>18.349509999999999</v>
           </cell>
         </row>
         <row r="532">
           <cell r="A532" t="str">
-            <v>2505</v>
+            <v>2309</v>
           </cell>
           <cell r="B532" t="str">
-            <v>Пески природные всех видов, окрашенные или неокрашенные, кроме металлоносных песков группы 26</v>
+            <v>Продукты, используемые для кормления животных</v>
           </cell>
           <cell r="D532">
-            <v>29.975000000000001</v>
+            <v>592.49261000000001</v>
           </cell>
           <cell r="F532">
-            <v>11.102930000000001</v>
+            <v>2753.5977699999999</v>
           </cell>
           <cell r="G532">
-            <v>27.12097</v>
+            <v>14004.6219</v>
           </cell>
         </row>
         <row r="533">
           <cell r="B533" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D533">
+            <v>89.650999999999996</v>
+          </cell>
+          <cell r="F533">
+            <v>681.16402000000005</v>
+          </cell>
           <cell r="G533">
-            <v>2</v>
+            <v>1016.6925</v>
           </cell>
         </row>
         <row r="534">
           <cell r="B534" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D534">
-            <v>29.975000000000001</v>
+            <v>162.30082999999999</v>
           </cell>
           <cell r="F534">
-            <v>11.102930000000001</v>
+            <v>291.21323999999998</v>
+          </cell>
+          <cell r="G534">
+            <v>247.9</v>
           </cell>
         </row>
         <row r="535">
           <cell r="B535" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D535">
+            <v>340.54077999999998</v>
+          </cell>
+          <cell r="F535">
+            <v>1781.2205100000001</v>
+          </cell>
           <cell r="G535">
-            <v>25.12097</v>
+            <v>12740.029399999999</v>
           </cell>
         </row>
         <row r="536">
           <cell r="A536" t="str">
-            <v>2506</v>
+            <v>2401</v>
           </cell>
           <cell r="B536" t="str">
-            <v>Кварц (кроме песков природных); кварцит, грубо раздробленный или нераздробленный, распиленный или нераспиленный, или разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы</v>
+            <v>Табачное сырье; табачные отходы</v>
+          </cell>
+          <cell r="D536">
+            <v>4.7624899999999997</v>
+          </cell>
+          <cell r="F536">
+            <v>133.49779000000001</v>
           </cell>
           <cell r="G536">
-            <v>1.2602</v>
+            <v>1.3089999999999999E-2</v>
           </cell>
         </row>
         <row r="537">
           <cell r="B537" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D537">
+            <v>4.7624899999999997</v>
+          </cell>
+          <cell r="F537">
+            <v>133.49779000000001</v>
+          </cell>
           <cell r="G537">
-            <v>1.2602</v>
+            <v>1.3089999999999999E-2</v>
           </cell>
         </row>
         <row r="538">
           <cell r="A538" t="str">
-            <v>2507</v>
+            <v>2402</v>
           </cell>
           <cell r="B538" t="str">
-            <v>Каолин и глины каолиновые прочие, кальцинированные или некальцинированные</v>
+            <v>Сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей</v>
+          </cell>
+          <cell r="D538">
+            <v>8.9999999999999998E-4</v>
+          </cell>
+          <cell r="F538">
+            <v>1.0000000000000001E-5</v>
           </cell>
           <cell r="G538">
-            <v>4.1000000000000002E-2</v>
+            <v>375.44414999999998</v>
           </cell>
         </row>
         <row r="539">
           <cell r="B539" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>4.1000000000000002E-2</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D539">
+            <v>8.9999999999999998E-4</v>
+          </cell>
+          <cell r="F539">
+            <v>1.0000000000000001E-5</v>
           </cell>
         </row>
         <row r="540">
-          <cell r="A540" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B540" t="str">
-            <v>Глины прочие (исключая вспученные глины товарной позиции 6806), андалузит, кианит и силлиманит, кальцинированные или некальцинированные; муллит; земли шамотные или динасовые</v>
-[...5 lines deleted...]
-            <v>3.5861100000000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G540">
-            <v>525.56974000000002</v>
+            <v>375.44414999999998</v>
           </cell>
         </row>
         <row r="541">
+          <cell r="A541" t="str">
+            <v>2403</v>
+          </cell>
           <cell r="B541" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>3.5861100000000001</v>
+            <v>Прочий промышленно изготовленный табак и промышленные заменители табака; табак 'гомогенизированный' или 'восстановленный'; табачные экстракты и эссенции</v>
+          </cell>
+          <cell r="G541">
+            <v>6.6463000000000001</v>
           </cell>
         </row>
         <row r="542">
           <cell r="B542" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G542">
-            <v>525.56974000000002</v>
+            <v>6.6463000000000001</v>
           </cell>
         </row>
         <row r="543">
           <cell r="A543" t="str">
-            <v>2509</v>
+            <v>2404</v>
           </cell>
           <cell r="B543" t="str">
-            <v>Мел</v>
+            <v>Продукция, содержащая табак, восстановленный табак, никотин, или заменители табака или никотина, предназначенная для вдыхания без горения; прочая продукция, содержащая никотин и предназначенная для поступления никотина в организм человека:</v>
           </cell>
           <cell r="G543">
-            <v>76.382130000000004</v>
+            <v>4.7</v>
           </cell>
         </row>
         <row r="544">
           <cell r="B544" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G544">
-            <v>76.382130000000004</v>
+            <v>4.7</v>
           </cell>
         </row>
         <row r="545">
           <cell r="A545" t="str">
-            <v>2510</v>
+            <v>2501</v>
           </cell>
           <cell r="B545" t="str">
-            <v>Фосфаты кальция природные, фосфаты алюминиево-кальциевые природные и мел фосфатный</v>
+            <v>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов; вода морская</v>
           </cell>
           <cell r="D545">
-            <v>370093.55</v>
+            <v>3493.8939999999998</v>
           </cell>
           <cell r="F545">
-            <v>47881.110180000003</v>
+            <v>280.35235999999998</v>
+          </cell>
+          <cell r="G545">
+            <v>5355.9868299999998</v>
           </cell>
         </row>
         <row r="546">
           <cell r="B546" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D546">
-            <v>64787.7</v>
+            <v>1.5599999999999999E-2</v>
           </cell>
           <cell r="F546">
-            <v>10981.29125</v>
+            <v>2.027E-2</v>
+          </cell>
+          <cell r="G546">
+            <v>2349.7800000000002</v>
           </cell>
         </row>
         <row r="547">
           <cell r="B547" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D547">
-            <v>305305.84999999998</v>
+            <v>276.64699999999999</v>
           </cell>
           <cell r="F547">
-            <v>36899.818930000001</v>
+            <v>138.08211</v>
+          </cell>
+          <cell r="G547">
+            <v>83.8</v>
           </cell>
         </row>
         <row r="548">
-          <cell r="A548" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B548" t="str">
-            <v>Земли инфузорные кремнистые (напр.кизельгур, трепел и диатомит) и аналогичные кремнистые земли, кальцинированные или некальцинированные, с удельным весом 1 или менее</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D548">
+            <v>3217.2314000000001</v>
+          </cell>
+          <cell r="F548">
+            <v>142.24997999999999</v>
           </cell>
           <cell r="G548">
-            <v>147.22035</v>
+            <v>2922.4068299999999</v>
           </cell>
         </row>
         <row r="549">
+          <cell r="A549" t="str">
+            <v>2503</v>
+          </cell>
           <cell r="B549" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Сера всех видов, кроме серы сублимированной, осажденной или коллоидной</v>
+          </cell>
+          <cell r="D549">
+            <v>227866.25</v>
+          </cell>
+          <cell r="F549">
+            <v>21664.512999999999</v>
           </cell>
           <cell r="G549">
-            <v>36.42</v>
+            <v>29.69539</v>
           </cell>
         </row>
         <row r="550">
           <cell r="B550" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>6.7499999999999999E-3</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D550">
+            <v>25307.57</v>
+          </cell>
+          <cell r="F550">
+            <v>2173.2020000000002</v>
           </cell>
         </row>
         <row r="551">
           <cell r="B551" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D551">
+            <v>202558.68</v>
+          </cell>
+          <cell r="F551">
+            <v>19491.311000000002</v>
+          </cell>
           <cell r="G551">
-            <v>110.7936</v>
+            <v>29.69539</v>
           </cell>
         </row>
         <row r="552">
           <cell r="A552" t="str">
-            <v>2513</v>
+            <v>2504</v>
           </cell>
           <cell r="B552" t="str">
-            <v>Пемза; наждак; корунд природный, гранат природный и прочие природные абразивные материалы, термически обработанные или необработанные</v>
+            <v>Графит природный</v>
           </cell>
           <cell r="D552">
-            <v>2.7E-4</v>
+            <v>40</v>
           </cell>
           <cell r="F552">
-            <v>2.4499999999999999E-3</v>
+            <v>222.32532</v>
           </cell>
           <cell r="G552">
-            <v>1.97E-3</v>
+            <v>0.32500000000000001</v>
           </cell>
         </row>
         <row r="553">
           <cell r="B553" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D553">
-            <v>2.7E-4</v>
+            <v>40</v>
           </cell>
           <cell r="F553">
-            <v>2.4499999999999999E-3</v>
+            <v>222.32532</v>
+          </cell>
+          <cell r="G553">
+            <v>0.32500000000000001</v>
           </cell>
         </row>
         <row r="554">
+          <cell r="A554" t="str">
+            <v>2505</v>
+          </cell>
           <cell r="B554" t="str">
-            <v>РОССИЯ</v>
+            <v>Пески природные всех видов, окрашенные или неокрашенные, кроме металлоносных песков группы 26</v>
+          </cell>
+          <cell r="D554">
+            <v>24.69126</v>
+          </cell>
+          <cell r="F554">
+            <v>141.75543999999999</v>
           </cell>
           <cell r="G554">
-            <v>1.97E-3</v>
+            <v>491.06198999999998</v>
           </cell>
         </row>
         <row r="555">
-          <cell r="A555" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B555" t="str">
-            <v>Сланец, грубо раздробленый или нераздробленный, распиленный или нераспленный, либо разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G555">
-            <v>6.5</v>
+            <v>14</v>
           </cell>
         </row>
         <row r="556">
           <cell r="B556" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>6.5</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D556">
+            <v>18.25</v>
+          </cell>
+          <cell r="F556">
+            <v>6.1755399999999998</v>
           </cell>
         </row>
         <row r="557">
-          <cell r="A557" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B557" t="str">
-            <v>Мрамор, травертин, или известковый туф, экауссин и другие известняки для памятников или строительства с удельным весом 2,5 или более, и алебастр, грубо раздробленные или нераздробленные, распиленные или нераспиленные, либо разделенные другим способом на</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D557">
+            <v>6.4412599999999998</v>
+          </cell>
+          <cell r="F557">
+            <v>135.57990000000001</v>
           </cell>
           <cell r="G557">
-            <v>97.032809999999998</v>
+            <v>477.06198999999998</v>
           </cell>
         </row>
         <row r="558">
+          <cell r="A558" t="str">
+            <v>2506</v>
+          </cell>
           <cell r="B558" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Кварц (кроме песков природных); кварцит, грубо раздробленный или нераздробленный, распиленный или нераспиленный, или разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы</v>
           </cell>
           <cell r="G558">
-            <v>96.555689999999998</v>
+            <v>16.924130000000002</v>
           </cell>
         </row>
         <row r="559">
           <cell r="B559" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G559">
-            <v>0.47711999999999999</v>
+            <v>16.924130000000002</v>
           </cell>
         </row>
         <row r="560">
           <cell r="A560" t="str">
-            <v>2516</v>
+            <v>2507</v>
           </cell>
           <cell r="B560" t="str">
-            <v>Гранит, порфир, базальт, песчаник и камень для памятников или строительства прочий, грубо раздробленные или нераздробленные, распиленные или нераспиленные, либо разделенные другим способом на блоки или плиты прямоугольной (включая квадратную) формы</v>
+            <v>Каолин и глины каолиновые прочие, кальцинированные или некальцинированные</v>
+          </cell>
+          <cell r="D560">
+            <v>0.11734</v>
+          </cell>
+          <cell r="F560">
+            <v>8.9050000000000004E-2</v>
           </cell>
           <cell r="G560">
-            <v>274.55558000000002</v>
+            <v>5.5075000000000003</v>
           </cell>
         </row>
         <row r="561">
           <cell r="B561" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>0.02</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D561">
+            <v>0.115</v>
+          </cell>
+          <cell r="F561">
+            <v>8.8050000000000003E-2</v>
           </cell>
         </row>
         <row r="562">
           <cell r="B562" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D562">
+            <v>2.3400000000000001E-3</v>
+          </cell>
+          <cell r="F562">
+            <v>1E-3</v>
           </cell>
           <cell r="G562">
-            <v>231</v>
+            <v>5.5075000000000003</v>
           </cell>
         </row>
         <row r="563">
+          <cell r="A563" t="str">
+            <v>2508</v>
+          </cell>
           <cell r="B563" t="str">
-            <v>РОССИЯ</v>
+            <v>Глины прочие (исключая вспученные глины товарной позиции 6806), андалузит, кианит и силлиманит, кальцинированные или некальцинированные; муллит; земли шамотные или динасовые</v>
+          </cell>
+          <cell r="D563">
+            <v>67.087879999999998</v>
+          </cell>
+          <cell r="F563">
+            <v>69.700370000000007</v>
           </cell>
           <cell r="G563">
-            <v>43.535580000000003</v>
+            <v>1478.13384</v>
           </cell>
         </row>
         <row r="564">
-          <cell r="A564" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B564" t="str">
-            <v>Галька, гравий, щебень или дробленый камень, обычно используемые в качестве наполнителей бетона, балласта для шоссейных дорог или железнодорожных путей или другого балласта, галька, а также валуны и кремневый гравий, термически обработанные или необрабо</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D564">
-            <v>5185.1255000000001</v>
+            <v>8.2815999999999992</v>
           </cell>
           <cell r="F564">
-            <v>302.06905</v>
+            <v>4.0211300000000003</v>
           </cell>
           <cell r="G564">
-            <v>8804.0597400000006</v>
+            <v>0.15</v>
           </cell>
         </row>
         <row r="565">
           <cell r="B565" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D565">
-            <v>7.5499999999999998E-2</v>
+            <v>17</v>
           </cell>
           <cell r="F565">
-            <v>1.0279999999999999E-2</v>
+            <v>10.343</v>
           </cell>
         </row>
         <row r="566">
           <cell r="B566" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D566">
-            <v>2894.05</v>
+            <v>41.806280000000001</v>
           </cell>
           <cell r="F566">
-            <v>200.64096000000001</v>
+            <v>55.336239999999997</v>
+          </cell>
+          <cell r="G566">
+            <v>1477.9838400000001</v>
           </cell>
         </row>
         <row r="567">
+          <cell r="A567" t="str">
+            <v>2509</v>
+          </cell>
           <cell r="B567" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>101.41781</v>
+            <v>Мел</v>
           </cell>
           <cell r="G567">
-            <v>8804.0597400000006</v>
+            <v>75.399169999999998</v>
           </cell>
         </row>
         <row r="568">
-          <cell r="A568" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B568" t="str">
-            <v>Доломит, кальцинированный или некальцинированный, спекшийся или неспекшийся, включая доломит грубо раздробленный или распиленный, либо разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы; доломитовая набивочная смесь</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G568">
-            <v>549.26800000000003</v>
+            <v>75.399169999999998</v>
           </cell>
         </row>
         <row r="569">
+          <cell r="A569" t="str">
+            <v>2510</v>
+          </cell>
           <cell r="B569" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>549.26800000000003</v>
+            <v>Фосфаты кальция природные, фосфаты алюминиево-кальциевые природные и мел фосфатный</v>
+          </cell>
+          <cell r="D569">
+            <v>410715.21</v>
+          </cell>
+          <cell r="F569">
+            <v>51920.52246</v>
           </cell>
         </row>
         <row r="570">
-          <cell r="A570" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B570" t="str">
-            <v>Карбонат магния природный (магнезит); магнезия плавленая; магнезия обожженная до спекания (агломерированная), содержащая или не содержащая небольшие количества других оксидов, добавляемых перед агломерацией; прочие оксиды магния, с примесями или без при</v>
-[...2 lines deleted...]
-            <v>40.170999999999999</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D570">
+            <v>56458.05</v>
+          </cell>
+          <cell r="F570">
+            <v>9481.9254299999993</v>
           </cell>
         </row>
         <row r="571">
           <cell r="B571" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="G571">
-            <v>40.170999999999999</v>
+          <cell r="D571">
+            <v>354257.16</v>
+          </cell>
+          <cell r="F571">
+            <v>42438.597029999997</v>
           </cell>
         </row>
         <row r="572">
           <cell r="A572" t="str">
-            <v>2520</v>
+            <v>2512</v>
           </cell>
           <cell r="B572" t="str">
-            <v>Гипс; ангидрит; гипсовые вяжущие (представляющие собой кальцинированный гипс или сульфат кальция), окрашенные или неокрашенные, содержащие или не содержащие небольшие количества ускорителей или замедлителей</v>
+            <v>Земли инфузорные кремнистые (напр.кизельгур, трепел и диатомит) и аналогичные кремнистые земли, кальцинированные или некальцинированные, с удельным весом 1 или менее</v>
           </cell>
           <cell r="D572">
-            <v>1625.23</v>
+            <v>0.04</v>
           </cell>
           <cell r="F572">
-            <v>197.30268000000001</v>
+            <v>0.09</v>
           </cell>
           <cell r="G572">
-            <v>11.52511</v>
+            <v>71.831090000000003</v>
           </cell>
         </row>
         <row r="573">
           <cell r="B573" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>197.30268000000001</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="G573">
+            <v>35.64</v>
           </cell>
         </row>
         <row r="574">
           <cell r="B574" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G574">
-            <v>11.52511</v>
+            <v>6.7499999999999999E-3</v>
           </cell>
         </row>
         <row r="575">
-          <cell r="A575" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B575" t="str">
-            <v>Флюс известняковый; известняк и прочий известняковый камень, использумый для изготовления извести или цемента</v>
-[...2 lines deleted...]
-            <v>7.7999999999999999E-4</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D575">
+            <v>0.04</v>
+          </cell>
+          <cell r="F575">
+            <v>0.09</v>
           </cell>
         </row>
         <row r="576">
           <cell r="B576" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G576">
-            <v>7.7999999999999999E-4</v>
+            <v>36.184339999999999</v>
           </cell>
         </row>
         <row r="577">
           <cell r="A577" t="str">
-            <v>2522</v>
+            <v>2513</v>
           </cell>
           <cell r="B577" t="str">
-            <v>Известь негашеная, гашеная и гидравлическая, кроме оксида и гидроксида кальция, указанных в товарной позиции 2825</v>
+            <v>Пемза; наждак; корунд природный, гранат природный и прочие природные абразивные материалы, термически обработанные или необработанные</v>
+          </cell>
+          <cell r="D577">
+            <v>1.7899999999999999E-3</v>
+          </cell>
+          <cell r="F577">
+            <v>1.489E-2</v>
           </cell>
           <cell r="G577">
-            <v>9188.0999699999993</v>
+            <v>44.145440000000001</v>
           </cell>
         </row>
         <row r="578">
           <cell r="B578" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>9188.0999699999993</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D578">
+            <v>1.7899999999999999E-3</v>
+          </cell>
+          <cell r="F578">
+            <v>1.489E-2</v>
           </cell>
         </row>
         <row r="579">
-          <cell r="A579" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B579" t="str">
-            <v>Портландцемент, цемент глиноземистый, цемент шлаковый, цемент суперсульфатный и аналогичные гидравлические цементы, неокрашенные или окрашенные, готовые или в форме клинкеров</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G579">
-            <v>4275.3999999999996</v>
+            <v>44.145440000000001</v>
           </cell>
         </row>
         <row r="580">
+          <cell r="A580" t="str">
+            <v>2515</v>
+          </cell>
           <cell r="B580" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Мрамор, травертин, или известковый туф, экауссин и другие известняки для памятников или строительства с удельным весом 2,5 или более, и алебастр, грубо раздробленные или нераздробленные, распиленные или нераспиленные, либо разделенные другим способом на</v>
+          </cell>
+          <cell r="D580">
+            <v>54.5</v>
+          </cell>
+          <cell r="F580">
+            <v>2.1800000000000002</v>
           </cell>
           <cell r="G580">
-            <v>1624.35</v>
+            <v>94.3</v>
           </cell>
         </row>
         <row r="581">
           <cell r="B581" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D581">
+            <v>54.5</v>
+          </cell>
+          <cell r="F581">
+            <v>2.1800000000000002</v>
           </cell>
           <cell r="G581">
-            <v>2651.05</v>
+            <v>94.3</v>
           </cell>
         </row>
         <row r="582">
           <cell r="A582" t="str">
-            <v>2525</v>
+            <v>2516</v>
           </cell>
           <cell r="B582" t="str">
-            <v>Слюда, в том числе расслоенная; слюдяные отходы</v>
+            <v>Гранит, порфир, базальт, песчаник и камень для памятников или строительства прочий, грубо раздробленные или нераздробленные, распиленные или нераспиленные, либо разделенные другим способом на блоки или плиты прямоугольной (включая квадратную) формы</v>
           </cell>
           <cell r="D582">
-            <v>1E-4</v>
+            <v>0.14091999999999999</v>
           </cell>
           <cell r="F582">
-            <v>0.224</v>
+            <v>3.2069800000000002</v>
           </cell>
           <cell r="G582">
-            <v>2.017E-2</v>
+            <v>386.57600000000002</v>
           </cell>
         </row>
         <row r="583">
           <cell r="B583" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D583">
-            <v>1E-4</v>
+            <v>6.0920000000000002E-2</v>
           </cell>
           <cell r="F583">
-            <v>0.224</v>
+            <v>3.1895799999999999</v>
           </cell>
         </row>
         <row r="584">
           <cell r="B584" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G584">
-            <v>2.017E-2</v>
+            <v>235.37299999999999</v>
           </cell>
         </row>
         <row r="585">
-          <cell r="A585" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B585" t="str">
-            <v>Стеатит природный, грубо раздробленный или нераздробленный, распиленный или нераспиленный, либо разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы; тальк</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D585">
-            <v>0.20172999999999999</v>
+            <v>0.08</v>
           </cell>
           <cell r="F585">
-            <v>0.57850000000000001</v>
+            <v>1.7399999999999999E-2</v>
           </cell>
           <cell r="G585">
-            <v>11.39343</v>
+            <v>151.203</v>
           </cell>
         </row>
         <row r="586">
+          <cell r="A586" t="str">
+            <v>2517</v>
+          </cell>
           <cell r="B586" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Галька, гравий, щебень или дробленый камень, обычно используемые в качестве наполнителей бетона, балласта для шоссейных дорог или железнодорожных путей или другого балласта, галька, а также валуны и кремневый гравий, термически обработанные или необрабо</v>
           </cell>
           <cell r="D586">
-            <v>0.2</v>
+            <v>5947.04</v>
           </cell>
           <cell r="F586">
-            <v>0.52158000000000004</v>
+            <v>319.90001000000001</v>
           </cell>
           <cell r="G586">
-            <v>2</v>
+            <v>11182.26936</v>
           </cell>
         </row>
         <row r="587">
           <cell r="B587" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D587">
-            <v>1.73E-3</v>
+            <v>2830.04</v>
           </cell>
           <cell r="F587">
-            <v>5.6919999999999998E-2</v>
+            <v>165.83420000000001</v>
           </cell>
           <cell r="G587">
-            <v>9.3934300000000004</v>
+            <v>26.8</v>
           </cell>
         </row>
         <row r="588">
-          <cell r="A588" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B588" t="str">
-            <v>Бораты природные и их концентраты (кальцинированные или некальцинированные), кроме боратов, выделенных из природных рассолов; борная кислота природная, содержащая не более 85 мас.% h3bo3 в пересчете на сухой продукт</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D588">
-            <v>1302</v>
+            <v>3117</v>
           </cell>
           <cell r="F588">
-            <v>1547.6269600000001</v>
+            <v>154.06581</v>
+          </cell>
+          <cell r="G588">
+            <v>11155.469359999999</v>
           </cell>
         </row>
         <row r="589">
+          <cell r="A589" t="str">
+            <v>2518</v>
+          </cell>
           <cell r="B589" t="str">
-            <v>РОССИЯ</v>
+            <v>Доломит, кальцинированный или некальцинированный, спекшийся или неспекшийся, включая доломит грубо раздробленный или распиленный, либо разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы; доломитовая набивочная смесь</v>
           </cell>
           <cell r="D589">
-            <v>1302</v>
+            <v>32</v>
           </cell>
           <cell r="F589">
-            <v>1547.6269600000001</v>
+            <v>57.088979999999999</v>
+          </cell>
+          <cell r="G589">
+            <v>702.63199999999995</v>
           </cell>
         </row>
         <row r="590">
-          <cell r="A590" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B590" t="str">
-            <v>Вещества минеральные, в другом месте не поименованные или не включенные</v>
-[...2 lines deleted...]
-            <v>653.17210999999998</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D590">
+            <v>32</v>
+          </cell>
+          <cell r="F590">
+            <v>57.088979999999999</v>
           </cell>
         </row>
         <row r="591">
           <cell r="B591" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G591">
-            <v>653.17210999999998</v>
+            <v>702.63199999999995</v>
           </cell>
         </row>
         <row r="592">
           <cell r="A592" t="str">
-            <v>2610</v>
+            <v>2519</v>
           </cell>
           <cell r="B592" t="str">
-            <v>Руды и концентраты хромовые</v>
+            <v>Карбонат магния природный (магнезит); магнезия плавленая; магнезия обожженная до спекания (агломерированная), содержащая или не содержащая небольшие количества других оксидов, добавляемых перед агломерацией; прочие оксиды магния, с примесями или без при</v>
+          </cell>
+          <cell r="D592">
+            <v>0.7</v>
+          </cell>
+          <cell r="F592">
+            <v>0.33200000000000002</v>
           </cell>
           <cell r="G592">
-            <v>5.0000000000000001E-3</v>
+            <v>276.41404</v>
           </cell>
         </row>
         <row r="593">
           <cell r="B593" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>5.0000000000000001E-3</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D593">
+            <v>0.7</v>
+          </cell>
+          <cell r="F593">
+            <v>0.33200000000000002</v>
           </cell>
         </row>
         <row r="594">
-          <cell r="A594" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B594" t="str">
-            <v>Руды и концентраты ниобиевые, танталовые, ванадиевые или циркониевые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G594">
-            <v>1</v>
+            <v>276.41404</v>
           </cell>
         </row>
         <row r="595">
+          <cell r="A595" t="str">
+            <v>2520</v>
+          </cell>
           <cell r="B595" t="str">
-            <v>РОССИЯ</v>
+            <v>Гипс; ангидрит; гипсовые вяжущие (представляющие собой кальцинированный гипс или сульфат кальция), окрашенные или неокрашенные, содержащие или не содержащие небольшие количества ускорителей или замедлителей</v>
+          </cell>
+          <cell r="D595">
+            <v>1822.42</v>
+          </cell>
+          <cell r="F595">
+            <v>170.09155000000001</v>
           </cell>
           <cell r="G595">
-            <v>1</v>
+            <v>1648.9496200000001</v>
           </cell>
         </row>
         <row r="596">
-          <cell r="A596" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B596" t="str">
-            <v>Руды и концентраты прочие</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D596">
-            <v>1189</v>
+            <v>1803.07</v>
           </cell>
           <cell r="F596">
-            <v>297.26499999999999</v>
+            <v>166.94</v>
           </cell>
         </row>
         <row r="597">
           <cell r="B597" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D597">
-            <v>1189</v>
+            <v>19.350000000000001</v>
           </cell>
           <cell r="F597">
-            <v>297.26499999999999</v>
+            <v>3.1515499999999999</v>
+          </cell>
+          <cell r="G597">
+            <v>1648.9496200000001</v>
           </cell>
         </row>
         <row r="598">
           <cell r="A598" t="str">
-            <v>2620</v>
+            <v>2521</v>
           </cell>
           <cell r="B598" t="str">
-            <v>Шлак, зола и остатки (кроме образующихся в производстве черных металлов), содержащие металлы, мышьяк или их соединения</v>
-[...5 lines deleted...]
-            <v>32.091000000000001</v>
+            <v>Флюс известняковый; известняк и прочий известняковый камень, использумый для изготовления извести или цемента</v>
+          </cell>
+          <cell r="G598">
+            <v>2.0999999999999999E-3</v>
           </cell>
         </row>
         <row r="599">
           <cell r="B599" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D599">
-[...3 lines deleted...]
-            <v>32.091000000000001</v>
+          <cell r="G599">
+            <v>2.0999999999999999E-3</v>
           </cell>
         </row>
         <row r="600">
           <cell r="A600" t="str">
-            <v>2621</v>
+            <v>2522</v>
           </cell>
           <cell r="B600" t="str">
-            <v>Шлак и зола прочие, включая золу из морских водорослей (келп); зола и остатки от сжигания отходов городского хозяйства</v>
+            <v>Известь негашеная, гашеная и гидравлическая, кроме оксида и гидроксида кальция, указанных в товарной позиции 2825</v>
+          </cell>
+          <cell r="D600">
+            <v>2</v>
+          </cell>
+          <cell r="F600">
+            <v>0.57528999999999997</v>
           </cell>
           <cell r="G600">
-            <v>175.03399999999999</v>
+            <v>4082.5094600000002</v>
           </cell>
         </row>
         <row r="601">
           <cell r="B601" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>175.03399999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D601">
+            <v>2</v>
+          </cell>
+          <cell r="F601">
+            <v>0.57528999999999997</v>
           </cell>
         </row>
         <row r="602">
-          <cell r="A602" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B602" t="str">
-            <v>Уголь каменный; брикеты, окатыши и аналогичные виды твердого топлива, полученные из каменного угля</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G602">
-            <v>12.0375</v>
+            <v>4082.5094600000002</v>
           </cell>
         </row>
         <row r="603">
+          <cell r="A603" t="str">
+            <v>2523</v>
+          </cell>
           <cell r="B603" t="str">
-            <v>РОССИЯ</v>
+            <v>Портландцемент, цемент глиноземистый, цемент шлаковый, цемент суперсульфатный и аналогичные гидравлические цементы, неокрашенные или окрашенные, готовые или в форме клинкеров</v>
+          </cell>
+          <cell r="D603">
+            <v>45160.648000000001</v>
+          </cell>
+          <cell r="F603">
+            <v>2848.0225099999998</v>
           </cell>
           <cell r="G603">
-            <v>12.0375</v>
+            <v>15619.98452</v>
           </cell>
         </row>
         <row r="604">
-          <cell r="A604" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B604" t="str">
-            <v>Торф (включая торфяную крошку), агломерированный или неагломерированный</v>
-[...5 lines deleted...]
-            <v>108.41200000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G604">
-            <v>2546.0502799999999</v>
+            <v>1339</v>
           </cell>
         </row>
         <row r="605">
           <cell r="B605" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>225.26499999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D605">
+            <v>45160.648000000001</v>
+          </cell>
+          <cell r="F605">
+            <v>2848.0225099999998</v>
           </cell>
         </row>
         <row r="606">
           <cell r="B606" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D606">
-[...4 lines deleted...]
-          </cell>
           <cell r="G606">
-            <v>2320.7852800000001</v>
+            <v>14280.98452</v>
           </cell>
         </row>
         <row r="607">
           <cell r="A607" t="str">
-            <v>2704</v>
+            <v>2525</v>
           </cell>
           <cell r="B607" t="str">
-            <v>Кокс и полукокс из каменного угля, лигнита или торфа, агломерированные или неагломерированные; уголь ретортный</v>
-[...2 lines deleted...]
-            <v>262.339</v>
+            <v>Слюда, в том числе расслоенная; слюдяные отходы</v>
+          </cell>
+          <cell r="D607">
+            <v>20</v>
+          </cell>
+          <cell r="F607">
+            <v>43.787999999999997</v>
           </cell>
         </row>
         <row r="608">
           <cell r="B608" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="G608">
-            <v>262.339</v>
+          <cell r="D608">
+            <v>20</v>
+          </cell>
+          <cell r="F608">
+            <v>43.787999999999997</v>
           </cell>
         </row>
         <row r="609">
           <cell r="A609" t="str">
-            <v>2707</v>
+            <v>2526</v>
           </cell>
           <cell r="B609" t="str">
-            <v>Масла и другие продукты высокотемпературной перегонки каменноугольной смолы; аналогичные продукты, в которых масса ароматических составных частей превышает массу неароматических</v>
+            <v>Стеатит природный, грубо раздробленный или нераздробленный, распиленный или нераспиленный, либо разделенный другим способом на блоки или плиты прямоугольной (включая квадратную) формы; тальк</v>
           </cell>
           <cell r="D609">
-            <v>1.06</v>
+            <v>2.125</v>
           </cell>
           <cell r="F609">
-            <v>2.2570000000000001</v>
+            <v>1.26702</v>
           </cell>
           <cell r="G609">
-            <v>24.873200000000001</v>
+            <v>23.843419999999998</v>
           </cell>
         </row>
         <row r="610">
           <cell r="B610" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D610">
-            <v>1.06</v>
+            <v>2.125</v>
           </cell>
           <cell r="F610">
-            <v>2.2570000000000001</v>
-[...2 lines deleted...]
-            <v>24.873200000000001</v>
+            <v>1.26702</v>
           </cell>
         </row>
         <row r="611">
-          <cell r="A611" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B611" t="str">
-            <v>Нефть сырая и нефтепродукты сырые, полученные из битуминозных минералов</v>
-[...5 lines deleted...]
-            <v>6111.759</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G611">
+            <v>23.843419999999998</v>
           </cell>
         </row>
         <row r="612">
+          <cell r="A612" t="str">
+            <v>2528</v>
+          </cell>
           <cell r="B612" t="str">
-            <v>РОССИЯ</v>
+            <v>Бораты природные и их концентраты (кальцинированные или некальцинированные), кроме боратов, выделенных из природных рассолов; борная кислота природная, содержащая не более 85 мас.% h3bo3 в пересчете на сухой продукт</v>
           </cell>
           <cell r="D612">
-            <v>13424.594999999999</v>
+            <v>2917.05</v>
           </cell>
           <cell r="F612">
-            <v>6111.759</v>
+            <v>3505.5110300000001</v>
+          </cell>
+          <cell r="G612">
+            <v>135.52500000000001</v>
           </cell>
         </row>
         <row r="613">
-          <cell r="A613" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B613" t="str">
-            <v>Нефть и нефтепродукты, полученные из битуминозных пород, кроме сырых; продукты, в другом месте не поименованные или не включенные, содержащие 70 мас.% или более нефти или нефтепродуктов, полученных из битуминозных пород,</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D613">
-            <v>80510.651819999999</v>
+            <v>1.05</v>
           </cell>
           <cell r="F613">
-            <v>31772.446309999999</v>
+            <v>1.9450000000000001</v>
           </cell>
           <cell r="G613">
-            <v>104331.6542</v>
+            <v>135.52500000000001</v>
           </cell>
         </row>
         <row r="614">
           <cell r="B614" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D614">
-            <v>36.177160000000001</v>
+            <v>2916</v>
           </cell>
           <cell r="F614">
-            <v>34.368299999999998</v>
+            <v>3503.56603</v>
           </cell>
         </row>
         <row r="615">
+          <cell r="A615" t="str">
+            <v>2529</v>
+          </cell>
           <cell r="B615" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>162.29389</v>
+            <v>Полевой шпат; лейцит; нефелин и нефелиновый сиенит; плавиковый шпат</v>
           </cell>
           <cell r="G615">
-            <v>3206.4362799999999</v>
+            <v>278.89999999999998</v>
           </cell>
         </row>
         <row r="616">
           <cell r="B616" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>26946.34864</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G616">
-            <v>89653.513250000004</v>
+            <v>278.89999999999998</v>
           </cell>
         </row>
         <row r="617">
+          <cell r="A617" t="str">
+            <v>2530</v>
+          </cell>
           <cell r="B617" t="str">
-            <v>РОССИЯ</v>
+            <v>Вещества минеральные, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D617">
-            <v>2626.2431700000002</v>
+            <v>3.2200000000000002E-3</v>
           </cell>
           <cell r="F617">
-            <v>4629.4354800000001</v>
+            <v>3.32E-3</v>
           </cell>
           <cell r="G617">
-            <v>11471.704669999999</v>
+            <v>1094.5327500000001</v>
           </cell>
         </row>
         <row r="618">
-          <cell r="A618" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B618" t="str">
-            <v>Газы нефтяные и углеводороды газообразные прочие</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D618">
-            <v>16909.531999999999</v>
+            <v>3.2200000000000002E-3</v>
           </cell>
           <cell r="F618">
-            <v>45459.522140000001</v>
+            <v>3.32E-3</v>
           </cell>
           <cell r="G618">
-            <v>5.4359999999999999E-2</v>
+            <v>1094.5327500000001</v>
           </cell>
         </row>
         <row r="619">
+          <cell r="A619" t="str">
+            <v>2602</v>
+          </cell>
           <cell r="B619" t="str">
-            <v>РОССИЯ</v>
+            <v>Руды и концентраты марганцевые, вкл. Железистые марганцевые руды и концентраты с содержанием марганца 20 мас.% или более в пересчете на сухой продукт</v>
           </cell>
           <cell r="D619">
-            <v>16909.531999999999</v>
+            <v>10143</v>
           </cell>
           <cell r="F619">
-            <v>45459.522140000001</v>
+            <v>287.0462</v>
           </cell>
           <cell r="G619">
-            <v>5.4359999999999999E-2</v>
+            <v>8.0999999999999996E-4</v>
           </cell>
         </row>
         <row r="620">
-          <cell r="A620" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B620" t="str">
-            <v>Вазелин нефтяной; парафин, воск нефтяной микрокристаллический, гач парафиновый, озокерит, воск буроугольный, воск торфяной, прочие минеральные воски и аналогичные продукты, полученные в результате синтеза или других процессов, окрашенные или неокрашенны</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D620">
-            <v>3.4430000000000002E-2</v>
+            <v>10143</v>
           </cell>
           <cell r="F620">
-            <v>1.31819</v>
+            <v>287.0462</v>
           </cell>
           <cell r="G620">
-            <v>5.6854800000000001</v>
+            <v>8.0999999999999996E-4</v>
           </cell>
         </row>
         <row r="621">
+          <cell r="A621" t="str">
+            <v>2604</v>
+          </cell>
           <cell r="B621" t="str">
-            <v>РОССИЯ</v>
+            <v>Руды и концентраты никелевые</v>
           </cell>
           <cell r="D621">
-            <v>3.4430000000000002E-2</v>
+            <v>228.13900000000001</v>
           </cell>
           <cell r="F621">
-            <v>1.31819</v>
-[...2 lines deleted...]
-            <v>5.6854800000000001</v>
+            <v>305.63400000000001</v>
           </cell>
         </row>
         <row r="622">
-          <cell r="A622" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B622" t="str">
-            <v>Кокс нефтяной, битум нефтяной и прочие остатки от переработки нефти или нефтепродуктов, полученных из битуминозных пород</v>
-[...2 lines deleted...]
-            <v>17570.832999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D622">
+            <v>228.13900000000001</v>
+          </cell>
+          <cell r="F622">
+            <v>305.63400000000001</v>
           </cell>
         </row>
         <row r="623">
+          <cell r="A623" t="str">
+            <v>2606</v>
+          </cell>
           <cell r="B623" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Руды и концентраты алюминиевые</v>
           </cell>
           <cell r="G623">
-            <v>9393.7160000000003</v>
+            <v>20</v>
           </cell>
         </row>
         <row r="624">
           <cell r="B624" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G624">
-            <v>8177.1170000000002</v>
+            <v>20</v>
           </cell>
         </row>
         <row r="625">
           <cell r="A625" t="str">
-            <v>2715</v>
+            <v>2613</v>
           </cell>
           <cell r="B625" t="str">
-            <v>Смеси битумные, на основе природного асфальта, природного битума, нефтяного битума, минеральных смол или пека минеральных смол (например, битумные мастики, асфальтовые смеси для дорожных покрытий)</v>
+            <v>Руды и концентраты молибденовые</v>
           </cell>
           <cell r="D625">
-            <v>0.11352</v>
+            <v>205.86199999999999</v>
           </cell>
           <cell r="F625">
-            <v>0.70908000000000004</v>
-[...2 lines deleted...]
-            <v>491.15681999999998</v>
+            <v>431.63799999999998</v>
           </cell>
         </row>
         <row r="626">
           <cell r="B626" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D626">
-            <v>5.04E-2</v>
+            <v>205.86199999999999</v>
           </cell>
           <cell r="F626">
-            <v>0.31224000000000002</v>
+            <v>431.63799999999998</v>
           </cell>
         </row>
         <row r="627">
+          <cell r="A627" t="str">
+            <v>2615</v>
+          </cell>
           <cell r="B627" t="str">
-            <v>РОССИЯ</v>
+            <v>Руды и концентраты ниобиевые, танталовые, ванадиевые или циркониевые</v>
           </cell>
           <cell r="D627">
-            <v>6.3119999999999996E-2</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F627">
-            <v>0.39684000000000003</v>
+            <v>4.0000000000000002E-4</v>
           </cell>
           <cell r="G627">
-            <v>491.15681999999998</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="628">
-          <cell r="A628" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B628" t="str">
-            <v>Фтор, хлор, бром и йод</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D628">
+            <v>2E-3</v>
+          </cell>
+          <cell r="F628">
+            <v>4.0000000000000002E-4</v>
           </cell>
           <cell r="G628">
-            <v>1.281E-2</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="629">
+          <cell r="A629" t="str">
+            <v>2621</v>
+          </cell>
           <cell r="B629" t="str">
-            <v>РОССИЯ</v>
+            <v>Шлак и зола прочие, включая золу из морских водорослей (келп); зола и остатки от сжигания отходов городского хозяйства</v>
           </cell>
           <cell r="G629">
-            <v>1.281E-2</v>
+            <v>1210.41248</v>
           </cell>
         </row>
         <row r="630">
-          <cell r="A630" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B630" t="str">
-            <v>Сера сублимированная или осажденная; сера коллоидная</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G630">
-            <v>0.41</v>
+            <v>1210.41248</v>
           </cell>
         </row>
         <row r="631">
+          <cell r="A631" t="str">
+            <v>2701</v>
+          </cell>
           <cell r="B631" t="str">
-            <v>РОССИЯ</v>
+            <v>Уголь каменный; брикеты, окатыши и аналогичные виды твердого топлива, полученные из каменного угля</v>
+          </cell>
+          <cell r="D631">
+            <v>45169.5</v>
+          </cell>
+          <cell r="F631">
+            <v>749.53899999999999</v>
           </cell>
           <cell r="G631">
-            <v>0.41</v>
+            <v>9.5999999999999992E-3</v>
           </cell>
         </row>
         <row r="632">
-          <cell r="A632" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B632" t="str">
-            <v>Углерод (сажи и прочие формы углерода, в другом месте не поименованные)</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D632">
-            <v>2.2679999999999999E-2</v>
+            <v>45169.5</v>
           </cell>
           <cell r="F632">
-            <v>1.9826299999999999</v>
+            <v>749.53899999999999</v>
           </cell>
           <cell r="G632">
-            <v>79.599999999999994</v>
+            <v>9.5999999999999992E-3</v>
           </cell>
         </row>
         <row r="633">
+          <cell r="A633" t="str">
+            <v>2703</v>
+          </cell>
           <cell r="B633" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>1.9826299999999999</v>
+            <v>Торф (включая торфяную крошку), агломерированный или неагломерированный</v>
           </cell>
           <cell r="G633">
-            <v>79.599999999999994</v>
+            <v>1706.6619800000001</v>
           </cell>
         </row>
         <row r="634">
-          <cell r="A634" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B634" t="str">
-            <v>Водород, газы инертные и прочие неметаллы</v>
-[...5 lines deleted...]
-            <v>158.73038</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G634">
-            <v>70.990030000000004</v>
+            <v>1706.6619800000001</v>
           </cell>
         </row>
         <row r="635">
+          <cell r="A635" t="str">
+            <v>2704</v>
+          </cell>
           <cell r="B635" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>158.73038</v>
+            <v>Кокс и полукокс из каменного угля, лигнита или торфа, агломерированные или неагломерированные; уголь ретортный</v>
+          </cell>
+          <cell r="G635">
+            <v>11728.161</v>
           </cell>
         </row>
         <row r="636">
           <cell r="B636" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G636">
-            <v>70.990030000000004</v>
+            <v>11728.161</v>
           </cell>
         </row>
         <row r="637">
           <cell r="A637" t="str">
-            <v>2805</v>
+            <v>2707</v>
           </cell>
           <cell r="B637" t="str">
-            <v>Металлы щелочные или щелочно-земельные; металлы редкоземельные, скандий и иттрий в чистом виде, в смесях или сплавах; ртуть</v>
-[...5 lines deleted...]
-            <v>0.26878999999999997</v>
+            <v>Масла и другие продукты высокотемпературной перегонки каменноугольной смолы; аналогичные продукты, в которых масса ароматических составных частей превышает массу неароматических</v>
+          </cell>
+          <cell r="G637">
+            <v>46.185000000000002</v>
           </cell>
         </row>
         <row r="638">
           <cell r="B638" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D638">
-[...3 lines deleted...]
-            <v>0.26878999999999997</v>
+          <cell r="G638">
+            <v>46.185000000000002</v>
           </cell>
         </row>
         <row r="639">
           <cell r="A639" t="str">
-            <v>2806</v>
+            <v>2709</v>
           </cell>
           <cell r="B639" t="str">
-            <v>Хлорид водорода (кислота соляная); кислота хлорсульфоновая</v>
+            <v>Нефть сырая и нефтепродукты сырые, полученные из битуминозных минералов</v>
           </cell>
           <cell r="D639">
-            <v>48.566000000000003</v>
+            <v>18423.423999999999</v>
           </cell>
           <cell r="F639">
-            <v>28.509</v>
-[...2 lines deleted...]
-            <v>62.673999999999999</v>
+            <v>6929.8950000000004</v>
           </cell>
         </row>
         <row r="640">
           <cell r="B640" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D640">
-            <v>48.566000000000003</v>
+            <v>18423.423999999999</v>
           </cell>
           <cell r="F640">
-            <v>28.509</v>
+            <v>6929.8950000000004</v>
           </cell>
         </row>
         <row r="641">
+          <cell r="A641" t="str">
+            <v>2710</v>
+          </cell>
           <cell r="B641" t="str">
-            <v>РОССИЯ</v>
+            <v>Нефть и нефтепродукты, полученные из битуминозных пород, кроме сырых; продукты, в другом месте не поименованные или не включенные, содержащие 70 мас.% или более нефти или нефтепродуктов, полученных из битуминозных пород,</v>
+          </cell>
+          <cell r="D641">
+            <v>160884.89499</v>
+          </cell>
+          <cell r="F641">
+            <v>68916.444499999998</v>
           </cell>
           <cell r="G641">
-            <v>62.673999999999999</v>
+            <v>21127.65754</v>
           </cell>
         </row>
         <row r="642">
-          <cell r="A642" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B642" t="str">
-            <v>Серная кислота; олеум</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D642">
-            <v>49.918999999999997</v>
+            <v>0.30706</v>
           </cell>
           <cell r="F642">
-            <v>13.85863</v>
+            <v>97.343609999999998</v>
           </cell>
           <cell r="G642">
-            <v>26.055949999999999</v>
+            <v>850.30541000000005</v>
           </cell>
         </row>
         <row r="643">
           <cell r="B643" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D643">
-            <v>49.918999999999997</v>
+            <v>155930.91894999999</v>
           </cell>
           <cell r="F643">
-            <v>13.85863</v>
+            <v>60378.083740000002</v>
+          </cell>
+          <cell r="G643">
+            <v>1048.5999999999999</v>
           </cell>
         </row>
         <row r="644">
           <cell r="B644" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D644">
+            <v>4953.6689800000004</v>
+          </cell>
+          <cell r="F644">
+            <v>8441.0171499999997</v>
+          </cell>
           <cell r="G644">
-            <v>26.055949999999999</v>
+            <v>19228.752130000001</v>
           </cell>
         </row>
         <row r="645">
           <cell r="A645" t="str">
-            <v>2808</v>
+            <v>2711</v>
           </cell>
           <cell r="B645" t="str">
-            <v>Кислота азотная; кислоты сульфоазотные</v>
+            <v>Газы нефтяные и углеводороды газообразные прочие</v>
           </cell>
           <cell r="D645">
-            <v>2.6880000000000002</v>
+            <v>27912.355</v>
           </cell>
           <cell r="F645">
-            <v>1.7826900000000001</v>
+            <v>79506.913</v>
           </cell>
           <cell r="G645">
-            <v>27.686</v>
+            <v>12.26394</v>
           </cell>
         </row>
         <row r="646">
           <cell r="B646" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>1.7826900000000001</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G646">
+            <v>4.2700000000000004E-3</v>
           </cell>
         </row>
         <row r="647">
           <cell r="B647" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D647">
+            <v>27912.355</v>
+          </cell>
+          <cell r="F647">
+            <v>79506.913</v>
+          </cell>
           <cell r="G647">
-            <v>27.686</v>
+            <v>12.25967</v>
           </cell>
         </row>
         <row r="648">
           <cell r="A648" t="str">
-            <v>2809</v>
+            <v>2712</v>
           </cell>
           <cell r="B648" t="str">
-            <v>Пентаоксид дифосфора; фосфорная кислота; полифосфорные кислоты определенного или неопределенного химического состава</v>
-[...2 lines deleted...]
-            <v>Килограмм пятиокиси фосфора</v>
+            <v>Вазелин нефтяной; парафин, воск нефтяной микрокристаллический, гач парафиновый, озокерит, воск буроугольный, воск торфяной, прочие минеральные воски и аналогичные продукты, полученные в результате синтеза или других процессов, окрашенные или неокрашенны</v>
           </cell>
           <cell r="D648">
-            <v>2.2599999999999998</v>
-[...2 lines deleted...]
-            <v>659</v>
+            <v>60.082619999999999</v>
           </cell>
           <cell r="F648">
-            <v>4.7946499999999999</v>
+            <v>207.41694000000001</v>
           </cell>
           <cell r="G648">
-            <v>0.44353999999999999</v>
+            <v>13.126749999999999</v>
           </cell>
         </row>
         <row r="649">
           <cell r="B649" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D649">
+            <v>60.082619999999999</v>
+          </cell>
+          <cell r="F649">
+            <v>207.41694000000001</v>
+          </cell>
+          <cell r="G649">
+            <v>13.126749999999999</v>
+          </cell>
+        </row>
+        <row r="650">
+          <cell r="A650" t="str">
+            <v>2713</v>
+          </cell>
+          <cell r="B650" t="str">
+            <v>Кокс нефтяной, битум нефтяной и прочие остатки от переработки нефти или нефтепродуктов, полученных из битуминозных пород</v>
+          </cell>
+          <cell r="D650">
+            <v>5</v>
+          </cell>
+          <cell r="F650">
+            <v>3.5009999999999999</v>
+          </cell>
+          <cell r="G650">
+            <v>38858.898999999998</v>
+          </cell>
+        </row>
+        <row r="651">
+          <cell r="B651" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D649">
-[...23 lines deleted...]
-          </cell>
           <cell r="D651">
-            <v>1</v>
+            <v>5</v>
           </cell>
           <cell r="F651">
-            <v>1.7749999999999999</v>
+            <v>3.5009999999999999</v>
           </cell>
           <cell r="G651">
-            <v>21.808810000000001</v>
+            <v>10414.280000000001</v>
           </cell>
         </row>
         <row r="652">
           <cell r="B652" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>1.7749999999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G652">
+            <v>28444.618999999999</v>
           </cell>
         </row>
         <row r="653">
+          <cell r="A653" t="str">
+            <v>2715</v>
+          </cell>
           <cell r="B653" t="str">
-            <v>РОССИЯ</v>
+            <v>Смеси битумные, на основе природного асфальта, природного битума, нефтяного битума, минеральных смол или пека минеральных смол (например, битумные мастики, асфальтовые смеси для дорожных покрытий)</v>
           </cell>
           <cell r="G653">
-            <v>21.808810000000001</v>
+            <v>760.42885999999999</v>
           </cell>
         </row>
         <row r="654">
-          <cell r="A654" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B654" t="str">
-            <v>Кислоты неорганические прочие и соединения неметаллов с кислородом неорганические прочие</v>
-[...5 lines deleted...]
-            <v>1.61328</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G654">
-            <v>48.183999999999997</v>
+            <v>760.42885999999999</v>
           </cell>
         </row>
         <row r="655">
+          <cell r="A655" t="str">
+            <v>2716</v>
+          </cell>
           <cell r="B655" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>1.298</v>
+            <v>Электроэнергия</v>
+          </cell>
+          <cell r="C655" t="str">
+            <v>Тысяча киловатт час (мегаватт-час)</v>
           </cell>
         </row>
         <row r="656">
           <cell r="B656" t="str">
-            <v>РОССИЯ</v>
-[...8 lines deleted...]
-            <v>48.183999999999997</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
         </row>
         <row r="657">
           <cell r="A657" t="str">
-            <v>2812</v>
+            <v>2801</v>
           </cell>
           <cell r="B657" t="str">
-            <v>Галогениды и галогенид оксиды неметаллов</v>
+            <v>Фтор, хлор, бром и йод</v>
+          </cell>
+          <cell r="D657">
+            <v>0.125</v>
+          </cell>
+          <cell r="F657">
+            <v>15.253019999999999</v>
           </cell>
           <cell r="G657">
-            <v>0.112</v>
+            <v>4.5830000000000003E-2</v>
           </cell>
         </row>
         <row r="658">
           <cell r="B658" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>0.112</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D658">
+            <v>0.125</v>
+          </cell>
+          <cell r="F658">
+            <v>15.253019999999999</v>
           </cell>
         </row>
         <row r="659">
-          <cell r="A659" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B659" t="str">
-            <v>Аммиак, безводный или в водном растворе</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G659">
-            <v>1045.0572999999999</v>
+            <v>4.5830000000000003E-2</v>
           </cell>
         </row>
         <row r="660">
+          <cell r="A660" t="str">
+            <v>2802</v>
+          </cell>
           <cell r="B660" t="str">
-            <v>РОССИЯ</v>
+            <v>Сера сублимированная или осажденная; сера коллоидная</v>
           </cell>
           <cell r="G660">
-            <v>1045.0572999999999</v>
+            <v>0.22011</v>
           </cell>
         </row>
         <row r="661">
-          <cell r="A661" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B661" t="str">
-            <v>Гидроксид натрия (сода каустическая); гидроксид калия (едкое кали); пероксиды натрия или калия</v>
-[...5 lines deleted...]
-            <v>58.149749999999997</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G661">
-            <v>545.43550000000005</v>
+            <v>0.22011</v>
           </cell>
         </row>
         <row r="662">
+          <cell r="A662" t="str">
+            <v>2803</v>
+          </cell>
           <cell r="B662" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Углерод (сажи и прочие формы углерода, в другом месте не поименованные)</v>
           </cell>
           <cell r="D662">
-            <v>70.75</v>
+            <v>1.805E-2</v>
           </cell>
           <cell r="F662">
-            <v>43.646250000000002</v>
+            <v>1.92</v>
+          </cell>
+          <cell r="G662">
+            <v>84.111999999999995</v>
           </cell>
         </row>
         <row r="663">
           <cell r="B663" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D663">
-            <v>7.1120000000000003E-2</v>
+            <v>1.7819999999999999E-2</v>
           </cell>
           <cell r="F663">
-            <v>14.503500000000001</v>
-[...2 lines deleted...]
-            <v>545.43550000000005</v>
+            <v>0.03</v>
           </cell>
         </row>
         <row r="664">
-          <cell r="A664" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B664" t="str">
-            <v>Гидроксид и пероксид магния; оксиды, гидроксиды и пероксиды стронция или бария</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D664">
+            <v>2.3000000000000001E-4</v>
+          </cell>
+          <cell r="F664">
+            <v>1.89</v>
           </cell>
           <cell r="G664">
-            <v>2.0030000000000001</v>
+            <v>84.111999999999995</v>
           </cell>
         </row>
         <row r="665">
+          <cell r="A665" t="str">
+            <v>2804</v>
+          </cell>
           <cell r="B665" t="str">
-            <v>РОССИЯ</v>
+            <v>Водород, газы инертные и прочие неметаллы</v>
+          </cell>
+          <cell r="D665">
+            <v>200.02112</v>
+          </cell>
+          <cell r="F665">
+            <v>87.921940000000006</v>
           </cell>
           <cell r="G665">
-            <v>2.0030000000000001</v>
+            <v>76.044309999999996</v>
           </cell>
         </row>
         <row r="666">
-          <cell r="A666" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B666" t="str">
-            <v>Оксид цинка; пероксид цинка</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D666">
-            <v>66</v>
+            <v>200.02011999999999</v>
           </cell>
           <cell r="F666">
-            <v>63.36</v>
-[...2 lines deleted...]
-            <v>2.3006000000000002</v>
+            <v>87.735939999999999</v>
           </cell>
         </row>
         <row r="667">
           <cell r="B667" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D667">
-            <v>66</v>
+            <v>1E-3</v>
           </cell>
           <cell r="F667">
-            <v>63.36</v>
+            <v>0.186</v>
           </cell>
           <cell r="G667">
-            <v>2.3006000000000002</v>
+            <v>76.044309999999996</v>
           </cell>
         </row>
         <row r="668">
           <cell r="A668" t="str">
-            <v>2818</v>
+            <v>2805</v>
           </cell>
           <cell r="B668" t="str">
-            <v>Искусственный корунд определенного или неопределенного химического состава; оксид алюминия; гидроксид алюминия</v>
+            <v>Металлы щелочные или щелочно-земельные; металлы редкоземельные, скандий и иттрий в чистом виде, в смесях или сплавах; ртуть</v>
           </cell>
           <cell r="G668">
-            <v>47.085000000000001</v>
+            <v>6.4999999999999997E-3</v>
           </cell>
         </row>
         <row r="669">
           <cell r="B669" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G669">
-            <v>47.085000000000001</v>
+            <v>6.4999999999999997E-3</v>
           </cell>
         </row>
         <row r="670">
           <cell r="A670" t="str">
-            <v>2819</v>
+            <v>2806</v>
           </cell>
           <cell r="B670" t="str">
-            <v>Оксиды и гидроксиды хрома</v>
+            <v>Хлорид водорода (кислота соляная); кислота хлорсульфоновая</v>
+          </cell>
+          <cell r="D670">
+            <v>43.561999999999998</v>
+          </cell>
+          <cell r="F670">
+            <v>19.861000000000001</v>
           </cell>
           <cell r="G670">
-            <v>0.15173</v>
+            <v>661.75440000000003</v>
           </cell>
         </row>
         <row r="671">
           <cell r="B671" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>0.15173</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D671">
+            <v>43.561999999999998</v>
+          </cell>
+          <cell r="F671">
+            <v>19.861000000000001</v>
           </cell>
         </row>
         <row r="672">
-          <cell r="A672" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B672" t="str">
-            <v>Оксиды марганца</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G672">
-            <v>2.9499999999999998E-2</v>
+            <v>661.75440000000003</v>
           </cell>
         </row>
         <row r="673">
+          <cell r="A673" t="str">
+            <v>2807</v>
+          </cell>
           <cell r="B673" t="str">
-            <v>РОССИЯ</v>
+            <v>Серная кислота; олеум</v>
+          </cell>
+          <cell r="D673">
+            <v>70.682000000000002</v>
+          </cell>
+          <cell r="F673">
+            <v>16.751359999999998</v>
           </cell>
           <cell r="G673">
-            <v>2.9499999999999998E-2</v>
+            <v>73.344809999999995</v>
           </cell>
         </row>
         <row r="674">
-          <cell r="A674" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B674" t="str">
-            <v>Оксиды и гидроксиды железа; красители минеральные, содержащие 70 мас.% или более химически связанного железа в пересчете на fе2o3</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D674">
-            <v>24.45</v>
+            <v>70.682000000000002</v>
           </cell>
           <cell r="F674">
-            <v>45.782730000000001</v>
-[...2 lines deleted...]
-            <v>34.453499999999998</v>
+            <v>16.751359999999998</v>
           </cell>
         </row>
         <row r="675">
           <cell r="B675" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G675">
+            <v>73.344809999999995</v>
+          </cell>
+        </row>
+        <row r="676">
+          <cell r="A676" t="str">
+            <v>2808</v>
+          </cell>
+          <cell r="B676" t="str">
+            <v>Кислота азотная; кислоты сульфоазотные</v>
+          </cell>
+          <cell r="D676">
+            <v>45.591999999999999</v>
+          </cell>
+          <cell r="F676">
+            <v>20.146000000000001</v>
+          </cell>
+          <cell r="G676">
+            <v>101.89864</v>
+          </cell>
+        </row>
+        <row r="677">
+          <cell r="B677" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D675">
-[...23 lines deleted...]
-          </cell>
           <cell r="D677">
-            <v>7.4999999999999997E-2</v>
+            <v>45.591999999999999</v>
           </cell>
           <cell r="F677">
-            <v>0.39</v>
-[...2 lines deleted...]
-            <v>2.5</v>
+            <v>20.146000000000001</v>
           </cell>
         </row>
         <row r="678">
           <cell r="B678" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.39</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G678">
+            <v>101.89864</v>
           </cell>
         </row>
         <row r="679">
+          <cell r="A679" t="str">
+            <v>2809</v>
+          </cell>
           <cell r="B679" t="str">
-            <v>РОССИЯ</v>
+            <v>Пентаоксид дифосфора; фосфорная кислота; полифосфорные кислоты определенного или неопределенного химического состава</v>
+          </cell>
+          <cell r="C679" t="str">
+            <v>Килограмм пятиокиси фосфора</v>
+          </cell>
+          <cell r="D679">
+            <v>3.94</v>
+          </cell>
+          <cell r="E679">
+            <v>3119.8</v>
+          </cell>
+          <cell r="F679">
+            <v>9.3482800000000008</v>
           </cell>
           <cell r="G679">
-            <v>2.5</v>
+            <v>16.828029999999998</v>
           </cell>
         </row>
         <row r="680">
-          <cell r="A680" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B680" t="str">
-            <v>Гидразин и гидроксиламин и их неорганические соли; неорганические основания прочие; оксиды, гидроксиды и пероксиды металлов прочие</v>
-[...5 lines deleted...]
-            <v>1.99369</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G680">
-            <v>5.0027499999999998</v>
+            <v>3.5000000000000003E-2</v>
           </cell>
         </row>
         <row r="681">
           <cell r="B681" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D681">
-            <v>9.3999999999999997E-4</v>
+            <v>3.94</v>
+          </cell>
+          <cell r="E681">
+            <v>3119.8</v>
           </cell>
           <cell r="F681">
-            <v>1.99369</v>
-[...2 lines deleted...]
-            <v>5.0027499999999998</v>
+            <v>9.3482800000000008</v>
           </cell>
         </row>
         <row r="682">
-          <cell r="A682" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B682" t="str">
-            <v>Фториды; фторосиликаты, фтороалюминаты и прочие комплексные соли фтора</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G682">
-            <v>1.5E-3</v>
+            <v>16.793030000000002</v>
           </cell>
         </row>
         <row r="683">
+          <cell r="A683" t="str">
+            <v>2810</v>
+          </cell>
           <cell r="B683" t="str">
-            <v>РОССИЯ</v>
+            <v>Оксиды бора; кислоты борные</v>
+          </cell>
+          <cell r="D683">
+            <v>2.6520000000000001</v>
+          </cell>
+          <cell r="F683">
+            <v>5.5328200000000001</v>
           </cell>
           <cell r="G683">
-            <v>1.5E-3</v>
+            <v>42.017710000000001</v>
           </cell>
         </row>
         <row r="684">
-          <cell r="A684" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B684" t="str">
-            <v>Хлориды, хлорид оксиды и хлорид гидроксиды; бромиды и бромид оксиды; йодиды и йодид оксиды</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D684">
-            <v>0.86040000000000005</v>
+            <v>2.65</v>
           </cell>
           <cell r="F684">
-            <v>1.8834900000000001</v>
-[...2 lines deleted...]
-            <v>505.07234</v>
+            <v>5.5319200000000004</v>
           </cell>
         </row>
         <row r="685">
           <cell r="B685" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D685">
+            <v>2E-3</v>
+          </cell>
+          <cell r="F685">
+            <v>8.9999999999999998E-4</v>
           </cell>
           <cell r="G685">
-            <v>4.12</v>
+            <v>42.017710000000001</v>
           </cell>
         </row>
         <row r="686">
+          <cell r="A686" t="str">
+            <v>2811</v>
+          </cell>
           <cell r="B686" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Кислоты неорганические прочие и соединения неметаллов с кислородом неорганические прочие</v>
           </cell>
           <cell r="D686">
-            <v>0.86040000000000005</v>
+            <v>145.07046</v>
           </cell>
           <cell r="F686">
-            <v>1.8834900000000001</v>
+            <v>620.02466000000004</v>
+          </cell>
+          <cell r="G686">
+            <v>100.77581000000001</v>
           </cell>
         </row>
         <row r="687">
           <cell r="B687" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>500.95233999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D687">
+            <v>1.1499999999999999</v>
+          </cell>
+          <cell r="F687">
+            <v>8.5524799999999992</v>
           </cell>
         </row>
         <row r="688">
-          <cell r="A688" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B688" t="str">
-            <v>Гипохлориты; гипохлорит кальция технический; хлориты; гипобромиты</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D688">
-            <v>34.7453</v>
+            <v>143.92045999999999</v>
           </cell>
           <cell r="F688">
-            <v>190.75054</v>
+            <v>611.47217999999998</v>
           </cell>
           <cell r="G688">
-            <v>626.22357999999997</v>
+            <v>100.77581000000001</v>
           </cell>
         </row>
         <row r="689">
+          <cell r="A689" t="str">
+            <v>2812</v>
+          </cell>
           <cell r="B689" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Галогениды и галогенид оксиды неметаллов</v>
           </cell>
           <cell r="D689">
-            <v>0.96</v>
+            <v>1.2E-4</v>
           </cell>
           <cell r="F689">
-            <v>158.45699999999999</v>
+            <v>3.484</v>
           </cell>
           <cell r="G689">
-            <v>2.25</v>
+            <v>0.57599999999999996</v>
           </cell>
         </row>
         <row r="690">
           <cell r="B690" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D690">
-            <v>33.718000000000004</v>
+            <v>1.2E-4</v>
           </cell>
           <cell r="F690">
-            <v>19.672039999999999</v>
+            <v>3.484</v>
+          </cell>
+          <cell r="G690">
+            <v>0.57599999999999996</v>
           </cell>
         </row>
         <row r="691">
+          <cell r="A691" t="str">
+            <v>2813</v>
+          </cell>
           <cell r="B691" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>12.621499999999999</v>
+            <v>Сульфиды неметаллов; трисульфид фосфора технический</v>
           </cell>
           <cell r="G691">
-            <v>623.97357999999997</v>
+            <v>3.7499999999999999E-3</v>
           </cell>
         </row>
         <row r="692">
-          <cell r="A692" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B692" t="str">
-            <v>Хлораты и перхлораты; броматы и перброматы; йодаты и перйодаты</v>
-[...5 lines deleted...]
-            <v>10.027189999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G692">
-            <v>2E-3</v>
+            <v>3.7499999999999999E-3</v>
           </cell>
         </row>
         <row r="693">
+          <cell r="A693" t="str">
+            <v>2814</v>
+          </cell>
           <cell r="B693" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>8.5060000000000002</v>
+            <v>Аммиак, безводный или в водном растворе</v>
+          </cell>
+          <cell r="G693">
+            <v>5308.2787200000002</v>
           </cell>
         </row>
         <row r="694">
           <cell r="B694" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D694">
-[...4 lines deleted...]
-          </cell>
           <cell r="G694">
-            <v>2E-3</v>
+            <v>5308.2787200000002</v>
           </cell>
         </row>
         <row r="695">
           <cell r="A695" t="str">
-            <v>2831</v>
+            <v>2815</v>
           </cell>
           <cell r="B695" t="str">
-            <v>Дитиониты и сульфоксилаты</v>
+            <v>Гидроксид натрия (сода каустическая); гидроксид калия (едкое кали); пероксиды натрия или калия</v>
+          </cell>
+          <cell r="D695">
+            <v>146.88784000000001</v>
+          </cell>
+          <cell r="F695">
+            <v>90.933790000000002</v>
           </cell>
           <cell r="G695">
-            <v>0.9</v>
+            <v>643.37873999999999</v>
           </cell>
         </row>
         <row r="696">
           <cell r="B696" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>0.9</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D696">
+            <v>1.1999999999999999E-3</v>
+          </cell>
+          <cell r="F696">
+            <v>0.52200000000000002</v>
           </cell>
         </row>
         <row r="697">
-          <cell r="A697" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B697" t="str">
-            <v>Сульфиты; тиосульфаты</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D697">
-            <v>20.925000000000001</v>
+            <v>106.38664</v>
           </cell>
           <cell r="F697">
-            <v>13.73828</v>
-[...2 lines deleted...]
-            <v>0.82223999999999997</v>
+            <v>63.226790000000001</v>
           </cell>
         </row>
         <row r="698">
           <cell r="B698" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D698">
+            <v>40.5</v>
+          </cell>
+          <cell r="F698">
+            <v>27.184999999999999</v>
+          </cell>
+          <cell r="G698">
+            <v>643.37873999999999</v>
+          </cell>
+        </row>
+        <row r="699">
+          <cell r="A699" t="str">
+            <v>2817</v>
+          </cell>
+          <cell r="B699" t="str">
+            <v>Оксид цинка; пероксид цинка</v>
+          </cell>
+          <cell r="D699">
+            <v>0.45600000000000002</v>
+          </cell>
+          <cell r="F699">
+            <v>10.222440000000001</v>
+          </cell>
+          <cell r="G699">
+            <v>4.7005299999999997</v>
+          </cell>
+        </row>
+        <row r="700">
+          <cell r="B700" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D698">
-[...20 lines deleted...]
-          </cell>
           <cell r="D700">
-            <v>8.4023800000000008</v>
+            <v>0.4</v>
           </cell>
           <cell r="F700">
-            <v>26.332170000000001</v>
-[...2 lines deleted...]
-            <v>92.272890000000004</v>
+            <v>3.3367</v>
           </cell>
         </row>
         <row r="701">
           <cell r="B701" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D701">
-            <v>6.2859999999999996</v>
+            <v>5.6000000000000001E-2</v>
           </cell>
           <cell r="F701">
-            <v>14.995559999999999</v>
+            <v>6.8857400000000002</v>
+          </cell>
+          <cell r="G701">
+            <v>4.7005299999999997</v>
           </cell>
         </row>
         <row r="702">
+          <cell r="A702" t="str">
+            <v>2818</v>
+          </cell>
           <cell r="B702" t="str">
-            <v>РОССИЯ</v>
+            <v>Искусственный корунд определенного или неопределенного химического состава; оксид алюминия; гидроксид алюминия</v>
           </cell>
           <cell r="D702">
-            <v>2.1163799999999999</v>
+            <v>1.303E-2</v>
           </cell>
           <cell r="F702">
-            <v>11.33661</v>
+            <v>0.46251999999999999</v>
           </cell>
           <cell r="G702">
-            <v>92.272890000000004</v>
+            <v>20.5</v>
           </cell>
         </row>
         <row r="703">
-          <cell r="A703" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B703" t="str">
-            <v>Нитриты; нитраты</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D703">
-            <v>1.9E-3</v>
+            <v>1.303E-2</v>
           </cell>
           <cell r="F703">
-            <v>0.63097999999999999</v>
+            <v>0.46251999999999999</v>
           </cell>
           <cell r="G703">
-            <v>8.6575100000000003</v>
+            <v>20.5</v>
           </cell>
         </row>
         <row r="704">
+          <cell r="A704" t="str">
+            <v>2819</v>
+          </cell>
           <cell r="B704" t="str">
-            <v>РОССИЯ</v>
+            <v>Оксиды и гидроксиды хрома</v>
           </cell>
           <cell r="D704">
-            <v>1.9E-3</v>
+            <v>1.34E-3</v>
           </cell>
           <cell r="F704">
-            <v>0.63097999999999999</v>
+            <v>1E-3</v>
           </cell>
           <cell r="G704">
-            <v>8.6575100000000003</v>
+            <v>1.086E-2</v>
           </cell>
         </row>
         <row r="705">
-          <cell r="A705" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B705" t="str">
-            <v>Фосфинаты (гипофосфиты), фосфонаты (фосфиты) и фосфаты; полифосфаты определенного или неопределенного химического состава</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D705">
-            <v>7.7350000000000003</v>
+            <v>1.34E-3</v>
           </cell>
           <cell r="F705">
-            <v>27.320070000000001</v>
+            <v>1E-3</v>
           </cell>
           <cell r="G705">
-            <v>697.53330000000005</v>
+            <v>1.086E-2</v>
           </cell>
         </row>
         <row r="706">
+          <cell r="A706" t="str">
+            <v>2821</v>
+          </cell>
           <cell r="B706" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Оксиды и гидроксиды железа; красители минеральные, содержащие 70 мас.% или более химически связанного железа в пересчете на fе2o3</v>
           </cell>
           <cell r="D706">
-            <v>6.5750000000000002</v>
+            <v>15.3</v>
           </cell>
           <cell r="F706">
-            <v>14.045769999999999</v>
+            <v>32.216149999999999</v>
+          </cell>
+          <cell r="G706">
+            <v>87.946560000000005</v>
           </cell>
         </row>
         <row r="707">
           <cell r="B707" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>13.2743</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G707">
-            <v>697.53330000000005</v>
+            <v>66.400000000000006</v>
           </cell>
         </row>
         <row r="708">
-          <cell r="A708" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B708" t="str">
-            <v>Карбонаты; пероксокарбонаты (перкарбонаты); карбонат аммония технический, содержащий карбамат аммония</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D708">
-            <v>94.454099999999997</v>
+            <v>15.3</v>
           </cell>
           <cell r="F708">
-            <v>50.311770000000003</v>
-[...2 lines deleted...]
-            <v>2589.5973899999999</v>
+            <v>32.216149999999999</v>
           </cell>
         </row>
         <row r="709">
           <cell r="B709" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>6.5599999999999999E-3</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G709">
-            <v>5.9400000000000001E-2</v>
+            <v>21.546559999999999</v>
           </cell>
         </row>
         <row r="710">
+          <cell r="A710" t="str">
+            <v>2823</v>
+          </cell>
           <cell r="B710" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Оксиды титана</v>
           </cell>
           <cell r="D710">
-            <v>93.146000000000001</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
           <cell r="F710">
-            <v>35.711239999999997</v>
+            <v>0.40400000000000003</v>
+          </cell>
+          <cell r="G710">
+            <v>0.21326000000000001</v>
           </cell>
         </row>
         <row r="711">
           <cell r="B711" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D711">
-            <v>1.2521</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
           <cell r="F711">
-            <v>14.593970000000001</v>
-[...2 lines deleted...]
-            <v>2589.5379899999998</v>
+            <v>0.40400000000000003</v>
           </cell>
         </row>
         <row r="712">
-          <cell r="A712" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B712" t="str">
-            <v>Цианиды, цианид оксиды, цианиды комплексные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G712">
-            <v>1880</v>
+            <v>0.21326000000000001</v>
           </cell>
         </row>
         <row r="713">
+          <cell r="A713" t="str">
+            <v>2825</v>
+          </cell>
           <cell r="B713" t="str">
-            <v>РОССИЯ</v>
+            <v>Гидразин и гидроксиламин и их неорганические соли; неорганические основания прочие; оксиды, гидроксиды и пероксиды металлов прочие</v>
+          </cell>
+          <cell r="D713">
+            <v>0.01</v>
+          </cell>
+          <cell r="F713">
+            <v>0.39994000000000002</v>
           </cell>
           <cell r="G713">
-            <v>1880</v>
+            <v>57.772979999999997</v>
           </cell>
         </row>
         <row r="714">
-          <cell r="A714" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B714" t="str">
-            <v>Силикаты; силикаты щелочных металлов технические</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D714">
-            <v>0.5</v>
+            <v>0.01</v>
           </cell>
           <cell r="F714">
-            <v>0.79837000000000002</v>
-[...2 lines deleted...]
-            <v>1996.21072</v>
+            <v>0.39994000000000002</v>
           </cell>
         </row>
         <row r="715">
           <cell r="B715" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G715">
-            <v>1035</v>
+            <v>57.772979999999997</v>
           </cell>
         </row>
         <row r="716">
+          <cell r="A716" t="str">
+            <v>2826</v>
+          </cell>
           <cell r="B716" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.79837000000000002</v>
+            <v>Фториды; фторосиликаты, фтороалюминаты и прочие комплексные соли фтора</v>
+          </cell>
+          <cell r="G716">
+            <v>0.30018</v>
           </cell>
         </row>
         <row r="717">
           <cell r="B717" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G717">
-            <v>961.21072000000004</v>
+            <v>0.30018</v>
           </cell>
         </row>
         <row r="718">
           <cell r="A718" t="str">
-            <v>2840</v>
+            <v>2827</v>
           </cell>
           <cell r="B718" t="str">
-            <v>Бораты; пероксобораты (пербораты)</v>
+            <v>Хлориды, хлорид оксиды и хлорид гидроксиды; бромиды и бромид оксиды; йодиды и йодид оксиды</v>
           </cell>
           <cell r="D718">
-            <v>3</v>
+            <v>3.0000300000000002</v>
           </cell>
           <cell r="F718">
-            <v>4.3159999999999998</v>
+            <v>15.4727</v>
           </cell>
           <cell r="G718">
-            <v>70.009910000000005</v>
+            <v>366.98093</v>
           </cell>
         </row>
         <row r="719">
           <cell r="B719" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G719">
-            <v>5.0000000000000001E-4</v>
+            <v>2.1</v>
           </cell>
         </row>
         <row r="720">
           <cell r="B720" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D720">
-            <v>3</v>
+            <v>1.7386299999999999</v>
           </cell>
           <cell r="F720">
-            <v>4.3159999999999998</v>
+            <v>11.06728</v>
           </cell>
         </row>
         <row r="721">
           <cell r="B721" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D721">
+            <v>1.2614000000000001</v>
+          </cell>
+          <cell r="F721">
+            <v>4.4054200000000003</v>
+          </cell>
           <cell r="G721">
-            <v>70.009410000000003</v>
+            <v>364.88092999999998</v>
           </cell>
         </row>
         <row r="722">
           <cell r="A722" t="str">
-            <v>2841</v>
+            <v>2828</v>
           </cell>
           <cell r="B722" t="str">
-            <v>Соли оксометаллических или пероксометаллических кислот</v>
+            <v>Гипохлориты; гипохлорит кальция технический; хлориты; гипобромиты</v>
           </cell>
           <cell r="D722">
-            <v>1.58E-3</v>
+            <v>39.887999999999998</v>
           </cell>
           <cell r="F722">
-            <v>0.22919999999999999</v>
+            <v>20.85941</v>
           </cell>
           <cell r="G722">
-            <v>7.0730000000000004</v>
+            <v>770.70591000000002</v>
           </cell>
         </row>
         <row r="723">
           <cell r="B723" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.22919999999999999</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G723">
+            <v>2.42</v>
           </cell>
         </row>
         <row r="724">
           <cell r="B724" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>7.0730000000000004</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D724">
+            <v>39.311999999999998</v>
+          </cell>
+          <cell r="F724">
+            <v>18.43366</v>
           </cell>
         </row>
         <row r="725">
-          <cell r="A725" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B725" t="str">
-            <v>Соли неорганических кислот или пероксокислот (включая алюмосиликаты определенного или неопределенного химического состава), кроме азидов, прочие</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D725">
+            <v>0.57599999999999996</v>
+          </cell>
+          <cell r="F725">
+            <v>2.4257499999999999</v>
           </cell>
           <cell r="G725">
-            <v>32.573659999999997</v>
+            <v>768.28590999999994</v>
           </cell>
         </row>
         <row r="726">
+          <cell r="A726" t="str">
+            <v>2829</v>
+          </cell>
           <cell r="B726" t="str">
-            <v>РОССИЯ</v>
+            <v>Хлораты и перхлораты; броматы и перброматы; йодаты и перйодаты</v>
+          </cell>
+          <cell r="D726">
+            <v>2.6499999999999999E-2</v>
+          </cell>
+          <cell r="F726">
+            <v>2.9620000000000002</v>
           </cell>
           <cell r="G726">
-            <v>32.573659999999997</v>
+            <v>0.90061999999999998</v>
           </cell>
         </row>
         <row r="727">
-          <cell r="A727" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B727" t="str">
-            <v>Металлы драгоценные в коллоидном состоянии; соединения неорганические или органические драгоценных металлов, определенного или неопределенного химического состава; амальгамы драгоценных металлов</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D727">
-            <v>1.42E-3</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
           <cell r="F727">
-            <v>6.92441</v>
-[...2 lines deleted...]
-            <v>2.181E-2</v>
+            <v>2.77</v>
           </cell>
         </row>
         <row r="728">
           <cell r="B728" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D728">
+            <v>1.5E-3</v>
+          </cell>
+          <cell r="F728">
+            <v>0.192</v>
+          </cell>
+          <cell r="G728">
+            <v>0.90061999999999998</v>
+          </cell>
+        </row>
+        <row r="729">
+          <cell r="A729" t="str">
+            <v>2830</v>
+          </cell>
+          <cell r="B729" t="str">
+            <v>Сульфиды; полисульфиды определенного или неопределенного химического состава</v>
+          </cell>
+          <cell r="G729">
+            <v>266.37400000000002</v>
+          </cell>
+        </row>
+        <row r="730">
+          <cell r="B730" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G730">
+            <v>266.37400000000002</v>
+          </cell>
+        </row>
+        <row r="731">
+          <cell r="A731" t="str">
+            <v>2831</v>
+          </cell>
+          <cell r="B731" t="str">
+            <v>Дитиониты и сульфоксилаты</v>
+          </cell>
+          <cell r="D731">
+            <v>2E-3</v>
+          </cell>
+          <cell r="F731">
+            <v>0.13900000000000001</v>
+          </cell>
+        </row>
+        <row r="732">
+          <cell r="B732" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D732">
+            <v>2E-3</v>
+          </cell>
+          <cell r="F732">
+            <v>0.13900000000000001</v>
+          </cell>
+        </row>
+        <row r="733">
+          <cell r="A733" t="str">
+            <v>2832</v>
+          </cell>
+          <cell r="B733" t="str">
+            <v>Сульфиты; тиосульфаты</v>
+          </cell>
+          <cell r="D733">
+            <v>0.47499999999999998</v>
+          </cell>
+          <cell r="F733">
+            <v>0.86197999999999997</v>
+          </cell>
+          <cell r="G733">
+            <v>4.1666400000000001</v>
+          </cell>
+        </row>
+        <row r="734">
+          <cell r="B734" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D728">
-[...78 lines deleted...]
-            <v>2E-3</v>
+          <cell r="D734">
+            <v>0.47499999999999998</v>
+          </cell>
+          <cell r="F734">
+            <v>0.86197999999999997</v>
           </cell>
         </row>
         <row r="735">
           <cell r="B735" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G735">
-            <v>2E-3</v>
+            <v>4.1666400000000001</v>
           </cell>
         </row>
         <row r="736">
           <cell r="A736" t="str">
-            <v>2847</v>
+            <v>2833</v>
           </cell>
           <cell r="B736" t="str">
-            <v>Пероксид водорода, отвержденный или не отвержденный мочевиной</v>
-[...2 lines deleted...]
-            <v>Килограмм пероксида водорода</v>
+            <v>Сульфаты; квасцы; пероксосульфаты (персульфаты)</v>
           </cell>
           <cell r="D736">
-            <v>46.746000000000002</v>
-[...2 lines deleted...]
-            <v>46707.6</v>
+            <v>22.704429999999999</v>
           </cell>
           <cell r="F736">
-            <v>337.75241999999997</v>
+            <v>74.564710000000005</v>
           </cell>
           <cell r="G736">
-            <v>330.75940000000003</v>
+            <v>161.16734</v>
           </cell>
         </row>
         <row r="737">
           <cell r="B737" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D737">
-            <v>4.3460000000000001</v>
-[...2 lines deleted...]
-            <v>4307.6000000000004</v>
+            <v>19.609000000000002</v>
           </cell>
           <cell r="F737">
-            <v>3.8816000000000002</v>
+            <v>45.010289999999998</v>
+          </cell>
+          <cell r="G737">
+            <v>42</v>
           </cell>
         </row>
         <row r="738">
           <cell r="B738" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D738">
-            <v>42.4</v>
-[...2 lines deleted...]
-            <v>42400</v>
+            <v>3.0954299999999999</v>
           </cell>
           <cell r="F738">
-            <v>333.87081999999998</v>
+            <v>29.55442</v>
           </cell>
           <cell r="G738">
-            <v>330.75940000000003</v>
+            <v>119.16734</v>
           </cell>
         </row>
         <row r="739">
           <cell r="A739" t="str">
-            <v>2852</v>
+            <v>2834</v>
           </cell>
           <cell r="B739" t="str">
-            <v>Соединения ртути, неорганические или органические,кроме амальгам</v>
+            <v>Нитриты; нитраты</v>
+          </cell>
+          <cell r="D739">
+            <v>0.95199999999999996</v>
+          </cell>
+          <cell r="F739">
+            <v>1.524</v>
           </cell>
           <cell r="G739">
-            <v>1.0000000000000001E-5</v>
+            <v>268.09134</v>
           </cell>
         </row>
         <row r="740">
           <cell r="B740" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D740">
+            <v>0.95</v>
+          </cell>
+          <cell r="F740">
+            <v>1.296</v>
           </cell>
           <cell r="G740">
-            <v>1.0000000000000001E-5</v>
+            <v>255</v>
           </cell>
         </row>
         <row r="741">
-          <cell r="A741" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B741" t="str">
-            <v>Соединения неорганические прочие (включая дистиллированную или кондуктометрическую воду и воду аналогичной чистоты); воздух жидкий (с удалением или без удаления инертных газов); воздух сжатый; амальга</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D741">
-            <v>2.9204599999999998</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F741">
-            <v>20.690010000000001</v>
+            <v>0.22800000000000001</v>
           </cell>
           <cell r="G741">
-            <v>16.87311</v>
+            <v>13.091340000000001</v>
           </cell>
         </row>
         <row r="742">
+          <cell r="A742" t="str">
+            <v>2835</v>
+          </cell>
           <cell r="B742" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Фосфинаты (гипофосфиты), фосфонаты (фосфиты) и фосфаты; полифосфаты определенного или неопределенного химического состава</v>
           </cell>
           <cell r="D742">
-            <v>0.72</v>
+            <v>243.708</v>
           </cell>
           <cell r="F742">
-            <v>7.069</v>
+            <v>684.0421</v>
+          </cell>
+          <cell r="G742">
+            <v>183.13238000000001</v>
           </cell>
         </row>
         <row r="743">
           <cell r="B743" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>7.0099999999999997E-3</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G743">
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="744">
           <cell r="B744" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D744">
-            <v>2.2000000000000002</v>
+            <v>3.3</v>
           </cell>
           <cell r="F744">
-            <v>13.614000000000001</v>
+            <v>8.3521199999999993</v>
           </cell>
           <cell r="G744">
-            <v>16.87311</v>
+            <v>14</v>
           </cell>
         </row>
         <row r="745">
-          <cell r="A745" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B745" t="str">
-            <v>Углеводороды ациклические</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D745">
-            <v>28929.096000000001</v>
+            <v>240.40799999999999</v>
           </cell>
           <cell r="F745">
-            <v>5419.4821199999997</v>
+            <v>675.68997999999999</v>
           </cell>
           <cell r="G745">
-            <v>22.17342</v>
+            <v>169.10738000000001</v>
           </cell>
         </row>
         <row r="746">
+          <cell r="A746" t="str">
+            <v>2836</v>
+          </cell>
           <cell r="B746" t="str">
-            <v>РОССИЯ</v>
+            <v>Карбонаты; пероксокарбонаты (перкарбонаты); карбонат аммония технический, содержащий карбамат аммония</v>
           </cell>
           <cell r="D746">
-            <v>28929.096000000001</v>
+            <v>13.66038</v>
           </cell>
           <cell r="F746">
-            <v>5419.4821199999997</v>
+            <v>26.07367</v>
           </cell>
           <cell r="G746">
-            <v>22.17342</v>
+            <v>12282.86456</v>
           </cell>
         </row>
         <row r="747">
-          <cell r="A747" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B747" t="str">
-            <v>Углеводороды циклические</v>
-[...5 lines deleted...]
-            <v>122.226</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G747">
-            <v>178.34231</v>
+            <v>0.1386</v>
           </cell>
         </row>
         <row r="748">
           <cell r="B748" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D748">
-            <v>3.5999999999999999E-3</v>
+            <v>8.048</v>
           </cell>
           <cell r="F748">
-            <v>4.2000000000000003E-2</v>
+            <v>4.7747000000000002</v>
+          </cell>
+          <cell r="G748">
+            <v>0.83299999999999996</v>
           </cell>
         </row>
         <row r="749">
           <cell r="B749" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D749">
-            <v>4</v>
+            <v>5.6123799999999999</v>
           </cell>
           <cell r="F749">
-            <v>122.184</v>
+            <v>21.298970000000001</v>
           </cell>
           <cell r="G749">
-            <v>178.34231</v>
+            <v>12281.892959999999</v>
           </cell>
         </row>
         <row r="750">
           <cell r="A750" t="str">
-            <v>2903</v>
+            <v>2837</v>
           </cell>
           <cell r="B750" t="str">
-            <v>Галогенированные производные углеводородов</v>
+            <v>Цианиды, цианид оксиды, цианиды комплексные</v>
           </cell>
           <cell r="D750">
-            <v>65.040239999999997</v>
+            <v>8.8000000000000005E-3</v>
           </cell>
           <cell r="F750">
-            <v>254.88919999999999</v>
+            <v>5.6174400000000002</v>
           </cell>
           <cell r="G750">
-            <v>22.255099999999999</v>
+            <v>320.00150000000002</v>
           </cell>
         </row>
         <row r="751">
           <cell r="B751" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D751">
-            <v>5.2</v>
+            <v>8.8000000000000005E-3</v>
           </cell>
           <cell r="F751">
-            <v>13.852</v>
+            <v>5.6174400000000002</v>
           </cell>
         </row>
         <row r="752">
           <cell r="B752" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>102.78885</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G752">
+            <v>320.00150000000002</v>
           </cell>
         </row>
         <row r="753">
+          <cell r="A753" t="str">
+            <v>2839</v>
+          </cell>
           <cell r="B753" t="str">
-            <v>РОССИЯ</v>
+            <v>Силикаты; силикаты щелочных металлов технические</v>
           </cell>
           <cell r="D753">
-            <v>52.000140000000002</v>
+            <v>1.1100000000000001</v>
           </cell>
           <cell r="F753">
-            <v>138.24834999999999</v>
+            <v>5.8121499999999999</v>
           </cell>
           <cell r="G753">
-            <v>22.255099999999999</v>
+            <v>778.42607999999996</v>
           </cell>
         </row>
         <row r="754">
-          <cell r="A754" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B754" t="str">
-            <v>Сульфированные, нитрованные или нитрозированные производные углеводородов, галогенированные или негалогенированные</v>
-[...5 lines deleted...]
-            <v>0.51236000000000004</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G754">
-            <v>10.57</v>
+            <v>0.69</v>
           </cell>
         </row>
         <row r="755">
           <cell r="B755" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D755">
-            <v>0.23</v>
+            <v>0.45</v>
           </cell>
           <cell r="F755">
-            <v>0.51236000000000004</v>
+            <v>0.46228999999999998</v>
           </cell>
         </row>
         <row r="756">
           <cell r="B756" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D756">
+            <v>0.66</v>
+          </cell>
+          <cell r="F756">
+            <v>5.3498599999999996</v>
+          </cell>
           <cell r="G756">
-            <v>10.57</v>
+            <v>777.73608000000002</v>
           </cell>
         </row>
         <row r="757">
           <cell r="A757" t="str">
-            <v>2905</v>
+            <v>2840</v>
           </cell>
           <cell r="B757" t="str">
-            <v>Спирты ациклические и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>Бораты; пероксобораты (пербораты)</v>
           </cell>
           <cell r="D757">
-            <v>34.868400000000001</v>
+            <v>4.0000000000000002E-4</v>
           </cell>
           <cell r="F757">
-            <v>348.14661999999998</v>
+            <v>3.9100000000000003E-3</v>
           </cell>
           <cell r="G757">
-            <v>4854.0359200000003</v>
+            <v>53.911000000000001</v>
           </cell>
         </row>
         <row r="758">
           <cell r="B758" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D758">
-            <v>15.185</v>
+            <v>4.0000000000000002E-4</v>
           </cell>
           <cell r="F758">
-            <v>39.107860000000002</v>
+            <v>3.9100000000000003E-3</v>
+          </cell>
+          <cell r="G758">
+            <v>53.911000000000001</v>
           </cell>
         </row>
         <row r="759">
+          <cell r="A759" t="str">
+            <v>2841</v>
+          </cell>
           <cell r="B759" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>309.03876000000002</v>
+            <v>Соли оксометаллических или пероксометаллических кислот</v>
           </cell>
           <cell r="G759">
-            <v>4854.0359200000003</v>
+            <v>0.63941000000000003</v>
           </cell>
         </row>
         <row r="760">
-          <cell r="A760" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B760" t="str">
-            <v>Спирты циклические и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
-[...5 lines deleted...]
-            <v>14.03628</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G760">
-            <v>2.504E-2</v>
+            <v>0.63941000000000003</v>
           </cell>
         </row>
         <row r="761">
+          <cell r="A761" t="str">
+            <v>2842</v>
+          </cell>
           <cell r="B761" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>14.03628</v>
+            <v>Соли неорганических кислот или пероксокислот (включая алюмосиликаты определенного или неопределенного химического состава), кроме азидов, прочие</v>
           </cell>
           <cell r="G761">
-            <v>2.504E-2</v>
+            <v>14.252560000000001</v>
           </cell>
         </row>
         <row r="762">
-          <cell r="A762" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B762" t="str">
-            <v>Фенолы; фенолоспирты</v>
-[...5 lines deleted...]
-            <v>2.1125799999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G762">
-            <v>1.9456800000000001</v>
+            <v>14.252560000000001</v>
           </cell>
         </row>
         <row r="763">
+          <cell r="A763" t="str">
+            <v>2843</v>
+          </cell>
           <cell r="B763" t="str">
-            <v>РОССИЯ</v>
+            <v>Металлы драгоценные в коллоидном состоянии; соединения неорганические или органические драгоценных металлов, определенного или неопределенного химического состава; амальгамы драгоценных металлов</v>
           </cell>
           <cell r="D763">
-            <v>2.2000000000000001E-4</v>
+            <v>1.788E-2</v>
           </cell>
           <cell r="F763">
-            <v>2.1125799999999999</v>
+            <v>18.744540000000001</v>
           </cell>
           <cell r="G763">
-            <v>1.9456800000000001</v>
+            <v>2.4410000000000001E-2</v>
           </cell>
         </row>
         <row r="764">
-          <cell r="A764" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B764" t="str">
-            <v>Галогенированные, сульфированные, нитрованные или нитрозированные производные фенолов или фенолоспиртов</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D764">
-            <v>5.9999999999999995E-4</v>
+            <v>1.788E-2</v>
           </cell>
           <cell r="F764">
-            <v>0.69</v>
+            <v>18.744540000000001</v>
           </cell>
           <cell r="G764">
-            <v>5.0000000000000001E-3</v>
+            <v>2.4410000000000001E-2</v>
           </cell>
         </row>
         <row r="765">
+          <cell r="A765" t="str">
+            <v>2844</v>
+          </cell>
           <cell r="B765" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.69</v>
+            <v>Элементы химические радиоактивные и изотопы радиоактивные (включая делящиеся или воспроизводящиеся химические элементы и изотопы) и их соединения; смеси и остатки, содержащие эти продукты</v>
           </cell>
           <cell r="G765">
-            <v>5.0000000000000001E-3</v>
+            <v>3.0300000000000001E-3</v>
           </cell>
         </row>
         <row r="766">
-          <cell r="A766" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B766" t="str">
-            <v>Synthetic glycerin from propylene</v>
-[...5 lines deleted...]
-            <v>548.41165000000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G766">
-            <v>201.61777000000001</v>
+            <v>3.0300000000000001E-3</v>
           </cell>
         </row>
         <row r="767">
+          <cell r="A767" t="str">
+            <v>2845</v>
+          </cell>
           <cell r="B767" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Изотопы, кроме изотопов товарной позиции 2844; соединения неорганические или органические этих изотопов, определенного или неопределенного химического состава</v>
           </cell>
           <cell r="D767">
-            <v>4.1100000000000003</v>
+            <v>1.2999999999999999E-3</v>
           </cell>
           <cell r="F767">
-            <v>14.20303</v>
+            <v>11.53139</v>
           </cell>
         </row>
         <row r="768">
           <cell r="B768" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D768">
-            <v>104.08055</v>
+            <v>1.2999999999999999E-3</v>
           </cell>
           <cell r="F768">
-            <v>534.20862</v>
-[...2 lines deleted...]
-            <v>201.61777000000001</v>
+            <v>11.53139</v>
           </cell>
         </row>
         <row r="769">
           <cell r="A769" t="str">
-            <v>2910</v>
+            <v>2846</v>
           </cell>
           <cell r="B769" t="str">
-            <v>Эпоксиды, эпоксиспирты, эпоксифенолы и эпоксиэфиры, содержащие в структуре трехчленное кольцо, и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>Соединения, неорганические или органические, редкоземельных металлов, иттрия или скандия или смесей этих металлов</v>
           </cell>
           <cell r="D769">
-            <v>10.120039999999999</v>
+            <v>1E-3</v>
           </cell>
           <cell r="F769">
-            <v>80.512969999999996</v>
+            <v>0.13100000000000001</v>
+          </cell>
+          <cell r="G769">
+            <v>5.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="770">
           <cell r="B770" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D770">
-            <v>10.120039999999999</v>
+            <v>1E-3</v>
           </cell>
           <cell r="F770">
-            <v>80.512969999999996</v>
+            <v>0.13100000000000001</v>
+          </cell>
+          <cell r="G770">
+            <v>5.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="771">
           <cell r="A771" t="str">
-            <v>2912</v>
+            <v>2847</v>
           </cell>
           <cell r="B771" t="str">
-            <v>Альдегиды, содержащие или не содержащие другую кислородсодержащую функциональную группу; полимеры альдегидов циклические; параформальдегид</v>
+            <v>Пероксид водорода, отвержденный или не отвержденный мочевиной</v>
+          </cell>
+          <cell r="C771" t="str">
+            <v>Килограмм пероксида водорода</v>
           </cell>
           <cell r="D771">
-            <v>25.830680000000001</v>
+            <v>1.0609999999999999</v>
+          </cell>
+          <cell r="E771">
+            <v>102.6</v>
           </cell>
           <cell r="F771">
-            <v>13.131220000000001</v>
+            <v>3.4054899999999999</v>
           </cell>
           <cell r="G771">
-            <v>136.79754</v>
+            <v>136.61132000000001</v>
           </cell>
         </row>
         <row r="772">
           <cell r="B772" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G772">
-            <v>1.04E-2</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="773">
           <cell r="B773" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D773">
-            <v>25.800999999999998</v>
+            <v>1.0609999999999999</v>
+          </cell>
+          <cell r="E773">
+            <v>102.6</v>
           </cell>
           <cell r="F773">
-            <v>12.634</v>
+            <v>3.4054899999999999</v>
           </cell>
         </row>
         <row r="774">
           <cell r="B774" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D774">
-[...4 lines deleted...]
-          </cell>
           <cell r="G774">
-            <v>136.78713999999999</v>
+            <v>136.60731999999999</v>
           </cell>
         </row>
         <row r="775">
           <cell r="A775" t="str">
-            <v>2914</v>
+            <v>2852</v>
           </cell>
           <cell r="B775" t="str">
-            <v>Кетоны и хиноны, содержащие или не содержащие другую кислородсодержащую функциональную группу, и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
-[...5 lines deleted...]
-            <v>17.21199</v>
+            <v>Соединения ртути, неорганические или органические,кроме амальгам</v>
           </cell>
           <cell r="G775">
-            <v>16.372</v>
+            <v>2.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="776">
           <cell r="B776" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G776">
+            <v>2.0000000000000001E-4</v>
+          </cell>
+        </row>
+        <row r="777">
+          <cell r="A777" t="str">
+            <v>2853</v>
+          </cell>
+          <cell r="B777" t="str">
+            <v>Соединения неорганические прочие (включая дистиллированную или кондуктометрическую воду и воду аналогичной чистоты); воздух жидкий (с удалением или без удаления инертных газов); воздух сжатый; амальга</v>
+          </cell>
+          <cell r="D777">
+            <v>0.68103999999999998</v>
+          </cell>
+          <cell r="F777">
+            <v>0.35475000000000001</v>
+          </cell>
+          <cell r="G777">
+            <v>24.594760000000001</v>
+          </cell>
+        </row>
+        <row r="778">
+          <cell r="B778" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D776">
-[...26 lines deleted...]
-          </cell>
           <cell r="D778">
-            <v>19.250080000000001</v>
+            <v>0.68103999999999998</v>
           </cell>
           <cell r="F778">
-            <v>40.351869999999998</v>
-[...2 lines deleted...]
-            <v>2254.3949499999999</v>
+            <v>0.35475000000000001</v>
           </cell>
         </row>
         <row r="779">
           <cell r="B779" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G779">
-            <v>0.02</v>
+            <v>24.594760000000001</v>
           </cell>
         </row>
         <row r="780">
+          <cell r="A780" t="str">
+            <v>2901</v>
+          </cell>
           <cell r="B780" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Углеводороды ациклические</v>
           </cell>
           <cell r="D780">
-            <v>19.25</v>
+            <v>28754.756519999999</v>
           </cell>
           <cell r="F780">
-            <v>38.923740000000002</v>
+            <v>6077.2707099999998</v>
+          </cell>
+          <cell r="G780">
+            <v>18.564170000000001</v>
           </cell>
         </row>
         <row r="781">
           <cell r="B781" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D781">
-            <v>8.0000000000000007E-5</v>
+            <v>28754.756519999999</v>
           </cell>
           <cell r="F781">
-            <v>1.4281299999999999</v>
+            <v>6077.2707099999998</v>
           </cell>
           <cell r="G781">
-            <v>2254.3749499999999</v>
+            <v>18.564170000000001</v>
           </cell>
         </row>
         <row r="782">
           <cell r="A782" t="str">
-            <v>2916</v>
+            <v>2902</v>
           </cell>
           <cell r="B782" t="str">
-            <v>Кислоты ациклические монокарбоновые ненасыщенные, кислоты циклические монокарбоновые, их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>Углеводороды циклические</v>
           </cell>
           <cell r="D782">
-            <v>14.33799</v>
+            <v>2.3841899999999998</v>
           </cell>
           <cell r="F782">
-            <v>87.728719999999996</v>
+            <v>7.2805099999999996</v>
           </cell>
           <cell r="G782">
-            <v>11.493119999999999</v>
+            <v>139.78667999999999</v>
           </cell>
         </row>
         <row r="783">
           <cell r="B783" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D783">
-            <v>0.26719999999999999</v>
+            <v>2.38</v>
           </cell>
           <cell r="F783">
-            <v>21.165870000000002</v>
+            <v>5.4579700000000004</v>
           </cell>
         </row>
         <row r="784">
           <cell r="B784" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D784">
-            <v>12.5</v>
+            <v>4.1900000000000001E-3</v>
           </cell>
           <cell r="F784">
-            <v>31.513999999999999</v>
+            <v>1.82254</v>
+          </cell>
+          <cell r="G784">
+            <v>139.78667999999999</v>
           </cell>
         </row>
         <row r="785">
+          <cell r="A785" t="str">
+            <v>2903</v>
+          </cell>
           <cell r="B785" t="str">
-            <v>РОССИЯ</v>
+            <v>Галогенированные производные углеводородов</v>
           </cell>
           <cell r="D785">
-            <v>1.5707899999999999</v>
+            <v>65.357759999999999</v>
           </cell>
           <cell r="F785">
-            <v>35.048850000000002</v>
+            <v>29.089289999999998</v>
           </cell>
           <cell r="G785">
-            <v>11.493119999999999</v>
+            <v>35.647849999999998</v>
           </cell>
         </row>
         <row r="786">
-          <cell r="A786" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B786" t="str">
-            <v>Кислоты поликарбоновые, их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D786">
-            <v>3.0501100000000001</v>
+            <v>2.6</v>
           </cell>
           <cell r="F786">
-            <v>8.3715899999999994</v>
-[...2 lines deleted...]
-            <v>534.65201999999999</v>
+            <v>6.4610000000000003</v>
           </cell>
         </row>
         <row r="787">
           <cell r="B787" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D787">
-            <v>3.05</v>
+            <v>22.325199999999999</v>
           </cell>
           <cell r="F787">
-            <v>6.87683</v>
+            <v>14.521129999999999</v>
           </cell>
         </row>
         <row r="788">
           <cell r="B788" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D788">
-            <v>1.1E-4</v>
+            <v>40.432560000000002</v>
           </cell>
           <cell r="F788">
-            <v>1.4947600000000001</v>
+            <v>8.1071600000000004</v>
           </cell>
           <cell r="G788">
-            <v>534.65201999999999</v>
+            <v>35.647849999999998</v>
           </cell>
         </row>
         <row r="789">
           <cell r="A789" t="str">
-            <v>2918</v>
+            <v>2904</v>
           </cell>
           <cell r="B789" t="str">
-            <v>Кислоты карбоновые, содержащие дополнительную кислородсодержащую функциональную группу, и их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>Сульфированные, нитрованные или нитрозированные производные углеводородов, галогенированные или негалогенированные</v>
           </cell>
           <cell r="D789">
-            <v>270.25734999999997</v>
+            <v>3.3059999999999999E-2</v>
           </cell>
           <cell r="F789">
-            <v>1828.5518400000001</v>
+            <v>1.8930199999999999</v>
           </cell>
           <cell r="G789">
-            <v>31.953150000000001</v>
+            <v>8.8699999999999992</v>
           </cell>
         </row>
         <row r="790">
           <cell r="B790" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>7.1099999999999997E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D790">
+            <v>2.5000000000000001E-2</v>
+          </cell>
+          <cell r="F790">
+            <v>0.20802000000000001</v>
           </cell>
         </row>
         <row r="791">
           <cell r="B791" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D791">
-            <v>168.82499999999999</v>
+            <v>8.0599999999999995E-3</v>
           </cell>
           <cell r="F791">
-            <v>193.15921</v>
+            <v>1.6850000000000001</v>
+          </cell>
+          <cell r="G791">
+            <v>8.8699999999999992</v>
           </cell>
         </row>
         <row r="792">
+          <cell r="A792" t="str">
+            <v>2905</v>
+          </cell>
           <cell r="B792" t="str">
-            <v>РОССИЯ</v>
+            <v>Спирты ациклические и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D792">
-            <v>101.43235</v>
+            <v>43.817480000000003</v>
           </cell>
           <cell r="F792">
-            <v>1635.3926300000001</v>
+            <v>312.04700000000003</v>
           </cell>
           <cell r="G792">
-            <v>31.88205</v>
+            <v>5237.0326999999997</v>
           </cell>
         </row>
         <row r="793">
-          <cell r="A793" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B793" t="str">
-            <v>Эфиры фосфорной кислоты сложные и их соли, включая лактофосфаты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
-[...5 lines deleted...]
-            <v>3.8129900000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G793">
-            <v>0.27300000000000002</v>
+            <v>0.27500000000000002</v>
           </cell>
         </row>
         <row r="794">
           <cell r="B794" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>4.2999999999999997E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D794">
+            <v>28.931999999999999</v>
+          </cell>
+          <cell r="F794">
+            <v>92.733230000000006</v>
           </cell>
         </row>
         <row r="795">
           <cell r="B795" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D795">
-            <v>4.0200000000000001E-3</v>
+            <v>14.885479999999999</v>
           </cell>
           <cell r="F795">
-            <v>3.8129900000000001</v>
+            <v>219.31377000000001</v>
           </cell>
           <cell r="G795">
-            <v>0.23</v>
+            <v>5236.7577000000001</v>
           </cell>
         </row>
         <row r="796">
           <cell r="A796" t="str">
-            <v>2920</v>
+            <v>2906</v>
           </cell>
           <cell r="B796" t="str">
-            <v>Сложные эфиры прочих неорганических кислот неметаллов (кроме сложных эфиров галогенводородов) и их соли; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+            <v>Спирты циклические и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D796">
-            <v>8.0000000000000007E-5</v>
+            <v>4.1799999999999997E-3</v>
           </cell>
           <cell r="F796">
-            <v>0.71872999999999998</v>
+            <v>2.8265600000000002</v>
           </cell>
           <cell r="G796">
-            <v>0.30199999999999999</v>
+            <v>2.9453999999999998</v>
           </cell>
         </row>
         <row r="797">
           <cell r="B797" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.71872999999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G797">
-            <v>0.30199999999999999</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
         </row>
         <row r="798">
-          <cell r="A798" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B798" t="str">
-            <v>Соединения с аминной функциональной группой</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D798">
-            <v>16.400480000000002</v>
+            <v>4.1799999999999997E-3</v>
           </cell>
           <cell r="F798">
-            <v>144.35457</v>
+            <v>2.8265600000000002</v>
           </cell>
           <cell r="G798">
-            <v>669.89769999999999</v>
+            <v>2.8704000000000001</v>
           </cell>
         </row>
         <row r="799">
+          <cell r="A799" t="str">
+            <v>2907</v>
+          </cell>
           <cell r="B799" t="str">
-            <v>РОССИЯ</v>
+            <v>Фенолы; фенолоспирты</v>
           </cell>
           <cell r="D799">
-            <v>16.400480000000002</v>
+            <v>3.2230000000000002E-2</v>
           </cell>
           <cell r="F799">
-            <v>144.35457</v>
+            <v>2.3785500000000002</v>
           </cell>
           <cell r="G799">
-            <v>669.89769999999999</v>
+            <v>1.3409500000000001</v>
           </cell>
         </row>
         <row r="800">
-          <cell r="A800" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B800" t="str">
-            <v>Аминосоединения, включающие кислородсодержащую функциональную группу</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D800">
-            <v>1045.7153699999999</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
           <cell r="F800">
-            <v>1209.1609900000001</v>
-[...2 lines deleted...]
-            <v>85.500370000000004</v>
+            <v>0.52758000000000005</v>
           </cell>
         </row>
         <row r="801">
           <cell r="B801" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D801">
+            <v>7.2300000000000003E-3</v>
+          </cell>
+          <cell r="F801">
+            <v>1.85097</v>
           </cell>
           <cell r="G801">
-            <v>0.3</v>
+            <v>1.3409500000000001</v>
           </cell>
         </row>
         <row r="802">
+          <cell r="A802" t="str">
+            <v>2908</v>
+          </cell>
           <cell r="B802" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Галогенированные, сульфированные, нитрованные или нитрозированные производные фенолов или фенолоспиртов</v>
           </cell>
           <cell r="D802">
-            <v>8.6880000000000006</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F802">
-            <v>18.46855</v>
+            <v>0.29899999999999999</v>
+          </cell>
+          <cell r="G802">
+            <v>4.5600000000000002E-2</v>
           </cell>
         </row>
         <row r="803">
           <cell r="B803" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D803">
-            <v>1037.02737</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F803">
-            <v>1190.69244</v>
+            <v>0.29899999999999999</v>
           </cell>
           <cell r="G803">
-            <v>85.200370000000007</v>
+            <v>4.5600000000000002E-2</v>
           </cell>
         </row>
         <row r="804">
           <cell r="A804" t="str">
-            <v>2923</v>
+            <v>2909</v>
           </cell>
           <cell r="B804" t="str">
-            <v>Соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава</v>
+            <v>Synthetic glycerin from propylene</v>
           </cell>
           <cell r="D804">
-            <v>22</v>
+            <v>64.856520000000003</v>
           </cell>
           <cell r="F804">
-            <v>132.32633999999999</v>
+            <v>462.97877</v>
           </cell>
           <cell r="G804">
-            <v>79.653450000000007</v>
+            <v>379.10478000000001</v>
           </cell>
         </row>
         <row r="805">
           <cell r="B805" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D805">
-            <v>8</v>
+            <v>1.97E-3</v>
           </cell>
           <cell r="F805">
-            <v>39.554000000000002</v>
+            <v>0.21226</v>
           </cell>
           <cell r="G805">
-            <v>5.6</v>
+            <v>0.36799999999999999</v>
           </cell>
         </row>
         <row r="806">
           <cell r="B806" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D806">
-            <v>14</v>
+            <v>2.1084299999999998</v>
           </cell>
           <cell r="F806">
-            <v>92.77234</v>
-[...2 lines deleted...]
-            <v>74.053449999999998</v>
+            <v>6.4405400000000004</v>
           </cell>
         </row>
         <row r="807">
-          <cell r="A807" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B807" t="str">
-            <v>Соединения, содержащие функциональную карбоксамидную группу; соединения угольной кислоты, содержащие функциональную амидную группу</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D807">
-            <v>1.0489999999999999E-2</v>
+            <v>62.746119999999998</v>
           </cell>
           <cell r="F807">
-            <v>14.335660000000001</v>
+            <v>456.32596999999998</v>
           </cell>
           <cell r="G807">
-            <v>8.1370100000000001</v>
+            <v>378.73678000000001</v>
           </cell>
         </row>
         <row r="808">
+          <cell r="A808" t="str">
+            <v>2910</v>
+          </cell>
           <cell r="B808" t="str">
-            <v>РОССИЯ</v>
+            <v>Эпоксиды, эпоксиспирты, эпоксифенолы и эпоксиэфиры, содержащие в структуре трехчленное кольцо, и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D808">
-            <v>1.0489999999999999E-2</v>
+            <v>6.0400000000000002E-3</v>
           </cell>
           <cell r="F808">
-            <v>14.335660000000001</v>
+            <v>0.41299999999999998</v>
           </cell>
           <cell r="G808">
-            <v>8.1370100000000001</v>
+            <v>1.18</v>
           </cell>
         </row>
         <row r="809">
-          <cell r="A809" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B809" t="str">
-            <v>Соединения, содержащие функциональную карбоксимидную группу (включая сахарин и его соли), и соединения, содержащие функциональную иминную группу</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D809">
-            <v>0.10004</v>
+            <v>6.0400000000000002E-3</v>
           </cell>
           <cell r="F809">
-            <v>1.20166</v>
+            <v>0.41299999999999998</v>
           </cell>
           <cell r="G809">
-            <v>1.3791</v>
+            <v>1.18</v>
           </cell>
         </row>
         <row r="810">
+          <cell r="A810" t="str">
+            <v>2912</v>
+          </cell>
           <cell r="B810" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Альдегиды, содержащие или не содержащие другую кислородсодержащую функциональную группу; полимеры альдегидов циклические; параформальдегид</v>
           </cell>
           <cell r="D810">
-            <v>0.1</v>
+            <v>34.814920000000001</v>
           </cell>
           <cell r="F810">
-            <v>0.91900000000000004</v>
+            <v>231.39177000000001</v>
+          </cell>
+          <cell r="G810">
+            <v>394.62054000000001</v>
           </cell>
         </row>
         <row r="811">
           <cell r="B811" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.28266000000000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G811">
-            <v>1.3791</v>
+            <v>6.3E-2</v>
           </cell>
         </row>
         <row r="812">
-          <cell r="A812" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B812" t="str">
-            <v>Соединения, содержащие функциональную нитрильную группу</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D812">
-            <v>4.0000000000000003E-5</v>
+            <v>24.893999999999998</v>
           </cell>
           <cell r="F812">
-            <v>0.48454000000000003</v>
+            <v>10.76689</v>
           </cell>
         </row>
         <row r="813">
           <cell r="B813" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D813">
-            <v>4.0000000000000003E-5</v>
+            <v>9.9209200000000006</v>
           </cell>
           <cell r="F813">
-            <v>0.48454000000000003</v>
+            <v>220.62487999999999</v>
+          </cell>
+          <cell r="G813">
+            <v>394.55754000000002</v>
           </cell>
         </row>
         <row r="814">
           <cell r="A814" t="str">
-            <v>2927</v>
+            <v>2914</v>
           </cell>
           <cell r="B814" t="str">
-            <v>Диазо-, азо- или азоксисоединения</v>
+            <v>Кетоны и хиноны, содержащие или не содержащие другую кислородсодержащую функциональную группу, и их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D814">
-            <v>2.5000000000000001E-2</v>
+            <v>3.0333399999999999</v>
           </cell>
           <cell r="F814">
-            <v>0.63651999999999997</v>
+            <v>63.283639999999998</v>
+          </cell>
+          <cell r="G814">
+            <v>25.4161</v>
           </cell>
         </row>
         <row r="815">
           <cell r="B815" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D815">
-            <v>2.5000000000000001E-2</v>
+            <v>0.16</v>
           </cell>
           <cell r="F815">
-            <v>0.63651999999999997</v>
+            <v>0.44400000000000001</v>
           </cell>
         </row>
         <row r="816">
-          <cell r="A816" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B816" t="str">
-            <v>Производные гидразина или гидроксиламина органические</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D816">
-            <v>1.52014</v>
+            <v>2.8733399999999998</v>
           </cell>
           <cell r="F816">
-            <v>8.2178599999999999</v>
+            <v>62.839640000000003</v>
           </cell>
           <cell r="G816">
-            <v>8.4720999999999993</v>
+            <v>25.4161</v>
           </cell>
         </row>
         <row r="817">
+          <cell r="A817" t="str">
+            <v>2915</v>
+          </cell>
           <cell r="B817" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Кислоты ациклические монокарбоновые насыщенные и их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D817">
-            <v>1.52</v>
+            <v>31.766110000000001</v>
           </cell>
           <cell r="F817">
-            <v>4.4725999999999999</v>
+            <v>108.27853</v>
           </cell>
           <cell r="G817">
-            <v>0.112</v>
+            <v>1015.73556</v>
           </cell>
         </row>
         <row r="818">
           <cell r="B818" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>3.74526</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G818">
-            <v>8.3600999999999992</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="819">
-          <cell r="A819" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B819" t="str">
-            <v>Соединения, содержащие другие азотсодержащие функциональные группы</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D819">
-            <v>2.0000000000000002E-5</v>
+            <v>21.475999999999999</v>
           </cell>
           <cell r="F819">
-            <v>0.20996999999999999</v>
-[...2 lines deleted...]
-            <v>7.1999999999999995E-2</v>
+            <v>66.867670000000004</v>
           </cell>
         </row>
         <row r="820">
           <cell r="B820" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D820">
-            <v>2.0000000000000002E-5</v>
+            <v>10.29011</v>
           </cell>
           <cell r="F820">
-            <v>0.20996999999999999</v>
+            <v>41.41086</v>
           </cell>
           <cell r="G820">
-            <v>7.1999999999999995E-2</v>
+            <v>1015.73356</v>
           </cell>
         </row>
         <row r="821">
           <cell r="A821" t="str">
-            <v>2930</v>
+            <v>2916</v>
           </cell>
           <cell r="B821" t="str">
-            <v>Соединения сероорганические</v>
+            <v>Кислоты ациклические монокарбоновые ненасыщенные, кислоты циклические монокарбоновые, их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D821">
-            <v>70.101159999999993</v>
+            <v>58.641390000000001</v>
           </cell>
           <cell r="F821">
-            <v>281.05448000000001</v>
+            <v>895.43516</v>
           </cell>
           <cell r="G821">
-            <v>2.5405099999999998</v>
+            <v>30.640619999999998</v>
           </cell>
         </row>
         <row r="822">
           <cell r="B822" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D822">
-            <v>30</v>
+            <v>0.51200000000000001</v>
           </cell>
           <cell r="F822">
-            <v>108.58466</v>
+            <v>26.226569999999999</v>
+          </cell>
+          <cell r="G822">
+            <v>3.6099999999999999E-3</v>
           </cell>
         </row>
         <row r="823">
           <cell r="B823" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D823">
-            <v>40.10116</v>
+            <v>14.901999999999999</v>
           </cell>
           <cell r="F823">
-            <v>172.46982</v>
-[...2 lines deleted...]
-            <v>2.5405099999999998</v>
+            <v>39.561500000000002</v>
           </cell>
         </row>
         <row r="824">
-          <cell r="A824" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B824" t="str">
-            <v>Соединения органо-неорганические прочие</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D824">
-            <v>23.400320000000001</v>
+            <v>43.22739</v>
           </cell>
           <cell r="F824">
-            <v>51.433549999999997</v>
+            <v>829.64709000000005</v>
           </cell>
           <cell r="G824">
-            <v>32.47</v>
+            <v>30.63701</v>
           </cell>
         </row>
         <row r="825">
+          <cell r="A825" t="str">
+            <v>2917</v>
+          </cell>
           <cell r="B825" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Кислоты поликарбоновые, их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D825">
-            <v>23.4</v>
+            <v>2.68825</v>
           </cell>
           <cell r="F825">
-            <v>51.110889999999998</v>
+            <v>9.7563099999999991</v>
+          </cell>
+          <cell r="G825">
+            <v>317.88051999999999</v>
           </cell>
         </row>
         <row r="826">
           <cell r="B826" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.32266</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G826">
-            <v>32.47</v>
+            <v>1.3999999999999999E-4</v>
           </cell>
         </row>
         <row r="827">
-          <cell r="A827" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B827" t="str">
-            <v>Соединения гетероциклические, содержащие лишь гетероатом(ы) кислорода</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D827">
-            <v>0.40083000000000002</v>
+            <v>2.6749999999999998</v>
           </cell>
           <cell r="F827">
-            <v>21.534400000000002</v>
-[...2 lines deleted...]
-            <v>2.1959</v>
+            <v>6.2017300000000004</v>
           </cell>
         </row>
         <row r="828">
           <cell r="B828" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D828">
-            <v>0.4</v>
+            <v>1.325E-2</v>
           </cell>
           <cell r="F828">
-            <v>7.15299</v>
+            <v>3.5545800000000001</v>
+          </cell>
+          <cell r="G828">
+            <v>317.88038</v>
           </cell>
         </row>
         <row r="829">
+          <cell r="A829" t="str">
+            <v>2918</v>
+          </cell>
           <cell r="B829" t="str">
-            <v>РОССИЯ</v>
+            <v>Кислоты карбоновые, содержащие дополнительную кислородсодержащую функциональную группу, и их ангидриды, галогенангидриды, пероксиды и пероксикислоты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D829">
-            <v>8.3000000000000001E-4</v>
+            <v>299.59424999999999</v>
           </cell>
           <cell r="F829">
-            <v>14.381410000000001</v>
+            <v>1223.29611</v>
           </cell>
           <cell r="G829">
-            <v>2.1959</v>
+            <v>118.7633</v>
           </cell>
         </row>
         <row r="830">
-          <cell r="A830" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B830" t="str">
-            <v>Соединения гетероциклические, содержащие лишь гетероатом(ы) азота</v>
-[...5 lines deleted...]
-            <v>169.27529000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G830">
-            <v>42.548180000000002</v>
+            <v>9.7600000000000006E-2</v>
           </cell>
         </row>
         <row r="831">
           <cell r="B831" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D831">
-            <v>1.2E-2</v>
+            <v>140.05000000000001</v>
           </cell>
           <cell r="F831">
-            <v>4.7524800000000003</v>
+            <v>148.34730999999999</v>
           </cell>
         </row>
         <row r="832">
           <cell r="B832" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D832">
-            <v>16.017060000000001</v>
+            <v>159.54425000000001</v>
           </cell>
           <cell r="F832">
-            <v>164.52280999999999</v>
+            <v>1074.9487999999999</v>
           </cell>
           <cell r="G832">
-            <v>42.548180000000002</v>
+            <v>118.6657</v>
           </cell>
         </row>
         <row r="833">
           <cell r="A833" t="str">
-            <v>2934</v>
+            <v>2919</v>
           </cell>
           <cell r="B833" t="str">
-            <v>Hуклеиновые кислоты и их соли, определенного или неопределенного химического состава; гетероциклические соединения прочие</v>
+            <v>Эфиры фосфорной кислоты сложные и их соли, включая лактофосфаты; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
           </cell>
           <cell r="D833">
-            <v>0.10149</v>
+            <v>1.0399999999999999E-3</v>
           </cell>
           <cell r="F833">
-            <v>34.968859999999999</v>
+            <v>0.22800000000000001</v>
           </cell>
           <cell r="G833">
-            <v>1.91092</v>
+            <v>2.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="834">
           <cell r="B834" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D834">
+            <v>1.0399999999999999E-3</v>
+          </cell>
+          <cell r="F834">
+            <v>0.22800000000000001</v>
+          </cell>
+          <cell r="G834">
+            <v>2.0000000000000001E-4</v>
+          </cell>
+        </row>
+        <row r="835">
+          <cell r="A835" t="str">
+            <v>2920</v>
+          </cell>
+          <cell r="B835" t="str">
+            <v>Сложные эфиры прочих неорганических кислот неметаллов (кроме сложных эфиров галогенводородов) и их соли; их галогенированные, сульфированные, нитрованные или нитрозированные производные</v>
+          </cell>
+          <cell r="D835">
+            <v>9.0799999999999995E-3</v>
+          </cell>
+          <cell r="F835">
+            <v>1.06467</v>
+          </cell>
+          <cell r="G835">
+            <v>1.8491899999999999</v>
+          </cell>
+        </row>
+        <row r="836">
+          <cell r="B836" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D836">
+            <v>9.0799999999999995E-3</v>
+          </cell>
+          <cell r="F836">
+            <v>1.06467</v>
+          </cell>
+          <cell r="G836">
+            <v>1.8491899999999999</v>
+          </cell>
+        </row>
+        <row r="837">
+          <cell r="A837" t="str">
+            <v>2921</v>
+          </cell>
+          <cell r="B837" t="str">
+            <v>Соединения с аминной функциональной группой</v>
+          </cell>
+          <cell r="D837">
+            <v>17.542819999999999</v>
+          </cell>
+          <cell r="F837">
+            <v>129.29990000000001</v>
+          </cell>
+          <cell r="G837">
+            <v>731.09810000000004</v>
+          </cell>
+        </row>
+        <row r="838">
+          <cell r="B838" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D834">
-[...57 lines deleted...]
-          </cell>
           <cell r="D838">
-            <v>6.9946999999999999</v>
+            <v>6.8</v>
           </cell>
           <cell r="F838">
-            <v>83.586960000000005</v>
-[...2 lines deleted...]
-            <v>7.7282099999999998</v>
+            <v>19.652000000000001</v>
           </cell>
         </row>
         <row r="839">
           <cell r="B839" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D839">
-            <v>2.4678</v>
+            <v>10.74282</v>
           </cell>
           <cell r="F839">
-            <v>52.400289999999998</v>
+            <v>109.64790000000001</v>
+          </cell>
+          <cell r="G839">
+            <v>731.09810000000004</v>
           </cell>
         </row>
         <row r="840">
+          <cell r="A840" t="str">
+            <v>2922</v>
+          </cell>
           <cell r="B840" t="str">
-            <v>РОССИЯ</v>
+            <v>Аминосоединения, включающие кислородсодержащую функциональную группу</v>
           </cell>
           <cell r="D840">
-            <v>4.5269000000000004</v>
+            <v>27.077670000000001</v>
           </cell>
           <cell r="F840">
-            <v>31.186669999999999</v>
+            <v>121.66378</v>
           </cell>
           <cell r="G840">
-            <v>7.7282099999999998</v>
+            <v>148.97738000000001</v>
           </cell>
         </row>
         <row r="841">
-          <cell r="A841" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B841" t="str">
-            <v>Гормоны, простагландины, тромбоксаны и лейкотриены, природные или синтезированные; их производные и структурные аналоги, включающие цепочечные модифицированные полипептиды, используемые в основном в качестве гормонов</v>
-[...2 lines deleted...]
-            <v>Грамм</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D841">
-            <v>1.58E-3</v>
-[...2 lines deleted...]
-            <v>1580</v>
+            <v>1.2200000000000001E-2</v>
           </cell>
           <cell r="F841">
-            <v>14.14091</v>
+            <v>3.27</v>
           </cell>
           <cell r="G841">
-            <v>1.1E-4</v>
+            <v>0.86699999999999999</v>
           </cell>
         </row>
         <row r="842">
           <cell r="B842" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D842">
-            <v>1.58E-3</v>
-[...2 lines deleted...]
-            <v>1580</v>
+            <v>7.0025000000000004</v>
           </cell>
           <cell r="F842">
-            <v>14.14091</v>
-[...2 lines deleted...]
-            <v>1.1E-4</v>
+            <v>20.053239999999999</v>
           </cell>
         </row>
         <row r="843">
-          <cell r="A843" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B843" t="str">
-            <v>Гликозиды, природные или синтезированные, их соли, простые и сложные эфиры и прочие производные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D843">
-            <v>8.3000000000000001E-4</v>
+            <v>20.06297</v>
           </cell>
           <cell r="F843">
-            <v>9.9784699999999997</v>
+            <v>98.340540000000004</v>
           </cell>
           <cell r="G843">
-            <v>0.17879999999999999</v>
+            <v>148.11037999999999</v>
           </cell>
         </row>
         <row r="844">
+          <cell r="A844" t="str">
+            <v>2923</v>
+          </cell>
           <cell r="B844" t="str">
-            <v>РОССИЯ</v>
+            <v>Соли и гидроксиды четвертичного аммониевого основания; лецитины и фосфоаминолипиды прочие, определенного или неопределенного химического состава</v>
           </cell>
           <cell r="D844">
-            <v>8.3000000000000001E-4</v>
+            <v>4.5114999999999998</v>
           </cell>
           <cell r="F844">
-            <v>9.9784699999999997</v>
+            <v>61.937049999999999</v>
           </cell>
           <cell r="G844">
-            <v>0.17879999999999999</v>
+            <v>103.94905</v>
           </cell>
         </row>
         <row r="845">
-          <cell r="A845" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B845" t="str">
-            <v>Алкалоиды растительного происхождения, природные или синтезированные, их соли, простые и сложные эфиры и прочие производные</v>
-[...5 lines deleted...]
-            <v>7.2697000000000003</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G845">
-            <v>6.0145099999999996</v>
+            <v>3.4000000000000002E-2</v>
           </cell>
         </row>
         <row r="846">
           <cell r="B846" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D846">
-            <v>4.1999999999999997E-3</v>
+            <v>4.5114999999999998</v>
           </cell>
           <cell r="F846">
-            <v>2.9609999999999999</v>
+            <v>61.937049999999999</v>
+          </cell>
+          <cell r="G846">
+            <v>103.91504999999999</v>
           </cell>
         </row>
         <row r="847">
+          <cell r="A847" t="str">
+            <v>2924</v>
+          </cell>
           <cell r="B847" t="str">
-            <v>РОССИЯ</v>
+            <v>Соединения, содержащие функциональную карбоксамидную группу; соединения угольной кислоты, содержащие функциональную амидную группу</v>
           </cell>
           <cell r="D847">
-            <v>3.8999999999999999E-4</v>
+            <v>3.0009999999999998E-2</v>
           </cell>
           <cell r="F847">
-            <v>4.3087</v>
+            <v>28.057390000000002</v>
           </cell>
           <cell r="G847">
-            <v>6.0145099999999996</v>
+            <v>24.72343</v>
           </cell>
         </row>
         <row r="848">
-          <cell r="A848" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B848" t="str">
-            <v>Сахара химически чистые, кроме сахарозы, лактозы, мальтозы,глюкозы и фруктозы;</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D848">
-            <v>3.3007900000000001</v>
+            <v>3.0009999999999998E-2</v>
           </cell>
           <cell r="F848">
-            <v>61.700949999999999</v>
+            <v>28.057390000000002</v>
           </cell>
           <cell r="G848">
-            <v>2.5010000000000001E-2</v>
+            <v>24.72343</v>
           </cell>
         </row>
         <row r="849">
+          <cell r="A849" t="str">
+            <v>2925</v>
+          </cell>
           <cell r="B849" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Соединения, содержащие функциональную карбоксимидную группу (включая сахарин и его соли), и соединения, содержащие функциональную иминную группу</v>
           </cell>
           <cell r="D849">
-            <v>0.9</v>
+            <v>1.1100000000000001E-3</v>
           </cell>
           <cell r="F849">
-            <v>5.1121499999999997</v>
+            <v>1.1369199999999999</v>
+          </cell>
+          <cell r="G849">
+            <v>4.4580000000000002</v>
           </cell>
         </row>
         <row r="850">
           <cell r="B850" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D850">
-            <v>2.4007900000000002</v>
+            <v>1.1100000000000001E-3</v>
           </cell>
           <cell r="F850">
-            <v>56.588799999999999</v>
+            <v>1.1369199999999999</v>
           </cell>
           <cell r="G850">
-            <v>2.5010000000000001E-2</v>
+            <v>4.4580000000000002</v>
           </cell>
         </row>
         <row r="851">
           <cell r="A851" t="str">
-            <v>2941</v>
+            <v>2926</v>
           </cell>
           <cell r="B851" t="str">
-            <v>Антибиотики</v>
+            <v>Соединения, содержащие функциональную нитрильную группу</v>
           </cell>
           <cell r="D851">
-            <v>6.7099999999999998E-3</v>
+            <v>6.3200000000000001E-3</v>
           </cell>
           <cell r="F851">
-            <v>16.075890000000001</v>
+            <v>5.17971</v>
           </cell>
           <cell r="G851">
-            <v>0.05</v>
+            <v>0.1</v>
           </cell>
         </row>
         <row r="852">
           <cell r="B852" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D852">
+            <v>6.3200000000000001E-3</v>
+          </cell>
+          <cell r="F852">
+            <v>5.17971</v>
+          </cell>
+          <cell r="G852">
+            <v>0.1</v>
+          </cell>
+        </row>
+        <row r="853">
+          <cell r="A853" t="str">
+            <v>2927</v>
+          </cell>
+          <cell r="B853" t="str">
+            <v>Диазо-, азо- или азоксисоединения</v>
+          </cell>
+          <cell r="D853">
+            <v>2.0200000000000001E-3</v>
+          </cell>
+          <cell r="F853">
+            <v>0.47099999999999997</v>
+          </cell>
+          <cell r="G853">
+            <v>3.46E-3</v>
+          </cell>
+        </row>
+        <row r="854">
+          <cell r="B854" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D854">
+            <v>2.0200000000000001E-3</v>
+          </cell>
+          <cell r="F854">
+            <v>0.47099999999999997</v>
+          </cell>
+          <cell r="G854">
+            <v>3.46E-3</v>
+          </cell>
+        </row>
+        <row r="855">
+          <cell r="A855" t="str">
+            <v>2928</v>
+          </cell>
+          <cell r="B855" t="str">
+            <v>Производные гидразина или гидроксиламина органические</v>
+          </cell>
+          <cell r="D855">
+            <v>1.69201</v>
+          </cell>
+          <cell r="F855">
+            <v>6.2586500000000003</v>
+          </cell>
+          <cell r="G855">
+            <v>9.7011299999999991</v>
+          </cell>
+        </row>
+        <row r="856">
+          <cell r="B856" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D852">
-[...57 lines deleted...]
-          </cell>
           <cell r="D856">
-            <v>1.2099999999999999E-3</v>
+            <v>1.69</v>
           </cell>
           <cell r="F856">
-            <v>5.9240599999999999</v>
+            <v>5.8506999999999998</v>
           </cell>
         </row>
         <row r="857">
           <cell r="B857" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D857">
-            <v>1.2099999999999999E-3</v>
+            <v>2.0100000000000001E-3</v>
           </cell>
           <cell r="F857">
-            <v>5.9240599999999999</v>
+            <v>0.40794999999999998</v>
+          </cell>
+          <cell r="G857">
+            <v>9.7011299999999991</v>
           </cell>
         </row>
         <row r="858">
           <cell r="A858" t="str">
-            <v>3002</v>
+            <v>2929</v>
           </cell>
           <cell r="B858" t="str">
-            <v>Кровь человеческая; кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях; сыворотки иммунные и фракции крови прочие и модифицированные иммунологические продукты, в том числе полученные методами</v>
+            <v>Соединения, содержащие другие азотсодержащие функциональные группы</v>
           </cell>
           <cell r="D858">
-            <v>9.7749900000000007</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
           <cell r="F858">
-            <v>2955.3484400000002</v>
-[...2 lines deleted...]
-            <v>23.163830000000001</v>
+            <v>5.1999999999999998E-2</v>
           </cell>
         </row>
         <row r="859">
           <cell r="B859" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D859">
-            <v>3.7670000000000002E-2</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
           <cell r="F859">
-            <v>10.72749</v>
+            <v>5.1999999999999998E-2</v>
           </cell>
         </row>
         <row r="860">
+          <cell r="A860" t="str">
+            <v>2930</v>
+          </cell>
           <cell r="B860" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Соединения сероорганические</v>
           </cell>
           <cell r="D860">
-            <v>7.0573600000000001</v>
+            <v>30.960249999999998</v>
           </cell>
           <cell r="F860">
-            <v>1405.63348</v>
+            <v>157.46203</v>
           </cell>
           <cell r="G860">
-            <v>5.827</v>
+            <v>2.5774699999999999</v>
           </cell>
         </row>
         <row r="861">
           <cell r="B861" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D861">
-            <v>0.87551000000000001</v>
+            <v>20</v>
           </cell>
           <cell r="F861">
-            <v>88.386889999999994</v>
-[...2 lines deleted...]
-            <v>6.7999999999999996E-3</v>
+            <v>65.964579999999998</v>
           </cell>
         </row>
         <row r="862">
           <cell r="B862" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D862">
-            <v>1.8044500000000001</v>
+            <v>10.96025</v>
           </cell>
           <cell r="F862">
-            <v>1450.60058</v>
+            <v>91.497450000000001</v>
           </cell>
           <cell r="G862">
-            <v>17.330030000000001</v>
+            <v>2.5774699999999999</v>
           </cell>
         </row>
         <row r="863">
           <cell r="A863" t="str">
-            <v>3003</v>
+            <v>2931</v>
           </cell>
           <cell r="B863" t="str">
-            <v>Лекарственные средства (кроме товаров товарной позиции 3002, 3005 или 3006), состоящие из смеси двух или более компонентов, для использования в терапевтических или профилактических целях, но не расфасованные в виде дозированных лекарственных форм или в</v>
+            <v>Соединения органо-неорганические прочие</v>
+          </cell>
+          <cell r="D863">
+            <v>17.03265</v>
+          </cell>
+          <cell r="F863">
+            <v>42.180909999999997</v>
           </cell>
           <cell r="G863">
-            <v>3.5</v>
+            <v>70.906099999999995</v>
           </cell>
         </row>
         <row r="864">
           <cell r="B864" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G864">
-            <v>3.5</v>
+            <v>6.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="865">
-          <cell r="A865" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B865" t="str">
-            <v>Лекарственные средства (кроме товаров товарной позиции 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D865">
-            <v>53.796619999999997</v>
+            <v>17.024999999999999</v>
           </cell>
           <cell r="F865">
-            <v>2158.8696300000001</v>
-[...2 lines deleted...]
-            <v>2256.6134699999998</v>
+            <v>35.37482</v>
           </cell>
         </row>
         <row r="866">
           <cell r="B866" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D866">
-            <v>0.59</v>
+            <v>7.6499999999999997E-3</v>
           </cell>
           <cell r="F866">
-            <v>21.178000000000001</v>
+            <v>6.8060900000000002</v>
+          </cell>
+          <cell r="G866">
+            <v>70.900099999999995</v>
           </cell>
         </row>
         <row r="867">
+          <cell r="A867" t="str">
+            <v>2932</v>
+          </cell>
           <cell r="B867" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Соединения гетероциклические, содержащие лишь гетероатом(ы) кислорода</v>
           </cell>
           <cell r="D867">
-            <v>2.43492</v>
+            <v>2.71495</v>
           </cell>
           <cell r="F867">
-            <v>260.94600000000003</v>
+            <v>91.209559999999996</v>
           </cell>
           <cell r="G867">
-            <v>176.22120000000001</v>
+            <v>8.9774399999999996</v>
           </cell>
         </row>
         <row r="868">
           <cell r="B868" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D868">
-            <v>15.553599999999999</v>
+            <v>2.6280000000000001</v>
           </cell>
           <cell r="F868">
-            <v>631.61611000000005</v>
+            <v>47.975450000000002</v>
           </cell>
           <cell r="G868">
-            <v>2.9980000000000002</v>
+            <v>0.27500000000000002</v>
           </cell>
         </row>
         <row r="869">
           <cell r="B869" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D869">
-            <v>35.2181</v>
+            <v>8.695E-2</v>
           </cell>
           <cell r="F869">
-            <v>1245.12952</v>
+            <v>43.234110000000001</v>
           </cell>
           <cell r="G869">
-            <v>2077.3942699999998</v>
+            <v>8.7024399999999993</v>
           </cell>
         </row>
         <row r="870">
           <cell r="A870" t="str">
-            <v>3005</v>
+            <v>2933</v>
           </cell>
           <cell r="B870" t="str">
-            <v>Вата, марля, бинты и аналогичные изделия (например, перевязочный материал, лейкопластыри, припарки), пропитанные или покрытые фармацевтическими веществами или расфасованные в формы или упаковки для розничной продажи, предназначенные для использования в</v>
+            <v>Соединения гетероциклические, содержащие лишь гетероатом(ы) азота</v>
           </cell>
           <cell r="D870">
-            <v>2E-3</v>
+            <v>7.0468999999999999</v>
           </cell>
           <cell r="F870">
-            <v>7.0559999999999998E-2</v>
+            <v>276.81781000000001</v>
           </cell>
           <cell r="G870">
-            <v>51.064709999999998</v>
+            <v>102.26855</v>
           </cell>
         </row>
         <row r="871">
           <cell r="B871" t="str">
-            <v>РОССИЯ</v>
-[...1 lines deleted...]
-          <cell r="D871">
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G871">
             <v>2E-3</v>
           </cell>
-          <cell r="F871">
-[...4 lines deleted...]
-          </cell>
         </row>
         <row r="872">
-          <cell r="A872" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B872" t="str">
-            <v>Фармацевтическая продукция, упомянутая в примечании 4 к данной группе</v>
-[...2 lines deleted...]
-            <v>3.1027900000000002</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D872">
+            <v>0.02</v>
+          </cell>
+          <cell r="F872">
+            <v>3.3315700000000001</v>
           </cell>
         </row>
         <row r="873">
           <cell r="B873" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D873">
+            <v>7.0269000000000004</v>
+          </cell>
+          <cell r="F873">
+            <v>273.48624000000001</v>
           </cell>
           <cell r="G873">
-            <v>8.0000000000000007E-5</v>
+            <v>102.26655</v>
           </cell>
         </row>
         <row r="874">
+          <cell r="A874" t="str">
+            <v>2934</v>
+          </cell>
           <cell r="B874" t="str">
-            <v>РОССИЯ</v>
+            <v>Hуклеиновые кислоты и их соли, определенного или неопределенного химического состава; гетероциклические соединения прочие</v>
+          </cell>
+          <cell r="D874">
+            <v>8.1989999999999993E-2</v>
+          </cell>
+          <cell r="F874">
+            <v>115.21553</v>
           </cell>
           <cell r="G874">
-            <v>3.1027100000000001</v>
+            <v>1.5758700000000001</v>
           </cell>
         </row>
         <row r="875">
-          <cell r="A875" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B875" t="str">
-            <v>Удобрения животного (растительного происхождения, смешанные или несмешанные, химически обработанные или необработанные...</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D875">
-            <v>0.64400000000000002</v>
+            <v>8.1989999999999993E-2</v>
           </cell>
           <cell r="F875">
-            <v>6.681</v>
+            <v>115.21553</v>
           </cell>
           <cell r="G875">
-            <v>20.851140000000001</v>
+            <v>1.5758700000000001</v>
           </cell>
         </row>
         <row r="876">
+          <cell r="A876" t="str">
+            <v>2935</v>
+          </cell>
           <cell r="B876" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Сульфонамиды</v>
           </cell>
           <cell r="D876">
-            <v>0.64400000000000002</v>
+            <v>7.8600000000000007E-3</v>
           </cell>
           <cell r="F876">
-            <v>6.681</v>
+            <v>13.144909999999999</v>
+          </cell>
+          <cell r="G876">
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="877">
           <cell r="B877" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D877">
+            <v>7.8600000000000007E-3</v>
+          </cell>
+          <cell r="F877">
+            <v>13.144909999999999</v>
+          </cell>
           <cell r="G877">
-            <v>20.851140000000001</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="878">
           <cell r="A878" t="str">
-            <v>3102</v>
+            <v>2936</v>
           </cell>
           <cell r="B878" t="str">
-            <v>Удобрения минеральные или химические, азотные</v>
+            <v>Провитамины и витамины, природные или синтезированные (включая природные концентраты), их производные, используемые в основном в качестве витаминов, и смеси этих соединений, в том числе в любом растворителе</v>
           </cell>
           <cell r="D878">
-            <v>6.3826000000000001</v>
+            <v>0.86133000000000004</v>
           </cell>
           <cell r="F878">
-            <v>19.888860000000001</v>
+            <v>52.304780000000001</v>
           </cell>
           <cell r="G878">
-            <v>56500.91807</v>
+            <v>24.227650000000001</v>
           </cell>
         </row>
         <row r="879">
           <cell r="B879" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>48.134399999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D879">
+            <v>0.74936999999999998</v>
+          </cell>
+          <cell r="F879">
+            <v>31.462599999999998</v>
           </cell>
         </row>
         <row r="880">
           <cell r="B880" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D880">
-            <v>6.3826000000000001</v>
+            <v>0.11196</v>
           </cell>
           <cell r="F880">
-            <v>19.888860000000001</v>
+            <v>20.842179999999999</v>
           </cell>
           <cell r="G880">
-            <v>192</v>
+            <v>24.227650000000001</v>
           </cell>
         </row>
         <row r="881">
+          <cell r="A881" t="str">
+            <v>2937</v>
+          </cell>
           <cell r="B881" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>56260.783669999997</v>
+            <v>Гормоны, простагландины, тромбоксаны и лейкотриены, природные или синтезированные; их производные и структурные аналоги, включающие цепочечные модифицированные полипептиды, используемые в основном в качестве гормонов</v>
+          </cell>
+          <cell r="C881" t="str">
+            <v>Грамм</v>
+          </cell>
+          <cell r="D881">
+            <v>1.4319999999999999E-2</v>
+          </cell>
+          <cell r="E881">
+            <v>14122.1</v>
+          </cell>
+          <cell r="F881">
+            <v>14.445930000000001</v>
           </cell>
         </row>
         <row r="882">
-          <cell r="A882" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B882" t="str">
-            <v>Удобрения минеральные или химические, фосфорные</v>
-[...2 lines deleted...]
-            <v>Килограмм пятиокиси фосфора</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D882">
-            <v>0.1</v>
+            <v>1.4319999999999999E-2</v>
           </cell>
           <cell r="E882">
-            <v>20</v>
+            <v>14122.1</v>
           </cell>
           <cell r="F882">
-            <v>4.2340000000000003E-2</v>
+            <v>14.445930000000001</v>
           </cell>
         </row>
         <row r="883">
+          <cell r="A883" t="str">
+            <v>2938</v>
+          </cell>
           <cell r="B883" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Гликозиды, природные или синтезированные, их соли, простые и сложные эфиры и прочие производные</v>
           </cell>
           <cell r="D883">
-            <v>0.1</v>
-[...2 lines deleted...]
-            <v>20</v>
+            <v>4.1399999999999996E-3</v>
           </cell>
           <cell r="F883">
-            <v>4.2340000000000003E-2</v>
+            <v>2.6793900000000002</v>
+          </cell>
+          <cell r="G883">
+            <v>2.4500000000000001E-2</v>
           </cell>
         </row>
         <row r="884">
-          <cell r="A884" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B884" t="str">
-            <v>Удобрения минеральные или химические, калийные</v>
-[...2 lines deleted...]
-            <v>Килограмм оксида калия</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D884">
+            <v>4.1399999999999996E-3</v>
+          </cell>
+          <cell r="F884">
+            <v>2.6793900000000002</v>
           </cell>
           <cell r="G884">
-            <v>2126.2548700000002</v>
+            <v>2.4500000000000001E-2</v>
           </cell>
         </row>
         <row r="885">
+          <cell r="A885" t="str">
+            <v>2939</v>
+          </cell>
           <cell r="B885" t="str">
-            <v>РОССИЯ</v>
+            <v>Алкалоиды растительного происхождения, природные или синтезированные, их соли, простые и сложные эфиры и прочие производные</v>
+          </cell>
+          <cell r="D885">
+            <v>0.30274000000000001</v>
+          </cell>
+          <cell r="F885">
+            <v>19.924849999999999</v>
           </cell>
           <cell r="G885">
-            <v>2126.2548700000002</v>
+            <v>4.6163400000000001</v>
           </cell>
         </row>
         <row r="886">
-          <cell r="A886" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B886" t="str">
-            <v>Удобрения минеральные или химические, содержащие два или три питательных элемента: азот, фосфор и калий; удобрения прочие; товары данной группы в таблетках или аналогичных формах или в упаковках, брутто-масса которых не превышает 10 кг</v>
-[...5 lines deleted...]
-            <v>146.29515000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G886">
-            <v>55056.67884</v>
+            <v>3.4000000000000002E-4</v>
           </cell>
         </row>
         <row r="887">
           <cell r="B887" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>20.462</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D887">
+            <v>0.28000000000000003</v>
+          </cell>
+          <cell r="F887">
+            <v>4.2</v>
           </cell>
         </row>
         <row r="888">
           <cell r="B888" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D888">
+            <v>2.274E-2</v>
+          </cell>
+          <cell r="F888">
+            <v>15.72485</v>
+          </cell>
+          <cell r="G888">
+            <v>4.6159999999999997</v>
+          </cell>
+        </row>
+        <row r="889">
+          <cell r="A889" t="str">
+            <v>2940</v>
+          </cell>
+          <cell r="B889" t="str">
+            <v>Сахара химически чистые, кроме сахарозы, лактозы, мальтозы,глюкозы и фруктозы;</v>
+          </cell>
+          <cell r="D889">
+            <v>0.70140000000000002</v>
+          </cell>
+          <cell r="F889">
+            <v>11.800039999999999</v>
+          </cell>
+          <cell r="G889">
+            <v>3.09049</v>
+          </cell>
+        </row>
+        <row r="890">
+          <cell r="B890" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D888">
-[...31 lines deleted...]
-            <v>2E-3</v>
+          <cell r="D890">
+            <v>0.6</v>
+          </cell>
+          <cell r="F890">
+            <v>2.95309</v>
           </cell>
         </row>
         <row r="891">
           <cell r="B891" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D891">
+            <v>0.1014</v>
+          </cell>
+          <cell r="F891">
+            <v>8.8469499999999996</v>
+          </cell>
           <cell r="G891">
-            <v>2E-3</v>
+            <v>3.09049</v>
           </cell>
         </row>
         <row r="892">
           <cell r="A892" t="str">
-            <v>3203</v>
+            <v>2941</v>
           </cell>
           <cell r="B892" t="str">
-            <v>Красящие вещества растительного или животного происхождения (включая красящие экстракты, кроме животного угля), определенного или неопределенного химического состава и препараты на их основе</v>
+            <v>Антибиотики</v>
           </cell>
           <cell r="D892">
-            <v>0.44402000000000003</v>
+            <v>0.11959</v>
           </cell>
           <cell r="F892">
-            <v>6.8087299999999997</v>
+            <v>30.491949999999999</v>
           </cell>
           <cell r="G892">
-            <v>25.51774</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
         </row>
         <row r="893">
           <cell r="B893" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D893">
-            <v>0.44400000000000001</v>
+            <v>2E-3</v>
           </cell>
           <cell r="F893">
-            <v>6.2877999999999998</v>
+            <v>0.27239000000000002</v>
           </cell>
         </row>
         <row r="894">
           <cell r="B894" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D894">
-            <v>2.0000000000000002E-5</v>
+            <v>0.11759</v>
           </cell>
           <cell r="F894">
-            <v>0.52093</v>
+            <v>30.219560000000001</v>
           </cell>
           <cell r="G894">
-            <v>25.51774</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
         </row>
         <row r="895">
           <cell r="A895" t="str">
-            <v>3204</v>
+            <v>2942</v>
           </cell>
           <cell r="B895" t="str">
-            <v>Органические красящие вещества синтетические, определенного или неопределенного химического состава; препараты, изготовленные на основе синтетических органических красящих веществ, указанные в примечании 3 к данной группе;</v>
+            <v>Соединения органические прочие</v>
           </cell>
           <cell r="D895">
-            <v>42.909489999999998</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
           <cell r="F895">
-            <v>538.2989</v>
+            <v>4.5555099999999999</v>
           </cell>
           <cell r="G895">
-            <v>200.00722999999999</v>
+            <v>17.546279999999999</v>
           </cell>
         </row>
         <row r="896">
           <cell r="B896" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>58.892110000000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G896">
-            <v>0.16156999999999999</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="897">
           <cell r="B897" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D897">
-            <v>37.672550000000001</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
           <cell r="F897">
-            <v>479.40679</v>
+            <v>4.5555099999999999</v>
           </cell>
           <cell r="G897">
-            <v>199.84566000000001</v>
+            <v>17.521280000000001</v>
           </cell>
         </row>
         <row r="898">
           <cell r="A898" t="str">
-            <v>3206</v>
+            <v>3001</v>
           </cell>
           <cell r="B898" t="str">
-            <v>Красящие вещества прочие; препараты, указанные в примечании 3 к данной группе, отличные от препаратов товарной позиции 3203, 3204 или 3205; неорганические продукты, используемые в качестве люминофоров, определенного или неопределенного химического соста</v>
+            <v>Железы и прочие органы, предназначенные для органотерапии, высушенные, измельченные или не измельченные в порошок; экстракты желез или прочих органов или их секретов, предназначенные для органотерапии; гепарин и его соли;</v>
           </cell>
           <cell r="D898">
-            <v>487.16054000000003</v>
+            <v>5.0000000000000001E-4</v>
           </cell>
           <cell r="F898">
-            <v>526.59172000000001</v>
+            <v>3.4333800000000001</v>
           </cell>
           <cell r="G898">
-            <v>205.41810000000001</v>
+            <v>8.2400000000000008E-3</v>
           </cell>
         </row>
         <row r="899">
           <cell r="B899" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D899">
-            <v>9.7900000000000001E-3</v>
+            <v>5.0000000000000001E-4</v>
           </cell>
           <cell r="F899">
-            <v>14.71712</v>
+            <v>3.4333800000000001</v>
+          </cell>
+          <cell r="G899">
+            <v>8.2400000000000008E-3</v>
           </cell>
         </row>
         <row r="900">
+          <cell r="A900" t="str">
+            <v>3002</v>
+          </cell>
           <cell r="B900" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Кровь человеческая; кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях; сыворотки иммунные и фракции крови прочие и модифицированные иммунологические продукты, в том числе полученные методами</v>
+          </cell>
+          <cell r="D900">
+            <v>23.31204</v>
+          </cell>
+          <cell r="F900">
+            <v>3004.9176000000002</v>
           </cell>
           <cell r="G900">
-            <v>1</v>
+            <v>32.413379999999997</v>
           </cell>
         </row>
         <row r="901">
           <cell r="B901" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D901">
-            <v>34.992139999999999</v>
+            <v>2.0279999999999999E-2</v>
           </cell>
           <cell r="F901">
-            <v>161.94678999999999</v>
+            <v>1.74037</v>
           </cell>
           <cell r="G901">
-            <v>1.71685</v>
+            <v>0.23</v>
           </cell>
         </row>
         <row r="902">
           <cell r="B902" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D902">
-            <v>452.15861000000001</v>
+            <v>13.34653</v>
           </cell>
           <cell r="F902">
-            <v>349.92781000000002</v>
+            <v>1549.5697299999999</v>
           </cell>
           <cell r="G902">
-            <v>202.70124999999999</v>
+            <v>2.7818999999999998</v>
           </cell>
         </row>
         <row r="903">
-          <cell r="A903" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B903" t="str">
-            <v>Готовые пигменты, готовые глушители стекла и готовые краски, эмали и глазури стекловидные, ангобы (шликеры), глянцы жидкие и аналогичные препараты, используемые при производстве керамики, эмали или стекла; фритта стекловидная и стекло прочее в порошке,</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D903">
-            <v>71.037999999999997</v>
+            <v>2.0848499999999999</v>
           </cell>
           <cell r="F903">
-            <v>625.53989999999999</v>
-[...2 lines deleted...]
-            <v>0.65702000000000005</v>
+            <v>22.905169999999998</v>
           </cell>
         </row>
         <row r="904">
           <cell r="B904" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D904">
-            <v>71.037999999999997</v>
+            <v>7.8603800000000001</v>
           </cell>
           <cell r="F904">
-            <v>625.53989999999999</v>
+            <v>1430.7023300000001</v>
           </cell>
           <cell r="G904">
-            <v>0.65702000000000005</v>
+            <v>29.401479999999999</v>
           </cell>
         </row>
         <row r="905">
           <cell r="A905" t="str">
-            <v>3208</v>
+            <v>3003</v>
           </cell>
           <cell r="B905" t="str">
-            <v>Краски и лаки (включая эмали и политуры) на основе синтетических полимеров или химически модифицированных природных полимеров, диспергированные или растворенные в неводной среде; растворы, указанные в примечании 4 к данной группе</v>
-[...5 lines deleted...]
-            <v>1160.92236</v>
+            <v>Лекарственные средства (кроме товаров товарной позиции 3002, 3005 или 3006), состоящие из смеси двух или более компонентов, для использования в терапевтических или профилактических целях, но не расфасованные в виде дозированных лекарственных форм или в</v>
           </cell>
           <cell r="G905">
-            <v>1047.05763</v>
+            <v>2.41133</v>
           </cell>
         </row>
         <row r="906">
           <cell r="B906" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>0.74485999999999997</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G906">
-            <v>59.190300000000001</v>
+            <v>2.41133</v>
           </cell>
         </row>
         <row r="907">
+          <cell r="A907" t="str">
+            <v>3004</v>
+          </cell>
           <cell r="B907" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Лекарственные средства (кроме товаров товарной позиции 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм</v>
           </cell>
           <cell r="D907">
-            <v>43.619280000000003</v>
+            <v>615.52805000000001</v>
           </cell>
           <cell r="F907">
-            <v>429.79070999999999</v>
+            <v>6923.1947</v>
           </cell>
           <cell r="G907">
-            <v>51.3005</v>
+            <v>2436.39806</v>
           </cell>
         </row>
         <row r="908">
           <cell r="B908" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D908">
-            <v>78.191379999999995</v>
+            <v>0.65300000000000002</v>
           </cell>
           <cell r="F908">
-            <v>730.38679000000002</v>
-[...2 lines deleted...]
-            <v>936.56682999999998</v>
+            <v>27.454730000000001</v>
           </cell>
         </row>
         <row r="909">
-          <cell r="A909" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B909" t="str">
-            <v>Краски и лаки (включая эмали и политуры) на основе синтетических полимеров или химически модифицированных природных полимеров, диспергированные или растворенные в водной среде</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D909">
-            <v>2924.5955800000002</v>
+            <v>3.5999999999999997E-2</v>
           </cell>
           <cell r="F909">
-            <v>3956.6297599999998</v>
+            <v>42.407310000000003</v>
           </cell>
           <cell r="G909">
-            <v>2075.2640900000001</v>
+            <v>198.25115</v>
           </cell>
         </row>
         <row r="910">
           <cell r="B910" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D910">
-            <v>6.5213599999999996</v>
+            <v>14.454739999999999</v>
           </cell>
           <cell r="F910">
-            <v>128.48822000000001</v>
+            <v>995.29898000000003</v>
+          </cell>
+          <cell r="G910">
+            <v>4.12</v>
           </cell>
         </row>
         <row r="911">
           <cell r="B911" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D911">
-            <v>0.8</v>
+            <v>600.38431000000003</v>
           </cell>
           <cell r="F911">
-            <v>0.19</v>
+            <v>5858.0336799999995</v>
           </cell>
           <cell r="G911">
-            <v>0.15551999999999999</v>
+            <v>2234.02691</v>
           </cell>
         </row>
         <row r="912">
+          <cell r="A912" t="str">
+            <v>3005</v>
+          </cell>
           <cell r="B912" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Вата, марля, бинты и аналогичные изделия (например, перевязочный материал, лейкопластыри, припарки), пропитанные или покрытые фармацевтическими веществами или расфасованные в формы или упаковки для розничной продажи, предназначенные для использования в</v>
           </cell>
           <cell r="D912">
-            <v>2818.4030200000002</v>
+            <v>0.501</v>
           </cell>
           <cell r="F912">
-            <v>3487.0466500000002</v>
+            <v>7.0138199999999999</v>
           </cell>
           <cell r="G912">
-            <v>38.247219999999999</v>
+            <v>114.11004</v>
           </cell>
         </row>
         <row r="913">
           <cell r="B913" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D913">
-            <v>98.871200000000002</v>
+            <v>0.49099999999999999</v>
           </cell>
           <cell r="F913">
-            <v>340.90489000000002</v>
-[...2 lines deleted...]
-            <v>2036.8613499999999</v>
+            <v>6.9727800000000002</v>
           </cell>
         </row>
         <row r="914">
-          <cell r="A914" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B914" t="str">
-            <v>Прочие краски и лаки (включая эмали, политуры и клеевые краски); готовые водные пигменты типа используемых для отделки кож</v>
-[...5 lines deleted...]
-            <v>5.6800000000000003E-2</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G914">
-            <v>16.86223</v>
+            <v>3.64E-3</v>
           </cell>
         </row>
         <row r="915">
           <cell r="B915" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D915">
+            <v>0.01</v>
+          </cell>
+          <cell r="F915">
+            <v>4.104E-2</v>
           </cell>
           <cell r="G915">
-            <v>0.98980000000000001</v>
+            <v>114.10639999999999</v>
           </cell>
         </row>
         <row r="916">
+          <cell r="A916" t="str">
+            <v>3006</v>
+          </cell>
           <cell r="B916" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Фармацевтическая продукция, упомянутая в примечании 4 к данной группе</v>
           </cell>
           <cell r="D916">
-            <v>2E-3</v>
+            <v>4.4000000000000003E-3</v>
           </cell>
           <cell r="F916">
-            <v>5.6800000000000003E-2</v>
+            <v>8.6699999999999999E-2</v>
           </cell>
           <cell r="G916">
-            <v>9.5</v>
+            <v>3.4313799999999999</v>
           </cell>
         </row>
         <row r="917">
           <cell r="B917" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G917">
-            <v>6.3724299999999996</v>
+            <v>1E-3</v>
           </cell>
         </row>
         <row r="918">
-          <cell r="A918" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B918" t="str">
-            <v>Сиккативы готовые</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G918">
-            <v>24.99</v>
+            <v>8.0000000000000007E-5</v>
           </cell>
         </row>
         <row r="919">
           <cell r="B919" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D919">
+            <v>4.4000000000000003E-3</v>
+          </cell>
+          <cell r="F919">
+            <v>8.6699999999999999E-2</v>
+          </cell>
           <cell r="G919">
-            <v>24.99</v>
+            <v>3.4302999999999999</v>
           </cell>
         </row>
         <row r="920">
           <cell r="A920" t="str">
-            <v>3212</v>
+            <v>3101</v>
           </cell>
           <cell r="B920" t="str">
-            <v>Пигменты (включая металлические порошки и хлопья), диспергированные в неводных средах, жидкие или пастообразные, используемые при производстве красок (включая эмали); фольга для тиснения; красители и прочие красящие вещества, расфасованные в формы или у</v>
-[...5 lines deleted...]
-            <v>106.59157</v>
+            <v>Удобрения животного (растительного происхождения, смешанные или несмешанные, химически обработанные или необработанные...</v>
           </cell>
           <cell r="G920">
-            <v>101.30135</v>
+            <v>2.65286</v>
           </cell>
         </row>
         <row r="921">
           <cell r="B921" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>25.668620000000001</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G921">
+            <v>2.65286</v>
           </cell>
         </row>
         <row r="922">
+          <cell r="A922" t="str">
+            <v>3102</v>
+          </cell>
           <cell r="B922" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Удобрения минеральные или химические, азотные</v>
           </cell>
           <cell r="D922">
-            <v>1.68164</v>
+            <v>3.6</v>
           </cell>
           <cell r="F922">
-            <v>38.015169999999998</v>
+            <v>2.02738</v>
           </cell>
           <cell r="G922">
-            <v>3.5999999999999997E-2</v>
+            <v>71259.155799999993</v>
           </cell>
         </row>
         <row r="923">
           <cell r="B923" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>42.907780000000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G923">
-            <v>101.26535</v>
+            <v>132.756</v>
           </cell>
         </row>
         <row r="924">
-          <cell r="A924" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B924" t="str">
-            <v>Краски художественные, используемые художниками, студентами или для оформления вывесок, лессировочные краски, краски для досуга и аналогичные продукты в таблетках, тюбиках, банках, флаконах, лотках или в аналогичных формах или упаковках</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D924">
-            <v>1.6904999999999999</v>
+            <v>3.6</v>
           </cell>
           <cell r="F924">
-            <v>76.846710000000002</v>
+            <v>2.02738</v>
           </cell>
           <cell r="G924">
-            <v>32.259779999999999</v>
+            <v>384</v>
           </cell>
         </row>
         <row r="925">
           <cell r="B925" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G925">
+            <v>70742.399799999999</v>
+          </cell>
+        </row>
+        <row r="926">
+          <cell r="A926" t="str">
+            <v>3104</v>
+          </cell>
+          <cell r="B926" t="str">
+            <v>Удобрения минеральные или химические, калийные</v>
+          </cell>
+          <cell r="C926" t="str">
+            <v>Килограмм оксида калия</v>
+          </cell>
+          <cell r="G926">
+            <v>3104.1515800000002</v>
+          </cell>
+        </row>
+        <row r="927">
+          <cell r="B927" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="G925">
-[...29 lines deleted...]
-          </cell>
           <cell r="G927">
-            <v>7436.0319600000003</v>
+            <v>7</v>
           </cell>
         </row>
         <row r="928">
           <cell r="B928" t="str">
-            <v>АРМЕHИЯ</v>
-[...5 lines deleted...]
-            <v>0.24093000000000001</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G928">
+            <v>3097.1515800000002</v>
           </cell>
         </row>
         <row r="929">
+          <cell r="A929" t="str">
+            <v>3105</v>
+          </cell>
           <cell r="B929" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Удобрения минеральные или химические, содержащие два или три питательных элемента: азот, фосфор и калий; удобрения прочие; товары данной группы в таблетках или аналогичных формах или в упаковках, брутто-масса которых не превышает 10 кг</v>
           </cell>
           <cell r="D929">
-            <v>9.6359999999999992</v>
+            <v>1.00325</v>
           </cell>
           <cell r="F929">
-            <v>57.042999999999999</v>
+            <v>0.85979000000000005</v>
           </cell>
           <cell r="G929">
-            <v>4.0067000000000004</v>
+            <v>41910.668019999997</v>
           </cell>
         </row>
         <row r="930">
           <cell r="B930" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>11969.10547</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G930">
-            <v>2.2163200000000001</v>
+            <v>13.023</v>
           </cell>
         </row>
         <row r="931">
           <cell r="B931" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D931">
-            <v>13.77481</v>
+            <v>1</v>
           </cell>
           <cell r="F931">
-            <v>118.49902</v>
+            <v>0.82286000000000004</v>
           </cell>
           <cell r="G931">
-            <v>7429.8089399999999</v>
+            <v>901</v>
           </cell>
         </row>
         <row r="932">
-          <cell r="A932" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B932" t="str">
-            <v>Краска полиграфическая, чернила или тушь для письма или рисования и прочие чернила, концентрированные или неконцентрированные, твердые или нетвердые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D932">
-            <v>30.016929999999999</v>
+            <v>3.2499999999999999E-3</v>
           </cell>
           <cell r="F932">
-            <v>788.92814999999996</v>
+            <v>3.6929999999999998E-2</v>
           </cell>
           <cell r="G932">
-            <v>43.785130000000002</v>
+            <v>40996.645020000004</v>
           </cell>
         </row>
         <row r="933">
+          <cell r="A933" t="str">
+            <v>3201</v>
+          </cell>
           <cell r="B933" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>38.421430000000001</v>
+            <v>Экстракты дубильные растительного происхождения; таннины и их соли, эфиры простые и сложные и прочие производные</v>
           </cell>
           <cell r="G933">
-            <v>7.6087999999999996</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="934">
           <cell r="B934" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>161.84989999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G934">
-            <v>1.32E-2</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="935">
+          <cell r="A935" t="str">
+            <v>3203</v>
+          </cell>
           <cell r="B935" t="str">
-            <v>РОССИЯ</v>
+            <v>Красящие вещества растительного или животного происхождения (включая красящие экстракты, кроме животного угля), определенного или неопределенного химического состава и препараты на их основе</v>
           </cell>
           <cell r="D935">
-            <v>5.8011200000000001</v>
+            <v>2.0270000000000001</v>
           </cell>
           <cell r="F935">
-            <v>588.65682000000004</v>
+            <v>10.407</v>
           </cell>
           <cell r="G935">
-            <v>36.163130000000002</v>
+            <v>20.134419999999999</v>
           </cell>
         </row>
         <row r="936">
-          <cell r="A936" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B936" t="str">
-            <v>Масла эфирные (содержащие или не содержащие терпены), включая конкреты и абсолюты; резиноиды; экстрагированные эфирные масла; концентраты эфирных масел в жирах, нелетучих маслах, восках или аналогичных продуктах, получаемые методом анфлеража или мацерац</v>
-[...5 lines deleted...]
-            <v>8.3035700000000006</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G936">
-            <v>3.9113199999999999</v>
+            <v>7.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="937">
           <cell r="B937" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D937">
-            <v>0.1</v>
+            <v>2.0089999999999999</v>
           </cell>
           <cell r="F937">
-            <v>3.1825700000000001</v>
-[...2 lines deleted...]
-            <v>1.7409999999999998E-2</v>
+            <v>9.6140000000000008</v>
           </cell>
         </row>
         <row r="938">
           <cell r="B938" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D938">
-            <v>3.2000000000000001E-2</v>
+            <v>1.7999999999999999E-2</v>
           </cell>
           <cell r="F938">
-            <v>5.1210000000000004</v>
+            <v>0.79300000000000004</v>
           </cell>
           <cell r="G938">
-            <v>3.89391</v>
+            <v>20.127420000000001</v>
           </cell>
         </row>
         <row r="939">
           <cell r="A939" t="str">
-            <v>3302</v>
+            <v>3204</v>
           </cell>
           <cell r="B939" t="str">
-            <v>Смеси душистых веществ и смеси (включая спиртовые растворы) на основе одного или более таких веществ, используемые в качестве промышленного сырья; прочие препараты на основе душистых веществ, используемые для производства напитков</v>
+            <v>Органические красящие вещества синтетические, определенного или неопределенного химического состава; препараты, изготовленные на основе синтетических органических красящих веществ, указанные в примечании 3 к данной группе;</v>
           </cell>
           <cell r="D939">
-            <v>118.52652999999999</v>
+            <v>3.4113799999999999</v>
           </cell>
           <cell r="F939">
-            <v>2467.6219299999998</v>
+            <v>50.943519999999999</v>
           </cell>
           <cell r="G939">
-            <v>154.66734</v>
+            <v>228.48275000000001</v>
           </cell>
         </row>
         <row r="940">
           <cell r="B940" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D940">
-            <v>2.7749999999999999</v>
+            <v>2.2680600000000002</v>
           </cell>
           <cell r="F940">
-            <v>117.1835</v>
+            <v>28.476970000000001</v>
           </cell>
           <cell r="G940">
-            <v>9.7763399999999994</v>
+            <v>1E-4</v>
           </cell>
         </row>
         <row r="941">
           <cell r="B941" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D941">
-            <v>28.911999999999999</v>
+            <v>1.1433199999999999</v>
           </cell>
           <cell r="F941">
-            <v>470.75563</v>
+            <v>22.466550000000002</v>
           </cell>
           <cell r="G941">
-            <v>0.15</v>
+            <v>228.48265000000001</v>
           </cell>
         </row>
         <row r="942">
+          <cell r="A942" t="str">
+            <v>3205</v>
+          </cell>
           <cell r="B942" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>1879.6828</v>
+            <v>Лаки цветные; препараты, изготовленные на их основе, указ. В примечании 3 к данной группе</v>
           </cell>
           <cell r="G942">
-            <v>144.74100000000001</v>
+            <v>0.15398000000000001</v>
           </cell>
         </row>
         <row r="943">
-          <cell r="A943" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B943" t="str">
-            <v>Духи и туалетная вода</v>
-[...5 lines deleted...]
-            <v>33515.126219999998</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G943">
-            <v>79.293289999999999</v>
+            <v>0.15398000000000001</v>
           </cell>
         </row>
         <row r="944">
+          <cell r="A944" t="str">
+            <v>3206</v>
+          </cell>
           <cell r="B944" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Красящие вещества прочие; препараты, указанные в примечании 3 к данной группе, отличные от препаратов товарной позиции 3203, 3204 или 3205; неорганические продукты, используемые в качестве люминофоров, определенного или неопределенного химического соста</v>
           </cell>
           <cell r="D944">
-            <v>8.0967500000000001</v>
+            <v>119.8719</v>
           </cell>
           <cell r="F944">
-            <v>439.72474</v>
+            <v>334.39087999999998</v>
+          </cell>
+          <cell r="G944">
+            <v>450.50808999999998</v>
           </cell>
         </row>
         <row r="945">
           <cell r="B945" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>33075.40148</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G945">
-            <v>79.293289999999999</v>
+            <v>1.85</v>
           </cell>
         </row>
         <row r="946">
-          <cell r="A946" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B946" t="str">
-            <v>Косметические средства или средства для макияжа и средства для ухода за кожей (кроме лекарственных), включая средства против загара или для загара; средства для маникюра или педикюра</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D946">
-            <v>575.18571999999995</v>
+            <v>55.610900000000001</v>
           </cell>
           <cell r="F946">
-            <v>45234.821499999998</v>
-[...2 lines deleted...]
-            <v>3219.4802100000002</v>
+            <v>161.25788</v>
           </cell>
         </row>
         <row r="947">
           <cell r="B947" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D947">
-            <v>24.72851</v>
+            <v>64.260999999999996</v>
           </cell>
           <cell r="F947">
-            <v>5827.2238399999997</v>
+            <v>173.13300000000001</v>
           </cell>
           <cell r="G947">
-            <v>0.35399999999999998</v>
+            <v>448.65809000000002</v>
           </cell>
         </row>
         <row r="948">
+          <cell r="A948" t="str">
+            <v>3207</v>
+          </cell>
           <cell r="B948" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Готовые пигменты, готовые глушители стекла и готовые краски, эмали и глазури стекловидные, ангобы (шликеры), глянцы жидкие и аналогичные препараты, используемые при производстве керамики, эмали или стекла; фритта стекловидная и стекло прочее в порошке,</v>
           </cell>
           <cell r="D948">
-            <v>104.13289</v>
+            <v>340.27</v>
           </cell>
           <cell r="F948">
-            <v>3835.1418899999999</v>
+            <v>1106.2576799999999</v>
           </cell>
           <cell r="G948">
-            <v>23.42548</v>
+            <v>5.7324099999999998</v>
           </cell>
         </row>
         <row r="949">
           <cell r="B949" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D949">
-            <v>46.630029999999998</v>
+            <v>340.27</v>
           </cell>
           <cell r="F949">
-            <v>2048.1910400000002</v>
+            <v>1106.2576799999999</v>
           </cell>
           <cell r="G949">
-            <v>11.010020000000001</v>
+            <v>5.7324099999999998</v>
           </cell>
         </row>
         <row r="950">
+          <cell r="A950" t="str">
+            <v>3208</v>
+          </cell>
           <cell r="B950" t="str">
-            <v>РОССИЯ</v>
+            <v>Краски и лаки (включая эмали и политуры) на основе синтетических полимеров или химически модифицированных природных полимеров, диспергированные или растворенные в неводной среде; растворы, указанные в примечании 4 к данной группе</v>
           </cell>
           <cell r="D950">
-            <v>399.69429000000002</v>
+            <v>313.86133000000001</v>
           </cell>
           <cell r="F950">
-            <v>33524.264730000003</v>
+            <v>3299.95091</v>
           </cell>
           <cell r="G950">
-            <v>3184.6907099999999</v>
+            <v>1501.8287800000001</v>
           </cell>
         </row>
         <row r="951">
-          <cell r="A951" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B951" t="str">
-            <v>Средства для волос</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D951">
-            <v>2532.1084999999998</v>
+            <v>30.951000000000001</v>
           </cell>
           <cell r="F951">
-            <v>31780.207829999999</v>
+            <v>311.55158</v>
           </cell>
           <cell r="G951">
-            <v>7193.9812199999997</v>
+            <v>94.983969999999999</v>
           </cell>
         </row>
         <row r="952">
           <cell r="B952" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D952">
-            <v>444.36275999999998</v>
+            <v>53.824300000000001</v>
           </cell>
           <cell r="F952">
-            <v>3971.5671400000001</v>
+            <v>456.25322</v>
           </cell>
           <cell r="G952">
-            <v>0.96799999999999997</v>
+            <v>2.1349999999999998</v>
           </cell>
         </row>
         <row r="953">
           <cell r="B953" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D953">
-            <v>944.21763999999996</v>
+            <v>229.08602999999999</v>
           </cell>
           <cell r="F953">
-            <v>10353.09859</v>
+            <v>2532.1461100000001</v>
           </cell>
           <cell r="G953">
-            <v>187.93510000000001</v>
+            <v>1404.7098100000001</v>
           </cell>
         </row>
         <row r="954">
+          <cell r="A954" t="str">
+            <v>3209</v>
+          </cell>
           <cell r="B954" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Краски и лаки (включая эмали и политуры) на основе синтетических полимеров или химически модифицированных природных полимеров, диспергированные или растворенные в водной среде</v>
           </cell>
           <cell r="D954">
-            <v>727.77855999999997</v>
+            <v>3147.28775</v>
           </cell>
           <cell r="F954">
-            <v>4735.1342199999999</v>
+            <v>3918.0915199999999</v>
           </cell>
           <cell r="G954">
-            <v>7.0918599999999996</v>
+            <v>2700.6212300000002</v>
           </cell>
         </row>
         <row r="955">
           <cell r="B955" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D955">
-            <v>415.74954000000002</v>
+            <v>4.194</v>
           </cell>
           <cell r="F955">
-            <v>12720.407880000001</v>
+            <v>37.978999999999999</v>
           </cell>
           <cell r="G955">
-            <v>6997.9862599999997</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="956">
-          <cell r="A956" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B956" t="str">
-            <v>Средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов; нитки, используемые для очистки межзубных промежутков (зубной шелк), в индивидуальной упаковке для розничной продажи</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D956">
-            <v>19.260899999999999</v>
+            <v>3082.6361299999999</v>
           </cell>
           <cell r="F956">
-            <v>278.30403999999999</v>
+            <v>3715.6882700000001</v>
           </cell>
           <cell r="G956">
-            <v>1093.9035799999999</v>
+            <v>6.3548799999999996</v>
           </cell>
         </row>
         <row r="957">
           <cell r="B957" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D957">
+            <v>60.457619999999999</v>
+          </cell>
+          <cell r="F957">
+            <v>164.42425</v>
           </cell>
           <cell r="G957">
-            <v>26.279689999999999</v>
+            <v>2694.2643499999999</v>
           </cell>
         </row>
         <row r="958">
+          <cell r="A958" t="str">
+            <v>3210</v>
+          </cell>
           <cell r="B958" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>165.89914999999999</v>
+            <v>Прочие краски и лаки (включая эмали, политуры и клеевые краски); готовые водные пигменты типа используемых для отделки кож</v>
           </cell>
           <cell r="G958">
-            <v>2.3396300000000001</v>
+            <v>48.448180000000001</v>
           </cell>
         </row>
         <row r="959">
           <cell r="B959" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>112.40488999999999</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G959">
-            <v>1065.2842599999999</v>
+            <v>32.680999999999997</v>
           </cell>
         </row>
         <row r="960">
-          <cell r="A960" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B960" t="str">
-            <v>Средства, используемые до, во время или после бритья, дезодоранты индивидуального назначения, составы для принятия ванн, средства для удаления волос и прочие парфюмерные, косметические или туалетные средства, в другом месте не поименованные или не включ</v>
-[...5 lines deleted...]
-            <v>4334.3317299999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G960">
-            <v>991.2944</v>
+            <v>15.76718</v>
           </cell>
         </row>
         <row r="961">
+          <cell r="A961" t="str">
+            <v>3211</v>
+          </cell>
           <cell r="B961" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Сиккативы готовые</v>
           </cell>
           <cell r="D961">
-            <v>10.98554</v>
+            <v>2.6749999999999998</v>
           </cell>
           <cell r="F961">
-            <v>152.62559999999999</v>
+            <v>12.509</v>
+          </cell>
+          <cell r="G961">
+            <v>23.6</v>
           </cell>
         </row>
         <row r="962">
           <cell r="B962" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D962">
-            <v>34.590029999999999</v>
+            <v>2.6749999999999998</v>
           </cell>
           <cell r="F962">
-            <v>683.73100999999997</v>
-[...2 lines deleted...]
-            <v>21.817129999999999</v>
+            <v>12.509</v>
           </cell>
         </row>
         <row r="963">
           <cell r="B963" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>597.38435000000004</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G963">
-            <v>2.4071799999999999</v>
+            <v>23.6</v>
           </cell>
         </row>
         <row r="964">
+          <cell r="A964" t="str">
+            <v>3212</v>
+          </cell>
           <cell r="B964" t="str">
-            <v>РОССИЯ</v>
+            <v>Пигменты (включая металлические порошки и хлопья), диспергированные в неводных средах, жидкие или пастообразные, используемые при производстве красок (включая эмали); фольга для тиснения; красители и прочие красящие вещества, расфасованные в формы или у</v>
           </cell>
           <cell r="D964">
-            <v>69.813739999999996</v>
+            <v>71.226380000000006</v>
           </cell>
           <cell r="F964">
-            <v>2900.5907699999998</v>
+            <v>855.77116999999998</v>
           </cell>
           <cell r="G964">
-            <v>967.07009000000005</v>
+            <v>143.57868999999999</v>
           </cell>
         </row>
         <row r="965">
-          <cell r="A965" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B965" t="str">
-            <v>Мыло; поверхностно-активные органические вещества и средства, применяемые в качестве мыла, в форме брусков, кусков или в виде формованных изделий, содержащие или не содержащие мыло; поверхностно-активные органические вещества и средства для мытья кожи в</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D965">
-            <v>438.50018</v>
+            <v>1E-3</v>
           </cell>
           <cell r="F965">
-            <v>4311.3388100000002</v>
+            <v>0.33300000000000002</v>
           </cell>
           <cell r="G965">
-            <v>8827.0921600000001</v>
+            <v>0.15</v>
           </cell>
         </row>
         <row r="966">
           <cell r="B966" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D966">
-            <v>5.6901599999999997</v>
+            <v>1.57498</v>
           </cell>
           <cell r="F966">
-            <v>44.37594</v>
+            <v>35.126049999999999</v>
           </cell>
           <cell r="G966">
-            <v>1.548</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="967">
           <cell r="B967" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D967">
-            <v>35.190519999999999</v>
+            <v>69.650400000000005</v>
           </cell>
           <cell r="F967">
-            <v>291.08767</v>
+            <v>820.31212000000005</v>
           </cell>
           <cell r="G967">
-            <v>13.132960000000001</v>
+            <v>143.42669000000001</v>
           </cell>
         </row>
         <row r="968">
+          <cell r="A968" t="str">
+            <v>3213</v>
+          </cell>
           <cell r="B968" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Краски художественные, используемые художниками, студентами или для оформления вывесок, лессировочные краски, краски для досуга и аналогичные продукты в таблетках, тюбиках, банках, флаконах, лотках или в аналогичных формах или упаковках</v>
           </cell>
           <cell r="D968">
-            <v>199.40988999999999</v>
+            <v>3.44</v>
           </cell>
           <cell r="F968">
-            <v>474.81056999999998</v>
+            <v>0.26879999999999998</v>
           </cell>
           <cell r="G968">
-            <v>99.226429999999993</v>
+            <v>92.193169999999995</v>
           </cell>
         </row>
         <row r="969">
           <cell r="B969" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D969">
-            <v>198.20961</v>
+            <v>3.44</v>
           </cell>
           <cell r="F969">
-            <v>3501.0646299999999</v>
+            <v>0.26879999999999998</v>
           </cell>
           <cell r="G969">
-            <v>8713.1847699999998</v>
+            <v>92.193169999999995</v>
           </cell>
         </row>
         <row r="970">
           <cell r="A970" t="str">
-            <v>3402</v>
+            <v>3214</v>
           </cell>
           <cell r="B970" t="str">
-            <v>Вещества поверхностно-активные органические (кроме мыла); поверхностно-активные средства, моющие средства (включая вспомогательные моющие средства) и средства чистящие, содержащие или не содержащие мыло (кроме средств товарной позиции 3401)</v>
+            <v>Замазки стекольная и садовая, цементы смоляные, составы для уплотнения и прочие мастики; шпатлевки для малярных работ; неогнеупорные составы для подготовки поверхностей фасадов, внутренних стен зданий, полов, потолков или аналогичные</v>
           </cell>
           <cell r="D970">
-            <v>5689.3516099999997</v>
+            <v>52920.548580000002</v>
           </cell>
           <cell r="F970">
-            <v>11696.723550000001</v>
+            <v>10772.704739999999</v>
           </cell>
           <cell r="G970">
-            <v>26243.64875</v>
+            <v>6801.2467299999998</v>
           </cell>
         </row>
         <row r="971">
           <cell r="B971" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D971">
-            <v>0.83557000000000003</v>
+            <v>8.9999999999999993E-3</v>
           </cell>
           <cell r="F971">
-            <v>42.51247</v>
-[...2 lines deleted...]
-            <v>34.730800000000002</v>
+            <v>0.64254</v>
           </cell>
         </row>
         <row r="972">
           <cell r="B972" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D972">
-            <v>4381.1064200000001</v>
+            <v>25.718240000000002</v>
           </cell>
           <cell r="F972">
-            <v>6286.2924599999997</v>
+            <v>118.93733</v>
           </cell>
           <cell r="G972">
-            <v>82.390969999999996</v>
+            <v>2.0237500000000002</v>
           </cell>
         </row>
         <row r="973">
           <cell r="B973" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D973">
-            <v>1307.4096199999999</v>
+            <v>52366.882790000003</v>
           </cell>
           <cell r="F973">
-            <v>5367.9186200000004</v>
+            <v>9692.7181199999995</v>
           </cell>
           <cell r="G973">
-            <v>26126.526979999999</v>
+            <v>0.42</v>
           </cell>
         </row>
         <row r="974">
-          <cell r="A974" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B974" t="str">
-            <v>Материалы смазочные (включая смазочно-охлаждающие эмульсии для режущих инструментов, средства для облегчения вывинчивания болтов или гаек, средства для удаления ржавчины или антикоррозионные средства и препараты для облегчения выемки изделий из форм, из</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D974">
-            <v>344.34404999999998</v>
+            <v>527.93854999999996</v>
           </cell>
           <cell r="F974">
-            <v>3562.1620800000001</v>
+            <v>960.40674999999999</v>
           </cell>
           <cell r="G974">
-            <v>131.30721</v>
+            <v>6798.8029800000004</v>
           </cell>
         </row>
         <row r="975">
+          <cell r="A975" t="str">
+            <v>3215</v>
+          </cell>
           <cell r="B975" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Краска полиграфическая, чернила или тушь для письма или рисования и прочие чернила, концентрированные или неконцентрированные, твердые или нетвердые</v>
           </cell>
           <cell r="D975">
-            <v>21.775310000000001</v>
+            <v>25.192170000000001</v>
           </cell>
           <cell r="F975">
-            <v>155.60236</v>
+            <v>689.67247999999995</v>
           </cell>
           <cell r="G975">
-            <v>59.304499999999997</v>
+            <v>41.022869999999998</v>
           </cell>
         </row>
         <row r="976">
           <cell r="B976" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D976">
-            <v>9.0418699999999994</v>
+            <v>0.25722</v>
           </cell>
           <cell r="F976">
-            <v>120.4387</v>
+            <v>6.9683099999999998</v>
           </cell>
           <cell r="G976">
-            <v>0.15340000000000001</v>
+            <v>7.0992699999999997</v>
           </cell>
         </row>
         <row r="977">
           <cell r="B977" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D977">
-            <v>313.52686999999997</v>
+            <v>18.227740000000001</v>
           </cell>
           <cell r="F977">
-            <v>3286.12102</v>
+            <v>131.27951999999999</v>
           </cell>
           <cell r="G977">
-            <v>71.849310000000003</v>
+            <v>0.23108999999999999</v>
           </cell>
         </row>
         <row r="978">
-          <cell r="A978" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B978" t="str">
-            <v>Воски искусственные и готовые воски</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D978">
-            <v>3.8890500000000001</v>
+            <v>6.7072099999999999</v>
           </cell>
           <cell r="F978">
-            <v>37.205530000000003</v>
+            <v>551.42465000000004</v>
           </cell>
           <cell r="G978">
-            <v>74.669619999999995</v>
+            <v>33.692509999999999</v>
           </cell>
         </row>
         <row r="979">
+          <cell r="A979" t="str">
+            <v>3301</v>
+          </cell>
           <cell r="B979" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Масла эфирные (содержащие или не содержащие терпены), включая конкреты и абсолюты; резиноиды; экстрагированные эфирные масла; концентраты эфирных масел в жирах, нелетучих маслах, восках или аналогичных продуктах, получаемые методом анфлеража или мацерац</v>
           </cell>
           <cell r="D979">
-            <v>5.0000000000000002E-5</v>
+            <v>0.63019999999999998</v>
           </cell>
           <cell r="F979">
-            <v>1.16E-3</v>
+            <v>24.46536</v>
           </cell>
           <cell r="G979">
-            <v>1.2999999999999999E-3</v>
+            <v>24.13777</v>
           </cell>
         </row>
         <row r="980">
           <cell r="B980" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D980">
-            <v>1.43E-2</v>
+            <v>1.3699999999999999E-3</v>
           </cell>
           <cell r="F980">
-            <v>0.16261</v>
+            <v>1.5970000000000002E-2</v>
+          </cell>
+          <cell r="G980">
+            <v>4.1200000000000001E-2</v>
           </cell>
         </row>
         <row r="981">
           <cell r="B981" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D981">
-            <v>3.8746999999999998</v>
+            <v>0.6159</v>
           </cell>
           <cell r="F981">
-            <v>37.041759999999996</v>
-[...2 lines deleted...]
-            <v>74.668319999999994</v>
+            <v>22.55986</v>
           </cell>
         </row>
         <row r="982">
-          <cell r="A982" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B982" t="str">
-            <v>Ваксы и кремы для обуви, полироли и мастики для мебели, полов, автомобильных кузовов, стекла или металла, чистящие пасты и порошки и аналогичные средства (в том числе бумага, вата, войлок или фетр, нетканые материалы, пористые пластмассы или пористая ре</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D982">
-            <v>7.9868600000000001</v>
+            <v>1.2930000000000001E-2</v>
           </cell>
           <cell r="F982">
-            <v>41.26238</v>
+            <v>1.8895299999999999</v>
           </cell>
           <cell r="G982">
-            <v>2927.6080200000001</v>
+            <v>24.09657</v>
           </cell>
         </row>
         <row r="983">
+          <cell r="A983" t="str">
+            <v>3302</v>
+          </cell>
           <cell r="B983" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Смеси душистых веществ и смеси (включая спиртовые растворы) на основе одного или более таких веществ, используемые в качестве промышленного сырья; прочие препараты на основе душистых веществ, используемые для производства напитков</v>
           </cell>
           <cell r="D983">
-            <v>1.1299999999999999E-3</v>
+            <v>42.110959999999999</v>
           </cell>
           <cell r="F983">
-            <v>4.5081300000000004</v>
+            <v>742.02484000000004</v>
           </cell>
           <cell r="G983">
-            <v>2.8400000000000002E-2</v>
+            <v>197.87397999999999</v>
           </cell>
         </row>
         <row r="984">
           <cell r="B984" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D984">
-            <v>9.9169999999999994E-2</v>
+            <v>4.4999999999999997E-3</v>
           </cell>
           <cell r="F984">
-            <v>3.73726</v>
+            <v>6.96E-3</v>
           </cell>
           <cell r="G984">
-            <v>17.835709999999999</v>
+            <v>13.38594</v>
           </cell>
         </row>
         <row r="985">
           <cell r="B985" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D985">
-            <v>7.8865600000000002</v>
+            <v>26.318999999999999</v>
           </cell>
           <cell r="F985">
-            <v>33.01699</v>
+            <v>497.44499999999999</v>
           </cell>
           <cell r="G985">
-            <v>2909.7439100000001</v>
+            <v>0.88100000000000001</v>
           </cell>
         </row>
         <row r="986">
-          <cell r="A986" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B986" t="str">
-            <v>Свечи, тонкие восковые свечки и аналогичные изделия</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D986">
+            <v>15.787459999999999</v>
+          </cell>
+          <cell r="F986">
+            <v>244.57288</v>
           </cell>
           <cell r="G986">
-            <v>24.582509999999999</v>
+            <v>183.60704000000001</v>
           </cell>
         </row>
         <row r="987">
+          <cell r="A987" t="str">
+            <v>3303</v>
+          </cell>
           <cell r="B987" t="str">
-            <v>РОССИЯ</v>
+            <v>Духи и туалетная вода</v>
+          </cell>
+          <cell r="D987">
+            <v>322.12441000000001</v>
+          </cell>
+          <cell r="F987">
+            <v>20976.742320000001</v>
           </cell>
           <cell r="G987">
-            <v>24.582509999999999</v>
+            <v>224.15900999999999</v>
           </cell>
         </row>
         <row r="988">
-          <cell r="A988" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B988" t="str">
-            <v>Пасты для лепки, включая пластилин для детской лепки; 'зубоврачебный воск' или составы для получения слепков зубов, расфас. В наборы, в упаковки для розн. Продажи или в виде плиток, в форме подков,...</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G988">
-            <v>57.613419999999998</v>
+            <v>76.548490000000001</v>
           </cell>
         </row>
         <row r="989">
           <cell r="B989" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D989">
+            <v>14.89504</v>
+          </cell>
+          <cell r="F989">
+            <v>464.97210000000001</v>
           </cell>
           <cell r="G989">
-            <v>57.613419999999998</v>
+            <v>7.1999999999999998E-3</v>
           </cell>
         </row>
         <row r="990">
-          <cell r="A990" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B990" t="str">
-            <v>Казеин, казеинаты и прочие производные казеина; клеи казеиновые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D990">
-            <v>5</v>
+            <v>307.22937000000002</v>
           </cell>
           <cell r="F990">
-            <v>30.689</v>
+            <v>20511.770219999999</v>
           </cell>
           <cell r="G990">
-            <v>18.2</v>
+            <v>147.60332</v>
           </cell>
         </row>
         <row r="991">
+          <cell r="A991" t="str">
+            <v>3304</v>
+          </cell>
           <cell r="B991" t="str">
-            <v>РОССИЯ</v>
+            <v>Косметические средства или средства для макияжа и средства для ухода за кожей (кроме лекарственных), включая средства против загара или для загара; средства для маникюра или педикюра</v>
           </cell>
           <cell r="D991">
-            <v>5</v>
+            <v>720.76223000000005</v>
           </cell>
           <cell r="F991">
-            <v>30.689</v>
+            <v>25303.88322</v>
           </cell>
           <cell r="G991">
-            <v>18.2</v>
+            <v>4380.32042</v>
           </cell>
         </row>
         <row r="992">
-          <cell r="A992" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B992" t="str">
-            <v>Альбумины (включая концентраты двух или более сывороточных белков, содержащих более 80 мас.% сывороточных белков в пересчете на сухое вещество), альбуминаты и прочие производные альбумина</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D992">
+            <v>24.735040000000001</v>
+          </cell>
+          <cell r="F992">
+            <v>442.40600999999998</v>
           </cell>
           <cell r="G992">
-            <v>15.789</v>
+            <v>6.4000000000000001E-2</v>
           </cell>
         </row>
         <row r="993">
           <cell r="B993" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D993">
+            <v>96.769260000000003</v>
+          </cell>
+          <cell r="F993">
+            <v>2284.3639199999998</v>
+          </cell>
           <cell r="G993">
-            <v>0.02</v>
+            <v>22.447590000000002</v>
           </cell>
         </row>
         <row r="994">
           <cell r="B994" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D994">
+            <v>59.055630000000001</v>
+          </cell>
+          <cell r="F994">
+            <v>1751.16236</v>
           </cell>
           <cell r="G994">
-            <v>15.769</v>
+            <v>2.3376000000000001</v>
           </cell>
         </row>
         <row r="995">
-          <cell r="A995" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B995" t="str">
-            <v>Желатин (с поверхностной обработкой или без обработки) и его производные;клей рыбий; прочие клеи животного происхождения, кроме казеиновых, указанных в товарной позиции 3501</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D995">
-            <v>3.964</v>
+            <v>540.20230000000004</v>
           </cell>
           <cell r="F995">
-            <v>36.109679999999997</v>
+            <v>20825.950929999999</v>
           </cell>
           <cell r="G995">
-            <v>44.837200000000003</v>
+            <v>4355.4712300000001</v>
           </cell>
         </row>
         <row r="996">
+          <cell r="A996" t="str">
+            <v>3305</v>
+          </cell>
           <cell r="B996" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Средства для волос</v>
+          </cell>
+          <cell r="D996">
+            <v>2411.1934299999998</v>
+          </cell>
+          <cell r="F996">
+            <v>28135.569080000001</v>
           </cell>
           <cell r="G996">
-            <v>27.005400000000002</v>
+            <v>12121.962219999999</v>
           </cell>
         </row>
         <row r="997">
           <cell r="B997" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D997">
-            <v>3.923</v>
+            <v>339.86479000000003</v>
           </cell>
           <cell r="F997">
-            <v>35.619109999999999</v>
+            <v>1941.8431800000001</v>
+          </cell>
+          <cell r="G997">
+            <v>1.452</v>
           </cell>
         </row>
         <row r="998">
           <cell r="B998" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D998">
-            <v>4.1000000000000002E-2</v>
+            <v>738.25314000000003</v>
           </cell>
           <cell r="F998">
-            <v>0.49057000000000001</v>
+            <v>5709.7297799999997</v>
           </cell>
           <cell r="G998">
-            <v>17.831800000000001</v>
+            <v>166.64069000000001</v>
           </cell>
         </row>
         <row r="999">
-          <cell r="A999" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B999" t="str">
-            <v>Пептоны и их производные; белковые вещества прочие и их производные; порошок из кожи, хромированной, голья, хромированный или нехромированный</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D999">
-            <v>66.596649999999997</v>
+            <v>535.25495999999998</v>
           </cell>
           <cell r="F999">
-            <v>204.61036999999999</v>
+            <v>2498.5620100000001</v>
           </cell>
           <cell r="G999">
-            <v>2.1789999999999998</v>
+            <v>6.2859999999999996</v>
           </cell>
         </row>
         <row r="1000">
           <cell r="B1000" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1000">
-            <v>66.596649999999997</v>
+            <v>797.82054000000005</v>
           </cell>
           <cell r="F1000">
-            <v>204.61036999999999</v>
+            <v>17985.434109999998</v>
           </cell>
           <cell r="G1000">
-            <v>2.1789999999999998</v>
+            <v>11947.58353</v>
           </cell>
         </row>
         <row r="1001">
           <cell r="A1001" t="str">
-            <v>3505</v>
+            <v>3306</v>
           </cell>
           <cell r="B1001" t="str">
-            <v>Декстрины и прочие модифицированные крахмалы (например, крахмалы, предварительно желатинизированные или превращенные в сложный эфир); клеи на основе крахмалов или декстринов, или прочих модифицированных крахмалов</v>
+            <v>Средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов; нитки, используемые для очистки межзубных промежутков (зубной шелк), в индивидуальной упаковке для розничной продажи</v>
           </cell>
           <cell r="D1001">
-            <v>11.074999999999999</v>
+            <v>113.9999</v>
           </cell>
           <cell r="F1001">
-            <v>81.426220000000001</v>
+            <v>1188.8942199999999</v>
           </cell>
           <cell r="G1001">
-            <v>527.65992000000006</v>
+            <v>1377.0417</v>
           </cell>
         </row>
         <row r="1002">
           <cell r="B1002" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1002">
-            <v>2.875</v>
+            <v>7.28E-3</v>
           </cell>
           <cell r="F1002">
-            <v>12.4391</v>
+            <v>0.3241</v>
+          </cell>
+          <cell r="G1002">
+            <v>22.11326</v>
           </cell>
         </row>
         <row r="1003">
           <cell r="B1003" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1003">
-            <v>8.1999999999999993</v>
+            <v>58.985430000000001</v>
           </cell>
           <cell r="F1003">
-            <v>68.987120000000004</v>
+            <v>269.03523999999999</v>
           </cell>
           <cell r="G1003">
-            <v>527.65992000000006</v>
+            <v>2.1846000000000001</v>
           </cell>
         </row>
         <row r="1004">
-          <cell r="A1004" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1004" t="str">
-            <v>Готовые клеи и прочие готовые адгезивы, в другом месте не поименованные или не включенные; продукты, пригодные для использования в качестве клеев или адгезивов, расфасованные для розничной продажи в качестве клеев или адгезивов, нетто-массой не более 1</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1004">
-            <v>58.535769999999999</v>
+            <v>55.007190000000001</v>
           </cell>
           <cell r="F1004">
-            <v>346.14341999999999</v>
+            <v>919.53488000000004</v>
           </cell>
           <cell r="G1004">
-            <v>295.78206999999998</v>
+            <v>1352.7438400000001</v>
           </cell>
         </row>
         <row r="1005">
+          <cell r="A1005" t="str">
+            <v>3307</v>
+          </cell>
           <cell r="B1005" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Средства, используемые до, во время или после бритья, дезодоранты индивидуального назначения, составы для принятия ванн, средства для удаления волос и прочие парфюмерные, косметические или туалетные средства, в другом месте не поименованные или не включ</v>
+          </cell>
+          <cell r="D1005">
+            <v>144.95310000000001</v>
+          </cell>
+          <cell r="F1005">
+            <v>1942.3858399999999</v>
           </cell>
           <cell r="G1005">
-            <v>32.866480000000003</v>
+            <v>1874.5898400000001</v>
           </cell>
         </row>
         <row r="1006">
           <cell r="B1006" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1006">
-            <v>51.124499999999998</v>
+            <v>19.951879999999999</v>
           </cell>
           <cell r="F1006">
-            <v>247.97691</v>
-[...2 lines deleted...]
-            <v>0.89464999999999995</v>
+            <v>259.12799999999999</v>
           </cell>
         </row>
         <row r="1007">
           <cell r="B1007" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1007">
-            <v>7.41127</v>
+            <v>36.687100000000001</v>
           </cell>
           <cell r="F1007">
-            <v>98.166510000000002</v>
+            <v>501.31959999999998</v>
           </cell>
           <cell r="G1007">
-            <v>262.02094</v>
+            <v>13.00708</v>
           </cell>
         </row>
         <row r="1008">
-          <cell r="A1008" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1008" t="str">
-            <v>Ферменты; ферментные препараты, в другом месте не поименованные или не включенные</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1008">
-            <v>255.23615000000001</v>
+            <v>36.114190000000001</v>
           </cell>
           <cell r="F1008">
-            <v>2415.8713299999999</v>
+            <v>337.84557999999998</v>
           </cell>
           <cell r="G1008">
-            <v>15.100059999999999</v>
+            <v>5.0999999999999996</v>
           </cell>
         </row>
         <row r="1009">
           <cell r="B1009" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1009">
-            <v>62.975000000000001</v>
+            <v>52.199930000000002</v>
           </cell>
           <cell r="F1009">
-            <v>831.50999000000002</v>
+            <v>844.09266000000002</v>
           </cell>
           <cell r="G1009">
-            <v>3.7499999999999999E-3</v>
+            <v>1856.4827600000001</v>
           </cell>
         </row>
         <row r="1010">
+          <cell r="A1010" t="str">
+            <v>3401</v>
+          </cell>
           <cell r="B1010" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Мыло; поверхностно-активные органические вещества и средства, применяемые в качестве мыла, в форме брусков, кусков или в виде формованных изделий, содержащие или не содержащие мыло; поверхностно-активные органические вещества и средства для мытья кожи в</v>
           </cell>
           <cell r="D1010">
-            <v>3.8</v>
+            <v>278.08731999999998</v>
           </cell>
           <cell r="F1010">
-            <v>47.960990000000002</v>
+            <v>1443.8920000000001</v>
+          </cell>
+          <cell r="G1010">
+            <v>10889.927309999999</v>
           </cell>
         </row>
         <row r="1011">
           <cell r="B1011" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1011">
-            <v>188.46115</v>
+            <v>1.2567600000000001</v>
           </cell>
           <cell r="F1011">
-            <v>1536.4003499999999</v>
-[...2 lines deleted...]
-            <v>15.096310000000001</v>
+            <v>10.55766</v>
           </cell>
         </row>
         <row r="1012">
-          <cell r="A1012" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1012" t="str">
-            <v>Вещества взрывчатые готовые, кроме пороха</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1012">
+            <v>4.0682600000000004</v>
+          </cell>
+          <cell r="F1012">
+            <v>45.52243</v>
           </cell>
           <cell r="G1012">
-            <v>362.71179999999998</v>
+            <v>13.172940000000001</v>
           </cell>
         </row>
         <row r="1013">
           <cell r="B1013" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1013">
+            <v>133.06408999999999</v>
+          </cell>
+          <cell r="F1013">
+            <v>357.65768000000003</v>
           </cell>
           <cell r="G1013">
-            <v>362.71179999999998</v>
+            <v>15.9961</v>
           </cell>
         </row>
         <row r="1014">
-          <cell r="A1014" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1014" t="str">
-            <v>Шнуры бикфордовы; шнуры детонирующие; капсюли ударные или детонирующие; запалы; электродетонаторы</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1014">
+            <v>139.69820999999999</v>
+          </cell>
+          <cell r="F1014">
+            <v>1030.1542300000001</v>
           </cell>
           <cell r="G1014">
-            <v>275.34998000000002</v>
+            <v>10860.75827</v>
           </cell>
         </row>
         <row r="1015">
+          <cell r="A1015" t="str">
+            <v>3402</v>
+          </cell>
           <cell r="B1015" t="str">
-            <v>РОССИЯ</v>
+            <v>Вещества поверхностно-активные органические (кроме мыла); поверхностно-активные средства, моющие средства (включая вспомогательные моющие средства) и средства чистящие, содержащие или не содержащие мыло (кроме средств товарной позиции 3401)</v>
+          </cell>
+          <cell r="D1015">
+            <v>4862.0539699999999</v>
+          </cell>
+          <cell r="F1015">
+            <v>5150.5000399999999</v>
           </cell>
           <cell r="G1015">
-            <v>275.34998000000002</v>
+            <v>42257.745940000001</v>
           </cell>
         </row>
         <row r="1016">
-          <cell r="A1016" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1016" t="str">
-            <v>Фейерверки, ракеты сигнальные, дождевые ракеты, сигналы противотуманные и изделия пиротехнические прочие</v>
-[...2 lines deleted...]
-            <v>Штука</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1016">
+            <v>9.3999999999999997E-4</v>
+          </cell>
+          <cell r="F1016">
+            <v>0.11334</v>
           </cell>
           <cell r="G1016">
-            <v>0.25581999999999999</v>
+            <v>51.97654</v>
           </cell>
         </row>
         <row r="1017">
           <cell r="B1017" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1017">
+            <v>4659.82287</v>
+          </cell>
+          <cell r="F1017">
+            <v>2961.59422</v>
           </cell>
           <cell r="G1017">
-            <v>0.25581999999999999</v>
+            <v>207.05912000000001</v>
           </cell>
         </row>
         <row r="1018">
-          <cell r="A1018" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1018" t="str">
-            <v>Спички, кроме пиротехнических изделий товарной позиции 3604</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1018">
-            <v>2.1645799999999999</v>
+            <v>202.23016000000001</v>
           </cell>
           <cell r="F1018">
-            <v>5.1079800000000004</v>
+            <v>2188.7924800000001</v>
           </cell>
           <cell r="G1018">
-            <v>77.77158</v>
+            <v>41998.710279999999</v>
           </cell>
         </row>
         <row r="1019">
+          <cell r="A1019" t="str">
+            <v>3403</v>
+          </cell>
           <cell r="B1019" t="str">
-            <v>РОССИЯ</v>
+            <v>Материалы смазочные (включая смазочно-охлаждающие эмульсии для режущих инструментов, средства для облегчения вывинчивания болтов или гаек, средства для удаления ржавчины или антикоррозионные средства и препараты для облегчения выемки изделий из форм, из</v>
           </cell>
           <cell r="D1019">
-            <v>2.1645799999999999</v>
+            <v>511.25056999999998</v>
           </cell>
           <cell r="F1019">
-            <v>5.1079800000000004</v>
+            <v>4465.8675800000001</v>
           </cell>
           <cell r="G1019">
-            <v>77.77158</v>
+            <v>211.17033000000001</v>
           </cell>
         </row>
         <row r="1020">
-          <cell r="A1020" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1020" t="str">
-            <v>Ферроцерий и сплавы пирофорные прочие в любых формах; изделия из горючих материалов, указанные в примечании 2 к данной группе</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1020">
-            <v>0.432</v>
+            <v>3.0296099999999999</v>
           </cell>
           <cell r="F1020">
-            <v>2.4079999999999999</v>
+            <v>83.847480000000004</v>
           </cell>
           <cell r="G1020">
-            <v>6.3939599999999999</v>
+            <v>57.053919999999998</v>
           </cell>
         </row>
         <row r="1021">
           <cell r="B1021" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1021">
-            <v>0.432</v>
+            <v>14.891</v>
           </cell>
           <cell r="F1021">
-            <v>2.4079999999999999</v>
+            <v>157.03645</v>
           </cell>
           <cell r="G1021">
-            <v>6.3939599999999999</v>
+            <v>0.04</v>
           </cell>
         </row>
         <row r="1022">
-          <cell r="A1022" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1022" t="str">
-            <v>Фотопластинки и фотопленки плоские, сенсибилизированные, неэкспонированные, из любых материалов, кроме бумаги, картона или текстильных; пленки плоские для моментальной фотографии, сенсибилизированные, неэкспонированные, в упаковке или без упаковки</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1022">
-            <v>12.6275</v>
+            <v>493.32996000000003</v>
           </cell>
           <cell r="F1022">
-            <v>977.59438999999998</v>
+            <v>4224.9836500000001</v>
           </cell>
           <cell r="G1022">
-            <v>0.55500000000000005</v>
+            <v>154.07641000000001</v>
           </cell>
         </row>
         <row r="1023">
+          <cell r="A1023" t="str">
+            <v>3404</v>
+          </cell>
           <cell r="B1023" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Воски искусственные и готовые воски</v>
           </cell>
           <cell r="D1023">
-            <v>4.9428000000000001</v>
+            <v>7.7700000000000005E-2</v>
           </cell>
           <cell r="F1023">
-            <v>36.120469999999997</v>
+            <v>1.04583</v>
+          </cell>
+          <cell r="G1023">
+            <v>91.001090000000005</v>
           </cell>
         </row>
         <row r="1024">
           <cell r="B1024" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>941.47392000000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1024">
-            <v>0.55500000000000005</v>
+            <v>9.9000000000000008E-3</v>
           </cell>
         </row>
         <row r="1025">
-          <cell r="A1025" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1025" t="str">
-            <v>Фотопленка в рулонах, сенсибилизированная, неэкспонированная, из любых материалов, кроме бумаги, картона или текстильных; пленка для моментальной фотографии в рулонах, сенсибилизированная, неэкспонированная</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1025">
-            <v>30.454080000000001</v>
+            <v>3.6600000000000001E-2</v>
           </cell>
           <cell r="F1025">
-            <v>1597.1777400000001</v>
+            <v>0.12325</v>
           </cell>
         </row>
         <row r="1026">
           <cell r="B1026" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1026">
-            <v>1.41E-2</v>
+            <v>4.1099999999999998E-2</v>
           </cell>
           <cell r="F1026">
-            <v>1.2906500000000001</v>
+            <v>0.92257999999999996</v>
+          </cell>
+          <cell r="G1026">
+            <v>90.991190000000003</v>
           </cell>
         </row>
         <row r="1027">
+          <cell r="A1027" t="str">
+            <v>3405</v>
+          </cell>
           <cell r="B1027" t="str">
-            <v>РОССИЯ</v>
+            <v>Ваксы и кремы для обуви, полироли и мастики для мебели, полов, автомобильных кузовов, стекла или металла, чистящие пасты и порошки и аналогичные средства (в том числе бумага, вата, войлок или фетр, нетканые материалы, пористые пластмассы или пористая ре</v>
           </cell>
           <cell r="D1027">
-            <v>30.439979999999998</v>
+            <v>1.1410199999999999</v>
           </cell>
           <cell r="F1027">
-            <v>1595.8870899999999</v>
+            <v>13.480219999999999</v>
+          </cell>
+          <cell r="G1027">
+            <v>3096.19281</v>
           </cell>
         </row>
         <row r="1028">
-          <cell r="A1028" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1028" t="str">
-            <v>Фотографические бумага, картон и текстильные материалы, сенсибилизированные, неэкспонированные</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1028">
-            <v>0.23507</v>
+            <v>3.46041</v>
           </cell>
         </row>
         <row r="1029">
           <cell r="B1029" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1029">
+            <v>5.0349999999999999E-2</v>
+          </cell>
+          <cell r="F1029">
+            <v>1.76607</v>
           </cell>
           <cell r="G1029">
-            <v>0.23507</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
         </row>
         <row r="1030">
-          <cell r="A1030" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1030" t="str">
-            <v>Фотопластинки и фотопленка, экспонированные и проявленные, кроме кинопленки</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1030">
-            <v>1.9E-2</v>
+            <v>1.09067</v>
           </cell>
           <cell r="F1030">
-            <v>4.0208500000000003</v>
+            <v>11.71415</v>
+          </cell>
+          <cell r="G1030">
+            <v>3092.6574000000001</v>
           </cell>
         </row>
         <row r="1031">
+          <cell r="A1031" t="str">
+            <v>3406</v>
+          </cell>
           <cell r="B1031" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Свечи, тонкие восковые свечки и аналогичные изделия</v>
           </cell>
           <cell r="D1031">
-            <v>1.9E-2</v>
+            <v>0.24215999999999999</v>
           </cell>
           <cell r="F1031">
-            <v>4.0208500000000003</v>
+            <v>81.632819999999995</v>
+          </cell>
+          <cell r="G1031">
+            <v>12.069979999999999</v>
           </cell>
         </row>
         <row r="1032">
-          <cell r="A1032" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1032" t="str">
-            <v>Фотохимикаты (кроме лаков, клеев, адгезивов и аналогичных препаратов); продукты несмешанные, используемые для фотографических целей, представленные в отмеренных дозах или упакованные для розничной продажи в готовом к использованию виде</v>
-[...5 lines deleted...]
-            <v>424.01504</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1032">
-            <v>14.094530000000001</v>
+            <v>2.3869999999999999E-2</v>
           </cell>
         </row>
         <row r="1033">
           <cell r="B1033" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1033">
-            <v>4.8504899999999997</v>
+            <v>5.9300000000000004E-3</v>
           </cell>
           <cell r="F1033">
-            <v>35.890070000000001</v>
+            <v>0.10284</v>
           </cell>
         </row>
         <row r="1034">
           <cell r="B1034" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1034">
-            <v>68.485050000000001</v>
+            <v>0.23623</v>
           </cell>
           <cell r="F1034">
-            <v>388.12497000000002</v>
+            <v>81.529979999999995</v>
           </cell>
           <cell r="G1034">
-            <v>14.094530000000001</v>
+            <v>12.046110000000001</v>
           </cell>
         </row>
         <row r="1035">
           <cell r="A1035" t="str">
-            <v>3801</v>
+            <v>3407</v>
           </cell>
           <cell r="B1035" t="str">
-            <v>Графит искусственный; графит коллоидный или полуколлоидный; продукты, полученные на основе графита или прочего углерода, в виде паст, блоков, пластин или прочих полуфабрикатов</v>
+            <v>Пасты для лепки, включая пластилин для детской лепки; 'зубоврачебный воск' или составы для получения слепков зубов, расфас. В наборы, в упаковки для розн. Продажи или в виде плиток, в форме подков,...</v>
+          </cell>
+          <cell r="D1035">
+            <v>53.2057</v>
+          </cell>
+          <cell r="F1035">
+            <v>67.783680000000004</v>
           </cell>
           <cell r="G1035">
-            <v>5.0076999999999998</v>
+            <v>240.22641999999999</v>
           </cell>
         </row>
         <row r="1036">
           <cell r="B1036" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1036">
+            <v>53.2057</v>
+          </cell>
+          <cell r="F1036">
+            <v>67.783680000000004</v>
+          </cell>
           <cell r="G1036">
-            <v>5.0076999999999998</v>
+            <v>240.22641999999999</v>
           </cell>
         </row>
         <row r="1037">
           <cell r="A1037" t="str">
-            <v>3802</v>
+            <v>3501</v>
           </cell>
           <cell r="B1037" t="str">
-            <v>Уголь активированный; продукты минеральные природные активированные; уголь животный, включая использованный животный уголь</v>
-[...5 lines deleted...]
-            <v>153.10593</v>
+            <v>Казеин, казеинаты и прочие производные казеина; клеи казеиновые</v>
           </cell>
           <cell r="G1037">
-            <v>346.46</v>
+            <v>23</v>
           </cell>
         </row>
         <row r="1038">
           <cell r="B1038" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>7.1933499999999997</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1038">
-            <v>6.8000000000000005E-2</v>
+            <v>23</v>
           </cell>
         </row>
         <row r="1039">
+          <cell r="A1039" t="str">
+            <v>3502</v>
+          </cell>
           <cell r="B1039" t="str">
-            <v>РОССИЯ</v>
+            <v>Альбумины (включая концентраты двух или более сывороточных белков, содержащих более 80 мас.% сывороточных белков в пересчете на сухое вещество), альбуминаты и прочие производные альбумина</v>
           </cell>
           <cell r="D1039">
-            <v>21.5</v>
+            <v>4</v>
           </cell>
           <cell r="F1039">
-            <v>145.91257999999999</v>
+            <v>67.357370000000003</v>
           </cell>
           <cell r="G1039">
-            <v>346.392</v>
+            <v>12.36905</v>
           </cell>
         </row>
         <row r="1040">
-          <cell r="A1040" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1040" t="str">
-            <v>Щелок, остающийся при изготовлении древесной целлюлозы, концентрированный или неконцентрированный, включая сульфонаты лигнина, кроме таллового масла товарной позиции 3803</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1040">
-            <v>7.5225</v>
+            <v>2.0249999999999999</v>
           </cell>
         </row>
         <row r="1041">
           <cell r="B1041" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>7.5225</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1041">
+            <v>4</v>
+          </cell>
+          <cell r="F1041">
+            <v>67.357370000000003</v>
           </cell>
         </row>
         <row r="1042">
-          <cell r="A1042" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1042" t="str">
-            <v>Скипидар живичный, древесный или сульфатный и масла терпеновые прочие, получаемые путем перегонки или другой обработки древесины хвойных пород; дипентен неочищенный; скипидар сульфитный и пара-цимол неочищенный прочий; масло сосновое, содержащее альфа-т</v>
-[...5 lines deleted...]
-            <v>6.0099999999999997E-3</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1042">
-            <v>4.87E-2</v>
+            <v>10.344049999999999</v>
           </cell>
         </row>
         <row r="1043">
+          <cell r="A1043" t="str">
+            <v>3503</v>
+          </cell>
           <cell r="B1043" t="str">
-            <v>РОССИЯ</v>
+            <v>Желатин (с поверхностной обработкой или без обработки) и его производные;клей рыбий; прочие клеи животного происхождения, кроме казеиновых, указанных в товарной позиции 3501</v>
           </cell>
           <cell r="D1043">
-            <v>5.0000000000000001E-4</v>
+            <v>6.34</v>
           </cell>
           <cell r="F1043">
-            <v>6.0099999999999997E-3</v>
+            <v>45.288429999999998</v>
           </cell>
           <cell r="G1043">
-            <v>4.87E-2</v>
+            <v>30.222989999999999</v>
           </cell>
         </row>
         <row r="1044">
-          <cell r="A1044" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1044" t="str">
-            <v>Канифоль и смоляные кислоты, и их производные; спирт канифольный и масла канифольные; переплавленные смолы</v>
-[...5 lines deleted...]
-            <v>36.936</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1044">
-            <v>0.92756000000000005</v>
+            <v>1.2E-2</v>
           </cell>
         </row>
         <row r="1045">
           <cell r="B1045" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1045">
-            <v>2.1</v>
+            <v>6.3280000000000003</v>
           </cell>
           <cell r="F1045">
-            <v>36.936</v>
+            <v>45.1449</v>
           </cell>
           <cell r="G1045">
-            <v>0.92756000000000005</v>
+            <v>1.35E-2</v>
           </cell>
         </row>
         <row r="1046">
-          <cell r="A1046" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1046" t="str">
-            <v>Деготь древесный; масла, полученные из древесного дегтя; креозот древесный; нафта древесная; пек растительный, пивоваренный и продукты на основе канифоли, смоляных кислот или растительного пека</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1046">
+            <v>1.2E-2</v>
+          </cell>
+          <cell r="F1046">
+            <v>0.14352999999999999</v>
           </cell>
           <cell r="G1046">
-            <v>3.0707800000000001</v>
+            <v>30.197489999999998</v>
           </cell>
         </row>
         <row r="1047">
+          <cell r="A1047" t="str">
+            <v>3504</v>
+          </cell>
           <cell r="B1047" t="str">
-            <v>РОССИЯ</v>
+            <v>Пептоны и их производные; белковые вещества прочие и их производные; порошок из кожи, хромированной, голья, хромированный или нехромированный</v>
+          </cell>
+          <cell r="D1047">
+            <v>235.76400000000001</v>
+          </cell>
+          <cell r="F1047">
+            <v>635.77700000000004</v>
           </cell>
           <cell r="G1047">
-            <v>3.0707800000000001</v>
+            <v>0.45955000000000001</v>
           </cell>
         </row>
         <row r="1048">
-          <cell r="A1048" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1048" t="str">
-            <v>Инсектициды, родентициды, фунгициды, гербициды, противовсходовые средства и регуляторы роста растений, средства дезинфицирующие и аналогичные им, расфасованные в формы или упаковки для розничной продажи или представленные в виде готовых препаратов или и</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1048">
-            <v>104.05174</v>
+            <v>235.76400000000001</v>
           </cell>
           <cell r="F1048">
-            <v>654.27080999999998</v>
+            <v>635.77700000000004</v>
           </cell>
           <cell r="G1048">
-            <v>1704.97632</v>
+            <v>0.45955000000000001</v>
           </cell>
         </row>
         <row r="1049">
+          <cell r="A1049" t="str">
+            <v>3505</v>
+          </cell>
           <cell r="B1049" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Декстрины и прочие модифицированные крахмалы (например, крахмалы, предварительно желатинизированные или превращенные в сложный эфир); клеи на основе крахмалов или декстринов, или прочих модифицированных крахмалов</v>
           </cell>
           <cell r="D1049">
-            <v>2.96</v>
+            <v>12.01</v>
           </cell>
           <cell r="F1049">
-            <v>69.110969999999995</v>
+            <v>99.918379999999999</v>
           </cell>
           <cell r="G1049">
-            <v>40.14828</v>
+            <v>846.17577000000006</v>
           </cell>
         </row>
         <row r="1050">
           <cell r="B1050" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1050">
-            <v>91.783360000000002</v>
+            <v>4.01</v>
           </cell>
           <cell r="F1050">
-            <v>405.08839</v>
-[...2 lines deleted...]
-            <v>0.21117</v>
+            <v>13.79538</v>
           </cell>
         </row>
         <row r="1051">
           <cell r="B1051" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1051">
-            <v>9.3083799999999997</v>
+            <v>8</v>
           </cell>
           <cell r="F1051">
-            <v>180.07145</v>
+            <v>86.123000000000005</v>
           </cell>
           <cell r="G1051">
-            <v>1664.6168700000001</v>
+            <v>846.17577000000006</v>
           </cell>
         </row>
         <row r="1052">
           <cell r="A1052" t="str">
-            <v>3809</v>
+            <v>3506</v>
           </cell>
           <cell r="B1052" t="str">
-            <v>Средства отделочные, средства для ускорения крашения или фиксации красителей и продукты прочие и готовые препараты (например, вещества для обработки и протравы), применяемые в текстильной, бумажной, кожевенной промышленности или аналогичных отраслях, вд</v>
+            <v>Готовые клеи и прочие готовые адгезивы, в другом месте не поименованные или не включенные; продукты, пригодные для использования в качестве клеев или адгезивов, расфасованные для розничной продажи в качестве клеев или адгезивов, нетто-массой не более 1</v>
           </cell>
           <cell r="D1052">
-            <v>2E-3</v>
+            <v>961.35456999999997</v>
           </cell>
           <cell r="F1052">
-            <v>1.9E-2</v>
+            <v>6876.8132900000001</v>
           </cell>
           <cell r="G1052">
-            <v>1.61819</v>
+            <v>517.24845000000005</v>
           </cell>
         </row>
         <row r="1053">
           <cell r="B1053" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1053">
-            <v>2E-3</v>
+            <v>2.3230000000000001E-2</v>
           </cell>
           <cell r="F1053">
-            <v>1.9E-2</v>
+            <v>3.8240799999999999</v>
           </cell>
         </row>
         <row r="1054">
           <cell r="B1054" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1054">
+            <v>7.2989999999999999E-2</v>
+          </cell>
+          <cell r="F1054">
+            <v>5.2070999999999996</v>
           </cell>
           <cell r="G1054">
-            <v>1.61819</v>
+            <v>40.411110000000001</v>
           </cell>
         </row>
         <row r="1055">
-          <cell r="A1055" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1055" t="str">
-            <v>Препараты для травления металлических поверхностей; флюсы и препараты вспомогательные прочие для низкотемпературной пайки, высокотемпературной пайки или для сварки; порошки и пасты для низкотемпературной пайки, высокотемпературной пайки или для сварки,</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1055">
-            <v>8.4590599999999991</v>
+            <v>78.591459999999998</v>
           </cell>
           <cell r="F1055">
-            <v>61.494289999999999</v>
+            <v>183.31751</v>
           </cell>
           <cell r="G1055">
-            <v>1.4816100000000001</v>
+            <v>1.954</v>
           </cell>
         </row>
         <row r="1056">
           <cell r="B1056" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1056">
+            <v>882.66688999999997</v>
+          </cell>
+          <cell r="F1056">
+            <v>6684.4646000000002</v>
           </cell>
           <cell r="G1056">
-            <v>3.3600000000000001E-3</v>
+            <v>474.88333999999998</v>
           </cell>
         </row>
         <row r="1057">
+          <cell r="A1057" t="str">
+            <v>3507</v>
+          </cell>
           <cell r="B1057" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Ферменты; ферментные препараты, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D1057">
-            <v>8.3000000000000007</v>
+            <v>8.9782200000000003</v>
           </cell>
           <cell r="F1057">
-            <v>20.271380000000001</v>
+            <v>181.77268000000001</v>
+          </cell>
+          <cell r="G1057">
+            <v>53.092320000000001</v>
           </cell>
         </row>
         <row r="1058">
           <cell r="B1058" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1058">
-            <v>0.15906000000000001</v>
+            <v>1</v>
           </cell>
           <cell r="F1058">
-            <v>41.222909999999999</v>
-[...2 lines deleted...]
-            <v>1.4782500000000001</v>
+            <v>37.735999999999997</v>
           </cell>
         </row>
         <row r="1059">
-          <cell r="A1059" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1059" t="str">
-            <v>Антидетонаторы, антиоксиданты, ингибиторы смолообразования, загустители, антикоррозионные вещества и присадки готовые прочие к нефтепродуктам (включая бензин) или другим жидкостям, используемым в тех же целях, что и нефтепродукты</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1059">
-            <v>4.02E-2</v>
+            <v>7.4999999999999997E-2</v>
           </cell>
           <cell r="F1059">
-            <v>0.18462999999999999</v>
-[...2 lines deleted...]
-            <v>572.47289999999998</v>
+            <v>3.19475</v>
           </cell>
         </row>
         <row r="1060">
           <cell r="B1060" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1060">
+            <v>7.9032200000000001</v>
+          </cell>
+          <cell r="F1060">
+            <v>140.84192999999999</v>
           </cell>
           <cell r="G1060">
-            <v>0.57089999999999996</v>
+            <v>53.092320000000001</v>
           </cell>
         </row>
         <row r="1061">
+          <cell r="A1061" t="str">
+            <v>3602</v>
+          </cell>
           <cell r="B1061" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.18462999999999999</v>
+            <v>Вещества взрывчатые готовые, кроме пороха</v>
           </cell>
           <cell r="G1061">
-            <v>571.90200000000004</v>
+            <v>758.05200000000002</v>
           </cell>
         </row>
         <row r="1062">
-          <cell r="A1062" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1062" t="str">
-            <v>Ускорители вулканизации каучука готовые; составные пластификаторы для каучука или пластмасс, в другом месте не поименованные или не включенные; антиоксиданты и стабилизаторы составные прочие для каучука или пластмасс</v>
-[...5 lines deleted...]
-            <v>0.376</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1062">
-            <v>7.3304200000000002</v>
+            <v>758.05200000000002</v>
           </cell>
         </row>
         <row r="1063">
+          <cell r="A1063" t="str">
+            <v>3603</v>
+          </cell>
           <cell r="B1063" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.376</v>
+            <v>Шнуры бикфордовы; шнуры детонирующие; капсюли ударные или детонирующие; запалы; электродетонаторы</v>
           </cell>
           <cell r="G1063">
-            <v>7.3304200000000002</v>
+            <v>264.67155000000002</v>
           </cell>
         </row>
         <row r="1064">
-          <cell r="A1064" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1064" t="str">
-            <v>Составы и заряды для огнетушителей; заряженные гранаты для тушения пожаров</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1064">
-            <v>3.282</v>
+            <v>264.67155000000002</v>
           </cell>
         </row>
         <row r="1065">
+          <cell r="A1065" t="str">
+            <v>3604</v>
+          </cell>
           <cell r="B1065" t="str">
-            <v>РОССИЯ</v>
+            <v>Фейерверки, ракеты сигнальные, дождевые ракеты, сигналы противотуманные и изделия пиротехнические прочие</v>
+          </cell>
+          <cell r="C1065" t="str">
+            <v>Штука</v>
           </cell>
           <cell r="G1065">
-            <v>3.282</v>
+            <v>0.66244000000000003</v>
           </cell>
         </row>
         <row r="1066">
-          <cell r="A1066" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1066" t="str">
-            <v>Растворители и разбавители сложные органические, в другом месте не поименованные; готовые составы для удаления красок или лаков</v>
-[...5 lines deleted...]
-            <v>470.09116</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1066">
-            <v>814.07102999999995</v>
+            <v>0.66244000000000003</v>
           </cell>
         </row>
         <row r="1067">
+          <cell r="A1067" t="str">
+            <v>3605</v>
+          </cell>
           <cell r="B1067" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Спички, кроме пиротехнических изделий товарной позиции 3604</v>
           </cell>
           <cell r="D1067">
-            <v>1.4E-2</v>
+            <v>57.407200000000003</v>
           </cell>
           <cell r="F1067">
-            <v>0.28699999999999998</v>
+            <v>99.844809999999995</v>
           </cell>
           <cell r="G1067">
-            <v>3.9770599999999998</v>
+            <v>112.08521</v>
           </cell>
         </row>
         <row r="1068">
           <cell r="B1068" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1068">
-            <v>15.375170000000001</v>
+            <v>0.23599999999999999</v>
           </cell>
           <cell r="F1068">
-            <v>61.175939999999997</v>
-[...2 lines deleted...]
-            <v>0.51539999999999997</v>
+            <v>2.7519999999999998</v>
           </cell>
         </row>
         <row r="1069">
           <cell r="B1069" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1069">
-            <v>84.848759999999999</v>
+            <v>57.171199999999999</v>
           </cell>
           <cell r="F1069">
-            <v>408.62822</v>
+            <v>97.09281</v>
           </cell>
           <cell r="G1069">
-            <v>809.57857000000001</v>
+            <v>112.08521</v>
           </cell>
         </row>
         <row r="1070">
           <cell r="A1070" t="str">
-            <v>3815</v>
+            <v>3606</v>
           </cell>
           <cell r="B1070" t="str">
-            <v>Инициаторы реакций, ускорители реакций и катализаторы, в другом месте не поименованные или не включенные</v>
+            <v>Ферроцерий и сплавы пирофорные прочие в любых формах; изделия из горючих материалов, указанные в примечании 2 к данной группе</v>
           </cell>
           <cell r="D1070">
-            <v>40.877859999999998</v>
+            <v>0.98280000000000001</v>
           </cell>
           <cell r="F1070">
-            <v>127.49472</v>
+            <v>4.1542199999999996</v>
           </cell>
           <cell r="G1070">
-            <v>36.409210000000002</v>
+            <v>9.9293999999999993</v>
           </cell>
         </row>
         <row r="1071">
           <cell r="B1071" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1071">
-            <v>1.9E-2</v>
+            <v>0.45</v>
           </cell>
           <cell r="F1071">
-            <v>0.35399999999999998</v>
+            <v>1.4032199999999999</v>
           </cell>
         </row>
         <row r="1072">
           <cell r="B1072" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1072">
-            <v>40.85886</v>
+            <v>0.53280000000000005</v>
           </cell>
           <cell r="F1072">
-            <v>127.14072</v>
+            <v>2.7509999999999999</v>
           </cell>
           <cell r="G1072">
-            <v>36.409210000000002</v>
+            <v>9.9293999999999993</v>
           </cell>
         </row>
         <row r="1073">
           <cell r="A1073" t="str">
-            <v>3816</v>
+            <v>3701</v>
           </cell>
           <cell r="B1073" t="str">
-            <v>Цементы огнеупорные, растворы строительные, бетоны и аналогичные составы, кроме товаров товарной позиции 3801</v>
+            <v>Фотопластинки и фотопленки плоские, сенсибилизированные, неэкспонированные, из любых материалов, кроме бумаги, картона или текстильных; пленки плоские для моментальной фотографии, сенсибилизированные, неэкспонированные, в упаковке или без упаковки</v>
+          </cell>
+          <cell r="D1073">
+            <v>117.88905</v>
+          </cell>
+          <cell r="F1073">
+            <v>3854.9310999999998</v>
           </cell>
           <cell r="G1073">
-            <v>361.10324000000003</v>
+            <v>3.8406799999999999</v>
           </cell>
         </row>
         <row r="1074">
           <cell r="B1074" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>3.2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1074">
+            <v>4.12</v>
+          </cell>
+          <cell r="F1074">
+            <v>21.175999999999998</v>
           </cell>
         </row>
         <row r="1075">
           <cell r="B1075" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1075">
+            <v>113.76904999999999</v>
+          </cell>
+          <cell r="F1075">
+            <v>3833.7550999999999</v>
+          </cell>
           <cell r="G1075">
-            <v>357.90323999999998</v>
+            <v>3.8406799999999999</v>
           </cell>
         </row>
         <row r="1076">
           <cell r="A1076" t="str">
-            <v>3818</v>
+            <v>3702</v>
           </cell>
           <cell r="B1076" t="str">
-            <v>Элементы химические легированные, предназначенные для использования в электронике, в форме дисков, пластин или аналогичных формах; соединения химические легированные, для использования в электронике</v>
+            <v>Фотопленка в рулонах, сенсибилизированная, неэкспонированная, из любых материалов, кроме бумаги, картона или текстильных; пленка для моментальной фотографии в рулонах, сенсибилизированная, неэкспонированная</v>
           </cell>
           <cell r="D1076">
-            <v>2.7699999999999999E-3</v>
+            <v>32.537999999999997</v>
           </cell>
           <cell r="F1076">
-            <v>144.79605000000001</v>
+            <v>1541.4036799999999</v>
           </cell>
           <cell r="G1076">
-            <v>0.60075000000000001</v>
+            <v>1.89E-2</v>
           </cell>
         </row>
         <row r="1077">
           <cell r="B1077" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1077">
-            <v>2.7699999999999999E-3</v>
+            <v>2.2800000000000001E-2</v>
           </cell>
           <cell r="F1077">
-            <v>144.79605000000001</v>
-[...2 lines deleted...]
-            <v>0.60075000000000001</v>
+            <v>3.5929000000000002</v>
           </cell>
         </row>
         <row r="1078">
-          <cell r="A1078" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1078" t="str">
-            <v>Жидкости тормозные гидравлические и жидкости готовые прочие для гидравлических передач, не содержащие или содержащие менее 70 мас% нефти или нефтепродуктов, полученных из битуминозных минералов</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1078">
-            <v>0.22425999999999999</v>
+            <v>32.5152</v>
           </cell>
           <cell r="F1078">
-            <v>2.7693699999999999</v>
+            <v>1537.81078</v>
           </cell>
           <cell r="G1078">
-            <v>21.75986</v>
+            <v>1.89E-2</v>
           </cell>
         </row>
         <row r="1079">
+          <cell r="A1079" t="str">
+            <v>3703</v>
+          </cell>
           <cell r="B1079" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Фотографические бумага, картон и текстильные материалы, сенсибилизированные, неэкспонированные</v>
+          </cell>
+          <cell r="D1079">
+            <v>0.16919999999999999</v>
+          </cell>
+          <cell r="F1079">
+            <v>0.66474</v>
           </cell>
           <cell r="G1079">
-            <v>6.7297599999999997</v>
+            <v>0.75582000000000005</v>
           </cell>
         </row>
         <row r="1080">
           <cell r="B1080" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1080">
-            <v>0.22201000000000001</v>
+            <v>0.16919999999999999</v>
           </cell>
           <cell r="F1080">
-            <v>2.7610399999999999</v>
+            <v>0.66474</v>
           </cell>
         </row>
         <row r="1081">
           <cell r="B1081" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1081">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1081">
-            <v>15.030099999999999</v>
+            <v>0.75582000000000005</v>
           </cell>
         </row>
         <row r="1082">
           <cell r="A1082" t="str">
-            <v>3820</v>
+            <v>3707</v>
           </cell>
           <cell r="B1082" t="str">
-            <v>Антифризы и жидкости антиобледенительные готовые</v>
+            <v>Фотохимикаты (кроме лаков, клеев, адгезивов и аналогичных препаратов); продукты несмешанные, используемые для фотографических целей, представленные в отмеренных дозах или упакованные для розничной продажи в готовом к использованию виде</v>
           </cell>
           <cell r="D1082">
-            <v>31.026689999999999</v>
+            <v>37.946869999999997</v>
           </cell>
           <cell r="F1082">
-            <v>117.73826</v>
+            <v>346.15404000000001</v>
           </cell>
           <cell r="G1082">
-            <v>983.39558</v>
+            <v>16.16123</v>
           </cell>
         </row>
         <row r="1083">
           <cell r="B1083" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>21.97645</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1083">
+            <v>6.4391999999999996</v>
+          </cell>
+          <cell r="F1083">
+            <v>83.66498</v>
           </cell>
         </row>
         <row r="1084">
           <cell r="B1084" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1084">
-            <v>10.3613</v>
+            <v>31.507670000000001</v>
           </cell>
           <cell r="F1084">
-            <v>66.719750000000005</v>
+            <v>262.48905999999999</v>
           </cell>
           <cell r="G1084">
-            <v>1.0999999999999999E-2</v>
+            <v>16.16123</v>
           </cell>
         </row>
         <row r="1085">
+          <cell r="A1085" t="str">
+            <v>3801</v>
+          </cell>
           <cell r="B1085" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>51.018509999999999</v>
+            <v>Графит искусственный; графит коллоидный или полуколлоидный; продукты, полученные на основе графита или прочего углерода, в виде паст, блоков, пластин или прочих полуфабрикатов</v>
           </cell>
           <cell r="G1085">
-            <v>961.40813000000003</v>
+            <v>641.755</v>
           </cell>
         </row>
         <row r="1086">
-          <cell r="A1086" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1086" t="str">
-            <v>Среды культуральные для выращивания микроорганизмов</v>
-[...5 lines deleted...]
-            <v>58.746009999999998</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1086">
-            <v>0.29476000000000002</v>
+            <v>641.755</v>
           </cell>
         </row>
         <row r="1087">
+          <cell r="A1087" t="str">
+            <v>3802</v>
+          </cell>
           <cell r="B1087" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Уголь активированный; продукты минеральные природные активированные; уголь животный, включая использованный животный уголь</v>
           </cell>
           <cell r="D1087">
-            <v>5.9040000000000002E-2</v>
+            <v>5.2889299999999997</v>
           </cell>
           <cell r="F1087">
-            <v>27.60754</v>
+            <v>16.737490000000001</v>
           </cell>
           <cell r="G1087">
-            <v>4.8599999999999997E-2</v>
+            <v>723.82024999999999</v>
           </cell>
         </row>
         <row r="1088">
           <cell r="B1088" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1088">
-            <v>1.677E-2</v>
+            <v>5.1210000000000004</v>
           </cell>
           <cell r="F1088">
-            <v>31.138470000000002</v>
-[...2 lines deleted...]
-            <v>0.24615999999999999</v>
+            <v>14.599</v>
           </cell>
         </row>
         <row r="1089">
-          <cell r="A1089" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1089" t="str">
-            <v>Реагенты диагностические или лабораторные, на подложке и приготовленные диагностические или лабораторные реагенты на подложке или без нее кроме товаров товарной позиции 3002 и 3006</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1089">
-            <v>248.38810000000001</v>
+            <v>0.16793</v>
           </cell>
           <cell r="F1089">
-            <v>2870.4993800000002</v>
+            <v>2.13849</v>
           </cell>
           <cell r="G1089">
-            <v>87.463229999999996</v>
+            <v>723.82024999999999</v>
           </cell>
         </row>
         <row r="1090">
+          <cell r="A1090" t="str">
+            <v>3803</v>
+          </cell>
           <cell r="B1090" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Масло талловое, рафинированное или нерафинированное</v>
           </cell>
           <cell r="D1090">
-            <v>1.5</v>
+            <v>2.0709999999999999E-2</v>
           </cell>
           <cell r="F1090">
-            <v>4.8</v>
+            <v>31.114370000000001</v>
+          </cell>
+          <cell r="G1090">
+            <v>40.701999999999998</v>
           </cell>
         </row>
         <row r="1091">
           <cell r="B1091" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1091">
-            <v>32.377899999999997</v>
+            <v>2.0709999999999999E-2</v>
           </cell>
           <cell r="F1091">
-            <v>1413.37859</v>
+            <v>31.114370000000001</v>
           </cell>
           <cell r="G1091">
-            <v>2.5999999999999999E-2</v>
+            <v>40.701999999999998</v>
           </cell>
         </row>
         <row r="1092">
+          <cell r="A1092" t="str">
+            <v>3804</v>
+          </cell>
           <cell r="B1092" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Щелок, остающийся при изготовлении древесной целлюлозы, концентрированный или неконцентрированный, включая сульфонаты лигнина, кроме таллового масла товарной позиции 3803</v>
           </cell>
           <cell r="D1092">
-            <v>0.25187999999999999</v>
+            <v>51.1</v>
           </cell>
           <cell r="F1092">
-            <v>26.56531</v>
+            <v>21.926179999999999</v>
           </cell>
           <cell r="G1092">
-            <v>2.4299999999999999E-2</v>
+            <v>66.686999999999998</v>
           </cell>
         </row>
         <row r="1093">
           <cell r="B1093" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1093">
-            <v>214.25832</v>
+            <v>51.1</v>
           </cell>
           <cell r="F1093">
-            <v>1425.75548</v>
-[...2 lines deleted...]
-            <v>87.412930000000003</v>
+            <v>21.926179999999999</v>
           </cell>
         </row>
         <row r="1094">
-          <cell r="A1094" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1094" t="str">
-            <v>Промышленные монокарбоновые жирные кислоты; кислотные масла после рафинирования; промышленные жирные спирты</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1094">
-            <v>78.278000000000006</v>
+            <v>66.686999999999998</v>
           </cell>
         </row>
         <row r="1095">
+          <cell r="A1095" t="str">
+            <v>3805</v>
+          </cell>
           <cell r="B1095" t="str">
-            <v>РОССИЯ</v>
+            <v>Скипидар живичный, древесный или сульфатный и масла терпеновые прочие, получаемые путем перегонки или другой обработки древесины хвойных пород; дипентен неочищенный; скипидар сульфитный и пара-цимол неочищенный прочий; масло сосновое, содержащее альфа-т</v>
           </cell>
           <cell r="G1095">
-            <v>78.278000000000006</v>
+            <v>2.7899999999999999E-3</v>
           </cell>
         </row>
         <row r="1096">
-          <cell r="A1096" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1096" t="str">
-            <v>Готовые связующие вещества для производства литейных форм или литейных стержней; продукты и препараты химические, химической или смежных отраслей промышленности (включая препараты, состоящие из смесей природных продуктов), в другом месте не поименованны</v>
-[...5 lines deleted...]
-            <v>4451.6372000000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1096">
-            <v>2442.3944999999999</v>
+            <v>2.7899999999999999E-3</v>
           </cell>
         </row>
         <row r="1097">
+          <cell r="A1097" t="str">
+            <v>3806</v>
+          </cell>
           <cell r="B1097" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Канифоль и смоляные кислоты, и их производные; спирт канифольный и масла канифольные; переплавленные смолы</v>
+          </cell>
+          <cell r="D1097">
+            <v>4.6000000000000001E-4</v>
+          </cell>
+          <cell r="F1097">
+            <v>6.7000000000000002E-3</v>
           </cell>
           <cell r="G1097">
-            <v>311.67910000000001</v>
+            <v>5.4449899999999998</v>
           </cell>
         </row>
         <row r="1098">
           <cell r="B1098" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>204.04279</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1098">
-            <v>0.70728000000000002</v>
+            <v>5.2</v>
           </cell>
         </row>
         <row r="1099">
           <cell r="B1099" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1099">
-            <v>893.29654000000005</v>
+            <v>4.6000000000000001E-4</v>
           </cell>
           <cell r="F1099">
-            <v>4247.5944099999997</v>
+            <v>6.7000000000000002E-3</v>
           </cell>
           <cell r="G1099">
-            <v>2130.00812</v>
+            <v>0.24499000000000001</v>
           </cell>
         </row>
         <row r="1100">
           <cell r="A1100" t="str">
-            <v>3827</v>
+            <v>3807</v>
           </cell>
           <cell r="B1100" t="str">
-            <v>Смеси, содержащие галогенированные производные метана, этана или пропана, в другом месте не поименованные или не включенные:</v>
-[...5 lines deleted...]
-            <v>25.85005</v>
+            <v>Деготь древесный; масла, полученные из древесного дегтя; креозот древесный; нафта древесная; пек растительный, пивоваренный и продукты на основе канифоли, смоляных кислот или растительного пека</v>
+          </cell>
+          <cell r="G1100">
+            <v>10.93294</v>
           </cell>
         </row>
         <row r="1101">
           <cell r="B1101" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>25.85005</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1101">
+            <v>10.93294</v>
           </cell>
         </row>
         <row r="1102">
           <cell r="A1102" t="str">
-            <v>3901</v>
+            <v>3808</v>
           </cell>
           <cell r="B1102" t="str">
-            <v>Полимеры этилена в первичных формах</v>
+            <v>Инсектициды, родентициды, фунгициды, гербициды, противовсходовые средства и регуляторы роста растений, средства дезинфицирующие и аналогичные им, расфасованные в формы или упаковки для розничной продажи или представленные в виде готовых препаратов или и</v>
           </cell>
           <cell r="D1102">
-            <v>1932.08529</v>
+            <v>34.108780000000003</v>
           </cell>
           <cell r="F1102">
-            <v>3172.6043800000002</v>
+            <v>902.96319000000005</v>
           </cell>
           <cell r="G1102">
-            <v>18892.63679</v>
+            <v>2321.0135599999999</v>
           </cell>
         </row>
         <row r="1103">
           <cell r="B1103" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1103">
-            <v>1047.07429</v>
+            <v>7.1999999999999998E-3</v>
           </cell>
           <cell r="F1103">
-            <v>1205.1421800000001</v>
+            <v>2.86E-2</v>
+          </cell>
+          <cell r="G1103">
+            <v>67.16422</v>
           </cell>
         </row>
         <row r="1104">
           <cell r="B1104" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1104">
-            <v>885.01099999999997</v>
+            <v>31.272259999999999</v>
           </cell>
           <cell r="F1104">
-            <v>1967.4621999999999</v>
+            <v>425.42230999999998</v>
           </cell>
           <cell r="G1104">
-            <v>18892.63679</v>
+            <v>3.1E-2</v>
           </cell>
         </row>
         <row r="1105">
-          <cell r="A1105" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1105" t="str">
-            <v>Полимеры пропилена или прочих олефинов в первичных формах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1105">
-            <v>1742.2349999999999</v>
+            <v>2.8293200000000001</v>
           </cell>
           <cell r="F1105">
-            <v>2468.7764900000002</v>
+            <v>477.51227999999998</v>
           </cell>
           <cell r="G1105">
-            <v>2044.66626</v>
+            <v>2253.8183399999998</v>
           </cell>
         </row>
         <row r="1106">
+          <cell r="A1106" t="str">
+            <v>3809</v>
+          </cell>
           <cell r="B1106" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Средства отделочные, средства для ускорения крашения или фиксации красителей и продукты прочие и готовые препараты (например, вещества для обработки и протравы), применяемые в текстильной, бумажной, кожевенной промышленности или аналогичных отраслях, вд</v>
           </cell>
           <cell r="D1106">
-            <v>0.56000000000000005</v>
+            <v>4.4240000000000002E-2</v>
           </cell>
           <cell r="F1106">
-            <v>22.488890000000001</v>
+            <v>0.59679000000000004</v>
+          </cell>
+          <cell r="G1106">
+            <v>5.1855099999999998</v>
           </cell>
         </row>
         <row r="1107">
           <cell r="B1107" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1107">
-            <v>124.97499999999999</v>
+            <v>4.4240000000000002E-2</v>
           </cell>
           <cell r="F1107">
-            <v>138.46406999999999</v>
+            <v>0.59679000000000004</v>
+          </cell>
+          <cell r="G1107">
+            <v>1.0129999999999999</v>
           </cell>
         </row>
         <row r="1108">
           <cell r="B1108" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1108">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1108">
-            <v>2044.66626</v>
+            <v>4.1725099999999999</v>
           </cell>
         </row>
         <row r="1109">
           <cell r="A1109" t="str">
-            <v>3903</v>
+            <v>3810</v>
           </cell>
           <cell r="B1109" t="str">
-            <v>Полимеры стирола в первичных формах</v>
+            <v>Препараты для травления металлических поверхностей; флюсы и препараты вспомогательные прочие для низкотемпературной пайки, высокотемпературной пайки или для сварки; порошки и пасты для низкотемпературной пайки, высокотемпературной пайки или для сварки,</v>
           </cell>
           <cell r="D1109">
-            <v>2506.0101100000002</v>
+            <v>0.69162000000000001</v>
           </cell>
           <cell r="F1109">
-            <v>3518.1623100000002</v>
+            <v>16.872199999999999</v>
           </cell>
           <cell r="G1109">
-            <v>154.83500000000001</v>
+            <v>114.11152</v>
           </cell>
         </row>
         <row r="1110">
           <cell r="B1110" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1110">
-            <v>2506.0101100000002</v>
+            <v>8.5999999999999998E-4</v>
           </cell>
           <cell r="F1110">
-            <v>3518.1623100000002</v>
-[...2 lines deleted...]
-            <v>154.83500000000001</v>
+            <v>7.7499999999999999E-3</v>
           </cell>
         </row>
         <row r="1111">
-          <cell r="A1111" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1111" t="str">
-            <v>Полимеры винилхлорида или прочих галогенированных олефинов, в первичных формах</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1111">
+            <v>0.69076000000000004</v>
+          </cell>
+          <cell r="F1111">
+            <v>16.864450000000001</v>
           </cell>
           <cell r="G1111">
-            <v>1776.4975400000001</v>
+            <v>114.11152</v>
           </cell>
         </row>
         <row r="1112">
+          <cell r="A1112" t="str">
+            <v>3811</v>
+          </cell>
           <cell r="B1112" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Антидетонаторы, антиоксиданты, ингибиторы смолообразования, загустители, антикоррозионные вещества и присадки готовые прочие к нефтепродуктам (включая бензин) или другим жидкостям, используемым в тех же целях, что и нефтепродукты</v>
+          </cell>
+          <cell r="D1112">
+            <v>0.53774999999999995</v>
+          </cell>
+          <cell r="F1112">
+            <v>13.96622</v>
           </cell>
           <cell r="G1112">
-            <v>0.5</v>
+            <v>493.02551</v>
           </cell>
         </row>
         <row r="1113">
           <cell r="B1113" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1113">
+            <v>4.3999999999999997E-2</v>
+          </cell>
+          <cell r="F1113">
+            <v>0.31861</v>
           </cell>
           <cell r="G1113">
-            <v>43.36</v>
+            <v>3.66683</v>
           </cell>
         </row>
         <row r="1114">
           <cell r="B1114" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>1732.6375399999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1114">
+            <v>0.39666000000000001</v>
+          </cell>
+          <cell r="F1114">
+            <v>12.8</v>
           </cell>
         </row>
         <row r="1115">
-          <cell r="A1115" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1115" t="str">
-            <v>Полимеры винилацетата или прочих сложных виниловых эфиров, в первичных формах; прочие винильные полимеры в первичных формах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1115">
-            <v>85.761060000000001</v>
+            <v>9.7089999999999996E-2</v>
           </cell>
           <cell r="F1115">
-            <v>212.33028999999999</v>
+            <v>0.84760999999999997</v>
           </cell>
           <cell r="G1115">
-            <v>878.86890000000005</v>
+            <v>489.35867999999999</v>
           </cell>
         </row>
         <row r="1116">
+          <cell r="A1116" t="str">
+            <v>3812</v>
+          </cell>
           <cell r="B1116" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Ускорители вулканизации каучука готовые; составные пластификаторы для каучука или пластмасс, в другом месте не поименованные или не включенные; антиоксиданты и стабилизаторы составные прочие для каучука или пластмасс</v>
           </cell>
           <cell r="D1116">
-            <v>63.61</v>
+            <v>84.001000000000005</v>
           </cell>
           <cell r="F1116">
-            <v>139.65460999999999</v>
+            <v>44.833280000000002</v>
           </cell>
           <cell r="G1116">
-            <v>2</v>
+            <v>39.427729999999997</v>
           </cell>
         </row>
         <row r="1117">
           <cell r="B1117" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1117">
-            <v>22.151060000000001</v>
+            <v>84.001000000000005</v>
           </cell>
           <cell r="F1117">
-            <v>72.67568</v>
+            <v>44.833280000000002</v>
           </cell>
           <cell r="G1117">
-            <v>876.86890000000005</v>
+            <v>39.427729999999997</v>
           </cell>
         </row>
         <row r="1118">
           <cell r="A1118" t="str">
-            <v>3906</v>
+            <v>3813</v>
           </cell>
           <cell r="B1118" t="str">
-            <v>Акриловые полимеры в первичных формах</v>
+            <v>Составы и заряды для огнетушителей; заряженные гранаты для тушения пожаров</v>
           </cell>
           <cell r="D1118">
-            <v>128.94749999999999</v>
+            <v>0.25800000000000001</v>
           </cell>
           <cell r="F1118">
-            <v>601.79458</v>
+            <v>2.94055</v>
           </cell>
           <cell r="G1118">
-            <v>2860.8451100000002</v>
+            <v>4.4878799999999996</v>
           </cell>
         </row>
         <row r="1119">
           <cell r="B1119" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>25.42</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1119">
+            <v>0.25800000000000001</v>
+          </cell>
+          <cell r="F1119">
+            <v>2.94055</v>
           </cell>
         </row>
         <row r="1120">
           <cell r="B1120" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>600.97891000000004</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1120">
+            <v>4.4878799999999996</v>
           </cell>
         </row>
         <row r="1121">
+          <cell r="A1121" t="str">
+            <v>3814</v>
+          </cell>
           <cell r="B1121" t="str">
-            <v>РОССИЯ</v>
+            <v>Растворители и разбавители сложные органические, в другом месте не поименованные; готовые составы для удаления красок или лаков</v>
           </cell>
           <cell r="D1121">
-            <v>8.2000000000000007E-3</v>
+            <v>207.88988000000001</v>
           </cell>
           <cell r="F1121">
-            <v>0.81567000000000001</v>
+            <v>948.46031000000005</v>
           </cell>
           <cell r="G1121">
-            <v>2835.4251100000001</v>
+            <v>1213.91509</v>
           </cell>
         </row>
         <row r="1122">
-          <cell r="A1122" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1122" t="str">
-            <v>Полиацетали, полиэфиры простые прочие и смолы эпоксидные в первичных формах; поликарбонаты, смолы алкидные, сложные полиаллильные эфиры и прочие сложные полиэфиры в первичных формах</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1122">
-            <v>330.62610000000001</v>
+            <v>2.0799999999999999E-2</v>
           </cell>
           <cell r="F1122">
-            <v>1280.75108</v>
-[...2 lines deleted...]
-            <v>705.51364000000001</v>
+            <v>0.40012999999999999</v>
           </cell>
         </row>
         <row r="1123">
           <cell r="B1123" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1123">
-            <v>41.56</v>
+            <v>1.2225699999999999</v>
           </cell>
           <cell r="F1123">
-            <v>120.76846</v>
+            <v>8.8496100000000002</v>
           </cell>
           <cell r="G1123">
-            <v>4.2939999999999996</v>
+            <v>16.024850000000001</v>
           </cell>
         </row>
         <row r="1124">
           <cell r="B1124" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1124">
-            <v>60.541499999999999</v>
+            <v>15.859450000000001</v>
           </cell>
           <cell r="F1124">
-            <v>224.91656</v>
+            <v>64.133409999999998</v>
+          </cell>
+          <cell r="G1124">
+            <v>2.6529600000000002</v>
           </cell>
         </row>
         <row r="1125">
           <cell r="B1125" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1125">
-            <v>228.52459999999999</v>
+            <v>190.78706</v>
           </cell>
           <cell r="F1125">
-            <v>935.06605999999999</v>
+            <v>875.07716000000005</v>
           </cell>
           <cell r="G1125">
-            <v>701.21964000000003</v>
+            <v>1195.2372800000001</v>
           </cell>
         </row>
         <row r="1126">
           <cell r="A1126" t="str">
-            <v>3908</v>
+            <v>3815</v>
           </cell>
           <cell r="B1126" t="str">
-            <v>Полиамиды в первичных формах</v>
+            <v>Инициаторы реакций, ускорители реакций и катализаторы, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D1126">
-            <v>25.078499999999998</v>
+            <v>121.16621000000001</v>
           </cell>
           <cell r="F1126">
-            <v>135.01526000000001</v>
+            <v>386.22998000000001</v>
           </cell>
           <cell r="G1126">
-            <v>74.566000000000003</v>
+            <v>33.308959999999999</v>
           </cell>
         </row>
         <row r="1127">
           <cell r="B1127" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1127">
-            <v>0.1</v>
+            <v>0.66</v>
           </cell>
         </row>
         <row r="1128">
           <cell r="B1128" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1128">
-            <v>25.078499999999998</v>
+            <v>0.33455000000000001</v>
           </cell>
           <cell r="F1128">
-            <v>135.01526000000001</v>
-[...2 lines deleted...]
-            <v>74.465999999999994</v>
+            <v>2.9407399999999999</v>
           </cell>
         </row>
         <row r="1129">
-          <cell r="A1129" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1129" t="str">
-            <v>Амино-альдегидные смолы, феноло-альдегидные смолы и полиуретаны в первичных формах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1129">
-            <v>6.5316000000000001</v>
+            <v>120.83166</v>
           </cell>
           <cell r="F1129">
-            <v>48.077590000000001</v>
+            <v>383.28924000000001</v>
           </cell>
           <cell r="G1129">
-            <v>551.05044999999996</v>
+            <v>32.648960000000002</v>
           </cell>
         </row>
         <row r="1130">
+          <cell r="A1130" t="str">
+            <v>3816</v>
+          </cell>
           <cell r="B1130" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Цементы огнеупорные, растворы строительные, бетоны и аналогичные составы, кроме товаров товарной позиции 3801</v>
+          </cell>
+          <cell r="D1130">
+            <v>20</v>
+          </cell>
+          <cell r="F1130">
+            <v>68.942459999999997</v>
           </cell>
           <cell r="G1130">
-            <v>4.4999999999999998E-2</v>
+            <v>383.25067000000001</v>
           </cell>
         </row>
         <row r="1131">
           <cell r="B1131" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1131">
-            <v>1.9</v>
+            <v>20</v>
           </cell>
           <cell r="F1131">
-            <v>8.2715999999999994</v>
+            <v>68.942459999999997</v>
           </cell>
           <cell r="G1131">
-            <v>204.01599999999999</v>
+            <v>383.25067000000001</v>
           </cell>
         </row>
         <row r="1132">
+          <cell r="A1132" t="str">
+            <v>3818</v>
+          </cell>
           <cell r="B1132" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>39.805990000000001</v>
+            <v>Элементы химические легированные, предназначенные для использования в электронике, в форме дисков, пластин или аналогичных формах; соединения химические легированные, для использования в электронике</v>
           </cell>
           <cell r="G1132">
-            <v>346.98944999999998</v>
+            <v>4.6299999999999996E-3</v>
           </cell>
         </row>
         <row r="1133">
-          <cell r="A1133" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1133" t="str">
-            <v>Силиконы в первичных формах</v>
-[...5 lines deleted...]
-            <v>8.7441700000000004</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1133">
-            <v>26.627400000000002</v>
+            <v>4.6299999999999996E-3</v>
           </cell>
         </row>
         <row r="1134">
+          <cell r="A1134" t="str">
+            <v>3819</v>
+          </cell>
           <cell r="B1134" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Жидкости тормозные гидравлические и жидкости готовые прочие для гидравлических передач, не содержащие или содержащие менее 70 мас% нефти или нефтепродуктов, полученных из битуминозных минералов</v>
           </cell>
           <cell r="D1134">
-            <v>0.14677999999999999</v>
+            <v>3.1101999999999999</v>
           </cell>
           <cell r="F1134">
-            <v>7.8324499999999997</v>
+            <v>23.912929999999999</v>
           </cell>
           <cell r="G1134">
-            <v>1.0449999999999999E-2</v>
+            <v>114.21928</v>
           </cell>
         </row>
         <row r="1135">
           <cell r="B1135" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1135">
-            <v>2.878E-2</v>
+            <v>5.0999999999999997E-2</v>
           </cell>
           <cell r="F1135">
-            <v>0.32616000000000001</v>
+            <v>0.27023000000000003</v>
+          </cell>
+          <cell r="G1135">
+            <v>9.9298800000000007</v>
           </cell>
         </row>
         <row r="1136">
           <cell r="B1136" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1136">
-            <v>1.3999999999999999E-4</v>
+            <v>0.97499999999999998</v>
           </cell>
           <cell r="F1136">
-            <v>0.58555999999999997</v>
-[...2 lines deleted...]
-            <v>26.616949999999999</v>
+            <v>8.1287900000000004</v>
           </cell>
         </row>
         <row r="1137">
-          <cell r="A1137" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1137" t="str">
-            <v>Смолы нефтяные, смолы кумароно-инденовые, политерпены, полисульфиды, полисульфоны и продукты прочие, указанные в примечании 3 к данной группе, в первичных формах, в другом месте не поименованные или не включенные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1137">
-            <v>2.0243000000000002</v>
+            <v>2.0842000000000001</v>
           </cell>
           <cell r="F1137">
-            <v>50.185740000000003</v>
+            <v>15.513909999999999</v>
           </cell>
           <cell r="G1137">
-            <v>42.414000000000001</v>
+            <v>104.2894</v>
           </cell>
         </row>
         <row r="1138">
+          <cell r="A1138" t="str">
+            <v>3820</v>
+          </cell>
           <cell r="B1138" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Антифризы и жидкости антиобледенительные готовые</v>
           </cell>
           <cell r="D1138">
-            <v>2.9999999999999997E-4</v>
+            <v>101.81005999999999</v>
           </cell>
           <cell r="F1138">
-            <v>4.7400000000000003E-3</v>
+            <v>368.9008</v>
+          </cell>
+          <cell r="G1138">
+            <v>2120.0351099999998</v>
           </cell>
         </row>
         <row r="1139">
           <cell r="B1139" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>13.391</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G1139">
+            <v>78.647739999999999</v>
           </cell>
         </row>
         <row r="1140">
           <cell r="B1140" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1140">
-            <v>1.6040000000000001</v>
+            <v>0.86256999999999995</v>
           </cell>
           <cell r="F1140">
-            <v>36.79</v>
-[...2 lines deleted...]
-            <v>42.414000000000001</v>
+            <v>4.0896100000000004</v>
           </cell>
         </row>
         <row r="1141">
-          <cell r="A1141" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1141" t="str">
-            <v>Целлюлоза и ее химические производные, в первичных формах, в другом месте не поименованные или не включенные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1141">
-            <v>61.163229999999999</v>
+            <v>100.94749</v>
           </cell>
           <cell r="F1141">
-            <v>204.16401999999999</v>
+            <v>364.81119000000001</v>
           </cell>
           <cell r="G1141">
-            <v>349.90813000000003</v>
+            <v>2041.3873699999999</v>
           </cell>
         </row>
         <row r="1142">
+          <cell r="A1142" t="str">
+            <v>3821</v>
+          </cell>
           <cell r="B1142" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Среды культуральные для выращивания микроорганизмов</v>
           </cell>
           <cell r="D1142">
-            <v>61.163159999999998</v>
+            <v>0.56489</v>
           </cell>
           <cell r="F1142">
-            <v>203.27708000000001</v>
+            <v>147.30374</v>
           </cell>
           <cell r="G1142">
-            <v>8</v>
+            <v>0.31813999999999998</v>
           </cell>
         </row>
         <row r="1143">
           <cell r="B1143" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1143">
-            <v>6.9999999999999994E-5</v>
+            <v>6.0000000000000001E-3</v>
           </cell>
           <cell r="F1143">
-            <v>0.88693999999999995</v>
-[...2 lines deleted...]
-            <v>341.90813000000003</v>
+            <v>5.0759999999999996</v>
           </cell>
         </row>
         <row r="1144">
-          <cell r="A1144" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1144" t="str">
-            <v>Полимеры природные (например, альгиновая кислота) и полимеры природные модифицированные (например, отвержденные протеины, химические производные натурального каучука), в первичных формах, в другом месте не поименованные или не включенные</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1144">
-            <v>3.6203799999999999</v>
+            <v>9.9320000000000006E-2</v>
           </cell>
           <cell r="F1144">
-            <v>41.369410000000002</v>
+            <v>27.8553</v>
           </cell>
           <cell r="G1144">
-            <v>13.94708</v>
+            <v>2E-3</v>
           </cell>
         </row>
         <row r="1145">
           <cell r="B1145" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1145">
-            <v>3.45</v>
+            <v>0.45956999999999998</v>
           </cell>
           <cell r="F1145">
-            <v>11.497999999999999</v>
+            <v>114.37244</v>
+          </cell>
+          <cell r="G1145">
+            <v>0.31613999999999998</v>
           </cell>
         </row>
         <row r="1146">
+          <cell r="A1146" t="str">
+            <v>3822</v>
+          </cell>
           <cell r="B1146" t="str">
-            <v>РОССИЯ</v>
+            <v>Реагенты диагностические или лабораторные, на подложке и приготовленные диагностические или лабораторные реагенты на подложке или без нее кроме товаров товарной позиции 3002 и 3006</v>
           </cell>
           <cell r="D1146">
-            <v>0.17038</v>
+            <v>4.8845999999999998</v>
           </cell>
           <cell r="F1146">
-            <v>29.871410000000001</v>
+            <v>1052.8341700000001</v>
           </cell>
           <cell r="G1146">
-            <v>13.94708</v>
+            <v>45.532980000000002</v>
           </cell>
         </row>
         <row r="1147">
-          <cell r="A1147" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1147" t="str">
-            <v>Смолы ионообменные, полученные на основе полимеров товарных позиций 3901-3913, в первичных формах</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1147">
-            <v>97.178749999999994</v>
+            <v>0.10549</v>
           </cell>
           <cell r="F1147">
-            <v>1021.16351</v>
+            <v>61.390450000000001</v>
           </cell>
           <cell r="G1147">
-            <v>9.34</v>
+            <v>7.2100000000000003E-3</v>
           </cell>
         </row>
         <row r="1148">
           <cell r="B1148" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1148">
-            <v>0.1</v>
+            <v>2.2499999999999998E-3</v>
           </cell>
           <cell r="F1148">
-            <v>0.40048</v>
+            <v>1.20364</v>
+          </cell>
+          <cell r="G1148">
+            <v>2.3099999999999999E-2</v>
           </cell>
         </row>
         <row r="1149">
           <cell r="B1149" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1149">
-            <v>97.078749999999999</v>
+            <v>4.7768600000000001</v>
           </cell>
           <cell r="F1149">
-            <v>1020.76303</v>
+            <v>990.24008000000003</v>
           </cell>
           <cell r="G1149">
-            <v>9.34</v>
+            <v>45.502670000000002</v>
           </cell>
         </row>
         <row r="1150">
           <cell r="A1150" t="str">
-            <v>3915</v>
+            <v>3823</v>
           </cell>
           <cell r="B1150" t="str">
-            <v>Отходы, обрезки и скрап, из пластмасс</v>
+            <v>Промышленные монокарбоновые жирные кислоты; кислотные масла после рафинирования; промышленные жирные спирты</v>
           </cell>
           <cell r="D1150">
-            <v>729.12199999999996</v>
+            <v>1.34E-3</v>
           </cell>
           <cell r="F1150">
-            <v>429.20800000000003</v>
+            <v>1.67205</v>
+          </cell>
+          <cell r="G1150">
+            <v>313.28994</v>
           </cell>
         </row>
         <row r="1151">
           <cell r="B1151" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1151">
-            <v>729.12199999999996</v>
+            <v>1.34E-3</v>
           </cell>
           <cell r="F1151">
-            <v>429.20800000000003</v>
+            <v>1.67205</v>
+          </cell>
+          <cell r="G1151">
+            <v>313.28994</v>
           </cell>
         </row>
         <row r="1152">
           <cell r="A1152" t="str">
-            <v>3916</v>
+            <v>3824</v>
           </cell>
           <cell r="B1152" t="str">
-            <v>Мононить с размером поперечного сечения более 1 мм, прутки, стержни и профили фасонные, с обработанной или необработанной поверхностью, но не подвергшиеся иной обработке, из пластмасс</v>
+            <v>Готовые связующие вещества для производства литейных форм или литейных стержней; продукты и препараты химические, химической или смежных отраслей промышленности (включая препараты, состоящие из смесей природных продуктов), в другом месте не поименованны</v>
           </cell>
           <cell r="D1152">
-            <v>153.27208999999999</v>
+            <v>863.33221000000003</v>
           </cell>
           <cell r="F1152">
-            <v>722.30899999999997</v>
+            <v>4644.02621</v>
           </cell>
           <cell r="G1152">
-            <v>279.62536</v>
+            <v>5723.0007400000004</v>
           </cell>
         </row>
         <row r="1153">
           <cell r="B1153" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1153">
+            <v>9.3028399999999998</v>
+          </cell>
+          <cell r="F1153">
+            <v>13.784409999999999</v>
           </cell>
           <cell r="G1153">
-            <v>0.69840000000000002</v>
+            <v>1012.2603</v>
           </cell>
         </row>
         <row r="1154">
           <cell r="B1154" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1154">
+            <v>87.16489</v>
+          </cell>
+          <cell r="F1154">
+            <v>139.45263</v>
           </cell>
           <cell r="G1154">
-            <v>11.281650000000001</v>
+            <v>4.2999999999999999E-4</v>
           </cell>
         </row>
         <row r="1155">
           <cell r="B1155" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1155">
+            <v>766.86447999999996</v>
+          </cell>
+          <cell r="F1155">
+            <v>4490.78917</v>
+          </cell>
+          <cell r="G1155">
+            <v>4710.7400100000004</v>
+          </cell>
+        </row>
+        <row r="1156">
+          <cell r="A1156" t="str">
+            <v>3827</v>
+          </cell>
+          <cell r="B1156" t="str">
+            <v>Смеси, содержащие галогенированные производные метана, этана или пропана, в другом месте не поименованные или не включенные:</v>
+          </cell>
+          <cell r="D1156">
+            <v>2.59</v>
+          </cell>
+          <cell r="F1156">
+            <v>14.52101</v>
+          </cell>
+        </row>
+        <row r="1157">
+          <cell r="B1157" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1155">
-[...29 lines deleted...]
-          </cell>
           <cell r="D1157">
-            <v>243.32857999999999</v>
+            <v>2.59</v>
           </cell>
           <cell r="F1157">
-            <v>2060.8395799999998</v>
-[...2 lines deleted...]
-            <v>1970.6642899999999</v>
+            <v>14.52101</v>
           </cell>
         </row>
         <row r="1158">
+          <cell r="A1158" t="str">
+            <v>3901</v>
+          </cell>
           <cell r="B1158" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Полимеры этилена в первичных формах</v>
           </cell>
           <cell r="D1158">
-            <v>6.4900000000000001E-3</v>
+            <v>1295.7714000000001</v>
           </cell>
           <cell r="F1158">
-            <v>1.11287</v>
+            <v>2124.59753</v>
           </cell>
           <cell r="G1158">
-            <v>31.027360000000002</v>
+            <v>24572.16978</v>
           </cell>
         </row>
         <row r="1159">
           <cell r="B1159" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>137.40359000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1159">
-            <v>1070.91021</v>
+            <v>1.3560000000000001</v>
           </cell>
         </row>
         <row r="1160">
           <cell r="B1160" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1160">
-            <v>181.06036</v>
+            <v>1153.3014000000001</v>
           </cell>
           <cell r="F1160">
-            <v>1922.32312</v>
-[...2 lines deleted...]
-            <v>868.72672</v>
+            <v>1359.71774</v>
           </cell>
         </row>
         <row r="1161">
-          <cell r="A1161" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1161" t="str">
-            <v>Покрытия для пола из пластмасс, самоклеящиеся или несамоклеящиеся, в рулонах или пластинах; покрытия для стен или потолков из пластмасс, указанные в примечании 9 к данной группе</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1161">
-            <v>28.453800000000001</v>
-[...2 lines deleted...]
-            <v>3125.4</v>
+            <v>142.47</v>
           </cell>
           <cell r="F1161">
-            <v>46.385890000000003</v>
+            <v>764.87978999999996</v>
           </cell>
           <cell r="G1161">
-            <v>122.32087</v>
+            <v>24570.81378</v>
           </cell>
         </row>
         <row r="1162">
+          <cell r="A1162" t="str">
+            <v>3902</v>
+          </cell>
           <cell r="B1162" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Полимеры пропилена или прочих олефинов в первичных формах</v>
           </cell>
           <cell r="D1162">
-            <v>12.8438</v>
-[...2 lines deleted...]
-            <v>1689</v>
+            <v>88</v>
           </cell>
           <cell r="F1162">
-            <v>25.585719999999998</v>
+            <v>181.91</v>
           </cell>
           <cell r="G1162">
-            <v>0.03</v>
+            <v>2402.8730099999998</v>
           </cell>
         </row>
         <row r="1163">
           <cell r="B1163" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1163">
-            <v>15.61</v>
-[...2 lines deleted...]
-            <v>1436.4</v>
+            <v>44</v>
           </cell>
           <cell r="F1163">
-            <v>20.800170000000001</v>
+            <v>133.72999999999999</v>
           </cell>
           <cell r="G1163">
-            <v>122.29087</v>
+            <v>0.63</v>
           </cell>
         </row>
         <row r="1164">
-          <cell r="A1164" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1164" t="str">
-            <v>Плиты, листы, пленка, лента, полоса и прочие плоские формы, из пластмасс, самоклеящиеся, в рулонах или не в рулонах</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1164">
-            <v>210.71620999999999</v>
+            <v>44</v>
           </cell>
           <cell r="F1164">
-            <v>2337.6879800000002</v>
-[...2 lines deleted...]
-            <v>612.99545000000001</v>
+            <v>48.18</v>
           </cell>
         </row>
         <row r="1165">
           <cell r="B1165" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>4.6341099999999997</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1165">
-            <v>17.375920000000001</v>
+            <v>2402.2430100000001</v>
           </cell>
         </row>
         <row r="1166">
+          <cell r="A1166" t="str">
+            <v>3903</v>
+          </cell>
           <cell r="B1166" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Полимеры стирола в первичных формах</v>
           </cell>
           <cell r="D1166">
-            <v>48.187669999999997</v>
+            <v>99.826639999999998</v>
           </cell>
           <cell r="F1166">
-            <v>182.82798</v>
+            <v>148.06023999999999</v>
           </cell>
           <cell r="G1166">
-            <v>78.140739999999994</v>
+            <v>177.72859</v>
           </cell>
         </row>
         <row r="1167">
           <cell r="B1167" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1167">
-            <v>162.04033999999999</v>
+            <v>5</v>
           </cell>
           <cell r="F1167">
-            <v>2150.2258900000002</v>
-[...2 lines deleted...]
-            <v>517.47879</v>
+            <v>12.134399999999999</v>
           </cell>
         </row>
         <row r="1168">
-          <cell r="A1168" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1168" t="str">
-            <v>Плиты, листы, пленка и полосы или ленты, прочие, из пластмасс, непористые и неармированные, неслоистые, без подложки и не соединенные аналогичным способом с другими материалами</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1168">
-            <v>455.36084</v>
+            <v>94.826639999999998</v>
           </cell>
           <cell r="F1168">
-            <v>1217.6599799999999</v>
+            <v>135.92583999999999</v>
           </cell>
           <cell r="G1168">
-            <v>4739.0972199999997</v>
+            <v>177.72859</v>
           </cell>
         </row>
         <row r="1169">
+          <cell r="A1169" t="str">
+            <v>3904</v>
+          </cell>
           <cell r="B1169" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Полимеры винилхлорида или прочих галогенированных олефинов, в первичных формах</v>
           </cell>
           <cell r="D1169">
-            <v>16.404</v>
+            <v>198.61828</v>
           </cell>
           <cell r="F1169">
-            <v>217.50899999999999</v>
+            <v>694.26831000000004</v>
           </cell>
           <cell r="G1169">
-            <v>41.459600000000002</v>
+            <v>1732.1512499999999</v>
           </cell>
         </row>
         <row r="1170">
           <cell r="B1170" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1170">
-            <v>379.94502999999997</v>
+            <v>5.3280000000000001E-2</v>
           </cell>
           <cell r="F1170">
-            <v>727.06406000000004</v>
-[...2 lines deleted...]
-            <v>757.89643000000001</v>
+            <v>0.55879999999999996</v>
           </cell>
         </row>
         <row r="1171">
           <cell r="B1171" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1171">
-            <v>59.011809999999997</v>
+            <v>198.565</v>
           </cell>
           <cell r="F1171">
-            <v>273.08692000000002</v>
+            <v>693.70951000000002</v>
           </cell>
           <cell r="G1171">
-            <v>3939.7411900000002</v>
+            <v>1732.1512499999999</v>
           </cell>
         </row>
         <row r="1172">
           <cell r="A1172" t="str">
-            <v>3921</v>
+            <v>3905</v>
           </cell>
           <cell r="B1172" t="str">
-            <v>Плиты, листы, пленка и полосы или ленты из пластмасс, прочие</v>
+            <v>Полимеры винилацетата или прочих сложных виниловых эфиров, в первичных формах; прочие винильные полимеры в первичных формах</v>
           </cell>
           <cell r="D1172">
-            <v>30.191189999999999</v>
+            <v>47.530099999999997</v>
           </cell>
           <cell r="F1172">
-            <v>176.86301</v>
+            <v>228.01230000000001</v>
           </cell>
           <cell r="G1172">
-            <v>1951.7852499999999</v>
+            <v>753.51795000000004</v>
           </cell>
         </row>
         <row r="1173">
           <cell r="B1173" t="str">
-            <v>АРМЕHИЯ</v>
-[...2 lines deleted...]
-            <v>3.1274899999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1173">
+            <v>22.6</v>
+          </cell>
+          <cell r="F1173">
+            <v>50.606529999999999</v>
           </cell>
         </row>
         <row r="1174">
           <cell r="B1174" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1174">
+            <v>24.930099999999999</v>
+          </cell>
+          <cell r="F1174">
+            <v>177.40576999999999</v>
           </cell>
           <cell r="G1174">
-            <v>45.913339999999998</v>
+            <v>753.51795000000004</v>
           </cell>
         </row>
         <row r="1175">
+          <cell r="A1175" t="str">
+            <v>3906</v>
+          </cell>
           <cell r="B1175" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Акриловые полимеры в первичных формах</v>
           </cell>
           <cell r="D1175">
-            <v>11.18571</v>
+            <v>639.20547999999997</v>
           </cell>
           <cell r="F1175">
-            <v>43.671759999999999</v>
+            <v>1750.0581400000001</v>
           </cell>
           <cell r="G1175">
-            <v>95.333200000000005</v>
+            <v>3285.6056899999999</v>
           </cell>
         </row>
         <row r="1176">
           <cell r="B1176" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1176">
-            <v>19.005479999999999</v>
+            <v>3.0400000000000002E-3</v>
           </cell>
           <cell r="F1176">
-            <v>133.19125</v>
-[...2 lines deleted...]
-            <v>1807.41122</v>
+            <v>1.16079</v>
           </cell>
         </row>
         <row r="1177">
-          <cell r="A1177" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1177" t="str">
-            <v>Ванны, души, раковины для стока воды, раковины для умы?вания, биде, унитазы, сиденья и крышки для них, бачки сливные и аналогичные санитарно-технические изделия, из пластмасс</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1177">
-            <v>26.82488</v>
+            <v>1.9499999999999999E-3</v>
           </cell>
           <cell r="F1177">
-            <v>123.90345000000001</v>
+            <v>0.76546000000000003</v>
           </cell>
           <cell r="G1177">
-            <v>215.80709999999999</v>
+            <v>22.58</v>
           </cell>
         </row>
         <row r="1178">
           <cell r="B1178" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>29.319970000000001</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1178">
+            <v>192.68335999999999</v>
+          </cell>
+          <cell r="F1178">
+            <v>596.10395000000005</v>
           </cell>
         </row>
         <row r="1179">
           <cell r="B1179" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1179">
-            <v>25.8644</v>
+            <v>446.51713000000001</v>
           </cell>
           <cell r="F1179">
-            <v>96.721950000000007</v>
+            <v>1152.0279399999999</v>
+          </cell>
+          <cell r="G1179">
+            <v>3263.0256899999999</v>
           </cell>
         </row>
         <row r="1180">
+          <cell r="A1180" t="str">
+            <v>3907</v>
+          </cell>
           <cell r="B1180" t="str">
-            <v>РОССИЯ</v>
+            <v>Полиацетали, полиэфиры простые прочие и смолы эпоксидные в первичных формах; поликарбонаты, смолы алкидные, сложные полиаллильные эфиры и прочие сложные полиэфиры в первичных формах</v>
           </cell>
           <cell r="D1180">
-            <v>0.96048</v>
+            <v>798.59928000000002</v>
           </cell>
           <cell r="F1180">
-            <v>27.1815</v>
+            <v>1674.62185</v>
           </cell>
           <cell r="G1180">
-            <v>186.48713000000001</v>
+            <v>771.36793</v>
           </cell>
         </row>
         <row r="1181">
-          <cell r="A1181" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1181" t="str">
-            <v>Изделия для транспортировки или упаковки товаров, из пластмасс; пробки, крышки, колпаки и другие укупорочные средства, из пластмасс</v>
-[...5 lines deleted...]
-            <v>1816.42689</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1181">
-            <v>8319.4046199999993</v>
+            <v>62.221400000000003</v>
           </cell>
         </row>
         <row r="1182">
           <cell r="B1182" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1182">
-            <v>0.36404999999999998</v>
+            <v>60.385159999999999</v>
           </cell>
           <cell r="F1182">
-            <v>17.137180000000001</v>
-[...2 lines deleted...]
-            <v>620.42871000000002</v>
+            <v>237.60389000000001</v>
           </cell>
         </row>
         <row r="1183">
           <cell r="B1183" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1183">
-            <v>373.30122999999998</v>
+            <v>738.21411999999998</v>
           </cell>
           <cell r="F1183">
-            <v>1191.5161599999999</v>
+            <v>1437.0179599999999</v>
           </cell>
           <cell r="G1183">
-            <v>4466.7332100000003</v>
+            <v>709.14652999999998</v>
           </cell>
         </row>
         <row r="1184">
+          <cell r="A1184" t="str">
+            <v>3908</v>
+          </cell>
           <cell r="B1184" t="str">
-            <v>РОССИЯ</v>
+            <v>Полиамиды в первичных формах</v>
           </cell>
           <cell r="D1184">
-            <v>22.945419999999999</v>
+            <v>17.481999999999999</v>
           </cell>
           <cell r="F1184">
-            <v>607.77355</v>
+            <v>130.26900000000001</v>
           </cell>
           <cell r="G1184">
-            <v>3232.2426999999998</v>
+            <v>80.367149999999995</v>
           </cell>
         </row>
         <row r="1185">
-          <cell r="A1185" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1185" t="str">
-            <v>Посуда столовая и кухонная, приборы столовые и кухонные принадлежности, прочие предметы домашнего обихода и предметы гигиены или туалета, из пластмасс</v>
-[...5 lines deleted...]
-            <v>926.19573000000003</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1185">
-            <v>618.27507000000003</v>
+            <v>20</v>
           </cell>
         </row>
         <row r="1186">
           <cell r="B1186" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1186">
-            <v>4.1430000000000002E-2</v>
+            <v>17.481999999999999</v>
           </cell>
           <cell r="F1186">
-            <v>0.56564999999999999</v>
+            <v>130.26900000000001</v>
+          </cell>
+          <cell r="G1186">
+            <v>60.367150000000002</v>
           </cell>
         </row>
         <row r="1187">
+          <cell r="A1187" t="str">
+            <v>3909</v>
+          </cell>
           <cell r="B1187" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Амино-альдегидные смолы, феноло-альдегидные смолы и полиуретаны в первичных формах</v>
           </cell>
           <cell r="D1187">
-            <v>1.17804</v>
+            <v>39.418430000000001</v>
           </cell>
           <cell r="F1187">
-            <v>12.22038</v>
+            <v>178.74965</v>
           </cell>
           <cell r="G1187">
-            <v>0.79474</v>
+            <v>714.39170999999999</v>
           </cell>
         </row>
         <row r="1188">
           <cell r="B1188" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>31.655139999999999</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1188">
-            <v>7.2557299999999998</v>
+            <v>6.8250000000000005E-2</v>
           </cell>
         </row>
         <row r="1189">
           <cell r="B1189" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1189">
-            <v>19.541329999999999</v>
+            <v>17.800999999999998</v>
           </cell>
           <cell r="F1189">
-            <v>881.75455999999997</v>
+            <v>47.655299999999997</v>
           </cell>
           <cell r="G1189">
-            <v>610.22460000000001</v>
+            <v>336.56900000000002</v>
           </cell>
         </row>
         <row r="1190">
-          <cell r="A1190" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1190" t="str">
-            <v>Детали строительные из пластмасс, в другом месте не поименованные или не включенные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1190">
-            <v>269.81196</v>
+            <v>21.617429999999999</v>
           </cell>
           <cell r="F1190">
-            <v>902.84473000000003</v>
+            <v>131.09434999999999</v>
           </cell>
           <cell r="G1190">
-            <v>2619.7753200000002</v>
+            <v>377.75445999999999</v>
           </cell>
         </row>
         <row r="1191">
+          <cell r="A1191" t="str">
+            <v>3910</v>
+          </cell>
           <cell r="B1191" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Силиконы в первичных формах</v>
+          </cell>
+          <cell r="D1191">
+            <v>3.6154899999999999</v>
+          </cell>
+          <cell r="F1191">
+            <v>15.48082</v>
           </cell>
           <cell r="G1191">
-            <v>65.891810000000007</v>
+            <v>34.60042</v>
           </cell>
         </row>
         <row r="1192">
           <cell r="B1192" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1192">
-            <v>0.104</v>
+            <v>3.49E-3</v>
           </cell>
           <cell r="F1192">
-            <v>2.3969999999999998</v>
+            <v>0.38396999999999998</v>
           </cell>
           <cell r="G1192">
-            <v>67.072860000000006</v>
+            <v>4.5300000000000002E-3</v>
           </cell>
         </row>
         <row r="1193">
           <cell r="B1193" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1193">
-            <v>192.86306999999999</v>
+            <v>3.6120000000000001</v>
           </cell>
           <cell r="F1193">
-            <v>285.38511999999997</v>
+            <v>15.09685</v>
           </cell>
           <cell r="G1193">
-            <v>757.9</v>
+            <v>34.595889999999997</v>
           </cell>
         </row>
         <row r="1194">
+          <cell r="A1194" t="str">
+            <v>3911</v>
+          </cell>
           <cell r="B1194" t="str">
-            <v>РОССИЯ</v>
+            <v>Смолы нефтяные, смолы кумароно-инденовые, политерпены, полисульфиды, полисульфоны и продукты прочие, указанные в примечании 3 к данной группе, в первичных формах, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D1194">
-            <v>76.844890000000007</v>
+            <v>9.7385000000000002</v>
           </cell>
           <cell r="F1194">
-            <v>615.06260999999995</v>
+            <v>147.47033999999999</v>
           </cell>
           <cell r="G1194">
-            <v>1728.91065</v>
+            <v>29.34207</v>
           </cell>
         </row>
         <row r="1195">
-          <cell r="A1195" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1195" t="str">
-            <v>Изделия прочие из пластмасс и изделия из прочих материалов товарных позиций 3901 - 3914</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1195">
-            <v>274.74128999999999</v>
+            <v>9.7385000000000002</v>
           </cell>
           <cell r="F1195">
-            <v>3472.0859300000002</v>
+            <v>147.47033999999999</v>
           </cell>
           <cell r="G1195">
-            <v>2731.4082800000001</v>
+            <v>29.34207</v>
           </cell>
         </row>
         <row r="1196">
+          <cell r="A1196" t="str">
+            <v>3912</v>
+          </cell>
           <cell r="B1196" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Целлюлоза и ее химические производные, в первичных формах, в другом месте не поименованные или не включенные</v>
           </cell>
           <cell r="D1196">
-            <v>0.31348999999999999</v>
+            <v>81.644419999999997</v>
           </cell>
           <cell r="F1196">
-            <v>14.038360000000001</v>
+            <v>559.26541999999995</v>
           </cell>
           <cell r="G1196">
-            <v>1.01E-2</v>
+            <v>175.53807</v>
           </cell>
         </row>
         <row r="1197">
           <cell r="B1197" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1197">
-            <v>1.5380100000000001</v>
+            <v>29.038399999999999</v>
           </cell>
           <cell r="F1197">
-            <v>179.05835999999999</v>
+            <v>161.66177999999999</v>
           </cell>
           <cell r="G1197">
-            <v>10.94537</v>
+            <v>5.4549500000000002</v>
           </cell>
         </row>
         <row r="1198">
           <cell r="B1198" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1198">
+            <v>52.606020000000001</v>
+          </cell>
+          <cell r="F1198">
+            <v>397.60363999999998</v>
+          </cell>
+          <cell r="G1198">
+            <v>170.08312000000001</v>
+          </cell>
+        </row>
+        <row r="1199">
+          <cell r="A1199" t="str">
+            <v>3913</v>
+          </cell>
+          <cell r="B1199" t="str">
+            <v>Полимеры природные (например, альгиновая кислота) и полимеры природные модифицированные (например, отвержденные протеины, химические производные натурального каучука), в первичных формах, в другом месте не поименованные или не включенные</v>
+          </cell>
+          <cell r="D1199">
+            <v>1.7738700000000001</v>
+          </cell>
+          <cell r="F1199">
+            <v>39.169289999999997</v>
+          </cell>
+          <cell r="G1199">
+            <v>6.0771699999999997</v>
+          </cell>
+        </row>
+        <row r="1200">
+          <cell r="B1200" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1198">
-[...31 lines deleted...]
-            <v>3.236E-2</v>
+          <cell r="D1200">
+            <v>1.75</v>
+          </cell>
+          <cell r="F1200">
+            <v>8.1110000000000007</v>
           </cell>
         </row>
         <row r="1201">
           <cell r="B1201" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1201">
+            <v>2.3869999999999999E-2</v>
+          </cell>
+          <cell r="F1201">
+            <v>31.05829</v>
+          </cell>
           <cell r="G1201">
-            <v>3.236E-2</v>
+            <v>6.0771699999999997</v>
           </cell>
         </row>
         <row r="1202">
           <cell r="A1202" t="str">
-            <v>4002</v>
+            <v>3914</v>
           </cell>
           <cell r="B1202" t="str">
-            <v>Каучук синтетический и фактис, полученный из масел, в первичных формах или в виде пластин, листов или полос, или лент; смеси любого продукта товарной позиции 4001 с любым продуктом данной товарной позиции, в первичных формах или в виде пластин, листов и</v>
+            <v>Смолы ионообменные, полученные на основе полимеров товарных позиций 3901-3913, в первичных формах</v>
           </cell>
           <cell r="D1202">
-            <v>5.0000000000000001E-3</v>
+            <v>319.75024999999999</v>
           </cell>
           <cell r="F1202">
-            <v>0.23949999999999999</v>
+            <v>2398.4141</v>
           </cell>
           <cell r="G1202">
-            <v>105.226</v>
+            <v>5.125</v>
           </cell>
         </row>
         <row r="1203">
           <cell r="B1203" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1203">
+            <v>319.75024999999999</v>
+          </cell>
+          <cell r="F1203">
+            <v>2398.4141</v>
           </cell>
           <cell r="G1203">
-            <v>3.9</v>
+            <v>5.125</v>
           </cell>
         </row>
         <row r="1204">
+          <cell r="A1204" t="str">
+            <v>3915</v>
+          </cell>
           <cell r="B1204" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Отходы, обрезки и скрап, из пластмасс</v>
           </cell>
           <cell r="D1204">
-            <v>5.0000000000000001E-3</v>
+            <v>1878.5654999999999</v>
           </cell>
           <cell r="F1204">
-            <v>0.23949999999999999</v>
+            <v>1467.2885000000001</v>
+          </cell>
+          <cell r="G1204">
+            <v>7.8399999999999997E-3</v>
           </cell>
         </row>
         <row r="1205">
           <cell r="B1205" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>101.32599999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1205">
+            <v>3.5000000000000001E-3</v>
+          </cell>
+          <cell r="F1205">
+            <v>0.10150000000000001</v>
           </cell>
         </row>
         <row r="1206">
-          <cell r="A1206" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1206" t="str">
-            <v>Отходы, обрезки и скрап резины (кроме твердой резины), порошки, гранулы, полученные из них</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1206">
-            <v>1.9199999999999998E-2</v>
+            <v>1878.5619999999999</v>
           </cell>
           <cell r="F1206">
-            <v>0.14799999999999999</v>
+            <v>1467.1869999999999</v>
           </cell>
           <cell r="G1206">
-            <v>16.43</v>
+            <v>7.8399999999999997E-3</v>
           </cell>
         </row>
         <row r="1207">
+          <cell r="A1207" t="str">
+            <v>3916</v>
+          </cell>
           <cell r="B1207" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Мононить с размером поперечного сечения более 1 мм, прутки, стержни и профили фасонные, с обработанной или необработанной поверхностью, но не подвергшиеся иной обработке, из пластмасс</v>
           </cell>
           <cell r="D1207">
-            <v>1.9199999999999998E-2</v>
+            <v>266.44063999999997</v>
           </cell>
           <cell r="F1207">
-            <v>0.14799999999999999</v>
+            <v>762.17343000000005</v>
+          </cell>
+          <cell r="G1207">
+            <v>852.65030999999999</v>
           </cell>
         </row>
         <row r="1208">
           <cell r="B1208" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1208">
+            <v>0.31319000000000002</v>
+          </cell>
+          <cell r="F1208">
+            <v>1.1453100000000001</v>
           </cell>
           <cell r="G1208">
-            <v>16.43</v>
+            <v>6.7722600000000002</v>
           </cell>
         </row>
         <row r="1209">
-          <cell r="A1209" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1209" t="str">
-            <v>Невулканизованная резиновая смесь, в первичных формах или в виде пластин, листов или полос, или лент</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1209">
-            <v>3.006E-2</v>
+            <v>197.85659000000001</v>
           </cell>
           <cell r="F1209">
-            <v>0.50144999999999995</v>
-[...2 lines deleted...]
-            <v>99.477459999999994</v>
+            <v>489.65287999999998</v>
           </cell>
         </row>
         <row r="1210">
           <cell r="B1210" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1210">
-            <v>5.0499999999999998E-3</v>
+            <v>68.270859999999999</v>
           </cell>
           <cell r="F1210">
-            <v>0.20926</v>
+            <v>271.37524000000002</v>
+          </cell>
+          <cell r="G1210">
+            <v>845.87805000000003</v>
           </cell>
         </row>
         <row r="1211">
+          <cell r="A1211" t="str">
+            <v>3917</v>
+          </cell>
           <cell r="B1211" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Трубы, трубки, шланги и их фитинги (например, соединения, колена, фланцы), из пластмасс</v>
           </cell>
           <cell r="D1211">
-            <v>7.0099999999999997E-3</v>
+            <v>624.25895000000003</v>
           </cell>
           <cell r="F1211">
-            <v>0.21418999999999999</v>
+            <v>2939.9969099999998</v>
+          </cell>
+          <cell r="G1211">
+            <v>2117.8009200000001</v>
           </cell>
         </row>
         <row r="1212">
           <cell r="B1212" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1212">
-            <v>1.7999999999999999E-2</v>
+            <v>2.0000000000000001E-4</v>
           </cell>
           <cell r="F1212">
-            <v>7.8E-2</v>
-[...2 lines deleted...]
-            <v>99.477459999999994</v>
+            <v>8.9550000000000005E-2</v>
           </cell>
         </row>
         <row r="1213">
-          <cell r="A1213" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1213" t="str">
-            <v>Прочие формы (например, прутки, трубы и профили фасонные) и изделия (например, диски и кольца) из невулканизованной резины</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1213">
+            <v>1.34449</v>
+          </cell>
+          <cell r="F1213">
+            <v>39.600259999999999</v>
           </cell>
           <cell r="G1213">
-            <v>1.5467500000000001</v>
+            <v>37.897759999999998</v>
           </cell>
         </row>
         <row r="1214">
           <cell r="B1214" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1214">
+            <v>371.39317</v>
+          </cell>
+          <cell r="F1214">
+            <v>546.56142</v>
           </cell>
           <cell r="G1214">
-            <v>1.5467500000000001</v>
+            <v>956.30412999999999</v>
           </cell>
         </row>
         <row r="1215">
-          <cell r="A1215" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1215" t="str">
-            <v>Вулканизованные резиновые нити и корд</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1215">
-            <v>1.38E-2</v>
+            <v>251.52108999999999</v>
           </cell>
           <cell r="F1215">
-            <v>4.7640000000000002E-2</v>
+            <v>2353.74568</v>
           </cell>
           <cell r="G1215">
-            <v>0.4335</v>
+            <v>1123.5990300000001</v>
           </cell>
         </row>
         <row r="1216">
+          <cell r="A1216" t="str">
+            <v>3918</v>
+          </cell>
           <cell r="B1216" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Покрытия для пола из пластмасс, самоклеящиеся или несамоклеящиеся, в рулонах или пластинах; покрытия для стен или потолков из пластмасс, указанные в примечании 9 к данной группе</v>
+          </cell>
+          <cell r="C1216" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1216">
-            <v>1.38E-2</v>
+            <v>29.17548</v>
+          </cell>
+          <cell r="E1216">
+            <v>3977.5</v>
           </cell>
           <cell r="F1216">
-            <v>4.7640000000000002E-2</v>
+            <v>52.61786</v>
+          </cell>
+          <cell r="G1216">
+            <v>279.76909000000001</v>
           </cell>
         </row>
         <row r="1217">
           <cell r="B1217" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>0.4335</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1217">
+            <v>28.25648</v>
+          </cell>
+          <cell r="E1217">
+            <v>3923.5</v>
+          </cell>
+          <cell r="F1217">
+            <v>49.891860000000001</v>
           </cell>
         </row>
         <row r="1218">
-          <cell r="A1218" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1218" t="str">
-            <v>Пластины, листы, полосы или ленты, прутки и профили фасонные из вулканизованной резины, кроме твердой резины</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1218">
-            <v>21.31654</v>
+            <v>0.91900000000000004</v>
+          </cell>
+          <cell r="E1218">
+            <v>54</v>
           </cell>
           <cell r="F1218">
-            <v>278.51227999999998</v>
+            <v>2.726</v>
           </cell>
           <cell r="G1218">
-            <v>165.27127999999999</v>
+            <v>279.76909000000001</v>
           </cell>
         </row>
         <row r="1219">
+          <cell r="A1219" t="str">
+            <v>3919</v>
+          </cell>
           <cell r="B1219" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Плиты, листы, пленка, лента, полоса и прочие плоские формы, из пластмасс, самоклеящиеся, в рулонах или не в рулонах</v>
           </cell>
           <cell r="D1219">
-            <v>6.4399999999999999E-2</v>
+            <v>214.44454999999999</v>
           </cell>
           <cell r="F1219">
-            <v>24.111560000000001</v>
+            <v>3367.2862599999999</v>
           </cell>
           <cell r="G1219">
-            <v>78.640069999999994</v>
+            <v>724.86027999999999</v>
           </cell>
         </row>
         <row r="1220">
           <cell r="B1220" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1220">
-            <v>19.03387</v>
+            <v>0.30449999999999999</v>
           </cell>
           <cell r="F1220">
-            <v>221.36634000000001</v>
-[...2 lines deleted...]
-            <v>4.3439999999999999E-2</v>
+            <v>11.933999999999999</v>
           </cell>
         </row>
         <row r="1221">
           <cell r="B1221" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1221">
-            <v>2.21827</v>
+            <v>0.38984000000000002</v>
           </cell>
           <cell r="F1221">
-            <v>33.034379999999999</v>
+            <v>6.7455699999999998</v>
           </cell>
           <cell r="G1221">
-            <v>86.587770000000006</v>
+            <v>21.96341</v>
           </cell>
         </row>
         <row r="1222">
-          <cell r="A1222" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1222" t="str">
-            <v>Трубы, трубки и шланги из вулканизованной резины, кроме твердой резины, без фитингов или с фитингами (например, соединениями, патрубками, фланцами)</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1222">
-            <v>42.015470000000001</v>
+            <v>25.92041</v>
           </cell>
           <cell r="F1222">
-            <v>655.68466000000001</v>
+            <v>137.15049999999999</v>
           </cell>
           <cell r="G1222">
-            <v>624.29411000000005</v>
+            <v>100.06643</v>
           </cell>
         </row>
         <row r="1223">
           <cell r="B1223" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1223">
-            <v>11.418329999999999</v>
+            <v>187.82980000000001</v>
           </cell>
           <cell r="F1223">
-            <v>281.52868999999998</v>
+            <v>3211.4561899999999</v>
           </cell>
           <cell r="G1223">
-            <v>1.4589000000000001</v>
+            <v>602.83043999999995</v>
           </cell>
         </row>
         <row r="1224">
+          <cell r="A1224" t="str">
+            <v>3920</v>
+          </cell>
           <cell r="B1224" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Плиты, листы, пленка и полосы или ленты, прочие, из пластмасс, непористые и неармированные, неслоистые, без подложки и не соединенные аналогичным способом с другими материалами</v>
           </cell>
           <cell r="D1224">
-            <v>10.81509</v>
+            <v>591.27036999999996</v>
           </cell>
           <cell r="F1224">
-            <v>61.482149999999997</v>
+            <v>2119.835</v>
           </cell>
           <cell r="G1224">
-            <v>0.58338000000000001</v>
+            <v>7350.1575000000003</v>
           </cell>
         </row>
         <row r="1225">
           <cell r="B1225" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1225">
-            <v>19.782050000000002</v>
+            <v>0.123</v>
           </cell>
           <cell r="F1225">
-            <v>312.67381999999998</v>
-[...2 lines deleted...]
-            <v>622.25183000000004</v>
+            <v>0.75</v>
           </cell>
         </row>
         <row r="1226">
-          <cell r="A1226" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1226" t="str">
-            <v>Ленты конвейерные или ремни приводные, или бельтинг, из вулканизованной резины</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1226">
-            <v>6.6858599999999999</v>
+            <v>1.967E-2</v>
           </cell>
           <cell r="F1226">
-            <v>561.66728000000001</v>
+            <v>0.15640999999999999</v>
           </cell>
           <cell r="G1226">
-            <v>25.646820000000002</v>
+            <v>54.043199999999999</v>
           </cell>
         </row>
         <row r="1227">
           <cell r="B1227" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1227">
-            <v>1.9718100000000001</v>
+            <v>294.67925000000002</v>
           </cell>
           <cell r="F1227">
-            <v>141.0187</v>
+            <v>320.19346000000002</v>
           </cell>
           <cell r="G1227">
-            <v>8.0999999999999996E-4</v>
+            <v>914.49824999999998</v>
           </cell>
         </row>
         <row r="1228">
           <cell r="B1228" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1228">
-            <v>0.40005000000000002</v>
+            <v>296.44844999999998</v>
           </cell>
           <cell r="F1228">
-            <v>14.189859999999999</v>
+            <v>1798.73513</v>
           </cell>
           <cell r="G1228">
-            <v>3.6400000000000002E-2</v>
+            <v>6381.6160499999996</v>
           </cell>
         </row>
         <row r="1229">
+          <cell r="A1229" t="str">
+            <v>3921</v>
+          </cell>
           <cell r="B1229" t="str">
-            <v>РОССИЯ</v>
+            <v>Плиты, листы, пленка и полосы или ленты из пластмасс, прочие</v>
           </cell>
           <cell r="D1229">
-            <v>4.3140000000000001</v>
+            <v>52.179160000000003</v>
           </cell>
           <cell r="F1229">
-            <v>406.45872000000003</v>
+            <v>554.38905</v>
           </cell>
           <cell r="G1229">
-            <v>25.60961</v>
+            <v>2165.3758400000002</v>
           </cell>
         </row>
         <row r="1230">
-          <cell r="A1230" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1230" t="str">
-            <v>Шины и покрышки пневматические резиновые новые</v>
-[...2 lines deleted...]
-            <v>Штука</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1230">
-            <v>371.06713999999999</v>
-[...2 lines deleted...]
-            <v>26359</v>
+            <v>12.826919999999999</v>
           </cell>
           <cell r="F1230">
-            <v>3002.5681300000001</v>
+            <v>203.05091999999999</v>
           </cell>
           <cell r="G1230">
-            <v>4844.1276900000003</v>
+            <v>7.8269200000000003</v>
           </cell>
         </row>
         <row r="1231">
           <cell r="B1231" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1231">
-            <v>2.2265000000000001</v>
-[...2 lines deleted...]
-            <v>114</v>
+            <v>10.5662</v>
           </cell>
           <cell r="F1231">
-            <v>8.0753000000000004</v>
+            <v>59.423310000000001</v>
           </cell>
           <cell r="G1231">
-            <v>0.47920000000000001</v>
+            <v>169.959</v>
           </cell>
         </row>
         <row r="1232">
           <cell r="B1232" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1232">
-            <v>368.84064000000001</v>
-[...2 lines deleted...]
-            <v>26245</v>
+            <v>28.78604</v>
           </cell>
           <cell r="F1232">
-            <v>2994.4928300000001</v>
+            <v>291.91482000000002</v>
           </cell>
           <cell r="G1232">
-            <v>4843.6484899999996</v>
+            <v>1987.5899199999999</v>
           </cell>
         </row>
         <row r="1233">
           <cell r="A1233" t="str">
-            <v>4012</v>
+            <v>3922</v>
           </cell>
           <cell r="B1233" t="str">
-            <v>Шины и покрышки пневматические резиновые, восстановленные или бывшие в употреблении; шины и покрышки массивные или полупневматические, шинные протекторы и ободные ленты, резиновые</v>
-[...2 lines deleted...]
-            <v>Штука</v>
+            <v>Ванны, души, раковины для стока воды, раковины для умы?вания, биде, унитазы, сиденья и крышки для них, бачки сливные и аналогичные санитарно-технические изделия, из пластмасс</v>
+          </cell>
+          <cell r="D1233">
+            <v>38.708710000000004</v>
+          </cell>
+          <cell r="F1233">
+            <v>319.03946999999999</v>
           </cell>
           <cell r="G1233">
-            <v>24.07771</v>
+            <v>709.16535999999996</v>
           </cell>
         </row>
         <row r="1234">
           <cell r="B1234" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1234">
+            <v>0.20468</v>
+          </cell>
+          <cell r="F1234">
+            <v>0.31147000000000002</v>
           </cell>
           <cell r="G1234">
-            <v>24.07771</v>
+            <v>121.264</v>
           </cell>
         </row>
         <row r="1235">
-          <cell r="A1235" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1235" t="str">
-            <v>Камеры резиновые</v>
-[...5 lines deleted...]
-            <v>1.1473199999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1235">
+            <v>29.143599999999999</v>
+          </cell>
+          <cell r="F1235">
+            <v>102.95258</v>
           </cell>
         </row>
         <row r="1236">
           <cell r="B1236" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1236">
+            <v>9.3604299999999991</v>
+          </cell>
+          <cell r="F1236">
+            <v>215.77542</v>
+          </cell>
+          <cell r="G1236">
+            <v>587.90135999999995</v>
+          </cell>
+        </row>
+        <row r="1237">
+          <cell r="A1237" t="str">
+            <v>3923</v>
+          </cell>
+          <cell r="B1237" t="str">
+            <v>Изделия для транспортировки или упаковки товаров, из пластмасс; пробки, крышки, колпаки и другие укупорочные средства, из пластмасс</v>
+          </cell>
+          <cell r="D1237">
+            <v>459.90442999999999</v>
+          </cell>
+          <cell r="F1237">
+            <v>2421.7827699999998</v>
+          </cell>
+          <cell r="G1237">
+            <v>9178.7657400000007</v>
+          </cell>
+        </row>
+        <row r="1238">
+          <cell r="B1238" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G1236">
-[...17 lines deleted...]
-          </cell>
           <cell r="D1238">
-            <v>2.1381399999999999</v>
+            <v>1.8866099999999999</v>
           </cell>
           <cell r="F1238">
-            <v>177.21396999999999</v>
+            <v>94.594520000000003</v>
           </cell>
           <cell r="G1238">
-            <v>11.160640000000001</v>
+            <v>826.83218999999997</v>
           </cell>
         </row>
         <row r="1239">
           <cell r="B1239" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1239">
-            <v>3.2660000000000002E-2</v>
+            <v>401.08019999999999</v>
           </cell>
           <cell r="F1239">
-            <v>5.5054499999999997</v>
+            <v>1150.0065500000001</v>
+          </cell>
+          <cell r="G1239">
+            <v>4868.9913100000003</v>
           </cell>
         </row>
         <row r="1240">
           <cell r="B1240" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1240">
+            <v>56.937620000000003</v>
+          </cell>
+          <cell r="F1240">
+            <v>1177.1817000000001</v>
           </cell>
           <cell r="G1240">
-            <v>1.315E-2</v>
+            <v>3482.9422399999999</v>
           </cell>
         </row>
         <row r="1241">
+          <cell r="A1241" t="str">
+            <v>3924</v>
+          </cell>
           <cell r="B1241" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Посуда столовая и кухонная, приборы столовые и кухонные принадлежности, прочие предметы домашнего обихода и предметы гигиены или туалета, из пластмасс</v>
           </cell>
           <cell r="D1241">
-            <v>2.043E-2</v>
+            <v>77.256119999999996</v>
           </cell>
           <cell r="F1241">
-            <v>2.5472600000000001</v>
+            <v>1571.36095</v>
           </cell>
           <cell r="G1241">
-            <v>0.94550999999999996</v>
+            <v>453.40215000000001</v>
           </cell>
         </row>
         <row r="1242">
           <cell r="B1242" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1242">
-            <v>2.0850499999999998</v>
+            <v>5.9699999999999996E-3</v>
           </cell>
           <cell r="F1242">
-            <v>169.16126</v>
-[...2 lines deleted...]
-            <v>10.201980000000001</v>
+            <v>1.02081</v>
           </cell>
         </row>
         <row r="1243">
-          <cell r="A1243" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1243" t="str">
-            <v>Одежда и принадлежности к одежде (включая перчатки, рукавицы и митенки) из вулканизованной резины, кроме твердой резины, для различных целей</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1243">
-            <v>1.2659999999999999E-2</v>
+            <v>3.8431299999999999</v>
           </cell>
           <cell r="F1243">
-            <v>0.81296000000000002</v>
+            <v>17.290569999999999</v>
           </cell>
           <cell r="G1243">
-            <v>37.002119999999998</v>
+            <v>1.7380199999999999</v>
           </cell>
         </row>
         <row r="1244">
           <cell r="B1244" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1244">
+            <v>3.3439299999999998</v>
+          </cell>
+          <cell r="F1244">
+            <v>40.526760000000003</v>
           </cell>
           <cell r="G1244">
-            <v>8.0159999999999995E-2</v>
+            <v>4.3061600000000002</v>
           </cell>
         </row>
         <row r="1245">
           <cell r="B1245" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1245">
-            <v>1.2659999999999999E-2</v>
+            <v>70.063090000000003</v>
           </cell>
           <cell r="F1245">
-            <v>0.81296000000000002</v>
+            <v>1512.5228099999999</v>
           </cell>
           <cell r="G1245">
-            <v>5.0000000000000001E-3</v>
+            <v>447.35797000000002</v>
           </cell>
         </row>
         <row r="1246">
+          <cell r="A1246" t="str">
+            <v>3925</v>
+          </cell>
           <cell r="B1246" t="str">
-            <v>РОССИЯ</v>
+            <v>Детали строительные из пластмасс, в другом месте не поименованные или не включенные</v>
+          </cell>
+          <cell r="D1246">
+            <v>496.65341000000001</v>
+          </cell>
+          <cell r="F1246">
+            <v>940.94236000000001</v>
           </cell>
           <cell r="G1246">
-            <v>36.916960000000003</v>
+            <v>3970.04988</v>
           </cell>
         </row>
         <row r="1247">
-          <cell r="A1247" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1247" t="str">
-            <v>Изделия из вулканизованной резины, кроме твердой резины, прочие</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1247">
-            <v>141.24798000000001</v>
+            <v>3.8039999999999998</v>
           </cell>
           <cell r="F1247">
-            <v>2245.3923</v>
+            <v>7.8882000000000003</v>
           </cell>
           <cell r="G1247">
-            <v>279.34573999999998</v>
+            <v>111.64</v>
           </cell>
         </row>
         <row r="1248">
           <cell r="B1248" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1248">
-            <v>1.0300000000000001E-3</v>
+            <v>4.6406599999999996</v>
           </cell>
           <cell r="F1248">
-            <v>7.621E-2</v>
+            <v>49.222079999999998</v>
+          </cell>
+          <cell r="G1248">
+            <v>133.76929999999999</v>
           </cell>
         </row>
         <row r="1249">
           <cell r="B1249" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1249">
-            <v>1.22523</v>
+            <v>427.04079999999999</v>
           </cell>
           <cell r="F1249">
-            <v>118.94136</v>
+            <v>524.56597999999997</v>
           </cell>
           <cell r="G1249">
-            <v>0.99802999999999997</v>
+            <v>913.03171999999995</v>
           </cell>
         </row>
         <row r="1250">
           <cell r="B1250" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1250">
-            <v>32.713929999999998</v>
+            <v>61.167949999999998</v>
           </cell>
           <cell r="F1250">
-            <v>267.94101000000001</v>
+            <v>359.26609999999999</v>
           </cell>
           <cell r="G1250">
-            <v>3.1124200000000002</v>
+            <v>2811.6088599999998</v>
           </cell>
         </row>
         <row r="1251">
+          <cell r="A1251" t="str">
+            <v>3926</v>
+          </cell>
           <cell r="B1251" t="str">
-            <v>РОССИЯ</v>
+            <v>Изделия прочие из пластмасс и изделия из прочих материалов товарных позиций 3901 - 3914</v>
           </cell>
           <cell r="D1251">
-            <v>107.30779</v>
+            <v>706.95164999999997</v>
           </cell>
           <cell r="F1251">
-            <v>1858.43372</v>
+            <v>4142.5164999999997</v>
           </cell>
           <cell r="G1251">
-            <v>275.23529000000002</v>
+            <v>5752.6002900000003</v>
           </cell>
         </row>
         <row r="1252">
-          <cell r="A1252" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1252" t="str">
-            <v>Резина твердая (например, эбонит) во всех формах, включая отходы и скрап; изделия из твердой резины</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1252">
-            <v>8.0999999999999996E-4</v>
+            <v>7.9659999999999995E-2</v>
           </cell>
           <cell r="F1252">
-            <v>0.15118999999999999</v>
-[...2 lines deleted...]
-            <v>7.1603700000000003</v>
+            <v>0.7137</v>
           </cell>
         </row>
         <row r="1253">
           <cell r="B1253" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1253">
-            <v>8.0999999999999996E-4</v>
+            <v>1.51237</v>
           </cell>
           <cell r="F1253">
-            <v>0.15118999999999999</v>
+            <v>75.95223</v>
           </cell>
           <cell r="G1253">
-            <v>1.4375</v>
+            <v>10.329470000000001</v>
           </cell>
         </row>
         <row r="1254">
           <cell r="B1254" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1254">
+            <v>434.00231000000002</v>
+          </cell>
+          <cell r="F1254">
+            <v>844.80050000000006</v>
           </cell>
           <cell r="G1254">
-            <v>5.7228700000000003</v>
+            <v>49.390180000000001</v>
           </cell>
         </row>
         <row r="1255">
-          <cell r="A1255" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1255" t="str">
-            <v>Кожа, дополнительно обработанная после дубления или в виде кожевенного краста, включая выделанную под пергамент, из шкур крупного рогатого скота (включая буйволов) или животных семейства лошадиных, без волосяного покрова, двоеная или недвоеная, кроме ко</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1255">
+            <v>271.35730999999998</v>
+          </cell>
+          <cell r="F1255">
+            <v>3221.0500699999998</v>
           </cell>
           <cell r="G1255">
-            <v>70.863370000000003</v>
+            <v>5692.8806400000003</v>
           </cell>
         </row>
         <row r="1256">
+          <cell r="A1256" t="str">
+            <v>4001</v>
+          </cell>
           <cell r="B1256" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Каучук натуральный, балата, гуттаперча, гваюла, чикл и аналогичные природные смолы, в первичных формах или в виде пластин, листов или полос, или лент</v>
           </cell>
           <cell r="G1256">
-            <v>68.14</v>
+            <v>0.24132999999999999</v>
           </cell>
         </row>
         <row r="1257">
           <cell r="B1257" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1257">
-            <v>2.7233700000000001</v>
+            <v>0.24132999999999999</v>
           </cell>
         </row>
         <row r="1258">
           <cell r="A1258" t="str">
-            <v>4114</v>
+            <v>4002</v>
           </cell>
           <cell r="B1258" t="str">
-            <v>Замша (включая комбинированную замшу); кожа лаковая и кожа лаковая ламинированная; кожа металлизированная</v>
+            <v>Каучук синтетический и фактис, полученный из масел, в первичных формах или в виде пластин, листов или полос, или лент; смеси любого продукта товарной позиции 4001 с любым продуктом данной товарной позиции, в первичных формах или в виде пластин, листов и</v>
+          </cell>
+          <cell r="D1258">
+            <v>1.8E-3</v>
+          </cell>
+          <cell r="F1258">
+            <v>2.7300000000000001E-2</v>
           </cell>
           <cell r="G1258">
-            <v>6.5199999999999994E-2</v>
+            <v>357.97296999999998</v>
           </cell>
         </row>
         <row r="1259">
           <cell r="B1259" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1259">
-            <v>6.5199999999999994E-2</v>
+            <v>4.9800000000000004</v>
           </cell>
         </row>
         <row r="1260">
-          <cell r="A1260" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1260" t="str">
-            <v>Кожа композиционная на основе натуральной кожи или кожевенных волокон в пластинах, листах или полосах, или лентах, в рулонах или не в рулонах; обрезь и прочие отходы натуральной или композиционной кожи, непригодные для производства изделий из кожи; коже</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1260">
-            <v>0.38119999999999998</v>
+            <v>20.07</v>
           </cell>
         </row>
         <row r="1261">
           <cell r="B1261" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1261">
+            <v>1.8E-3</v>
+          </cell>
+          <cell r="F1261">
+            <v>2.7300000000000001E-2</v>
+          </cell>
           <cell r="G1261">
-            <v>0.38119999999999998</v>
+            <v>332.92297000000002</v>
           </cell>
         </row>
         <row r="1262">
           <cell r="A1262" t="str">
-            <v>4201</v>
+            <v>4003</v>
           </cell>
           <cell r="B1262" t="str">
-            <v>Изделия шорно-седельные и упряжь для любых животных (включая постромки, поводья, наколенники, попоны и аналог.изд.), изготовленные из любогоматериала</v>
+            <v>Каучук регенерированный в первичных формах или в виде пластин, листов или полос, или лент</v>
           </cell>
           <cell r="G1262">
-            <v>105.54089</v>
+            <v>119.495</v>
           </cell>
         </row>
         <row r="1263">
           <cell r="B1263" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1263">
-            <v>0.06</v>
+            <v>119.495</v>
           </cell>
         </row>
         <row r="1264">
+          <cell r="A1264" t="str">
+            <v>4005</v>
+          </cell>
           <cell r="B1264" t="str">
-            <v>РОССИЯ</v>
+            <v>Невулканизованная резиновая смесь, в первичных формах или в виде пластин, листов или полос, или лент</v>
+          </cell>
+          <cell r="D1264">
+            <v>6.1930199999999997</v>
+          </cell>
+          <cell r="F1264">
+            <v>154.53038000000001</v>
           </cell>
           <cell r="G1264">
-            <v>105.48089</v>
+            <v>67.757459999999995</v>
           </cell>
         </row>
         <row r="1265">
-          <cell r="A1265" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1265" t="str">
-            <v>Саквояжи, чемоданы, дамские сумки-чемоданчики, кейсы для деловых бумаг, портфели, школьные ранцы, футляры для очков, биноклей, фотоаппаратов, музыкальных инструментов, ружей, кобура и аналогичные изделия; сумки дорожные, сумки-термосы для пищевых продук</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1265">
-            <v>105.36814</v>
+            <v>0.51961999999999997</v>
           </cell>
           <cell r="F1265">
-            <v>1832.7970600000001</v>
-[...2 lines deleted...]
-            <v>42.683790000000002</v>
+            <v>39.884909999999998</v>
           </cell>
         </row>
         <row r="1266">
           <cell r="B1266" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1266">
-            <v>1.99326</v>
+            <v>5.6734</v>
           </cell>
           <cell r="F1266">
-            <v>8.0433599999999998</v>
+            <v>114.64547</v>
           </cell>
           <cell r="G1266">
-            <v>7.2999999999999995E-2</v>
+            <v>67.757459999999995</v>
           </cell>
         </row>
         <row r="1267">
+          <cell r="A1267" t="str">
+            <v>4006</v>
+          </cell>
           <cell r="B1267" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Прочие формы (например, прутки, трубы и профили фасонные) и изделия (например, диски и кольца) из невулканизованной резины</v>
           </cell>
           <cell r="D1267">
-            <v>14.85492</v>
+            <v>1.0442400000000001</v>
           </cell>
           <cell r="F1267">
-            <v>261.94459999999998</v>
+            <v>18.473289999999999</v>
           </cell>
           <cell r="G1267">
-            <v>2.2156799999999999</v>
+            <v>1.9355</v>
           </cell>
         </row>
         <row r="1268">
           <cell r="B1268" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1268">
-            <v>1.63611</v>
+            <v>4.0000000000000003E-5</v>
           </cell>
           <cell r="F1268">
-            <v>47.5595</v>
+            <v>1.0300000000000001E-3</v>
           </cell>
           <cell r="G1268">
-            <v>0.21081</v>
+            <v>2.5000000000000001E-2</v>
           </cell>
         </row>
         <row r="1269">
           <cell r="B1269" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1269">
-            <v>86.883849999999995</v>
+            <v>1.0442</v>
           </cell>
           <cell r="F1269">
-            <v>1515.2496000000001</v>
+            <v>18.472259999999999</v>
           </cell>
           <cell r="G1269">
-            <v>40.1843</v>
+            <v>1.9105000000000001</v>
           </cell>
         </row>
         <row r="1270">
           <cell r="A1270" t="str">
-            <v>4203</v>
+            <v>4007</v>
           </cell>
           <cell r="B1270" t="str">
-            <v>Предметы одежды и принадлежности к одежде, из натуральной кожи или композиционной кожи</v>
+            <v>Вулканизованные резиновые нити и корд</v>
           </cell>
           <cell r="D1270">
-            <v>16.044809999999998</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
           <cell r="F1270">
-            <v>110.40792</v>
+            <v>0.81200000000000006</v>
           </cell>
           <cell r="G1270">
-            <v>15.957369999999999</v>
+            <v>1.2E-2</v>
           </cell>
         </row>
         <row r="1271">
           <cell r="B1271" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1271">
-            <v>11.75042</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
           <cell r="F1271">
-            <v>3.1670699999999998</v>
+            <v>0.81200000000000006</v>
           </cell>
           <cell r="G1271">
-            <v>0.32532</v>
+            <v>1.2E-2</v>
           </cell>
         </row>
         <row r="1272">
+          <cell r="A1272" t="str">
+            <v>4008</v>
+          </cell>
           <cell r="B1272" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пластины, листы, полосы или ленты, прутки и профили фасонные из вулканизованной резины, кроме твердой резины</v>
           </cell>
           <cell r="D1272">
-            <v>2.615E-2</v>
+            <v>64.428610000000006</v>
           </cell>
           <cell r="F1272">
-            <v>0.67120000000000002</v>
+            <v>669.62671</v>
+          </cell>
+          <cell r="G1272">
+            <v>748.82140000000004</v>
           </cell>
         </row>
         <row r="1273">
           <cell r="B1273" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1273">
-            <v>4.2682399999999996</v>
+            <v>5.8019999999999996</v>
           </cell>
           <cell r="F1273">
-            <v>106.56965</v>
-[...2 lines deleted...]
-            <v>15.63205</v>
+            <v>38.631900000000002</v>
           </cell>
         </row>
         <row r="1274">
-          <cell r="A1274" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1274" t="str">
-            <v>Прочие изделия из натуральной кожи или композиционной кожи</v>
-[...5 lines deleted...]
-            <v>3.9863300000000002</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1274">
-            <v>1.13855</v>
+            <v>530.65742999999998</v>
           </cell>
         </row>
         <row r="1275">
           <cell r="B1275" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>1.6199999999999999E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1275">
+            <v>21.083839999999999</v>
+          </cell>
+          <cell r="F1275">
+            <v>183.07541000000001</v>
           </cell>
         </row>
         <row r="1276">
           <cell r="B1276" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1276">
-            <v>1.4999999999999999E-4</v>
+            <v>37.542769999999997</v>
           </cell>
           <cell r="F1276">
-            <v>0.318</v>
+            <v>447.9194</v>
           </cell>
           <cell r="G1276">
-            <v>8.6E-3</v>
+            <v>218.16397000000001</v>
           </cell>
         </row>
         <row r="1277">
+          <cell r="A1277" t="str">
+            <v>4009</v>
+          </cell>
           <cell r="B1277" t="str">
-            <v>РОССИЯ</v>
+            <v>Трубы, трубки и шланги из вулканизованной резины, кроме твердой резины, без фитингов или с фитингами (например, соединениями, патрубками, фланцами)</v>
           </cell>
           <cell r="D1277">
-            <v>7.9000000000000008E-3</v>
+            <v>57.882669999999997</v>
           </cell>
           <cell r="F1277">
-            <v>3.6683300000000001</v>
+            <v>761.30115999999998</v>
           </cell>
           <cell r="G1277">
-            <v>1.11375</v>
+            <v>646.21450000000004</v>
           </cell>
         </row>
         <row r="1278">
-          <cell r="A1278" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1278" t="str">
-            <v>Предметы одежды, принадлежности к одежде и прочие изделия, из натурального меха</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1278">
+            <v>0.22696</v>
+          </cell>
+          <cell r="F1278">
+            <v>24.33034</v>
           </cell>
           <cell r="G1278">
-            <v>0.38868999999999998</v>
+            <v>3.5524200000000001</v>
           </cell>
         </row>
         <row r="1279">
           <cell r="B1279" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1279">
+            <v>8.9166799999999995</v>
+          </cell>
+          <cell r="F1279">
+            <v>61.834539999999997</v>
           </cell>
           <cell r="G1279">
-            <v>0.38868999999999998</v>
+            <v>20.445160000000001</v>
           </cell>
         </row>
         <row r="1280">
-          <cell r="A1280" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1280" t="str">
-            <v>Мех искусственный и изделия из него</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1280">
+            <v>48.73903</v>
+          </cell>
+          <cell r="F1280">
+            <v>675.13628000000006</v>
           </cell>
           <cell r="G1280">
-            <v>0.42742999999999998</v>
+            <v>622.21691999999996</v>
           </cell>
         </row>
         <row r="1281">
+          <cell r="A1281" t="str">
+            <v>4010</v>
+          </cell>
           <cell r="B1281" t="str">
-            <v>РОССИЯ</v>
+            <v>Ленты конвейерные или ремни приводные, или бельтинг, из вулканизованной резины</v>
+          </cell>
+          <cell r="D1281">
+            <v>11.89188</v>
+          </cell>
+          <cell r="F1281">
+            <v>357.93059</v>
           </cell>
           <cell r="G1281">
-            <v>0.42742999999999998</v>
+            <v>78.143010000000004</v>
           </cell>
         </row>
         <row r="1282">
-          <cell r="A1282" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1282" t="str">
-            <v>Древесина топливная в виде бревен, поленьев, сучьев, вязанок хвороста или в аналогичных видах; щепа или стружка древесная; опилки и древесные отходы и скрап, неагломерированные или агломерированные в виде бревен, брикетов, гранул или в аналогичных видах</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1282">
+            <v>0.34845999999999999</v>
+          </cell>
+          <cell r="F1282">
+            <v>35.83896</v>
           </cell>
           <cell r="G1282">
-            <v>187.72604000000001</v>
+            <v>5.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="1283">
           <cell r="B1283" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1283">
+            <v>1.0761700000000001</v>
+          </cell>
+          <cell r="F1283">
+            <v>31.066330000000001</v>
           </cell>
           <cell r="G1283">
-            <v>187.72604000000001</v>
+            <v>6.7799999999999996E-3</v>
           </cell>
         </row>
         <row r="1284">
-          <cell r="A1284" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1284" t="str">
-            <v>Уголь древесный (включая уголь, полученный из скорлупы или орехов), агломерированный или неагломерированный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1284">
-            <v>35.119999999999997</v>
+            <v>10.46725</v>
           </cell>
           <cell r="F1284">
-            <v>46.145150000000001</v>
+            <v>291.02530000000002</v>
           </cell>
           <cell r="G1284">
-            <v>313.72732999999999</v>
+            <v>78.135729999999995</v>
           </cell>
         </row>
         <row r="1285">
+          <cell r="A1285" t="str">
+            <v>4011</v>
+          </cell>
           <cell r="B1285" t="str">
-            <v>РОССИЯ</v>
+            <v>Шины и покрышки пневматические резиновые новые</v>
+          </cell>
+          <cell r="C1285" t="str">
+            <v>Штука</v>
           </cell>
           <cell r="D1285">
-            <v>35.119999999999997</v>
+            <v>521.46771999999999</v>
+          </cell>
+          <cell r="E1285">
+            <v>41228</v>
           </cell>
           <cell r="F1285">
-            <v>46.145150000000001</v>
+            <v>6207.0241699999997</v>
           </cell>
           <cell r="G1285">
-            <v>313.72732999999999</v>
+            <v>1443.8236899999999</v>
           </cell>
         </row>
         <row r="1286">
-          <cell r="A1286" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1286" t="str">
-            <v>Лесоматериалы необработанные, с удаленной или неудаленной корой или заболонью или грубо брусованные или небрусованные</v>
-[...2 lines deleted...]
-            <v>Метр кубический</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1286">
-            <v>207.9</v>
+            <v>0.15</v>
           </cell>
         </row>
         <row r="1287">
           <cell r="B1287" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>207.9</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1287">
+            <v>8.9800000000000005E-2</v>
+          </cell>
+          <cell r="E1287">
+            <v>13</v>
+          </cell>
+          <cell r="F1287">
+            <v>2.0398200000000002</v>
           </cell>
         </row>
         <row r="1288">
-          <cell r="A1288" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1288" t="str">
-            <v>Шпалы деревянные для железнодорожных или трамвайных путей</v>
-[...2 lines deleted...]
-            <v>Метр кубический</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1288">
+            <v>521.37792000000002</v>
+          </cell>
+          <cell r="E1288">
+            <v>41215</v>
+          </cell>
+          <cell r="F1288">
+            <v>6204.9843499999997</v>
           </cell>
           <cell r="G1288">
-            <v>0.15</v>
+            <v>1443.6736900000001</v>
           </cell>
         </row>
         <row r="1289">
+          <cell r="A1289" t="str">
+            <v>4012</v>
+          </cell>
           <cell r="B1289" t="str">
-            <v>РОССИЯ</v>
+            <v>Шины и покрышки пневматические резиновые, восстановленные или бывшие в употреблении; шины и покрышки массивные или полупневматические, шинные протекторы и ободные ленты, резиновые</v>
+          </cell>
+          <cell r="C1289" t="str">
+            <v>Штука</v>
+          </cell>
+          <cell r="D1289">
+            <v>1.6E-2</v>
+          </cell>
+          <cell r="E1289">
+            <v>12</v>
+          </cell>
+          <cell r="F1289">
+            <v>0.53593999999999997</v>
           </cell>
           <cell r="G1289">
-            <v>0.15</v>
+            <v>28.701460000000001</v>
           </cell>
         </row>
         <row r="1290">
-          <cell r="A1290" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1290" t="str">
-            <v>Лесоматериалы распиленные или расколотые вдоль, разделенные на слои или лущеные, строганые или нестроганые, шлифованные или нешлифованные, имеющие или не имеющие торцевые соединения, толщиной более 6 мм</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1290">
+            <v>1.6E-2</v>
+          </cell>
+          <cell r="E1290">
+            <v>12</v>
+          </cell>
+          <cell r="F1290">
+            <v>0.53593999999999997</v>
           </cell>
           <cell r="G1290">
-            <v>12270.00777</v>
+            <v>28.701460000000001</v>
           </cell>
         </row>
         <row r="1291">
+          <cell r="A1291" t="str">
+            <v>4013</v>
+          </cell>
           <cell r="B1291" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Камеры резиновые</v>
+          </cell>
+          <cell r="C1291" t="str">
+            <v>Штука</v>
+          </cell>
+          <cell r="D1291">
+            <v>0.24096999999999999</v>
+          </cell>
+          <cell r="E1291">
+            <v>507</v>
+          </cell>
+          <cell r="F1291">
+            <v>1.50427</v>
           </cell>
           <cell r="G1291">
-            <v>1725.5360000000001</v>
+            <v>0.874</v>
           </cell>
         </row>
         <row r="1292">
           <cell r="B1292" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>10544.47177</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1292">
+            <v>6.8999999999999999E-3</v>
+          </cell>
+          <cell r="E1292">
+            <v>35</v>
+          </cell>
+          <cell r="F1292">
+            <v>0.15378</v>
           </cell>
         </row>
         <row r="1293">
-          <cell r="A1293" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1293" t="str">
-            <v>Листы для облицовки (включая полученные разделением слоистой древесины), для клееной фанеры или для аналогичной слоистой древесины и прочие лесоматериалы, распиленные вдоль, разделенные на слои или лущеные, строганые или нестроганые, шлифованные или неш</v>
-[...2 lines deleted...]
-            <v>Метр кубический</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1293">
-            <v>3.0430000000000001</v>
+            <v>0.23407</v>
           </cell>
           <cell r="E1293">
-            <v>53.7</v>
+            <v>472</v>
           </cell>
           <cell r="F1293">
-            <v>90.808319999999995</v>
+            <v>1.35049</v>
           </cell>
           <cell r="G1293">
-            <v>5.2949999999999997E-2</v>
+            <v>0.874</v>
           </cell>
         </row>
         <row r="1294">
+          <cell r="A1294" t="str">
+            <v>4014</v>
+          </cell>
           <cell r="B1294" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Изделия гигиенические или фармацевтические (включая соски) из вулканизованной резины, кроме твердой резины, с фитингами из твердой резины или без них</v>
           </cell>
           <cell r="D1294">
-            <v>3.0430000000000001</v>
-[...2 lines deleted...]
-            <v>53.7</v>
+            <v>2.972E-2</v>
           </cell>
           <cell r="F1294">
-            <v>90.808319999999995</v>
+            <v>4.2203400000000002</v>
+          </cell>
+          <cell r="G1294">
+            <v>25.83042</v>
           </cell>
         </row>
         <row r="1295">
           <cell r="B1295" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>5.2949999999999997E-2</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D1295">
+            <v>1.1979999999999999E-2</v>
+          </cell>
+          <cell r="F1295">
+            <v>1.4782500000000001</v>
           </cell>
         </row>
         <row r="1296">
-          <cell r="A1296" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1296" t="str">
-            <v>Пиломатериалы (включая планки и фриз для паркетного покрытия пола, несобранные) в виде профилированного погонажа (с гребнями, пазами, шпунтованные, со стесанными краями, с соединением в виде полукруглой калевки, фасонные, закругленные или аналогичные) п</v>
-[...2 lines deleted...]
-            <v>912.65159000000006</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1296">
+            <v>1.7739999999999999E-2</v>
+          </cell>
+          <cell r="F1296">
+            <v>2.7420900000000001</v>
           </cell>
         </row>
         <row r="1297">
           <cell r="B1297" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1297">
+            <v>25.83042</v>
+          </cell>
+        </row>
+        <row r="1298">
+          <cell r="A1298" t="str">
+            <v>4015</v>
+          </cell>
+          <cell r="B1298" t="str">
+            <v>Одежда и принадлежности к одежде (включая перчатки, рукавицы и митенки) из вулканизованной резины, кроме твердой резины, для различных целей</v>
+          </cell>
+          <cell r="D1298">
+            <v>55.109490000000001</v>
+          </cell>
+          <cell r="F1298">
+            <v>577.68003999999996</v>
+          </cell>
+          <cell r="G1298">
+            <v>22.939409999999999</v>
+          </cell>
+        </row>
+        <row r="1299">
+          <cell r="B1299" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G1297">
-[...19 lines deleted...]
-            <v>Метр кубический</v>
+          <cell r="D1299">
+            <v>2.7269999999999999E-2</v>
+          </cell>
+          <cell r="F1299">
+            <v>0.22408</v>
           </cell>
           <cell r="G1299">
-            <v>74899.666159999993</v>
+            <v>1.043E-2</v>
           </cell>
         </row>
         <row r="1300">
           <cell r="B1300" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1300">
+            <v>4.6760000000000003E-2</v>
+          </cell>
+          <cell r="F1300">
+            <v>1.11876</v>
           </cell>
           <cell r="G1300">
-            <v>35088.652000000002</v>
+            <v>0.91320000000000001</v>
           </cell>
         </row>
         <row r="1301">
           <cell r="B1301" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1301">
+            <v>55.03546</v>
+          </cell>
+          <cell r="F1301">
+            <v>576.33720000000005</v>
           </cell>
           <cell r="G1301">
-            <v>0.48</v>
+            <v>22.015779999999999</v>
           </cell>
         </row>
         <row r="1302">
+          <cell r="A1302" t="str">
+            <v>4016</v>
+          </cell>
           <cell r="B1302" t="str">
-            <v>РОССИЯ</v>
+            <v>Изделия из вулканизованной резины, кроме твердой резины, прочие</v>
+          </cell>
+          <cell r="D1302">
+            <v>152.31183999999999</v>
+          </cell>
+          <cell r="F1302">
+            <v>2197.1560300000001</v>
           </cell>
           <cell r="G1302">
-            <v>39810.534160000003</v>
+            <v>391.20832999999999</v>
           </cell>
         </row>
         <row r="1303">
-          <cell r="A1303" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1303" t="str">
-            <v>Плиты древесноволокнистые из древесины или других одревесневших материалов с добавлением или без добавления смол или других органических веществ</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1303">
-            <v>44.576979999999999</v>
-[...2 lines deleted...]
-            <v>5759.6</v>
+            <v>4.0000000000000003E-5</v>
           </cell>
           <cell r="F1303">
-            <v>82.951329999999999</v>
-[...2 lines deleted...]
-            <v>46600.621010000003</v>
+            <v>1.059E-2</v>
           </cell>
         </row>
         <row r="1304">
           <cell r="B1304" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D1304">
+            <v>65.634209999999996</v>
+          </cell>
+          <cell r="F1304">
+            <v>555.39994000000002</v>
+          </cell>
           <cell r="G1304">
-            <v>10397.989</v>
+            <v>1.4879</v>
           </cell>
         </row>
         <row r="1305">
           <cell r="B1305" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1305">
-            <v>3.4739800000000001</v>
-[...2 lines deleted...]
-            <v>620.79999999999995</v>
+            <v>12.884779999999999</v>
           </cell>
           <cell r="F1305">
-            <v>16.003209999999999</v>
+            <v>199.64458999999999</v>
           </cell>
           <cell r="G1305">
-            <v>76.569999999999993</v>
+            <v>20.305949999999999</v>
           </cell>
         </row>
         <row r="1306">
           <cell r="B1306" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1306">
-            <v>41.103000000000002</v>
-[...2 lines deleted...]
-            <v>5138.8</v>
+            <v>73.792810000000003</v>
           </cell>
           <cell r="F1306">
-            <v>66.948120000000003</v>
+            <v>1442.1009100000001</v>
           </cell>
           <cell r="G1306">
-            <v>36126.062010000001</v>
+            <v>369.41448000000003</v>
           </cell>
         </row>
         <row r="1307">
           <cell r="A1307" t="str">
-            <v>4412</v>
+            <v>4017</v>
           </cell>
           <cell r="B1307" t="str">
-            <v>Фанера клееная, панели фанерованные и аналогичные материалы из слоистой древесины</v>
-[...2 lines deleted...]
-            <v>Метр кубический</v>
+            <v>Резина твердая (например, эбонит) во всех формах, включая отходы и скрап; изделия из твердой резины</v>
           </cell>
           <cell r="D1307">
-            <v>0.1196</v>
-[...2 lines deleted...]
-            <v>400</v>
+            <v>4.0840000000000001E-2</v>
           </cell>
           <cell r="F1307">
-            <v>0.37575999999999998</v>
+            <v>21.47231</v>
           </cell>
           <cell r="G1307">
-            <v>15721.40222</v>
+            <v>16.23499</v>
           </cell>
         </row>
         <row r="1308">
           <cell r="B1308" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D1308">
+            <v>1.452E-2</v>
+          </cell>
+          <cell r="F1308">
+            <v>19.02731</v>
+          </cell>
           <cell r="G1308">
-            <v>1211.7950000000001</v>
+            <v>0.3</v>
           </cell>
         </row>
         <row r="1309">
           <cell r="B1309" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1309">
-            <v>0.1196</v>
-[...2 lines deleted...]
-            <v>400</v>
+            <v>2.632E-2</v>
           </cell>
           <cell r="F1309">
-            <v>0.37575999999999998</v>
+            <v>2.4449999999999998</v>
+          </cell>
+          <cell r="G1309">
+            <v>15.934990000000001</v>
           </cell>
         </row>
         <row r="1310">
+          <cell r="A1310" t="str">
+            <v>4106</v>
+          </cell>
           <cell r="B1310" t="str">
-            <v>РОССИЯ</v>
+            <v>Дубленая кожа или кожевенный краст из шкур прочих животных, без шерстного или волосяного покрова, двоеные или недвоеные, но без дальнейшей обработки</v>
           </cell>
           <cell r="G1310">
-            <v>14509.60722</v>
+            <v>2.3970000000000002E-2</v>
           </cell>
         </row>
         <row r="1311">
-          <cell r="A1311" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1311" t="str">
-            <v>Древесина прессованная в виде плит, блоков, брусьев или профилированных (изделий) форм</v>
-[...2 lines deleted...]
-            <v>Метр кубический</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1311">
-            <v>9.2883999999999993</v>
+            <v>2.3970000000000002E-2</v>
           </cell>
         </row>
         <row r="1312">
+          <cell r="A1312" t="str">
+            <v>4107</v>
+          </cell>
           <cell r="B1312" t="str">
-            <v>РОССИЯ</v>
+            <v>Кожа, дополнительно обработанная после дубления или в виде кожевенного краста, включая выделанную под пергамент, из шкур крупного рогатого скота (включая буйволов) или животных семейства лошадиных, без волосяного покрова, двоеная или недвоеная, кроме ко</v>
           </cell>
           <cell r="G1312">
-            <v>9.2883999999999993</v>
+            <v>61.362839999999998</v>
           </cell>
         </row>
         <row r="1313">
-          <cell r="A1313" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1313" t="str">
-            <v>Рамы деревянные для картин, фотографий, зеркал или аналогичных предметов</v>
-[...5 lines deleted...]
-            <v>3.6460699999999999</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1313">
-            <v>4.6230000000000002</v>
+            <v>53.207000000000001</v>
           </cell>
         </row>
         <row r="1314">
           <cell r="B1314" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1314">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1314">
-            <v>4.6230000000000002</v>
+            <v>8.1558399999999995</v>
           </cell>
         </row>
         <row r="1315">
           <cell r="A1315" t="str">
-            <v>4415</v>
+            <v>4115</v>
           </cell>
           <cell r="B1315" t="str">
-            <v>Ящики, коробки, упаковочные клети или корзины, барабаны и аналогичная тара, из древесины; кабельные барабаны деревянные; паллеты, поддоны и прочие погрузочные щиты, деревянные; обечайки деревянные</v>
-[...5 lines deleted...]
-            <v>265.40141</v>
+            <v>Кожа композиционная на основе натуральной кожи или кожевенных волокон в пластинах, листах или полосах, или лентах, в рулонах или не в рулонах; обрезь и прочие отходы натуральной или композиционной кожи, непригодные для производства изделий из кожи; коже</v>
           </cell>
           <cell r="G1315">
-            <v>1120.2877900000001</v>
+            <v>0.06</v>
           </cell>
         </row>
         <row r="1316">
           <cell r="B1316" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1316">
-            <v>10.831</v>
+            <v>0.06</v>
           </cell>
         </row>
         <row r="1317">
+          <cell r="A1317" t="str">
+            <v>4201</v>
+          </cell>
           <cell r="B1317" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Изделия шорно-седельные и упряжь для любых животных (включая постромки, поводья, наколенники, попоны и аналог.изд.), изготовленные из любогоматериала</v>
           </cell>
           <cell r="D1317">
-            <v>1676.7449999999999</v>
+            <v>5.9999999999999995E-4</v>
           </cell>
           <cell r="F1317">
-            <v>262.72453000000002</v>
+            <v>8.0629999999999993E-2</v>
           </cell>
           <cell r="G1317">
-            <v>1090.5319999999999</v>
+            <v>63.879350000000002</v>
           </cell>
         </row>
         <row r="1318">
           <cell r="B1318" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>2.6768800000000001</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1318">
-            <v>18.924790000000002</v>
+            <v>9.3840000000000007E-2</v>
           </cell>
         </row>
         <row r="1319">
-          <cell r="A1319" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1319" t="str">
-            <v>Бочки, бочонки, чаны, кадки и прочие бондарные изделия и их части, из древесины, включая клепку</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1319">
+            <v>5.9999999999999995E-4</v>
+          </cell>
+          <cell r="F1319">
+            <v>8.0629999999999993E-2</v>
           </cell>
           <cell r="G1319">
-            <v>3.6821999999999999</v>
+            <v>63.785510000000002</v>
           </cell>
         </row>
         <row r="1320">
+          <cell r="A1320" t="str">
+            <v>4202</v>
+          </cell>
           <cell r="B1320" t="str">
-            <v>РОССИЯ</v>
+            <v>Саквояжи, чемоданы, дамские сумки-чемоданчики, кейсы для деловых бумаг, портфели, школьные ранцы, футляры для очков, биноклей, фотоаппаратов, музыкальных инструментов, ружей, кобура и аналогичные изделия; сумки дорожные, сумки-термосы для пищевых продук</v>
+          </cell>
+          <cell r="D1320">
+            <v>37.145449999999997</v>
+          </cell>
+          <cell r="F1320">
+            <v>3272.3190100000002</v>
           </cell>
           <cell r="G1320">
-            <v>3.6821999999999999</v>
+            <v>332.608</v>
           </cell>
         </row>
         <row r="1321">
-          <cell r="A1321" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1321" t="str">
-            <v>Инструменты, корпуса и ручки для инструментов, из древесины, деревянные части и ручки метел или щеток; деревянные сапожные колодки и растяжки для обуви</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1321">
-            <v>8.4200000000000004E-3</v>
+            <v>0.14918999999999999</v>
           </cell>
           <cell r="F1321">
-            <v>0.32890999999999998</v>
-[...2 lines deleted...]
-            <v>48.119340000000001</v>
+            <v>15.68402</v>
           </cell>
         </row>
         <row r="1322">
           <cell r="B1322" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D1322">
+            <v>6.3230000000000004</v>
+          </cell>
+          <cell r="F1322">
+            <v>333.02690000000001</v>
+          </cell>
           <cell r="G1322">
-            <v>1.2900400000000001</v>
+            <v>1.6407700000000001</v>
           </cell>
         </row>
         <row r="1323">
           <cell r="B1323" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
+          <cell r="D1323">
+            <v>3.49762</v>
+          </cell>
+          <cell r="F1323">
+            <v>107.2647</v>
+          </cell>
           <cell r="G1323">
-            <v>0.26400000000000001</v>
+            <v>0.71094000000000002</v>
           </cell>
         </row>
         <row r="1324">
           <cell r="B1324" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1324">
-            <v>8.4200000000000004E-3</v>
+            <v>27.175640000000001</v>
           </cell>
           <cell r="F1324">
-            <v>0.32890999999999998</v>
+            <v>2816.34339</v>
           </cell>
           <cell r="G1324">
-            <v>46.565300000000001</v>
+            <v>330.25628999999998</v>
           </cell>
         </row>
         <row r="1325">
           <cell r="A1325" t="str">
-            <v>4418</v>
+            <v>4203</v>
           </cell>
           <cell r="B1325" t="str">
-            <v>Изделия столярные и плотницкие, деревянные, строительные, включая ячеистые деревянные панели, панели напольные собранные, гонт и дранку кровельные</v>
+            <v>Предметы одежды и принадлежности к одежде, из натуральной кожи или композиционной кожи</v>
           </cell>
           <cell r="D1325">
-            <v>13.60758</v>
+            <v>2.9790700000000001</v>
           </cell>
           <cell r="F1325">
-            <v>55.852260000000001</v>
+            <v>257.17525999999998</v>
           </cell>
           <cell r="G1325">
-            <v>5293.6015100000004</v>
+            <v>13.08736</v>
           </cell>
         </row>
         <row r="1326">
           <cell r="B1326" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D1326">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1326">
-            <v>331.38357000000002</v>
+            <v>0.29046</v>
           </cell>
         </row>
         <row r="1327">
           <cell r="B1327" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1327">
-            <v>13.481339999999999</v>
+            <v>6.4000000000000003E-3</v>
           </cell>
           <cell r="F1327">
-            <v>54.653289999999998</v>
+            <v>0.14510999999999999</v>
           </cell>
           <cell r="G1327">
-            <v>5.6000000000000001E-2</v>
+            <v>0.20419000000000001</v>
           </cell>
         </row>
         <row r="1328">
           <cell r="B1328" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1328">
-            <v>2.6239999999999999E-2</v>
+            <v>2.9726699999999999</v>
           </cell>
           <cell r="F1328">
-            <v>0.32257999999999998</v>
+            <v>257.03014999999999</v>
           </cell>
           <cell r="G1328">
-            <v>4962.16194</v>
+            <v>12.59271</v>
           </cell>
         </row>
         <row r="1329">
           <cell r="A1329" t="str">
-            <v>4419</v>
+            <v>4205</v>
           </cell>
           <cell r="B1329" t="str">
-            <v>Принадлежности столовые и кухонные, деревянные</v>
+            <v>Прочие изделия из натуральной кожи или композиционной кожи</v>
           </cell>
           <cell r="D1329">
-            <v>0.41232000000000002</v>
+            <v>8.2140000000000005E-2</v>
           </cell>
           <cell r="F1329">
-            <v>2.5842200000000002</v>
+            <v>4.3215599999999998</v>
           </cell>
           <cell r="G1329">
-            <v>15.19312</v>
+            <v>12.480230000000001</v>
           </cell>
         </row>
         <row r="1330">
           <cell r="B1330" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1330">
+            <v>8.2140000000000005E-2</v>
+          </cell>
+          <cell r="F1330">
+            <v>4.3215599999999998</v>
           </cell>
           <cell r="G1330">
-            <v>7.8719999999999998E-2</v>
+            <v>12.480230000000001</v>
           </cell>
         </row>
         <row r="1331">
+          <cell r="A1331" t="str">
+            <v>4302</v>
+          </cell>
           <cell r="B1331" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>2.5842200000000002</v>
+            <v>Дубленые или выделанные меховые шкурки (включая головы, хвосты, лапы и прочие части или лоскут), несобранные или собранные (без добавления других материалов), кроме указанных в товарной позиции 4303</v>
           </cell>
           <cell r="G1331">
-            <v>6.4600000000000005E-2</v>
+            <v>1.6E-2</v>
           </cell>
         </row>
         <row r="1332">
           <cell r="B1332" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1332">
-            <v>15.049799999999999</v>
+            <v>1.6E-2</v>
           </cell>
         </row>
         <row r="1333">
           <cell r="A1333" t="str">
-            <v>4420</v>
+            <v>4303</v>
           </cell>
           <cell r="B1333" t="str">
-            <v>Изделия деревянные мозаичные и инкрустированные; шкатулки и коробки для ювелирных или ножевых и аналогичных изделий, деревянные; статуэтки и прочие декоративные изделия, деревянные; деревянные предметы мебели, не указанные в группе 94</v>
+            <v>Предметы одежды, принадлежности к одежде и прочие изделия, из натурального меха</v>
           </cell>
           <cell r="D1333">
-            <v>1.4999999999999999E-2</v>
+            <v>8.8199999999999997E-3</v>
           </cell>
           <cell r="F1333">
-            <v>0.10451000000000001</v>
+            <v>13.363149999999999</v>
           </cell>
           <cell r="G1333">
-            <v>11.40363</v>
+            <v>0.40072999999999998</v>
           </cell>
         </row>
         <row r="1334">
           <cell r="B1334" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>0.18881999999999999</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1334">
+            <v>3.2000000000000003E-4</v>
+          </cell>
+          <cell r="F1334">
+            <v>0.21354999999999999</v>
           </cell>
         </row>
         <row r="1335">
           <cell r="B1335" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1335">
-            <v>1.4999999999999999E-2</v>
+            <v>8.5000000000000006E-3</v>
           </cell>
           <cell r="F1335">
-            <v>0.10451000000000001</v>
+            <v>13.1496</v>
+          </cell>
+          <cell r="G1335">
+            <v>0.40072999999999998</v>
           </cell>
         </row>
         <row r="1336">
+          <cell r="A1336" t="str">
+            <v>4304</v>
+          </cell>
           <cell r="B1336" t="str">
-            <v>РОССИЯ</v>
+            <v>Мех искусственный и изделия из него</v>
           </cell>
           <cell r="G1336">
-            <v>11.21481</v>
+            <v>0.44707999999999998</v>
           </cell>
         </row>
         <row r="1337">
-          <cell r="A1337" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1337" t="str">
-            <v>Изделия деревянные прочие</v>
-[...5 lines deleted...]
-            <v>9.9579599999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1337">
-            <v>111.73894</v>
+            <v>0.44707999999999998</v>
           </cell>
         </row>
         <row r="1338">
+          <cell r="A1338" t="str">
+            <v>4401</v>
+          </cell>
           <cell r="B1338" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Древесина топливная в виде бревен, поленьев, сучьев, вязанок хвороста или в аналогичных видах; щепа или стружка древесная; опилки и древесные отходы и скрап, неагломерированные или агломерированные в виде бревен, брикетов, гранул или в аналогичных видах</v>
           </cell>
           <cell r="G1338">
-            <v>4.9267500000000002</v>
+            <v>1278.5838799999999</v>
           </cell>
         </row>
         <row r="1339">
           <cell r="B1339" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.94155</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1339">
-            <v>0.11466</v>
+            <v>1278.5838799999999</v>
           </cell>
         </row>
         <row r="1340">
+          <cell r="A1340" t="str">
+            <v>4402</v>
+          </cell>
           <cell r="B1340" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>9.0164100000000005</v>
+            <v>Уголь древесный (включая уголь, полученный из скорлупы или орехов), агломерированный или неагломерированный</v>
           </cell>
           <cell r="G1340">
-            <v>106.69753</v>
+            <v>461.93572999999998</v>
           </cell>
         </row>
         <row r="1341">
-          <cell r="A1341" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1341" t="str">
-            <v>Изделия из натуральной пробки</v>
-[...5 lines deleted...]
-            <v>0.21962999999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1341">
+            <v>461.93572999999998</v>
           </cell>
         </row>
         <row r="1342">
+          <cell r="A1342" t="str">
+            <v>4403</v>
+          </cell>
           <cell r="B1342" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.21962999999999999</v>
+            <v>Лесоматериалы необработанные, с удаленной или неудаленной корой или заболонью или грубо брусованные или небрусованные</v>
+          </cell>
+          <cell r="C1342" t="str">
+            <v>Метр кубический</v>
+          </cell>
+          <cell r="G1342">
+            <v>20</v>
           </cell>
         </row>
         <row r="1343">
-          <cell r="A1343" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1343" t="str">
-            <v>Пробка агломерированная (со связующим веществом или без него) и изделия из нее</v>
-[...5 lines deleted...]
-            <v>6.225E-2</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1343">
-            <v>0.67723</v>
+            <v>20</v>
           </cell>
         </row>
         <row r="1344">
+          <cell r="A1344" t="str">
+            <v>4405</v>
+          </cell>
           <cell r="B1344" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>3.6799999999999999E-2</v>
+            <v>Шерсть древесная или тонкая стружка; мука древесная</v>
           </cell>
           <cell r="G1344">
-            <v>0.61845000000000006</v>
+            <v>22.086860000000001</v>
           </cell>
         </row>
         <row r="1345">
           <cell r="B1345" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1345">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1345">
-            <v>5.8779999999999999E-2</v>
+            <v>22.086860000000001</v>
           </cell>
         </row>
         <row r="1346">
           <cell r="A1346" t="str">
-            <v>4601</v>
+            <v>4407</v>
           </cell>
           <cell r="B1346" t="str">
-            <v>Плетеные и аналогичные изделия из материалов для плетения, соединенные или не соединенные в полосы или ленты; материалы для плетения, плетеные и аналогичные изделия из материалов для плетения, связанные в параллельные пряди или сотканные, в виде листов,</v>
-[...5 lines deleted...]
-            <v>0.2238</v>
+            <v>Лесоматериалы распиленные или расколотые вдоль, разделенные на слои или лущеные, строганые или нестроганые, шлифованные или нешлифованные, имеющие или не имеющие торцевые соединения, толщиной более 6 мм</v>
           </cell>
           <cell r="G1346">
-            <v>0.91859999999999997</v>
+            <v>16482.499650000002</v>
           </cell>
         </row>
         <row r="1347">
           <cell r="B1347" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.2238</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G1347">
+            <v>2201.1799999999998</v>
           </cell>
         </row>
         <row r="1348">
           <cell r="B1348" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1348">
-            <v>0.91859999999999997</v>
+            <v>14281.319649999999</v>
           </cell>
         </row>
         <row r="1349">
           <cell r="A1349" t="str">
-            <v>4602</v>
+            <v>4408</v>
           </cell>
           <cell r="B1349" t="str">
-            <v>Корзиночные, плетеные и другие изделия, изготовленные непосредственно по форме из материалов для плетения или из товаров товарной позиции 4601; изделия из люфы</v>
+            <v>Листы для облицовки (включая полученные разделением слоистой древесины), для клееной фанеры или для аналогичной слоистой древесины и прочие лесоматериалы, распиленные вдоль, разделенные на слои или лущеные, строганые или нестроганые, шлифованные или неш</v>
+          </cell>
+          <cell r="C1349" t="str">
+            <v>Метр кубический</v>
           </cell>
           <cell r="D1349">
-            <v>0.11</v>
+            <v>3.4620000000000002</v>
+          </cell>
+          <cell r="E1349">
+            <v>56</v>
           </cell>
           <cell r="F1349">
-            <v>0.49099999999999999</v>
+            <v>88.432419999999993</v>
           </cell>
           <cell r="G1349">
-            <v>0.65434000000000003</v>
+            <v>12.371700000000001</v>
           </cell>
         </row>
         <row r="1350">
           <cell r="B1350" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1350">
-            <v>0.11</v>
+            <v>3.4620000000000002</v>
+          </cell>
+          <cell r="E1350">
+            <v>56</v>
           </cell>
           <cell r="F1350">
-            <v>0.49099999999999999</v>
+            <v>88.432419999999993</v>
           </cell>
         </row>
         <row r="1351">
           <cell r="B1351" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1351">
-            <v>0.65434000000000003</v>
+            <v>12.371700000000001</v>
           </cell>
         </row>
         <row r="1352">
           <cell r="A1352" t="str">
-            <v>4701</v>
+            <v>4409</v>
           </cell>
           <cell r="B1352" t="str">
-            <v>Древесная масса</v>
-[...2 lines deleted...]
-            <v>Килограмм 90 %-ного сухого вещества</v>
+            <v>Пиломатериалы (включая планки и фриз для паркетного покрытия пола, несобранные) в виде профилированного погонажа (с гребнями, пазами, шпунтованные, со стесанными краями, с соединением в виде полукруглой калевки, фасонные, закругленные или аналогичные) п</v>
+          </cell>
+          <cell r="D1352">
+            <v>1.4656899999999999</v>
+          </cell>
+          <cell r="F1352">
+            <v>5.5519800000000004</v>
           </cell>
           <cell r="G1352">
-            <v>0.1</v>
+            <v>1169.1437100000001</v>
           </cell>
         </row>
         <row r="1353">
           <cell r="B1353" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1353">
-            <v>0.1</v>
+            <v>3.5999999999999997E-2</v>
           </cell>
         </row>
         <row r="1354">
-          <cell r="A1354" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1354" t="str">
-            <v>Целлюлоза древесная, натронная или сульфатная, кроме растворимых сортов</v>
-[...5 lines deleted...]
-            <v>6481</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1354">
+            <v>1.4336899999999999</v>
+          </cell>
+          <cell r="F1354">
+            <v>5.4039999999999999</v>
           </cell>
         </row>
         <row r="1355">
           <cell r="B1355" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1355">
+            <v>3.2000000000000001E-2</v>
+          </cell>
+          <cell r="F1355">
+            <v>0.14798</v>
+          </cell>
           <cell r="G1355">
-            <v>6481</v>
+            <v>1169.10771</v>
           </cell>
         </row>
         <row r="1356">
           <cell r="A1356" t="str">
-            <v>4704</v>
+            <v>4410</v>
           </cell>
           <cell r="B1356" t="str">
-            <v>Целлюлоза древесная, сульфитная, кроме растворимых сортов</v>
+            <v>Плиты древесностружечные, плиты с ориентированной стружкой (osb) и аналогичные плиты (например, вафельные плиты) из древесины или других одревесневших материалов, пропитанные или не пропитанные смолами или другими органическими связующими веществами</v>
           </cell>
           <cell r="C1356" t="str">
-            <v>Килограмм 90 %-ного сухого вещества</v>
+            <v>Метр кубический</v>
           </cell>
           <cell r="D1356">
-            <v>1.38</v>
+            <v>0.1</v>
           </cell>
           <cell r="E1356">
-            <v>1380</v>
+            <v>10</v>
           </cell>
           <cell r="F1356">
-            <v>4.1244800000000001</v>
+            <v>1.9601599999999999</v>
+          </cell>
+          <cell r="G1356">
+            <v>80390.180980000005</v>
           </cell>
         </row>
         <row r="1357">
           <cell r="B1357" t="str">
-            <v>РОССИЯ</v>
-[...8 lines deleted...]
-            <v>4.1244800000000001</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G1357">
+            <v>47030.495069999997</v>
           </cell>
         </row>
         <row r="1358">
-          <cell r="A1358" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1358" t="str">
-            <v>Древесная масса, полученная сочетанием механических и химических способов варки</v>
-[...2 lines deleted...]
-            <v>Килограмм 90 %-ного сухого вещества</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1358">
-            <v>1.2999999999999999E-2</v>
+            <v>3.2709999999999999</v>
           </cell>
         </row>
         <row r="1359">
           <cell r="B1359" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1359">
+            <v>0.1</v>
+          </cell>
+          <cell r="E1359">
+            <v>10</v>
+          </cell>
+          <cell r="F1359">
+            <v>1.9601599999999999</v>
+          </cell>
           <cell r="G1359">
-            <v>1.2999999999999999E-2</v>
+            <v>33356.41491</v>
           </cell>
         </row>
         <row r="1360">
           <cell r="A1360" t="str">
-            <v>4706</v>
+            <v>4411</v>
           </cell>
           <cell r="B1360" t="str">
-            <v>Масса волокнистая, полученная из регенерируемых бумаги или картона (макулатуры и отходов) или из других волокнистых целлюлозных материалов</v>
+            <v>Плиты древесноволокнистые из древесины или других одревесневших материалов с добавлением или без добавления смол или других органических веществ</v>
+          </cell>
+          <cell r="C1360" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1360">
-            <v>2</v>
+            <v>68.837580000000003</v>
+          </cell>
+          <cell r="E1360">
+            <v>8899.7000000000007</v>
           </cell>
           <cell r="F1360">
-            <v>2.8780000000000001</v>
+            <v>128.97837999999999</v>
           </cell>
           <cell r="G1360">
-            <v>126.1075</v>
+            <v>64549.858749999999</v>
           </cell>
         </row>
         <row r="1361">
           <cell r="B1361" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>2.8780000000000001</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G1361">
+            <v>9168.8144200000006</v>
           </cell>
         </row>
         <row r="1362">
           <cell r="B1362" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1362">
+            <v>9.0925799999999999</v>
+          </cell>
+          <cell r="E1362">
+            <v>1422.7</v>
+          </cell>
+          <cell r="F1362">
+            <v>32.676380000000002</v>
           </cell>
           <cell r="G1362">
-            <v>126.1075</v>
+            <v>114.499</v>
           </cell>
         </row>
         <row r="1363">
-          <cell r="A1363" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1363" t="str">
-            <v>Регенерируемые бумага или картон (макулатура и отходы)</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1363">
+            <v>59.744999999999997</v>
+          </cell>
+          <cell r="E1363">
+            <v>7477</v>
+          </cell>
+          <cell r="F1363">
+            <v>96.302000000000007</v>
           </cell>
           <cell r="G1363">
-            <v>3403.6138000000001</v>
+            <v>55266.545330000001</v>
           </cell>
         </row>
         <row r="1364">
+          <cell r="A1364" t="str">
+            <v>4412</v>
+          </cell>
           <cell r="B1364" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Фанера клееная, панели фанерованные и аналогичные материалы из слоистой древесины</v>
+          </cell>
+          <cell r="C1364" t="str">
+            <v>Метр кубический</v>
           </cell>
           <cell r="G1364">
-            <v>901.07500000000005</v>
+            <v>22070.56898</v>
           </cell>
         </row>
         <row r="1365">
           <cell r="B1365" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1365">
-            <v>2502.5387999999998</v>
+            <v>2639.1550000000002</v>
           </cell>
         </row>
         <row r="1366">
-          <cell r="A1366" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1366" t="str">
-            <v>Бумага газетная в рулонах или листах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1366">
-            <v>1325.85</v>
+            <v>19431.413980000001</v>
           </cell>
         </row>
         <row r="1367">
+          <cell r="A1367" t="str">
+            <v>4413</v>
+          </cell>
           <cell r="B1367" t="str">
-            <v>РОССИЯ</v>
+            <v>Древесина прессованная в виде плит, блоков, брусьев или профилированных (изделий) форм</v>
+          </cell>
+          <cell r="C1367" t="str">
+            <v>Метр кубический</v>
           </cell>
           <cell r="G1367">
-            <v>1325.85</v>
+            <v>61.53407</v>
           </cell>
         </row>
         <row r="1368">
-          <cell r="A1368" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1368" t="str">
-            <v>Бумага и картон немелованные, используемые для письма, печати или других графических целей, и неперфорированные карты и неперфорированные бумажные ленты, в рулонах или прямоугольных (включая квадратные) листах любого размера, кроме бумаги товарной позиц</v>
-[...5 lines deleted...]
-            <v>2.65794</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1368">
-            <v>5792.4599099999996</v>
+            <v>61.53407</v>
           </cell>
         </row>
         <row r="1369">
+          <cell r="A1369" t="str">
+            <v>4414</v>
+          </cell>
           <cell r="B1369" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Рамы деревянные для картин, фотографий, зеркал или аналогичных предметов</v>
+          </cell>
+          <cell r="D1369">
+            <v>8.5999999999999993E-2</v>
+          </cell>
+          <cell r="F1369">
+            <v>0.84170999999999996</v>
           </cell>
           <cell r="G1369">
-            <v>23.063639999999999</v>
+            <v>8.2035499999999999</v>
           </cell>
         </row>
         <row r="1370">
           <cell r="B1370" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1370">
+            <v>8.5999999999999993E-2</v>
+          </cell>
+          <cell r="F1370">
+            <v>0.84170999999999996</v>
+          </cell>
+          <cell r="G1370">
+            <v>8.2035499999999999</v>
+          </cell>
+        </row>
+        <row r="1371">
+          <cell r="A1371" t="str">
+            <v>4415</v>
+          </cell>
+          <cell r="B1371" t="str">
+            <v>Ящики, коробки, упаковочные клети или корзины, барабаны и аналогичная тара, из древесины; кабельные барабаны деревянные; паллеты, поддоны и прочие погрузочные щиты, деревянные; обечайки деревянные</v>
+          </cell>
+          <cell r="D1371">
+            <v>3748.4122000000002</v>
+          </cell>
+          <cell r="F1371">
+            <v>593.02389000000005</v>
+          </cell>
+          <cell r="G1371">
+            <v>706.18726000000004</v>
+          </cell>
+        </row>
+        <row r="1372">
+          <cell r="B1372" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1370">
-[...29 lines deleted...]
-          </cell>
           <cell r="D1372">
-            <v>0.09</v>
+            <v>3747.3674000000001</v>
           </cell>
           <cell r="F1372">
-            <v>0.12665000000000001</v>
+            <v>589.89931000000001</v>
           </cell>
           <cell r="G1372">
-            <v>189.2715</v>
+            <v>631.25455999999997</v>
           </cell>
         </row>
         <row r="1373">
           <cell r="B1373" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1373">
+            <v>1.0448</v>
+          </cell>
+          <cell r="F1373">
+            <v>3.1245799999999999</v>
           </cell>
           <cell r="G1373">
-            <v>0.50009999999999999</v>
+            <v>74.932699999999997</v>
           </cell>
         </row>
         <row r="1374">
+          <cell r="A1374" t="str">
+            <v>4416</v>
+          </cell>
           <cell r="B1374" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Бочки, бочонки, чаны, кадки и прочие бондарные изделия и их части, из древесины, включая клепку</v>
           </cell>
           <cell r="G1374">
-            <v>0.11389000000000001</v>
+            <v>7.3206100000000003</v>
           </cell>
         </row>
         <row r="1375">
           <cell r="B1375" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1375">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1375">
-            <v>188.65751</v>
+            <v>7.3206100000000003</v>
           </cell>
         </row>
         <row r="1376">
           <cell r="A1376" t="str">
-            <v>4804</v>
+            <v>4417</v>
           </cell>
           <cell r="B1376" t="str">
-            <v>Крафт-бумага и крафт-картон немелованные, в рулонах или листах, кроме указанных в товарной позиции 4802 или 4803</v>
+            <v>Инструменты, корпуса и ручки для инструментов, из древесины, деревянные части и ручки метел или щеток; деревянные сапожные колодки и растяжки для обуви</v>
           </cell>
           <cell r="D1376">
-            <v>3.9368099999999999</v>
+            <v>0.64146000000000003</v>
           </cell>
           <cell r="F1376">
-            <v>3.8785400000000001</v>
+            <v>1.06464</v>
           </cell>
           <cell r="G1376">
-            <v>2748.2740100000001</v>
+            <v>216.99221</v>
           </cell>
         </row>
         <row r="1377">
           <cell r="B1377" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G1377">
-            <v>31.571999999999999</v>
+          <cell r="D1377">
+            <v>0.38</v>
+          </cell>
+          <cell r="F1377">
+            <v>0.31008000000000002</v>
           </cell>
         </row>
         <row r="1378">
           <cell r="B1378" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1378">
-            <v>3.8769999999999998</v>
+            <v>0.26146000000000003</v>
           </cell>
           <cell r="F1378">
-            <v>3.4119999999999999</v>
+            <v>0.75456000000000001</v>
+          </cell>
+          <cell r="G1378">
+            <v>216.99221</v>
           </cell>
         </row>
         <row r="1379">
+          <cell r="A1379" t="str">
+            <v>4418</v>
+          </cell>
           <cell r="B1379" t="str">
-            <v>РОССИЯ</v>
+            <v>Изделия столярные и плотницкие, деревянные, строительные, включая ячеистые деревянные панели, панели напольные собранные, гонт и дранку кровельные</v>
           </cell>
           <cell r="D1379">
-            <v>5.9810000000000002E-2</v>
+            <v>12.802</v>
           </cell>
           <cell r="F1379">
-            <v>0.46654000000000001</v>
+            <v>50.898200000000003</v>
           </cell>
           <cell r="G1379">
-            <v>2716.70201</v>
+            <v>8420.4478500000005</v>
           </cell>
         </row>
         <row r="1380">
-          <cell r="A1380" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1380" t="str">
-            <v>Бумага и картон немелованные прочие, в рулонах или листах, без дальнейшей обработки или обработанные, как это указано в примечании 3 к данной группе</v>
-[...5 lines deleted...]
-            <v>343.58670999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1380">
-            <v>5156.4890500000001</v>
+            <v>501.70537000000002</v>
           </cell>
         </row>
         <row r="1381">
           <cell r="B1381" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1381">
+            <v>12.641999999999999</v>
+          </cell>
+          <cell r="F1381">
+            <v>50.874279999999999</v>
           </cell>
           <cell r="G1381">
-            <v>3.9329999999999998</v>
+            <v>4.9000000000000002E-2</v>
           </cell>
         </row>
         <row r="1382">
           <cell r="B1382" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1382">
-            <v>635.78800000000001</v>
+            <v>0.16</v>
           </cell>
           <cell r="F1382">
-            <v>342.63499999999999</v>
+            <v>2.392E-2</v>
+          </cell>
+          <cell r="G1382">
+            <v>7918.6934799999999</v>
           </cell>
         </row>
         <row r="1383">
+          <cell r="A1383" t="str">
+            <v>4419</v>
+          </cell>
           <cell r="B1383" t="str">
-            <v>РОССИЯ</v>
+            <v>Принадлежности столовые и кухонные, деревянные</v>
           </cell>
           <cell r="D1383">
-            <v>4.3E-3</v>
+            <v>10.84892</v>
           </cell>
           <cell r="F1383">
-            <v>0.95170999999999994</v>
+            <v>38.531979999999997</v>
           </cell>
           <cell r="G1383">
-            <v>5152.5560500000001</v>
+            <v>20.818490000000001</v>
           </cell>
         </row>
         <row r="1384">
-          <cell r="A1384" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1384" t="str">
-            <v>Пергамент растительный, бумага жиронепроницаемая, калька и пергамин и прочая лощеная прозрачная или полупрозрачная бумага, в рулонах или листах</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1384">
-            <v>0.37164000000000003</v>
+            <v>2.29033</v>
           </cell>
           <cell r="F1384">
-            <v>6.6541300000000003</v>
+            <v>19.118590000000001</v>
           </cell>
           <cell r="G1384">
-            <v>204.61686</v>
+            <v>5.833E-2</v>
           </cell>
         </row>
         <row r="1385">
           <cell r="B1385" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1385">
+            <v>6.4792699999999996</v>
+          </cell>
+          <cell r="F1385">
+            <v>11.999269999999999</v>
           </cell>
           <cell r="G1385">
-            <v>16.433</v>
+            <v>0.15</v>
           </cell>
         </row>
         <row r="1386">
           <cell r="B1386" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1386">
-            <v>0.37164000000000003</v>
+            <v>2.0793200000000001</v>
           </cell>
           <cell r="F1386">
-            <v>6.6541300000000003</v>
+            <v>7.4141199999999996</v>
           </cell>
           <cell r="G1386">
-            <v>0.60399999999999998</v>
+            <v>20.61016</v>
           </cell>
         </row>
         <row r="1387">
+          <cell r="A1387" t="str">
+            <v>4420</v>
+          </cell>
           <cell r="B1387" t="str">
-            <v>РОССИЯ</v>
+            <v>Изделия деревянные мозаичные и инкрустированные; шкатулки и коробки для ювелирных или ножевых и аналогичных изделий, деревянные; статуэтки и прочие декоративные изделия, деревянные; деревянные предметы мебели, не указанные в группе 94</v>
+          </cell>
+          <cell r="D1387">
+            <v>0.219</v>
+          </cell>
+          <cell r="F1387">
+            <v>6.3808499999999997</v>
           </cell>
           <cell r="G1387">
-            <v>187.57986</v>
+            <v>6.4813700000000001</v>
           </cell>
         </row>
         <row r="1388">
-          <cell r="A1388" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1388" t="str">
-            <v>Бумага и картон многослойные (изготовленные путем склеивания с помощью адгезива плоских слоев бумаги или картона) без поверхностного покрытия или пропитки, армированные или нет, в рулонах или листах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1388">
-            <v>0.48199999999999998</v>
+            <v>0.219</v>
           </cell>
           <cell r="F1388">
-            <v>1.1747300000000001</v>
+            <v>6.3808499999999997</v>
           </cell>
           <cell r="G1388">
-            <v>50.578589999999998</v>
+            <v>6.4813700000000001</v>
           </cell>
         </row>
         <row r="1389">
+          <cell r="A1389" t="str">
+            <v>4421</v>
+          </cell>
           <cell r="B1389" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Изделия деревянные прочие</v>
           </cell>
           <cell r="D1389">
-            <v>0.48199999999999998</v>
+            <v>14.30118</v>
           </cell>
           <cell r="F1389">
-            <v>1.1747300000000001</v>
+            <v>44.501469999999998</v>
+          </cell>
+          <cell r="G1389">
+            <v>120.22843</v>
           </cell>
         </row>
         <row r="1390">
           <cell r="B1390" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>50.578589999999998</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D1390">
+            <v>10.941000000000001</v>
+          </cell>
+          <cell r="F1390">
+            <v>10.1913</v>
           </cell>
         </row>
         <row r="1391">
-          <cell r="A1391" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1391" t="str">
-            <v>Бумага и картон гофрированные (оклеенные или не оклеенные гладкими наружными листами), крепированные, тисненые или перфорированные, в рулонах или листах, кроме указанных в товарной позиции 4803</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1391">
+            <v>2.1254900000000001</v>
+          </cell>
+          <cell r="F1391">
+            <v>17.20384</v>
           </cell>
           <cell r="G1391">
-            <v>17.71621</v>
+            <v>0.50363999999999998</v>
           </cell>
         </row>
         <row r="1392">
           <cell r="B1392" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1392">
+            <v>0.17458000000000001</v>
+          </cell>
+          <cell r="F1392">
+            <v>1.35894</v>
           </cell>
           <cell r="G1392">
-            <v>17.71621</v>
+            <v>0.13800000000000001</v>
           </cell>
         </row>
         <row r="1393">
-          <cell r="A1393" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1393" t="str">
-            <v>Бумага копировальная, самокопировальная и прочая копировальная или переводная бумага (включая покрытую или пропитанную бумагу для трафаретов копировальных аппаратов или офсетных пластин), напечатанная или ненапечатанная, в рулонах или листах</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1393">
-            <v>6.6500000000000004E-2</v>
+            <v>1.0601100000000001</v>
           </cell>
           <cell r="F1393">
-            <v>1.5522</v>
+            <v>15.747389999999999</v>
           </cell>
           <cell r="G1393">
-            <v>1.1862200000000001</v>
+            <v>119.58678999999999</v>
           </cell>
         </row>
         <row r="1394">
+          <cell r="A1394" t="str">
+            <v>4503</v>
+          </cell>
           <cell r="B1394" t="str">
-            <v>РОССИЯ</v>
+            <v>Изделия из натуральной пробки</v>
           </cell>
           <cell r="D1394">
-            <v>6.6500000000000004E-2</v>
+            <v>15.412000000000001</v>
           </cell>
           <cell r="F1394">
-            <v>1.5522</v>
+            <v>441.94099999999997</v>
           </cell>
           <cell r="G1394">
-            <v>1.1862200000000001</v>
+            <v>2.2000000000000001E-4</v>
           </cell>
         </row>
         <row r="1395">
-          <cell r="A1395" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1395" t="str">
-            <v>Бумага и картон, покрытые с одной или с обеих сторон каолином (китайской глиной) или другими неорганическими веществами, с использованием связующего вещества или без него, и без какого-либо другого покрытия, с окрашенной или неокрашенной, декорированной</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1395">
-            <v>42.730559999999997</v>
+            <v>15.412000000000001</v>
           </cell>
           <cell r="F1395">
-            <v>68.376729999999995</v>
-[...2 lines deleted...]
-            <v>793.52757999999994</v>
+            <v>441.94099999999997</v>
           </cell>
         </row>
         <row r="1396">
           <cell r="B1396" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...5 lines deleted...]
-            <v>57.633000000000003</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1396">
+            <v>2.2000000000000001E-4</v>
           </cell>
         </row>
         <row r="1397">
+          <cell r="A1397" t="str">
+            <v>4504</v>
+          </cell>
           <cell r="B1397" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пробка агломерированная (со связующим веществом или без него) и изделия из нее</v>
           </cell>
           <cell r="D1397">
-            <v>5.8064</v>
+            <v>3.1E-4</v>
           </cell>
           <cell r="F1397">
-            <v>8.0649999999999995</v>
+            <v>0.12479999999999999</v>
+          </cell>
+          <cell r="G1397">
+            <v>0.81315000000000004</v>
           </cell>
         </row>
         <row r="1398">
           <cell r="B1398" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>2.6787299999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1398">
-            <v>793.52757999999994</v>
+            <v>0.42130000000000001</v>
           </cell>
         </row>
         <row r="1399">
-          <cell r="A1399" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1399" t="str">
-            <v>Бумага, картон, целлюлозная вата и полотно из целлюлозных волокон, с покрытием, пропитанные, ламинированные, с окрашенной или декорированной поверхностью или напечатанные, в рулонах или прямоугольных (включая квадратные) листах любого размера, кроме тов</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1399">
-            <v>70.459950000000006</v>
+            <v>3.1E-4</v>
           </cell>
           <cell r="F1399">
-            <v>445.65731</v>
+            <v>0.12479999999999999</v>
           </cell>
           <cell r="G1399">
-            <v>3299.10347</v>
+            <v>0.39184999999999998</v>
           </cell>
         </row>
         <row r="1400">
+          <cell r="A1400" t="str">
+            <v>4601</v>
+          </cell>
           <cell r="B1400" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Плетеные и аналогичные изделия из материалов для плетения, соединенные или не соединенные в полосы или ленты; материалы для плетения, плетеные и аналогичные изделия из материалов для плетения, связанные в параллельные пряди или сотканные, в виде листов,</v>
+          </cell>
+          <cell r="D1400">
+            <v>1.4619999999999999E-2</v>
+          </cell>
+          <cell r="F1400">
+            <v>0.15254999999999999</v>
           </cell>
           <cell r="G1400">
-            <v>16.824339999999999</v>
+            <v>1.48881</v>
           </cell>
         </row>
         <row r="1401">
           <cell r="B1401" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1401">
-            <v>39.328989999999997</v>
+            <v>1.4619999999999999E-2</v>
           </cell>
           <cell r="F1401">
-            <v>97.156300000000002</v>
-[...2 lines deleted...]
-            <v>2515.9679999999998</v>
+            <v>0.15254999999999999</v>
           </cell>
         </row>
         <row r="1402">
           <cell r="B1402" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1402">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1402">
-            <v>766.31113000000005</v>
+            <v>1.48881</v>
           </cell>
         </row>
         <row r="1403">
           <cell r="A1403" t="str">
-            <v>4812</v>
+            <v>4602</v>
           </cell>
           <cell r="B1403" t="str">
-            <v>Блоки, плиты и пластины фильтровальные из бумажной массы</v>
+            <v>Корзиночные, плетеные и другие изделия, изготовленные непосредственно по форме из материалов для плетения или из товаров товарной позиции 4601; изделия из люфы</v>
           </cell>
           <cell r="D1403">
-            <v>123.22192</v>
+            <v>0.61399999999999999</v>
           </cell>
           <cell r="F1403">
-            <v>1030.07681</v>
+            <v>1.54196</v>
           </cell>
           <cell r="G1403">
-            <v>4.1028200000000004</v>
+            <v>1.3870199999999999</v>
           </cell>
         </row>
         <row r="1404">
           <cell r="B1404" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1404">
-            <v>1.0000000000000001E-5</v>
+            <v>0.61399999999999999</v>
           </cell>
           <cell r="F1404">
-            <v>3.5899999999999999E-3</v>
-[...2 lines deleted...]
-            <v>4.0209999999999999</v>
+            <v>1.54196</v>
           </cell>
         </row>
         <row r="1405">
           <cell r="B1405" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.63519999999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1405">
+            <v>1.3870199999999999</v>
           </cell>
         </row>
         <row r="1406">
+          <cell r="A1406" t="str">
+            <v>4703</v>
+          </cell>
           <cell r="B1406" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>1029.4380200000001</v>
+            <v>Целлюлоза древесная, натронная или сульфатная, кроме растворимых сортов</v>
+          </cell>
+          <cell r="C1406" t="str">
+            <v>Килограмм 90 %-ного сухого вещества</v>
           </cell>
           <cell r="G1406">
-            <v>8.1820000000000004E-2</v>
+            <v>7931.6419999999998</v>
           </cell>
         </row>
         <row r="1407">
-          <cell r="A1407" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1407" t="str">
-            <v>Бумага папиросная, нарезанная или не нарезанная по размеру или в форме книжечек или трубок</v>
-[...5 lines deleted...]
-            <v>1.3805000000000001</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1407">
+            <v>7931.6419999999998</v>
           </cell>
         </row>
         <row r="1408">
+          <cell r="A1408" t="str">
+            <v>4704</v>
+          </cell>
           <cell r="B1408" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Целлюлоза древесная, сульфитная, кроме растворимых сортов</v>
+          </cell>
+          <cell r="C1408" t="str">
+            <v>Килограмм 90 %-ного сухого вещества</v>
           </cell>
           <cell r="D1408">
-            <v>1.2630000000000001E-2</v>
+            <v>4.57</v>
+          </cell>
+          <cell r="E1408">
+            <v>4570</v>
           </cell>
           <cell r="F1408">
-            <v>1.3805000000000001</v>
+            <v>11.151630000000001</v>
           </cell>
         </row>
         <row r="1409">
-          <cell r="A1409" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1409" t="str">
-            <v>Обои и аналогичные настенные покрытия; бумага прозрачная для окон</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1409">
-            <v>1.3392999999999999</v>
+            <v>4.57</v>
+          </cell>
+          <cell r="E1409">
+            <v>4570</v>
           </cell>
           <cell r="F1409">
-            <v>14.0747</v>
-[...2 lines deleted...]
-            <v>449.85867000000002</v>
+            <v>11.151630000000001</v>
           </cell>
         </row>
         <row r="1410">
+          <cell r="A1410" t="str">
+            <v>4705</v>
+          </cell>
           <cell r="B1410" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Древесная масса, полученная сочетанием механических и химических способов варки</v>
+          </cell>
+          <cell r="C1410" t="str">
+            <v>Килограмм 90 %-ного сухого вещества</v>
           </cell>
           <cell r="G1410">
-            <v>1.0999999999999999E-2</v>
+            <v>20.315999999999999</v>
           </cell>
         </row>
         <row r="1411">
           <cell r="B1411" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>13.353249999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1411">
+            <v>20.315999999999999</v>
           </cell>
         </row>
         <row r="1412">
+          <cell r="A1412" t="str">
+            <v>4706</v>
+          </cell>
           <cell r="B1412" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>0.72145000000000004</v>
+            <v>Масса волокнистая, полученная из регенерируемых бумаги или картона (макулатуры и отходов) или из других волокнистых целлюлозных материалов</v>
           </cell>
           <cell r="G1412">
-            <v>449.84766999999999</v>
+            <v>434.49099999999999</v>
           </cell>
         </row>
         <row r="1413">
-          <cell r="A1413" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1413" t="str">
-            <v>Бумага копировальная, самокопировальная и прочая копировальная или переводная бумага (кроме бумаги товарной позиции 4809), трафареты для копировальных аппаратов и офсетные пластины из бумаги, упакованные или не упакованные в коробки</v>
-[...5 lines deleted...]
-            <v>0.20799999999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1413">
-            <v>6.0580000000000002E-2</v>
+            <v>434.49099999999999</v>
           </cell>
         </row>
         <row r="1414">
+          <cell r="A1414" t="str">
+            <v>4707</v>
+          </cell>
           <cell r="B1414" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.20799999999999999</v>
+            <v>Регенерируемые бумага или картон (макулатура и отходы)</v>
+          </cell>
+          <cell r="G1414">
+            <v>5361.8309900000004</v>
           </cell>
         </row>
         <row r="1415">
           <cell r="B1415" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1415">
-            <v>6.0580000000000002E-2</v>
+            <v>2420.9490000000001</v>
           </cell>
         </row>
         <row r="1416">
-          <cell r="A1416" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1416" t="str">
-            <v>Конверты, карточки для писем, почтовые открытки без рисунков и карточки для переписки, из бумаги или картона; коробки, сумки, футляры и компендиумы, из бумаги или картона, содержащие наборы бумажных канцелярских принадлежностей</v>
-[...5 lines deleted...]
-            <v>5.2999999999999998E-4</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1416">
-            <v>18.42848</v>
+            <v>2940.8819899999999</v>
           </cell>
         </row>
         <row r="1417">
+          <cell r="A1417" t="str">
+            <v>4801</v>
+          </cell>
           <cell r="B1417" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>Бумага газетная в рулонах или листах</v>
           </cell>
           <cell r="G1417">
-            <v>6.0000000000000001E-3</v>
+            <v>1561.4390000000001</v>
           </cell>
         </row>
         <row r="1418">
           <cell r="B1418" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1418">
+            <v>1561.4390000000001</v>
+          </cell>
+        </row>
+        <row r="1419">
+          <cell r="A1419" t="str">
+            <v>4802</v>
+          </cell>
+          <cell r="B1419" t="str">
+            <v>Бумага и картон немелованные, используемые для письма, печати или других графических целей, и неперфорированные карты и неперфорированные бумажные ленты, в рулонах или прямоугольных (включая квадратные) листах любого размера, кроме бумаги товарной позиц</v>
+          </cell>
+          <cell r="D1419">
+            <v>0.21740000000000001</v>
+          </cell>
+          <cell r="F1419">
+            <v>1.05185</v>
+          </cell>
+          <cell r="G1419">
+            <v>11280.63299</v>
+          </cell>
+        </row>
+        <row r="1420">
+          <cell r="B1420" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1418">
-[...20 lines deleted...]
-          </cell>
           <cell r="D1420">
-            <v>201.61591999999999</v>
+            <v>0.21740000000000001</v>
           </cell>
           <cell r="F1420">
-            <v>524.67282999999998</v>
-[...2 lines deleted...]
-            <v>7798.26278</v>
+            <v>1.05185</v>
           </cell>
         </row>
         <row r="1421">
           <cell r="B1421" t="str">
-            <v>АРМЕHИЯ</v>
-[...5 lines deleted...]
-            <v>411.49560000000002</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1421">
+            <v>11280.63299</v>
           </cell>
         </row>
         <row r="1422">
+          <cell r="A1422" t="str">
+            <v>4803</v>
+          </cell>
           <cell r="B1422" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Бумажные туалетные салфетки, салфетки для лица, полотенца, скатерти и другие виды бумаги хозяйственно-бытового или санитарно-гигиенического назначения, целлюл. Вата и полотно из целлюлозн. Волокон</v>
           </cell>
           <cell r="G1422">
-            <v>1.52E-2</v>
+            <v>375.94934999999998</v>
           </cell>
         </row>
         <row r="1423">
           <cell r="B1423" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>50.745310000000003</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1423">
-            <v>30.068290000000001</v>
+            <v>198.70099999999999</v>
           </cell>
         </row>
         <row r="1424">
           <cell r="B1424" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1424">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1424">
-            <v>7768.17929</v>
+            <v>177.24834999999999</v>
           </cell>
         </row>
         <row r="1425">
           <cell r="A1425" t="str">
-            <v>4819</v>
+            <v>4804</v>
           </cell>
           <cell r="B1425" t="str">
-            <v>Картонки, ящики, коробки, мешки, пакеты и другая упаковочная тара, из бумаги, картона, целлюлозной ваты или полотна из целлюлозных волокон; коробки для картотек, лотки для писем и аналогичные изделия, из бумаги или картона, используемые в учреждениях, м</v>
+            <v>Крафт-бумага и крафт-картон немелованные, в рулонах или листах, кроме указанных в товарной позиции 4802 или 4803</v>
           </cell>
           <cell r="D1425">
-            <v>634.24757999999997</v>
+            <v>0.497</v>
           </cell>
           <cell r="F1425">
-            <v>682.78560000000004</v>
+            <v>0.6431</v>
           </cell>
           <cell r="G1425">
-            <v>2801.3728500000002</v>
+            <v>3162.2354399999999</v>
           </cell>
         </row>
         <row r="1426">
           <cell r="B1426" t="str">
-            <v>АРМЕHИЯ</v>
-[...2 lines deleted...]
-            <v>5.5E-2</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1426">
+            <v>0.497</v>
+          </cell>
+          <cell r="F1426">
+            <v>0.6431</v>
           </cell>
         </row>
         <row r="1427">
           <cell r="B1427" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1427">
-            <v>2.5022700000000002</v>
+            <v>3162.2354399999999</v>
           </cell>
         </row>
         <row r="1428">
+          <cell r="A1428" t="str">
+            <v>4805</v>
+          </cell>
           <cell r="B1428" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Бумага и картон немелованные прочие, в рулонах или листах, без дальнейшей обработки или обработанные, как это указано в примечании 3 к данной группе</v>
           </cell>
           <cell r="D1428">
-            <v>492.75722000000002</v>
+            <v>2026.3309300000001</v>
           </cell>
           <cell r="F1428">
-            <v>489.7466</v>
+            <v>806.26300000000003</v>
           </cell>
           <cell r="G1428">
-            <v>191.50049999999999</v>
+            <v>3625.9170800000002</v>
           </cell>
         </row>
         <row r="1429">
           <cell r="B1429" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1429">
-            <v>141.49036000000001</v>
+            <v>1146.0679299999999</v>
           </cell>
           <cell r="F1429">
-            <v>193.03899999999999</v>
+            <v>413.23</v>
           </cell>
           <cell r="G1429">
-            <v>2607.3150799999999</v>
+            <v>26.536999999999999</v>
           </cell>
         </row>
         <row r="1430">
-          <cell r="A1430" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1430" t="str">
-            <v>Журналы регистрационные, бухгалтерские книги, записные книжки, книги заказов, квитанционные книжки, блокноты для писем, памятных записок, дневники и аналогичные изделия, тетради, блокноты с промокательной бумагой, съемные переплеты (для отрывных листов</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1430">
-            <v>5.1206300000000002</v>
+            <v>880.26300000000003</v>
           </cell>
           <cell r="F1430">
-            <v>35.189749999999997</v>
+            <v>393.03300000000002</v>
           </cell>
           <cell r="G1430">
-            <v>479.06837999999999</v>
+            <v>3599.3800799999999</v>
           </cell>
         </row>
         <row r="1431">
+          <cell r="A1431" t="str">
+            <v>4806</v>
+          </cell>
           <cell r="B1431" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Пергамент растительный, бумага жиронепроницаемая, калька и пергамин и прочая лощеная прозрачная или полупрозрачная бумага, в рулонах или листах</v>
+          </cell>
+          <cell r="D1431">
+            <v>1.89218</v>
+          </cell>
+          <cell r="F1431">
+            <v>7.6878000000000002</v>
           </cell>
           <cell r="G1431">
-            <v>0.21101</v>
+            <v>193.21270999999999</v>
           </cell>
         </row>
         <row r="1432">
           <cell r="B1432" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1432">
-            <v>4.5855100000000002</v>
+            <v>1.89218</v>
           </cell>
           <cell r="F1432">
-            <v>11.076280000000001</v>
+            <v>7.6878000000000002</v>
           </cell>
         </row>
         <row r="1433">
           <cell r="B1433" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1433">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1433">
-            <v>478.85737</v>
+            <v>193.21270999999999</v>
           </cell>
         </row>
         <row r="1434">
           <cell r="A1434" t="str">
-            <v>4821</v>
+            <v>4807</v>
           </cell>
           <cell r="B1434" t="str">
-            <v>Ярлыки и этикетки всех видов, из бумаги или картона, напечатанные или ненапечатанные</v>
+            <v>Бумага и картон многослойные (изготовленные путем склеивания с помощью адгезива плоских слоев бумаги или картона) без поверхностного покрытия или пропитки, армированные или нет, в рулонах или листах</v>
           </cell>
           <cell r="D1434">
-            <v>14.612719999999999</v>
+            <v>0.84099999999999997</v>
           </cell>
           <cell r="F1434">
-            <v>82.087530000000001</v>
+            <v>1.2612099999999999</v>
           </cell>
           <cell r="G1434">
-            <v>142.15322</v>
+            <v>69.654700000000005</v>
           </cell>
         </row>
         <row r="1435">
           <cell r="B1435" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1435">
-            <v>5.5500000000000002E-3</v>
+            <v>0.84099999999999997</v>
           </cell>
           <cell r="F1435">
-            <v>0.08</v>
+            <v>1.2612099999999999</v>
           </cell>
         </row>
         <row r="1436">
           <cell r="B1436" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1436">
-            <v>3.1539999999999999E-2</v>
+            <v>69.654700000000005</v>
           </cell>
         </row>
         <row r="1437">
+          <cell r="A1437" t="str">
+            <v>4808</v>
+          </cell>
           <cell r="B1437" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Бумага и картон гофрированные (оклеенные или не оклеенные гладкими наружными листами), крепированные, тисненые или перфорированные, в рулонах или листах, кроме указанных в товарной позиции 4803</v>
           </cell>
           <cell r="D1437">
-            <v>13.91297</v>
+            <v>5.3222800000000001</v>
           </cell>
           <cell r="F1437">
-            <v>75.433880000000002</v>
+            <v>3.7652000000000001</v>
           </cell>
           <cell r="G1437">
-            <v>1.1206799999999999</v>
+            <v>26.369250000000001</v>
           </cell>
         </row>
         <row r="1438">
           <cell r="B1438" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1438">
-            <v>0.69420000000000004</v>
+            <v>5.3222800000000001</v>
           </cell>
           <cell r="F1438">
-            <v>6.5736499999999998</v>
+            <v>3.7652000000000001</v>
           </cell>
           <cell r="G1438">
-            <v>141.001</v>
+            <v>26.369250000000001</v>
           </cell>
         </row>
         <row r="1439">
           <cell r="A1439" t="str">
-            <v>4822</v>
+            <v>4809</v>
           </cell>
           <cell r="B1439" t="str">
-            <v>Бобины, катушки, шпули и аналогичные держатели, из бумажной массы, бумаги или картона (перфорированные или неперфорированные, армированные или неармированные)</v>
+            <v>Бумага копировальная, самокопировальная и прочая копировальная или переводная бумага (включая покрытую или пропитанную бумагу для трафаретов копировальных аппаратов или офсетных пластин), напечатанная или ненапечатанная, в рулонах или листах</v>
+          </cell>
+          <cell r="D1439">
+            <v>8.2780000000000005</v>
+          </cell>
+          <cell r="F1439">
+            <v>27.8</v>
           </cell>
           <cell r="G1439">
-            <v>15.493</v>
+            <v>0.22009999999999999</v>
           </cell>
         </row>
         <row r="1440">
           <cell r="B1440" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="G1440">
-            <v>0.52500000000000002</v>
+          <cell r="D1440">
+            <v>8.2780000000000005</v>
+          </cell>
+          <cell r="F1440">
+            <v>27.8</v>
           </cell>
         </row>
         <row r="1441">
           <cell r="B1441" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1441">
-            <v>14.968</v>
+            <v>0.22009999999999999</v>
           </cell>
         </row>
         <row r="1442">
           <cell r="A1442" t="str">
-            <v>4823</v>
+            <v>4810</v>
           </cell>
           <cell r="B1442" t="str">
-            <v>Бумага, картон, целлюлозная вата и полотно из целлюлозных волокон, прочие, нарезанные по размеру или форме; изделия из бумажной массы, бумаги, картона, целлюлозной ваты или полотна из целлюлозных волокон, прочие</v>
+            <v>Бумага и картон, покрытые с одной или с обеих сторон каолином (китайской глиной) или другими неорганическими веществами, с использованием связующего вещества или без него, и без какого-либо другого покрытия, с окрашенной или неокрашенной, декорированной</v>
           </cell>
           <cell r="D1442">
-            <v>5.4709199999999996</v>
+            <v>67.824209999999994</v>
           </cell>
           <cell r="F1442">
-            <v>62.70384</v>
+            <v>155.13254000000001</v>
           </cell>
           <cell r="G1442">
-            <v>1440.22542</v>
+            <v>1467.0887399999999</v>
           </cell>
         </row>
         <row r="1443">
           <cell r="B1443" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1443">
-            <v>2.5799999999999998E-3</v>
+            <v>44.445999999999998</v>
           </cell>
           <cell r="F1443">
-            <v>0.14632999999999999</v>
+            <v>53.200650000000003</v>
           </cell>
           <cell r="G1443">
-            <v>3.0030000000000001E-2</v>
+            <v>174.571</v>
           </cell>
         </row>
         <row r="1444">
           <cell r="B1444" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1444">
-            <v>5.4366899999999996</v>
+            <v>3.2153</v>
           </cell>
           <cell r="F1444">
-            <v>24.278310000000001</v>
+            <v>4.9394600000000004</v>
           </cell>
           <cell r="G1444">
-            <v>16.784780000000001</v>
+            <v>5.7</v>
           </cell>
         </row>
         <row r="1445">
           <cell r="B1445" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1445">
-            <v>3.1649999999999998E-2</v>
+            <v>20.16291</v>
           </cell>
           <cell r="F1445">
-            <v>38.279200000000003</v>
+            <v>96.992429999999999</v>
           </cell>
           <cell r="G1445">
-            <v>1423.4106099999999</v>
+            <v>1286.81774</v>
           </cell>
         </row>
         <row r="1446">
           <cell r="A1446" t="str">
-            <v>4901</v>
+            <v>4811</v>
           </cell>
           <cell r="B1446" t="str">
-            <v>Печатные книги, брошюры, листовки и аналогичные печатные материалы, сброшюрованные или в виде отдельных листов</v>
+            <v>Бумага, картон, целлюлозная вата и полотно из целлюлозных волокон, с покрытием, пропитанные, ламинированные, с окрашенной или декорированной поверхностью или напечатанные, в рулонах или прямоугольных (включая квадратные) листах любого размера, кроме тов</v>
           </cell>
           <cell r="D1446">
-            <v>8.4904700000000002</v>
+            <v>353.74166000000002</v>
           </cell>
           <cell r="F1446">
-            <v>107.33584999999999</v>
+            <v>605.16315999999995</v>
           </cell>
           <cell r="G1446">
-            <v>4170.6452900000004</v>
+            <v>495.61932999999999</v>
           </cell>
         </row>
         <row r="1447">
           <cell r="B1447" t="str">
-            <v>АРМЕHИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1447">
-            <v>8.3000000000000001E-3</v>
+            <v>57.460500000000003</v>
           </cell>
           <cell r="F1447">
-            <v>5.8000000000000003E-2</v>
+            <v>117.92571</v>
+          </cell>
+          <cell r="G1447">
+            <v>0.17394000000000001</v>
           </cell>
         </row>
         <row r="1448">
           <cell r="B1448" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1448">
+            <v>72.823130000000006</v>
+          </cell>
+          <cell r="F1448">
+            <v>165.61143999999999</v>
           </cell>
           <cell r="G1448">
-            <v>0.12025</v>
+            <v>74.521199999999993</v>
           </cell>
         </row>
         <row r="1449">
           <cell r="B1449" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1449">
-            <v>0.51590999999999998</v>
+            <v>223.45803000000001</v>
           </cell>
           <cell r="F1449">
-            <v>6.8060900000000002</v>
+            <v>321.62601000000001</v>
+          </cell>
+          <cell r="G1449">
+            <v>420.92419000000001</v>
           </cell>
         </row>
         <row r="1450">
+          <cell r="A1450" t="str">
+            <v>4812</v>
+          </cell>
           <cell r="B1450" t="str">
-            <v>РОССИЯ</v>
+            <v>Блоки, плиты и пластины фильтровальные из бумажной массы</v>
           </cell>
           <cell r="D1450">
-            <v>7.9662600000000001</v>
+            <v>49.067279999999997</v>
           </cell>
           <cell r="F1450">
-            <v>100.47176</v>
+            <v>509.7928</v>
           </cell>
           <cell r="G1450">
-            <v>4170.5250400000004</v>
+            <v>26.316230000000001</v>
           </cell>
         </row>
         <row r="1451">
-          <cell r="A1451" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1451" t="str">
-            <v>Газеты, журналы и прочие периодические издания, иллюстрированные или неиллюстрированные, содержащие или не содержащие рекламный материал</v>
-[...5 lines deleted...]
-            <v>70.682969999999997</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1451">
-            <v>183.82186999999999</v>
+            <v>2.028</v>
           </cell>
         </row>
         <row r="1452">
           <cell r="B1452" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1452">
-            <v>15.25004</v>
+            <v>0.15</v>
           </cell>
           <cell r="F1452">
-            <v>59.134970000000003</v>
+            <v>1.0897699999999999</v>
           </cell>
         </row>
         <row r="1453">
           <cell r="B1453" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1453">
-            <v>1.65</v>
+            <v>48.917279999999998</v>
           </cell>
           <cell r="F1453">
-            <v>11.548</v>
+            <v>508.70303000000001</v>
           </cell>
           <cell r="G1453">
-            <v>183.82186999999999</v>
+            <v>24.288229999999999</v>
           </cell>
         </row>
         <row r="1454">
           <cell r="A1454" t="str">
-            <v>4903</v>
+            <v>4813</v>
           </cell>
           <cell r="B1454" t="str">
-            <v>Книги-картинки, книги для рисования или для раскрашивания, детские</v>
+            <v>Бумага папиросная, нарезанная или не нарезанная по размеру или в форме книжечек или трубок</v>
           </cell>
           <cell r="D1454">
-            <v>0.47513</v>
+            <v>6.96E-3</v>
           </cell>
           <cell r="F1454">
-            <v>6.2318300000000004</v>
-[...2 lines deleted...]
-            <v>33.043030000000002</v>
+            <v>1.0519499999999999</v>
           </cell>
         </row>
         <row r="1455">
           <cell r="B1455" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1455">
-            <v>0.47513</v>
+            <v>6.96E-3</v>
           </cell>
           <cell r="F1455">
-            <v>6.2318300000000004</v>
-[...2 lines deleted...]
-            <v>33.043030000000002</v>
+            <v>1.0519499999999999</v>
           </cell>
         </row>
         <row r="1456">
           <cell r="A1456" t="str">
-            <v>4904</v>
+            <v>4814</v>
           </cell>
           <cell r="B1456" t="str">
-            <v>Ноты, печатные или рукописные, в переплете или непереплетенные, иллюстрированные или неиллюстрированные</v>
+            <v>Обои и аналогичные настенные покрытия; бумага прозрачная для окон</v>
+          </cell>
+          <cell r="D1456">
+            <v>36.3812</v>
+          </cell>
+          <cell r="F1456">
+            <v>100.65839</v>
           </cell>
           <cell r="G1456">
-            <v>1.7840000000000002E-2</v>
+            <v>648.90900999999997</v>
           </cell>
         </row>
         <row r="1457">
           <cell r="B1457" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1457">
-            <v>1.7840000000000002E-2</v>
+            <v>8.9999999999999993E-3</v>
           </cell>
         </row>
         <row r="1458">
-          <cell r="A1458" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1458" t="str">
-            <v>Карты географические и гидрографические или аналогичные карты всех видов, включая атласы, настенные карты, топографические планы и глобусы, отпечатанные</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1458">
+            <v>2.3071999999999999</v>
+          </cell>
+          <cell r="F1458">
+            <v>18.870640000000002</v>
           </cell>
           <cell r="G1458">
-            <v>7.6429999999999998E-2</v>
+            <v>1.5122</v>
           </cell>
         </row>
         <row r="1459">
           <cell r="B1459" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1459">
+            <v>34.073999999999998</v>
+          </cell>
+          <cell r="F1459">
+            <v>81.787750000000003</v>
+          </cell>
           <cell r="G1459">
-            <v>7.6429999999999998E-2</v>
+            <v>647.38780999999994</v>
           </cell>
         </row>
         <row r="1460">
           <cell r="A1460" t="str">
-            <v>4907</v>
+            <v>4816</v>
           </cell>
           <cell r="B1460" t="str">
-            <v>Почтов. Марки негашен., марки госпошлин или аналог. Марки текущ. Или нового выпуска в стране, для кот. Они предназначены; бумага гербовая; банкноты; чеков. Книжки; акции и аналог. Виды ценных бумаг</v>
+            <v>Бумага копировальная, самокопировальная и прочая копировальная или переводная бумага (кроме бумаги товарной позиции 4809), трафареты для копировальных аппаратов и офсетные пластины из бумаги, упакованные или не упакованные в коробки</v>
+          </cell>
+          <cell r="D1460">
+            <v>2.536</v>
+          </cell>
+          <cell r="F1460">
+            <v>8.5210000000000008</v>
           </cell>
           <cell r="G1460">
-            <v>1.5764400000000001</v>
+            <v>0.20644000000000001</v>
           </cell>
         </row>
         <row r="1461">
           <cell r="B1461" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="G1461">
-            <v>1.4894400000000001</v>
+          <cell r="D1461">
+            <v>2.536</v>
+          </cell>
+          <cell r="F1461">
+            <v>8.5210000000000008</v>
           </cell>
         </row>
         <row r="1462">
           <cell r="B1462" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1462">
-            <v>8.6999999999999994E-2</v>
+            <v>0.20644000000000001</v>
           </cell>
         </row>
         <row r="1463">
           <cell r="A1463" t="str">
-            <v>4908</v>
+            <v>4817</v>
           </cell>
           <cell r="B1463" t="str">
-            <v>Картинки переводные (декалькомания)</v>
+            <v>Конверты, карточки для писем, почтовые открытки без рисунков и карточки для переписки, из бумаги или картона; коробки, сумки, футляры и компендиумы, из бумаги или картона, содержащие наборы бумажных канцелярских принадлежностей</v>
           </cell>
           <cell r="G1463">
-            <v>0.19139999999999999</v>
+            <v>24.49278</v>
           </cell>
         </row>
         <row r="1464">
           <cell r="B1464" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1464">
-            <v>0.19139999999999999</v>
+            <v>24.49278</v>
           </cell>
         </row>
         <row r="1465">
           <cell r="A1465" t="str">
-            <v>4909</v>
+            <v>4818</v>
           </cell>
           <cell r="B1465" t="str">
-            <v>Открытки почтовые печатные или иллюстриров.; поздравительные, пригласительные и аналог. Карточки, иллюстриров. Или неиллюстрированные, с конвертами или без конвертов, с украшениями или без украшений</v>
+            <v>Бумага туалетная и аналогичная бумага, целлюлозная вата или полотно из целлюлозных волокон хозяйственно-бытового или санитарно-гигиенического назначения, в рулонах шириной не более 36 см или разрезанные по размеру или форме; носовые платки, косметически</v>
+          </cell>
+          <cell r="D1465">
+            <v>199.09780000000001</v>
+          </cell>
+          <cell r="F1465">
+            <v>651.73663999999997</v>
           </cell>
           <cell r="G1465">
-            <v>2.29738</v>
+            <v>10190.18075</v>
           </cell>
         </row>
         <row r="1466">
           <cell r="B1466" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>2.29738</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D1466">
+            <v>142.76499999999999</v>
+          </cell>
+          <cell r="F1466">
+            <v>367.1207</v>
           </cell>
         </row>
         <row r="1467">
-          <cell r="A1467" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1467" t="str">
-            <v>Печатные календари всех видов, включая отрывные</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1467">
-            <v>0.18015999999999999</v>
+            <v>1.4E-2</v>
           </cell>
         </row>
         <row r="1468">
           <cell r="B1468" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1468">
+            <v>24.477599999999999</v>
+          </cell>
+          <cell r="F1468">
+            <v>48.501910000000002</v>
           </cell>
           <cell r="G1468">
-            <v>1.06E-3</v>
+            <v>0.66700000000000004</v>
           </cell>
         </row>
         <row r="1469">
           <cell r="B1469" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1469">
+            <v>31.8552</v>
+          </cell>
+          <cell r="F1469">
+            <v>236.11403000000001</v>
+          </cell>
           <cell r="G1469">
-            <v>0.17910000000000001</v>
+            <v>10189.499750000001</v>
           </cell>
         </row>
         <row r="1470">
           <cell r="A1470" t="str">
-            <v>4911</v>
+            <v>4819</v>
           </cell>
           <cell r="B1470" t="str">
-            <v>Прочая печатная продукция, включая печатные репродукции и фотографии</v>
+            <v>Картонки, ящики, коробки, мешки, пакеты и другая упаковочная тара, из бумаги, картона, целлюлозной ваты или полотна из целлюлозных волокон; коробки для картотек, лотки для писем и аналогичные изделия, из бумаги или картона, используемые в учреждениях, м</v>
           </cell>
           <cell r="D1470">
-            <v>16.376380000000001</v>
+            <v>745.30642</v>
           </cell>
           <cell r="F1470">
-            <v>64.197490000000002</v>
+            <v>637.73267999999996</v>
           </cell>
           <cell r="G1470">
-            <v>82.205759999999998</v>
+            <v>17562.748049999998</v>
           </cell>
         </row>
         <row r="1471">
           <cell r="B1471" t="str">
             <v>АРМЕHИЯ</v>
           </cell>
-          <cell r="D1471">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1471">
-            <v>2.8E-3</v>
+            <v>4.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="1472">
           <cell r="B1472" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D1472">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1472">
-            <v>0.78974</v>
+            <v>1.78379</v>
           </cell>
         </row>
         <row r="1473">
           <cell r="B1473" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1473">
-            <v>4.7135100000000003</v>
+            <v>726.33285999999998</v>
           </cell>
           <cell r="F1473">
-            <v>44.969610000000003</v>
+            <v>594.30533000000003</v>
           </cell>
           <cell r="G1473">
-            <v>1.1129999999999999E-2</v>
+            <v>308.35010999999997</v>
           </cell>
         </row>
         <row r="1474">
           <cell r="B1474" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1474">
-            <v>4.3888699999999998</v>
+            <v>18.973559999999999</v>
           </cell>
           <cell r="F1474">
-            <v>7.2109199999999998</v>
+            <v>43.427349999999997</v>
           </cell>
           <cell r="G1474">
-            <v>81.402090000000001</v>
+            <v>17252.61015</v>
           </cell>
         </row>
         <row r="1475">
           <cell r="A1475" t="str">
-            <v>5109</v>
+            <v>4820</v>
           </cell>
           <cell r="B1475" t="str">
-            <v>Пряжа из шерсти или тонкого волоса животных, расфасованная для розничной продажи</v>
+            <v>Журналы регистрационные, бухгалтерские книги, записные книжки, книги заказов, квитанционные книжки, блокноты для писем, памятных записок, дневники и аналогичные изделия, тетради, блокноты с промокательной бумагой, съемные переплеты (для отрывных листов</v>
+          </cell>
+          <cell r="D1475">
+            <v>6.0555700000000003</v>
+          </cell>
+          <cell r="F1475">
+            <v>39.299329999999998</v>
           </cell>
           <cell r="G1475">
-            <v>5.0000000000000001E-4</v>
+            <v>1526.0581199999999</v>
           </cell>
         </row>
         <row r="1476">
           <cell r="B1476" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1476">
+            <v>8.2960000000000006E-2</v>
+          </cell>
+          <cell r="F1476">
+            <v>0.81899999999999995</v>
           </cell>
           <cell r="G1476">
-            <v>5.0000000000000001E-4</v>
+            <v>8.2036200000000008</v>
           </cell>
         </row>
         <row r="1477">
-          <cell r="A1477" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1477" t="str">
-            <v>Отходы хлопкового волокна (включая прядильные отходы и расщипанное сырье)</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1477">
-            <v>773.01499999999999</v>
+            <v>2.38598</v>
           </cell>
           <cell r="F1477">
-            <v>2550.9470000000001</v>
+            <v>8.8942800000000002</v>
+          </cell>
+          <cell r="G1477">
+            <v>0.98699999999999999</v>
           </cell>
         </row>
         <row r="1478">
           <cell r="B1478" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1478">
-            <v>773.01499999999999</v>
+            <v>3.58663</v>
           </cell>
           <cell r="F1478">
-            <v>2550.9470000000001</v>
+            <v>29.58605</v>
+          </cell>
+          <cell r="G1478">
+            <v>1516.8675000000001</v>
           </cell>
         </row>
         <row r="1479">
           <cell r="A1479" t="str">
-            <v>5205</v>
+            <v>4821</v>
           </cell>
           <cell r="B1479" t="str">
-            <v>Пряжа хлопчатобумажная (кроме швейных ниток), содержащая хлопковых волокон 85 мас.% или более, не расфасованная для розничной продажи</v>
+            <v>Ярлыки и этикетки всех видов, из бумаги или картона, напечатанные или ненапечатанные</v>
+          </cell>
+          <cell r="D1479">
+            <v>142.02886000000001</v>
+          </cell>
+          <cell r="F1479">
+            <v>120.9333</v>
           </cell>
           <cell r="G1479">
-            <v>0.52300000000000002</v>
+            <v>480.52174000000002</v>
           </cell>
         </row>
         <row r="1480">
           <cell r="B1480" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1480">
+            <v>1.2999999999999999E-3</v>
+          </cell>
+          <cell r="F1480">
+            <v>8.6499999999999997E-3</v>
           </cell>
           <cell r="G1480">
-            <v>0.52300000000000002</v>
+            <v>0.4088</v>
           </cell>
         </row>
         <row r="1481">
-          <cell r="A1481" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1481" t="str">
-            <v>Пряжа хлопчатобумажная (кроме швейных ниток), расфасованная для розничной продажи</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1481">
+            <v>139.83256</v>
+          </cell>
+          <cell r="F1481">
+            <v>58.926220000000001</v>
           </cell>
           <cell r="G1481">
-            <v>4.9919999999999999E-2</v>
+            <v>1E-3</v>
           </cell>
         </row>
         <row r="1482">
           <cell r="B1482" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1482">
+            <v>2.1949999999999998</v>
+          </cell>
+          <cell r="F1482">
+            <v>61.998429999999999</v>
+          </cell>
           <cell r="G1482">
-            <v>4.9919999999999999E-2</v>
+            <v>480.11194</v>
           </cell>
         </row>
         <row r="1483">
           <cell r="A1483" t="str">
-            <v>5208</v>
+            <v>4822</v>
           </cell>
           <cell r="B1483" t="str">
-            <v>Ткани хлопчатобумажные, содержащие 85 мас.% или более хлопковых волокон, с поверхностной плотностью не более 200 г/м2</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Бобины, катушки, шпули и аналогичные держатели, из бумажной массы, бумаги или картона (перфорированные или неперфорированные, армированные или неармированные)</v>
           </cell>
           <cell r="G1483">
-            <v>18.86206</v>
+            <v>28.86722</v>
           </cell>
         </row>
         <row r="1484">
           <cell r="B1484" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1484">
-            <v>18.86206</v>
+            <v>2.93</v>
           </cell>
         </row>
         <row r="1485">
-          <cell r="A1485" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1485" t="str">
-            <v>Ткани хлопчатобумажные, содержащие 85 мас.% или более хлопковых волокон, с поверхностной плотностью более 200 г/м2</v>
-[...11 lines deleted...]
-            <v>20.871089999999999</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1485">
-            <v>0.43453999999999998</v>
+            <v>25.93722</v>
           </cell>
         </row>
         <row r="1486">
+          <cell r="A1486" t="str">
+            <v>4823</v>
+          </cell>
           <cell r="B1486" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Бумага, картон, целлюлозная вата и полотно из целлюлозных волокон, прочие, нарезанные по размеру или форме; изделия из бумажной массы, бумаги, картона, целлюлозной ваты или полотна из целлюлозных волокон, прочие</v>
           </cell>
           <cell r="D1486">
-            <v>0.248</v>
-[...2 lines deleted...]
-            <v>423.7</v>
+            <v>29.418340000000001</v>
           </cell>
           <cell r="F1486">
-            <v>2.6391499999999999</v>
+            <v>240.57648</v>
           </cell>
           <cell r="G1486">
-            <v>1E-3</v>
+            <v>1054.7744700000001</v>
           </cell>
         </row>
         <row r="1487">
           <cell r="B1487" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="D1487">
-            <v>3.3599999999999998E-2</v>
-[...2 lines deleted...]
-            <v>606.9</v>
+            <v>0.89551000000000003</v>
           </cell>
           <cell r="F1487">
-            <v>18.231940000000002</v>
+            <v>11.08107</v>
           </cell>
           <cell r="G1487">
-            <v>0.43353999999999998</v>
+            <v>8.2070000000000004E-2</v>
           </cell>
         </row>
         <row r="1488">
-          <cell r="A1488" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1488" t="str">
-            <v>Ткани хлопчатобумажные, содержащие менее 85 мас.% хлопковых волокон, смешанные в основном или исключительно с химическими волокнами, с поверхностной плотностью не более 200 г/м2</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1488">
-            <v>0.36399999999999999</v>
-[...2 lines deleted...]
-            <v>2026.7</v>
+            <v>14.89622</v>
           </cell>
           <cell r="F1488">
-            <v>3.4251200000000002</v>
+            <v>64.417420000000007</v>
           </cell>
           <cell r="G1488">
-            <v>55.371380000000002</v>
+            <v>9.3575199999999992</v>
           </cell>
         </row>
         <row r="1489">
           <cell r="B1489" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1489">
+            <v>13.626609999999999</v>
+          </cell>
+          <cell r="F1489">
+            <v>165.07799</v>
           </cell>
           <cell r="G1489">
-            <v>0.54925999999999997</v>
+            <v>1045.3348800000001</v>
           </cell>
         </row>
         <row r="1490">
+          <cell r="A1490" t="str">
+            <v>4901</v>
+          </cell>
           <cell r="B1490" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Печатные книги, брошюры, листовки и аналогичные печатные материалы, сброшюрованные или в виде отдельных листов</v>
           </cell>
           <cell r="D1490">
-            <v>0.36399999999999999</v>
-[...2 lines deleted...]
-            <v>2026.7</v>
+            <v>38.279989999999998</v>
           </cell>
           <cell r="F1490">
-            <v>3.4251200000000002</v>
+            <v>99.377740000000003</v>
+          </cell>
+          <cell r="G1490">
+            <v>523.85991999999999</v>
           </cell>
         </row>
         <row r="1491">
           <cell r="B1491" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>54.822119999999998</v>
+            <v>АРМЕHИЯ</v>
+          </cell>
+          <cell r="D1491">
+            <v>7.0999999999999994E-2</v>
+          </cell>
+          <cell r="F1491">
+            <v>6.9000000000000006E-2</v>
           </cell>
         </row>
         <row r="1492">
-          <cell r="A1492" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1492" t="str">
-            <v>Ткани хлопчатобумажные, содержащие менее 85 мас.% хлопковых волокон, смешанные в основном или исключительно с химическими волокнами, с поверхностной плотностью более 200 г/м2</v>
-[...11 lines deleted...]
-            <v>21.87885</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1492">
-            <v>111.19485</v>
+            <v>8.1657499999999992</v>
           </cell>
         </row>
         <row r="1493">
           <cell r="B1493" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1493">
+            <v>3.92937</v>
+          </cell>
+          <cell r="F1493">
+            <v>43.203800000000001</v>
           </cell>
           <cell r="G1493">
-            <v>98.03792</v>
+            <v>0.104</v>
           </cell>
         </row>
         <row r="1494">
           <cell r="B1494" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1494">
+            <v>34.279620000000001</v>
+          </cell>
+          <cell r="F1494">
+            <v>56.104939999999999</v>
+          </cell>
+          <cell r="G1494">
+            <v>515.59016999999994</v>
+          </cell>
+        </row>
+        <row r="1495">
+          <cell r="A1495" t="str">
+            <v>4902</v>
+          </cell>
+          <cell r="B1495" t="str">
+            <v>Газеты, журналы и прочие периодические издания, иллюстрированные или неиллюстрированные, содержащие или не содержащие рекламный материал</v>
+          </cell>
+          <cell r="D1495">
+            <v>26.585360000000001</v>
+          </cell>
+          <cell r="F1495">
+            <v>86.83793</v>
+          </cell>
+          <cell r="G1495">
+            <v>220.41658000000001</v>
+          </cell>
+        </row>
+        <row r="1496">
+          <cell r="B1496" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1494">
-[...25 lines deleted...]
-            <v>5.77E-3</v>
+          <cell r="D1496">
+            <v>26.584589999999999</v>
+          </cell>
+          <cell r="F1496">
+            <v>86.796260000000004</v>
           </cell>
         </row>
         <row r="1497">
           <cell r="B1497" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1497">
+            <v>7.6999999999999996E-4</v>
+          </cell>
+          <cell r="F1497">
+            <v>4.1669999999999999E-2</v>
+          </cell>
           <cell r="G1497">
-            <v>5.77E-3</v>
+            <v>220.41658000000001</v>
           </cell>
         </row>
         <row r="1498">
           <cell r="A1498" t="str">
-            <v>5306</v>
+            <v>4903</v>
           </cell>
           <cell r="B1498" t="str">
-            <v>Пряжа льняная</v>
+            <v>Книги-картинки, книги для рисования или для раскрашивания, детские</v>
+          </cell>
+          <cell r="D1498">
+            <v>0.15894</v>
+          </cell>
+          <cell r="F1498">
+            <v>1.55888</v>
           </cell>
           <cell r="G1498">
-            <v>2.3900000000000001E-2</v>
+            <v>34.267310000000002</v>
           </cell>
         </row>
         <row r="1499">
           <cell r="B1499" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1499">
-            <v>2.3900000000000001E-2</v>
+            <v>0.01</v>
           </cell>
         </row>
         <row r="1500">
-          <cell r="A1500" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1500" t="str">
-            <v>Пряжа из джутовых волокон или других текстильных лубяных волокон товарной позиции 5303</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1500">
+            <v>0.15894</v>
+          </cell>
+          <cell r="F1500">
+            <v>1.55888</v>
           </cell>
           <cell r="G1500">
-            <v>2.15E-3</v>
+            <v>34.257309999999997</v>
           </cell>
         </row>
         <row r="1501">
+          <cell r="A1501" t="str">
+            <v>4904</v>
+          </cell>
           <cell r="B1501" t="str">
-            <v>РОССИЯ</v>
+            <v>Ноты, печатные или рукописные, в переплете или непереплетенные, иллюстрированные или неиллюстрированные</v>
           </cell>
           <cell r="G1501">
-            <v>2.15E-3</v>
+            <v>1.448E-2</v>
           </cell>
         </row>
         <row r="1502">
-          <cell r="A1502" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1502" t="str">
-            <v>Пряжа из других растительных текстильных волокон; пряжа бумажная</v>
-[...5 lines deleted...]
-            <v>9.8099999999999993E-3</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1502">
+            <v>1.448E-2</v>
           </cell>
         </row>
         <row r="1503">
+          <cell r="A1503" t="str">
+            <v>4905</v>
+          </cell>
           <cell r="B1503" t="str">
-            <v>РОССИЯ</v>
+            <v>Карты географические и гидрографические или аналогичные карты всех видов, включая атласы, настенные карты, топографические планы и глобусы, отпечатанные</v>
           </cell>
           <cell r="D1503">
-            <v>1E-3</v>
+            <v>1.41E-3</v>
           </cell>
           <cell r="F1503">
-            <v>9.8099999999999993E-3</v>
+            <v>3.5999999999999997E-2</v>
+          </cell>
+          <cell r="G1503">
+            <v>1.56044</v>
           </cell>
         </row>
         <row r="1504">
-          <cell r="A1504" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1504" t="str">
-            <v>Ткани льняные</v>
-[...5 lines deleted...]
-            <v>4.6199700000000004</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1504">
+            <v>1.41E-3</v>
+          </cell>
+          <cell r="F1504">
+            <v>3.5999999999999997E-2</v>
           </cell>
         </row>
         <row r="1505">
           <cell r="B1505" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1505">
-            <v>0.45196999999999998</v>
+            <v>1.56044</v>
           </cell>
         </row>
         <row r="1506">
+          <cell r="A1506" t="str">
+            <v>4906</v>
+          </cell>
           <cell r="B1506" t="str">
-            <v>РОССИЯ</v>
+            <v>Планы, чертежи для разл.целей, представл. Собой оригиналы, выполненныеот руки, тексты рукописные, фоторепродукции на сенсибилизированной бумаге и подкопирочные экземпляры вышепоименованных товаров</v>
           </cell>
           <cell r="G1506">
-            <v>4.1680000000000001</v>
+            <v>2.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="1507">
-          <cell r="A1507" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1507" t="str">
-            <v>Ткани из джутовых волокон или других текстильных лубяных волокон товарной позиции 5303</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1507">
-            <v>0.39600000000000002</v>
+            <v>2.0000000000000001E-4</v>
           </cell>
         </row>
         <row r="1508">
+          <cell r="A1508" t="str">
+            <v>4907</v>
+          </cell>
           <cell r="B1508" t="str">
-            <v>РОССИЯ</v>
+            <v>Почтов. Марки негашен., марки госпошлин или аналог. Марки текущ. Или нового выпуска в стране, для кот. Они предназначены; бумага гербовая; банкноты; чеков. Книжки; акции и аналог. Виды ценных бумаг</v>
           </cell>
           <cell r="G1508">
-            <v>0.39600000000000002</v>
+            <v>1.71784</v>
           </cell>
         </row>
         <row r="1509">
-          <cell r="A1509" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1509" t="str">
-            <v>Нитки швейные из химических нитей, расфасованные или не расфасованные для розничной продажи</v>
-[...5 lines deleted...]
-            <v>2.2766099999999998</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1509">
-            <v>1.27732</v>
+            <v>1.7163200000000001</v>
           </cell>
         </row>
         <row r="1510">
           <cell r="B1510" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1510">
+            <v>1.5200000000000001E-3</v>
+          </cell>
+        </row>
+        <row r="1511">
+          <cell r="A1511" t="str">
+            <v>4908</v>
+          </cell>
+          <cell r="B1511" t="str">
+            <v>Картинки переводные (декалькомания)</v>
+          </cell>
+          <cell r="F1511">
+            <v>6.3000000000000003E-4</v>
+          </cell>
+          <cell r="G1511">
+            <v>0.45601999999999998</v>
+          </cell>
+        </row>
+        <row r="1512">
+          <cell r="B1512" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1510">
-[...29 lines deleted...]
-          </cell>
           <cell r="F1512">
-            <v>14.07188</v>
-[...2 lines deleted...]
-            <v>18.729130000000001</v>
+            <v>6.3000000000000003E-4</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="B1513" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1513">
-            <v>1.098E-2</v>
+            <v>0.45601999999999998</v>
           </cell>
         </row>
         <row r="1514">
+          <cell r="A1514" t="str">
+            <v>4909</v>
+          </cell>
           <cell r="B1514" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>0.2944</v>
+            <v>Открытки почтовые печатные или иллюстриров.; поздравительные, пригласительные и аналог. Карточки, иллюстриров. Или неиллюстрированные, с конвертами или без конвертов, с украшениями или без украшений</v>
+          </cell>
+          <cell r="G1514">
+            <v>2.9422299999999999</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="B1515" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1515">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1515">
-            <v>18.718150000000001</v>
+            <v>2.9422299999999999</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="A1516" t="str">
-            <v>5404</v>
+            <v>4910</v>
           </cell>
           <cell r="B1516" t="str">
-            <v>Мононити синтетические линейной плотности 67 дтекс или более и с размером поперечного сечения не более 1 мм; плоские и аналогичные нити (например, искусственная соломка) из синтетических текстильных материалов с шириной не более 5 мм</v>
-[...5 lines deleted...]
-            <v>9.9802199999999992</v>
+            <v>Печатные календари всех видов, включая отрывные</v>
           </cell>
           <cell r="G1516">
-            <v>1.51851</v>
+            <v>0.19702</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="B1517" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>9.9802199999999992</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1517">
-            <v>1.51851</v>
+            <v>4.7600000000000003E-2</v>
           </cell>
         </row>
         <row r="1518">
-          <cell r="A1518" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1518" t="str">
-            <v>Нити комплексные химические(кроме швейных ниток),расфасованные для розничной продажи</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1518">
-            <v>3.943E-2</v>
+            <v>0.14942</v>
           </cell>
         </row>
         <row r="1519">
+          <cell r="A1519" t="str">
+            <v>4911</v>
+          </cell>
           <cell r="B1519" t="str">
-            <v>РОССИЯ</v>
+            <v>Прочая печатная продукция, включая печатные репродукции и фотографии</v>
+          </cell>
+          <cell r="D1519">
+            <v>10.230230000000001</v>
+          </cell>
+          <cell r="F1519">
+            <v>317.07317999999998</v>
           </cell>
           <cell r="G1519">
-            <v>3.943E-2</v>
+            <v>68.522469999999998</v>
           </cell>
         </row>
         <row r="1520">
-          <cell r="A1520" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1520" t="str">
-            <v>Ткани из синтетических комплексных нитей, включая ткани, изготавливаемые из материалов товарной позиции 5404</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1520">
-            <v>14.44674</v>
-[...2 lines deleted...]
-            <v>84879</v>
+            <v>6.45E-3</v>
           </cell>
           <cell r="F1520">
-            <v>3015.4316899999999</v>
-[...2 lines deleted...]
-            <v>109.12369</v>
+            <v>3.637E-2</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="B1521" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
+          <cell r="D1521">
+            <v>2.1600000000000001E-2</v>
+          </cell>
+          <cell r="F1521">
+            <v>0.24096999999999999</v>
+          </cell>
           <cell r="G1521">
-            <v>0.20427999999999999</v>
+            <v>1.2435099999999999</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="B1522" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1522">
-            <v>0.89400000000000002</v>
-[...2 lines deleted...]
-            <v>9200</v>
+            <v>9.9715399999999992</v>
           </cell>
           <cell r="F1522">
-            <v>5.0532599999999999</v>
+            <v>29.882680000000001</v>
           </cell>
           <cell r="G1522">
-            <v>0.15262000000000001</v>
+            <v>0.72299999999999998</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="B1523" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1523">
-            <v>13.55274</v>
-[...2 lines deleted...]
-            <v>75679</v>
+            <v>0.23064000000000001</v>
           </cell>
           <cell r="F1523">
-            <v>3010.3784300000002</v>
+            <v>286.91316</v>
           </cell>
           <cell r="G1523">
-            <v>108.76679</v>
+            <v>66.555959999999999</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="A1524" t="str">
-            <v>5408</v>
+            <v>5006</v>
           </cell>
           <cell r="B1524" t="str">
-            <v>Ткани из искусственных комплексных нитей, включая ткани, изготавливаемые из материалов товарной позиции 5405</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Нить шелковая и пряжа однониточная из шелковых отходов, расфасованная для розничной продажи; кетгут</v>
           </cell>
           <cell r="G1524">
-            <v>0.47506999999999999</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="B1525" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1525">
-            <v>0.47506999999999999</v>
+            <v>2.0000000000000002E-5</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="A1526" t="str">
-            <v>5503</v>
+            <v>5101</v>
           </cell>
           <cell r="B1526" t="str">
-            <v>Волокна синтетические, не подвергнутые кардо-, гребнечесанию или другой подготовке для прядения</v>
+            <v>Шерсть, не подвергнутая кардо- или гребнечесанию</v>
           </cell>
           <cell r="G1526">
-            <v>15.442</v>
+            <v>151.34299999999999</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="B1527" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1527">
-            <v>15.442</v>
+            <v>151.34299999999999</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="A1528" t="str">
-            <v>5506</v>
+            <v>5102</v>
           </cell>
           <cell r="B1528" t="str">
-            <v>Волокна синтетические, подвергнутые кардо-, гребнечесанию или другой подготовке для прядения</v>
+            <v>Волос животных, тонкий или грубый, не подвергнутый кардо- или гребнечесанию</v>
           </cell>
           <cell r="G1528">
-            <v>1.85</v>
+            <v>27.745000000000001</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="B1529" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1529">
-            <v>1.85</v>
+            <v>27.745000000000001</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="A1530" t="str">
-            <v>5508</v>
+            <v>5105</v>
           </cell>
           <cell r="B1530" t="str">
-            <v>Нитки швейные из химических волокон, расфасованные или не расфасованные для розничной продажи</v>
+            <v>Шерсть и тонкий или грубый волос животных, подвергнутые кардо- или гребнечесанию (включая шерсть, подвергнутую гребнечесанию, в отрезках)</v>
           </cell>
           <cell r="G1530">
-            <v>1.3853200000000001</v>
+            <v>0.12010999999999999</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="B1531" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1531">
-            <v>1.3853200000000001</v>
+            <v>0.12010999999999999</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="A1532" t="str">
-            <v>5509</v>
+            <v>5106</v>
           </cell>
           <cell r="B1532" t="str">
-            <v>Пряжа из синтетических волокон (кроме швейных ниток), не расфасованная для розничной продажи</v>
+            <v>Пряжа шерстяная аппаратного прядения, не расфасованная для розничной продажи</v>
           </cell>
           <cell r="G1532">
-            <v>3.1964000000000001</v>
+            <v>2.9499999999999999E-3</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="B1533" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1533">
-            <v>3.1964000000000001</v>
+            <v>2.9499999999999999E-3</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="A1534" t="str">
-            <v>5512</v>
+            <v>5109</v>
           </cell>
           <cell r="B1534" t="str">
-            <v>Ткани из синтетических волокон, содержащие 85 мас.% или более этих волокон</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Пряжа из шерсти или тонкого волоса животных, расфасованная для розничной продажи</v>
           </cell>
           <cell r="D1534">
-            <v>0.47499999999999998</v>
-[...2 lines deleted...]
-            <v>618.6</v>
+            <v>1.2E-2</v>
           </cell>
           <cell r="F1534">
-            <v>6.8671699999999998</v>
+            <v>0.14609</v>
           </cell>
           <cell r="G1534">
-            <v>10.66014</v>
+            <v>0.21454000000000001</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="B1535" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1535">
+            <v>1.2E-2</v>
+          </cell>
+          <cell r="F1535">
+            <v>0.14609</v>
           </cell>
           <cell r="G1535">
-            <v>8.8999999999999999E-3</v>
+            <v>0.21454000000000001</v>
           </cell>
         </row>
         <row r="1536">
+          <cell r="A1536" t="str">
+            <v>5110</v>
+          </cell>
           <cell r="B1536" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пряжа из грубого волоса животных или конского волоса (включая позументную нить из конского волоса), расфасованная или не расфасованная для розничной продажи</v>
           </cell>
           <cell r="G1536">
-            <v>8.0000000000000002E-3</v>
+            <v>1.6459999999999999E-2</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="B1537" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1537">
-[...7 lines deleted...]
-          </cell>
           <cell r="G1537">
-            <v>10.64324</v>
+            <v>1.6459999999999999E-2</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="A1538" t="str">
-            <v>5513</v>
+            <v>5111</v>
           </cell>
           <cell r="B1538" t="str">
-            <v>Ткани из синтетических волокон, содержащие менее 85 мас.% этих волокон, смешанные в основном или исключительно с хлопковыми волокнами, имеющие поверхностную плотность не более 170 г/м2</v>
+            <v>Ткани из шерстяной пряжи аппаратного прядения или пряжи аппаратного прядения из тонкого волоса животных</v>
           </cell>
           <cell r="C1538" t="str">
             <v>Метр квадратный</v>
           </cell>
+          <cell r="D1538">
+            <v>0.64300999999999997</v>
+          </cell>
+          <cell r="E1538">
+            <v>1004.7</v>
+          </cell>
+          <cell r="F1538">
+            <v>3.46055</v>
+          </cell>
           <cell r="G1538">
-            <v>0.37670999999999999</v>
+            <v>6.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="B1539" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1539">
+            <v>0.64300999999999997</v>
+          </cell>
+          <cell r="E1539">
+            <v>1004.7</v>
+          </cell>
+          <cell r="F1539">
+            <v>3.46055</v>
+          </cell>
           <cell r="G1539">
-            <v>0.37670999999999999</v>
+            <v>6.0000000000000001E-3</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="A1540" t="str">
-            <v>5514</v>
+            <v>5112</v>
           </cell>
           <cell r="B1540" t="str">
-            <v>Ткани из синтетических волокон, содержащие менее 85 мас.% этих волокон, смешанные в основном или исключительно с хлопковыми волокнами, имеющие поверхностную плотность более 170 г/м2</v>
+            <v>Ткани из шерстяной пряжи гребенного прядения или пряжи гребенного прядения из тонкого волоса животных</v>
           </cell>
           <cell r="C1540" t="str">
             <v>Метр квадратный</v>
           </cell>
           <cell r="D1540">
-            <v>5.194</v>
+            <v>8.0000000000000004E-4</v>
           </cell>
           <cell r="E1540">
-            <v>15440.2</v>
+            <v>2.5</v>
           </cell>
           <cell r="F1540">
-            <v>35.406889999999997</v>
+            <v>8.4870000000000001E-2</v>
           </cell>
           <cell r="G1540">
-            <v>36.406799999999997</v>
+            <v>0.1799</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="B1541" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...8 lines deleted...]
-            <v>35.406889999999997</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="G1541">
+            <v>0.1799</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="B1542" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>36.406799999999997</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1542">
+            <v>8.0000000000000004E-4</v>
+          </cell>
+          <cell r="E1542">
+            <v>2.5</v>
+          </cell>
+          <cell r="F1542">
+            <v>8.4870000000000001E-2</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="A1543" t="str">
-            <v>5515</v>
+            <v>5202</v>
           </cell>
           <cell r="B1543" t="str">
-            <v>Ткани из синтетических волокон прочие</v>
-[...5 lines deleted...]
-            <v>24.778939999999999</v>
+            <v>Отходы хлопкового волокна (включая прядильные отходы и расщипанное сырье)</v>
+          </cell>
+          <cell r="D1543">
+            <v>539.60299999999995</v>
+          </cell>
+          <cell r="F1543">
+            <v>2051.8249999999998</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="B1544" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>0.74604999999999999</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1544">
+            <v>539.60299999999995</v>
+          </cell>
+          <cell r="F1544">
+            <v>2051.8249999999998</v>
           </cell>
         </row>
         <row r="1545">
+          <cell r="A1545" t="str">
+            <v>5204</v>
+          </cell>
           <cell r="B1545" t="str">
-            <v>РОССИЯ</v>
+            <v>Нитки хлопчатобумажные швейные, расфасованные или не расфасованные для розничной продажи</v>
           </cell>
           <cell r="G1545">
-            <v>24.032889999999998</v>
+            <v>1.0200000000000001E-3</v>
           </cell>
         </row>
         <row r="1546">
-          <cell r="A1546" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1546" t="str">
-            <v>Ткани из искусственных волокон</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1546">
-            <v>0.11593000000000001</v>
+            <v>1.0200000000000001E-3</v>
           </cell>
         </row>
         <row r="1547">
+          <cell r="A1547" t="str">
+            <v>5205</v>
+          </cell>
           <cell r="B1547" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Пряжа хлопчатобумажная (кроме швейных ниток), содержащая хлопковых волокон 85 мас.% или более, не расфасованная для розничной продажи</v>
+          </cell>
+          <cell r="D1547">
+            <v>2.7000000000000001E-3</v>
+          </cell>
+          <cell r="F1547">
+            <v>3.3000000000000002E-2</v>
           </cell>
           <cell r="G1547">
-            <v>0.11593000000000001</v>
+            <v>31.96031</v>
           </cell>
         </row>
         <row r="1548">
-          <cell r="A1548" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1548" t="str">
-            <v>Вата из текстильных материалов и изделия из нее; текстильные волокна, не превышающие по длине 5 мм (пух), текстильная пыль и узелки</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1548">
-            <v>0.59338000000000002</v>
+            <v>2.7000000000000001E-3</v>
           </cell>
           <cell r="F1548">
-            <v>4.8514999999999997</v>
+            <v>3.3000000000000002E-2</v>
           </cell>
           <cell r="G1548">
-            <v>760.58007999999995</v>
+            <v>31.96031</v>
           </cell>
         </row>
         <row r="1549">
+          <cell r="A1549" t="str">
+            <v>5206</v>
+          </cell>
           <cell r="B1549" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>Пряжа хлопчатобумажная (кроме швейных ниток), содержащая менее 85 мас.% хлопковых волокон, не расфасованная для розничной продажи</v>
           </cell>
           <cell r="D1549">
-            <v>0.59297999999999995</v>
+            <v>6.4999999999999997E-3</v>
           </cell>
           <cell r="F1549">
-            <v>4.81691</v>
+            <v>0.24</v>
           </cell>
           <cell r="G1549">
-            <v>0.86814000000000002</v>
+            <v>21.283000000000001</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="B1550" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>3.4590000000000003E-2</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="G1550">
-            <v>759.71194000000003</v>
+            <v>21.283000000000001</v>
           </cell>
         </row>
         <row r="1551">
-          <cell r="A1551" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1551" t="str">
-            <v>Войлок или фетр, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1551">
-            <v>4.8559999999999999E-2</v>
+            <v>6.4999999999999997E-3</v>
           </cell>
           <cell r="F1551">
-            <v>5.0102500000000001</v>
-[...2 lines deleted...]
-            <v>2.1671999999999998</v>
+            <v>0.24</v>
           </cell>
         </row>
         <row r="1552">
+          <cell r="A1552" t="str">
+            <v>5207</v>
+          </cell>
           <cell r="B1552" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>4.4947699999999999</v>
+            <v>Пряжа хлопчатобумажная (кроме швейных ниток), расфасованная для розничной продажи</v>
+          </cell>
+          <cell r="G1552">
+            <v>0.22819</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="B1553" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1553">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1553">
-            <v>2.1671999999999998</v>
+            <v>0.22819</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="A1554" t="str">
-            <v>5603</v>
+            <v>5208</v>
           </cell>
           <cell r="B1554" t="str">
-            <v>Нетканые материалы, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные</v>
+            <v>Ткани хлопчатобумажные, содержащие 85 мас.% или более хлопковых волокон, с поверхностной плотностью не более 200 г/м2</v>
+          </cell>
+          <cell r="C1554" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1554">
-            <v>110.49506</v>
+            <v>2.3287499999999999</v>
+          </cell>
+          <cell r="E1554">
+            <v>6242</v>
           </cell>
           <cell r="F1554">
-            <v>231.00636</v>
+            <v>4.4001999999999999</v>
           </cell>
           <cell r="G1554">
-            <v>1138.3768</v>
+            <v>18.60211</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="B1555" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1555">
-            <v>5.8414099999999998</v>
+            <v>0.26007000000000002</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="B1556" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1556">
-            <v>77.121769999999998</v>
+            <v>2.1869999999999998</v>
+          </cell>
+          <cell r="E1556">
+            <v>3542</v>
           </cell>
           <cell r="F1556">
-            <v>170.62834000000001</v>
-[...2 lines deleted...]
-            <v>0.20748</v>
+            <v>3.5421999999999998</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="B1557" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1557">
-            <v>33.373289999999997</v>
+            <v>0.14174999999999999</v>
+          </cell>
+          <cell r="E1557">
+            <v>2700</v>
           </cell>
           <cell r="F1557">
-            <v>60.378019999999999</v>
+            <v>0.85799999999999998</v>
           </cell>
           <cell r="G1557">
-            <v>1132.32791</v>
+            <v>18.342040000000001</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="A1558" t="str">
-            <v>5604</v>
+            <v>5209</v>
           </cell>
           <cell r="B1558" t="str">
-            <v>Резиновые нить и шнур, с текстильным покрытием; текстильные нити, плоские и аналогичные нити товарной позиции 5404 или 5405, пропитанные, с покрытием или имеющие оболочку из резины или пластмассы</v>
+            <v>Ткани хлопчатобумажные, содержащие 85 мас.% или более хлопковых волокон, с поверхностной плотностью более 200 г/м2</v>
+          </cell>
+          <cell r="C1558" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1558">
-            <v>3.6000000000000002E-4</v>
+            <v>0.81200000000000006</v>
+          </cell>
+          <cell r="E1558">
+            <v>1356.6</v>
           </cell>
           <cell r="F1558">
-            <v>1.4919999999999999E-2</v>
+            <v>8.1937899999999999</v>
           </cell>
           <cell r="G1558">
-            <v>13.23964</v>
+            <v>1.7403200000000001</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="B1559" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1559">
+            <v>0.81200000000000006</v>
+          </cell>
+          <cell r="E1559">
+            <v>1356.6</v>
+          </cell>
+          <cell r="F1559">
+            <v>8.1937899999999999</v>
           </cell>
           <cell r="G1559">
-            <v>6.3159999999999994E-2</v>
+            <v>7.2999999999999995E-2</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="B1560" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1560">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1560">
-            <v>13.17648</v>
+            <v>1.6673199999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="A1561" t="str">
-            <v>5607</v>
+            <v>5210</v>
           </cell>
           <cell r="B1561" t="str">
-            <v>Бечевки, веревки, канаты и тросы, плетеные или неплетеные, или в оплетке или без оплетки, и пропитанные или непропитанные, с покрытием или без покрытия, в оболочке или без оболочки из резины или пластмассы</v>
+            <v>Ткани хлопчатобумажные, содержащие менее 85 мас.% хлопковых волокон, смешанные в основном или исключительно с химическими волокнами, с поверхностной плотностью не более 200 г/м2</v>
+          </cell>
+          <cell r="C1561" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1561">
-            <v>0.31798999999999999</v>
+            <v>0.17151</v>
+          </cell>
+          <cell r="E1561">
+            <v>556.70000000000005</v>
           </cell>
           <cell r="F1561">
-            <v>22.162739999999999</v>
+            <v>1.4617100000000001</v>
           </cell>
           <cell r="G1561">
-            <v>81.488659999999996</v>
+            <v>12.310600000000001</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="B1562" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1562">
-            <v>0.80484</v>
+            <v>11.05673</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="B1563" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1563">
-            <v>4.8189999999999997E-2</v>
+            <v>0.15951000000000001</v>
+          </cell>
+          <cell r="E1563">
+            <v>531.70000000000005</v>
           </cell>
           <cell r="F1563">
-            <v>0.64332</v>
-[...2 lines deleted...]
-            <v>1.4610000000000001</v>
+            <v>1.28671</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="B1564" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1564">
-            <v>0.26979999999999998</v>
+            <v>1.2E-2</v>
+          </cell>
+          <cell r="E1564">
+            <v>25</v>
           </cell>
           <cell r="F1564">
-            <v>21.51942</v>
+            <v>0.17499999999999999</v>
           </cell>
           <cell r="G1564">
-            <v>79.222819999999999</v>
+            <v>1.25387</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="A1565" t="str">
-            <v>5608</v>
+            <v>5211</v>
           </cell>
           <cell r="B1565" t="str">
-            <v>Сетки и сети, плетеные из бечевок, веревок или канатов; готовые рыболовные сети и другие готовые сети, из текстильных материалов</v>
+            <v>Ткани хлопчатобумажные, содержащие менее 85 мас.% хлопковых волокон, смешанные в основном или исключительно с химическими волокнами, с поверхностной плотностью более 200 г/м2</v>
+          </cell>
+          <cell r="C1565" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1565">
-            <v>2.172E-2</v>
+            <v>0.32400000000000001</v>
+          </cell>
+          <cell r="E1565">
+            <v>2297.1999999999998</v>
           </cell>
           <cell r="F1565">
-            <v>4.4706599999999996</v>
+            <v>3.3891300000000002</v>
           </cell>
           <cell r="G1565">
-            <v>4.1256399999999998</v>
+            <v>45.008369999999999</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="B1566" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1566">
-            <v>9.3500000000000007E-3</v>
+            <v>35.044820000000001</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="B1567" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1567">
-            <v>2.0729999999999998E-2</v>
+            <v>0.32400000000000001</v>
+          </cell>
+          <cell r="E1567">
+            <v>2297.1999999999998</v>
           </cell>
           <cell r="F1567">
-            <v>4.4653999999999998</v>
-[...2 lines deleted...]
-            <v>0.57482</v>
+            <v>3.3891300000000002</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="B1568" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1568">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1568">
-            <v>3.5414699999999999</v>
+            <v>9.9635499999999997</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="A1569" t="str">
-            <v>5609</v>
+            <v>5212</v>
           </cell>
           <cell r="B1569" t="str">
-            <v>Изделия из нитей, лент и аналогичных нитей, указанных в тов. Поз. 5404, 5405, бечевка, шнуры, веревки или канаты, в другом месте не поименованные</v>
-[...5 lines deleted...]
-            <v>5.5670000000000002</v>
+            <v>Ткани хлопчатобумажные прочие</v>
+          </cell>
+          <cell r="C1569" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="G1569">
-            <v>6.0199400000000001</v>
+            <v>4.1869999999999997E-2</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="B1570" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1570">
-            <v>5.7307699999999997</v>
+            <v>2.768E-2</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="B1571" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...5 lines deleted...]
-            <v>5.5670000000000002</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1571">
+            <v>1.4189999999999999E-2</v>
           </cell>
         </row>
         <row r="1572">
+          <cell r="A1572" t="str">
+            <v>5301</v>
+          </cell>
           <cell r="B1572" t="str">
-            <v>РОССИЯ</v>
+            <v>Лен-сырец или лен обработанный, но не подвергнутый прядению; очесы и отходы льна (включая прядильные отходы и расщипанное сырье)</v>
+          </cell>
+          <cell r="D1572">
+            <v>1.8E-3</v>
+          </cell>
+          <cell r="F1572">
+            <v>1.7930000000000001E-2</v>
           </cell>
           <cell r="G1572">
-            <v>0.28916999999999998</v>
+            <v>0.3352</v>
           </cell>
         </row>
         <row r="1573">
-          <cell r="A1573" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1573" t="str">
-            <v>Тканые ковры и прочие текстильные напольные покрытия, нетафтинговые или нефлокированные, готовые или неготовые, включая 'килим', 'сумах', 'кермани' и аналогичные ковры ручной работы</v>
-[...5 lines deleted...]
-            <v>133.79750999999999</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1573">
+            <v>1.8E-3</v>
+          </cell>
+          <cell r="F1573">
+            <v>1.7930000000000001E-2</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="B1574" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1574">
-            <v>127.95</v>
+            <v>0.3352</v>
           </cell>
         </row>
         <row r="1575">
+          <cell r="A1575" t="str">
+            <v>5306</v>
+          </cell>
           <cell r="B1575" t="str">
-            <v>РОССИЯ</v>
+            <v>Пряжа льняная</v>
           </cell>
           <cell r="G1575">
-            <v>5.8475099999999998</v>
+            <v>3.2730000000000002E-2</v>
           </cell>
         </row>
         <row r="1576">
-          <cell r="A1576" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1576" t="str">
-            <v>Ковры и прочие текстильные напольные покрытия тафтинговые, готовые или неготовые</v>
-[...11 lines deleted...]
-            <v>5.9167699999999996</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1576">
-            <v>27.171330000000001</v>
+            <v>3.2730000000000002E-2</v>
           </cell>
         </row>
         <row r="1577">
+          <cell r="A1577" t="str">
+            <v>5307</v>
+          </cell>
           <cell r="B1577" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...8 lines deleted...]
-            <v>5.9167699999999996</v>
+            <v>Пряжа из джутовых волокон или других текстильных лубяных волокон товарной позиции 5303</v>
           </cell>
           <cell r="G1577">
-            <v>7.6799999999999993E-2</v>
+            <v>4.4299999999999999E-3</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="B1578" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1578">
-            <v>27.094529999999999</v>
+            <v>4.4299999999999999E-3</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="A1579" t="str">
-            <v>5704</v>
+            <v>5308</v>
           </cell>
           <cell r="B1579" t="str">
-            <v>Ковры и прочие текстильные напольные покрытия из войлока, нетафтинговые или нефлокированные, готовые или неготовые</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Пряжа из других растительных текстильных волокон; пряжа бумажная</v>
+          </cell>
+          <cell r="D1579">
+            <v>7.9000000000000001E-2</v>
+          </cell>
+          <cell r="F1579">
+            <v>1.0303899999999999</v>
           </cell>
           <cell r="G1579">
-            <v>1.78312</v>
+            <v>2.4559999999999998E-2</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="B1580" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1580">
+            <v>7.9000000000000001E-2</v>
+          </cell>
+          <cell r="F1580">
+            <v>1.0303899999999999</v>
           </cell>
           <cell r="G1580">
-            <v>9.5999999999999992E-3</v>
+            <v>2.4559999999999998E-2</v>
           </cell>
         </row>
         <row r="1581">
+          <cell r="A1581" t="str">
+            <v>5309</v>
+          </cell>
           <cell r="B1581" t="str">
-            <v>РОССИЯ</v>
+            <v>Ткани льняные</v>
+          </cell>
+          <cell r="C1581" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="G1581">
-            <v>1.77352</v>
+            <v>15.790900000000001</v>
           </cell>
         </row>
         <row r="1582">
-          <cell r="A1582" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1582" t="str">
-            <v>Ковры и текстильные напольные покрытия прочие, отделанные или неотделанные</v>
-[...11 lines deleted...]
-            <v>11.04241</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1582">
-            <v>9.6967199999999991</v>
+            <v>0.54057999999999995</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="B1583" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1583">
-            <v>5.28E-3</v>
+            <v>15.25032</v>
           </cell>
         </row>
         <row r="1584">
+          <cell r="A1584" t="str">
+            <v>5310</v>
+          </cell>
           <cell r="B1584" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...8 lines deleted...]
-            <v>11.04241</v>
+            <v>Ткани из джутовых волокон или других текстильных лубяных волокон товарной позиции 5303</v>
+          </cell>
+          <cell r="C1584" t="str">
+            <v>Метр квадратный</v>
+          </cell>
+          <cell r="G1584">
+            <v>1.772</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="B1585" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1585">
-            <v>9.6914400000000001</v>
+            <v>1.772</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="A1586" t="str">
-            <v>5801</v>
+            <v>5401</v>
           </cell>
           <cell r="B1586" t="str">
-            <v>Ткани ворсовые и ткани из синели, кроме тканей товарной позиции 5802 или 5806</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Нитки швейные из химических нитей, расфасованные или не расфасованные для розничной продажи</v>
           </cell>
           <cell r="D1586">
-            <v>0.41227999999999998</v>
-[...2 lines deleted...]
-            <v>514.29999999999995</v>
+            <v>6.0979999999999999E-2</v>
           </cell>
           <cell r="F1586">
-            <v>4.9592299999999998</v>
+            <v>1.8776200000000001</v>
           </cell>
           <cell r="G1586">
-            <v>92.431790000000007</v>
+            <v>4.2968099999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="B1587" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1587">
-            <v>0.17727999999999999</v>
-[...2 lines deleted...]
-            <v>221.6</v>
+            <v>6.0979999999999999E-2</v>
           </cell>
           <cell r="F1587">
-            <v>2.84632</v>
+            <v>1.8776200000000001</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="B1588" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1588">
-[...7 lines deleted...]
-          </cell>
           <cell r="G1588">
-            <v>92.431790000000007</v>
+            <v>4.2968099999999998</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="A1589" t="str">
-            <v>5802</v>
+            <v>5402</v>
           </cell>
           <cell r="B1589" t="str">
-            <v>Ткани махровые полотенечные и аналогичные махровые ткани, кроме узких тканей товарной позиции 5806; тафтинговые текстильные материалы, кроме изделий товарной позиции 5703</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Нити комплексные синтетические (кроме швейных ниток), не расфасованные для розничной продажи, включая синтетические мононити линейной плотности менее 67 дтекс</v>
+          </cell>
+          <cell r="D1589">
+            <v>2.7955700000000001</v>
+          </cell>
+          <cell r="F1589">
+            <v>38.552689999999998</v>
           </cell>
           <cell r="G1589">
-            <v>0.25003999999999998</v>
+            <v>29.513870000000001</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="B1590" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>0.25003999999999998</v>
+            <v>БЕЛАРУСЬ</v>
+          </cell>
+          <cell r="D1590">
+            <v>3.98E-3</v>
+          </cell>
+          <cell r="F1590">
+            <v>3.2140000000000002E-2</v>
           </cell>
         </row>
         <row r="1591">
-          <cell r="A1591" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1591" t="str">
-            <v>Ткани перевивочного переплетения, кроме узких тканей товарной позиции 58 06</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1591">
+            <v>2.7915899999999998</v>
+          </cell>
+          <cell r="F1591">
+            <v>38.52055</v>
           </cell>
           <cell r="G1591">
-            <v>3.6999999999999998E-2</v>
+            <v>29.513870000000001</v>
           </cell>
         </row>
         <row r="1592">
+          <cell r="A1592" t="str">
+            <v>5403</v>
+          </cell>
           <cell r="B1592" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>3.6999999999999998E-2</v>
+            <v>Нити комплексные искусственные (кроме швейных ниток), не расфасованные для розничной продажи, включая искусственные мононити линейной плотности менее 67 дтекс</v>
+          </cell>
+          <cell r="D1592">
+            <v>2.3999999999999998E-3</v>
+          </cell>
+          <cell r="F1592">
+            <v>5.6000000000000001E-2</v>
           </cell>
         </row>
         <row r="1593">
-          <cell r="A1593" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1593" t="str">
-            <v>шілтер и прочие сетчатые полотна, за исключением тканых полотен, трикотажных полотен машинного или ручного вязания; кружева в куске, в лентах или в виде отдельных орнаментов, кроме полотен товарных позиций 6002 - 6006</v>
-[...2 lines deleted...]
-            <v>0.42298999999999998</v>
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1593">
+            <v>2.3999999999999998E-3</v>
+          </cell>
+          <cell r="F1593">
+            <v>5.6000000000000001E-2</v>
           </cell>
         </row>
         <row r="1594">
+          <cell r="A1594" t="str">
+            <v>5404</v>
+          </cell>
           <cell r="B1594" t="str">
-            <v>РОССИЯ</v>
+            <v>Мононити синтетические линейной плотности 67 дтекс или более и с размером поперечного сечения не более 1 мм; плоские и аналогичные нити (например, искусственная соломка) из синтетических текстильных материалов с шириной не более 5 мм</v>
+          </cell>
+          <cell r="D1594">
+            <v>1.8766</v>
+          </cell>
+          <cell r="F1594">
+            <v>26.5443</v>
           </cell>
           <cell r="G1594">
-            <v>0.42298999999999998</v>
+            <v>9.9659999999999999E-2</v>
           </cell>
         </row>
         <row r="1595">
-          <cell r="A1595" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1595" t="str">
-            <v>Узкие ткани, кроме изделий товарной позиции 5807; узкие ткани безуточные, скрепленные склеиванием (болдюк)</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1595">
-            <v>0.53120999999999996</v>
+            <v>1.8766</v>
           </cell>
           <cell r="F1595">
-            <v>9.8412900000000008</v>
+            <v>26.5443</v>
           </cell>
           <cell r="G1595">
-            <v>17.598009999999999</v>
+            <v>9.9659999999999999E-2</v>
           </cell>
         </row>
         <row r="1596">
+          <cell r="A1596" t="str">
+            <v>5405</v>
+          </cell>
           <cell r="B1596" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>1E-4</v>
+            <v>Мононити искусственные линейной плотности не менее 6,7 текса и с размером поперечного сечения не более 1 мм, ленточные и аналогичные нити из искусств. Текстильных материалов, шириной не более 5 мм</v>
+          </cell>
+          <cell r="D1596">
+            <v>0.95</v>
+          </cell>
+          <cell r="F1596">
+            <v>19.702999999999999</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="B1597" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1597">
-            <v>0.28521000000000002</v>
+            <v>0.95</v>
           </cell>
           <cell r="F1597">
-            <v>5.12629</v>
-[...2 lines deleted...]
-            <v>4.2675599999999996</v>
+            <v>19.702999999999999</v>
           </cell>
         </row>
         <row r="1598">
+          <cell r="A1598" t="str">
+            <v>5406</v>
+          </cell>
           <cell r="B1598" t="str">
-            <v>РОССИЯ</v>
-[...5 lines deleted...]
-            <v>4.7149999999999999</v>
+            <v>Нити комплексные химические(кроме швейных ниток),расфасованные для розничной продажи</v>
           </cell>
           <cell r="G1598">
-            <v>13.330349999999999</v>
+            <v>2.9680000000000002E-2</v>
           </cell>
         </row>
         <row r="1599">
-          <cell r="A1599" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1599" t="str">
-            <v>Ярлыки, эмблемы и аналогичные изделия из текстильных материалов, в кусках, в лентах или выкроенные по форме или размеру, но не вышитые</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1599">
-            <v>0.52495999999999998</v>
+            <v>2.9680000000000002E-2</v>
           </cell>
         </row>
         <row r="1600">
+          <cell r="A1600" t="str">
+            <v>5407</v>
+          </cell>
           <cell r="B1600" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Ткани из синтетических комплексных нитей, включая ткани, изготавливаемые из материалов товарной позиции 5404</v>
+          </cell>
+          <cell r="C1600" t="str">
+            <v>Метр квадратный</v>
+          </cell>
+          <cell r="D1600">
+            <v>26.625050000000002</v>
+          </cell>
+          <cell r="E1600">
+            <v>146572.20000000001</v>
+          </cell>
+          <cell r="F1600">
+            <v>4008.3837199999998</v>
           </cell>
           <cell r="G1600">
-            <v>7.1559999999999999E-2</v>
+            <v>137.45141000000001</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="B1601" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1601">
-            <v>0.45340000000000003</v>
+            <v>0.54788999999999999</v>
           </cell>
         </row>
         <row r="1602">
-          <cell r="A1602" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1602" t="str">
-            <v>Тесьма плетеная в куске; отделочные материалы без вышивки в куске, кроме трикотажных машинного или ручного вязания; кисточки, помпоны и аналогичные изделия</v>
-[...2 lines deleted...]
-            <v>0.98114000000000001</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1602">
+            <v>0.50480000000000003</v>
+          </cell>
+          <cell r="E1602">
+            <v>5109.5</v>
+          </cell>
+          <cell r="F1602">
+            <v>5.6422400000000001</v>
           </cell>
         </row>
         <row r="1603">
           <cell r="B1603" t="str">
             <v>РОССИЯ</v>
           </cell>
+          <cell r="D1603">
+            <v>26.120249999999999</v>
+          </cell>
+          <cell r="E1603">
+            <v>141462.70000000001</v>
+          </cell>
+          <cell r="F1603">
+            <v>4002.7414800000001</v>
+          </cell>
           <cell r="G1603">
-            <v>0.98114000000000001</v>
+            <v>136.90351999999999</v>
           </cell>
         </row>
         <row r="1604">
           <cell r="A1604" t="str">
-            <v>5810</v>
+            <v>5408</v>
           </cell>
           <cell r="B1604" t="str">
-            <v>Вышивки в куске, в лентах или в виде отдельных орнаментов</v>
+            <v>Ткани из искусственных комплексных нитей, включая ткани, изготавливаемые из материалов товарной позиции 5405</v>
+          </cell>
+          <cell r="C1604" t="str">
+            <v>Метр квадратный</v>
+          </cell>
+          <cell r="D1604">
+            <v>515.59464000000003</v>
+          </cell>
+          <cell r="E1604">
+            <v>2343612</v>
+          </cell>
+          <cell r="F1604">
+            <v>428.28289999999998</v>
           </cell>
           <cell r="G1604">
-            <v>1.6100000000000001E-3</v>
+            <v>4.6260000000000003E-2</v>
           </cell>
         </row>
         <row r="1605">
           <cell r="B1605" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1605">
+            <v>515.59464000000003</v>
+          </cell>
+          <cell r="E1605">
+            <v>2343612</v>
+          </cell>
+          <cell r="F1605">
+            <v>428.28289999999998</v>
+          </cell>
+          <cell r="G1605">
+            <v>4.6260000000000003E-2</v>
+          </cell>
+        </row>
+        <row r="1606">
+          <cell r="A1606" t="str">
+            <v>5501</v>
+          </cell>
+          <cell r="B1606" t="str">
+            <v>Жгут синтетических нитей</v>
+          </cell>
+          <cell r="G1606">
+            <v>8.9999999999999993E-3</v>
+          </cell>
+        </row>
+        <row r="1607">
+          <cell r="B1607" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="G1605">
-[...20 lines deleted...]
-          </cell>
           <cell r="G1607">
-            <v>1.30589</v>
+            <v>8.9999999999999993E-3</v>
           </cell>
         </row>
         <row r="1608">
+          <cell r="A1608" t="str">
+            <v>5502</v>
+          </cell>
           <cell r="B1608" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>1.30589</v>
+            <v>Жгут искусственных нитей</v>
+          </cell>
+          <cell r="D1608">
+            <v>11.999000000000001</v>
+          </cell>
+          <cell r="F1608">
+            <v>24.031279999999999</v>
           </cell>
         </row>
         <row r="1609">
-          <cell r="A1609" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1609" t="str">
-            <v>Текстильные материалы, просмоленные или накрахмаленные, используемые для изготовления книжных переплетов или аналогичных целей; калька; загрунтованный холст для живописи; бортовка и аналогичные жесткие текстильные материалы для каркасов шляп</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1609">
-            <v>1.1299999999999999E-3</v>
-[...2 lines deleted...]
-            <v>3.8</v>
+            <v>11.999000000000001</v>
           </cell>
           <cell r="F1609">
-            <v>5.0889999999999998E-2</v>
-[...2 lines deleted...]
-            <v>0.88722000000000001</v>
+            <v>24.031279999999999</v>
           </cell>
         </row>
         <row r="1610">
+          <cell r="A1610" t="str">
+            <v>5503</v>
+          </cell>
           <cell r="B1610" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...8 lines deleted...]
-            <v>5.0889999999999998E-2</v>
+            <v>Волокна синтетические, не подвергнутые кардо-, гребнечесанию или другой подготовке для прядения</v>
+          </cell>
+          <cell r="G1610">
+            <v>88.621089999999995</v>
           </cell>
         </row>
         <row r="1611">
           <cell r="B1611" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1611">
-            <v>0.88722000000000001</v>
+            <v>88.621089999999995</v>
           </cell>
         </row>
         <row r="1612">
           <cell r="A1612" t="str">
-            <v>5903</v>
+            <v>5504</v>
           </cell>
           <cell r="B1612" t="str">
-            <v>Текстильные материалы, пропитанные, с покрытием или дублированные пластмассами, кроме материалов товарной позиции 5902</v>
-[...11 lines deleted...]
-            <v>6.7145700000000001</v>
+            <v>Волокна искусственные, не подвергнутые кардо-, гребнечесанию или другой подготовке для прядения</v>
           </cell>
           <cell r="G1612">
-            <v>36.390639999999998</v>
+            <v>7.1799999999999998E-3</v>
           </cell>
         </row>
         <row r="1613">
           <cell r="B1613" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1613">
-            <v>0.67996999999999996</v>
+            <v>7.1799999999999998E-3</v>
           </cell>
         </row>
         <row r="1614">
+          <cell r="A1614" t="str">
+            <v>5506</v>
+          </cell>
           <cell r="B1614" t="str">
-            <v>КЫРГЫЗСТАH</v>
-[...8 lines deleted...]
-            <v>4.8334700000000002</v>
+            <v>Волокна синтетические, подвергнутые кардо-, гребнечесанию или другой подготовке для прядения</v>
+          </cell>
+          <cell r="G1614">
+            <v>16.146000000000001</v>
           </cell>
         </row>
         <row r="1615">
           <cell r="B1615" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1615">
-[...7 lines deleted...]
-          </cell>
           <cell r="G1615">
-            <v>35.71067</v>
+            <v>16.146000000000001</v>
           </cell>
         </row>
         <row r="1616">
           <cell r="A1616" t="str">
-            <v>5904</v>
+            <v>5508</v>
           </cell>
           <cell r="B1616" t="str">
-            <v>Линолеум, выкроенный или не выкроенный по форме; напольные покрытия на текстильной основе, выкроенные или не выкроенные по форме</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Нитки швейные из химических волокон, расфасованные или не расфасованные для розничной продажи</v>
           </cell>
           <cell r="G1616">
-            <v>379.55738000000002</v>
+            <v>0.14319999999999999</v>
           </cell>
         </row>
         <row r="1617">
           <cell r="B1617" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G1617">
-            <v>379.55738000000002</v>
+            <v>0.14319999999999999</v>
           </cell>
         </row>
         <row r="1618">
           <cell r="A1618" t="str">
-            <v>5905</v>
+            <v>5509</v>
           </cell>
           <cell r="B1618" t="str">
-            <v>Настенные покрытия из текстильных материалов</v>
-[...2 lines deleted...]
-            <v>Метр квадратный</v>
+            <v>Пряжа из синтетических волокон (кроме швейных ниток), не расфасованная для розничной продажи</v>
           </cell>
           <cell r="G1618">
-            <v>0.11126</v>
+            <v>3.1696399999999998</v>
           </cell>
         </row>
         <row r="1619">
           <cell r="B1619" t="str">
-            <v>РОССИЯ</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1619">
-            <v>0.11126</v>
+            <v>3.1448</v>
           </cell>
         </row>
         <row r="1620">
-          <cell r="A1620" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1620" t="str">
-            <v>Текстильные материалы прорезиненные, кроме материалов товарной позиции 5902</v>
-[...5 lines deleted...]
-            <v>25.179880000000001</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="G1620">
-            <v>0.71106999999999998</v>
+            <v>2.4840000000000001E-2</v>
           </cell>
         </row>
         <row r="1621">
+          <cell r="A1621" t="str">
+            <v>5510</v>
+          </cell>
           <cell r="B1621" t="str">
-            <v>БЕЛАРУСЬ</v>
-[...2 lines deleted...]
-            <v>5.0000000000000002E-5</v>
+            <v>Пряжа из искусственных волокон (кроме швейных ниток), не расфасованная для розничной продажи</v>
+          </cell>
+          <cell r="D1621">
+            <v>2.3E-3</v>
+          </cell>
+          <cell r="F1621">
+            <v>3.5999999999999997E-2</v>
           </cell>
         </row>
         <row r="1622">
           <cell r="B1622" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1622">
-            <v>0.85760000000000003</v>
+            <v>2.3E-3</v>
           </cell>
           <cell r="F1622">
-            <v>25.179880000000001</v>
+            <v>3.5999999999999997E-2</v>
           </cell>
         </row>
         <row r="1623">
+          <cell r="A1623" t="str">
+            <v>5511</v>
+          </cell>
           <cell r="B1623" t="str">
-            <v>РОССИЯ</v>
+            <v>Пряжа из химических волокон (кроме швейных ниток), расфасованная для розничной продажи</v>
           </cell>
           <cell r="G1623">
-            <v>0.71101999999999999</v>
+            <v>0.95477999999999996</v>
           </cell>
         </row>
         <row r="1624">
-          <cell r="A1624" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1624" t="str">
-            <v>Текстильные материалы, с покрытием или пропитанные другим способом; расписанные холсты для театральных декораций, художественных студий или аналогичные</v>
-[...1 lines deleted...]
-          <cell r="C1624" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1624">
+            <v>0.95477999999999996</v>
+          </cell>
+        </row>
+        <row r="1625">
+          <cell r="A1625" t="str">
+            <v>5512</v>
+          </cell>
+          <cell r="B1625" t="str">
+            <v>Ткани из синтетических волокон, содержащие 85 мас.% или более этих волокон</v>
+          </cell>
+          <cell r="C1625" t="str">
             <v>Метр квадратный</v>
           </cell>
-          <cell r="G1624">
-[...5 lines deleted...]
-            <v>РОССИЯ</v>
+          <cell r="D1625">
+            <v>3802.6018899999999</v>
+          </cell>
+          <cell r="E1625">
+            <v>19012999</v>
+          </cell>
+          <cell r="F1625">
+            <v>765.89727000000005</v>
           </cell>
           <cell r="G1625">
-            <v>1.346E-2</v>
+            <v>16.609220000000001</v>
           </cell>
         </row>
         <row r="1626">
-          <cell r="A1626" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1626" t="str">
-            <v>Фитили текстильные, тканые, плетеные или трикотажные для ламп, керосинок, зажигалок и т.п.; колпачки для ламп накаливания и трубчатое трикотажное полотно для газовых горелок, с пропиткой или без нее</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1626">
-            <v>1E-4</v>
+            <v>0.23269999999999999</v>
           </cell>
         </row>
         <row r="1627">
           <cell r="B1627" t="str">
-            <v>РОССИЯ</v>
-[...2 lines deleted...]
-            <v>1E-4</v>
+            <v>КЫРГЫЗСТАH</v>
+          </cell>
+          <cell r="D1627">
+            <v>1.0290000000000001E-2</v>
+          </cell>
+          <cell r="E1627">
+            <v>41</v>
+          </cell>
+          <cell r="F1627">
+            <v>4.05</v>
           </cell>
         </row>
         <row r="1628">
-          <cell r="A1628" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1628" t="str">
-            <v>Шланги текстильные и аналогичные текстильные трубки с подкладкой, обшивкой или с принадлежностями из других материалов или без них</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1628">
-            <v>1.5E-3</v>
+            <v>3802.5916000000002</v>
+          </cell>
+          <cell r="E1628">
+            <v>19012958</v>
           </cell>
           <cell r="F1628">
-            <v>0.20132</v>
+            <v>761.84726999999998</v>
           </cell>
           <cell r="G1628">
-            <v>19.274660000000001</v>
+            <v>16.376519999999999</v>
           </cell>
         </row>
         <row r="1629">
+          <cell r="A1629" t="str">
+            <v>5513</v>
+          </cell>
           <cell r="B1629" t="str">
-            <v>БЕЛАРУСЬ</v>
+            <v>Ткани из синтетических волокон, содержащие менее 85 мас.% этих волокон, смешанные в основном или исключительно с хлопковыми волокнами, имеющие поверхностную плотность не более 170 г/м2</v>
+          </cell>
+          <cell r="C1629" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="G1629">
-            <v>8.4039999999999999</v>
+            <v>3.6999999999999999E-4</v>
           </cell>
         </row>
         <row r="1630">
           <cell r="B1630" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="G1630">
+            <v>3.6999999999999999E-4</v>
+          </cell>
+        </row>
+        <row r="1631">
+          <cell r="A1631" t="str">
+            <v>5514</v>
+          </cell>
+          <cell r="B1631" t="str">
+            <v>Ткани из синтетических волокон, содержащие менее 85 мас.% этих волокон, смешанные в основном или исключительно с хлопковыми волокнами, имеющие поверхностную плотность более 170 г/м2</v>
+          </cell>
+          <cell r="C1631" t="str">
+            <v>Метр квадратный</v>
+          </cell>
+          <cell r="D1631">
+            <v>3199.80438</v>
+          </cell>
+          <cell r="E1631">
+            <v>15986410.699999999</v>
+          </cell>
+          <cell r="F1631">
+            <v>1604.9766299999999</v>
+          </cell>
+          <cell r="G1631">
+            <v>17.243400000000001</v>
+          </cell>
+        </row>
+        <row r="1632">
+          <cell r="B1632" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1630">
-[...20 lines deleted...]
-          </cell>
           <cell r="D1632">
-            <v>4.3E-3</v>
+            <v>5.6308800000000003</v>
+          </cell>
+          <cell r="E1632">
+            <v>15641.2</v>
           </cell>
           <cell r="F1632">
-            <v>1.4450400000000001</v>
-[...2 lines deleted...]
-            <v>1.6029999999999999E-2</v>
+            <v>40.61909</v>
           </cell>
         </row>
         <row r="1633">
           <cell r="B1633" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="D1633">
-            <v>4.3E-3</v>
+            <v>3194.1734999999999</v>
+          </cell>
+          <cell r="E1633">
+            <v>15970769.5</v>
           </cell>
           <cell r="F1633">
-            <v>1.4450400000000001</v>
+            <v>1564.35754</v>
           </cell>
           <cell r="G1633">
-            <v>1.6029999999999999E-2</v>
+            <v>17.243400000000001</v>
           </cell>
         </row>
         <row r="1634">
           <cell r="A1634" t="str">
-            <v>5911</v>
+            <v>5515</v>
           </cell>
           <cell r="B1634" t="str">
-            <v>Текстильные материалы и изделия для технических целей, упомянутые в примечании 7 к данной группе</v>
+            <v>Ткани из синтетических волокон прочие</v>
+          </cell>
+          <cell r="C1634" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1634">
-            <v>2.0860500000000002</v>
+            <v>7.8850000000000003E-2</v>
+          </cell>
+          <cell r="E1634">
+            <v>309.2</v>
           </cell>
           <cell r="F1634">
-            <v>171.89049</v>
+            <v>0.69101999999999997</v>
           </cell>
           <cell r="G1634">
-            <v>10.21508</v>
+            <v>26.575589999999998</v>
           </cell>
         </row>
         <row r="1635">
           <cell r="B1635" t="str">
             <v>БЕЛАРУСЬ</v>
           </cell>
-          <cell r="D1635">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1635">
-            <v>5.7029999999999997E-2</v>
+            <v>13.450189999999999</v>
           </cell>
         </row>
         <row r="1636">
           <cell r="B1636" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1636">
-            <v>0.10288</v>
+            <v>7.8850000000000003E-2</v>
+          </cell>
+          <cell r="E1636">
+            <v>309.2</v>
           </cell>
           <cell r="F1636">
-            <v>4.3037700000000001</v>
-[...2 lines deleted...]
-            <v>6.1960000000000001E-2</v>
+            <v>0.69101999999999997</v>
           </cell>
         </row>
         <row r="1637">
           <cell r="B1637" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1637">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1637">
-            <v>10.09609</v>
+            <v>13.125400000000001</v>
           </cell>
         </row>
         <row r="1638">
           <cell r="A1638" t="str">
-            <v>6001</v>
+            <v>5516</v>
           </cell>
           <cell r="B1638" t="str">
-            <v>Ворсовые полотна, трикотажные машинного или ручного вязания, включая длинноворсовые полотна и махровые полотна</v>
+            <v>Ткани из искусственных волокон</v>
+          </cell>
+          <cell r="C1638" t="str">
+            <v>Метр квадратный</v>
           </cell>
           <cell r="D1638">
-            <v>1.06932</v>
+            <v>1.55294</v>
+          </cell>
+          <cell r="E1638">
+            <v>12201.6</v>
           </cell>
           <cell r="F1638">
-            <v>10.316660000000001</v>
+            <v>8.5835899999999992</v>
           </cell>
           <cell r="G1638">
-            <v>83.06447</v>
+            <v>2.23705</v>
           </cell>
         </row>
         <row r="1639">
           <cell r="B1639" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1639">
-            <v>0.12572</v>
+            <v>1.55294</v>
+          </cell>
+          <cell r="E1639">
+            <v>12201.6</v>
           </cell>
           <cell r="F1639">
-            <v>3.5646900000000001</v>
+            <v>8.5835899999999992</v>
           </cell>
         </row>
         <row r="1640">
           <cell r="B1640" t="str">
             <v>РОССИЯ</v>
           </cell>
-          <cell r="D1640">
-[...4 lines deleted...]
-          </cell>
           <cell r="G1640">
-            <v>83.06447</v>
+            <v>2.23705</v>
           </cell>
         </row>
         <row r="1641">
           <cell r="A1641" t="str">
-            <v>6002</v>
+            <v>5601</v>
           </cell>
           <cell r="B1641" t="str">
-            <v>Трикотажные полотна машинного или ручного вязания шириной не более 30 см, содержащие 5 мас.% или более эластомерных или резиновых нитей, кроме полотен товарной позиции 6001</v>
+            <v>Вата из текстильных материалов и изделия из нее; текстильные волокна, не превышающие по длине 5 мм (пух), текстильная пыль и узелки</v>
+          </cell>
+          <cell r="D1641">
+            <v>781.71157000000005</v>
+          </cell>
+          <cell r="F1641">
+            <v>1645.6652099999999</v>
           </cell>
           <cell r="G1641">
-            <v>0.62997000000000003</v>
+            <v>968.76157999999998</v>
           </cell>
         </row>
         <row r="1642">
           <cell r="B1642" t="str">
-            <v>РОССИЯ</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="G1642">
-            <v>0.62997000000000003</v>
+            <v>7.1999999999999995E-2</v>
           </cell>
         </row>
         <row r="1643">
-          <cell r="A1643" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1643" t="str">
-            <v>Трикотажные полотна машинного или ручного вязания шириной более 30 см, содержащие 5 мас.% или более эластомерных или резиновых нитей, кроме полотен товарной позиции 6001</v>
-[...5 lines deleted...]
-            <v>73.878439999999998</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1643">
-            <v>1.0422199999999999</v>
+            <v>3.6000000000000002E-4</v>
           </cell>
         </row>
         <row r="1644">
           <cell r="B1644" t="str">
+            <v>РОССИЯ</v>
+          </cell>
+          <cell r="D1644">
+            <v>781.71157000000005</v>
+          </cell>
+          <cell r="F1644">
+            <v>1645.6652099999999</v>
+          </cell>
+          <cell r="G1644">
+            <v>968.68921999999998</v>
+          </cell>
+        </row>
+        <row r="1645">
+          <cell r="A1645" t="str">
+            <v>5602</v>
+          </cell>
+          <cell r="B1645" t="str">
+            <v>Войлок или фетр, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные</v>
+          </cell>
+          <cell r="D1645">
+            <v>0.1666</v>
+          </cell>
+          <cell r="F1645">
+            <v>3.7370999999999999</v>
+          </cell>
+          <cell r="G1645">
+            <v>91.670100000000005</v>
+          </cell>
+        </row>
+        <row r="1646">
+          <cell r="B1646" t="str">
             <v>КЫРГЫЗСТАH</v>
           </cell>
-          <cell r="D1644">
-[...26 lines deleted...]
-          </cell>
           <cell r="D1646">
-            <v>0.97399999999999998</v>
+            <v>0.14000000000000001</v>
           </cell>
           <cell r="F1646">
-            <v>5.2190000000000003</v>
-[...2 lines deleted...]
-            <v>5.0189500000000002</v>
+            <v>1.51729</v>
           </cell>
         </row>
         <row r="1647">
           <cell r="B1647" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1647">
-            <v>0.97399999999999998</v>
+            <v>2.6599999999999999E-2</v>
           </cell>
           <cell r="F1647">
-            <v>5.2190000000000003</v>
+            <v>2.2198099999999998</v>
+          </cell>
+          <cell r="G1647">
+            <v>91.670100000000005</v>
           </cell>
         </row>
         <row r="1648">
+          <cell r="A1648" t="str">
+            <v>5603</v>
+          </cell>
           <cell r="B1648" t="str">
-            <v>РОССИЯ</v>
+            <v>Нетканые материалы, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные</v>
+          </cell>
+          <cell r="D1648">
+            <v>168.66167999999999</v>
+          </cell>
+          <cell r="F1648">
+            <v>328.65402999999998</v>
           </cell>
           <cell r="G1648">
-            <v>5.0189500000000002</v>
+            <v>1613.7747899999999</v>
           </cell>
         </row>
         <row r="1649">
-          <cell r="A1649" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1649" t="str">
-            <v>Трикотажные полотна машинного или ручного вязания прочие</v>
+            <v>АРМЕHИЯ</v>
           </cell>
           <cell r="D1649">
-            <v>4.0610499999999998</v>
+            <v>3.0000000000000001E-3</v>
           </cell>
           <cell r="F1649">
-            <v>15.305759999999999</v>
-[...2 lines deleted...]
-            <v>14.24958</v>
+            <v>5.2999999999999999E-2</v>
           </cell>
         </row>
         <row r="1650">
           <cell r="B1650" t="str">
-            <v>КЫРГЫЗСТАH</v>
+            <v>БЕЛАРУСЬ</v>
           </cell>
           <cell r="G1650">
-            <v>0.121</v>
+            <v>1.05558</v>
           </cell>
         </row>
         <row r="1651">
           <cell r="B1651" t="str">
-            <v>РОССИЯ</v>
+            <v>КЫРГЫЗСТАH</v>
           </cell>
           <cell r="D1651">
-            <v>4.0610499999999998</v>
+            <v>144.12439000000001</v>
           </cell>
           <cell r="F1651">
-            <v>15.305759999999999</v>
+            <v>76.643450000000001</v>
           </cell>
           <cell r="G1651">
-            <v>14.128579999999999</v>
+            <v>8.5110000000000005E-2</v>
           </cell>
         </row>
         <row r="1652">
-          <cell r="A1652" t="str">
-[...1 lines deleted...]
-          </cell>
           <cell r="B1652" t="str">
-            <v>Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, мужские или для мальчиков, кроме изделий товарной позиции 6103</v>
-[...2 lines deleted...]
-            <v>Штука</v>
+            <v>РОССИЯ</v>
           </cell>
           <cell r="D1652">
-            <v>167.05717999999999</v>
-[...2 lines deleted...]
-            <v>7325</v>
+            <v>24.534289999999999</v>
           </cell>
           <cell r="F1652">
-            <v>203.55534</v>
+            <v>251.95758000000001</v>
           </cell>
           <cell r="G1652">
-            <v>0.86895999999999995</v>
+            <v>1612.6341</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -21598,85 +22006,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -21812,298 +22254,298 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:LB199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:LJ199"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="KJ3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="KU3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="KZ42" sqref="KZ42"/>
+      <selection pane="bottomRight" activeCell="LN10" sqref="LN10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="44.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="44.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="27.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:314" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:322" ht="21.75" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
       <c r="N1" s="81"/>
       <c r="O1" s="81"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="81"/>
       <c r="T1" s="81"/>
       <c r="U1" s="81"/>
       <c r="V1" s="81"/>
       <c r="W1" s="81"/>
       <c r="X1" s="81"/>
       <c r="Y1" s="81"/>
       <c r="Z1" s="81"/>
       <c r="AA1" s="81"/>
       <c r="AB1" s="81"/>
       <c r="AC1" s="81"/>
       <c r="AD1" s="81"/>
       <c r="AE1" s="81"/>
       <c r="AF1" s="81"/>
       <c r="AG1" s="81"/>
       <c r="AH1" s="81"/>
       <c r="AI1" s="81"/>
       <c r="AJ1" s="81"/>
       <c r="AK1" s="81"/>
       <c r="AL1" s="81"/>
       <c r="AM1" s="81"/>
       <c r="AN1" s="81"/>
       <c r="AO1" s="81"/>
       <c r="AP1" s="81"/>
     </row>
-    <row r="2" spans="1:314" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:322" ht="17.25" customHeight="1">
       <c r="A2" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="81"/>
       <c r="C2" s="81"/>
       <c r="D2" s="81"/>
       <c r="E2" s="81"/>
       <c r="F2" s="81"/>
       <c r="G2" s="81"/>
       <c r="H2" s="81"/>
       <c r="I2" s="81"/>
       <c r="J2" s="81"/>
       <c r="K2" s="81"/>
       <c r="L2" s="81"/>
       <c r="M2" s="81"/>
       <c r="N2" s="81"/>
       <c r="O2" s="81"/>
       <c r="P2" s="81"/>
       <c r="Q2" s="81"/>
       <c r="R2" s="81"/>
       <c r="S2" s="81"/>
       <c r="T2" s="81"/>
       <c r="U2" s="81"/>
       <c r="V2" s="81"/>
       <c r="W2" s="81"/>
       <c r="X2" s="81"/>
       <c r="Y2" s="81"/>
       <c r="Z2" s="81"/>
       <c r="AA2" s="81"/>
       <c r="AB2" s="81"/>
       <c r="AC2" s="81"/>
       <c r="AD2" s="81"/>
       <c r="AE2" s="81"/>
       <c r="AF2" s="81"/>
       <c r="AG2" s="81"/>
       <c r="AH2" s="81"/>
       <c r="AI2" s="81"/>
       <c r="AJ2" s="81"/>
       <c r="AK2" s="81"/>
       <c r="AL2" s="81"/>
       <c r="AM2" s="81"/>
       <c r="AN2" s="81"/>
       <c r="AO2" s="81"/>
       <c r="AP2" s="81"/>
     </row>
-    <row r="3" spans="1:314" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:322" ht="16.5" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:314" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:322" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A4" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="77">
+      <c r="C4" s="76">
         <v>2015</v>
       </c>
-      <c r="D4" s="77"/>
-[...2 lines deleted...]
-      <c r="G4" s="77">
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76">
         <v>2016</v>
       </c>
-      <c r="H4" s="77"/>
-[...2 lines deleted...]
-      <c r="K4" s="77">
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76">
         <v>2017</v>
       </c>
-      <c r="L4" s="77"/>
-[...2 lines deleted...]
-      <c r="O4" s="77">
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76">
         <v>2018</v>
       </c>
-      <c r="P4" s="77"/>
-[...2 lines deleted...]
-      <c r="S4" s="77">
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76">
         <v>2019</v>
       </c>
-      <c r="T4" s="77"/>
-[...2 lines deleted...]
-      <c r="W4" s="77">
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76">
         <v>2020</v>
       </c>
-      <c r="X4" s="77"/>
-[...2 lines deleted...]
-      <c r="AA4" s="77">
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="76">
         <v>2021</v>
       </c>
-      <c r="AB4" s="77"/>
-[...1 lines deleted...]
-      <c r="AD4" s="77"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
       <c r="AE4" s="86" t="s">
         <v>18</v>
       </c>
       <c r="AF4" s="87"/>
       <c r="AG4" s="87"/>
       <c r="AH4" s="88"/>
-      <c r="AI4" s="78" t="s">
+      <c r="AI4" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="AJ4" s="79"/>
-[...2 lines deleted...]
-      <c r="AM4" s="78" t="s">
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="79"/>
+      <c r="AM4" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="AN4" s="79"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="78" t="s">
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="79"/>
+      <c r="AQ4" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="AR4" s="79"/>
-[...2 lines deleted...]
-      <c r="AU4" s="78" t="s">
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="79"/>
+      <c r="AU4" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="AV4" s="79"/>
-[...2 lines deleted...]
-      <c r="AY4" s="78" t="s">
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="78"/>
+      <c r="AX4" s="79"/>
+      <c r="AY4" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="AZ4" s="79"/>
-[...2 lines deleted...]
-      <c r="BC4" s="78" t="s">
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="79"/>
+      <c r="BC4" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="BD4" s="79"/>
-[...2 lines deleted...]
-      <c r="BG4" s="78" t="s">
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="79"/>
+      <c r="BG4" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="BH4" s="79"/>
-[...2 lines deleted...]
-      <c r="BK4" s="78" t="s">
+      <c r="BH4" s="78"/>
+      <c r="BI4" s="78"/>
+      <c r="BJ4" s="79"/>
+      <c r="BK4" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="BL4" s="79"/>
-[...2 lines deleted...]
-      <c r="BO4" s="78" t="s">
+      <c r="BL4" s="78"/>
+      <c r="BM4" s="78"/>
+      <c r="BN4" s="79"/>
+      <c r="BO4" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="BP4" s="79"/>
-[...2 lines deleted...]
-      <c r="BS4" s="78" t="s">
+      <c r="BP4" s="78"/>
+      <c r="BQ4" s="78"/>
+      <c r="BR4" s="79"/>
+      <c r="BS4" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="BT4" s="79"/>
-[...1 lines deleted...]
-      <c r="BV4" s="80"/>
+      <c r="BT4" s="78"/>
+      <c r="BU4" s="78"/>
+      <c r="BV4" s="79"/>
       <c r="BW4" s="71" t="s">
         <v>29</v>
       </c>
       <c r="BX4" s="72"/>
       <c r="BY4" s="72"/>
       <c r="BZ4" s="73"/>
       <c r="CA4" s="71" t="s">
         <v>30</v>
       </c>
       <c r="CB4" s="72"/>
       <c r="CC4" s="72"/>
       <c r="CD4" s="73"/>
       <c r="CE4" s="71" t="s">
         <v>31</v>
       </c>
       <c r="CF4" s="72"/>
       <c r="CG4" s="72"/>
       <c r="CH4" s="73"/>
       <c r="CI4" s="71" t="s">
         <v>32</v>
       </c>
       <c r="CJ4" s="72"/>
       <c r="CK4" s="72"/>
       <c r="CL4" s="73"/>
       <c r="CM4" s="71" t="s">
@@ -22420,198 +22862,210 @@
       <c r="KL4" s="73"/>
       <c r="KM4" s="71" t="s">
         <v>133</v>
       </c>
       <c r="KN4" s="72"/>
       <c r="KO4" s="72"/>
       <c r="KP4" s="73"/>
       <c r="KQ4" s="71" t="s">
         <v>134</v>
       </c>
       <c r="KR4" s="72"/>
       <c r="KS4" s="72"/>
       <c r="KT4" s="73"/>
       <c r="KU4" s="71" t="s">
         <v>135</v>
       </c>
       <c r="KV4" s="72"/>
       <c r="KW4" s="72"/>
       <c r="KX4" s="73"/>
       <c r="KY4" s="71" t="s">
         <v>136</v>
       </c>
       <c r="KZ4" s="72"/>
       <c r="LA4" s="72"/>
       <c r="LB4" s="73"/>
+      <c r="LC4" s="71" t="s">
+        <v>137</v>
+      </c>
+      <c r="LD4" s="72"/>
+      <c r="LE4" s="72"/>
+      <c r="LF4" s="73"/>
+      <c r="LG4" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="LH4" s="72"/>
+      <c r="LI4" s="72"/>
+      <c r="LJ4" s="73"/>
     </row>
-    <row r="5" spans="1:314" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:322" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A5" s="82"/>
       <c r="B5" s="84"/>
-      <c r="C5" s="77" t="s">
+      <c r="C5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="77"/>
-      <c r="E5" s="77" t="s">
+      <c r="D5" s="76"/>
+      <c r="E5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="77"/>
-      <c r="G5" s="77" t="s">
+      <c r="F5" s="76"/>
+      <c r="G5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="77"/>
-      <c r="I5" s="77" t="s">
+      <c r="H5" s="76"/>
+      <c r="I5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="77"/>
-      <c r="K5" s="77" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="77"/>
-      <c r="M5" s="77" t="s">
+      <c r="L5" s="76"/>
+      <c r="M5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="77"/>
-      <c r="O5" s="77" t="s">
+      <c r="N5" s="76"/>
+      <c r="O5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="77"/>
-      <c r="Q5" s="77" t="s">
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="R5" s="77"/>
-      <c r="S5" s="77" t="s">
+      <c r="R5" s="76"/>
+      <c r="S5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="77"/>
-      <c r="U5" s="77" t="s">
+      <c r="T5" s="76"/>
+      <c r="U5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="77"/>
-      <c r="W5" s="77" t="s">
+      <c r="V5" s="76"/>
+      <c r="W5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="X5" s="77"/>
-      <c r="Y5" s="77" t="s">
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="Z5" s="77"/>
-      <c r="AA5" s="77" t="s">
+      <c r="Z5" s="76"/>
+      <c r="AA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="77"/>
-      <c r="AC5" s="77" t="s">
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="77"/>
-      <c r="AE5" s="77" t="s">
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="77"/>
-      <c r="AG5" s="77" t="s">
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="77"/>
-      <c r="AI5" s="76" t="s">
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="AJ5" s="76"/>
-      <c r="AK5" s="76" t="s">
+      <c r="AJ5" s="80"/>
+      <c r="AK5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="AL5" s="76"/>
-      <c r="AM5" s="76" t="s">
+      <c r="AL5" s="80"/>
+      <c r="AM5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="AN5" s="76"/>
-      <c r="AO5" s="76" t="s">
+      <c r="AN5" s="80"/>
+      <c r="AO5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="AP5" s="76"/>
-      <c r="AQ5" s="76" t="s">
+      <c r="AP5" s="80"/>
+      <c r="AQ5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="AR5" s="76"/>
-      <c r="AS5" s="76" t="s">
+      <c r="AR5" s="80"/>
+      <c r="AS5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="AT5" s="76"/>
-      <c r="AU5" s="76" t="s">
+      <c r="AT5" s="80"/>
+      <c r="AU5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="AV5" s="76"/>
-      <c r="AW5" s="76" t="s">
+      <c r="AV5" s="80"/>
+      <c r="AW5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="AX5" s="76"/>
-      <c r="AY5" s="76" t="s">
+      <c r="AX5" s="80"/>
+      <c r="AY5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="AZ5" s="76"/>
-      <c r="BA5" s="76" t="s">
+      <c r="AZ5" s="80"/>
+      <c r="BA5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BB5" s="76"/>
-      <c r="BC5" s="76" t="s">
+      <c r="BB5" s="80"/>
+      <c r="BC5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="BD5" s="76"/>
-      <c r="BE5" s="76" t="s">
+      <c r="BD5" s="80"/>
+      <c r="BE5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BF5" s="76"/>
-      <c r="BG5" s="76" t="s">
+      <c r="BF5" s="80"/>
+      <c r="BG5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="BH5" s="76"/>
-      <c r="BI5" s="76" t="s">
+      <c r="BH5" s="80"/>
+      <c r="BI5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BJ5" s="76"/>
-      <c r="BK5" s="76" t="s">
+      <c r="BJ5" s="80"/>
+      <c r="BK5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="BL5" s="76"/>
-      <c r="BM5" s="76" t="s">
+      <c r="BL5" s="80"/>
+      <c r="BM5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BN5" s="76"/>
-      <c r="BO5" s="76" t="s">
+      <c r="BN5" s="80"/>
+      <c r="BO5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="BP5" s="76"/>
-      <c r="BQ5" s="76" t="s">
+      <c r="BP5" s="80"/>
+      <c r="BQ5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BR5" s="76"/>
-      <c r="BS5" s="76" t="s">
+      <c r="BR5" s="80"/>
+      <c r="BS5" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="BT5" s="76"/>
-      <c r="BU5" s="76" t="s">
+      <c r="BT5" s="80"/>
+      <c r="BU5" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="BV5" s="76"/>
+      <c r="BV5" s="80"/>
       <c r="BW5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="BX5" s="74"/>
       <c r="BY5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="BZ5" s="74"/>
       <c r="CA5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="CB5" s="74"/>
       <c r="CC5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="CD5" s="74"/>
       <c r="CE5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="CF5" s="74"/>
       <c r="CG5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="CH5" s="74"/>
       <c r="CI5" s="74" t="s">
@@ -23048,52 +23502,68 @@
       <c r="KP5" s="74"/>
       <c r="KQ5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="KR5" s="74"/>
       <c r="KS5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="KT5" s="74"/>
       <c r="KU5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="KV5" s="74"/>
       <c r="KW5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="KX5" s="74"/>
       <c r="KY5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="KZ5" s="74"/>
       <c r="LA5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="LB5" s="74"/>
+      <c r="LC5" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="LD5" s="74"/>
+      <c r="LE5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="LF5" s="74"/>
+      <c r="LG5" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="LH5" s="74"/>
+      <c r="LI5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="LJ5" s="74"/>
     </row>
-    <row r="6" spans="1:314" s="4" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:322" s="4" customFormat="1" ht="44.25" customHeight="1">
       <c r="A6" s="82"/>
       <c r="B6" s="85"/>
       <c r="C6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>63</v>
@@ -23988,52 +24458,76 @@
       </c>
       <c r="KU6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="KV6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="KW6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="KX6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="KY6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="KZ6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LA6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LB6" s="8" t="s">
         <v>63</v>
       </c>
+      <c r="LC6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LD6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LE6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LF6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LG6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LH6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LI6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LJ6" s="8" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="7" spans="1:314" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:322" s="26" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="9"/>
       <c r="B7" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="11">
         <v>531.5</v>
       </c>
       <c r="D7" s="11">
         <v>935.1</v>
       </c>
       <c r="E7" s="11">
         <v>2291.9</v>
       </c>
       <c r="F7" s="11">
         <v>8319.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.8</v>
       </c>
       <c r="H7" s="11">
         <v>39.9</v>
       </c>
       <c r="I7" s="11">
         <v>1364.4</v>
       </c>
@@ -24980,52 +25474,76 @@
       </c>
       <c r="KU7" s="63">
         <v>119.03663</v>
       </c>
       <c r="KV7" s="63">
         <v>741.56483000000003</v>
       </c>
       <c r="KW7" s="63">
         <v>3399.5657300000003</v>
       </c>
       <c r="KX7" s="63">
         <v>13652.163939999999</v>
       </c>
       <c r="KY7" s="63">
         <v>37.637590000000003</v>
       </c>
       <c r="KZ7" s="63">
         <v>464.17395999999997</v>
       </c>
       <c r="LA7" s="63">
         <v>2578.7853799999998</v>
       </c>
       <c r="LB7" s="63">
         <v>10536.046370000002</v>
       </c>
+      <c r="LC7" s="63">
+        <v>176.91480999999999</v>
+      </c>
+      <c r="LD7" s="63">
+        <v>1265.8537799999999</v>
+      </c>
+      <c r="LE7" s="63">
+        <v>3898.0118399999997</v>
+      </c>
+      <c r="LF7" s="63">
+        <v>15095.754799999999</v>
+      </c>
+      <c r="LG7" s="63">
+        <v>39.811509999999998</v>
+      </c>
+      <c r="LH7" s="63">
+        <v>518.30966000000001</v>
+      </c>
+      <c r="LI7" s="63">
+        <v>2876.9799099999996</v>
+      </c>
+      <c r="LJ7" s="63">
+        <v>12252.51519</v>
+      </c>
     </row>
-    <row r="8" spans="1:314" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:322" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
@@ -25490,52 +26008,64 @@
       <c r="JV8" s="64"/>
       <c r="KA8" s="65"/>
       <c r="KB8" s="65"/>
       <c r="KC8" s="65"/>
       <c r="KD8" s="66"/>
       <c r="KI8" s="65"/>
       <c r="KJ8" s="65"/>
       <c r="KK8" s="65"/>
       <c r="KL8" s="66"/>
       <c r="KM8" s="63"/>
       <c r="KN8" s="63"/>
       <c r="KO8" s="63"/>
       <c r="KP8" s="63"/>
       <c r="KQ8" s="63"/>
       <c r="KR8" s="63"/>
       <c r="KS8" s="63"/>
       <c r="KT8" s="63"/>
       <c r="KU8" s="63"/>
       <c r="KV8" s="63"/>
       <c r="KW8" s="63"/>
       <c r="KX8" s="63"/>
       <c r="KY8" s="63"/>
       <c r="KZ8" s="63"/>
       <c r="LA8" s="63"/>
       <c r="LB8" s="63"/>
+      <c r="LG8" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH8" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI8" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ8" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="9" spans="1:314" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:322" customFormat="1" ht="27" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
@@ -25862,52 +26392,72 @@
       <c r="KD9" s="66"/>
       <c r="KI9" s="65"/>
       <c r="KJ9" s="65"/>
       <c r="KK9" s="65"/>
       <c r="KL9" s="66"/>
       <c r="KM9" s="63"/>
       <c r="KN9" s="63"/>
       <c r="KO9" s="63"/>
       <c r="KP9" s="63"/>
       <c r="KQ9" s="63"/>
       <c r="KR9" s="63"/>
       <c r="KS9" s="63"/>
       <c r="KT9" s="63"/>
       <c r="KU9" s="63"/>
       <c r="KV9" s="63"/>
       <c r="KW9" s="63">
         <v>107.1</v>
       </c>
       <c r="KX9" s="63">
         <v>593.51112000000001</v>
       </c>
       <c r="KY9" s="63"/>
       <c r="KZ9" s="63"/>
       <c r="LA9" s="63"/>
       <c r="LB9" s="63"/>
+      <c r="LC9" s="63"/>
+      <c r="LD9" s="63"/>
+      <c r="LE9" s="63">
+        <v>107.1</v>
+      </c>
+      <c r="LF9" s="63">
+        <v>593.51112000000001</v>
+      </c>
+      <c r="LG9" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH9" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI9" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ9" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="10" spans="1:314" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:322" customFormat="1" ht="24.75" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
@@ -26182,52 +26732,68 @@
       <c r="JV10" s="64"/>
       <c r="KA10" s="65"/>
       <c r="KB10" s="65"/>
       <c r="KC10" s="65"/>
       <c r="KD10" s="66"/>
       <c r="KI10" s="65"/>
       <c r="KJ10" s="65"/>
       <c r="KK10" s="65"/>
       <c r="KL10" s="66"/>
       <c r="KM10" s="63"/>
       <c r="KN10" s="63"/>
       <c r="KO10" s="63"/>
       <c r="KP10" s="63"/>
       <c r="KQ10" s="63"/>
       <c r="KR10" s="63"/>
       <c r="KS10" s="63"/>
       <c r="KT10" s="63"/>
       <c r="KU10" s="63"/>
       <c r="KV10" s="63"/>
       <c r="KW10" s="63"/>
       <c r="KX10" s="63"/>
       <c r="KY10" s="63"/>
       <c r="KZ10" s="63"/>
       <c r="LA10" s="63"/>
       <c r="LB10" s="63"/>
+      <c r="LC10" s="63"/>
+      <c r="LD10" s="63"/>
+      <c r="LE10" s="63"/>
+      <c r="LF10" s="63"/>
+      <c r="LG10" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH10" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI10" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ10" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="11" spans="1:314" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:322" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
@@ -26506,52 +27072,68 @@
       <c r="JV11" s="64"/>
       <c r="KA11" s="65"/>
       <c r="KB11" s="65"/>
       <c r="KC11" s="65"/>
       <c r="KD11" s="66"/>
       <c r="KI11" s="65"/>
       <c r="KJ11" s="65"/>
       <c r="KK11" s="65"/>
       <c r="KL11" s="66"/>
       <c r="KM11" s="63"/>
       <c r="KN11" s="63"/>
       <c r="KO11" s="63"/>
       <c r="KP11" s="63"/>
       <c r="KQ11" s="63"/>
       <c r="KR11" s="63"/>
       <c r="KS11" s="63"/>
       <c r="KT11" s="63"/>
       <c r="KU11" s="63"/>
       <c r="KV11" s="63"/>
       <c r="KW11" s="63"/>
       <c r="KX11" s="63"/>
       <c r="KY11" s="63"/>
       <c r="KZ11" s="63"/>
       <c r="LA11" s="63"/>
       <c r="LB11" s="63"/>
+      <c r="LC11" s="63"/>
+      <c r="LD11" s="63"/>
+      <c r="LE11" s="63"/>
+      <c r="LF11" s="63"/>
+      <c r="LG11" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH11" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI11" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ11" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="12" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
@@ -26982,57 +27564,73 @@
         <v>4.8840000000000003</v>
       </c>
       <c r="KP12" s="63">
         <v>107.48</v>
       </c>
       <c r="KQ12" s="63"/>
       <c r="KR12" s="63"/>
       <c r="KS12" s="63">
         <v>5.0389999999999997</v>
       </c>
       <c r="KT12" s="63">
         <v>138.32900000000001</v>
       </c>
       <c r="KU12" s="63"/>
       <c r="KV12" s="63"/>
       <c r="KW12" s="63">
         <v>4.8840000000000003</v>
       </c>
       <c r="KX12" s="63">
         <v>107.48</v>
       </c>
       <c r="KY12" s="63"/>
       <c r="KZ12" s="63"/>
       <c r="LA12" s="63">
         <f>VLOOKUP(A12,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>5.0389999999999997</v>
+        <v>4.8840000000000003</v>
       </c>
       <c r="LB12" s="63">
         <v>138.32900000000001</v>
       </c>
+      <c r="LC12" s="63"/>
+      <c r="LD12" s="63"/>
+      <c r="LE12" s="63">
+        <v>4.8840000000000003</v>
+      </c>
+      <c r="LF12" s="63">
+        <v>107.48</v>
+      </c>
+      <c r="LG12" s="63"/>
+      <c r="LH12" s="63"/>
+      <c r="LI12" s="63">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="LJ12" s="63">
+        <v>138.32900000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:314" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:322" customFormat="1" ht="21.75" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="28">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F13" s="28">
         <v>0.44268000000000002</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28">
         <v>0.8</v>
       </c>
       <c r="J13" s="28">
         <v>13.6</v>
@@ -27899,57 +28497,81 @@
         <v>0.49393999999999999</v>
       </c>
       <c r="KT13" s="63">
         <v>96.584180000000003</v>
       </c>
       <c r="KU13" s="63">
         <v>8.5198099999999997</v>
       </c>
       <c r="KV13" s="63">
         <v>329.47689000000003</v>
       </c>
       <c r="KW13" s="63">
         <v>1.3887499999999999</v>
       </c>
       <c r="KX13" s="63">
         <v>251.86014</v>
       </c>
       <c r="KY13" s="63">
         <v>8.8219799999999999</v>
       </c>
       <c r="KZ13" s="63">
         <v>196.67397</v>
       </c>
       <c r="LA13" s="63">
         <f>VLOOKUP(A13,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>0.60611000000000004</v>
+        <v>1.4476</v>
       </c>
       <c r="LB13" s="63">
         <v>102.42119</v>
       </c>
+      <c r="LC13" s="63">
+        <v>9.4519900000000003</v>
+      </c>
+      <c r="LD13" s="63">
+        <v>376.27481999999998</v>
+      </c>
+      <c r="LE13" s="63">
+        <v>1.4476</v>
+      </c>
+      <c r="LF13" s="63">
+        <v>268.78064000000001</v>
+      </c>
+      <c r="LG13" s="63">
+        <v>10.995900000000001</v>
+      </c>
+      <c r="LH13" s="63">
+        <v>250.80967000000001</v>
+      </c>
+      <c r="LI13" s="63">
+        <v>0.87156999999999996</v>
+      </c>
+      <c r="LJ13" s="63">
+        <v>224.8998</v>
+      </c>
     </row>
-    <row r="14" spans="1:314" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:322" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="28">
         <v>39.10445</v>
       </c>
       <c r="F14" s="28">
         <v>72.556849999999997</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28">
         <v>11.4</v>
       </c>
       <c r="J14" s="28">
         <v>100.3</v>
@@ -28590,57 +29212,73 @@
         <v>666.45060000000001</v>
       </c>
       <c r="KP14" s="63">
         <v>2877.1598199999999</v>
       </c>
       <c r="KQ14" s="63"/>
       <c r="KR14" s="63"/>
       <c r="KS14" s="63">
         <v>286.35446999999999</v>
       </c>
       <c r="KT14" s="63">
         <v>1483.1340700000001</v>
       </c>
       <c r="KU14" s="63"/>
       <c r="KV14" s="63"/>
       <c r="KW14" s="63">
         <v>757.08357000000001</v>
       </c>
       <c r="KX14" s="63">
         <v>3332.4399800000001</v>
       </c>
       <c r="KY14" s="63"/>
       <c r="KZ14" s="63"/>
       <c r="LA14" s="63">
         <f>VLOOKUP(A14,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>413.67415</v>
+        <v>830.20023000000003</v>
       </c>
       <c r="LB14" s="63">
         <v>2122.0827199999999</v>
       </c>
+      <c r="LC14" s="63"/>
+      <c r="LD14" s="63"/>
+      <c r="LE14" s="63">
+        <v>830.20023000000003</v>
+      </c>
+      <c r="LF14" s="63">
+        <v>3698.53269</v>
+      </c>
+      <c r="LG14" s="63"/>
+      <c r="LH14" s="63"/>
+      <c r="LI14" s="63">
+        <v>523.53015000000005</v>
+      </c>
+      <c r="LJ14" s="63">
+        <v>2684.40778</v>
+      </c>
     </row>
-    <row r="15" spans="1:314" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:322" customFormat="1" ht="22.5" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="28">
         <v>1717.9131500000001</v>
       </c>
       <c r="F15" s="28">
         <v>5823.5604899999998</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28">
         <v>305.89999999999998</v>
       </c>
       <c r="J15" s="28">
         <v>821.1</v>
@@ -29471,57 +30109,77 @@
       </c>
       <c r="KQ15" s="63"/>
       <c r="KR15" s="63"/>
       <c r="KS15" s="63">
         <v>438.72874999999999</v>
       </c>
       <c r="KT15" s="63">
         <v>2308.1172799999999</v>
       </c>
       <c r="KU15" s="63">
         <v>0.38500000000000001</v>
       </c>
       <c r="KV15" s="63">
         <v>6.0669399999999998</v>
       </c>
       <c r="KW15" s="63">
         <v>874.14173000000005</v>
       </c>
       <c r="KX15" s="63">
         <v>4065.89327</v>
       </c>
       <c r="KY15" s="63"/>
       <c r="KZ15" s="63"/>
       <c r="LA15" s="63">
         <f>VLOOKUP(A15,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>546.58861000000002</v>
+        <v>993.35005999999998</v>
       </c>
       <c r="LB15" s="63">
         <v>2848.86</v>
       </c>
+      <c r="LC15" s="63">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="LD15" s="63">
+        <v>6.0669399999999998</v>
+      </c>
+      <c r="LE15" s="63">
+        <v>993.35005999999998</v>
+      </c>
+      <c r="LF15" s="63">
+        <v>4395.2275799999998</v>
+      </c>
+      <c r="LG15" s="63"/>
+      <c r="LH15" s="63"/>
+      <c r="LI15" s="63">
+        <v>623.47595000000001</v>
+      </c>
+      <c r="LJ15" s="63">
+        <v>3207.8050499999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:314" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:322" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28">
         <v>0.31090000000000001</v>
       </c>
       <c r="F16" s="28">
         <v>1.6645700000000001</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28">
         <v>0.2</v>
       </c>
       <c r="J16" s="28">
         <v>0.8</v>
@@ -30164,57 +30822,73 @@
         <v>399.39834999999999</v>
       </c>
       <c r="KP16" s="63">
         <v>914.14179000000001</v>
       </c>
       <c r="KQ16" s="63"/>
       <c r="KR16" s="63"/>
       <c r="KS16" s="63">
         <v>441.90566000000001</v>
       </c>
       <c r="KT16" s="63">
         <v>1268.43255</v>
       </c>
       <c r="KU16" s="63"/>
       <c r="KV16" s="63"/>
       <c r="KW16" s="63">
         <v>531.15318000000002</v>
       </c>
       <c r="KX16" s="63">
         <v>1258.1702399999999</v>
       </c>
       <c r="KY16" s="63"/>
       <c r="KZ16" s="63"/>
       <c r="LA16" s="63">
         <f>VLOOKUP(A16,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>441.94565999999998</v>
+        <v>641.39117999999996</v>
       </c>
       <c r="LB16" s="63">
         <v>1268.6412700000001</v>
       </c>
+      <c r="LC16" s="63"/>
+      <c r="LD16" s="63"/>
+      <c r="LE16" s="63">
+        <v>641.39117999999996</v>
+      </c>
+      <c r="LF16" s="63">
+        <v>1550.8562400000001</v>
+      </c>
+      <c r="LG16" s="63"/>
+      <c r="LH16" s="63"/>
+      <c r="LI16" s="63">
+        <v>441.94565999999998</v>
+      </c>
+      <c r="LJ16" s="63">
+        <v>1268.6412700000001</v>
+      </c>
     </row>
-    <row r="17" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="28">
         <v>1.5078</v>
       </c>
       <c r="F17" s="28">
         <v>21.751809999999999</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28">
         <v>0.6</v>
       </c>
       <c r="J17" s="28">
         <v>5.6</v>
@@ -30865,57 +31539,73 @@
         <v>1.8270000000000002E-2</v>
       </c>
       <c r="KP17" s="63">
         <v>0.55325999999999997</v>
       </c>
       <c r="KQ17" s="63"/>
       <c r="KR17" s="63"/>
       <c r="KS17" s="63">
         <v>0.25622</v>
       </c>
       <c r="KT17" s="63">
         <v>7.1959600000000004</v>
       </c>
       <c r="KU17" s="63"/>
       <c r="KV17" s="63"/>
       <c r="KW17" s="63">
         <v>1.8270000000000002E-2</v>
       </c>
       <c r="KX17" s="63">
         <v>0.55325999999999997</v>
       </c>
       <c r="KY17" s="63"/>
       <c r="KZ17" s="63"/>
       <c r="LA17" s="63">
         <f>VLOOKUP(A17,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>0.35621999999999998</v>
+        <v>5.144E-2</v>
       </c>
       <c r="LB17" s="63">
         <v>10.31366</v>
       </c>
+      <c r="LC17" s="63"/>
+      <c r="LD17" s="63"/>
+      <c r="LE17" s="63">
+        <v>5.144E-2</v>
+      </c>
+      <c r="LF17" s="63">
+        <v>1.35358</v>
+      </c>
+      <c r="LG17" s="63"/>
+      <c r="LH17" s="63"/>
+      <c r="LI17" s="63">
+        <v>0.38191999999999998</v>
+      </c>
+      <c r="LJ17" s="63">
+        <v>11.383520000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="28"/>
@@ -31264,52 +31954,64 @@
       <c r="KD18" s="63"/>
       <c r="KE18" s="63"/>
       <c r="KF18" s="63"/>
       <c r="KG18" s="63"/>
       <c r="KH18" s="63"/>
       <c r="KI18" s="65"/>
       <c r="KJ18" s="65"/>
       <c r="KK18" s="65"/>
       <c r="KL18" s="66"/>
       <c r="KM18" s="63"/>
       <c r="KN18" s="63"/>
       <c r="KO18" s="63"/>
       <c r="KP18" s="63"/>
       <c r="KQ18" s="63"/>
       <c r="KR18" s="63"/>
       <c r="KS18" s="63"/>
       <c r="KT18" s="63"/>
       <c r="KU18" s="63"/>
       <c r="KV18" s="63"/>
       <c r="KW18" s="63"/>
       <c r="KX18" s="63"/>
       <c r="KY18" s="63"/>
       <c r="KZ18" s="63"/>
       <c r="LA18" s="63"/>
       <c r="LB18" s="63"/>
+      <c r="LC18" s="63"/>
+      <c r="LD18" s="63"/>
+      <c r="LE18" s="63"/>
+      <c r="LF18" s="63"/>
+      <c r="LG18" s="63"/>
+      <c r="LH18" s="63"/>
+      <c r="LI18" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ18" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="19" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="28">
         <v>1.36879</v>
       </c>
       <c r="F19" s="28">
         <v>14.611599999999999</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28">
         <v>1.8</v>
       </c>
       <c r="J19" s="28">
         <v>44.9</v>
@@ -31920,57 +32622,73 @@
       <c r="KL19" s="66"/>
       <c r="KM19" s="63"/>
       <c r="KN19" s="63"/>
       <c r="KO19" s="63">
         <v>0.28299999999999997</v>
       </c>
       <c r="KP19" s="63">
         <v>2.2116500000000001</v>
       </c>
       <c r="KQ19" s="63"/>
       <c r="KR19" s="63"/>
       <c r="KS19" s="63"/>
       <c r="KT19" s="63"/>
       <c r="KU19" s="63"/>
       <c r="KV19" s="63"/>
       <c r="KW19" s="63">
         <v>0.33300000000000002</v>
       </c>
       <c r="KX19" s="63">
         <v>2.6356000000000002</v>
       </c>
       <c r="KY19" s="63"/>
       <c r="KZ19" s="63"/>
       <c r="LA19" s="63">
         <f>VLOOKUP(A19,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>1.022E-2</v>
+        <v>0.33300000000000002</v>
       </c>
       <c r="LB19" s="63">
         <v>7.0860000000000006E-2</v>
       </c>
+      <c r="LC19" s="63"/>
+      <c r="LD19" s="63"/>
+      <c r="LE19" s="63">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="LF19" s="63">
+        <v>2.6356000000000002</v>
+      </c>
+      <c r="LG19" s="63"/>
+      <c r="LH19" s="63"/>
+      <c r="LI19" s="63">
+        <v>1.022E-2</v>
+      </c>
+      <c r="LJ19" s="63">
+        <v>7.0860000000000006E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:314" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:322" customFormat="1" ht="24" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="28">
         <v>6.78</v>
       </c>
       <c r="D20" s="28">
         <v>273.11799999999999</v>
       </c>
       <c r="E20" s="28">
         <v>1.536</v>
       </c>
       <c r="F20" s="28">
         <v>6.0612599999999999</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28">
         <v>0.2</v>
       </c>
       <c r="J20" s="28">
         <v>0.5</v>
@@ -32326,52 +33044,68 @@
       </c>
       <c r="KP20" s="63">
         <v>1.1028899999999999</v>
       </c>
       <c r="KQ20" s="63"/>
       <c r="KR20" s="63"/>
       <c r="KS20" s="63"/>
       <c r="KT20" s="63"/>
       <c r="KU20" s="63"/>
       <c r="KV20" s="63"/>
       <c r="KW20" s="63">
         <v>0.02</v>
       </c>
       <c r="KX20" s="63">
         <v>1.1028899999999999</v>
       </c>
       <c r="KY20" s="63"/>
       <c r="KZ20" s="63"/>
       <c r="LA20" s="63">
         <f>VLOOKUP(A20,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.02</v>
       </c>
       <c r="LB20" s="63">
         <v>1.3933599999999999</v>
       </c>
+      <c r="LC20" s="63"/>
+      <c r="LD20" s="63"/>
+      <c r="LE20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LF20" s="63">
+        <v>1.1028899999999999</v>
+      </c>
+      <c r="LG20" s="63"/>
+      <c r="LH20" s="63"/>
+      <c r="LI20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LJ20" s="63">
+        <v>1.3933599999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>7.7169999999999996</v>
       </c>
       <c r="F21" s="28">
         <v>31.420359999999999</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="J21" s="28">
         <v>112</v>
@@ -33094,57 +33828,73 @@
         <v>0.1018</v>
       </c>
       <c r="KP21" s="63">
         <v>0.51758000000000004</v>
       </c>
       <c r="KQ21" s="63"/>
       <c r="KR21" s="63"/>
       <c r="KS21" s="63">
         <v>4.4450000000000003</v>
       </c>
       <c r="KT21" s="63">
         <v>16.890999999999998</v>
       </c>
       <c r="KU21" s="63"/>
       <c r="KV21" s="63"/>
       <c r="KW21" s="63">
         <v>0.1018</v>
       </c>
       <c r="KX21" s="63">
         <v>0.51758000000000004</v>
       </c>
       <c r="KY21" s="63"/>
       <c r="KZ21" s="63"/>
       <c r="LA21" s="63">
         <f>VLOOKUP(A21,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>7.9749999999999996</v>
+        <v>0.16977</v>
       </c>
       <c r="LB21" s="63">
         <v>30.305</v>
       </c>
+      <c r="LC21" s="63"/>
+      <c r="LD21" s="63"/>
+      <c r="LE21" s="63">
+        <v>0.16977</v>
+      </c>
+      <c r="LF21" s="63">
+        <v>1.1065700000000001</v>
+      </c>
+      <c r="LG21" s="63"/>
+      <c r="LH21" s="63"/>
+      <c r="LI21" s="63">
+        <v>8.7208400000000008</v>
+      </c>
+      <c r="LJ21" s="63">
+        <v>33.400869999999998</v>
+      </c>
     </row>
-    <row r="22" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="28">
         <v>140.25685999999999</v>
       </c>
       <c r="F22" s="28">
         <v>429.81178</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28">
         <v>631.29999999999995</v>
       </c>
       <c r="J22" s="28">
         <v>1596.9</v>
@@ -34011,57 +34761,81 @@
         <v>783.97366999999997</v>
       </c>
       <c r="KT22" s="63">
         <v>1970.6401499999999</v>
       </c>
       <c r="KU22" s="63">
         <v>62.440820000000002</v>
       </c>
       <c r="KV22" s="63">
         <v>268.56400000000002</v>
       </c>
       <c r="KW22" s="63">
         <v>756.75954999999999</v>
       </c>
       <c r="KX22" s="63">
         <v>1634.0120999999999</v>
       </c>
       <c r="KY22" s="63">
         <v>16.55761</v>
       </c>
       <c r="KZ22" s="63">
         <v>147.51912999999999</v>
       </c>
       <c r="LA22" s="63">
         <f>VLOOKUP(A22,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>1044.4216699999999</v>
+        <v>837.80255</v>
       </c>
       <c r="LB22" s="63">
         <v>2921.8982999999998</v>
       </c>
+      <c r="LC22" s="63">
+        <v>62.440820000000002</v>
+      </c>
+      <c r="LD22" s="63">
+        <v>268.56400000000002</v>
+      </c>
+      <c r="LE22" s="63">
+        <v>837.80255</v>
+      </c>
+      <c r="LF22" s="63">
+        <v>1802.1797300000001</v>
+      </c>
+      <c r="LG22" s="63">
+        <v>16.55761</v>
+      </c>
+      <c r="LH22" s="63">
+        <v>147.51912999999999</v>
+      </c>
+      <c r="LI22" s="63">
+        <v>1113.1525799999999</v>
+      </c>
+      <c r="LJ22" s="63">
+        <v>3161.0932200000002</v>
+      </c>
     </row>
-    <row r="23" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="28">
         <v>135.10466</v>
       </c>
       <c r="F23" s="28">
         <v>799.50595999999996</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28">
         <v>126.5</v>
       </c>
       <c r="J23" s="28">
         <v>849</v>
@@ -34900,57 +35674,81 @@
         <v>32.704250000000002</v>
       </c>
       <c r="KT23" s="63">
         <v>396.37682999999998</v>
       </c>
       <c r="KU23" s="63">
         <v>2.9950000000000001</v>
       </c>
       <c r="KV23" s="63">
         <v>30.765000000000001</v>
       </c>
       <c r="KW23" s="63">
         <v>168.1551</v>
       </c>
       <c r="KX23" s="63">
         <v>1672.0146999999999</v>
       </c>
       <c r="KY23" s="63">
         <v>12.257999999999999</v>
       </c>
       <c r="KZ23" s="63">
         <v>119.98086000000001</v>
       </c>
       <c r="LA23" s="63">
         <f>VLOOKUP(A23,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>40.20485</v>
+        <v>176.65049999999999</v>
       </c>
       <c r="LB23" s="63">
         <v>495.41604000000001</v>
       </c>
+      <c r="LC23" s="63">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="LD23" s="63">
+        <v>30.765000000000001</v>
+      </c>
+      <c r="LE23" s="63">
+        <v>176.65049999999999</v>
+      </c>
+      <c r="LF23" s="63">
+        <v>1754.14096</v>
+      </c>
+      <c r="LG23" s="63">
+        <v>12.257999999999999</v>
+      </c>
+      <c r="LH23" s="63">
+        <v>119.98086000000001</v>
+      </c>
+      <c r="LI23" s="63">
+        <v>48.996200000000002</v>
+      </c>
+      <c r="LJ23" s="63">
+        <v>647.72942</v>
+      </c>
     </row>
-    <row r="24" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>139.80000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>861.7</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28">
         <v>127.8</v>
       </c>
       <c r="J24" s="28">
         <v>662.1</v>
@@ -35753,57 +36551,77 @@
       </c>
       <c r="KQ24" s="63"/>
       <c r="KR24" s="63"/>
       <c r="KS24" s="63">
         <v>31.711040000000001</v>
       </c>
       <c r="KT24" s="63">
         <v>247.39073999999999</v>
       </c>
       <c r="KU24" s="63">
         <v>7.53</v>
       </c>
       <c r="KV24" s="63">
         <v>28.984000000000002</v>
       </c>
       <c r="KW24" s="63">
         <v>42.397260000000003</v>
       </c>
       <c r="KX24" s="63">
         <v>347.87623000000002</v>
       </c>
       <c r="KY24" s="63"/>
       <c r="KZ24" s="63"/>
       <c r="LA24" s="63">
         <f>VLOOKUP(A24,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>50.855939999999997</v>
+        <v>51.302300000000002</v>
       </c>
       <c r="LB24" s="63">
         <v>371.96564999999998</v>
       </c>
+      <c r="LC24" s="63">
+        <v>7.53</v>
+      </c>
+      <c r="LD24" s="63">
+        <v>28.984000000000002</v>
+      </c>
+      <c r="LE24" s="63">
+        <v>51.302300000000002</v>
+      </c>
+      <c r="LF24" s="63">
+        <v>419.846</v>
+      </c>
+      <c r="LG24" s="63"/>
+      <c r="LH24" s="63"/>
+      <c r="LI24" s="63">
+        <v>58.207590000000003</v>
+      </c>
+      <c r="LJ24" s="63">
+        <v>440.05385000000001</v>
+      </c>
     </row>
-    <row r="25" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>101</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28">
         <v>3.9</v>
       </c>
@@ -36336,52 +37154,68 @@
       <c r="KL25" s="66"/>
       <c r="KM25" s="63"/>
       <c r="KN25" s="63"/>
       <c r="KO25" s="63">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="KP25" s="63">
         <v>0.25457000000000002</v>
       </c>
       <c r="KQ25" s="63"/>
       <c r="KR25" s="63"/>
       <c r="KS25" s="63"/>
       <c r="KT25" s="63"/>
       <c r="KU25" s="63"/>
       <c r="KV25" s="63"/>
       <c r="KW25" s="63">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="KX25" s="63">
         <v>0.25457000000000002</v>
       </c>
       <c r="KY25" s="63"/>
       <c r="KZ25" s="63"/>
       <c r="LA25" s="63"/>
       <c r="LB25" s="63"/>
+      <c r="LC25" s="63"/>
+      <c r="LD25" s="63"/>
+      <c r="LE25" s="63">
+        <v>7.46E-2</v>
+      </c>
+      <c r="LF25" s="63">
+        <v>2.7375699999999998</v>
+      </c>
+      <c r="LG25" s="63"/>
+      <c r="LH25" s="63"/>
+      <c r="LI25" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ25" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="26" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="28">
         <v>29.9</v>
       </c>
       <c r="F26" s="28">
         <v>59.8</v>
       </c>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28">
         <v>64.8</v>
       </c>
       <c r="J26" s="28">
         <v>91.8</v>
@@ -37132,57 +37966,73 @@
         <v>20.766290000000001</v>
       </c>
       <c r="KP26" s="63">
         <v>33.854959999999998</v>
       </c>
       <c r="KQ26" s="63"/>
       <c r="KR26" s="63"/>
       <c r="KS26" s="63">
         <v>12.3064</v>
       </c>
       <c r="KT26" s="63">
         <v>110.14852999999999</v>
       </c>
       <c r="KU26" s="63"/>
       <c r="KV26" s="63"/>
       <c r="KW26" s="63">
         <v>21.016290000000001</v>
       </c>
       <c r="KX26" s="63">
         <v>43.183610000000002</v>
       </c>
       <c r="KY26" s="63"/>
       <c r="KZ26" s="63"/>
       <c r="LA26" s="63">
         <f>VLOOKUP(A26,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>13.3064</v>
+        <v>27.017569999999999</v>
       </c>
       <c r="LB26" s="63">
         <v>111.41840999999999</v>
       </c>
+      <c r="LC26" s="63"/>
+      <c r="LD26" s="63"/>
+      <c r="LE26" s="63">
+        <v>27.017569999999999</v>
+      </c>
+      <c r="LF26" s="63">
+        <v>90.246769999999998</v>
+      </c>
+      <c r="LG26" s="63"/>
+      <c r="LH26" s="63"/>
+      <c r="LI26" s="63">
+        <v>18.307680000000001</v>
+      </c>
+      <c r="LJ26" s="63">
+        <v>167.10628</v>
+      </c>
     </row>
-    <row r="27" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="28">
         <v>11.1</v>
       </c>
       <c r="F27" s="28">
         <v>14.2</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28">
         <v>0.14000000000000001</v>
       </c>
       <c r="J27" s="28">
         <v>0.1</v>
@@ -37761,52 +38611,68 @@
       <c r="KL27" s="66"/>
       <c r="KM27" s="63"/>
       <c r="KN27" s="63"/>
       <c r="KO27" s="63">
         <v>7.0660000000000001E-2</v>
       </c>
       <c r="KP27" s="63">
         <v>2.5758800000000002</v>
       </c>
       <c r="KQ27" s="63"/>
       <c r="KR27" s="63"/>
       <c r="KS27" s="63"/>
       <c r="KT27" s="63"/>
       <c r="KU27" s="63"/>
       <c r="KV27" s="63"/>
       <c r="KW27" s="63">
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="KX27" s="63">
         <v>3.65029</v>
       </c>
       <c r="KY27" s="63"/>
       <c r="KZ27" s="63"/>
       <c r="LA27" s="63"/>
       <c r="LB27" s="63"/>
+      <c r="LC27" s="63"/>
+      <c r="LD27" s="63"/>
+      <c r="LE27" s="63">
+        <v>9.5390000000000003E-2</v>
+      </c>
+      <c r="LF27" s="63">
+        <v>3.65029</v>
+      </c>
+      <c r="LG27" s="63"/>
+      <c r="LH27" s="63"/>
+      <c r="LI27" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ27" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="28" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="28">
         <v>524.70000000000005</v>
       </c>
       <c r="D28" s="28">
         <v>662</v>
       </c>
       <c r="E28" s="28">
         <v>21.6</v>
       </c>
       <c r="F28" s="28">
         <v>39.799999999999997</v>
       </c>
       <c r="G28" s="28">
         <v>21.8</v>
       </c>
       <c r="H28" s="28">
         <v>39.9</v>
       </c>
       <c r="I28" s="28">
@@ -38633,57 +39499,77 @@
       </c>
       <c r="KQ28" s="63"/>
       <c r="KR28" s="63"/>
       <c r="KS28" s="63">
         <v>13.781499999999999</v>
       </c>
       <c r="KT28" s="63">
         <v>112.77891</v>
       </c>
       <c r="KU28" s="63">
         <v>37.165999999999997</v>
       </c>
       <c r="KV28" s="63">
         <v>77.707999999999998</v>
       </c>
       <c r="KW28" s="63">
         <v>37.137540000000001</v>
       </c>
       <c r="KX28" s="63">
         <v>229.64055999999999</v>
       </c>
       <c r="KY28" s="63"/>
       <c r="KZ28" s="63"/>
       <c r="LA28" s="63">
         <f>VLOOKUP(A28,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>13.781499999999999</v>
+        <v>46.870539999999998</v>
       </c>
       <c r="LB28" s="63">
         <v>112.77891</v>
       </c>
+      <c r="LC28" s="63">
+        <v>94.111999999999995</v>
+      </c>
+      <c r="LD28" s="63">
+        <v>555.19902000000002</v>
+      </c>
+      <c r="LE28" s="63">
+        <v>46.870539999999998</v>
+      </c>
+      <c r="LF28" s="63">
+        <v>268.58674999999999</v>
+      </c>
+      <c r="LG28" s="63"/>
+      <c r="LH28" s="63"/>
+      <c r="LI28" s="63">
+        <v>34.320500000000003</v>
+      </c>
+      <c r="LJ28" s="63">
+        <v>266.04890999999998</v>
+      </c>
     </row>
-    <row r="29" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="28">
         <v>1.3</v>
       </c>
       <c r="F29" s="28">
         <v>15.8</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28">
         <v>4</v>
       </c>
       <c r="J29" s="28">
         <v>65.900000000000006</v>
@@ -39054,52 +39940,68 @@
       <c r="KL29" s="66"/>
       <c r="KM29" s="63"/>
       <c r="KN29" s="63"/>
       <c r="KO29" s="63">
         <v>2E-3</v>
       </c>
       <c r="KP29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="KQ29" s="63"/>
       <c r="KR29" s="63"/>
       <c r="KS29" s="63"/>
       <c r="KT29" s="63"/>
       <c r="KU29" s="63"/>
       <c r="KV29" s="63"/>
       <c r="KW29" s="63">
         <v>2E-3</v>
       </c>
       <c r="KX29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="KY29" s="63"/>
       <c r="KZ29" s="63"/>
       <c r="LA29" s="63"/>
       <c r="LB29" s="63"/>
+      <c r="LC29" s="63"/>
+      <c r="LD29" s="63"/>
+      <c r="LE29" s="63">
+        <v>2E-3</v>
+      </c>
+      <c r="LF29" s="63">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="LG29" s="63"/>
+      <c r="LH29" s="63"/>
+      <c r="LI29" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ29" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="30" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>3.8899999999999998E-3</v>
       </c>
       <c r="F30" s="28">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
@@ -39382,52 +40284,64 @@
       <c r="KD30" s="63"/>
       <c r="KE30" s="63"/>
       <c r="KF30" s="63"/>
       <c r="KG30" s="63"/>
       <c r="KH30" s="63"/>
       <c r="KI30" s="65"/>
       <c r="KJ30" s="65"/>
       <c r="KK30" s="65"/>
       <c r="KL30" s="66"/>
       <c r="KM30" s="63"/>
       <c r="KN30" s="63"/>
       <c r="KO30" s="63"/>
       <c r="KP30" s="63"/>
       <c r="KQ30" s="63"/>
       <c r="KR30" s="63"/>
       <c r="KS30" s="63"/>
       <c r="KT30" s="63"/>
       <c r="KU30" s="63"/>
       <c r="KV30" s="63"/>
       <c r="KW30" s="63"/>
       <c r="KX30" s="63"/>
       <c r="KY30" s="63"/>
       <c r="KZ30" s="63"/>
       <c r="LA30" s="63"/>
       <c r="LB30" s="63"/>
+      <c r="LC30" s="63"/>
+      <c r="LD30" s="63"/>
+      <c r="LE30" s="63"/>
+      <c r="LF30" s="63"/>
+      <c r="LG30" s="63"/>
+      <c r="LH30" s="63"/>
+      <c r="LI30" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ30" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="31" spans="1:314" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="28">
         <v>0.33793000000000001</v>
       </c>
       <c r="F31" s="28">
         <v>3.6</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28">
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="J31" s="28">
         <v>3.0000000000000001E-3</v>
@@ -40150,57 +41064,73 @@
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="KP31" s="63">
         <v>75.391509999999997</v>
       </c>
       <c r="KQ31" s="63"/>
       <c r="KR31" s="63"/>
       <c r="KS31" s="63">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="KT31" s="63">
         <v>0.152</v>
       </c>
       <c r="KU31" s="63"/>
       <c r="KV31" s="63"/>
       <c r="KW31" s="63">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="KX31" s="63">
         <v>75.391509999999997</v>
       </c>
       <c r="KY31" s="63"/>
       <c r="KZ31" s="63"/>
       <c r="LA31" s="63">
         <f>VLOOKUP(A31,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
-        <v>5.0000000000000002E-5</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="LB31" s="63">
         <v>0.152</v>
       </c>
+      <c r="LC31" s="63"/>
+      <c r="LD31" s="63"/>
+      <c r="LE31" s="63">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="LF31" s="63">
+        <v>75.391509999999997</v>
+      </c>
+      <c r="LG31" s="63"/>
+      <c r="LH31" s="63"/>
+      <c r="LI31" s="63">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="LJ31" s="63">
+        <v>0.152</v>
+      </c>
     </row>
-    <row r="32" spans="1:314" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:322" customFormat="1" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28">
         <v>0.6</v>
       </c>
       <c r="J32" s="28">
         <v>1.1000000000000001</v>
@@ -40611,52 +41541,68 @@
       <c r="KH32" s="63"/>
       <c r="KI32" s="65"/>
       <c r="KJ32" s="65"/>
       <c r="KK32" s="65"/>
       <c r="KL32" s="66"/>
       <c r="KM32" s="63"/>
       <c r="KN32" s="63"/>
       <c r="KO32" s="63"/>
       <c r="KP32" s="63"/>
       <c r="KQ32" s="63"/>
       <c r="KR32" s="63"/>
       <c r="KS32" s="63"/>
       <c r="KT32" s="63"/>
       <c r="KU32" s="63"/>
       <c r="KV32" s="63"/>
       <c r="KW32" s="63">
         <v>85.832999999999998</v>
       </c>
       <c r="KX32" s="63">
         <v>26.507999999999999</v>
       </c>
       <c r="KY32" s="63"/>
       <c r="KZ32" s="63"/>
       <c r="LA32" s="63"/>
       <c r="LB32" s="63"/>
+      <c r="LC32" s="63"/>
+      <c r="LD32" s="63"/>
+      <c r="LE32" s="63">
+        <v>151.34299999999999</v>
+      </c>
+      <c r="LF32" s="63">
+        <v>47.905000000000001</v>
+      </c>
+      <c r="LG32" s="63"/>
+      <c r="LH32" s="63"/>
+      <c r="LI32" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ32" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="33" spans="1:314" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:322" customFormat="1" ht="19.5" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
@@ -41059,52 +42005,72 @@
       <c r="KH33" s="63"/>
       <c r="KI33" s="65"/>
       <c r="KJ33" s="65"/>
       <c r="KK33" s="65"/>
       <c r="KL33" s="66"/>
       <c r="KM33" s="63"/>
       <c r="KN33" s="63"/>
       <c r="KO33" s="63"/>
       <c r="KP33" s="63"/>
       <c r="KQ33" s="63"/>
       <c r="KR33" s="63"/>
       <c r="KS33" s="63"/>
       <c r="KT33" s="63"/>
       <c r="KU33" s="63"/>
       <c r="KV33" s="63"/>
       <c r="KW33" s="63">
         <v>11.75</v>
       </c>
       <c r="KX33" s="63">
         <v>3.6560000000000001</v>
       </c>
       <c r="KY33" s="63"/>
       <c r="KZ33" s="63"/>
       <c r="LA33" s="63"/>
       <c r="LB33" s="63"/>
+      <c r="LC33" s="63"/>
+      <c r="LD33" s="63"/>
+      <c r="LE33" s="63">
+        <v>27.745000000000001</v>
+      </c>
+      <c r="LF33" s="63">
+        <v>8.4730000000000008</v>
+      </c>
+      <c r="LG33" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH33" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI33" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ33" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="34" spans="1:314" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:322" customFormat="1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
@@ -41383,52 +42349,68 @@
       <c r="KD34" s="63"/>
       <c r="KE34" s="63"/>
       <c r="KF34" s="63"/>
       <c r="KG34" s="63"/>
       <c r="KH34" s="63"/>
       <c r="KI34" s="65"/>
       <c r="KJ34" s="65"/>
       <c r="KK34" s="65"/>
       <c r="KL34" s="66"/>
       <c r="KM34" s="63"/>
       <c r="KN34" s="63"/>
       <c r="KO34" s="63"/>
       <c r="KP34" s="63"/>
       <c r="KQ34" s="63"/>
       <c r="KR34" s="63"/>
       <c r="KS34" s="63"/>
       <c r="KT34" s="63"/>
       <c r="KU34" s="69"/>
       <c r="KV34" s="69"/>
       <c r="KW34" s="69"/>
       <c r="KX34" s="69"/>
       <c r="KY34" s="69"/>
       <c r="KZ34" s="69"/>
       <c r="LA34" s="69"/>
       <c r="LB34" s="69"/>
+      <c r="LC34" s="63"/>
+      <c r="LD34" s="63"/>
+      <c r="LE34" s="63"/>
+      <c r="LF34" s="63"/>
+      <c r="LG34" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH34" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI34" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ34" s="63" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="35" spans="1:314" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:322" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -41963,52 +42945,72 @@
       <c r="KL35" s="62"/>
       <c r="KM35" s="67"/>
       <c r="KN35" s="67"/>
       <c r="KO35" s="67">
         <v>0.10884000000000001</v>
       </c>
       <c r="KP35" s="67">
         <v>1.80094</v>
       </c>
       <c r="KQ35" s="67"/>
       <c r="KR35" s="67"/>
       <c r="KS35" s="67"/>
       <c r="KT35" s="67"/>
       <c r="KU35" s="67"/>
       <c r="KV35" s="67"/>
       <c r="KW35" s="67">
         <v>0.10929999999999999</v>
       </c>
       <c r="KX35" s="67">
         <v>1.8115699999999999</v>
       </c>
       <c r="KY35" s="67"/>
       <c r="KZ35" s="67"/>
       <c r="LA35" s="67"/>
       <c r="LB35" s="67"/>
+      <c r="LC35" s="67"/>
+      <c r="LD35" s="67"/>
+      <c r="LE35" s="67">
+        <v>0.12010999999999999</v>
+      </c>
+      <c r="LF35" s="67">
+        <v>2.0095900000000002</v>
+      </c>
+      <c r="LG35" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="LH35" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="LI35" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="LJ35" s="67" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="36" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:322" ht="44.25" customHeight="1">
       <c r="A36" s="51"/>
       <c r="B36" s="51"/>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="52"/>
       <c r="G36" s="51"/>
       <c r="H36" s="51"/>
       <c r="I36" s="52"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
       <c r="L36" s="52"/>
       <c r="M36" s="52"/>
       <c r="N36" s="52"/>
       <c r="O36" s="53"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
@@ -42032,1686 +43034,1686 @@
       <c r="BW36" s="54"/>
       <c r="BX36" s="54"/>
       <c r="BY36" s="54"/>
       <c r="BZ36" s="54"/>
       <c r="CA36" s="20"/>
       <c r="CB36" s="20"/>
       <c r="CC36" s="20"/>
       <c r="CD36" s="20"/>
       <c r="HK36" s="23"/>
       <c r="HL36" s="23"/>
       <c r="HM36" s="22"/>
       <c r="HN36" s="22"/>
       <c r="HO36" s="22"/>
       <c r="HP36" s="22"/>
       <c r="HQ36" s="23"/>
       <c r="HR36" s="23"/>
       <c r="HS36" s="23"/>
       <c r="HT36" s="23"/>
       <c r="HU36" s="22"/>
       <c r="HV36" s="22"/>
       <c r="HW36" s="22"/>
       <c r="HX36" s="22"/>
       <c r="HY36" s="23"/>
       <c r="HZ36" s="23"/>
     </row>
-    <row r="37" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:322" ht="44.25" customHeight="1">
       <c r="A37" s="75" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="75"/>
       <c r="BW37" s="54"/>
       <c r="BX37" s="54"/>
       <c r="BY37" s="20"/>
       <c r="BZ37" s="20"/>
       <c r="CA37" s="20"/>
       <c r="CB37" s="20"/>
       <c r="CC37" s="20"/>
       <c r="CD37" s="20"/>
     </row>
-    <row r="38" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW38" s="54"/>
       <c r="BX38" s="54"/>
       <c r="BY38" s="20"/>
       <c r="BZ38" s="20"/>
       <c r="CA38" s="20"/>
       <c r="CB38" s="20"/>
       <c r="CC38" s="20"/>
       <c r="CD38" s="20"/>
     </row>
-    <row r="39" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW39" s="54"/>
       <c r="BX39" s="54"/>
       <c r="BY39" s="54"/>
       <c r="BZ39" s="54"/>
       <c r="CA39" s="20"/>
       <c r="CB39" s="20"/>
       <c r="CC39" s="20"/>
       <c r="CD39" s="20"/>
     </row>
-    <row r="40" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW40" s="54"/>
       <c r="BX40" s="54"/>
       <c r="BY40" s="20"/>
       <c r="BZ40" s="20"/>
       <c r="CA40" s="20"/>
       <c r="CB40" s="20"/>
       <c r="CC40" s="20"/>
       <c r="CD40" s="20"/>
     </row>
-    <row r="41" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW41" s="54"/>
       <c r="BX41" s="54"/>
       <c r="BY41" s="54"/>
       <c r="BZ41" s="54"/>
       <c r="CA41" s="20"/>
       <c r="CB41" s="20"/>
       <c r="CC41" s="20"/>
       <c r="CD41" s="20"/>
     </row>
-    <row r="42" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW42" s="54"/>
       <c r="BX42" s="54"/>
       <c r="BY42" s="54"/>
       <c r="BZ42" s="54"/>
       <c r="CA42" s="20"/>
       <c r="CB42" s="20"/>
       <c r="CC42" s="20"/>
       <c r="CD42" s="20"/>
     </row>
-    <row r="43" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW43" s="54"/>
       <c r="BX43" s="54"/>
       <c r="BY43" s="20"/>
       <c r="BZ43" s="20"/>
       <c r="CA43" s="20"/>
       <c r="CB43" s="20"/>
       <c r="CC43" s="20"/>
       <c r="CD43" s="20"/>
     </row>
-    <row r="44" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW44" s="54"/>
       <c r="BX44" s="54"/>
       <c r="BY44" s="54"/>
       <c r="BZ44" s="54"/>
       <c r="CA44" s="20"/>
       <c r="CB44" s="20"/>
       <c r="CC44" s="20"/>
       <c r="CD44" s="20"/>
     </row>
-    <row r="45" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW45" s="54"/>
       <c r="BX45" s="54"/>
       <c r="BY45" s="20"/>
       <c r="BZ45" s="20"/>
       <c r="CA45" s="20"/>
       <c r="CB45" s="20"/>
       <c r="CC45" s="20"/>
       <c r="CD45" s="20"/>
     </row>
-    <row r="46" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW46" s="20"/>
       <c r="BX46" s="20"/>
       <c r="BY46" s="20"/>
       <c r="BZ46" s="20"/>
       <c r="CA46" s="20"/>
       <c r="CB46" s="20"/>
       <c r="CC46" s="20"/>
       <c r="CD46" s="20"/>
     </row>
-    <row r="47" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW47" s="20"/>
       <c r="BX47" s="20"/>
       <c r="BY47" s="20"/>
       <c r="BZ47" s="20"/>
       <c r="CA47" s="20"/>
       <c r="CB47" s="20"/>
       <c r="CC47" s="20"/>
       <c r="CD47" s="20"/>
     </row>
-    <row r="48" spans="1:314" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:322" ht="44.25" customHeight="1">
       <c r="BW48" s="20"/>
       <c r="BX48" s="20"/>
       <c r="BY48" s="20"/>
       <c r="BZ48" s="20"/>
       <c r="CA48" s="20"/>
       <c r="CB48" s="20"/>
       <c r="CC48" s="20"/>
       <c r="CD48" s="20"/>
     </row>
-    <row r="49" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW49" s="20"/>
       <c r="BX49" s="20"/>
       <c r="BY49" s="20"/>
       <c r="BZ49" s="20"/>
       <c r="CA49" s="20"/>
       <c r="CB49" s="20"/>
       <c r="CC49" s="20"/>
       <c r="CD49" s="20"/>
     </row>
-    <row r="50" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW50" s="54"/>
       <c r="BX50" s="54"/>
       <c r="BY50" s="20"/>
       <c r="BZ50" s="20"/>
       <c r="CA50" s="20"/>
       <c r="CB50" s="20"/>
       <c r="CC50" s="20"/>
       <c r="CD50" s="20"/>
     </row>
-    <row r="51" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW51" s="20"/>
       <c r="BX51" s="20"/>
       <c r="BY51" s="20"/>
       <c r="BZ51" s="20"/>
       <c r="CA51" s="20"/>
       <c r="CB51" s="20"/>
       <c r="CC51" s="20"/>
       <c r="CD51" s="20"/>
     </row>
-    <row r="52" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW52" s="20"/>
       <c r="BX52" s="20"/>
       <c r="BY52" s="20"/>
       <c r="BZ52" s="20"/>
       <c r="CA52" s="20"/>
       <c r="CB52" s="20"/>
       <c r="CC52" s="20"/>
       <c r="CD52" s="20"/>
     </row>
-    <row r="53" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW53" s="20"/>
       <c r="BX53" s="20"/>
       <c r="BY53" s="20"/>
       <c r="BZ53" s="20"/>
       <c r="CA53" s="20"/>
       <c r="CB53" s="20"/>
       <c r="CC53" s="20"/>
       <c r="CD53" s="20"/>
     </row>
-    <row r="54" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW54" s="54"/>
       <c r="BX54" s="54"/>
       <c r="BY54" s="20"/>
       <c r="BZ54" s="20"/>
       <c r="CA54" s="20"/>
       <c r="CB54" s="20"/>
       <c r="CC54" s="20"/>
       <c r="CD54" s="20"/>
     </row>
-    <row r="55" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW55" s="54"/>
       <c r="BX55" s="54"/>
       <c r="BY55" s="20"/>
       <c r="BZ55" s="20"/>
       <c r="CA55" s="20"/>
       <c r="CB55" s="20"/>
       <c r="CC55" s="20"/>
       <c r="CD55" s="20"/>
     </row>
-    <row r="56" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW56" s="20"/>
       <c r="BX56" s="20"/>
       <c r="BY56" s="20"/>
       <c r="BZ56" s="20"/>
       <c r="CA56" s="20"/>
       <c r="CB56" s="20"/>
       <c r="CC56" s="20"/>
       <c r="CD56" s="20"/>
     </row>
-    <row r="57" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW57" s="54"/>
       <c r="BX57" s="54"/>
       <c r="BY57" s="20"/>
       <c r="BZ57" s="20"/>
       <c r="CA57" s="20"/>
       <c r="CB57" s="20"/>
       <c r="CC57" s="20"/>
       <c r="CD57" s="20"/>
     </row>
-    <row r="58" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW58" s="20"/>
       <c r="BX58" s="20"/>
       <c r="BY58" s="20"/>
       <c r="BZ58" s="20"/>
       <c r="CA58" s="20"/>
       <c r="CB58" s="20"/>
       <c r="CC58" s="20"/>
       <c r="CD58" s="20"/>
     </row>
-    <row r="59" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW59" s="20"/>
       <c r="BX59" s="20"/>
       <c r="BY59" s="20"/>
       <c r="BZ59" s="20"/>
       <c r="CA59" s="20"/>
       <c r="CB59" s="20"/>
       <c r="CC59" s="20"/>
       <c r="CD59" s="20"/>
     </row>
-    <row r="60" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW60" s="54"/>
       <c r="BX60" s="54"/>
       <c r="BY60" s="20"/>
       <c r="BZ60" s="20"/>
       <c r="CA60" s="20"/>
       <c r="CB60" s="20"/>
       <c r="CC60" s="20"/>
       <c r="CD60" s="20"/>
     </row>
-    <row r="61" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW61" s="20"/>
       <c r="BX61" s="20"/>
       <c r="BY61" s="20"/>
       <c r="BZ61" s="20"/>
       <c r="CA61" s="20"/>
       <c r="CB61" s="20"/>
       <c r="CC61" s="20"/>
       <c r="CD61" s="20"/>
     </row>
-    <row r="62" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW62" s="54"/>
       <c r="BX62" s="54"/>
       <c r="BY62" s="20"/>
       <c r="BZ62" s="20"/>
       <c r="CA62" s="20"/>
       <c r="CB62" s="20"/>
       <c r="CC62" s="20"/>
       <c r="CD62" s="20"/>
     </row>
-    <row r="63" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW63" s="54"/>
       <c r="BX63" s="54"/>
       <c r="BY63" s="54"/>
       <c r="BZ63" s="54"/>
       <c r="CA63" s="20"/>
       <c r="CB63" s="20"/>
       <c r="CC63" s="20"/>
       <c r="CD63" s="20"/>
     </row>
-    <row r="64" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW64" s="20"/>
       <c r="BX64" s="20"/>
       <c r="BY64" s="20"/>
       <c r="BZ64" s="20"/>
       <c r="CA64" s="20"/>
       <c r="CB64" s="20"/>
       <c r="CC64" s="20"/>
       <c r="CD64" s="20"/>
     </row>
-    <row r="65" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW65" s="54"/>
       <c r="BX65" s="54"/>
       <c r="BY65" s="20"/>
       <c r="BZ65" s="20"/>
       <c r="CA65" s="20"/>
       <c r="CB65" s="20"/>
       <c r="CC65" s="20"/>
       <c r="CD65" s="20"/>
     </row>
-    <row r="66" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW66" s="54"/>
       <c r="BX66" s="54"/>
       <c r="BY66" s="20"/>
       <c r="BZ66" s="20"/>
       <c r="CA66" s="20"/>
       <c r="CB66" s="20"/>
       <c r="CC66" s="20"/>
       <c r="CD66" s="20"/>
     </row>
-    <row r="67" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW67" s="20"/>
       <c r="BX67" s="20"/>
       <c r="BY67" s="20"/>
       <c r="BZ67" s="20"/>
       <c r="CA67" s="20"/>
       <c r="CB67" s="20"/>
       <c r="CC67" s="20"/>
       <c r="CD67" s="20"/>
     </row>
-    <row r="68" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW68" s="20"/>
       <c r="BX68" s="20"/>
       <c r="BY68" s="20"/>
       <c r="BZ68" s="20"/>
       <c r="CA68" s="20"/>
       <c r="CB68" s="20"/>
       <c r="CC68" s="20"/>
       <c r="CD68" s="20"/>
     </row>
-    <row r="69" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW69" s="54"/>
       <c r="BX69" s="54"/>
       <c r="BY69" s="20"/>
       <c r="BZ69" s="20"/>
       <c r="CA69" s="20"/>
       <c r="CB69" s="20"/>
       <c r="CC69" s="20"/>
       <c r="CD69" s="20"/>
     </row>
-    <row r="70" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW70" s="20"/>
       <c r="BX70" s="20"/>
       <c r="BY70" s="20"/>
       <c r="BZ70" s="20"/>
       <c r="CA70" s="20"/>
       <c r="CB70" s="20"/>
       <c r="CC70" s="20"/>
       <c r="CD70" s="20"/>
     </row>
-    <row r="71" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW71" s="20"/>
       <c r="BX71" s="20"/>
       <c r="BY71" s="20"/>
       <c r="BZ71" s="20"/>
       <c r="CA71" s="20"/>
       <c r="CB71" s="20"/>
       <c r="CC71" s="20"/>
       <c r="CD71" s="20"/>
     </row>
-    <row r="72" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW72" s="20"/>
       <c r="BX72" s="20"/>
       <c r="BY72" s="20"/>
       <c r="BZ72" s="20"/>
       <c r="CA72" s="20"/>
       <c r="CB72" s="20"/>
       <c r="CC72" s="20"/>
       <c r="CD72" s="20"/>
     </row>
-    <row r="73" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW73" s="54"/>
       <c r="BX73" s="54"/>
       <c r="BY73" s="20"/>
       <c r="BZ73" s="20"/>
       <c r="CA73" s="20"/>
       <c r="CB73" s="20"/>
       <c r="CC73" s="20"/>
       <c r="CD73" s="20"/>
     </row>
-    <row r="74" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW74" s="20"/>
       <c r="BX74" s="20"/>
       <c r="BY74" s="20"/>
       <c r="BZ74" s="20"/>
       <c r="CA74" s="20"/>
       <c r="CB74" s="20"/>
       <c r="CC74" s="20"/>
       <c r="CD74" s="20"/>
     </row>
-    <row r="75" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW75" s="54"/>
       <c r="BX75" s="54"/>
       <c r="BY75" s="20"/>
       <c r="BZ75" s="20"/>
       <c r="CA75" s="20"/>
       <c r="CB75" s="20"/>
       <c r="CC75" s="20"/>
       <c r="CD75" s="20"/>
     </row>
-    <row r="76" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW76" s="54"/>
       <c r="BX76" s="54"/>
       <c r="BY76" s="20"/>
       <c r="BZ76" s="20"/>
       <c r="CA76" s="20"/>
       <c r="CB76" s="20"/>
       <c r="CC76" s="20"/>
       <c r="CD76" s="20"/>
     </row>
-    <row r="77" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW77" s="54"/>
       <c r="BX77" s="54"/>
       <c r="BY77" s="20"/>
       <c r="BZ77" s="20"/>
       <c r="CA77" s="20"/>
       <c r="CB77" s="20"/>
       <c r="CC77" s="20"/>
       <c r="CD77" s="20"/>
     </row>
-    <row r="78" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW78" s="20"/>
       <c r="BX78" s="20"/>
       <c r="BY78" s="20"/>
       <c r="BZ78" s="20"/>
       <c r="CA78" s="20"/>
       <c r="CB78" s="20"/>
       <c r="CC78" s="20"/>
       <c r="CD78" s="20"/>
     </row>
-    <row r="79" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW79" s="20"/>
       <c r="BX79" s="20"/>
       <c r="BY79" s="20"/>
       <c r="BZ79" s="20"/>
       <c r="CA79" s="20"/>
       <c r="CB79" s="20"/>
       <c r="CC79" s="20"/>
       <c r="CD79" s="20"/>
     </row>
-    <row r="80" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW80" s="54"/>
       <c r="BX80" s="54"/>
       <c r="BY80" s="20"/>
       <c r="BZ80" s="20"/>
       <c r="CA80" s="20"/>
       <c r="CB80" s="20"/>
       <c r="CC80" s="20"/>
       <c r="CD80" s="20"/>
     </row>
-    <row r="81" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW81" s="20"/>
       <c r="BX81" s="20"/>
       <c r="BY81" s="20"/>
       <c r="BZ81" s="20"/>
       <c r="CA81" s="20"/>
       <c r="CB81" s="20"/>
       <c r="CC81" s="20"/>
       <c r="CD81" s="20"/>
     </row>
-    <row r="82" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW82" s="54"/>
       <c r="BX82" s="54"/>
       <c r="BY82" s="20"/>
       <c r="BZ82" s="20"/>
       <c r="CA82" s="20"/>
       <c r="CB82" s="20"/>
       <c r="CC82" s="20"/>
       <c r="CD82" s="20"/>
     </row>
-    <row r="83" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW83" s="20"/>
       <c r="BX83" s="20"/>
       <c r="BY83" s="20"/>
       <c r="BZ83" s="20"/>
       <c r="CA83" s="20"/>
       <c r="CB83" s="20"/>
       <c r="CC83" s="20"/>
       <c r="CD83" s="20"/>
     </row>
-    <row r="84" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW84" s="20"/>
       <c r="BX84" s="20"/>
       <c r="BY84" s="20"/>
       <c r="BZ84" s="20"/>
       <c r="CA84" s="20"/>
       <c r="CB84" s="20"/>
       <c r="CC84" s="20"/>
       <c r="CD84" s="20"/>
     </row>
-    <row r="85" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW85" s="20"/>
       <c r="BX85" s="20"/>
       <c r="BY85" s="20"/>
       <c r="BZ85" s="20"/>
       <c r="CA85" s="20"/>
       <c r="CB85" s="20"/>
       <c r="CC85" s="20"/>
       <c r="CD85" s="20"/>
     </row>
-    <row r="86" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW86" s="20"/>
       <c r="BX86" s="20"/>
       <c r="BY86" s="20"/>
       <c r="BZ86" s="20"/>
       <c r="CA86" s="20"/>
       <c r="CB86" s="20"/>
       <c r="CC86" s="20"/>
       <c r="CD86" s="20"/>
     </row>
-    <row r="87" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW87" s="20"/>
       <c r="BX87" s="20"/>
       <c r="BY87" s="20"/>
       <c r="BZ87" s="20"/>
       <c r="CA87" s="20"/>
       <c r="CB87" s="20"/>
       <c r="CC87" s="20"/>
       <c r="CD87" s="20"/>
     </row>
-    <row r="88" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW88" s="20"/>
       <c r="BX88" s="20"/>
       <c r="BY88" s="20"/>
       <c r="BZ88" s="20"/>
       <c r="CA88" s="20"/>
       <c r="CB88" s="20"/>
       <c r="CC88" s="20"/>
       <c r="CD88" s="20"/>
     </row>
-    <row r="89" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW89" s="54"/>
       <c r="BX89" s="54"/>
       <c r="BY89" s="20"/>
       <c r="BZ89" s="20"/>
       <c r="CA89" s="20"/>
       <c r="CB89" s="20"/>
       <c r="CC89" s="20"/>
       <c r="CD89" s="20"/>
     </row>
-    <row r="90" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW90" s="54"/>
       <c r="BX90" s="54"/>
       <c r="BY90" s="20"/>
       <c r="BZ90" s="20"/>
       <c r="CA90" s="20"/>
       <c r="CB90" s="20"/>
       <c r="CC90" s="20"/>
       <c r="CD90" s="20"/>
     </row>
-    <row r="91" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW91" s="54"/>
       <c r="BX91" s="54"/>
       <c r="BY91" s="20"/>
       <c r="BZ91" s="20"/>
       <c r="CA91" s="20"/>
       <c r="CB91" s="20"/>
       <c r="CC91" s="20"/>
       <c r="CD91" s="20"/>
     </row>
-    <row r="92" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW92" s="20"/>
       <c r="BX92" s="20"/>
       <c r="BY92" s="20"/>
       <c r="BZ92" s="20"/>
       <c r="CA92" s="20"/>
       <c r="CB92" s="20"/>
       <c r="CC92" s="20"/>
       <c r="CD92" s="20"/>
     </row>
-    <row r="93" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW93" s="20"/>
       <c r="BX93" s="20"/>
       <c r="BY93" s="20"/>
       <c r="BZ93" s="20"/>
       <c r="CA93" s="20"/>
       <c r="CB93" s="20"/>
       <c r="CC93" s="20"/>
       <c r="CD93" s="20"/>
     </row>
-    <row r="94" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW94" s="54"/>
       <c r="BX94" s="54"/>
       <c r="BY94" s="54"/>
       <c r="BZ94" s="54"/>
       <c r="CA94" s="20"/>
       <c r="CB94" s="20"/>
       <c r="CC94" s="20"/>
       <c r="CD94" s="20"/>
     </row>
-    <row r="95" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW95" s="20"/>
       <c r="BX95" s="20"/>
       <c r="BY95" s="20"/>
       <c r="BZ95" s="20"/>
       <c r="CA95" s="20"/>
       <c r="CB95" s="20"/>
       <c r="CC95" s="20"/>
       <c r="CD95" s="20"/>
     </row>
-    <row r="96" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW96" s="20"/>
       <c r="BX96" s="20"/>
       <c r="BY96" s="20"/>
       <c r="BZ96" s="20"/>
       <c r="CA96" s="20"/>
       <c r="CB96" s="20"/>
       <c r="CC96" s="20"/>
       <c r="CD96" s="20"/>
     </row>
-    <row r="97" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW97" s="54"/>
       <c r="BX97" s="54"/>
       <c r="BY97" s="20"/>
       <c r="BZ97" s="20"/>
       <c r="CA97" s="20"/>
       <c r="CB97" s="20"/>
       <c r="CC97" s="20"/>
       <c r="CD97" s="20"/>
     </row>
-    <row r="98" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW98" s="20"/>
       <c r="BX98" s="20"/>
       <c r="BY98" s="20"/>
       <c r="BZ98" s="20"/>
       <c r="CA98" s="20"/>
       <c r="CB98" s="20"/>
       <c r="CC98" s="20"/>
       <c r="CD98" s="20"/>
     </row>
-    <row r="99" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW99" s="20"/>
       <c r="BX99" s="20"/>
       <c r="BY99" s="20"/>
       <c r="BZ99" s="20"/>
       <c r="CA99" s="20"/>
       <c r="CB99" s="20"/>
       <c r="CC99" s="20"/>
       <c r="CD99" s="20"/>
     </row>
-    <row r="100" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW100" s="54"/>
       <c r="BX100" s="54"/>
       <c r="BY100" s="20"/>
       <c r="BZ100" s="20"/>
       <c r="CA100" s="20"/>
       <c r="CB100" s="20"/>
       <c r="CC100" s="20"/>
       <c r="CD100" s="20"/>
     </row>
-    <row r="101" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW101" s="54"/>
       <c r="BX101" s="54"/>
       <c r="BY101" s="20"/>
       <c r="BZ101" s="20"/>
       <c r="CA101" s="20"/>
       <c r="CB101" s="20"/>
       <c r="CC101" s="20"/>
       <c r="CD101" s="20"/>
     </row>
-    <row r="102" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW102" s="54"/>
       <c r="BX102" s="54"/>
       <c r="BY102" s="20"/>
       <c r="BZ102" s="20"/>
       <c r="CA102" s="20"/>
       <c r="CB102" s="20"/>
       <c r="CC102" s="20"/>
       <c r="CD102" s="20"/>
     </row>
-    <row r="103" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW103" s="20"/>
       <c r="BX103" s="20"/>
       <c r="BY103" s="20"/>
       <c r="BZ103" s="20"/>
       <c r="CA103" s="20"/>
       <c r="CB103" s="20"/>
       <c r="CC103" s="20"/>
       <c r="CD103" s="20"/>
     </row>
-    <row r="104" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW104" s="20"/>
       <c r="BX104" s="20"/>
       <c r="BY104" s="20"/>
       <c r="BZ104" s="20"/>
       <c r="CA104" s="20"/>
       <c r="CB104" s="20"/>
       <c r="CC104" s="20"/>
       <c r="CD104" s="20"/>
     </row>
-    <row r="105" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW105" s="54"/>
       <c r="BX105" s="54"/>
       <c r="BY105" s="20"/>
       <c r="BZ105" s="20"/>
       <c r="CA105" s="20"/>
       <c r="CB105" s="20"/>
       <c r="CC105" s="20"/>
       <c r="CD105" s="20"/>
     </row>
-    <row r="106" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW106" s="20"/>
       <c r="BX106" s="20"/>
       <c r="BY106" s="20"/>
       <c r="BZ106" s="20"/>
       <c r="CA106" s="20"/>
       <c r="CB106" s="20"/>
       <c r="CC106" s="20"/>
       <c r="CD106" s="20"/>
     </row>
-    <row r="107" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW107" s="54"/>
       <c r="BX107" s="54"/>
       <c r="BY107" s="54"/>
       <c r="BZ107" s="54"/>
       <c r="CA107" s="20"/>
       <c r="CB107" s="20"/>
       <c r="CC107" s="20"/>
       <c r="CD107" s="20"/>
     </row>
-    <row r="108" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW108" s="20"/>
       <c r="BX108" s="20"/>
       <c r="BY108" s="20"/>
       <c r="BZ108" s="20"/>
       <c r="CA108" s="20"/>
       <c r="CB108" s="20"/>
       <c r="CC108" s="20"/>
       <c r="CD108" s="20"/>
     </row>
-    <row r="109" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW109" s="20"/>
       <c r="BX109" s="20"/>
       <c r="BY109" s="20"/>
       <c r="BZ109" s="20"/>
       <c r="CA109" s="20"/>
       <c r="CB109" s="20"/>
       <c r="CC109" s="20"/>
       <c r="CD109" s="20"/>
     </row>
-    <row r="110" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW110" s="54"/>
       <c r="BX110" s="54"/>
       <c r="BY110" s="20"/>
       <c r="BZ110" s="20"/>
       <c r="CA110" s="20"/>
       <c r="CB110" s="20"/>
       <c r="CC110" s="20"/>
       <c r="CD110" s="20"/>
     </row>
-    <row r="111" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW111" s="20"/>
       <c r="BX111" s="20"/>
       <c r="BY111" s="20"/>
       <c r="BZ111" s="20"/>
       <c r="CA111" s="20"/>
       <c r="CB111" s="20"/>
       <c r="CC111" s="20"/>
       <c r="CD111" s="20"/>
     </row>
-    <row r="112" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW112" s="54"/>
       <c r="BX112" s="54"/>
       <c r="BY112" s="20"/>
       <c r="BZ112" s="20"/>
       <c r="CA112" s="20"/>
       <c r="CB112" s="20"/>
       <c r="CC112" s="20"/>
       <c r="CD112" s="20"/>
     </row>
-    <row r="113" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW113" s="20"/>
       <c r="BX113" s="20"/>
       <c r="BY113" s="20"/>
       <c r="BZ113" s="20"/>
       <c r="CA113" s="20"/>
       <c r="CB113" s="20"/>
       <c r="CC113" s="20"/>
       <c r="CD113" s="20"/>
     </row>
-    <row r="114" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW114" s="54"/>
       <c r="BX114" s="54"/>
       <c r="BY114" s="20"/>
       <c r="BZ114" s="20"/>
       <c r="CA114" s="20"/>
       <c r="CB114" s="20"/>
       <c r="CC114" s="20"/>
       <c r="CD114" s="20"/>
     </row>
-    <row r="115" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW115" s="20"/>
       <c r="BX115" s="20"/>
       <c r="BY115" s="20"/>
       <c r="BZ115" s="20"/>
       <c r="CA115" s="20"/>
       <c r="CB115" s="20"/>
       <c r="CC115" s="20"/>
       <c r="CD115" s="20"/>
     </row>
-    <row r="116" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW116" s="20"/>
       <c r="BX116" s="20"/>
       <c r="BY116" s="20"/>
       <c r="BZ116" s="20"/>
       <c r="CA116" s="20"/>
       <c r="CB116" s="20"/>
       <c r="CC116" s="20"/>
       <c r="CD116" s="20"/>
     </row>
-    <row r="117" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW117" s="54"/>
       <c r="BX117" s="54"/>
       <c r="BY117" s="20"/>
       <c r="BZ117" s="20"/>
       <c r="CA117" s="20"/>
       <c r="CB117" s="20"/>
       <c r="CC117" s="20"/>
       <c r="CD117" s="20"/>
     </row>
-    <row r="118" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW118" s="20"/>
       <c r="BX118" s="20"/>
       <c r="BY118" s="20"/>
       <c r="BZ118" s="20"/>
       <c r="CA118" s="20"/>
       <c r="CB118" s="20"/>
       <c r="CC118" s="20"/>
       <c r="CD118" s="20"/>
     </row>
-    <row r="119" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW119" s="20"/>
       <c r="BX119" s="20"/>
       <c r="BY119" s="20"/>
       <c r="BZ119" s="20"/>
       <c r="CA119" s="20"/>
       <c r="CB119" s="20"/>
       <c r="CC119" s="20"/>
       <c r="CD119" s="20"/>
     </row>
-    <row r="120" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW120" s="54"/>
       <c r="BX120" s="54"/>
       <c r="BY120" s="20"/>
       <c r="BZ120" s="20"/>
       <c r="CA120" s="20"/>
       <c r="CB120" s="20"/>
       <c r="CC120" s="20"/>
       <c r="CD120" s="20"/>
     </row>
-    <row r="121" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW121" s="20"/>
       <c r="BX121" s="20"/>
       <c r="BY121" s="20"/>
       <c r="BZ121" s="20"/>
       <c r="CA121" s="20"/>
       <c r="CB121" s="20"/>
       <c r="CC121" s="20"/>
       <c r="CD121" s="20"/>
     </row>
-    <row r="122" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW122" s="54"/>
       <c r="BX122" s="54"/>
       <c r="BY122" s="54"/>
       <c r="BZ122" s="54"/>
       <c r="CA122" s="20"/>
       <c r="CB122" s="20"/>
       <c r="CC122" s="20"/>
       <c r="CD122" s="20"/>
     </row>
-    <row r="123" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW123" s="54"/>
       <c r="BX123" s="54"/>
       <c r="BY123" s="54"/>
       <c r="BZ123" s="54"/>
       <c r="CA123" s="20"/>
       <c r="CB123" s="20"/>
       <c r="CC123" s="20"/>
       <c r="CD123" s="20"/>
     </row>
-    <row r="124" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW124" s="54"/>
       <c r="BX124" s="54"/>
       <c r="BY124" s="20"/>
       <c r="BZ124" s="20"/>
       <c r="CA124" s="20"/>
       <c r="CB124" s="20"/>
       <c r="CC124" s="20"/>
       <c r="CD124" s="20"/>
     </row>
-    <row r="125" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW125" s="20"/>
       <c r="BX125" s="20"/>
       <c r="BY125" s="20"/>
       <c r="BZ125" s="20"/>
       <c r="CA125" s="20"/>
       <c r="CB125" s="20"/>
       <c r="CC125" s="20"/>
       <c r="CD125" s="20"/>
     </row>
-    <row r="126" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW126" s="54"/>
       <c r="BX126" s="54"/>
       <c r="BY126" s="20"/>
       <c r="BZ126" s="20"/>
       <c r="CA126" s="20"/>
       <c r="CB126" s="20"/>
       <c r="CC126" s="20"/>
       <c r="CD126" s="20"/>
     </row>
-    <row r="127" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW127" s="54"/>
       <c r="BX127" s="54"/>
       <c r="BY127" s="20"/>
       <c r="BZ127" s="20"/>
       <c r="CA127" s="20"/>
       <c r="CB127" s="20"/>
       <c r="CC127" s="20"/>
       <c r="CD127" s="20"/>
     </row>
-    <row r="128" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW128" s="20"/>
       <c r="BX128" s="20"/>
       <c r="BY128" s="20"/>
       <c r="BZ128" s="20"/>
       <c r="CA128" s="20"/>
       <c r="CB128" s="20"/>
       <c r="CC128" s="20"/>
       <c r="CD128" s="20"/>
     </row>
-    <row r="129" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW129" s="54"/>
       <c r="BX129" s="54"/>
       <c r="BY129" s="54"/>
       <c r="BZ129" s="54"/>
       <c r="CA129" s="20"/>
       <c r="CB129" s="20"/>
       <c r="CC129" s="20"/>
       <c r="CD129" s="20"/>
     </row>
-    <row r="130" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW130" s="20"/>
       <c r="BX130" s="20"/>
       <c r="BY130" s="20"/>
       <c r="BZ130" s="20"/>
       <c r="CA130" s="20"/>
       <c r="CB130" s="20"/>
       <c r="CC130" s="20"/>
       <c r="CD130" s="20"/>
     </row>
-    <row r="131" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW131" s="20"/>
       <c r="BX131" s="20"/>
       <c r="BY131" s="20"/>
       <c r="BZ131" s="20"/>
       <c r="CA131" s="20"/>
       <c r="CB131" s="20"/>
       <c r="CC131" s="20"/>
       <c r="CD131" s="20"/>
     </row>
-    <row r="132" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW132" s="20"/>
       <c r="BX132" s="20"/>
       <c r="BY132" s="20"/>
       <c r="BZ132" s="20"/>
       <c r="CA132" s="20"/>
       <c r="CB132" s="20"/>
       <c r="CC132" s="20"/>
       <c r="CD132" s="20"/>
     </row>
-    <row r="133" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW133" s="20"/>
       <c r="BX133" s="20"/>
       <c r="BY133" s="20"/>
       <c r="BZ133" s="20"/>
       <c r="CA133" s="20"/>
       <c r="CB133" s="20"/>
       <c r="CC133" s="20"/>
       <c r="CD133" s="20"/>
     </row>
-    <row r="134" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW134" s="20"/>
       <c r="BX134" s="20"/>
       <c r="BY134" s="20"/>
       <c r="BZ134" s="20"/>
       <c r="CA134" s="20"/>
       <c r="CB134" s="20"/>
       <c r="CC134" s="20"/>
       <c r="CD134" s="20"/>
     </row>
-    <row r="135" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW135" s="54"/>
       <c r="BX135" s="54"/>
       <c r="BY135" s="20"/>
       <c r="BZ135" s="20"/>
       <c r="CA135" s="20"/>
       <c r="CB135" s="20"/>
       <c r="CC135" s="20"/>
       <c r="CD135" s="20"/>
     </row>
-    <row r="136" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW136" s="20"/>
       <c r="BX136" s="20"/>
       <c r="BY136" s="20"/>
       <c r="BZ136" s="20"/>
       <c r="CA136" s="20"/>
       <c r="CB136" s="20"/>
       <c r="CC136" s="20"/>
       <c r="CD136" s="20"/>
     </row>
-    <row r="137" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW137" s="20"/>
       <c r="BX137" s="20"/>
       <c r="BY137" s="20"/>
       <c r="BZ137" s="20"/>
       <c r="CA137" s="20"/>
       <c r="CB137" s="20"/>
       <c r="CC137" s="20"/>
       <c r="CD137" s="20"/>
     </row>
-    <row r="138" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW138" s="20"/>
       <c r="BX138" s="20"/>
       <c r="BY138" s="20"/>
       <c r="BZ138" s="20"/>
       <c r="CA138" s="20"/>
       <c r="CB138" s="20"/>
       <c r="CC138" s="20"/>
       <c r="CD138" s="20"/>
     </row>
-    <row r="139" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW139" s="54"/>
       <c r="BX139" s="54"/>
       <c r="BY139" s="20"/>
       <c r="BZ139" s="20"/>
       <c r="CA139" s="20"/>
       <c r="CB139" s="20"/>
       <c r="CC139" s="20"/>
       <c r="CD139" s="20"/>
     </row>
-    <row r="140" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW140" s="54"/>
       <c r="BX140" s="54"/>
       <c r="BY140" s="20"/>
       <c r="BZ140" s="20"/>
       <c r="CA140" s="20"/>
       <c r="CB140" s="20"/>
       <c r="CC140" s="20"/>
       <c r="CD140" s="20"/>
     </row>
-    <row r="141" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW141" s="54"/>
       <c r="BX141" s="54"/>
       <c r="BY141" s="54"/>
       <c r="BZ141" s="54"/>
       <c r="CA141" s="20"/>
       <c r="CB141" s="20"/>
       <c r="CC141" s="20"/>
       <c r="CD141" s="20"/>
     </row>
-    <row r="142" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW142" s="54"/>
       <c r="BX142" s="54"/>
       <c r="BY142" s="54"/>
       <c r="BZ142" s="54"/>
       <c r="CA142" s="20"/>
       <c r="CB142" s="20"/>
       <c r="CC142" s="20"/>
       <c r="CD142" s="20"/>
     </row>
-    <row r="143" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW143" s="20"/>
       <c r="BX143" s="20"/>
       <c r="BY143" s="20"/>
       <c r="BZ143" s="20"/>
       <c r="CA143" s="20"/>
       <c r="CB143" s="20"/>
       <c r="CC143" s="20"/>
       <c r="CD143" s="20"/>
     </row>
-    <row r="144" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW144" s="20"/>
       <c r="BX144" s="20"/>
       <c r="BY144" s="20"/>
       <c r="BZ144" s="20"/>
       <c r="CA144" s="20"/>
       <c r="CB144" s="20"/>
       <c r="CC144" s="20"/>
       <c r="CD144" s="20"/>
     </row>
-    <row r="145" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW145" s="54"/>
       <c r="BX145" s="54"/>
       <c r="BY145" s="20"/>
       <c r="BZ145" s="20"/>
       <c r="CA145" s="20"/>
       <c r="CB145" s="20"/>
       <c r="CC145" s="20"/>
       <c r="CD145" s="20"/>
     </row>
-    <row r="146" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW146" s="20"/>
       <c r="BX146" s="20"/>
       <c r="BY146" s="20"/>
       <c r="BZ146" s="20"/>
       <c r="CA146" s="20"/>
       <c r="CB146" s="20"/>
       <c r="CC146" s="20"/>
       <c r="CD146" s="20"/>
     </row>
-    <row r="147" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW147" s="20"/>
       <c r="BX147" s="20"/>
       <c r="BY147" s="20"/>
       <c r="BZ147" s="20"/>
       <c r="CA147" s="20"/>
       <c r="CB147" s="20"/>
       <c r="CC147" s="20"/>
       <c r="CD147" s="20"/>
     </row>
-    <row r="148" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW148" s="20"/>
       <c r="BX148" s="20"/>
       <c r="BY148" s="20"/>
       <c r="BZ148" s="20"/>
       <c r="CA148" s="20"/>
       <c r="CB148" s="20"/>
       <c r="CC148" s="20"/>
       <c r="CD148" s="20"/>
     </row>
-    <row r="149" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW149" s="20"/>
       <c r="BX149" s="20"/>
       <c r="BY149" s="20"/>
       <c r="BZ149" s="20"/>
       <c r="CA149" s="20"/>
       <c r="CB149" s="20"/>
       <c r="CC149" s="20"/>
       <c r="CD149" s="20"/>
     </row>
-    <row r="150" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW150" s="54"/>
       <c r="BX150" s="54"/>
       <c r="BY150" s="20"/>
       <c r="BZ150" s="20"/>
       <c r="CA150" s="20"/>
       <c r="CB150" s="20"/>
       <c r="CC150" s="20"/>
       <c r="CD150" s="20"/>
     </row>
-    <row r="151" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW151" s="20"/>
       <c r="BX151" s="20"/>
       <c r="BY151" s="20"/>
       <c r="BZ151" s="20"/>
       <c r="CA151" s="20"/>
       <c r="CB151" s="20"/>
       <c r="CC151" s="20"/>
       <c r="CD151" s="20"/>
     </row>
-    <row r="152" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW152" s="54"/>
       <c r="BX152" s="54"/>
       <c r="BY152" s="20"/>
       <c r="BZ152" s="20"/>
       <c r="CA152" s="20"/>
       <c r="CB152" s="20"/>
       <c r="CC152" s="20"/>
       <c r="CD152" s="20"/>
     </row>
-    <row r="153" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW153" s="54"/>
       <c r="BX153" s="54"/>
       <c r="BY153" s="54"/>
       <c r="BZ153" s="54"/>
       <c r="CA153" s="20"/>
       <c r="CB153" s="20"/>
       <c r="CC153" s="20"/>
       <c r="CD153" s="20"/>
     </row>
-    <row r="154" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW154" s="54"/>
       <c r="BX154" s="54"/>
       <c r="BY154" s="20"/>
       <c r="BZ154" s="20"/>
       <c r="CA154" s="20"/>
       <c r="CB154" s="20"/>
       <c r="CC154" s="20"/>
       <c r="CD154" s="20"/>
     </row>
-    <row r="155" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW155" s="54"/>
       <c r="BX155" s="54"/>
       <c r="BY155" s="20"/>
       <c r="BZ155" s="20"/>
       <c r="CA155" s="20"/>
       <c r="CB155" s="20"/>
       <c r="CC155" s="20"/>
       <c r="CD155" s="20"/>
     </row>
-    <row r="156" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW156" s="20"/>
       <c r="BX156" s="20"/>
       <c r="BY156" s="20"/>
       <c r="BZ156" s="20"/>
       <c r="CA156" s="20"/>
       <c r="CB156" s="20"/>
       <c r="CC156" s="20"/>
       <c r="CD156" s="20"/>
     </row>
-    <row r="157" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW157" s="20"/>
       <c r="BX157" s="20"/>
       <c r="BY157" s="20"/>
       <c r="BZ157" s="20"/>
       <c r="CA157" s="20"/>
       <c r="CB157" s="20"/>
       <c r="CC157" s="20"/>
       <c r="CD157" s="20"/>
     </row>
-    <row r="158" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW158" s="20"/>
       <c r="BX158" s="20"/>
       <c r="BY158" s="20"/>
       <c r="BZ158" s="20"/>
       <c r="CA158" s="20"/>
       <c r="CB158" s="20"/>
       <c r="CC158" s="20"/>
       <c r="CD158" s="20"/>
     </row>
-    <row r="159" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW159" s="20"/>
       <c r="BX159" s="20"/>
       <c r="BY159" s="20"/>
       <c r="BZ159" s="20"/>
       <c r="CA159" s="20"/>
       <c r="CB159" s="20"/>
       <c r="CC159" s="20"/>
       <c r="CD159" s="20"/>
     </row>
-    <row r="160" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW160" s="54"/>
       <c r="BX160" s="54"/>
       <c r="BY160" s="20"/>
       <c r="BZ160" s="20"/>
       <c r="CA160" s="20"/>
       <c r="CB160" s="20"/>
       <c r="CC160" s="20"/>
       <c r="CD160" s="20"/>
     </row>
-    <row r="161" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW161" s="20"/>
       <c r="BX161" s="20"/>
       <c r="BY161" s="20"/>
       <c r="BZ161" s="20"/>
       <c r="CA161" s="20"/>
       <c r="CB161" s="20"/>
       <c r="CC161" s="20"/>
       <c r="CD161" s="20"/>
     </row>
-    <row r="162" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW162" s="20"/>
       <c r="BX162" s="20"/>
       <c r="BY162" s="20"/>
       <c r="BZ162" s="20"/>
       <c r="CA162" s="20"/>
       <c r="CB162" s="20"/>
       <c r="CC162" s="20"/>
       <c r="CD162" s="20"/>
     </row>
-    <row r="163" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW163" s="20"/>
       <c r="BX163" s="20"/>
       <c r="BY163" s="20"/>
       <c r="BZ163" s="20"/>
       <c r="CA163" s="20"/>
       <c r="CB163" s="20"/>
       <c r="CC163" s="20"/>
       <c r="CD163" s="20"/>
     </row>
-    <row r="164" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW164" s="20"/>
       <c r="BX164" s="20"/>
       <c r="BY164" s="20"/>
       <c r="BZ164" s="20"/>
       <c r="CA164" s="20"/>
       <c r="CB164" s="20"/>
       <c r="CC164" s="20"/>
       <c r="CD164" s="20"/>
     </row>
-    <row r="165" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW165" s="20"/>
       <c r="BX165" s="20"/>
       <c r="BY165" s="20"/>
       <c r="BZ165" s="20"/>
       <c r="CA165" s="20"/>
       <c r="CB165" s="20"/>
       <c r="CC165" s="20"/>
       <c r="CD165" s="20"/>
     </row>
-    <row r="166" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW166" s="20"/>
       <c r="BX166" s="20"/>
       <c r="BY166" s="20"/>
       <c r="BZ166" s="20"/>
       <c r="CA166" s="20"/>
       <c r="CB166" s="20"/>
       <c r="CC166" s="20"/>
       <c r="CD166" s="20"/>
     </row>
-    <row r="167" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW167" s="20"/>
       <c r="BX167" s="20"/>
       <c r="BY167" s="20"/>
       <c r="BZ167" s="20"/>
       <c r="CA167" s="20"/>
       <c r="CB167" s="20"/>
       <c r="CC167" s="20"/>
       <c r="CD167" s="20"/>
     </row>
-    <row r="168" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW168" s="54"/>
       <c r="BX168" s="54"/>
       <c r="BY168" s="20"/>
       <c r="BZ168" s="20"/>
       <c r="CA168" s="20"/>
       <c r="CB168" s="20"/>
       <c r="CC168" s="20"/>
       <c r="CD168" s="20"/>
     </row>
-    <row r="169" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW169" s="20"/>
       <c r="BX169" s="20"/>
       <c r="BY169" s="20"/>
       <c r="BZ169" s="20"/>
       <c r="CA169" s="20"/>
       <c r="CB169" s="20"/>
       <c r="CC169" s="20"/>
       <c r="CD169" s="20"/>
     </row>
-    <row r="170" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW170" s="20"/>
       <c r="BX170" s="20"/>
       <c r="BY170" s="20"/>
       <c r="BZ170" s="20"/>
       <c r="CA170" s="20"/>
       <c r="CB170" s="20"/>
       <c r="CC170" s="20"/>
       <c r="CD170" s="20"/>
     </row>
-    <row r="171" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW171" s="20"/>
       <c r="BX171" s="20"/>
       <c r="BY171" s="20"/>
       <c r="BZ171" s="20"/>
       <c r="CA171" s="20"/>
       <c r="CB171" s="20"/>
       <c r="CC171" s="20"/>
       <c r="CD171" s="20"/>
     </row>
-    <row r="172" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW172" s="20"/>
       <c r="BX172" s="20"/>
       <c r="BY172" s="20"/>
       <c r="BZ172" s="20"/>
       <c r="CA172" s="20"/>
       <c r="CB172" s="20"/>
       <c r="CC172" s="20"/>
       <c r="CD172" s="20"/>
     </row>
-    <row r="173" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW173" s="20"/>
       <c r="BX173" s="20"/>
       <c r="BY173" s="20"/>
       <c r="BZ173" s="20"/>
       <c r="CA173" s="20"/>
       <c r="CB173" s="20"/>
       <c r="CC173" s="20"/>
       <c r="CD173" s="20"/>
     </row>
-    <row r="174" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW174" s="20"/>
       <c r="BX174" s="20"/>
       <c r="BY174" s="20"/>
       <c r="BZ174" s="20"/>
       <c r="CA174" s="20"/>
       <c r="CB174" s="20"/>
       <c r="CC174" s="20"/>
       <c r="CD174" s="20"/>
     </row>
-    <row r="175" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW175" s="20"/>
       <c r="BX175" s="20"/>
       <c r="BY175" s="20"/>
       <c r="BZ175" s="20"/>
       <c r="CA175" s="20"/>
       <c r="CB175" s="20"/>
       <c r="CC175" s="20"/>
       <c r="CD175" s="20"/>
     </row>
-    <row r="176" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW176" s="20"/>
       <c r="BX176" s="20"/>
       <c r="BY176" s="20"/>
       <c r="BZ176" s="20"/>
       <c r="CA176" s="20"/>
       <c r="CB176" s="20"/>
       <c r="CC176" s="20"/>
       <c r="CD176" s="20"/>
     </row>
-    <row r="177" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW177" s="20"/>
       <c r="BX177" s="20"/>
       <c r="BY177" s="20"/>
       <c r="BZ177" s="20"/>
       <c r="CA177" s="20"/>
       <c r="CB177" s="20"/>
       <c r="CC177" s="20"/>
       <c r="CD177" s="20"/>
     </row>
-    <row r="178" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW178" s="20"/>
       <c r="BX178" s="20"/>
       <c r="BY178" s="20"/>
       <c r="BZ178" s="20"/>
       <c r="CA178" s="20"/>
       <c r="CB178" s="20"/>
       <c r="CC178" s="54"/>
       <c r="CD178" s="54"/>
     </row>
-    <row r="179" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW179" s="20"/>
       <c r="BX179" s="20"/>
       <c r="BY179" s="20"/>
       <c r="BZ179" s="20"/>
       <c r="CA179" s="20"/>
       <c r="CB179" s="20"/>
       <c r="CC179" s="20"/>
       <c r="CD179" s="20"/>
     </row>
-    <row r="180" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW180" s="20"/>
       <c r="BX180" s="20"/>
       <c r="BY180" s="20"/>
       <c r="BZ180" s="20"/>
       <c r="CA180" s="20"/>
       <c r="CB180" s="20"/>
       <c r="CC180" s="20"/>
       <c r="CD180" s="20"/>
     </row>
-    <row r="181" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW181" s="20"/>
       <c r="BX181" s="20"/>
       <c r="BY181" s="20"/>
       <c r="BZ181" s="20"/>
       <c r="CA181" s="20"/>
       <c r="CB181" s="20"/>
       <c r="CC181" s="20"/>
       <c r="CD181" s="20"/>
     </row>
-    <row r="182" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW182" s="54"/>
       <c r="BX182" s="54"/>
       <c r="BY182" s="20"/>
       <c r="BZ182" s="20"/>
       <c r="CA182" s="20"/>
       <c r="CB182" s="20"/>
       <c r="CC182" s="20"/>
       <c r="CD182" s="20"/>
     </row>
-    <row r="183" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW183" s="54"/>
       <c r="BX183" s="54"/>
       <c r="BY183" s="20"/>
       <c r="BZ183" s="20"/>
       <c r="CA183" s="20"/>
       <c r="CB183" s="20"/>
       <c r="CC183" s="20"/>
       <c r="CD183" s="20"/>
     </row>
-    <row r="184" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW184" s="54"/>
       <c r="BX184" s="54"/>
       <c r="BY184" s="54"/>
       <c r="BZ184" s="54"/>
       <c r="CA184" s="20"/>
       <c r="CB184" s="20"/>
       <c r="CC184" s="20"/>
       <c r="CD184" s="20"/>
     </row>
-    <row r="185" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW185" s="20"/>
       <c r="BX185" s="20"/>
       <c r="BY185" s="20"/>
       <c r="BZ185" s="20"/>
       <c r="CA185" s="20"/>
       <c r="CB185" s="20"/>
       <c r="CC185" s="20"/>
       <c r="CD185" s="20"/>
     </row>
-    <row r="186" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW186" s="20"/>
       <c r="BX186" s="20"/>
       <c r="BY186" s="20"/>
       <c r="BZ186" s="20"/>
       <c r="CA186" s="20"/>
       <c r="CB186" s="20"/>
       <c r="CC186" s="20"/>
       <c r="CD186" s="20"/>
     </row>
-    <row r="187" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW187" s="54"/>
       <c r="BX187" s="54"/>
       <c r="BY187" s="20"/>
       <c r="BZ187" s="20"/>
       <c r="CA187" s="20"/>
       <c r="CB187" s="20"/>
       <c r="CC187" s="20"/>
       <c r="CD187" s="20"/>
     </row>
-    <row r="188" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW188" s="20"/>
       <c r="BX188" s="20"/>
       <c r="BY188" s="20"/>
       <c r="BZ188" s="20"/>
       <c r="CA188" s="20"/>
       <c r="CB188" s="20"/>
       <c r="CC188" s="20"/>
       <c r="CD188" s="20"/>
     </row>
-    <row r="189" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW189" s="54"/>
       <c r="BX189" s="54"/>
       <c r="BY189" s="54"/>
       <c r="BZ189" s="54"/>
       <c r="CA189" s="20"/>
       <c r="CB189" s="20"/>
       <c r="CC189" s="20"/>
       <c r="CD189" s="20"/>
     </row>
-    <row r="190" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW190" s="20"/>
       <c r="BX190" s="20"/>
       <c r="BY190" s="20"/>
       <c r="BZ190" s="20"/>
       <c r="CA190" s="20"/>
       <c r="CB190" s="20"/>
       <c r="CC190" s="20"/>
       <c r="CD190" s="20"/>
     </row>
-    <row r="191" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW191" s="20"/>
       <c r="BX191" s="20"/>
       <c r="BY191" s="20"/>
       <c r="BZ191" s="20"/>
       <c r="CA191" s="20"/>
       <c r="CB191" s="20"/>
       <c r="CC191" s="20"/>
       <c r="CD191" s="20"/>
     </row>
-    <row r="192" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW192" s="54"/>
       <c r="BX192" s="54"/>
       <c r="BY192" s="54"/>
       <c r="BZ192" s="54"/>
       <c r="CA192" s="20"/>
       <c r="CB192" s="20"/>
       <c r="CC192" s="20"/>
       <c r="CD192" s="20"/>
     </row>
-    <row r="193" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW193" s="54"/>
       <c r="BX193" s="54"/>
       <c r="BY193" s="54"/>
       <c r="BZ193" s="54"/>
       <c r="CA193" s="20"/>
       <c r="CB193" s="20"/>
       <c r="CC193" s="20"/>
       <c r="CD193" s="20"/>
     </row>
-    <row r="194" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW194" s="20"/>
       <c r="BX194" s="20"/>
       <c r="BY194" s="20"/>
       <c r="BZ194" s="20"/>
       <c r="CA194" s="20"/>
       <c r="CB194" s="20"/>
       <c r="CC194" s="20"/>
       <c r="CD194" s="20"/>
     </row>
-    <row r="195" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW195" s="54"/>
       <c r="BX195" s="54"/>
       <c r="BY195" s="20"/>
       <c r="BZ195" s="20"/>
       <c r="CA195" s="20"/>
       <c r="CB195" s="20"/>
       <c r="CC195" s="20"/>
       <c r="CD195" s="20"/>
     </row>
-    <row r="196" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW196" s="54"/>
       <c r="BX196" s="54"/>
       <c r="BY196" s="20"/>
       <c r="BZ196" s="20"/>
       <c r="CA196" s="20"/>
       <c r="CB196" s="20"/>
       <c r="CC196" s="20"/>
       <c r="CD196" s="20"/>
     </row>
-    <row r="197" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW197" s="54"/>
       <c r="BX197" s="54"/>
       <c r="BY197" s="20"/>
       <c r="BZ197" s="20"/>
       <c r="CA197" s="20"/>
       <c r="CB197" s="20"/>
       <c r="CC197" s="20"/>
       <c r="CD197" s="20"/>
     </row>
-    <row r="198" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW198" s="20"/>
       <c r="BX198" s="20"/>
       <c r="BY198" s="20"/>
       <c r="BZ198" s="20"/>
       <c r="CA198" s="20"/>
       <c r="CB198" s="20"/>
       <c r="CC198" s="20"/>
       <c r="CD198" s="20"/>
     </row>
-    <row r="199" spans="75:82" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW199" s="20"/>
       <c r="BX199" s="20"/>
       <c r="BY199" s="20"/>
       <c r="BZ199" s="20"/>
       <c r="CA199" s="20"/>
       <c r="CB199" s="20"/>
       <c r="CC199" s="20"/>
       <c r="CD199" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="239">
+  <mergeCells count="245">
     <mergeCell ref="KM4:KP4"/>
     <mergeCell ref="KQ4:KT4"/>
     <mergeCell ref="KM5:KN5"/>
     <mergeCell ref="KO5:KP5"/>
     <mergeCell ref="KQ5:KR5"/>
     <mergeCell ref="KS5:KT5"/>
     <mergeCell ref="JO4:JR4"/>
     <mergeCell ref="JS4:JV4"/>
     <mergeCell ref="JO5:JP5"/>
     <mergeCell ref="JQ5:JR5"/>
     <mergeCell ref="JS5:JT5"/>
     <mergeCell ref="JU5:JV5"/>
     <mergeCell ref="KE4:KH4"/>
     <mergeCell ref="KI4:KL4"/>
     <mergeCell ref="KE5:KF5"/>
     <mergeCell ref="KG5:KH5"/>
     <mergeCell ref="KI5:KJ5"/>
     <mergeCell ref="KK5:KL5"/>
     <mergeCell ref="JW4:JZ4"/>
     <mergeCell ref="KA4:KD4"/>
     <mergeCell ref="JW5:JX5"/>
     <mergeCell ref="JY5:JZ5"/>
     <mergeCell ref="KA5:KB5"/>
     <mergeCell ref="KC5:KD5"/>
     <mergeCell ref="IY4:JB4"/>
@@ -43749,208 +44751,214 @@
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="BC4:BF4"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BO5:BP5"/>
     <mergeCell ref="BQ5:BR5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BC5:BD5"/>
     <mergeCell ref="BE5:BF5"/>
     <mergeCell ref="BG5:BH5"/>
     <mergeCell ref="BI5:BJ5"/>
     <mergeCell ref="BK5:BL5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="BM5:BN5"/>
     <mergeCell ref="HG4:HJ4"/>
     <mergeCell ref="FO4:FR4"/>
     <mergeCell ref="FS4:FV4"/>
     <mergeCell ref="FW4:FZ4"/>
     <mergeCell ref="GA4:GD4"/>
     <mergeCell ref="GE4:GH4"/>
     <mergeCell ref="GI4:GL4"/>
     <mergeCell ref="EQ4:ET4"/>
     <mergeCell ref="EU4:EX4"/>
     <mergeCell ref="EY4:FB4"/>
     <mergeCell ref="FC4:FF4"/>
     <mergeCell ref="FG4:FJ4"/>
     <mergeCell ref="FK4:FN4"/>
+    <mergeCell ref="GU4:GX4"/>
+    <mergeCell ref="GY4:HB4"/>
+    <mergeCell ref="HC4:HF4"/>
     <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="CQ4:CT4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="CU4:CX4"/>
     <mergeCell ref="CA5:CB5"/>
     <mergeCell ref="CC5:CD5"/>
     <mergeCell ref="CE5:CF5"/>
     <mergeCell ref="CG5:CH5"/>
     <mergeCell ref="CI5:CJ5"/>
-    <mergeCell ref="BA5:BB5"/>
-[...2 lines deleted...]
-    <mergeCell ref="HC4:HF4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="CA4:CD4"/>
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="CI4:CL4"/>
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CO5:CP5"/>
+    <mergeCell ref="CQ5:CR5"/>
+    <mergeCell ref="CS5:CT5"/>
+    <mergeCell ref="CU5:CV5"/>
+    <mergeCell ref="CW5:CX5"/>
+    <mergeCell ref="CK5:CL5"/>
+    <mergeCell ref="BS5:BT5"/>
+    <mergeCell ref="BU5:BV5"/>
+    <mergeCell ref="BW5:BX5"/>
+    <mergeCell ref="BY5:BZ5"/>
     <mergeCell ref="DS4:DV4"/>
     <mergeCell ref="DW4:DZ4"/>
     <mergeCell ref="EA4:ED4"/>
     <mergeCell ref="EE4:EH4"/>
     <mergeCell ref="EI4:EL4"/>
     <mergeCell ref="EM4:EP4"/>
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="DG4:DJ4"/>
     <mergeCell ref="DK4:DN4"/>
     <mergeCell ref="DO4:DR4"/>
-    <mergeCell ref="BW4:BZ4"/>
-[...9 lines deleted...]
-    <mergeCell ref="BM5:BN5"/>
     <mergeCell ref="II4:IL4"/>
     <mergeCell ref="IM4:IP4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="HK4:HN4"/>
     <mergeCell ref="HO4:HR4"/>
     <mergeCell ref="HS4:HV4"/>
     <mergeCell ref="HW4:HZ4"/>
     <mergeCell ref="IA4:ID4"/>
     <mergeCell ref="IE4:IH4"/>
     <mergeCell ref="GM4:GP4"/>
     <mergeCell ref="GQ4:GT4"/>
     <mergeCell ref="DY5:DZ5"/>
     <mergeCell ref="EA5:EB5"/>
     <mergeCell ref="EC5:ED5"/>
     <mergeCell ref="EE5:EF5"/>
     <mergeCell ref="EG5:EH5"/>
     <mergeCell ref="DW5:DX5"/>
-    <mergeCell ref="CK5:CL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="FS5:FT5"/>
+    <mergeCell ref="FU5:FV5"/>
+    <mergeCell ref="DU5:DV5"/>
+    <mergeCell ref="DG5:DH5"/>
+    <mergeCell ref="DI5:DJ5"/>
+    <mergeCell ref="CM5:CN5"/>
+    <mergeCell ref="EU5:EV5"/>
+    <mergeCell ref="EW5:EX5"/>
+    <mergeCell ref="EY5:EZ5"/>
+    <mergeCell ref="FA5:FB5"/>
+    <mergeCell ref="FC5:FD5"/>
     <mergeCell ref="CY5:CZ5"/>
     <mergeCell ref="DA5:DB5"/>
     <mergeCell ref="DC5:DD5"/>
     <mergeCell ref="DE5:DF5"/>
     <mergeCell ref="DK5:DL5"/>
     <mergeCell ref="DM5:DN5"/>
     <mergeCell ref="DO5:DP5"/>
     <mergeCell ref="DQ5:DR5"/>
     <mergeCell ref="DS5:DT5"/>
-    <mergeCell ref="DU5:DV5"/>
-[...7 lines deleted...]
-    <mergeCell ref="FC5:FD5"/>
+    <mergeCell ref="FG5:FH5"/>
+    <mergeCell ref="FI5:FJ5"/>
+    <mergeCell ref="FK5:FL5"/>
+    <mergeCell ref="FM5:FN5"/>
+    <mergeCell ref="FO5:FP5"/>
+    <mergeCell ref="FQ5:FR5"/>
     <mergeCell ref="FE5:FF5"/>
     <mergeCell ref="EI5:EJ5"/>
     <mergeCell ref="EK5:EL5"/>
     <mergeCell ref="EM5:EN5"/>
     <mergeCell ref="EO5:EP5"/>
     <mergeCell ref="EQ5:ER5"/>
     <mergeCell ref="ES5:ET5"/>
-    <mergeCell ref="FS5:FT5"/>
-    <mergeCell ref="FU5:FV5"/>
+    <mergeCell ref="GE5:GF5"/>
+    <mergeCell ref="GG5:GH5"/>
+    <mergeCell ref="GI5:GJ5"/>
+    <mergeCell ref="GK5:GL5"/>
+    <mergeCell ref="GM5:GN5"/>
+    <mergeCell ref="GO5:GP5"/>
     <mergeCell ref="FW5:FX5"/>
     <mergeCell ref="FY5:FZ5"/>
     <mergeCell ref="GA5:GB5"/>
     <mergeCell ref="GC5:GD5"/>
-    <mergeCell ref="FG5:FH5"/>
-[...4 lines deleted...]
-    <mergeCell ref="FQ5:FR5"/>
+    <mergeCell ref="HI5:HJ5"/>
+    <mergeCell ref="HK5:HL5"/>
+    <mergeCell ref="HM5:HN5"/>
     <mergeCell ref="GQ5:GR5"/>
     <mergeCell ref="GS5:GT5"/>
     <mergeCell ref="GU5:GV5"/>
     <mergeCell ref="GW5:GX5"/>
     <mergeCell ref="GY5:GZ5"/>
     <mergeCell ref="HA5:HB5"/>
-    <mergeCell ref="GE5:GF5"/>
-[...19 lines deleted...]
-    <mergeCell ref="LA5:LB5"/>
     <mergeCell ref="IM5:IN5"/>
     <mergeCell ref="IO5:IP5"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="IQ4:IT4"/>
     <mergeCell ref="IU4:IX4"/>
     <mergeCell ref="IQ5:IR5"/>
     <mergeCell ref="IS5:IT5"/>
     <mergeCell ref="IU5:IV5"/>
     <mergeCell ref="IW5:IX5"/>
     <mergeCell ref="IA5:IB5"/>
     <mergeCell ref="IC5:ID5"/>
     <mergeCell ref="IE5:IF5"/>
     <mergeCell ref="IG5:IH5"/>
     <mergeCell ref="II5:IJ5"/>
     <mergeCell ref="IK5:IL5"/>
     <mergeCell ref="HO5:HP5"/>
     <mergeCell ref="HQ5:HR5"/>
     <mergeCell ref="HS5:HT5"/>
+    <mergeCell ref="HU5:HV5"/>
+    <mergeCell ref="HW5:HX5"/>
+    <mergeCell ref="HY5:HZ5"/>
+    <mergeCell ref="HC5:HD5"/>
+    <mergeCell ref="HE5:HF5"/>
+    <mergeCell ref="HG5:HH5"/>
+    <mergeCell ref="LC4:LF4"/>
+    <mergeCell ref="LG4:LJ4"/>
+    <mergeCell ref="LC5:LD5"/>
+    <mergeCell ref="LE5:LF5"/>
+    <mergeCell ref="LG5:LH5"/>
+    <mergeCell ref="LI5:LJ5"/>
+    <mergeCell ref="KU4:KX4"/>
+    <mergeCell ref="KY4:LB4"/>
+    <mergeCell ref="KU5:KV5"/>
+    <mergeCell ref="KW5:KX5"/>
+    <mergeCell ref="KY5:KZ5"/>
+    <mergeCell ref="LA5:LB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>