--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,148 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2412E8E5-CF50-4300-A46A-36E530237A70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="6" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="LA31" i="6" l="1"/>
-[...63 lines deleted...]
-  <c r="DO7" i="6"/>
+  <c r="LA31" i="6"/>
+  <c r="LA28"/>
+  <c r="LA26"/>
+  <c r="LA24"/>
+  <c r="LA23"/>
+  <c r="LA22"/>
+  <c r="LA21"/>
+  <c r="LA20"/>
+  <c r="LA19"/>
+  <c r="LA17"/>
+  <c r="LA16"/>
+  <c r="LA15"/>
+  <c r="LA14"/>
+  <c r="LA13"/>
+  <c r="LA12"/>
+  <c r="KD7"/>
+  <c r="KC7"/>
+  <c r="KB7"/>
+  <c r="KA7"/>
+  <c r="JZ7"/>
+  <c r="JY7"/>
+  <c r="JX7"/>
+  <c r="JW7"/>
+  <c r="JV7"/>
+  <c r="JU7"/>
+  <c r="JR7"/>
+  <c r="JQ7"/>
+  <c r="JP7"/>
+  <c r="JO7"/>
+  <c r="JF7"/>
+  <c r="JE7"/>
+  <c r="JD7"/>
+  <c r="JC7"/>
+  <c r="JB7"/>
+  <c r="JA7"/>
+  <c r="IZ7"/>
+  <c r="IY7"/>
+  <c r="IH7"/>
+  <c r="IG7"/>
+  <c r="IF7"/>
+  <c r="IE7"/>
+  <c r="ID7"/>
+  <c r="IC7"/>
+  <c r="IB7"/>
+  <c r="IA7"/>
+  <c r="GL7"/>
+  <c r="GK7"/>
+  <c r="GJ7"/>
+  <c r="GI7"/>
+  <c r="GH7"/>
+  <c r="GG7"/>
+  <c r="GF7"/>
+  <c r="GE7"/>
+  <c r="EH7"/>
+  <c r="EG7"/>
+  <c r="EF7"/>
+  <c r="EE7"/>
+  <c r="ED7"/>
+  <c r="EC7"/>
+  <c r="EB7"/>
+  <c r="EA7"/>
+  <c r="DR7"/>
+  <c r="DQ7"/>
+  <c r="DP7"/>
+  <c r="DO7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="141">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January 2024 *</t>
   </si>
   <si>
     <t>January-February 2024 *</t>
   </si>
   <si>
     <t>January-March 2024 *</t>
   </si>
   <si>
     <t>January-April 2024 *</t>
   </si>
   <si>
     <t>January-May 2024 *</t>
   </si>
   <si>
     <t>January-June 2024 *</t>
   </si>
   <si>
     <t>January-July 2024 *</t>
   </si>
   <si>
@@ -518,60 +517,66 @@
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-March 2026*</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
     <t>January-April 2026*</t>
   </si>
   <si>
     <t>January-May 2025 *</t>
   </si>
   <si>
     <t>January-May 2026*</t>
   </si>
   <si>
     <t>January-June 2025 *</t>
   </si>
   <si>
     <t>January-June 2026*</t>
   </si>
+  <si>
+    <t>January-July 2025 *</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -767,183 +772,183 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -957,80 +962,80 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
-    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ALMG102-03\Users\a.kuantay\Desktop\&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%201-&#1058;&#1057;%20&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1080;&#1102;&#1085;&#1100;%202026\&#1090;&#1072;&#1073;_4_75.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.kuantay/Desktop/&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%201-&#1058;&#1057;%20&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1080;&#1102;&#1085;&#1100;%202026/&#1090;&#1072;&#1073;_4_75.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Лист1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="15">
           <cell r="A15" t="str">
             <v>0102</v>
           </cell>
           <cell r="B15" t="str">
             <v>Крупный рогатый скот живой</v>
           </cell>
           <cell r="C15" t="str">
             <v>Штука</v>
           </cell>
           <cell r="G15">
             <v>107.1</v>
           </cell>
         </row>
         <row r="16">
           <cell r="B16" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G16">
@@ -21973,152 +21978,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -22254,184 +22223,184 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:LJ199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:LR199"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="KU3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="KZ3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="LN10" sqref="LN10"/>
+      <selection pane="bottomRight" activeCell="LO4" sqref="LO4:LR4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="44.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="27.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:322" ht="21.75" customHeight="1">
+    <row r="1" spans="1:330" ht="21.75" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
       <c r="N1" s="81"/>
       <c r="O1" s="81"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="81"/>
       <c r="T1" s="81"/>
       <c r="U1" s="81"/>
       <c r="V1" s="81"/>
       <c r="W1" s="81"/>
       <c r="X1" s="81"/>
       <c r="Y1" s="81"/>
       <c r="Z1" s="81"/>
       <c r="AA1" s="81"/>
       <c r="AB1" s="81"/>
       <c r="AC1" s="81"/>
       <c r="AD1" s="81"/>
       <c r="AE1" s="81"/>
       <c r="AF1" s="81"/>
       <c r="AG1" s="81"/>
       <c r="AH1" s="81"/>
       <c r="AI1" s="81"/>
       <c r="AJ1" s="81"/>
       <c r="AK1" s="81"/>
       <c r="AL1" s="81"/>
       <c r="AM1" s="81"/>
       <c r="AN1" s="81"/>
       <c r="AO1" s="81"/>
       <c r="AP1" s="81"/>
     </row>
-    <row r="2" spans="1:322" ht="17.25" customHeight="1">
+    <row r="2" spans="1:330" ht="17.25" customHeight="1">
       <c r="A2" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="81"/>
       <c r="C2" s="81"/>
       <c r="D2" s="81"/>
       <c r="E2" s="81"/>
       <c r="F2" s="81"/>
       <c r="G2" s="81"/>
       <c r="H2" s="81"/>
       <c r="I2" s="81"/>
       <c r="J2" s="81"/>
       <c r="K2" s="81"/>
       <c r="L2" s="81"/>
       <c r="M2" s="81"/>
       <c r="N2" s="81"/>
       <c r="O2" s="81"/>
       <c r="P2" s="81"/>
       <c r="Q2" s="81"/>
       <c r="R2" s="81"/>
       <c r="S2" s="81"/>
       <c r="T2" s="81"/>
       <c r="U2" s="81"/>
       <c r="V2" s="81"/>
       <c r="W2" s="81"/>
       <c r="X2" s="81"/>
       <c r="Y2" s="81"/>
       <c r="Z2" s="81"/>
       <c r="AA2" s="81"/>
       <c r="AB2" s="81"/>
       <c r="AC2" s="81"/>
       <c r="AD2" s="81"/>
       <c r="AE2" s="81"/>
       <c r="AF2" s="81"/>
       <c r="AG2" s="81"/>
       <c r="AH2" s="81"/>
       <c r="AI2" s="81"/>
       <c r="AJ2" s="81"/>
       <c r="AK2" s="81"/>
       <c r="AL2" s="81"/>
       <c r="AM2" s="81"/>
       <c r="AN2" s="81"/>
       <c r="AO2" s="81"/>
       <c r="AP2" s="81"/>
     </row>
-    <row r="3" spans="1:322" ht="16.5" customHeight="1">
+    <row r="3" spans="1:330" ht="16.5" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:322" s="4" customFormat="1" ht="20.25" customHeight="1">
+    <row r="4" spans="1:330" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A4" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="83" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="76">
         <v>2015</v>
       </c>
       <c r="D4" s="76"/>
       <c r="E4" s="76"/>
       <c r="F4" s="76"/>
       <c r="G4" s="76">
         <v>2016</v>
       </c>
       <c r="H4" s="76"/>
       <c r="I4" s="76"/>
       <c r="J4" s="76"/>
       <c r="K4" s="76">
         <v>2017</v>
       </c>
       <c r="L4" s="76"/>
       <c r="M4" s="76"/>
       <c r="N4" s="76"/>
       <c r="O4" s="76">
@@ -22874,52 +22843,64 @@
       <c r="KT4" s="73"/>
       <c r="KU4" s="71" t="s">
         <v>135</v>
       </c>
       <c r="KV4" s="72"/>
       <c r="KW4" s="72"/>
       <c r="KX4" s="73"/>
       <c r="KY4" s="71" t="s">
         <v>136</v>
       </c>
       <c r="KZ4" s="72"/>
       <c r="LA4" s="72"/>
       <c r="LB4" s="73"/>
       <c r="LC4" s="71" t="s">
         <v>137</v>
       </c>
       <c r="LD4" s="72"/>
       <c r="LE4" s="72"/>
       <c r="LF4" s="73"/>
       <c r="LG4" s="71" t="s">
         <v>138</v>
       </c>
       <c r="LH4" s="72"/>
       <c r="LI4" s="72"/>
       <c r="LJ4" s="73"/>
+      <c r="LK4" s="71" t="s">
+        <v>139</v>
+      </c>
+      <c r="LL4" s="72"/>
+      <c r="LM4" s="72"/>
+      <c r="LN4" s="73"/>
+      <c r="LO4" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="LP4" s="72"/>
+      <c r="LQ4" s="72"/>
+      <c r="LR4" s="73"/>
     </row>
-    <row r="5" spans="1:322" s="5" customFormat="1" ht="19.5" customHeight="1">
+    <row r="5" spans="1:330" s="5" customFormat="1" ht="19.5" customHeight="1">
       <c r="A5" s="82"/>
       <c r="B5" s="84"/>
       <c r="C5" s="76" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="76"/>
       <c r="E5" s="76" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="76"/>
       <c r="G5" s="76" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="76"/>
       <c r="I5" s="76" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="76"/>
       <c r="K5" s="76" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="76"/>
       <c r="M5" s="76" t="s">
         <v>12</v>
       </c>
@@ -23518,52 +23499,68 @@
       <c r="KX5" s="74"/>
       <c r="KY5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="KZ5" s="74"/>
       <c r="LA5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="LB5" s="74"/>
       <c r="LC5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="LD5" s="74"/>
       <c r="LE5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="LF5" s="74"/>
       <c r="LG5" s="74" t="s">
         <v>11</v>
       </c>
       <c r="LH5" s="74"/>
       <c r="LI5" s="74" t="s">
         <v>12</v>
       </c>
       <c r="LJ5" s="74"/>
+      <c r="LK5" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="LL5" s="74"/>
+      <c r="LM5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="LN5" s="74"/>
+      <c r="LO5" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="LP5" s="74"/>
+      <c r="LQ5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="LR5" s="74"/>
     </row>
-    <row r="6" spans="1:322" s="4" customFormat="1" ht="44.25" customHeight="1">
+    <row r="6" spans="1:330" s="4" customFormat="1" ht="44.25" customHeight="1">
       <c r="A6" s="82"/>
       <c r="B6" s="85"/>
       <c r="C6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>63</v>
@@ -24482,52 +24479,76 @@
       </c>
       <c r="LC6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LD6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LE6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LF6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LG6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LH6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LI6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LJ6" s="8" t="s">
         <v>63</v>
       </c>
+      <c r="LK6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LL6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LM6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LN6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LO6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LP6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LQ6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LR6" s="8" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="7" spans="1:322" s="26" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:330" s="26" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="9"/>
       <c r="B7" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="11">
         <v>531.5</v>
       </c>
       <c r="D7" s="11">
         <v>935.1</v>
       </c>
       <c r="E7" s="11">
         <v>2291.9</v>
       </c>
       <c r="F7" s="11">
         <v>8319.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.8</v>
       </c>
       <c r="H7" s="11">
         <v>39.9</v>
       </c>
       <c r="I7" s="11">
         <v>1364.4</v>
       </c>
@@ -25498,52 +25519,76 @@
       </c>
       <c r="LC7" s="63">
         <v>176.91480999999999</v>
       </c>
       <c r="LD7" s="63">
         <v>1265.8537799999999</v>
       </c>
       <c r="LE7" s="63">
         <v>3898.0118399999997</v>
       </c>
       <c r="LF7" s="63">
         <v>15095.754799999999</v>
       </c>
       <c r="LG7" s="63">
         <v>39.811509999999998</v>
       </c>
       <c r="LH7" s="63">
         <v>518.30966000000001</v>
       </c>
       <c r="LI7" s="63">
         <v>2876.9799099999996</v>
       </c>
       <c r="LJ7" s="63">
         <v>12252.51519</v>
       </c>
+      <c r="LK7" s="63">
+        <v>215.23743999999999</v>
+      </c>
+      <c r="LL7" s="63">
+        <v>1584.5123399999998</v>
+      </c>
+      <c r="LM7" s="63">
+        <v>4431.6955800000005</v>
+      </c>
+      <c r="LN7" s="63">
+        <v>18288.878330000007</v>
+      </c>
+      <c r="LO7" s="63">
+        <v>48.914180000000002</v>
+      </c>
+      <c r="LP7" s="63">
+        <v>637.40147000000002</v>
+      </c>
+      <c r="LQ7" s="63">
+        <v>3380.3957299999997</v>
+      </c>
+      <c r="LR7" s="63">
+        <v>14129.722810000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:322" customFormat="1" ht="26.25" customHeight="1">
+    <row r="8" spans="1:330" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
@@ -26020,52 +26065,60 @@
       <c r="KP8" s="63"/>
       <c r="KQ8" s="63"/>
       <c r="KR8" s="63"/>
       <c r="KS8" s="63"/>
       <c r="KT8" s="63"/>
       <c r="KU8" s="63"/>
       <c r="KV8" s="63"/>
       <c r="KW8" s="63"/>
       <c r="KX8" s="63"/>
       <c r="KY8" s="63"/>
       <c r="KZ8" s="63"/>
       <c r="LA8" s="63"/>
       <c r="LB8" s="63"/>
       <c r="LG8" t="s">
         <v>67</v>
       </c>
       <c r="LH8" t="s">
         <v>67</v>
       </c>
       <c r="LI8" t="s">
         <v>67</v>
       </c>
       <c r="LJ8" t="s">
         <v>67</v>
       </c>
+      <c r="LK8" s="63"/>
+      <c r="LL8" s="63"/>
+      <c r="LM8" s="63"/>
+      <c r="LN8" s="63"/>
+      <c r="LO8" s="63"/>
+      <c r="LP8" s="63"/>
+      <c r="LQ8" s="63"/>
+      <c r="LR8" s="63"/>
     </row>
-    <row r="9" spans="1:322" customFormat="1" ht="27" customHeight="1">
+    <row r="9" spans="1:330" customFormat="1" ht="27" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
@@ -26412,52 +26465,64 @@
       </c>
       <c r="KY9" s="63"/>
       <c r="KZ9" s="63"/>
       <c r="LA9" s="63"/>
       <c r="LB9" s="63"/>
       <c r="LC9" s="63"/>
       <c r="LD9" s="63"/>
       <c r="LE9" s="63">
         <v>107.1</v>
       </c>
       <c r="LF9" s="63">
         <v>593.51112000000001</v>
       </c>
       <c r="LG9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ9" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK9" s="63"/>
+      <c r="LL9" s="63"/>
+      <c r="LM9" s="63">
+        <v>214.2</v>
+      </c>
+      <c r="LN9" s="63">
+        <v>1204.1696300000001</v>
+      </c>
+      <c r="LO9" s="63"/>
+      <c r="LP9" s="63"/>
+      <c r="LQ9" s="63"/>
+      <c r="LR9" s="63"/>
     </row>
-    <row r="10" spans="1:322" customFormat="1" ht="24.75" customHeight="1">
+    <row r="10" spans="1:330" customFormat="1" ht="24.75" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
@@ -26748,52 +26813,60 @@
       <c r="KT10" s="63"/>
       <c r="KU10" s="63"/>
       <c r="KV10" s="63"/>
       <c r="KW10" s="63"/>
       <c r="KX10" s="63"/>
       <c r="KY10" s="63"/>
       <c r="KZ10" s="63"/>
       <c r="LA10" s="63"/>
       <c r="LB10" s="63"/>
       <c r="LC10" s="63"/>
       <c r="LD10" s="63"/>
       <c r="LE10" s="63"/>
       <c r="LF10" s="63"/>
       <c r="LG10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ10" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK10" s="63"/>
+      <c r="LL10" s="63"/>
+      <c r="LM10" s="63"/>
+      <c r="LN10" s="63"/>
+      <c r="LO10" s="63"/>
+      <c r="LP10" s="63"/>
+      <c r="LQ10" s="63"/>
+      <c r="LR10" s="63"/>
     </row>
-    <row r="11" spans="1:322" customFormat="1" ht="26.25" customHeight="1">
+    <row r="11" spans="1:330" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
@@ -27088,52 +27161,60 @@
       <c r="KT11" s="63"/>
       <c r="KU11" s="63"/>
       <c r="KV11" s="63"/>
       <c r="KW11" s="63"/>
       <c r="KX11" s="63"/>
       <c r="KY11" s="63"/>
       <c r="KZ11" s="63"/>
       <c r="LA11" s="63"/>
       <c r="LB11" s="63"/>
       <c r="LC11" s="63"/>
       <c r="LD11" s="63"/>
       <c r="LE11" s="63"/>
       <c r="LF11" s="63"/>
       <c r="LG11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ11" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK11" s="63"/>
+      <c r="LL11" s="63"/>
+      <c r="LM11" s="63"/>
+      <c r="LN11" s="63"/>
+      <c r="LO11" s="63"/>
+      <c r="LP11" s="63"/>
+      <c r="LQ11" s="63"/>
+      <c r="LR11" s="63"/>
     </row>
-    <row r="12" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="12" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
@@ -27585,52 +27666,68 @@
       <c r="KY12" s="63"/>
       <c r="KZ12" s="63"/>
       <c r="LA12" s="63">
         <f>VLOOKUP(A12,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>4.8840000000000003</v>
       </c>
       <c r="LB12" s="63">
         <v>138.32900000000001</v>
       </c>
       <c r="LC12" s="63"/>
       <c r="LD12" s="63"/>
       <c r="LE12" s="63">
         <v>4.8840000000000003</v>
       </c>
       <c r="LF12" s="63">
         <v>107.48</v>
       </c>
       <c r="LG12" s="63"/>
       <c r="LH12" s="63"/>
       <c r="LI12" s="63">
         <v>5.0389999999999997</v>
       </c>
       <c r="LJ12" s="63">
         <v>138.32900000000001</v>
       </c>
+      <c r="LK12" s="63"/>
+      <c r="LL12" s="63"/>
+      <c r="LM12" s="63">
+        <v>4.8840000000000003</v>
+      </c>
+      <c r="LN12" s="63">
+        <v>107.48</v>
+      </c>
+      <c r="LO12" s="63"/>
+      <c r="LP12" s="63"/>
+      <c r="LQ12" s="63">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="LR12" s="63">
+        <v>138.32900000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:322" customFormat="1" ht="21.75" customHeight="1">
+    <row r="13" spans="1:330" customFormat="1" ht="21.75" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="28">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F13" s="28">
         <v>0.44268000000000002</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28">
         <v>0.8</v>
       </c>
       <c r="J13" s="28">
         <v>13.6</v>
@@ -28526,52 +28623,76 @@
       </c>
       <c r="LC13" s="63">
         <v>9.4519900000000003</v>
       </c>
       <c r="LD13" s="63">
         <v>376.27481999999998</v>
       </c>
       <c r="LE13" s="63">
         <v>1.4476</v>
       </c>
       <c r="LF13" s="63">
         <v>268.78064000000001</v>
       </c>
       <c r="LG13" s="63">
         <v>10.995900000000001</v>
       </c>
       <c r="LH13" s="63">
         <v>250.80967000000001</v>
       </c>
       <c r="LI13" s="63">
         <v>0.87156999999999996</v>
       </c>
       <c r="LJ13" s="63">
         <v>224.8998</v>
       </c>
+      <c r="LK13" s="63">
+        <v>11.089119999999999</v>
+      </c>
+      <c r="LL13" s="63">
+        <v>578.83253999999999</v>
+      </c>
+      <c r="LM13" s="63">
+        <v>1.47515</v>
+      </c>
+      <c r="LN13" s="63">
+        <v>278.54390999999998</v>
+      </c>
+      <c r="LO13" s="63">
+        <v>12.60247</v>
+      </c>
+      <c r="LP13" s="63">
+        <v>294.66806000000003</v>
+      </c>
+      <c r="LQ13" s="63">
+        <v>1.3440000000000001</v>
+      </c>
+      <c r="LR13" s="63">
+        <v>250.16157000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:322" customFormat="1" ht="25.5" customHeight="1">
+    <row r="14" spans="1:330" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="28">
         <v>39.10445</v>
       </c>
       <c r="F14" s="28">
         <v>72.556849999999997</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28">
         <v>11.4</v>
       </c>
       <c r="J14" s="28">
         <v>100.3</v>
@@ -29233,52 +29354,68 @@
       <c r="KY14" s="63"/>
       <c r="KZ14" s="63"/>
       <c r="LA14" s="63">
         <f>VLOOKUP(A14,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>830.20023000000003</v>
       </c>
       <c r="LB14" s="63">
         <v>2122.0827199999999</v>
       </c>
       <c r="LC14" s="63"/>
       <c r="LD14" s="63"/>
       <c r="LE14" s="63">
         <v>830.20023000000003</v>
       </c>
       <c r="LF14" s="63">
         <v>3698.53269</v>
       </c>
       <c r="LG14" s="63"/>
       <c r="LH14" s="63"/>
       <c r="LI14" s="63">
         <v>523.53015000000005</v>
       </c>
       <c r="LJ14" s="63">
         <v>2684.40778</v>
       </c>
+      <c r="LK14" s="63"/>
+      <c r="LL14" s="63"/>
+      <c r="LM14" s="63">
+        <v>904.00382000000002</v>
+      </c>
+      <c r="LN14" s="63">
+        <v>4058.1968400000001</v>
+      </c>
+      <c r="LO14" s="63"/>
+      <c r="LP14" s="63"/>
+      <c r="LQ14" s="63">
+        <v>578.51</v>
+      </c>
+      <c r="LR14" s="63">
+        <v>2972.2760499999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:322" customFormat="1" ht="22.5" customHeight="1">
+    <row r="15" spans="1:330" customFormat="1" ht="22.5" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="28">
         <v>1717.9131500000001</v>
       </c>
       <c r="F15" s="28">
         <v>5823.5604899999998</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28">
         <v>305.89999999999998</v>
       </c>
       <c r="J15" s="28">
         <v>821.1</v>
@@ -30134,52 +30271,72 @@
         <v>993.35005999999998</v>
       </c>
       <c r="LB15" s="63">
         <v>2848.86</v>
       </c>
       <c r="LC15" s="63">
         <v>0.38500000000000001</v>
       </c>
       <c r="LD15" s="63">
         <v>6.0669399999999998</v>
       </c>
       <c r="LE15" s="63">
         <v>993.35005999999998</v>
       </c>
       <c r="LF15" s="63">
         <v>4395.2275799999998</v>
       </c>
       <c r="LG15" s="63"/>
       <c r="LH15" s="63"/>
       <c r="LI15" s="63">
         <v>623.47595000000001</v>
       </c>
       <c r="LJ15" s="63">
         <v>3207.8050499999999</v>
       </c>
+      <c r="LK15" s="63">
+        <v>0.4375</v>
+      </c>
+      <c r="LL15" s="63">
+        <v>6.9287799999999997</v>
+      </c>
+      <c r="LM15" s="63">
+        <v>1120.4448400000001</v>
+      </c>
+      <c r="LN15" s="63">
+        <v>4957.9183199999998</v>
+      </c>
+      <c r="LO15" s="63"/>
+      <c r="LP15" s="63"/>
+      <c r="LQ15" s="63">
+        <v>759.07090000000005</v>
+      </c>
+      <c r="LR15" s="63">
+        <v>3838.8804500000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:322" customFormat="1" ht="21.75" customHeight="1">
+    <row r="16" spans="1:330" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28">
         <v>0.31090000000000001</v>
       </c>
       <c r="F16" s="28">
         <v>1.6645700000000001</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28">
         <v>0.2</v>
       </c>
       <c r="J16" s="28">
         <v>0.8</v>
@@ -30843,52 +31000,68 @@
       <c r="KY16" s="63"/>
       <c r="KZ16" s="63"/>
       <c r="LA16" s="63">
         <f>VLOOKUP(A16,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>641.39117999999996</v>
       </c>
       <c r="LB16" s="63">
         <v>1268.6412700000001</v>
       </c>
       <c r="LC16" s="63"/>
       <c r="LD16" s="63"/>
       <c r="LE16" s="63">
         <v>641.39117999999996</v>
       </c>
       <c r="LF16" s="63">
         <v>1550.8562400000001</v>
       </c>
       <c r="LG16" s="63"/>
       <c r="LH16" s="63"/>
       <c r="LI16" s="63">
         <v>441.94565999999998</v>
       </c>
       <c r="LJ16" s="63">
         <v>1268.6412700000001</v>
       </c>
+      <c r="LK16" s="63"/>
+      <c r="LL16" s="63"/>
+      <c r="LM16" s="63">
+        <v>696.91726000000006</v>
+      </c>
+      <c r="LN16" s="63">
+        <v>1727.7218399999999</v>
+      </c>
+      <c r="LO16" s="63"/>
+      <c r="LP16" s="63"/>
+      <c r="LQ16" s="63">
+        <v>558.15265999999997</v>
+      </c>
+      <c r="LR16" s="63">
+        <v>1560.6312700000001</v>
+      </c>
     </row>
-    <row r="17" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="17" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="28">
         <v>1.5078</v>
       </c>
       <c r="F17" s="28">
         <v>21.751809999999999</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28">
         <v>0.6</v>
       </c>
       <c r="J17" s="28">
         <v>5.6</v>
@@ -31560,52 +31733,68 @@
       <c r="KY17" s="63"/>
       <c r="KZ17" s="63"/>
       <c r="LA17" s="63">
         <f>VLOOKUP(A17,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>5.144E-2</v>
       </c>
       <c r="LB17" s="63">
         <v>10.31366</v>
       </c>
       <c r="LC17" s="63"/>
       <c r="LD17" s="63"/>
       <c r="LE17" s="63">
         <v>5.144E-2</v>
       </c>
       <c r="LF17" s="63">
         <v>1.35358</v>
       </c>
       <c r="LG17" s="63"/>
       <c r="LH17" s="63"/>
       <c r="LI17" s="63">
         <v>0.38191999999999998</v>
       </c>
       <c r="LJ17" s="63">
         <v>11.383520000000001</v>
       </c>
+      <c r="LK17" s="63"/>
+      <c r="LL17" s="63"/>
+      <c r="LM17" s="63">
+        <v>0.36668000000000001</v>
+      </c>
+      <c r="LN17" s="63">
+        <v>7.84781</v>
+      </c>
+      <c r="LO17" s="63"/>
+      <c r="LP17" s="63"/>
+      <c r="LQ17" s="63">
+        <v>0.40532000000000001</v>
+      </c>
+      <c r="LR17" s="63">
+        <v>12.278589999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="18" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="28"/>
@@ -31966,52 +32155,60 @@
       <c r="KP18" s="63"/>
       <c r="KQ18" s="63"/>
       <c r="KR18" s="63"/>
       <c r="KS18" s="63"/>
       <c r="KT18" s="63"/>
       <c r="KU18" s="63"/>
       <c r="KV18" s="63"/>
       <c r="KW18" s="63"/>
       <c r="KX18" s="63"/>
       <c r="KY18" s="63"/>
       <c r="KZ18" s="63"/>
       <c r="LA18" s="63"/>
       <c r="LB18" s="63"/>
       <c r="LC18" s="63"/>
       <c r="LD18" s="63"/>
       <c r="LE18" s="63"/>
       <c r="LF18" s="63"/>
       <c r="LG18" s="63"/>
       <c r="LH18" s="63"/>
       <c r="LI18" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ18" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK18" s="63"/>
+      <c r="LL18" s="63"/>
+      <c r="LM18" s="63"/>
+      <c r="LN18" s="63"/>
+      <c r="LO18" s="63"/>
+      <c r="LP18" s="63"/>
+      <c r="LQ18" s="63"/>
+      <c r="LR18" s="63"/>
     </row>
-    <row r="19" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="19" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="28">
         <v>1.36879</v>
       </c>
       <c r="F19" s="28">
         <v>14.611599999999999</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28">
         <v>1.8</v>
       </c>
       <c r="J19" s="28">
         <v>44.9</v>
@@ -32643,52 +32840,68 @@
       <c r="KY19" s="63"/>
       <c r="KZ19" s="63"/>
       <c r="LA19" s="63">
         <f>VLOOKUP(A19,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.33300000000000002</v>
       </c>
       <c r="LB19" s="63">
         <v>7.0860000000000006E-2</v>
       </c>
       <c r="LC19" s="63"/>
       <c r="LD19" s="63"/>
       <c r="LE19" s="63">
         <v>0.33300000000000002</v>
       </c>
       <c r="LF19" s="63">
         <v>2.6356000000000002</v>
       </c>
       <c r="LG19" s="63"/>
       <c r="LH19" s="63"/>
       <c r="LI19" s="63">
         <v>1.022E-2</v>
       </c>
       <c r="LJ19" s="63">
         <v>7.0860000000000006E-2</v>
       </c>
+      <c r="LK19" s="63"/>
+      <c r="LL19" s="63"/>
+      <c r="LM19" s="63">
+        <v>0.3498</v>
+      </c>
+      <c r="LN19" s="63">
+        <v>2.8124500000000001</v>
+      </c>
+      <c r="LO19" s="63"/>
+      <c r="LP19" s="63"/>
+      <c r="LQ19" s="63">
+        <v>1.022E-2</v>
+      </c>
+      <c r="LR19" s="63">
+        <v>7.0860000000000006E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:322" customFormat="1" ht="24" customHeight="1">
+    <row r="20" spans="1:330" customFormat="1" ht="24" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="28">
         <v>6.78</v>
       </c>
       <c r="D20" s="28">
         <v>273.11799999999999</v>
       </c>
       <c r="E20" s="28">
         <v>1.536</v>
       </c>
       <c r="F20" s="28">
         <v>6.0612599999999999</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28">
         <v>0.2</v>
       </c>
       <c r="J20" s="28">
         <v>0.5</v>
@@ -33060,52 +33273,68 @@
       <c r="KY20" s="63"/>
       <c r="KZ20" s="63"/>
       <c r="LA20" s="63">
         <f>VLOOKUP(A20,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.02</v>
       </c>
       <c r="LB20" s="63">
         <v>1.3933599999999999</v>
       </c>
       <c r="LC20" s="63"/>
       <c r="LD20" s="63"/>
       <c r="LE20" s="63">
         <v>0.02</v>
       </c>
       <c r="LF20" s="63">
         <v>1.1028899999999999</v>
       </c>
       <c r="LG20" s="63"/>
       <c r="LH20" s="63"/>
       <c r="LI20" s="63">
         <v>0.02</v>
       </c>
       <c r="LJ20" s="63">
         <v>1.3933599999999999</v>
       </c>
+      <c r="LK20" s="63"/>
+      <c r="LL20" s="63"/>
+      <c r="LM20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LN20" s="63">
+        <v>1.1028899999999999</v>
+      </c>
+      <c r="LO20" s="63"/>
+      <c r="LP20" s="63"/>
+      <c r="LQ20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LR20" s="63">
+        <v>1.3933599999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="21" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>7.7169999999999996</v>
       </c>
       <c r="F21" s="28">
         <v>31.420359999999999</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="J21" s="28">
         <v>112</v>
@@ -33849,52 +34078,68 @@
       <c r="KY21" s="63"/>
       <c r="KZ21" s="63"/>
       <c r="LA21" s="63">
         <f>VLOOKUP(A21,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.16977</v>
       </c>
       <c r="LB21" s="63">
         <v>30.305</v>
       </c>
       <c r="LC21" s="63"/>
       <c r="LD21" s="63"/>
       <c r="LE21" s="63">
         <v>0.16977</v>
       </c>
       <c r="LF21" s="63">
         <v>1.1065700000000001</v>
       </c>
       <c r="LG21" s="63"/>
       <c r="LH21" s="63"/>
       <c r="LI21" s="63">
         <v>8.7208400000000008</v>
       </c>
       <c r="LJ21" s="63">
         <v>33.400869999999998</v>
       </c>
+      <c r="LK21" s="63"/>
+      <c r="LL21" s="63"/>
+      <c r="LM21" s="63">
+        <v>0.21767</v>
+      </c>
+      <c r="LN21" s="63">
+        <v>1.4017999999999999</v>
+      </c>
+      <c r="LO21" s="63"/>
+      <c r="LP21" s="63"/>
+      <c r="LQ21" s="63">
+        <v>9.7308400000000006</v>
+      </c>
+      <c r="LR21" s="63">
+        <v>37.238869999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="22" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="28">
         <v>140.25685999999999</v>
       </c>
       <c r="F22" s="28">
         <v>429.81178</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28">
         <v>631.29999999999995</v>
       </c>
       <c r="J22" s="28">
         <v>1596.9</v>
@@ -34790,52 +35035,76 @@
       </c>
       <c r="LC22" s="63">
         <v>62.440820000000002</v>
       </c>
       <c r="LD22" s="63">
         <v>268.56400000000002</v>
       </c>
       <c r="LE22" s="63">
         <v>837.80255</v>
       </c>
       <c r="LF22" s="63">
         <v>1802.1797300000001</v>
       </c>
       <c r="LG22" s="63">
         <v>16.55761</v>
       </c>
       <c r="LH22" s="63">
         <v>147.51912999999999</v>
       </c>
       <c r="LI22" s="63">
         <v>1113.1525799999999</v>
       </c>
       <c r="LJ22" s="63">
         <v>3161.0932200000002</v>
       </c>
+      <c r="LK22" s="63">
+        <v>62.440820000000002</v>
+      </c>
+      <c r="LL22" s="63">
+        <v>268.56400000000002</v>
+      </c>
+      <c r="LM22" s="63">
+        <v>957.21118999999999</v>
+      </c>
+      <c r="LN22" s="63">
+        <v>2924.35302</v>
+      </c>
+      <c r="LO22" s="63">
+        <v>19.04251</v>
+      </c>
+      <c r="LP22" s="63">
+        <v>174.40448000000001</v>
+      </c>
+      <c r="LQ22" s="63">
+        <v>1267.4443799999999</v>
+      </c>
+      <c r="LR22" s="63">
+        <v>3560.5485399999998</v>
+      </c>
     </row>
-    <row r="23" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="23" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="28">
         <v>135.10466</v>
       </c>
       <c r="F23" s="28">
         <v>799.50595999999996</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28">
         <v>126.5</v>
       </c>
       <c r="J23" s="28">
         <v>849</v>
@@ -35703,52 +35972,76 @@
       </c>
       <c r="LC23" s="63">
         <v>2.9950000000000001</v>
       </c>
       <c r="LD23" s="63">
         <v>30.765000000000001</v>
       </c>
       <c r="LE23" s="63">
         <v>176.65049999999999</v>
       </c>
       <c r="LF23" s="63">
         <v>1754.14096</v>
       </c>
       <c r="LG23" s="63">
         <v>12.257999999999999</v>
       </c>
       <c r="LH23" s="63">
         <v>119.98086000000001</v>
       </c>
       <c r="LI23" s="63">
         <v>48.996200000000002</v>
       </c>
       <c r="LJ23" s="63">
         <v>647.72942</v>
       </c>
+      <c r="LK23" s="63">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="LL23" s="63">
+        <v>30.765000000000001</v>
+      </c>
+      <c r="LM23" s="63">
+        <v>198.0701</v>
+      </c>
+      <c r="LN23" s="63">
+        <v>1954.2202400000001</v>
+      </c>
+      <c r="LO23" s="63">
+        <v>17.269200000000001</v>
+      </c>
+      <c r="LP23" s="63">
+        <v>168.32893000000001</v>
+      </c>
+      <c r="LQ23" s="63">
+        <v>57.886690000000002</v>
+      </c>
+      <c r="LR23" s="63">
+        <v>758.43194000000005</v>
+      </c>
     </row>
-    <row r="24" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="24" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>139.80000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>861.7</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28">
         <v>127.8</v>
       </c>
       <c r="J24" s="28">
         <v>662.1</v>
@@ -36576,52 +36869,72 @@
         <v>51.302300000000002</v>
       </c>
       <c r="LB24" s="63">
         <v>371.96564999999998</v>
       </c>
       <c r="LC24" s="63">
         <v>7.53</v>
       </c>
       <c r="LD24" s="63">
         <v>28.984000000000002</v>
       </c>
       <c r="LE24" s="63">
         <v>51.302300000000002</v>
       </c>
       <c r="LF24" s="63">
         <v>419.846</v>
       </c>
       <c r="LG24" s="63"/>
       <c r="LH24" s="63"/>
       <c r="LI24" s="63">
         <v>58.207590000000003</v>
       </c>
       <c r="LJ24" s="63">
         <v>440.05385000000001</v>
       </c>
+      <c r="LK24" s="63">
+        <v>39.804000000000002</v>
+      </c>
+      <c r="LL24" s="63">
+        <v>99.081000000000003</v>
+      </c>
+      <c r="LM24" s="63">
+        <v>57.761060000000001</v>
+      </c>
+      <c r="LN24" s="63">
+        <v>498.02874000000003</v>
+      </c>
+      <c r="LO24" s="63"/>
+      <c r="LP24" s="63"/>
+      <c r="LQ24" s="63">
+        <v>66.767489999999995</v>
+      </c>
+      <c r="LR24" s="63">
+        <v>505.23790000000002</v>
+      </c>
     </row>
-    <row r="25" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="25" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>101</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28">
         <v>3.9</v>
       </c>
@@ -37170,52 +37483,64 @@
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="KX25" s="63">
         <v>0.25457000000000002</v>
       </c>
       <c r="KY25" s="63"/>
       <c r="KZ25" s="63"/>
       <c r="LA25" s="63"/>
       <c r="LB25" s="63"/>
       <c r="LC25" s="63"/>
       <c r="LD25" s="63"/>
       <c r="LE25" s="63">
         <v>7.46E-2</v>
       </c>
       <c r="LF25" s="63">
         <v>2.7375699999999998</v>
       </c>
       <c r="LG25" s="63"/>
       <c r="LH25" s="63"/>
       <c r="LI25" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ25" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK25" s="63"/>
+      <c r="LL25" s="63"/>
+      <c r="LM25" s="63">
+        <v>7.46E-2</v>
+      </c>
+      <c r="LN25" s="63">
+        <v>2.7375699999999998</v>
+      </c>
+      <c r="LO25" s="63"/>
+      <c r="LP25" s="63"/>
+      <c r="LQ25" s="63"/>
+      <c r="LR25" s="63"/>
     </row>
-    <row r="26" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="26" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="28">
         <v>29.9</v>
       </c>
       <c r="F26" s="28">
         <v>59.8</v>
       </c>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28">
         <v>64.8</v>
       </c>
       <c r="J26" s="28">
         <v>91.8</v>
@@ -37987,52 +38312,68 @@
       <c r="KY26" s="63"/>
       <c r="KZ26" s="63"/>
       <c r="LA26" s="63">
         <f>VLOOKUP(A26,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>27.017569999999999</v>
       </c>
       <c r="LB26" s="63">
         <v>111.41840999999999</v>
       </c>
       <c r="LC26" s="63"/>
       <c r="LD26" s="63"/>
       <c r="LE26" s="63">
         <v>27.017569999999999</v>
       </c>
       <c r="LF26" s="63">
         <v>90.246769999999998</v>
       </c>
       <c r="LG26" s="63"/>
       <c r="LH26" s="63"/>
       <c r="LI26" s="63">
         <v>18.307680000000001</v>
       </c>
       <c r="LJ26" s="63">
         <v>167.10628</v>
       </c>
+      <c r="LK26" s="63"/>
+      <c r="LL26" s="63"/>
+      <c r="LM26" s="63">
+        <v>30.017569999999999</v>
+      </c>
+      <c r="LN26" s="63">
+        <v>130.93053</v>
+      </c>
+      <c r="LO26" s="63"/>
+      <c r="LP26" s="63"/>
+      <c r="LQ26" s="63">
+        <v>23.307680000000001</v>
+      </c>
+      <c r="LR26" s="63">
+        <v>205.65508</v>
+      </c>
     </row>
-    <row r="27" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="27" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="28">
         <v>11.1</v>
       </c>
       <c r="F27" s="28">
         <v>14.2</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28">
         <v>0.14000000000000001</v>
       </c>
       <c r="J27" s="28">
         <v>0.1</v>
@@ -38627,52 +38968,64 @@
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="KX27" s="63">
         <v>3.65029</v>
       </c>
       <c r="KY27" s="63"/>
       <c r="KZ27" s="63"/>
       <c r="LA27" s="63"/>
       <c r="LB27" s="63"/>
       <c r="LC27" s="63"/>
       <c r="LD27" s="63"/>
       <c r="LE27" s="63">
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="LF27" s="63">
         <v>3.65029</v>
       </c>
       <c r="LG27" s="63"/>
       <c r="LH27" s="63"/>
       <c r="LI27" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ27" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK27" s="63"/>
+      <c r="LL27" s="63"/>
+      <c r="LM27" s="63">
+        <v>9.5390000000000003E-2</v>
+      </c>
+      <c r="LN27" s="63">
+        <v>3.65029</v>
+      </c>
+      <c r="LO27" s="63"/>
+      <c r="LP27" s="63"/>
+      <c r="LQ27" s="63"/>
+      <c r="LR27" s="63"/>
     </row>
-    <row r="28" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="28" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="28">
         <v>524.70000000000005</v>
       </c>
       <c r="D28" s="28">
         <v>662</v>
       </c>
       <c r="E28" s="28">
         <v>21.6</v>
       </c>
       <c r="F28" s="28">
         <v>39.799999999999997</v>
       </c>
       <c r="G28" s="28">
         <v>21.8</v>
       </c>
       <c r="H28" s="28">
         <v>39.9</v>
       </c>
       <c r="I28" s="28">
@@ -39524,52 +39877,72 @@
         <v>46.870539999999998</v>
       </c>
       <c r="LB28" s="63">
         <v>112.77891</v>
       </c>
       <c r="LC28" s="63">
         <v>94.111999999999995</v>
       </c>
       <c r="LD28" s="63">
         <v>555.19902000000002</v>
       </c>
       <c r="LE28" s="63">
         <v>46.870539999999998</v>
       </c>
       <c r="LF28" s="63">
         <v>268.58674999999999</v>
       </c>
       <c r="LG28" s="63"/>
       <c r="LH28" s="63"/>
       <c r="LI28" s="63">
         <v>34.320500000000003</v>
       </c>
       <c r="LJ28" s="63">
         <v>266.04890999999998</v>
       </c>
+      <c r="LK28" s="63">
+        <v>98.471000000000004</v>
+      </c>
+      <c r="LL28" s="63">
+        <v>600.34101999999996</v>
+      </c>
+      <c r="LM28" s="63">
+        <v>49.772539999999999</v>
+      </c>
+      <c r="LN28" s="63">
+        <v>289.44031000000001</v>
+      </c>
+      <c r="LO28" s="63"/>
+      <c r="LP28" s="63"/>
+      <c r="LQ28" s="63">
+        <v>35.660499999999999</v>
+      </c>
+      <c r="LR28" s="63">
+        <v>284.07733000000002</v>
+      </c>
     </row>
-    <row r="29" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="29" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="28">
         <v>1.3</v>
       </c>
       <c r="F29" s="28">
         <v>15.8</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28">
         <v>4</v>
       </c>
       <c r="J29" s="28">
         <v>65.900000000000006</v>
@@ -39956,52 +40329,64 @@
         <v>2E-3</v>
       </c>
       <c r="KX29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="KY29" s="63"/>
       <c r="KZ29" s="63"/>
       <c r="LA29" s="63"/>
       <c r="LB29" s="63"/>
       <c r="LC29" s="63"/>
       <c r="LD29" s="63"/>
       <c r="LE29" s="63">
         <v>2E-3</v>
       </c>
       <c r="LF29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="LG29" s="63"/>
       <c r="LH29" s="63"/>
       <c r="LI29" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ29" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK29" s="63"/>
+      <c r="LL29" s="63"/>
+      <c r="LM29" s="63">
+        <v>2E-3</v>
+      </c>
+      <c r="LN29" s="63">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="LO29" s="63"/>
+      <c r="LP29" s="63"/>
+      <c r="LQ29" s="63"/>
+      <c r="LR29" s="63"/>
     </row>
-    <row r="30" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="30" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>3.8899999999999998E-3</v>
       </c>
       <c r="F30" s="28">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
@@ -40296,52 +40681,60 @@
       <c r="KP30" s="63"/>
       <c r="KQ30" s="63"/>
       <c r="KR30" s="63"/>
       <c r="KS30" s="63"/>
       <c r="KT30" s="63"/>
       <c r="KU30" s="63"/>
       <c r="KV30" s="63"/>
       <c r="KW30" s="63"/>
       <c r="KX30" s="63"/>
       <c r="KY30" s="63"/>
       <c r="KZ30" s="63"/>
       <c r="LA30" s="63"/>
       <c r="LB30" s="63"/>
       <c r="LC30" s="63"/>
       <c r="LD30" s="63"/>
       <c r="LE30" s="63"/>
       <c r="LF30" s="63"/>
       <c r="LG30" s="63"/>
       <c r="LH30" s="63"/>
       <c r="LI30" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ30" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK30" s="63"/>
+      <c r="LL30" s="63"/>
+      <c r="LM30" s="63"/>
+      <c r="LN30" s="63"/>
+      <c r="LO30" s="63"/>
+      <c r="LP30" s="63"/>
+      <c r="LQ30" s="63"/>
+      <c r="LR30" s="63"/>
     </row>
-    <row r="31" spans="1:322" customFormat="1" ht="44.25" customHeight="1">
+    <row r="31" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="28">
         <v>0.33793000000000001</v>
       </c>
       <c r="F31" s="28">
         <v>3.6</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28">
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="J31" s="28">
         <v>3.0000000000000001E-3</v>
@@ -41085,52 +41478,68 @@
       <c r="KY31" s="63"/>
       <c r="KZ31" s="63"/>
       <c r="LA31" s="63">
         <f>VLOOKUP(A31,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="LB31" s="63">
         <v>0.152</v>
       </c>
       <c r="LC31" s="63"/>
       <c r="LD31" s="63"/>
       <c r="LE31" s="63">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="LF31" s="63">
         <v>75.391509999999997</v>
       </c>
       <c r="LG31" s="63"/>
       <c r="LH31" s="63"/>
       <c r="LI31" s="63">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="LJ31" s="63">
         <v>0.152</v>
       </c>
+      <c r="LK31" s="63"/>
+      <c r="LL31" s="63"/>
+      <c r="LM31" s="63">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="LN31" s="63">
+        <v>75.391509999999997</v>
+      </c>
+      <c r="LO31" s="63"/>
+      <c r="LP31" s="63"/>
+      <c r="LQ31" s="63">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="LR31" s="63">
+        <v>0.152</v>
+      </c>
     </row>
-    <row r="32" spans="1:322" customFormat="1" ht="18" customHeight="1">
+    <row r="32" spans="1:330" customFormat="1" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28">
         <v>0.6</v>
       </c>
       <c r="J32" s="28">
         <v>1.1000000000000001</v>
@@ -41557,52 +41966,68 @@
         <v>85.832999999999998</v>
       </c>
       <c r="KX32" s="63">
         <v>26.507999999999999</v>
       </c>
       <c r="KY32" s="63"/>
       <c r="KZ32" s="63"/>
       <c r="LA32" s="63"/>
       <c r="LB32" s="63"/>
       <c r="LC32" s="63"/>
       <c r="LD32" s="63"/>
       <c r="LE32" s="63">
         <v>151.34299999999999</v>
       </c>
       <c r="LF32" s="63">
         <v>47.905000000000001</v>
       </c>
       <c r="LG32" s="63"/>
       <c r="LH32" s="63"/>
       <c r="LI32" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ32" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK32" s="63"/>
+      <c r="LL32" s="63"/>
+      <c r="LM32" s="63">
+        <v>151.34299999999999</v>
+      </c>
+      <c r="LN32" s="63">
+        <v>47.905000000000001</v>
+      </c>
+      <c r="LO32" s="63"/>
+      <c r="LP32" s="63"/>
+      <c r="LQ32" s="63">
+        <v>17.045999999999999</v>
+      </c>
+      <c r="LR32" s="63">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
-    <row r="33" spans="1:322" customFormat="1" ht="19.5" customHeight="1">
+    <row r="33" spans="1:330" customFormat="1" ht="19.5" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
@@ -42025,52 +42450,64 @@
       </c>
       <c r="KY33" s="63"/>
       <c r="KZ33" s="63"/>
       <c r="LA33" s="63"/>
       <c r="LB33" s="63"/>
       <c r="LC33" s="63"/>
       <c r="LD33" s="63"/>
       <c r="LE33" s="63">
         <v>27.745000000000001</v>
       </c>
       <c r="LF33" s="63">
         <v>8.4730000000000008</v>
       </c>
       <c r="LG33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ33" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK33" s="63"/>
+      <c r="LL33" s="63"/>
+      <c r="LM33" s="63">
+        <v>44.292999999999999</v>
+      </c>
+      <c r="LN33" s="63">
+        <v>12.717000000000001</v>
+      </c>
+      <c r="LO33" s="63"/>
+      <c r="LP33" s="63"/>
+      <c r="LQ33" s="63"/>
+      <c r="LR33" s="63"/>
     </row>
-    <row r="34" spans="1:322" customFormat="1" ht="18" customHeight="1">
+    <row r="34" spans="1:330" customFormat="1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
@@ -42365,52 +42802,60 @@
       <c r="KT34" s="63"/>
       <c r="KU34" s="69"/>
       <c r="KV34" s="69"/>
       <c r="KW34" s="69"/>
       <c r="KX34" s="69"/>
       <c r="KY34" s="69"/>
       <c r="KZ34" s="69"/>
       <c r="LA34" s="69"/>
       <c r="LB34" s="69"/>
       <c r="LC34" s="63"/>
       <c r="LD34" s="63"/>
       <c r="LE34" s="63"/>
       <c r="LF34" s="63"/>
       <c r="LG34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ34" s="63" t="s">
         <v>67</v>
       </c>
+      <c r="LK34" s="63"/>
+      <c r="LL34" s="63"/>
+      <c r="LM34" s="63"/>
+      <c r="LN34" s="63"/>
+      <c r="LO34" s="63"/>
+      <c r="LP34" s="63"/>
+      <c r="LQ34" s="63"/>
+      <c r="LR34" s="63"/>
     </row>
-    <row r="35" spans="1:322" customFormat="1" ht="14.25" customHeight="1">
+    <row r="35" spans="1:330" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -42965,52 +43410,64 @@
       </c>
       <c r="KY35" s="67"/>
       <c r="KZ35" s="67"/>
       <c r="LA35" s="67"/>
       <c r="LB35" s="67"/>
       <c r="LC35" s="67"/>
       <c r="LD35" s="67"/>
       <c r="LE35" s="67">
         <v>0.12010999999999999</v>
       </c>
       <c r="LF35" s="67">
         <v>2.0095900000000002</v>
       </c>
       <c r="LG35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LH35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LI35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LJ35" s="67" t="s">
         <v>67</v>
       </c>
+      <c r="LK35" s="67"/>
+      <c r="LL35" s="67"/>
+      <c r="LM35" s="67">
+        <v>0.13491</v>
+      </c>
+      <c r="LN35" s="67">
+        <v>2.3079100000000001</v>
+      </c>
+      <c r="LO35" s="67"/>
+      <c r="LP35" s="67"/>
+      <c r="LQ35" s="67"/>
+      <c r="LR35" s="67"/>
     </row>
-    <row r="36" spans="1:322" ht="44.25" customHeight="1">
+    <row r="36" spans="1:330" ht="44.25" customHeight="1">
       <c r="A36" s="51"/>
       <c r="B36" s="51"/>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="52"/>
       <c r="G36" s="51"/>
       <c r="H36" s="51"/>
       <c r="I36" s="52"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
       <c r="L36" s="52"/>
       <c r="M36" s="52"/>
       <c r="N36" s="52"/>
       <c r="O36" s="53"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
@@ -43034,165 +43491,165 @@
       <c r="BW36" s="54"/>
       <c r="BX36" s="54"/>
       <c r="BY36" s="54"/>
       <c r="BZ36" s="54"/>
       <c r="CA36" s="20"/>
       <c r="CB36" s="20"/>
       <c r="CC36" s="20"/>
       <c r="CD36" s="20"/>
       <c r="HK36" s="23"/>
       <c r="HL36" s="23"/>
       <c r="HM36" s="22"/>
       <c r="HN36" s="22"/>
       <c r="HO36" s="22"/>
       <c r="HP36" s="22"/>
       <c r="HQ36" s="23"/>
       <c r="HR36" s="23"/>
       <c r="HS36" s="23"/>
       <c r="HT36" s="23"/>
       <c r="HU36" s="22"/>
       <c r="HV36" s="22"/>
       <c r="HW36" s="22"/>
       <c r="HX36" s="22"/>
       <c r="HY36" s="23"/>
       <c r="HZ36" s="23"/>
     </row>
-    <row r="37" spans="1:322" ht="44.25" customHeight="1">
+    <row r="37" spans="1:330" ht="44.25" customHeight="1">
       <c r="A37" s="75" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="75"/>
       <c r="BW37" s="54"/>
       <c r="BX37" s="54"/>
       <c r="BY37" s="20"/>
       <c r="BZ37" s="20"/>
       <c r="CA37" s="20"/>
       <c r="CB37" s="20"/>
       <c r="CC37" s="20"/>
       <c r="CD37" s="20"/>
     </row>
-    <row r="38" spans="1:322" ht="44.25" customHeight="1">
+    <row r="38" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW38" s="54"/>
       <c r="BX38" s="54"/>
       <c r="BY38" s="20"/>
       <c r="BZ38" s="20"/>
       <c r="CA38" s="20"/>
       <c r="CB38" s="20"/>
       <c r="CC38" s="20"/>
       <c r="CD38" s="20"/>
     </row>
-    <row r="39" spans="1:322" ht="44.25" customHeight="1">
+    <row r="39" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW39" s="54"/>
       <c r="BX39" s="54"/>
       <c r="BY39" s="54"/>
       <c r="BZ39" s="54"/>
       <c r="CA39" s="20"/>
       <c r="CB39" s="20"/>
       <c r="CC39" s="20"/>
       <c r="CD39" s="20"/>
     </row>
-    <row r="40" spans="1:322" ht="44.25" customHeight="1">
+    <row r="40" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW40" s="54"/>
       <c r="BX40" s="54"/>
       <c r="BY40" s="20"/>
       <c r="BZ40" s="20"/>
       <c r="CA40" s="20"/>
       <c r="CB40" s="20"/>
       <c r="CC40" s="20"/>
       <c r="CD40" s="20"/>
     </row>
-    <row r="41" spans="1:322" ht="44.25" customHeight="1">
+    <row r="41" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW41" s="54"/>
       <c r="BX41" s="54"/>
       <c r="BY41" s="54"/>
       <c r="BZ41" s="54"/>
       <c r="CA41" s="20"/>
       <c r="CB41" s="20"/>
       <c r="CC41" s="20"/>
       <c r="CD41" s="20"/>
     </row>
-    <row r="42" spans="1:322" ht="44.25" customHeight="1">
+    <row r="42" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW42" s="54"/>
       <c r="BX42" s="54"/>
       <c r="BY42" s="54"/>
       <c r="BZ42" s="54"/>
       <c r="CA42" s="20"/>
       <c r="CB42" s="20"/>
       <c r="CC42" s="20"/>
       <c r="CD42" s="20"/>
     </row>
-    <row r="43" spans="1:322" ht="44.25" customHeight="1">
+    <row r="43" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW43" s="54"/>
       <c r="BX43" s="54"/>
       <c r="BY43" s="20"/>
       <c r="BZ43" s="20"/>
       <c r="CA43" s="20"/>
       <c r="CB43" s="20"/>
       <c r="CC43" s="20"/>
       <c r="CD43" s="20"/>
     </row>
-    <row r="44" spans="1:322" ht="44.25" customHeight="1">
+    <row r="44" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW44" s="54"/>
       <c r="BX44" s="54"/>
       <c r="BY44" s="54"/>
       <c r="BZ44" s="54"/>
       <c r="CA44" s="20"/>
       <c r="CB44" s="20"/>
       <c r="CC44" s="20"/>
       <c r="CD44" s="20"/>
     </row>
-    <row r="45" spans="1:322" ht="44.25" customHeight="1">
+    <row r="45" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW45" s="54"/>
       <c r="BX45" s="54"/>
       <c r="BY45" s="20"/>
       <c r="BZ45" s="20"/>
       <c r="CA45" s="20"/>
       <c r="CB45" s="20"/>
       <c r="CC45" s="20"/>
       <c r="CD45" s="20"/>
     </row>
-    <row r="46" spans="1:322" ht="44.25" customHeight="1">
+    <row r="46" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW46" s="20"/>
       <c r="BX46" s="20"/>
       <c r="BY46" s="20"/>
       <c r="BZ46" s="20"/>
       <c r="CA46" s="20"/>
       <c r="CB46" s="20"/>
       <c r="CC46" s="20"/>
       <c r="CD46" s="20"/>
     </row>
-    <row r="47" spans="1:322" ht="44.25" customHeight="1">
+    <row r="47" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW47" s="20"/>
       <c r="BX47" s="20"/>
       <c r="BY47" s="20"/>
       <c r="BZ47" s="20"/>
       <c r="CA47" s="20"/>
       <c r="CB47" s="20"/>
       <c r="CC47" s="20"/>
       <c r="CD47" s="20"/>
     </row>
-    <row r="48" spans="1:322" ht="44.25" customHeight="1">
+    <row r="48" spans="1:330" ht="44.25" customHeight="1">
       <c r="BW48" s="20"/>
       <c r="BX48" s="20"/>
       <c r="BY48" s="20"/>
       <c r="BZ48" s="20"/>
       <c r="CA48" s="20"/>
       <c r="CB48" s="20"/>
       <c r="CC48" s="20"/>
       <c r="CD48" s="20"/>
     </row>
     <row r="49" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW49" s="20"/>
       <c r="BX49" s="20"/>
       <c r="BY49" s="20"/>
       <c r="BZ49" s="20"/>
       <c r="CA49" s="20"/>
       <c r="CB49" s="20"/>
       <c r="CC49" s="20"/>
       <c r="CD49" s="20"/>
     </row>
     <row r="50" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW50" s="54"/>
       <c r="BX50" s="54"/>
       <c r="BY50" s="20"/>
       <c r="BZ50" s="20"/>
       <c r="CA50" s="20"/>
@@ -44669,51 +45126,51 @@
       <c r="CB197" s="20"/>
       <c r="CC197" s="20"/>
       <c r="CD197" s="20"/>
     </row>
     <row r="198" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW198" s="20"/>
       <c r="BX198" s="20"/>
       <c r="BY198" s="20"/>
       <c r="BZ198" s="20"/>
       <c r="CA198" s="20"/>
       <c r="CB198" s="20"/>
       <c r="CC198" s="20"/>
       <c r="CD198" s="20"/>
     </row>
     <row r="199" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW199" s="20"/>
       <c r="BX199" s="20"/>
       <c r="BY199" s="20"/>
       <c r="BZ199" s="20"/>
       <c r="CA199" s="20"/>
       <c r="CB199" s="20"/>
       <c r="CC199" s="20"/>
       <c r="CD199" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="245">
+  <mergeCells count="251">
     <mergeCell ref="KM4:KP4"/>
     <mergeCell ref="KQ4:KT4"/>
     <mergeCell ref="KM5:KN5"/>
     <mergeCell ref="KO5:KP5"/>
     <mergeCell ref="KQ5:KR5"/>
     <mergeCell ref="KS5:KT5"/>
     <mergeCell ref="JO4:JR4"/>
     <mergeCell ref="JS4:JV4"/>
     <mergeCell ref="JO5:JP5"/>
     <mergeCell ref="JQ5:JR5"/>
     <mergeCell ref="JS5:JT5"/>
     <mergeCell ref="JU5:JV5"/>
     <mergeCell ref="KE4:KH4"/>
     <mergeCell ref="KI4:KL4"/>
     <mergeCell ref="KE5:KF5"/>
     <mergeCell ref="KG5:KH5"/>
     <mergeCell ref="KI5:KJ5"/>
     <mergeCell ref="KK5:KL5"/>
     <mergeCell ref="JW4:JZ4"/>
     <mergeCell ref="KA4:KD4"/>
     <mergeCell ref="JW5:JX5"/>
     <mergeCell ref="JY5:JZ5"/>
     <mergeCell ref="KA5:KB5"/>
     <mergeCell ref="KC5:KD5"/>
     <mergeCell ref="IY4:JB4"/>
@@ -44827,138 +45284,144 @@
     <mergeCell ref="DO4:DR4"/>
     <mergeCell ref="II4:IL4"/>
     <mergeCell ref="IM4:IP4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="HK4:HN4"/>
     <mergeCell ref="HO4:HR4"/>
     <mergeCell ref="HS4:HV4"/>
     <mergeCell ref="HW4:HZ4"/>
     <mergeCell ref="IA4:ID4"/>
     <mergeCell ref="IE4:IH4"/>
     <mergeCell ref="GM4:GP4"/>
     <mergeCell ref="GQ4:GT4"/>
     <mergeCell ref="DY5:DZ5"/>
     <mergeCell ref="EA5:EB5"/>
     <mergeCell ref="EC5:ED5"/>
     <mergeCell ref="EE5:EF5"/>
     <mergeCell ref="EG5:EH5"/>
     <mergeCell ref="DW5:DX5"/>
-    <mergeCell ref="FS5:FT5"/>
-    <mergeCell ref="FU5:FV5"/>
     <mergeCell ref="DU5:DV5"/>
     <mergeCell ref="DG5:DH5"/>
     <mergeCell ref="DI5:DJ5"/>
     <mergeCell ref="CM5:CN5"/>
     <mergeCell ref="EU5:EV5"/>
     <mergeCell ref="EW5:EX5"/>
     <mergeCell ref="EY5:EZ5"/>
     <mergeCell ref="FA5:FB5"/>
     <mergeCell ref="FC5:FD5"/>
     <mergeCell ref="CY5:CZ5"/>
     <mergeCell ref="DA5:DB5"/>
     <mergeCell ref="DC5:DD5"/>
     <mergeCell ref="DE5:DF5"/>
     <mergeCell ref="DK5:DL5"/>
     <mergeCell ref="DM5:DN5"/>
     <mergeCell ref="DO5:DP5"/>
     <mergeCell ref="DQ5:DR5"/>
     <mergeCell ref="DS5:DT5"/>
-    <mergeCell ref="FG5:FH5"/>
-[...2 lines deleted...]
-    <mergeCell ref="FM5:FN5"/>
+    <mergeCell ref="FW5:FX5"/>
+    <mergeCell ref="FY5:FZ5"/>
+    <mergeCell ref="GA5:GB5"/>
+    <mergeCell ref="GC5:GD5"/>
     <mergeCell ref="FO5:FP5"/>
     <mergeCell ref="FQ5:FR5"/>
     <mergeCell ref="FE5:FF5"/>
     <mergeCell ref="EI5:EJ5"/>
     <mergeCell ref="EK5:EL5"/>
     <mergeCell ref="EM5:EN5"/>
     <mergeCell ref="EO5:EP5"/>
     <mergeCell ref="EQ5:ER5"/>
     <mergeCell ref="ES5:ET5"/>
+    <mergeCell ref="FS5:FT5"/>
+    <mergeCell ref="FU5:FV5"/>
+    <mergeCell ref="FG5:FH5"/>
+    <mergeCell ref="FI5:FJ5"/>
+    <mergeCell ref="FK5:FL5"/>
+    <mergeCell ref="FM5:FN5"/>
+    <mergeCell ref="GQ5:GR5"/>
+    <mergeCell ref="GS5:GT5"/>
+    <mergeCell ref="GU5:GV5"/>
+    <mergeCell ref="GW5:GX5"/>
+    <mergeCell ref="GY5:GZ5"/>
+    <mergeCell ref="HA5:HB5"/>
     <mergeCell ref="GE5:GF5"/>
     <mergeCell ref="GG5:GH5"/>
     <mergeCell ref="GI5:GJ5"/>
     <mergeCell ref="GK5:GL5"/>
     <mergeCell ref="GM5:GN5"/>
     <mergeCell ref="GO5:GP5"/>
-    <mergeCell ref="FW5:FX5"/>
-[...2 lines deleted...]
-    <mergeCell ref="GC5:GD5"/>
+    <mergeCell ref="HU5:HV5"/>
+    <mergeCell ref="HW5:HX5"/>
+    <mergeCell ref="HY5:HZ5"/>
+    <mergeCell ref="HC5:HD5"/>
+    <mergeCell ref="HE5:HF5"/>
+    <mergeCell ref="HG5:HH5"/>
     <mergeCell ref="HI5:HJ5"/>
     <mergeCell ref="HK5:HL5"/>
     <mergeCell ref="HM5:HN5"/>
-    <mergeCell ref="GQ5:GR5"/>
-[...4 lines deleted...]
-    <mergeCell ref="HA5:HB5"/>
+    <mergeCell ref="KU4:KX4"/>
+    <mergeCell ref="KY4:LB4"/>
+    <mergeCell ref="KU5:KV5"/>
+    <mergeCell ref="KW5:KX5"/>
+    <mergeCell ref="KY5:KZ5"/>
+    <mergeCell ref="LA5:LB5"/>
     <mergeCell ref="IM5:IN5"/>
     <mergeCell ref="IO5:IP5"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="IQ4:IT4"/>
     <mergeCell ref="IU4:IX4"/>
     <mergeCell ref="IQ5:IR5"/>
     <mergeCell ref="IS5:IT5"/>
     <mergeCell ref="IU5:IV5"/>
     <mergeCell ref="IW5:IX5"/>
     <mergeCell ref="IA5:IB5"/>
     <mergeCell ref="IC5:ID5"/>
     <mergeCell ref="IE5:IF5"/>
     <mergeCell ref="IG5:IH5"/>
     <mergeCell ref="II5:IJ5"/>
     <mergeCell ref="IK5:IL5"/>
     <mergeCell ref="HO5:HP5"/>
     <mergeCell ref="HQ5:HR5"/>
     <mergeCell ref="HS5:HT5"/>
-    <mergeCell ref="HU5:HV5"/>
-[...4 lines deleted...]
-    <mergeCell ref="HG5:HH5"/>
+    <mergeCell ref="LK4:LN4"/>
+    <mergeCell ref="LO4:LR4"/>
+    <mergeCell ref="LK5:LL5"/>
+    <mergeCell ref="LM5:LN5"/>
+    <mergeCell ref="LO5:LP5"/>
+    <mergeCell ref="LQ5:LR5"/>
     <mergeCell ref="LC4:LF4"/>
     <mergeCell ref="LG4:LJ4"/>
     <mergeCell ref="LC5:LD5"/>
     <mergeCell ref="LE5:LF5"/>
     <mergeCell ref="LG5:LH5"/>
     <mergeCell ref="LI5:LJ5"/>
-    <mergeCell ref="KU4:KX4"/>
-[...4 lines deleted...]
-    <mergeCell ref="LA5:LB5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>