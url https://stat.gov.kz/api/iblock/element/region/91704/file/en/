--- v5 (2026-09-23)
+++ v6 (2026-11-02)
@@ -1,147 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E43FB3D8-CA8A-4DA2-9104-B3214E666CCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="6" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="LA31" i="6"/>
-[...63 lines deleted...]
-  <c r="DO7"/>
+  <c r="LA31" i="6" l="1"/>
+  <c r="LA28" i="6"/>
+  <c r="LA26" i="6"/>
+  <c r="LA24" i="6"/>
+  <c r="LA23" i="6"/>
+  <c r="LA22" i="6"/>
+  <c r="LA21" i="6"/>
+  <c r="LA20" i="6"/>
+  <c r="LA19" i="6"/>
+  <c r="LA17" i="6"/>
+  <c r="LA16" i="6"/>
+  <c r="LA15" i="6"/>
+  <c r="LA14" i="6"/>
+  <c r="LA13" i="6"/>
+  <c r="LA12" i="6"/>
+  <c r="KD7" i="6"/>
+  <c r="KC7" i="6"/>
+  <c r="KB7" i="6"/>
+  <c r="KA7" i="6"/>
+  <c r="JZ7" i="6"/>
+  <c r="JY7" i="6"/>
+  <c r="JX7" i="6"/>
+  <c r="JW7" i="6"/>
+  <c r="JV7" i="6"/>
+  <c r="JU7" i="6"/>
+  <c r="JR7" i="6"/>
+  <c r="JQ7" i="6"/>
+  <c r="JP7" i="6"/>
+  <c r="JO7" i="6"/>
+  <c r="JF7" i="6"/>
+  <c r="JE7" i="6"/>
+  <c r="JD7" i="6"/>
+  <c r="JC7" i="6"/>
+  <c r="JB7" i="6"/>
+  <c r="JA7" i="6"/>
+  <c r="IZ7" i="6"/>
+  <c r="IY7" i="6"/>
+  <c r="IH7" i="6"/>
+  <c r="IG7" i="6"/>
+  <c r="IF7" i="6"/>
+  <c r="IE7" i="6"/>
+  <c r="ID7" i="6"/>
+  <c r="IC7" i="6"/>
+  <c r="IB7" i="6"/>
+  <c r="IA7" i="6"/>
+  <c r="GL7" i="6"/>
+  <c r="GK7" i="6"/>
+  <c r="GJ7" i="6"/>
+  <c r="GI7" i="6"/>
+  <c r="GH7" i="6"/>
+  <c r="GG7" i="6"/>
+  <c r="GF7" i="6"/>
+  <c r="GE7" i="6"/>
+  <c r="EH7" i="6"/>
+  <c r="EG7" i="6"/>
+  <c r="EF7" i="6"/>
+  <c r="EE7" i="6"/>
+  <c r="ED7" i="6"/>
+  <c r="EC7" i="6"/>
+  <c r="EB7" i="6"/>
+  <c r="EA7" i="6"/>
+  <c r="DR7" i="6"/>
+  <c r="DQ7" i="6"/>
+  <c r="DP7" i="6"/>
+  <c r="DO7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="142">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January 2024 *</t>
   </si>
   <si>
     <t>January-February 2024 *</t>
   </si>
   <si>
     <t>January-March 2024 *</t>
   </si>
   <si>
     <t>January-April 2024 *</t>
   </si>
   <si>
     <t>January-May 2024 *</t>
   </si>
   <si>
     <t>January-June 2024 *</t>
   </si>
   <si>
     <t>January-July 2024 *</t>
   </si>
   <si>
@@ -523,60 +524,63 @@
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
     <t>January-April 2026*</t>
   </si>
   <si>
     <t>January-May 2025 *</t>
   </si>
   <si>
     <t>January-May 2026*</t>
   </si>
   <si>
     <t>January-June 2025 *</t>
   </si>
   <si>
     <t>January-June 2026*</t>
   </si>
   <si>
     <t>January-July 2025 *</t>
   </si>
   <si>
     <t>January-July 2026*</t>
   </si>
+  <si>
+    <t>January-August  2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -772,270 +776,276 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
-    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.kuantay/Desktop/&#1044;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%201-&#1058;&#1057;%20&#1103;&#1085;&#1074;&#1072;&#1088;&#1100;-&#1080;&#1102;&#1085;&#1100;%202026/&#1090;&#1072;&#1073;_4_75.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Лист1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="15">
           <cell r="A15" t="str">
             <v>0102</v>
           </cell>
           <cell r="B15" t="str">
             <v>Крупный рогатый скот живой</v>
           </cell>
           <cell r="C15" t="str">
             <v>Штука</v>
           </cell>
           <cell r="G15">
             <v>107.1</v>
           </cell>
         </row>
         <row r="16">
           <cell r="B16" t="str">
             <v>РОССИЯ</v>
           </cell>
           <cell r="G16">
@@ -21978,116 +21988,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -22223,1346 +22269,1374 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:LR199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:LZ199"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="KZ3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="LI3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="LO4" sqref="LO4:LR4"/>
+      <selection pane="bottomRight" activeCell="MA2" sqref="MA2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="44.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="27.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:330" ht="21.75" customHeight="1">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:338" ht="21.75" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="81"/>
-[...39 lines deleted...]
-      <c r="AP1" s="81"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77"/>
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
+      <c r="AO1" s="77"/>
+      <c r="AP1" s="77"/>
     </row>
-    <row r="2" spans="1:330" ht="17.25" customHeight="1">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:338" ht="17.25" customHeight="1">
+      <c r="A2" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="81"/>
-[...39 lines deleted...]
-      <c r="AP2" s="81"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="77"/>
+      <c r="AL2" s="77"/>
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="77"/>
+      <c r="AO2" s="77"/>
+      <c r="AP2" s="77"/>
     </row>
-    <row r="3" spans="1:330" ht="16.5" customHeight="1">
+    <row r="3" spans="1:338" ht="16.5" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:330" s="4" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A4" s="82" t="s">
+    <row r="4" spans="1:338" s="4" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A4" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="83" t="s">
+      <c r="B4" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="76">
+      <c r="C4" s="82">
         <v>2015</v>
       </c>
-      <c r="D4" s="76"/>
-[...2 lines deleted...]
-      <c r="G4" s="76">
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82">
         <v>2016</v>
       </c>
-      <c r="H4" s="76"/>
-[...2 lines deleted...]
-      <c r="K4" s="76">
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82">
         <v>2017</v>
       </c>
-      <c r="L4" s="76"/>
-[...2 lines deleted...]
-      <c r="O4" s="76">
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="82">
         <v>2018</v>
       </c>
-      <c r="P4" s="76"/>
-[...2 lines deleted...]
-      <c r="S4" s="76">
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82">
         <v>2019</v>
       </c>
-      <c r="T4" s="76"/>
-[...2 lines deleted...]
-      <c r="W4" s="76">
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82">
         <v>2020</v>
       </c>
-      <c r="X4" s="76"/>
-[...2 lines deleted...]
-      <c r="AA4" s="76">
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="82">
         <v>2021</v>
       </c>
-      <c r="AB4" s="76"/>
-[...2 lines deleted...]
-      <c r="AE4" s="86" t="s">
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="AF4" s="87"/>
-[...2 lines deleted...]
-      <c r="AI4" s="77" t="s">
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="84"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="AJ4" s="78"/>
-[...2 lines deleted...]
-      <c r="AM4" s="77" t="s">
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
+      <c r="AL4" s="89"/>
+      <c r="AM4" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="AN4" s="78"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="77" t="s">
+      <c r="AN4" s="88"/>
+      <c r="AO4" s="88"/>
+      <c r="AP4" s="89"/>
+      <c r="AQ4" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="AR4" s="78"/>
-[...2 lines deleted...]
-      <c r="AU4" s="77" t="s">
+      <c r="AR4" s="88"/>
+      <c r="AS4" s="88"/>
+      <c r="AT4" s="89"/>
+      <c r="AU4" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="AV4" s="78"/>
-[...2 lines deleted...]
-      <c r="AY4" s="77" t="s">
+      <c r="AV4" s="88"/>
+      <c r="AW4" s="88"/>
+      <c r="AX4" s="89"/>
+      <c r="AY4" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="AZ4" s="78"/>
-[...2 lines deleted...]
-      <c r="BC4" s="77" t="s">
+      <c r="AZ4" s="88"/>
+      <c r="BA4" s="88"/>
+      <c r="BB4" s="89"/>
+      <c r="BC4" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="BD4" s="78"/>
-[...2 lines deleted...]
-      <c r="BG4" s="77" t="s">
+      <c r="BD4" s="88"/>
+      <c r="BE4" s="88"/>
+      <c r="BF4" s="89"/>
+      <c r="BG4" s="87" t="s">
         <v>25</v>
       </c>
-      <c r="BH4" s="78"/>
-[...2 lines deleted...]
-      <c r="BK4" s="77" t="s">
+      <c r="BH4" s="88"/>
+      <c r="BI4" s="88"/>
+      <c r="BJ4" s="89"/>
+      <c r="BK4" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="BL4" s="78"/>
-[...2 lines deleted...]
-      <c r="BO4" s="77" t="s">
+      <c r="BL4" s="88"/>
+      <c r="BM4" s="88"/>
+      <c r="BN4" s="89"/>
+      <c r="BO4" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="BP4" s="78"/>
-[...2 lines deleted...]
-      <c r="BS4" s="77" t="s">
+      <c r="BP4" s="88"/>
+      <c r="BQ4" s="88"/>
+      <c r="BR4" s="89"/>
+      <c r="BS4" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="BT4" s="78"/>
-[...2 lines deleted...]
-      <c r="BW4" s="71" t="s">
+      <c r="BT4" s="88"/>
+      <c r="BU4" s="88"/>
+      <c r="BV4" s="89"/>
+      <c r="BW4" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="BX4" s="72"/>
-[...2 lines deleted...]
-      <c r="CA4" s="71" t="s">
+      <c r="BX4" s="74"/>
+      <c r="BY4" s="74"/>
+      <c r="BZ4" s="75"/>
+      <c r="CA4" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="CB4" s="72"/>
-[...2 lines deleted...]
-      <c r="CE4" s="71" t="s">
+      <c r="CB4" s="74"/>
+      <c r="CC4" s="74"/>
+      <c r="CD4" s="75"/>
+      <c r="CE4" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="CF4" s="72"/>
-[...2 lines deleted...]
-      <c r="CI4" s="71" t="s">
+      <c r="CF4" s="74"/>
+      <c r="CG4" s="74"/>
+      <c r="CH4" s="75"/>
+      <c r="CI4" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="CJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="CM4" s="71" t="s">
+      <c r="CJ4" s="74"/>
+      <c r="CK4" s="74"/>
+      <c r="CL4" s="75"/>
+      <c r="CM4" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="CN4" s="72"/>
-[...2 lines deleted...]
-      <c r="CQ4" s="71" t="s">
+      <c r="CN4" s="74"/>
+      <c r="CO4" s="74"/>
+      <c r="CP4" s="75"/>
+      <c r="CQ4" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="CR4" s="72"/>
-[...2 lines deleted...]
-      <c r="CU4" s="71" t="s">
+      <c r="CR4" s="74"/>
+      <c r="CS4" s="74"/>
+      <c r="CT4" s="75"/>
+      <c r="CU4" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="CV4" s="72"/>
-[...2 lines deleted...]
-      <c r="CY4" s="71" t="s">
+      <c r="CV4" s="74"/>
+      <c r="CW4" s="74"/>
+      <c r="CX4" s="75"/>
+      <c r="CY4" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="CZ4" s="72"/>
-[...2 lines deleted...]
-      <c r="DC4" s="71" t="s">
+      <c r="CZ4" s="74"/>
+      <c r="DA4" s="74"/>
+      <c r="DB4" s="75"/>
+      <c r="DC4" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="DD4" s="72"/>
-[...2 lines deleted...]
-      <c r="DG4" s="71" t="s">
+      <c r="DD4" s="74"/>
+      <c r="DE4" s="74"/>
+      <c r="DF4" s="75"/>
+      <c r="DG4" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="DH4" s="72"/>
-[...2 lines deleted...]
-      <c r="DK4" s="71" t="s">
+      <c r="DH4" s="74"/>
+      <c r="DI4" s="74"/>
+      <c r="DJ4" s="75"/>
+      <c r="DK4" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="DL4" s="72"/>
-[...2 lines deleted...]
-      <c r="DO4" s="71" t="s">
+      <c r="DL4" s="74"/>
+      <c r="DM4" s="74"/>
+      <c r="DN4" s="75"/>
+      <c r="DO4" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="DP4" s="72"/>
-[...2 lines deleted...]
-      <c r="DS4" s="71" t="s">
+      <c r="DP4" s="74"/>
+      <c r="DQ4" s="74"/>
+      <c r="DR4" s="75"/>
+      <c r="DS4" s="73" t="s">
         <v>41</v>
       </c>
-      <c r="DT4" s="72"/>
-[...2 lines deleted...]
-      <c r="DW4" s="71" t="s">
+      <c r="DT4" s="74"/>
+      <c r="DU4" s="74"/>
+      <c r="DV4" s="75"/>
+      <c r="DW4" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="DX4" s="72"/>
-[...2 lines deleted...]
-      <c r="EA4" s="71" t="s">
+      <c r="DX4" s="74"/>
+      <c r="DY4" s="74"/>
+      <c r="DZ4" s="75"/>
+      <c r="EA4" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="EB4" s="72"/>
-[...2 lines deleted...]
-      <c r="EE4" s="71" t="s">
+      <c r="EB4" s="74"/>
+      <c r="EC4" s="74"/>
+      <c r="ED4" s="75"/>
+      <c r="EE4" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="EF4" s="72"/>
-[...2 lines deleted...]
-      <c r="EI4" s="71" t="s">
+      <c r="EF4" s="74"/>
+      <c r="EG4" s="74"/>
+      <c r="EH4" s="75"/>
+      <c r="EI4" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="EJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="EM4" s="71" t="s">
+      <c r="EJ4" s="74"/>
+      <c r="EK4" s="74"/>
+      <c r="EL4" s="75"/>
+      <c r="EM4" s="73" t="s">
         <v>45</v>
       </c>
-      <c r="EN4" s="72"/>
-[...2 lines deleted...]
-      <c r="EQ4" s="71" t="s">
+      <c r="EN4" s="74"/>
+      <c r="EO4" s="74"/>
+      <c r="EP4" s="75"/>
+      <c r="EQ4" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="ER4" s="72"/>
-[...2 lines deleted...]
-      <c r="EU4" s="71" t="s">
+      <c r="ER4" s="74"/>
+      <c r="ES4" s="74"/>
+      <c r="ET4" s="75"/>
+      <c r="EU4" s="73" t="s">
         <v>46</v>
       </c>
-      <c r="EV4" s="72"/>
-[...2 lines deleted...]
-      <c r="EY4" s="71" t="s">
+      <c r="EV4" s="74"/>
+      <c r="EW4" s="74"/>
+      <c r="EX4" s="75"/>
+      <c r="EY4" s="73" t="s">
         <v>47</v>
       </c>
-      <c r="EZ4" s="72"/>
-[...2 lines deleted...]
-      <c r="FC4" s="71" t="s">
+      <c r="EZ4" s="74"/>
+      <c r="FA4" s="74"/>
+      <c r="FB4" s="75"/>
+      <c r="FC4" s="73" t="s">
         <v>48</v>
       </c>
-      <c r="FD4" s="72"/>
-[...2 lines deleted...]
-      <c r="FG4" s="71" t="s">
+      <c r="FD4" s="74"/>
+      <c r="FE4" s="74"/>
+      <c r="FF4" s="75"/>
+      <c r="FG4" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="FH4" s="72"/>
-[...2 lines deleted...]
-      <c r="FK4" s="71" t="s">
+      <c r="FH4" s="74"/>
+      <c r="FI4" s="74"/>
+      <c r="FJ4" s="75"/>
+      <c r="FK4" s="73" t="s">
         <v>50</v>
       </c>
-      <c r="FL4" s="72"/>
-[...2 lines deleted...]
-      <c r="FO4" s="71" t="s">
+      <c r="FL4" s="74"/>
+      <c r="FM4" s="74"/>
+      <c r="FN4" s="75"/>
+      <c r="FO4" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="FP4" s="72"/>
-[...2 lines deleted...]
-      <c r="FS4" s="71" t="s">
+      <c r="FP4" s="74"/>
+      <c r="FQ4" s="74"/>
+      <c r="FR4" s="75"/>
+      <c r="FS4" s="73" t="s">
         <v>52</v>
       </c>
-      <c r="FT4" s="72"/>
-[...2 lines deleted...]
-      <c r="FW4" s="71" t="s">
+      <c r="FT4" s="74"/>
+      <c r="FU4" s="74"/>
+      <c r="FV4" s="75"/>
+      <c r="FW4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="FX4" s="72"/>
-[...2 lines deleted...]
-      <c r="GA4" s="71" t="s">
+      <c r="FX4" s="74"/>
+      <c r="FY4" s="74"/>
+      <c r="FZ4" s="75"/>
+      <c r="GA4" s="73" t="s">
         <v>53</v>
       </c>
-      <c r="GB4" s="72"/>
-[...2 lines deleted...]
-      <c r="GE4" s="71" t="s">
+      <c r="GB4" s="74"/>
+      <c r="GC4" s="74"/>
+      <c r="GD4" s="75"/>
+      <c r="GE4" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="GF4" s="72"/>
-[...2 lines deleted...]
-      <c r="GI4" s="71" t="s">
+      <c r="GF4" s="74"/>
+      <c r="GG4" s="74"/>
+      <c r="GH4" s="75"/>
+      <c r="GI4" s="73" t="s">
         <v>54</v>
       </c>
-      <c r="GJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="GM4" s="71" t="s">
+      <c r="GJ4" s="74"/>
+      <c r="GK4" s="74"/>
+      <c r="GL4" s="75"/>
+      <c r="GM4" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="GN4" s="72"/>
-[...2 lines deleted...]
-      <c r="GQ4" s="71" t="s">
+      <c r="GN4" s="74"/>
+      <c r="GO4" s="74"/>
+      <c r="GP4" s="75"/>
+      <c r="GQ4" s="73" t="s">
         <v>55</v>
       </c>
-      <c r="GR4" s="72"/>
-[...2 lines deleted...]
-      <c r="GU4" s="71" t="s">
+      <c r="GR4" s="74"/>
+      <c r="GS4" s="74"/>
+      <c r="GT4" s="75"/>
+      <c r="GU4" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="GV4" s="72"/>
-[...2 lines deleted...]
-      <c r="GY4" s="71" t="s">
+      <c r="GV4" s="74"/>
+      <c r="GW4" s="74"/>
+      <c r="GX4" s="75"/>
+      <c r="GY4" s="73" t="s">
         <v>56</v>
       </c>
-      <c r="GZ4" s="72"/>
-[...2 lines deleted...]
-      <c r="HC4" s="71" t="s">
+      <c r="GZ4" s="74"/>
+      <c r="HA4" s="74"/>
+      <c r="HB4" s="75"/>
+      <c r="HC4" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="HD4" s="72"/>
-[...2 lines deleted...]
-      <c r="HG4" s="71" t="s">
+      <c r="HD4" s="74"/>
+      <c r="HE4" s="74"/>
+      <c r="HF4" s="75"/>
+      <c r="HG4" s="73" t="s">
         <v>57</v>
       </c>
-      <c r="HH4" s="72"/>
-[...2 lines deleted...]
-      <c r="HK4" s="71" t="s">
+      <c r="HH4" s="74"/>
+      <c r="HI4" s="74"/>
+      <c r="HJ4" s="75"/>
+      <c r="HK4" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="HL4" s="72"/>
-[...2 lines deleted...]
-      <c r="HO4" s="71" t="s">
+      <c r="HL4" s="74"/>
+      <c r="HM4" s="74"/>
+      <c r="HN4" s="75"/>
+      <c r="HO4" s="73" t="s">
         <v>58</v>
       </c>
-      <c r="HP4" s="72"/>
-[...2 lines deleted...]
-      <c r="HS4" s="71" t="s">
+      <c r="HP4" s="74"/>
+      <c r="HQ4" s="74"/>
+      <c r="HR4" s="75"/>
+      <c r="HS4" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="HT4" s="72"/>
-[...2 lines deleted...]
-      <c r="HW4" s="71" t="s">
+      <c r="HT4" s="74"/>
+      <c r="HU4" s="74"/>
+      <c r="HV4" s="75"/>
+      <c r="HW4" s="73" t="s">
         <v>59</v>
       </c>
-      <c r="HX4" s="72"/>
-[...2 lines deleted...]
-      <c r="IA4" s="71" t="s">
+      <c r="HX4" s="74"/>
+      <c r="HY4" s="74"/>
+      <c r="HZ4" s="75"/>
+      <c r="IA4" s="73" t="s">
         <v>60</v>
       </c>
-      <c r="IB4" s="72"/>
-[...2 lines deleted...]
-      <c r="IE4" s="71" t="s">
+      <c r="IB4" s="74"/>
+      <c r="IC4" s="74"/>
+      <c r="ID4" s="75"/>
+      <c r="IE4" s="73" t="s">
         <v>61</v>
       </c>
-      <c r="IF4" s="72"/>
-[...2 lines deleted...]
-      <c r="II4" s="71" t="s">
+      <c r="IF4" s="74"/>
+      <c r="IG4" s="74"/>
+      <c r="IH4" s="75"/>
+      <c r="II4" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="IJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="IM4" s="71" t="s">
+      <c r="IJ4" s="74"/>
+      <c r="IK4" s="74"/>
+      <c r="IL4" s="75"/>
+      <c r="IM4" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="IN4" s="72"/>
-[...2 lines deleted...]
-      <c r="IQ4" s="71" t="s">
+      <c r="IN4" s="74"/>
+      <c r="IO4" s="74"/>
+      <c r="IP4" s="75"/>
+      <c r="IQ4" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="IR4" s="72"/>
-[...2 lines deleted...]
-      <c r="IU4" s="71" t="s">
+      <c r="IR4" s="74"/>
+      <c r="IS4" s="74"/>
+      <c r="IT4" s="75"/>
+      <c r="IU4" s="73" t="s">
         <v>122</v>
       </c>
-      <c r="IV4" s="72"/>
-[...2 lines deleted...]
-      <c r="IY4" s="71" t="s">
+      <c r="IV4" s="74"/>
+      <c r="IW4" s="74"/>
+      <c r="IX4" s="75"/>
+      <c r="IY4" s="73" t="s">
         <v>123</v>
       </c>
-      <c r="IZ4" s="72"/>
-[...2 lines deleted...]
-      <c r="JC4" s="71" t="s">
+      <c r="IZ4" s="74"/>
+      <c r="JA4" s="74"/>
+      <c r="JB4" s="75"/>
+      <c r="JC4" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="JD4" s="72"/>
-[...2 lines deleted...]
-      <c r="JG4" s="71" t="s">
+      <c r="JD4" s="74"/>
+      <c r="JE4" s="74"/>
+      <c r="JF4" s="75"/>
+      <c r="JG4" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="JH4" s="72"/>
-[...2 lines deleted...]
-      <c r="JK4" s="71" t="s">
+      <c r="JH4" s="74"/>
+      <c r="JI4" s="74"/>
+      <c r="JJ4" s="75"/>
+      <c r="JK4" s="73" t="s">
         <v>126</v>
       </c>
-      <c r="JL4" s="72"/>
-[...2 lines deleted...]
-      <c r="JO4" s="71" t="s">
+      <c r="JL4" s="74"/>
+      <c r="JM4" s="74"/>
+      <c r="JN4" s="75"/>
+      <c r="JO4" s="73" t="s">
         <v>127</v>
       </c>
-      <c r="JP4" s="72"/>
-[...2 lines deleted...]
-      <c r="JS4" s="71" t="s">
+      <c r="JP4" s="74"/>
+      <c r="JQ4" s="74"/>
+      <c r="JR4" s="75"/>
+      <c r="JS4" s="73" t="s">
         <v>128</v>
       </c>
-      <c r="JT4" s="72"/>
-[...2 lines deleted...]
-      <c r="JW4" s="71" t="s">
+      <c r="JT4" s="74"/>
+      <c r="JU4" s="74"/>
+      <c r="JV4" s="75"/>
+      <c r="JW4" s="73" t="s">
         <v>129</v>
       </c>
-      <c r="JX4" s="72"/>
-[...2 lines deleted...]
-      <c r="KA4" s="71" t="s">
+      <c r="JX4" s="74"/>
+      <c r="JY4" s="74"/>
+      <c r="JZ4" s="75"/>
+      <c r="KA4" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="KB4" s="72"/>
-[...2 lines deleted...]
-      <c r="KE4" s="71" t="s">
+      <c r="KB4" s="74"/>
+      <c r="KC4" s="74"/>
+      <c r="KD4" s="75"/>
+      <c r="KE4" s="73" t="s">
         <v>131</v>
       </c>
-      <c r="KF4" s="72"/>
-[...2 lines deleted...]
-      <c r="KI4" s="71" t="s">
+      <c r="KF4" s="74"/>
+      <c r="KG4" s="74"/>
+      <c r="KH4" s="75"/>
+      <c r="KI4" s="73" t="s">
         <v>132</v>
       </c>
-      <c r="KJ4" s="72"/>
-[...2 lines deleted...]
-      <c r="KM4" s="71" t="s">
+      <c r="KJ4" s="74"/>
+      <c r="KK4" s="74"/>
+      <c r="KL4" s="75"/>
+      <c r="KM4" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="KN4" s="72"/>
-[...2 lines deleted...]
-      <c r="KQ4" s="71" t="s">
+      <c r="KN4" s="74"/>
+      <c r="KO4" s="74"/>
+      <c r="KP4" s="75"/>
+      <c r="KQ4" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="KR4" s="72"/>
-[...2 lines deleted...]
-      <c r="KU4" s="71" t="s">
+      <c r="KR4" s="74"/>
+      <c r="KS4" s="74"/>
+      <c r="KT4" s="75"/>
+      <c r="KU4" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="KV4" s="72"/>
-[...2 lines deleted...]
-      <c r="KY4" s="71" t="s">
+      <c r="KV4" s="74"/>
+      <c r="KW4" s="74"/>
+      <c r="KX4" s="75"/>
+      <c r="KY4" s="73" t="s">
         <v>136</v>
       </c>
-      <c r="KZ4" s="72"/>
-[...2 lines deleted...]
-      <c r="LC4" s="71" t="s">
+      <c r="KZ4" s="74"/>
+      <c r="LA4" s="74"/>
+      <c r="LB4" s="75"/>
+      <c r="LC4" s="73" t="s">
         <v>137</v>
       </c>
-      <c r="LD4" s="72"/>
-[...2 lines deleted...]
-      <c r="LG4" s="71" t="s">
+      <c r="LD4" s="74"/>
+      <c r="LE4" s="74"/>
+      <c r="LF4" s="75"/>
+      <c r="LG4" s="73" t="s">
         <v>138</v>
       </c>
-      <c r="LH4" s="72"/>
-[...2 lines deleted...]
-      <c r="LK4" s="71" t="s">
+      <c r="LH4" s="74"/>
+      <c r="LI4" s="74"/>
+      <c r="LJ4" s="75"/>
+      <c r="LK4" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="LL4" s="72"/>
-[...2 lines deleted...]
-      <c r="LO4" s="71" t="s">
+      <c r="LL4" s="74"/>
+      <c r="LM4" s="74"/>
+      <c r="LN4" s="75"/>
+      <c r="LO4" s="73" t="s">
         <v>140</v>
       </c>
-      <c r="LP4" s="72"/>
-[...1 lines deleted...]
-      <c r="LR4" s="73"/>
+      <c r="LP4" s="74"/>
+      <c r="LQ4" s="74"/>
+      <c r="LR4" s="75"/>
+      <c r="LS4" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="LT4" s="74"/>
+      <c r="LU4" s="74"/>
+      <c r="LV4" s="75"/>
+      <c r="LW4" s="73" t="s">
+        <v>141</v>
+      </c>
+      <c r="LX4" s="74"/>
+      <c r="LY4" s="74"/>
+      <c r="LZ4" s="75"/>
     </row>
-    <row r="5" spans="1:330" s="5" customFormat="1" ht="19.5" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="76" t="s">
+    <row r="5" spans="1:338" s="5" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="76"/>
-      <c r="E5" s="76" t="s">
+      <c r="D5" s="82"/>
+      <c r="E5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="76"/>
-      <c r="G5" s="76" t="s">
+      <c r="F5" s="82"/>
+      <c r="G5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="76"/>
-      <c r="I5" s="76" t="s">
+      <c r="H5" s="82"/>
+      <c r="I5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="76"/>
-      <c r="K5" s="76" t="s">
+      <c r="J5" s="82"/>
+      <c r="K5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="76"/>
-      <c r="M5" s="76" t="s">
+      <c r="L5" s="82"/>
+      <c r="M5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="76"/>
-      <c r="O5" s="76" t="s">
+      <c r="N5" s="82"/>
+      <c r="O5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="76"/>
-      <c r="Q5" s="76" t="s">
+      <c r="P5" s="82"/>
+      <c r="Q5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="R5" s="76"/>
-      <c r="S5" s="76" t="s">
+      <c r="R5" s="82"/>
+      <c r="S5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="76"/>
-      <c r="U5" s="76" t="s">
+      <c r="T5" s="82"/>
+      <c r="U5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="76"/>
-      <c r="W5" s="76" t="s">
+      <c r="V5" s="82"/>
+      <c r="W5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="X5" s="76"/>
-      <c r="Y5" s="76" t="s">
+      <c r="X5" s="82"/>
+      <c r="Y5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="Z5" s="76"/>
-      <c r="AA5" s="76" t="s">
+      <c r="Z5" s="82"/>
+      <c r="AA5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="AB5" s="76"/>
-      <c r="AC5" s="76" t="s">
+      <c r="AB5" s="82"/>
+      <c r="AC5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="AD5" s="76"/>
-      <c r="AE5" s="76" t="s">
+      <c r="AD5" s="82"/>
+      <c r="AE5" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="76"/>
-      <c r="AG5" s="76" t="s">
+      <c r="AF5" s="82"/>
+      <c r="AG5" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="76"/>
-      <c r="AI5" s="80" t="s">
+      <c r="AH5" s="82"/>
+      <c r="AI5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AJ5" s="80"/>
-      <c r="AK5" s="80" t="s">
+      <c r="AJ5" s="86"/>
+      <c r="AK5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="AL5" s="80"/>
-      <c r="AM5" s="80" t="s">
+      <c r="AL5" s="86"/>
+      <c r="AM5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AN5" s="80"/>
-      <c r="AO5" s="80" t="s">
+      <c r="AN5" s="86"/>
+      <c r="AO5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="AP5" s="80"/>
-      <c r="AQ5" s="80" t="s">
+      <c r="AP5" s="86"/>
+      <c r="AQ5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AR5" s="80"/>
-      <c r="AS5" s="80" t="s">
+      <c r="AR5" s="86"/>
+      <c r="AS5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="AT5" s="80"/>
-      <c r="AU5" s="80" t="s">
+      <c r="AT5" s="86"/>
+      <c r="AU5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AV5" s="80"/>
-      <c r="AW5" s="80" t="s">
+      <c r="AV5" s="86"/>
+      <c r="AW5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="AX5" s="80"/>
-      <c r="AY5" s="80" t="s">
+      <c r="AX5" s="86"/>
+      <c r="AY5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="AZ5" s="80"/>
-      <c r="BA5" s="80" t="s">
+      <c r="AZ5" s="86"/>
+      <c r="BA5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BB5" s="80"/>
-      <c r="BC5" s="80" t="s">
+      <c r="BB5" s="86"/>
+      <c r="BC5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BD5" s="80"/>
-      <c r="BE5" s="80" t="s">
+      <c r="BD5" s="86"/>
+      <c r="BE5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BF5" s="80"/>
-      <c r="BG5" s="80" t="s">
+      <c r="BF5" s="86"/>
+      <c r="BG5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BH5" s="80"/>
-      <c r="BI5" s="80" t="s">
+      <c r="BH5" s="86"/>
+      <c r="BI5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BJ5" s="80"/>
-      <c r="BK5" s="80" t="s">
+      <c r="BJ5" s="86"/>
+      <c r="BK5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BL5" s="80"/>
-      <c r="BM5" s="80" t="s">
+      <c r="BL5" s="86"/>
+      <c r="BM5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BN5" s="80"/>
-      <c r="BO5" s="80" t="s">
+      <c r="BN5" s="86"/>
+      <c r="BO5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BP5" s="80"/>
-      <c r="BQ5" s="80" t="s">
+      <c r="BP5" s="86"/>
+      <c r="BQ5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BR5" s="80"/>
-      <c r="BS5" s="80" t="s">
+      <c r="BR5" s="86"/>
+      <c r="BS5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="BT5" s="80"/>
-      <c r="BU5" s="80" t="s">
+      <c r="BT5" s="86"/>
+      <c r="BU5" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="BV5" s="80"/>
-      <c r="BW5" s="74" t="s">
+      <c r="BV5" s="86"/>
+      <c r="BW5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="BX5" s="74"/>
-      <c r="BY5" s="74" t="s">
+      <c r="BX5" s="76"/>
+      <c r="BY5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="BZ5" s="74"/>
-      <c r="CA5" s="74" t="s">
+      <c r="BZ5" s="76"/>
+      <c r="CA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CB5" s="74"/>
-      <c r="CC5" s="74" t="s">
+      <c r="CB5" s="76"/>
+      <c r="CC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CD5" s="74"/>
-      <c r="CE5" s="74" t="s">
+      <c r="CD5" s="76"/>
+      <c r="CE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CF5" s="74"/>
-      <c r="CG5" s="74" t="s">
+      <c r="CF5" s="76"/>
+      <c r="CG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CH5" s="74"/>
-      <c r="CI5" s="74" t="s">
+      <c r="CH5" s="76"/>
+      <c r="CI5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CJ5" s="74"/>
-      <c r="CK5" s="74" t="s">
+      <c r="CJ5" s="76"/>
+      <c r="CK5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CL5" s="74"/>
-      <c r="CM5" s="74" t="s">
+      <c r="CL5" s="76"/>
+      <c r="CM5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CN5" s="74"/>
-      <c r="CO5" s="74" t="s">
+      <c r="CN5" s="76"/>
+      <c r="CO5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CP5" s="74"/>
-      <c r="CQ5" s="74" t="s">
+      <c r="CP5" s="76"/>
+      <c r="CQ5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CR5" s="74"/>
-      <c r="CS5" s="74" t="s">
+      <c r="CR5" s="76"/>
+      <c r="CS5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CT5" s="74"/>
-      <c r="CU5" s="74" t="s">
+      <c r="CT5" s="76"/>
+      <c r="CU5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CV5" s="74"/>
-      <c r="CW5" s="74" t="s">
+      <c r="CV5" s="76"/>
+      <c r="CW5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="CX5" s="74"/>
-      <c r="CY5" s="74" t="s">
+      <c r="CX5" s="76"/>
+      <c r="CY5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="CZ5" s="74"/>
-      <c r="DA5" s="74" t="s">
+      <c r="CZ5" s="76"/>
+      <c r="DA5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DB5" s="74"/>
-      <c r="DC5" s="74" t="s">
+      <c r="DB5" s="76"/>
+      <c r="DC5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DD5" s="74"/>
-      <c r="DE5" s="74" t="s">
+      <c r="DD5" s="76"/>
+      <c r="DE5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DF5" s="74"/>
-      <c r="DG5" s="74" t="s">
+      <c r="DF5" s="76"/>
+      <c r="DG5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DH5" s="74"/>
-      <c r="DI5" s="74" t="s">
+      <c r="DH5" s="76"/>
+      <c r="DI5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DJ5" s="74"/>
-      <c r="DK5" s="74" t="s">
+      <c r="DJ5" s="76"/>
+      <c r="DK5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DL5" s="74"/>
-      <c r="DM5" s="74" t="s">
+      <c r="DL5" s="76"/>
+      <c r="DM5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DN5" s="74"/>
-      <c r="DO5" s="74" t="s">
+      <c r="DN5" s="76"/>
+      <c r="DO5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DP5" s="74"/>
-      <c r="DQ5" s="74" t="s">
+      <c r="DP5" s="76"/>
+      <c r="DQ5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DR5" s="74"/>
-      <c r="DS5" s="74" t="s">
+      <c r="DR5" s="76"/>
+      <c r="DS5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DT5" s="74"/>
-      <c r="DU5" s="74" t="s">
+      <c r="DT5" s="76"/>
+      <c r="DU5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DV5" s="74"/>
-      <c r="DW5" s="74" t="s">
+      <c r="DV5" s="76"/>
+      <c r="DW5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="DX5" s="74"/>
-      <c r="DY5" s="74" t="s">
+      <c r="DX5" s="76"/>
+      <c r="DY5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="DZ5" s="74"/>
-      <c r="EA5" s="74" t="s">
+      <c r="DZ5" s="76"/>
+      <c r="EA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EB5" s="74"/>
-      <c r="EC5" s="74" t="s">
+      <c r="EB5" s="76"/>
+      <c r="EC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="ED5" s="74"/>
-      <c r="EE5" s="74" t="s">
+      <c r="ED5" s="76"/>
+      <c r="EE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EF5" s="74"/>
-      <c r="EG5" s="74" t="s">
+      <c r="EF5" s="76"/>
+      <c r="EG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="EH5" s="74"/>
-      <c r="EI5" s="74" t="s">
+      <c r="EH5" s="76"/>
+      <c r="EI5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EJ5" s="74"/>
-      <c r="EK5" s="74" t="s">
+      <c r="EJ5" s="76"/>
+      <c r="EK5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="EL5" s="74"/>
-      <c r="EM5" s="74" t="s">
+      <c r="EL5" s="76"/>
+      <c r="EM5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EN5" s="74"/>
-      <c r="EO5" s="74" t="s">
+      <c r="EN5" s="76"/>
+      <c r="EO5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="EP5" s="74"/>
-      <c r="EQ5" s="74" t="s">
+      <c r="EP5" s="76"/>
+      <c r="EQ5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="ER5" s="74"/>
-      <c r="ES5" s="74" t="s">
+      <c r="ER5" s="76"/>
+      <c r="ES5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="ET5" s="74"/>
-      <c r="EU5" s="74" t="s">
+      <c r="ET5" s="76"/>
+      <c r="EU5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EV5" s="74"/>
-      <c r="EW5" s="74" t="s">
+      <c r="EV5" s="76"/>
+      <c r="EW5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="EX5" s="74"/>
-      <c r="EY5" s="74" t="s">
+      <c r="EX5" s="76"/>
+      <c r="EY5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="EZ5" s="74"/>
-      <c r="FA5" s="74" t="s">
+      <c r="EZ5" s="76"/>
+      <c r="FA5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FB5" s="74"/>
-      <c r="FC5" s="74" t="s">
+      <c r="FB5" s="76"/>
+      <c r="FC5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FD5" s="74"/>
-      <c r="FE5" s="74" t="s">
+      <c r="FD5" s="76"/>
+      <c r="FE5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FF5" s="74"/>
-      <c r="FG5" s="74" t="s">
+      <c r="FF5" s="76"/>
+      <c r="FG5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FH5" s="74"/>
-      <c r="FI5" s="74" t="s">
+      <c r="FH5" s="76"/>
+      <c r="FI5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FJ5" s="74"/>
-      <c r="FK5" s="74" t="s">
+      <c r="FJ5" s="76"/>
+      <c r="FK5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FL5" s="74"/>
-      <c r="FM5" s="74" t="s">
+      <c r="FL5" s="76"/>
+      <c r="FM5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FN5" s="74"/>
-      <c r="FO5" s="74" t="s">
+      <c r="FN5" s="76"/>
+      <c r="FO5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FP5" s="74"/>
-      <c r="FQ5" s="74" t="s">
+      <c r="FP5" s="76"/>
+      <c r="FQ5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FR5" s="74"/>
-      <c r="FS5" s="74" t="s">
+      <c r="FR5" s="76"/>
+      <c r="FS5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FT5" s="74"/>
-      <c r="FU5" s="74" t="s">
+      <c r="FT5" s="76"/>
+      <c r="FU5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FV5" s="74"/>
-      <c r="FW5" s="74" t="s">
+      <c r="FV5" s="76"/>
+      <c r="FW5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="FX5" s="74"/>
-      <c r="FY5" s="74" t="s">
+      <c r="FX5" s="76"/>
+      <c r="FY5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="FZ5" s="74"/>
-      <c r="GA5" s="74" t="s">
+      <c r="FZ5" s="76"/>
+      <c r="GA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GB5" s="74"/>
-      <c r="GC5" s="74" t="s">
+      <c r="GB5" s="76"/>
+      <c r="GC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GD5" s="74"/>
-      <c r="GE5" s="74" t="s">
+      <c r="GD5" s="76"/>
+      <c r="GE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GF5" s="74"/>
-      <c r="GG5" s="74" t="s">
+      <c r="GF5" s="76"/>
+      <c r="GG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GH5" s="74"/>
-      <c r="GI5" s="74" t="s">
+      <c r="GH5" s="76"/>
+      <c r="GI5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GJ5" s="74"/>
-      <c r="GK5" s="74" t="s">
+      <c r="GJ5" s="76"/>
+      <c r="GK5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GL5" s="74"/>
-      <c r="GM5" s="74" t="s">
+      <c r="GL5" s="76"/>
+      <c r="GM5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GN5" s="74"/>
-      <c r="GO5" s="74" t="s">
+      <c r="GN5" s="76"/>
+      <c r="GO5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GP5" s="74"/>
-      <c r="GQ5" s="74" t="s">
+      <c r="GP5" s="76"/>
+      <c r="GQ5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GR5" s="74"/>
-      <c r="GS5" s="74" t="s">
+      <c r="GR5" s="76"/>
+      <c r="GS5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GT5" s="74"/>
-      <c r="GU5" s="74" t="s">
+      <c r="GT5" s="76"/>
+      <c r="GU5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GV5" s="74"/>
-      <c r="GW5" s="74" t="s">
+      <c r="GV5" s="76"/>
+      <c r="GW5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="GX5" s="74"/>
-      <c r="GY5" s="74" t="s">
+      <c r="GX5" s="76"/>
+      <c r="GY5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="GZ5" s="74"/>
-      <c r="HA5" s="74" t="s">
+      <c r="GZ5" s="76"/>
+      <c r="HA5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HB5" s="74"/>
-      <c r="HC5" s="74" t="s">
+      <c r="HB5" s="76"/>
+      <c r="HC5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HD5" s="74"/>
-      <c r="HE5" s="74" t="s">
+      <c r="HD5" s="76"/>
+      <c r="HE5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HF5" s="74"/>
-      <c r="HG5" s="74" t="s">
+      <c r="HF5" s="76"/>
+      <c r="HG5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HH5" s="74"/>
-      <c r="HI5" s="74" t="s">
+      <c r="HH5" s="76"/>
+      <c r="HI5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HJ5" s="74"/>
-      <c r="HK5" s="74" t="s">
+      <c r="HJ5" s="76"/>
+      <c r="HK5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HL5" s="74"/>
-      <c r="HM5" s="74" t="s">
+      <c r="HL5" s="76"/>
+      <c r="HM5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HN5" s="74"/>
-      <c r="HO5" s="74" t="s">
+      <c r="HN5" s="76"/>
+      <c r="HO5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HP5" s="74"/>
-      <c r="HQ5" s="74" t="s">
+      <c r="HP5" s="76"/>
+      <c r="HQ5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HR5" s="74"/>
-      <c r="HS5" s="74" t="s">
+      <c r="HR5" s="76"/>
+      <c r="HS5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HT5" s="74"/>
-      <c r="HU5" s="74" t="s">
+      <c r="HT5" s="76"/>
+      <c r="HU5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HV5" s="74"/>
-      <c r="HW5" s="74" t="s">
+      <c r="HV5" s="76"/>
+      <c r="HW5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="HX5" s="74"/>
-      <c r="HY5" s="74" t="s">
+      <c r="HX5" s="76"/>
+      <c r="HY5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="HZ5" s="74"/>
-      <c r="IA5" s="74" t="s">
+      <c r="HZ5" s="76"/>
+      <c r="IA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IB5" s="74"/>
-      <c r="IC5" s="74" t="s">
+      <c r="IB5" s="76"/>
+      <c r="IC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="ID5" s="74"/>
-      <c r="IE5" s="74" t="s">
+      <c r="ID5" s="76"/>
+      <c r="IE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IF5" s="74"/>
-      <c r="IG5" s="74" t="s">
+      <c r="IF5" s="76"/>
+      <c r="IG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="IH5" s="74"/>
-      <c r="II5" s="74" t="s">
+      <c r="IH5" s="76"/>
+      <c r="II5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IJ5" s="74"/>
-      <c r="IK5" s="74" t="s">
+      <c r="IJ5" s="76"/>
+      <c r="IK5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="IL5" s="74"/>
-      <c r="IM5" s="74" t="s">
+      <c r="IL5" s="76"/>
+      <c r="IM5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IN5" s="74"/>
-      <c r="IO5" s="74" t="s">
+      <c r="IN5" s="76"/>
+      <c r="IO5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="IP5" s="74"/>
-      <c r="IQ5" s="74" t="s">
+      <c r="IP5" s="76"/>
+      <c r="IQ5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IR5" s="74"/>
-      <c r="IS5" s="74" t="s">
+      <c r="IR5" s="76"/>
+      <c r="IS5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="IT5" s="74"/>
-      <c r="IU5" s="74" t="s">
+      <c r="IT5" s="76"/>
+      <c r="IU5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IV5" s="74"/>
-      <c r="IW5" s="74" t="s">
+      <c r="IV5" s="76"/>
+      <c r="IW5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="IX5" s="74"/>
-      <c r="IY5" s="74" t="s">
+      <c r="IX5" s="76"/>
+      <c r="IY5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="IZ5" s="74"/>
-      <c r="JA5" s="74" t="s">
+      <c r="IZ5" s="76"/>
+      <c r="JA5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JB5" s="74"/>
-      <c r="JC5" s="74" t="s">
+      <c r="JB5" s="76"/>
+      <c r="JC5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JD5" s="74"/>
-      <c r="JE5" s="74" t="s">
+      <c r="JD5" s="76"/>
+      <c r="JE5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JF5" s="74"/>
-      <c r="JG5" s="74" t="s">
+      <c r="JF5" s="76"/>
+      <c r="JG5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JH5" s="74"/>
-      <c r="JI5" s="74" t="s">
+      <c r="JH5" s="76"/>
+      <c r="JI5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JJ5" s="74"/>
-      <c r="JK5" s="74" t="s">
+      <c r="JJ5" s="76"/>
+      <c r="JK5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JL5" s="74"/>
-      <c r="JM5" s="74" t="s">
+      <c r="JL5" s="76"/>
+      <c r="JM5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JN5" s="74"/>
-      <c r="JO5" s="74" t="s">
+      <c r="JN5" s="76"/>
+      <c r="JO5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JP5" s="74"/>
-      <c r="JQ5" s="74" t="s">
+      <c r="JP5" s="76"/>
+      <c r="JQ5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JR5" s="74"/>
-      <c r="JS5" s="74" t="s">
+      <c r="JR5" s="76"/>
+      <c r="JS5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JT5" s="74"/>
-      <c r="JU5" s="74" t="s">
+      <c r="JT5" s="76"/>
+      <c r="JU5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JV5" s="74"/>
-      <c r="JW5" s="74" t="s">
+      <c r="JV5" s="76"/>
+      <c r="JW5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="JX5" s="74"/>
-      <c r="JY5" s="74" t="s">
+      <c r="JX5" s="76"/>
+      <c r="JY5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="JZ5" s="74"/>
-      <c r="KA5" s="74" t="s">
+      <c r="JZ5" s="76"/>
+      <c r="KA5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KB5" s="74"/>
-      <c r="KC5" s="74" t="s">
+      <c r="KB5" s="76"/>
+      <c r="KC5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KD5" s="74"/>
-      <c r="KE5" s="74" t="s">
+      <c r="KD5" s="76"/>
+      <c r="KE5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KF5" s="74"/>
-      <c r="KG5" s="74" t="s">
+      <c r="KF5" s="76"/>
+      <c r="KG5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KH5" s="74"/>
-      <c r="KI5" s="74" t="s">
+      <c r="KH5" s="76"/>
+      <c r="KI5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KJ5" s="74"/>
-      <c r="KK5" s="74" t="s">
+      <c r="KJ5" s="76"/>
+      <c r="KK5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KL5" s="74"/>
-      <c r="KM5" s="74" t="s">
+      <c r="KL5" s="76"/>
+      <c r="KM5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KN5" s="74"/>
-      <c r="KO5" s="74" t="s">
+      <c r="KN5" s="76"/>
+      <c r="KO5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KP5" s="74"/>
-      <c r="KQ5" s="74" t="s">
+      <c r="KP5" s="76"/>
+      <c r="KQ5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KR5" s="74"/>
-      <c r="KS5" s="74" t="s">
+      <c r="KR5" s="76"/>
+      <c r="KS5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KT5" s="74"/>
-      <c r="KU5" s="74" t="s">
+      <c r="KT5" s="76"/>
+      <c r="KU5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KV5" s="74"/>
-      <c r="KW5" s="74" t="s">
+      <c r="KV5" s="76"/>
+      <c r="KW5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="KX5" s="74"/>
-      <c r="KY5" s="74" t="s">
+      <c r="KX5" s="76"/>
+      <c r="KY5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="KZ5" s="74"/>
-      <c r="LA5" s="74" t="s">
+      <c r="KZ5" s="76"/>
+      <c r="LA5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="LB5" s="74"/>
-      <c r="LC5" s="74" t="s">
+      <c r="LB5" s="76"/>
+      <c r="LC5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="LD5" s="74"/>
-      <c r="LE5" s="74" t="s">
+      <c r="LD5" s="76"/>
+      <c r="LE5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="LF5" s="74"/>
-      <c r="LG5" s="74" t="s">
+      <c r="LF5" s="76"/>
+      <c r="LG5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="LH5" s="74"/>
-      <c r="LI5" s="74" t="s">
+      <c r="LH5" s="76"/>
+      <c r="LI5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="LJ5" s="74"/>
-      <c r="LK5" s="74" t="s">
+      <c r="LJ5" s="76"/>
+      <c r="LK5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="LL5" s="74"/>
-      <c r="LM5" s="74" t="s">
+      <c r="LL5" s="76"/>
+      <c r="LM5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="LN5" s="74"/>
-      <c r="LO5" s="74" t="s">
+      <c r="LN5" s="76"/>
+      <c r="LO5" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="LP5" s="74"/>
-      <c r="LQ5" s="74" t="s">
+      <c r="LP5" s="76"/>
+      <c r="LQ5" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="LR5" s="74"/>
+      <c r="LR5" s="76"/>
+      <c r="LS5" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="LT5" s="76"/>
+      <c r="LU5" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="LV5" s="76"/>
+      <c r="LW5" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="LX5" s="76"/>
+      <c r="LY5" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="LZ5" s="76"/>
     </row>
-    <row r="6" spans="1:330" s="4" customFormat="1" ht="44.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="85"/>
+    <row r="6" spans="1:338" s="4" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A6" s="78"/>
+      <c r="B6" s="81"/>
       <c r="C6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>62</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="K6" s="6" t="s">
@@ -24503,52 +24577,76 @@
       </c>
       <c r="LK6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LL6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LM6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LN6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LO6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LP6" s="8" t="s">
         <v>63</v>
       </c>
       <c r="LQ6" s="8" t="s">
         <v>62</v>
       </c>
       <c r="LR6" s="8" t="s">
         <v>63</v>
       </c>
+      <c r="LS6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LT6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LU6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LV6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LW6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LX6" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="LY6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="LZ6" s="8" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="7" spans="1:330" s="26" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:338" s="26" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="9"/>
       <c r="B7" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="11">
         <v>531.5</v>
       </c>
       <c r="D7" s="11">
         <v>935.1</v>
       </c>
       <c r="E7" s="11">
         <v>2291.9</v>
       </c>
       <c r="F7" s="11">
         <v>8319.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.8</v>
       </c>
       <c r="H7" s="11">
         <v>39.9</v>
       </c>
       <c r="I7" s="11">
         <v>1364.4</v>
       </c>
@@ -25543,52 +25641,76 @@
       </c>
       <c r="LK7" s="63">
         <v>215.23743999999999</v>
       </c>
       <c r="LL7" s="63">
         <v>1584.5123399999998</v>
       </c>
       <c r="LM7" s="63">
         <v>4431.6955800000005</v>
       </c>
       <c r="LN7" s="63">
         <v>18288.878330000007</v>
       </c>
       <c r="LO7" s="63">
         <v>48.914180000000002</v>
       </c>
       <c r="LP7" s="63">
         <v>637.40147000000002</v>
       </c>
       <c r="LQ7" s="63">
         <v>3380.3957299999997</v>
       </c>
       <c r="LR7" s="63">
         <v>14129.722810000001</v>
       </c>
+      <c r="LS7" s="63">
+        <v>217.59341000000001</v>
+      </c>
+      <c r="LT7" s="63">
+        <v>1898.8989499999998</v>
+      </c>
+      <c r="LU7" s="63">
+        <v>5038.0690699999996</v>
+      </c>
+      <c r="LV7" s="63">
+        <v>20615.629460000004</v>
+      </c>
+      <c r="LW7" s="63">
+        <v>50.281980000000004</v>
+      </c>
+      <c r="LX7" s="63">
+        <v>674.27312000000006</v>
+      </c>
+      <c r="LY7" s="63">
+        <v>3989.5375700000004</v>
+      </c>
+      <c r="LZ7" s="63">
+        <v>16335.627359999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:330" customFormat="1" ht="26.25" customHeight="1">
+    <row r="8" spans="1:338" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
@@ -26073,52 +26195,60 @@
       <c r="KX8" s="63"/>
       <c r="KY8" s="63"/>
       <c r="KZ8" s="63"/>
       <c r="LA8" s="63"/>
       <c r="LB8" s="63"/>
       <c r="LG8" t="s">
         <v>67</v>
       </c>
       <c r="LH8" t="s">
         <v>67</v>
       </c>
       <c r="LI8" t="s">
         <v>67</v>
       </c>
       <c r="LJ8" t="s">
         <v>67</v>
       </c>
       <c r="LK8" s="63"/>
       <c r="LL8" s="63"/>
       <c r="LM8" s="63"/>
       <c r="LN8" s="63"/>
       <c r="LO8" s="63"/>
       <c r="LP8" s="63"/>
       <c r="LQ8" s="63"/>
       <c r="LR8" s="63"/>
+      <c r="LS8" s="63"/>
+      <c r="LT8" s="63"/>
+      <c r="LU8" s="63"/>
+      <c r="LV8" s="63"/>
+      <c r="LW8" s="63"/>
+      <c r="LX8" s="63"/>
+      <c r="LY8" s="63"/>
+      <c r="LZ8" s="63"/>
     </row>
-    <row r="9" spans="1:330" customFormat="1" ht="27" customHeight="1">
+    <row r="9" spans="1:338" customFormat="1" ht="27" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
@@ -26477,52 +26607,64 @@
       </c>
       <c r="LG9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ9" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK9" s="63"/>
       <c r="LL9" s="63"/>
       <c r="LM9" s="63">
         <v>214.2</v>
       </c>
       <c r="LN9" s="63">
         <v>1204.1696300000001</v>
       </c>
       <c r="LO9" s="63"/>
       <c r="LP9" s="63"/>
       <c r="LQ9" s="63"/>
       <c r="LR9" s="63"/>
+      <c r="LS9" s="63"/>
+      <c r="LT9" s="63"/>
+      <c r="LU9" s="63">
+        <v>214.2</v>
+      </c>
+      <c r="LV9" s="63">
+        <v>1204.1696300000001</v>
+      </c>
+      <c r="LW9" s="63"/>
+      <c r="LX9" s="63"/>
+      <c r="LY9" s="63"/>
+      <c r="LZ9" s="63"/>
     </row>
-    <row r="10" spans="1:330" customFormat="1" ht="24.75" customHeight="1">
+    <row r="10" spans="1:338" customFormat="1" ht="24.75" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
@@ -26821,52 +26963,60 @@
       <c r="LB10" s="63"/>
       <c r="LC10" s="63"/>
       <c r="LD10" s="63"/>
       <c r="LE10" s="63"/>
       <c r="LF10" s="63"/>
       <c r="LG10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ10" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK10" s="63"/>
       <c r="LL10" s="63"/>
       <c r="LM10" s="63"/>
       <c r="LN10" s="63"/>
       <c r="LO10" s="63"/>
       <c r="LP10" s="63"/>
       <c r="LQ10" s="63"/>
       <c r="LR10" s="63"/>
+      <c r="LS10" s="63"/>
+      <c r="LT10" s="63"/>
+      <c r="LU10" s="63"/>
+      <c r="LV10" s="63"/>
+      <c r="LW10" s="63"/>
+      <c r="LX10" s="63"/>
+      <c r="LY10" s="63"/>
+      <c r="LZ10" s="63"/>
     </row>
-    <row r="11" spans="1:330" customFormat="1" ht="26.25" customHeight="1">
+    <row r="11" spans="1:338" customFormat="1" ht="26.25" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
@@ -27169,52 +27319,60 @@
       <c r="LB11" s="63"/>
       <c r="LC11" s="63"/>
       <c r="LD11" s="63"/>
       <c r="LE11" s="63"/>
       <c r="LF11" s="63"/>
       <c r="LG11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ11" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK11" s="63"/>
       <c r="LL11" s="63"/>
       <c r="LM11" s="63"/>
       <c r="LN11" s="63"/>
       <c r="LO11" s="63"/>
       <c r="LP11" s="63"/>
       <c r="LQ11" s="63"/>
       <c r="LR11" s="63"/>
+      <c r="LS11" s="63"/>
+      <c r="LT11" s="63"/>
+      <c r="LU11" s="63"/>
+      <c r="LV11" s="63"/>
+      <c r="LW11" s="63"/>
+      <c r="LX11" s="63"/>
+      <c r="LY11" s="63"/>
+      <c r="LZ11" s="63"/>
     </row>
-    <row r="12" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="12" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
@@ -27682,52 +27840,68 @@
       </c>
       <c r="LG12" s="63"/>
       <c r="LH12" s="63"/>
       <c r="LI12" s="63">
         <v>5.0389999999999997</v>
       </c>
       <c r="LJ12" s="63">
         <v>138.32900000000001</v>
       </c>
       <c r="LK12" s="63"/>
       <c r="LL12" s="63"/>
       <c r="LM12" s="63">
         <v>4.8840000000000003</v>
       </c>
       <c r="LN12" s="63">
         <v>107.48</v>
       </c>
       <c r="LO12" s="63"/>
       <c r="LP12" s="63"/>
       <c r="LQ12" s="63">
         <v>5.0389999999999997</v>
       </c>
       <c r="LR12" s="63">
         <v>138.32900000000001</v>
       </c>
+      <c r="LS12" s="63"/>
+      <c r="LT12" s="63"/>
+      <c r="LU12" s="63">
+        <v>4.8840000000000003</v>
+      </c>
+      <c r="LV12" s="63">
+        <v>107.48</v>
+      </c>
+      <c r="LW12" s="63"/>
+      <c r="LX12" s="63"/>
+      <c r="LY12" s="63">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="LZ12" s="63">
+        <v>138.32900000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:330" customFormat="1" ht="21.75" customHeight="1">
+    <row r="13" spans="1:338" customFormat="1" ht="21.75" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>77</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="28">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F13" s="28">
         <v>0.44268000000000002</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28">
         <v>0.8</v>
       </c>
       <c r="J13" s="28">
         <v>13.6</v>
@@ -28647,52 +28821,76 @@
       </c>
       <c r="LK13" s="63">
         <v>11.089119999999999</v>
       </c>
       <c r="LL13" s="63">
         <v>578.83253999999999</v>
       </c>
       <c r="LM13" s="63">
         <v>1.47515</v>
       </c>
       <c r="LN13" s="63">
         <v>278.54390999999998</v>
       </c>
       <c r="LO13" s="63">
         <v>12.60247</v>
       </c>
       <c r="LP13" s="63">
         <v>294.66806000000003</v>
       </c>
       <c r="LQ13" s="63">
         <v>1.3440000000000001</v>
       </c>
       <c r="LR13" s="63">
         <v>250.16157000000001</v>
       </c>
+      <c r="LS13" s="63">
+        <v>13.39259</v>
+      </c>
+      <c r="LT13" s="63">
+        <v>892.37418000000002</v>
+      </c>
+      <c r="LU13" s="63">
+        <v>1.7785</v>
+      </c>
+      <c r="LV13" s="63">
+        <v>432.57690000000002</v>
+      </c>
+      <c r="LW13" s="63">
+        <v>13.970269999999999</v>
+      </c>
+      <c r="LX13" s="63">
+        <v>331.53971000000001</v>
+      </c>
+      <c r="LY13" s="63">
+        <v>1.60812</v>
+      </c>
+      <c r="LZ13" s="63">
+        <v>300.36595999999997</v>
+      </c>
     </row>
-    <row r="14" spans="1:330" customFormat="1" ht="25.5" customHeight="1">
+    <row r="14" spans="1:338" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="28">
         <v>39.10445</v>
       </c>
       <c r="F14" s="28">
         <v>72.556849999999997</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28">
         <v>11.4</v>
       </c>
       <c r="J14" s="28">
         <v>100.3</v>
@@ -29370,52 +29568,70 @@
       </c>
       <c r="LG14" s="63"/>
       <c r="LH14" s="63"/>
       <c r="LI14" s="63">
         <v>523.53015000000005</v>
       </c>
       <c r="LJ14" s="63">
         <v>2684.40778</v>
       </c>
       <c r="LK14" s="63"/>
       <c r="LL14" s="63"/>
       <c r="LM14" s="63">
         <v>904.00382000000002</v>
       </c>
       <c r="LN14" s="63">
         <v>4058.1968400000001</v>
       </c>
       <c r="LO14" s="63"/>
       <c r="LP14" s="63"/>
       <c r="LQ14" s="63">
         <v>578.51</v>
       </c>
       <c r="LR14" s="63">
         <v>2972.2760499999999</v>
       </c>
+      <c r="LS14" s="63"/>
+      <c r="LT14" s="63">
+        <v>0</v>
+      </c>
+      <c r="LU14" s="63">
+        <v>1030.58745</v>
+      </c>
+      <c r="LV14" s="63">
+        <v>4668.2084000000004</v>
+      </c>
+      <c r="LW14" s="63"/>
+      <c r="LX14" s="63"/>
+      <c r="LY14" s="63">
+        <v>635.26949000000002</v>
+      </c>
+      <c r="LZ14" s="63">
+        <v>3274.4240599999998</v>
+      </c>
     </row>
-    <row r="15" spans="1:330" customFormat="1" ht="22.5" customHeight="1">
+    <row r="15" spans="1:338" customFormat="1" ht="22.5" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="28">
         <v>1717.9131500000001</v>
       </c>
       <c r="F15" s="28">
         <v>5823.5604899999998</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28">
         <v>305.89999999999998</v>
       </c>
       <c r="J15" s="28">
         <v>821.1</v>
@@ -30291,52 +30507,72 @@
         <v>623.47595000000001</v>
       </c>
       <c r="LJ15" s="63">
         <v>3207.8050499999999</v>
       </c>
       <c r="LK15" s="63">
         <v>0.4375</v>
       </c>
       <c r="LL15" s="63">
         <v>6.9287799999999997</v>
       </c>
       <c r="LM15" s="63">
         <v>1120.4448400000001</v>
       </c>
       <c r="LN15" s="63">
         <v>4957.9183199999998</v>
       </c>
       <c r="LO15" s="63"/>
       <c r="LP15" s="63"/>
       <c r="LQ15" s="63">
         <v>759.07090000000005</v>
       </c>
       <c r="LR15" s="63">
         <v>3838.8804500000001</v>
       </c>
+      <c r="LS15" s="63">
+        <v>0.49</v>
+      </c>
+      <c r="LT15" s="63">
+        <v>7.7737499999999997</v>
+      </c>
+      <c r="LU15" s="63">
+        <v>1283.02639</v>
+      </c>
+      <c r="LV15" s="63">
+        <v>5606.1150799999996</v>
+      </c>
+      <c r="LW15" s="63"/>
+      <c r="LX15" s="63"/>
+      <c r="LY15" s="63">
+        <v>916.17421000000002</v>
+      </c>
+      <c r="LZ15" s="63">
+        <v>4675.9957899999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:330" customFormat="1" ht="21.75" customHeight="1">
+    <row r="16" spans="1:338" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>83</v>
       </c>
       <c r="C16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="28">
         <v>0.31090000000000001</v>
       </c>
       <c r="F16" s="28">
         <v>1.6645700000000001</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28">
         <v>0.2</v>
       </c>
       <c r="J16" s="28">
         <v>0.8</v>
@@ -31016,52 +31252,68 @@
       </c>
       <c r="LG16" s="63"/>
       <c r="LH16" s="63"/>
       <c r="LI16" s="63">
         <v>441.94565999999998</v>
       </c>
       <c r="LJ16" s="63">
         <v>1268.6412700000001</v>
       </c>
       <c r="LK16" s="63"/>
       <c r="LL16" s="63"/>
       <c r="LM16" s="63">
         <v>696.91726000000006</v>
       </c>
       <c r="LN16" s="63">
         <v>1727.7218399999999</v>
       </c>
       <c r="LO16" s="63"/>
       <c r="LP16" s="63"/>
       <c r="LQ16" s="63">
         <v>558.15265999999997</v>
       </c>
       <c r="LR16" s="63">
         <v>1560.6312700000001</v>
       </c>
+      <c r="LS16" s="63"/>
+      <c r="LT16" s="63"/>
+      <c r="LU16" s="63">
+        <v>830.17289000000005</v>
+      </c>
+      <c r="LV16" s="63">
+        <v>2113.0195699999999</v>
+      </c>
+      <c r="LW16" s="63"/>
+      <c r="LX16" s="63"/>
+      <c r="LY16" s="63">
+        <v>703.01592000000005</v>
+      </c>
+      <c r="LZ16" s="63">
+        <v>1892.9906100000001</v>
+      </c>
     </row>
-    <row r="17" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="17" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="28">
         <v>1.5078</v>
       </c>
       <c r="F17" s="28">
         <v>21.751809999999999</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28">
         <v>0.6</v>
       </c>
       <c r="J17" s="28">
         <v>5.6</v>
@@ -31749,52 +32001,68 @@
       </c>
       <c r="LG17" s="63"/>
       <c r="LH17" s="63"/>
       <c r="LI17" s="63">
         <v>0.38191999999999998</v>
       </c>
       <c r="LJ17" s="63">
         <v>11.383520000000001</v>
       </c>
       <c r="LK17" s="63"/>
       <c r="LL17" s="63"/>
       <c r="LM17" s="63">
         <v>0.36668000000000001</v>
       </c>
       <c r="LN17" s="63">
         <v>7.84781</v>
       </c>
       <c r="LO17" s="63"/>
       <c r="LP17" s="63"/>
       <c r="LQ17" s="63">
         <v>0.40532000000000001</v>
       </c>
       <c r="LR17" s="63">
         <v>12.278589999999999</v>
       </c>
+      <c r="LS17" s="63"/>
+      <c r="LT17" s="63"/>
+      <c r="LU17" s="63">
+        <v>0.36668000000000001</v>
+      </c>
+      <c r="LV17" s="63">
+        <v>7.84781</v>
+      </c>
+      <c r="LW17" s="63"/>
+      <c r="LX17" s="63"/>
+      <c r="LY17" s="63">
+        <v>0.40815000000000001</v>
+      </c>
+      <c r="LZ17" s="63">
+        <v>12.490600000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="18" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="28"/>
@@ -32163,52 +32431,60 @@
       <c r="KX18" s="63"/>
       <c r="KY18" s="63"/>
       <c r="KZ18" s="63"/>
       <c r="LA18" s="63"/>
       <c r="LB18" s="63"/>
       <c r="LC18" s="63"/>
       <c r="LD18" s="63"/>
       <c r="LE18" s="63"/>
       <c r="LF18" s="63"/>
       <c r="LG18" s="63"/>
       <c r="LH18" s="63"/>
       <c r="LI18" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ18" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK18" s="63"/>
       <c r="LL18" s="63"/>
       <c r="LM18" s="63"/>
       <c r="LN18" s="63"/>
       <c r="LO18" s="63"/>
       <c r="LP18" s="63"/>
       <c r="LQ18" s="63"/>
       <c r="LR18" s="63"/>
+      <c r="LS18" s="63"/>
+      <c r="LT18" s="63"/>
+      <c r="LU18" s="63"/>
+      <c r="LV18" s="63"/>
+      <c r="LW18" s="63"/>
+      <c r="LX18" s="63"/>
+      <c r="LY18" s="63"/>
+      <c r="LZ18" s="63"/>
     </row>
-    <row r="19" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="19" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="28">
         <v>1.36879</v>
       </c>
       <c r="F19" s="28">
         <v>14.611599999999999</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28">
         <v>1.8</v>
       </c>
       <c r="J19" s="28">
         <v>44.9</v>
@@ -32856,52 +33132,68 @@
       </c>
       <c r="LG19" s="63"/>
       <c r="LH19" s="63"/>
       <c r="LI19" s="63">
         <v>1.022E-2</v>
       </c>
       <c r="LJ19" s="63">
         <v>7.0860000000000006E-2</v>
       </c>
       <c r="LK19" s="63"/>
       <c r="LL19" s="63"/>
       <c r="LM19" s="63">
         <v>0.3498</v>
       </c>
       <c r="LN19" s="63">
         <v>2.8124500000000001</v>
       </c>
       <c r="LO19" s="63"/>
       <c r="LP19" s="63"/>
       <c r="LQ19" s="63">
         <v>1.022E-2</v>
       </c>
       <c r="LR19" s="63">
         <v>7.0860000000000006E-2</v>
       </c>
+      <c r="LS19" s="63"/>
+      <c r="LT19" s="63"/>
+      <c r="LU19" s="63">
+        <v>0.3498</v>
+      </c>
+      <c r="LV19" s="63">
+        <v>2.8124500000000001</v>
+      </c>
+      <c r="LW19" s="63"/>
+      <c r="LX19" s="63"/>
+      <c r="LY19" s="63">
+        <v>1.022E-2</v>
+      </c>
+      <c r="LZ19" s="63">
+        <v>7.0860000000000006E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:330" customFormat="1" ht="24" customHeight="1">
+    <row r="20" spans="1:338" customFormat="1" ht="24" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="28">
         <v>6.78</v>
       </c>
       <c r="D20" s="28">
         <v>273.11799999999999</v>
       </c>
       <c r="E20" s="28">
         <v>1.536</v>
       </c>
       <c r="F20" s="28">
         <v>6.0612599999999999</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28">
         <v>0.2</v>
       </c>
       <c r="J20" s="28">
         <v>0.5</v>
@@ -33289,52 +33581,68 @@
       </c>
       <c r="LG20" s="63"/>
       <c r="LH20" s="63"/>
       <c r="LI20" s="63">
         <v>0.02</v>
       </c>
       <c r="LJ20" s="63">
         <v>1.3933599999999999</v>
       </c>
       <c r="LK20" s="63"/>
       <c r="LL20" s="63"/>
       <c r="LM20" s="63">
         <v>0.02</v>
       </c>
       <c r="LN20" s="63">
         <v>1.1028899999999999</v>
       </c>
       <c r="LO20" s="63"/>
       <c r="LP20" s="63"/>
       <c r="LQ20" s="63">
         <v>0.02</v>
       </c>
       <c r="LR20" s="63">
         <v>1.3933599999999999</v>
       </c>
+      <c r="LS20" s="63"/>
+      <c r="LT20" s="63"/>
+      <c r="LU20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LV20" s="63">
+        <v>1.1028899999999999</v>
+      </c>
+      <c r="LW20" s="63"/>
+      <c r="LX20" s="63"/>
+      <c r="LY20" s="63">
+        <v>0.02</v>
+      </c>
+      <c r="LZ20" s="63">
+        <v>1.3933599999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="21" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>7.7169999999999996</v>
       </c>
       <c r="F21" s="28">
         <v>31.420359999999999</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="J21" s="28">
         <v>112</v>
@@ -34094,52 +34402,68 @@
       </c>
       <c r="LG21" s="63"/>
       <c r="LH21" s="63"/>
       <c r="LI21" s="63">
         <v>8.7208400000000008</v>
       </c>
       <c r="LJ21" s="63">
         <v>33.400869999999998</v>
       </c>
       <c r="LK21" s="63"/>
       <c r="LL21" s="63"/>
       <c r="LM21" s="63">
         <v>0.21767</v>
       </c>
       <c r="LN21" s="63">
         <v>1.4017999999999999</v>
       </c>
       <c r="LO21" s="63"/>
       <c r="LP21" s="63"/>
       <c r="LQ21" s="63">
         <v>9.7308400000000006</v>
       </c>
       <c r="LR21" s="63">
         <v>37.238869999999999</v>
       </c>
+      <c r="LS21" s="63"/>
+      <c r="LT21" s="63"/>
+      <c r="LU21" s="63">
+        <v>0.26767000000000002</v>
+      </c>
+      <c r="LV21" s="63">
+        <v>2.1249099999999999</v>
+      </c>
+      <c r="LW21" s="63"/>
+      <c r="LX21" s="63"/>
+      <c r="LY21" s="63">
+        <v>11.94497</v>
+      </c>
+      <c r="LZ21" s="63">
+        <v>45.864420000000003</v>
+      </c>
     </row>
-    <row r="22" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="22" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="28">
         <v>140.25685999999999</v>
       </c>
       <c r="F22" s="28">
         <v>429.81178</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28">
         <v>631.29999999999995</v>
       </c>
       <c r="J22" s="28">
         <v>1596.9</v>
@@ -35059,52 +35383,76 @@
       </c>
       <c r="LK22" s="63">
         <v>62.440820000000002</v>
       </c>
       <c r="LL22" s="63">
         <v>268.56400000000002</v>
       </c>
       <c r="LM22" s="63">
         <v>957.21118999999999</v>
       </c>
       <c r="LN22" s="63">
         <v>2924.35302</v>
       </c>
       <c r="LO22" s="63">
         <v>19.04251</v>
       </c>
       <c r="LP22" s="63">
         <v>174.40448000000001</v>
       </c>
       <c r="LQ22" s="63">
         <v>1267.4443799999999</v>
       </c>
       <c r="LR22" s="63">
         <v>3560.5485399999998</v>
       </c>
+      <c r="LS22" s="63">
+        <v>62.440820000000002</v>
+      </c>
+      <c r="LT22" s="63">
+        <v>268.56400000000002</v>
+      </c>
+      <c r="LU22" s="63">
+        <v>1092.8919599999999</v>
+      </c>
+      <c r="LV22" s="63">
+        <v>3206.0189599999999</v>
+      </c>
+      <c r="LW22" s="63">
+        <v>19.04251</v>
+      </c>
+      <c r="LX22" s="63">
+        <v>174.40448000000001</v>
+      </c>
+      <c r="LY22" s="63">
+        <v>1473.19209</v>
+      </c>
+      <c r="LZ22" s="63">
+        <v>4035.5378799999999</v>
+      </c>
     </row>
-    <row r="23" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="23" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="28">
         <v>135.10466</v>
       </c>
       <c r="F23" s="28">
         <v>799.50595999999996</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28">
         <v>126.5</v>
       </c>
       <c r="J23" s="28">
         <v>849</v>
@@ -35996,52 +36344,76 @@
       </c>
       <c r="LK23" s="63">
         <v>2.9950000000000001</v>
       </c>
       <c r="LL23" s="63">
         <v>30.765000000000001</v>
       </c>
       <c r="LM23" s="63">
         <v>198.0701</v>
       </c>
       <c r="LN23" s="63">
         <v>1954.2202400000001</v>
       </c>
       <c r="LO23" s="63">
         <v>17.269200000000001</v>
       </c>
       <c r="LP23" s="63">
         <v>168.32893000000001</v>
       </c>
       <c r="LQ23" s="63">
         <v>57.886690000000002</v>
       </c>
       <c r="LR23" s="63">
         <v>758.43194000000005</v>
       </c>
+      <c r="LS23" s="63">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="LT23" s="63">
+        <v>30.765000000000001</v>
+      </c>
+      <c r="LU23" s="63">
+        <v>206.75219999999999</v>
+      </c>
+      <c r="LV23" s="63">
+        <v>2069.9158499999999</v>
+      </c>
+      <c r="LW23" s="63">
+        <v>17.269200000000001</v>
+      </c>
+      <c r="LX23" s="63">
+        <v>168.32893000000001</v>
+      </c>
+      <c r="LY23" s="63">
+        <v>64.275540000000007</v>
+      </c>
+      <c r="LZ23" s="63">
+        <v>819.60742000000005</v>
+      </c>
     </row>
-    <row r="24" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="24" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>139.80000000000001</v>
       </c>
       <c r="F24" s="28">
         <v>861.7</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28">
         <v>127.8</v>
       </c>
       <c r="J24" s="28">
         <v>662.1</v>
@@ -36889,52 +37261,72 @@
         <v>58.207590000000003</v>
       </c>
       <c r="LJ24" s="63">
         <v>440.05385000000001</v>
       </c>
       <c r="LK24" s="63">
         <v>39.804000000000002</v>
       </c>
       <c r="LL24" s="63">
         <v>99.081000000000003</v>
       </c>
       <c r="LM24" s="63">
         <v>57.761060000000001</v>
       </c>
       <c r="LN24" s="63">
         <v>498.02874000000003</v>
       </c>
       <c r="LO24" s="63"/>
       <c r="LP24" s="63"/>
       <c r="LQ24" s="63">
         <v>66.767489999999995</v>
       </c>
       <c r="LR24" s="63">
         <v>505.23790000000002</v>
       </c>
+      <c r="LS24" s="63">
+        <v>39.804000000000002</v>
+      </c>
+      <c r="LT24" s="63">
+        <v>99.081000000000003</v>
+      </c>
+      <c r="LU24" s="63">
+        <v>67.192520000000002</v>
+      </c>
+      <c r="LV24" s="63">
+        <v>573.87989000000005</v>
+      </c>
+      <c r="LW24" s="63"/>
+      <c r="LX24" s="63"/>
+      <c r="LY24" s="63">
+        <v>72.665629999999993</v>
+      </c>
+      <c r="LZ24" s="63">
+        <v>561.94962999999996</v>
+      </c>
     </row>
-    <row r="25" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="25" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>101</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="28">
         <v>3.9</v>
       </c>
@@ -37495,52 +37887,64 @@
         <v>7.46E-2</v>
       </c>
       <c r="LF25" s="63">
         <v>2.7375699999999998</v>
       </c>
       <c r="LG25" s="63"/>
       <c r="LH25" s="63"/>
       <c r="LI25" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ25" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK25" s="63"/>
       <c r="LL25" s="63"/>
       <c r="LM25" s="63">
         <v>7.46E-2</v>
       </c>
       <c r="LN25" s="63">
         <v>2.7375699999999998</v>
       </c>
       <c r="LO25" s="63"/>
       <c r="LP25" s="63"/>
       <c r="LQ25" s="63"/>
       <c r="LR25" s="63"/>
+      <c r="LS25" s="63"/>
+      <c r="LT25" s="63"/>
+      <c r="LU25" s="63">
+        <v>7.46E-2</v>
+      </c>
+      <c r="LV25" s="63">
+        <v>2.7375699999999998</v>
+      </c>
+      <c r="LW25" s="63"/>
+      <c r="LX25" s="63"/>
+      <c r="LY25" s="63"/>
+      <c r="LZ25" s="63"/>
     </row>
-    <row r="26" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="26" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="28">
         <v>29.9</v>
       </c>
       <c r="F26" s="28">
         <v>59.8</v>
       </c>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28">
         <v>64.8</v>
       </c>
       <c r="J26" s="28">
         <v>91.8</v>
@@ -38328,52 +38732,68 @@
       </c>
       <c r="LG26" s="63"/>
       <c r="LH26" s="63"/>
       <c r="LI26" s="63">
         <v>18.307680000000001</v>
       </c>
       <c r="LJ26" s="63">
         <v>167.10628</v>
       </c>
       <c r="LK26" s="63"/>
       <c r="LL26" s="63"/>
       <c r="LM26" s="63">
         <v>30.017569999999999</v>
       </c>
       <c r="LN26" s="63">
         <v>130.93053</v>
       </c>
       <c r="LO26" s="63"/>
       <c r="LP26" s="63"/>
       <c r="LQ26" s="63">
         <v>23.307680000000001</v>
       </c>
       <c r="LR26" s="63">
         <v>205.65508</v>
       </c>
+      <c r="LS26" s="63"/>
+      <c r="LT26" s="63"/>
+      <c r="LU26" s="63">
+        <v>30.017569999999999</v>
+      </c>
+      <c r="LV26" s="63">
+        <v>130.93053</v>
+      </c>
+      <c r="LW26" s="63"/>
+      <c r="LX26" s="63"/>
+      <c r="LY26" s="63">
+        <v>23.907679999999999</v>
+      </c>
+      <c r="LZ26" s="63">
+        <v>225.86922999999999</v>
+      </c>
     </row>
-    <row r="27" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="27" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="28">
         <v>11.1</v>
       </c>
       <c r="F27" s="28">
         <v>14.2</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28">
         <v>0.14000000000000001</v>
       </c>
       <c r="J27" s="28">
         <v>0.1</v>
@@ -38980,52 +39400,64 @@
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="LF27" s="63">
         <v>3.65029</v>
       </c>
       <c r="LG27" s="63"/>
       <c r="LH27" s="63"/>
       <c r="LI27" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ27" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK27" s="63"/>
       <c r="LL27" s="63"/>
       <c r="LM27" s="63">
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="LN27" s="63">
         <v>3.65029</v>
       </c>
       <c r="LO27" s="63"/>
       <c r="LP27" s="63"/>
       <c r="LQ27" s="63"/>
       <c r="LR27" s="63"/>
+      <c r="LS27" s="63"/>
+      <c r="LT27" s="63"/>
+      <c r="LU27" s="63">
+        <v>9.5390000000000003E-2</v>
+      </c>
+      <c r="LV27" s="63">
+        <v>3.65029</v>
+      </c>
+      <c r="LW27" s="63"/>
+      <c r="LX27" s="63"/>
+      <c r="LY27" s="63"/>
+      <c r="LZ27" s="63"/>
     </row>
-    <row r="28" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="28" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="28">
         <v>524.70000000000005</v>
       </c>
       <c r="D28" s="28">
         <v>662</v>
       </c>
       <c r="E28" s="28">
         <v>21.6</v>
       </c>
       <c r="F28" s="28">
         <v>39.799999999999997</v>
       </c>
       <c r="G28" s="28">
         <v>21.8</v>
       </c>
       <c r="H28" s="28">
         <v>39.9</v>
       </c>
       <c r="I28" s="28">
@@ -39897,52 +40329,72 @@
         <v>34.320500000000003</v>
       </c>
       <c r="LJ28" s="63">
         <v>266.04890999999998</v>
       </c>
       <c r="LK28" s="63">
         <v>98.471000000000004</v>
       </c>
       <c r="LL28" s="63">
         <v>600.34101999999996</v>
       </c>
       <c r="LM28" s="63">
         <v>49.772539999999999</v>
       </c>
       <c r="LN28" s="63">
         <v>289.44031000000001</v>
       </c>
       <c r="LO28" s="63"/>
       <c r="LP28" s="63"/>
       <c r="LQ28" s="63">
         <v>35.660499999999999</v>
       </c>
       <c r="LR28" s="63">
         <v>284.07733000000002</v>
       </c>
+      <c r="LS28" s="63">
+        <v>98.471000000000004</v>
+      </c>
+      <c r="LT28" s="63">
+        <v>600.34101999999996</v>
+      </c>
+      <c r="LU28" s="63">
+        <v>59.625540000000001</v>
+      </c>
+      <c r="LV28" s="63">
+        <v>339.72331000000003</v>
+      </c>
+      <c r="LW28" s="63"/>
+      <c r="LX28" s="63"/>
+      <c r="LY28" s="63">
+        <v>41.080500000000001</v>
+      </c>
+      <c r="LZ28" s="63">
+        <v>332.08553999999998</v>
+      </c>
     </row>
-    <row r="29" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="29" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="28">
         <v>1.3</v>
       </c>
       <c r="F29" s="28">
         <v>15.8</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28">
         <v>4</v>
       </c>
       <c r="J29" s="28">
         <v>65.900000000000006</v>
@@ -40341,52 +40793,60 @@
         <v>2E-3</v>
       </c>
       <c r="LF29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="LG29" s="63"/>
       <c r="LH29" s="63"/>
       <c r="LI29" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ29" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK29" s="63"/>
       <c r="LL29" s="63"/>
       <c r="LM29" s="63">
         <v>2E-3</v>
       </c>
       <c r="LN29" s="63">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="LO29" s="63"/>
       <c r="LP29" s="63"/>
       <c r="LQ29" s="63"/>
       <c r="LR29" s="63"/>
+      <c r="LS29" s="63"/>
+      <c r="LT29" s="63"/>
+      <c r="LU29" s="63"/>
+      <c r="LV29" s="63"/>
+      <c r="LW29" s="63"/>
+      <c r="LX29" s="63"/>
+      <c r="LY29" s="63"/>
+      <c r="LZ29" s="63"/>
     </row>
-    <row r="30" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="30" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="28">
         <v>3.8899999999999998E-3</v>
       </c>
       <c r="F30" s="28">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
@@ -40689,52 +41149,60 @@
       <c r="KX30" s="63"/>
       <c r="KY30" s="63"/>
       <c r="KZ30" s="63"/>
       <c r="LA30" s="63"/>
       <c r="LB30" s="63"/>
       <c r="LC30" s="63"/>
       <c r="LD30" s="63"/>
       <c r="LE30" s="63"/>
       <c r="LF30" s="63"/>
       <c r="LG30" s="63"/>
       <c r="LH30" s="63"/>
       <c r="LI30" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ30" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK30" s="63"/>
       <c r="LL30" s="63"/>
       <c r="LM30" s="63"/>
       <c r="LN30" s="63"/>
       <c r="LO30" s="63"/>
       <c r="LP30" s="63"/>
       <c r="LQ30" s="63"/>
       <c r="LR30" s="63"/>
+      <c r="LS30" s="63"/>
+      <c r="LT30" s="63"/>
+      <c r="LU30" s="63"/>
+      <c r="LV30" s="63"/>
+      <c r="LW30" s="63"/>
+      <c r="LX30" s="63"/>
+      <c r="LY30" s="63"/>
+      <c r="LZ30" s="63"/>
     </row>
-    <row r="31" spans="1:330" customFormat="1" ht="44.25" customHeight="1">
+    <row r="31" spans="1:338" customFormat="1" ht="44.25" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="28">
         <v>0.33793000000000001</v>
       </c>
       <c r="F31" s="28">
         <v>3.6</v>
       </c>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28">
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="J31" s="28">
         <v>3.0000000000000001E-3</v>
@@ -41494,52 +41962,66 @@
       </c>
       <c r="LG31" s="63"/>
       <c r="LH31" s="63"/>
       <c r="LI31" s="63">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="LJ31" s="63">
         <v>0.152</v>
       </c>
       <c r="LK31" s="63"/>
       <c r="LL31" s="63"/>
       <c r="LM31" s="63">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="LN31" s="63">
         <v>75.391509999999997</v>
       </c>
       <c r="LO31" s="63"/>
       <c r="LP31" s="63"/>
       <c r="LQ31" s="63">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="LR31" s="63">
         <v>0.152</v>
       </c>
+      <c r="LS31" s="63"/>
+      <c r="LT31" s="63"/>
+      <c r="LU31" s="63"/>
+      <c r="LV31" s="63">
+        <v>75.391509999999997</v>
+      </c>
+      <c r="LW31" s="63"/>
+      <c r="LX31" s="63"/>
+      <c r="LY31" s="63">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="LZ31" s="63">
+        <v>0.152</v>
+      </c>
     </row>
-    <row r="32" spans="1:330" customFormat="1" ht="18" customHeight="1">
+    <row r="32" spans="1:338" customFormat="1" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28">
         <v>0.6</v>
       </c>
       <c r="J32" s="28">
         <v>1.1000000000000001</v>
@@ -41982,52 +42464,68 @@
       </c>
       <c r="LG32" s="63"/>
       <c r="LH32" s="63"/>
       <c r="LI32" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ32" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK32" s="63"/>
       <c r="LL32" s="63"/>
       <c r="LM32" s="63">
         <v>151.34299999999999</v>
       </c>
       <c r="LN32" s="63">
         <v>47.905000000000001</v>
       </c>
       <c r="LO32" s="63"/>
       <c r="LP32" s="63"/>
       <c r="LQ32" s="63">
         <v>17.045999999999999</v>
       </c>
       <c r="LR32" s="63">
         <v>4.3600000000000003</v>
       </c>
+      <c r="LS32" s="63"/>
+      <c r="LT32" s="63"/>
+      <c r="LU32" s="63">
+        <v>151.34299999999999</v>
+      </c>
+      <c r="LV32" s="63">
+        <v>47.905000000000001</v>
+      </c>
+      <c r="LW32" s="63"/>
+      <c r="LX32" s="63"/>
+      <c r="LY32" s="63">
+        <v>40.926000000000002</v>
+      </c>
+      <c r="LZ32" s="63">
+        <v>18.501000000000001</v>
+      </c>
     </row>
-    <row r="33" spans="1:330" customFormat="1" ht="19.5" customHeight="1">
+    <row r="33" spans="1:338" customFormat="1" ht="19.5" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>67</v>
       </c>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
@@ -42462,52 +42960,64 @@
       </c>
       <c r="LG33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ33" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK33" s="63"/>
       <c r="LL33" s="63"/>
       <c r="LM33" s="63">
         <v>44.292999999999999</v>
       </c>
       <c r="LN33" s="63">
         <v>12.717000000000001</v>
       </c>
       <c r="LO33" s="63"/>
       <c r="LP33" s="63"/>
       <c r="LQ33" s="63"/>
       <c r="LR33" s="63"/>
+      <c r="LS33" s="63"/>
+      <c r="LT33" s="63"/>
+      <c r="LU33" s="63">
+        <v>64.287999999999997</v>
+      </c>
+      <c r="LV33" s="63">
+        <v>17.710999999999999</v>
+      </c>
+      <c r="LW33" s="63"/>
+      <c r="LX33" s="63"/>
+      <c r="LY33" s="63"/>
+      <c r="LZ33" s="63"/>
     </row>
-    <row r="34" spans="1:330" customFormat="1" ht="18" customHeight="1">
+    <row r="34" spans="1:338" customFormat="1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
@@ -42810,52 +43320,60 @@
       <c r="LB34" s="69"/>
       <c r="LC34" s="63"/>
       <c r="LD34" s="63"/>
       <c r="LE34" s="63"/>
       <c r="LF34" s="63"/>
       <c r="LG34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LH34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LI34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LJ34" s="63" t="s">
         <v>67</v>
       </c>
       <c r="LK34" s="63"/>
       <c r="LL34" s="63"/>
       <c r="LM34" s="63"/>
       <c r="LN34" s="63"/>
       <c r="LO34" s="63"/>
       <c r="LP34" s="63"/>
       <c r="LQ34" s="63"/>
       <c r="LR34" s="63"/>
+      <c r="LS34" s="63"/>
+      <c r="LT34" s="63"/>
+      <c r="LU34" s="63"/>
+      <c r="LV34" s="63"/>
+      <c r="LW34" s="63"/>
+      <c r="LX34" s="63"/>
+      <c r="LY34" s="63"/>
+      <c r="LZ34" s="63"/>
     </row>
-    <row r="35" spans="1:330" customFormat="1" ht="14.25" customHeight="1">
+    <row r="35" spans="1:338" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I35" s="39" t="s">
@@ -43422,52 +43940,64 @@
       </c>
       <c r="LG35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LH35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LI35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LJ35" s="67" t="s">
         <v>67</v>
       </c>
       <c r="LK35" s="67"/>
       <c r="LL35" s="67"/>
       <c r="LM35" s="67">
         <v>0.13491</v>
       </c>
       <c r="LN35" s="67">
         <v>2.3079100000000001</v>
       </c>
       <c r="LO35" s="67"/>
       <c r="LP35" s="67"/>
       <c r="LQ35" s="67"/>
       <c r="LR35" s="67"/>
+      <c r="LS35" s="67"/>
+      <c r="LT35" s="67"/>
+      <c r="LU35" s="67">
+        <v>0.13491</v>
+      </c>
+      <c r="LV35" s="67">
+        <v>2.3079100000000001</v>
+      </c>
+      <c r="LW35" s="67"/>
+      <c r="LX35" s="67"/>
+      <c r="LY35" s="67"/>
+      <c r="LZ35" s="67"/>
     </row>
-    <row r="36" spans="1:330" ht="44.25" customHeight="1">
+    <row r="36" spans="1:338" ht="44.25" customHeight="1">
       <c r="A36" s="51"/>
       <c r="B36" s="51"/>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="52"/>
       <c r="G36" s="51"/>
       <c r="H36" s="51"/>
       <c r="I36" s="52"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
       <c r="L36" s="52"/>
       <c r="M36" s="52"/>
       <c r="N36" s="52"/>
       <c r="O36" s="53"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="12"/>
       <c r="T36" s="12"/>
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
@@ -43490,1606 +44020,2782 @@
       <c r="AP36" s="12"/>
       <c r="BW36" s="54"/>
       <c r="BX36" s="54"/>
       <c r="BY36" s="54"/>
       <c r="BZ36" s="54"/>
       <c r="CA36" s="20"/>
       <c r="CB36" s="20"/>
       <c r="CC36" s="20"/>
       <c r="CD36" s="20"/>
       <c r="HK36" s="23"/>
       <c r="HL36" s="23"/>
       <c r="HM36" s="22"/>
       <c r="HN36" s="22"/>
       <c r="HO36" s="22"/>
       <c r="HP36" s="22"/>
       <c r="HQ36" s="23"/>
       <c r="HR36" s="23"/>
       <c r="HS36" s="23"/>
       <c r="HT36" s="23"/>
       <c r="HU36" s="22"/>
       <c r="HV36" s="22"/>
       <c r="HW36" s="22"/>
       <c r="HX36" s="22"/>
       <c r="HY36" s="23"/>
       <c r="HZ36" s="23"/>
+      <c r="LS36" s="71"/>
+      <c r="LT36" s="71"/>
+      <c r="LU36" s="71"/>
+      <c r="LV36" s="71"/>
+      <c r="LW36" s="71"/>
+      <c r="LX36" s="71"/>
+      <c r="LY36" s="71"/>
+      <c r="LZ36" s="71"/>
     </row>
-    <row r="37" spans="1:330" ht="44.25" customHeight="1">
-      <c r="A37" s="75" t="s">
+    <row r="37" spans="1:338" ht="44.25" customHeight="1">
+      <c r="A37" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="75"/>
+      <c r="B37" s="90"/>
       <c r="BW37" s="54"/>
       <c r="BX37" s="54"/>
       <c r="BY37" s="20"/>
       <c r="BZ37" s="20"/>
       <c r="CA37" s="20"/>
       <c r="CB37" s="20"/>
       <c r="CC37" s="20"/>
       <c r="CD37" s="20"/>
+      <c r="LS37" s="71"/>
+      <c r="LT37" s="71"/>
+      <c r="LU37" s="71"/>
+      <c r="LV37" s="71"/>
+      <c r="LW37" s="71"/>
+      <c r="LX37" s="71"/>
+      <c r="LY37" s="71"/>
+      <c r="LZ37" s="71"/>
     </row>
-    <row r="38" spans="1:330" ht="44.25" customHeight="1">
+    <row r="38" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW38" s="54"/>
       <c r="BX38" s="54"/>
       <c r="BY38" s="20"/>
       <c r="BZ38" s="20"/>
       <c r="CA38" s="20"/>
       <c r="CB38" s="20"/>
       <c r="CC38" s="20"/>
       <c r="CD38" s="20"/>
+      <c r="LS38" s="71"/>
+      <c r="LT38" s="71"/>
+      <c r="LU38" s="71"/>
+      <c r="LV38" s="71"/>
+      <c r="LW38" s="71"/>
+      <c r="LX38" s="71"/>
+      <c r="LY38" s="71"/>
+      <c r="LZ38" s="71"/>
     </row>
-    <row r="39" spans="1:330" ht="44.25" customHeight="1">
+    <row r="39" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW39" s="54"/>
       <c r="BX39" s="54"/>
       <c r="BY39" s="54"/>
       <c r="BZ39" s="54"/>
       <c r="CA39" s="20"/>
       <c r="CB39" s="20"/>
       <c r="CC39" s="20"/>
       <c r="CD39" s="20"/>
+      <c r="LS39" s="71"/>
+      <c r="LT39" s="71"/>
+      <c r="LU39" s="71"/>
+      <c r="LV39" s="71"/>
+      <c r="LW39" s="71"/>
+      <c r="LX39" s="71"/>
+      <c r="LY39" s="71"/>
+      <c r="LZ39" s="71"/>
     </row>
-    <row r="40" spans="1:330" ht="44.25" customHeight="1">
+    <row r="40" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW40" s="54"/>
       <c r="BX40" s="54"/>
       <c r="BY40" s="20"/>
       <c r="BZ40" s="20"/>
       <c r="CA40" s="20"/>
       <c r="CB40" s="20"/>
       <c r="CC40" s="20"/>
       <c r="CD40" s="20"/>
+      <c r="LS40" s="71"/>
+      <c r="LT40" s="71"/>
+      <c r="LU40" s="71"/>
+      <c r="LV40" s="71"/>
+      <c r="LW40" s="71"/>
+      <c r="LX40" s="71"/>
+      <c r="LY40" s="71"/>
+      <c r="LZ40" s="71"/>
     </row>
-    <row r="41" spans="1:330" ht="44.25" customHeight="1">
+    <row r="41" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW41" s="54"/>
       <c r="BX41" s="54"/>
       <c r="BY41" s="54"/>
       <c r="BZ41" s="54"/>
       <c r="CA41" s="20"/>
       <c r="CB41" s="20"/>
       <c r="CC41" s="20"/>
       <c r="CD41" s="20"/>
+      <c r="LS41" s="71"/>
+      <c r="LT41" s="71"/>
+      <c r="LU41" s="71"/>
+      <c r="LV41" s="71"/>
+      <c r="LW41" s="71"/>
+      <c r="LX41" s="71"/>
+      <c r="LY41" s="71"/>
+      <c r="LZ41" s="71"/>
     </row>
-    <row r="42" spans="1:330" ht="44.25" customHeight="1">
+    <row r="42" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW42" s="54"/>
       <c r="BX42" s="54"/>
       <c r="BY42" s="54"/>
       <c r="BZ42" s="54"/>
       <c r="CA42" s="20"/>
       <c r="CB42" s="20"/>
       <c r="CC42" s="20"/>
       <c r="CD42" s="20"/>
+      <c r="LS42" s="71"/>
+      <c r="LT42" s="71"/>
+      <c r="LU42" s="71"/>
+      <c r="LV42" s="71"/>
+      <c r="LW42" s="71"/>
+      <c r="LX42" s="71"/>
+      <c r="LY42" s="71"/>
+      <c r="LZ42" s="71"/>
     </row>
-    <row r="43" spans="1:330" ht="44.25" customHeight="1">
+    <row r="43" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW43" s="54"/>
       <c r="BX43" s="54"/>
       <c r="BY43" s="20"/>
       <c r="BZ43" s="20"/>
       <c r="CA43" s="20"/>
       <c r="CB43" s="20"/>
       <c r="CC43" s="20"/>
       <c r="CD43" s="20"/>
+      <c r="LS43" s="71"/>
+      <c r="LT43" s="71"/>
+      <c r="LU43" s="71"/>
+      <c r="LV43" s="71"/>
+      <c r="LW43" s="71"/>
+      <c r="LX43" s="71"/>
+      <c r="LY43" s="71"/>
+      <c r="LZ43" s="71"/>
     </row>
-    <row r="44" spans="1:330" ht="44.25" customHeight="1">
+    <row r="44" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW44" s="54"/>
       <c r="BX44" s="54"/>
       <c r="BY44" s="54"/>
       <c r="BZ44" s="54"/>
       <c r="CA44" s="20"/>
       <c r="CB44" s="20"/>
       <c r="CC44" s="20"/>
       <c r="CD44" s="20"/>
+      <c r="LS44" s="71"/>
+      <c r="LT44" s="71"/>
+      <c r="LU44" s="71"/>
+      <c r="LV44" s="71"/>
+      <c r="LW44" s="71"/>
+      <c r="LX44" s="71"/>
+      <c r="LY44" s="71"/>
+      <c r="LZ44" s="71"/>
     </row>
-    <row r="45" spans="1:330" ht="44.25" customHeight="1">
+    <row r="45" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW45" s="54"/>
       <c r="BX45" s="54"/>
       <c r="BY45" s="20"/>
       <c r="BZ45" s="20"/>
       <c r="CA45" s="20"/>
       <c r="CB45" s="20"/>
       <c r="CC45" s="20"/>
       <c r="CD45" s="20"/>
+      <c r="LS45" s="71"/>
+      <c r="LT45" s="71"/>
+      <c r="LU45" s="71"/>
+      <c r="LV45" s="71"/>
+      <c r="LW45" s="71"/>
+      <c r="LX45" s="71"/>
+      <c r="LY45" s="71"/>
+      <c r="LZ45" s="71"/>
     </row>
-    <row r="46" spans="1:330" ht="44.25" customHeight="1">
+    <row r="46" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW46" s="20"/>
       <c r="BX46" s="20"/>
       <c r="BY46" s="20"/>
       <c r="BZ46" s="20"/>
       <c r="CA46" s="20"/>
       <c r="CB46" s="20"/>
       <c r="CC46" s="20"/>
       <c r="CD46" s="20"/>
+      <c r="LS46" s="71"/>
+      <c r="LT46" s="71"/>
+      <c r="LU46" s="71"/>
+      <c r="LV46" s="71"/>
+      <c r="LW46" s="71"/>
+      <c r="LX46" s="71"/>
+      <c r="LY46" s="71"/>
+      <c r="LZ46" s="71"/>
     </row>
-    <row r="47" spans="1:330" ht="44.25" customHeight="1">
+    <row r="47" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW47" s="20"/>
       <c r="BX47" s="20"/>
       <c r="BY47" s="20"/>
       <c r="BZ47" s="20"/>
       <c r="CA47" s="20"/>
       <c r="CB47" s="20"/>
       <c r="CC47" s="20"/>
       <c r="CD47" s="20"/>
+      <c r="LS47" s="71"/>
+      <c r="LT47" s="71"/>
+      <c r="LU47" s="71"/>
+      <c r="LV47" s="71"/>
+      <c r="LW47" s="71"/>
+      <c r="LX47" s="71"/>
+      <c r="LY47" s="71"/>
+      <c r="LZ47" s="71"/>
     </row>
-    <row r="48" spans="1:330" ht="44.25" customHeight="1">
+    <row r="48" spans="1:338" ht="44.25" customHeight="1">
       <c r="BW48" s="20"/>
       <c r="BX48" s="20"/>
       <c r="BY48" s="20"/>
       <c r="BZ48" s="20"/>
       <c r="CA48" s="20"/>
       <c r="CB48" s="20"/>
       <c r="CC48" s="20"/>
       <c r="CD48" s="20"/>
+      <c r="LS48" s="71"/>
+      <c r="LT48" s="71"/>
+      <c r="LU48" s="71"/>
+      <c r="LV48" s="71"/>
+      <c r="LW48" s="71"/>
+      <c r="LX48" s="71"/>
+      <c r="LY48" s="71"/>
+      <c r="LZ48" s="71"/>
     </row>
-    <row r="49" spans="75:82" ht="44.25" customHeight="1">
+    <row r="49" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW49" s="20"/>
       <c r="BX49" s="20"/>
       <c r="BY49" s="20"/>
       <c r="BZ49" s="20"/>
       <c r="CA49" s="20"/>
       <c r="CB49" s="20"/>
       <c r="CC49" s="20"/>
       <c r="CD49" s="20"/>
+      <c r="LS49" s="71"/>
+      <c r="LT49" s="71"/>
+      <c r="LU49" s="71"/>
+      <c r="LV49" s="71"/>
+      <c r="LW49" s="71"/>
+      <c r="LX49" s="71"/>
+      <c r="LY49" s="71"/>
+      <c r="LZ49" s="71"/>
     </row>
-    <row r="50" spans="75:82" ht="44.25" customHeight="1">
+    <row r="50" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW50" s="54"/>
       <c r="BX50" s="54"/>
       <c r="BY50" s="20"/>
       <c r="BZ50" s="20"/>
       <c r="CA50" s="20"/>
       <c r="CB50" s="20"/>
       <c r="CC50" s="20"/>
       <c r="CD50" s="20"/>
+      <c r="LS50" s="71"/>
+      <c r="LT50" s="71"/>
+      <c r="LU50" s="71"/>
+      <c r="LV50" s="71"/>
+      <c r="LW50" s="71"/>
+      <c r="LX50" s="71"/>
+      <c r="LY50" s="71"/>
+      <c r="LZ50" s="71"/>
     </row>
-    <row r="51" spans="75:82" ht="44.25" customHeight="1">
+    <row r="51" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW51" s="20"/>
       <c r="BX51" s="20"/>
       <c r="BY51" s="20"/>
       <c r="BZ51" s="20"/>
       <c r="CA51" s="20"/>
       <c r="CB51" s="20"/>
       <c r="CC51" s="20"/>
       <c r="CD51" s="20"/>
+      <c r="LS51" s="71"/>
+      <c r="LT51" s="71"/>
+      <c r="LU51" s="71"/>
+      <c r="LV51" s="71"/>
+      <c r="LW51" s="71"/>
+      <c r="LX51" s="71"/>
+      <c r="LY51" s="71"/>
+      <c r="LZ51" s="71"/>
     </row>
-    <row r="52" spans="75:82" ht="44.25" customHeight="1">
+    <row r="52" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW52" s="20"/>
       <c r="BX52" s="20"/>
       <c r="BY52" s="20"/>
       <c r="BZ52" s="20"/>
       <c r="CA52" s="20"/>
       <c r="CB52" s="20"/>
       <c r="CC52" s="20"/>
       <c r="CD52" s="20"/>
+      <c r="LS52" s="71"/>
+      <c r="LT52" s="71"/>
+      <c r="LU52" s="71"/>
+      <c r="LV52" s="71"/>
+      <c r="LW52" s="71"/>
+      <c r="LX52" s="71"/>
+      <c r="LY52" s="71"/>
+      <c r="LZ52" s="71"/>
     </row>
-    <row r="53" spans="75:82" ht="44.25" customHeight="1">
+    <row r="53" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW53" s="20"/>
       <c r="BX53" s="20"/>
       <c r="BY53" s="20"/>
       <c r="BZ53" s="20"/>
       <c r="CA53" s="20"/>
       <c r="CB53" s="20"/>
       <c r="CC53" s="20"/>
       <c r="CD53" s="20"/>
+      <c r="LS53" s="71"/>
+      <c r="LT53" s="71"/>
+      <c r="LU53" s="71"/>
+      <c r="LV53" s="71"/>
+      <c r="LW53" s="71"/>
+      <c r="LX53" s="71"/>
+      <c r="LY53" s="71"/>
+      <c r="LZ53" s="71"/>
     </row>
-    <row r="54" spans="75:82" ht="44.25" customHeight="1">
+    <row r="54" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW54" s="54"/>
       <c r="BX54" s="54"/>
       <c r="BY54" s="20"/>
       <c r="BZ54" s="20"/>
       <c r="CA54" s="20"/>
       <c r="CB54" s="20"/>
       <c r="CC54" s="20"/>
       <c r="CD54" s="20"/>
+      <c r="LS54" s="71"/>
+      <c r="LT54" s="71"/>
+      <c r="LU54" s="71"/>
+      <c r="LV54" s="71"/>
+      <c r="LW54" s="71"/>
+      <c r="LX54" s="71"/>
+      <c r="LY54" s="71"/>
+      <c r="LZ54" s="71"/>
     </row>
-    <row r="55" spans="75:82" ht="44.25" customHeight="1">
+    <row r="55" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW55" s="54"/>
       <c r="BX55" s="54"/>
       <c r="BY55" s="20"/>
       <c r="BZ55" s="20"/>
       <c r="CA55" s="20"/>
       <c r="CB55" s="20"/>
       <c r="CC55" s="20"/>
       <c r="CD55" s="20"/>
+      <c r="LS55" s="71"/>
+      <c r="LT55" s="71"/>
+      <c r="LU55" s="71"/>
+      <c r="LV55" s="71"/>
+      <c r="LW55" s="71"/>
+      <c r="LX55" s="71"/>
+      <c r="LY55" s="71"/>
+      <c r="LZ55" s="71"/>
     </row>
-    <row r="56" spans="75:82" ht="44.25" customHeight="1">
+    <row r="56" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW56" s="20"/>
       <c r="BX56" s="20"/>
       <c r="BY56" s="20"/>
       <c r="BZ56" s="20"/>
       <c r="CA56" s="20"/>
       <c r="CB56" s="20"/>
       <c r="CC56" s="20"/>
       <c r="CD56" s="20"/>
+      <c r="LS56" s="71"/>
+      <c r="LT56" s="71"/>
+      <c r="LU56" s="71"/>
+      <c r="LV56" s="71"/>
+      <c r="LW56" s="71"/>
+      <c r="LX56" s="71"/>
+      <c r="LY56" s="71"/>
+      <c r="LZ56" s="71"/>
     </row>
-    <row r="57" spans="75:82" ht="44.25" customHeight="1">
+    <row r="57" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW57" s="54"/>
       <c r="BX57" s="54"/>
       <c r="BY57" s="20"/>
       <c r="BZ57" s="20"/>
       <c r="CA57" s="20"/>
       <c r="CB57" s="20"/>
       <c r="CC57" s="20"/>
       <c r="CD57" s="20"/>
+      <c r="LS57" s="71"/>
+      <c r="LT57" s="71"/>
+      <c r="LU57" s="71"/>
+      <c r="LV57" s="71"/>
+      <c r="LW57" s="71"/>
+      <c r="LX57" s="71"/>
+      <c r="LY57" s="71"/>
+      <c r="LZ57" s="71"/>
     </row>
-    <row r="58" spans="75:82" ht="44.25" customHeight="1">
+    <row r="58" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW58" s="20"/>
       <c r="BX58" s="20"/>
       <c r="BY58" s="20"/>
       <c r="BZ58" s="20"/>
       <c r="CA58" s="20"/>
       <c r="CB58" s="20"/>
       <c r="CC58" s="20"/>
       <c r="CD58" s="20"/>
+      <c r="LS58" s="71"/>
+      <c r="LT58" s="71"/>
+      <c r="LU58" s="71"/>
+      <c r="LV58" s="71"/>
+      <c r="LW58" s="71"/>
+      <c r="LX58" s="71"/>
+      <c r="LY58" s="71"/>
+      <c r="LZ58" s="71"/>
     </row>
-    <row r="59" spans="75:82" ht="44.25" customHeight="1">
+    <row r="59" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW59" s="20"/>
       <c r="BX59" s="20"/>
       <c r="BY59" s="20"/>
       <c r="BZ59" s="20"/>
       <c r="CA59" s="20"/>
       <c r="CB59" s="20"/>
       <c r="CC59" s="20"/>
       <c r="CD59" s="20"/>
+      <c r="LS59" s="71"/>
+      <c r="LT59" s="71"/>
+      <c r="LU59" s="71"/>
+      <c r="LV59" s="71"/>
+      <c r="LW59" s="71"/>
+      <c r="LX59" s="71"/>
+      <c r="LY59" s="71"/>
+      <c r="LZ59" s="71"/>
     </row>
-    <row r="60" spans="75:82" ht="44.25" customHeight="1">
+    <row r="60" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW60" s="54"/>
       <c r="BX60" s="54"/>
       <c r="BY60" s="20"/>
       <c r="BZ60" s="20"/>
       <c r="CA60" s="20"/>
       <c r="CB60" s="20"/>
       <c r="CC60" s="20"/>
       <c r="CD60" s="20"/>
+      <c r="LS60" s="71"/>
+      <c r="LT60" s="71"/>
+      <c r="LU60" s="71"/>
+      <c r="LV60" s="71"/>
+      <c r="LW60" s="71"/>
+      <c r="LX60" s="71"/>
+      <c r="LY60" s="71"/>
+      <c r="LZ60" s="71"/>
     </row>
-    <row r="61" spans="75:82" ht="44.25" customHeight="1">
+    <row r="61" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW61" s="20"/>
       <c r="BX61" s="20"/>
       <c r="BY61" s="20"/>
       <c r="BZ61" s="20"/>
       <c r="CA61" s="20"/>
       <c r="CB61" s="20"/>
       <c r="CC61" s="20"/>
       <c r="CD61" s="20"/>
+      <c r="LS61" s="71"/>
+      <c r="LT61" s="71"/>
+      <c r="LU61" s="71"/>
+      <c r="LV61" s="71"/>
+      <c r="LW61" s="71"/>
+      <c r="LX61" s="71"/>
+      <c r="LY61" s="71"/>
+      <c r="LZ61" s="71"/>
     </row>
-    <row r="62" spans="75:82" ht="44.25" customHeight="1">
+    <row r="62" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW62" s="54"/>
       <c r="BX62" s="54"/>
       <c r="BY62" s="20"/>
       <c r="BZ62" s="20"/>
       <c r="CA62" s="20"/>
       <c r="CB62" s="20"/>
       <c r="CC62" s="20"/>
       <c r="CD62" s="20"/>
+      <c r="LS62" s="71"/>
+      <c r="LT62" s="71"/>
+      <c r="LU62" s="71"/>
+      <c r="LV62" s="71"/>
+      <c r="LW62" s="71"/>
+      <c r="LX62" s="71"/>
+      <c r="LY62" s="71"/>
+      <c r="LZ62" s="71"/>
     </row>
-    <row r="63" spans="75:82" ht="44.25" customHeight="1">
+    <row r="63" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW63" s="54"/>
       <c r="BX63" s="54"/>
       <c r="BY63" s="54"/>
       <c r="BZ63" s="54"/>
       <c r="CA63" s="20"/>
       <c r="CB63" s="20"/>
       <c r="CC63" s="20"/>
       <c r="CD63" s="20"/>
+      <c r="LS63" s="71"/>
+      <c r="LT63" s="71"/>
+      <c r="LU63" s="71"/>
+      <c r="LV63" s="71"/>
+      <c r="LW63" s="71"/>
+      <c r="LX63" s="71"/>
+      <c r="LY63" s="71"/>
+      <c r="LZ63" s="71"/>
     </row>
-    <row r="64" spans="75:82" ht="44.25" customHeight="1">
+    <row r="64" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW64" s="20"/>
       <c r="BX64" s="20"/>
       <c r="BY64" s="20"/>
       <c r="BZ64" s="20"/>
       <c r="CA64" s="20"/>
       <c r="CB64" s="20"/>
       <c r="CC64" s="20"/>
       <c r="CD64" s="20"/>
+      <c r="LS64" s="71"/>
+      <c r="LT64" s="71"/>
+      <c r="LU64" s="71"/>
+      <c r="LV64" s="71"/>
+      <c r="LW64" s="71"/>
+      <c r="LX64" s="71"/>
+      <c r="LY64" s="71"/>
+      <c r="LZ64" s="71"/>
     </row>
-    <row r="65" spans="75:82" ht="44.25" customHeight="1">
+    <row r="65" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW65" s="54"/>
       <c r="BX65" s="54"/>
       <c r="BY65" s="20"/>
       <c r="BZ65" s="20"/>
       <c r="CA65" s="20"/>
       <c r="CB65" s="20"/>
       <c r="CC65" s="20"/>
       <c r="CD65" s="20"/>
+      <c r="LS65" s="71"/>
+      <c r="LT65" s="71"/>
+      <c r="LU65" s="71"/>
+      <c r="LV65" s="71"/>
+      <c r="LW65" s="71"/>
+      <c r="LX65" s="71"/>
+      <c r="LY65" s="71"/>
+      <c r="LZ65" s="71"/>
     </row>
-    <row r="66" spans="75:82" ht="44.25" customHeight="1">
+    <row r="66" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW66" s="54"/>
       <c r="BX66" s="54"/>
       <c r="BY66" s="20"/>
       <c r="BZ66" s="20"/>
       <c r="CA66" s="20"/>
       <c r="CB66" s="20"/>
       <c r="CC66" s="20"/>
       <c r="CD66" s="20"/>
+      <c r="LS66" s="71"/>
+      <c r="LT66" s="71"/>
+      <c r="LU66" s="71"/>
+      <c r="LV66" s="71"/>
+      <c r="LW66" s="71"/>
+      <c r="LX66" s="71"/>
+      <c r="LY66" s="71"/>
+      <c r="LZ66" s="71"/>
     </row>
-    <row r="67" spans="75:82" ht="44.25" customHeight="1">
+    <row r="67" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW67" s="20"/>
       <c r="BX67" s="20"/>
       <c r="BY67" s="20"/>
       <c r="BZ67" s="20"/>
       <c r="CA67" s="20"/>
       <c r="CB67" s="20"/>
       <c r="CC67" s="20"/>
       <c r="CD67" s="20"/>
+      <c r="LS67" s="71"/>
+      <c r="LT67" s="71"/>
+      <c r="LU67" s="71"/>
+      <c r="LV67" s="71"/>
+      <c r="LW67" s="71"/>
+      <c r="LX67" s="71"/>
+      <c r="LY67" s="71"/>
+      <c r="LZ67" s="71"/>
     </row>
-    <row r="68" spans="75:82" ht="44.25" customHeight="1">
+    <row r="68" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW68" s="20"/>
       <c r="BX68" s="20"/>
       <c r="BY68" s="20"/>
       <c r="BZ68" s="20"/>
       <c r="CA68" s="20"/>
       <c r="CB68" s="20"/>
       <c r="CC68" s="20"/>
       <c r="CD68" s="20"/>
+      <c r="LS68" s="71"/>
+      <c r="LT68" s="71"/>
+      <c r="LU68" s="71"/>
+      <c r="LV68" s="71"/>
+      <c r="LW68" s="71"/>
+      <c r="LX68" s="71"/>
+      <c r="LY68" s="71"/>
+      <c r="LZ68" s="71"/>
     </row>
-    <row r="69" spans="75:82" ht="44.25" customHeight="1">
+    <row r="69" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW69" s="54"/>
       <c r="BX69" s="54"/>
       <c r="BY69" s="20"/>
       <c r="BZ69" s="20"/>
       <c r="CA69" s="20"/>
       <c r="CB69" s="20"/>
       <c r="CC69" s="20"/>
       <c r="CD69" s="20"/>
+      <c r="LS69" s="71"/>
+      <c r="LT69" s="71"/>
+      <c r="LU69" s="71"/>
+      <c r="LV69" s="71"/>
+      <c r="LW69" s="71"/>
+      <c r="LX69" s="71"/>
+      <c r="LY69" s="71"/>
+      <c r="LZ69" s="71"/>
     </row>
-    <row r="70" spans="75:82" ht="44.25" customHeight="1">
+    <row r="70" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW70" s="20"/>
       <c r="BX70" s="20"/>
       <c r="BY70" s="20"/>
       <c r="BZ70" s="20"/>
       <c r="CA70" s="20"/>
       <c r="CB70" s="20"/>
       <c r="CC70" s="20"/>
       <c r="CD70" s="20"/>
+      <c r="LS70" s="71"/>
+      <c r="LT70" s="71"/>
+      <c r="LU70" s="71"/>
+      <c r="LV70" s="71"/>
+      <c r="LW70" s="71"/>
+      <c r="LX70" s="71"/>
+      <c r="LY70" s="71"/>
+      <c r="LZ70" s="71"/>
     </row>
-    <row r="71" spans="75:82" ht="44.25" customHeight="1">
+    <row r="71" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW71" s="20"/>
       <c r="BX71" s="20"/>
       <c r="BY71" s="20"/>
       <c r="BZ71" s="20"/>
       <c r="CA71" s="20"/>
       <c r="CB71" s="20"/>
       <c r="CC71" s="20"/>
       <c r="CD71" s="20"/>
+      <c r="LS71" s="71"/>
+      <c r="LT71" s="71"/>
+      <c r="LU71" s="71"/>
+      <c r="LV71" s="71"/>
+      <c r="LW71" s="71"/>
+      <c r="LX71" s="71"/>
+      <c r="LY71" s="71"/>
+      <c r="LZ71" s="71"/>
     </row>
-    <row r="72" spans="75:82" ht="44.25" customHeight="1">
+    <row r="72" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW72" s="20"/>
       <c r="BX72" s="20"/>
       <c r="BY72" s="20"/>
       <c r="BZ72" s="20"/>
       <c r="CA72" s="20"/>
       <c r="CB72" s="20"/>
       <c r="CC72" s="20"/>
       <c r="CD72" s="20"/>
+      <c r="LS72" s="71"/>
+      <c r="LT72" s="71"/>
+      <c r="LU72" s="71"/>
+      <c r="LV72" s="71"/>
+      <c r="LW72" s="71"/>
+      <c r="LX72" s="71"/>
+      <c r="LY72" s="71"/>
+      <c r="LZ72" s="71"/>
     </row>
-    <row r="73" spans="75:82" ht="44.25" customHeight="1">
+    <row r="73" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW73" s="54"/>
       <c r="BX73" s="54"/>
       <c r="BY73" s="20"/>
       <c r="BZ73" s="20"/>
       <c r="CA73" s="20"/>
       <c r="CB73" s="20"/>
       <c r="CC73" s="20"/>
       <c r="CD73" s="20"/>
+      <c r="LS73" s="71"/>
+      <c r="LT73" s="71"/>
+      <c r="LU73" s="71"/>
+      <c r="LV73" s="71"/>
+      <c r="LW73" s="71"/>
+      <c r="LX73" s="71"/>
+      <c r="LY73" s="71"/>
+      <c r="LZ73" s="71"/>
     </row>
-    <row r="74" spans="75:82" ht="44.25" customHeight="1">
+    <row r="74" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW74" s="20"/>
       <c r="BX74" s="20"/>
       <c r="BY74" s="20"/>
       <c r="BZ74" s="20"/>
       <c r="CA74" s="20"/>
       <c r="CB74" s="20"/>
       <c r="CC74" s="20"/>
       <c r="CD74" s="20"/>
+      <c r="LS74" s="71"/>
+      <c r="LT74" s="71"/>
+      <c r="LU74" s="71"/>
+      <c r="LV74" s="71"/>
+      <c r="LW74" s="71"/>
+      <c r="LX74" s="71"/>
+      <c r="LY74" s="71"/>
+      <c r="LZ74" s="71"/>
     </row>
-    <row r="75" spans="75:82" ht="44.25" customHeight="1">
+    <row r="75" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW75" s="54"/>
       <c r="BX75" s="54"/>
       <c r="BY75" s="20"/>
       <c r="BZ75" s="20"/>
       <c r="CA75" s="20"/>
       <c r="CB75" s="20"/>
       <c r="CC75" s="20"/>
       <c r="CD75" s="20"/>
+      <c r="LS75" s="71"/>
+      <c r="LT75" s="71"/>
+      <c r="LU75" s="71"/>
+      <c r="LV75" s="71"/>
+      <c r="LW75" s="71"/>
+      <c r="LX75" s="71"/>
+      <c r="LY75" s="71"/>
+      <c r="LZ75" s="71"/>
     </row>
-    <row r="76" spans="75:82" ht="44.25" customHeight="1">
+    <row r="76" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW76" s="54"/>
       <c r="BX76" s="54"/>
       <c r="BY76" s="20"/>
       <c r="BZ76" s="20"/>
       <c r="CA76" s="20"/>
       <c r="CB76" s="20"/>
       <c r="CC76" s="20"/>
       <c r="CD76" s="20"/>
+      <c r="LS76" s="71"/>
+      <c r="LT76" s="71"/>
+      <c r="LU76" s="71"/>
+      <c r="LV76" s="71"/>
+      <c r="LW76" s="71"/>
+      <c r="LX76" s="71"/>
+      <c r="LY76" s="71"/>
+      <c r="LZ76" s="71"/>
     </row>
-    <row r="77" spans="75:82" ht="44.25" customHeight="1">
+    <row r="77" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW77" s="54"/>
       <c r="BX77" s="54"/>
       <c r="BY77" s="20"/>
       <c r="BZ77" s="20"/>
       <c r="CA77" s="20"/>
       <c r="CB77" s="20"/>
       <c r="CC77" s="20"/>
       <c r="CD77" s="20"/>
+      <c r="LS77" s="71"/>
+      <c r="LT77" s="71"/>
+      <c r="LU77" s="71"/>
+      <c r="LV77" s="71"/>
+      <c r="LW77" s="71"/>
+      <c r="LX77" s="71"/>
+      <c r="LY77" s="71"/>
+      <c r="LZ77" s="71"/>
     </row>
-    <row r="78" spans="75:82" ht="44.25" customHeight="1">
+    <row r="78" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW78" s="20"/>
       <c r="BX78" s="20"/>
       <c r="BY78" s="20"/>
       <c r="BZ78" s="20"/>
       <c r="CA78" s="20"/>
       <c r="CB78" s="20"/>
       <c r="CC78" s="20"/>
       <c r="CD78" s="20"/>
+      <c r="LS78" s="71"/>
+      <c r="LT78" s="71"/>
+      <c r="LU78" s="71"/>
+      <c r="LV78" s="71"/>
+      <c r="LW78" s="71"/>
+      <c r="LX78" s="71"/>
+      <c r="LY78" s="71"/>
+      <c r="LZ78" s="71"/>
     </row>
-    <row r="79" spans="75:82" ht="44.25" customHeight="1">
+    <row r="79" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW79" s="20"/>
       <c r="BX79" s="20"/>
       <c r="BY79" s="20"/>
       <c r="BZ79" s="20"/>
       <c r="CA79" s="20"/>
       <c r="CB79" s="20"/>
       <c r="CC79" s="20"/>
       <c r="CD79" s="20"/>
+      <c r="LS79" s="71"/>
+      <c r="LT79" s="71"/>
+      <c r="LU79" s="71"/>
+      <c r="LV79" s="71"/>
+      <c r="LW79" s="71"/>
+      <c r="LX79" s="71"/>
+      <c r="LY79" s="71"/>
+      <c r="LZ79" s="71"/>
     </row>
-    <row r="80" spans="75:82" ht="44.25" customHeight="1">
+    <row r="80" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW80" s="54"/>
       <c r="BX80" s="54"/>
       <c r="BY80" s="20"/>
       <c r="BZ80" s="20"/>
       <c r="CA80" s="20"/>
       <c r="CB80" s="20"/>
       <c r="CC80" s="20"/>
       <c r="CD80" s="20"/>
+      <c r="LS80" s="71"/>
+      <c r="LT80" s="71"/>
+      <c r="LU80" s="71"/>
+      <c r="LV80" s="71"/>
+      <c r="LW80" s="71"/>
+      <c r="LX80" s="71"/>
+      <c r="LY80" s="71"/>
+      <c r="LZ80" s="71"/>
     </row>
-    <row r="81" spans="75:82" ht="44.25" customHeight="1">
+    <row r="81" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW81" s="20"/>
       <c r="BX81" s="20"/>
       <c r="BY81" s="20"/>
       <c r="BZ81" s="20"/>
       <c r="CA81" s="20"/>
       <c r="CB81" s="20"/>
       <c r="CC81" s="20"/>
       <c r="CD81" s="20"/>
+      <c r="LS81" s="71"/>
+      <c r="LT81" s="71"/>
+      <c r="LU81" s="71"/>
+      <c r="LV81" s="71"/>
+      <c r="LW81" s="71"/>
+      <c r="LX81" s="71"/>
+      <c r="LY81" s="71"/>
+      <c r="LZ81" s="71"/>
     </row>
-    <row r="82" spans="75:82" ht="44.25" customHeight="1">
+    <row r="82" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW82" s="54"/>
       <c r="BX82" s="54"/>
       <c r="BY82" s="20"/>
       <c r="BZ82" s="20"/>
       <c r="CA82" s="20"/>
       <c r="CB82" s="20"/>
       <c r="CC82" s="20"/>
       <c r="CD82" s="20"/>
+      <c r="LS82" s="71"/>
+      <c r="LT82" s="71"/>
+      <c r="LU82" s="71"/>
+      <c r="LV82" s="71"/>
+      <c r="LW82" s="71"/>
+      <c r="LX82" s="71"/>
+      <c r="LY82" s="71"/>
+      <c r="LZ82" s="71"/>
     </row>
-    <row r="83" spans="75:82" ht="44.25" customHeight="1">
+    <row r="83" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW83" s="20"/>
       <c r="BX83" s="20"/>
       <c r="BY83" s="20"/>
       <c r="BZ83" s="20"/>
       <c r="CA83" s="20"/>
       <c r="CB83" s="20"/>
       <c r="CC83" s="20"/>
       <c r="CD83" s="20"/>
+      <c r="LS83" s="71"/>
+      <c r="LT83" s="71"/>
+      <c r="LU83" s="71"/>
+      <c r="LV83" s="71"/>
+      <c r="LW83" s="71"/>
+      <c r="LX83" s="71"/>
+      <c r="LY83" s="71"/>
+      <c r="LZ83" s="71"/>
     </row>
-    <row r="84" spans="75:82" ht="44.25" customHeight="1">
+    <row r="84" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW84" s="20"/>
       <c r="BX84" s="20"/>
       <c r="BY84" s="20"/>
       <c r="BZ84" s="20"/>
       <c r="CA84" s="20"/>
       <c r="CB84" s="20"/>
       <c r="CC84" s="20"/>
       <c r="CD84" s="20"/>
+      <c r="LS84" s="71"/>
+      <c r="LT84" s="71"/>
+      <c r="LU84" s="71"/>
+      <c r="LV84" s="71"/>
+      <c r="LW84" s="71"/>
+      <c r="LX84" s="71"/>
+      <c r="LY84" s="71"/>
+      <c r="LZ84" s="71"/>
     </row>
-    <row r="85" spans="75:82" ht="44.25" customHeight="1">
+    <row r="85" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW85" s="20"/>
       <c r="BX85" s="20"/>
       <c r="BY85" s="20"/>
       <c r="BZ85" s="20"/>
       <c r="CA85" s="20"/>
       <c r="CB85" s="20"/>
       <c r="CC85" s="20"/>
       <c r="CD85" s="20"/>
+      <c r="LS85" s="71"/>
+      <c r="LT85" s="71"/>
+      <c r="LU85" s="71"/>
+      <c r="LV85" s="71"/>
+      <c r="LW85" s="71"/>
+      <c r="LX85" s="71"/>
+      <c r="LY85" s="71"/>
+      <c r="LZ85" s="71"/>
     </row>
-    <row r="86" spans="75:82" ht="44.25" customHeight="1">
+    <row r="86" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW86" s="20"/>
       <c r="BX86" s="20"/>
       <c r="BY86" s="20"/>
       <c r="BZ86" s="20"/>
       <c r="CA86" s="20"/>
       <c r="CB86" s="20"/>
       <c r="CC86" s="20"/>
       <c r="CD86" s="20"/>
+      <c r="LS86" s="71"/>
+      <c r="LT86" s="71"/>
+      <c r="LU86" s="71"/>
+      <c r="LV86" s="71"/>
+      <c r="LW86" s="71"/>
+      <c r="LX86" s="71"/>
+      <c r="LY86" s="71"/>
+      <c r="LZ86" s="71"/>
     </row>
-    <row r="87" spans="75:82" ht="44.25" customHeight="1">
+    <row r="87" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW87" s="20"/>
       <c r="BX87" s="20"/>
       <c r="BY87" s="20"/>
       <c r="BZ87" s="20"/>
       <c r="CA87" s="20"/>
       <c r="CB87" s="20"/>
       <c r="CC87" s="20"/>
       <c r="CD87" s="20"/>
+      <c r="LS87" s="71"/>
+      <c r="LT87" s="71"/>
+      <c r="LU87" s="71"/>
+      <c r="LV87" s="71"/>
+      <c r="LW87" s="71"/>
+      <c r="LX87" s="71"/>
+      <c r="LY87" s="71"/>
+      <c r="LZ87" s="71"/>
     </row>
-    <row r="88" spans="75:82" ht="44.25" customHeight="1">
+    <row r="88" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW88" s="20"/>
       <c r="BX88" s="20"/>
       <c r="BY88" s="20"/>
       <c r="BZ88" s="20"/>
       <c r="CA88" s="20"/>
       <c r="CB88" s="20"/>
       <c r="CC88" s="20"/>
       <c r="CD88" s="20"/>
+      <c r="LS88" s="71"/>
+      <c r="LT88" s="71"/>
+      <c r="LU88" s="71"/>
+      <c r="LV88" s="71"/>
+      <c r="LW88" s="71"/>
+      <c r="LX88" s="71"/>
+      <c r="LY88" s="71"/>
+      <c r="LZ88" s="71"/>
     </row>
-    <row r="89" spans="75:82" ht="44.25" customHeight="1">
+    <row r="89" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW89" s="54"/>
       <c r="BX89" s="54"/>
       <c r="BY89" s="20"/>
       <c r="BZ89" s="20"/>
       <c r="CA89" s="20"/>
       <c r="CB89" s="20"/>
       <c r="CC89" s="20"/>
       <c r="CD89" s="20"/>
+      <c r="LS89" s="71"/>
+      <c r="LT89" s="71"/>
+      <c r="LU89" s="71"/>
+      <c r="LV89" s="71"/>
+      <c r="LW89" s="71"/>
+      <c r="LX89" s="71"/>
+      <c r="LY89" s="71"/>
+      <c r="LZ89" s="71"/>
     </row>
-    <row r="90" spans="75:82" ht="44.25" customHeight="1">
+    <row r="90" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW90" s="54"/>
       <c r="BX90" s="54"/>
       <c r="BY90" s="20"/>
       <c r="BZ90" s="20"/>
       <c r="CA90" s="20"/>
       <c r="CB90" s="20"/>
       <c r="CC90" s="20"/>
       <c r="CD90" s="20"/>
+      <c r="LS90" s="71"/>
+      <c r="LT90" s="71"/>
+      <c r="LU90" s="71"/>
+      <c r="LV90" s="71"/>
+      <c r="LW90" s="71"/>
+      <c r="LX90" s="71"/>
+      <c r="LY90" s="71"/>
+      <c r="LZ90" s="71"/>
     </row>
-    <row r="91" spans="75:82" ht="44.25" customHeight="1">
+    <row r="91" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW91" s="54"/>
       <c r="BX91" s="54"/>
       <c r="BY91" s="20"/>
       <c r="BZ91" s="20"/>
       <c r="CA91" s="20"/>
       <c r="CB91" s="20"/>
       <c r="CC91" s="20"/>
       <c r="CD91" s="20"/>
+      <c r="LS91" s="71"/>
+      <c r="LT91" s="71"/>
+      <c r="LU91" s="71"/>
+      <c r="LV91" s="71"/>
+      <c r="LW91" s="71"/>
+      <c r="LX91" s="71"/>
+      <c r="LY91" s="71"/>
+      <c r="LZ91" s="71"/>
     </row>
-    <row r="92" spans="75:82" ht="44.25" customHeight="1">
+    <row r="92" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW92" s="20"/>
       <c r="BX92" s="20"/>
       <c r="BY92" s="20"/>
       <c r="BZ92" s="20"/>
       <c r="CA92" s="20"/>
       <c r="CB92" s="20"/>
       <c r="CC92" s="20"/>
       <c r="CD92" s="20"/>
+      <c r="LS92" s="71"/>
+      <c r="LT92" s="71"/>
+      <c r="LU92" s="71"/>
+      <c r="LV92" s="71"/>
+      <c r="LW92" s="71"/>
+      <c r="LX92" s="71"/>
+      <c r="LY92" s="71"/>
+      <c r="LZ92" s="71"/>
     </row>
-    <row r="93" spans="75:82" ht="44.25" customHeight="1">
+    <row r="93" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW93" s="20"/>
       <c r="BX93" s="20"/>
       <c r="BY93" s="20"/>
       <c r="BZ93" s="20"/>
       <c r="CA93" s="20"/>
       <c r="CB93" s="20"/>
       <c r="CC93" s="20"/>
       <c r="CD93" s="20"/>
+      <c r="LS93" s="71"/>
+      <c r="LT93" s="71"/>
+      <c r="LU93" s="71"/>
+      <c r="LV93" s="71"/>
+      <c r="LW93" s="71"/>
+      <c r="LX93" s="71"/>
+      <c r="LY93" s="71"/>
+      <c r="LZ93" s="71"/>
     </row>
-    <row r="94" spans="75:82" ht="44.25" customHeight="1">
+    <row r="94" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW94" s="54"/>
       <c r="BX94" s="54"/>
       <c r="BY94" s="54"/>
       <c r="BZ94" s="54"/>
       <c r="CA94" s="20"/>
       <c r="CB94" s="20"/>
       <c r="CC94" s="20"/>
       <c r="CD94" s="20"/>
+      <c r="LS94" s="71"/>
+      <c r="LT94" s="71"/>
+      <c r="LU94" s="71"/>
+      <c r="LV94" s="71"/>
+      <c r="LW94" s="71"/>
+      <c r="LX94" s="71"/>
+      <c r="LY94" s="71"/>
+      <c r="LZ94" s="71"/>
     </row>
-    <row r="95" spans="75:82" ht="44.25" customHeight="1">
+    <row r="95" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW95" s="20"/>
       <c r="BX95" s="20"/>
       <c r="BY95" s="20"/>
       <c r="BZ95" s="20"/>
       <c r="CA95" s="20"/>
       <c r="CB95" s="20"/>
       <c r="CC95" s="20"/>
       <c r="CD95" s="20"/>
+      <c r="LS95" s="71"/>
+      <c r="LT95" s="71"/>
+      <c r="LU95" s="71"/>
+      <c r="LV95" s="71"/>
+      <c r="LW95" s="71"/>
+      <c r="LX95" s="71"/>
+      <c r="LY95" s="71"/>
+      <c r="LZ95" s="71"/>
     </row>
-    <row r="96" spans="75:82" ht="44.25" customHeight="1">
+    <row r="96" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW96" s="20"/>
       <c r="BX96" s="20"/>
       <c r="BY96" s="20"/>
       <c r="BZ96" s="20"/>
       <c r="CA96" s="20"/>
       <c r="CB96" s="20"/>
       <c r="CC96" s="20"/>
       <c r="CD96" s="20"/>
+      <c r="LS96" s="71"/>
+      <c r="LT96" s="71"/>
+      <c r="LU96" s="71"/>
+      <c r="LV96" s="71"/>
+      <c r="LW96" s="71"/>
+      <c r="LX96" s="71"/>
+      <c r="LY96" s="71"/>
+      <c r="LZ96" s="71"/>
     </row>
-    <row r="97" spans="75:82" ht="44.25" customHeight="1">
+    <row r="97" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW97" s="54"/>
       <c r="BX97" s="54"/>
       <c r="BY97" s="20"/>
       <c r="BZ97" s="20"/>
       <c r="CA97" s="20"/>
       <c r="CB97" s="20"/>
       <c r="CC97" s="20"/>
       <c r="CD97" s="20"/>
+      <c r="LS97" s="71"/>
+      <c r="LT97" s="71"/>
+      <c r="LU97" s="71"/>
+      <c r="LV97" s="71"/>
+      <c r="LW97" s="71"/>
+      <c r="LX97" s="71"/>
+      <c r="LY97" s="71"/>
+      <c r="LZ97" s="71"/>
     </row>
-    <row r="98" spans="75:82" ht="44.25" customHeight="1">
+    <row r="98" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW98" s="20"/>
       <c r="BX98" s="20"/>
       <c r="BY98" s="20"/>
       <c r="BZ98" s="20"/>
       <c r="CA98" s="20"/>
       <c r="CB98" s="20"/>
       <c r="CC98" s="20"/>
       <c r="CD98" s="20"/>
+      <c r="LS98" s="71"/>
+      <c r="LT98" s="71"/>
+      <c r="LU98" s="71"/>
+      <c r="LV98" s="71"/>
+      <c r="LW98" s="71"/>
+      <c r="LX98" s="71"/>
+      <c r="LY98" s="71"/>
+      <c r="LZ98" s="71"/>
     </row>
-    <row r="99" spans="75:82" ht="44.25" customHeight="1">
+    <row r="99" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW99" s="20"/>
       <c r="BX99" s="20"/>
       <c r="BY99" s="20"/>
       <c r="BZ99" s="20"/>
       <c r="CA99" s="20"/>
       <c r="CB99" s="20"/>
       <c r="CC99" s="20"/>
       <c r="CD99" s="20"/>
+      <c r="LS99" s="71"/>
+      <c r="LT99" s="71"/>
+      <c r="LU99" s="71"/>
+      <c r="LV99" s="71"/>
+      <c r="LW99" s="71"/>
+      <c r="LX99" s="71"/>
+      <c r="LY99" s="71"/>
+      <c r="LZ99" s="71"/>
     </row>
-    <row r="100" spans="75:82" ht="44.25" customHeight="1">
+    <row r="100" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW100" s="54"/>
       <c r="BX100" s="54"/>
       <c r="BY100" s="20"/>
       <c r="BZ100" s="20"/>
       <c r="CA100" s="20"/>
       <c r="CB100" s="20"/>
       <c r="CC100" s="20"/>
       <c r="CD100" s="20"/>
+      <c r="LS100" s="71"/>
+      <c r="LT100" s="71"/>
+      <c r="LU100" s="71"/>
+      <c r="LV100" s="71"/>
+      <c r="LW100" s="71"/>
+      <c r="LX100" s="71"/>
+      <c r="LY100" s="71"/>
+      <c r="LZ100" s="71"/>
     </row>
-    <row r="101" spans="75:82" ht="44.25" customHeight="1">
+    <row r="101" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW101" s="54"/>
       <c r="BX101" s="54"/>
       <c r="BY101" s="20"/>
       <c r="BZ101" s="20"/>
       <c r="CA101" s="20"/>
       <c r="CB101" s="20"/>
       <c r="CC101" s="20"/>
       <c r="CD101" s="20"/>
+      <c r="LS101" s="71"/>
+      <c r="LT101" s="71"/>
+      <c r="LU101" s="71"/>
+      <c r="LV101" s="71"/>
+      <c r="LW101" s="71"/>
+      <c r="LX101" s="71"/>
+      <c r="LY101" s="71"/>
+      <c r="LZ101" s="71"/>
     </row>
-    <row r="102" spans="75:82" ht="44.25" customHeight="1">
+    <row r="102" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW102" s="54"/>
       <c r="BX102" s="54"/>
       <c r="BY102" s="20"/>
       <c r="BZ102" s="20"/>
       <c r="CA102" s="20"/>
       <c r="CB102" s="20"/>
       <c r="CC102" s="20"/>
       <c r="CD102" s="20"/>
+      <c r="LS102" s="71"/>
+      <c r="LT102" s="71"/>
+      <c r="LU102" s="71"/>
+      <c r="LV102" s="71"/>
+      <c r="LW102" s="71"/>
+      <c r="LX102" s="71"/>
+      <c r="LY102" s="71"/>
+      <c r="LZ102" s="71"/>
     </row>
-    <row r="103" spans="75:82" ht="44.25" customHeight="1">
+    <row r="103" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW103" s="20"/>
       <c r="BX103" s="20"/>
       <c r="BY103" s="20"/>
       <c r="BZ103" s="20"/>
       <c r="CA103" s="20"/>
       <c r="CB103" s="20"/>
       <c r="CC103" s="20"/>
       <c r="CD103" s="20"/>
+      <c r="LS103" s="71"/>
+      <c r="LT103" s="71"/>
+      <c r="LU103" s="71"/>
+      <c r="LV103" s="71"/>
+      <c r="LW103" s="71"/>
+      <c r="LX103" s="71"/>
+      <c r="LY103" s="71"/>
+      <c r="LZ103" s="71"/>
     </row>
-    <row r="104" spans="75:82" ht="44.25" customHeight="1">
+    <row r="104" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW104" s="20"/>
       <c r="BX104" s="20"/>
       <c r="BY104" s="20"/>
       <c r="BZ104" s="20"/>
       <c r="CA104" s="20"/>
       <c r="CB104" s="20"/>
       <c r="CC104" s="20"/>
       <c r="CD104" s="20"/>
+      <c r="LS104" s="71"/>
+      <c r="LT104" s="71"/>
+      <c r="LU104" s="71"/>
+      <c r="LV104" s="71"/>
+      <c r="LW104" s="71"/>
+      <c r="LX104" s="71"/>
+      <c r="LY104" s="71"/>
+      <c r="LZ104" s="71"/>
     </row>
-    <row r="105" spans="75:82" ht="44.25" customHeight="1">
+    <row r="105" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW105" s="54"/>
       <c r="BX105" s="54"/>
       <c r="BY105" s="20"/>
       <c r="BZ105" s="20"/>
       <c r="CA105" s="20"/>
       <c r="CB105" s="20"/>
       <c r="CC105" s="20"/>
       <c r="CD105" s="20"/>
+      <c r="LS105" s="71"/>
+      <c r="LT105" s="71"/>
+      <c r="LU105" s="71"/>
+      <c r="LV105" s="71"/>
+      <c r="LW105" s="71"/>
+      <c r="LX105" s="71"/>
+      <c r="LY105" s="71"/>
+      <c r="LZ105" s="71"/>
     </row>
-    <row r="106" spans="75:82" ht="44.25" customHeight="1">
+    <row r="106" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW106" s="20"/>
       <c r="BX106" s="20"/>
       <c r="BY106" s="20"/>
       <c r="BZ106" s="20"/>
       <c r="CA106" s="20"/>
       <c r="CB106" s="20"/>
       <c r="CC106" s="20"/>
       <c r="CD106" s="20"/>
+      <c r="LS106" s="71"/>
+      <c r="LT106" s="71"/>
+      <c r="LU106" s="71"/>
+      <c r="LV106" s="71"/>
+      <c r="LW106" s="71"/>
+      <c r="LX106" s="71"/>
+      <c r="LY106" s="71"/>
+      <c r="LZ106" s="71"/>
     </row>
-    <row r="107" spans="75:82" ht="44.25" customHeight="1">
+    <row r="107" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW107" s="54"/>
       <c r="BX107" s="54"/>
       <c r="BY107" s="54"/>
       <c r="BZ107" s="54"/>
       <c r="CA107" s="20"/>
       <c r="CB107" s="20"/>
       <c r="CC107" s="20"/>
       <c r="CD107" s="20"/>
+      <c r="LS107" s="71"/>
+      <c r="LT107" s="71"/>
+      <c r="LU107" s="71"/>
+      <c r="LV107" s="71"/>
+      <c r="LW107" s="71"/>
+      <c r="LX107" s="71"/>
+      <c r="LY107" s="71"/>
+      <c r="LZ107" s="71"/>
     </row>
-    <row r="108" spans="75:82" ht="44.25" customHeight="1">
+    <row r="108" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW108" s="20"/>
       <c r="BX108" s="20"/>
       <c r="BY108" s="20"/>
       <c r="BZ108" s="20"/>
       <c r="CA108" s="20"/>
       <c r="CB108" s="20"/>
       <c r="CC108" s="20"/>
       <c r="CD108" s="20"/>
+      <c r="LS108" s="71"/>
+      <c r="LT108" s="71"/>
+      <c r="LU108" s="71"/>
+      <c r="LV108" s="71"/>
+      <c r="LW108" s="71"/>
+      <c r="LX108" s="71"/>
+      <c r="LY108" s="71"/>
+      <c r="LZ108" s="71"/>
     </row>
-    <row r="109" spans="75:82" ht="44.25" customHeight="1">
+    <row r="109" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW109" s="20"/>
       <c r="BX109" s="20"/>
       <c r="BY109" s="20"/>
       <c r="BZ109" s="20"/>
       <c r="CA109" s="20"/>
       <c r="CB109" s="20"/>
       <c r="CC109" s="20"/>
       <c r="CD109" s="20"/>
+      <c r="LS109" s="71"/>
+      <c r="LT109" s="71"/>
+      <c r="LU109" s="71"/>
+      <c r="LV109" s="71"/>
+      <c r="LW109" s="71"/>
+      <c r="LX109" s="71"/>
+      <c r="LY109" s="71"/>
+      <c r="LZ109" s="71"/>
     </row>
-    <row r="110" spans="75:82" ht="44.25" customHeight="1">
+    <row r="110" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW110" s="54"/>
       <c r="BX110" s="54"/>
       <c r="BY110" s="20"/>
       <c r="BZ110" s="20"/>
       <c r="CA110" s="20"/>
       <c r="CB110" s="20"/>
       <c r="CC110" s="20"/>
       <c r="CD110" s="20"/>
+      <c r="LS110" s="71"/>
+      <c r="LT110" s="71"/>
+      <c r="LU110" s="71"/>
+      <c r="LV110" s="71"/>
+      <c r="LW110" s="71"/>
+      <c r="LX110" s="71"/>
+      <c r="LY110" s="71"/>
+      <c r="LZ110" s="71"/>
     </row>
-    <row r="111" spans="75:82" ht="44.25" customHeight="1">
+    <row r="111" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW111" s="20"/>
       <c r="BX111" s="20"/>
       <c r="BY111" s="20"/>
       <c r="BZ111" s="20"/>
       <c r="CA111" s="20"/>
       <c r="CB111" s="20"/>
       <c r="CC111" s="20"/>
       <c r="CD111" s="20"/>
+      <c r="LS111" s="71"/>
+      <c r="LT111" s="71"/>
+      <c r="LU111" s="71"/>
+      <c r="LV111" s="71"/>
+      <c r="LW111" s="71"/>
+      <c r="LX111" s="71"/>
+      <c r="LY111" s="71"/>
+      <c r="LZ111" s="71"/>
     </row>
-    <row r="112" spans="75:82" ht="44.25" customHeight="1">
+    <row r="112" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW112" s="54"/>
       <c r="BX112" s="54"/>
       <c r="BY112" s="20"/>
       <c r="BZ112" s="20"/>
       <c r="CA112" s="20"/>
       <c r="CB112" s="20"/>
       <c r="CC112" s="20"/>
       <c r="CD112" s="20"/>
+      <c r="LS112" s="71"/>
+      <c r="LT112" s="71"/>
+      <c r="LU112" s="71"/>
+      <c r="LV112" s="71"/>
+      <c r="LW112" s="71"/>
+      <c r="LX112" s="71"/>
+      <c r="LY112" s="71"/>
+      <c r="LZ112" s="71"/>
     </row>
-    <row r="113" spans="75:82" ht="44.25" customHeight="1">
+    <row r="113" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW113" s="20"/>
       <c r="BX113" s="20"/>
       <c r="BY113" s="20"/>
       <c r="BZ113" s="20"/>
       <c r="CA113" s="20"/>
       <c r="CB113" s="20"/>
       <c r="CC113" s="20"/>
       <c r="CD113" s="20"/>
+      <c r="LS113" s="71"/>
+      <c r="LT113" s="71"/>
+      <c r="LU113" s="71"/>
+      <c r="LV113" s="71"/>
+      <c r="LW113" s="71"/>
+      <c r="LX113" s="71"/>
+      <c r="LY113" s="71"/>
+      <c r="LZ113" s="71"/>
     </row>
-    <row r="114" spans="75:82" ht="44.25" customHeight="1">
+    <row r="114" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW114" s="54"/>
       <c r="BX114" s="54"/>
       <c r="BY114" s="20"/>
       <c r="BZ114" s="20"/>
       <c r="CA114" s="20"/>
       <c r="CB114" s="20"/>
       <c r="CC114" s="20"/>
       <c r="CD114" s="20"/>
+      <c r="LS114" s="71"/>
+      <c r="LT114" s="71"/>
+      <c r="LU114" s="71"/>
+      <c r="LV114" s="71"/>
+      <c r="LW114" s="71"/>
+      <c r="LX114" s="71"/>
+      <c r="LY114" s="71"/>
+      <c r="LZ114" s="71"/>
     </row>
-    <row r="115" spans="75:82" ht="44.25" customHeight="1">
+    <row r="115" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW115" s="20"/>
       <c r="BX115" s="20"/>
       <c r="BY115" s="20"/>
       <c r="BZ115" s="20"/>
       <c r="CA115" s="20"/>
       <c r="CB115" s="20"/>
       <c r="CC115" s="20"/>
       <c r="CD115" s="20"/>
+      <c r="LS115" s="71"/>
+      <c r="LT115" s="71"/>
+      <c r="LU115" s="71"/>
+      <c r="LV115" s="71"/>
+      <c r="LW115" s="71"/>
+      <c r="LX115" s="71"/>
+      <c r="LY115" s="71"/>
+      <c r="LZ115" s="71"/>
     </row>
-    <row r="116" spans="75:82" ht="44.25" customHeight="1">
+    <row r="116" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW116" s="20"/>
       <c r="BX116" s="20"/>
       <c r="BY116" s="20"/>
       <c r="BZ116" s="20"/>
       <c r="CA116" s="20"/>
       <c r="CB116" s="20"/>
       <c r="CC116" s="20"/>
       <c r="CD116" s="20"/>
+      <c r="LS116" s="71"/>
+      <c r="LT116" s="71"/>
+      <c r="LU116" s="71"/>
+      <c r="LV116" s="71"/>
+      <c r="LW116" s="71"/>
+      <c r="LX116" s="71"/>
+      <c r="LY116" s="71"/>
+      <c r="LZ116" s="71"/>
     </row>
-    <row r="117" spans="75:82" ht="44.25" customHeight="1">
+    <row r="117" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW117" s="54"/>
       <c r="BX117" s="54"/>
       <c r="BY117" s="20"/>
       <c r="BZ117" s="20"/>
       <c r="CA117" s="20"/>
       <c r="CB117" s="20"/>
       <c r="CC117" s="20"/>
       <c r="CD117" s="20"/>
+      <c r="LS117" s="71"/>
+      <c r="LT117" s="71"/>
+      <c r="LU117" s="71"/>
+      <c r="LV117" s="71"/>
+      <c r="LW117" s="71"/>
+      <c r="LX117" s="71"/>
+      <c r="LY117" s="71"/>
+      <c r="LZ117" s="71"/>
     </row>
-    <row r="118" spans="75:82" ht="44.25" customHeight="1">
+    <row r="118" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW118" s="20"/>
       <c r="BX118" s="20"/>
       <c r="BY118" s="20"/>
       <c r="BZ118" s="20"/>
       <c r="CA118" s="20"/>
       <c r="CB118" s="20"/>
       <c r="CC118" s="20"/>
       <c r="CD118" s="20"/>
+      <c r="LS118" s="71"/>
+      <c r="LT118" s="71"/>
+      <c r="LU118" s="71"/>
+      <c r="LV118" s="71"/>
+      <c r="LW118" s="71"/>
+      <c r="LX118" s="71"/>
+      <c r="LY118" s="71"/>
+      <c r="LZ118" s="71"/>
     </row>
-    <row r="119" spans="75:82" ht="44.25" customHeight="1">
+    <row r="119" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW119" s="20"/>
       <c r="BX119" s="20"/>
       <c r="BY119" s="20"/>
       <c r="BZ119" s="20"/>
       <c r="CA119" s="20"/>
       <c r="CB119" s="20"/>
       <c r="CC119" s="20"/>
       <c r="CD119" s="20"/>
+      <c r="LS119" s="71"/>
+      <c r="LT119" s="71"/>
+      <c r="LU119" s="71"/>
+      <c r="LV119" s="71"/>
+      <c r="LW119" s="71"/>
+      <c r="LX119" s="71"/>
+      <c r="LY119" s="71"/>
+      <c r="LZ119" s="71"/>
     </row>
-    <row r="120" spans="75:82" ht="44.25" customHeight="1">
+    <row r="120" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW120" s="54"/>
       <c r="BX120" s="54"/>
       <c r="BY120" s="20"/>
       <c r="BZ120" s="20"/>
       <c r="CA120" s="20"/>
       <c r="CB120" s="20"/>
       <c r="CC120" s="20"/>
       <c r="CD120" s="20"/>
+      <c r="LS120" s="71"/>
+      <c r="LT120" s="71"/>
+      <c r="LU120" s="71"/>
+      <c r="LV120" s="71"/>
+      <c r="LW120" s="71"/>
+      <c r="LX120" s="71"/>
+      <c r="LY120" s="71"/>
+      <c r="LZ120" s="71"/>
     </row>
-    <row r="121" spans="75:82" ht="44.25" customHeight="1">
+    <row r="121" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW121" s="20"/>
       <c r="BX121" s="20"/>
       <c r="BY121" s="20"/>
       <c r="BZ121" s="20"/>
       <c r="CA121" s="20"/>
       <c r="CB121" s="20"/>
       <c r="CC121" s="20"/>
       <c r="CD121" s="20"/>
+      <c r="LS121" s="71"/>
+      <c r="LT121" s="71"/>
+      <c r="LU121" s="71"/>
+      <c r="LV121" s="71"/>
+      <c r="LW121" s="71"/>
+      <c r="LX121" s="71"/>
+      <c r="LY121" s="71"/>
+      <c r="LZ121" s="71"/>
     </row>
-    <row r="122" spans="75:82" ht="44.25" customHeight="1">
+    <row r="122" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW122" s="54"/>
       <c r="BX122" s="54"/>
       <c r="BY122" s="54"/>
       <c r="BZ122" s="54"/>
       <c r="CA122" s="20"/>
       <c r="CB122" s="20"/>
       <c r="CC122" s="20"/>
       <c r="CD122" s="20"/>
+      <c r="LS122" s="71"/>
+      <c r="LT122" s="71"/>
+      <c r="LU122" s="71"/>
+      <c r="LV122" s="71"/>
+      <c r="LW122" s="71"/>
+      <c r="LX122" s="71"/>
+      <c r="LY122" s="71"/>
+      <c r="LZ122" s="71"/>
     </row>
-    <row r="123" spans="75:82" ht="44.25" customHeight="1">
+    <row r="123" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW123" s="54"/>
       <c r="BX123" s="54"/>
       <c r="BY123" s="54"/>
       <c r="BZ123" s="54"/>
       <c r="CA123" s="20"/>
       <c r="CB123" s="20"/>
       <c r="CC123" s="20"/>
       <c r="CD123" s="20"/>
+      <c r="LS123" s="71"/>
+      <c r="LT123" s="71"/>
+      <c r="LU123" s="71"/>
+      <c r="LV123" s="71"/>
+      <c r="LW123" s="71"/>
+      <c r="LX123" s="71"/>
+      <c r="LY123" s="71"/>
+      <c r="LZ123" s="71"/>
     </row>
-    <row r="124" spans="75:82" ht="44.25" customHeight="1">
+    <row r="124" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW124" s="54"/>
       <c r="BX124" s="54"/>
       <c r="BY124" s="20"/>
       <c r="BZ124" s="20"/>
       <c r="CA124" s="20"/>
       <c r="CB124" s="20"/>
       <c r="CC124" s="20"/>
       <c r="CD124" s="20"/>
+      <c r="LS124" s="71"/>
+      <c r="LT124" s="71"/>
+      <c r="LU124" s="71"/>
+      <c r="LV124" s="71"/>
+      <c r="LW124" s="71"/>
+      <c r="LX124" s="71"/>
+      <c r="LY124" s="71"/>
+      <c r="LZ124" s="71"/>
     </row>
-    <row r="125" spans="75:82" ht="44.25" customHeight="1">
+    <row r="125" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW125" s="20"/>
       <c r="BX125" s="20"/>
       <c r="BY125" s="20"/>
       <c r="BZ125" s="20"/>
       <c r="CA125" s="20"/>
       <c r="CB125" s="20"/>
       <c r="CC125" s="20"/>
       <c r="CD125" s="20"/>
+      <c r="LS125" s="71"/>
+      <c r="LT125" s="71"/>
+      <c r="LU125" s="71"/>
+      <c r="LV125" s="71"/>
+      <c r="LW125" s="71"/>
+      <c r="LX125" s="71"/>
+      <c r="LY125" s="71"/>
+      <c r="LZ125" s="71"/>
     </row>
-    <row r="126" spans="75:82" ht="44.25" customHeight="1">
+    <row r="126" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW126" s="54"/>
       <c r="BX126" s="54"/>
       <c r="BY126" s="20"/>
       <c r="BZ126" s="20"/>
       <c r="CA126" s="20"/>
       <c r="CB126" s="20"/>
       <c r="CC126" s="20"/>
       <c r="CD126" s="20"/>
+      <c r="LS126" s="71"/>
+      <c r="LT126" s="71"/>
+      <c r="LU126" s="71"/>
+      <c r="LV126" s="71"/>
+      <c r="LW126" s="71"/>
+      <c r="LX126" s="71"/>
+      <c r="LY126" s="71"/>
+      <c r="LZ126" s="71"/>
     </row>
-    <row r="127" spans="75:82" ht="44.25" customHeight="1">
+    <row r="127" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW127" s="54"/>
       <c r="BX127" s="54"/>
       <c r="BY127" s="20"/>
       <c r="BZ127" s="20"/>
       <c r="CA127" s="20"/>
       <c r="CB127" s="20"/>
       <c r="CC127" s="20"/>
       <c r="CD127" s="20"/>
+      <c r="LS127" s="71"/>
+      <c r="LT127" s="71"/>
+      <c r="LU127" s="71"/>
+      <c r="LV127" s="71"/>
+      <c r="LW127" s="71"/>
+      <c r="LX127" s="71"/>
+      <c r="LY127" s="71"/>
+      <c r="LZ127" s="71"/>
     </row>
-    <row r="128" spans="75:82" ht="44.25" customHeight="1">
+    <row r="128" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW128" s="20"/>
       <c r="BX128" s="20"/>
       <c r="BY128" s="20"/>
       <c r="BZ128" s="20"/>
       <c r="CA128" s="20"/>
       <c r="CB128" s="20"/>
       <c r="CC128" s="20"/>
       <c r="CD128" s="20"/>
+      <c r="LS128" s="71"/>
+      <c r="LT128" s="71"/>
+      <c r="LU128" s="71"/>
+      <c r="LV128" s="71"/>
+      <c r="LW128" s="71"/>
+      <c r="LX128" s="71"/>
+      <c r="LY128" s="71"/>
+      <c r="LZ128" s="71"/>
     </row>
-    <row r="129" spans="75:82" ht="44.25" customHeight="1">
+    <row r="129" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW129" s="54"/>
       <c r="BX129" s="54"/>
       <c r="BY129" s="54"/>
       <c r="BZ129" s="54"/>
       <c r="CA129" s="20"/>
       <c r="CB129" s="20"/>
       <c r="CC129" s="20"/>
       <c r="CD129" s="20"/>
+      <c r="LS129" s="71"/>
+      <c r="LT129" s="71"/>
+      <c r="LU129" s="71"/>
+      <c r="LV129" s="71"/>
+      <c r="LW129" s="71"/>
+      <c r="LX129" s="71"/>
+      <c r="LY129" s="71"/>
+      <c r="LZ129" s="71"/>
     </row>
-    <row r="130" spans="75:82" ht="44.25" customHeight="1">
+    <row r="130" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW130" s="20"/>
       <c r="BX130" s="20"/>
       <c r="BY130" s="20"/>
       <c r="BZ130" s="20"/>
       <c r="CA130" s="20"/>
       <c r="CB130" s="20"/>
       <c r="CC130" s="20"/>
       <c r="CD130" s="20"/>
+      <c r="LS130" s="71"/>
+      <c r="LT130" s="71"/>
+      <c r="LU130" s="71"/>
+      <c r="LV130" s="71"/>
+      <c r="LW130" s="71"/>
+      <c r="LX130" s="71"/>
+      <c r="LY130" s="71"/>
+      <c r="LZ130" s="71"/>
     </row>
-    <row r="131" spans="75:82" ht="44.25" customHeight="1">
+    <row r="131" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW131" s="20"/>
       <c r="BX131" s="20"/>
       <c r="BY131" s="20"/>
       <c r="BZ131" s="20"/>
       <c r="CA131" s="20"/>
       <c r="CB131" s="20"/>
       <c r="CC131" s="20"/>
       <c r="CD131" s="20"/>
+      <c r="LS131" s="71"/>
+      <c r="LT131" s="71"/>
+      <c r="LU131" s="71"/>
+      <c r="LV131" s="71"/>
+      <c r="LW131" s="71"/>
+      <c r="LX131" s="71"/>
+      <c r="LY131" s="71"/>
+      <c r="LZ131" s="71"/>
     </row>
-    <row r="132" spans="75:82" ht="44.25" customHeight="1">
+    <row r="132" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW132" s="20"/>
       <c r="BX132" s="20"/>
       <c r="BY132" s="20"/>
       <c r="BZ132" s="20"/>
       <c r="CA132" s="20"/>
       <c r="CB132" s="20"/>
       <c r="CC132" s="20"/>
       <c r="CD132" s="20"/>
+      <c r="LS132" s="71"/>
+      <c r="LT132" s="71"/>
+      <c r="LU132" s="71"/>
+      <c r="LV132" s="71"/>
+      <c r="LW132" s="71"/>
+      <c r="LX132" s="71"/>
+      <c r="LY132" s="71"/>
+      <c r="LZ132" s="71"/>
     </row>
-    <row r="133" spans="75:82" ht="44.25" customHeight="1">
+    <row r="133" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW133" s="20"/>
       <c r="BX133" s="20"/>
       <c r="BY133" s="20"/>
       <c r="BZ133" s="20"/>
       <c r="CA133" s="20"/>
       <c r="CB133" s="20"/>
       <c r="CC133" s="20"/>
       <c r="CD133" s="20"/>
+      <c r="LS133" s="71"/>
+      <c r="LT133" s="71"/>
+      <c r="LU133" s="71"/>
+      <c r="LV133" s="71"/>
+      <c r="LW133" s="71"/>
+      <c r="LX133" s="71"/>
+      <c r="LY133" s="71"/>
+      <c r="LZ133" s="71"/>
     </row>
-    <row r="134" spans="75:82" ht="44.25" customHeight="1">
+    <row r="134" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW134" s="20"/>
       <c r="BX134" s="20"/>
       <c r="BY134" s="20"/>
       <c r="BZ134" s="20"/>
       <c r="CA134" s="20"/>
       <c r="CB134" s="20"/>
       <c r="CC134" s="20"/>
       <c r="CD134" s="20"/>
+      <c r="LS134" s="71"/>
+      <c r="LT134" s="71"/>
+      <c r="LU134" s="71"/>
+      <c r="LV134" s="71"/>
+      <c r="LW134" s="71"/>
+      <c r="LX134" s="71"/>
+      <c r="LY134" s="71"/>
+      <c r="LZ134" s="71"/>
     </row>
-    <row r="135" spans="75:82" ht="44.25" customHeight="1">
+    <row r="135" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW135" s="54"/>
       <c r="BX135" s="54"/>
       <c r="BY135" s="20"/>
       <c r="BZ135" s="20"/>
       <c r="CA135" s="20"/>
       <c r="CB135" s="20"/>
       <c r="CC135" s="20"/>
       <c r="CD135" s="20"/>
+      <c r="LS135" s="71"/>
+      <c r="LT135" s="71"/>
+      <c r="LU135" s="71"/>
+      <c r="LV135" s="71"/>
+      <c r="LW135" s="71"/>
+      <c r="LX135" s="71"/>
+      <c r="LY135" s="71"/>
+      <c r="LZ135" s="71"/>
     </row>
-    <row r="136" spans="75:82" ht="44.25" customHeight="1">
+    <row r="136" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW136" s="20"/>
       <c r="BX136" s="20"/>
       <c r="BY136" s="20"/>
       <c r="BZ136" s="20"/>
       <c r="CA136" s="20"/>
       <c r="CB136" s="20"/>
       <c r="CC136" s="20"/>
       <c r="CD136" s="20"/>
+      <c r="LS136" s="71"/>
+      <c r="LT136" s="71"/>
+      <c r="LU136" s="71"/>
+      <c r="LV136" s="71"/>
+      <c r="LW136" s="71"/>
+      <c r="LX136" s="71"/>
+      <c r="LY136" s="71"/>
+      <c r="LZ136" s="71"/>
     </row>
-    <row r="137" spans="75:82" ht="44.25" customHeight="1">
+    <row r="137" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW137" s="20"/>
       <c r="BX137" s="20"/>
       <c r="BY137" s="20"/>
       <c r="BZ137" s="20"/>
       <c r="CA137" s="20"/>
       <c r="CB137" s="20"/>
       <c r="CC137" s="20"/>
       <c r="CD137" s="20"/>
+      <c r="LS137" s="71"/>
+      <c r="LT137" s="71"/>
+      <c r="LU137" s="71"/>
+      <c r="LV137" s="71"/>
+      <c r="LW137" s="71"/>
+      <c r="LX137" s="71"/>
+      <c r="LY137" s="71"/>
+      <c r="LZ137" s="71"/>
     </row>
-    <row r="138" spans="75:82" ht="44.25" customHeight="1">
+    <row r="138" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW138" s="20"/>
       <c r="BX138" s="20"/>
       <c r="BY138" s="20"/>
       <c r="BZ138" s="20"/>
       <c r="CA138" s="20"/>
       <c r="CB138" s="20"/>
       <c r="CC138" s="20"/>
       <c r="CD138" s="20"/>
+      <c r="LS138" s="71"/>
+      <c r="LT138" s="71"/>
+      <c r="LU138" s="71"/>
+      <c r="LV138" s="71"/>
+      <c r="LW138" s="71"/>
+      <c r="LX138" s="71"/>
+      <c r="LY138" s="71"/>
+      <c r="LZ138" s="71"/>
     </row>
-    <row r="139" spans="75:82" ht="44.25" customHeight="1">
+    <row r="139" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW139" s="54"/>
       <c r="BX139" s="54"/>
       <c r="BY139" s="20"/>
       <c r="BZ139" s="20"/>
       <c r="CA139" s="20"/>
       <c r="CB139" s="20"/>
       <c r="CC139" s="20"/>
       <c r="CD139" s="20"/>
+      <c r="LS139" s="71"/>
+      <c r="LT139" s="71"/>
+      <c r="LU139" s="71"/>
+      <c r="LV139" s="71"/>
+      <c r="LW139" s="71"/>
+      <c r="LX139" s="71"/>
+      <c r="LY139" s="71"/>
+      <c r="LZ139" s="71"/>
     </row>
-    <row r="140" spans="75:82" ht="44.25" customHeight="1">
+    <row r="140" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW140" s="54"/>
       <c r="BX140" s="54"/>
       <c r="BY140" s="20"/>
       <c r="BZ140" s="20"/>
       <c r="CA140" s="20"/>
       <c r="CB140" s="20"/>
       <c r="CC140" s="20"/>
       <c r="CD140" s="20"/>
+      <c r="LS140" s="71"/>
+      <c r="LT140" s="71"/>
+      <c r="LU140" s="71"/>
+      <c r="LV140" s="71"/>
+      <c r="LW140" s="71"/>
+      <c r="LX140" s="71"/>
+      <c r="LY140" s="71"/>
+      <c r="LZ140" s="71"/>
     </row>
-    <row r="141" spans="75:82" ht="44.25" customHeight="1">
+    <row r="141" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW141" s="54"/>
       <c r="BX141" s="54"/>
       <c r="BY141" s="54"/>
       <c r="BZ141" s="54"/>
       <c r="CA141" s="20"/>
       <c r="CB141" s="20"/>
       <c r="CC141" s="20"/>
       <c r="CD141" s="20"/>
+      <c r="LS141" s="71"/>
+      <c r="LT141" s="71"/>
+      <c r="LU141" s="71"/>
+      <c r="LV141" s="71"/>
+      <c r="LW141" s="71"/>
+      <c r="LX141" s="71"/>
+      <c r="LY141" s="71"/>
+      <c r="LZ141" s="71"/>
     </row>
-    <row r="142" spans="75:82" ht="44.25" customHeight="1">
+    <row r="142" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW142" s="54"/>
       <c r="BX142" s="54"/>
       <c r="BY142" s="54"/>
       <c r="BZ142" s="54"/>
       <c r="CA142" s="20"/>
       <c r="CB142" s="20"/>
       <c r="CC142" s="20"/>
       <c r="CD142" s="20"/>
+      <c r="LS142" s="71"/>
+      <c r="LT142" s="71"/>
+      <c r="LU142" s="71"/>
+      <c r="LV142" s="71"/>
+      <c r="LW142" s="71"/>
+      <c r="LX142" s="71"/>
+      <c r="LY142" s="71"/>
+      <c r="LZ142" s="71"/>
     </row>
-    <row r="143" spans="75:82" ht="44.25" customHeight="1">
+    <row r="143" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW143" s="20"/>
       <c r="BX143" s="20"/>
       <c r="BY143" s="20"/>
       <c r="BZ143" s="20"/>
       <c r="CA143" s="20"/>
       <c r="CB143" s="20"/>
       <c r="CC143" s="20"/>
       <c r="CD143" s="20"/>
+      <c r="LS143" s="71"/>
+      <c r="LT143" s="71"/>
+      <c r="LU143" s="71"/>
+      <c r="LV143" s="71"/>
+      <c r="LW143" s="71"/>
+      <c r="LX143" s="71"/>
+      <c r="LY143" s="71"/>
+      <c r="LZ143" s="71"/>
     </row>
-    <row r="144" spans="75:82" ht="44.25" customHeight="1">
+    <row r="144" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW144" s="20"/>
       <c r="BX144" s="20"/>
       <c r="BY144" s="20"/>
       <c r="BZ144" s="20"/>
       <c r="CA144" s="20"/>
       <c r="CB144" s="20"/>
       <c r="CC144" s="20"/>
       <c r="CD144" s="20"/>
+      <c r="LS144" s="71"/>
+      <c r="LT144" s="71"/>
+      <c r="LU144" s="71"/>
+      <c r="LV144" s="71"/>
+      <c r="LW144" s="71"/>
+      <c r="LX144" s="71"/>
+      <c r="LY144" s="71"/>
+      <c r="LZ144" s="71"/>
     </row>
-    <row r="145" spans="75:82" ht="44.25" customHeight="1">
+    <row r="145" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW145" s="54"/>
       <c r="BX145" s="54"/>
       <c r="BY145" s="20"/>
       <c r="BZ145" s="20"/>
       <c r="CA145" s="20"/>
       <c r="CB145" s="20"/>
       <c r="CC145" s="20"/>
       <c r="CD145" s="20"/>
+      <c r="LS145" s="71"/>
+      <c r="LT145" s="71"/>
+      <c r="LU145" s="71"/>
+      <c r="LV145" s="71"/>
+      <c r="LW145" s="71"/>
+      <c r="LX145" s="71"/>
+      <c r="LY145" s="71"/>
+      <c r="LZ145" s="71"/>
     </row>
-    <row r="146" spans="75:82" ht="44.25" customHeight="1">
+    <row r="146" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW146" s="20"/>
       <c r="BX146" s="20"/>
       <c r="BY146" s="20"/>
       <c r="BZ146" s="20"/>
       <c r="CA146" s="20"/>
       <c r="CB146" s="20"/>
       <c r="CC146" s="20"/>
       <c r="CD146" s="20"/>
+      <c r="LS146" s="71"/>
+      <c r="LT146" s="71"/>
+      <c r="LU146" s="71"/>
+      <c r="LV146" s="71"/>
+      <c r="LW146" s="71"/>
+      <c r="LX146" s="71"/>
+      <c r="LY146" s="71"/>
+      <c r="LZ146" s="71"/>
     </row>
-    <row r="147" spans="75:82" ht="44.25" customHeight="1">
+    <row r="147" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW147" s="20"/>
       <c r="BX147" s="20"/>
       <c r="BY147" s="20"/>
       <c r="BZ147" s="20"/>
       <c r="CA147" s="20"/>
       <c r="CB147" s="20"/>
       <c r="CC147" s="20"/>
       <c r="CD147" s="20"/>
+      <c r="LS147" s="71"/>
+      <c r="LT147" s="71"/>
+      <c r="LU147" s="71"/>
+      <c r="LV147" s="71"/>
+      <c r="LW147" s="71"/>
+      <c r="LX147" s="71"/>
+      <c r="LY147" s="71"/>
+      <c r="LZ147" s="71"/>
     </row>
-    <row r="148" spans="75:82" ht="44.25" customHeight="1">
+    <row r="148" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW148" s="20"/>
       <c r="BX148" s="20"/>
       <c r="BY148" s="20"/>
       <c r="BZ148" s="20"/>
       <c r="CA148" s="20"/>
       <c r="CB148" s="20"/>
       <c r="CC148" s="20"/>
       <c r="CD148" s="20"/>
+      <c r="LS148" s="71"/>
+      <c r="LT148" s="71"/>
+      <c r="LU148" s="71"/>
+      <c r="LV148" s="71"/>
+      <c r="LW148" s="71"/>
+      <c r="LX148" s="71"/>
+      <c r="LY148" s="71"/>
+      <c r="LZ148" s="71"/>
     </row>
-    <row r="149" spans="75:82" ht="44.25" customHeight="1">
+    <row r="149" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW149" s="20"/>
       <c r="BX149" s="20"/>
       <c r="BY149" s="20"/>
       <c r="BZ149" s="20"/>
       <c r="CA149" s="20"/>
       <c r="CB149" s="20"/>
       <c r="CC149" s="20"/>
       <c r="CD149" s="20"/>
+      <c r="LS149" s="71"/>
+      <c r="LT149" s="71"/>
+      <c r="LU149" s="71"/>
+      <c r="LV149" s="71"/>
+      <c r="LW149" s="71"/>
+      <c r="LX149" s="71"/>
+      <c r="LY149" s="71"/>
+      <c r="LZ149" s="71"/>
     </row>
-    <row r="150" spans="75:82" ht="44.25" customHeight="1">
+    <row r="150" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW150" s="54"/>
       <c r="BX150" s="54"/>
       <c r="BY150" s="20"/>
       <c r="BZ150" s="20"/>
       <c r="CA150" s="20"/>
       <c r="CB150" s="20"/>
       <c r="CC150" s="20"/>
       <c r="CD150" s="20"/>
+      <c r="LS150" s="71"/>
+      <c r="LT150" s="71"/>
+      <c r="LU150" s="71"/>
+      <c r="LV150" s="71"/>
+      <c r="LW150" s="71"/>
+      <c r="LX150" s="71"/>
+      <c r="LY150" s="71"/>
+      <c r="LZ150" s="71"/>
     </row>
-    <row r="151" spans="75:82" ht="44.25" customHeight="1">
+    <row r="151" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW151" s="20"/>
       <c r="BX151" s="20"/>
       <c r="BY151" s="20"/>
       <c r="BZ151" s="20"/>
       <c r="CA151" s="20"/>
       <c r="CB151" s="20"/>
       <c r="CC151" s="20"/>
       <c r="CD151" s="20"/>
+      <c r="LS151" s="71"/>
+      <c r="LT151" s="71"/>
+      <c r="LU151" s="71"/>
+      <c r="LV151" s="71"/>
+      <c r="LW151" s="71"/>
+      <c r="LX151" s="71"/>
+      <c r="LY151" s="71"/>
+      <c r="LZ151" s="71"/>
     </row>
-    <row r="152" spans="75:82" ht="44.25" customHeight="1">
+    <row r="152" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW152" s="54"/>
       <c r="BX152" s="54"/>
       <c r="BY152" s="20"/>
       <c r="BZ152" s="20"/>
       <c r="CA152" s="20"/>
       <c r="CB152" s="20"/>
       <c r="CC152" s="20"/>
       <c r="CD152" s="20"/>
+      <c r="LS152" s="71"/>
+      <c r="LT152" s="71"/>
+      <c r="LU152" s="71"/>
+      <c r="LV152" s="71"/>
+      <c r="LW152" s="71"/>
+      <c r="LX152" s="71"/>
+      <c r="LY152" s="71"/>
+      <c r="LZ152" s="71"/>
     </row>
-    <row r="153" spans="75:82" ht="44.25" customHeight="1">
+    <row r="153" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW153" s="54"/>
       <c r="BX153" s="54"/>
       <c r="BY153" s="54"/>
       <c r="BZ153" s="54"/>
       <c r="CA153" s="20"/>
       <c r="CB153" s="20"/>
       <c r="CC153" s="20"/>
       <c r="CD153" s="20"/>
+      <c r="LS153" s="71"/>
+      <c r="LT153" s="71"/>
+      <c r="LU153" s="71"/>
+      <c r="LV153" s="71"/>
+      <c r="LW153" s="71"/>
+      <c r="LX153" s="71"/>
+      <c r="LY153" s="71"/>
+      <c r="LZ153" s="71"/>
     </row>
-    <row r="154" spans="75:82" ht="44.25" customHeight="1">
+    <row r="154" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW154" s="54"/>
       <c r="BX154" s="54"/>
       <c r="BY154" s="20"/>
       <c r="BZ154" s="20"/>
       <c r="CA154" s="20"/>
       <c r="CB154" s="20"/>
       <c r="CC154" s="20"/>
       <c r="CD154" s="20"/>
+      <c r="LS154" s="71"/>
+      <c r="LT154" s="71"/>
+      <c r="LU154" s="71"/>
+      <c r="LV154" s="71"/>
+      <c r="LW154" s="71"/>
+      <c r="LX154" s="71"/>
+      <c r="LY154" s="71"/>
+      <c r="LZ154" s="71"/>
     </row>
-    <row r="155" spans="75:82" ht="44.25" customHeight="1">
+    <row r="155" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW155" s="54"/>
       <c r="BX155" s="54"/>
       <c r="BY155" s="20"/>
       <c r="BZ155" s="20"/>
       <c r="CA155" s="20"/>
       <c r="CB155" s="20"/>
       <c r="CC155" s="20"/>
       <c r="CD155" s="20"/>
+      <c r="LS155" s="71"/>
+      <c r="LT155" s="71"/>
+      <c r="LU155" s="71"/>
+      <c r="LV155" s="71"/>
+      <c r="LW155" s="71"/>
+      <c r="LX155" s="71"/>
+      <c r="LY155" s="71"/>
+      <c r="LZ155" s="71"/>
     </row>
-    <row r="156" spans="75:82" ht="44.25" customHeight="1">
+    <row r="156" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW156" s="20"/>
       <c r="BX156" s="20"/>
       <c r="BY156" s="20"/>
       <c r="BZ156" s="20"/>
       <c r="CA156" s="20"/>
       <c r="CB156" s="20"/>
       <c r="CC156" s="20"/>
       <c r="CD156" s="20"/>
+      <c r="LS156" s="71"/>
+      <c r="LT156" s="71"/>
+      <c r="LU156" s="71"/>
+      <c r="LV156" s="71"/>
+      <c r="LW156" s="71"/>
+      <c r="LX156" s="71"/>
+      <c r="LY156" s="71"/>
+      <c r="LZ156" s="71"/>
     </row>
-    <row r="157" spans="75:82" ht="44.25" customHeight="1">
+    <row r="157" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW157" s="20"/>
       <c r="BX157" s="20"/>
       <c r="BY157" s="20"/>
       <c r="BZ157" s="20"/>
       <c r="CA157" s="20"/>
       <c r="CB157" s="20"/>
       <c r="CC157" s="20"/>
       <c r="CD157" s="20"/>
+      <c r="LS157" s="71"/>
+      <c r="LT157" s="71"/>
+      <c r="LU157" s="71"/>
+      <c r="LV157" s="71"/>
+      <c r="LW157" s="71"/>
+      <c r="LX157" s="71"/>
+      <c r="LY157" s="71"/>
+      <c r="LZ157" s="71"/>
     </row>
-    <row r="158" spans="75:82" ht="44.25" customHeight="1">
+    <row r="158" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW158" s="20"/>
       <c r="BX158" s="20"/>
       <c r="BY158" s="20"/>
       <c r="BZ158" s="20"/>
       <c r="CA158" s="20"/>
       <c r="CB158" s="20"/>
       <c r="CC158" s="20"/>
       <c r="CD158" s="20"/>
+      <c r="LS158" s="71"/>
+      <c r="LT158" s="71"/>
+      <c r="LU158" s="71"/>
+      <c r="LV158" s="71"/>
+      <c r="LW158" s="71"/>
+      <c r="LX158" s="71"/>
+      <c r="LY158" s="71"/>
+      <c r="LZ158" s="71"/>
     </row>
-    <row r="159" spans="75:82" ht="44.25" customHeight="1">
+    <row r="159" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW159" s="20"/>
       <c r="BX159" s="20"/>
       <c r="BY159" s="20"/>
       <c r="BZ159" s="20"/>
       <c r="CA159" s="20"/>
       <c r="CB159" s="20"/>
       <c r="CC159" s="20"/>
       <c r="CD159" s="20"/>
+      <c r="LS159" s="71"/>
+      <c r="LT159" s="71"/>
+      <c r="LU159" s="71"/>
+      <c r="LV159" s="71"/>
+      <c r="LW159" s="71"/>
+      <c r="LX159" s="71"/>
+      <c r="LY159" s="71"/>
+      <c r="LZ159" s="71"/>
     </row>
-    <row r="160" spans="75:82" ht="44.25" customHeight="1">
+    <row r="160" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW160" s="54"/>
       <c r="BX160" s="54"/>
       <c r="BY160" s="20"/>
       <c r="BZ160" s="20"/>
       <c r="CA160" s="20"/>
       <c r="CB160" s="20"/>
       <c r="CC160" s="20"/>
       <c r="CD160" s="20"/>
+      <c r="LS160" s="71"/>
+      <c r="LT160" s="71"/>
+      <c r="LU160" s="71"/>
+      <c r="LV160" s="71"/>
+      <c r="LW160" s="71"/>
+      <c r="LX160" s="71"/>
+      <c r="LY160" s="71"/>
+      <c r="LZ160" s="71"/>
     </row>
-    <row r="161" spans="75:82" ht="44.25" customHeight="1">
+    <row r="161" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW161" s="20"/>
       <c r="BX161" s="20"/>
       <c r="BY161" s="20"/>
       <c r="BZ161" s="20"/>
       <c r="CA161" s="20"/>
       <c r="CB161" s="20"/>
       <c r="CC161" s="20"/>
       <c r="CD161" s="20"/>
+      <c r="LS161" s="71"/>
+      <c r="LT161" s="71"/>
+      <c r="LU161" s="71"/>
+      <c r="LV161" s="71"/>
+      <c r="LW161" s="71"/>
+      <c r="LX161" s="71"/>
+      <c r="LY161" s="71"/>
+      <c r="LZ161" s="71"/>
     </row>
-    <row r="162" spans="75:82" ht="44.25" customHeight="1">
+    <row r="162" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW162" s="20"/>
       <c r="BX162" s="20"/>
       <c r="BY162" s="20"/>
       <c r="BZ162" s="20"/>
       <c r="CA162" s="20"/>
       <c r="CB162" s="20"/>
       <c r="CC162" s="20"/>
       <c r="CD162" s="20"/>
+      <c r="LS162" s="71"/>
+      <c r="LT162" s="71"/>
+      <c r="LU162" s="71"/>
+      <c r="LV162" s="71"/>
+      <c r="LW162" s="71"/>
+      <c r="LX162" s="71"/>
+      <c r="LY162" s="71"/>
+      <c r="LZ162" s="71"/>
     </row>
-    <row r="163" spans="75:82" ht="44.25" customHeight="1">
+    <row r="163" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW163" s="20"/>
       <c r="BX163" s="20"/>
       <c r="BY163" s="20"/>
       <c r="BZ163" s="20"/>
       <c r="CA163" s="20"/>
       <c r="CB163" s="20"/>
       <c r="CC163" s="20"/>
       <c r="CD163" s="20"/>
+      <c r="LS163" s="71"/>
+      <c r="LT163" s="71"/>
+      <c r="LU163" s="71"/>
+      <c r="LV163" s="71"/>
+      <c r="LW163" s="71"/>
+      <c r="LX163" s="71"/>
+      <c r="LY163" s="71"/>
+      <c r="LZ163" s="71"/>
     </row>
-    <row r="164" spans="75:82" ht="44.25" customHeight="1">
+    <row r="164" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW164" s="20"/>
       <c r="BX164" s="20"/>
       <c r="BY164" s="20"/>
       <c r="BZ164" s="20"/>
       <c r="CA164" s="20"/>
       <c r="CB164" s="20"/>
       <c r="CC164" s="20"/>
       <c r="CD164" s="20"/>
+      <c r="LS164" s="71"/>
+      <c r="LT164" s="71"/>
+      <c r="LU164" s="71"/>
+      <c r="LV164" s="71"/>
+      <c r="LW164" s="71"/>
+      <c r="LX164" s="71"/>
+      <c r="LY164" s="71"/>
+      <c r="LZ164" s="71"/>
     </row>
-    <row r="165" spans="75:82" ht="44.25" customHeight="1">
+    <row r="165" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW165" s="20"/>
       <c r="BX165" s="20"/>
       <c r="BY165" s="20"/>
       <c r="BZ165" s="20"/>
       <c r="CA165" s="20"/>
       <c r="CB165" s="20"/>
       <c r="CC165" s="20"/>
       <c r="CD165" s="20"/>
+      <c r="LS165" s="71"/>
+      <c r="LT165" s="71"/>
+      <c r="LU165" s="71"/>
+      <c r="LV165" s="71"/>
+      <c r="LW165" s="71"/>
+      <c r="LX165" s="71"/>
+      <c r="LY165" s="71"/>
+      <c r="LZ165" s="71"/>
     </row>
-    <row r="166" spans="75:82" ht="44.25" customHeight="1">
+    <row r="166" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW166" s="20"/>
       <c r="BX166" s="20"/>
       <c r="BY166" s="20"/>
       <c r="BZ166" s="20"/>
       <c r="CA166" s="20"/>
       <c r="CB166" s="20"/>
       <c r="CC166" s="20"/>
       <c r="CD166" s="20"/>
+      <c r="LS166" s="71"/>
+      <c r="LT166" s="71"/>
+      <c r="LU166" s="71"/>
+      <c r="LV166" s="71"/>
+      <c r="LW166" s="71"/>
+      <c r="LX166" s="71"/>
+      <c r="LY166" s="71"/>
+      <c r="LZ166" s="71"/>
     </row>
-    <row r="167" spans="75:82" ht="44.25" customHeight="1">
+    <row r="167" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW167" s="20"/>
       <c r="BX167" s="20"/>
       <c r="BY167" s="20"/>
       <c r="BZ167" s="20"/>
       <c r="CA167" s="20"/>
       <c r="CB167" s="20"/>
       <c r="CC167" s="20"/>
       <c r="CD167" s="20"/>
+      <c r="LS167" s="71"/>
+      <c r="LT167" s="71"/>
+      <c r="LU167" s="71"/>
+      <c r="LV167" s="71"/>
+      <c r="LW167" s="71"/>
+      <c r="LX167" s="71"/>
+      <c r="LY167" s="71"/>
+      <c r="LZ167" s="71"/>
     </row>
-    <row r="168" spans="75:82" ht="44.25" customHeight="1">
+    <row r="168" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW168" s="54"/>
       <c r="BX168" s="54"/>
       <c r="BY168" s="20"/>
       <c r="BZ168" s="20"/>
       <c r="CA168" s="20"/>
       <c r="CB168" s="20"/>
       <c r="CC168" s="20"/>
       <c r="CD168" s="20"/>
+      <c r="LS168" s="71"/>
+      <c r="LT168" s="71"/>
+      <c r="LU168" s="71"/>
+      <c r="LV168" s="71"/>
+      <c r="LW168" s="71"/>
+      <c r="LX168" s="71"/>
+      <c r="LY168" s="71"/>
+      <c r="LZ168" s="71"/>
     </row>
-    <row r="169" spans="75:82" ht="44.25" customHeight="1">
+    <row r="169" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW169" s="20"/>
       <c r="BX169" s="20"/>
       <c r="BY169" s="20"/>
       <c r="BZ169" s="20"/>
       <c r="CA169" s="20"/>
       <c r="CB169" s="20"/>
       <c r="CC169" s="20"/>
       <c r="CD169" s="20"/>
+      <c r="LS169" s="71"/>
+      <c r="LT169" s="71"/>
+      <c r="LU169" s="71"/>
+      <c r="LV169" s="71"/>
+      <c r="LW169" s="71"/>
+      <c r="LX169" s="71"/>
+      <c r="LY169" s="71"/>
+      <c r="LZ169" s="71"/>
     </row>
-    <row r="170" spans="75:82" ht="44.25" customHeight="1">
+    <row r="170" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW170" s="20"/>
       <c r="BX170" s="20"/>
       <c r="BY170" s="20"/>
       <c r="BZ170" s="20"/>
       <c r="CA170" s="20"/>
       <c r="CB170" s="20"/>
       <c r="CC170" s="20"/>
       <c r="CD170" s="20"/>
+      <c r="LS170" s="71"/>
+      <c r="LT170" s="71"/>
+      <c r="LU170" s="71"/>
+      <c r="LV170" s="71"/>
+      <c r="LW170" s="71"/>
+      <c r="LX170" s="71"/>
+      <c r="LY170" s="71"/>
+      <c r="LZ170" s="71"/>
     </row>
-    <row r="171" spans="75:82" ht="44.25" customHeight="1">
+    <row r="171" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW171" s="20"/>
       <c r="BX171" s="20"/>
       <c r="BY171" s="20"/>
       <c r="BZ171" s="20"/>
       <c r="CA171" s="20"/>
       <c r="CB171" s="20"/>
       <c r="CC171" s="20"/>
       <c r="CD171" s="20"/>
+      <c r="LS171" s="71"/>
+      <c r="LT171" s="71"/>
+      <c r="LU171" s="71"/>
+      <c r="LV171" s="71"/>
+      <c r="LW171" s="71"/>
+      <c r="LX171" s="71"/>
+      <c r="LY171" s="71"/>
+      <c r="LZ171" s="71"/>
     </row>
-    <row r="172" spans="75:82" ht="44.25" customHeight="1">
+    <row r="172" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW172" s="20"/>
       <c r="BX172" s="20"/>
       <c r="BY172" s="20"/>
       <c r="BZ172" s="20"/>
       <c r="CA172" s="20"/>
       <c r="CB172" s="20"/>
       <c r="CC172" s="20"/>
       <c r="CD172" s="20"/>
+      <c r="LS172" s="71"/>
+      <c r="LT172" s="71"/>
+      <c r="LU172" s="71"/>
+      <c r="LV172" s="71"/>
+      <c r="LW172" s="71"/>
+      <c r="LX172" s="71"/>
+      <c r="LY172" s="71"/>
+      <c r="LZ172" s="71"/>
     </row>
-    <row r="173" spans="75:82" ht="44.25" customHeight="1">
+    <row r="173" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW173" s="20"/>
       <c r="BX173" s="20"/>
       <c r="BY173" s="20"/>
       <c r="BZ173" s="20"/>
       <c r="CA173" s="20"/>
       <c r="CB173" s="20"/>
       <c r="CC173" s="20"/>
       <c r="CD173" s="20"/>
+      <c r="LS173" s="71"/>
+      <c r="LT173" s="71"/>
+      <c r="LU173" s="71"/>
+      <c r="LV173" s="71"/>
+      <c r="LW173" s="71"/>
+      <c r="LX173" s="71"/>
+      <c r="LY173" s="71"/>
+      <c r="LZ173" s="71"/>
     </row>
-    <row r="174" spans="75:82" ht="44.25" customHeight="1">
+    <row r="174" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW174" s="20"/>
       <c r="BX174" s="20"/>
       <c r="BY174" s="20"/>
       <c r="BZ174" s="20"/>
       <c r="CA174" s="20"/>
       <c r="CB174" s="20"/>
       <c r="CC174" s="20"/>
       <c r="CD174" s="20"/>
+      <c r="LS174" s="71"/>
+      <c r="LT174" s="71"/>
+      <c r="LU174" s="71"/>
+      <c r="LV174" s="71"/>
+      <c r="LW174" s="71"/>
+      <c r="LX174" s="71"/>
+      <c r="LY174" s="71"/>
+      <c r="LZ174" s="71"/>
     </row>
-    <row r="175" spans="75:82" ht="44.25" customHeight="1">
+    <row r="175" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW175" s="20"/>
       <c r="BX175" s="20"/>
       <c r="BY175" s="20"/>
       <c r="BZ175" s="20"/>
       <c r="CA175" s="20"/>
       <c r="CB175" s="20"/>
       <c r="CC175" s="20"/>
       <c r="CD175" s="20"/>
+      <c r="LS175" s="71"/>
+      <c r="LT175" s="71"/>
+      <c r="LU175" s="71"/>
+      <c r="LV175" s="71"/>
+      <c r="LW175" s="71"/>
+      <c r="LX175" s="71"/>
+      <c r="LY175" s="71"/>
+      <c r="LZ175" s="71"/>
     </row>
-    <row r="176" spans="75:82" ht="44.25" customHeight="1">
+    <row r="176" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW176" s="20"/>
       <c r="BX176" s="20"/>
       <c r="BY176" s="20"/>
       <c r="BZ176" s="20"/>
       <c r="CA176" s="20"/>
       <c r="CB176" s="20"/>
       <c r="CC176" s="20"/>
       <c r="CD176" s="20"/>
+      <c r="LS176" s="71"/>
+      <c r="LT176" s="71"/>
+      <c r="LU176" s="71"/>
+      <c r="LV176" s="71"/>
+      <c r="LW176" s="71"/>
+      <c r="LX176" s="71"/>
+      <c r="LY176" s="71"/>
+      <c r="LZ176" s="71"/>
     </row>
-    <row r="177" spans="75:82" ht="44.25" customHeight="1">
+    <row r="177" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW177" s="20"/>
       <c r="BX177" s="20"/>
       <c r="BY177" s="20"/>
       <c r="BZ177" s="20"/>
       <c r="CA177" s="20"/>
       <c r="CB177" s="20"/>
       <c r="CC177" s="20"/>
       <c r="CD177" s="20"/>
+      <c r="LS177" s="71"/>
+      <c r="LT177" s="71"/>
+      <c r="LU177" s="71"/>
+      <c r="LV177" s="71"/>
+      <c r="LW177" s="71"/>
+      <c r="LX177" s="71"/>
+      <c r="LY177" s="71"/>
+      <c r="LZ177" s="71"/>
     </row>
-    <row r="178" spans="75:82" ht="44.25" customHeight="1">
+    <row r="178" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW178" s="20"/>
       <c r="BX178" s="20"/>
       <c r="BY178" s="20"/>
       <c r="BZ178" s="20"/>
       <c r="CA178" s="20"/>
       <c r="CB178" s="20"/>
       <c r="CC178" s="54"/>
       <c r="CD178" s="54"/>
+      <c r="LS178" s="71"/>
+      <c r="LT178" s="71"/>
+      <c r="LU178" s="71"/>
+      <c r="LV178" s="71"/>
+      <c r="LW178" s="71"/>
+      <c r="LX178" s="71"/>
+      <c r="LY178" s="71"/>
+      <c r="LZ178" s="71"/>
     </row>
-    <row r="179" spans="75:82" ht="44.25" customHeight="1">
+    <row r="179" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW179" s="20"/>
       <c r="BX179" s="20"/>
       <c r="BY179" s="20"/>
       <c r="BZ179" s="20"/>
       <c r="CA179" s="20"/>
       <c r="CB179" s="20"/>
       <c r="CC179" s="20"/>
       <c r="CD179" s="20"/>
+      <c r="LS179" s="71"/>
+      <c r="LT179" s="71"/>
+      <c r="LU179" s="71"/>
+      <c r="LV179" s="71"/>
+      <c r="LW179" s="71"/>
+      <c r="LX179" s="71"/>
+      <c r="LY179" s="71"/>
+      <c r="LZ179" s="71"/>
     </row>
-    <row r="180" spans="75:82" ht="44.25" customHeight="1">
+    <row r="180" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW180" s="20"/>
       <c r="BX180" s="20"/>
       <c r="BY180" s="20"/>
       <c r="BZ180" s="20"/>
       <c r="CA180" s="20"/>
       <c r="CB180" s="20"/>
       <c r="CC180" s="20"/>
       <c r="CD180" s="20"/>
+      <c r="LS180" s="71"/>
+      <c r="LT180" s="71"/>
+      <c r="LU180" s="71"/>
+      <c r="LV180" s="71"/>
+      <c r="LW180" s="71"/>
+      <c r="LX180" s="71"/>
+      <c r="LY180" s="71"/>
+      <c r="LZ180" s="71"/>
     </row>
-    <row r="181" spans="75:82" ht="44.25" customHeight="1">
+    <row r="181" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW181" s="20"/>
       <c r="BX181" s="20"/>
       <c r="BY181" s="20"/>
       <c r="BZ181" s="20"/>
       <c r="CA181" s="20"/>
       <c r="CB181" s="20"/>
       <c r="CC181" s="20"/>
       <c r="CD181" s="20"/>
+      <c r="LS181" s="71"/>
+      <c r="LT181" s="71"/>
+      <c r="LU181" s="71"/>
+      <c r="LV181" s="71"/>
+      <c r="LW181" s="71"/>
+      <c r="LX181" s="71"/>
+      <c r="LY181" s="71"/>
+      <c r="LZ181" s="71"/>
     </row>
-    <row r="182" spans="75:82" ht="44.25" customHeight="1">
+    <row r="182" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW182" s="54"/>
       <c r="BX182" s="54"/>
       <c r="BY182" s="20"/>
       <c r="BZ182" s="20"/>
       <c r="CA182" s="20"/>
       <c r="CB182" s="20"/>
       <c r="CC182" s="20"/>
       <c r="CD182" s="20"/>
+      <c r="LS182" s="72"/>
+      <c r="LT182" s="72"/>
+      <c r="LU182" s="72"/>
+      <c r="LV182" s="72"/>
+      <c r="LW182" s="72"/>
+      <c r="LX182" s="72"/>
+      <c r="LY182" s="72"/>
+      <c r="LZ182" s="72"/>
     </row>
-    <row r="183" spans="75:82" ht="44.25" customHeight="1">
+    <row r="183" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW183" s="54"/>
       <c r="BX183" s="54"/>
       <c r="BY183" s="20"/>
       <c r="BZ183" s="20"/>
       <c r="CA183" s="20"/>
       <c r="CB183" s="20"/>
       <c r="CC183" s="20"/>
       <c r="CD183" s="20"/>
     </row>
-    <row r="184" spans="75:82" ht="44.25" customHeight="1">
+    <row r="184" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW184" s="54"/>
       <c r="BX184" s="54"/>
       <c r="BY184" s="54"/>
       <c r="BZ184" s="54"/>
       <c r="CA184" s="20"/>
       <c r="CB184" s="20"/>
       <c r="CC184" s="20"/>
       <c r="CD184" s="20"/>
     </row>
-    <row r="185" spans="75:82" ht="44.25" customHeight="1">
+    <row r="185" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW185" s="20"/>
       <c r="BX185" s="20"/>
       <c r="BY185" s="20"/>
       <c r="BZ185" s="20"/>
       <c r="CA185" s="20"/>
       <c r="CB185" s="20"/>
       <c r="CC185" s="20"/>
       <c r="CD185" s="20"/>
     </row>
-    <row r="186" spans="75:82" ht="44.25" customHeight="1">
+    <row r="186" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW186" s="20"/>
       <c r="BX186" s="20"/>
       <c r="BY186" s="20"/>
       <c r="BZ186" s="20"/>
       <c r="CA186" s="20"/>
       <c r="CB186" s="20"/>
       <c r="CC186" s="20"/>
       <c r="CD186" s="20"/>
     </row>
-    <row r="187" spans="75:82" ht="44.25" customHeight="1">
+    <row r="187" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW187" s="54"/>
       <c r="BX187" s="54"/>
       <c r="BY187" s="20"/>
       <c r="BZ187" s="20"/>
       <c r="CA187" s="20"/>
       <c r="CB187" s="20"/>
       <c r="CC187" s="20"/>
       <c r="CD187" s="20"/>
     </row>
-    <row r="188" spans="75:82" ht="44.25" customHeight="1">
+    <row r="188" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW188" s="20"/>
       <c r="BX188" s="20"/>
       <c r="BY188" s="20"/>
       <c r="BZ188" s="20"/>
       <c r="CA188" s="20"/>
       <c r="CB188" s="20"/>
       <c r="CC188" s="20"/>
       <c r="CD188" s="20"/>
     </row>
-    <row r="189" spans="75:82" ht="44.25" customHeight="1">
+    <row r="189" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW189" s="54"/>
       <c r="BX189" s="54"/>
       <c r="BY189" s="54"/>
       <c r="BZ189" s="54"/>
       <c r="CA189" s="20"/>
       <c r="CB189" s="20"/>
       <c r="CC189" s="20"/>
       <c r="CD189" s="20"/>
     </row>
-    <row r="190" spans="75:82" ht="44.25" customHeight="1">
+    <row r="190" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW190" s="20"/>
       <c r="BX190" s="20"/>
       <c r="BY190" s="20"/>
       <c r="BZ190" s="20"/>
       <c r="CA190" s="20"/>
       <c r="CB190" s="20"/>
       <c r="CC190" s="20"/>
       <c r="CD190" s="20"/>
     </row>
-    <row r="191" spans="75:82" ht="44.25" customHeight="1">
+    <row r="191" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW191" s="20"/>
       <c r="BX191" s="20"/>
       <c r="BY191" s="20"/>
       <c r="BZ191" s="20"/>
       <c r="CA191" s="20"/>
       <c r="CB191" s="20"/>
       <c r="CC191" s="20"/>
       <c r="CD191" s="20"/>
     </row>
-    <row r="192" spans="75:82" ht="44.25" customHeight="1">
+    <row r="192" spans="75:338" ht="44.25" customHeight="1">
       <c r="BW192" s="54"/>
       <c r="BX192" s="54"/>
       <c r="BY192" s="54"/>
       <c r="BZ192" s="54"/>
       <c r="CA192" s="20"/>
       <c r="CB192" s="20"/>
       <c r="CC192" s="20"/>
       <c r="CD192" s="20"/>
     </row>
     <row r="193" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW193" s="54"/>
       <c r="BX193" s="54"/>
       <c r="BY193" s="54"/>
       <c r="BZ193" s="54"/>
       <c r="CA193" s="20"/>
       <c r="CB193" s="20"/>
       <c r="CC193" s="20"/>
       <c r="CD193" s="20"/>
     </row>
     <row r="194" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW194" s="20"/>
       <c r="BX194" s="20"/>
       <c r="BY194" s="20"/>
       <c r="BZ194" s="20"/>
       <c r="CA194" s="20"/>
@@ -45126,302 +46832,308 @@
       <c r="CB197" s="20"/>
       <c r="CC197" s="20"/>
       <c r="CD197" s="20"/>
     </row>
     <row r="198" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW198" s="20"/>
       <c r="BX198" s="20"/>
       <c r="BY198" s="20"/>
       <c r="BZ198" s="20"/>
       <c r="CA198" s="20"/>
       <c r="CB198" s="20"/>
       <c r="CC198" s="20"/>
       <c r="CD198" s="20"/>
     </row>
     <row r="199" spans="75:82" ht="44.25" customHeight="1">
       <c r="BW199" s="20"/>
       <c r="BX199" s="20"/>
       <c r="BY199" s="20"/>
       <c r="BZ199" s="20"/>
       <c r="CA199" s="20"/>
       <c r="CB199" s="20"/>
       <c r="CC199" s="20"/>
       <c r="CD199" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="251">
+  <mergeCells count="257">
+    <mergeCell ref="LS4:LV4"/>
+    <mergeCell ref="LW4:LZ4"/>
+    <mergeCell ref="LS5:LT5"/>
+    <mergeCell ref="LU5:LV5"/>
+    <mergeCell ref="LW5:LX5"/>
+    <mergeCell ref="LY5:LZ5"/>
+    <mergeCell ref="LK4:LN4"/>
+    <mergeCell ref="LO4:LR4"/>
+    <mergeCell ref="LK5:LL5"/>
+    <mergeCell ref="LM5:LN5"/>
+    <mergeCell ref="LO5:LP5"/>
+    <mergeCell ref="LQ5:LR5"/>
+    <mergeCell ref="LC4:LF4"/>
+    <mergeCell ref="LG4:LJ4"/>
+    <mergeCell ref="LC5:LD5"/>
+    <mergeCell ref="LE5:LF5"/>
+    <mergeCell ref="LG5:LH5"/>
+    <mergeCell ref="LI5:LJ5"/>
+    <mergeCell ref="KU4:KX4"/>
+    <mergeCell ref="KY4:LB4"/>
+    <mergeCell ref="KU5:KV5"/>
+    <mergeCell ref="KW5:KX5"/>
+    <mergeCell ref="KY5:KZ5"/>
+    <mergeCell ref="LA5:LB5"/>
+    <mergeCell ref="IM5:IN5"/>
+    <mergeCell ref="IO5:IP5"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="IQ4:IT4"/>
+    <mergeCell ref="IU4:IX4"/>
+    <mergeCell ref="IQ5:IR5"/>
+    <mergeCell ref="IS5:IT5"/>
+    <mergeCell ref="IU5:IV5"/>
+    <mergeCell ref="IW5:IX5"/>
+    <mergeCell ref="IA5:IB5"/>
+    <mergeCell ref="IC5:ID5"/>
+    <mergeCell ref="IE5:IF5"/>
+    <mergeCell ref="IG5:IH5"/>
+    <mergeCell ref="II5:IJ5"/>
+    <mergeCell ref="IK5:IL5"/>
+    <mergeCell ref="HO5:HP5"/>
+    <mergeCell ref="HQ5:HR5"/>
+    <mergeCell ref="HS5:HT5"/>
+    <mergeCell ref="HU5:HV5"/>
+    <mergeCell ref="HW5:HX5"/>
+    <mergeCell ref="HY5:HZ5"/>
+    <mergeCell ref="HC5:HD5"/>
+    <mergeCell ref="HE5:HF5"/>
+    <mergeCell ref="HG5:HH5"/>
+    <mergeCell ref="HI5:HJ5"/>
+    <mergeCell ref="HK5:HL5"/>
+    <mergeCell ref="HM5:HN5"/>
+    <mergeCell ref="GQ5:GR5"/>
+    <mergeCell ref="GS5:GT5"/>
+    <mergeCell ref="GU5:GV5"/>
+    <mergeCell ref="GW5:GX5"/>
+    <mergeCell ref="GY5:GZ5"/>
+    <mergeCell ref="HA5:HB5"/>
+    <mergeCell ref="GE5:GF5"/>
+    <mergeCell ref="GG5:GH5"/>
+    <mergeCell ref="GI5:GJ5"/>
+    <mergeCell ref="GK5:GL5"/>
+    <mergeCell ref="GM5:GN5"/>
+    <mergeCell ref="GO5:GP5"/>
+    <mergeCell ref="FW5:FX5"/>
+    <mergeCell ref="FY5:FZ5"/>
+    <mergeCell ref="GA5:GB5"/>
+    <mergeCell ref="GC5:GD5"/>
+    <mergeCell ref="FS5:FT5"/>
+    <mergeCell ref="FU5:FV5"/>
+    <mergeCell ref="FG5:FH5"/>
+    <mergeCell ref="FI5:FJ5"/>
+    <mergeCell ref="FK5:FL5"/>
+    <mergeCell ref="FM5:FN5"/>
+    <mergeCell ref="DU5:DV5"/>
+    <mergeCell ref="DG5:DH5"/>
+    <mergeCell ref="DI5:DJ5"/>
+    <mergeCell ref="FO5:FP5"/>
+    <mergeCell ref="FQ5:FR5"/>
+    <mergeCell ref="FE5:FF5"/>
+    <mergeCell ref="EI5:EJ5"/>
+    <mergeCell ref="EK5:EL5"/>
+    <mergeCell ref="EM5:EN5"/>
+    <mergeCell ref="EO5:EP5"/>
+    <mergeCell ref="EQ5:ER5"/>
+    <mergeCell ref="ES5:ET5"/>
+    <mergeCell ref="CM5:CN5"/>
+    <mergeCell ref="EU5:EV5"/>
+    <mergeCell ref="EW5:EX5"/>
+    <mergeCell ref="EY5:EZ5"/>
+    <mergeCell ref="FA5:FB5"/>
+    <mergeCell ref="FC5:FD5"/>
+    <mergeCell ref="CY5:CZ5"/>
+    <mergeCell ref="DA5:DB5"/>
+    <mergeCell ref="DC5:DD5"/>
+    <mergeCell ref="DE5:DF5"/>
+    <mergeCell ref="DK5:DL5"/>
+    <mergeCell ref="DM5:DN5"/>
+    <mergeCell ref="DO5:DP5"/>
+    <mergeCell ref="DQ5:DR5"/>
+    <mergeCell ref="DS5:DT5"/>
+    <mergeCell ref="II4:IL4"/>
+    <mergeCell ref="IM4:IP4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="HK4:HN4"/>
+    <mergeCell ref="HO4:HR4"/>
+    <mergeCell ref="HS4:HV4"/>
+    <mergeCell ref="HW4:HZ4"/>
+    <mergeCell ref="IA4:ID4"/>
+    <mergeCell ref="IE4:IH4"/>
+    <mergeCell ref="GM4:GP4"/>
+    <mergeCell ref="GQ4:GT4"/>
+    <mergeCell ref="DY5:DZ5"/>
+    <mergeCell ref="EA5:EB5"/>
+    <mergeCell ref="EC5:ED5"/>
+    <mergeCell ref="EE5:EF5"/>
+    <mergeCell ref="EG5:EH5"/>
+    <mergeCell ref="DW5:DX5"/>
+    <mergeCell ref="DS4:DV4"/>
+    <mergeCell ref="DW4:DZ4"/>
+    <mergeCell ref="EA4:ED4"/>
+    <mergeCell ref="EE4:EH4"/>
+    <mergeCell ref="EI4:EL4"/>
+    <mergeCell ref="EM4:EP4"/>
+    <mergeCell ref="DC4:DF4"/>
+    <mergeCell ref="DG4:DJ4"/>
+    <mergeCell ref="DK4:DN4"/>
+    <mergeCell ref="DO4:DR4"/>
+    <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="BS4:BV4"/>
+    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="CA5:CB5"/>
+    <mergeCell ref="CC5:CD5"/>
+    <mergeCell ref="CE5:CF5"/>
+    <mergeCell ref="CG5:CH5"/>
+    <mergeCell ref="CI5:CJ5"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="CA4:CD4"/>
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="CI4:CL4"/>
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CO5:CP5"/>
+    <mergeCell ref="CQ5:CR5"/>
+    <mergeCell ref="CS5:CT5"/>
+    <mergeCell ref="CU5:CV5"/>
+    <mergeCell ref="CW5:CX5"/>
+    <mergeCell ref="CK5:CL5"/>
+    <mergeCell ref="BS5:BT5"/>
+    <mergeCell ref="BU5:BV5"/>
+    <mergeCell ref="BW5:BX5"/>
+    <mergeCell ref="BY5:BZ5"/>
+    <mergeCell ref="HG4:HJ4"/>
+    <mergeCell ref="FO4:FR4"/>
+    <mergeCell ref="FS4:FV4"/>
+    <mergeCell ref="FW4:FZ4"/>
+    <mergeCell ref="GA4:GD4"/>
+    <mergeCell ref="GE4:GH4"/>
+    <mergeCell ref="GI4:GL4"/>
+    <mergeCell ref="EQ4:ET4"/>
+    <mergeCell ref="EU4:EX4"/>
+    <mergeCell ref="EY4:FB4"/>
+    <mergeCell ref="FC4:FF4"/>
+    <mergeCell ref="FG4:FJ4"/>
+    <mergeCell ref="FK4:FN4"/>
+    <mergeCell ref="GU4:GX4"/>
+    <mergeCell ref="GY4:HB4"/>
+    <mergeCell ref="HC4:HF4"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="BC4:BF4"/>
+    <mergeCell ref="BG4:BJ4"/>
+    <mergeCell ref="BK4:BN4"/>
+    <mergeCell ref="BO4:BR4"/>
+    <mergeCell ref="BO5:BP5"/>
+    <mergeCell ref="BQ5:BR5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BC5:BD5"/>
+    <mergeCell ref="BE5:BF5"/>
+    <mergeCell ref="BG5:BH5"/>
+    <mergeCell ref="BI5:BJ5"/>
+    <mergeCell ref="BK5:BL5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="BM5:BN5"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="IY4:JB4"/>
+    <mergeCell ref="JC4:JF4"/>
+    <mergeCell ref="IY5:IZ5"/>
+    <mergeCell ref="JA5:JB5"/>
+    <mergeCell ref="JC5:JD5"/>
+    <mergeCell ref="JE5:JF5"/>
+    <mergeCell ref="JG4:JJ4"/>
+    <mergeCell ref="JK4:JN4"/>
+    <mergeCell ref="JG5:JH5"/>
+    <mergeCell ref="JI5:JJ5"/>
+    <mergeCell ref="JK5:JL5"/>
+    <mergeCell ref="JM5:JN5"/>
     <mergeCell ref="KM4:KP4"/>
     <mergeCell ref="KQ4:KT4"/>
     <mergeCell ref="KM5:KN5"/>
     <mergeCell ref="KO5:KP5"/>
     <mergeCell ref="KQ5:KR5"/>
     <mergeCell ref="KS5:KT5"/>
     <mergeCell ref="JO4:JR4"/>
     <mergeCell ref="JS4:JV4"/>
     <mergeCell ref="JO5:JP5"/>
     <mergeCell ref="JQ5:JR5"/>
     <mergeCell ref="JS5:JT5"/>
     <mergeCell ref="JU5:JV5"/>
     <mergeCell ref="KE4:KH4"/>
     <mergeCell ref="KI4:KL4"/>
     <mergeCell ref="KE5:KF5"/>
     <mergeCell ref="KG5:KH5"/>
     <mergeCell ref="KI5:KJ5"/>
     <mergeCell ref="KK5:KL5"/>
     <mergeCell ref="JW4:JZ4"/>
     <mergeCell ref="KA4:KD4"/>
     <mergeCell ref="JW5:JX5"/>
     <mergeCell ref="JY5:JZ5"/>
     <mergeCell ref="KA5:KB5"/>
     <mergeCell ref="KC5:KD5"/>
-    <mergeCell ref="IY4:JB4"/>
-[...225 lines deleted...]
-    <mergeCell ref="LI5:LJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>