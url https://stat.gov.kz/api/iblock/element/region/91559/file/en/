--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -12,109 +12,69 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL5" i="5"/>
-[...3 lines deleted...]
-  <c r="Q5"/>
+  <c r="AA5" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="25">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>Mutual trade in the city of Almaty</t>
   </si>
   <si>
     <t>2023 *</t>
   </si>
   <si>
-    <t>January 2024 *</t>
-[...34 lines deleted...]
-  <si>
     <t>January 2025 *</t>
   </si>
   <si>
     <t>January-February 2025 *</t>
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
     <t>January-May 2025 *</t>
   </si>
   <si>
     <t>January-June 2025 *</t>
   </si>
   <si>
     <t>January-July 2025 *</t>
   </si>
   <si>
     <t>January-august 2025 *</t>
   </si>
   <si>
     <t>January-September 2025 *</t>
@@ -126,109 +86,110 @@
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>January-October 2025 *</t>
   </si>
   <si>
     <t>January-November 2025 *</t>
   </si>
   <si>
     <t>January-December 2025 *</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026 *</t>
+  </si>
+  <si>
+    <t>2024 *</t>
+  </si>
+  <si>
+    <t>January-March 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -292,123 +253,117 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...3 lines deleted...]
-      <top/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -666,1006 +621,792 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AN14"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AJ2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="Z2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AO24" sqref="AO24"/>
+      <selection pane="bottomRight" activeCell="AE4" sqref="AE4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="34" width="21.7109375" style="2"/>
-[...4 lines deleted...]
-    <col min="39" max="16384" width="21.7109375" style="2"/>
+    <col min="1" max="23" width="21.7109375" style="2"/>
+    <col min="24" max="24" width="24.140625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="24" style="2" customWidth="1"/>
+    <col min="26" max="26" width="25" style="2" customWidth="1"/>
+    <col min="27" max="27" width="23" style="2" customWidth="1"/>
+    <col min="28" max="16384" width="21.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:30" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="24"/>
-[...10 lines deleted...]
-      <c r="M1" s="24"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
     </row>
-    <row r="3" spans="1:40" ht="15" customHeight="1">
+    <row r="3" spans="1:30" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:40" ht="15" customHeight="1">
+    <row r="4" spans="1:30" ht="15" customHeight="1">
       <c r="A4" s="6"/>
-      <c r="B4" s="15">
+      <c r="B4" s="12">
         <v>2011</v>
       </c>
-      <c r="C4" s="15">
+      <c r="C4" s="12">
         <v>2012</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="12">
         <v>2013</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="12">
         <v>2014</v>
       </c>
-      <c r="F4" s="15">
+      <c r="F4" s="12">
         <v>2015</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="12">
         <v>2016</v>
       </c>
-      <c r="H4" s="15">
+      <c r="H4" s="12">
         <v>2017</v>
       </c>
-      <c r="I4" s="15">
+      <c r="I4" s="12">
         <v>2018</v>
       </c>
-      <c r="J4" s="15">
+      <c r="J4" s="12">
         <v>2019</v>
       </c>
-      <c r="K4" s="15">
+      <c r="K4" s="12">
         <v>2020</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="12">
         <v>2021</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="15" t="s">
+      <c r="N4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="15" t="s">
+      <c r="O4" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="P4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="P4" s="15" t="s">
+      <c r="Q4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="15" t="s">
+      <c r="R4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="15" t="s">
+      <c r="S4" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="15" t="s">
+      <c r="T4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="T4" s="15" t="s">
+      <c r="U4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="V4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="V4" s="15" t="s">
+      <c r="W4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="W4" s="15" t="s">
+      <c r="X4" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="X4" s="15" t="s">
+      <c r="Y4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z4" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB4" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="AC4" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD4" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30" ht="15" customHeight="1">
+      <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Y4" s="15" t="s">
-[...52 lines deleted...]
-      <c r="B5" s="18">
+      <c r="B5" s="15">
         <v>6731038.099999995</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C5" s="15">
         <v>7461172.5299999788</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="15">
         <v>8732230.3831500001</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="15">
         <v>6308887.30743</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="15">
         <v>4106519.1570899999</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="15">
         <v>3995312.8898999998</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="15">
         <v>5094196.0442699995</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="15">
         <v>5735134.4463200001</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="15">
         <v>6161761.9438899998</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="15">
         <v>5394386.8090000004</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="15">
         <v>6644614.5988300005</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="15">
         <v>7667103.2833799999</v>
       </c>
       <c r="N5" s="7">
         <v>6830339.62053</v>
       </c>
-      <c r="O5" s="7">
-[...15 lines deleted...]
-        <v>2710364.4410600001</v>
+      <c r="O5" s="16">
+        <v>7381562.4000000004</v>
+      </c>
+      <c r="P5" s="8">
+        <v>548451.69631000003</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>1113874.8924099999</v>
+      </c>
+      <c r="R5" s="8">
+        <v>1803217.94808</v>
+      </c>
+      <c r="S5" s="8">
+        <v>2572193.0767000001</v>
       </c>
       <c r="T5" s="8">
-        <v>3218966.7585299998</v>
-[...32 lines deleted...]
-      <c r="AE5" s="9">
         <v>3259909.6027200003</v>
       </c>
-      <c r="AF5" s="9">
+      <c r="U5" s="8">
         <v>3947032.6762600001</v>
       </c>
-      <c r="AG5" s="9">
+      <c r="V5" s="8">
         <v>4688524.6260000002</v>
       </c>
-      <c r="AH5" s="9">
+      <c r="W5" s="8">
         <v>5426373.1419500001</v>
       </c>
-      <c r="AI5" s="9">
+      <c r="X5" s="8">
         <v>6095367.1115999995</v>
       </c>
-      <c r="AJ5" s="9">
+      <c r="Y5" s="8">
         <v>6851030.4895799998</v>
       </c>
-      <c r="AK5" s="9">
+      <c r="Z5" s="8">
         <v>7656925.0999999996</v>
       </c>
-      <c r="AL5" s="9">
-        <f>AL7+AL9</f>
+      <c r="AA5" s="8">
+        <f>AA7+AA9</f>
         <v>8508987.6176500004</v>
       </c>
-      <c r="AM5" s="9">
+      <c r="AB5" s="8">
         <v>599188.80420000001</v>
       </c>
-      <c r="AN5" s="9">
+      <c r="AC5" s="8">
         <v>1239186.34491</v>
       </c>
+      <c r="AD5" s="8">
+        <v>1963705.2599800001</v>
+      </c>
     </row>
-    <row r="6" spans="1:40" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B6" s="18" t="s">
+    <row r="6" spans="1:30" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="15">
         <v>110.84727822295322</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="15">
         <v>117.03563143781136</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="15">
         <v>72.248292024038179</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="15">
         <v>65.091020919865485</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="15">
         <v>97.291957910436153</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="15">
         <v>127.50430778895777</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="15">
         <v>112.58173805012734</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="15">
         <v>107.43884038923881</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="15">
         <v>87.546173612712721</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="15">
         <v>123.17645793853934</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="15">
         <v>115.388231617377</v>
       </c>
       <c r="N6" s="7">
         <v>87.951959383675913</v>
       </c>
-      <c r="O6" s="7">
-[...32 lines deleted...]
-      <c r="Z6" s="21">
+      <c r="O6" s="18">
         <v>96.3</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="P6" s="8">
         <v>103.12790964704031</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="Q6" s="8">
         <v>99.032464545593825</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="R6" s="8">
         <v>106.58477533122007</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="S6" s="8">
         <v>114.34056354045883</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="T6" s="8">
         <v>114.78810050979367</v>
       </c>
-      <c r="AF6" s="9">
+      <c r="U6" s="8">
         <v>112.06490462852219</v>
       </c>
-      <c r="AG6" s="9">
+      <c r="V6" s="8">
         <v>113.21016375354949</v>
       </c>
-      <c r="AH6" s="9">
+      <c r="W6" s="8">
         <v>113.6202277167701</v>
       </c>
-      <c r="AI6" s="9">
+      <c r="X6" s="8">
         <v>114.7</v>
       </c>
-      <c r="AJ6" s="9">
+      <c r="Y6" s="8">
         <v>108.89785125339905</v>
       </c>
-      <c r="AK6" s="9">
+      <c r="Z6" s="8">
         <v>109.1</v>
       </c>
-      <c r="AL6" s="9">
+      <c r="AA6" s="8">
         <v>110.28002723575572</v>
       </c>
-      <c r="AM6" s="9">
+      <c r="AB6" s="8">
         <v>99.2</v>
       </c>
-      <c r="AN6" s="9">
+      <c r="AC6" s="8">
         <v>104.8</v>
       </c>
+      <c r="AD6" s="8">
+        <v>104.37507545711209</v>
+      </c>
     </row>
-    <row r="7" spans="1:40" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B7" s="18">
+    <row r="7" spans="1:30" ht="15" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="15">
         <v>727217.09999999905</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="15">
         <v>834655.16</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="15">
         <v>903848.14177999995</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="15">
         <v>1638721.14439</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="15">
         <v>544442.03370999999</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="15">
         <v>647467.98438000004</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="15">
         <v>750170.23708999995</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="15">
         <v>799438.96112999995</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="15">
         <v>897887.84389000002</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="15">
         <v>675916.26639</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="15">
         <v>796334.38352999999</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="15">
         <v>2124716.0877200002</v>
       </c>
       <c r="N7" s="7">
         <v>2250361.5276899999</v>
       </c>
-      <c r="O7" s="11">
-[...32 lines deleted...]
-      <c r="Z7" s="19">
+      <c r="O7" s="16">
         <v>2092534.7</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="P7" s="8">
         <v>154117.69420999999</v>
       </c>
-      <c r="AB7" s="9">
+      <c r="Q7" s="8">
         <v>304949.15393999999</v>
       </c>
-      <c r="AC7" s="9">
+      <c r="R7" s="8">
         <v>505041.62258999998</v>
       </c>
-      <c r="AD7" s="9">
+      <c r="S7" s="8">
         <v>744192.72198999999</v>
       </c>
-      <c r="AE7" s="9">
+      <c r="T7" s="8">
         <v>953379.15523000003</v>
       </c>
-      <c r="AF7" s="9">
+      <c r="U7" s="8">
         <v>1151085.6853400001</v>
       </c>
-      <c r="AG7" s="9">
+      <c r="V7" s="8">
         <v>1403954.2416900001</v>
       </c>
-      <c r="AH7" s="9">
+      <c r="W7" s="8">
         <v>1621968.24162</v>
       </c>
-      <c r="AI7" s="9">
+      <c r="X7" s="8">
         <v>1795274.6457799999</v>
       </c>
-      <c r="AJ7" s="9">
+      <c r="Y7" s="8">
         <v>1994688.8339199999</v>
       </c>
-      <c r="AK7" s="9">
+      <c r="Z7" s="8">
         <v>2203749.7000000002</v>
       </c>
-      <c r="AL7" s="7">
+      <c r="AA7" s="7">
         <v>2439226.3836500002</v>
       </c>
-      <c r="AM7" s="7">
+      <c r="AB7" s="7">
         <v>181593.0325</v>
       </c>
-      <c r="AN7" s="7">
+      <c r="AC7" s="7">
         <v>360781.15058000002</v>
       </c>
+      <c r="AD7" s="7">
+        <v>532327.29304000002</v>
+      </c>
     </row>
-    <row r="8" spans="1:40" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B8" s="18" t="s">
+    <row r="8" spans="1:30" ht="15" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="15">
         <v>114.77386326586669</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>108.29000826880407</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="15">
         <v>181.3049193377521</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>33.22359240764321</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="15">
         <v>118.92321758625958</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>115.86213607277357</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="15">
         <v>106.56767245673718</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="15">
         <v>112.31474665943769</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="15">
         <v>75.278473919600842</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="15">
         <v>117.81553768237313</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="15">
         <v>266.81204926773785</v>
       </c>
       <c r="N8" s="7">
         <v>104.03114069925621</v>
       </c>
-      <c r="O8" s="7">
-[...32 lines deleted...]
-      <c r="Z8" s="21">
+      <c r="O8" s="18">
         <v>82</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="P8" s="8">
         <v>116.14927791867837</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="Q8" s="8">
         <v>91.621268690804115</v>
       </c>
-      <c r="AC8" s="9">
+      <c r="R8" s="8">
         <v>105.58402137454759</v>
       </c>
-      <c r="AD8" s="9">
+      <c r="S8" s="8">
         <v>116.63056652587993</v>
       </c>
-      <c r="AE8" s="9">
+      <c r="T8" s="8">
         <v>117.6680679335399</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="U8" s="8">
         <v>114.58298942169185</v>
       </c>
-      <c r="AG8" s="9">
+      <c r="V8" s="8">
         <v>115.40326997783856</v>
       </c>
-      <c r="AH8" s="9">
+      <c r="W8" s="8">
         <v>113.85979953559404</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="X8" s="8">
         <v>117.3</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="Y8" s="8">
         <v>107.63067491799197</v>
       </c>
-      <c r="AK8" s="9">
+      <c r="Z8" s="8">
         <v>107.6</v>
       </c>
-      <c r="AL8" s="9">
+      <c r="AA8" s="8">
         <v>108.9711288628563</v>
       </c>
-      <c r="AM8" s="9">
+      <c r="AB8" s="8">
         <v>98.4</v>
       </c>
-      <c r="AN8" s="9">
+      <c r="AC8" s="8">
         <v>106.7</v>
       </c>
+      <c r="AD8" s="22">
+        <v>98.349536522008506</v>
+      </c>
     </row>
-    <row r="9" spans="1:40" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B9" s="18">
+    <row r="9" spans="1:30" ht="15" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="15">
         <v>6003820.9999999963</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="15">
         <v>6626517.3699999787</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="15">
         <v>7828382.2413699999</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="15">
         <v>4670166.16304</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="15">
         <v>3562077.1233799998</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="15">
         <v>3347844.90552</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="15">
         <v>4344025.8071799995</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="15">
         <v>4935695.4851900004</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="15">
         <v>5263874.0999999996</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="15">
         <v>4718470.5426099999</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="15">
         <v>5848280.2153000003</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="15">
         <v>5542387.1956599997</v>
       </c>
       <c r="N9" s="7">
         <v>4579978.0928400001</v>
       </c>
-      <c r="O9" s="11">
-[...32 lines deleted...]
-      <c r="Z9" s="19">
+      <c r="O9" s="16">
         <v>5289027.7</v>
       </c>
-      <c r="AA9" s="9">
+      <c r="P9" s="8">
         <v>394334.00209999998</v>
       </c>
-      <c r="AB9" s="9">
+      <c r="Q9" s="8">
         <v>808925.73846999998</v>
       </c>
-      <c r="AC9" s="9">
+      <c r="R9" s="8">
         <v>1298176.32549</v>
       </c>
-      <c r="AD9" s="9">
+      <c r="S9" s="8">
         <v>1828000.3547100001</v>
       </c>
-      <c r="AE9" s="9">
+      <c r="T9" s="8">
         <v>2306530.4474900002</v>
       </c>
-      <c r="AF9" s="9">
+      <c r="U9" s="8">
         <v>2795946.9909199998</v>
       </c>
-      <c r="AG9" s="9">
+      <c r="V9" s="8">
         <v>3284570.3843100001</v>
       </c>
-      <c r="AH9" s="9">
+      <c r="W9" s="8">
         <v>3804404.9003300001</v>
       </c>
-      <c r="AI9" s="9">
+      <c r="X9" s="8">
         <v>4300092.4658199996</v>
       </c>
-      <c r="AJ9" s="9">
+      <c r="Y9" s="8">
         <v>4856341.6556599997</v>
       </c>
-      <c r="AK9" s="9">
+      <c r="Z9" s="8">
         <v>5453175.4000000004</v>
       </c>
-      <c r="AL9" s="7">
+      <c r="AA9" s="7">
         <v>6069761.2340000002</v>
       </c>
-      <c r="AM9" s="7">
+      <c r="AB9" s="7">
         <v>417595.77169999998</v>
       </c>
-      <c r="AN9" s="7">
+      <c r="AC9" s="7">
         <v>878405.19432999997</v>
       </c>
+      <c r="AD9" s="7">
+        <v>1431377.96694</v>
+      </c>
     </row>
-    <row r="10" spans="1:40" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B10" s="18" t="s">
+    <row r="10" spans="1:30" ht="15" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="15">
         <v>110.37166780954966</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="15">
         <v>118.13720245888415</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="15">
         <v>59.656848874342927</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="15">
         <v>76.273027533163827</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="15">
         <v>93.985750155327395</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="15">
         <v>129.75588564504511</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="15">
         <v>113.62030761953723</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="15">
         <v>106.64908554011747</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="15">
         <v>89.638742359168504</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="15">
         <v>123.94440449478891</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="15">
         <v>94.769521835842653</v>
       </c>
       <c r="N10" s="7">
         <v>81.744046707243655</v>
       </c>
-      <c r="O10" s="7">
-[...32 lines deleted...]
-      <c r="Z10" s="21">
+      <c r="O10" s="18">
         <v>103.3</v>
       </c>
-      <c r="AA10" s="9">
+      <c r="P10" s="8">
         <v>98.798976971387276</v>
       </c>
-      <c r="AB10" s="9">
+      <c r="Q10" s="8">
         <v>97.897821606942145</v>
       </c>
-      <c r="AC10" s="9">
+      <c r="R10" s="8">
         <v>106.97925276461017</v>
       </c>
-      <c r="AD10" s="9">
+      <c r="S10" s="8">
         <v>113.43383886244034</v>
       </c>
-      <c r="AE10" s="9">
+      <c r="T10" s="8">
         <v>113.63846342213384</v>
       </c>
-      <c r="AF10" s="9">
+      <c r="U10" s="8">
         <v>111.06008772177564</v>
       </c>
-      <c r="AG10" s="9">
+      <c r="V10" s="8">
         <v>112.29796844802416</v>
       </c>
-      <c r="AH10" s="9">
+      <c r="W10" s="8">
         <v>113.51839503725272</v>
       </c>
-      <c r="AI10" s="9">
+      <c r="X10" s="8">
         <v>113.6</v>
       </c>
-      <c r="AJ10" s="9">
+      <c r="Y10" s="8">
         <v>109.42701669421118</v>
       </c>
-      <c r="AK10" s="9">
+      <c r="Z10" s="8">
         <v>109.7</v>
       </c>
-      <c r="AL10" s="9">
+      <c r="AA10" s="8">
         <v>110.81492803645369</v>
       </c>
-      <c r="AM10" s="9">
+      <c r="AB10" s="8">
         <v>99.5</v>
       </c>
-      <c r="AN10" s="9">
+      <c r="AC10" s="8">
         <v>104.1</v>
       </c>
+      <c r="AD10" s="8">
+        <v>106.80870595057057</v>
+      </c>
     </row>
-    <row r="11" spans="1:40" ht="15" customHeight="1">
-      <c r="A11" s="12"/>
+    <row r="11" spans="1:30" ht="15" customHeight="1">
+      <c r="A11" s="9"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:40" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="14"/>
+    <row r="12" spans="1:30" ht="15" customHeight="1">
+      <c r="A12" s="10"/>
+      <c r="B12" s="11"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:40" ht="15" customHeight="1">
+    <row r="13" spans="1:30" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:40" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="14" spans="1:30" ht="15" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>