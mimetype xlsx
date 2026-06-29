--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AA5" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>Mutual trade in the city of Almaty</t>
   </si>
   <si>
     <t>2023 *</t>
   </si>
   <si>
     <t>January 2025 *</t>
   </si>
   <si>
     <t>January-February 2025 *</t>
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
@@ -92,50 +92,53 @@
     <t>import</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>January-October 2025 *</t>
   </si>
   <si>
     <t>January-November 2025 *</t>
   </si>
   <si>
     <t>January-December 2025 *</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026 *</t>
   </si>
   <si>
     <t>2024 *</t>
   </si>
   <si>
     <t>January-March 2026 *</t>
+  </si>
+  <si>
+    <t>January-April 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -267,103 +270,106 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -621,102 +627,102 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD14"/>
+  <dimension ref="A1:AE14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="Z2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AE4" sqref="AE4"/>
+      <selection pane="bottomRight" activeCell="AC12" sqref="AC12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="23" width="21.7109375" style="2"/>
     <col min="24" max="24" width="24.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="24" style="2" customWidth="1"/>
     <col min="26" max="26" width="25" style="2" customWidth="1"/>
     <col min="27" max="27" width="23" style="2" customWidth="1"/>
     <col min="28" max="16384" width="21.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:31" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="21"/>
-[...10 lines deleted...]
-      <c r="M1" s="21"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
-    <row r="3" spans="1:30" ht="15" customHeight="1">
+    <row r="3" spans="1:31" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:30" ht="15" customHeight="1">
+    <row r="4" spans="1:31" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="12">
         <v>2011</v>
       </c>
       <c r="C4" s="12">
         <v>2012</v>
       </c>
       <c r="D4" s="12">
         <v>2013</v>
       </c>
       <c r="E4" s="12">
         <v>2014</v>
       </c>
       <c r="F4" s="12">
         <v>2015</v>
       </c>
       <c r="G4" s="12">
         <v>2016</v>
       </c>
       <c r="H4" s="12">
         <v>2017</v>
       </c>
       <c r="I4" s="12">
         <v>2018</v>
       </c>
@@ -761,52 +767,55 @@
       </c>
       <c r="W4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="Z4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="AA4" s="20" t="s">
         <v>20</v>
       </c>
       <c r="AB4" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AC4" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="12" t="s">
         <v>24</v>
       </c>
+      <c r="AE4" s="12" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="5" spans="1:30" ht="15" customHeight="1">
+    <row r="5" spans="1:31" ht="15" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="15">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="15">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="15">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="15">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="15">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="15">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="15">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="15">
@@ -854,52 +863,55 @@
       <c r="W5" s="8">
         <v>5426373.1419500001</v>
       </c>
       <c r="X5" s="8">
         <v>6095367.1115999995</v>
       </c>
       <c r="Y5" s="8">
         <v>6851030.4895799998</v>
       </c>
       <c r="Z5" s="8">
         <v>7656925.0999999996</v>
       </c>
       <c r="AA5" s="8">
         <f>AA7+AA9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AB5" s="8">
         <v>599188.80420000001</v>
       </c>
       <c r="AC5" s="8">
         <v>1239186.34491</v>
       </c>
       <c r="AD5" s="8">
         <v>1963705.2599800001</v>
       </c>
+      <c r="AE5" s="8">
+        <v>2715009.4501</v>
+      </c>
     </row>
-    <row r="6" spans="1:30" ht="15" customHeight="1">
+    <row r="6" spans="1:31" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="15">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="15">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="15">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="15">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="15">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="15">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="15">
@@ -946,52 +958,55 @@
       </c>
       <c r="W6" s="8">
         <v>113.6202277167701</v>
       </c>
       <c r="X6" s="8">
         <v>114.7</v>
       </c>
       <c r="Y6" s="8">
         <v>108.89785125339905</v>
       </c>
       <c r="Z6" s="8">
         <v>109.1</v>
       </c>
       <c r="AA6" s="8">
         <v>110.28002723575572</v>
       </c>
       <c r="AB6" s="8">
         <v>99.2</v>
       </c>
       <c r="AC6" s="8">
         <v>104.8</v>
       </c>
       <c r="AD6" s="8">
         <v>104.37507545711209</v>
       </c>
+      <c r="AE6" s="8">
+        <v>102.33355645443159</v>
+      </c>
     </row>
-    <row r="7" spans="1:30" ht="15" customHeight="1">
+    <row r="7" spans="1:31" ht="15" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="15">
         <v>834655.16</v>
       </c>
       <c r="D7" s="15">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="15">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="15">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="15">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="15">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="15">
@@ -1038,52 +1053,55 @@
       </c>
       <c r="W7" s="8">
         <v>1621968.24162</v>
       </c>
       <c r="X7" s="8">
         <v>1795274.6457799999</v>
       </c>
       <c r="Y7" s="8">
         <v>1994688.8339199999</v>
       </c>
       <c r="Z7" s="8">
         <v>2203749.7000000002</v>
       </c>
       <c r="AA7" s="7">
         <v>2439226.3836500002</v>
       </c>
       <c r="AB7" s="7">
         <v>181593.0325</v>
       </c>
       <c r="AC7" s="7">
         <v>360781.15058000002</v>
       </c>
       <c r="AD7" s="7">
         <v>532327.29304000002</v>
       </c>
+      <c r="AE7" s="7">
+        <v>738419.99742999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:30" ht="15" customHeight="1">
+    <row r="8" spans="1:31" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="15">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="15">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="15">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="15">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="15">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="15">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="15">
@@ -1127,55 +1145,58 @@
       </c>
       <c r="V8" s="8">
         <v>115.40326997783856</v>
       </c>
       <c r="W8" s="8">
         <v>113.85979953559404</v>
       </c>
       <c r="X8" s="8">
         <v>117.3</v>
       </c>
       <c r="Y8" s="8">
         <v>107.63067491799197</v>
       </c>
       <c r="Z8" s="8">
         <v>107.6</v>
       </c>
       <c r="AA8" s="8">
         <v>108.9711288628563</v>
       </c>
       <c r="AB8" s="8">
         <v>98.4</v>
       </c>
       <c r="AC8" s="8">
         <v>106.7</v>
       </c>
-      <c r="AD8" s="22">
+      <c r="AD8" s="21">
         <v>98.349536522008506</v>
       </c>
+      <c r="AE8" s="22">
+        <v>95.373962334821925</v>
+      </c>
     </row>
-    <row r="9" spans="1:30" ht="15" customHeight="1">
+    <row r="9" spans="1:31" ht="15" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="15">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="15">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="15">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="15">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="15">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="15">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="15">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="15">
@@ -1222,52 +1243,55 @@
       </c>
       <c r="W9" s="8">
         <v>3804404.9003300001</v>
       </c>
       <c r="X9" s="8">
         <v>4300092.4658199996</v>
       </c>
       <c r="Y9" s="8">
         <v>4856341.6556599997</v>
       </c>
       <c r="Z9" s="8">
         <v>5453175.4000000004</v>
       </c>
       <c r="AA9" s="7">
         <v>6069761.2340000002</v>
       </c>
       <c r="AB9" s="7">
         <v>417595.77169999998</v>
       </c>
       <c r="AC9" s="7">
         <v>878405.19432999997</v>
       </c>
       <c r="AD9" s="7">
         <v>1431377.96694</v>
       </c>
+      <c r="AE9" s="7">
+        <v>1976589.45267</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" ht="15" customHeight="1">
+    <row r="10" spans="1:31" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="15">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="15">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="15">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="15">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="15">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="15">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="15">
@@ -1314,97 +1338,100 @@
       </c>
       <c r="W10" s="8">
         <v>113.51839503725272</v>
       </c>
       <c r="X10" s="8">
         <v>113.6</v>
       </c>
       <c r="Y10" s="8">
         <v>109.42701669421118</v>
       </c>
       <c r="Z10" s="8">
         <v>109.7</v>
       </c>
       <c r="AA10" s="8">
         <v>110.81492803645369</v>
       </c>
       <c r="AB10" s="8">
         <v>99.5</v>
       </c>
       <c r="AC10" s="8">
         <v>104.1</v>
       </c>
       <c r="AD10" s="8">
         <v>106.80870595057057</v>
       </c>
+      <c r="AE10" s="8">
+        <v>105.20144838237862</v>
+      </c>
     </row>
-    <row r="11" spans="1:30" ht="15" customHeight="1">
+    <row r="11" spans="1:31" ht="15" customHeight="1">
       <c r="A11" s="9"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:30" ht="15" customHeight="1">
+    <row r="12" spans="1:31" ht="15" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="11"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:30" ht="15" customHeight="1">
+    <row r="13" spans="1:31" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:30" ht="15" customHeight="1">
+    <row r="14" spans="1:31" ht="15" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>