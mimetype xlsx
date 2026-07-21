--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,67 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99CB7A19-F98F-4E43-A2D4-33F857094121}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AA5" i="5"/>
+  <c r="AA5" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="27">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>Mutual trade in the city of Almaty</t>
   </si>
   <si>
     <t>2023 *</t>
   </si>
   <si>
     <t>January 2025 *</t>
   </si>
   <si>
     <t>January-February 2025 *</t>
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
@@ -95,56 +107,59 @@
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>January-October 2025 *</t>
   </si>
   <si>
     <t>January-November 2025 *</t>
   </si>
   <si>
     <t>January-December 2025 *</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026 *</t>
   </si>
   <si>
     <t>2024 *</t>
   </si>
   <si>
     <t>January-March 2026 *</t>
   </si>
   <si>
     <t>January-April 2026 *</t>
+  </si>
+  <si>
+    <t>January-Мау 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -330,171 +345,215 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -626,103 +685,103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AF14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="Z2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AC12" sqref="AC12"/>
+      <selection pane="bottomRight" activeCell="AF34" sqref="AF34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="23" width="21.7109375" style="2"/>
     <col min="24" max="24" width="24.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="24" style="2" customWidth="1"/>
     <col min="26" max="26" width="25" style="2" customWidth="1"/>
     <col min="27" max="27" width="23" style="2" customWidth="1"/>
     <col min="28" max="16384" width="21.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:32" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
     </row>
-    <row r="3" spans="1:31" ht="15" customHeight="1">
+    <row r="3" spans="1:32" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:31" ht="15" customHeight="1">
+    <row r="4" spans="1:32" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="12">
         <v>2011</v>
       </c>
       <c r="C4" s="12">
         <v>2012</v>
       </c>
       <c r="D4" s="12">
         <v>2013</v>
       </c>
       <c r="E4" s="12">
         <v>2014</v>
       </c>
       <c r="F4" s="12">
         <v>2015</v>
       </c>
       <c r="G4" s="12">
         <v>2016</v>
       </c>
       <c r="H4" s="12">
         <v>2017</v>
       </c>
       <c r="I4" s="12">
         <v>2018</v>
       </c>
@@ -770,52 +829,55 @@
       </c>
       <c r="X4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="Y4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="Z4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="AA4" s="20" t="s">
         <v>20</v>
       </c>
       <c r="AB4" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AC4" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AE4" s="12" t="s">
         <v>25</v>
       </c>
+      <c r="AF4" s="12" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="5" spans="1:31" ht="15" customHeight="1">
+    <row r="5" spans="1:32" ht="15" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="15">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="15">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="15">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="15">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="15">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="15">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="15">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="15">
@@ -866,52 +928,55 @@
       <c r="X5" s="8">
         <v>6095367.1115999995</v>
       </c>
       <c r="Y5" s="8">
         <v>6851030.4895799998</v>
       </c>
       <c r="Z5" s="8">
         <v>7656925.0999999996</v>
       </c>
       <c r="AA5" s="8">
         <f>AA7+AA9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AB5" s="8">
         <v>599188.80420000001</v>
       </c>
       <c r="AC5" s="8">
         <v>1239186.34491</v>
       </c>
       <c r="AD5" s="8">
         <v>1963705.2599800001</v>
       </c>
       <c r="AE5" s="8">
         <v>2715009.4501</v>
       </c>
+      <c r="AF5" s="8">
+        <v>3422492.4588200003</v>
+      </c>
     </row>
-    <row r="6" spans="1:31" ht="15" customHeight="1">
+    <row r="6" spans="1:32" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="15">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="15">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="15">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="15">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="15">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="15">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="15">
@@ -961,52 +1026,55 @@
       </c>
       <c r="X6" s="8">
         <v>114.7</v>
       </c>
       <c r="Y6" s="8">
         <v>108.89785125339905</v>
       </c>
       <c r="Z6" s="8">
         <v>109.1</v>
       </c>
       <c r="AA6" s="8">
         <v>110.28002723575572</v>
       </c>
       <c r="AB6" s="8">
         <v>99.2</v>
       </c>
       <c r="AC6" s="8">
         <v>104.8</v>
       </c>
       <c r="AD6" s="8">
         <v>104.37507545711209</v>
       </c>
       <c r="AE6" s="8">
         <v>102.33355645443159</v>
       </c>
+      <c r="AF6" s="8">
+        <v>102.29543511711945</v>
+      </c>
     </row>
-    <row r="7" spans="1:31" ht="15" customHeight="1">
+    <row r="7" spans="1:32" ht="15" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="15">
         <v>834655.16</v>
       </c>
       <c r="D7" s="15">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="15">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="15">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="15">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="15">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="15">
@@ -1056,52 +1124,55 @@
       </c>
       <c r="X7" s="8">
         <v>1795274.6457799999</v>
       </c>
       <c r="Y7" s="8">
         <v>1994688.8339199999</v>
       </c>
       <c r="Z7" s="8">
         <v>2203749.7000000002</v>
       </c>
       <c r="AA7" s="7">
         <v>2439226.3836500002</v>
       </c>
       <c r="AB7" s="7">
         <v>181593.0325</v>
       </c>
       <c r="AC7" s="7">
         <v>360781.15058000002</v>
       </c>
       <c r="AD7" s="7">
         <v>532327.29304000002</v>
       </c>
       <c r="AE7" s="7">
         <v>738419.99742999999</v>
       </c>
+      <c r="AF7" s="7">
+        <v>920268.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:31" ht="15" customHeight="1">
+    <row r="8" spans="1:32" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="15">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="15">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="15">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="15">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="15">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="15">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="15">
@@ -1151,52 +1222,55 @@
       </c>
       <c r="X8" s="8">
         <v>117.3</v>
       </c>
       <c r="Y8" s="8">
         <v>107.63067491799197</v>
       </c>
       <c r="Z8" s="8">
         <v>107.6</v>
       </c>
       <c r="AA8" s="8">
         <v>108.9711288628563</v>
       </c>
       <c r="AB8" s="8">
         <v>98.4</v>
       </c>
       <c r="AC8" s="8">
         <v>106.7</v>
       </c>
       <c r="AD8" s="21">
         <v>98.349536522008506</v>
       </c>
       <c r="AE8" s="22">
         <v>95.373962334821925</v>
       </c>
+      <c r="AF8" s="22">
+        <v>93.453354957134437</v>
+      </c>
     </row>
-    <row r="9" spans="1:31" ht="15" customHeight="1">
+    <row r="9" spans="1:32" ht="15" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="15">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="15">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="15">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="15">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="15">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="15">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="15">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="15">
@@ -1246,52 +1320,55 @@
       </c>
       <c r="X9" s="8">
         <v>4300092.4658199996</v>
       </c>
       <c r="Y9" s="8">
         <v>4856341.6556599997</v>
       </c>
       <c r="Z9" s="8">
         <v>5453175.4000000004</v>
       </c>
       <c r="AA9" s="7">
         <v>6069761.2340000002</v>
       </c>
       <c r="AB9" s="7">
         <v>417595.77169999998</v>
       </c>
       <c r="AC9" s="7">
         <v>878405.19432999997</v>
       </c>
       <c r="AD9" s="7">
         <v>1431377.96694</v>
       </c>
       <c r="AE9" s="7">
         <v>1976589.45267</v>
       </c>
+      <c r="AF9" s="7">
+        <v>2502223.6324800001</v>
+      </c>
     </row>
-    <row r="10" spans="1:31" ht="15" customHeight="1">
+    <row r="10" spans="1:32" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="15">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="15">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="15">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="15">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="15">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="15">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="15">
@@ -1341,97 +1418,100 @@
       </c>
       <c r="X10" s="8">
         <v>113.6</v>
       </c>
       <c r="Y10" s="8">
         <v>109.42701669421118</v>
       </c>
       <c r="Z10" s="8">
         <v>109.7</v>
       </c>
       <c r="AA10" s="8">
         <v>110.81492803645369</v>
       </c>
       <c r="AB10" s="8">
         <v>99.5</v>
       </c>
       <c r="AC10" s="8">
         <v>104.1</v>
       </c>
       <c r="AD10" s="8">
         <v>106.80870595057057</v>
       </c>
       <c r="AE10" s="8">
         <v>105.20144838237862</v>
       </c>
+      <c r="AF10" s="8">
+        <v>105.98339305600923</v>
+      </c>
     </row>
-    <row r="11" spans="1:31" ht="15" customHeight="1">
+    <row r="11" spans="1:32" ht="15" customHeight="1">
       <c r="A11" s="9"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:31" ht="15" customHeight="1">
+    <row r="12" spans="1:32" ht="15" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="11"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:31" ht="15" customHeight="1">
+    <row r="13" spans="1:32" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:31" ht="15" customHeight="1">
+    <row r="14" spans="1:32" ht="15" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>