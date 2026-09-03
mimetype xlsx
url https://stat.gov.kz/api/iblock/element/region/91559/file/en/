--- v3 (2026-07-21)
+++ v4 (2026-09-03)
@@ -1,79 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99CB7A19-F98F-4E43-A2D4-33F857094121}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AA5" i="5" l="1"/>
+  <c r="AA5" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>Mutual trade in the city of Almaty</t>
   </si>
   <si>
     <t>2023 *</t>
   </si>
   <si>
     <t>January 2025 *</t>
   </si>
   <si>
     <t>January-February 2025 *</t>
   </si>
   <si>
     <t>January-March 2025 *</t>
   </si>
   <si>
     <t>January-April 2025 *</t>
   </si>
   <si>
@@ -110,56 +109,59 @@
     <t>January-October 2025 *</t>
   </si>
   <si>
     <t>January-November 2025 *</t>
   </si>
   <si>
     <t>January-December 2025 *</t>
   </si>
   <si>
     <t>January 2026*</t>
   </si>
   <si>
     <t>January-February 2026 *</t>
   </si>
   <si>
     <t>2024 *</t>
   </si>
   <si>
     <t>January-March 2026 *</t>
   </si>
   <si>
     <t>January-April 2026 *</t>
   </si>
   <si>
     <t>January-Мау 2026 *</t>
+  </si>
+  <si>
+    <t>January-June 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -345,52 +347,52 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -408,152 +410,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -685,103 +651,103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AF14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AG14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="Z2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AF34" sqref="AF34"/>
+      <selection pane="bottomRight" activeCell="AG15" sqref="AG15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="23" width="21.7109375" style="2"/>
     <col min="24" max="24" width="24.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="24" style="2" customWidth="1"/>
     <col min="26" max="26" width="25" style="2" customWidth="1"/>
     <col min="27" max="27" width="23" style="2" customWidth="1"/>
     <col min="28" max="16384" width="21.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="1" spans="1:33" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
     </row>
-    <row r="3" spans="1:32" ht="15" customHeight="1">
+    <row r="3" spans="1:33" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:32" ht="15" customHeight="1">
+    <row r="4" spans="1:33" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="12">
         <v>2011</v>
       </c>
       <c r="C4" s="12">
         <v>2012</v>
       </c>
       <c r="D4" s="12">
         <v>2013</v>
       </c>
       <c r="E4" s="12">
         <v>2014</v>
       </c>
       <c r="F4" s="12">
         <v>2015</v>
       </c>
       <c r="G4" s="12">
         <v>2016</v>
       </c>
       <c r="H4" s="12">
         <v>2017</v>
       </c>
       <c r="I4" s="12">
         <v>2018</v>
       </c>
@@ -832,52 +798,55 @@
       </c>
       <c r="Y4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="Z4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="AA4" s="20" t="s">
         <v>20</v>
       </c>
       <c r="AB4" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AC4" s="12" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AE4" s="12" t="s">
         <v>25</v>
       </c>
       <c r="AF4" s="12" t="s">
         <v>26</v>
       </c>
+      <c r="AG4" s="12" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="5" spans="1:32" ht="15" customHeight="1">
+    <row r="5" spans="1:33" ht="15" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="15">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="15">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="15">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="15">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="15">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="15">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="15">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="15">
@@ -931,52 +900,55 @@
       <c r="Y5" s="8">
         <v>6851030.4895799998</v>
       </c>
       <c r="Z5" s="8">
         <v>7656925.0999999996</v>
       </c>
       <c r="AA5" s="8">
         <f>AA7+AA9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AB5" s="8">
         <v>599188.80420000001</v>
       </c>
       <c r="AC5" s="8">
         <v>1239186.34491</v>
       </c>
       <c r="AD5" s="8">
         <v>1963705.2599800001</v>
       </c>
       <c r="AE5" s="8">
         <v>2715009.4501</v>
       </c>
       <c r="AF5" s="8">
         <v>3422492.4588200003</v>
       </c>
+      <c r="AG5" s="8">
+        <v>4157131.5768200001</v>
+      </c>
     </row>
-    <row r="6" spans="1:32" ht="15" customHeight="1">
+    <row r="6" spans="1:33" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="15">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="15">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="15">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="15">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="15">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="15">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="15">
@@ -1029,52 +1001,55 @@
       </c>
       <c r="Y6" s="8">
         <v>108.89785125339905</v>
       </c>
       <c r="Z6" s="8">
         <v>109.1</v>
       </c>
       <c r="AA6" s="8">
         <v>110.28002723575572</v>
       </c>
       <c r="AB6" s="8">
         <v>99.2</v>
       </c>
       <c r="AC6" s="8">
         <v>104.8</v>
       </c>
       <c r="AD6" s="8">
         <v>104.37507545711209</v>
       </c>
       <c r="AE6" s="8">
         <v>102.33355645443159</v>
       </c>
       <c r="AF6" s="8">
         <v>102.29543511711945</v>
       </c>
+      <c r="AG6" s="8">
+        <v>101.99481795967257</v>
+      </c>
     </row>
-    <row r="7" spans="1:32" ht="15" customHeight="1">
+    <row r="7" spans="1:33" ht="15" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="15">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="15">
         <v>834655.16</v>
       </c>
       <c r="D7" s="15">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="15">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="15">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="15">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="15">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="15">
@@ -1127,52 +1102,55 @@
       </c>
       <c r="Y7" s="8">
         <v>1994688.8339199999</v>
       </c>
       <c r="Z7" s="8">
         <v>2203749.7000000002</v>
       </c>
       <c r="AA7" s="7">
         <v>2439226.3836500002</v>
       </c>
       <c r="AB7" s="7">
         <v>181593.0325</v>
       </c>
       <c r="AC7" s="7">
         <v>360781.15058000002</v>
       </c>
       <c r="AD7" s="7">
         <v>532327.29304000002</v>
       </c>
       <c r="AE7" s="7">
         <v>738419.99742999999</v>
       </c>
       <c r="AF7" s="7">
         <v>920268.9</v>
       </c>
+      <c r="AG7" s="8">
+        <v>1127780.4570500001</v>
+      </c>
     </row>
-    <row r="8" spans="1:32" ht="15" customHeight="1">
+    <row r="8" spans="1:33" ht="15" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="15">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="15">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="15">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="15">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="15">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="15">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="15">
@@ -1225,52 +1203,55 @@
       </c>
       <c r="Y8" s="8">
         <v>107.63067491799197</v>
       </c>
       <c r="Z8" s="8">
         <v>107.6</v>
       </c>
       <c r="AA8" s="8">
         <v>108.9711288628563</v>
       </c>
       <c r="AB8" s="8">
         <v>98.4</v>
       </c>
       <c r="AC8" s="8">
         <v>106.7</v>
       </c>
       <c r="AD8" s="21">
         <v>98.349536522008506</v>
       </c>
       <c r="AE8" s="22">
         <v>95.373962334821925</v>
       </c>
       <c r="AF8" s="22">
         <v>93.453354957134437</v>
       </c>
+      <c r="AG8" s="8">
+        <v>93.769907172755893</v>
+      </c>
     </row>
-    <row r="9" spans="1:32" ht="15" customHeight="1">
+    <row r="9" spans="1:33" ht="15" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="15">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="15">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="15">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="15">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="15">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="15">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="15">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="15">
@@ -1323,52 +1304,55 @@
       </c>
       <c r="Y9" s="8">
         <v>4856341.6556599997</v>
       </c>
       <c r="Z9" s="8">
         <v>5453175.4000000004</v>
       </c>
       <c r="AA9" s="7">
         <v>6069761.2340000002</v>
       </c>
       <c r="AB9" s="7">
         <v>417595.77169999998</v>
       </c>
       <c r="AC9" s="7">
         <v>878405.19432999997</v>
       </c>
       <c r="AD9" s="7">
         <v>1431377.96694</v>
       </c>
       <c r="AE9" s="7">
         <v>1976589.45267</v>
       </c>
       <c r="AF9" s="7">
         <v>2502223.6324800001</v>
       </c>
+      <c r="AG9" s="8">
+        <v>3029351.1197700002</v>
+      </c>
     </row>
-    <row r="10" spans="1:32" ht="15" customHeight="1">
+    <row r="10" spans="1:33" ht="15" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="15">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="15">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="15">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="15">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="15">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="15">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="15">
@@ -1421,97 +1405,100 @@
       </c>
       <c r="Y10" s="8">
         <v>109.42701669421118</v>
       </c>
       <c r="Z10" s="8">
         <v>109.7</v>
       </c>
       <c r="AA10" s="8">
         <v>110.81492803645369</v>
       </c>
       <c r="AB10" s="8">
         <v>99.5</v>
       </c>
       <c r="AC10" s="8">
         <v>104.1</v>
       </c>
       <c r="AD10" s="8">
         <v>106.80870595057057</v>
       </c>
       <c r="AE10" s="8">
         <v>105.20144838237862</v>
       </c>
       <c r="AF10" s="8">
         <v>105.98339305600923</v>
       </c>
+      <c r="AG10" s="8">
+        <v>105.43783474238653</v>
+      </c>
     </row>
-    <row r="11" spans="1:32" ht="15" customHeight="1">
+    <row r="11" spans="1:33" ht="15" customHeight="1">
       <c r="A11" s="9"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:32" ht="15" customHeight="1">
+    <row r="12" spans="1:33" ht="15" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="11"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:32" ht="15" customHeight="1">
+    <row r="13" spans="1:33" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:32" ht="15" customHeight="1">
+    <row r="14" spans="1:33" ht="15" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>