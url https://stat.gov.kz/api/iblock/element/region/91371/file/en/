--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -39,53 +39,50 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="72">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Calculation method</t>
-  </si>
-[...1 lines deleted...]
-    <t>The statistics of those died in the Republic of Kazakhstan is based on the registration of death certificates in the civil status registration authorities</t>
   </si>
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t>To generate current data on mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
   </si>
   <si>
     <t xml:space="preserve">Note </t>
   </si>
   <si>
     <t>The data is generated by the date of registration of death certificates</t>
   </si>
   <si>
     <t xml:space="preserve">Classifiers </t>
   </si>
   <si>
     <t xml:space="preserve">Methodological explanations </t>
   </si>
   <si>
     <t xml:space="preserve">Related publications </t>
   </si>
   <si>
     <t xml:space="preserve">Useful links </t>
   </si>
@@ -249,50 +246,53 @@
     <t>Turksib</t>
   </si>
   <si>
     <t>The number of deaths in the Almaty city *</t>
   </si>
   <si>
     <r>
       <t>Symbols:                                        
 "-" there is no phenomenon
 "0.0" is an insignificant value                                        
 "x"- data is confidential
 "..."- data is missing                                        
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>The statistics of those died in the Almaty city is based on the registration of death certificates in the civil status registration authorities</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4062,87 +4062,86 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="26" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="53" fillId="0" borderId="26" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="26" xfId="34" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4205,54 +4204,54 @@
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2795">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1793"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1794"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1795"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1798"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1799"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1800"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="56"/>
@@ -7245,1192 +7244,1211 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="28"/>
+    <col min="1" max="1" width="37.42578125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="96.42578125" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39">
+      <c r="B1" s="38">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="40" t="s">
-        <v>43</v>
+      <c r="B2" s="39" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="40" t="s">
-        <v>23</v>
+      <c r="B3" s="39" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75">
+      <c r="A10" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75">
+      <c r="A14" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="40" t="s">
-[...76 lines deleted...]
-      <c r="A14" s="38" t="s">
+    </row>
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B15" s="42">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="12.75">
-[...16 lines deleted...]
-      <c r="A17" s="38" t="s">
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="18" t="s">
+      <c r="B18" s="17" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="38" t="s">
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="18" t="s">
+      <c r="B19" s="18" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="38" t="s">
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="B20" s="19" t="s">
         <v>51</v>
-      </c>
-[...6 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:6" ht="138" customHeight="1">
-      <c r="B5" s="49" t="s">
-        <v>71</v>
+      <c r="B5" s="48" t="s">
+        <v>70</v>
       </c>
-      <c r="F5" s="37"/>
+      <c r="F5" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA940"/>
+  <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...30 lines deleted...]
-        <v>45</v>
+    <row r="1" spans="1:27" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="24" t="s">
+        <v>44</v>
       </c>
-      <c r="B2" s="50" t="s">
-        <v>70</v>
+      <c r="B1" s="49" t="s">
+        <v>69</v>
       </c>
-      <c r="C2" s="50"/>
-[...108 lines deleted...]
-      <c r="Z5" s="17" t="s">
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="26"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A2" s="15"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="16"/>
+      <c r="Z3" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA3" s="29"/>
+    </row>
+    <row r="4" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="58"/>
+      <c r="C4" s="52">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="54">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="32"/>
+    </row>
+    <row r="5" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AA5" s="30"/>
-[...39 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="H5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="O5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="R5" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="S5" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y5" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA5" s="32"/>
+    </row>
+    <row r="6" spans="1:27" s="31" customFormat="1" ht="11.25">
+      <c r="A6" s="33"/>
+      <c r="B6" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="O7" s="6" t="s">
-        <v>24</v>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="34"/>
+    </row>
+    <row r="7" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="33">
+        <v>750000000</v>
       </c>
-      <c r="P7" s="6" t="s">
-        <v>25</v>
+      <c r="B7" s="10" t="s">
+        <v>37</v>
       </c>
-      <c r="Q7" s="4" t="s">
-        <v>26</v>
+      <c r="C7" s="7">
+        <v>1061</v>
       </c>
-      <c r="R7" s="4" t="s">
-        <v>27</v>
+      <c r="D7" s="7">
+        <v>1012</v>
       </c>
-      <c r="S7" s="4" t="s">
-        <v>28</v>
+      <c r="E7" s="7">
+        <v>904</v>
       </c>
-      <c r="T7" s="4" t="s">
-        <v>29</v>
+      <c r="F7" s="8">
+        <v>1054</v>
       </c>
-      <c r="U7" s="4" t="s">
-        <v>30</v>
+      <c r="G7" s="9">
+        <v>1061</v>
       </c>
-      <c r="V7" s="4" t="s">
-        <v>31</v>
+      <c r="H7" s="8">
+        <v>1008</v>
       </c>
-      <c r="W7" s="4" t="s">
-        <v>32</v>
+      <c r="I7" s="9">
+        <v>1067</v>
       </c>
-      <c r="X7" s="4" t="s">
-        <v>33</v>
+      <c r="J7" s="14">
+        <v>1028</v>
       </c>
-      <c r="Y7" s="36" t="s">
-        <v>34</v>
+      <c r="K7" s="14">
+        <v>962</v>
       </c>
-      <c r="Z7" s="4" t="s">
-        <v>35</v>
+      <c r="L7" s="14">
+        <v>1112</v>
       </c>
-      <c r="AA7" s="33"/>
-[...3 lines deleted...]
-      <c r="B8" s="51" t="s">
+      <c r="M7" s="14">
+        <v>1075</v>
+      </c>
+      <c r="N7" s="14">
+        <v>1173</v>
+      </c>
+      <c r="O7" s="14">
+        <v>902</v>
+      </c>
+      <c r="P7" s="14">
+        <v>852</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>1053</v>
+      </c>
+      <c r="Z7" s="32"/>
+      <c r="AA7" s="32"/>
+    </row>
+    <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="14">
+        <v>132</v>
+      </c>
+      <c r="D8" s="14">
+        <v>134</v>
+      </c>
+      <c r="E8" s="14">
+        <v>109</v>
+      </c>
+      <c r="F8" s="14">
+        <v>126</v>
+      </c>
+      <c r="G8" s="14">
+        <v>121</v>
+      </c>
+      <c r="H8" s="14">
+        <v>131</v>
+      </c>
+      <c r="I8" s="14">
+        <v>154</v>
+      </c>
+      <c r="J8" s="14">
+        <v>153</v>
+      </c>
+      <c r="K8" s="14">
+        <v>121</v>
+      </c>
+      <c r="L8" s="14">
+        <v>145</v>
+      </c>
+      <c r="M8" s="14">
+        <v>138</v>
+      </c>
+      <c r="N8" s="14">
+        <v>149</v>
+      </c>
+      <c r="O8" s="14">
+        <v>102</v>
+      </c>
+      <c r="P8" s="14">
+        <v>105</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>134</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="14"/>
+      <c r="W8" s="14"/>
+      <c r="X8" s="14"/>
+      <c r="Y8" s="14"/>
+      <c r="Z8" s="32"/>
+      <c r="AA8" s="32"/>
+    </row>
+    <row r="9" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="14">
+        <v>122</v>
+      </c>
+      <c r="D9" s="14">
+        <v>121</v>
+      </c>
+      <c r="E9" s="14">
+        <v>116</v>
+      </c>
+      <c r="F9" s="14">
+        <v>125</v>
+      </c>
+      <c r="G9" s="14">
+        <v>111</v>
+      </c>
+      <c r="H9" s="14">
+        <v>131</v>
+      </c>
+      <c r="I9" s="14">
+        <v>116</v>
+      </c>
+      <c r="J9" s="14">
+        <v>109</v>
+      </c>
+      <c r="K9" s="14">
+        <v>110</v>
+      </c>
+      <c r="L9" s="14">
+        <v>140</v>
+      </c>
+      <c r="M9" s="14">
+        <v>134</v>
+      </c>
+      <c r="N9" s="14">
+        <v>139</v>
+      </c>
+      <c r="O9" s="14">
+        <v>123</v>
+      </c>
+      <c r="P9" s="14">
+        <v>104</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>123</v>
+      </c>
+      <c r="R9" s="32"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="32"/>
+      <c r="V9" s="32"/>
+      <c r="W9" s="32"/>
+      <c r="X9" s="32"/>
+      <c r="Y9" s="32"/>
+      <c r="Z9" s="32"/>
+      <c r="AA9" s="32"/>
+    </row>
+    <row r="10" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="14">
+        <v>181</v>
+      </c>
+      <c r="D10" s="14">
+        <v>170</v>
+      </c>
+      <c r="E10" s="14">
+        <v>156</v>
+      </c>
+      <c r="F10" s="14">
+        <v>175</v>
+      </c>
+      <c r="G10" s="14">
+        <v>180</v>
+      </c>
+      <c r="H10" s="14">
+        <v>182</v>
+      </c>
+      <c r="I10" s="14">
+        <v>187</v>
+      </c>
+      <c r="J10" s="14">
+        <v>177</v>
+      </c>
+      <c r="K10" s="14">
+        <v>153</v>
+      </c>
+      <c r="L10" s="14">
+        <v>190</v>
+      </c>
+      <c r="M10" s="14">
+        <v>180</v>
+      </c>
+      <c r="N10" s="14">
+        <v>184</v>
+      </c>
+      <c r="O10" s="14">
+        <v>165</v>
+      </c>
+      <c r="P10" s="14">
+        <v>147</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>184</v>
+      </c>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="32"/>
+    </row>
+    <row r="11" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="14">
+        <v>180</v>
+      </c>
+      <c r="D11" s="14">
+        <v>163</v>
+      </c>
+      <c r="E11" s="14">
+        <v>141</v>
+      </c>
+      <c r="F11" s="14">
+        <v>182</v>
+      </c>
+      <c r="G11" s="14">
+        <v>181</v>
+      </c>
+      <c r="H11" s="14">
+        <v>140</v>
+      </c>
+      <c r="I11" s="14">
+        <v>176</v>
+      </c>
+      <c r="J11" s="14">
+        <v>169</v>
+      </c>
+      <c r="K11" s="14">
+        <v>178</v>
+      </c>
+      <c r="L11" s="14">
+        <v>161</v>
+      </c>
+      <c r="M11" s="14">
+        <v>157</v>
+      </c>
+      <c r="N11" s="14">
+        <v>173</v>
+      </c>
+      <c r="O11" s="14">
+        <v>131</v>
+      </c>
+      <c r="P11" s="14">
+        <v>143</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>189</v>
+      </c>
+      <c r="R11" s="32"/>
+      <c r="S11" s="32"/>
+      <c r="T11" s="32"/>
+      <c r="U11" s="32"/>
+      <c r="V11" s="32"/>
+      <c r="W11" s="32"/>
+      <c r="X11" s="32"/>
+      <c r="Y11" s="32"/>
+      <c r="Z11" s="32"/>
+      <c r="AA11" s="32"/>
+    </row>
+    <row r="12" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="52"/>
-[...27 lines deleted...]
-        <v>750000000</v>
+      <c r="C12" s="14">
+        <v>102</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="D12" s="14">
+        <v>95</v>
+      </c>
+      <c r="E12" s="14">
+        <v>105</v>
+      </c>
+      <c r="F12" s="14">
+        <v>95</v>
+      </c>
+      <c r="G12" s="14">
+        <v>105</v>
+      </c>
+      <c r="H12" s="14">
+        <v>102</v>
+      </c>
+      <c r="I12" s="14">
+        <v>99</v>
+      </c>
+      <c r="J12" s="14">
+        <v>88</v>
+      </c>
+      <c r="K12" s="14">
+        <v>99</v>
+      </c>
+      <c r="L12" s="14">
+        <v>113</v>
+      </c>
+      <c r="M12" s="14">
+        <v>96</v>
+      </c>
+      <c r="N12" s="14">
+        <v>119</v>
+      </c>
+      <c r="O12" s="14">
+        <v>92</v>
+      </c>
+      <c r="P12" s="14">
+        <v>99</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>95</v>
+      </c>
+      <c r="R12" s="32"/>
+      <c r="S12" s="32"/>
+      <c r="T12" s="32"/>
+      <c r="U12" s="32"/>
+      <c r="V12" s="32"/>
+      <c r="W12" s="32"/>
+      <c r="X12" s="32"/>
+      <c r="Y12" s="32"/>
+      <c r="Z12" s="32"/>
+      <c r="AA12" s="32"/>
+    </row>
+    <row r="13" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="14">
+        <v>119</v>
+      </c>
+      <c r="D13" s="14">
+        <v>116</v>
+      </c>
+      <c r="E13" s="14">
+        <v>97</v>
+      </c>
+      <c r="F13" s="14">
+        <v>121</v>
+      </c>
+      <c r="G13" s="14">
+        <v>130</v>
+      </c>
+      <c r="H13" s="14">
+        <v>114</v>
+      </c>
+      <c r="I13" s="14">
+        <v>112</v>
+      </c>
+      <c r="J13" s="14">
+        <v>114</v>
+      </c>
+      <c r="K13" s="14">
+        <v>111</v>
+      </c>
+      <c r="L13" s="14">
+        <v>110</v>
+      </c>
+      <c r="M13" s="14">
+        <v>128</v>
+      </c>
+      <c r="N13" s="14">
+        <v>136</v>
+      </c>
+      <c r="O13" s="14">
+        <v>90</v>
+      </c>
+      <c r="P13" s="14">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>127</v>
+      </c>
+      <c r="R13" s="32"/>
+      <c r="S13" s="32"/>
+      <c r="T13" s="32"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="32"/>
+      <c r="W13" s="32"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="32"/>
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="32"/>
+    </row>
+    <row r="14" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="14">
+        <v>78</v>
+      </c>
+      <c r="D14" s="14">
+        <v>67</v>
+      </c>
+      <c r="E14" s="14">
+        <v>55</v>
+      </c>
+      <c r="F14" s="14">
+        <v>58</v>
+      </c>
+      <c r="G14" s="14">
+        <v>56</v>
+      </c>
+      <c r="H14" s="14">
+        <v>62</v>
+      </c>
+      <c r="I14" s="14">
+        <v>92</v>
+      </c>
+      <c r="J14" s="14">
+        <v>60</v>
+      </c>
+      <c r="K14" s="14">
+        <v>60</v>
+      </c>
+      <c r="L14" s="14">
+        <v>83</v>
+      </c>
+      <c r="M14" s="14">
+        <v>74</v>
+      </c>
+      <c r="N14" s="14">
+        <v>88</v>
+      </c>
+      <c r="O14" s="14">
+        <v>60</v>
+      </c>
+      <c r="P14" s="14">
+        <v>63</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>67</v>
+      </c>
+      <c r="R14" s="32"/>
+      <c r="S14" s="32"/>
+      <c r="T14" s="32"/>
+      <c r="U14" s="32"/>
+      <c r="V14" s="32"/>
+      <c r="W14" s="32"/>
+      <c r="X14" s="32"/>
+      <c r="Y14" s="32"/>
+      <c r="Z14" s="32"/>
+      <c r="AA14" s="32"/>
+    </row>
+    <row r="15" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="25">
+        <v>147</v>
+      </c>
+      <c r="D15" s="25">
+        <v>146</v>
+      </c>
+      <c r="E15" s="25">
+        <v>125</v>
+      </c>
+      <c r="F15" s="25">
+        <v>172</v>
+      </c>
+      <c r="G15" s="25">
+        <v>177</v>
+      </c>
+      <c r="H15" s="25">
+        <v>146</v>
+      </c>
+      <c r="I15" s="25">
+        <v>131</v>
+      </c>
+      <c r="J15" s="25">
+        <v>158</v>
+      </c>
+      <c r="K15" s="25">
+        <v>130</v>
+      </c>
+      <c r="L15" s="25">
+        <v>170</v>
+      </c>
+      <c r="M15" s="25">
+        <v>168</v>
+      </c>
+      <c r="N15" s="25">
+        <v>185</v>
+      </c>
+      <c r="O15" s="25">
+        <v>139</v>
+      </c>
+      <c r="P15" s="25">
+        <v>108</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>134</v>
+      </c>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="32"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="32"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+    </row>
+    <row r="16" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="33"/>
+      <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="7">
-[...561 lines deleted...]
-      <c r="AA18" s="33"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="32"/>
+      <c r="Q16" s="32"/>
+      <c r="R16" s="32"/>
+      <c r="S16" s="32"/>
+      <c r="T16" s="32"/>
+      <c r="U16" s="32"/>
+      <c r="V16" s="32"/>
+      <c r="W16" s="32"/>
+      <c r="X16" s="32"/>
+      <c r="Y16" s="32"/>
+      <c r="Z16" s="32"/>
+      <c r="AA16" s="32"/>
+    </row>
+    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+    </row>
+    <row r="18" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A18" s="12"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
     </row>
     <row r="19" spans="1:27" ht="14.25" customHeight="1">
       <c r="A19" s="12"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
     </row>
     <row r="20" spans="1:27" ht="14.25" customHeight="1">
       <c r="A20" s="12"/>
-      <c r="B20" s="13"/>
+      <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
@@ -8502,51 +8520,50 @@
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="12"/>
-      <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
@@ -8560,50 +8577,51 @@
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
     </row>
     <row r="26" spans="1:27" ht="14.25" customHeight="1">
       <c r="A26" s="12"/>
+      <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
@@ -35034,116 +35052,58 @@
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="1"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
       <c r="AA938" s="1"/>
     </row>
-    <row r="939" spans="1:27" ht="14.25" customHeight="1">
-[...56 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata (all pop.)</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>