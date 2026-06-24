--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -7244,51 +7244,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" style="27" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7371,59 +7371,59 @@
       <c r="B12" s="40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="42">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="43">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>50</v>
       </c>
@@ -7460,51 +7460,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:6" ht="138" customHeight="1">
       <c r="B5" s="48" t="s">
         <v>70</v>
       </c>
       <c r="F5" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
@@ -7777,50 +7777,53 @@
       </c>
       <c r="J7" s="14">
         <v>1028</v>
       </c>
       <c r="K7" s="14">
         <v>962</v>
       </c>
       <c r="L7" s="14">
         <v>1112</v>
       </c>
       <c r="M7" s="14">
         <v>1075</v>
       </c>
       <c r="N7" s="14">
         <v>1173</v>
       </c>
       <c r="O7" s="14">
         <v>902</v>
       </c>
       <c r="P7" s="14">
         <v>852</v>
       </c>
       <c r="Q7" s="14">
         <v>1053</v>
       </c>
+      <c r="R7" s="14">
+        <v>962</v>
+      </c>
       <c r="Z7" s="32"/>
       <c r="AA7" s="32"/>
     </row>
     <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="14">
         <v>132</v>
       </c>
       <c r="D8" s="14">
         <v>134</v>
       </c>
       <c r="E8" s="14">
         <v>109</v>
       </c>
       <c r="F8" s="14">
         <v>126</v>
       </c>
       <c r="G8" s="14">
         <v>121</v>
       </c>
@@ -7832,51 +7835,53 @@
       </c>
       <c r="J8" s="14">
         <v>153</v>
       </c>
       <c r="K8" s="14">
         <v>121</v>
       </c>
       <c r="L8" s="14">
         <v>145</v>
       </c>
       <c r="M8" s="14">
         <v>138</v>
       </c>
       <c r="N8" s="14">
         <v>149</v>
       </c>
       <c r="O8" s="14">
         <v>102</v>
       </c>
       <c r="P8" s="14">
         <v>105</v>
       </c>
       <c r="Q8" s="14">
         <v>134</v>
       </c>
-      <c r="R8" s="8"/>
+      <c r="R8" s="14">
+        <v>108</v>
+      </c>
       <c r="S8" s="9"/>
       <c r="T8" s="8"/>
       <c r="U8" s="9"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
     </row>
     <row r="9" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="14">
         <v>122</v>
       </c>
       <c r="D9" s="14">
         <v>121</v>
       </c>
       <c r="E9" s="14">
         <v>116</v>
@@ -7895,51 +7900,53 @@
       </c>
       <c r="J9" s="14">
         <v>109</v>
       </c>
       <c r="K9" s="14">
         <v>110</v>
       </c>
       <c r="L9" s="14">
         <v>140</v>
       </c>
       <c r="M9" s="14">
         <v>134</v>
       </c>
       <c r="N9" s="14">
         <v>139</v>
       </c>
       <c r="O9" s="14">
         <v>123</v>
       </c>
       <c r="P9" s="14">
         <v>104</v>
       </c>
       <c r="Q9" s="14">
         <v>123</v>
       </c>
-      <c r="R9" s="32"/>
+      <c r="R9" s="14">
+        <v>110</v>
+      </c>
       <c r="S9" s="32"/>
       <c r="T9" s="32"/>
       <c r="U9" s="32"/>
       <c r="V9" s="32"/>
       <c r="W9" s="32"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="32"/>
       <c r="Z9" s="32"/>
       <c r="AA9" s="32"/>
     </row>
     <row r="10" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="14">
         <v>181</v>
       </c>
       <c r="D10" s="14">
         <v>170</v>
       </c>
       <c r="E10" s="14">
         <v>156</v>
@@ -7958,51 +7965,53 @@
       </c>
       <c r="J10" s="14">
         <v>177</v>
       </c>
       <c r="K10" s="14">
         <v>153</v>
       </c>
       <c r="L10" s="14">
         <v>190</v>
       </c>
       <c r="M10" s="14">
         <v>180</v>
       </c>
       <c r="N10" s="14">
         <v>184</v>
       </c>
       <c r="O10" s="14">
         <v>165</v>
       </c>
       <c r="P10" s="14">
         <v>147</v>
       </c>
       <c r="Q10" s="14">
         <v>184</v>
       </c>
-      <c r="R10" s="32"/>
+      <c r="R10" s="14">
+        <v>167</v>
+      </c>
       <c r="S10" s="32"/>
       <c r="T10" s="32"/>
       <c r="U10" s="32"/>
       <c r="V10" s="32"/>
       <c r="W10" s="32"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32"/>
       <c r="Z10" s="32"/>
       <c r="AA10" s="32"/>
     </row>
     <row r="11" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="14">
         <v>180</v>
       </c>
       <c r="D11" s="14">
         <v>163</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
@@ -8021,51 +8030,53 @@
       </c>
       <c r="J11" s="14">
         <v>169</v>
       </c>
       <c r="K11" s="14">
         <v>178</v>
       </c>
       <c r="L11" s="14">
         <v>161</v>
       </c>
       <c r="M11" s="14">
         <v>157</v>
       </c>
       <c r="N11" s="14">
         <v>173</v>
       </c>
       <c r="O11" s="14">
         <v>131</v>
       </c>
       <c r="P11" s="14">
         <v>143</v>
       </c>
       <c r="Q11" s="14">
         <v>189</v>
       </c>
-      <c r="R11" s="32"/>
+      <c r="R11" s="14">
+        <v>165</v>
+      </c>
       <c r="S11" s="32"/>
       <c r="T11" s="32"/>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32"/>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="32"/>
       <c r="AA11" s="32"/>
     </row>
     <row r="12" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="14">
         <v>102</v>
       </c>
       <c r="D12" s="14">
         <v>95</v>
       </c>
       <c r="E12" s="14">
         <v>105</v>
@@ -8084,51 +8095,53 @@
       </c>
       <c r="J12" s="14">
         <v>88</v>
       </c>
       <c r="K12" s="14">
         <v>99</v>
       </c>
       <c r="L12" s="14">
         <v>113</v>
       </c>
       <c r="M12" s="14">
         <v>96</v>
       </c>
       <c r="N12" s="14">
         <v>119</v>
       </c>
       <c r="O12" s="14">
         <v>92</v>
       </c>
       <c r="P12" s="14">
         <v>99</v>
       </c>
       <c r="Q12" s="14">
         <v>95</v>
       </c>
-      <c r="R12" s="32"/>
+      <c r="R12" s="14">
+        <v>106</v>
+      </c>
       <c r="S12" s="32"/>
       <c r="T12" s="32"/>
       <c r="U12" s="32"/>
       <c r="V12" s="32"/>
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
     </row>
     <row r="13" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="14">
         <v>119</v>
       </c>
       <c r="D13" s="14">
         <v>116</v>
       </c>
       <c r="E13" s="14">
         <v>97</v>
@@ -8147,51 +8160,53 @@
       </c>
       <c r="J13" s="14">
         <v>114</v>
       </c>
       <c r="K13" s="14">
         <v>111</v>
       </c>
       <c r="L13" s="14">
         <v>110</v>
       </c>
       <c r="M13" s="14">
         <v>128</v>
       </c>
       <c r="N13" s="14">
         <v>136</v>
       </c>
       <c r="O13" s="14">
         <v>90</v>
       </c>
       <c r="P13" s="14">
         <v>83</v>
       </c>
       <c r="Q13" s="14">
         <v>127</v>
       </c>
-      <c r="R13" s="32"/>
+      <c r="R13" s="14">
+        <v>113</v>
+      </c>
       <c r="S13" s="32"/>
       <c r="T13" s="32"/>
       <c r="U13" s="32"/>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
     </row>
     <row r="14" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="14">
         <v>78</v>
       </c>
       <c r="D14" s="14">
         <v>67</v>
       </c>
       <c r="E14" s="14">
         <v>55</v>
@@ -8210,51 +8225,53 @@
       </c>
       <c r="J14" s="14">
         <v>60</v>
       </c>
       <c r="K14" s="14">
         <v>60</v>
       </c>
       <c r="L14" s="14">
         <v>83</v>
       </c>
       <c r="M14" s="14">
         <v>74</v>
       </c>
       <c r="N14" s="14">
         <v>88</v>
       </c>
       <c r="O14" s="14">
         <v>60</v>
       </c>
       <c r="P14" s="14">
         <v>63</v>
       </c>
       <c r="Q14" s="14">
         <v>67</v>
       </c>
-      <c r="R14" s="32"/>
+      <c r="R14" s="14">
+        <v>59</v>
+      </c>
       <c r="S14" s="32"/>
       <c r="T14" s="32"/>
       <c r="U14" s="32"/>
       <c r="V14" s="32"/>
       <c r="W14" s="32"/>
       <c r="X14" s="32"/>
       <c r="Y14" s="32"/>
       <c r="Z14" s="32"/>
       <c r="AA14" s="32"/>
     </row>
     <row r="15" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>147</v>
       </c>
       <c r="D15" s="25">
         <v>146</v>
       </c>
       <c r="E15" s="25">
         <v>125</v>
@@ -8273,51 +8290,53 @@
       </c>
       <c r="J15" s="25">
         <v>158</v>
       </c>
       <c r="K15" s="25">
         <v>130</v>
       </c>
       <c r="L15" s="25">
         <v>170</v>
       </c>
       <c r="M15" s="25">
         <v>168</v>
       </c>
       <c r="N15" s="25">
         <v>185</v>
       </c>
       <c r="O15" s="25">
         <v>139</v>
       </c>
       <c r="P15" s="25">
         <v>108</v>
       </c>
       <c r="Q15" s="25">
         <v>134</v>
       </c>
-      <c r="R15" s="32"/>
+      <c r="R15" s="25">
+        <v>134</v>
+      </c>
       <c r="S15" s="32"/>
       <c r="T15" s="32"/>
       <c r="U15" s="32"/>
       <c r="V15" s="32"/>
       <c r="W15" s="32"/>
       <c r="X15" s="32"/>
       <c r="Y15" s="32"/>
       <c r="Z15" s="32"/>
       <c r="AA15" s="32"/>
     </row>
     <row r="16" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="33"/>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>