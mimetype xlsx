--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -7371,59 +7371,59 @@
       <c r="B12" s="40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="42">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="43">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>50</v>
       </c>
@@ -7460,71 +7460,71 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:6" ht="138" customHeight="1">
       <c r="B5" s="48" t="s">
         <v>70</v>
       </c>
       <c r="F5" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K25" sqref="K25"/>
+      <selection pane="bottomLeft" activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="26.25" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>69</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
@@ -7780,50 +7780,53 @@
       </c>
       <c r="K7" s="14">
         <v>962</v>
       </c>
       <c r="L7" s="14">
         <v>1112</v>
       </c>
       <c r="M7" s="14">
         <v>1075</v>
       </c>
       <c r="N7" s="14">
         <v>1173</v>
       </c>
       <c r="O7" s="14">
         <v>902</v>
       </c>
       <c r="P7" s="14">
         <v>852</v>
       </c>
       <c r="Q7" s="14">
         <v>1053</v>
       </c>
       <c r="R7" s="14">
         <v>962</v>
       </c>
+      <c r="S7" s="14">
+        <v>1031</v>
+      </c>
       <c r="Z7" s="32"/>
       <c r="AA7" s="32"/>
     </row>
     <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="14">
         <v>132</v>
       </c>
       <c r="D8" s="14">
         <v>134</v>
       </c>
       <c r="E8" s="14">
         <v>109</v>
       </c>
       <c r="F8" s="14">
         <v>126</v>
       </c>
       <c r="G8" s="14">
         <v>121</v>
       </c>
@@ -7838,51 +7841,53 @@
       </c>
       <c r="K8" s="14">
         <v>121</v>
       </c>
       <c r="L8" s="14">
         <v>145</v>
       </c>
       <c r="M8" s="14">
         <v>138</v>
       </c>
       <c r="N8" s="14">
         <v>149</v>
       </c>
       <c r="O8" s="14">
         <v>102</v>
       </c>
       <c r="P8" s="14">
         <v>105</v>
       </c>
       <c r="Q8" s="14">
         <v>134</v>
       </c>
       <c r="R8" s="14">
         <v>108</v>
       </c>
-      <c r="S8" s="9"/>
+      <c r="S8" s="14">
+        <v>124</v>
+      </c>
       <c r="T8" s="8"/>
       <c r="U8" s="9"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
     </row>
     <row r="9" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="14">
         <v>122</v>
       </c>
       <c r="D9" s="14">
         <v>121</v>
       </c>
       <c r="E9" s="14">
         <v>116</v>
       </c>
@@ -7903,51 +7908,53 @@
       </c>
       <c r="K9" s="14">
         <v>110</v>
       </c>
       <c r="L9" s="14">
         <v>140</v>
       </c>
       <c r="M9" s="14">
         <v>134</v>
       </c>
       <c r="N9" s="14">
         <v>139</v>
       </c>
       <c r="O9" s="14">
         <v>123</v>
       </c>
       <c r="P9" s="14">
         <v>104</v>
       </c>
       <c r="Q9" s="14">
         <v>123</v>
       </c>
       <c r="R9" s="14">
         <v>110</v>
       </c>
-      <c r="S9" s="32"/>
+      <c r="S9" s="14">
+        <v>120</v>
+      </c>
       <c r="T9" s="32"/>
       <c r="U9" s="32"/>
       <c r="V9" s="32"/>
       <c r="W9" s="32"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="32"/>
       <c r="Z9" s="32"/>
       <c r="AA9" s="32"/>
     </row>
     <row r="10" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="14">
         <v>181</v>
       </c>
       <c r="D10" s="14">
         <v>170</v>
       </c>
       <c r="E10" s="14">
         <v>156</v>
       </c>
@@ -7968,51 +7975,53 @@
       </c>
       <c r="K10" s="14">
         <v>153</v>
       </c>
       <c r="L10" s="14">
         <v>190</v>
       </c>
       <c r="M10" s="14">
         <v>180</v>
       </c>
       <c r="N10" s="14">
         <v>184</v>
       </c>
       <c r="O10" s="14">
         <v>165</v>
       </c>
       <c r="P10" s="14">
         <v>147</v>
       </c>
       <c r="Q10" s="14">
         <v>184</v>
       </c>
       <c r="R10" s="14">
         <v>167</v>
       </c>
-      <c r="S10" s="32"/>
+      <c r="S10" s="14">
+        <v>157</v>
+      </c>
       <c r="T10" s="32"/>
       <c r="U10" s="32"/>
       <c r="V10" s="32"/>
       <c r="W10" s="32"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32"/>
       <c r="Z10" s="32"/>
       <c r="AA10" s="32"/>
     </row>
     <row r="11" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="14">
         <v>180</v>
       </c>
       <c r="D11" s="14">
         <v>163</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
@@ -8033,51 +8042,53 @@
       </c>
       <c r="K11" s="14">
         <v>178</v>
       </c>
       <c r="L11" s="14">
         <v>161</v>
       </c>
       <c r="M11" s="14">
         <v>157</v>
       </c>
       <c r="N11" s="14">
         <v>173</v>
       </c>
       <c r="O11" s="14">
         <v>131</v>
       </c>
       <c r="P11" s="14">
         <v>143</v>
       </c>
       <c r="Q11" s="14">
         <v>189</v>
       </c>
       <c r="R11" s="14">
         <v>165</v>
       </c>
-      <c r="S11" s="32"/>
+      <c r="S11" s="14">
+        <v>181</v>
+      </c>
       <c r="T11" s="32"/>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32"/>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="32"/>
       <c r="AA11" s="32"/>
     </row>
     <row r="12" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="14">
         <v>102</v>
       </c>
       <c r="D12" s="14">
         <v>95</v>
       </c>
       <c r="E12" s="14">
         <v>105</v>
       </c>
@@ -8098,51 +8109,53 @@
       </c>
       <c r="K12" s="14">
         <v>99</v>
       </c>
       <c r="L12" s="14">
         <v>113</v>
       </c>
       <c r="M12" s="14">
         <v>96</v>
       </c>
       <c r="N12" s="14">
         <v>119</v>
       </c>
       <c r="O12" s="14">
         <v>92</v>
       </c>
       <c r="P12" s="14">
         <v>99</v>
       </c>
       <c r="Q12" s="14">
         <v>95</v>
       </c>
       <c r="R12" s="14">
         <v>106</v>
       </c>
-      <c r="S12" s="32"/>
+      <c r="S12" s="14">
+        <v>102</v>
+      </c>
       <c r="T12" s="32"/>
       <c r="U12" s="32"/>
       <c r="V12" s="32"/>
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
     </row>
     <row r="13" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="14">
         <v>119</v>
       </c>
       <c r="D13" s="14">
         <v>116</v>
       </c>
       <c r="E13" s="14">
         <v>97</v>
       </c>
@@ -8163,51 +8176,53 @@
       </c>
       <c r="K13" s="14">
         <v>111</v>
       </c>
       <c r="L13" s="14">
         <v>110</v>
       </c>
       <c r="M13" s="14">
         <v>128</v>
       </c>
       <c r="N13" s="14">
         <v>136</v>
       </c>
       <c r="O13" s="14">
         <v>90</v>
       </c>
       <c r="P13" s="14">
         <v>83</v>
       </c>
       <c r="Q13" s="14">
         <v>127</v>
       </c>
       <c r="R13" s="14">
         <v>113</v>
       </c>
-      <c r="S13" s="32"/>
+      <c r="S13" s="14">
+        <v>121</v>
+      </c>
       <c r="T13" s="32"/>
       <c r="U13" s="32"/>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
     </row>
     <row r="14" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="14">
         <v>78</v>
       </c>
       <c r="D14" s="14">
         <v>67</v>
       </c>
       <c r="E14" s="14">
         <v>55</v>
       </c>
@@ -8228,51 +8243,53 @@
       </c>
       <c r="K14" s="14">
         <v>60</v>
       </c>
       <c r="L14" s="14">
         <v>83</v>
       </c>
       <c r="M14" s="14">
         <v>74</v>
       </c>
       <c r="N14" s="14">
         <v>88</v>
       </c>
       <c r="O14" s="14">
         <v>60</v>
       </c>
       <c r="P14" s="14">
         <v>63</v>
       </c>
       <c r="Q14" s="14">
         <v>67</v>
       </c>
       <c r="R14" s="14">
         <v>59</v>
       </c>
-      <c r="S14" s="32"/>
+      <c r="S14" s="14">
+        <v>86</v>
+      </c>
       <c r="T14" s="32"/>
       <c r="U14" s="32"/>
       <c r="V14" s="32"/>
       <c r="W14" s="32"/>
       <c r="X14" s="32"/>
       <c r="Y14" s="32"/>
       <c r="Z14" s="32"/>
       <c r="AA14" s="32"/>
     </row>
     <row r="15" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>147</v>
       </c>
       <c r="D15" s="25">
         <v>146</v>
       </c>
       <c r="E15" s="25">
         <v>125</v>
       </c>
@@ -8293,51 +8310,53 @@
       </c>
       <c r="K15" s="25">
         <v>130</v>
       </c>
       <c r="L15" s="25">
         <v>170</v>
       </c>
       <c r="M15" s="25">
         <v>168</v>
       </c>
       <c r="N15" s="25">
         <v>185</v>
       </c>
       <c r="O15" s="25">
         <v>139</v>
       </c>
       <c r="P15" s="25">
         <v>108</v>
       </c>
       <c r="Q15" s="25">
         <v>134</v>
       </c>
       <c r="R15" s="25">
         <v>134</v>
       </c>
-      <c r="S15" s="32"/>
+      <c r="S15" s="25">
+        <v>140</v>
+      </c>
       <c r="T15" s="32"/>
       <c r="U15" s="32"/>
       <c r="V15" s="32"/>
       <c r="W15" s="32"/>
       <c r="X15" s="32"/>
       <c r="Y15" s="32"/>
       <c r="Z15" s="32"/>
       <c r="AA15" s="32"/>
     </row>
     <row r="16" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="33"/>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>