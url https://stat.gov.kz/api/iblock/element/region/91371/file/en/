--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -4062,51 +4062,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -4161,53 +4161,50 @@
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="1784" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -7244,51 +7241,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" style="27" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7311,119 +7308,119 @@
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="14.25" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="42">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="43">
-        <v>46244</v>
+      <c r="B16" s="42">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>50</v>
       </c>
@@ -7443,128 +7440,128 @@
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:6" ht="138" customHeight="1">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="47" t="s">
         <v>70</v>
       </c>
       <c r="F5" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q33" sqref="Q33"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.7109375" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="26.25" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="C1" s="49"/>
-[...22 lines deleted...]
-      <c r="Z1" s="49"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
       <c r="AA1" s="26"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
@@ -7583,87 +7580,87 @@
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="3"/>
       <c r="V3" s="30"/>
       <c r="W3" s="30"/>
       <c r="X3" s="16"/>
       <c r="Z3" s="16" t="s">
         <v>22</v>
       </c>
       <c r="AA3" s="29"/>
     </row>
     <row r="4" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="58"/>
-      <c r="C4" s="52">
+      <c r="B4" s="57"/>
+      <c r="C4" s="51">
         <v>2025</v>
       </c>
-      <c r="D4" s="53"/>
-[...10 lines deleted...]
-      <c r="O4" s="54">
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="53">
         <v>2026</v>
       </c>
-      <c r="P4" s="55"/>
-[...9 lines deleted...]
-      <c r="Z4" s="55"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
       <c r="AA4" s="32"/>
     </row>
     <row r="5" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="57"/>
-      <c r="B5" s="59"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="58"/>
       <c r="C5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -7696,77 +7693,77 @@
       <c r="T5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="Y5" s="35" t="s">
         <v>33</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AA5" s="32"/>
     </row>
     <row r="6" spans="1:27" s="31" customFormat="1" ht="11.25">
       <c r="A6" s="33"/>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="51"/>
-[...22 lines deleted...]
-      <c r="Z6" s="51"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
       <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="33">
         <v>750000000</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="7">
         <v>1061</v>
       </c>
       <c r="D7" s="7">
         <v>1012</v>
       </c>
       <c r="E7" s="7">
         <v>904</v>
       </c>
       <c r="F7" s="8">
         <v>1054</v>
       </c>
       <c r="G7" s="9">
         <v>1061</v>
       </c>
       <c r="H7" s="8">
@@ -7783,50 +7780,53 @@
       </c>
       <c r="L7" s="14">
         <v>1112</v>
       </c>
       <c r="M7" s="14">
         <v>1075</v>
       </c>
       <c r="N7" s="14">
         <v>1173</v>
       </c>
       <c r="O7" s="14">
         <v>902</v>
       </c>
       <c r="P7" s="14">
         <v>852</v>
       </c>
       <c r="Q7" s="14">
         <v>1053</v>
       </c>
       <c r="R7" s="14">
         <v>962</v>
       </c>
       <c r="S7" s="14">
         <v>1031</v>
       </c>
+      <c r="T7" s="14">
+        <v>1077</v>
+      </c>
       <c r="Z7" s="32"/>
       <c r="AA7" s="32"/>
     </row>
     <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="14">
         <v>132</v>
       </c>
       <c r="D8" s="14">
         <v>134</v>
       </c>
       <c r="E8" s="14">
         <v>109</v>
       </c>
       <c r="F8" s="14">
         <v>126</v>
       </c>
       <c r="G8" s="14">
         <v>121</v>
       </c>
@@ -7844,51 +7844,53 @@
       </c>
       <c r="L8" s="14">
         <v>145</v>
       </c>
       <c r="M8" s="14">
         <v>138</v>
       </c>
       <c r="N8" s="14">
         <v>149</v>
       </c>
       <c r="O8" s="14">
         <v>102</v>
       </c>
       <c r="P8" s="14">
         <v>105</v>
       </c>
       <c r="Q8" s="14">
         <v>134</v>
       </c>
       <c r="R8" s="14">
         <v>108</v>
       </c>
       <c r="S8" s="14">
         <v>124</v>
       </c>
-      <c r="T8" s="8"/>
+      <c r="T8" s="14">
+        <v>139</v>
+      </c>
       <c r="U8" s="9"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
     </row>
     <row r="9" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="14">
         <v>122</v>
       </c>
       <c r="D9" s="14">
         <v>121</v>
       </c>
       <c r="E9" s="14">
         <v>116</v>
       </c>
       <c r="F9" s="14">
@@ -7911,51 +7913,53 @@
       </c>
       <c r="L9" s="14">
         <v>140</v>
       </c>
       <c r="M9" s="14">
         <v>134</v>
       </c>
       <c r="N9" s="14">
         <v>139</v>
       </c>
       <c r="O9" s="14">
         <v>123</v>
       </c>
       <c r="P9" s="14">
         <v>104</v>
       </c>
       <c r="Q9" s="14">
         <v>123</v>
       </c>
       <c r="R9" s="14">
         <v>110</v>
       </c>
       <c r="S9" s="14">
         <v>120</v>
       </c>
-      <c r="T9" s="32"/>
+      <c r="T9" s="14">
+        <v>128</v>
+      </c>
       <c r="U9" s="32"/>
       <c r="V9" s="32"/>
       <c r="W9" s="32"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="32"/>
       <c r="Z9" s="32"/>
       <c r="AA9" s="32"/>
     </row>
     <row r="10" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="14">
         <v>181</v>
       </c>
       <c r="D10" s="14">
         <v>170</v>
       </c>
       <c r="E10" s="14">
         <v>156</v>
       </c>
       <c r="F10" s="14">
@@ -7978,51 +7982,53 @@
       </c>
       <c r="L10" s="14">
         <v>190</v>
       </c>
       <c r="M10" s="14">
         <v>180</v>
       </c>
       <c r="N10" s="14">
         <v>184</v>
       </c>
       <c r="O10" s="14">
         <v>165</v>
       </c>
       <c r="P10" s="14">
         <v>147</v>
       </c>
       <c r="Q10" s="14">
         <v>184</v>
       </c>
       <c r="R10" s="14">
         <v>167</v>
       </c>
       <c r="S10" s="14">
         <v>157</v>
       </c>
-      <c r="T10" s="32"/>
+      <c r="T10" s="14">
+        <v>172</v>
+      </c>
       <c r="U10" s="32"/>
       <c r="V10" s="32"/>
       <c r="W10" s="32"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32"/>
       <c r="Z10" s="32"/>
       <c r="AA10" s="32"/>
     </row>
     <row r="11" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="14">
         <v>180</v>
       </c>
       <c r="D11" s="14">
         <v>163</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
@@ -8045,51 +8051,53 @@
       </c>
       <c r="L11" s="14">
         <v>161</v>
       </c>
       <c r="M11" s="14">
         <v>157</v>
       </c>
       <c r="N11" s="14">
         <v>173</v>
       </c>
       <c r="O11" s="14">
         <v>131</v>
       </c>
       <c r="P11" s="14">
         <v>143</v>
       </c>
       <c r="Q11" s="14">
         <v>189</v>
       </c>
       <c r="R11" s="14">
         <v>165</v>
       </c>
       <c r="S11" s="14">
         <v>181</v>
       </c>
-      <c r="T11" s="32"/>
+      <c r="T11" s="14">
+        <v>168</v>
+      </c>
       <c r="U11" s="32"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32"/>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="32"/>
       <c r="AA11" s="32"/>
     </row>
     <row r="12" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="14">
         <v>102</v>
       </c>
       <c r="D12" s="14">
         <v>95</v>
       </c>
       <c r="E12" s="14">
         <v>105</v>
       </c>
       <c r="F12" s="14">
@@ -8112,51 +8120,53 @@
       </c>
       <c r="L12" s="14">
         <v>113</v>
       </c>
       <c r="M12" s="14">
         <v>96</v>
       </c>
       <c r="N12" s="14">
         <v>119</v>
       </c>
       <c r="O12" s="14">
         <v>92</v>
       </c>
       <c r="P12" s="14">
         <v>99</v>
       </c>
       <c r="Q12" s="14">
         <v>95</v>
       </c>
       <c r="R12" s="14">
         <v>106</v>
       </c>
       <c r="S12" s="14">
         <v>102</v>
       </c>
-      <c r="T12" s="32"/>
+      <c r="T12" s="14">
+        <v>102</v>
+      </c>
       <c r="U12" s="32"/>
       <c r="V12" s="32"/>
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
     </row>
     <row r="13" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="14">
         <v>119</v>
       </c>
       <c r="D13" s="14">
         <v>116</v>
       </c>
       <c r="E13" s="14">
         <v>97</v>
       </c>
       <c r="F13" s="14">
@@ -8179,51 +8189,53 @@
       </c>
       <c r="L13" s="14">
         <v>110</v>
       </c>
       <c r="M13" s="14">
         <v>128</v>
       </c>
       <c r="N13" s="14">
         <v>136</v>
       </c>
       <c r="O13" s="14">
         <v>90</v>
       </c>
       <c r="P13" s="14">
         <v>83</v>
       </c>
       <c r="Q13" s="14">
         <v>127</v>
       </c>
       <c r="R13" s="14">
         <v>113</v>
       </c>
       <c r="S13" s="14">
         <v>121</v>
       </c>
-      <c r="T13" s="32"/>
+      <c r="T13" s="14">
+        <v>117</v>
+      </c>
       <c r="U13" s="32"/>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
     </row>
     <row r="14" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="14">
         <v>78</v>
       </c>
       <c r="D14" s="14">
         <v>67</v>
       </c>
       <c r="E14" s="14">
         <v>55</v>
       </c>
       <c r="F14" s="14">
@@ -8246,51 +8258,53 @@
       </c>
       <c r="L14" s="14">
         <v>83</v>
       </c>
       <c r="M14" s="14">
         <v>74</v>
       </c>
       <c r="N14" s="14">
         <v>88</v>
       </c>
       <c r="O14" s="14">
         <v>60</v>
       </c>
       <c r="P14" s="14">
         <v>63</v>
       </c>
       <c r="Q14" s="14">
         <v>67</v>
       </c>
       <c r="R14" s="14">
         <v>59</v>
       </c>
       <c r="S14" s="14">
         <v>86</v>
       </c>
-      <c r="T14" s="32"/>
+      <c r="T14" s="14">
+        <v>73</v>
+      </c>
       <c r="U14" s="32"/>
       <c r="V14" s="32"/>
       <c r="W14" s="32"/>
       <c r="X14" s="32"/>
       <c r="Y14" s="32"/>
       <c r="Z14" s="32"/>
       <c r="AA14" s="32"/>
     </row>
     <row r="15" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>147</v>
       </c>
       <c r="D15" s="25">
         <v>146</v>
       </c>
       <c r="E15" s="25">
         <v>125</v>
       </c>
       <c r="F15" s="25">
@@ -8313,51 +8327,53 @@
       </c>
       <c r="L15" s="25">
         <v>170</v>
       </c>
       <c r="M15" s="25">
         <v>168</v>
       </c>
       <c r="N15" s="25">
         <v>185</v>
       </c>
       <c r="O15" s="25">
         <v>139</v>
       </c>
       <c r="P15" s="25">
         <v>108</v>
       </c>
       <c r="Q15" s="25">
         <v>134</v>
       </c>
       <c r="R15" s="25">
         <v>134</v>
       </c>
       <c r="S15" s="25">
         <v>140</v>
       </c>
-      <c r="T15" s="32"/>
+      <c r="T15" s="25">
+        <v>178</v>
+      </c>
       <c r="U15" s="32"/>
       <c r="V15" s="32"/>
       <c r="W15" s="32"/>
       <c r="X15" s="32"/>
       <c r="Y15" s="32"/>
       <c r="Z15" s="32"/>
       <c r="AA15" s="32"/>
     </row>
     <row r="16" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="33"/>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>