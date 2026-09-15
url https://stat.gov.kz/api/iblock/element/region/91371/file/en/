--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -7241,51 +7241,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36720&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" style="27" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>42</v>
       </c>
     </row>
@@ -7368,59 +7368,59 @@
       <c r="B12" s="40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="42">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="42">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>50</v>
       </c>
@@ -7457,73 +7457,73 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:6" ht="138" customHeight="1">
       <c r="B5" s="47" t="s">
         <v>70</v>
       </c>
       <c r="F5" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z2"/>
+      <selection pane="bottomLeft" activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="5" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="26.25" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="48" t="s">
         <v>69</v>
       </c>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
@@ -7783,50 +7783,53 @@
       </c>
       <c r="M7" s="14">
         <v>1075</v>
       </c>
       <c r="N7" s="14">
         <v>1173</v>
       </c>
       <c r="O7" s="14">
         <v>902</v>
       </c>
       <c r="P7" s="14">
         <v>852</v>
       </c>
       <c r="Q7" s="14">
         <v>1053</v>
       </c>
       <c r="R7" s="14">
         <v>962</v>
       </c>
       <c r="S7" s="14">
         <v>1031</v>
       </c>
       <c r="T7" s="14">
         <v>1077</v>
       </c>
+      <c r="U7" s="14">
+        <v>1163</v>
+      </c>
       <c r="Z7" s="32"/>
       <c r="AA7" s="32"/>
     </row>
     <row r="8" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="14">
         <v>132</v>
       </c>
       <c r="D8" s="14">
         <v>134</v>
       </c>
       <c r="E8" s="14">
         <v>109</v>
       </c>
       <c r="F8" s="14">
         <v>126</v>
       </c>
       <c r="G8" s="14">
         <v>121</v>
       </c>
@@ -7847,51 +7850,53 @@
       </c>
       <c r="M8" s="14">
         <v>138</v>
       </c>
       <c r="N8" s="14">
         <v>149</v>
       </c>
       <c r="O8" s="14">
         <v>102</v>
       </c>
       <c r="P8" s="14">
         <v>105</v>
       </c>
       <c r="Q8" s="14">
         <v>134</v>
       </c>
       <c r="R8" s="14">
         <v>108</v>
       </c>
       <c r="S8" s="14">
         <v>124</v>
       </c>
       <c r="T8" s="14">
         <v>139</v>
       </c>
-      <c r="U8" s="9"/>
+      <c r="U8" s="14">
+        <v>157</v>
+      </c>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="32"/>
       <c r="AA8" s="32"/>
     </row>
     <row r="9" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="14">
         <v>122</v>
       </c>
       <c r="D9" s="14">
         <v>121</v>
       </c>
       <c r="E9" s="14">
         <v>116</v>
       </c>
       <c r="F9" s="14">
         <v>125</v>
@@ -7916,51 +7921,53 @@
       </c>
       <c r="M9" s="14">
         <v>134</v>
       </c>
       <c r="N9" s="14">
         <v>139</v>
       </c>
       <c r="O9" s="14">
         <v>123</v>
       </c>
       <c r="P9" s="14">
         <v>104</v>
       </c>
       <c r="Q9" s="14">
         <v>123</v>
       </c>
       <c r="R9" s="14">
         <v>110</v>
       </c>
       <c r="S9" s="14">
         <v>120</v>
       </c>
       <c r="T9" s="14">
         <v>128</v>
       </c>
-      <c r="U9" s="32"/>
+      <c r="U9" s="14">
+        <v>127</v>
+      </c>
       <c r="V9" s="32"/>
       <c r="W9" s="32"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="32"/>
       <c r="Z9" s="32"/>
       <c r="AA9" s="32"/>
     </row>
     <row r="10" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="14">
         <v>181</v>
       </c>
       <c r="D10" s="14">
         <v>170</v>
       </c>
       <c r="E10" s="14">
         <v>156</v>
       </c>
       <c r="F10" s="14">
         <v>175</v>
@@ -7985,51 +7992,53 @@
       </c>
       <c r="M10" s="14">
         <v>180</v>
       </c>
       <c r="N10" s="14">
         <v>184</v>
       </c>
       <c r="O10" s="14">
         <v>165</v>
       </c>
       <c r="P10" s="14">
         <v>147</v>
       </c>
       <c r="Q10" s="14">
         <v>184</v>
       </c>
       <c r="R10" s="14">
         <v>167</v>
       </c>
       <c r="S10" s="14">
         <v>157</v>
       </c>
       <c r="T10" s="14">
         <v>172</v>
       </c>
-      <c r="U10" s="32"/>
+      <c r="U10" s="14">
+        <v>205</v>
+      </c>
       <c r="V10" s="32"/>
       <c r="W10" s="32"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32"/>
       <c r="Z10" s="32"/>
       <c r="AA10" s="32"/>
     </row>
     <row r="11" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="14">
         <v>180</v>
       </c>
       <c r="D11" s="14">
         <v>163</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
         <v>182</v>
@@ -8054,51 +8063,53 @@
       </c>
       <c r="M11" s="14">
         <v>157</v>
       </c>
       <c r="N11" s="14">
         <v>173</v>
       </c>
       <c r="O11" s="14">
         <v>131</v>
       </c>
       <c r="P11" s="14">
         <v>143</v>
       </c>
       <c r="Q11" s="14">
         <v>189</v>
       </c>
       <c r="R11" s="14">
         <v>165</v>
       </c>
       <c r="S11" s="14">
         <v>181</v>
       </c>
       <c r="T11" s="14">
         <v>168</v>
       </c>
-      <c r="U11" s="32"/>
+      <c r="U11" s="14">
+        <v>178</v>
+      </c>
       <c r="V11" s="32"/>
       <c r="W11" s="32"/>
       <c r="X11" s="32"/>
       <c r="Y11" s="32"/>
       <c r="Z11" s="32"/>
       <c r="AA11" s="32"/>
     </row>
     <row r="12" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="14">
         <v>102</v>
       </c>
       <c r="D12" s="14">
         <v>95</v>
       </c>
       <c r="E12" s="14">
         <v>105</v>
       </c>
       <c r="F12" s="14">
         <v>95</v>
@@ -8123,51 +8134,53 @@
       </c>
       <c r="M12" s="14">
         <v>96</v>
       </c>
       <c r="N12" s="14">
         <v>119</v>
       </c>
       <c r="O12" s="14">
         <v>92</v>
       </c>
       <c r="P12" s="14">
         <v>99</v>
       </c>
       <c r="Q12" s="14">
         <v>95</v>
       </c>
       <c r="R12" s="14">
         <v>106</v>
       </c>
       <c r="S12" s="14">
         <v>102</v>
       </c>
       <c r="T12" s="14">
         <v>102</v>
       </c>
-      <c r="U12" s="32"/>
+      <c r="U12" s="14">
+        <v>98</v>
+      </c>
       <c r="V12" s="32"/>
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
     </row>
     <row r="13" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="14">
         <v>119</v>
       </c>
       <c r="D13" s="14">
         <v>116</v>
       </c>
       <c r="E13" s="14">
         <v>97</v>
       </c>
       <c r="F13" s="14">
         <v>121</v>
@@ -8192,51 +8205,53 @@
       </c>
       <c r="M13" s="14">
         <v>128</v>
       </c>
       <c r="N13" s="14">
         <v>136</v>
       </c>
       <c r="O13" s="14">
         <v>90</v>
       </c>
       <c r="P13" s="14">
         <v>83</v>
       </c>
       <c r="Q13" s="14">
         <v>127</v>
       </c>
       <c r="R13" s="14">
         <v>113</v>
       </c>
       <c r="S13" s="14">
         <v>121</v>
       </c>
       <c r="T13" s="14">
         <v>117</v>
       </c>
-      <c r="U13" s="32"/>
+      <c r="U13" s="14">
+        <v>112</v>
+      </c>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
     </row>
     <row r="14" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="14">
         <v>78</v>
       </c>
       <c r="D14" s="14">
         <v>67</v>
       </c>
       <c r="E14" s="14">
         <v>55</v>
       </c>
       <c r="F14" s="14">
         <v>58</v>
@@ -8261,51 +8276,53 @@
       </c>
       <c r="M14" s="14">
         <v>74</v>
       </c>
       <c r="N14" s="14">
         <v>88</v>
       </c>
       <c r="O14" s="14">
         <v>60</v>
       </c>
       <c r="P14" s="14">
         <v>63</v>
       </c>
       <c r="Q14" s="14">
         <v>67</v>
       </c>
       <c r="R14" s="14">
         <v>59</v>
       </c>
       <c r="S14" s="14">
         <v>86</v>
       </c>
       <c r="T14" s="14">
         <v>73</v>
       </c>
-      <c r="U14" s="32"/>
+      <c r="U14" s="14">
+        <v>82</v>
+      </c>
       <c r="V14" s="32"/>
       <c r="W14" s="32"/>
       <c r="X14" s="32"/>
       <c r="Y14" s="32"/>
       <c r="Z14" s="32"/>
       <c r="AA14" s="32"/>
     </row>
     <row r="15" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>147</v>
       </c>
       <c r="D15" s="25">
         <v>146</v>
       </c>
       <c r="E15" s="25">
         <v>125</v>
       </c>
       <c r="F15" s="25">
         <v>172</v>
@@ -8330,51 +8347,53 @@
       </c>
       <c r="M15" s="25">
         <v>168</v>
       </c>
       <c r="N15" s="25">
         <v>185</v>
       </c>
       <c r="O15" s="25">
         <v>139</v>
       </c>
       <c r="P15" s="25">
         <v>108</v>
       </c>
       <c r="Q15" s="25">
         <v>134</v>
       </c>
       <c r="R15" s="25">
         <v>134</v>
       </c>
       <c r="S15" s="25">
         <v>140</v>
       </c>
       <c r="T15" s="25">
         <v>178</v>
       </c>
-      <c r="U15" s="32"/>
+      <c r="U15" s="25">
+        <v>204</v>
+      </c>
       <c r="V15" s="32"/>
       <c r="W15" s="32"/>
       <c r="X15" s="32"/>
       <c r="Y15" s="32"/>
       <c r="Z15" s="32"/>
       <c r="AA15" s="32"/>
     </row>
     <row r="16" spans="1:27" s="31" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="33"/>
       <c r="B16" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>