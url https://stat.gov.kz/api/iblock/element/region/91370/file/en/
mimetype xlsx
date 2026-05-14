--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -43,108 +43,99 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="74">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
-    <t>Monthly number of births by region</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Calculation method</t>
-  </si>
-[...1 lines deleted...]
-    <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities</t>
   </si>
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
   </si>
   <si>
     <t xml:space="preserve">Note </t>
   </si>
   <si>
     <t>The data is generated by the date of registration of birth certificates</t>
   </si>
   <si>
     <t xml:space="preserve">Classifiers </t>
   </si>
   <si>
     <t xml:space="preserve">Methodological explanations </t>
   </si>
   <si>
     <t xml:space="preserve">Related publications </t>
   </si>
   <si>
     <t xml:space="preserve">Useful links </t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update </t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible executor </t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>The number of births in the Republic of Kazakhstan*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
@@ -260,50 +251,59 @@
     <t>Turksib</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <r>
       <t>Symbols:					
 "-" there is no phenomenon
 "0.0" is an insignificant value					
 "x"- data is confidential
 "..."- data is missing					
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  					
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>The statistics of those born in the Almaty city is based on the registration of birth certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>Monthly number of births by Almaty city</t>
+  </si>
+  <si>
+    <t>The number of births in the Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -721,127 +721,127 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1040,2268 +1040,2330 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="14" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="57" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="58" t="s">
+      <c r="B8" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B9" s="14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="58" t="s">
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B10" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="58" t="s">
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B11" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="57" t="s">
         <v>15</v>
       </c>
-    </row>
-[...13 lines deleted...]
-        <v>49</v>
+      <c r="B12" s="58" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B15" s="17">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B16" s="17">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="111.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="60" t="s">
-        <v>73</v>
+      <c r="B5" s="59" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA932"/>
+  <dimension ref="A1:AA930"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K37" sqref="K37"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...30 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="1" spans="1:27" s="28" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="27"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="X3" s="31"/>
+      <c r="Z3" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA3" s="30"/>
+    </row>
+    <row r="4" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="62"/>
+      <c r="C4" s="69">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="71">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="24"/>
+    </row>
+    <row r="5" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="61"/>
-[...101 lines deleted...]
-      <c r="Z5" s="31" t="s">
+      <c r="E5" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="AA5" s="30"/>
-[...34 lines deleted...]
-      <c r="AA6" s="24"/>
+      <c r="F5" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="R5" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="S5" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="V5" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="W5" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="X5" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y5" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z5" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA5" s="24"/>
+    </row>
+    <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="A6" s="29"/>
+      <c r="B6" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="72"/>
-[...34 lines deleted...]
-      <c r="N7" s="32" t="s">
+      <c r="A7" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="33" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="C7" s="37">
+        <v>2394</v>
+      </c>
+      <c r="D7" s="37">
+        <v>2637</v>
+      </c>
+      <c r="E7" s="37">
+        <v>2361</v>
+      </c>
+      <c r="F7" s="38">
+        <v>2833</v>
+      </c>
+      <c r="G7" s="23">
+        <v>2721</v>
+      </c>
+      <c r="H7" s="39">
+        <v>2693</v>
+      </c>
+      <c r="I7" s="40">
+        <v>3149</v>
+      </c>
+      <c r="J7" s="40">
+        <v>2715</v>
+      </c>
+      <c r="K7" s="23">
+        <v>2829</v>
+      </c>
+      <c r="L7" s="23">
+        <v>2735</v>
+      </c>
+      <c r="M7" s="23">
+        <v>2302</v>
+      </c>
+      <c r="N7" s="23">
+        <v>2580</v>
+      </c>
+      <c r="O7" s="23">
+        <v>2470</v>
+      </c>
+      <c r="P7" s="23">
+        <v>2101</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>2638</v>
+      </c>
+      <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
     </row>
-    <row r="8" spans="1:27" s="25" customFormat="1" ht="11.25">
-[...80 lines deleted...]
-      <c r="AA9" s="24"/>
+    <row r="8" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="21">
+        <v>214</v>
+      </c>
+      <c r="D8" s="21">
+        <v>257</v>
+      </c>
+      <c r="E8" s="21">
+        <v>199</v>
+      </c>
+      <c r="F8" s="21">
+        <v>248</v>
+      </c>
+      <c r="G8" s="21">
+        <v>231</v>
+      </c>
+      <c r="H8" s="21">
+        <v>236</v>
+      </c>
+      <c r="I8" s="21">
+        <v>265</v>
+      </c>
+      <c r="J8" s="21">
+        <v>249</v>
+      </c>
+      <c r="K8" s="21">
+        <v>261</v>
+      </c>
+      <c r="L8" s="21">
+        <v>233</v>
+      </c>
+      <c r="M8" s="21">
+        <v>190</v>
+      </c>
+      <c r="N8" s="21">
+        <v>189</v>
+      </c>
+      <c r="O8" s="21">
+        <v>220</v>
+      </c>
+      <c r="P8" s="21">
+        <v>175</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>241</v>
+      </c>
+      <c r="R8" s="38"/>
+      <c r="S8" s="23"/>
+      <c r="T8" s="39"/>
+      <c r="U8" s="40"/>
+      <c r="V8" s="40"/>
+      <c r="W8" s="23"/>
+      <c r="X8" s="23"/>
+      <c r="Y8" s="23"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="24"/>
+    </row>
+    <row r="9" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="A9" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="21">
+        <v>600</v>
+      </c>
+      <c r="D9" s="21">
+        <v>622</v>
+      </c>
+      <c r="E9" s="21">
+        <v>577</v>
+      </c>
+      <c r="F9" s="21">
+        <v>685</v>
+      </c>
+      <c r="G9" s="21">
+        <v>678</v>
+      </c>
+      <c r="H9" s="21">
+        <v>686</v>
+      </c>
+      <c r="I9" s="21">
+        <v>785</v>
+      </c>
+      <c r="J9" s="21">
+        <v>661</v>
+      </c>
+      <c r="K9" s="21">
+        <v>683</v>
+      </c>
+      <c r="L9" s="21">
+        <v>674</v>
+      </c>
+      <c r="M9" s="21">
+        <v>575</v>
+      </c>
+      <c r="N9" s="21">
+        <v>633</v>
+      </c>
+      <c r="O9" s="21">
+        <v>616</v>
+      </c>
+      <c r="P9" s="21">
+        <v>561</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>594</v>
+      </c>
+      <c r="Z9" s="43"/>
+      <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" s="21">
-        <v>214</v>
+        <v>314</v>
       </c>
       <c r="D10" s="21">
-        <v>257</v>
+        <v>398</v>
       </c>
       <c r="E10" s="21">
-        <v>199</v>
+        <v>300</v>
       </c>
       <c r="F10" s="21">
-        <v>248</v>
+        <v>382</v>
       </c>
       <c r="G10" s="21">
-        <v>231</v>
+        <v>357</v>
       </c>
       <c r="H10" s="21">
-        <v>236</v>
+        <v>358</v>
       </c>
       <c r="I10" s="21">
-        <v>265</v>
+        <v>434</v>
       </c>
       <c r="J10" s="21">
-        <v>249</v>
+        <v>381</v>
       </c>
       <c r="K10" s="21">
-        <v>261</v>
+        <v>381</v>
       </c>
       <c r="L10" s="21">
-        <v>233</v>
+        <v>358</v>
       </c>
       <c r="M10" s="21">
-        <v>190</v>
+        <v>301</v>
       </c>
       <c r="N10" s="21">
-        <v>189</v>
+        <v>343</v>
       </c>
       <c r="O10" s="21">
-        <v>220</v>
+        <v>306</v>
       </c>
       <c r="P10" s="21">
-        <v>175</v>
-[...9 lines deleted...]
-      <c r="Y10" s="23"/>
+        <v>274</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>345</v>
+      </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
     </row>
-    <row r="11" spans="1:27" s="25" customFormat="1" ht="11.25">
+    <row r="11" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="21">
-        <v>600</v>
+        <v>275</v>
       </c>
       <c r="D11" s="21">
-        <v>622</v>
+        <v>294</v>
       </c>
       <c r="E11" s="21">
-        <v>577</v>
+        <v>300</v>
       </c>
       <c r="F11" s="21">
-        <v>685</v>
+        <v>341</v>
       </c>
       <c r="G11" s="21">
-        <v>678</v>
+        <v>322</v>
       </c>
       <c r="H11" s="21">
-        <v>686</v>
+        <v>333</v>
       </c>
       <c r="I11" s="21">
-        <v>785</v>
+        <v>364</v>
       </c>
       <c r="J11" s="21">
-        <v>661</v>
+        <v>334</v>
       </c>
       <c r="K11" s="21">
-        <v>683</v>
+        <v>354</v>
       </c>
       <c r="L11" s="21">
-        <v>674</v>
+        <v>344</v>
       </c>
       <c r="M11" s="21">
-        <v>575</v>
+        <v>278</v>
       </c>
       <c r="N11" s="21">
-        <v>633</v>
+        <v>332</v>
       </c>
       <c r="O11" s="21">
-        <v>616</v>
+        <v>306</v>
       </c>
       <c r="P11" s="21">
-        <v>561</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+        <v>243</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>343</v>
+      </c>
+      <c r="Z11" s="24"/>
+      <c r="AA11" s="24"/>
+    </row>
+    <row r="12" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C12" s="21">
-        <v>314</v>
+        <v>196</v>
       </c>
       <c r="D12" s="21">
-        <v>398</v>
+        <v>202</v>
       </c>
       <c r="E12" s="21">
-        <v>300</v>
+        <v>173</v>
       </c>
       <c r="F12" s="21">
-        <v>382</v>
+        <v>209</v>
       </c>
       <c r="G12" s="21">
-        <v>357</v>
+        <v>239</v>
       </c>
       <c r="H12" s="21">
-        <v>358</v>
+        <v>208</v>
       </c>
       <c r="I12" s="21">
-        <v>434</v>
+        <v>272</v>
       </c>
       <c r="J12" s="21">
-        <v>381</v>
+        <v>192</v>
       </c>
       <c r="K12" s="21">
-        <v>381</v>
+        <v>206</v>
       </c>
       <c r="L12" s="21">
-        <v>358</v>
+        <v>207</v>
       </c>
       <c r="M12" s="21">
-        <v>301</v>
+        <v>189</v>
       </c>
       <c r="N12" s="21">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="O12" s="21">
-        <v>306</v>
+        <v>197</v>
       </c>
       <c r="P12" s="21">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="AA12" s="24"/>
+        <v>167</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>226</v>
+      </c>
+      <c r="Z12" s="44"/>
+      <c r="AA12" s="44"/>
     </row>
     <row r="13" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="21">
-        <v>275</v>
+        <v>223</v>
       </c>
       <c r="D13" s="21">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="E13" s="21">
-        <v>300</v>
+        <v>214</v>
       </c>
       <c r="F13" s="21">
-        <v>341</v>
+        <v>236</v>
       </c>
       <c r="G13" s="21">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="H13" s="21">
-        <v>333</v>
+        <v>227</v>
       </c>
       <c r="I13" s="21">
-        <v>364</v>
+        <v>240</v>
       </c>
       <c r="J13" s="21">
-        <v>334</v>
+        <v>226</v>
       </c>
       <c r="K13" s="21">
-        <v>354</v>
+        <v>222</v>
       </c>
       <c r="L13" s="21">
-        <v>344</v>
+        <v>248</v>
       </c>
       <c r="M13" s="21">
-        <v>278</v>
+        <v>187</v>
       </c>
       <c r="N13" s="21">
-        <v>332</v>
+        <v>222</v>
       </c>
       <c r="O13" s="21">
-        <v>306</v>
+        <v>220</v>
       </c>
       <c r="P13" s="21">
-        <v>243</v>
+        <v>177</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>217</v>
       </c>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
     </row>
-    <row r="14" spans="1:27" s="25" customFormat="1" ht="11.25">
+    <row r="14" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C14" s="21">
-        <v>196</v>
+        <v>333</v>
       </c>
       <c r="D14" s="21">
-        <v>202</v>
+        <v>369</v>
       </c>
       <c r="E14" s="21">
-        <v>173</v>
+        <v>342</v>
       </c>
       <c r="F14" s="21">
-        <v>209</v>
+        <v>399</v>
       </c>
       <c r="G14" s="21">
+        <v>392</v>
+      </c>
+      <c r="H14" s="21">
+        <v>349</v>
+      </c>
+      <c r="I14" s="21">
+        <v>453</v>
+      </c>
+      <c r="J14" s="21">
+        <v>397</v>
+      </c>
+      <c r="K14" s="21">
+        <v>392</v>
+      </c>
+      <c r="L14" s="21">
+        <v>399</v>
+      </c>
+      <c r="M14" s="21">
+        <v>361</v>
+      </c>
+      <c r="N14" s="21">
+        <v>368</v>
+      </c>
+      <c r="O14" s="21">
+        <v>338</v>
+      </c>
+      <c r="P14" s="21">
+        <v>287</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>380</v>
+      </c>
+      <c r="R14" s="45"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="47"/>
+      <c r="U14" s="48"/>
+      <c r="V14" s="40"/>
+      <c r="W14" s="45"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="49"/>
+      <c r="AA14" s="49"/>
+    </row>
+    <row r="15" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="22">
         <v>239</v>
       </c>
-      <c r="H14" s="21">
-[...2 lines deleted...]
-      <c r="I14" s="21">
+      <c r="D15" s="22">
+        <v>265</v>
+      </c>
+      <c r="E15" s="22">
+        <v>256</v>
+      </c>
+      <c r="F15" s="22">
+        <v>333</v>
+      </c>
+      <c r="G15" s="22">
+        <v>265</v>
+      </c>
+      <c r="H15" s="22">
+        <v>296</v>
+      </c>
+      <c r="I15" s="22">
+        <v>336</v>
+      </c>
+      <c r="J15" s="22">
+        <v>275</v>
+      </c>
+      <c r="K15" s="22">
+        <v>330</v>
+      </c>
+      <c r="L15" s="22">
         <v>272</v>
       </c>
-      <c r="J14" s="21">
-[...71 lines deleted...]
-      </c>
+      <c r="M15" s="22">
+        <v>221</v>
+      </c>
+      <c r="N15" s="22">
+        <v>288</v>
+      </c>
+      <c r="O15" s="22">
+        <v>267</v>
+      </c>
+      <c r="P15" s="22">
+        <v>217</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>292</v>
+      </c>
+      <c r="R15" s="24"/>
+      <c r="S15" s="24"/>
+      <c r="T15" s="24"/>
+      <c r="U15" s="24"/>
+      <c r="V15" s="24"/>
+      <c r="X15" s="24"/>
+      <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
     </row>
-    <row r="16" spans="1:27" s="51" customFormat="1" ht="14.25" customHeight="1">
-[...58 lines deleted...]
-      <c r="AA16" s="50"/>
+    <row r="16" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="A16" s="29"/>
+      <c r="B16" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="67"/>
+      <c r="Q16" s="67"/>
+      <c r="R16" s="67"/>
+      <c r="S16" s="67"/>
+      <c r="T16" s="67"/>
+      <c r="U16" s="67"/>
+      <c r="V16" s="67"/>
+      <c r="W16" s="67"/>
+      <c r="X16" s="67"/>
+      <c r="Y16" s="67"/>
+      <c r="Z16" s="67"/>
+      <c r="AA16" s="24"/>
     </row>
     <row r="17" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="52" t="s">
-[...54 lines deleted...]
-      <c r="Y17" s="24"/>
+      <c r="A17" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="53">
+        <v>1238</v>
+      </c>
+      <c r="D17" s="53">
+        <v>1379</v>
+      </c>
+      <c r="E17" s="37">
+        <v>1187</v>
+      </c>
+      <c r="F17" s="23">
+        <v>1438</v>
+      </c>
+      <c r="G17" s="23">
+        <v>1403</v>
+      </c>
+      <c r="H17" s="54">
+        <v>327</v>
+      </c>
+      <c r="I17" s="55">
+        <v>1650</v>
+      </c>
+      <c r="J17" s="40">
+        <v>1399</v>
+      </c>
+      <c r="K17" s="23">
+        <v>1419</v>
+      </c>
+      <c r="L17" s="23">
+        <v>1412</v>
+      </c>
+      <c r="M17" s="23">
+        <v>1214</v>
+      </c>
+      <c r="N17" s="23">
+        <v>1324</v>
+      </c>
+      <c r="O17" s="23">
+        <v>1277</v>
+      </c>
+      <c r="P17" s="23">
+        <v>1080</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1372</v>
+      </c>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
     </row>
-    <row r="18" spans="1:27" s="25" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z18" s="64"/>
+    <row r="18" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="21">
+        <v>110</v>
+      </c>
+      <c r="D18" s="21">
+        <v>135</v>
+      </c>
+      <c r="E18" s="21">
+        <v>107</v>
+      </c>
+      <c r="F18" s="21">
+        <v>139</v>
+      </c>
+      <c r="G18" s="21">
+        <v>132</v>
+      </c>
+      <c r="H18" s="21">
+        <v>120</v>
+      </c>
+      <c r="I18" s="21">
+        <v>147</v>
+      </c>
+      <c r="J18" s="21">
+        <v>125</v>
+      </c>
+      <c r="K18" s="21">
+        <v>125</v>
+      </c>
+      <c r="L18" s="21">
+        <v>119</v>
+      </c>
+      <c r="M18" s="21">
+        <v>107</v>
+      </c>
+      <c r="N18" s="21">
+        <v>89</v>
+      </c>
+      <c r="O18" s="21">
+        <v>113</v>
+      </c>
+      <c r="P18" s="21">
+        <v>91</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>120</v>
+      </c>
+      <c r="R18" s="24"/>
+      <c r="S18" s="24"/>
+      <c r="T18" s="24"/>
+      <c r="U18" s="24"/>
+      <c r="V18" s="24"/>
+      <c r="X18" s="24"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
     </row>
     <row r="19" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A19" s="35" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="A19" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="21">
+        <v>331</v>
+      </c>
+      <c r="D19" s="21">
+        <v>326</v>
+      </c>
+      <c r="E19" s="21">
+        <v>283</v>
+      </c>
+      <c r="F19" s="21">
+        <v>347</v>
+      </c>
+      <c r="G19" s="21">
+        <v>343</v>
+      </c>
+      <c r="H19" s="21">
+        <v>381</v>
+      </c>
+      <c r="I19" s="21">
+        <v>404</v>
+      </c>
+      <c r="J19" s="21">
+        <v>343</v>
+      </c>
+      <c r="K19" s="21">
+        <v>331</v>
+      </c>
+      <c r="L19" s="21">
+        <v>350</v>
+      </c>
+      <c r="M19" s="21">
+        <v>286</v>
+      </c>
+      <c r="N19" s="21">
+        <v>339</v>
+      </c>
+      <c r="O19" s="21">
+        <v>301</v>
+      </c>
+      <c r="P19" s="21">
+        <v>284</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>310</v>
+      </c>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="24"/>
+      <c r="U19" s="24"/>
+      <c r="V19" s="24"/>
+      <c r="X19" s="24"/>
+      <c r="Y19" s="24"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
     </row>
     <row r="20" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B20" s="42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C20" s="21">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="D20" s="21">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="E20" s="21">
-        <v>107</v>
+        <v>146</v>
       </c>
       <c r="F20" s="21">
-        <v>139</v>
+        <v>195</v>
       </c>
       <c r="G20" s="21">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="H20" s="21">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="I20" s="21">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="J20" s="21">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="K20" s="21">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="L20" s="21">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="M20" s="21">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="N20" s="21">
-        <v>89</v>
+        <v>178</v>
       </c>
       <c r="O20" s="21">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="P20" s="21">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Q20" s="24"/>
+        <v>146</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>185</v>
+      </c>
       <c r="R20" s="24"/>
       <c r="S20" s="24"/>
       <c r="T20" s="24"/>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
     </row>
     <row r="21" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="21">
-        <v>331</v>
+        <v>150</v>
       </c>
       <c r="D21" s="21">
-        <v>326</v>
+        <v>140</v>
       </c>
       <c r="E21" s="21">
-        <v>283</v>
+        <v>150</v>
       </c>
       <c r="F21" s="21">
-        <v>347</v>
+        <v>177</v>
       </c>
       <c r="G21" s="21">
-        <v>343</v>
+        <v>178</v>
       </c>
       <c r="H21" s="21">
-        <v>381</v>
+        <v>170</v>
       </c>
       <c r="I21" s="21">
-        <v>404</v>
+        <v>196</v>
       </c>
       <c r="J21" s="21">
-        <v>343</v>
+        <v>161</v>
       </c>
       <c r="K21" s="21">
-        <v>331</v>
+        <v>188</v>
       </c>
       <c r="L21" s="21">
-        <v>350</v>
+        <v>186</v>
       </c>
       <c r="M21" s="21">
-        <v>286</v>
+        <v>147</v>
       </c>
       <c r="N21" s="21">
-        <v>339</v>
+        <v>173</v>
       </c>
       <c r="O21" s="21">
-        <v>301</v>
+        <v>159</v>
       </c>
       <c r="P21" s="21">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="Q21" s="24"/>
+        <v>126</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>177</v>
+      </c>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
       <c r="T21" s="24"/>
       <c r="U21" s="24"/>
       <c r="V21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
     </row>
     <row r="22" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B22" s="42" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C22" s="21">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="D22" s="21">
-        <v>201</v>
+        <v>114</v>
       </c>
       <c r="E22" s="21">
-        <v>146</v>
+        <v>85</v>
       </c>
       <c r="F22" s="21">
-        <v>195</v>
+        <v>105</v>
       </c>
       <c r="G22" s="21">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="H22" s="21">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I22" s="21">
-        <v>227</v>
+        <v>149</v>
       </c>
       <c r="J22" s="21">
-        <v>199</v>
+        <v>106</v>
       </c>
       <c r="K22" s="21">
-        <v>178</v>
+        <v>105</v>
       </c>
       <c r="L22" s="21">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="M22" s="21">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="N22" s="21">
-        <v>178</v>
+        <v>97</v>
       </c>
       <c r="O22" s="21">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="P22" s="21">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="Q22" s="24"/>
+        <v>86</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>122</v>
+      </c>
       <c r="R22" s="24"/>
       <c r="S22" s="24"/>
       <c r="T22" s="24"/>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
     </row>
     <row r="23" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="21">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="D23" s="21">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E23" s="21">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="F23" s="21">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="G23" s="21">
-        <v>178</v>
+        <v>113</v>
       </c>
       <c r="H23" s="21">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="I23" s="21">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="J23" s="21">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="K23" s="21">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="L23" s="21">
-        <v>186</v>
+        <v>135</v>
       </c>
       <c r="M23" s="21">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="N23" s="21">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="O23" s="21">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="P23" s="21">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="Q23" s="24"/>
+        <v>91</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>102</v>
+      </c>
       <c r="R23" s="24"/>
       <c r="S23" s="24"/>
       <c r="T23" s="24"/>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
     </row>
     <row r="24" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="42" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C24" s="21">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="D24" s="21">
-        <v>114</v>
+        <v>187</v>
       </c>
       <c r="E24" s="21">
-        <v>85</v>
+        <v>183</v>
       </c>
       <c r="F24" s="21">
-        <v>105</v>
+        <v>197</v>
       </c>
       <c r="G24" s="21">
-        <v>121</v>
+        <v>194</v>
       </c>
       <c r="H24" s="21">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="I24" s="21">
-        <v>149</v>
+        <v>233</v>
       </c>
       <c r="J24" s="21">
-        <v>106</v>
+        <v>208</v>
       </c>
       <c r="K24" s="21">
-        <v>105</v>
+        <v>205</v>
       </c>
       <c r="L24" s="21">
-        <v>104</v>
+        <v>196</v>
       </c>
       <c r="M24" s="21">
-        <v>109</v>
+        <v>185</v>
       </c>
       <c r="N24" s="21">
-        <v>97</v>
+        <v>200</v>
       </c>
       <c r="O24" s="21">
-        <v>97</v>
+        <v>181</v>
       </c>
       <c r="P24" s="21">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="Q24" s="24"/>
+        <v>138</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>216</v>
+      </c>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
     </row>
     <row r="25" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="42" t="s">
+      <c r="A25" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="21">
-[...17 lines deleted...]
-      <c r="I25" s="21">
+      <c r="B25" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="22">
+        <v>116</v>
+      </c>
+      <c r="D25" s="22">
+        <v>140</v>
+      </c>
+      <c r="E25" s="22">
         <v>121</v>
       </c>
-      <c r="J25" s="21">
-[...20 lines deleted...]
-      <c r="Q25" s="24"/>
+      <c r="F25" s="22">
+        <v>171</v>
+      </c>
+      <c r="G25" s="22">
+        <v>146</v>
+      </c>
+      <c r="H25" s="22">
+        <v>165</v>
+      </c>
+      <c r="I25" s="22">
+        <v>173</v>
+      </c>
+      <c r="J25" s="22">
+        <v>140</v>
+      </c>
+      <c r="K25" s="22">
+        <v>174</v>
+      </c>
+      <c r="L25" s="22">
+        <v>132</v>
+      </c>
+      <c r="M25" s="22">
+        <v>109</v>
+      </c>
+      <c r="N25" s="22">
+        <v>138</v>
+      </c>
+      <c r="O25" s="22">
+        <v>154</v>
+      </c>
+      <c r="P25" s="22">
+        <v>118</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>140</v>
+      </c>
       <c r="R25" s="24"/>
       <c r="S25" s="24"/>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
     </row>
-    <row r="26" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-[...56 lines deleted...]
-      <c r="Z26" s="24"/>
+    <row r="26" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="A26" s="29"/>
+      <c r="B26" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
       <c r="AA26" s="24"/>
     </row>
     <row r="27" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="52" t="s">
-[...54 lines deleted...]
-      <c r="Y27" s="24"/>
+      <c r="A27" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="53">
+        <v>1156</v>
+      </c>
+      <c r="D27" s="53">
+        <v>1258</v>
+      </c>
+      <c r="E27" s="37">
+        <v>1174</v>
+      </c>
+      <c r="F27" s="23">
+        <v>1395</v>
+      </c>
+      <c r="G27" s="38">
+        <v>1318</v>
+      </c>
+      <c r="H27" s="54">
+        <v>303</v>
+      </c>
+      <c r="I27" s="55">
+        <v>1499</v>
+      </c>
+      <c r="J27" s="40">
+        <v>1316</v>
+      </c>
+      <c r="K27" s="23">
+        <v>1410</v>
+      </c>
+      <c r="L27" s="23">
+        <v>1323</v>
+      </c>
+      <c r="M27" s="23">
+        <v>1088</v>
+      </c>
+      <c r="N27" s="23">
+        <v>1256</v>
+      </c>
+      <c r="O27" s="23">
+        <v>1193</v>
+      </c>
+      <c r="P27" s="23">
+        <v>1021</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>1266</v>
+      </c>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
     </row>
-    <row r="28" spans="1:27" s="25" customFormat="1" ht="11.25">
-[...27 lines deleted...]
-      <c r="Z28" s="65"/>
+    <row r="28" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A28" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="21">
+        <v>104</v>
+      </c>
+      <c r="D28" s="21">
+        <v>122</v>
+      </c>
+      <c r="E28" s="21">
+        <v>92</v>
+      </c>
+      <c r="F28" s="21">
+        <v>109</v>
+      </c>
+      <c r="G28" s="21">
+        <v>99</v>
+      </c>
+      <c r="H28" s="21">
+        <v>116</v>
+      </c>
+      <c r="I28" s="21">
+        <v>118</v>
+      </c>
+      <c r="J28" s="21">
+        <v>124</v>
+      </c>
+      <c r="K28" s="21">
+        <v>136</v>
+      </c>
+      <c r="L28" s="21">
+        <v>114</v>
+      </c>
+      <c r="M28" s="21">
+        <v>83</v>
+      </c>
+      <c r="N28" s="21">
+        <v>100</v>
+      </c>
+      <c r="O28" s="21">
+        <v>107</v>
+      </c>
+      <c r="P28" s="21">
+        <v>84</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>121</v>
+      </c>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="24"/>
+      <c r="V28" s="24"/>
+      <c r="X28" s="24"/>
+      <c r="Y28" s="24"/>
+      <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
     </row>
     <row r="29" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="35" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="A29" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="21">
+        <v>269</v>
+      </c>
+      <c r="D29" s="21">
+        <v>296</v>
+      </c>
+      <c r="E29" s="21">
+        <v>294</v>
+      </c>
+      <c r="F29" s="21">
+        <v>338</v>
+      </c>
+      <c r="G29" s="21">
+        <v>335</v>
+      </c>
+      <c r="H29" s="21">
+        <v>305</v>
+      </c>
+      <c r="I29" s="21">
+        <v>381</v>
+      </c>
+      <c r="J29" s="21">
+        <v>318</v>
+      </c>
+      <c r="K29" s="21">
+        <v>352</v>
+      </c>
+      <c r="L29" s="21">
+        <v>324</v>
+      </c>
+      <c r="M29" s="21">
+        <v>289</v>
+      </c>
+      <c r="N29" s="21">
+        <v>294</v>
+      </c>
+      <c r="O29" s="21">
+        <v>315</v>
+      </c>
+      <c r="P29" s="21">
+        <v>277</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>284</v>
+      </c>
+      <c r="R29" s="24"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24"/>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+      <c r="X29" s="24"/>
+      <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
     </row>
     <row r="30" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B30" s="42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C30" s="21">
-        <v>104</v>
+        <v>161</v>
       </c>
       <c r="D30" s="21">
-        <v>122</v>
+        <v>197</v>
       </c>
       <c r="E30" s="21">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="F30" s="21">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="G30" s="21">
-        <v>99</v>
+        <v>181</v>
       </c>
       <c r="H30" s="21">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="I30" s="21">
-        <v>118</v>
+        <v>207</v>
       </c>
       <c r="J30" s="21">
-        <v>124</v>
+        <v>182</v>
       </c>
       <c r="K30" s="21">
-        <v>136</v>
+        <v>203</v>
       </c>
       <c r="L30" s="21">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="M30" s="21">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="N30" s="21">
-        <v>100</v>
+        <v>165</v>
       </c>
       <c r="O30" s="21">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="P30" s="21">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="Q30" s="24"/>
+        <v>128</v>
+      </c>
+      <c r="Q30" s="21">
+        <v>160</v>
+      </c>
       <c r="R30" s="24"/>
       <c r="S30" s="24"/>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
     </row>
     <row r="31" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31" s="42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C31" s="21">
-        <v>269</v>
+        <v>125</v>
       </c>
       <c r="D31" s="21">
-        <v>296</v>
+        <v>154</v>
       </c>
       <c r="E31" s="21">
-        <v>294</v>
+        <v>150</v>
       </c>
       <c r="F31" s="21">
-        <v>338</v>
+        <v>164</v>
       </c>
       <c r="G31" s="21">
-        <v>335</v>
+        <v>144</v>
       </c>
       <c r="H31" s="21">
-        <v>305</v>
+        <v>163</v>
       </c>
       <c r="I31" s="21">
-        <v>381</v>
+        <v>168</v>
       </c>
       <c r="J31" s="21">
-        <v>318</v>
+        <v>173</v>
       </c>
       <c r="K31" s="21">
-        <v>352</v>
+        <v>166</v>
       </c>
       <c r="L31" s="21">
-        <v>324</v>
+        <v>158</v>
       </c>
       <c r="M31" s="21">
-        <v>289</v>
+        <v>131</v>
       </c>
       <c r="N31" s="21">
-        <v>294</v>
+        <v>159</v>
       </c>
       <c r="O31" s="21">
-        <v>315</v>
+        <v>147</v>
       </c>
       <c r="P31" s="21">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="Q31" s="24"/>
+        <v>117</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>166</v>
+      </c>
       <c r="R31" s="24"/>
       <c r="S31" s="24"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
     </row>
     <row r="32" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B32" s="42" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C32" s="21">
-        <v>161</v>
+        <v>91</v>
       </c>
       <c r="D32" s="21">
-        <v>197</v>
+        <v>88</v>
       </c>
       <c r="E32" s="21">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="F32" s="21">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="G32" s="21">
-        <v>181</v>
+        <v>118</v>
       </c>
       <c r="H32" s="21">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="I32" s="21">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="J32" s="21">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="K32" s="21">
-        <v>203</v>
+        <v>101</v>
       </c>
       <c r="L32" s="21">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="M32" s="21">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="N32" s="21">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="O32" s="21">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="P32" s="21">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="Q32" s="24"/>
+        <v>81</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>104</v>
+      </c>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="21">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D33" s="21">
-        <v>154</v>
+        <v>94</v>
       </c>
       <c r="E33" s="21">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F33" s="21">
-        <v>164</v>
+        <v>129</v>
       </c>
       <c r="G33" s="21">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="H33" s="21">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="I33" s="21">
-        <v>168</v>
+        <v>119</v>
       </c>
       <c r="J33" s="21">
-        <v>173</v>
+        <v>109</v>
       </c>
       <c r="K33" s="21">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="L33" s="21">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="M33" s="21">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="N33" s="21">
-        <v>159</v>
+        <v>112</v>
       </c>
       <c r="O33" s="21">
-        <v>147</v>
+        <v>112</v>
       </c>
       <c r="P33" s="21">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Q33" s="24"/>
+        <v>86</v>
+      </c>
+      <c r="Q33" s="21">
+        <v>115</v>
+      </c>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="42" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C34" s="21">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="D34" s="21">
-        <v>88</v>
+        <v>182</v>
       </c>
       <c r="E34" s="21">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="F34" s="21">
-        <v>104</v>
+        <v>202</v>
       </c>
       <c r="G34" s="21">
-        <v>118</v>
+        <v>198</v>
       </c>
       <c r="H34" s="21">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="I34" s="21">
-        <v>123</v>
+        <v>220</v>
       </c>
       <c r="J34" s="21">
-        <v>86</v>
+        <v>189</v>
       </c>
       <c r="K34" s="21">
-        <v>101</v>
+        <v>187</v>
       </c>
       <c r="L34" s="21">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="M34" s="21">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="N34" s="21">
-        <v>108</v>
+        <v>168</v>
       </c>
       <c r="O34" s="21">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="P34" s="21">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="Q34" s="24"/>
+        <v>149</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>164</v>
+      </c>
       <c r="R34" s="24"/>
       <c r="S34" s="24"/>
       <c r="T34" s="24"/>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="42" t="s">
+      <c r="A35" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="C35" s="21">
-[...17 lines deleted...]
-      <c r="I35" s="21">
+      <c r="B35" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="22">
+        <v>123</v>
+      </c>
+      <c r="D35" s="22">
+        <v>125</v>
+      </c>
+      <c r="E35" s="22">
+        <v>135</v>
+      </c>
+      <c r="F35" s="22">
+        <v>162</v>
+      </c>
+      <c r="G35" s="22">
         <v>119</v>
       </c>
-      <c r="J35" s="21">
-[...5 lines deleted...]
-      <c r="L35" s="21">
+      <c r="H35" s="22">
+        <v>131</v>
+      </c>
+      <c r="I35" s="22">
+        <v>163</v>
+      </c>
+      <c r="J35" s="22">
+        <v>135</v>
+      </c>
+      <c r="K35" s="22">
+        <v>156</v>
+      </c>
+      <c r="L35" s="22">
+        <v>140</v>
+      </c>
+      <c r="M35" s="22">
+        <v>112</v>
+      </c>
+      <c r="N35" s="22">
+        <v>150</v>
+      </c>
+      <c r="O35" s="22">
         <v>113</v>
       </c>
-      <c r="M35" s="21">
-[...11 lines deleted...]
-      <c r="Q35" s="24"/>
+      <c r="P35" s="22">
+        <v>99</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>152</v>
+      </c>
       <c r="R35" s="24"/>
       <c r="S35" s="24"/>
       <c r="T35" s="24"/>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
     </row>
-    <row r="36" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-[...117 lines deleted...]
-      <c r="AA37" s="24"/>
+    <row r="36" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1"/>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="X36" s="1"/>
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1"/>
+      <c r="AA36" s="1"/>
+    </row>
+    <row r="37" spans="1:27" ht="14.25" customHeight="1">
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B38" s="1"/>
-[...21 lines deleted...]
-      <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A39" s="11"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8"/>
+      <c r="P39" s="8"/>
+      <c r="Q39" s="3"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="9"/>
+      <c r="V39" s="4"/>
+      <c r="W39" s="6"/>
+      <c r="X39" s="6"/>
+      <c r="Y39" s="6"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
     </row>
     <row r="40" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
     </row>
     <row r="41" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A41" s="11"/>
-[...23 lines deleted...]
-      <c r="Y41" s="6"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27" ht="14.25" customHeight="1">
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
@@ -27210,114 +27272,60 @@
       <c r="C930" s="1"/>
       <c r="D930" s="1"/>
       <c r="E930" s="1"/>
       <c r="F930" s="1"/>
       <c r="G930" s="1"/>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" s="1"/>
       <c r="K930" s="1"/>
       <c r="L930" s="1"/>
       <c r="M930" s="1"/>
       <c r="N930" s="1"/>
       <c r="O930" s="1"/>
       <c r="P930" s="1"/>
       <c r="Q930" s="1"/>
       <c r="R930" s="1"/>
       <c r="S930" s="1"/>
       <c r="T930" s="1"/>
       <c r="U930" s="1"/>
       <c r="V930" s="1"/>
       <c r="X930" s="1"/>
       <c r="Y930" s="1"/>
       <c r="Z930" s="1"/>
       <c r="AA930" s="1"/>
     </row>
-    <row r="931" spans="2:27" ht="14.25" customHeight="1">
-[...52 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:Z2"/>
-[...6 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B26:Z26"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>