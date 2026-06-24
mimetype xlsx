--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -759,89 +759,89 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1040,51 +1040,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1167,59 +1167,59 @@
       <c r="B12" s="58" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="17">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="17">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>52</v>
       </c>
@@ -1256,110 +1256,110 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="111.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="59" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA930"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K38" sqref="K38"/>
+      <selection pane="bottomLeft" activeCell="O7" sqref="O7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="28" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="73" t="s">
+      <c r="B1" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="64"/>
-[...22 lines deleted...]
-      <c r="Z1" s="64"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
       <c r="AA1" s="27"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="X2" s="1"/>
@@ -1373,87 +1373,87 @@
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="30"/>
     </row>
     <row r="4" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="62"/>
-      <c r="C4" s="69">
+      <c r="B4" s="67"/>
+      <c r="C4" s="61">
         <v>2025</v>
       </c>
-      <c r="D4" s="70"/>
-[...10 lines deleted...]
-      <c r="O4" s="71">
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="63">
         <v>2026</v>
       </c>
-      <c r="P4" s="72"/>
-[...9 lines deleted...]
-      <c r="Z4" s="72"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
       <c r="AA4" s="24"/>
     </row>
     <row r="5" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="66"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1486,77 +1486,77 @@
       <c r="T5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="Y5" s="56" t="s">
         <v>35</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="24"/>
     </row>
     <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="29"/>
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="66"/>
-[...22 lines deleted...]
-      <c r="Z6" s="66"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="72"/>
       <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="37">
         <v>2394</v>
       </c>
       <c r="D7" s="37">
         <v>2637</v>
       </c>
       <c r="E7" s="37">
         <v>2361</v>
       </c>
       <c r="F7" s="38">
         <v>2833</v>
       </c>
       <c r="G7" s="23">
         <v>2721</v>
       </c>
       <c r="H7" s="39">
@@ -1567,50 +1567,53 @@
       </c>
       <c r="J7" s="40">
         <v>2715</v>
       </c>
       <c r="K7" s="23">
         <v>2829</v>
       </c>
       <c r="L7" s="23">
         <v>2735</v>
       </c>
       <c r="M7" s="23">
         <v>2302</v>
       </c>
       <c r="N7" s="23">
         <v>2580</v>
       </c>
       <c r="O7" s="23">
         <v>2470</v>
       </c>
       <c r="P7" s="23">
         <v>2101</v>
       </c>
       <c r="Q7" s="6">
         <v>2638</v>
       </c>
+      <c r="R7" s="6">
+        <v>2515</v>
+      </c>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
     </row>
     <row r="8" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="21">
         <v>214</v>
       </c>
       <c r="D8" s="21">
         <v>257</v>
       </c>
       <c r="E8" s="21">
         <v>199</v>
       </c>
       <c r="F8" s="21">
         <v>248</v>
       </c>
       <c r="G8" s="21">
         <v>231</v>
       </c>
@@ -1622,51 +1625,53 @@
       </c>
       <c r="J8" s="21">
         <v>249</v>
       </c>
       <c r="K8" s="21">
         <v>261</v>
       </c>
       <c r="L8" s="21">
         <v>233</v>
       </c>
       <c r="M8" s="21">
         <v>190</v>
       </c>
       <c r="N8" s="21">
         <v>189</v>
       </c>
       <c r="O8" s="21">
         <v>220</v>
       </c>
       <c r="P8" s="21">
         <v>175</v>
       </c>
       <c r="Q8" s="21">
         <v>241</v>
       </c>
-      <c r="R8" s="38"/>
+      <c r="R8" s="21">
+        <v>221</v>
+      </c>
       <c r="S8" s="23"/>
       <c r="T8" s="39"/>
       <c r="U8" s="40"/>
       <c r="V8" s="40"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
     </row>
     <row r="9" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="21">
         <v>600</v>
       </c>
       <c r="D9" s="21">
         <v>622</v>
       </c>
       <c r="E9" s="21">
         <v>577</v>
@@ -1685,50 +1690,53 @@
       </c>
       <c r="J9" s="21">
         <v>661</v>
       </c>
       <c r="K9" s="21">
         <v>683</v>
       </c>
       <c r="L9" s="21">
         <v>674</v>
       </c>
       <c r="M9" s="21">
         <v>575</v>
       </c>
       <c r="N9" s="21">
         <v>633</v>
       </c>
       <c r="O9" s="21">
         <v>616</v>
       </c>
       <c r="P9" s="21">
         <v>561</v>
       </c>
       <c r="Q9" s="21">
         <v>594</v>
       </c>
+      <c r="R9" s="21">
+        <v>593</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="21">
         <v>314</v>
       </c>
       <c r="D10" s="21">
         <v>398</v>
       </c>
       <c r="E10" s="21">
         <v>300</v>
       </c>
       <c r="F10" s="21">
         <v>382</v>
       </c>
       <c r="G10" s="21">
         <v>357</v>
       </c>
@@ -1740,50 +1748,53 @@
       </c>
       <c r="J10" s="21">
         <v>381</v>
       </c>
       <c r="K10" s="21">
         <v>381</v>
       </c>
       <c r="L10" s="21">
         <v>358</v>
       </c>
       <c r="M10" s="21">
         <v>301</v>
       </c>
       <c r="N10" s="21">
         <v>343</v>
       </c>
       <c r="O10" s="21">
         <v>306</v>
       </c>
       <c r="P10" s="21">
         <v>274</v>
       </c>
       <c r="Q10" s="21">
         <v>345</v>
       </c>
+      <c r="R10" s="21">
+        <v>334</v>
+      </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
     </row>
     <row r="11" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="21">
         <v>275</v>
       </c>
       <c r="D11" s="21">
         <v>294</v>
       </c>
       <c r="E11" s="21">
         <v>300</v>
       </c>
       <c r="F11" s="21">
         <v>341</v>
       </c>
       <c r="G11" s="21">
         <v>322</v>
       </c>
@@ -1795,50 +1806,53 @@
       </c>
       <c r="J11" s="21">
         <v>334</v>
       </c>
       <c r="K11" s="21">
         <v>354</v>
       </c>
       <c r="L11" s="21">
         <v>344</v>
       </c>
       <c r="M11" s="21">
         <v>278</v>
       </c>
       <c r="N11" s="21">
         <v>332</v>
       </c>
       <c r="O11" s="21">
         <v>306</v>
       </c>
       <c r="P11" s="21">
         <v>243</v>
       </c>
       <c r="Q11" s="21">
         <v>343</v>
       </c>
+      <c r="R11" s="21">
+        <v>321</v>
+      </c>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
     </row>
     <row r="12" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="21">
         <v>196</v>
       </c>
       <c r="D12" s="21">
         <v>202</v>
       </c>
       <c r="E12" s="21">
         <v>173</v>
       </c>
       <c r="F12" s="21">
         <v>209</v>
       </c>
       <c r="G12" s="21">
         <v>239</v>
       </c>
@@ -1850,50 +1864,53 @@
       </c>
       <c r="J12" s="21">
         <v>192</v>
       </c>
       <c r="K12" s="21">
         <v>206</v>
       </c>
       <c r="L12" s="21">
         <v>207</v>
       </c>
       <c r="M12" s="21">
         <v>189</v>
       </c>
       <c r="N12" s="21">
         <v>205</v>
       </c>
       <c r="O12" s="21">
         <v>197</v>
       </c>
       <c r="P12" s="21">
         <v>167</v>
       </c>
       <c r="Q12" s="21">
         <v>226</v>
       </c>
+      <c r="R12" s="21">
+        <v>204</v>
+      </c>
       <c r="Z12" s="44"/>
       <c r="AA12" s="44"/>
     </row>
     <row r="13" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="21">
         <v>223</v>
       </c>
       <c r="D13" s="21">
         <v>230</v>
       </c>
       <c r="E13" s="21">
         <v>214</v>
       </c>
       <c r="F13" s="21">
         <v>236</v>
       </c>
       <c r="G13" s="21">
         <v>237</v>
       </c>
@@ -1905,50 +1922,53 @@
       </c>
       <c r="J13" s="21">
         <v>226</v>
       </c>
       <c r="K13" s="21">
         <v>222</v>
       </c>
       <c r="L13" s="21">
         <v>248</v>
       </c>
       <c r="M13" s="21">
         <v>187</v>
       </c>
       <c r="N13" s="21">
         <v>222</v>
       </c>
       <c r="O13" s="21">
         <v>220</v>
       </c>
       <c r="P13" s="21">
         <v>177</v>
       </c>
       <c r="Q13" s="21">
         <v>217</v>
       </c>
+      <c r="R13" s="21">
+        <v>188</v>
+      </c>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
     </row>
     <row r="14" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="21">
         <v>333</v>
       </c>
       <c r="D14" s="21">
         <v>369</v>
       </c>
       <c r="E14" s="21">
         <v>342</v>
       </c>
       <c r="F14" s="21">
         <v>399</v>
       </c>
       <c r="G14" s="21">
         <v>392</v>
       </c>
@@ -1960,51 +1980,53 @@
       </c>
       <c r="J14" s="21">
         <v>397</v>
       </c>
       <c r="K14" s="21">
         <v>392</v>
       </c>
       <c r="L14" s="21">
         <v>399</v>
       </c>
       <c r="M14" s="21">
         <v>361</v>
       </c>
       <c r="N14" s="21">
         <v>368</v>
       </c>
       <c r="O14" s="21">
         <v>338</v>
       </c>
       <c r="P14" s="21">
         <v>287</v>
       </c>
       <c r="Q14" s="21">
         <v>380</v>
       </c>
-      <c r="R14" s="45"/>
+      <c r="R14" s="21">
+        <v>375</v>
+      </c>
       <c r="S14" s="46"/>
       <c r="T14" s="47"/>
       <c r="U14" s="48"/>
       <c r="V14" s="40"/>
       <c r="W14" s="45"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="49"/>
       <c r="AA14" s="49"/>
     </row>
     <row r="15" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22">
         <v>239</v>
       </c>
       <c r="D15" s="22">
         <v>265</v>
       </c>
       <c r="E15" s="22">
         <v>256</v>
@@ -2023,89 +2045,91 @@
       </c>
       <c r="J15" s="22">
         <v>275</v>
       </c>
       <c r="K15" s="22">
         <v>330</v>
       </c>
       <c r="L15" s="22">
         <v>272</v>
       </c>
       <c r="M15" s="22">
         <v>221</v>
       </c>
       <c r="N15" s="22">
         <v>288</v>
       </c>
       <c r="O15" s="22">
         <v>267</v>
       </c>
       <c r="P15" s="22">
         <v>217</v>
       </c>
       <c r="Q15" s="22">
         <v>292</v>
       </c>
-      <c r="R15" s="24"/>
+      <c r="R15" s="22">
+        <v>279</v>
+      </c>
       <c r="S15" s="24"/>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
     </row>
     <row r="16" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="29"/>
-      <c r="B16" s="67" t="s">
+      <c r="B16" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="67"/>
-[...22 lines deleted...]
-      <c r="Z16" s="67"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="73"/>
+      <c r="P16" s="73"/>
+      <c r="Q16" s="73"/>
+      <c r="R16" s="73"/>
+      <c r="S16" s="73"/>
+      <c r="T16" s="73"/>
+      <c r="U16" s="73"/>
+      <c r="V16" s="73"/>
+      <c r="W16" s="73"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="73"/>
       <c r="AA16" s="24"/>
     </row>
     <row r="17" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="53">
         <v>1238</v>
       </c>
       <c r="D17" s="53">
         <v>1379</v>
       </c>
       <c r="E17" s="37">
         <v>1187</v>
       </c>
       <c r="F17" s="23">
         <v>1438</v>
       </c>
       <c r="G17" s="23">
         <v>1403</v>
       </c>
       <c r="H17" s="54">
@@ -2116,50 +2140,53 @@
       </c>
       <c r="J17" s="40">
         <v>1399</v>
       </c>
       <c r="K17" s="23">
         <v>1419</v>
       </c>
       <c r="L17" s="23">
         <v>1412</v>
       </c>
       <c r="M17" s="23">
         <v>1214</v>
       </c>
       <c r="N17" s="23">
         <v>1324</v>
       </c>
       <c r="O17" s="23">
         <v>1277</v>
       </c>
       <c r="P17" s="23">
         <v>1080</v>
       </c>
       <c r="Q17" s="6">
         <v>1372</v>
       </c>
+      <c r="R17" s="6">
+        <v>1310</v>
+      </c>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
     </row>
     <row r="18" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="21">
         <v>110</v>
       </c>
       <c r="D18" s="21">
         <v>135</v>
       </c>
       <c r="E18" s="21">
         <v>107</v>
       </c>
       <c r="F18" s="21">
         <v>139</v>
       </c>
       <c r="G18" s="21">
         <v>132</v>
       </c>
@@ -2171,51 +2198,53 @@
       </c>
       <c r="J18" s="21">
         <v>125</v>
       </c>
       <c r="K18" s="21">
         <v>125</v>
       </c>
       <c r="L18" s="21">
         <v>119</v>
       </c>
       <c r="M18" s="21">
         <v>107</v>
       </c>
       <c r="N18" s="21">
         <v>89</v>
       </c>
       <c r="O18" s="21">
         <v>113</v>
       </c>
       <c r="P18" s="21">
         <v>91</v>
       </c>
       <c r="Q18" s="21">
         <v>120</v>
       </c>
-      <c r="R18" s="24"/>
+      <c r="R18" s="21">
+        <v>120</v>
+      </c>
       <c r="S18" s="24"/>
       <c r="T18" s="24"/>
       <c r="U18" s="24"/>
       <c r="V18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
     </row>
     <row r="19" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="21">
         <v>331</v>
       </c>
       <c r="D19" s="21">
         <v>326</v>
       </c>
       <c r="E19" s="21">
         <v>283</v>
       </c>
@@ -2233,51 +2262,53 @@
       </c>
       <c r="J19" s="21">
         <v>343</v>
       </c>
       <c r="K19" s="21">
         <v>331</v>
       </c>
       <c r="L19" s="21">
         <v>350</v>
       </c>
       <c r="M19" s="21">
         <v>286</v>
       </c>
       <c r="N19" s="21">
         <v>339</v>
       </c>
       <c r="O19" s="21">
         <v>301</v>
       </c>
       <c r="P19" s="21">
         <v>284</v>
       </c>
       <c r="Q19" s="21">
         <v>310</v>
       </c>
-      <c r="R19" s="24"/>
+      <c r="R19" s="21">
+        <v>296</v>
+      </c>
       <c r="S19" s="24"/>
       <c r="T19" s="24"/>
       <c r="U19" s="24"/>
       <c r="V19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
     </row>
     <row r="20" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="21">
         <v>153</v>
       </c>
       <c r="D20" s="21">
         <v>201</v>
       </c>
       <c r="E20" s="21">
         <v>146</v>
       </c>
@@ -2295,51 +2326,53 @@
       </c>
       <c r="J20" s="21">
         <v>199</v>
       </c>
       <c r="K20" s="21">
         <v>178</v>
       </c>
       <c r="L20" s="21">
         <v>190</v>
       </c>
       <c r="M20" s="21">
         <v>168</v>
       </c>
       <c r="N20" s="21">
         <v>178</v>
       </c>
       <c r="O20" s="21">
         <v>164</v>
       </c>
       <c r="P20" s="21">
         <v>146</v>
       </c>
       <c r="Q20" s="21">
         <v>185</v>
       </c>
-      <c r="R20" s="24"/>
+      <c r="R20" s="21">
+        <v>172</v>
+      </c>
       <c r="S20" s="24"/>
       <c r="T20" s="24"/>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
     </row>
     <row r="21" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="21">
         <v>150</v>
       </c>
       <c r="D21" s="21">
         <v>140</v>
       </c>
       <c r="E21" s="21">
         <v>150</v>
       </c>
@@ -2357,51 +2390,53 @@
       </c>
       <c r="J21" s="21">
         <v>161</v>
       </c>
       <c r="K21" s="21">
         <v>188</v>
       </c>
       <c r="L21" s="21">
         <v>186</v>
       </c>
       <c r="M21" s="21">
         <v>147</v>
       </c>
       <c r="N21" s="21">
         <v>173</v>
       </c>
       <c r="O21" s="21">
         <v>159</v>
       </c>
       <c r="P21" s="21">
         <v>126</v>
       </c>
       <c r="Q21" s="21">
         <v>177</v>
       </c>
-      <c r="R21" s="24"/>
+      <c r="R21" s="21">
+        <v>160</v>
+      </c>
       <c r="S21" s="24"/>
       <c r="T21" s="24"/>
       <c r="U21" s="24"/>
       <c r="V21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
     </row>
     <row r="22" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="21">
         <v>105</v>
       </c>
       <c r="D22" s="21">
         <v>114</v>
       </c>
       <c r="E22" s="21">
         <v>85</v>
       </c>
@@ -2419,51 +2454,53 @@
       </c>
       <c r="J22" s="21">
         <v>106</v>
       </c>
       <c r="K22" s="21">
         <v>105</v>
       </c>
       <c r="L22" s="21">
         <v>104</v>
       </c>
       <c r="M22" s="21">
         <v>109</v>
       </c>
       <c r="N22" s="21">
         <v>97</v>
       </c>
       <c r="O22" s="21">
         <v>97</v>
       </c>
       <c r="P22" s="21">
         <v>86</v>
       </c>
       <c r="Q22" s="21">
         <v>122</v>
       </c>
-      <c r="R22" s="24"/>
+      <c r="R22" s="21">
+        <v>115</v>
+      </c>
       <c r="S22" s="24"/>
       <c r="T22" s="24"/>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
     </row>
     <row r="23" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="21">
         <v>105</v>
       </c>
       <c r="D23" s="21">
         <v>136</v>
       </c>
       <c r="E23" s="21">
         <v>112</v>
       </c>
@@ -2481,51 +2518,53 @@
       </c>
       <c r="J23" s="21">
         <v>117</v>
       </c>
       <c r="K23" s="21">
         <v>113</v>
       </c>
       <c r="L23" s="21">
         <v>135</v>
       </c>
       <c r="M23" s="21">
         <v>103</v>
       </c>
       <c r="N23" s="21">
         <v>110</v>
       </c>
       <c r="O23" s="21">
         <v>108</v>
       </c>
       <c r="P23" s="21">
         <v>91</v>
       </c>
       <c r="Q23" s="21">
         <v>102</v>
       </c>
-      <c r="R23" s="24"/>
+      <c r="R23" s="21">
+        <v>94</v>
+      </c>
       <c r="S23" s="24"/>
       <c r="T23" s="24"/>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
     </row>
     <row r="24" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="21">
         <v>168</v>
       </c>
       <c r="D24" s="21">
         <v>187</v>
       </c>
       <c r="E24" s="21">
         <v>183</v>
       </c>
@@ -2543,51 +2582,53 @@
       </c>
       <c r="J24" s="21">
         <v>208</v>
       </c>
       <c r="K24" s="21">
         <v>205</v>
       </c>
       <c r="L24" s="21">
         <v>196</v>
       </c>
       <c r="M24" s="21">
         <v>185</v>
       </c>
       <c r="N24" s="21">
         <v>200</v>
       </c>
       <c r="O24" s="21">
         <v>181</v>
       </c>
       <c r="P24" s="21">
         <v>138</v>
       </c>
       <c r="Q24" s="21">
         <v>216</v>
       </c>
-      <c r="R24" s="24"/>
+      <c r="R24" s="21">
+        <v>203</v>
+      </c>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
     </row>
     <row r="25" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="22">
         <v>116</v>
       </c>
       <c r="D25" s="22">
         <v>140</v>
       </c>
       <c r="E25" s="22">
         <v>121</v>
       </c>
@@ -2605,89 +2646,91 @@
       </c>
       <c r="J25" s="22">
         <v>140</v>
       </c>
       <c r="K25" s="22">
         <v>174</v>
       </c>
       <c r="L25" s="22">
         <v>132</v>
       </c>
       <c r="M25" s="22">
         <v>109</v>
       </c>
       <c r="N25" s="22">
         <v>138</v>
       </c>
       <c r="O25" s="22">
         <v>154</v>
       </c>
       <c r="P25" s="22">
         <v>118</v>
       </c>
       <c r="Q25" s="22">
         <v>140</v>
       </c>
-      <c r="R25" s="24"/>
+      <c r="R25" s="22">
+        <v>150</v>
+      </c>
       <c r="S25" s="24"/>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
     </row>
     <row r="26" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A26" s="29"/>
-      <c r="B26" s="68" t="s">
+      <c r="B26" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="68"/>
-[...22 lines deleted...]
-      <c r="Z26" s="68"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
       <c r="AA26" s="24"/>
     </row>
     <row r="27" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="53">
         <v>1156</v>
       </c>
       <c r="D27" s="53">
         <v>1258</v>
       </c>
       <c r="E27" s="37">
         <v>1174</v>
       </c>
       <c r="F27" s="23">
         <v>1395</v>
       </c>
       <c r="G27" s="38">
         <v>1318</v>
       </c>
       <c r="H27" s="54">
@@ -2698,50 +2741,53 @@
       </c>
       <c r="J27" s="40">
         <v>1316</v>
       </c>
       <c r="K27" s="23">
         <v>1410</v>
       </c>
       <c r="L27" s="23">
         <v>1323</v>
       </c>
       <c r="M27" s="23">
         <v>1088</v>
       </c>
       <c r="N27" s="23">
         <v>1256</v>
       </c>
       <c r="O27" s="23">
         <v>1193</v>
       </c>
       <c r="P27" s="23">
         <v>1021</v>
       </c>
       <c r="Q27" s="6">
         <v>1266</v>
       </c>
+      <c r="R27" s="6">
+        <v>1205</v>
+      </c>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
     </row>
     <row r="28" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="21">
         <v>104</v>
       </c>
       <c r="D28" s="21">
         <v>122</v>
       </c>
       <c r="E28" s="21">
         <v>92</v>
       </c>
       <c r="F28" s="21">
         <v>109</v>
       </c>
       <c r="G28" s="21">
         <v>99</v>
       </c>
@@ -2753,51 +2799,53 @@
       </c>
       <c r="J28" s="21">
         <v>124</v>
       </c>
       <c r="K28" s="21">
         <v>136</v>
       </c>
       <c r="L28" s="21">
         <v>114</v>
       </c>
       <c r="M28" s="21">
         <v>83</v>
       </c>
       <c r="N28" s="21">
         <v>100</v>
       </c>
       <c r="O28" s="21">
         <v>107</v>
       </c>
       <c r="P28" s="21">
         <v>84</v>
       </c>
       <c r="Q28" s="21">
         <v>121</v>
       </c>
-      <c r="R28" s="24"/>
+      <c r="R28" s="21">
+        <v>101</v>
+      </c>
       <c r="S28" s="24"/>
       <c r="T28" s="24"/>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
     </row>
     <row r="29" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="21">
         <v>269</v>
       </c>
       <c r="D29" s="21">
         <v>296</v>
       </c>
       <c r="E29" s="21">
         <v>294</v>
       </c>
@@ -2815,51 +2863,53 @@
       </c>
       <c r="J29" s="21">
         <v>318</v>
       </c>
       <c r="K29" s="21">
         <v>352</v>
       </c>
       <c r="L29" s="21">
         <v>324</v>
       </c>
       <c r="M29" s="21">
         <v>289</v>
       </c>
       <c r="N29" s="21">
         <v>294</v>
       </c>
       <c r="O29" s="21">
         <v>315</v>
       </c>
       <c r="P29" s="21">
         <v>277</v>
       </c>
       <c r="Q29" s="21">
         <v>284</v>
       </c>
-      <c r="R29" s="24"/>
+      <c r="R29" s="21">
+        <v>297</v>
+      </c>
       <c r="S29" s="24"/>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
     </row>
     <row r="30" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="21">
         <v>161</v>
       </c>
       <c r="D30" s="21">
         <v>197</v>
       </c>
       <c r="E30" s="21">
         <v>154</v>
       </c>
@@ -2877,51 +2927,53 @@
       </c>
       <c r="J30" s="21">
         <v>182</v>
       </c>
       <c r="K30" s="21">
         <v>203</v>
       </c>
       <c r="L30" s="21">
         <v>168</v>
       </c>
       <c r="M30" s="21">
         <v>133</v>
       </c>
       <c r="N30" s="21">
         <v>165</v>
       </c>
       <c r="O30" s="21">
         <v>142</v>
       </c>
       <c r="P30" s="21">
         <v>128</v>
       </c>
       <c r="Q30" s="21">
         <v>160</v>
       </c>
-      <c r="R30" s="24"/>
+      <c r="R30" s="21">
+        <v>162</v>
+      </c>
       <c r="S30" s="24"/>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
     </row>
     <row r="31" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="21">
         <v>125</v>
       </c>
       <c r="D31" s="21">
         <v>154</v>
       </c>
       <c r="E31" s="21">
         <v>150</v>
       </c>
@@ -2939,51 +2991,53 @@
       </c>
       <c r="J31" s="21">
         <v>173</v>
       </c>
       <c r="K31" s="21">
         <v>166</v>
       </c>
       <c r="L31" s="21">
         <v>158</v>
       </c>
       <c r="M31" s="21">
         <v>131</v>
       </c>
       <c r="N31" s="21">
         <v>159</v>
       </c>
       <c r="O31" s="21">
         <v>147</v>
       </c>
       <c r="P31" s="21">
         <v>117</v>
       </c>
       <c r="Q31" s="21">
         <v>166</v>
       </c>
-      <c r="R31" s="24"/>
+      <c r="R31" s="21">
+        <v>161</v>
+      </c>
       <c r="S31" s="24"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
     </row>
     <row r="32" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="21">
         <v>91</v>
       </c>
       <c r="D32" s="21">
         <v>88</v>
       </c>
       <c r="E32" s="21">
         <v>88</v>
       </c>
@@ -3001,51 +3055,53 @@
       </c>
       <c r="J32" s="21">
         <v>86</v>
       </c>
       <c r="K32" s="21">
         <v>101</v>
       </c>
       <c r="L32" s="21">
         <v>103</v>
       </c>
       <c r="M32" s="21">
         <v>80</v>
       </c>
       <c r="N32" s="21">
         <v>108</v>
       </c>
       <c r="O32" s="21">
         <v>100</v>
       </c>
       <c r="P32" s="21">
         <v>81</v>
       </c>
       <c r="Q32" s="21">
         <v>104</v>
       </c>
-      <c r="R32" s="24"/>
+      <c r="R32" s="21">
+        <v>89</v>
+      </c>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="21">
         <v>118</v>
       </c>
       <c r="D33" s="21">
         <v>94</v>
       </c>
       <c r="E33" s="21">
         <v>102</v>
       </c>
@@ -3063,51 +3119,53 @@
       </c>
       <c r="J33" s="21">
         <v>109</v>
       </c>
       <c r="K33" s="21">
         <v>109</v>
       </c>
       <c r="L33" s="21">
         <v>113</v>
       </c>
       <c r="M33" s="21">
         <v>84</v>
       </c>
       <c r="N33" s="21">
         <v>112</v>
       </c>
       <c r="O33" s="21">
         <v>112</v>
       </c>
       <c r="P33" s="21">
         <v>86</v>
       </c>
       <c r="Q33" s="21">
         <v>115</v>
       </c>
-      <c r="R33" s="24"/>
+      <c r="R33" s="21">
+        <v>94</v>
+      </c>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="21">
         <v>165</v>
       </c>
       <c r="D34" s="21">
         <v>182</v>
       </c>
       <c r="E34" s="21">
         <v>159</v>
       </c>
@@ -3125,51 +3183,53 @@
       </c>
       <c r="J34" s="21">
         <v>189</v>
       </c>
       <c r="K34" s="21">
         <v>187</v>
       </c>
       <c r="L34" s="21">
         <v>203</v>
       </c>
       <c r="M34" s="21">
         <v>176</v>
       </c>
       <c r="N34" s="21">
         <v>168</v>
       </c>
       <c r="O34" s="21">
         <v>157</v>
       </c>
       <c r="P34" s="21">
         <v>149</v>
       </c>
       <c r="Q34" s="21">
         <v>164</v>
       </c>
-      <c r="R34" s="24"/>
+      <c r="R34" s="21">
+        <v>172</v>
+      </c>
       <c r="S34" s="24"/>
       <c r="T34" s="24"/>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="22">
         <v>123</v>
       </c>
       <c r="D35" s="22">
         <v>125</v>
       </c>
       <c r="E35" s="22">
         <v>135</v>
       </c>
@@ -3187,51 +3247,53 @@
       </c>
       <c r="J35" s="22">
         <v>135</v>
       </c>
       <c r="K35" s="22">
         <v>156</v>
       </c>
       <c r="L35" s="22">
         <v>140</v>
       </c>
       <c r="M35" s="22">
         <v>112</v>
       </c>
       <c r="N35" s="22">
         <v>150</v>
       </c>
       <c r="O35" s="22">
         <v>113</v>
       </c>
       <c r="P35" s="22">
         <v>99</v>
       </c>
       <c r="Q35" s="22">
         <v>152</v>
       </c>
-      <c r="R35" s="24"/>
+      <c r="R35" s="22">
+        <v>129</v>
+      </c>
       <c r="S35" s="24"/>
       <c r="T35" s="24"/>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
     </row>
     <row r="36" spans="1:27" ht="14.25" customHeight="1">
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
@@ -27274,58 +27336,58 @@
       <c r="E930" s="1"/>
       <c r="F930" s="1"/>
       <c r="G930" s="1"/>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" s="1"/>
       <c r="K930" s="1"/>
       <c r="L930" s="1"/>
       <c r="M930" s="1"/>
       <c r="N930" s="1"/>
       <c r="O930" s="1"/>
       <c r="P930" s="1"/>
       <c r="Q930" s="1"/>
       <c r="R930" s="1"/>
       <c r="S930" s="1"/>
       <c r="T930" s="1"/>
       <c r="U930" s="1"/>
       <c r="V930" s="1"/>
       <c r="X930" s="1"/>
       <c r="Y930" s="1"/>
       <c r="Z930" s="1"/>
       <c r="AA930" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
     <mergeCell ref="B26:Z26"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="B1:Z1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B16:Z16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>