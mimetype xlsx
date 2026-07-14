--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -606,51 +606,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -723,125 +723,124 @@
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1040,51 +1039,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1107,119 +1106,119 @@
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="56" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="56" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="17">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="17">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>52</v>
       </c>
@@ -1240,126 +1239,126 @@
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="111.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="58" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA930"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O7" sqref="O7"/>
+      <selection pane="bottomLeft" activeCell="V40" sqref="V40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
-    <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="28" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="69" t="s">
+      <c r="B1" s="63" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="70"/>
-[...22 lines deleted...]
-      <c r="Z1" s="70"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
       <c r="AA1" s="27"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="X2" s="1"/>
@@ -1373,87 +1372,87 @@
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="30"/>
     </row>
     <row r="4" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="67"/>
-      <c r="C4" s="61">
+      <c r="B4" s="61"/>
+      <c r="C4" s="69">
         <v>2025</v>
       </c>
-      <c r="D4" s="62"/>
-[...10 lines deleted...]
-      <c r="O4" s="63">
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="71">
         <v>2026</v>
       </c>
-      <c r="P4" s="64"/>
-[...9 lines deleted...]
-      <c r="Z4" s="64"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
       <c r="AA4" s="24"/>
     </row>
     <row r="5" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="66"/>
-      <c r="B5" s="68"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1476,87 +1475,87 @@
       </c>
       <c r="Q5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="56" t="s">
+      <c r="Y5" s="55" t="s">
         <v>35</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="24"/>
     </row>
     <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="29"/>
-      <c r="B6" s="71" t="s">
+      <c r="B6" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="72"/>
-[...22 lines deleted...]
-      <c r="Z6" s="72"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
       <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="37">
         <v>2394</v>
       </c>
       <c r="D7" s="37">
         <v>2637</v>
       </c>
       <c r="E7" s="37">
         <v>2361</v>
       </c>
       <c r="F7" s="38">
         <v>2833</v>
       </c>
       <c r="G7" s="23">
         <v>2721</v>
       </c>
       <c r="H7" s="39">
@@ -1570,50 +1569,53 @@
       </c>
       <c r="K7" s="23">
         <v>2829</v>
       </c>
       <c r="L7" s="23">
         <v>2735</v>
       </c>
       <c r="M7" s="23">
         <v>2302</v>
       </c>
       <c r="N7" s="23">
         <v>2580</v>
       </c>
       <c r="O7" s="23">
         <v>2470</v>
       </c>
       <c r="P7" s="23">
         <v>2101</v>
       </c>
       <c r="Q7" s="6">
         <v>2638</v>
       </c>
       <c r="R7" s="6">
         <v>2515</v>
       </c>
+      <c r="S7" s="6">
+        <v>2294</v>
+      </c>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
     </row>
     <row r="8" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="21">
         <v>214</v>
       </c>
       <c r="D8" s="21">
         <v>257</v>
       </c>
       <c r="E8" s="21">
         <v>199</v>
       </c>
       <c r="F8" s="21">
         <v>248</v>
       </c>
       <c r="G8" s="21">
         <v>231</v>
       </c>
@@ -1628,51 +1630,53 @@
       </c>
       <c r="K8" s="21">
         <v>261</v>
       </c>
       <c r="L8" s="21">
         <v>233</v>
       </c>
       <c r="M8" s="21">
         <v>190</v>
       </c>
       <c r="N8" s="21">
         <v>189</v>
       </c>
       <c r="O8" s="21">
         <v>220</v>
       </c>
       <c r="P8" s="21">
         <v>175</v>
       </c>
       <c r="Q8" s="21">
         <v>241</v>
       </c>
       <c r="R8" s="21">
         <v>221</v>
       </c>
-      <c r="S8" s="23"/>
+      <c r="S8" s="21">
+        <v>192</v>
+      </c>
       <c r="T8" s="39"/>
       <c r="U8" s="40"/>
       <c r="V8" s="40"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
     </row>
     <row r="9" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="21">
         <v>600</v>
       </c>
       <c r="D9" s="21">
         <v>622</v>
       </c>
       <c r="E9" s="21">
         <v>577</v>
       </c>
@@ -1693,50 +1697,53 @@
       </c>
       <c r="K9" s="21">
         <v>683</v>
       </c>
       <c r="L9" s="21">
         <v>674</v>
       </c>
       <c r="M9" s="21">
         <v>575</v>
       </c>
       <c r="N9" s="21">
         <v>633</v>
       </c>
       <c r="O9" s="21">
         <v>616</v>
       </c>
       <c r="P9" s="21">
         <v>561</v>
       </c>
       <c r="Q9" s="21">
         <v>594</v>
       </c>
       <c r="R9" s="21">
         <v>593</v>
       </c>
+      <c r="S9" s="21">
+        <v>563</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="21">
         <v>314</v>
       </c>
       <c r="D10" s="21">
         <v>398</v>
       </c>
       <c r="E10" s="21">
         <v>300</v>
       </c>
       <c r="F10" s="21">
         <v>382</v>
       </c>
       <c r="G10" s="21">
         <v>357</v>
       </c>
@@ -1751,50 +1758,53 @@
       </c>
       <c r="K10" s="21">
         <v>381</v>
       </c>
       <c r="L10" s="21">
         <v>358</v>
       </c>
       <c r="M10" s="21">
         <v>301</v>
       </c>
       <c r="N10" s="21">
         <v>343</v>
       </c>
       <c r="O10" s="21">
         <v>306</v>
       </c>
       <c r="P10" s="21">
         <v>274</v>
       </c>
       <c r="Q10" s="21">
         <v>345</v>
       </c>
       <c r="R10" s="21">
         <v>334</v>
       </c>
+      <c r="S10" s="21">
+        <v>289</v>
+      </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
     </row>
     <row r="11" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="21">
         <v>275</v>
       </c>
       <c r="D11" s="21">
         <v>294</v>
       </c>
       <c r="E11" s="21">
         <v>300</v>
       </c>
       <c r="F11" s="21">
         <v>341</v>
       </c>
       <c r="G11" s="21">
         <v>322</v>
       </c>
@@ -1809,50 +1819,53 @@
       </c>
       <c r="K11" s="21">
         <v>354</v>
       </c>
       <c r="L11" s="21">
         <v>344</v>
       </c>
       <c r="M11" s="21">
         <v>278</v>
       </c>
       <c r="N11" s="21">
         <v>332</v>
       </c>
       <c r="O11" s="21">
         <v>306</v>
       </c>
       <c r="P11" s="21">
         <v>243</v>
       </c>
       <c r="Q11" s="21">
         <v>343</v>
       </c>
       <c r="R11" s="21">
         <v>321</v>
       </c>
+      <c r="S11" s="21">
+        <v>284</v>
+      </c>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
     </row>
     <row r="12" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="21">
         <v>196</v>
       </c>
       <c r="D12" s="21">
         <v>202</v>
       </c>
       <c r="E12" s="21">
         <v>173</v>
       </c>
       <c r="F12" s="21">
         <v>209</v>
       </c>
       <c r="G12" s="21">
         <v>239</v>
       </c>
@@ -1867,50 +1880,53 @@
       </c>
       <c r="K12" s="21">
         <v>206</v>
       </c>
       <c r="L12" s="21">
         <v>207</v>
       </c>
       <c r="M12" s="21">
         <v>189</v>
       </c>
       <c r="N12" s="21">
         <v>205</v>
       </c>
       <c r="O12" s="21">
         <v>197</v>
       </c>
       <c r="P12" s="21">
         <v>167</v>
       </c>
       <c r="Q12" s="21">
         <v>226</v>
       </c>
       <c r="R12" s="21">
         <v>204</v>
       </c>
+      <c r="S12" s="21">
+        <v>184</v>
+      </c>
       <c r="Z12" s="44"/>
       <c r="AA12" s="44"/>
     </row>
     <row r="13" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="21">
         <v>223</v>
       </c>
       <c r="D13" s="21">
         <v>230</v>
       </c>
       <c r="E13" s="21">
         <v>214</v>
       </c>
       <c r="F13" s="21">
         <v>236</v>
       </c>
       <c r="G13" s="21">
         <v>237</v>
       </c>
@@ -1925,54 +1941,57 @@
       </c>
       <c r="K13" s="21">
         <v>222</v>
       </c>
       <c r="L13" s="21">
         <v>248</v>
       </c>
       <c r="M13" s="21">
         <v>187</v>
       </c>
       <c r="N13" s="21">
         <v>222</v>
       </c>
       <c r="O13" s="21">
         <v>220</v>
       </c>
       <c r="P13" s="21">
         <v>177</v>
       </c>
       <c r="Q13" s="21">
         <v>217</v>
       </c>
       <c r="R13" s="21">
         <v>188</v>
       </c>
+      <c r="S13" s="21">
+        <v>184</v>
+      </c>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
     </row>
-    <row r="14" spans="1:27" s="50" customFormat="1" ht="14.25" customHeight="1">
+    <row r="14" spans="1:27" s="49" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="21">
         <v>333</v>
       </c>
       <c r="D14" s="21">
         <v>369</v>
       </c>
       <c r="E14" s="21">
         <v>342</v>
       </c>
       <c r="F14" s="21">
         <v>399</v>
       </c>
       <c r="G14" s="21">
         <v>392</v>
       </c>
       <c r="H14" s="21">
         <v>349</v>
       </c>
       <c r="I14" s="21">
@@ -1983,209 +2002,216 @@
       </c>
       <c r="K14" s="21">
         <v>392</v>
       </c>
       <c r="L14" s="21">
         <v>399</v>
       </c>
       <c r="M14" s="21">
         <v>361</v>
       </c>
       <c r="N14" s="21">
         <v>368</v>
       </c>
       <c r="O14" s="21">
         <v>338</v>
       </c>
       <c r="P14" s="21">
         <v>287</v>
       </c>
       <c r="Q14" s="21">
         <v>380</v>
       </c>
       <c r="R14" s="21">
         <v>375</v>
       </c>
-      <c r="S14" s="46"/>
-[...1 lines deleted...]
-      <c r="U14" s="48"/>
+      <c r="S14" s="21">
+        <v>350</v>
+      </c>
+      <c r="T14" s="46"/>
+      <c r="U14" s="47"/>
       <c r="V14" s="40"/>
       <c r="W14" s="45"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
-      <c r="Z14" s="49"/>
-      <c r="AA14" s="49"/>
+      <c r="Z14" s="48"/>
+      <c r="AA14" s="48"/>
     </row>
     <row r="15" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A15" s="51" t="s">
+      <c r="A15" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B15" s="51" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22">
         <v>239</v>
       </c>
       <c r="D15" s="22">
         <v>265</v>
       </c>
       <c r="E15" s="22">
         <v>256</v>
       </c>
       <c r="F15" s="22">
         <v>333</v>
       </c>
       <c r="G15" s="22">
         <v>265</v>
       </c>
       <c r="H15" s="22">
         <v>296</v>
       </c>
       <c r="I15" s="22">
         <v>336</v>
       </c>
       <c r="J15" s="22">
         <v>275</v>
       </c>
       <c r="K15" s="22">
         <v>330</v>
       </c>
       <c r="L15" s="22">
         <v>272</v>
       </c>
       <c r="M15" s="22">
         <v>221</v>
       </c>
       <c r="N15" s="22">
         <v>288</v>
       </c>
       <c r="O15" s="22">
         <v>267</v>
       </c>
       <c r="P15" s="22">
         <v>217</v>
       </c>
       <c r="Q15" s="22">
         <v>292</v>
       </c>
       <c r="R15" s="22">
         <v>279</v>
       </c>
-      <c r="S15" s="24"/>
+      <c r="S15" s="22">
+        <v>248</v>
+      </c>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
     </row>
     <row r="16" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="29"/>
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="73"/>
-[...22 lines deleted...]
-      <c r="Z16" s="73"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="67"/>
+      <c r="Q16" s="67"/>
+      <c r="R16" s="67"/>
+      <c r="S16" s="67"/>
+      <c r="T16" s="67"/>
+      <c r="U16" s="67"/>
+      <c r="V16" s="67"/>
+      <c r="W16" s="67"/>
+      <c r="X16" s="67"/>
+      <c r="Y16" s="67"/>
+      <c r="Z16" s="67"/>
       <c r="AA16" s="24"/>
     </row>
     <row r="17" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="53">
+      <c r="C17" s="52">
         <v>1238</v>
       </c>
-      <c r="D17" s="53">
+      <c r="D17" s="52">
         <v>1379</v>
       </c>
       <c r="E17" s="37">
         <v>1187</v>
       </c>
       <c r="F17" s="23">
         <v>1438</v>
       </c>
       <c r="G17" s="23">
         <v>1403</v>
       </c>
-      <c r="H17" s="54">
+      <c r="H17" s="53">
         <v>327</v>
       </c>
-      <c r="I17" s="55">
+      <c r="I17" s="54">
         <v>1650</v>
       </c>
       <c r="J17" s="40">
         <v>1399</v>
       </c>
       <c r="K17" s="23">
         <v>1419</v>
       </c>
       <c r="L17" s="23">
         <v>1412</v>
       </c>
       <c r="M17" s="23">
         <v>1214</v>
       </c>
       <c r="N17" s="23">
         <v>1324</v>
       </c>
       <c r="O17" s="23">
         <v>1277</v>
       </c>
       <c r="P17" s="23">
         <v>1080</v>
       </c>
       <c r="Q17" s="6">
         <v>1372</v>
       </c>
       <c r="R17" s="6">
         <v>1310</v>
+      </c>
+      <c r="S17" s="6">
+        <v>1204</v>
       </c>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
     </row>
     <row r="18" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="21">
         <v>110</v>
       </c>
       <c r="D18" s="21">
         <v>135</v>
       </c>
       <c r="E18" s="21">
         <v>107</v>
       </c>
       <c r="F18" s="21">
         <v>139</v>
       </c>
       <c r="G18" s="21">
         <v>132</v>
@@ -2201,51 +2227,53 @@
       </c>
       <c r="K18" s="21">
         <v>125</v>
       </c>
       <c r="L18" s="21">
         <v>119</v>
       </c>
       <c r="M18" s="21">
         <v>107</v>
       </c>
       <c r="N18" s="21">
         <v>89</v>
       </c>
       <c r="O18" s="21">
         <v>113</v>
       </c>
       <c r="P18" s="21">
         <v>91</v>
       </c>
       <c r="Q18" s="21">
         <v>120</v>
       </c>
       <c r="R18" s="21">
         <v>120</v>
       </c>
-      <c r="S18" s="24"/>
+      <c r="S18" s="21">
+        <v>105</v>
+      </c>
       <c r="T18" s="24"/>
       <c r="U18" s="24"/>
       <c r="V18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
     </row>
     <row r="19" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="21">
         <v>331</v>
       </c>
       <c r="D19" s="21">
         <v>326</v>
       </c>
       <c r="E19" s="21">
         <v>283</v>
       </c>
       <c r="F19" s="21">
@@ -2265,51 +2293,53 @@
       </c>
       <c r="K19" s="21">
         <v>331</v>
       </c>
       <c r="L19" s="21">
         <v>350</v>
       </c>
       <c r="M19" s="21">
         <v>286</v>
       </c>
       <c r="N19" s="21">
         <v>339</v>
       </c>
       <c r="O19" s="21">
         <v>301</v>
       </c>
       <c r="P19" s="21">
         <v>284</v>
       </c>
       <c r="Q19" s="21">
         <v>310</v>
       </c>
       <c r="R19" s="21">
         <v>296</v>
       </c>
-      <c r="S19" s="24"/>
+      <c r="S19" s="21">
+        <v>313</v>
+      </c>
       <c r="T19" s="24"/>
       <c r="U19" s="24"/>
       <c r="V19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
     </row>
     <row r="20" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="21">
         <v>153</v>
       </c>
       <c r="D20" s="21">
         <v>201</v>
       </c>
       <c r="E20" s="21">
         <v>146</v>
       </c>
       <c r="F20" s="21">
@@ -2329,51 +2359,53 @@
       </c>
       <c r="K20" s="21">
         <v>178</v>
       </c>
       <c r="L20" s="21">
         <v>190</v>
       </c>
       <c r="M20" s="21">
         <v>168</v>
       </c>
       <c r="N20" s="21">
         <v>178</v>
       </c>
       <c r="O20" s="21">
         <v>164</v>
       </c>
       <c r="P20" s="21">
         <v>146</v>
       </c>
       <c r="Q20" s="21">
         <v>185</v>
       </c>
       <c r="R20" s="21">
         <v>172</v>
       </c>
-      <c r="S20" s="24"/>
+      <c r="S20" s="21">
+        <v>141</v>
+      </c>
       <c r="T20" s="24"/>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
     </row>
     <row r="21" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="21">
         <v>150</v>
       </c>
       <c r="D21" s="21">
         <v>140</v>
       </c>
       <c r="E21" s="21">
         <v>150</v>
       </c>
       <c r="F21" s="21">
@@ -2393,51 +2425,53 @@
       </c>
       <c r="K21" s="21">
         <v>188</v>
       </c>
       <c r="L21" s="21">
         <v>186</v>
       </c>
       <c r="M21" s="21">
         <v>147</v>
       </c>
       <c r="N21" s="21">
         <v>173</v>
       </c>
       <c r="O21" s="21">
         <v>159</v>
       </c>
       <c r="P21" s="21">
         <v>126</v>
       </c>
       <c r="Q21" s="21">
         <v>177</v>
       </c>
       <c r="R21" s="21">
         <v>160</v>
       </c>
-      <c r="S21" s="24"/>
+      <c r="S21" s="21">
+        <v>147</v>
+      </c>
       <c r="T21" s="24"/>
       <c r="U21" s="24"/>
       <c r="V21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
     </row>
     <row r="22" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="21">
         <v>105</v>
       </c>
       <c r="D22" s="21">
         <v>114</v>
       </c>
       <c r="E22" s="21">
         <v>85</v>
       </c>
       <c r="F22" s="21">
@@ -2457,51 +2491,53 @@
       </c>
       <c r="K22" s="21">
         <v>105</v>
       </c>
       <c r="L22" s="21">
         <v>104</v>
       </c>
       <c r="M22" s="21">
         <v>109</v>
       </c>
       <c r="N22" s="21">
         <v>97</v>
       </c>
       <c r="O22" s="21">
         <v>97</v>
       </c>
       <c r="P22" s="21">
         <v>86</v>
       </c>
       <c r="Q22" s="21">
         <v>122</v>
       </c>
       <c r="R22" s="21">
         <v>115</v>
       </c>
-      <c r="S22" s="24"/>
+      <c r="S22" s="21">
+        <v>88</v>
+      </c>
       <c r="T22" s="24"/>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
     </row>
     <row r="23" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="21">
         <v>105</v>
       </c>
       <c r="D23" s="21">
         <v>136</v>
       </c>
       <c r="E23" s="21">
         <v>112</v>
       </c>
       <c r="F23" s="21">
@@ -2521,51 +2557,53 @@
       </c>
       <c r="K23" s="21">
         <v>113</v>
       </c>
       <c r="L23" s="21">
         <v>135</v>
       </c>
       <c r="M23" s="21">
         <v>103</v>
       </c>
       <c r="N23" s="21">
         <v>110</v>
       </c>
       <c r="O23" s="21">
         <v>108</v>
       </c>
       <c r="P23" s="21">
         <v>91</v>
       </c>
       <c r="Q23" s="21">
         <v>102</v>
       </c>
       <c r="R23" s="21">
         <v>94</v>
       </c>
-      <c r="S23" s="24"/>
+      <c r="S23" s="21">
+        <v>104</v>
+      </c>
       <c r="T23" s="24"/>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
     </row>
     <row r="24" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="21">
         <v>168</v>
       </c>
       <c r="D24" s="21">
         <v>187</v>
       </c>
       <c r="E24" s="21">
         <v>183</v>
       </c>
       <c r="F24" s="21">
@@ -2585,208 +2623,215 @@
       </c>
       <c r="K24" s="21">
         <v>205</v>
       </c>
       <c r="L24" s="21">
         <v>196</v>
       </c>
       <c r="M24" s="21">
         <v>185</v>
       </c>
       <c r="N24" s="21">
         <v>200</v>
       </c>
       <c r="O24" s="21">
         <v>181</v>
       </c>
       <c r="P24" s="21">
         <v>138</v>
       </c>
       <c r="Q24" s="21">
         <v>216</v>
       </c>
       <c r="R24" s="21">
         <v>203</v>
       </c>
-      <c r="S24" s="24"/>
+      <c r="S24" s="21">
+        <v>173</v>
+      </c>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
     </row>
     <row r="25" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="51" t="s">
+      <c r="A25" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="52" t="s">
+      <c r="B25" s="51" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="22">
         <v>116</v>
       </c>
       <c r="D25" s="22">
         <v>140</v>
       </c>
       <c r="E25" s="22">
         <v>121</v>
       </c>
       <c r="F25" s="22">
         <v>171</v>
       </c>
       <c r="G25" s="22">
         <v>146</v>
       </c>
       <c r="H25" s="22">
         <v>165</v>
       </c>
       <c r="I25" s="22">
         <v>173</v>
       </c>
       <c r="J25" s="22">
         <v>140</v>
       </c>
       <c r="K25" s="22">
         <v>174</v>
       </c>
       <c r="L25" s="22">
         <v>132</v>
       </c>
       <c r="M25" s="22">
         <v>109</v>
       </c>
       <c r="N25" s="22">
         <v>138</v>
       </c>
       <c r="O25" s="22">
         <v>154</v>
       </c>
       <c r="P25" s="22">
         <v>118</v>
       </c>
       <c r="Q25" s="22">
         <v>140</v>
       </c>
       <c r="R25" s="22">
         <v>150</v>
       </c>
-      <c r="S25" s="24"/>
+      <c r="S25" s="22">
+        <v>133</v>
+      </c>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
     </row>
     <row r="26" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A26" s="29"/>
-      <c r="B26" s="60" t="s">
+      <c r="B26" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="60"/>
-[...22 lines deleted...]
-      <c r="Z26" s="60"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
       <c r="AA26" s="24"/>
     </row>
     <row r="27" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="53">
+      <c r="C27" s="52">
         <v>1156</v>
       </c>
-      <c r="D27" s="53">
+      <c r="D27" s="52">
         <v>1258</v>
       </c>
       <c r="E27" s="37">
         <v>1174</v>
       </c>
       <c r="F27" s="23">
         <v>1395</v>
       </c>
       <c r="G27" s="38">
         <v>1318</v>
       </c>
-      <c r="H27" s="54">
+      <c r="H27" s="53">
         <v>303</v>
       </c>
-      <c r="I27" s="55">
+      <c r="I27" s="54">
         <v>1499</v>
       </c>
       <c r="J27" s="40">
         <v>1316</v>
       </c>
       <c r="K27" s="23">
         <v>1410</v>
       </c>
       <c r="L27" s="23">
         <v>1323</v>
       </c>
       <c r="M27" s="23">
         <v>1088</v>
       </c>
       <c r="N27" s="23">
         <v>1256</v>
       </c>
       <c r="O27" s="23">
         <v>1193</v>
       </c>
       <c r="P27" s="23">
         <v>1021</v>
       </c>
       <c r="Q27" s="6">
         <v>1266</v>
       </c>
       <c r="R27" s="6">
         <v>1205</v>
+      </c>
+      <c r="S27" s="6">
+        <v>1090</v>
       </c>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
     </row>
     <row r="28" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="21">
         <v>104</v>
       </c>
       <c r="D28" s="21">
         <v>122</v>
       </c>
       <c r="E28" s="21">
         <v>92</v>
       </c>
       <c r="F28" s="21">
         <v>109</v>
       </c>
       <c r="G28" s="21">
         <v>99</v>
@@ -2802,51 +2847,53 @@
       </c>
       <c r="K28" s="21">
         <v>136</v>
       </c>
       <c r="L28" s="21">
         <v>114</v>
       </c>
       <c r="M28" s="21">
         <v>83</v>
       </c>
       <c r="N28" s="21">
         <v>100</v>
       </c>
       <c r="O28" s="21">
         <v>107</v>
       </c>
       <c r="P28" s="21">
         <v>84</v>
       </c>
       <c r="Q28" s="21">
         <v>121</v>
       </c>
       <c r="R28" s="21">
         <v>101</v>
       </c>
-      <c r="S28" s="24"/>
+      <c r="S28" s="21">
+        <v>87</v>
+      </c>
       <c r="T28" s="24"/>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
     </row>
     <row r="29" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="21">
         <v>269</v>
       </c>
       <c r="D29" s="21">
         <v>296</v>
       </c>
       <c r="E29" s="21">
         <v>294</v>
       </c>
       <c r="F29" s="21">
@@ -2866,51 +2913,53 @@
       </c>
       <c r="K29" s="21">
         <v>352</v>
       </c>
       <c r="L29" s="21">
         <v>324</v>
       </c>
       <c r="M29" s="21">
         <v>289</v>
       </c>
       <c r="N29" s="21">
         <v>294</v>
       </c>
       <c r="O29" s="21">
         <v>315</v>
       </c>
       <c r="P29" s="21">
         <v>277</v>
       </c>
       <c r="Q29" s="21">
         <v>284</v>
       </c>
       <c r="R29" s="21">
         <v>297</v>
       </c>
-      <c r="S29" s="24"/>
+      <c r="S29" s="21">
+        <v>250</v>
+      </c>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
     </row>
     <row r="30" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="21">
         <v>161</v>
       </c>
       <c r="D30" s="21">
         <v>197</v>
       </c>
       <c r="E30" s="21">
         <v>154</v>
       </c>
       <c r="F30" s="21">
@@ -2930,51 +2979,53 @@
       </c>
       <c r="K30" s="21">
         <v>203</v>
       </c>
       <c r="L30" s="21">
         <v>168</v>
       </c>
       <c r="M30" s="21">
         <v>133</v>
       </c>
       <c r="N30" s="21">
         <v>165</v>
       </c>
       <c r="O30" s="21">
         <v>142</v>
       </c>
       <c r="P30" s="21">
         <v>128</v>
       </c>
       <c r="Q30" s="21">
         <v>160</v>
       </c>
       <c r="R30" s="21">
         <v>162</v>
       </c>
-      <c r="S30" s="24"/>
+      <c r="S30" s="21">
+        <v>148</v>
+      </c>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
     </row>
     <row r="31" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="21">
         <v>125</v>
       </c>
       <c r="D31" s="21">
         <v>154</v>
       </c>
       <c r="E31" s="21">
         <v>150</v>
       </c>
       <c r="F31" s="21">
@@ -2994,51 +3045,53 @@
       </c>
       <c r="K31" s="21">
         <v>166</v>
       </c>
       <c r="L31" s="21">
         <v>158</v>
       </c>
       <c r="M31" s="21">
         <v>131</v>
       </c>
       <c r="N31" s="21">
         <v>159</v>
       </c>
       <c r="O31" s="21">
         <v>147</v>
       </c>
       <c r="P31" s="21">
         <v>117</v>
       </c>
       <c r="Q31" s="21">
         <v>166</v>
       </c>
       <c r="R31" s="21">
         <v>161</v>
       </c>
-      <c r="S31" s="24"/>
+      <c r="S31" s="21">
+        <v>137</v>
+      </c>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
     </row>
     <row r="32" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="21">
         <v>91</v>
       </c>
       <c r="D32" s="21">
         <v>88</v>
       </c>
       <c r="E32" s="21">
         <v>88</v>
       </c>
       <c r="F32" s="21">
@@ -3058,51 +3111,53 @@
       </c>
       <c r="K32" s="21">
         <v>101</v>
       </c>
       <c r="L32" s="21">
         <v>103</v>
       </c>
       <c r="M32" s="21">
         <v>80</v>
       </c>
       <c r="N32" s="21">
         <v>108</v>
       </c>
       <c r="O32" s="21">
         <v>100</v>
       </c>
       <c r="P32" s="21">
         <v>81</v>
       </c>
       <c r="Q32" s="21">
         <v>104</v>
       </c>
       <c r="R32" s="21">
         <v>89</v>
       </c>
-      <c r="S32" s="24"/>
+      <c r="S32" s="21">
+        <v>96</v>
+      </c>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="21">
         <v>118</v>
       </c>
       <c r="D33" s="21">
         <v>94</v>
       </c>
       <c r="E33" s="21">
         <v>102</v>
       </c>
       <c r="F33" s="21">
@@ -3122,51 +3177,53 @@
       </c>
       <c r="K33" s="21">
         <v>109</v>
       </c>
       <c r="L33" s="21">
         <v>113</v>
       </c>
       <c r="M33" s="21">
         <v>84</v>
       </c>
       <c r="N33" s="21">
         <v>112</v>
       </c>
       <c r="O33" s="21">
         <v>112</v>
       </c>
       <c r="P33" s="21">
         <v>86</v>
       </c>
       <c r="Q33" s="21">
         <v>115</v>
       </c>
       <c r="R33" s="21">
         <v>94</v>
       </c>
-      <c r="S33" s="24"/>
+      <c r="S33" s="21">
+        <v>80</v>
+      </c>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="21">
         <v>165</v>
       </c>
       <c r="D34" s="21">
         <v>182</v>
       </c>
       <c r="E34" s="21">
         <v>159</v>
       </c>
       <c r="F34" s="21">
@@ -3186,115 +3243,119 @@
       </c>
       <c r="K34" s="21">
         <v>187</v>
       </c>
       <c r="L34" s="21">
         <v>203</v>
       </c>
       <c r="M34" s="21">
         <v>176</v>
       </c>
       <c r="N34" s="21">
         <v>168</v>
       </c>
       <c r="O34" s="21">
         <v>157</v>
       </c>
       <c r="P34" s="21">
         <v>149</v>
       </c>
       <c r="Q34" s="21">
         <v>164</v>
       </c>
       <c r="R34" s="21">
         <v>172</v>
       </c>
-      <c r="S34" s="24"/>
+      <c r="S34" s="21">
+        <v>177</v>
+      </c>
       <c r="T34" s="24"/>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="51" t="s">
+      <c r="A35" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="52" t="s">
+      <c r="B35" s="51" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="22">
         <v>123</v>
       </c>
       <c r="D35" s="22">
         <v>125</v>
       </c>
       <c r="E35" s="22">
         <v>135</v>
       </c>
       <c r="F35" s="22">
         <v>162</v>
       </c>
       <c r="G35" s="22">
         <v>119</v>
       </c>
       <c r="H35" s="22">
         <v>131</v>
       </c>
       <c r="I35" s="22">
         <v>163</v>
       </c>
       <c r="J35" s="22">
         <v>135</v>
       </c>
       <c r="K35" s="22">
         <v>156</v>
       </c>
       <c r="L35" s="22">
         <v>140</v>
       </c>
       <c r="M35" s="22">
         <v>112</v>
       </c>
       <c r="N35" s="22">
         <v>150</v>
       </c>
       <c r="O35" s="22">
         <v>113</v>
       </c>
       <c r="P35" s="22">
         <v>99</v>
       </c>
       <c r="Q35" s="22">
         <v>152</v>
       </c>
       <c r="R35" s="22">
         <v>129</v>
       </c>
-      <c r="S35" s="24"/>
+      <c r="S35" s="22">
+        <v>115</v>
+      </c>
       <c r="T35" s="24"/>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
     </row>
     <row r="36" spans="1:27" ht="14.25" customHeight="1">
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
@@ -27336,58 +27397,58 @@
       <c r="E930" s="1"/>
       <c r="F930" s="1"/>
       <c r="G930" s="1"/>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" s="1"/>
       <c r="K930" s="1"/>
       <c r="L930" s="1"/>
       <c r="M930" s="1"/>
       <c r="N930" s="1"/>
       <c r="O930" s="1"/>
       <c r="P930" s="1"/>
       <c r="Q930" s="1"/>
       <c r="R930" s="1"/>
       <c r="S930" s="1"/>
       <c r="T930" s="1"/>
       <c r="U930" s="1"/>
       <c r="V930" s="1"/>
       <c r="X930" s="1"/>
       <c r="Y930" s="1"/>
       <c r="Z930" s="1"/>
       <c r="AA930" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B1:Z1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B16:Z16"/>
     <mergeCell ref="B26:Z26"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>