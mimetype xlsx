--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="-10410" yWindow="690" windowWidth="28860" windowHeight="9750"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="75">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
@@ -160,56 +160,50 @@
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 612101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Birth number </t>
   </si>
   <si>
     <t>Division of Social and Demographic Statistics</t>
   </si>
   <si>
     <t>E. B.Tolymbekova</t>
   </si>
   <si>
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>751210000</t>
@@ -260,50 +254,59 @@
 "0.0" is an insignificant value					
 "x"- data is confidential
 "..."- data is missing					
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  					
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <t>The statistics of those born in the Almaty city is based on the registration of birth certificates in the civil status registration authorities</t>
   </si>
   <si>
     <t>Monthly number of births by Almaty city</t>
   </si>
   <si>
     <t>The number of births in the Almaty city</t>
+  </si>
+  <si>
+    <t>*  Data is generated by  the date of civil registration of birth.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -606,51 +609,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -724,123 +727,124 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1020,345 +1024,345 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="55" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="55" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="56" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="56" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="57" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="B12" s="73" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="12" t="s">
-        <v>47</v>
+      <c r="B13" s="58" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="17">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="17">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="111.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="58" t="s">
-        <v>70</v>
+      <c r="B5" s="56" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA930"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V40" sqref="V40"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="4.7109375" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.140625" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="28" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="63" t="s">
-[...25 lines deleted...]
-      <c r="Z1" s="64"/>
+      <c r="B1" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
       <c r="AA1" s="27"/>
     </row>
     <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="X2" s="1"/>
@@ -1372,87 +1376,87 @@
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="30"/>
     </row>
     <row r="4" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="61"/>
-      <c r="C4" s="69">
+      <c r="B4" s="66"/>
+      <c r="C4" s="60">
         <v>2025</v>
       </c>
-      <c r="D4" s="70"/>
-[...10 lines deleted...]
-      <c r="O4" s="71">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="62">
         <v>2026</v>
       </c>
-      <c r="P4" s="72"/>
-[...9 lines deleted...]
-      <c r="Z4" s="72"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63"/>
       <c r="AA4" s="24"/>
     </row>
     <row r="5" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="60"/>
-      <c r="B5" s="62"/>
+      <c r="A5" s="65"/>
+      <c r="B5" s="67"/>
       <c r="C5" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1475,87 +1479,87 @@
       </c>
       <c r="Q5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="55" t="s">
+      <c r="Y5" s="54" t="s">
         <v>35</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="24"/>
     </row>
     <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="29"/>
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="66"/>
-[...22 lines deleted...]
-      <c r="Z6" s="66"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
       <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="37">
         <v>2394</v>
       </c>
       <c r="D7" s="37">
         <v>2637</v>
       </c>
       <c r="E7" s="37">
         <v>2361</v>
       </c>
       <c r="F7" s="38">
         <v>2833</v>
       </c>
       <c r="G7" s="23">
         <v>2721</v>
       </c>
       <c r="H7" s="39">
@@ -1572,59 +1576,62 @@
       </c>
       <c r="L7" s="23">
         <v>2735</v>
       </c>
       <c r="M7" s="23">
         <v>2302</v>
       </c>
       <c r="N7" s="23">
         <v>2580</v>
       </c>
       <c r="O7" s="23">
         <v>2470</v>
       </c>
       <c r="P7" s="23">
         <v>2101</v>
       </c>
       <c r="Q7" s="6">
         <v>2638</v>
       </c>
       <c r="R7" s="6">
         <v>2515</v>
       </c>
       <c r="S7" s="6">
         <v>2294</v>
       </c>
+      <c r="T7" s="6">
+        <v>2595</v>
+      </c>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
     </row>
     <row r="8" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B8" s="42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C8" s="21">
         <v>214</v>
       </c>
       <c r="D8" s="21">
         <v>257</v>
       </c>
       <c r="E8" s="21">
         <v>199</v>
       </c>
       <c r="F8" s="21">
         <v>248</v>
       </c>
       <c r="G8" s="21">
         <v>231</v>
       </c>
       <c r="H8" s="21">
         <v>236</v>
       </c>
       <c r="I8" s="21">
         <v>265</v>
       </c>
       <c r="J8" s="21">
         <v>249</v>
       </c>
@@ -1633,65 +1640,67 @@
       </c>
       <c r="L8" s="21">
         <v>233</v>
       </c>
       <c r="M8" s="21">
         <v>190</v>
       </c>
       <c r="N8" s="21">
         <v>189</v>
       </c>
       <c r="O8" s="21">
         <v>220</v>
       </c>
       <c r="P8" s="21">
         <v>175</v>
       </c>
       <c r="Q8" s="21">
         <v>241</v>
       </c>
       <c r="R8" s="21">
         <v>221</v>
       </c>
       <c r="S8" s="21">
         <v>192</v>
       </c>
-      <c r="T8" s="39"/>
+      <c r="T8" s="21">
+        <v>219</v>
+      </c>
       <c r="U8" s="40"/>
       <c r="V8" s="40"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
     </row>
     <row r="9" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="41" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="21">
         <v>600</v>
       </c>
       <c r="D9" s="21">
         <v>622</v>
       </c>
       <c r="E9" s="21">
         <v>577</v>
       </c>
       <c r="F9" s="21">
         <v>685</v>
       </c>
       <c r="G9" s="21">
         <v>678</v>
       </c>
       <c r="H9" s="21">
         <v>686</v>
       </c>
       <c r="I9" s="21">
         <v>785</v>
       </c>
       <c r="J9" s="21">
         <v>661</v>
       </c>
@@ -1700,59 +1709,62 @@
       </c>
       <c r="L9" s="21">
         <v>674</v>
       </c>
       <c r="M9" s="21">
         <v>575</v>
       </c>
       <c r="N9" s="21">
         <v>633</v>
       </c>
       <c r="O9" s="21">
         <v>616</v>
       </c>
       <c r="P9" s="21">
         <v>561</v>
       </c>
       <c r="Q9" s="21">
         <v>594</v>
       </c>
       <c r="R9" s="21">
         <v>593</v>
       </c>
       <c r="S9" s="21">
         <v>563</v>
       </c>
+      <c r="T9" s="21">
+        <v>631</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
     </row>
     <row r="10" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C10" s="21">
         <v>314</v>
       </c>
       <c r="D10" s="21">
         <v>398</v>
       </c>
       <c r="E10" s="21">
         <v>300</v>
       </c>
       <c r="F10" s="21">
         <v>382</v>
       </c>
       <c r="G10" s="21">
         <v>357</v>
       </c>
       <c r="H10" s="21">
         <v>358</v>
       </c>
       <c r="I10" s="21">
         <v>434</v>
       </c>
       <c r="J10" s="21">
         <v>381</v>
       </c>
@@ -1761,59 +1773,62 @@
       </c>
       <c r="L10" s="21">
         <v>358</v>
       </c>
       <c r="M10" s="21">
         <v>301</v>
       </c>
       <c r="N10" s="21">
         <v>343</v>
       </c>
       <c r="O10" s="21">
         <v>306</v>
       </c>
       <c r="P10" s="21">
         <v>274</v>
       </c>
       <c r="Q10" s="21">
         <v>345</v>
       </c>
       <c r="R10" s="21">
         <v>334</v>
       </c>
       <c r="S10" s="21">
         <v>289</v>
       </c>
+      <c r="T10" s="21">
+        <v>352</v>
+      </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
     </row>
     <row r="11" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="41" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" s="42" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="21">
         <v>275</v>
       </c>
       <c r="D11" s="21">
         <v>294</v>
       </c>
       <c r="E11" s="21">
         <v>300</v>
       </c>
       <c r="F11" s="21">
         <v>341</v>
       </c>
       <c r="G11" s="21">
         <v>322</v>
       </c>
       <c r="H11" s="21">
         <v>333</v>
       </c>
       <c r="I11" s="21">
         <v>364</v>
       </c>
       <c r="J11" s="21">
         <v>334</v>
       </c>
@@ -1822,56 +1837,59 @@
       </c>
       <c r="L11" s="21">
         <v>344</v>
       </c>
       <c r="M11" s="21">
         <v>278</v>
       </c>
       <c r="N11" s="21">
         <v>332</v>
       </c>
       <c r="O11" s="21">
         <v>306</v>
       </c>
       <c r="P11" s="21">
         <v>243</v>
       </c>
       <c r="Q11" s="21">
         <v>343</v>
       </c>
       <c r="R11" s="21">
         <v>321</v>
       </c>
       <c r="S11" s="21">
         <v>284</v>
       </c>
+      <c r="T11" s="21">
+        <v>311</v>
+      </c>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
     </row>
     <row r="12" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="21">
         <v>196</v>
       </c>
       <c r="D12" s="21">
         <v>202</v>
       </c>
       <c r="E12" s="21">
         <v>173</v>
       </c>
       <c r="F12" s="21">
         <v>209</v>
       </c>
       <c r="G12" s="21">
         <v>239</v>
       </c>
       <c r="H12" s="21">
         <v>208</v>
       </c>
       <c r="I12" s="21">
         <v>272</v>
       </c>
@@ -1883,59 +1901,62 @@
       </c>
       <c r="L12" s="21">
         <v>207</v>
       </c>
       <c r="M12" s="21">
         <v>189</v>
       </c>
       <c r="N12" s="21">
         <v>205</v>
       </c>
       <c r="O12" s="21">
         <v>197</v>
       </c>
       <c r="P12" s="21">
         <v>167</v>
       </c>
       <c r="Q12" s="21">
         <v>226</v>
       </c>
       <c r="R12" s="21">
         <v>204</v>
       </c>
       <c r="S12" s="21">
         <v>184</v>
       </c>
+      <c r="T12" s="21">
+        <v>216</v>
+      </c>
       <c r="Z12" s="44"/>
       <c r="AA12" s="44"/>
     </row>
     <row r="13" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B13" s="42" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C13" s="21">
         <v>223</v>
       </c>
       <c r="D13" s="21">
         <v>230</v>
       </c>
       <c r="E13" s="21">
         <v>214</v>
       </c>
       <c r="F13" s="21">
         <v>236</v>
       </c>
       <c r="G13" s="21">
         <v>237</v>
       </c>
       <c r="H13" s="21">
         <v>227</v>
       </c>
       <c r="I13" s="21">
         <v>240</v>
       </c>
       <c r="J13" s="21">
         <v>226</v>
       </c>
@@ -1944,59 +1965,62 @@
       </c>
       <c r="L13" s="21">
         <v>248</v>
       </c>
       <c r="M13" s="21">
         <v>187</v>
       </c>
       <c r="N13" s="21">
         <v>222</v>
       </c>
       <c r="O13" s="21">
         <v>220</v>
       </c>
       <c r="P13" s="21">
         <v>177</v>
       </c>
       <c r="Q13" s="21">
         <v>217</v>
       </c>
       <c r="R13" s="21">
         <v>188</v>
       </c>
       <c r="S13" s="21">
         <v>184</v>
       </c>
+      <c r="T13" s="21">
+        <v>197</v>
+      </c>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
     </row>
-    <row r="14" spans="1:27" s="49" customFormat="1" ht="14.25" customHeight="1">
+    <row r="14" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C14" s="21">
         <v>333</v>
       </c>
       <c r="D14" s="21">
         <v>369</v>
       </c>
       <c r="E14" s="21">
         <v>342</v>
       </c>
       <c r="F14" s="21">
         <v>399</v>
       </c>
       <c r="G14" s="21">
         <v>392</v>
       </c>
       <c r="H14" s="21">
         <v>349</v>
       </c>
       <c r="I14" s="21">
         <v>453</v>
       </c>
       <c r="J14" s="21">
         <v>397</v>
       </c>
@@ -2005,65 +2029,67 @@
       </c>
       <c r="L14" s="21">
         <v>399</v>
       </c>
       <c r="M14" s="21">
         <v>361</v>
       </c>
       <c r="N14" s="21">
         <v>368</v>
       </c>
       <c r="O14" s="21">
         <v>338</v>
       </c>
       <c r="P14" s="21">
         <v>287</v>
       </c>
       <c r="Q14" s="21">
         <v>380</v>
       </c>
       <c r="R14" s="21">
         <v>375</v>
       </c>
       <c r="S14" s="21">
         <v>350</v>
       </c>
-      <c r="T14" s="46"/>
-      <c r="U14" s="47"/>
+      <c r="T14" s="21">
+        <v>392</v>
+      </c>
+      <c r="U14" s="46"/>
       <c r="V14" s="40"/>
       <c r="W14" s="45"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
-      <c r="Z14" s="48"/>
-      <c r="AA14" s="48"/>
+      <c r="Z14" s="47"/>
+      <c r="AA14" s="47"/>
     </row>
     <row r="15" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A15" s="50" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="A15" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>66</v>
       </c>
       <c r="C15" s="22">
         <v>239</v>
       </c>
       <c r="D15" s="22">
         <v>265</v>
       </c>
       <c r="E15" s="22">
         <v>256</v>
       </c>
       <c r="F15" s="22">
         <v>333</v>
       </c>
       <c r="G15" s="22">
         <v>265</v>
       </c>
       <c r="H15" s="22">
         <v>296</v>
       </c>
       <c r="I15" s="22">
         <v>336</v>
       </c>
       <c r="J15" s="22">
         <v>275</v>
       </c>
@@ -2072,156 +2098,161 @@
       </c>
       <c r="L15" s="22">
         <v>272</v>
       </c>
       <c r="M15" s="22">
         <v>221</v>
       </c>
       <c r="N15" s="22">
         <v>288</v>
       </c>
       <c r="O15" s="22">
         <v>267</v>
       </c>
       <c r="P15" s="22">
         <v>217</v>
       </c>
       <c r="Q15" s="22">
         <v>292</v>
       </c>
       <c r="R15" s="22">
         <v>279</v>
       </c>
       <c r="S15" s="22">
         <v>248</v>
       </c>
-      <c r="T15" s="24"/>
+      <c r="T15" s="22">
+        <v>277</v>
+      </c>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
     </row>
     <row r="16" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="29"/>
-      <c r="B16" s="67" t="s">
+      <c r="B16" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="67"/>
-[...22 lines deleted...]
-      <c r="Z16" s="67"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="72"/>
+      <c r="O16" s="72"/>
+      <c r="P16" s="72"/>
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72"/>
+      <c r="S16" s="72"/>
+      <c r="T16" s="72"/>
+      <c r="U16" s="72"/>
+      <c r="V16" s="72"/>
+      <c r="W16" s="72"/>
+      <c r="X16" s="72"/>
+      <c r="Y16" s="72"/>
+      <c r="Z16" s="72"/>
       <c r="AA16" s="24"/>
     </row>
     <row r="17" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="52">
+      <c r="C17" s="51">
         <v>1238</v>
       </c>
-      <c r="D17" s="52">
+      <c r="D17" s="51">
         <v>1379</v>
       </c>
       <c r="E17" s="37">
         <v>1187</v>
       </c>
       <c r="F17" s="23">
         <v>1438</v>
       </c>
       <c r="G17" s="23">
         <v>1403</v>
       </c>
-      <c r="H17" s="53">
+      <c r="H17" s="52">
         <v>327</v>
       </c>
-      <c r="I17" s="54">
+      <c r="I17" s="53">
         <v>1650</v>
       </c>
       <c r="J17" s="40">
         <v>1399</v>
       </c>
       <c r="K17" s="23">
         <v>1419</v>
       </c>
       <c r="L17" s="23">
         <v>1412</v>
       </c>
       <c r="M17" s="23">
         <v>1214</v>
       </c>
       <c r="N17" s="23">
         <v>1324</v>
       </c>
       <c r="O17" s="23">
         <v>1277</v>
       </c>
       <c r="P17" s="23">
         <v>1080</v>
       </c>
       <c r="Q17" s="6">
         <v>1372</v>
       </c>
       <c r="R17" s="6">
         <v>1310</v>
       </c>
       <c r="S17" s="6">
         <v>1204</v>
       </c>
+      <c r="T17" s="6">
+        <v>1320</v>
+      </c>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
     </row>
     <row r="18" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B18" s="42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C18" s="21">
         <v>110</v>
       </c>
       <c r="D18" s="21">
         <v>135</v>
       </c>
       <c r="E18" s="21">
         <v>107</v>
       </c>
       <c r="F18" s="21">
         <v>139</v>
       </c>
       <c r="G18" s="21">
         <v>132</v>
       </c>
       <c r="H18" s="21">
         <v>120</v>
       </c>
       <c r="I18" s="21">
         <v>147</v>
       </c>
       <c r="J18" s="21">
         <v>125</v>
       </c>
@@ -2230,64 +2261,66 @@
       </c>
       <c r="L18" s="21">
         <v>119</v>
       </c>
       <c r="M18" s="21">
         <v>107</v>
       </c>
       <c r="N18" s="21">
         <v>89</v>
       </c>
       <c r="O18" s="21">
         <v>113</v>
       </c>
       <c r="P18" s="21">
         <v>91</v>
       </c>
       <c r="Q18" s="21">
         <v>120</v>
       </c>
       <c r="R18" s="21">
         <v>120</v>
       </c>
       <c r="S18" s="21">
         <v>105</v>
       </c>
-      <c r="T18" s="24"/>
+      <c r="T18" s="21">
+        <v>121</v>
+      </c>
       <c r="U18" s="24"/>
       <c r="V18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
     </row>
     <row r="19" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="41" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C19" s="21">
         <v>331</v>
       </c>
       <c r="D19" s="21">
         <v>326</v>
       </c>
       <c r="E19" s="21">
         <v>283</v>
       </c>
       <c r="F19" s="21">
         <v>347</v>
       </c>
       <c r="G19" s="21">
         <v>343</v>
       </c>
       <c r="H19" s="21">
         <v>381</v>
       </c>
       <c r="I19" s="21">
         <v>404</v>
       </c>
       <c r="J19" s="21">
         <v>343</v>
       </c>
@@ -2296,64 +2329,66 @@
       </c>
       <c r="L19" s="21">
         <v>350</v>
       </c>
       <c r="M19" s="21">
         <v>286</v>
       </c>
       <c r="N19" s="21">
         <v>339</v>
       </c>
       <c r="O19" s="21">
         <v>301</v>
       </c>
       <c r="P19" s="21">
         <v>284</v>
       </c>
       <c r="Q19" s="21">
         <v>310</v>
       </c>
       <c r="R19" s="21">
         <v>296</v>
       </c>
       <c r="S19" s="21">
         <v>313</v>
       </c>
-      <c r="T19" s="24"/>
+      <c r="T19" s="21">
+        <v>322</v>
+      </c>
       <c r="U19" s="24"/>
       <c r="V19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
     </row>
     <row r="20" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B20" s="42" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C20" s="21">
         <v>153</v>
       </c>
       <c r="D20" s="21">
         <v>201</v>
       </c>
       <c r="E20" s="21">
         <v>146</v>
       </c>
       <c r="F20" s="21">
         <v>195</v>
       </c>
       <c r="G20" s="21">
         <v>176</v>
       </c>
       <c r="H20" s="21">
         <v>177</v>
       </c>
       <c r="I20" s="21">
         <v>227</v>
       </c>
       <c r="J20" s="21">
         <v>199</v>
       </c>
@@ -2362,64 +2397,66 @@
       </c>
       <c r="L20" s="21">
         <v>190</v>
       </c>
       <c r="M20" s="21">
         <v>168</v>
       </c>
       <c r="N20" s="21">
         <v>178</v>
       </c>
       <c r="O20" s="21">
         <v>164</v>
       </c>
       <c r="P20" s="21">
         <v>146</v>
       </c>
       <c r="Q20" s="21">
         <v>185</v>
       </c>
       <c r="R20" s="21">
         <v>172</v>
       </c>
       <c r="S20" s="21">
         <v>141</v>
       </c>
-      <c r="T20" s="24"/>
+      <c r="T20" s="21">
+        <v>186</v>
+      </c>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
     </row>
     <row r="21" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C21" s="21">
         <v>150</v>
       </c>
       <c r="D21" s="21">
         <v>140</v>
       </c>
       <c r="E21" s="21">
         <v>150</v>
       </c>
       <c r="F21" s="21">
         <v>177</v>
       </c>
       <c r="G21" s="21">
         <v>178</v>
       </c>
       <c r="H21" s="21">
         <v>170</v>
       </c>
       <c r="I21" s="21">
         <v>196</v>
       </c>
       <c r="J21" s="21">
         <v>161</v>
       </c>
@@ -2428,61 +2465,63 @@
       </c>
       <c r="L21" s="21">
         <v>186</v>
       </c>
       <c r="M21" s="21">
         <v>147</v>
       </c>
       <c r="N21" s="21">
         <v>173</v>
       </c>
       <c r="O21" s="21">
         <v>159</v>
       </c>
       <c r="P21" s="21">
         <v>126</v>
       </c>
       <c r="Q21" s="21">
         <v>177</v>
       </c>
       <c r="R21" s="21">
         <v>160</v>
       </c>
       <c r="S21" s="21">
         <v>147</v>
       </c>
-      <c r="T21" s="24"/>
+      <c r="T21" s="21">
+        <v>152</v>
+      </c>
       <c r="U21" s="24"/>
       <c r="V21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
     </row>
     <row r="22" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="21">
         <v>105</v>
       </c>
       <c r="D22" s="21">
         <v>114</v>
       </c>
       <c r="E22" s="21">
         <v>85</v>
       </c>
       <c r="F22" s="21">
         <v>105</v>
       </c>
       <c r="G22" s="21">
         <v>121</v>
       </c>
       <c r="H22" s="21">
         <v>111</v>
       </c>
       <c r="I22" s="21">
         <v>149</v>
       </c>
@@ -2494,64 +2533,66 @@
       </c>
       <c r="L22" s="21">
         <v>104</v>
       </c>
       <c r="M22" s="21">
         <v>109</v>
       </c>
       <c r="N22" s="21">
         <v>97</v>
       </c>
       <c r="O22" s="21">
         <v>97</v>
       </c>
       <c r="P22" s="21">
         <v>86</v>
       </c>
       <c r="Q22" s="21">
         <v>122</v>
       </c>
       <c r="R22" s="21">
         <v>115</v>
       </c>
       <c r="S22" s="21">
         <v>88</v>
       </c>
-      <c r="T22" s="24"/>
+      <c r="T22" s="21">
+        <v>116</v>
+      </c>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
     </row>
     <row r="23" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="41" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B23" s="42" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C23" s="21">
         <v>105</v>
       </c>
       <c r="D23" s="21">
         <v>136</v>
       </c>
       <c r="E23" s="21">
         <v>112</v>
       </c>
       <c r="F23" s="21">
         <v>107</v>
       </c>
       <c r="G23" s="21">
         <v>113</v>
       </c>
       <c r="H23" s="21">
         <v>131</v>
       </c>
       <c r="I23" s="21">
         <v>121</v>
       </c>
       <c r="J23" s="21">
         <v>117</v>
       </c>
@@ -2560,64 +2601,66 @@
       </c>
       <c r="L23" s="21">
         <v>135</v>
       </c>
       <c r="M23" s="21">
         <v>103</v>
       </c>
       <c r="N23" s="21">
         <v>110</v>
       </c>
       <c r="O23" s="21">
         <v>108</v>
       </c>
       <c r="P23" s="21">
         <v>91</v>
       </c>
       <c r="Q23" s="21">
         <v>102</v>
       </c>
       <c r="R23" s="21">
         <v>94</v>
       </c>
       <c r="S23" s="21">
         <v>104</v>
       </c>
-      <c r="T23" s="24"/>
+      <c r="T23" s="21">
+        <v>102</v>
+      </c>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
     </row>
     <row r="24" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="41" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B24" s="42" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C24" s="21">
         <v>168</v>
       </c>
       <c r="D24" s="21">
         <v>187</v>
       </c>
       <c r="E24" s="21">
         <v>183</v>
       </c>
       <c r="F24" s="21">
         <v>197</v>
       </c>
       <c r="G24" s="21">
         <v>194</v>
       </c>
       <c r="H24" s="21">
         <v>180</v>
       </c>
       <c r="I24" s="21">
         <v>233</v>
       </c>
       <c r="J24" s="21">
         <v>208</v>
       </c>
@@ -2626,64 +2669,66 @@
       </c>
       <c r="L24" s="21">
         <v>196</v>
       </c>
       <c r="M24" s="21">
         <v>185</v>
       </c>
       <c r="N24" s="21">
         <v>200</v>
       </c>
       <c r="O24" s="21">
         <v>181</v>
       </c>
       <c r="P24" s="21">
         <v>138</v>
       </c>
       <c r="Q24" s="21">
         <v>216</v>
       </c>
       <c r="R24" s="21">
         <v>203</v>
       </c>
       <c r="S24" s="21">
         <v>173</v>
       </c>
-      <c r="T24" s="24"/>
+      <c r="T24" s="21">
+        <v>206</v>
+      </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
     </row>
     <row r="25" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="50" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="A25" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="50" t="s">
+        <v>66</v>
       </c>
       <c r="C25" s="22">
         <v>116</v>
       </c>
       <c r="D25" s="22">
         <v>140</v>
       </c>
       <c r="E25" s="22">
         <v>121</v>
       </c>
       <c r="F25" s="22">
         <v>171</v>
       </c>
       <c r="G25" s="22">
         <v>146</v>
       </c>
       <c r="H25" s="22">
         <v>165</v>
       </c>
       <c r="I25" s="22">
         <v>173</v>
       </c>
       <c r="J25" s="22">
         <v>140</v>
       </c>
@@ -2692,156 +2737,161 @@
       </c>
       <c r="L25" s="22">
         <v>132</v>
       </c>
       <c r="M25" s="22">
         <v>109</v>
       </c>
       <c r="N25" s="22">
         <v>138</v>
       </c>
       <c r="O25" s="22">
         <v>154</v>
       </c>
       <c r="P25" s="22">
         <v>118</v>
       </c>
       <c r="Q25" s="22">
         <v>140</v>
       </c>
       <c r="R25" s="22">
         <v>150</v>
       </c>
       <c r="S25" s="22">
         <v>133</v>
       </c>
-      <c r="T25" s="24"/>
+      <c r="T25" s="22">
+        <v>115</v>
+      </c>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
     </row>
     <row r="26" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A26" s="29"/>
-      <c r="B26" s="68" t="s">
+      <c r="B26" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="68"/>
-[...22 lines deleted...]
-      <c r="Z26" s="68"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="59"/>
+      <c r="N26" s="59"/>
+      <c r="O26" s="59"/>
+      <c r="P26" s="59"/>
+      <c r="Q26" s="59"/>
+      <c r="R26" s="59"/>
+      <c r="S26" s="59"/>
+      <c r="T26" s="59"/>
+      <c r="U26" s="59"/>
+      <c r="V26" s="59"/>
+      <c r="W26" s="59"/>
+      <c r="X26" s="59"/>
+      <c r="Y26" s="59"/>
+      <c r="Z26" s="59"/>
       <c r="AA26" s="24"/>
     </row>
     <row r="27" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="52">
+      <c r="C27" s="51">
         <v>1156</v>
       </c>
-      <c r="D27" s="52">
+      <c r="D27" s="51">
         <v>1258</v>
       </c>
       <c r="E27" s="37">
         <v>1174</v>
       </c>
       <c r="F27" s="23">
         <v>1395</v>
       </c>
       <c r="G27" s="38">
         <v>1318</v>
       </c>
-      <c r="H27" s="53">
+      <c r="H27" s="52">
         <v>303</v>
       </c>
-      <c r="I27" s="54">
+      <c r="I27" s="53">
         <v>1499</v>
       </c>
       <c r="J27" s="40">
         <v>1316</v>
       </c>
       <c r="K27" s="23">
         <v>1410</v>
       </c>
       <c r="L27" s="23">
         <v>1323</v>
       </c>
       <c r="M27" s="23">
         <v>1088</v>
       </c>
       <c r="N27" s="23">
         <v>1256</v>
       </c>
       <c r="O27" s="23">
         <v>1193</v>
       </c>
       <c r="P27" s="23">
         <v>1021</v>
       </c>
       <c r="Q27" s="6">
         <v>1266</v>
       </c>
       <c r="R27" s="6">
         <v>1205</v>
       </c>
       <c r="S27" s="6">
         <v>1090</v>
       </c>
+      <c r="T27" s="6">
+        <v>1275</v>
+      </c>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
     </row>
     <row r="28" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="41" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B28" s="42" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C28" s="21">
         <v>104</v>
       </c>
       <c r="D28" s="21">
         <v>122</v>
       </c>
       <c r="E28" s="21">
         <v>92</v>
       </c>
       <c r="F28" s="21">
         <v>109</v>
       </c>
       <c r="G28" s="21">
         <v>99</v>
       </c>
       <c r="H28" s="21">
         <v>116</v>
       </c>
       <c r="I28" s="21">
         <v>118</v>
       </c>
       <c r="J28" s="21">
         <v>124</v>
       </c>
@@ -2850,64 +2900,66 @@
       </c>
       <c r="L28" s="21">
         <v>114</v>
       </c>
       <c r="M28" s="21">
         <v>83</v>
       </c>
       <c r="N28" s="21">
         <v>100</v>
       </c>
       <c r="O28" s="21">
         <v>107</v>
       </c>
       <c r="P28" s="21">
         <v>84</v>
       </c>
       <c r="Q28" s="21">
         <v>121</v>
       </c>
       <c r="R28" s="21">
         <v>101</v>
       </c>
       <c r="S28" s="21">
         <v>87</v>
       </c>
-      <c r="T28" s="24"/>
+      <c r="T28" s="21">
+        <v>98</v>
+      </c>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
     </row>
     <row r="29" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="41" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B29" s="42" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C29" s="21">
         <v>269</v>
       </c>
       <c r="D29" s="21">
         <v>296</v>
       </c>
       <c r="E29" s="21">
         <v>294</v>
       </c>
       <c r="F29" s="21">
         <v>338</v>
       </c>
       <c r="G29" s="21">
         <v>335</v>
       </c>
       <c r="H29" s="21">
         <v>305</v>
       </c>
       <c r="I29" s="21">
         <v>381</v>
       </c>
       <c r="J29" s="21">
         <v>318</v>
       </c>
@@ -2916,64 +2968,66 @@
       </c>
       <c r="L29" s="21">
         <v>324</v>
       </c>
       <c r="M29" s="21">
         <v>289</v>
       </c>
       <c r="N29" s="21">
         <v>294</v>
       </c>
       <c r="O29" s="21">
         <v>315</v>
       </c>
       <c r="P29" s="21">
         <v>277</v>
       </c>
       <c r="Q29" s="21">
         <v>284</v>
       </c>
       <c r="R29" s="21">
         <v>297</v>
       </c>
       <c r="S29" s="21">
         <v>250</v>
       </c>
-      <c r="T29" s="24"/>
+      <c r="T29" s="21">
+        <v>309</v>
+      </c>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
     </row>
     <row r="30" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="41" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B30" s="42" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C30" s="21">
         <v>161</v>
       </c>
       <c r="D30" s="21">
         <v>197</v>
       </c>
       <c r="E30" s="21">
         <v>154</v>
       </c>
       <c r="F30" s="21">
         <v>187</v>
       </c>
       <c r="G30" s="21">
         <v>181</v>
       </c>
       <c r="H30" s="21">
         <v>181</v>
       </c>
       <c r="I30" s="21">
         <v>207</v>
       </c>
       <c r="J30" s="21">
         <v>182</v>
       </c>
@@ -2982,64 +3036,66 @@
       </c>
       <c r="L30" s="21">
         <v>168</v>
       </c>
       <c r="M30" s="21">
         <v>133</v>
       </c>
       <c r="N30" s="21">
         <v>165</v>
       </c>
       <c r="O30" s="21">
         <v>142</v>
       </c>
       <c r="P30" s="21">
         <v>128</v>
       </c>
       <c r="Q30" s="21">
         <v>160</v>
       </c>
       <c r="R30" s="21">
         <v>162</v>
       </c>
       <c r="S30" s="21">
         <v>148</v>
       </c>
-      <c r="T30" s="24"/>
+      <c r="T30" s="21">
+        <v>166</v>
+      </c>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
     </row>
     <row r="31" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="41" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B31" s="42" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C31" s="21">
         <v>125</v>
       </c>
       <c r="D31" s="21">
         <v>154</v>
       </c>
       <c r="E31" s="21">
         <v>150</v>
       </c>
       <c r="F31" s="21">
         <v>164</v>
       </c>
       <c r="G31" s="21">
         <v>144</v>
       </c>
       <c r="H31" s="21">
         <v>163</v>
       </c>
       <c r="I31" s="21">
         <v>168</v>
       </c>
       <c r="J31" s="21">
         <v>173</v>
       </c>
@@ -3048,61 +3104,63 @@
       </c>
       <c r="L31" s="21">
         <v>158</v>
       </c>
       <c r="M31" s="21">
         <v>131</v>
       </c>
       <c r="N31" s="21">
         <v>159</v>
       </c>
       <c r="O31" s="21">
         <v>147</v>
       </c>
       <c r="P31" s="21">
         <v>117</v>
       </c>
       <c r="Q31" s="21">
         <v>166</v>
       </c>
       <c r="R31" s="21">
         <v>161</v>
       </c>
       <c r="S31" s="21">
         <v>137</v>
       </c>
-      <c r="T31" s="24"/>
+      <c r="T31" s="21">
+        <v>159</v>
+      </c>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
     </row>
     <row r="32" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="41" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="21">
         <v>91</v>
       </c>
       <c r="D32" s="21">
         <v>88</v>
       </c>
       <c r="E32" s="21">
         <v>88</v>
       </c>
       <c r="F32" s="21">
         <v>104</v>
       </c>
       <c r="G32" s="21">
         <v>118</v>
       </c>
       <c r="H32" s="21">
         <v>97</v>
       </c>
       <c r="I32" s="21">
         <v>123</v>
       </c>
@@ -3114,64 +3172,66 @@
       </c>
       <c r="L32" s="21">
         <v>103</v>
       </c>
       <c r="M32" s="21">
         <v>80</v>
       </c>
       <c r="N32" s="21">
         <v>108</v>
       </c>
       <c r="O32" s="21">
         <v>100</v>
       </c>
       <c r="P32" s="21">
         <v>81</v>
       </c>
       <c r="Q32" s="21">
         <v>104</v>
       </c>
       <c r="R32" s="21">
         <v>89</v>
       </c>
       <c r="S32" s="21">
         <v>96</v>
       </c>
-      <c r="T32" s="24"/>
+      <c r="T32" s="21">
+        <v>100</v>
+      </c>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="41" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B33" s="42" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C33" s="21">
         <v>118</v>
       </c>
       <c r="D33" s="21">
         <v>94</v>
       </c>
       <c r="E33" s="21">
         <v>102</v>
       </c>
       <c r="F33" s="21">
         <v>129</v>
       </c>
       <c r="G33" s="21">
         <v>124</v>
       </c>
       <c r="H33" s="21">
         <v>96</v>
       </c>
       <c r="I33" s="21">
         <v>119</v>
       </c>
       <c r="J33" s="21">
         <v>109</v>
       </c>
@@ -3180,64 +3240,66 @@
       </c>
       <c r="L33" s="21">
         <v>113</v>
       </c>
       <c r="M33" s="21">
         <v>84</v>
       </c>
       <c r="N33" s="21">
         <v>112</v>
       </c>
       <c r="O33" s="21">
         <v>112</v>
       </c>
       <c r="P33" s="21">
         <v>86</v>
       </c>
       <c r="Q33" s="21">
         <v>115</v>
       </c>
       <c r="R33" s="21">
         <v>94</v>
       </c>
       <c r="S33" s="21">
         <v>80</v>
       </c>
-      <c r="T33" s="24"/>
+      <c r="T33" s="21">
+        <v>95</v>
+      </c>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="41" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B34" s="42" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C34" s="21">
         <v>165</v>
       </c>
       <c r="D34" s="21">
         <v>182</v>
       </c>
       <c r="E34" s="21">
         <v>159</v>
       </c>
       <c r="F34" s="21">
         <v>202</v>
       </c>
       <c r="G34" s="21">
         <v>198</v>
       </c>
       <c r="H34" s="21">
         <v>169</v>
       </c>
       <c r="I34" s="21">
         <v>220</v>
       </c>
       <c r="J34" s="21">
         <v>189</v>
       </c>
@@ -3246,64 +3308,66 @@
       </c>
       <c r="L34" s="21">
         <v>203</v>
       </c>
       <c r="M34" s="21">
         <v>176</v>
       </c>
       <c r="N34" s="21">
         <v>168</v>
       </c>
       <c r="O34" s="21">
         <v>157</v>
       </c>
       <c r="P34" s="21">
         <v>149</v>
       </c>
       <c r="Q34" s="21">
         <v>164</v>
       </c>
       <c r="R34" s="21">
         <v>172</v>
       </c>
       <c r="S34" s="21">
         <v>177</v>
       </c>
-      <c r="T34" s="24"/>
+      <c r="T34" s="21">
+        <v>186</v>
+      </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="50" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="A35" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="50" t="s">
+        <v>66</v>
       </c>
       <c r="C35" s="22">
         <v>123</v>
       </c>
       <c r="D35" s="22">
         <v>125</v>
       </c>
       <c r="E35" s="22">
         <v>135</v>
       </c>
       <c r="F35" s="22">
         <v>162</v>
       </c>
       <c r="G35" s="22">
         <v>119</v>
       </c>
       <c r="H35" s="22">
         <v>131</v>
       </c>
       <c r="I35" s="22">
         <v>163</v>
       </c>
       <c r="J35" s="22">
         <v>135</v>
       </c>
@@ -3312,68 +3376,72 @@
       </c>
       <c r="L35" s="22">
         <v>140</v>
       </c>
       <c r="M35" s="22">
         <v>112</v>
       </c>
       <c r="N35" s="22">
         <v>150</v>
       </c>
       <c r="O35" s="22">
         <v>113</v>
       </c>
       <c r="P35" s="22">
         <v>99</v>
       </c>
       <c r="Q35" s="22">
         <v>152</v>
       </c>
       <c r="R35" s="22">
         <v>129</v>
       </c>
       <c r="S35" s="22">
         <v>115</v>
       </c>
-      <c r="T35" s="24"/>
+      <c r="T35" s="22">
+        <v>162</v>
+      </c>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
     </row>
     <row r="36" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B36" s="1"/>
-[...7 lines deleted...]
-      <c r="J36" s="1"/>
+      <c r="B36" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="57"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="57"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
     </row>
@@ -27397,58 +27465,58 @@
       <c r="E930" s="1"/>
       <c r="F930" s="1"/>
       <c r="G930" s="1"/>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" s="1"/>
       <c r="K930" s="1"/>
       <c r="L930" s="1"/>
       <c r="M930" s="1"/>
       <c r="N930" s="1"/>
       <c r="O930" s="1"/>
       <c r="P930" s="1"/>
       <c r="Q930" s="1"/>
       <c r="R930" s="1"/>
       <c r="S930" s="1"/>
       <c r="T930" s="1"/>
       <c r="U930" s="1"/>
       <c r="V930" s="1"/>
       <c r="X930" s="1"/>
       <c r="Y930" s="1"/>
       <c r="Z930" s="1"/>
       <c r="AA930" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B16:Z16"/>
     <mergeCell ref="B26:Z26"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="B1:Z1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B16:Z16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>