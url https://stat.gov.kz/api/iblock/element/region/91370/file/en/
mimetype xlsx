--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -726,125 +726,123 @@
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1043,51 +1041,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.42578125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1110,119 +1108,119 @@
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="55" t="s">
+      <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="55" t="s">
+      <c r="A10" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="55" t="s">
+      <c r="A12" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30.75" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="17">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="17">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>50</v>
       </c>
@@ -1243,220 +1241,220 @@
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="111.7109375" style="13" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="13"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="55" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA930"/>
+  <dimension ref="A1:AB930"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="U28" sqref="U28:U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="19" width="4.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.140625" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="28" customFormat="1" ht="32.25" customHeight="1">
+    <row r="1" spans="1:28" s="28" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="68" t="s">
+      <c r="B1" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="C1" s="69"/>
-[...22 lines deleted...]
-      <c r="Z1" s="69"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
       <c r="AA1" s="27"/>
     </row>
-    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+    <row r="2" spans="1:28" ht="14.25" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
       <c r="R3" s="30"/>
       <c r="S3" s="30"/>
       <c r="T3" s="30"/>
       <c r="X3" s="31"/>
       <c r="Z3" s="31" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="30"/>
     </row>
-    <row r="4" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="64" t="s">
+    <row r="4" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="66"/>
-      <c r="C4" s="60">
+      <c r="B4" s="67"/>
+      <c r="C4" s="61">
         <v>2025</v>
       </c>
-      <c r="D4" s="61"/>
-[...10 lines deleted...]
-      <c r="O4" s="62">
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="63">
         <v>2026</v>
       </c>
-      <c r="P4" s="63"/>
-[...9 lines deleted...]
-      <c r="Z4" s="63"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
       <c r="AA4" s="24"/>
     </row>
-    <row r="5" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="67"/>
+    <row r="5" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="32" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1479,90 +1477,90 @@
       </c>
       <c r="Q5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>28</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>29</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>30</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="54" t="s">
+      <c r="Y5" s="53" t="s">
         <v>35</v>
       </c>
       <c r="Z5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="24"/>
     </row>
-    <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
+    <row r="6" spans="1:28" s="25" customFormat="1" ht="11.25">
       <c r="A6" s="29"/>
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="71"/>
-[...22 lines deleted...]
-      <c r="Z6" s="71"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="72"/>
       <c r="AA6" s="34"/>
     </row>
-    <row r="7" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="37">
         <v>2394</v>
       </c>
       <c r="D7" s="37">
         <v>2637</v>
       </c>
       <c r="E7" s="37">
         <v>2361</v>
       </c>
       <c r="F7" s="38">
         <v>2833</v>
       </c>
       <c r="G7" s="23">
         <v>2721</v>
       </c>
       <c r="H7" s="39">
         <v>2693</v>
       </c>
       <c r="I7" s="40">
@@ -1579,54 +1577,58 @@
       </c>
       <c r="M7" s="23">
         <v>2302</v>
       </c>
       <c r="N7" s="23">
         <v>2580</v>
       </c>
       <c r="O7" s="23">
         <v>2470</v>
       </c>
       <c r="P7" s="23">
         <v>2101</v>
       </c>
       <c r="Q7" s="6">
         <v>2638</v>
       </c>
       <c r="R7" s="6">
         <v>2515</v>
       </c>
       <c r="S7" s="6">
         <v>2294</v>
       </c>
       <c r="T7" s="6">
         <v>2595</v>
       </c>
+      <c r="U7" s="6">
+        <v>2713</v>
+      </c>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
-    </row>
-    <row r="8" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB7" s="59"/>
+    </row>
+    <row r="8" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="41" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="21">
         <v>214</v>
       </c>
       <c r="D8" s="21">
         <v>257</v>
       </c>
       <c r="E8" s="21">
         <v>199</v>
       </c>
       <c r="F8" s="21">
         <v>248</v>
       </c>
       <c r="G8" s="21">
         <v>231</v>
       </c>
       <c r="H8" s="21">
         <v>236</v>
       </c>
       <c r="I8" s="21">
@@ -1643,59 +1645,62 @@
       </c>
       <c r="M8" s="21">
         <v>190</v>
       </c>
       <c r="N8" s="21">
         <v>189</v>
       </c>
       <c r="O8" s="21">
         <v>220</v>
       </c>
       <c r="P8" s="21">
         <v>175</v>
       </c>
       <c r="Q8" s="21">
         <v>241</v>
       </c>
       <c r="R8" s="21">
         <v>221</v>
       </c>
       <c r="S8" s="21">
         <v>192</v>
       </c>
       <c r="T8" s="21">
         <v>219</v>
       </c>
-      <c r="U8" s="40"/>
+      <c r="U8" s="21">
+        <v>219</v>
+      </c>
       <c r="V8" s="40"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
-    </row>
-    <row r="9" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="AB8" s="59"/>
+    </row>
+    <row r="9" spans="1:28" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="21">
         <v>600</v>
       </c>
       <c r="D9" s="21">
         <v>622</v>
       </c>
       <c r="E9" s="21">
         <v>577</v>
       </c>
       <c r="F9" s="21">
         <v>685</v>
       </c>
       <c r="G9" s="21">
         <v>678</v>
       </c>
       <c r="H9" s="21">
         <v>686</v>
       </c>
       <c r="I9" s="21">
@@ -1712,54 +1717,58 @@
       </c>
       <c r="M9" s="21">
         <v>575</v>
       </c>
       <c r="N9" s="21">
         <v>633</v>
       </c>
       <c r="O9" s="21">
         <v>616</v>
       </c>
       <c r="P9" s="21">
         <v>561</v>
       </c>
       <c r="Q9" s="21">
         <v>594</v>
       </c>
       <c r="R9" s="21">
         <v>593</v>
       </c>
       <c r="S9" s="21">
         <v>563</v>
       </c>
       <c r="T9" s="21">
         <v>631</v>
       </c>
+      <c r="U9" s="21">
+        <v>654</v>
+      </c>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
-    </row>
-    <row r="10" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB9" s="59"/>
+    </row>
+    <row r="10" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="21">
         <v>314</v>
       </c>
       <c r="D10" s="21">
         <v>398</v>
       </c>
       <c r="E10" s="21">
         <v>300</v>
       </c>
       <c r="F10" s="21">
         <v>382</v>
       </c>
       <c r="G10" s="21">
         <v>357</v>
       </c>
       <c r="H10" s="21">
         <v>358</v>
       </c>
       <c r="I10" s="21">
@@ -1776,54 +1785,58 @@
       </c>
       <c r="M10" s="21">
         <v>301</v>
       </c>
       <c r="N10" s="21">
         <v>343</v>
       </c>
       <c r="O10" s="21">
         <v>306</v>
       </c>
       <c r="P10" s="21">
         <v>274</v>
       </c>
       <c r="Q10" s="21">
         <v>345</v>
       </c>
       <c r="R10" s="21">
         <v>334</v>
       </c>
       <c r="S10" s="21">
         <v>289</v>
       </c>
       <c r="T10" s="21">
         <v>352</v>
       </c>
+      <c r="U10" s="21">
+        <v>392</v>
+      </c>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
-    </row>
-    <row r="11" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB10" s="59"/>
+    </row>
+    <row r="11" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="21">
         <v>275</v>
       </c>
       <c r="D11" s="21">
         <v>294</v>
       </c>
       <c r="E11" s="21">
         <v>300</v>
       </c>
       <c r="F11" s="21">
         <v>341</v>
       </c>
       <c r="G11" s="21">
         <v>322</v>
       </c>
       <c r="H11" s="21">
         <v>333</v>
       </c>
       <c r="I11" s="21">
@@ -1840,54 +1853,58 @@
       </c>
       <c r="M11" s="21">
         <v>278</v>
       </c>
       <c r="N11" s="21">
         <v>332</v>
       </c>
       <c r="O11" s="21">
         <v>306</v>
       </c>
       <c r="P11" s="21">
         <v>243</v>
       </c>
       <c r="Q11" s="21">
         <v>343</v>
       </c>
       <c r="R11" s="21">
         <v>321</v>
       </c>
       <c r="S11" s="21">
         <v>284</v>
       </c>
       <c r="T11" s="21">
         <v>311</v>
       </c>
+      <c r="U11" s="21">
+        <v>337</v>
+      </c>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
-    </row>
-    <row r="12" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="AB11" s="59"/>
+    </row>
+    <row r="12" spans="1:28" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="21">
         <v>196</v>
       </c>
       <c r="D12" s="21">
         <v>202</v>
       </c>
       <c r="E12" s="21">
         <v>173</v>
       </c>
       <c r="F12" s="21">
         <v>209</v>
       </c>
       <c r="G12" s="21">
         <v>239</v>
       </c>
       <c r="H12" s="21">
         <v>208</v>
       </c>
       <c r="I12" s="21">
@@ -1904,54 +1921,58 @@
       </c>
       <c r="M12" s="21">
         <v>189</v>
       </c>
       <c r="N12" s="21">
         <v>205</v>
       </c>
       <c r="O12" s="21">
         <v>197</v>
       </c>
       <c r="P12" s="21">
         <v>167</v>
       </c>
       <c r="Q12" s="21">
         <v>226</v>
       </c>
       <c r="R12" s="21">
         <v>204</v>
       </c>
       <c r="S12" s="21">
         <v>184</v>
       </c>
       <c r="T12" s="21">
         <v>216</v>
       </c>
+      <c r="U12" s="21">
+        <v>208</v>
+      </c>
       <c r="Z12" s="44"/>
       <c r="AA12" s="44"/>
-    </row>
-    <row r="13" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB12" s="59"/>
+    </row>
+    <row r="13" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="21">
         <v>223</v>
       </c>
       <c r="D13" s="21">
         <v>230</v>
       </c>
       <c r="E13" s="21">
         <v>214</v>
       </c>
       <c r="F13" s="21">
         <v>236</v>
       </c>
       <c r="G13" s="21">
         <v>237</v>
       </c>
       <c r="H13" s="21">
         <v>227</v>
       </c>
       <c r="I13" s="21">
@@ -1968,54 +1989,58 @@
       </c>
       <c r="M13" s="21">
         <v>187</v>
       </c>
       <c r="N13" s="21">
         <v>222</v>
       </c>
       <c r="O13" s="21">
         <v>220</v>
       </c>
       <c r="P13" s="21">
         <v>177</v>
       </c>
       <c r="Q13" s="21">
         <v>217</v>
       </c>
       <c r="R13" s="21">
         <v>188</v>
       </c>
       <c r="S13" s="21">
         <v>184</v>
       </c>
       <c r="T13" s="21">
         <v>197</v>
       </c>
+      <c r="U13" s="21">
+        <v>255</v>
+      </c>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
-    </row>
-    <row r="14" spans="1:27" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB13" s="59"/>
+    </row>
+    <row r="14" spans="1:28" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="21">
         <v>333</v>
       </c>
       <c r="D14" s="21">
         <v>369</v>
       </c>
       <c r="E14" s="21">
         <v>342</v>
       </c>
       <c r="F14" s="21">
         <v>399</v>
       </c>
       <c r="G14" s="21">
         <v>392</v>
       </c>
       <c r="H14" s="21">
         <v>349</v>
       </c>
       <c r="I14" s="21">
@@ -2032,63 +2057,66 @@
       </c>
       <c r="M14" s="21">
         <v>361</v>
       </c>
       <c r="N14" s="21">
         <v>368</v>
       </c>
       <c r="O14" s="21">
         <v>338</v>
       </c>
       <c r="P14" s="21">
         <v>287</v>
       </c>
       <c r="Q14" s="21">
         <v>380</v>
       </c>
       <c r="R14" s="21">
         <v>375</v>
       </c>
       <c r="S14" s="21">
         <v>350</v>
       </c>
       <c r="T14" s="21">
         <v>392</v>
       </c>
-      <c r="U14" s="46"/>
+      <c r="U14" s="21">
+        <v>378</v>
+      </c>
       <c r="V14" s="40"/>
       <c r="W14" s="45"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
-      <c r="Z14" s="47"/>
-[...3 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="59"/>
+    </row>
+    <row r="15" spans="1:28" s="25" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="22">
         <v>239</v>
       </c>
       <c r="D15" s="22">
         <v>265</v>
       </c>
       <c r="E15" s="22">
         <v>256</v>
       </c>
       <c r="F15" s="22">
         <v>333</v>
       </c>
       <c r="G15" s="22">
         <v>265</v>
       </c>
       <c r="H15" s="22">
         <v>296</v>
       </c>
       <c r="I15" s="22">
         <v>336</v>
       </c>
       <c r="J15" s="22">
         <v>275</v>
@@ -2101,148 +2129,154 @@
       </c>
       <c r="M15" s="22">
         <v>221</v>
       </c>
       <c r="N15" s="22">
         <v>288</v>
       </c>
       <c r="O15" s="22">
         <v>267</v>
       </c>
       <c r="P15" s="22">
         <v>217</v>
       </c>
       <c r="Q15" s="22">
         <v>292</v>
       </c>
       <c r="R15" s="22">
         <v>279</v>
       </c>
       <c r="S15" s="22">
         <v>248</v>
       </c>
       <c r="T15" s="22">
         <v>277</v>
       </c>
-      <c r="U15" s="24"/>
+      <c r="U15" s="22">
+        <v>270</v>
+      </c>
       <c r="V15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
-    </row>
-    <row r="16" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="AB15" s="59"/>
+    </row>
+    <row r="16" spans="1:28" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="29"/>
-      <c r="B16" s="72" t="s">
+      <c r="B16" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="72"/>
-[...22 lines deleted...]
-      <c r="Z16" s="72"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="73"/>
+      <c r="P16" s="73"/>
+      <c r="Q16" s="73"/>
+      <c r="R16" s="73"/>
+      <c r="S16" s="73"/>
+      <c r="T16" s="73"/>
+      <c r="U16" s="73"/>
+      <c r="V16" s="73"/>
+      <c r="W16" s="73"/>
+      <c r="X16" s="73"/>
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="73"/>
       <c r="AA16" s="24"/>
     </row>
     <row r="17" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="50">
         <v>1238</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="50">
         <v>1379</v>
       </c>
       <c r="E17" s="37">
         <v>1187</v>
       </c>
       <c r="F17" s="23">
         <v>1438</v>
       </c>
       <c r="G17" s="23">
         <v>1403</v>
       </c>
-      <c r="H17" s="52">
+      <c r="H17" s="51">
         <v>327</v>
       </c>
-      <c r="I17" s="53">
+      <c r="I17" s="52">
         <v>1650</v>
       </c>
       <c r="J17" s="40">
         <v>1399</v>
       </c>
       <c r="K17" s="23">
         <v>1419</v>
       </c>
       <c r="L17" s="23">
         <v>1412</v>
       </c>
       <c r="M17" s="23">
         <v>1214</v>
       </c>
       <c r="N17" s="23">
         <v>1324</v>
       </c>
       <c r="O17" s="23">
         <v>1277</v>
       </c>
       <c r="P17" s="23">
         <v>1080</v>
       </c>
       <c r="Q17" s="6">
         <v>1372</v>
       </c>
       <c r="R17" s="6">
         <v>1310</v>
       </c>
       <c r="S17" s="6">
         <v>1204</v>
       </c>
       <c r="T17" s="6">
         <v>1320</v>
+      </c>
+      <c r="U17" s="6">
+        <v>1419</v>
       </c>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
     </row>
     <row r="18" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="21">
         <v>110</v>
       </c>
       <c r="D18" s="21">
         <v>135</v>
       </c>
       <c r="E18" s="21">
         <v>107</v>
       </c>
       <c r="F18" s="21">
         <v>139</v>
       </c>
       <c r="G18" s="21">
         <v>132</v>
@@ -2264,51 +2298,53 @@
       </c>
       <c r="M18" s="21">
         <v>107</v>
       </c>
       <c r="N18" s="21">
         <v>89</v>
       </c>
       <c r="O18" s="21">
         <v>113</v>
       </c>
       <c r="P18" s="21">
         <v>91</v>
       </c>
       <c r="Q18" s="21">
         <v>120</v>
       </c>
       <c r="R18" s="21">
         <v>120</v>
       </c>
       <c r="S18" s="21">
         <v>105</v>
       </c>
       <c r="T18" s="21">
         <v>121</v>
       </c>
-      <c r="U18" s="24"/>
+      <c r="U18" s="21">
+        <v>109</v>
+      </c>
       <c r="V18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
     </row>
     <row r="19" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="21">
         <v>331</v>
       </c>
       <c r="D19" s="21">
         <v>326</v>
       </c>
       <c r="E19" s="21">
         <v>283</v>
       </c>
       <c r="F19" s="21">
         <v>347</v>
       </c>
@@ -2332,51 +2368,53 @@
       </c>
       <c r="M19" s="21">
         <v>286</v>
       </c>
       <c r="N19" s="21">
         <v>339</v>
       </c>
       <c r="O19" s="21">
         <v>301</v>
       </c>
       <c r="P19" s="21">
         <v>284</v>
       </c>
       <c r="Q19" s="21">
         <v>310</v>
       </c>
       <c r="R19" s="21">
         <v>296</v>
       </c>
       <c r="S19" s="21">
         <v>313</v>
       </c>
       <c r="T19" s="21">
         <v>322</v>
       </c>
-      <c r="U19" s="24"/>
+      <c r="U19" s="21">
+        <v>344</v>
+      </c>
       <c r="V19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
     </row>
     <row r="20" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="21">
         <v>153</v>
       </c>
       <c r="D20" s="21">
         <v>201</v>
       </c>
       <c r="E20" s="21">
         <v>146</v>
       </c>
       <c r="F20" s="21">
         <v>195</v>
       </c>
@@ -2400,51 +2438,53 @@
       </c>
       <c r="M20" s="21">
         <v>168</v>
       </c>
       <c r="N20" s="21">
         <v>178</v>
       </c>
       <c r="O20" s="21">
         <v>164</v>
       </c>
       <c r="P20" s="21">
         <v>146</v>
       </c>
       <c r="Q20" s="21">
         <v>185</v>
       </c>
       <c r="R20" s="21">
         <v>172</v>
       </c>
       <c r="S20" s="21">
         <v>141</v>
       </c>
       <c r="T20" s="21">
         <v>186</v>
       </c>
-      <c r="U20" s="24"/>
+      <c r="U20" s="21">
+        <v>216</v>
+      </c>
       <c r="V20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
     </row>
     <row r="21" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="21">
         <v>150</v>
       </c>
       <c r="D21" s="21">
         <v>140</v>
       </c>
       <c r="E21" s="21">
         <v>150</v>
       </c>
       <c r="F21" s="21">
         <v>177</v>
       </c>
@@ -2468,51 +2508,53 @@
       </c>
       <c r="M21" s="21">
         <v>147</v>
       </c>
       <c r="N21" s="21">
         <v>173</v>
       </c>
       <c r="O21" s="21">
         <v>159</v>
       </c>
       <c r="P21" s="21">
         <v>126</v>
       </c>
       <c r="Q21" s="21">
         <v>177</v>
       </c>
       <c r="R21" s="21">
         <v>160</v>
       </c>
       <c r="S21" s="21">
         <v>147</v>
       </c>
       <c r="T21" s="21">
         <v>152</v>
       </c>
-      <c r="U21" s="24"/>
+      <c r="U21" s="21">
+        <v>178</v>
+      </c>
       <c r="V21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
     </row>
     <row r="22" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="21">
         <v>105</v>
       </c>
       <c r="D22" s="21">
         <v>114</v>
       </c>
       <c r="E22" s="21">
         <v>85</v>
       </c>
       <c r="F22" s="21">
         <v>105</v>
       </c>
@@ -2536,51 +2578,53 @@
       </c>
       <c r="M22" s="21">
         <v>109</v>
       </c>
       <c r="N22" s="21">
         <v>97</v>
       </c>
       <c r="O22" s="21">
         <v>97</v>
       </c>
       <c r="P22" s="21">
         <v>86</v>
       </c>
       <c r="Q22" s="21">
         <v>122</v>
       </c>
       <c r="R22" s="21">
         <v>115</v>
       </c>
       <c r="S22" s="21">
         <v>88</v>
       </c>
       <c r="T22" s="21">
         <v>116</v>
       </c>
-      <c r="U22" s="24"/>
+      <c r="U22" s="21">
+        <v>109</v>
+      </c>
       <c r="V22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
     </row>
     <row r="23" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="21">
         <v>105</v>
       </c>
       <c r="D23" s="21">
         <v>136</v>
       </c>
       <c r="E23" s="21">
         <v>112</v>
       </c>
       <c r="F23" s="21">
         <v>107</v>
       </c>
@@ -2604,51 +2648,53 @@
       </c>
       <c r="M23" s="21">
         <v>103</v>
       </c>
       <c r="N23" s="21">
         <v>110</v>
       </c>
       <c r="O23" s="21">
         <v>108</v>
       </c>
       <c r="P23" s="21">
         <v>91</v>
       </c>
       <c r="Q23" s="21">
         <v>102</v>
       </c>
       <c r="R23" s="21">
         <v>94</v>
       </c>
       <c r="S23" s="21">
         <v>104</v>
       </c>
       <c r="T23" s="21">
         <v>102</v>
       </c>
-      <c r="U23" s="24"/>
+      <c r="U23" s="21">
+        <v>121</v>
+      </c>
       <c r="V23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
     </row>
     <row r="24" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="21">
         <v>168</v>
       </c>
       <c r="D24" s="21">
         <v>187</v>
       </c>
       <c r="E24" s="21">
         <v>183</v>
       </c>
       <c r="F24" s="21">
         <v>197</v>
       </c>
@@ -2672,62 +2718,64 @@
       </c>
       <c r="M24" s="21">
         <v>185</v>
       </c>
       <c r="N24" s="21">
         <v>200</v>
       </c>
       <c r="O24" s="21">
         <v>181</v>
       </c>
       <c r="P24" s="21">
         <v>138</v>
       </c>
       <c r="Q24" s="21">
         <v>216</v>
       </c>
       <c r="R24" s="21">
         <v>203</v>
       </c>
       <c r="S24" s="21">
         <v>173</v>
       </c>
       <c r="T24" s="21">
         <v>206</v>
       </c>
-      <c r="U24" s="24"/>
+      <c r="U24" s="21">
+        <v>202</v>
+      </c>
       <c r="V24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
     </row>
     <row r="25" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A25" s="49" t="s">
+      <c r="A25" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B25" s="50" t="s">
+      <c r="B25" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="22">
         <v>116</v>
       </c>
       <c r="D25" s="22">
         <v>140</v>
       </c>
       <c r="E25" s="22">
         <v>121</v>
       </c>
       <c r="F25" s="22">
         <v>171</v>
       </c>
       <c r="G25" s="22">
         <v>146</v>
       </c>
       <c r="H25" s="22">
         <v>165</v>
       </c>
       <c r="I25" s="22">
         <v>173</v>
       </c>
       <c r="J25" s="22">
         <v>140</v>
@@ -2740,148 +2788,153 @@
       </c>
       <c r="M25" s="22">
         <v>109</v>
       </c>
       <c r="N25" s="22">
         <v>138</v>
       </c>
       <c r="O25" s="22">
         <v>154</v>
       </c>
       <c r="P25" s="22">
         <v>118</v>
       </c>
       <c r="Q25" s="22">
         <v>140</v>
       </c>
       <c r="R25" s="22">
         <v>150</v>
       </c>
       <c r="S25" s="22">
         <v>133</v>
       </c>
       <c r="T25" s="22">
         <v>115</v>
       </c>
-      <c r="U25" s="24"/>
+      <c r="U25" s="22">
+        <v>140</v>
+      </c>
       <c r="V25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
     </row>
     <row r="26" spans="1:27" s="25" customFormat="1" ht="11.25">
       <c r="A26" s="29"/>
-      <c r="B26" s="59" t="s">
+      <c r="B26" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="59"/>
-[...22 lines deleted...]
-      <c r="Z26" s="59"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
       <c r="AA26" s="24"/>
     </row>
     <row r="27" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="51">
+      <c r="C27" s="50">
         <v>1156</v>
       </c>
-      <c r="D27" s="51">
+      <c r="D27" s="50">
         <v>1258</v>
       </c>
       <c r="E27" s="37">
         <v>1174</v>
       </c>
       <c r="F27" s="23">
         <v>1395</v>
       </c>
       <c r="G27" s="38">
         <v>1318</v>
       </c>
-      <c r="H27" s="52">
+      <c r="H27" s="51">
         <v>303</v>
       </c>
-      <c r="I27" s="53">
+      <c r="I27" s="52">
         <v>1499</v>
       </c>
       <c r="J27" s="40">
         <v>1316</v>
       </c>
       <c r="K27" s="23">
         <v>1410</v>
       </c>
       <c r="L27" s="23">
         <v>1323</v>
       </c>
       <c r="M27" s="23">
         <v>1088</v>
       </c>
       <c r="N27" s="23">
         <v>1256</v>
       </c>
       <c r="O27" s="23">
         <v>1193</v>
       </c>
       <c r="P27" s="23">
         <v>1021</v>
       </c>
       <c r="Q27" s="6">
         <v>1266</v>
       </c>
       <c r="R27" s="6">
         <v>1205</v>
       </c>
       <c r="S27" s="6">
         <v>1090</v>
       </c>
       <c r="T27" s="6">
         <v>1275</v>
+      </c>
+      <c r="U27" s="6">
+        <v>1294</v>
       </c>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
     </row>
     <row r="28" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="41" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="21">
         <v>104</v>
       </c>
       <c r="D28" s="21">
         <v>122</v>
       </c>
       <c r="E28" s="21">
         <v>92</v>
       </c>
       <c r="F28" s="21">
         <v>109</v>
       </c>
       <c r="G28" s="21">
         <v>99</v>
@@ -2903,51 +2956,53 @@
       </c>
       <c r="M28" s="21">
         <v>83</v>
       </c>
       <c r="N28" s="21">
         <v>100</v>
       </c>
       <c r="O28" s="21">
         <v>107</v>
       </c>
       <c r="P28" s="21">
         <v>84</v>
       </c>
       <c r="Q28" s="21">
         <v>121</v>
       </c>
       <c r="R28" s="21">
         <v>101</v>
       </c>
       <c r="S28" s="21">
         <v>87</v>
       </c>
       <c r="T28" s="21">
         <v>98</v>
       </c>
-      <c r="U28" s="24"/>
+      <c r="U28" s="21">
+        <v>110</v>
+      </c>
       <c r="V28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
     </row>
     <row r="29" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="21">
         <v>269</v>
       </c>
       <c r="D29" s="21">
         <v>296</v>
       </c>
       <c r="E29" s="21">
         <v>294</v>
       </c>
       <c r="F29" s="21">
         <v>338</v>
       </c>
@@ -2971,51 +3026,53 @@
       </c>
       <c r="M29" s="21">
         <v>289</v>
       </c>
       <c r="N29" s="21">
         <v>294</v>
       </c>
       <c r="O29" s="21">
         <v>315</v>
       </c>
       <c r="P29" s="21">
         <v>277</v>
       </c>
       <c r="Q29" s="21">
         <v>284</v>
       </c>
       <c r="R29" s="21">
         <v>297</v>
       </c>
       <c r="S29" s="21">
         <v>250</v>
       </c>
       <c r="T29" s="21">
         <v>309</v>
       </c>
-      <c r="U29" s="24"/>
+      <c r="U29" s="21">
+        <v>310</v>
+      </c>
       <c r="V29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
     </row>
     <row r="30" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="21">
         <v>161</v>
       </c>
       <c r="D30" s="21">
         <v>197</v>
       </c>
       <c r="E30" s="21">
         <v>154</v>
       </c>
       <c r="F30" s="21">
         <v>187</v>
       </c>
@@ -3039,51 +3096,53 @@
       </c>
       <c r="M30" s="21">
         <v>133</v>
       </c>
       <c r="N30" s="21">
         <v>165</v>
       </c>
       <c r="O30" s="21">
         <v>142</v>
       </c>
       <c r="P30" s="21">
         <v>128</v>
       </c>
       <c r="Q30" s="21">
         <v>160</v>
       </c>
       <c r="R30" s="21">
         <v>162</v>
       </c>
       <c r="S30" s="21">
         <v>148</v>
       </c>
       <c r="T30" s="21">
         <v>166</v>
       </c>
-      <c r="U30" s="24"/>
+      <c r="U30" s="21">
+        <v>176</v>
+      </c>
       <c r="V30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
     </row>
     <row r="31" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="21">
         <v>125</v>
       </c>
       <c r="D31" s="21">
         <v>154</v>
       </c>
       <c r="E31" s="21">
         <v>150</v>
       </c>
       <c r="F31" s="21">
         <v>164</v>
       </c>
@@ -3107,51 +3166,53 @@
       </c>
       <c r="M31" s="21">
         <v>131</v>
       </c>
       <c r="N31" s="21">
         <v>159</v>
       </c>
       <c r="O31" s="21">
         <v>147</v>
       </c>
       <c r="P31" s="21">
         <v>117</v>
       </c>
       <c r="Q31" s="21">
         <v>166</v>
       </c>
       <c r="R31" s="21">
         <v>161</v>
       </c>
       <c r="S31" s="21">
         <v>137</v>
       </c>
       <c r="T31" s="21">
         <v>159</v>
       </c>
-      <c r="U31" s="24"/>
+      <c r="U31" s="21">
+        <v>159</v>
+      </c>
       <c r="V31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
     </row>
     <row r="32" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="21">
         <v>91</v>
       </c>
       <c r="D32" s="21">
         <v>88</v>
       </c>
       <c r="E32" s="21">
         <v>88</v>
       </c>
       <c r="F32" s="21">
         <v>104</v>
       </c>
@@ -3175,51 +3236,53 @@
       </c>
       <c r="M32" s="21">
         <v>80</v>
       </c>
       <c r="N32" s="21">
         <v>108</v>
       </c>
       <c r="O32" s="21">
         <v>100</v>
       </c>
       <c r="P32" s="21">
         <v>81</v>
       </c>
       <c r="Q32" s="21">
         <v>104</v>
       </c>
       <c r="R32" s="21">
         <v>89</v>
       </c>
       <c r="S32" s="21">
         <v>96</v>
       </c>
       <c r="T32" s="21">
         <v>100</v>
       </c>
-      <c r="U32" s="24"/>
+      <c r="U32" s="21">
+        <v>99</v>
+      </c>
       <c r="V32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
     </row>
     <row r="33" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="41" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="21">
         <v>118</v>
       </c>
       <c r="D33" s="21">
         <v>94</v>
       </c>
       <c r="E33" s="21">
         <v>102</v>
       </c>
       <c r="F33" s="21">
         <v>129</v>
       </c>
@@ -3243,51 +3306,53 @@
       </c>
       <c r="M33" s="21">
         <v>84</v>
       </c>
       <c r="N33" s="21">
         <v>112</v>
       </c>
       <c r="O33" s="21">
         <v>112</v>
       </c>
       <c r="P33" s="21">
         <v>86</v>
       </c>
       <c r="Q33" s="21">
         <v>115</v>
       </c>
       <c r="R33" s="21">
         <v>94</v>
       </c>
       <c r="S33" s="21">
         <v>80</v>
       </c>
       <c r="T33" s="21">
         <v>95</v>
       </c>
-      <c r="U33" s="24"/>
+      <c r="U33" s="21">
+        <v>134</v>
+      </c>
       <c r="V33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
     </row>
     <row r="34" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="21">
         <v>165</v>
       </c>
       <c r="D34" s="21">
         <v>182</v>
       </c>
       <c r="E34" s="21">
         <v>159</v>
       </c>
       <c r="F34" s="21">
         <v>202</v>
       </c>
@@ -3311,62 +3376,64 @@
       </c>
       <c r="M34" s="21">
         <v>176</v>
       </c>
       <c r="N34" s="21">
         <v>168</v>
       </c>
       <c r="O34" s="21">
         <v>157</v>
       </c>
       <c r="P34" s="21">
         <v>149</v>
       </c>
       <c r="Q34" s="21">
         <v>164</v>
       </c>
       <c r="R34" s="21">
         <v>172</v>
       </c>
       <c r="S34" s="21">
         <v>177</v>
       </c>
       <c r="T34" s="21">
         <v>186</v>
       </c>
-      <c r="U34" s="24"/>
+      <c r="U34" s="21">
+        <v>176</v>
+      </c>
       <c r="V34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
     </row>
     <row r="35" spans="1:27" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="49" t="s">
+      <c r="A35" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="50" t="s">
+      <c r="B35" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="22">
         <v>123</v>
       </c>
       <c r="D35" s="22">
         <v>125</v>
       </c>
       <c r="E35" s="22">
         <v>135</v>
       </c>
       <c r="F35" s="22">
         <v>162</v>
       </c>
       <c r="G35" s="22">
         <v>119</v>
       </c>
       <c r="H35" s="22">
         <v>131</v>
       </c>
       <c r="I35" s="22">
         <v>163</v>
       </c>
       <c r="J35" s="22">
         <v>135</v>
@@ -3379,69 +3446,71 @@
       </c>
       <c r="M35" s="22">
         <v>112</v>
       </c>
       <c r="N35" s="22">
         <v>150</v>
       </c>
       <c r="O35" s="22">
         <v>113</v>
       </c>
       <c r="P35" s="22">
         <v>99</v>
       </c>
       <c r="Q35" s="22">
         <v>152</v>
       </c>
       <c r="R35" s="22">
         <v>129</v>
       </c>
       <c r="S35" s="22">
         <v>115</v>
       </c>
       <c r="T35" s="22">
         <v>162</v>
       </c>
-      <c r="U35" s="24"/>
+      <c r="U35" s="22">
+        <v>130</v>
+      </c>
       <c r="V35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
     </row>
     <row r="36" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B36" s="57" t="s">
+      <c r="B36" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="57"/>
-[...6 lines deleted...]
-      <c r="J36" s="57"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="56"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="56"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.25" customHeight="1">
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
     </row>