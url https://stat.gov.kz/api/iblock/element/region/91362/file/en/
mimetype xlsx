--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -45,53 +45,50 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="79">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Statistical indicator name</t>
   </si>
   <si>
     <t>Natural population growth (decline)</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t>Short name of the KSP</t>
   </si>
   <si>
     <t>History of the indicator</t>
   </si>
   <si>
     <t>Defining an indicator</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">The difference between the number of births and deaths by region </t>
   </si>
   <si>
     <t>Data processing method</t>
   </si>
   <si>
     <t xml:space="preserve">Calculated </t>
   </si>
   <si>
     <t xml:space="preserve">Calculation method </t>
   </si>
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> To generate current data on the statistics of natural population growth, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO "State Corporation "Government for Citizens", conducted outside the statistical work plan, are used </t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>The data is based on the date of registration of birth and death certificates</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
@@ -258,50 +255,53 @@
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Division of Social and Demographic Statistics</t>
   </si>
   <si>
     <t>E. B.Tolymbekova</t>
   </si>
   <si>
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t xml:space="preserve"> The statistics of natural growth in the Almaty cityare based on the registration of birth and death certificates in the civil registration authorities </t>
+  </si>
+  <si>
+    <t>The difference between the number of births and deaths by Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -699,54 +699,54 @@
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -949,1141 +949,1160 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
       <c r="A4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="36" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="34" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="B7" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="36" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="34" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B8" s="37" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" customHeight="1">
+      <c r="A9" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="37" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B9" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="37" t="s">
+    </row>
+    <row r="10" spans="1:2" ht="12.75">
+      <c r="A10" s="34" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B10" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="36" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="34" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B11" s="38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B12" s="39" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="34" t="s">
+    <row r="13" spans="1:2" ht="12.75">
+      <c r="A13" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B13" s="40" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="12.75">
-      <c r="A13" s="34" t="s">
+    <row r="14" spans="1:2" ht="12.75">
+      <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B14" s="40" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="34" t="s">
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>57</v>
+      <c r="B15" s="41">
+        <v>46154</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="34" t="s">
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="41">
-        <v>46122</v>
+      <c r="B16" s="41">
+        <v>46185</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="34" t="s">
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41">
-        <v>46154</v>
+      <c r="B17" s="42" t="s">
+        <v>72</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="34" t="s">
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="42" t="s">
+      <c r="B18" s="42" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="34" t="s">
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="42" t="s">
+      <c r="B19" s="43" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="34" t="s">
+    <row r="20" spans="1:2" ht="12.75">
+      <c r="A20" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B20" s="44" t="s">
         <v>75</v>
-      </c>
-[...6 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="111.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="10"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="1"/>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="1"/>
-[...2 lines deleted...]
-      <c r="A6" s="12" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="12" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="12" t="s">
+    <row r="8" spans="1:2" ht="15" customHeight="1">
+      <c r="A8" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="15" customHeight="1">
-      <c r="A8" s="12" t="s">
+    <row r="9" spans="1:2" ht="15" customHeight="1">
+      <c r="A9" s="12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15" customHeight="1">
-      <c r="A9" s="12" t="s">
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="12"/>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="14"/>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA937"/>
+  <dimension ref="A1:AA936"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B16" sqref="B16"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-[...28 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:27" s="27" customFormat="1" ht="25.5">
+      <c r="A1" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="45" t="s">
-        <v>53</v>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="26"/>
+    </row>
+    <row r="2" spans="1:27" s="29" customFormat="1" ht="11.25">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="3"/>
+      <c r="W2" s="28"/>
+      <c r="X2" s="18"/>
+      <c r="Z2" s="18" t="s">
+        <v>25</v>
       </c>
-      <c r="C2" s="45"/>
-[...23 lines deleted...]
-      <c r="AA2" s="26"/>
+      <c r="AA2" s="28"/>
     </row>
     <row r="3" spans="1:27" s="29" customFormat="1" ht="11.25">
-      <c r="A3" s="28"/>
-[...22 lines deleted...]
-      <c r="Z3" s="18" t="s">
+      <c r="A3" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="47">
+        <v>2025</v>
+      </c>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="49">
+        <v>2026</v>
+      </c>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="28"/>
+    </row>
+    <row r="4" spans="1:27" s="29" customFormat="1" ht="22.5">
+      <c r="A4" s="52"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="28"/>
-[...2 lines deleted...]
-      <c r="A4" s="51" t="s">
+      <c r="D4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="P4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="R4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="S4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="V4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="X4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y4" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" s="28"/>
+    </row>
+    <row r="5" spans="1:27" s="29" customFormat="1" ht="11.25">
+      <c r="A5" s="28"/>
+      <c r="B5" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="46"/>
+      <c r="N5" s="46"/>
+      <c r="O5" s="46"/>
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46"/>
+      <c r="S5" s="46"/>
+      <c r="T5" s="46"/>
+      <c r="U5" s="46"/>
+      <c r="V5" s="46"/>
+      <c r="W5" s="46"/>
+      <c r="X5" s="46"/>
+      <c r="Y5" s="46"/>
+      <c r="Z5" s="46"/>
+      <c r="AA5" s="30"/>
+    </row>
+    <row r="6" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="52"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="B6" s="8" t="s">
+        <v>40</v>
       </c>
-      <c r="D4" s="48"/>
-[...141 lines deleted...]
-      <c r="C7" s="6">
+      <c r="C6" s="6">
         <v>1333</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D6" s="6">
         <v>1625</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E6" s="6">
         <v>1457</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F6" s="7">
         <v>1779</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G6" s="7">
         <v>1660</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H6" s="7">
         <v>1685</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I6" s="7">
         <v>2082</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J6" s="17">
         <v>1687</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K6" s="17">
         <v>1867</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L6" s="17">
         <v>1623</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M6" s="7">
         <v>1227</v>
       </c>
-      <c r="N7" s="7">
+      <c r="N6" s="7">
         <v>1407</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O6" s="7">
         <v>1568</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P6" s="7">
         <v>1249</v>
       </c>
+      <c r="Q6" s="7">
+        <v>1585</v>
+      </c>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+    </row>
+    <row r="7" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="17">
+        <v>82</v>
+      </c>
+      <c r="D7" s="17">
+        <v>123</v>
+      </c>
+      <c r="E7" s="17">
+        <v>90</v>
+      </c>
+      <c r="F7" s="17">
+        <v>122</v>
+      </c>
+      <c r="G7" s="17">
+        <v>110</v>
+      </c>
+      <c r="H7" s="17">
+        <v>105</v>
+      </c>
+      <c r="I7" s="17">
+        <v>111</v>
+      </c>
+      <c r="J7" s="17">
+        <v>96</v>
+      </c>
+      <c r="K7" s="17">
+        <v>140</v>
+      </c>
+      <c r="L7" s="17">
+        <v>88</v>
+      </c>
+      <c r="M7" s="17">
+        <v>52</v>
+      </c>
+      <c r="N7" s="17">
+        <v>40</v>
+      </c>
+      <c r="O7" s="17">
+        <v>118</v>
+      </c>
+      <c r="P7" s="17">
+        <v>70</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>107</v>
+      </c>
+      <c r="R7" s="28"/>
+      <c r="S7" s="28"/>
+      <c r="T7" s="28"/>
+      <c r="U7" s="28"/>
+      <c r="V7" s="28"/>
+      <c r="W7" s="28"/>
+      <c r="X7" s="28"/>
+      <c r="Y7" s="28"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C8" s="17">
-        <v>82</v>
+        <v>478</v>
       </c>
       <c r="D8" s="17">
-        <v>123</v>
+        <v>501</v>
       </c>
       <c r="E8" s="17">
-        <v>90</v>
+        <v>461</v>
       </c>
       <c r="F8" s="17">
-        <v>122</v>
+        <v>560</v>
       </c>
       <c r="G8" s="17">
-        <v>110</v>
+        <v>567</v>
       </c>
       <c r="H8" s="17">
-        <v>105</v>
+        <v>555</v>
       </c>
       <c r="I8" s="17">
-        <v>111</v>
+        <v>669</v>
       </c>
       <c r="J8" s="17">
-        <v>96</v>
+        <v>552</v>
       </c>
       <c r="K8" s="17">
-        <v>140</v>
+        <v>573</v>
       </c>
       <c r="L8" s="17">
-        <v>88</v>
+        <v>534</v>
       </c>
       <c r="M8" s="17">
-        <v>52</v>
+        <v>441</v>
       </c>
       <c r="N8" s="17">
-        <v>40</v>
+        <v>494</v>
       </c>
       <c r="O8" s="17">
-        <v>118</v>
+        <v>493</v>
       </c>
       <c r="P8" s="17">
-        <v>70</v>
+        <v>457</v>
       </c>
-      <c r="Q8" s="28"/>
+      <c r="Q8" s="17">
+        <v>471</v>
+      </c>
       <c r="R8" s="28"/>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
     </row>
     <row r="9" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" s="17">
-        <v>478</v>
+        <v>133</v>
       </c>
       <c r="D9" s="17">
-        <v>501</v>
+        <v>228</v>
       </c>
       <c r="E9" s="17">
-        <v>461</v>
+        <v>144</v>
       </c>
       <c r="F9" s="17">
-        <v>560</v>
+        <v>207</v>
       </c>
       <c r="G9" s="17">
-        <v>567</v>
+        <v>177</v>
       </c>
       <c r="H9" s="17">
-        <v>555</v>
+        <v>176</v>
       </c>
       <c r="I9" s="17">
-        <v>669</v>
+        <v>247</v>
       </c>
       <c r="J9" s="17">
-        <v>552</v>
+        <v>204</v>
       </c>
       <c r="K9" s="17">
-        <v>573</v>
+        <v>228</v>
       </c>
       <c r="L9" s="17">
-        <v>534</v>
+        <v>168</v>
       </c>
       <c r="M9" s="17">
-        <v>441</v>
+        <v>121</v>
       </c>
       <c r="N9" s="17">
-        <v>494</v>
+        <v>159</v>
       </c>
       <c r="O9" s="17">
-        <v>493</v>
+        <v>141</v>
       </c>
       <c r="P9" s="17">
-        <v>457</v>
+        <v>127</v>
       </c>
-      <c r="Q9" s="28"/>
+      <c r="Q9" s="17">
+        <v>161</v>
+      </c>
       <c r="R9" s="28"/>
       <c r="S9" s="28"/>
       <c r="T9" s="28"/>
       <c r="U9" s="28"/>
       <c r="V9" s="28"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="28"/>
     </row>
     <row r="10" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C10" s="17">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D10" s="17">
-        <v>228</v>
+        <v>131</v>
       </c>
       <c r="E10" s="17">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="F10" s="17">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G10" s="17">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="H10" s="17">
+        <v>193</v>
+      </c>
+      <c r="I10" s="17">
+        <v>188</v>
+      </c>
+      <c r="J10" s="17">
+        <v>165</v>
+      </c>
+      <c r="K10" s="17">
         <v>176</v>
       </c>
-      <c r="I10" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="L10" s="17">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="M10" s="17">
         <v>121</v>
       </c>
       <c r="N10" s="17">
         <v>159</v>
       </c>
       <c r="O10" s="17">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="P10" s="17">
-        <v>127</v>
+        <v>100</v>
       </c>
-      <c r="Q10" s="28"/>
+      <c r="Q10" s="17">
+        <v>154</v>
+      </c>
       <c r="R10" s="28"/>
       <c r="S10" s="28"/>
       <c r="T10" s="28"/>
       <c r="U10" s="28"/>
       <c r="V10" s="28"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="28"/>
     </row>
     <row r="11" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="C11" s="17">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D11" s="17">
+        <v>107</v>
+      </c>
+      <c r="E11" s="17">
+        <v>68</v>
+      </c>
+      <c r="F11" s="17">
+        <v>114</v>
+      </c>
+      <c r="G11" s="17">
+        <v>134</v>
+      </c>
+      <c r="H11" s="17">
+        <v>106</v>
+      </c>
+      <c r="I11" s="17">
+        <v>173</v>
+      </c>
+      <c r="J11" s="17">
+        <v>104</v>
+      </c>
+      <c r="K11" s="17">
+        <v>107</v>
+      </c>
+      <c r="L11" s="17">
+        <v>94</v>
+      </c>
+      <c r="M11" s="17">
+        <v>93</v>
+      </c>
+      <c r="N11" s="17">
+        <v>86</v>
+      </c>
+      <c r="O11" s="17">
+        <v>105</v>
+      </c>
+      <c r="P11" s="17">
+        <v>68</v>
+      </c>
+      <c r="Q11" s="17">
         <v>131</v>
       </c>
-      <c r="E11" s="17">
-[...35 lines deleted...]
-      <c r="Q11" s="28"/>
       <c r="R11" s="28"/>
       <c r="S11" s="28"/>
       <c r="T11" s="28"/>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="C12" s="17">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="D12" s="17">
+        <v>114</v>
+      </c>
+      <c r="E12" s="17">
+        <v>117</v>
+      </c>
+      <c r="F12" s="17">
+        <v>115</v>
+      </c>
+      <c r="G12" s="17">
         <v>107</v>
       </c>
-      <c r="E12" s="17">
-[...7 lines deleted...]
-      </c>
       <c r="H12" s="17">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="I12" s="17">
-        <v>173</v>
+        <v>128</v>
       </c>
       <c r="J12" s="17">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="K12" s="17">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L12" s="17">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="M12" s="17">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="N12" s="17">
         <v>86</v>
       </c>
       <c r="O12" s="17">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="P12" s="17">
-        <v>68</v>
+        <v>94</v>
       </c>
-      <c r="Q12" s="28"/>
+      <c r="Q12" s="17">
+        <v>90</v>
+      </c>
       <c r="R12" s="28"/>
       <c r="S12" s="28"/>
       <c r="T12" s="28"/>
       <c r="U12" s="28"/>
       <c r="V12" s="28"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="28"/>
     </row>
     <row r="13" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C13" s="17">
-        <v>104</v>
+        <v>255</v>
       </c>
       <c r="D13" s="17">
-        <v>114</v>
+        <v>302</v>
       </c>
       <c r="E13" s="17">
-        <v>117</v>
+        <v>287</v>
       </c>
       <c r="F13" s="17">
-        <v>115</v>
+        <v>341</v>
       </c>
       <c r="G13" s="17">
-        <v>107</v>
+        <v>336</v>
       </c>
       <c r="H13" s="17">
-        <v>113</v>
+        <v>287</v>
       </c>
       <c r="I13" s="17">
-        <v>128</v>
+        <v>361</v>
       </c>
       <c r="J13" s="17">
-        <v>112</v>
+        <v>337</v>
       </c>
       <c r="K13" s="17">
-        <v>111</v>
+        <v>332</v>
       </c>
       <c r="L13" s="17">
-        <v>138</v>
+        <v>316</v>
       </c>
       <c r="M13" s="17">
-        <v>59</v>
+        <v>287</v>
       </c>
       <c r="N13" s="17">
-        <v>86</v>
+        <v>280</v>
       </c>
       <c r="O13" s="17">
-        <v>130</v>
+        <v>278</v>
       </c>
       <c r="P13" s="17">
-        <v>94</v>
+        <v>224</v>
       </c>
-      <c r="Q13" s="28"/>
+      <c r="Q13" s="17">
+        <v>313</v>
+      </c>
       <c r="R13" s="28"/>
       <c r="S13" s="28"/>
       <c r="T13" s="28"/>
       <c r="U13" s="28"/>
       <c r="V13" s="28"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="28"/>
     </row>
     <row r="14" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="21" t="s">
+      <c r="A14" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="17">
-        <v>255</v>
+      <c r="B14" s="23" t="s">
+        <v>71</v>
       </c>
-      <c r="D14" s="17">
-        <v>302</v>
+      <c r="C14" s="24">
+        <v>92</v>
       </c>
-      <c r="E14" s="17">
-        <v>287</v>
+      <c r="D14" s="24">
+        <v>119</v>
       </c>
-      <c r="F14" s="17">
-        <v>341</v>
+      <c r="E14" s="24">
+        <v>131</v>
       </c>
-      <c r="G14" s="17">
-        <v>336</v>
+      <c r="F14" s="24">
+        <v>161</v>
       </c>
-      <c r="H14" s="17">
-        <v>287</v>
+      <c r="G14" s="24">
+        <v>88</v>
       </c>
-      <c r="I14" s="17">
-        <v>361</v>
+      <c r="H14" s="24">
+        <v>150</v>
       </c>
-      <c r="J14" s="17">
-        <v>337</v>
+      <c r="I14" s="24">
+        <v>205</v>
       </c>
-      <c r="K14" s="17">
-        <v>332</v>
+      <c r="J14" s="24">
+        <v>117</v>
       </c>
-      <c r="L14" s="17">
-        <v>316</v>
+      <c r="K14" s="24">
+        <v>200</v>
       </c>
-      <c r="M14" s="17">
-        <v>287</v>
+      <c r="L14" s="24">
+        <v>102</v>
       </c>
-      <c r="N14" s="17">
-        <v>280</v>
+      <c r="M14" s="24">
+        <v>53</v>
       </c>
-      <c r="O14" s="17">
-        <v>278</v>
+      <c r="N14" s="24">
+        <v>103</v>
       </c>
-      <c r="P14" s="17">
-        <v>224</v>
+      <c r="O14" s="24">
+        <v>128</v>
       </c>
-      <c r="Q14" s="28"/>
+      <c r="P14" s="24">
+        <v>109</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>158</v>
+      </c>
       <c r="R14" s="28"/>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
     </row>
     <row r="15" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A15" s="22" t="s">
-        <v>71</v>
+      <c r="A15" s="28"/>
+      <c r="B15" s="9" t="s">
+        <v>41</v>
       </c>
-      <c r="B15" s="23" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="28"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
       <c r="R15" s="28"/>
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
       <c r="V15" s="28"/>
       <c r="W15" s="28"/>
       <c r="X15" s="28"/>
       <c r="Y15" s="28"/>
       <c r="Z15" s="28"/>
       <c r="AA15" s="28"/>
     </row>
-    <row r="16" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA16" s="28"/>
+    <row r="16" spans="1:27" ht="15.75" customHeight="1">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="2"/>
+      <c r="AA16" s="2"/>
     </row>
     <row r="17" spans="2:27" ht="15.75" customHeight="1">
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
@@ -2210,78 +2229,78 @@
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
     </row>
     <row r="23" spans="2:27" ht="15.75" customHeight="1">
-      <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
     </row>
     <row r="24" spans="2:27" ht="15.75" customHeight="1">
+      <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
@@ -27800,86 +27819,58 @@
       <c r="D936" s="2"/>
       <c r="E936" s="2"/>
       <c r="F936" s="2"/>
       <c r="G936" s="2"/>
       <c r="H936" s="2"/>
       <c r="I936" s="2"/>
       <c r="J936" s="2"/>
       <c r="K936" s="2"/>
       <c r="L936" s="2"/>
       <c r="M936" s="2"/>
       <c r="N936" s="2"/>
       <c r="O936" s="2"/>
       <c r="P936" s="2"/>
       <c r="Q936" s="2"/>
       <c r="R936" s="2"/>
       <c r="S936" s="2"/>
       <c r="T936" s="2"/>
       <c r="U936" s="2"/>
       <c r="V936" s="2"/>
       <c r="W936" s="2"/>
       <c r="X936" s="2"/>
       <c r="Y936" s="2"/>
       <c r="Z936" s="2"/>
       <c r="AA936" s="2"/>
     </row>
-    <row r="937" spans="2:27" ht="15.75" customHeight="1">
-[...26 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B5:Z5"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>