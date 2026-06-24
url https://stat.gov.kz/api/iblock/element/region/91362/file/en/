--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -949,51 +949,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="41">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>74</v>
       </c>
@@ -1207,70 +1207,70 @@
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="14"/>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA936"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="W16" sqref="W16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.28515625" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -1494,50 +1494,53 @@
       </c>
       <c r="J6" s="17">
         <v>1687</v>
       </c>
       <c r="K6" s="17">
         <v>1867</v>
       </c>
       <c r="L6" s="17">
         <v>1623</v>
       </c>
       <c r="M6" s="7">
         <v>1227</v>
       </c>
       <c r="N6" s="7">
         <v>1407</v>
       </c>
       <c r="O6" s="7">
         <v>1568</v>
       </c>
       <c r="P6" s="7">
         <v>1249</v>
       </c>
       <c r="Q6" s="7">
         <v>1585</v>
       </c>
+      <c r="R6" s="7">
+        <v>1553</v>
+      </c>
       <c r="Z6" s="28"/>
       <c r="AA6" s="28"/>
     </row>
     <row r="7" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="17">
         <v>82</v>
       </c>
       <c r="D7" s="17">
         <v>123</v>
       </c>
       <c r="E7" s="17">
         <v>90</v>
       </c>
       <c r="F7" s="17">
         <v>122</v>
       </c>
       <c r="G7" s="17">
         <v>110</v>
       </c>
@@ -1549,51 +1552,53 @@
       </c>
       <c r="J7" s="17">
         <v>96</v>
       </c>
       <c r="K7" s="17">
         <v>140</v>
       </c>
       <c r="L7" s="17">
         <v>88</v>
       </c>
       <c r="M7" s="17">
         <v>52</v>
       </c>
       <c r="N7" s="17">
         <v>40</v>
       </c>
       <c r="O7" s="17">
         <v>118</v>
       </c>
       <c r="P7" s="17">
         <v>70</v>
       </c>
       <c r="Q7" s="17">
         <v>107</v>
       </c>
-      <c r="R7" s="28"/>
+      <c r="R7" s="17">
+        <v>113</v>
+      </c>
       <c r="S7" s="28"/>
       <c r="T7" s="28"/>
       <c r="U7" s="28"/>
       <c r="V7" s="28"/>
       <c r="W7" s="28"/>
       <c r="X7" s="28"/>
       <c r="Y7" s="28"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="17">
         <v>478</v>
       </c>
       <c r="D8" s="17">
         <v>501</v>
       </c>
       <c r="E8" s="17">
         <v>461</v>
@@ -1612,51 +1617,53 @@
       </c>
       <c r="J8" s="17">
         <v>552</v>
       </c>
       <c r="K8" s="17">
         <v>573</v>
       </c>
       <c r="L8" s="17">
         <v>534</v>
       </c>
       <c r="M8" s="17">
         <v>441</v>
       </c>
       <c r="N8" s="17">
         <v>494</v>
       </c>
       <c r="O8" s="17">
         <v>493</v>
       </c>
       <c r="P8" s="17">
         <v>457</v>
       </c>
       <c r="Q8" s="17">
         <v>471</v>
       </c>
-      <c r="R8" s="28"/>
+      <c r="R8" s="17">
+        <v>483</v>
+      </c>
       <c r="S8" s="28"/>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
     </row>
     <row r="9" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="17">
         <v>133</v>
       </c>
       <c r="D9" s="17">
         <v>228</v>
       </c>
       <c r="E9" s="17">
         <v>144</v>
@@ -1675,51 +1682,53 @@
       </c>
       <c r="J9" s="17">
         <v>204</v>
       </c>
       <c r="K9" s="17">
         <v>228</v>
       </c>
       <c r="L9" s="17">
         <v>168</v>
       </c>
       <c r="M9" s="17">
         <v>121</v>
       </c>
       <c r="N9" s="17">
         <v>159</v>
       </c>
       <c r="O9" s="17">
         <v>141</v>
       </c>
       <c r="P9" s="17">
         <v>127</v>
       </c>
       <c r="Q9" s="17">
         <v>161</v>
       </c>
-      <c r="R9" s="28"/>
+      <c r="R9" s="17">
+        <v>167</v>
+      </c>
       <c r="S9" s="28"/>
       <c r="T9" s="28"/>
       <c r="U9" s="28"/>
       <c r="V9" s="28"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="28"/>
     </row>
     <row r="10" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="17">
         <v>95</v>
       </c>
       <c r="D10" s="17">
         <v>131</v>
       </c>
       <c r="E10" s="17">
         <v>159</v>
@@ -1738,51 +1747,53 @@
       </c>
       <c r="J10" s="17">
         <v>165</v>
       </c>
       <c r="K10" s="17">
         <v>176</v>
       </c>
       <c r="L10" s="17">
         <v>183</v>
       </c>
       <c r="M10" s="17">
         <v>121</v>
       </c>
       <c r="N10" s="17">
         <v>159</v>
       </c>
       <c r="O10" s="17">
         <v>175</v>
       </c>
       <c r="P10" s="17">
         <v>100</v>
       </c>
       <c r="Q10" s="17">
         <v>154</v>
       </c>
-      <c r="R10" s="28"/>
+      <c r="R10" s="17">
+        <v>156</v>
+      </c>
       <c r="S10" s="28"/>
       <c r="T10" s="28"/>
       <c r="U10" s="28"/>
       <c r="V10" s="28"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="28"/>
     </row>
     <row r="11" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="17">
         <v>94</v>
       </c>
       <c r="D11" s="17">
         <v>107</v>
       </c>
       <c r="E11" s="17">
         <v>68</v>
@@ -1801,51 +1812,53 @@
       </c>
       <c r="J11" s="17">
         <v>104</v>
       </c>
       <c r="K11" s="17">
         <v>107</v>
       </c>
       <c r="L11" s="17">
         <v>94</v>
       </c>
       <c r="M11" s="17">
         <v>93</v>
       </c>
       <c r="N11" s="17">
         <v>86</v>
       </c>
       <c r="O11" s="17">
         <v>105</v>
       </c>
       <c r="P11" s="17">
         <v>68</v>
       </c>
       <c r="Q11" s="17">
         <v>131</v>
       </c>
-      <c r="R11" s="28"/>
+      <c r="R11" s="17">
+        <v>98</v>
+      </c>
       <c r="S11" s="28"/>
       <c r="T11" s="28"/>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="17">
         <v>104</v>
       </c>
       <c r="D12" s="17">
         <v>114</v>
       </c>
       <c r="E12" s="17">
         <v>117</v>
@@ -1864,51 +1877,53 @@
       </c>
       <c r="J12" s="17">
         <v>112</v>
       </c>
       <c r="K12" s="17">
         <v>111</v>
       </c>
       <c r="L12" s="17">
         <v>138</v>
       </c>
       <c r="M12" s="17">
         <v>59</v>
       </c>
       <c r="N12" s="17">
         <v>86</v>
       </c>
       <c r="O12" s="17">
         <v>130</v>
       </c>
       <c r="P12" s="17">
         <v>94</v>
       </c>
       <c r="Q12" s="17">
         <v>90</v>
       </c>
-      <c r="R12" s="28"/>
+      <c r="R12" s="17">
+        <v>75</v>
+      </c>
       <c r="S12" s="28"/>
       <c r="T12" s="28"/>
       <c r="U12" s="28"/>
       <c r="V12" s="28"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="28"/>
     </row>
     <row r="13" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="17">
         <v>255</v>
       </c>
       <c r="D13" s="17">
         <v>302</v>
       </c>
       <c r="E13" s="17">
         <v>287</v>
@@ -1927,51 +1942,53 @@
       </c>
       <c r="J13" s="17">
         <v>337</v>
       </c>
       <c r="K13" s="17">
         <v>332</v>
       </c>
       <c r="L13" s="17">
         <v>316</v>
       </c>
       <c r="M13" s="17">
         <v>287</v>
       </c>
       <c r="N13" s="17">
         <v>280</v>
       </c>
       <c r="O13" s="17">
         <v>278</v>
       </c>
       <c r="P13" s="17">
         <v>224</v>
       </c>
       <c r="Q13" s="17">
         <v>313</v>
       </c>
-      <c r="R13" s="28"/>
+      <c r="R13" s="17">
+        <v>316</v>
+      </c>
       <c r="S13" s="28"/>
       <c r="T13" s="28"/>
       <c r="U13" s="28"/>
       <c r="V13" s="28"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="28"/>
     </row>
     <row r="14" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="24">
         <v>92</v>
       </c>
       <c r="D14" s="24">
         <v>119</v>
       </c>
       <c r="E14" s="24">
         <v>131</v>
@@ -1990,51 +2007,53 @@
       </c>
       <c r="J14" s="24">
         <v>117</v>
       </c>
       <c r="K14" s="24">
         <v>200</v>
       </c>
       <c r="L14" s="24">
         <v>102</v>
       </c>
       <c r="M14" s="24">
         <v>53</v>
       </c>
       <c r="N14" s="24">
         <v>103</v>
       </c>
       <c r="O14" s="24">
         <v>128</v>
       </c>
       <c r="P14" s="24">
         <v>109</v>
       </c>
       <c r="Q14" s="24">
         <v>158</v>
       </c>
-      <c r="R14" s="28"/>
+      <c r="R14" s="24">
+        <v>145</v>
+      </c>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
     </row>
     <row r="15" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>