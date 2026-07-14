--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -949,51 +949,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="41">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>74</v>
       </c>
@@ -1207,71 +1207,71 @@
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="14"/>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA936"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="W16" sqref="W16"/>
+      <selection pane="bottomLeft" activeCell="R25" sqref="R24:R25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
-    <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
@@ -1497,50 +1497,53 @@
       </c>
       <c r="K6" s="17">
         <v>1867</v>
       </c>
       <c r="L6" s="17">
         <v>1623</v>
       </c>
       <c r="M6" s="7">
         <v>1227</v>
       </c>
       <c r="N6" s="7">
         <v>1407</v>
       </c>
       <c r="O6" s="7">
         <v>1568</v>
       </c>
       <c r="P6" s="7">
         <v>1249</v>
       </c>
       <c r="Q6" s="7">
         <v>1585</v>
       </c>
       <c r="R6" s="7">
         <v>1553</v>
       </c>
+      <c r="S6" s="7">
+        <v>1263</v>
+      </c>
       <c r="Z6" s="28"/>
       <c r="AA6" s="28"/>
     </row>
     <row r="7" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="17">
         <v>82</v>
       </c>
       <c r="D7" s="17">
         <v>123</v>
       </c>
       <c r="E7" s="17">
         <v>90</v>
       </c>
       <c r="F7" s="17">
         <v>122</v>
       </c>
       <c r="G7" s="17">
         <v>110</v>
       </c>
@@ -1555,51 +1558,53 @@
       </c>
       <c r="K7" s="17">
         <v>140</v>
       </c>
       <c r="L7" s="17">
         <v>88</v>
       </c>
       <c r="M7" s="17">
         <v>52</v>
       </c>
       <c r="N7" s="17">
         <v>40</v>
       </c>
       <c r="O7" s="17">
         <v>118</v>
       </c>
       <c r="P7" s="17">
         <v>70</v>
       </c>
       <c r="Q7" s="17">
         <v>107</v>
       </c>
       <c r="R7" s="17">
         <v>113</v>
       </c>
-      <c r="S7" s="28"/>
+      <c r="S7" s="17">
+        <v>68</v>
+      </c>
       <c r="T7" s="28"/>
       <c r="U7" s="28"/>
       <c r="V7" s="28"/>
       <c r="W7" s="28"/>
       <c r="X7" s="28"/>
       <c r="Y7" s="28"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="17">
         <v>478</v>
       </c>
       <c r="D8" s="17">
         <v>501</v>
       </c>
       <c r="E8" s="17">
         <v>461</v>
       </c>
@@ -1620,51 +1625,53 @@
       </c>
       <c r="K8" s="17">
         <v>573</v>
       </c>
       <c r="L8" s="17">
         <v>534</v>
       </c>
       <c r="M8" s="17">
         <v>441</v>
       </c>
       <c r="N8" s="17">
         <v>494</v>
       </c>
       <c r="O8" s="17">
         <v>493</v>
       </c>
       <c r="P8" s="17">
         <v>457</v>
       </c>
       <c r="Q8" s="17">
         <v>471</v>
       </c>
       <c r="R8" s="17">
         <v>483</v>
       </c>
-      <c r="S8" s="28"/>
+      <c r="S8" s="17">
+        <v>443</v>
+      </c>
       <c r="T8" s="28"/>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
     </row>
     <row r="9" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="17">
         <v>133</v>
       </c>
       <c r="D9" s="17">
         <v>228</v>
       </c>
       <c r="E9" s="17">
         <v>144</v>
       </c>
@@ -1685,51 +1692,53 @@
       </c>
       <c r="K9" s="17">
         <v>228</v>
       </c>
       <c r="L9" s="17">
         <v>168</v>
       </c>
       <c r="M9" s="17">
         <v>121</v>
       </c>
       <c r="N9" s="17">
         <v>159</v>
       </c>
       <c r="O9" s="17">
         <v>141</v>
       </c>
       <c r="P9" s="17">
         <v>127</v>
       </c>
       <c r="Q9" s="17">
         <v>161</v>
       </c>
       <c r="R9" s="17">
         <v>167</v>
       </c>
-      <c r="S9" s="28"/>
+      <c r="S9" s="17">
+        <v>132</v>
+      </c>
       <c r="T9" s="28"/>
       <c r="U9" s="28"/>
       <c r="V9" s="28"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="28"/>
     </row>
     <row r="10" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="17">
         <v>95</v>
       </c>
       <c r="D10" s="17">
         <v>131</v>
       </c>
       <c r="E10" s="17">
         <v>159</v>
       </c>
@@ -1750,51 +1759,53 @@
       </c>
       <c r="K10" s="17">
         <v>176</v>
       </c>
       <c r="L10" s="17">
         <v>183</v>
       </c>
       <c r="M10" s="17">
         <v>121</v>
       </c>
       <c r="N10" s="17">
         <v>159</v>
       </c>
       <c r="O10" s="17">
         <v>175</v>
       </c>
       <c r="P10" s="17">
         <v>100</v>
       </c>
       <c r="Q10" s="17">
         <v>154</v>
       </c>
       <c r="R10" s="17">
         <v>156</v>
       </c>
-      <c r="S10" s="28"/>
+      <c r="S10" s="17">
+        <v>103</v>
+      </c>
       <c r="T10" s="28"/>
       <c r="U10" s="28"/>
       <c r="V10" s="28"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="28"/>
     </row>
     <row r="11" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="17">
         <v>94</v>
       </c>
       <c r="D11" s="17">
         <v>107</v>
       </c>
       <c r="E11" s="17">
         <v>68</v>
       </c>
@@ -1815,51 +1826,53 @@
       </c>
       <c r="K11" s="17">
         <v>107</v>
       </c>
       <c r="L11" s="17">
         <v>94</v>
       </c>
       <c r="M11" s="17">
         <v>93</v>
       </c>
       <c r="N11" s="17">
         <v>86</v>
       </c>
       <c r="O11" s="17">
         <v>105</v>
       </c>
       <c r="P11" s="17">
         <v>68</v>
       </c>
       <c r="Q11" s="17">
         <v>131</v>
       </c>
       <c r="R11" s="17">
         <v>98</v>
       </c>
-      <c r="S11" s="28"/>
+      <c r="S11" s="17">
+        <v>82</v>
+      </c>
       <c r="T11" s="28"/>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="17">
         <v>104</v>
       </c>
       <c r="D12" s="17">
         <v>114</v>
       </c>
       <c r="E12" s="17">
         <v>117</v>
       </c>
@@ -1880,51 +1893,53 @@
       </c>
       <c r="K12" s="17">
         <v>111</v>
       </c>
       <c r="L12" s="17">
         <v>138</v>
       </c>
       <c r="M12" s="17">
         <v>59</v>
       </c>
       <c r="N12" s="17">
         <v>86</v>
       </c>
       <c r="O12" s="17">
         <v>130</v>
       </c>
       <c r="P12" s="17">
         <v>94</v>
       </c>
       <c r="Q12" s="17">
         <v>90</v>
       </c>
       <c r="R12" s="17">
         <v>75</v>
       </c>
-      <c r="S12" s="28"/>
+      <c r="S12" s="17">
+        <v>63</v>
+      </c>
       <c r="T12" s="28"/>
       <c r="U12" s="28"/>
       <c r="V12" s="28"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="28"/>
     </row>
     <row r="13" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="17">
         <v>255</v>
       </c>
       <c r="D13" s="17">
         <v>302</v>
       </c>
       <c r="E13" s="17">
         <v>287</v>
       </c>
@@ -1945,51 +1960,53 @@
       </c>
       <c r="K13" s="17">
         <v>332</v>
       </c>
       <c r="L13" s="17">
         <v>316</v>
       </c>
       <c r="M13" s="17">
         <v>287</v>
       </c>
       <c r="N13" s="17">
         <v>280</v>
       </c>
       <c r="O13" s="17">
         <v>278</v>
       </c>
       <c r="P13" s="17">
         <v>224</v>
       </c>
       <c r="Q13" s="17">
         <v>313</v>
       </c>
       <c r="R13" s="17">
         <v>316</v>
       </c>
-      <c r="S13" s="28"/>
+      <c r="S13" s="17">
+        <v>264</v>
+      </c>
       <c r="T13" s="28"/>
       <c r="U13" s="28"/>
       <c r="V13" s="28"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="28"/>
     </row>
     <row r="14" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="24">
         <v>92</v>
       </c>
       <c r="D14" s="24">
         <v>119</v>
       </c>
       <c r="E14" s="24">
         <v>131</v>
       </c>
@@ -2010,51 +2027,53 @@
       </c>
       <c r="K14" s="24">
         <v>200</v>
       </c>
       <c r="L14" s="24">
         <v>102</v>
       </c>
       <c r="M14" s="24">
         <v>53</v>
       </c>
       <c r="N14" s="24">
         <v>103</v>
       </c>
       <c r="O14" s="24">
         <v>128</v>
       </c>
       <c r="P14" s="24">
         <v>109</v>
       </c>
       <c r="Q14" s="24">
         <v>158</v>
       </c>
       <c r="R14" s="24">
         <v>145</v>
       </c>
-      <c r="S14" s="28"/>
+      <c r="S14" s="24">
+        <v>108</v>
+      </c>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
     </row>
     <row r="15" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>