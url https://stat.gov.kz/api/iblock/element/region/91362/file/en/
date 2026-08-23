--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="1095" yWindow="-270" windowWidth="24720" windowHeight="10395"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId9" roundtripDataChecksum="nbqPzFvrCEMw7VsT6+OaukOyM+azySD/O8ZWfRhVLWc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="79">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Statistical indicator name</t>
   </si>
   <si>
     <t>Natural population growth (decline)</t>
@@ -185,56 +185,50 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 612301</t>
   </si>
   <si>
     <t xml:space="preserve">Natural increase (decrease) in the population </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t>Alatau</t>
   </si>
   <si>
     <t>751310000</t>
   </si>
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>751410000</t>
   </si>
   <si>
     <t>Bostandyk</t>
@@ -258,50 +252,56 @@
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Division of Social and Demographic Statistics</t>
   </si>
   <si>
     <t>E. B.Tolymbekova</t>
   </si>
   <si>
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t xml:space="preserve"> The statistics of natural growth in the Almaty cityare based on the registration of birth and death certificates in the civil registration authorities </t>
   </si>
   <si>
     <t>The difference between the number of births and deaths by Almaty city</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -663,66 +663,66 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -930,243 +930,243 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
       <c r="A4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="36" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
       <c r="A11" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="12.75">
+    <row r="12" spans="1:2">
       <c r="A12" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="39" t="s">
-        <v>54</v>
+      <c r="B12" s="44" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="12.75">
+    <row r="13" spans="1:2" ht="45">
       <c r="A13" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="40" t="s">
-        <v>55</v>
+      <c r="B13" s="44" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="40" t="s">
-        <v>56</v>
+      <c r="B14" s="39" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41">
-        <v>46216</v>
+      <c r="B15" s="40">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="41">
-        <v>46244</v>
+      <c r="B16" s="40">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="42" t="s">
-        <v>72</v>
+      <c r="B17" s="41" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="42" t="s">
-        <v>73</v>
+      <c r="B18" s="41" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="43" t="s">
-        <v>74</v>
+      <c r="B19" s="42" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="44" t="s">
-        <v>75</v>
+      <c r="B20" s="43" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="111.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="15" customHeight="1">
@@ -1207,72 +1207,71 @@
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="14"/>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA936"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R25" sqref="R24:R25"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
-    <col min="19" max="19" width="5" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="5" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
@@ -1500,59 +1499,62 @@
       </c>
       <c r="L6" s="17">
         <v>1623</v>
       </c>
       <c r="M6" s="7">
         <v>1227</v>
       </c>
       <c r="N6" s="7">
         <v>1407</v>
       </c>
       <c r="O6" s="7">
         <v>1568</v>
       </c>
       <c r="P6" s="7">
         <v>1249</v>
       </c>
       <c r="Q6" s="7">
         <v>1585</v>
       </c>
       <c r="R6" s="7">
         <v>1553</v>
       </c>
       <c r="S6" s="7">
         <v>1263</v>
       </c>
+      <c r="T6" s="7">
+        <v>1518</v>
+      </c>
       <c r="Z6" s="28"/>
       <c r="AA6" s="28"/>
     </row>
     <row r="7" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="20" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B7" s="21" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C7" s="17">
         <v>82</v>
       </c>
       <c r="D7" s="17">
         <v>123</v>
       </c>
       <c r="E7" s="17">
         <v>90</v>
       </c>
       <c r="F7" s="17">
         <v>122</v>
       </c>
       <c r="G7" s="17">
         <v>110</v>
       </c>
       <c r="H7" s="17">
         <v>105</v>
       </c>
       <c r="I7" s="17">
         <v>111</v>
       </c>
       <c r="J7" s="17">
         <v>96</v>
       </c>
@@ -1561,65 +1563,67 @@
       </c>
       <c r="L7" s="17">
         <v>88</v>
       </c>
       <c r="M7" s="17">
         <v>52</v>
       </c>
       <c r="N7" s="17">
         <v>40</v>
       </c>
       <c r="O7" s="17">
         <v>118</v>
       </c>
       <c r="P7" s="17">
         <v>70</v>
       </c>
       <c r="Q7" s="17">
         <v>107</v>
       </c>
       <c r="R7" s="17">
         <v>113</v>
       </c>
       <c r="S7" s="17">
         <v>68</v>
       </c>
-      <c r="T7" s="28"/>
+      <c r="T7" s="17">
+        <v>80</v>
+      </c>
       <c r="U7" s="28"/>
       <c r="V7" s="28"/>
       <c r="W7" s="28"/>
       <c r="X7" s="28"/>
       <c r="Y7" s="28"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C8" s="17">
         <v>478</v>
       </c>
       <c r="D8" s="17">
         <v>501</v>
       </c>
       <c r="E8" s="17">
         <v>461</v>
       </c>
       <c r="F8" s="17">
         <v>560</v>
       </c>
       <c r="G8" s="17">
         <v>567</v>
       </c>
       <c r="H8" s="17">
         <v>555</v>
       </c>
       <c r="I8" s="17">
         <v>669</v>
       </c>
       <c r="J8" s="17">
         <v>552</v>
       </c>
@@ -1628,65 +1632,67 @@
       </c>
       <c r="L8" s="17">
         <v>534</v>
       </c>
       <c r="M8" s="17">
         <v>441</v>
       </c>
       <c r="N8" s="17">
         <v>494</v>
       </c>
       <c r="O8" s="17">
         <v>493</v>
       </c>
       <c r="P8" s="17">
         <v>457</v>
       </c>
       <c r="Q8" s="17">
         <v>471</v>
       </c>
       <c r="R8" s="17">
         <v>483</v>
       </c>
       <c r="S8" s="17">
         <v>443</v>
       </c>
-      <c r="T8" s="28"/>
+      <c r="T8" s="17">
+        <v>503</v>
+      </c>
       <c r="U8" s="28"/>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
     </row>
     <row r="9" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C9" s="17">
         <v>133</v>
       </c>
       <c r="D9" s="17">
         <v>228</v>
       </c>
       <c r="E9" s="17">
         <v>144</v>
       </c>
       <c r="F9" s="17">
         <v>207</v>
       </c>
       <c r="G9" s="17">
         <v>177</v>
       </c>
       <c r="H9" s="17">
         <v>176</v>
       </c>
       <c r="I9" s="17">
         <v>247</v>
       </c>
       <c r="J9" s="17">
         <v>204</v>
       </c>
@@ -1695,65 +1701,67 @@
       </c>
       <c r="L9" s="17">
         <v>168</v>
       </c>
       <c r="M9" s="17">
         <v>121</v>
       </c>
       <c r="N9" s="17">
         <v>159</v>
       </c>
       <c r="O9" s="17">
         <v>141</v>
       </c>
       <c r="P9" s="17">
         <v>127</v>
       </c>
       <c r="Q9" s="17">
         <v>161</v>
       </c>
       <c r="R9" s="17">
         <v>167</v>
       </c>
       <c r="S9" s="17">
         <v>132</v>
       </c>
-      <c r="T9" s="28"/>
+      <c r="T9" s="17">
+        <v>180</v>
+      </c>
       <c r="U9" s="28"/>
       <c r="V9" s="28"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="28"/>
     </row>
     <row r="10" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C10" s="17">
         <v>95</v>
       </c>
       <c r="D10" s="17">
         <v>131</v>
       </c>
       <c r="E10" s="17">
         <v>159</v>
       </c>
       <c r="F10" s="17">
         <v>159</v>
       </c>
       <c r="G10" s="17">
         <v>141</v>
       </c>
       <c r="H10" s="17">
         <v>193</v>
       </c>
       <c r="I10" s="17">
         <v>188</v>
       </c>
       <c r="J10" s="17">
         <v>165</v>
       </c>
@@ -1762,62 +1770,64 @@
       </c>
       <c r="L10" s="17">
         <v>183</v>
       </c>
       <c r="M10" s="17">
         <v>121</v>
       </c>
       <c r="N10" s="17">
         <v>159</v>
       </c>
       <c r="O10" s="17">
         <v>175</v>
       </c>
       <c r="P10" s="17">
         <v>100</v>
       </c>
       <c r="Q10" s="17">
         <v>154</v>
       </c>
       <c r="R10" s="17">
         <v>156</v>
       </c>
       <c r="S10" s="17">
         <v>103</v>
       </c>
-      <c r="T10" s="28"/>
+      <c r="T10" s="17">
+        <v>143</v>
+      </c>
       <c r="U10" s="28"/>
       <c r="V10" s="28"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="28"/>
     </row>
     <row r="11" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="17">
         <v>94</v>
       </c>
       <c r="D11" s="17">
         <v>107</v>
       </c>
       <c r="E11" s="17">
         <v>68</v>
       </c>
       <c r="F11" s="17">
         <v>114</v>
       </c>
       <c r="G11" s="17">
         <v>134</v>
       </c>
       <c r="H11" s="17">
         <v>106</v>
       </c>
       <c r="I11" s="17">
         <v>173</v>
       </c>
@@ -1829,65 +1839,67 @@
       </c>
       <c r="L11" s="17">
         <v>94</v>
       </c>
       <c r="M11" s="17">
         <v>93</v>
       </c>
       <c r="N11" s="17">
         <v>86</v>
       </c>
       <c r="O11" s="17">
         <v>105</v>
       </c>
       <c r="P11" s="17">
         <v>68</v>
       </c>
       <c r="Q11" s="17">
         <v>131</v>
       </c>
       <c r="R11" s="17">
         <v>98</v>
       </c>
       <c r="S11" s="17">
         <v>82</v>
       </c>
-      <c r="T11" s="28"/>
+      <c r="T11" s="17">
+        <v>114</v>
+      </c>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C12" s="17">
         <v>104</v>
       </c>
       <c r="D12" s="17">
         <v>114</v>
       </c>
       <c r="E12" s="17">
         <v>117</v>
       </c>
       <c r="F12" s="17">
         <v>115</v>
       </c>
       <c r="G12" s="17">
         <v>107</v>
       </c>
       <c r="H12" s="17">
         <v>113</v>
       </c>
       <c r="I12" s="17">
         <v>128</v>
       </c>
       <c r="J12" s="17">
         <v>112</v>
       </c>
@@ -1896,65 +1908,67 @@
       </c>
       <c r="L12" s="17">
         <v>138</v>
       </c>
       <c r="M12" s="17">
         <v>59</v>
       </c>
       <c r="N12" s="17">
         <v>86</v>
       </c>
       <c r="O12" s="17">
         <v>130</v>
       </c>
       <c r="P12" s="17">
         <v>94</v>
       </c>
       <c r="Q12" s="17">
         <v>90</v>
       </c>
       <c r="R12" s="17">
         <v>75</v>
       </c>
       <c r="S12" s="17">
         <v>63</v>
       </c>
-      <c r="T12" s="28"/>
+      <c r="T12" s="17">
+        <v>80</v>
+      </c>
       <c r="U12" s="28"/>
       <c r="V12" s="28"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="28"/>
     </row>
     <row r="13" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C13" s="17">
         <v>255</v>
       </c>
       <c r="D13" s="17">
         <v>302</v>
       </c>
       <c r="E13" s="17">
         <v>287</v>
       </c>
       <c r="F13" s="17">
         <v>341</v>
       </c>
       <c r="G13" s="17">
         <v>336</v>
       </c>
       <c r="H13" s="17">
         <v>287</v>
       </c>
       <c r="I13" s="17">
         <v>361</v>
       </c>
       <c r="J13" s="17">
         <v>337</v>
       </c>
@@ -1963,65 +1977,67 @@
       </c>
       <c r="L13" s="17">
         <v>316</v>
       </c>
       <c r="M13" s="17">
         <v>287</v>
       </c>
       <c r="N13" s="17">
         <v>280</v>
       </c>
       <c r="O13" s="17">
         <v>278</v>
       </c>
       <c r="P13" s="17">
         <v>224</v>
       </c>
       <c r="Q13" s="17">
         <v>313</v>
       </c>
       <c r="R13" s="17">
         <v>316</v>
       </c>
       <c r="S13" s="17">
         <v>264</v>
       </c>
-      <c r="T13" s="28"/>
+      <c r="T13" s="17">
+        <v>319</v>
+      </c>
       <c r="U13" s="28"/>
       <c r="V13" s="28"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="28"/>
     </row>
     <row r="14" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C14" s="24">
         <v>92</v>
       </c>
       <c r="D14" s="24">
         <v>119</v>
       </c>
       <c r="E14" s="24">
         <v>131</v>
       </c>
       <c r="F14" s="24">
         <v>161</v>
       </c>
       <c r="G14" s="24">
         <v>88</v>
       </c>
       <c r="H14" s="24">
         <v>150</v>
       </c>
       <c r="I14" s="24">
         <v>205</v>
       </c>
       <c r="J14" s="24">
         <v>117</v>
       </c>
@@ -2030,51 +2046,53 @@
       </c>
       <c r="L14" s="24">
         <v>102</v>
       </c>
       <c r="M14" s="24">
         <v>53</v>
       </c>
       <c r="N14" s="24">
         <v>103</v>
       </c>
       <c r="O14" s="24">
         <v>128</v>
       </c>
       <c r="P14" s="24">
         <v>109</v>
       </c>
       <c r="Q14" s="24">
         <v>158</v>
       </c>
       <c r="R14" s="24">
         <v>145</v>
       </c>
       <c r="S14" s="24">
         <v>108</v>
       </c>
-      <c r="T14" s="28"/>
+      <c r="T14" s="24">
+        <v>99</v>
+      </c>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
     </row>
     <row r="15" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
       <c r="N15" s="28"/>