--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -949,51 +949,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="33" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35">
         <v>612301</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>2</v>
       </c>
     </row>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="45">
       <c r="A13" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="40">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="40">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>72</v>
       </c>
@@ -1139,51 +1139,51 @@
       </c>
       <c r="B20" s="43" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A12"/>
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="111.85546875" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="10"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="1"/>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>44</v>
       </c>
@@ -1207,72 +1207,72 @@
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="14"/>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="14"/>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA936"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="W21" sqref="W21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
     <col min="19" max="20" width="5" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="27" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
@@ -1502,50 +1502,53 @@
       </c>
       <c r="M6" s="7">
         <v>1227</v>
       </c>
       <c r="N6" s="7">
         <v>1407</v>
       </c>
       <c r="O6" s="7">
         <v>1568</v>
       </c>
       <c r="P6" s="7">
         <v>1249</v>
       </c>
       <c r="Q6" s="7">
         <v>1585</v>
       </c>
       <c r="R6" s="7">
         <v>1553</v>
       </c>
       <c r="S6" s="7">
         <v>1263</v>
       </c>
       <c r="T6" s="7">
         <v>1518</v>
       </c>
+      <c r="U6" s="7">
+        <v>1550</v>
+      </c>
       <c r="Z6" s="28"/>
       <c r="AA6" s="28"/>
     </row>
     <row r="7" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="17">
         <v>82</v>
       </c>
       <c r="D7" s="17">
         <v>123</v>
       </c>
       <c r="E7" s="17">
         <v>90</v>
       </c>
       <c r="F7" s="17">
         <v>122</v>
       </c>
       <c r="G7" s="17">
         <v>110</v>
       </c>
@@ -1566,51 +1569,53 @@
       </c>
       <c r="M7" s="17">
         <v>52</v>
       </c>
       <c r="N7" s="17">
         <v>40</v>
       </c>
       <c r="O7" s="17">
         <v>118</v>
       </c>
       <c r="P7" s="17">
         <v>70</v>
       </c>
       <c r="Q7" s="17">
         <v>107</v>
       </c>
       <c r="R7" s="17">
         <v>113</v>
       </c>
       <c r="S7" s="17">
         <v>68</v>
       </c>
       <c r="T7" s="17">
         <v>80</v>
       </c>
-      <c r="U7" s="28"/>
+      <c r="U7" s="17">
+        <v>62</v>
+      </c>
       <c r="V7" s="28"/>
       <c r="W7" s="28"/>
       <c r="X7" s="28"/>
       <c r="Y7" s="28"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="17">
         <v>478</v>
       </c>
       <c r="D8" s="17">
         <v>501</v>
       </c>
       <c r="E8" s="17">
         <v>461</v>
       </c>
       <c r="F8" s="17">
         <v>560</v>
@@ -1635,51 +1640,53 @@
       </c>
       <c r="M8" s="17">
         <v>441</v>
       </c>
       <c r="N8" s="17">
         <v>494</v>
       </c>
       <c r="O8" s="17">
         <v>493</v>
       </c>
       <c r="P8" s="17">
         <v>457</v>
       </c>
       <c r="Q8" s="17">
         <v>471</v>
       </c>
       <c r="R8" s="17">
         <v>483</v>
       </c>
       <c r="S8" s="17">
         <v>443</v>
       </c>
       <c r="T8" s="17">
         <v>503</v>
       </c>
-      <c r="U8" s="28"/>
+      <c r="U8" s="17">
+        <v>527</v>
+      </c>
       <c r="V8" s="28"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="28"/>
     </row>
     <row r="9" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="17">
         <v>133</v>
       </c>
       <c r="D9" s="17">
         <v>228</v>
       </c>
       <c r="E9" s="17">
         <v>144</v>
       </c>
       <c r="F9" s="17">
         <v>207</v>
@@ -1704,51 +1711,53 @@
       </c>
       <c r="M9" s="17">
         <v>121</v>
       </c>
       <c r="N9" s="17">
         <v>159</v>
       </c>
       <c r="O9" s="17">
         <v>141</v>
       </c>
       <c r="P9" s="17">
         <v>127</v>
       </c>
       <c r="Q9" s="17">
         <v>161</v>
       </c>
       <c r="R9" s="17">
         <v>167</v>
       </c>
       <c r="S9" s="17">
         <v>132</v>
       </c>
       <c r="T9" s="17">
         <v>180</v>
       </c>
-      <c r="U9" s="28"/>
+      <c r="U9" s="17">
+        <v>187</v>
+      </c>
       <c r="V9" s="28"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="28"/>
     </row>
     <row r="10" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="17">
         <v>95</v>
       </c>
       <c r="D10" s="17">
         <v>131</v>
       </c>
       <c r="E10" s="17">
         <v>159</v>
       </c>
       <c r="F10" s="17">
         <v>159</v>
@@ -1773,51 +1782,53 @@
       </c>
       <c r="M10" s="17">
         <v>121</v>
       </c>
       <c r="N10" s="17">
         <v>159</v>
       </c>
       <c r="O10" s="17">
         <v>175</v>
       </c>
       <c r="P10" s="17">
         <v>100</v>
       </c>
       <c r="Q10" s="17">
         <v>154</v>
       </c>
       <c r="R10" s="17">
         <v>156</v>
       </c>
       <c r="S10" s="17">
         <v>103</v>
       </c>
       <c r="T10" s="17">
         <v>143</v>
       </c>
-      <c r="U10" s="28"/>
+      <c r="U10" s="17">
+        <v>159</v>
+      </c>
       <c r="V10" s="28"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="28"/>
     </row>
     <row r="11" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="17">
         <v>94</v>
       </c>
       <c r="D11" s="17">
         <v>107</v>
       </c>
       <c r="E11" s="17">
         <v>68</v>
       </c>
       <c r="F11" s="17">
         <v>114</v>
@@ -1842,51 +1853,53 @@
       </c>
       <c r="M11" s="17">
         <v>93</v>
       </c>
       <c r="N11" s="17">
         <v>86</v>
       </c>
       <c r="O11" s="17">
         <v>105</v>
       </c>
       <c r="P11" s="17">
         <v>68</v>
       </c>
       <c r="Q11" s="17">
         <v>131</v>
       </c>
       <c r="R11" s="17">
         <v>98</v>
       </c>
       <c r="S11" s="17">
         <v>82</v>
       </c>
       <c r="T11" s="17">
         <v>114</v>
       </c>
-      <c r="U11" s="28"/>
+      <c r="U11" s="17">
+        <v>110</v>
+      </c>
       <c r="V11" s="28"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="17">
         <v>104</v>
       </c>
       <c r="D12" s="17">
         <v>114</v>
       </c>
       <c r="E12" s="17">
         <v>117</v>
       </c>
       <c r="F12" s="17">
         <v>115</v>
@@ -1911,51 +1924,53 @@
       </c>
       <c r="M12" s="17">
         <v>59</v>
       </c>
       <c r="N12" s="17">
         <v>86</v>
       </c>
       <c r="O12" s="17">
         <v>130</v>
       </c>
       <c r="P12" s="17">
         <v>94</v>
       </c>
       <c r="Q12" s="17">
         <v>90</v>
       </c>
       <c r="R12" s="17">
         <v>75</v>
       </c>
       <c r="S12" s="17">
         <v>63</v>
       </c>
       <c r="T12" s="17">
         <v>80</v>
       </c>
-      <c r="U12" s="28"/>
+      <c r="U12" s="17">
+        <v>143</v>
+      </c>
       <c r="V12" s="28"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="28"/>
     </row>
     <row r="13" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="17">
         <v>255</v>
       </c>
       <c r="D13" s="17">
         <v>302</v>
       </c>
       <c r="E13" s="17">
         <v>287</v>
       </c>
       <c r="F13" s="17">
         <v>341</v>
@@ -1980,51 +1995,53 @@
       </c>
       <c r="M13" s="17">
         <v>287</v>
       </c>
       <c r="N13" s="17">
         <v>280</v>
       </c>
       <c r="O13" s="17">
         <v>278</v>
       </c>
       <c r="P13" s="17">
         <v>224</v>
       </c>
       <c r="Q13" s="17">
         <v>313</v>
       </c>
       <c r="R13" s="17">
         <v>316</v>
       </c>
       <c r="S13" s="17">
         <v>264</v>
       </c>
       <c r="T13" s="17">
         <v>319</v>
       </c>
-      <c r="U13" s="28"/>
+      <c r="U13" s="17">
+        <v>296</v>
+      </c>
       <c r="V13" s="28"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="28"/>
     </row>
     <row r="14" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="24">
         <v>92</v>
       </c>
       <c r="D14" s="24">
         <v>119</v>
       </c>
       <c r="E14" s="24">
         <v>131</v>
       </c>
       <c r="F14" s="24">
         <v>161</v>
@@ -2049,51 +2066,53 @@
       </c>
       <c r="M14" s="24">
         <v>53</v>
       </c>
       <c r="N14" s="24">
         <v>103</v>
       </c>
       <c r="O14" s="24">
         <v>128</v>
       </c>
       <c r="P14" s="24">
         <v>109</v>
       </c>
       <c r="Q14" s="24">
         <v>158</v>
       </c>
       <c r="R14" s="24">
         <v>145</v>
       </c>
       <c r="S14" s="24">
         <v>108</v>
       </c>
       <c r="T14" s="24">
         <v>99</v>
       </c>
-      <c r="U14" s="28"/>
+      <c r="U14" s="24">
+        <v>66</v>
+      </c>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
     </row>
     <row r="15" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
       <c r="N15" s="28"/>
       <c r="O15" s="28"/>