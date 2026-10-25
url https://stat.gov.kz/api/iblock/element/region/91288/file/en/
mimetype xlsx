--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -952,51 +952,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E39" sqref="E39"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.85546875" style="32" customWidth="1"/>
     <col min="2" max="2" width="86.85546875" style="32" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1079,59 +1079,59 @@
       <c r="B12" s="35" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>67</v>
       </c>
@@ -1168,54 +1168,54 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="114.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="40" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:S2"/>
-      <selection pane="bottomLeft" activeCell="V21" sqref="V21"/>
+      <selection pane="bottomLeft" activeCell="W23" sqref="W23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
@@ -1287,51 +1287,51 @@
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="44"/>
       <c r="N4" s="44"/>
       <c r="O4" s="45">
         <v>2026</v>
       </c>
       <c r="P4" s="46"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="46"/>
       <c r="S4" s="46"/>
       <c r="T4" s="46"/>
       <c r="U4" s="46"/>
       <c r="V4" s="46"/>
       <c r="W4" s="46"/>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
       <c r="Z4" s="46"/>
     </row>
-    <row r="5" spans="1:26" s="25" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="25" customFormat="1" ht="22.5">
       <c r="A5" s="48"/>
       <c r="B5" s="50"/>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
@@ -1456,50 +1456,53 @@
       </c>
       <c r="N7" s="13">
         <v>850</v>
       </c>
       <c r="O7" s="13">
         <v>691</v>
       </c>
       <c r="P7" s="13">
         <v>798</v>
       </c>
       <c r="Q7" s="13">
         <v>838</v>
       </c>
       <c r="R7" s="13">
         <v>977</v>
       </c>
       <c r="S7" s="13">
         <v>739</v>
       </c>
       <c r="T7" s="13">
         <v>1796</v>
       </c>
       <c r="U7" s="13">
         <v>1335</v>
       </c>
+      <c r="V7" s="13">
+        <v>1466</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="25">
         <v>73</v>
       </c>
       <c r="D8" s="25">
         <v>94</v>
       </c>
       <c r="E8" s="25">
         <v>91</v>
       </c>
       <c r="F8" s="25">
         <v>102</v>
       </c>
       <c r="G8" s="25">
         <v>92</v>
       </c>
       <c r="H8" s="25">
         <v>153</v>
@@ -1521,51 +1524,53 @@
       </c>
       <c r="N8" s="25">
         <v>90</v>
       </c>
       <c r="O8" s="25">
         <v>66</v>
       </c>
       <c r="P8" s="25">
         <v>88</v>
       </c>
       <c r="Q8" s="25">
         <v>86</v>
       </c>
       <c r="R8" s="25">
         <v>102</v>
       </c>
       <c r="S8" s="25">
         <v>67</v>
       </c>
       <c r="T8" s="25">
         <v>199</v>
       </c>
       <c r="U8" s="25">
         <v>121</v>
       </c>
-      <c r="V8" s="13"/>
+      <c r="V8" s="25">
+        <v>186</v>
+      </c>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="25">
         <v>112</v>
       </c>
       <c r="D9" s="25">
         <v>142</v>
       </c>
       <c r="E9" s="25">
         <v>138</v>
       </c>
       <c r="F9" s="25">
         <v>171</v>
       </c>
       <c r="G9" s="25">
         <v>191</v>
@@ -1590,50 +1595,53 @@
       </c>
       <c r="N9" s="25">
         <v>138</v>
       </c>
       <c r="O9" s="25">
         <v>132</v>
       </c>
       <c r="P9" s="25">
         <v>149</v>
       </c>
       <c r="Q9" s="25">
         <v>137</v>
       </c>
       <c r="R9" s="25">
         <v>177</v>
       </c>
       <c r="S9" s="25">
         <v>150</v>
       </c>
       <c r="T9" s="25">
         <v>287</v>
       </c>
       <c r="U9" s="25">
         <v>259</v>
       </c>
+      <c r="V9" s="25">
+        <v>238</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="25">
         <v>84</v>
       </c>
       <c r="D10" s="25">
         <v>145</v>
       </c>
       <c r="E10" s="25">
         <v>142</v>
       </c>
       <c r="F10" s="25">
         <v>173</v>
       </c>
       <c r="G10" s="25">
         <v>135</v>
       </c>
       <c r="H10" s="25">
         <v>219</v>
@@ -1655,50 +1663,53 @@
       </c>
       <c r="N10" s="25">
         <v>122</v>
       </c>
       <c r="O10" s="25">
         <v>87</v>
       </c>
       <c r="P10" s="25">
         <v>113</v>
       </c>
       <c r="Q10" s="25">
         <v>125</v>
       </c>
       <c r="R10" s="25">
         <v>168</v>
       </c>
       <c r="S10" s="25">
         <v>105</v>
       </c>
       <c r="T10" s="25">
         <v>274</v>
       </c>
       <c r="U10" s="25">
         <v>204</v>
       </c>
+      <c r="V10" s="25">
+        <v>186</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="25">
         <v>95</v>
       </c>
       <c r="D11" s="25">
         <v>112</v>
       </c>
       <c r="E11" s="25">
         <v>110</v>
       </c>
       <c r="F11" s="25">
         <v>162</v>
       </c>
       <c r="G11" s="25">
         <v>133</v>
       </c>
       <c r="H11" s="25">
         <v>218</v>
@@ -1720,50 +1731,53 @@
       </c>
       <c r="N11" s="25">
         <v>130</v>
       </c>
       <c r="O11" s="25">
         <v>96</v>
       </c>
       <c r="P11" s="25">
         <v>113</v>
       </c>
       <c r="Q11" s="25">
         <v>125</v>
       </c>
       <c r="R11" s="25">
         <v>130</v>
       </c>
       <c r="S11" s="25">
         <v>96</v>
       </c>
       <c r="T11" s="25">
         <v>274</v>
       </c>
       <c r="U11" s="25">
         <v>182</v>
       </c>
+      <c r="V11" s="25">
+        <v>252</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="25">
         <v>47</v>
       </c>
       <c r="D12" s="25">
         <v>69</v>
       </c>
       <c r="E12" s="25">
         <v>86</v>
       </c>
       <c r="F12" s="25">
         <v>77</v>
       </c>
       <c r="G12" s="25">
         <v>59</v>
       </c>
       <c r="H12" s="25">
         <v>89</v>
@@ -1785,50 +1799,53 @@
       </c>
       <c r="N12" s="25">
         <v>69</v>
       </c>
       <c r="O12" s="25">
         <v>50</v>
       </c>
       <c r="P12" s="25">
         <v>52</v>
       </c>
       <c r="Q12" s="25">
         <v>66</v>
       </c>
       <c r="R12" s="25">
         <v>68</v>
       </c>
       <c r="S12" s="25">
         <v>54</v>
       </c>
       <c r="T12" s="25">
         <v>136</v>
       </c>
       <c r="U12" s="25">
         <v>95</v>
       </c>
+      <c r="V12" s="25">
+        <v>112</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="25">
         <v>66</v>
       </c>
       <c r="D13" s="25">
         <v>87</v>
       </c>
       <c r="E13" s="25">
         <v>96</v>
       </c>
       <c r="F13" s="25">
         <v>105</v>
       </c>
       <c r="G13" s="25">
         <v>98</v>
       </c>
       <c r="H13" s="25">
         <v>185</v>
@@ -1850,50 +1867,53 @@
       </c>
       <c r="N13" s="25">
         <v>104</v>
       </c>
       <c r="O13" s="25">
         <v>77</v>
       </c>
       <c r="P13" s="25">
         <v>100</v>
       </c>
       <c r="Q13" s="25">
         <v>97</v>
       </c>
       <c r="R13" s="25">
         <v>117</v>
       </c>
       <c r="S13" s="25">
         <v>96</v>
       </c>
       <c r="T13" s="25">
         <v>220</v>
       </c>
       <c r="U13" s="25">
         <v>172</v>
       </c>
+      <c r="V13" s="25">
+        <v>156</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="25">
         <v>61</v>
       </c>
       <c r="D14" s="25">
         <v>74</v>
       </c>
       <c r="E14" s="25">
         <v>67</v>
       </c>
       <c r="F14" s="25">
         <v>114</v>
       </c>
       <c r="G14" s="25">
         <v>94</v>
       </c>
       <c r="H14" s="25">
         <v>137</v>
@@ -1915,50 +1935,53 @@
       </c>
       <c r="N14" s="25">
         <v>95</v>
       </c>
       <c r="O14" s="25">
         <v>79</v>
       </c>
       <c r="P14" s="25">
         <v>76</v>
       </c>
       <c r="Q14" s="25">
         <v>86</v>
       </c>
       <c r="R14" s="25">
         <v>105</v>
       </c>
       <c r="S14" s="25">
         <v>89</v>
       </c>
       <c r="T14" s="25">
         <v>172</v>
       </c>
       <c r="U14" s="25">
         <v>149</v>
       </c>
+      <c r="V14" s="25">
+        <v>141</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="26">
         <v>72</v>
       </c>
       <c r="D15" s="26">
         <v>113</v>
       </c>
       <c r="E15" s="26">
         <v>87</v>
       </c>
       <c r="F15" s="26">
         <v>135</v>
       </c>
       <c r="G15" s="26">
         <v>111</v>
       </c>
       <c r="H15" s="26">
         <v>163</v>
@@ -1979,50 +2002,53 @@
         <v>102</v>
       </c>
       <c r="N15" s="26">
         <v>102</v>
       </c>
       <c r="O15" s="26">
         <v>104</v>
       </c>
       <c r="P15" s="26">
         <v>107</v>
       </c>
       <c r="Q15" s="26">
         <v>116</v>
       </c>
       <c r="R15" s="26">
         <v>110</v>
       </c>
       <c r="S15" s="26">
         <v>82</v>
       </c>
       <c r="T15" s="26">
         <v>234</v>
       </c>
       <c r="U15" s="26">
         <v>153</v>
+      </c>
+      <c r="V15" s="26">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>