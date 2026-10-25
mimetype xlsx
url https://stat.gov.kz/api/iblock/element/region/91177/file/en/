--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1364,57 +1364,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="37.375" customWidth="1"/>
-    <col min="2" max="2" width="95.75" customWidth="1"/>
+    <col min="1" max="1" width="37.42578125" customWidth="1"/>
+    <col min="2" max="2" width="95.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="7">
         <v>613201</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
@@ -1429,51 +1429,51 @@
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="9" t="s">
@@ -1490,59 +1490,59 @@
       <c r="B12" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="6">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="6">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>58</v>
       </c>
@@ -1551,135 +1551,135 @@
       <c r="A20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.125" style="11"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.125" style="11"/>
+    <col min="1" max="1" width="9.140625" style="11"/>
+    <col min="2" max="2" width="116.28515625" style="11" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:S52"/>
-      <selection pane="bottomLeft" activeCell="W22" sqref="W22"/>
+      <selection pane="bottomLeft" activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="6.625" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.375" style="1" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="18" max="18" width="4.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" customWidth="1"/>
+    <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.375" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="11" customFormat="1" ht="25.5">
       <c r="A1" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -1718,51 +1718,51 @@
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52">
         <v>2026</v>
       </c>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="54"/>
     </row>
-    <row r="5" spans="1:26" s="38" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="38" customFormat="1" ht="22.5">
       <c r="A5" s="55"/>
       <c r="B5" s="57"/>
       <c r="C5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="37" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="37" t="s">
         <v>8</v>
@@ -1888,50 +1888,53 @@
       </c>
       <c r="N7" s="16">
         <v>557</v>
       </c>
       <c r="O7" s="36">
         <v>593</v>
       </c>
       <c r="P7" s="36">
         <v>363</v>
       </c>
       <c r="Q7" s="16">
         <v>478</v>
       </c>
       <c r="R7" s="16">
         <v>208</v>
       </c>
       <c r="S7" s="16">
         <v>49</v>
       </c>
       <c r="T7" s="16">
         <v>62</v>
       </c>
       <c r="U7" s="16">
         <v>124</v>
       </c>
+      <c r="V7" s="16">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="15">
         <v>8</v>
       </c>
       <c r="D8" s="15">
         <v>60</v>
       </c>
       <c r="E8" s="16">
         <v>32</v>
       </c>
       <c r="F8" s="16">
         <v>55</v>
       </c>
       <c r="G8" s="16">
         <v>33</v>
       </c>
       <c r="H8" s="17">
         <v>45</v>
@@ -1953,50 +1956,53 @@
       </c>
       <c r="N8" s="16">
         <v>72</v>
       </c>
       <c r="O8" s="19">
         <v>107</v>
       </c>
       <c r="P8" s="19">
         <v>52</v>
       </c>
       <c r="Q8" s="16">
         <v>69</v>
       </c>
       <c r="R8" s="16">
         <v>30</v>
       </c>
       <c r="S8" s="16">
         <v>7</v>
       </c>
       <c r="T8" s="16">
         <v>13</v>
       </c>
       <c r="U8" s="16">
         <v>37</v>
       </c>
+      <c r="V8" s="16">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="15">
         <v>3</v>
       </c>
       <c r="D9" s="15">
         <v>78</v>
       </c>
       <c r="E9" s="16">
         <v>67</v>
       </c>
       <c r="F9" s="16">
         <v>101</v>
       </c>
       <c r="G9" s="16">
         <v>77</v>
       </c>
       <c r="H9" s="17">
         <v>67</v>
@@ -2018,50 +2024,53 @@
       </c>
       <c r="N9" s="16">
         <v>99</v>
       </c>
       <c r="O9" s="19">
         <v>128</v>
       </c>
       <c r="P9" s="19">
         <v>84</v>
       </c>
       <c r="Q9" s="16">
         <v>98</v>
       </c>
       <c r="R9" s="16">
         <v>36</v>
       </c>
       <c r="S9" s="16">
         <v>7</v>
       </c>
       <c r="T9" s="16">
         <v>4</v>
       </c>
       <c r="U9" s="16">
         <v>4</v>
       </c>
+      <c r="V9" s="16">
+        <v>4</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="15">
         <v>8</v>
       </c>
       <c r="D10" s="15">
         <v>26</v>
       </c>
       <c r="E10" s="16">
         <v>13</v>
       </c>
       <c r="F10" s="16">
         <v>37</v>
       </c>
       <c r="G10" s="16">
         <v>26</v>
       </c>
       <c r="H10" s="17">
         <v>17</v>
@@ -2083,50 +2092,53 @@
       </c>
       <c r="N10" s="16">
         <v>88</v>
       </c>
       <c r="O10" s="19">
         <v>75</v>
       </c>
       <c r="P10" s="19">
         <v>36</v>
       </c>
       <c r="Q10" s="16">
         <v>48</v>
       </c>
       <c r="R10" s="16">
         <v>18</v>
       </c>
       <c r="S10" s="16">
         <v>3</v>
       </c>
       <c r="T10" s="16">
         <v>4</v>
       </c>
       <c r="U10" s="16">
         <v>11</v>
       </c>
+      <c r="V10" s="16">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="15">
         <v>6</v>
       </c>
       <c r="D11" s="15">
         <v>77</v>
       </c>
       <c r="E11" s="16">
         <v>56</v>
       </c>
       <c r="F11" s="16">
         <v>102</v>
       </c>
       <c r="G11" s="16">
         <v>54</v>
       </c>
       <c r="H11" s="17">
         <v>56</v>
@@ -2148,50 +2160,53 @@
       </c>
       <c r="N11" s="16">
         <v>94</v>
       </c>
       <c r="O11" s="19">
         <v>88</v>
       </c>
       <c r="P11" s="19">
         <v>61</v>
       </c>
       <c r="Q11" s="16">
         <v>104</v>
       </c>
       <c r="R11" s="16">
         <v>38</v>
       </c>
       <c r="S11" s="16">
         <v>11</v>
       </c>
       <c r="T11" s="16">
         <v>13</v>
       </c>
       <c r="U11" s="16">
         <v>35</v>
       </c>
+      <c r="V11" s="16">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <v>14</v>
       </c>
       <c r="E12" s="16">
         <v>25</v>
       </c>
       <c r="F12" s="16">
         <v>29</v>
       </c>
       <c r="G12" s="16">
         <v>34</v>
       </c>
       <c r="H12" s="17">
         <v>20</v>
@@ -2213,50 +2228,53 @@
       </c>
       <c r="N12" s="16">
         <v>55</v>
       </c>
       <c r="O12" s="19">
         <v>44</v>
       </c>
       <c r="P12" s="19">
         <v>35</v>
       </c>
       <c r="Q12" s="16">
         <v>29</v>
       </c>
       <c r="R12" s="16">
         <v>16</v>
       </c>
       <c r="S12" s="16">
         <v>7</v>
       </c>
       <c r="T12" s="16">
         <v>8</v>
       </c>
       <c r="U12" s="16">
         <v>7</v>
       </c>
+      <c r="V12" s="16">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="15">
         <v>9</v>
       </c>
       <c r="D13" s="15">
         <v>37</v>
       </c>
       <c r="E13" s="16">
         <v>32</v>
       </c>
       <c r="F13" s="16">
         <v>73</v>
       </c>
       <c r="G13" s="16">
         <v>40</v>
       </c>
       <c r="H13" s="17">
         <v>15</v>
@@ -2278,50 +2296,53 @@
       </c>
       <c r="N13" s="16">
         <v>68</v>
       </c>
       <c r="O13" s="19">
         <v>48</v>
       </c>
       <c r="P13" s="19">
         <v>53</v>
       </c>
       <c r="Q13" s="16">
         <v>54</v>
       </c>
       <c r="R13" s="16">
         <v>20</v>
       </c>
       <c r="S13" s="16">
         <v>8</v>
       </c>
       <c r="T13" s="16">
         <v>9</v>
       </c>
       <c r="U13" s="16">
         <v>18</v>
       </c>
+      <c r="V13" s="16">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="15">
         <v>3</v>
       </c>
       <c r="D14" s="15">
         <v>42</v>
       </c>
       <c r="E14" s="16">
         <v>25</v>
       </c>
       <c r="F14" s="16">
         <v>54</v>
       </c>
       <c r="G14" s="16">
         <v>30</v>
       </c>
       <c r="H14" s="17">
         <v>17</v>
@@ -2343,50 +2364,53 @@
       </c>
       <c r="N14" s="16">
         <v>40</v>
       </c>
       <c r="O14" s="19">
         <v>66</v>
       </c>
       <c r="P14" s="19">
         <v>24</v>
       </c>
       <c r="Q14" s="16">
         <v>50</v>
       </c>
       <c r="R14" s="16">
         <v>31</v>
       </c>
       <c r="S14" s="16">
         <v>2</v>
       </c>
       <c r="T14" s="16">
         <v>5</v>
       </c>
       <c r="U14" s="16">
         <v>3</v>
       </c>
+      <c r="V14" s="16">
+        <v>7</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="20">
         <v>1</v>
       </c>
       <c r="D15" s="20">
         <v>35</v>
       </c>
       <c r="E15" s="21">
         <v>30</v>
       </c>
       <c r="F15" s="21">
         <v>50</v>
       </c>
       <c r="G15" s="21">
         <v>36</v>
       </c>
       <c r="H15" s="22">
         <v>19</v>
@@ -2407,50 +2431,53 @@
         <v>27</v>
       </c>
       <c r="N15" s="21">
         <v>41</v>
       </c>
       <c r="O15" s="22">
         <v>37</v>
       </c>
       <c r="P15" s="22">
         <v>18</v>
       </c>
       <c r="Q15" s="21">
         <v>26</v>
       </c>
       <c r="R15" s="21">
         <v>19</v>
       </c>
       <c r="S15" s="21">
         <v>4</v>
       </c>
       <c r="T15" s="21">
         <v>6</v>
       </c>
       <c r="U15" s="21">
         <v>9</v>
+      </c>
+      <c r="V15" s="21">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>