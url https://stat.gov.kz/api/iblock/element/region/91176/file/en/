--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -609,54 +609,54 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -942,51 +942,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="35">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1069,59 +1069,59 @@
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="5">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>67</v>
       </c>
@@ -1150,729 +1150,750 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="116.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="8" customFormat="1" ht="25.5">
-      <c r="A2" s="18" t="s">
+    <row r="1" spans="1:26" s="8" customFormat="1" ht="25.5">
+      <c r="A1" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B1" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="40"/>
-[...38 lines deleted...]
-      <c r="Z5" s="20" t="s">
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:26" s="19" customFormat="1" ht="11.25">
+      <c r="A3" s="22"/>
+      <c r="Z3" s="20" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="22" customFormat="1" ht="11.25">
-      <c r="A6" s="41" t="s">
+    <row r="4" spans="1:26" s="22" customFormat="1" ht="11.25">
+      <c r="A4" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="46"/>
-      <c r="C6" s="42">
+      <c r="B4" s="47"/>
+      <c r="C4" s="42">
         <v>2025</v>
       </c>
-      <c r="D6" s="42"/>
-[...10 lines deleted...]
-      <c r="O6" s="43">
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="43">
         <v>2026</v>
       </c>
-      <c r="P6" s="44"/>
-[...9 lines deleted...]
-      <c r="Z6" s="45"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="45"/>
+    </row>
+    <row r="5" spans="1:26" s="22" customFormat="1" ht="11.25">
+      <c r="A5" s="46"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="24" customFormat="1" ht="11.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+      <c r="Z6" s="41"/>
     </row>
     <row r="7" spans="1:26" s="22" customFormat="1" ht="11.25">
-      <c r="A7" s="47"/>
-[...102 lines deleted...]
-      <c r="Z8" s="41"/>
+      <c r="A7" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="17">
+        <v>24702</v>
+      </c>
+      <c r="D7" s="17">
+        <v>22009</v>
+      </c>
+      <c r="E7" s="17">
+        <v>19566</v>
+      </c>
+      <c r="F7" s="26">
+        <v>23022</v>
+      </c>
+      <c r="G7" s="26">
+        <v>21690</v>
+      </c>
+      <c r="H7" s="26">
+        <v>22841</v>
+      </c>
+      <c r="I7" s="26">
+        <v>25036</v>
+      </c>
+      <c r="J7" s="26">
+        <v>28562</v>
+      </c>
+      <c r="K7" s="17">
+        <v>24870</v>
+      </c>
+      <c r="L7" s="26">
+        <v>22292</v>
+      </c>
+      <c r="M7" s="26">
+        <v>19277</v>
+      </c>
+      <c r="N7" s="17">
+        <v>18995</v>
+      </c>
+      <c r="O7" s="17">
+        <v>25071</v>
+      </c>
+      <c r="P7" s="32">
+        <v>21220</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>23551</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
+      <c r="A8" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="29">
+        <v>2253</v>
+      </c>
+      <c r="D8" s="29">
+        <v>2214</v>
+      </c>
+      <c r="E8" s="29">
+        <v>1813</v>
+      </c>
+      <c r="F8" s="29">
+        <v>2263</v>
+      </c>
+      <c r="G8" s="29">
+        <v>2127</v>
+      </c>
+      <c r="H8" s="29">
+        <v>2277</v>
+      </c>
+      <c r="I8" s="29">
+        <v>2432</v>
+      </c>
+      <c r="J8" s="29">
+        <v>2778</v>
+      </c>
+      <c r="K8" s="17">
+        <v>2518</v>
+      </c>
+      <c r="L8" s="17">
+        <v>2060</v>
+      </c>
+      <c r="M8" s="17">
+        <v>1831</v>
+      </c>
+      <c r="N8" s="17">
+        <v>1768</v>
+      </c>
+      <c r="O8" s="17">
+        <v>2398</v>
+      </c>
+      <c r="P8" s="32">
+        <v>2219</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>2399</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
-      <c r="A9" s="25" t="s">
-[...27 lines deleted...]
-        <v>28562</v>
+      <c r="A9" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="29">
+        <v>5361</v>
+      </c>
+      <c r="D9" s="29">
+        <v>4742</v>
+      </c>
+      <c r="E9" s="29">
+        <v>4304</v>
+      </c>
+      <c r="F9" s="29">
+        <v>4728</v>
+      </c>
+      <c r="G9" s="29">
+        <v>4533</v>
+      </c>
+      <c r="H9" s="29">
+        <v>4584</v>
+      </c>
+      <c r="I9" s="29">
+        <v>5062</v>
+      </c>
+      <c r="J9" s="29">
+        <v>6035</v>
       </c>
       <c r="K9" s="17">
-        <v>24870</v>
-[...5 lines deleted...]
-        <v>19277</v>
+        <v>4819</v>
+      </c>
+      <c r="L9" s="17">
+        <v>4352</v>
+      </c>
+      <c r="M9" s="17">
+        <v>3853</v>
       </c>
       <c r="N9" s="17">
-        <v>18995</v>
+        <v>4035</v>
       </c>
       <c r="O9" s="17">
-        <v>25071</v>
+        <v>5325</v>
       </c>
       <c r="P9" s="32">
-        <v>21220</v>
+        <v>4539</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>5009</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C10" s="29">
-        <v>2253</v>
+        <v>3151</v>
       </c>
       <c r="D10" s="29">
-        <v>2214</v>
+        <v>2934</v>
       </c>
       <c r="E10" s="29">
-        <v>1813</v>
+        <v>2524</v>
       </c>
       <c r="F10" s="29">
-        <v>2263</v>
+        <v>3200</v>
       </c>
       <c r="G10" s="29">
-        <v>2127</v>
+        <v>2835</v>
       </c>
       <c r="H10" s="29">
-        <v>2277</v>
+        <v>2949</v>
       </c>
       <c r="I10" s="29">
-        <v>2432</v>
+        <v>3331</v>
       </c>
       <c r="J10" s="29">
-        <v>2778</v>
+        <v>4013</v>
       </c>
       <c r="K10" s="17">
-        <v>2518</v>
+        <v>3622</v>
       </c>
       <c r="L10" s="17">
-        <v>2060</v>
+        <v>3398</v>
       </c>
       <c r="M10" s="17">
-        <v>1831</v>
+        <v>2822</v>
       </c>
       <c r="N10" s="17">
-        <v>1768</v>
+        <v>2767</v>
       </c>
       <c r="O10" s="17">
-        <v>2398</v>
+        <v>3474</v>
       </c>
       <c r="P10" s="32">
-        <v>2219</v>
+        <v>2850</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>3347</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C11" s="29">
-        <v>5361</v>
+        <v>3493</v>
       </c>
       <c r="D11" s="29">
-        <v>4742</v>
+        <v>2996</v>
       </c>
       <c r="E11" s="29">
-        <v>4304</v>
+        <v>2737</v>
       </c>
       <c r="F11" s="29">
-        <v>4728</v>
+        <v>3354</v>
       </c>
       <c r="G11" s="29">
-        <v>4533</v>
+        <v>3144</v>
       </c>
       <c r="H11" s="29">
-        <v>4584</v>
+        <v>3531</v>
       </c>
       <c r="I11" s="29">
-        <v>5062</v>
+        <v>3694</v>
       </c>
       <c r="J11" s="29">
-        <v>6035</v>
+        <v>4350</v>
       </c>
       <c r="K11" s="17">
-        <v>4819</v>
+        <v>3603</v>
       </c>
       <c r="L11" s="17">
-        <v>4352</v>
+        <v>3170</v>
       </c>
       <c r="M11" s="17">
-        <v>3853</v>
+        <v>2672</v>
       </c>
       <c r="N11" s="17">
-        <v>4035</v>
+        <v>2865</v>
       </c>
       <c r="O11" s="17">
-        <v>5325</v>
+        <v>3478</v>
       </c>
       <c r="P11" s="32">
-        <v>4539</v>
+        <v>2917</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>3248</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="C12" s="29">
-        <v>3151</v>
+        <v>1696</v>
       </c>
       <c r="D12" s="29">
-        <v>2934</v>
+        <v>1359</v>
       </c>
       <c r="E12" s="29">
-        <v>2524</v>
+        <v>1328</v>
       </c>
       <c r="F12" s="29">
-        <v>3200</v>
+        <v>1497</v>
       </c>
       <c r="G12" s="29">
-        <v>2835</v>
+        <v>1463</v>
       </c>
       <c r="H12" s="29">
-        <v>2949</v>
+        <v>1490</v>
       </c>
       <c r="I12" s="29">
-        <v>3331</v>
+        <v>1639</v>
       </c>
       <c r="J12" s="29">
-        <v>4013</v>
+        <v>1764</v>
       </c>
       <c r="K12" s="17">
-        <v>3622</v>
+        <v>1602</v>
       </c>
       <c r="L12" s="17">
-        <v>3398</v>
+        <v>1545</v>
       </c>
       <c r="M12" s="17">
-        <v>2822</v>
+        <v>1362</v>
       </c>
       <c r="N12" s="17">
-        <v>2767</v>
+        <v>1254</v>
       </c>
       <c r="O12" s="17">
-        <v>3474</v>
+        <v>1636</v>
       </c>
       <c r="P12" s="32">
-        <v>2850</v>
+        <v>1297</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>1409</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C13" s="29">
-        <v>3493</v>
+        <v>1818</v>
       </c>
       <c r="D13" s="29">
-        <v>2996</v>
+        <v>1751</v>
       </c>
       <c r="E13" s="29">
-        <v>2737</v>
+        <v>1654</v>
       </c>
       <c r="F13" s="29">
-        <v>3354</v>
+        <v>2058</v>
       </c>
       <c r="G13" s="29">
-        <v>3144</v>
+        <v>1879</v>
       </c>
       <c r="H13" s="29">
-        <v>3531</v>
+        <v>2062</v>
       </c>
       <c r="I13" s="29">
-        <v>3694</v>
+        <v>2141</v>
       </c>
       <c r="J13" s="29">
-        <v>4350</v>
+        <v>2184</v>
       </c>
       <c r="K13" s="17">
-        <v>3603</v>
+        <v>2109</v>
       </c>
       <c r="L13" s="17">
-        <v>3170</v>
+        <v>1841</v>
       </c>
       <c r="M13" s="17">
-        <v>2672</v>
+        <v>1626</v>
       </c>
       <c r="N13" s="17">
-        <v>2865</v>
+        <v>1572</v>
       </c>
       <c r="O13" s="17">
-        <v>3478</v>
+        <v>1984</v>
       </c>
       <c r="P13" s="32">
-        <v>2917</v>
+        <v>1665</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>1931</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="C14" s="29">
-        <v>1696</v>
+        <v>4642</v>
       </c>
       <c r="D14" s="29">
-        <v>1359</v>
+        <v>3909</v>
       </c>
       <c r="E14" s="29">
-        <v>1328</v>
+        <v>3347</v>
       </c>
       <c r="F14" s="29">
-        <v>1497</v>
+        <v>3727</v>
       </c>
       <c r="G14" s="29">
-        <v>1463</v>
+        <v>3493</v>
       </c>
       <c r="H14" s="29">
-        <v>1490</v>
+        <v>3814</v>
       </c>
       <c r="I14" s="29">
-        <v>1639</v>
+        <v>4371</v>
       </c>
       <c r="J14" s="29">
+        <v>4798</v>
+      </c>
+      <c r="K14" s="17">
+        <v>4256</v>
+      </c>
+      <c r="L14" s="17">
+        <v>3675</v>
+      </c>
+      <c r="M14" s="17">
+        <v>3103</v>
+      </c>
+      <c r="N14" s="17">
+        <v>2970</v>
+      </c>
+      <c r="O14" s="17">
+        <v>4315</v>
+      </c>
+      <c r="P14" s="32">
+        <v>3523</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
+      <c r="A15" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="12">
+        <v>2288</v>
+      </c>
+      <c r="D15" s="12">
+        <v>2104</v>
+      </c>
+      <c r="E15" s="12">
+        <v>1859</v>
+      </c>
+      <c r="F15" s="12">
+        <v>2195</v>
+      </c>
+      <c r="G15" s="12">
+        <v>2216</v>
+      </c>
+      <c r="H15" s="12">
+        <v>2134</v>
+      </c>
+      <c r="I15" s="12">
+        <v>2366</v>
+      </c>
+      <c r="J15" s="12">
+        <v>2640</v>
+      </c>
+      <c r="K15" s="13">
+        <v>2341</v>
+      </c>
+      <c r="L15" s="13">
+        <v>2251</v>
+      </c>
+      <c r="M15" s="13">
+        <v>2008</v>
+      </c>
+      <c r="N15" s="13">
         <v>1764</v>
       </c>
-      <c r="K14" s="17">
-[...161 lines deleted...]
-      <c r="O17" s="13">
+      <c r="O15" s="13">
         <v>2461</v>
       </c>
-      <c r="P17" s="33">
+      <c r="P15" s="33">
         <v>2210</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>2292</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>