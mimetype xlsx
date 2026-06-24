--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1069,59 +1069,59 @@
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>67</v>
       </c>
@@ -1153,68 +1153,68 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="116.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="25.5">
       <c r="A1" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
@@ -1417,50 +1417,53 @@
       </c>
       <c r="J7" s="26">
         <v>28562</v>
       </c>
       <c r="K7" s="17">
         <v>24870</v>
       </c>
       <c r="L7" s="26">
         <v>22292</v>
       </c>
       <c r="M7" s="26">
         <v>19277</v>
       </c>
       <c r="N7" s="17">
         <v>18995</v>
       </c>
       <c r="O7" s="17">
         <v>25071</v>
       </c>
       <c r="P7" s="32">
         <v>21220</v>
       </c>
       <c r="Q7" s="32">
         <v>23551</v>
       </c>
+      <c r="R7" s="32">
+        <v>21361</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="29">
         <v>2253</v>
       </c>
       <c r="D8" s="29">
         <v>2214</v>
       </c>
       <c r="E8" s="29">
         <v>1813</v>
       </c>
       <c r="F8" s="29">
         <v>2263</v>
       </c>
       <c r="G8" s="29">
         <v>2127</v>
       </c>
       <c r="H8" s="29">
         <v>2277</v>
@@ -1470,50 +1473,53 @@
       </c>
       <c r="J8" s="29">
         <v>2778</v>
       </c>
       <c r="K8" s="17">
         <v>2518</v>
       </c>
       <c r="L8" s="17">
         <v>2060</v>
       </c>
       <c r="M8" s="17">
         <v>1831</v>
       </c>
       <c r="N8" s="17">
         <v>1768</v>
       </c>
       <c r="O8" s="17">
         <v>2398</v>
       </c>
       <c r="P8" s="32">
         <v>2219</v>
       </c>
       <c r="Q8" s="32">
         <v>2399</v>
       </c>
+      <c r="R8" s="32">
+        <v>2054</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="29">
         <v>5361</v>
       </c>
       <c r="D9" s="29">
         <v>4742</v>
       </c>
       <c r="E9" s="29">
         <v>4304</v>
       </c>
       <c r="F9" s="29">
         <v>4728</v>
       </c>
       <c r="G9" s="29">
         <v>4533</v>
       </c>
       <c r="H9" s="29">
         <v>4584</v>
@@ -1523,50 +1529,53 @@
       </c>
       <c r="J9" s="29">
         <v>6035</v>
       </c>
       <c r="K9" s="17">
         <v>4819</v>
       </c>
       <c r="L9" s="17">
         <v>4352</v>
       </c>
       <c r="M9" s="17">
         <v>3853</v>
       </c>
       <c r="N9" s="17">
         <v>4035</v>
       </c>
       <c r="O9" s="17">
         <v>5325</v>
       </c>
       <c r="P9" s="32">
         <v>4539</v>
       </c>
       <c r="Q9" s="32">
         <v>5009</v>
       </c>
+      <c r="R9" s="32">
+        <v>4585</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>3151</v>
       </c>
       <c r="D10" s="29">
         <v>2934</v>
       </c>
       <c r="E10" s="29">
         <v>2524</v>
       </c>
       <c r="F10" s="29">
         <v>3200</v>
       </c>
       <c r="G10" s="29">
         <v>2835</v>
       </c>
       <c r="H10" s="29">
         <v>2949</v>
@@ -1576,50 +1585,53 @@
       </c>
       <c r="J10" s="29">
         <v>4013</v>
       </c>
       <c r="K10" s="17">
         <v>3622</v>
       </c>
       <c r="L10" s="17">
         <v>3398</v>
       </c>
       <c r="M10" s="17">
         <v>2822</v>
       </c>
       <c r="N10" s="17">
         <v>2767</v>
       </c>
       <c r="O10" s="17">
         <v>3474</v>
       </c>
       <c r="P10" s="32">
         <v>2850</v>
       </c>
       <c r="Q10" s="32">
         <v>3347</v>
       </c>
+      <c r="R10" s="32">
+        <v>2941</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="29">
         <v>3493</v>
       </c>
       <c r="D11" s="29">
         <v>2996</v>
       </c>
       <c r="E11" s="29">
         <v>2737</v>
       </c>
       <c r="F11" s="29">
         <v>3354</v>
       </c>
       <c r="G11" s="29">
         <v>3144</v>
       </c>
       <c r="H11" s="29">
         <v>3531</v>
@@ -1629,50 +1641,53 @@
       </c>
       <c r="J11" s="29">
         <v>4350</v>
       </c>
       <c r="K11" s="17">
         <v>3603</v>
       </c>
       <c r="L11" s="17">
         <v>3170</v>
       </c>
       <c r="M11" s="17">
         <v>2672</v>
       </c>
       <c r="N11" s="17">
         <v>2865</v>
       </c>
       <c r="O11" s="17">
         <v>3478</v>
       </c>
       <c r="P11" s="32">
         <v>2917</v>
       </c>
       <c r="Q11" s="32">
         <v>3248</v>
       </c>
+      <c r="R11" s="32">
+        <v>3000</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="29">
         <v>1696</v>
       </c>
       <c r="D12" s="29">
         <v>1359</v>
       </c>
       <c r="E12" s="29">
         <v>1328</v>
       </c>
       <c r="F12" s="29">
         <v>1497</v>
       </c>
       <c r="G12" s="29">
         <v>1463</v>
       </c>
       <c r="H12" s="29">
         <v>1490</v>
@@ -1682,50 +1697,53 @@
       </c>
       <c r="J12" s="29">
         <v>1764</v>
       </c>
       <c r="K12" s="17">
         <v>1602</v>
       </c>
       <c r="L12" s="17">
         <v>1545</v>
       </c>
       <c r="M12" s="17">
         <v>1362</v>
       </c>
       <c r="N12" s="17">
         <v>1254</v>
       </c>
       <c r="O12" s="17">
         <v>1636</v>
       </c>
       <c r="P12" s="32">
         <v>1297</v>
       </c>
       <c r="Q12" s="32">
         <v>1409</v>
       </c>
+      <c r="R12" s="32">
+        <v>1380</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="29">
         <v>1818</v>
       </c>
       <c r="D13" s="29">
         <v>1751</v>
       </c>
       <c r="E13" s="29">
         <v>1654</v>
       </c>
       <c r="F13" s="29">
         <v>2058</v>
       </c>
       <c r="G13" s="29">
         <v>1879</v>
       </c>
       <c r="H13" s="29">
         <v>2062</v>
@@ -1735,50 +1753,53 @@
       </c>
       <c r="J13" s="29">
         <v>2184</v>
       </c>
       <c r="K13" s="17">
         <v>2109</v>
       </c>
       <c r="L13" s="17">
         <v>1841</v>
       </c>
       <c r="M13" s="17">
         <v>1626</v>
       </c>
       <c r="N13" s="17">
         <v>1572</v>
       </c>
       <c r="O13" s="17">
         <v>1984</v>
       </c>
       <c r="P13" s="32">
         <v>1665</v>
       </c>
       <c r="Q13" s="32">
         <v>1931</v>
       </c>
+      <c r="R13" s="32">
+        <v>1729</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="29">
         <v>4642</v>
       </c>
       <c r="D14" s="29">
         <v>3909</v>
       </c>
       <c r="E14" s="29">
         <v>3347</v>
       </c>
       <c r="F14" s="29">
         <v>3727</v>
       </c>
       <c r="G14" s="29">
         <v>3493</v>
       </c>
       <c r="H14" s="29">
         <v>3814</v>
@@ -1788,50 +1809,53 @@
       </c>
       <c r="J14" s="29">
         <v>4798</v>
       </c>
       <c r="K14" s="17">
         <v>4256</v>
       </c>
       <c r="L14" s="17">
         <v>3675</v>
       </c>
       <c r="M14" s="17">
         <v>3103</v>
       </c>
       <c r="N14" s="17">
         <v>2970</v>
       </c>
       <c r="O14" s="17">
         <v>4315</v>
       </c>
       <c r="P14" s="32">
         <v>3523</v>
       </c>
       <c r="Q14" s="32">
         <v>3916</v>
       </c>
+      <c r="R14" s="32">
+        <v>3508</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="12">
         <v>2288</v>
       </c>
       <c r="D15" s="12">
         <v>2104</v>
       </c>
       <c r="E15" s="12">
         <v>1859</v>
       </c>
       <c r="F15" s="12">
         <v>2195</v>
       </c>
       <c r="G15" s="12">
         <v>2216</v>
       </c>
       <c r="H15" s="12">
         <v>2134</v>
@@ -1840,50 +1864,53 @@
         <v>2366</v>
       </c>
       <c r="J15" s="12">
         <v>2640</v>
       </c>
       <c r="K15" s="13">
         <v>2341</v>
       </c>
       <c r="L15" s="13">
         <v>2251</v>
       </c>
       <c r="M15" s="13">
         <v>2008</v>
       </c>
       <c r="N15" s="13">
         <v>1764</v>
       </c>
       <c r="O15" s="13">
         <v>2461</v>
       </c>
       <c r="P15" s="33">
         <v>2210</v>
       </c>
       <c r="Q15" s="33">
         <v>2292</v>
+      </c>
+      <c r="R15" s="33">
+        <v>2164</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>