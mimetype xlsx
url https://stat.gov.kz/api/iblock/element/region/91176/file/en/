--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -942,51 +942,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="35">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1069,59 +1069,59 @@
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>67</v>
       </c>
@@ -1153,69 +1153,69 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="116.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
-    <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="25.5">
       <c r="A1" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
@@ -1259,51 +1259,51 @@
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="43">
         <v>2026</v>
       </c>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="44"/>
       <c r="Z4" s="45"/>
     </row>
-    <row r="5" spans="1:26" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="22" customFormat="1" ht="22.5">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>8</v>
@@ -1420,50 +1420,53 @@
       </c>
       <c r="K7" s="17">
         <v>24870</v>
       </c>
       <c r="L7" s="26">
         <v>22292</v>
       </c>
       <c r="M7" s="26">
         <v>19277</v>
       </c>
       <c r="N7" s="17">
         <v>18995</v>
       </c>
       <c r="O7" s="17">
         <v>25071</v>
       </c>
       <c r="P7" s="32">
         <v>21220</v>
       </c>
       <c r="Q7" s="32">
         <v>23551</v>
       </c>
       <c r="R7" s="32">
         <v>21361</v>
       </c>
+      <c r="S7" s="32">
+        <v>19754</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="29">
         <v>2253</v>
       </c>
       <c r="D8" s="29">
         <v>2214</v>
       </c>
       <c r="E8" s="29">
         <v>1813</v>
       </c>
       <c r="F8" s="29">
         <v>2263</v>
       </c>
       <c r="G8" s="29">
         <v>2127</v>
       </c>
       <c r="H8" s="29">
         <v>2277</v>
@@ -1476,50 +1479,53 @@
       </c>
       <c r="K8" s="17">
         <v>2518</v>
       </c>
       <c r="L8" s="17">
         <v>2060</v>
       </c>
       <c r="M8" s="17">
         <v>1831</v>
       </c>
       <c r="N8" s="17">
         <v>1768</v>
       </c>
       <c r="O8" s="17">
         <v>2398</v>
       </c>
       <c r="P8" s="32">
         <v>2219</v>
       </c>
       <c r="Q8" s="32">
         <v>2399</v>
       </c>
       <c r="R8" s="32">
         <v>2054</v>
       </c>
+      <c r="S8" s="32">
+        <v>1843</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="29">
         <v>5361</v>
       </c>
       <c r="D9" s="29">
         <v>4742</v>
       </c>
       <c r="E9" s="29">
         <v>4304</v>
       </c>
       <c r="F9" s="29">
         <v>4728</v>
       </c>
       <c r="G9" s="29">
         <v>4533</v>
       </c>
       <c r="H9" s="29">
         <v>4584</v>
@@ -1532,50 +1538,53 @@
       </c>
       <c r="K9" s="17">
         <v>4819</v>
       </c>
       <c r="L9" s="17">
         <v>4352</v>
       </c>
       <c r="M9" s="17">
         <v>3853</v>
       </c>
       <c r="N9" s="17">
         <v>4035</v>
       </c>
       <c r="O9" s="17">
         <v>5325</v>
       </c>
       <c r="P9" s="32">
         <v>4539</v>
       </c>
       <c r="Q9" s="32">
         <v>5009</v>
       </c>
       <c r="R9" s="32">
         <v>4585</v>
       </c>
+      <c r="S9" s="32">
+        <v>4021</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>3151</v>
       </c>
       <c r="D10" s="29">
         <v>2934</v>
       </c>
       <c r="E10" s="29">
         <v>2524</v>
       </c>
       <c r="F10" s="29">
         <v>3200</v>
       </c>
       <c r="G10" s="29">
         <v>2835</v>
       </c>
       <c r="H10" s="29">
         <v>2949</v>
@@ -1588,50 +1597,53 @@
       </c>
       <c r="K10" s="17">
         <v>3622</v>
       </c>
       <c r="L10" s="17">
         <v>3398</v>
       </c>
       <c r="M10" s="17">
         <v>2822</v>
       </c>
       <c r="N10" s="17">
         <v>2767</v>
       </c>
       <c r="O10" s="17">
         <v>3474</v>
       </c>
       <c r="P10" s="32">
         <v>2850</v>
       </c>
       <c r="Q10" s="32">
         <v>3347</v>
       </c>
       <c r="R10" s="32">
         <v>2941</v>
       </c>
+      <c r="S10" s="32">
+        <v>2941</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="29">
         <v>3493</v>
       </c>
       <c r="D11" s="29">
         <v>2996</v>
       </c>
       <c r="E11" s="29">
         <v>2737</v>
       </c>
       <c r="F11" s="29">
         <v>3354</v>
       </c>
       <c r="G11" s="29">
         <v>3144</v>
       </c>
       <c r="H11" s="29">
         <v>3531</v>
@@ -1644,50 +1656,53 @@
       </c>
       <c r="K11" s="17">
         <v>3603</v>
       </c>
       <c r="L11" s="17">
         <v>3170</v>
       </c>
       <c r="M11" s="17">
         <v>2672</v>
       </c>
       <c r="N11" s="17">
         <v>2865</v>
       </c>
       <c r="O11" s="17">
         <v>3478</v>
       </c>
       <c r="P11" s="32">
         <v>2917</v>
       </c>
       <c r="Q11" s="32">
         <v>3248</v>
       </c>
       <c r="R11" s="32">
         <v>3000</v>
       </c>
+      <c r="S11" s="32">
+        <v>3038</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="29">
         <v>1696</v>
       </c>
       <c r="D12" s="29">
         <v>1359</v>
       </c>
       <c r="E12" s="29">
         <v>1328</v>
       </c>
       <c r="F12" s="29">
         <v>1497</v>
       </c>
       <c r="G12" s="29">
         <v>1463</v>
       </c>
       <c r="H12" s="29">
         <v>1490</v>
@@ -1700,50 +1715,53 @@
       </c>
       <c r="K12" s="17">
         <v>1602</v>
       </c>
       <c r="L12" s="17">
         <v>1545</v>
       </c>
       <c r="M12" s="17">
         <v>1362</v>
       </c>
       <c r="N12" s="17">
         <v>1254</v>
       </c>
       <c r="O12" s="17">
         <v>1636</v>
       </c>
       <c r="P12" s="32">
         <v>1297</v>
       </c>
       <c r="Q12" s="32">
         <v>1409</v>
       </c>
       <c r="R12" s="32">
         <v>1380</v>
       </c>
+      <c r="S12" s="32">
+        <v>1279</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="29">
         <v>1818</v>
       </c>
       <c r="D13" s="29">
         <v>1751</v>
       </c>
       <c r="E13" s="29">
         <v>1654</v>
       </c>
       <c r="F13" s="29">
         <v>2058</v>
       </c>
       <c r="G13" s="29">
         <v>1879</v>
       </c>
       <c r="H13" s="29">
         <v>2062</v>
@@ -1756,50 +1774,53 @@
       </c>
       <c r="K13" s="17">
         <v>2109</v>
       </c>
       <c r="L13" s="17">
         <v>1841</v>
       </c>
       <c r="M13" s="17">
         <v>1626</v>
       </c>
       <c r="N13" s="17">
         <v>1572</v>
       </c>
       <c r="O13" s="17">
         <v>1984</v>
       </c>
       <c r="P13" s="32">
         <v>1665</v>
       </c>
       <c r="Q13" s="32">
         <v>1931</v>
       </c>
       <c r="R13" s="32">
         <v>1729</v>
       </c>
+      <c r="S13" s="32">
+        <v>1690</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="29">
         <v>4642</v>
       </c>
       <c r="D14" s="29">
         <v>3909</v>
       </c>
       <c r="E14" s="29">
         <v>3347</v>
       </c>
       <c r="F14" s="29">
         <v>3727</v>
       </c>
       <c r="G14" s="29">
         <v>3493</v>
       </c>
       <c r="H14" s="29">
         <v>3814</v>
@@ -1812,50 +1833,53 @@
       </c>
       <c r="K14" s="17">
         <v>4256</v>
       </c>
       <c r="L14" s="17">
         <v>3675</v>
       </c>
       <c r="M14" s="17">
         <v>3103</v>
       </c>
       <c r="N14" s="17">
         <v>2970</v>
       </c>
       <c r="O14" s="17">
         <v>4315</v>
       </c>
       <c r="P14" s="32">
         <v>3523</v>
       </c>
       <c r="Q14" s="32">
         <v>3916</v>
       </c>
       <c r="R14" s="32">
         <v>3508</v>
       </c>
+      <c r="S14" s="32">
+        <v>3057</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="12">
         <v>2288</v>
       </c>
       <c r="D15" s="12">
         <v>2104</v>
       </c>
       <c r="E15" s="12">
         <v>1859</v>
       </c>
       <c r="F15" s="12">
         <v>2195</v>
       </c>
       <c r="G15" s="12">
         <v>2216</v>
       </c>
       <c r="H15" s="12">
         <v>2134</v>
@@ -1867,50 +1891,53 @@
         <v>2640</v>
       </c>
       <c r="K15" s="13">
         <v>2341</v>
       </c>
       <c r="L15" s="13">
         <v>2251</v>
       </c>
       <c r="M15" s="13">
         <v>2008</v>
       </c>
       <c r="N15" s="13">
         <v>1764</v>
       </c>
       <c r="O15" s="13">
         <v>2461</v>
       </c>
       <c r="P15" s="33">
         <v>2210</v>
       </c>
       <c r="Q15" s="33">
         <v>2292</v>
       </c>
       <c r="R15" s="33">
         <v>2164</v>
+      </c>
+      <c r="S15" s="33">
+        <v>1885</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>