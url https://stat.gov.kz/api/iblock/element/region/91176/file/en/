--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -942,51 +942,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="35">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1069,59 +1069,59 @@
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>67</v>
       </c>
@@ -1153,70 +1153,70 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="116.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="Q23" sqref="Q23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" style="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="25.5">
       <c r="A1" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
@@ -1423,50 +1423,53 @@
       </c>
       <c r="L7" s="26">
         <v>22292</v>
       </c>
       <c r="M7" s="26">
         <v>19277</v>
       </c>
       <c r="N7" s="17">
         <v>18995</v>
       </c>
       <c r="O7" s="17">
         <v>25071</v>
       </c>
       <c r="P7" s="32">
         <v>21220</v>
       </c>
       <c r="Q7" s="32">
         <v>23551</v>
       </c>
       <c r="R7" s="32">
         <v>21361</v>
       </c>
       <c r="S7" s="32">
         <v>19754</v>
       </c>
+      <c r="T7" s="32">
+        <v>29303</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="29">
         <v>2253</v>
       </c>
       <c r="D8" s="29">
         <v>2214</v>
       </c>
       <c r="E8" s="29">
         <v>1813</v>
       </c>
       <c r="F8" s="29">
         <v>2263</v>
       </c>
       <c r="G8" s="29">
         <v>2127</v>
       </c>
       <c r="H8" s="29">
         <v>2277</v>
@@ -1482,50 +1485,53 @@
       </c>
       <c r="L8" s="17">
         <v>2060</v>
       </c>
       <c r="M8" s="17">
         <v>1831</v>
       </c>
       <c r="N8" s="17">
         <v>1768</v>
       </c>
       <c r="O8" s="17">
         <v>2398</v>
       </c>
       <c r="P8" s="32">
         <v>2219</v>
       </c>
       <c r="Q8" s="32">
         <v>2399</v>
       </c>
       <c r="R8" s="32">
         <v>2054</v>
       </c>
       <c r="S8" s="32">
         <v>1843</v>
       </c>
+      <c r="T8" s="32">
+        <v>2771</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="29">
         <v>5361</v>
       </c>
       <c r="D9" s="29">
         <v>4742</v>
       </c>
       <c r="E9" s="29">
         <v>4304</v>
       </c>
       <c r="F9" s="29">
         <v>4728</v>
       </c>
       <c r="G9" s="29">
         <v>4533</v>
       </c>
       <c r="H9" s="29">
         <v>4584</v>
@@ -1541,50 +1547,53 @@
       </c>
       <c r="L9" s="17">
         <v>4352</v>
       </c>
       <c r="M9" s="17">
         <v>3853</v>
       </c>
       <c r="N9" s="17">
         <v>4035</v>
       </c>
       <c r="O9" s="17">
         <v>5325</v>
       </c>
       <c r="P9" s="32">
         <v>4539</v>
       </c>
       <c r="Q9" s="32">
         <v>5009</v>
       </c>
       <c r="R9" s="32">
         <v>4585</v>
       </c>
       <c r="S9" s="32">
         <v>4021</v>
       </c>
+      <c r="T9" s="32">
+        <v>6300</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>3151</v>
       </c>
       <c r="D10" s="29">
         <v>2934</v>
       </c>
       <c r="E10" s="29">
         <v>2524</v>
       </c>
       <c r="F10" s="29">
         <v>3200</v>
       </c>
       <c r="G10" s="29">
         <v>2835</v>
       </c>
       <c r="H10" s="29">
         <v>2949</v>
@@ -1600,50 +1609,53 @@
       </c>
       <c r="L10" s="17">
         <v>3398</v>
       </c>
       <c r="M10" s="17">
         <v>2822</v>
       </c>
       <c r="N10" s="17">
         <v>2767</v>
       </c>
       <c r="O10" s="17">
         <v>3474</v>
       </c>
       <c r="P10" s="32">
         <v>2850</v>
       </c>
       <c r="Q10" s="32">
         <v>3347</v>
       </c>
       <c r="R10" s="32">
         <v>2941</v>
       </c>
       <c r="S10" s="32">
         <v>2941</v>
       </c>
+      <c r="T10" s="32">
+        <v>4141</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="29">
         <v>3493</v>
       </c>
       <c r="D11" s="29">
         <v>2996</v>
       </c>
       <c r="E11" s="29">
         <v>2737</v>
       </c>
       <c r="F11" s="29">
         <v>3354</v>
       </c>
       <c r="G11" s="29">
         <v>3144</v>
       </c>
       <c r="H11" s="29">
         <v>3531</v>
@@ -1659,50 +1671,53 @@
       </c>
       <c r="L11" s="17">
         <v>3170</v>
       </c>
       <c r="M11" s="17">
         <v>2672</v>
       </c>
       <c r="N11" s="17">
         <v>2865</v>
       </c>
       <c r="O11" s="17">
         <v>3478</v>
       </c>
       <c r="P11" s="32">
         <v>2917</v>
       </c>
       <c r="Q11" s="32">
         <v>3248</v>
       </c>
       <c r="R11" s="32">
         <v>3000</v>
       </c>
       <c r="S11" s="32">
         <v>3038</v>
       </c>
+      <c r="T11" s="32">
+        <v>4147</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="29">
         <v>1696</v>
       </c>
       <c r="D12" s="29">
         <v>1359</v>
       </c>
       <c r="E12" s="29">
         <v>1328</v>
       </c>
       <c r="F12" s="29">
         <v>1497</v>
       </c>
       <c r="G12" s="29">
         <v>1463</v>
       </c>
       <c r="H12" s="29">
         <v>1490</v>
@@ -1718,50 +1733,53 @@
       </c>
       <c r="L12" s="17">
         <v>1545</v>
       </c>
       <c r="M12" s="17">
         <v>1362</v>
       </c>
       <c r="N12" s="17">
         <v>1254</v>
       </c>
       <c r="O12" s="17">
         <v>1636</v>
       </c>
       <c r="P12" s="32">
         <v>1297</v>
       </c>
       <c r="Q12" s="32">
         <v>1409</v>
       </c>
       <c r="R12" s="32">
         <v>1380</v>
       </c>
       <c r="S12" s="32">
         <v>1279</v>
       </c>
+      <c r="T12" s="32">
+        <v>1892</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="29">
         <v>1818</v>
       </c>
       <c r="D13" s="29">
         <v>1751</v>
       </c>
       <c r="E13" s="29">
         <v>1654</v>
       </c>
       <c r="F13" s="29">
         <v>2058</v>
       </c>
       <c r="G13" s="29">
         <v>1879</v>
       </c>
       <c r="H13" s="29">
         <v>2062</v>
@@ -1777,50 +1795,53 @@
       </c>
       <c r="L13" s="17">
         <v>1841</v>
       </c>
       <c r="M13" s="17">
         <v>1626</v>
       </c>
       <c r="N13" s="17">
         <v>1572</v>
       </c>
       <c r="O13" s="17">
         <v>1984</v>
       </c>
       <c r="P13" s="32">
         <v>1665</v>
       </c>
       <c r="Q13" s="32">
         <v>1931</v>
       </c>
       <c r="R13" s="32">
         <v>1729</v>
       </c>
       <c r="S13" s="32">
         <v>1690</v>
       </c>
+      <c r="T13" s="32">
+        <v>2621</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="29">
         <v>4642</v>
       </c>
       <c r="D14" s="29">
         <v>3909</v>
       </c>
       <c r="E14" s="29">
         <v>3347</v>
       </c>
       <c r="F14" s="29">
         <v>3727</v>
       </c>
       <c r="G14" s="29">
         <v>3493</v>
       </c>
       <c r="H14" s="29">
         <v>3814</v>
@@ -1836,50 +1857,53 @@
       </c>
       <c r="L14" s="17">
         <v>3675</v>
       </c>
       <c r="M14" s="17">
         <v>3103</v>
       </c>
       <c r="N14" s="17">
         <v>2970</v>
       </c>
       <c r="O14" s="17">
         <v>4315</v>
       </c>
       <c r="P14" s="32">
         <v>3523</v>
       </c>
       <c r="Q14" s="32">
         <v>3916</v>
       </c>
       <c r="R14" s="32">
         <v>3508</v>
       </c>
       <c r="S14" s="32">
         <v>3057</v>
       </c>
+      <c r="T14" s="32">
+        <v>4501</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="12">
         <v>2288</v>
       </c>
       <c r="D15" s="12">
         <v>2104</v>
       </c>
       <c r="E15" s="12">
         <v>1859</v>
       </c>
       <c r="F15" s="12">
         <v>2195</v>
       </c>
       <c r="G15" s="12">
         <v>2216</v>
       </c>
       <c r="H15" s="12">
         <v>2134</v>
@@ -1894,50 +1918,53 @@
         <v>2341</v>
       </c>
       <c r="L15" s="13">
         <v>2251</v>
       </c>
       <c r="M15" s="13">
         <v>2008</v>
       </c>
       <c r="N15" s="13">
         <v>1764</v>
       </c>
       <c r="O15" s="13">
         <v>2461</v>
       </c>
       <c r="P15" s="33">
         <v>2210</v>
       </c>
       <c r="Q15" s="33">
         <v>2292</v>
       </c>
       <c r="R15" s="33">
         <v>2164</v>
       </c>
       <c r="S15" s="33">
         <v>1885</v>
+      </c>
+      <c r="T15" s="33">
+        <v>2930</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>