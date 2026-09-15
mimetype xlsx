--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -942,54 +942,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="35">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
         <v>32</v>
@@ -1069,59 +1069,59 @@
       <c r="B12" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>67</v>
       </c>
@@ -1130,94 +1130,94 @@
       <c r="A20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="116.7109375" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+      <selection activeCell="U7" sqref="U7:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" style="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="8" customFormat="1" ht="25.5">
       <c r="A1" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
@@ -1259,51 +1259,51 @@
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="43">
         <v>2026</v>
       </c>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="44"/>
       <c r="Z4" s="45"/>
     </row>
-    <row r="5" spans="1:26" s="22" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>8</v>
@@ -1426,50 +1426,53 @@
       </c>
       <c r="M7" s="26">
         <v>19277</v>
       </c>
       <c r="N7" s="17">
         <v>18995</v>
       </c>
       <c r="O7" s="17">
         <v>25071</v>
       </c>
       <c r="P7" s="32">
         <v>21220</v>
       </c>
       <c r="Q7" s="32">
         <v>23551</v>
       </c>
       <c r="R7" s="32">
         <v>21361</v>
       </c>
       <c r="S7" s="32">
         <v>19754</v>
       </c>
       <c r="T7" s="32">
         <v>29303</v>
       </c>
+      <c r="U7" s="32">
+        <v>25573</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="29">
         <v>2253</v>
       </c>
       <c r="D8" s="29">
         <v>2214</v>
       </c>
       <c r="E8" s="29">
         <v>1813</v>
       </c>
       <c r="F8" s="29">
         <v>2263</v>
       </c>
       <c r="G8" s="29">
         <v>2127</v>
       </c>
       <c r="H8" s="29">
         <v>2277</v>
@@ -1488,50 +1491,53 @@
       </c>
       <c r="M8" s="17">
         <v>1831</v>
       </c>
       <c r="N8" s="17">
         <v>1768</v>
       </c>
       <c r="O8" s="17">
         <v>2398</v>
       </c>
       <c r="P8" s="32">
         <v>2219</v>
       </c>
       <c r="Q8" s="32">
         <v>2399</v>
       </c>
       <c r="R8" s="32">
         <v>2054</v>
       </c>
       <c r="S8" s="32">
         <v>1843</v>
       </c>
       <c r="T8" s="32">
         <v>2771</v>
       </c>
+      <c r="U8" s="32">
+        <v>2280</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="29">
         <v>5361</v>
       </c>
       <c r="D9" s="29">
         <v>4742</v>
       </c>
       <c r="E9" s="29">
         <v>4304</v>
       </c>
       <c r="F9" s="29">
         <v>4728</v>
       </c>
       <c r="G9" s="29">
         <v>4533</v>
       </c>
       <c r="H9" s="29">
         <v>4584</v>
@@ -1550,50 +1556,53 @@
       </c>
       <c r="M9" s="17">
         <v>3853</v>
       </c>
       <c r="N9" s="17">
         <v>4035</v>
       </c>
       <c r="O9" s="17">
         <v>5325</v>
       </c>
       <c r="P9" s="32">
         <v>4539</v>
       </c>
       <c r="Q9" s="32">
         <v>5009</v>
       </c>
       <c r="R9" s="32">
         <v>4585</v>
       </c>
       <c r="S9" s="32">
         <v>4021</v>
       </c>
       <c r="T9" s="32">
         <v>6300</v>
       </c>
+      <c r="U9" s="32">
+        <v>5862</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="29">
         <v>3151</v>
       </c>
       <c r="D10" s="29">
         <v>2934</v>
       </c>
       <c r="E10" s="29">
         <v>2524</v>
       </c>
       <c r="F10" s="29">
         <v>3200</v>
       </c>
       <c r="G10" s="29">
         <v>2835</v>
       </c>
       <c r="H10" s="29">
         <v>2949</v>
@@ -1612,50 +1621,53 @@
       </c>
       <c r="M10" s="17">
         <v>2822</v>
       </c>
       <c r="N10" s="17">
         <v>2767</v>
       </c>
       <c r="O10" s="17">
         <v>3474</v>
       </c>
       <c r="P10" s="32">
         <v>2850</v>
       </c>
       <c r="Q10" s="32">
         <v>3347</v>
       </c>
       <c r="R10" s="32">
         <v>2941</v>
       </c>
       <c r="S10" s="32">
         <v>2941</v>
       </c>
       <c r="T10" s="32">
         <v>4141</v>
       </c>
+      <c r="U10" s="32">
+        <v>3368</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="29">
         <v>3493</v>
       </c>
       <c r="D11" s="29">
         <v>2996</v>
       </c>
       <c r="E11" s="29">
         <v>2737</v>
       </c>
       <c r="F11" s="29">
         <v>3354</v>
       </c>
       <c r="G11" s="29">
         <v>3144</v>
       </c>
       <c r="H11" s="29">
         <v>3531</v>
@@ -1674,50 +1686,53 @@
       </c>
       <c r="M11" s="17">
         <v>2672</v>
       </c>
       <c r="N11" s="17">
         <v>2865</v>
       </c>
       <c r="O11" s="17">
         <v>3478</v>
       </c>
       <c r="P11" s="32">
         <v>2917</v>
       </c>
       <c r="Q11" s="32">
         <v>3248</v>
       </c>
       <c r="R11" s="32">
         <v>3000</v>
       </c>
       <c r="S11" s="32">
         <v>3038</v>
       </c>
       <c r="T11" s="32">
         <v>4147</v>
       </c>
+      <c r="U11" s="32">
+        <v>3558</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="29">
         <v>1696</v>
       </c>
       <c r="D12" s="29">
         <v>1359</v>
       </c>
       <c r="E12" s="29">
         <v>1328</v>
       </c>
       <c r="F12" s="29">
         <v>1497</v>
       </c>
       <c r="G12" s="29">
         <v>1463</v>
       </c>
       <c r="H12" s="29">
         <v>1490</v>
@@ -1736,50 +1751,53 @@
       </c>
       <c r="M12" s="17">
         <v>1362</v>
       </c>
       <c r="N12" s="17">
         <v>1254</v>
       </c>
       <c r="O12" s="17">
         <v>1636</v>
       </c>
       <c r="P12" s="32">
         <v>1297</v>
       </c>
       <c r="Q12" s="32">
         <v>1409</v>
       </c>
       <c r="R12" s="32">
         <v>1380</v>
       </c>
       <c r="S12" s="32">
         <v>1279</v>
       </c>
       <c r="T12" s="32">
         <v>1892</v>
       </c>
+      <c r="U12" s="32">
+        <v>1759</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="29">
         <v>1818</v>
       </c>
       <c r="D13" s="29">
         <v>1751</v>
       </c>
       <c r="E13" s="29">
         <v>1654</v>
       </c>
       <c r="F13" s="29">
         <v>2058</v>
       </c>
       <c r="G13" s="29">
         <v>1879</v>
       </c>
       <c r="H13" s="29">
         <v>2062</v>
@@ -1798,50 +1816,53 @@
       </c>
       <c r="M13" s="17">
         <v>1626</v>
       </c>
       <c r="N13" s="17">
         <v>1572</v>
       </c>
       <c r="O13" s="17">
         <v>1984</v>
       </c>
       <c r="P13" s="32">
         <v>1665</v>
       </c>
       <c r="Q13" s="32">
         <v>1931</v>
       </c>
       <c r="R13" s="32">
         <v>1729</v>
       </c>
       <c r="S13" s="32">
         <v>1690</v>
       </c>
       <c r="T13" s="32">
         <v>2621</v>
       </c>
+      <c r="U13" s="32">
+        <v>2120</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="29">
         <v>4642</v>
       </c>
       <c r="D14" s="29">
         <v>3909</v>
       </c>
       <c r="E14" s="29">
         <v>3347</v>
       </c>
       <c r="F14" s="29">
         <v>3727</v>
       </c>
       <c r="G14" s="29">
         <v>3493</v>
       </c>
       <c r="H14" s="29">
         <v>3814</v>
@@ -1860,50 +1881,53 @@
       </c>
       <c r="M14" s="17">
         <v>3103</v>
       </c>
       <c r="N14" s="17">
         <v>2970</v>
       </c>
       <c r="O14" s="17">
         <v>4315</v>
       </c>
       <c r="P14" s="32">
         <v>3523</v>
       </c>
       <c r="Q14" s="32">
         <v>3916</v>
       </c>
       <c r="R14" s="32">
         <v>3508</v>
       </c>
       <c r="S14" s="32">
         <v>3057</v>
       </c>
       <c r="T14" s="32">
         <v>4501</v>
       </c>
+      <c r="U14" s="32">
+        <v>4100</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="12">
         <v>2288</v>
       </c>
       <c r="D15" s="12">
         <v>2104</v>
       </c>
       <c r="E15" s="12">
         <v>1859</v>
       </c>
       <c r="F15" s="12">
         <v>2195</v>
       </c>
       <c r="G15" s="12">
         <v>2216</v>
       </c>
       <c r="H15" s="12">
         <v>2134</v>
@@ -1921,50 +1945,53 @@
         <v>2251</v>
       </c>
       <c r="M15" s="13">
         <v>2008</v>
       </c>
       <c r="N15" s="13">
         <v>1764</v>
       </c>
       <c r="O15" s="13">
         <v>2461</v>
       </c>
       <c r="P15" s="33">
         <v>2210</v>
       </c>
       <c r="Q15" s="33">
         <v>2292</v>
       </c>
       <c r="R15" s="33">
         <v>2164</v>
       </c>
       <c r="S15" s="33">
         <v>1885</v>
       </c>
       <c r="T15" s="33">
         <v>2930</v>
+      </c>
+      <c r="U15" s="33">
+        <v>2526</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>