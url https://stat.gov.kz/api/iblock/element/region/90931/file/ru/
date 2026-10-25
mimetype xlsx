--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,82 +8,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="854"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="854" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="33" r:id="rId6"/>
     <sheet name="Воздушный" sheetId="34" r:id="rId7"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="34" l="1"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="89">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -802,51 +802,51 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1040,50 +1040,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="3" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
@@ -1405,51 +1408,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="78" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
@@ -1686,51 +1689,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AH13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+      <selection activeCell="J8" sqref="J8:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="8.85546875" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
@@ -1908,165 +1911,169 @@
       </c>
       <c r="B8" s="54">
         <v>1491.3</v>
       </c>
       <c r="C8" s="55">
         <v>3200.6</v>
       </c>
       <c r="D8" s="55">
         <v>5105.6000000000004</v>
       </c>
       <c r="E8" s="55">
         <v>6907.5</v>
       </c>
       <c r="F8" s="55">
         <v>8583.9</v>
       </c>
       <c r="G8" s="55">
         <v>10215.4</v>
       </c>
       <c r="H8" s="55">
         <v>11921</v>
       </c>
       <c r="I8" s="55">
         <v>13636</v>
       </c>
-      <c r="J8" s="58"/>
+      <c r="J8" s="58">
+        <v>15385.8</v>
+      </c>
       <c r="K8" s="58"/>
       <c r="L8" s="37"/>
       <c r="M8" s="61"/>
     </row>
     <row r="9" spans="1:34" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="63">
         <v>2136.9</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>85</v>
       </c>
       <c r="D9" s="35">
         <v>5784.8</v>
       </c>
       <c r="E9" s="35">
         <v>6991.1</v>
       </c>
       <c r="F9" s="35">
         <v>8722.5</v>
       </c>
       <c r="G9" s="35">
         <v>10422</v>
       </c>
       <c r="H9" s="35" t="s">
         <v>86</v>
       </c>
       <c r="I9" s="35">
         <v>14265.2</v>
       </c>
-      <c r="J9" s="64"/>
+      <c r="J9" s="64">
+        <v>16268.7</v>
+      </c>
       <c r="K9" s="64"/>
       <c r="L9" s="87"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:34" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="91"/>
-[...10 lines deleted...]
-      <c r="M10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="92"/>
+      <c r="F10" s="92"/>
+      <c r="G10" s="92"/>
+      <c r="H10" s="92"/>
+      <c r="I10" s="92"/>
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="92"/>
+      <c r="M10" s="92"/>
     </row>
     <row r="11" spans="1:34" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="92" t="s">
+      <c r="A11" s="93" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="92"/>
-[...10 lines deleted...]
-      <c r="M11" s="92"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="93"/>
+      <c r="F11" s="93"/>
+      <c r="G11" s="93"/>
+      <c r="H11" s="93"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="93"/>
+      <c r="M11" s="93"/>
     </row>
     <row r="12" spans="1:34" x14ac:dyDescent="0.2">
-      <c r="A12" s="92" t="s">
+      <c r="A12" s="93" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="92"/>
-[...10 lines deleted...]
-      <c r="M12" s="92"/>
+      <c r="B12" s="93"/>
+      <c r="C12" s="93"/>
+      <c r="D12" s="93"/>
+      <c r="E12" s="93"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="93"/>
+      <c r="L12" s="93"/>
+      <c r="M12" s="93"/>
     </row>
     <row r="13" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="44" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+      <selection activeCell="J8" sqref="J8:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -2243,123 +2250,127 @@
       </c>
       <c r="B8" s="53">
         <v>266.8</v>
       </c>
       <c r="C8" s="60">
         <v>815.1</v>
       </c>
       <c r="D8" s="52">
         <v>1492.4</v>
       </c>
       <c r="E8" s="54">
         <v>2135.6999999999998</v>
       </c>
       <c r="F8" s="54">
         <v>2802.8</v>
       </c>
       <c r="G8" s="58">
         <v>3452.4</v>
       </c>
       <c r="H8" s="55">
         <v>4147.1000000000004</v>
       </c>
       <c r="I8" s="55">
         <v>4862.1000000000004</v>
       </c>
-      <c r="J8" s="55"/>
+      <c r="J8" s="55">
+        <v>5575.8</v>
+      </c>
       <c r="K8" s="55"/>
       <c r="L8" s="55"/>
       <c r="M8" s="61"/>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="88">
         <v>935.6</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>71</v>
       </c>
       <c r="D9" s="89">
         <v>2398</v>
       </c>
       <c r="E9" s="63">
         <v>2891.8</v>
       </c>
       <c r="F9" s="63">
         <v>3646.1</v>
       </c>
       <c r="G9" s="64">
         <v>4376.2</v>
       </c>
       <c r="H9" s="35">
         <v>5132.6000000000004</v>
       </c>
       <c r="I9" s="35">
         <v>5916.4</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="35">
+        <v>6731.9</v>
+      </c>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+      <c r="A10" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="93"/>
-[...10 lines deleted...]
-      <c r="M10" s="93"/>
+      <c r="B10" s="94"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="94"/>
+      <c r="E10" s="94"/>
+      <c r="F10" s="94"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="94"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="J8" sqref="J8:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
@@ -2538,123 +2549,127 @@
       </c>
       <c r="B8" s="53">
         <v>168.8</v>
       </c>
       <c r="C8" s="65">
         <v>328</v>
       </c>
       <c r="D8" s="65">
         <v>524.1</v>
       </c>
       <c r="E8" s="65">
         <v>732.1</v>
       </c>
       <c r="F8" s="65">
         <v>938.7</v>
       </c>
       <c r="G8" s="55">
         <v>1160.5999999999999</v>
       </c>
       <c r="H8" s="55">
         <v>1444</v>
       </c>
       <c r="I8" s="55">
         <v>1736.9</v>
       </c>
-      <c r="J8" s="55"/>
+      <c r="J8" s="55">
+        <v>2081.5</v>
+      </c>
       <c r="K8" s="55"/>
       <c r="L8" s="55"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="32">
         <v>2026</v>
       </c>
       <c r="B9" s="66" t="s">
         <v>73</v>
       </c>
       <c r="C9" s="46">
         <v>416.1</v>
       </c>
       <c r="D9" s="46">
         <v>659.5</v>
       </c>
       <c r="E9" s="46">
         <v>900.6</v>
       </c>
       <c r="F9" s="46">
         <v>1176.2</v>
       </c>
       <c r="G9" s="35">
         <v>1506</v>
       </c>
       <c r="H9" s="35">
         <v>1962.6</v>
       </c>
       <c r="I9" s="35">
         <v>2406.1999999999998</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="35">
+        <v>2925.6</v>
+      </c>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="91"/>
-[...10 lines deleted...]
-      <c r="M10" s="91"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="92"/>
+      <c r="F10" s="92"/>
+      <c r="G10" s="92"/>
+      <c r="H10" s="92"/>
+      <c r="I10" s="92"/>
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="92"/>
+      <c r="M10" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="95" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="J8" sqref="J8:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.85546875" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
@@ -2836,155 +2851,159 @@
       </c>
       <c r="B8" s="80" t="s">
         <v>78</v>
       </c>
       <c r="C8" s="80" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="80" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="80" t="s">
         <v>81</v>
       </c>
       <c r="F8" s="80" t="s">
         <v>82</v>
       </c>
       <c r="G8" s="80" t="s">
         <v>83</v>
       </c>
       <c r="H8" s="81">
         <v>6329.8</v>
       </c>
       <c r="I8" s="80" t="s">
         <v>84</v>
       </c>
-      <c r="J8" s="55"/>
+      <c r="J8" s="91">
+        <v>7728.4</v>
+      </c>
       <c r="K8" s="55"/>
       <c r="L8" s="55"/>
       <c r="M8" s="61"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="38">
         <v>2026</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="35">
         <v>2727.2</v>
       </c>
       <c r="E9" s="35">
         <v>3198.6</v>
       </c>
       <c r="F9" s="35">
         <v>3900.2</v>
       </c>
       <c r="G9" s="35">
         <v>4539.7</v>
       </c>
       <c r="H9" s="82">
         <v>5199.8</v>
       </c>
       <c r="I9" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="35">
+        <v>6611.1</v>
+      </c>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="92" t="s">
+      <c r="A10" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="92"/>
-[...10 lines deleted...]
-      <c r="M10" s="92"/>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="92" t="s">
+      <c r="A11" s="93" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="92"/>
-[...10 lines deleted...]
-      <c r="M11" s="92"/>
+      <c r="B11" s="93"/>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="93"/>
+      <c r="F11" s="93"/>
+      <c r="G11" s="93"/>
+      <c r="H11" s="93"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="93"/>
+      <c r="M11" s="93"/>
     </row>
     <row r="14" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B14" s="30"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="37"/>
       <c r="L14" s="30"/>
       <c r="M14" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M6"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L35" sqref="L35"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="R17" sqref="R17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
@@ -3045,84 +3064,88 @@
       </c>
       <c r="B5" s="67" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="67" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="68" t="s">
         <v>54</v>
       </c>
       <c r="G5" s="68" t="s">
         <v>54</v>
       </c>
       <c r="H5" s="69">
         <v>0.04</v>
       </c>
       <c r="I5" s="69">
         <v>0.04</v>
       </c>
-      <c r="J5" s="69"/>
+      <c r="J5" s="69">
+        <v>0.04</v>
+      </c>
       <c r="K5" s="70"/>
       <c r="L5" s="71"/>
       <c r="M5" s="70"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="38">
         <v>2026</v>
       </c>
       <c r="B6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="72" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="73" t="s">
         <v>77</v>
       </c>
-      <c r="J6" s="74"/>
+      <c r="J6" s="73" t="s">
+        <v>77</v>
+      </c>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="75"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="95" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>