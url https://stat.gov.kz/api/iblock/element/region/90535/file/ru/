--- v0 (2026-04-29)
+++ v1 (2026-07-21)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="14355" windowHeight="11505"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="Основн.показат.трансп" sheetId="23" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>млн. человек</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>* С учетом оценки объемов работы, выполненной индивидуальными предпринимателями, занимающихся коммерческими перевозками.</t>
   </si>
   <si>
     <t>млн. пкм</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
@@ -106,58 +106,59 @@
   <si>
     <t>автобусного*</t>
   </si>
   <si>
     <t>воздушного</t>
   </si>
   <si>
     <t>млн. ткм</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">внутренний водным </t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Основные показатели работы транспорта</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="5">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -184,60 +185,66 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -247,205 +254,276 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...18 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -454,116 +532,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -699,71 +779,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J42" sqref="J42:J48"/>
+      <selection pane="bottomRight" activeCell="A39" sqref="A39:K39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
-    <col min="8" max="10" width="12.42578125" style="1" customWidth="1"/>
-    <col min="11" max="242" width="9.140625" style="1"/>
+    <col min="8" max="11" width="12.42578125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="60"/>
+    <col min="13" max="242" width="9.140625" style="1"/>
     <col min="243" max="243" width="26.7109375" style="1" customWidth="1"/>
     <col min="244" max="245" width="9" style="1" customWidth="1"/>
     <col min="246" max="246" width="8.7109375" style="1" customWidth="1"/>
     <col min="247" max="247" width="8.5703125" style="1" customWidth="1"/>
     <col min="248" max="248" width="9" style="1" customWidth="1"/>
     <col min="249" max="249" width="8.85546875" style="1" customWidth="1"/>
     <col min="250" max="250" width="8.7109375" style="1" customWidth="1"/>
     <col min="251" max="251" width="8.5703125" style="1" customWidth="1"/>
     <col min="252" max="252" width="8.7109375" style="1" customWidth="1"/>
     <col min="253" max="253" width="8.85546875" style="1" customWidth="1"/>
     <col min="254" max="254" width="8.5703125" style="1" customWidth="1"/>
     <col min="255" max="255" width="9" style="1" customWidth="1"/>
     <col min="256" max="256" width="8.7109375" style="1" customWidth="1"/>
     <col min="257" max="260" width="8.5703125" style="1" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" style="1" customWidth="1"/>
     <col min="262" max="498" width="9.140625" style="1"/>
     <col min="499" max="499" width="26.7109375" style="1" customWidth="1"/>
     <col min="500" max="501" width="9" style="1" customWidth="1"/>
     <col min="502" max="502" width="8.7109375" style="1" customWidth="1"/>
     <col min="503" max="503" width="8.5703125" style="1" customWidth="1"/>
     <col min="504" max="504" width="9" style="1" customWidth="1"/>
     <col min="505" max="505" width="8.85546875" style="1" customWidth="1"/>
     <col min="506" max="506" width="8.7109375" style="1" customWidth="1"/>
     <col min="507" max="507" width="8.5703125" style="1" customWidth="1"/>
     <col min="508" max="508" width="8.7109375" style="1" customWidth="1"/>
@@ -1731,1215 +1812,1308 @@
     <col min="15870" max="15870" width="8.5703125" style="1" customWidth="1"/>
     <col min="15871" max="15871" width="9" style="1" customWidth="1"/>
     <col min="15872" max="15872" width="8.7109375" style="1" customWidth="1"/>
     <col min="15873" max="15876" width="8.5703125" style="1" customWidth="1"/>
     <col min="15877" max="15877" width="10.7109375" style="1" customWidth="1"/>
     <col min="15878" max="16114" width="9.140625" style="1"/>
     <col min="16115" max="16115" width="26.7109375" style="1" customWidth="1"/>
     <col min="16116" max="16117" width="9" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="8.7109375" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="8.5703125" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="9" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="8.85546875" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="8.7109375" style="1" customWidth="1"/>
     <col min="16123" max="16123" width="8.5703125" style="1" customWidth="1"/>
     <col min="16124" max="16124" width="8.7109375" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="8.85546875" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="8.5703125" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="9" style="1" customWidth="1"/>
     <col min="16128" max="16128" width="8.7109375" style="1" customWidth="1"/>
     <col min="16129" max="16132" width="8.5703125" style="1" customWidth="1"/>
     <col min="16133" max="16133" width="10.7109375" style="1" customWidth="1"/>
     <col min="16134" max="16363" width="9.140625" style="1"/>
     <col min="16364" max="16384" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12" ht="12.75">
       <c r="A1" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="46" t="s">
+      <c r="K1" s="47"/>
+    </row>
+    <row r="3" spans="1:12" ht="12.75">
+      <c r="A3" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="46"/>
-[...10 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="49"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:10" s="4" customFormat="1">
+    </row>
+    <row r="5" spans="1:12" s="4" customFormat="1">
       <c r="A5" s="2"/>
       <c r="B5" s="3">
         <v>2016</v>
       </c>
       <c r="C5" s="3">
         <v>2017</v>
       </c>
       <c r="D5" s="3">
         <v>2018</v>
       </c>
       <c r="E5" s="3">
         <v>2019</v>
       </c>
       <c r="F5" s="3">
         <v>2020</v>
       </c>
       <c r="G5" s="3">
         <v>2021</v>
       </c>
       <c r="H5" s="3">
         <v>2022</v>
       </c>
       <c r="I5" s="3">
         <v>2023</v>
       </c>
       <c r="J5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5" s="54">
+        <v>2025</v>
+      </c>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="12.95" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <v>39.414999999999999</v>
       </c>
       <c r="C6" s="6">
         <v>39.265000000000001</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8">
         <v>39.963999999999999</v>
       </c>
       <c r="F6" s="6">
         <v>62.325000000000003</v>
       </c>
       <c r="G6" s="6">
         <v>67.727000000000004</v>
       </c>
       <c r="H6" s="9">
         <v>59.792999999999999</v>
       </c>
       <c r="I6" s="9">
         <v>30.537299999999998</v>
       </c>
       <c r="J6" s="9">
         <v>34.761300000000006</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6" s="55">
+        <v>36.698999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7" s="56"/>
+    </row>
+    <row r="8" spans="1:12" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>4.7530000000000001</v>
       </c>
       <c r="H8" s="13">
         <v>5.6159999999999997</v>
       </c>
       <c r="I8" s="9">
         <v>4.8958999999999993</v>
       </c>
       <c r="J8" s="9">
         <v>4.9138999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="21.75" customHeight="1">
+      <c r="K8" s="55">
+        <v>3.6680000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6">
         <v>38.74</v>
       </c>
       <c r="C9" s="6">
         <v>39.256999999999998</v>
       </c>
       <c r="D9" s="6">
         <v>39.454999999999998</v>
       </c>
       <c r="E9" s="15">
         <v>39.96</v>
       </c>
       <c r="F9" s="6">
         <v>33.052999999999997</v>
       </c>
       <c r="G9" s="6">
         <v>35.000999999999998</v>
       </c>
       <c r="H9" s="6">
         <v>30.544</v>
       </c>
       <c r="I9" s="9">
         <v>2.4483999999999999</v>
       </c>
       <c r="J9" s="9">
         <v>2.6314000000000002</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9" s="55">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="12.95" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>29.271999999999998</v>
       </c>
       <c r="G10" s="6">
         <v>27.972000000000001</v>
       </c>
       <c r="H10" s="6">
         <v>23.625</v>
       </c>
       <c r="I10" s="9">
         <v>23.186900000000001</v>
       </c>
       <c r="J10" s="9">
         <v>27.215199999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10" s="55">
+        <v>29.838000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="12.95" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="12.95" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="6">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="C12" s="17">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="6">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F12" s="17">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="16">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
-      <c r="J12" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="J12" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="K12" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="12.95" customHeight="1">
+      <c r="A13" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="45"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46"/>
+      <c r="G13" s="46"/>
+      <c r="H13" s="46"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" s="18"/>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="20"/>
       <c r="E14" s="19"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="22"/>
     </row>
-    <row r="15" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A15" s="48" t="s">
+    <row r="15" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A15" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="48"/>
-[...10 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="49"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.7" customHeight="1">
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="43"/>
-[...9 lines deleted...]
-    <row r="17" spans="1:10" s="4" customFormat="1">
+    </row>
+    <row r="17" spans="1:12" s="4" customFormat="1">
       <c r="A17" s="2"/>
       <c r="B17" s="3">
         <v>2016</v>
       </c>
       <c r="C17" s="3">
         <v>2017</v>
       </c>
       <c r="D17" s="3">
         <v>2018</v>
       </c>
       <c r="E17" s="3">
         <v>2019</v>
       </c>
       <c r="F17" s="3">
         <v>2020</v>
       </c>
       <c r="G17" s="3">
         <v>2021</v>
       </c>
       <c r="H17" s="3">
         <v>2022</v>
       </c>
       <c r="I17" s="3">
         <v>2023</v>
       </c>
       <c r="J17" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17" s="54">
+        <v>2025</v>
+      </c>
+      <c r="L17" s="61"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.95" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="6">
         <v>2906.3209999999999</v>
       </c>
       <c r="C18" s="6">
         <v>3100.085</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="6">
         <v>3520.3780000000002</v>
       </c>
       <c r="F18" s="6">
         <v>9924.5769999999993</v>
       </c>
       <c r="G18" s="6">
         <v>11503.8</v>
       </c>
       <c r="H18" s="9">
         <v>10715.329</v>
       </c>
       <c r="I18" s="9">
         <v>10813.777300000002</v>
       </c>
       <c r="J18" s="9">
         <v>11789.9442</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18" s="55">
+        <v>11624.268</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="12.95" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="11"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19" s="57"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.95" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="27">
         <v>3445.9</v>
       </c>
       <c r="H20" s="9">
         <v>4547.9120000000003</v>
       </c>
       <c r="I20" s="9">
         <v>4144.0375999999997</v>
       </c>
       <c r="J20" s="9">
         <v>4040.7665000000002</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" ht="22.5">
+      <c r="K20" s="55">
+        <v>3437.5920000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="22.5">
       <c r="A21" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9">
         <v>2675.9279999999999</v>
       </c>
       <c r="C21" s="9">
         <v>3099.5940000000001</v>
       </c>
       <c r="D21" s="6">
         <v>3095.4540000000002</v>
       </c>
       <c r="E21" s="15">
         <v>3518.6610000000001</v>
       </c>
       <c r="F21" s="6">
         <v>2589.7539999999999</v>
       </c>
       <c r="G21" s="13">
         <v>1336.8</v>
       </c>
       <c r="H21" s="9">
         <v>1742.999</v>
       </c>
       <c r="I21" s="9">
         <v>2227.9160999999999</v>
       </c>
       <c r="J21" s="9">
         <v>2197.7640000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21" s="55">
+        <v>2250.6590000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="12.95" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <v>7334.8220000000001</v>
       </c>
       <c r="G22" s="28">
         <v>6721.1</v>
       </c>
       <c r="H22" s="9">
         <v>4424.0339999999997</v>
       </c>
       <c r="I22" s="9">
         <v>4441.5335999999998</v>
       </c>
       <c r="J22" s="9">
         <v>5551.4134000000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22" s="55">
+        <v>5935.9949999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="12.95" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="12.95" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="6">
         <v>1E-3</v>
       </c>
       <c r="C24" s="17">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>0.8</v>
       </c>
       <c r="F24" s="6">
         <v>0.26900000000000002</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="9">
         <v>0.38400000000000001</v>
       </c>
       <c r="I24" s="9">
         <v>0.28999999999999998</v>
       </c>
-      <c r="J24" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="44" t="s">
+      <c r="J24" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="12.95" customHeight="1">
+      <c r="A25" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="45"/>
-[...7 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="B25" s="46"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="46"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" s="29"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="G26" s="31"/>
     </row>
-    <row r="27" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A27" s="46" t="s">
+    <row r="27" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A27" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="46"/>
-[...10 lines deleted...]
-      <c r="A28" s="43" t="s">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+    </row>
+    <row r="28" spans="1:12" ht="12.2" customHeight="1">
+      <c r="B28" s="51"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+      <c r="K28" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="43"/>
-[...9 lines deleted...]
-    <row r="29" spans="1:10" s="4" customFormat="1">
+    </row>
+    <row r="29" spans="1:12" s="4" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="2"/>
       <c r="B29" s="3">
         <v>2016</v>
       </c>
       <c r="C29" s="3">
         <v>2017</v>
       </c>
       <c r="D29" s="3">
         <v>2018</v>
       </c>
       <c r="E29" s="3">
         <v>2019</v>
       </c>
       <c r="F29" s="3">
         <v>2020</v>
       </c>
       <c r="G29" s="3">
         <v>2021</v>
       </c>
       <c r="H29" s="3">
         <v>2022</v>
       </c>
       <c r="I29" s="3">
         <v>2023</v>
       </c>
       <c r="J29" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29" s="54">
+        <v>2025</v>
+      </c>
+      <c r="L29" s="61"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.95" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>434.33100000000002</v>
       </c>
       <c r="C30" s="17">
         <v>451.517</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="17">
         <v>429.37700000000001</v>
       </c>
       <c r="F30" s="17">
         <v>143.959</v>
       </c>
       <c r="G30" s="17">
         <v>113.10299999999999</v>
       </c>
       <c r="H30" s="32">
         <v>119.727</v>
       </c>
       <c r="I30" s="32">
         <v>64.452300000000008</v>
       </c>
       <c r="J30" s="32">
         <v>68.893090000000001</v>
       </c>
-    </row>
-    <row r="31" spans="1:10">
+      <c r="K30" s="62">
+        <v>62.648000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="12.95" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="35"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31" s="59"/>
+    </row>
+    <row r="32" spans="1:12" ht="12.95" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="17">
         <v>0.13400000000000001</v>
       </c>
       <c r="H32" s="32">
         <v>0.21299999999999999</v>
       </c>
       <c r="I32" s="32">
         <v>0.17909999999999998</v>
       </c>
       <c r="J32" s="32">
         <v>0.21293999999999999</v>
       </c>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32" s="64">
+        <v>0.41382999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="12.95" customHeight="1">
       <c r="A33" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>346.29399999999998</v>
       </c>
       <c r="C33" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="17">
         <v>381.65800000000002</v>
       </c>
       <c r="E33" s="17">
         <v>395.15199999999999</v>
       </c>
       <c r="F33" s="17">
         <v>133.864</v>
       </c>
       <c r="G33" s="17">
         <v>103.95</v>
       </c>
       <c r="H33" s="32">
         <v>111.119</v>
       </c>
       <c r="I33" s="32">
         <v>58.625599999999999</v>
       </c>
       <c r="J33" s="32">
         <v>57.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:10">
+      <c r="K33" s="65">
+        <v>56.819000000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="12.95" customHeight="1">
       <c r="A34" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>87.286000000000001</v>
       </c>
       <c r="C34" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="37" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="17">
         <v>33.506999999999998</v>
       </c>
       <c r="F34" s="17">
         <v>10.084</v>
       </c>
       <c r="G34" s="17">
         <v>9.0069999999999997</v>
       </c>
       <c r="H34" s="32">
         <v>8.2110000000000003</v>
       </c>
       <c r="I34" s="32">
         <v>5.4370799999999999</v>
       </c>
       <c r="J34" s="32">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34" s="65">
+        <v>5.0640000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="12.95" customHeight="1">
       <c r="A35" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H35" s="32">
         <v>0.2</v>
       </c>
       <c r="I35" s="32">
         <v>0.20019999999999999</v>
       </c>
       <c r="J35" s="32">
         <v>0.25274000000000002</v>
       </c>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35" s="63">
+        <v>0.33241000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="12.95" customHeight="1">
       <c r="A36" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="6">
         <v>0.02</v>
       </c>
       <c r="C36" s="17">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="17">
         <v>1.2E-2</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>2</v>
       </c>
       <c r="H36" s="32" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="J36" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="44" t="s">
+      <c r="J36" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="K36" s="58" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="12.95" customHeight="1">
+      <c r="A37" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="45"/>
-[...7 lines deleted...]
-    <row r="38" spans="1:10">
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="29"/>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
     </row>
-    <row r="39" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A39" s="46" t="s">
+    <row r="39" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A39" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="46"/>
-[...10 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="B39" s="48"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="48"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="B40" s="50"/>
+      <c r="C40" s="50"/>
+      <c r="D40" s="50"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="50"/>
+      <c r="G40" s="50"/>
+      <c r="H40" s="50"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B40" s="49"/>
-[...9 lines deleted...]
-    <row r="41" spans="1:10" s="4" customFormat="1">
+    </row>
+    <row r="41" spans="1:12" s="4" customFormat="1" ht="12.95" customHeight="1">
       <c r="A41" s="2"/>
       <c r="B41" s="3">
         <v>2016</v>
       </c>
       <c r="C41" s="3">
         <v>2017</v>
       </c>
       <c r="D41" s="3">
         <v>2018</v>
       </c>
       <c r="E41" s="3">
         <v>2019</v>
       </c>
       <c r="F41" s="3">
         <v>2020</v>
       </c>
       <c r="G41" s="3">
         <v>2021</v>
       </c>
       <c r="H41" s="3">
         <v>2022</v>
       </c>
       <c r="I41" s="3">
         <v>2023</v>
       </c>
       <c r="J41" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41" s="54">
+        <v>2025</v>
+      </c>
+      <c r="L41" s="61"/>
+    </row>
+    <row r="42" spans="1:12" ht="12.95" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="6">
         <v>8409.7219999999998</v>
       </c>
       <c r="C42" s="6">
         <v>8530.9549999999999</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="6">
         <v>9090.9850000000006</v>
       </c>
       <c r="F42" s="6">
         <v>3179.81</v>
       </c>
       <c r="G42" s="6">
         <v>1832.2</v>
       </c>
       <c r="H42" s="9">
         <v>1818.375</v>
       </c>
       <c r="I42" s="9">
         <v>2559.5394999999999</v>
       </c>
       <c r="J42" s="9">
         <v>3599.0502999999999</v>
       </c>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42" s="52">
+        <v>4397.384</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="12.95" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="39"/>
       <c r="C43" s="39"/>
       <c r="D43" s="39"/>
       <c r="E43" s="39"/>
       <c r="F43" s="40"/>
       <c r="G43" s="41"/>
       <c r="H43" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="9"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43" s="57"/>
+    </row>
+    <row r="44" spans="1:12" ht="12.95" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G44" s="27">
         <v>110.2</v>
       </c>
       <c r="H44" s="9">
         <v>185.7</v>
       </c>
       <c r="I44" s="9">
         <v>152.50979999999998</v>
       </c>
       <c r="J44" s="9">
         <v>153.97910000000002</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44" s="52">
+        <v>495.33800000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="12.95" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="6">
         <v>5973.308</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="6">
         <v>5021.6620000000003</v>
       </c>
       <c r="E45" s="6">
         <v>3624.6280000000002</v>
       </c>
       <c r="F45" s="6">
         <v>1511.6959999999999</v>
       </c>
       <c r="G45" s="6">
         <v>1156.7</v>
       </c>
       <c r="H45" s="9">
         <v>970.01499999999999</v>
       </c>
       <c r="I45" s="9">
         <v>1964.2065</v>
       </c>
       <c r="J45" s="9">
         <v>2789.2</v>
       </c>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45" s="66">
+        <v>2975.527</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="12.95" customHeight="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="6">
         <v>1374.0550000000001</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D46" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>4496.0190000000002</v>
       </c>
       <c r="F46" s="6">
         <v>1667.845</v>
       </c>
       <c r="G46" s="6">
         <v>565</v>
       </c>
       <c r="H46" s="9">
         <v>444.15499999999997</v>
       </c>
       <c r="I46" s="9">
         <v>181.38489999999999</v>
       </c>
       <c r="J46" s="9">
         <v>331.6</v>
       </c>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46" s="66">
+        <v>218.25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="12.95" customHeight="1">
       <c r="A47" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="9">
         <v>218.45699999999999</v>
       </c>
       <c r="I47" s="9">
         <v>261.39999999999998</v>
       </c>
       <c r="J47" s="9">
         <v>324.24209999999999</v>
       </c>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47" s="53">
+        <v>708.19500000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="12.95" customHeight="1">
       <c r="A48" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="6">
         <v>0.12</v>
       </c>
       <c r="C48" s="17">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="6">
         <v>0.45100000000000001</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I48" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J48" s="9" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="44" t="s">
+      <c r="K48" s="58" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.95" customHeight="1">
+      <c r="A49" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="45"/>
-[...5 lines deleted...]
-      <c r="H49" s="45"/>
+      <c r="B49" s="46"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="46"/>
+      <c r="F49" s="46"/>
+      <c r="G49" s="46"/>
+      <c r="H49" s="46"/>
     </row>
     <row r="50" spans="1:8" ht="13.7" customHeight="1">
       <c r="A50" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...5 lines deleted...]
-    <mergeCell ref="A39:J39"/>
+  <mergeCells count="9">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A37:H37"/>
-    <mergeCell ref="A4:J4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:J28"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A15:K15"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Основн.показат.трансп</vt:lpstr>
     </vt:vector>