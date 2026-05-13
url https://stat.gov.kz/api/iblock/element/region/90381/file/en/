--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2385" yWindow="1545" windowWidth="18465" windowHeight="10950"/>
+    <workbookView xWindow="-90" yWindow="135" windowWidth="18465" windowHeight="10950"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="By gender" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="42">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
@@ -335,51 +335,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -440,72 +440,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -785,223 +788,225 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AB6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B2" sqref="B2:AX2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2:AX2"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:AX2"/>
-      <selection pane="bottomRight" activeCell="B36" sqref="B36:AZ36"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36:BA36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.85546875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="11" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.42578125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
     <col min="39" max="45" width="9.140625" style="20"/>
     <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="40"/>
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="40"/>
+      <c r="AX2" s="40"/>
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="48">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="47">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1111,107 +1116,111 @@
       </c>
       <c r="AS5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AT5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
+      <c r="BA5" s="29" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="46" t="s">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="46"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="46"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+      <c r="AF6" s="42"/>
+      <c r="AG6" s="42"/>
+      <c r="AH6" s="42"/>
+      <c r="AI6" s="42"/>
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="42"/>
+      <c r="AL6" s="42"/>
+      <c r="AM6" s="42"/>
+      <c r="AN6" s="42"/>
+      <c r="AO6" s="42"/>
+      <c r="AP6" s="42"/>
+      <c r="AQ6" s="42"/>
+      <c r="AR6" s="42"/>
+      <c r="AS6" s="42"/>
+      <c r="AT6" s="42"/>
+      <c r="AU6" s="42"/>
+      <c r="AV6" s="42"/>
+      <c r="AW6" s="42"/>
+      <c r="AX6" s="42"/>
+      <c r="AY6" s="42"/>
+      <c r="AZ6" s="42"/>
+      <c r="BA6" s="42"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="8">
         <v>835686</v>
       </c>
       <c r="C7" s="9">
         <v>835230</v>
       </c>
       <c r="D7" s="9">
         <v>834485</v>
       </c>
       <c r="E7" s="9">
         <v>834196</v>
       </c>
       <c r="F7" s="9">
         <v>833857</v>
       </c>
       <c r="G7" s="9">
         <v>833630</v>
       </c>
       <c r="H7" s="9">
         <v>833270</v>
       </c>
       <c r="I7" s="8">
@@ -1324,52 +1333,55 @@
       </c>
       <c r="AS7" s="35">
         <v>823115</v>
       </c>
       <c r="AT7" s="33">
         <v>822711</v>
       </c>
       <c r="AU7" s="26">
         <v>822379</v>
       </c>
       <c r="AV7" s="31">
         <v>822008</v>
       </c>
       <c r="AW7" s="33">
         <v>821761</v>
       </c>
       <c r="AX7" s="33">
         <v>821473</v>
       </c>
       <c r="AY7" s="31">
         <v>821235</v>
       </c>
       <c r="AZ7" s="31">
         <v>820992</v>
       </c>
+      <c r="BA7" s="31">
+        <v>820605</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="8">
         <v>261368</v>
       </c>
       <c r="C8" s="8">
         <v>261545</v>
       </c>
       <c r="D8" s="8">
         <v>261716</v>
       </c>
       <c r="E8" s="8">
         <v>261889</v>
       </c>
       <c r="F8" s="8">
         <v>262169</v>
       </c>
       <c r="G8" s="8">
         <v>262258</v>
       </c>
       <c r="H8" s="8">
         <v>262549</v>
       </c>
       <c r="I8" s="8">
@@ -1482,52 +1494,55 @@
       </c>
       <c r="AS8" s="35">
         <v>275130</v>
       </c>
       <c r="AT8" s="33">
         <v>275629</v>
       </c>
       <c r="AU8" s="26">
         <v>276090</v>
       </c>
       <c r="AV8" s="31">
         <v>276412</v>
       </c>
       <c r="AW8" s="33">
         <v>276752</v>
       </c>
       <c r="AX8" s="33">
         <v>277064</v>
       </c>
       <c r="AY8" s="31">
         <v>277437</v>
       </c>
       <c r="AZ8" s="31">
         <v>277686</v>
       </c>
+      <c r="BA8" s="31">
+        <v>277757</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>38928</v>
       </c>
       <c r="C9" s="8">
         <v>38874</v>
       </c>
       <c r="D9" s="8">
         <v>38794</v>
       </c>
       <c r="E9" s="8">
         <v>38795</v>
       </c>
       <c r="F9" s="8">
         <v>38772</v>
       </c>
       <c r="G9" s="8">
         <v>38746</v>
       </c>
       <c r="H9" s="8">
         <v>38733</v>
       </c>
       <c r="I9" s="8">
@@ -1640,52 +1655,55 @@
       </c>
       <c r="AS9" s="35">
         <v>36556</v>
       </c>
       <c r="AT9" s="33">
         <v>36392</v>
       </c>
       <c r="AU9" s="26">
         <v>36313</v>
       </c>
       <c r="AV9" s="31">
         <v>36193</v>
       </c>
       <c r="AW9" s="33">
         <v>36131</v>
       </c>
       <c r="AX9" s="33">
         <v>36153</v>
       </c>
       <c r="AY9" s="31">
         <v>36115</v>
       </c>
       <c r="AZ9" s="31">
         <v>36076</v>
       </c>
+      <c r="BA9" s="31">
+        <v>35968</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>35214</v>
       </c>
       <c r="C10" s="8">
         <v>35177</v>
       </c>
       <c r="D10" s="8">
         <v>35118</v>
       </c>
       <c r="E10" s="8">
         <v>35047</v>
       </c>
       <c r="F10" s="8">
         <v>35016</v>
       </c>
       <c r="G10" s="8">
         <v>34949</v>
       </c>
       <c r="H10" s="8">
         <v>34894</v>
       </c>
       <c r="I10" s="8">
@@ -1798,52 +1816,55 @@
       </c>
       <c r="AS10" s="35">
         <v>34407</v>
       </c>
       <c r="AT10" s="33">
         <v>34407</v>
       </c>
       <c r="AU10" s="26">
         <v>34360</v>
       </c>
       <c r="AV10" s="31">
         <v>34320</v>
       </c>
       <c r="AW10" s="33">
         <v>34300</v>
       </c>
       <c r="AX10" s="33">
         <v>34280</v>
       </c>
       <c r="AY10" s="31">
         <v>34263</v>
       </c>
       <c r="AZ10" s="31">
         <v>34237</v>
       </c>
+      <c r="BA10" s="31">
+        <v>34245</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="8">
         <v>123776</v>
       </c>
       <c r="C11" s="8">
         <v>123747</v>
       </c>
       <c r="D11" s="8">
         <v>123546</v>
       </c>
       <c r="E11" s="8">
         <v>123520</v>
       </c>
       <c r="F11" s="8">
         <v>123423</v>
       </c>
       <c r="G11" s="8">
         <v>123730</v>
       </c>
       <c r="H11" s="8">
         <v>123600</v>
       </c>
       <c r="I11" s="8">
@@ -1956,52 +1977,55 @@
       </c>
       <c r="AS11" s="35">
         <v>123268</v>
       </c>
       <c r="AT11" s="33">
         <v>123284</v>
       </c>
       <c r="AU11" s="26">
         <v>123154</v>
       </c>
       <c r="AV11" s="31">
         <v>123129</v>
       </c>
       <c r="AW11" s="33">
         <v>123158</v>
       </c>
       <c r="AX11" s="33">
         <v>123071</v>
       </c>
       <c r="AY11" s="31">
         <v>123087</v>
       </c>
       <c r="AZ11" s="31">
         <v>123089</v>
       </c>
+      <c r="BA11" s="31">
+        <v>123038</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="8">
         <v>12590</v>
       </c>
       <c r="C12" s="8">
         <v>12575</v>
       </c>
       <c r="D12" s="8">
         <v>12550</v>
       </c>
       <c r="E12" s="8">
         <v>12538</v>
       </c>
       <c r="F12" s="8">
         <v>12531</v>
       </c>
       <c r="G12" s="8">
         <v>12530</v>
       </c>
       <c r="H12" s="8">
         <v>12523</v>
       </c>
       <c r="I12" s="8">
@@ -2114,52 +2138,55 @@
       </c>
       <c r="AS12" s="35">
         <v>11812</v>
       </c>
       <c r="AT12" s="33">
         <v>11763</v>
       </c>
       <c r="AU12" s="26">
         <v>11752</v>
       </c>
       <c r="AV12" s="31">
         <v>11723</v>
       </c>
       <c r="AW12" s="33">
         <v>11699</v>
       </c>
       <c r="AX12" s="33">
         <v>11690</v>
       </c>
       <c r="AY12" s="31">
         <v>11664</v>
       </c>
       <c r="AZ12" s="31">
         <v>11661</v>
       </c>
+      <c r="BA12" s="31">
+        <v>11640</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8">
         <v>13658</v>
       </c>
       <c r="C13" s="8">
         <v>13641</v>
       </c>
       <c r="D13" s="8">
         <v>13631</v>
       </c>
       <c r="E13" s="8">
         <v>13622</v>
       </c>
       <c r="F13" s="8">
         <v>13589</v>
       </c>
       <c r="G13" s="8">
         <v>13593</v>
       </c>
       <c r="H13" s="8">
         <v>13582</v>
       </c>
       <c r="I13" s="8">
@@ -2272,52 +2299,55 @@
       </c>
       <c r="AS13" s="35">
         <v>12511</v>
       </c>
       <c r="AT13" s="33">
         <v>12473</v>
       </c>
       <c r="AU13" s="26">
         <v>12434</v>
       </c>
       <c r="AV13" s="31">
         <v>12427</v>
       </c>
       <c r="AW13" s="33">
         <v>12402</v>
       </c>
       <c r="AX13" s="33">
         <v>12351</v>
       </c>
       <c r="AY13" s="31">
         <v>12288</v>
       </c>
       <c r="AZ13" s="31">
         <v>12241</v>
       </c>
+      <c r="BA13" s="31">
+        <v>12225</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>35427</v>
       </c>
       <c r="C14" s="8">
         <v>35386</v>
       </c>
       <c r="D14" s="8">
         <v>35305</v>
       </c>
       <c r="E14" s="8">
         <v>35281</v>
       </c>
       <c r="F14" s="8">
         <v>35219</v>
       </c>
       <c r="G14" s="8">
         <v>35161</v>
       </c>
       <c r="H14" s="8">
         <v>35116</v>
       </c>
       <c r="I14" s="8">
@@ -2430,52 +2460,55 @@
       </c>
       <c r="AS14" s="35">
         <v>32941</v>
       </c>
       <c r="AT14" s="33">
         <v>32858</v>
       </c>
       <c r="AU14" s="26">
         <v>32792</v>
       </c>
       <c r="AV14" s="31">
         <v>32717</v>
       </c>
       <c r="AW14" s="33">
         <v>32682</v>
       </c>
       <c r="AX14" s="33">
         <v>32658</v>
       </c>
       <c r="AY14" s="31">
         <v>32556</v>
       </c>
       <c r="AZ14" s="31">
         <v>32512</v>
       </c>
+      <c r="BA14" s="31">
+        <v>32462</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16876</v>
       </c>
       <c r="C15" s="8">
         <v>16847</v>
       </c>
       <c r="D15" s="8">
         <v>16830</v>
       </c>
       <c r="E15" s="8">
         <v>16800</v>
       </c>
       <c r="F15" s="8">
         <v>16775</v>
       </c>
       <c r="G15" s="8">
         <v>16703</v>
       </c>
       <c r="H15" s="8">
         <v>16665</v>
       </c>
       <c r="I15" s="8">
@@ -2588,52 +2621,55 @@
       </c>
       <c r="AS15" s="35">
         <v>15545</v>
       </c>
       <c r="AT15" s="33">
         <v>15509</v>
       </c>
       <c r="AU15" s="26">
         <v>15465</v>
       </c>
       <c r="AV15" s="31">
         <v>15446</v>
       </c>
       <c r="AW15" s="33">
         <v>15428</v>
       </c>
       <c r="AX15" s="33">
         <v>15388</v>
       </c>
       <c r="AY15" s="31">
         <v>15370</v>
       </c>
       <c r="AZ15" s="31">
         <v>15351</v>
       </c>
+      <c r="BA15" s="31">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>11016</v>
       </c>
       <c r="C16" s="8">
         <v>10992</v>
       </c>
       <c r="D16" s="8">
         <v>10982</v>
       </c>
       <c r="E16" s="8">
         <v>10983</v>
       </c>
       <c r="F16" s="8">
         <v>10958</v>
       </c>
       <c r="G16" s="8">
         <v>10923</v>
       </c>
       <c r="H16" s="8">
         <v>10910</v>
       </c>
       <c r="I16" s="8">
@@ -2746,52 +2782,55 @@
       </c>
       <c r="AS16" s="35">
         <v>10004</v>
       </c>
       <c r="AT16" s="33">
         <v>9960</v>
       </c>
       <c r="AU16" s="26">
         <v>9894</v>
       </c>
       <c r="AV16" s="31">
         <v>9864</v>
       </c>
       <c r="AW16" s="33">
         <v>9859</v>
       </c>
       <c r="AX16" s="33">
         <v>9847</v>
       </c>
       <c r="AY16" s="31">
         <v>9830</v>
       </c>
       <c r="AZ16" s="31">
         <v>9806</v>
       </c>
+      <c r="BA16" s="31">
+        <v>9785</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>43203</v>
       </c>
       <c r="C17" s="8">
         <v>43171</v>
       </c>
       <c r="D17" s="8">
         <v>43095</v>
       </c>
       <c r="E17" s="8">
         <v>43048</v>
       </c>
       <c r="F17" s="8">
         <v>43005</v>
       </c>
       <c r="G17" s="8">
         <v>42941</v>
       </c>
       <c r="H17" s="8">
         <v>42909</v>
       </c>
       <c r="I17" s="8">
@@ -2904,52 +2943,55 @@
       </c>
       <c r="AS17" s="35">
         <v>41082</v>
       </c>
       <c r="AT17" s="33">
         <v>40993</v>
       </c>
       <c r="AU17" s="26">
         <v>40892</v>
       </c>
       <c r="AV17" s="31">
         <v>40828</v>
       </c>
       <c r="AW17" s="33">
         <v>40774</v>
       </c>
       <c r="AX17" s="33">
         <v>40735</v>
       </c>
       <c r="AY17" s="31">
         <v>40693</v>
       </c>
       <c r="AZ17" s="31">
         <v>40669</v>
       </c>
+      <c r="BA17" s="31">
+        <v>40637</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8">
         <v>11149</v>
       </c>
       <c r="C18" s="8">
         <v>11106</v>
       </c>
       <c r="D18" s="8">
         <v>11090</v>
       </c>
       <c r="E18" s="8">
         <v>11091</v>
       </c>
       <c r="F18" s="8">
         <v>11074</v>
       </c>
       <c r="G18" s="8">
         <v>11043</v>
       </c>
       <c r="H18" s="8">
         <v>11027</v>
       </c>
       <c r="I18" s="8">
@@ -3062,52 +3104,55 @@
       </c>
       <c r="AS18" s="35">
         <v>10029</v>
       </c>
       <c r="AT18" s="33">
         <v>9981</v>
       </c>
       <c r="AU18" s="26">
         <v>9955</v>
       </c>
       <c r="AV18" s="31">
         <v>9912</v>
       </c>
       <c r="AW18" s="33">
         <v>9881</v>
       </c>
       <c r="AX18" s="33">
         <v>9872</v>
       </c>
       <c r="AY18" s="31">
         <v>9858</v>
       </c>
       <c r="AZ18" s="31">
         <v>9813</v>
       </c>
+      <c r="BA18" s="31">
+        <v>9810</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>24849</v>
       </c>
       <c r="C19" s="8">
         <v>24837</v>
       </c>
       <c r="D19" s="8">
         <v>24784</v>
       </c>
       <c r="E19" s="8">
         <v>24743</v>
       </c>
       <c r="F19" s="8">
         <v>24714</v>
       </c>
       <c r="G19" s="8">
         <v>24705</v>
       </c>
       <c r="H19" s="8">
         <v>24659</v>
       </c>
       <c r="I19" s="8">
@@ -3220,52 +3265,55 @@
       </c>
       <c r="AS19" s="35">
         <v>23609</v>
       </c>
       <c r="AT19" s="33">
         <v>23584</v>
       </c>
       <c r="AU19" s="26">
         <v>23543</v>
       </c>
       <c r="AV19" s="31">
         <v>23509</v>
       </c>
       <c r="AW19" s="33">
         <v>23440</v>
       </c>
       <c r="AX19" s="33">
         <v>23401</v>
       </c>
       <c r="AY19" s="31">
         <v>23385</v>
       </c>
       <c r="AZ19" s="31">
         <v>23363</v>
       </c>
+      <c r="BA19" s="31">
+        <v>23333</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8">
         <v>21059</v>
       </c>
       <c r="C20" s="8">
         <v>21013</v>
       </c>
       <c r="D20" s="8">
         <v>20973</v>
       </c>
       <c r="E20" s="8">
         <v>20939</v>
       </c>
       <c r="F20" s="8">
         <v>20893</v>
       </c>
       <c r="G20" s="8">
         <v>20861</v>
       </c>
       <c r="H20" s="8">
         <v>20829</v>
       </c>
       <c r="I20" s="8">
@@ -3378,52 +3426,55 @@
       </c>
       <c r="AS20" s="35">
         <v>19041</v>
       </c>
       <c r="AT20" s="33">
         <v>18975</v>
       </c>
       <c r="AU20" s="26">
         <v>18908</v>
       </c>
       <c r="AV20" s="31">
         <v>18883</v>
       </c>
       <c r="AW20" s="33">
         <v>18862</v>
       </c>
       <c r="AX20" s="33">
         <v>18785</v>
       </c>
       <c r="AY20" s="31">
         <v>18742</v>
       </c>
       <c r="AZ20" s="31">
         <v>18706</v>
       </c>
+      <c r="BA20" s="31">
+        <v>18628</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>73228</v>
       </c>
       <c r="C21" s="8">
         <v>73183</v>
       </c>
       <c r="D21" s="8">
         <v>73182</v>
       </c>
       <c r="E21" s="8">
         <v>73185</v>
       </c>
       <c r="F21" s="8">
         <v>73190</v>
       </c>
       <c r="G21" s="8">
         <v>73204</v>
       </c>
       <c r="H21" s="8">
         <v>73165</v>
       </c>
       <c r="I21" s="8">
@@ -3536,52 +3587,55 @@
       </c>
       <c r="AS21" s="35">
         <v>73258</v>
       </c>
       <c r="AT21" s="33">
         <v>73336</v>
       </c>
       <c r="AU21" s="26">
         <v>73355</v>
       </c>
       <c r="AV21" s="31">
         <v>73398</v>
       </c>
       <c r="AW21" s="33">
         <v>73394</v>
       </c>
       <c r="AX21" s="33">
         <v>73413</v>
       </c>
       <c r="AY21" s="31">
         <v>73456</v>
       </c>
       <c r="AZ21" s="31">
         <v>73491</v>
       </c>
+      <c r="BA21" s="31">
+        <v>73570</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="8">
         <v>22566</v>
       </c>
       <c r="C22" s="8">
         <v>22526</v>
       </c>
       <c r="D22" s="8">
         <v>22462</v>
       </c>
       <c r="E22" s="8">
         <v>22428</v>
       </c>
       <c r="F22" s="8">
         <v>22388</v>
       </c>
       <c r="G22" s="8">
         <v>22339</v>
       </c>
       <c r="H22" s="8">
         <v>22314</v>
       </c>
       <c r="I22" s="8">
@@ -3694,52 +3748,55 @@
       </c>
       <c r="AS22" s="35">
         <v>20713</v>
       </c>
       <c r="AT22" s="33">
         <v>20643</v>
       </c>
       <c r="AU22" s="26">
         <v>20707</v>
       </c>
       <c r="AV22" s="31">
         <v>20610</v>
       </c>
       <c r="AW22" s="33">
         <v>20530</v>
       </c>
       <c r="AX22" s="33">
         <v>20471</v>
       </c>
       <c r="AY22" s="31">
         <v>20388</v>
       </c>
       <c r="AZ22" s="31">
         <v>20340</v>
       </c>
+      <c r="BA22" s="31">
+        <v>20323</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8">
         <v>9456</v>
       </c>
       <c r="C23" s="8">
         <v>9430</v>
       </c>
       <c r="D23" s="8">
         <v>9411</v>
       </c>
       <c r="E23" s="8">
         <v>9388</v>
       </c>
       <c r="F23" s="8">
         <v>9374</v>
       </c>
       <c r="G23" s="8">
         <v>9370</v>
       </c>
       <c r="H23" s="8">
         <v>9339</v>
       </c>
       <c r="I23" s="8">
@@ -3852,52 +3909,55 @@
       </c>
       <c r="AS23" s="35">
         <v>8274</v>
       </c>
       <c r="AT23" s="33">
         <v>8216</v>
       </c>
       <c r="AU23" s="26">
         <v>8184</v>
       </c>
       <c r="AV23" s="31">
         <v>8165</v>
       </c>
       <c r="AW23" s="33">
         <v>8136</v>
       </c>
       <c r="AX23" s="33">
         <v>8085</v>
       </c>
       <c r="AY23" s="31">
         <v>8066</v>
       </c>
       <c r="AZ23" s="31">
         <v>8048</v>
       </c>
+      <c r="BA23" s="31">
+        <v>8023</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>17899</v>
       </c>
       <c r="C24" s="8">
         <v>17847</v>
       </c>
       <c r="D24" s="8">
         <v>17816</v>
       </c>
       <c r="E24" s="8">
         <v>17777</v>
       </c>
       <c r="F24" s="8">
         <v>17730</v>
       </c>
       <c r="G24" s="8">
         <v>17717</v>
       </c>
       <c r="H24" s="8">
         <v>17662</v>
       </c>
       <c r="I24" s="8">
@@ -4010,52 +4070,55 @@
       </c>
       <c r="AS24" s="35">
         <v>16307</v>
       </c>
       <c r="AT24" s="33">
         <v>16229</v>
       </c>
       <c r="AU24" s="26">
         <v>16199</v>
       </c>
       <c r="AV24" s="31">
         <v>16154</v>
       </c>
       <c r="AW24" s="33">
         <v>16125</v>
       </c>
       <c r="AX24" s="33">
         <v>16092</v>
       </c>
       <c r="AY24" s="31">
         <v>16023</v>
       </c>
       <c r="AZ24" s="31">
         <v>15989</v>
       </c>
+      <c r="BA24" s="31">
+        <v>15979</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="8">
         <v>23550</v>
       </c>
       <c r="C25" s="8">
         <v>23523</v>
       </c>
       <c r="D25" s="8">
         <v>23461</v>
       </c>
       <c r="E25" s="8">
         <v>23426</v>
       </c>
       <c r="F25" s="8">
         <v>23407</v>
       </c>
       <c r="G25" s="8">
         <v>23260</v>
       </c>
       <c r="H25" s="8">
         <v>23221</v>
       </c>
       <c r="I25" s="8">
@@ -4168,52 +4231,55 @@
       </c>
       <c r="AS25" s="35">
         <v>21700</v>
       </c>
       <c r="AT25" s="33">
         <v>21619</v>
       </c>
       <c r="AU25" s="26">
         <v>21605</v>
       </c>
       <c r="AV25" s="31">
         <v>21576</v>
       </c>
       <c r="AW25" s="33">
         <v>21533</v>
       </c>
       <c r="AX25" s="33">
         <v>21517</v>
       </c>
       <c r="AY25" s="31">
         <v>21451</v>
       </c>
       <c r="AZ25" s="31">
         <v>21434</v>
       </c>
+      <c r="BA25" s="31">
+        <v>21407</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="8">
         <v>15564</v>
       </c>
       <c r="C26" s="8">
         <v>15548</v>
       </c>
       <c r="D26" s="8">
         <v>15525</v>
       </c>
       <c r="E26" s="8">
         <v>15494</v>
       </c>
       <c r="F26" s="8">
         <v>15462</v>
       </c>
       <c r="G26" s="8">
         <v>15449</v>
       </c>
       <c r="H26" s="8">
         <v>15432</v>
       </c>
       <c r="I26" s="8">
@@ -4326,52 +4392,55 @@
       </c>
       <c r="AS26" s="35">
         <v>14061</v>
       </c>
       <c r="AT26" s="33">
         <v>14024</v>
       </c>
       <c r="AU26" s="26">
         <v>13980</v>
       </c>
       <c r="AV26" s="31">
         <v>13969</v>
       </c>
       <c r="AW26" s="33">
         <v>13925</v>
       </c>
       <c r="AX26" s="33">
         <v>13888</v>
       </c>
       <c r="AY26" s="31">
         <v>13873</v>
       </c>
       <c r="AZ26" s="31">
         <v>13845</v>
       </c>
+      <c r="BA26" s="31">
+        <v>13844</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="8">
         <v>24310</v>
       </c>
       <c r="C27" s="8">
         <v>24262</v>
       </c>
       <c r="D27" s="8">
         <v>24214</v>
       </c>
       <c r="E27" s="8">
         <v>24202</v>
       </c>
       <c r="F27" s="8">
         <v>24168</v>
       </c>
       <c r="G27" s="8">
         <v>24148</v>
       </c>
       <c r="H27" s="8">
         <v>24141</v>
       </c>
       <c r="I27" s="8">
@@ -4484,107 +4553,111 @@
       </c>
       <c r="AS27" s="35">
         <v>22867</v>
       </c>
       <c r="AT27" s="33">
         <v>22836</v>
       </c>
       <c r="AU27" s="26">
         <v>22797</v>
       </c>
       <c r="AV27" s="31">
         <v>22773</v>
       </c>
       <c r="AW27" s="33">
         <v>22750</v>
       </c>
       <c r="AX27" s="33">
         <v>22712</v>
       </c>
       <c r="AY27" s="31">
         <v>22690</v>
       </c>
       <c r="AZ27" s="31">
         <v>22635</v>
       </c>
+      <c r="BA27" s="31">
+        <v>22618</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="46" t="s">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="46"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="46"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="44"/>
+      <c r="U28" s="44"/>
+      <c r="V28" s="44"/>
+      <c r="W28" s="44"/>
+      <c r="X28" s="44"/>
+      <c r="Y28" s="44"/>
+      <c r="Z28" s="44"/>
+      <c r="AA28" s="44"/>
+      <c r="AB28" s="44"/>
+      <c r="AC28" s="44"/>
+      <c r="AD28" s="44"/>
+      <c r="AE28" s="44"/>
+      <c r="AF28" s="44"/>
+      <c r="AG28" s="44"/>
+      <c r="AH28" s="44"/>
+      <c r="AI28" s="44"/>
+      <c r="AJ28" s="44"/>
+      <c r="AK28" s="44"/>
+      <c r="AL28" s="44"/>
+      <c r="AM28" s="44"/>
+      <c r="AN28" s="44"/>
+      <c r="AO28" s="44"/>
+      <c r="AP28" s="44"/>
+      <c r="AQ28" s="44"/>
+      <c r="AR28" s="44"/>
+      <c r="AS28" s="44"/>
+      <c r="AT28" s="44"/>
+      <c r="AU28" s="44"/>
+      <c r="AV28" s="44"/>
+      <c r="AW28" s="44"/>
+      <c r="AX28" s="44"/>
+      <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="8">
         <v>513228</v>
       </c>
       <c r="C29" s="9">
         <v>513267</v>
       </c>
       <c r="D29" s="9">
         <v>513058</v>
       </c>
       <c r="E29" s="9">
         <v>513082</v>
       </c>
       <c r="F29" s="9">
         <v>513230</v>
       </c>
       <c r="G29" s="9">
         <v>513419</v>
       </c>
       <c r="H29" s="9">
         <v>513504</v>
       </c>
       <c r="I29" s="8">
@@ -4697,52 +4770,55 @@
       </c>
       <c r="AS29" s="35">
         <v>523053</v>
       </c>
       <c r="AT29" s="33">
         <v>523454</v>
       </c>
       <c r="AU29" s="26">
         <v>523668</v>
       </c>
       <c r="AV29" s="31">
         <v>523837</v>
       </c>
       <c r="AW29" s="33">
         <v>524143</v>
       </c>
       <c r="AX29" s="33">
         <v>524371</v>
       </c>
       <c r="AY29" s="31">
         <v>524711</v>
       </c>
       <c r="AZ29" s="31">
         <v>524959</v>
       </c>
+      <c r="BA29" s="8">
+        <v>525000</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="8">
         <v>261368</v>
       </c>
       <c r="C30" s="8">
         <v>261545</v>
       </c>
       <c r="D30" s="8">
         <v>261716</v>
       </c>
       <c r="E30" s="8">
         <v>261889</v>
       </c>
       <c r="F30" s="8">
         <v>262169</v>
       </c>
       <c r="G30" s="8">
         <v>262258</v>
       </c>
       <c r="H30" s="8">
         <v>262549</v>
       </c>
       <c r="I30" s="8">
@@ -4855,52 +4931,55 @@
       </c>
       <c r="AS30" s="35">
         <v>275130</v>
       </c>
       <c r="AT30" s="33">
         <v>275629</v>
       </c>
       <c r="AU30" s="26">
         <v>276090</v>
       </c>
       <c r="AV30" s="31">
         <v>276412</v>
       </c>
       <c r="AW30" s="33">
         <v>276752</v>
       </c>
       <c r="AX30" s="33">
         <v>277064</v>
       </c>
       <c r="AY30" s="31">
         <v>277437</v>
       </c>
       <c r="AZ30" s="31">
         <v>277686</v>
       </c>
+      <c r="BA30" s="8">
+        <v>277757</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="8">
         <v>29374</v>
       </c>
       <c r="C31" s="8">
         <v>29331</v>
       </c>
       <c r="D31" s="8">
         <v>29263</v>
       </c>
       <c r="E31" s="8">
         <v>29259</v>
       </c>
       <c r="F31" s="8">
         <v>29246</v>
       </c>
       <c r="G31" s="8">
         <v>29113</v>
       </c>
       <c r="H31" s="8">
         <v>29102</v>
       </c>
       <c r="I31" s="8">
@@ -5013,52 +5092,55 @@
       </c>
       <c r="AS31" s="35">
         <v>27391</v>
       </c>
       <c r="AT31" s="33">
         <v>27276</v>
       </c>
       <c r="AU31" s="26">
         <v>27242</v>
       </c>
       <c r="AV31" s="31">
         <v>27157</v>
       </c>
       <c r="AW31" s="33">
         <v>27125</v>
       </c>
       <c r="AX31" s="33">
         <v>27149</v>
       </c>
       <c r="AY31" s="31">
         <v>27129</v>
       </c>
       <c r="AZ31" s="31">
         <v>27114</v>
       </c>
+      <c r="BA31" s="8">
+        <v>27038</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="8">
         <v>35214</v>
       </c>
       <c r="C32" s="8">
         <v>35177</v>
       </c>
       <c r="D32" s="8">
         <v>35118</v>
       </c>
       <c r="E32" s="8">
         <v>35047</v>
       </c>
       <c r="F32" s="8">
         <v>35016</v>
       </c>
       <c r="G32" s="8">
         <v>34949</v>
       </c>
       <c r="H32" s="8">
         <v>34894</v>
       </c>
       <c r="I32" s="8">
@@ -5171,52 +5253,55 @@
       </c>
       <c r="AS32" s="35">
         <v>34407</v>
       </c>
       <c r="AT32" s="33">
         <v>34407</v>
       </c>
       <c r="AU32" s="26">
         <v>34360</v>
       </c>
       <c r="AV32" s="31">
         <v>34320</v>
       </c>
       <c r="AW32" s="33">
         <v>34300</v>
       </c>
       <c r="AX32" s="33">
         <v>34280</v>
       </c>
       <c r="AY32" s="31">
         <v>34263</v>
       </c>
       <c r="AZ32" s="31">
         <v>34237</v>
       </c>
+      <c r="BA32" s="8">
+        <v>34245</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>123212</v>
       </c>
       <c r="C33" s="8">
         <v>123183</v>
       </c>
       <c r="D33" s="8">
         <v>122982</v>
       </c>
       <c r="E33" s="8">
         <v>122959</v>
       </c>
       <c r="F33" s="8">
         <v>122864</v>
       </c>
       <c r="G33" s="8">
         <v>123169</v>
       </c>
       <c r="H33" s="8">
         <v>123040</v>
       </c>
       <c r="I33" s="8">
@@ -5329,52 +5414,55 @@
       </c>
       <c r="AS33" s="35">
         <v>122725</v>
       </c>
       <c r="AT33" s="33">
         <v>122752</v>
       </c>
       <c r="AU33" s="26">
         <v>122618</v>
       </c>
       <c r="AV33" s="31">
         <v>122594</v>
       </c>
       <c r="AW33" s="33">
         <v>122626</v>
       </c>
       <c r="AX33" s="33">
         <v>122548</v>
       </c>
       <c r="AY33" s="31">
         <v>122565</v>
       </c>
       <c r="AZ33" s="31">
         <v>122569</v>
       </c>
+      <c r="BA33" s="8">
+        <v>122522</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="8">
         <v>35606</v>
       </c>
       <c r="C34" s="12">
         <v>35613</v>
       </c>
       <c r="D34" s="8">
         <v>35561</v>
       </c>
       <c r="E34" s="8">
         <v>35520</v>
       </c>
       <c r="F34" s="8">
         <v>35511</v>
       </c>
       <c r="G34" s="8">
         <v>35473</v>
       </c>
       <c r="H34" s="8">
         <v>35468</v>
       </c>
       <c r="I34" s="8">
@@ -5487,52 +5575,55 @@
       </c>
       <c r="AS34" s="35">
         <v>34543</v>
       </c>
       <c r="AT34" s="33">
         <v>34501</v>
       </c>
       <c r="AU34" s="26">
         <v>34456</v>
       </c>
       <c r="AV34" s="31">
         <v>34427</v>
       </c>
       <c r="AW34" s="33">
         <v>34400</v>
       </c>
       <c r="AX34" s="33">
         <v>34394</v>
       </c>
       <c r="AY34" s="31">
         <v>34386</v>
       </c>
       <c r="AZ34" s="31">
         <v>34391</v>
       </c>
+      <c r="BA34" s="8">
+        <v>34370</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="8">
         <v>28454</v>
       </c>
       <c r="C35" s="12">
         <v>28418</v>
       </c>
       <c r="D35" s="8">
         <v>28418</v>
       </c>
       <c r="E35" s="8">
         <v>28408</v>
       </c>
       <c r="F35" s="8">
         <v>28424</v>
       </c>
       <c r="G35" s="8">
         <v>28457</v>
       </c>
       <c r="H35" s="8">
         <v>28451</v>
       </c>
       <c r="I35" s="8">
@@ -5645,107 +5736,111 @@
       </c>
       <c r="AS35" s="35">
         <v>28857</v>
       </c>
       <c r="AT35" s="33">
         <v>28889</v>
       </c>
       <c r="AU35" s="26">
         <v>28902</v>
       </c>
       <c r="AV35" s="31">
         <v>28927</v>
       </c>
       <c r="AW35" s="33">
         <v>28940</v>
       </c>
       <c r="AX35" s="33">
         <v>28936</v>
       </c>
       <c r="AY35" s="31">
         <v>28931</v>
       </c>
       <c r="AZ35" s="31">
         <v>28962</v>
       </c>
+      <c r="BA35" s="8">
+        <v>29068</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="46" t="s">
+    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B36" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="46"/>
-[...48 lines deleted...]
-      <c r="AZ36" s="46"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="44"/>
+      <c r="Q36" s="44"/>
+      <c r="R36" s="44"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="44"/>
+      <c r="U36" s="44"/>
+      <c r="V36" s="44"/>
+      <c r="W36" s="44"/>
+      <c r="X36" s="44"/>
+      <c r="Y36" s="44"/>
+      <c r="Z36" s="44"/>
+      <c r="AA36" s="44"/>
+      <c r="AB36" s="44"/>
+      <c r="AC36" s="44"/>
+      <c r="AD36" s="44"/>
+      <c r="AE36" s="44"/>
+      <c r="AF36" s="44"/>
+      <c r="AG36" s="44"/>
+      <c r="AH36" s="44"/>
+      <c r="AI36" s="44"/>
+      <c r="AJ36" s="44"/>
+      <c r="AK36" s="44"/>
+      <c r="AL36" s="44"/>
+      <c r="AM36" s="44"/>
+      <c r="AN36" s="44"/>
+      <c r="AO36" s="44"/>
+      <c r="AP36" s="44"/>
+      <c r="AQ36" s="44"/>
+      <c r="AR36" s="44"/>
+      <c r="AS36" s="44"/>
+      <c r="AT36" s="44"/>
+      <c r="AU36" s="44"/>
+      <c r="AV36" s="44"/>
+      <c r="AW36" s="44"/>
+      <c r="AX36" s="44"/>
+      <c r="AY36" s="44"/>
+      <c r="AZ36" s="44"/>
+      <c r="BA36" s="44"/>
     </row>
-    <row r="37" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>322458</v>
       </c>
       <c r="C37" s="9">
         <v>321963</v>
       </c>
       <c r="D37" s="9">
         <v>321427</v>
       </c>
       <c r="E37" s="9">
         <v>321114</v>
       </c>
       <c r="F37" s="9">
         <v>320627</v>
       </c>
       <c r="G37" s="9">
         <v>320211</v>
       </c>
       <c r="H37" s="9">
         <v>319766</v>
       </c>
       <c r="I37" s="8">
@@ -5858,52 +5953,55 @@
       </c>
       <c r="AS37" s="13">
         <v>300062</v>
       </c>
       <c r="AT37" s="33">
         <v>299257</v>
       </c>
       <c r="AU37" s="26">
         <v>298711</v>
       </c>
       <c r="AV37" s="31">
         <v>298171</v>
       </c>
       <c r="AW37" s="33">
         <v>297618</v>
       </c>
       <c r="AX37" s="31">
         <v>297098</v>
       </c>
       <c r="AY37" s="31">
         <v>296524</v>
       </c>
       <c r="AZ37" s="31">
         <v>296033</v>
       </c>
+      <c r="BA37" s="8">
+        <v>295605</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="8">
         <v>9554</v>
       </c>
       <c r="C38" s="12">
         <v>9543</v>
       </c>
       <c r="D38" s="8">
         <v>9531</v>
       </c>
       <c r="E38" s="8">
         <v>9536</v>
       </c>
       <c r="F38" s="8">
         <v>9526</v>
       </c>
       <c r="G38" s="8">
         <v>9633</v>
       </c>
       <c r="H38" s="8">
         <v>9631</v>
       </c>
       <c r="I38" s="8">
@@ -6016,52 +6114,55 @@
       </c>
       <c r="AS38" s="13">
         <v>9165</v>
       </c>
       <c r="AT38" s="33">
         <v>9116</v>
       </c>
       <c r="AU38" s="26">
         <v>9071</v>
       </c>
       <c r="AV38" s="31">
         <v>9036</v>
       </c>
       <c r="AW38" s="33">
         <v>9006</v>
       </c>
       <c r="AX38" s="31">
         <v>9001</v>
       </c>
       <c r="AY38" s="31">
         <v>8986</v>
       </c>
       <c r="AZ38" s="31">
         <v>8962</v>
       </c>
+      <c r="BA38" s="8">
+        <v>8930</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="8">
         <v>564</v>
       </c>
       <c r="C39" s="8">
         <v>564</v>
       </c>
       <c r="D39" s="8">
         <v>564</v>
       </c>
       <c r="E39" s="8">
         <v>561</v>
       </c>
       <c r="F39" s="8">
         <v>559</v>
       </c>
       <c r="G39" s="8">
         <v>561</v>
       </c>
       <c r="H39" s="8">
         <v>560</v>
       </c>
       <c r="I39" s="8">
@@ -6174,52 +6275,55 @@
       </c>
       <c r="AS39" s="13">
         <v>543</v>
       </c>
       <c r="AT39" s="33">
         <v>532</v>
       </c>
       <c r="AU39" s="26">
         <v>536</v>
       </c>
       <c r="AV39" s="8">
         <v>535</v>
       </c>
       <c r="AW39" s="33">
         <v>532</v>
       </c>
       <c r="AX39" s="8">
         <v>523</v>
       </c>
       <c r="AY39" s="8">
         <v>522</v>
       </c>
       <c r="AZ39" s="8">
         <v>520</v>
       </c>
+      <c r="BA39" s="8">
+        <v>516</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="8">
         <v>12590</v>
       </c>
       <c r="C40" s="8">
         <v>12575</v>
       </c>
       <c r="D40" s="8">
         <v>12550</v>
       </c>
       <c r="E40" s="8">
         <v>12538</v>
       </c>
       <c r="F40" s="8">
         <v>12531</v>
       </c>
       <c r="G40" s="8">
         <v>12530</v>
       </c>
       <c r="H40" s="8">
         <v>12523</v>
       </c>
       <c r="I40" s="8">
@@ -6332,52 +6436,55 @@
       </c>
       <c r="AS40" s="13">
         <v>11812</v>
       </c>
       <c r="AT40" s="33">
         <v>11763</v>
       </c>
       <c r="AU40" s="26">
         <v>11752</v>
       </c>
       <c r="AV40" s="8">
         <v>11723</v>
       </c>
       <c r="AW40" s="33">
         <v>11699</v>
       </c>
       <c r="AX40" s="8">
         <v>11681</v>
       </c>
       <c r="AY40" s="8">
         <v>11664</v>
       </c>
       <c r="AZ40" s="8">
         <v>11661</v>
       </c>
+      <c r="BA40" s="8">
+        <v>11640</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="8">
         <v>13658</v>
       </c>
       <c r="C41" s="8">
         <v>13641</v>
       </c>
       <c r="D41" s="8">
         <v>13631</v>
       </c>
       <c r="E41" s="8">
         <v>13622</v>
       </c>
       <c r="F41" s="8">
         <v>13589</v>
       </c>
       <c r="G41" s="8">
         <v>13593</v>
       </c>
       <c r="H41" s="8">
         <v>13582</v>
       </c>
       <c r="I41" s="8">
@@ -6490,52 +6597,55 @@
       </c>
       <c r="AS41" s="13">
         <v>12511</v>
       </c>
       <c r="AT41" s="33">
         <v>12473</v>
       </c>
       <c r="AU41" s="26">
         <v>12434</v>
       </c>
       <c r="AV41" s="8">
         <v>12427</v>
       </c>
       <c r="AW41" s="33">
         <v>12402</v>
       </c>
       <c r="AX41" s="8">
         <v>12352</v>
       </c>
       <c r="AY41" s="8">
         <v>12288</v>
       </c>
       <c r="AZ41" s="8">
         <v>12241</v>
       </c>
+      <c r="BA41" s="8">
+        <v>12225</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>35427</v>
       </c>
       <c r="C42" s="8">
         <v>35386</v>
       </c>
       <c r="D42" s="8">
         <v>35305</v>
       </c>
       <c r="E42" s="8">
         <v>35281</v>
       </c>
       <c r="F42" s="8">
         <v>35219</v>
       </c>
       <c r="G42" s="8">
         <v>35161</v>
       </c>
       <c r="H42" s="8">
         <v>35116</v>
       </c>
       <c r="I42" s="8">
@@ -6648,52 +6758,55 @@
       </c>
       <c r="AS42" s="13">
         <v>32941</v>
       </c>
       <c r="AT42" s="33">
         <v>32858</v>
       </c>
       <c r="AU42" s="26">
         <v>32792</v>
       </c>
       <c r="AV42" s="8">
         <v>32717</v>
       </c>
       <c r="AW42" s="33">
         <v>32682</v>
       </c>
       <c r="AX42" s="8">
         <v>32656</v>
       </c>
       <c r="AY42" s="8">
         <v>32556</v>
       </c>
       <c r="AZ42" s="8">
         <v>32512</v>
       </c>
+      <c r="BA42" s="8">
+        <v>32462</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>16876</v>
       </c>
       <c r="C43" s="8">
         <v>16847</v>
       </c>
       <c r="D43" s="8">
         <v>16830</v>
       </c>
       <c r="E43" s="8">
         <v>16800</v>
       </c>
       <c r="F43" s="8">
         <v>16775</v>
       </c>
       <c r="G43" s="8">
         <v>16703</v>
       </c>
       <c r="H43" s="8">
         <v>16665</v>
       </c>
       <c r="I43" s="8">
@@ -6806,52 +6919,55 @@
       </c>
       <c r="AS43" s="13">
         <v>15545</v>
       </c>
       <c r="AT43" s="33">
         <v>15509</v>
       </c>
       <c r="AU43" s="26">
         <v>15465</v>
       </c>
       <c r="AV43" s="8">
         <v>15446</v>
       </c>
       <c r="AW43" s="33">
         <v>15428</v>
       </c>
       <c r="AX43" s="8">
         <v>15389</v>
       </c>
       <c r="AY43" s="8">
         <v>15370</v>
       </c>
       <c r="AZ43" s="8">
         <v>15351</v>
       </c>
+      <c r="BA43" s="8">
+        <v>15313</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>11016</v>
       </c>
       <c r="C44" s="8">
         <v>10992</v>
       </c>
       <c r="D44" s="8">
         <v>10982</v>
       </c>
       <c r="E44" s="8">
         <v>10983</v>
       </c>
       <c r="F44" s="8">
         <v>10958</v>
       </c>
       <c r="G44" s="8">
         <v>10923</v>
       </c>
       <c r="H44" s="8">
         <v>10910</v>
       </c>
       <c r="I44" s="8">
@@ -6964,52 +7080,55 @@
       </c>
       <c r="AS44" s="13">
         <v>10004</v>
       </c>
       <c r="AT44" s="33">
         <v>9960</v>
       </c>
       <c r="AU44" s="26">
         <v>9894</v>
       </c>
       <c r="AV44" s="8">
         <v>9864</v>
       </c>
       <c r="AW44" s="33">
         <v>9859</v>
       </c>
       <c r="AX44" s="8">
         <v>9843</v>
       </c>
       <c r="AY44" s="8">
         <v>9830</v>
       </c>
       <c r="AZ44" s="8">
         <v>9806</v>
       </c>
+      <c r="BA44" s="8">
+        <v>9785</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>7597</v>
       </c>
       <c r="C45" s="8">
         <v>7558</v>
       </c>
       <c r="D45" s="8">
         <v>7534</v>
       </c>
       <c r="E45" s="8">
         <v>7528</v>
       </c>
       <c r="F45" s="8">
         <v>7494</v>
       </c>
       <c r="G45" s="8">
         <v>7468</v>
       </c>
       <c r="H45" s="8">
         <v>7441</v>
       </c>
       <c r="I45" s="8">
@@ -7122,52 +7241,55 @@
       </c>
       <c r="AS45" s="13">
         <v>6539</v>
       </c>
       <c r="AT45" s="33">
         <v>6492</v>
       </c>
       <c r="AU45" s="26">
         <v>6436</v>
       </c>
       <c r="AV45" s="8">
         <v>6401</v>
       </c>
       <c r="AW45" s="33">
         <v>6374</v>
       </c>
       <c r="AX45" s="8">
         <v>6340</v>
       </c>
       <c r="AY45" s="8">
         <v>6307</v>
       </c>
       <c r="AZ45" s="8">
         <v>6278</v>
       </c>
+      <c r="BA45" s="8">
+        <v>6267</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>11149</v>
       </c>
       <c r="C46" s="8">
         <v>11106</v>
       </c>
       <c r="D46" s="8">
         <v>11090</v>
       </c>
       <c r="E46" s="8">
         <v>11091</v>
       </c>
       <c r="F46" s="8">
         <v>11074</v>
       </c>
       <c r="G46" s="8">
         <v>11043</v>
       </c>
       <c r="H46" s="8">
         <v>11027</v>
       </c>
       <c r="I46" s="8">
@@ -7280,52 +7402,55 @@
       </c>
       <c r="AS46" s="13">
         <v>10029</v>
       </c>
       <c r="AT46" s="33">
         <v>9981</v>
       </c>
       <c r="AU46" s="26">
         <v>9955</v>
       </c>
       <c r="AV46" s="8">
         <v>9912</v>
       </c>
       <c r="AW46" s="33">
         <v>9881</v>
       </c>
       <c r="AX46" s="8">
         <v>9875</v>
       </c>
       <c r="AY46" s="8">
         <v>9858</v>
       </c>
       <c r="AZ46" s="8">
         <v>9813</v>
       </c>
+      <c r="BA46" s="8">
+        <v>9810</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="8">
         <v>24849</v>
       </c>
       <c r="C47" s="8">
         <v>24837</v>
       </c>
       <c r="D47" s="8">
         <v>24784</v>
       </c>
       <c r="E47" s="8">
         <v>24743</v>
       </c>
       <c r="F47" s="8">
         <v>24714</v>
       </c>
       <c r="G47" s="8">
         <v>24705</v>
       </c>
       <c r="H47" s="8">
         <v>24659</v>
       </c>
       <c r="I47" s="8">
@@ -7438,52 +7563,55 @@
       </c>
       <c r="AS47" s="13">
         <v>23609</v>
       </c>
       <c r="AT47" s="33">
         <v>23584</v>
       </c>
       <c r="AU47" s="26">
         <v>23543</v>
       </c>
       <c r="AV47" s="8">
         <v>23509</v>
       </c>
       <c r="AW47" s="33">
         <v>23440</v>
       </c>
       <c r="AX47" s="8">
         <v>23405</v>
       </c>
       <c r="AY47" s="8">
         <v>23385</v>
       </c>
       <c r="AZ47" s="8">
         <v>23363</v>
       </c>
+      <c r="BA47" s="8">
+        <v>23333</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="8">
         <v>21059</v>
       </c>
       <c r="C48" s="8">
         <v>21013</v>
       </c>
       <c r="D48" s="8">
         <v>20973</v>
       </c>
       <c r="E48" s="8">
         <v>20939</v>
       </c>
       <c r="F48" s="8">
         <v>20893</v>
       </c>
       <c r="G48" s="8">
         <v>20861</v>
       </c>
       <c r="H48" s="8">
         <v>20829</v>
       </c>
       <c r="I48" s="8">
@@ -7596,52 +7724,55 @@
       </c>
       <c r="AS48" s="13">
         <v>19041</v>
       </c>
       <c r="AT48" s="33">
         <v>18975</v>
       </c>
       <c r="AU48" s="26">
         <v>18908</v>
       </c>
       <c r="AV48" s="8">
         <v>18883</v>
       </c>
       <c r="AW48" s="33">
         <v>18862</v>
       </c>
       <c r="AX48" s="8">
         <v>18783</v>
       </c>
       <c r="AY48" s="8">
         <v>18742</v>
       </c>
       <c r="AZ48" s="8">
         <v>18706</v>
       </c>
+      <c r="BA48" s="8">
+        <v>18628</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>44774</v>
       </c>
       <c r="C49" s="8">
         <v>44765</v>
       </c>
       <c r="D49" s="8">
         <v>44764</v>
       </c>
       <c r="E49" s="8">
         <v>44777</v>
       </c>
       <c r="F49" s="8">
         <v>44766</v>
       </c>
       <c r="G49" s="8">
         <v>44747</v>
       </c>
       <c r="H49" s="8">
         <v>44714</v>
       </c>
       <c r="I49" s="8">
@@ -7754,52 +7885,55 @@
       </c>
       <c r="AS49" s="13">
         <v>44401</v>
       </c>
       <c r="AT49" s="33">
         <v>44447</v>
       </c>
       <c r="AU49" s="26">
         <v>44453</v>
       </c>
       <c r="AV49" s="8">
         <v>44471</v>
       </c>
       <c r="AW49" s="33">
         <v>44454</v>
       </c>
       <c r="AX49" s="8">
         <v>44479</v>
       </c>
       <c r="AY49" s="8">
         <v>44525</v>
       </c>
       <c r="AZ49" s="8">
         <v>44529</v>
       </c>
+      <c r="BA49" s="8">
+        <v>44502</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>22566</v>
       </c>
       <c r="C50" s="8">
         <v>22526</v>
       </c>
       <c r="D50" s="8">
         <v>22462</v>
       </c>
       <c r="E50" s="8">
         <v>22428</v>
       </c>
       <c r="F50" s="8">
         <v>22388</v>
       </c>
       <c r="G50" s="8">
         <v>22339</v>
       </c>
       <c r="H50" s="8">
         <v>22314</v>
       </c>
       <c r="I50" s="8">
@@ -7912,52 +8046,55 @@
       </c>
       <c r="AS50" s="13">
         <v>20713</v>
       </c>
       <c r="AT50" s="33">
         <v>20643</v>
       </c>
       <c r="AU50" s="26">
         <v>20707</v>
       </c>
       <c r="AV50" s="8">
         <v>20610</v>
       </c>
       <c r="AW50" s="33">
         <v>20530</v>
       </c>
       <c r="AX50" s="8">
         <v>20470</v>
       </c>
       <c r="AY50" s="8">
         <v>20388</v>
       </c>
       <c r="AZ50" s="8">
         <v>20340</v>
       </c>
+      <c r="BA50" s="8">
+        <v>20323</v>
+      </c>
     </row>
-    <row r="51" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>9456</v>
       </c>
       <c r="C51" s="8">
         <v>9430</v>
       </c>
       <c r="D51" s="8">
         <v>9411</v>
       </c>
       <c r="E51" s="8">
         <v>9388</v>
       </c>
       <c r="F51" s="8">
         <v>9374</v>
       </c>
       <c r="G51" s="8">
         <v>9370</v>
       </c>
       <c r="H51" s="8">
         <v>9339</v>
       </c>
       <c r="I51" s="8">
@@ -8070,52 +8207,55 @@
       </c>
       <c r="AS51" s="13">
         <v>8274</v>
       </c>
       <c r="AT51" s="33">
         <v>8216</v>
       </c>
       <c r="AU51" s="26">
         <v>8184</v>
       </c>
       <c r="AV51" s="8">
         <v>8165</v>
       </c>
       <c r="AW51" s="33">
         <v>8136</v>
       </c>
       <c r="AX51" s="8">
         <v>8087</v>
       </c>
       <c r="AY51" s="8">
         <v>8066</v>
       </c>
       <c r="AZ51" s="8">
         <v>8048</v>
       </c>
+      <c r="BA51" s="8">
+        <v>8023</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>17899</v>
       </c>
       <c r="C52" s="8">
         <v>17847</v>
       </c>
       <c r="D52" s="8">
         <v>17816</v>
       </c>
       <c r="E52" s="8">
         <v>17777</v>
       </c>
       <c r="F52" s="8">
         <v>17730</v>
       </c>
       <c r="G52" s="8">
         <v>17717</v>
       </c>
       <c r="H52" s="8">
         <v>17662</v>
       </c>
       <c r="I52" s="8">
@@ -8228,52 +8368,55 @@
       </c>
       <c r="AS52" s="13">
         <v>16307</v>
       </c>
       <c r="AT52" s="33">
         <v>16229</v>
       </c>
       <c r="AU52" s="26">
         <v>16199</v>
       </c>
       <c r="AV52" s="8">
         <v>16154</v>
       </c>
       <c r="AW52" s="33">
         <v>16125</v>
       </c>
       <c r="AX52" s="8">
         <v>16093</v>
       </c>
       <c r="AY52" s="8">
         <v>16023</v>
       </c>
       <c r="AZ52" s="8">
         <v>15989</v>
       </c>
+      <c r="BA52" s="8">
+        <v>15979</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8">
         <v>23550</v>
       </c>
       <c r="C53" s="8">
         <v>23523</v>
       </c>
       <c r="D53" s="8">
         <v>23461</v>
       </c>
       <c r="E53" s="8">
         <v>23426</v>
       </c>
       <c r="F53" s="8">
         <v>23407</v>
       </c>
       <c r="G53" s="8">
         <v>23260</v>
       </c>
       <c r="H53" s="8">
         <v>23221</v>
       </c>
       <c r="I53" s="8">
@@ -8386,52 +8529,55 @@
       </c>
       <c r="AS53" s="13">
         <v>21700</v>
       </c>
       <c r="AT53" s="33">
         <v>21619</v>
       </c>
       <c r="AU53" s="26">
         <v>21605</v>
       </c>
       <c r="AV53" s="8">
         <v>21576</v>
       </c>
       <c r="AW53" s="33">
         <v>21533</v>
       </c>
       <c r="AX53" s="8">
         <v>21514</v>
       </c>
       <c r="AY53" s="8">
         <v>21451</v>
       </c>
       <c r="AZ53" s="8">
         <v>21434</v>
       </c>
+      <c r="BA53" s="8">
+        <v>21407</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8">
         <v>15564</v>
       </c>
       <c r="C54" s="8">
         <v>15548</v>
       </c>
       <c r="D54" s="8">
         <v>15525</v>
       </c>
       <c r="E54" s="8">
         <v>15494</v>
       </c>
       <c r="F54" s="8">
         <v>15462</v>
       </c>
       <c r="G54" s="8">
         <v>15449</v>
       </c>
       <c r="H54" s="8">
         <v>15432</v>
       </c>
       <c r="I54" s="8">
@@ -8544,52 +8690,55 @@
       </c>
       <c r="AS54" s="13">
         <v>14061</v>
       </c>
       <c r="AT54" s="33">
         <v>14024</v>
       </c>
       <c r="AU54" s="26">
         <v>13980</v>
       </c>
       <c r="AV54" s="8">
         <v>13969</v>
       </c>
       <c r="AW54" s="33">
         <v>13925</v>
       </c>
       <c r="AX54" s="8">
         <v>13889</v>
       </c>
       <c r="AY54" s="8">
         <v>13873</v>
       </c>
       <c r="AZ54" s="8">
         <v>13845</v>
       </c>
+      <c r="BA54" s="8">
+        <v>13844</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15">
         <v>24310</v>
       </c>
       <c r="C55" s="15">
         <v>24262</v>
       </c>
       <c r="D55" s="15">
         <v>24214</v>
       </c>
       <c r="E55" s="15">
         <v>24202</v>
       </c>
       <c r="F55" s="15">
         <v>24168</v>
       </c>
       <c r="G55" s="15">
         <v>24148</v>
       </c>
       <c r="H55" s="15">
         <v>24141</v>
       </c>
       <c r="I55" s="15">
@@ -8702,349 +8851,354 @@
       </c>
       <c r="AS55" s="36">
         <v>22867</v>
       </c>
       <c r="AT55" s="34">
         <v>22836</v>
       </c>
       <c r="AU55" s="37">
         <v>22797</v>
       </c>
       <c r="AV55" s="15">
         <v>22773</v>
       </c>
       <c r="AW55" s="34">
         <v>22750</v>
       </c>
       <c r="AX55" s="15">
         <v>22718</v>
       </c>
       <c r="AY55" s="15">
         <v>22690</v>
       </c>
       <c r="AZ55" s="15">
         <v>22635</v>
       </c>
+      <c r="BA55" s="15">
+        <v>22618</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="10"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
     </row>
-    <row r="57" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="19"/>
     </row>
-    <row r="58" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B58" s="21"/>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
     </row>
-    <row r="59" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
     </row>
-    <row r="60" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B60" s="21"/>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
     </row>
-    <row r="61" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
     </row>
-    <row r="62" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B62" s="21"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AL4:AW4"/>
-[...2 lines deleted...]
-    <mergeCell ref="B36:AZ36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:AZ2"/>
-    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B36:BA36"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ59"/>
+  <dimension ref="A1:BA59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="T6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="AZ5" sqref="AZ5"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:AZ28"/>
+      <selection activeCell="AV9" sqref="AV9"/>
+      <selection pane="topRight" activeCell="AV9" sqref="AV9"/>
+      <selection pane="bottomLeft" activeCell="AV9" sqref="AV9"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28:BA28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="10.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="10.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
     <col min="39" max="45" width="9.140625" style="20"/>
     <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="44" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="44"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="44"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="40"/>
+      <c r="AL2" s="40"/>
+      <c r="AM2" s="40"/>
+      <c r="AN2" s="40"/>
+      <c r="AO2" s="40"/>
+      <c r="AP2" s="40"/>
+      <c r="AQ2" s="40"/>
+      <c r="AR2" s="40"/>
+      <c r="AS2" s="40"/>
+      <c r="AT2" s="40"/>
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="40"/>
+      <c r="AX2" s="40"/>
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="48">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="47">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="47"/>
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="41">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-      <c r="AZ4" s="45"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -9154,107 +9308,111 @@
       </c>
       <c r="AS5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AT5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
+      <c r="BA5" s="29" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="46" t="s">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="46"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="46"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+      <c r="AF6" s="42"/>
+      <c r="AG6" s="42"/>
+      <c r="AH6" s="42"/>
+      <c r="AI6" s="42"/>
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="42"/>
+      <c r="AL6" s="42"/>
+      <c r="AM6" s="42"/>
+      <c r="AN6" s="42"/>
+      <c r="AO6" s="42"/>
+      <c r="AP6" s="42"/>
+      <c r="AQ6" s="42"/>
+      <c r="AR6" s="42"/>
+      <c r="AS6" s="42"/>
+      <c r="AT6" s="42"/>
+      <c r="AU6" s="42"/>
+      <c r="AV6" s="42"/>
+      <c r="AW6" s="42"/>
+      <c r="AX6" s="42"/>
+      <c r="AY6" s="42"/>
+      <c r="AZ6" s="42"/>
+      <c r="BA6" s="42"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="9">
         <v>403339</v>
       </c>
       <c r="C7" s="9">
         <v>403156</v>
       </c>
       <c r="D7" s="9">
         <v>402877</v>
       </c>
       <c r="E7" s="9">
         <v>402763</v>
       </c>
       <c r="F7" s="9">
         <v>402671</v>
       </c>
       <c r="G7" s="9">
         <v>402591</v>
       </c>
       <c r="H7" s="9">
         <v>402449</v>
       </c>
       <c r="I7" s="9">
@@ -9367,52 +9525,55 @@
       </c>
       <c r="AS7" s="8">
         <v>398293</v>
       </c>
       <c r="AT7" s="33">
         <v>398199</v>
       </c>
       <c r="AU7" s="33">
         <v>398107</v>
       </c>
       <c r="AV7" s="31">
         <v>397997</v>
       </c>
       <c r="AW7" s="8">
         <v>397863</v>
       </c>
       <c r="AX7" s="39">
         <v>397754</v>
       </c>
       <c r="AY7" s="31">
         <v>397631</v>
       </c>
       <c r="AZ7" s="31">
         <v>397489</v>
       </c>
+      <c r="BA7" s="31">
+        <v>397273</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>120879</v>
       </c>
       <c r="C8" s="9">
         <v>120968</v>
       </c>
       <c r="D8" s="9">
         <v>121094</v>
       </c>
       <c r="E8" s="9">
         <v>121227</v>
       </c>
       <c r="F8" s="9">
         <v>121409</v>
       </c>
       <c r="G8" s="9">
         <v>121471</v>
       </c>
       <c r="H8" s="9">
         <v>121599</v>
       </c>
       <c r="I8" s="9">
@@ -9525,52 +9686,55 @@
       </c>
       <c r="AS8" s="8">
         <v>127748</v>
       </c>
       <c r="AT8" s="33">
         <v>128042</v>
       </c>
       <c r="AU8" s="33">
         <v>128311</v>
       </c>
       <c r="AV8" s="31">
         <v>128517</v>
       </c>
       <c r="AW8" s="8">
         <v>128691</v>
       </c>
       <c r="AX8" s="39">
         <v>128808</v>
       </c>
       <c r="AY8" s="31">
         <v>129018</v>
       </c>
       <c r="AZ8" s="31">
         <v>129170</v>
       </c>
+      <c r="BA8" s="31">
+        <v>129161</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>19246</v>
       </c>
       <c r="C9" s="9">
         <v>19210</v>
       </c>
       <c r="D9" s="9">
         <v>19168</v>
       </c>
       <c r="E9" s="9">
         <v>19183</v>
       </c>
       <c r="F9" s="9">
         <v>19186</v>
       </c>
       <c r="G9" s="9">
         <v>19167</v>
       </c>
       <c r="H9" s="9">
         <v>19174</v>
       </c>
       <c r="I9" s="9">
@@ -9683,52 +9847,55 @@
       </c>
       <c r="AS9" s="8">
         <v>18083</v>
       </c>
       <c r="AT9" s="33">
         <v>17994</v>
       </c>
       <c r="AU9" s="33">
         <v>17955</v>
       </c>
       <c r="AV9" s="31">
         <v>17902</v>
       </c>
       <c r="AW9" s="8">
         <v>17881</v>
       </c>
       <c r="AX9" s="39">
         <v>17896</v>
       </c>
       <c r="AY9" s="31">
         <v>17870</v>
       </c>
       <c r="AZ9" s="31">
         <v>17835</v>
       </c>
+      <c r="BA9" s="31">
+        <v>17765</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>16489</v>
       </c>
       <c r="C10" s="9">
         <v>16481</v>
       </c>
       <c r="D10" s="9">
         <v>16454</v>
       </c>
       <c r="E10" s="9">
         <v>16417</v>
       </c>
       <c r="F10" s="9">
         <v>16407</v>
       </c>
       <c r="G10" s="9">
         <v>16383</v>
       </c>
       <c r="H10" s="9">
         <v>16354</v>
       </c>
       <c r="I10" s="9">
@@ -9841,52 +10008,55 @@
       </c>
       <c r="AS10" s="8">
         <v>16127</v>
       </c>
       <c r="AT10" s="33">
         <v>16124</v>
       </c>
       <c r="AU10" s="33">
         <v>16112</v>
       </c>
       <c r="AV10" s="31">
         <v>16086</v>
       </c>
       <c r="AW10" s="8">
         <v>16089</v>
       </c>
       <c r="AX10" s="39">
         <v>16079</v>
       </c>
       <c r="AY10" s="31">
         <v>16070</v>
       </c>
       <c r="AZ10" s="31">
         <v>16060</v>
       </c>
+      <c r="BA10" s="31">
+        <v>16056</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>58734</v>
       </c>
       <c r="C11" s="9">
         <v>58719</v>
       </c>
       <c r="D11" s="9">
         <v>58654</v>
       </c>
       <c r="E11" s="9">
         <v>58647</v>
       </c>
       <c r="F11" s="9">
         <v>58577</v>
       </c>
       <c r="G11" s="9">
         <v>58680</v>
       </c>
       <c r="H11" s="9">
         <v>58607</v>
       </c>
       <c r="I11" s="9">
@@ -9999,52 +10169,55 @@
       </c>
       <c r="AS11" s="8">
         <v>58548</v>
       </c>
       <c r="AT11" s="33">
         <v>58567</v>
       </c>
       <c r="AU11" s="33">
         <v>58513</v>
       </c>
       <c r="AV11" s="31">
         <v>58504</v>
       </c>
       <c r="AW11" s="8">
         <v>58511</v>
       </c>
       <c r="AX11" s="39">
         <v>58501</v>
       </c>
       <c r="AY11" s="31">
         <v>58490</v>
       </c>
       <c r="AZ11" s="31">
         <v>58488</v>
       </c>
+      <c r="BA11" s="31">
+        <v>58470</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>6491</v>
       </c>
       <c r="C12" s="9">
         <v>6485</v>
       </c>
       <c r="D12" s="9">
         <v>6472</v>
       </c>
       <c r="E12" s="9">
         <v>6460</v>
       </c>
       <c r="F12" s="9">
         <v>6451</v>
       </c>
       <c r="G12" s="9">
         <v>6453</v>
       </c>
       <c r="H12" s="9">
         <v>6453</v>
       </c>
       <c r="I12" s="9">
@@ -10157,52 +10330,55 @@
       </c>
       <c r="AS12" s="8">
         <v>6160</v>
       </c>
       <c r="AT12" s="33">
         <v>6143</v>
       </c>
       <c r="AU12" s="33">
         <v>6122</v>
       </c>
       <c r="AV12" s="31">
         <v>6116</v>
       </c>
       <c r="AW12" s="8">
         <v>6112</v>
       </c>
       <c r="AX12" s="39">
         <v>6111</v>
       </c>
       <c r="AY12" s="31">
         <v>6101</v>
       </c>
       <c r="AZ12" s="31">
         <v>6093</v>
       </c>
+      <c r="BA12" s="31">
+        <v>6082</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="9">
         <v>7188</v>
       </c>
       <c r="C13" s="9">
         <v>7185</v>
       </c>
       <c r="D13" s="9">
         <v>7177</v>
       </c>
       <c r="E13" s="9">
         <v>7178</v>
       </c>
       <c r="F13" s="9">
         <v>7166</v>
       </c>
       <c r="G13" s="9">
         <v>7175</v>
       </c>
       <c r="H13" s="9">
         <v>7167</v>
       </c>
       <c r="I13" s="9">
@@ -10315,52 +10491,55 @@
       </c>
       <c r="AS13" s="8">
         <v>6692</v>
       </c>
       <c r="AT13" s="33">
         <v>6682</v>
       </c>
       <c r="AU13" s="33">
         <v>6658</v>
       </c>
       <c r="AV13" s="31">
         <v>6662</v>
       </c>
       <c r="AW13" s="8">
         <v>6655</v>
       </c>
       <c r="AX13" s="39">
         <v>6632</v>
       </c>
       <c r="AY13" s="31">
         <v>6596</v>
       </c>
       <c r="AZ13" s="31">
         <v>6581</v>
       </c>
+      <c r="BA13" s="31">
+        <v>6582</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>17525</v>
       </c>
       <c r="C14" s="9">
         <v>17515</v>
       </c>
       <c r="D14" s="9">
         <v>17474</v>
       </c>
       <c r="E14" s="9">
         <v>17455</v>
       </c>
       <c r="F14" s="9">
         <v>17439</v>
       </c>
       <c r="G14" s="9">
         <v>17408</v>
       </c>
       <c r="H14" s="9">
         <v>17403</v>
       </c>
       <c r="I14" s="9">
@@ -10473,52 +10652,55 @@
       </c>
       <c r="AS14" s="8">
         <v>16374</v>
       </c>
       <c r="AT14" s="33">
         <v>16335</v>
       </c>
       <c r="AU14" s="33">
         <v>16315</v>
       </c>
       <c r="AV14" s="31">
         <v>16277</v>
       </c>
       <c r="AW14" s="8">
         <v>16271</v>
       </c>
       <c r="AX14" s="39">
         <v>16262</v>
       </c>
       <c r="AY14" s="31">
         <v>16212</v>
       </c>
       <c r="AZ14" s="31">
         <v>16176</v>
       </c>
+      <c r="BA14" s="31">
+        <v>16146</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>8429</v>
       </c>
       <c r="C15" s="9">
         <v>8414</v>
       </c>
       <c r="D15" s="9">
         <v>8415</v>
       </c>
       <c r="E15" s="9">
         <v>8395</v>
       </c>
       <c r="F15" s="9">
         <v>8383</v>
       </c>
       <c r="G15" s="9">
         <v>8345</v>
       </c>
       <c r="H15" s="9">
         <v>8331</v>
       </c>
       <c r="I15" s="9">
@@ -10631,52 +10813,55 @@
       </c>
       <c r="AS15" s="8">
         <v>7742</v>
       </c>
       <c r="AT15" s="33">
         <v>7717</v>
       </c>
       <c r="AU15" s="33">
         <v>7702</v>
       </c>
       <c r="AV15" s="31">
         <v>7700</v>
       </c>
       <c r="AW15" s="8">
         <v>7689</v>
       </c>
       <c r="AX15" s="39">
         <v>7671</v>
       </c>
       <c r="AY15" s="31">
         <v>7671</v>
       </c>
       <c r="AZ15" s="31">
         <v>7668</v>
       </c>
+      <c r="BA15" s="31">
+        <v>7656</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>5664</v>
       </c>
       <c r="C16" s="9">
         <v>5652</v>
       </c>
       <c r="D16" s="9">
         <v>5650</v>
       </c>
       <c r="E16" s="9">
         <v>5647</v>
       </c>
       <c r="F16" s="9">
         <v>5633</v>
       </c>
       <c r="G16" s="9">
         <v>5620</v>
       </c>
       <c r="H16" s="9">
         <v>5610</v>
       </c>
       <c r="I16" s="9">
@@ -10789,52 +10974,55 @@
       </c>
       <c r="AS16" s="8">
         <v>5206</v>
       </c>
       <c r="AT16" s="33">
         <v>5199</v>
       </c>
       <c r="AU16" s="33">
         <v>5174</v>
       </c>
       <c r="AV16" s="31">
         <v>5167</v>
       </c>
       <c r="AW16" s="8">
         <v>5161</v>
       </c>
       <c r="AX16" s="39">
         <v>5157</v>
       </c>
       <c r="AY16" s="31">
         <v>5150</v>
       </c>
       <c r="AZ16" s="31">
         <v>5139</v>
       </c>
+      <c r="BA16" s="31">
+        <v>5135</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>20900</v>
       </c>
       <c r="C17" s="9">
         <v>20889</v>
       </c>
       <c r="D17" s="9">
         <v>20852</v>
       </c>
       <c r="E17" s="9">
         <v>20820</v>
       </c>
       <c r="F17" s="9">
         <v>20809</v>
       </c>
       <c r="G17" s="9">
         <v>20777</v>
       </c>
       <c r="H17" s="9">
         <v>20758</v>
       </c>
       <c r="I17" s="9">
@@ -10947,52 +11135,55 @@
       </c>
       <c r="AS17" s="8">
         <v>19935</v>
       </c>
       <c r="AT17" s="33">
         <v>19904</v>
       </c>
       <c r="AU17" s="33">
         <v>19859</v>
       </c>
       <c r="AV17" s="31">
         <v>19832</v>
       </c>
       <c r="AW17" s="8">
         <v>19791</v>
       </c>
       <c r="AX17" s="39">
         <v>19774</v>
       </c>
       <c r="AY17" s="31">
         <v>19740</v>
       </c>
       <c r="AZ17" s="31">
         <v>19730</v>
       </c>
+      <c r="BA17" s="31">
+        <v>19711</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="9">
         <v>5772</v>
       </c>
       <c r="C18" s="9">
         <v>5755</v>
       </c>
       <c r="D18" s="9">
         <v>5743</v>
       </c>
       <c r="E18" s="9">
         <v>5738</v>
       </c>
       <c r="F18" s="9">
         <v>5734</v>
       </c>
       <c r="G18" s="9">
         <v>5719</v>
       </c>
       <c r="H18" s="9">
         <v>5708</v>
       </c>
       <c r="I18" s="9">
@@ -11105,52 +11296,55 @@
       </c>
       <c r="AS18" s="8">
         <v>5232</v>
       </c>
       <c r="AT18" s="33">
         <v>5209</v>
       </c>
       <c r="AU18" s="33">
         <v>5192</v>
       </c>
       <c r="AV18" s="31">
         <v>5164</v>
       </c>
       <c r="AW18" s="8">
         <v>5145</v>
       </c>
       <c r="AX18" s="39">
         <v>5144</v>
       </c>
       <c r="AY18" s="31">
         <v>5137</v>
       </c>
       <c r="AZ18" s="31">
         <v>5112</v>
       </c>
+      <c r="BA18" s="31">
+        <v>5114</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>12268</v>
       </c>
       <c r="C19" s="9">
         <v>12259</v>
       </c>
       <c r="D19" s="9">
         <v>12241</v>
       </c>
       <c r="E19" s="9">
         <v>12216</v>
       </c>
       <c r="F19" s="9">
         <v>12199</v>
       </c>
       <c r="G19" s="9">
         <v>12196</v>
       </c>
       <c r="H19" s="9">
         <v>12180</v>
       </c>
       <c r="I19" s="9">
@@ -11263,52 +11457,55 @@
       </c>
       <c r="AS19" s="8">
         <v>11689</v>
       </c>
       <c r="AT19" s="33">
         <v>11681</v>
       </c>
       <c r="AU19" s="33">
         <v>11655</v>
       </c>
       <c r="AV19" s="31">
         <v>11640</v>
       </c>
       <c r="AW19" s="8">
         <v>11608</v>
       </c>
       <c r="AX19" s="39">
         <v>11590</v>
       </c>
       <c r="AY19" s="31">
         <v>11586</v>
       </c>
       <c r="AZ19" s="31">
         <v>11566</v>
       </c>
+      <c r="BA19" s="31">
+        <v>11553</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>10553</v>
       </c>
       <c r="C20" s="9">
         <v>10523</v>
       </c>
       <c r="D20" s="9">
         <v>10509</v>
       </c>
       <c r="E20" s="9">
         <v>10486</v>
       </c>
       <c r="F20" s="9">
         <v>10463</v>
       </c>
       <c r="G20" s="9">
         <v>10442</v>
       </c>
       <c r="H20" s="9">
         <v>10429</v>
       </c>
       <c r="I20" s="9">
@@ -11421,52 +11618,55 @@
       </c>
       <c r="AS20" s="8">
         <v>9594</v>
       </c>
       <c r="AT20" s="33">
         <v>9556</v>
       </c>
       <c r="AU20" s="33">
         <v>9521</v>
       </c>
       <c r="AV20" s="31">
         <v>9513</v>
       </c>
       <c r="AW20" s="8">
         <v>9501</v>
       </c>
       <c r="AX20" s="39">
         <v>9475</v>
       </c>
       <c r="AY20" s="31">
         <v>9460</v>
       </c>
       <c r="AZ20" s="31">
         <v>9440</v>
       </c>
+      <c r="BA20" s="31">
+        <v>9403</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="9">
         <v>36143</v>
       </c>
       <c r="C21" s="9">
         <v>36132</v>
       </c>
       <c r="D21" s="9">
         <v>36128</v>
       </c>
       <c r="E21" s="9">
         <v>36134</v>
       </c>
       <c r="F21" s="9">
         <v>36161</v>
       </c>
       <c r="G21" s="9">
         <v>36186</v>
       </c>
       <c r="H21" s="9">
         <v>36164</v>
       </c>
       <c r="I21" s="9">
@@ -11579,52 +11779,55 @@
       </c>
       <c r="AS21" s="8">
         <v>36460</v>
       </c>
       <c r="AT21" s="33">
         <v>36493</v>
       </c>
       <c r="AU21" s="33">
         <v>36495</v>
       </c>
       <c r="AV21" s="31">
         <v>36495</v>
       </c>
       <c r="AW21" s="8">
         <v>36498</v>
       </c>
       <c r="AX21" s="39">
         <v>36523</v>
       </c>
       <c r="AY21" s="31">
         <v>36534</v>
       </c>
       <c r="AZ21" s="31">
         <v>36547</v>
       </c>
+      <c r="BA21" s="31">
+        <v>36602</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>11248</v>
       </c>
       <c r="C22" s="9">
         <v>11226</v>
       </c>
       <c r="D22" s="9">
         <v>11191</v>
       </c>
       <c r="E22" s="9">
         <v>11166</v>
       </c>
       <c r="F22" s="9">
         <v>11148</v>
       </c>
       <c r="G22" s="9">
         <v>11124</v>
       </c>
       <c r="H22" s="9">
         <v>11108</v>
       </c>
       <c r="I22" s="9">
@@ -11737,52 +11940,55 @@
       </c>
       <c r="AS22" s="8">
         <v>10414</v>
       </c>
       <c r="AT22" s="33">
         <v>10380</v>
       </c>
       <c r="AU22" s="33">
         <v>10410</v>
       </c>
       <c r="AV22" s="31">
         <v>10370</v>
       </c>
       <c r="AW22" s="8">
         <v>10324</v>
       </c>
       <c r="AX22" s="39">
         <v>10288</v>
       </c>
       <c r="AY22" s="31">
         <v>10251</v>
       </c>
       <c r="AZ22" s="31">
         <v>10230</v>
       </c>
+      <c r="BA22" s="31">
+        <v>10235</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>5013</v>
       </c>
       <c r="C23" s="9">
         <v>4998</v>
       </c>
       <c r="D23" s="9">
         <v>4994</v>
       </c>
       <c r="E23" s="9">
         <v>4983</v>
       </c>
       <c r="F23" s="9">
         <v>4972</v>
       </c>
       <c r="G23" s="9">
         <v>4966</v>
       </c>
       <c r="H23" s="9">
         <v>4963</v>
       </c>
       <c r="I23" s="9">
@@ -11895,52 +12101,55 @@
       </c>
       <c r="AS23" s="8">
         <v>4506</v>
       </c>
       <c r="AT23" s="33">
         <v>4481</v>
       </c>
       <c r="AU23" s="33">
         <v>4465</v>
       </c>
       <c r="AV23" s="31">
         <v>4456</v>
       </c>
       <c r="AW23" s="8">
         <v>4433</v>
       </c>
       <c r="AX23" s="39">
         <v>4409</v>
       </c>
       <c r="AY23" s="31">
         <v>4401</v>
       </c>
       <c r="AZ23" s="31">
         <v>4387</v>
       </c>
+      <c r="BA23" s="31">
+        <v>4370</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="9">
         <v>9061</v>
       </c>
       <c r="C24" s="9">
         <v>9035</v>
       </c>
       <c r="D24" s="9">
         <v>9025</v>
       </c>
       <c r="E24" s="9">
         <v>9008</v>
       </c>
       <c r="F24" s="9">
         <v>8985</v>
       </c>
       <c r="G24" s="9">
         <v>8978</v>
       </c>
       <c r="H24" s="9">
         <v>8963</v>
       </c>
       <c r="I24" s="9">
@@ -12053,52 +12262,55 @@
       </c>
       <c r="AS24" s="8">
         <v>8330</v>
       </c>
       <c r="AT24" s="33">
         <v>8298</v>
       </c>
       <c r="AU24" s="33">
         <v>8288</v>
       </c>
       <c r="AV24" s="31">
         <v>8272</v>
       </c>
       <c r="AW24" s="8">
         <v>8248</v>
       </c>
       <c r="AX24" s="39">
         <v>8234</v>
       </c>
       <c r="AY24" s="31">
         <v>8186</v>
       </c>
       <c r="AZ24" s="31">
         <v>8162</v>
       </c>
+      <c r="BA24" s="31">
+        <v>8151</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>11722</v>
       </c>
       <c r="C25" s="9">
         <v>11716</v>
       </c>
       <c r="D25" s="9">
         <v>11683</v>
       </c>
       <c r="E25" s="9">
         <v>11667</v>
       </c>
       <c r="F25" s="9">
         <v>11652</v>
       </c>
       <c r="G25" s="9">
         <v>11615</v>
       </c>
       <c r="H25" s="9">
         <v>11593</v>
       </c>
       <c r="I25" s="9">
@@ -12211,52 +12423,55 @@
       </c>
       <c r="AS25" s="8">
         <v>10828</v>
       </c>
       <c r="AT25" s="33">
         <v>10794</v>
       </c>
       <c r="AU25" s="33">
         <v>10790</v>
       </c>
       <c r="AV25" s="31">
         <v>10770</v>
       </c>
       <c r="AW25" s="8">
         <v>10739</v>
       </c>
       <c r="AX25" s="39">
         <v>10730</v>
       </c>
       <c r="AY25" s="31">
         <v>10708</v>
       </c>
       <c r="AZ25" s="31">
         <v>10695</v>
       </c>
+      <c r="BA25" s="31">
+        <v>10679</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="9">
         <v>7912</v>
       </c>
       <c r="C26" s="9">
         <v>7911</v>
       </c>
       <c r="D26" s="9">
         <v>7895</v>
       </c>
       <c r="E26" s="9">
         <v>7883</v>
       </c>
       <c r="F26" s="9">
         <v>7863</v>
       </c>
       <c r="G26" s="9">
         <v>7862</v>
       </c>
       <c r="H26" s="9">
         <v>7863</v>
       </c>
       <c r="I26" s="9">
@@ -12369,52 +12584,55 @@
       </c>
       <c r="AS26" s="8">
         <v>7205</v>
       </c>
       <c r="AT26" s="33">
         <v>7191</v>
       </c>
       <c r="AU26" s="33">
         <v>7179</v>
       </c>
       <c r="AV26" s="31">
         <v>7171</v>
       </c>
       <c r="AW26" s="8">
         <v>7147</v>
       </c>
       <c r="AX26" s="39">
         <v>7129</v>
       </c>
       <c r="AY26" s="31">
         <v>7120</v>
       </c>
       <c r="AZ26" s="31">
         <v>7107</v>
       </c>
+      <c r="BA26" s="31">
+        <v>7105</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="9">
         <v>12102</v>
       </c>
       <c r="C27" s="9">
         <v>12083</v>
       </c>
       <c r="D27" s="9">
         <v>12058</v>
       </c>
       <c r="E27" s="9">
         <v>12053</v>
       </c>
       <c r="F27" s="9">
         <v>12034</v>
       </c>
       <c r="G27" s="9">
         <v>12024</v>
       </c>
       <c r="H27" s="9">
         <v>12022</v>
       </c>
       <c r="I27" s="9">
@@ -12527,107 +12745,111 @@
       </c>
       <c r="AS27" s="8">
         <v>11420</v>
       </c>
       <c r="AT27" s="33">
         <v>11409</v>
       </c>
       <c r="AU27" s="33">
         <v>11391</v>
       </c>
       <c r="AV27" s="31">
         <v>11383</v>
       </c>
       <c r="AW27" s="8">
         <v>11369</v>
       </c>
       <c r="AX27" s="39">
         <v>11341</v>
       </c>
       <c r="AY27" s="31">
         <v>11330</v>
       </c>
       <c r="AZ27" s="31">
         <v>11303</v>
       </c>
+      <c r="BA27" s="31">
+        <v>11297</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="46" t="s">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="46"/>
-[...48 lines deleted...]
-      <c r="AZ28" s="46"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="N28" s="44"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="44"/>
+      <c r="Q28" s="44"/>
+      <c r="R28" s="44"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="44"/>
+      <c r="U28" s="44"/>
+      <c r="V28" s="44"/>
+      <c r="W28" s="44"/>
+      <c r="X28" s="44"/>
+      <c r="Y28" s="44"/>
+      <c r="Z28" s="44"/>
+      <c r="AA28" s="44"/>
+      <c r="AB28" s="44"/>
+      <c r="AC28" s="44"/>
+      <c r="AD28" s="44"/>
+      <c r="AE28" s="44"/>
+      <c r="AF28" s="44"/>
+      <c r="AG28" s="44"/>
+      <c r="AH28" s="44"/>
+      <c r="AI28" s="44"/>
+      <c r="AJ28" s="44"/>
+      <c r="AK28" s="44"/>
+      <c r="AL28" s="44"/>
+      <c r="AM28" s="44"/>
+      <c r="AN28" s="44"/>
+      <c r="AO28" s="44"/>
+      <c r="AP28" s="44"/>
+      <c r="AQ28" s="44"/>
+      <c r="AR28" s="44"/>
+      <c r="AS28" s="44"/>
+      <c r="AT28" s="44"/>
+      <c r="AU28" s="44"/>
+      <c r="AV28" s="44"/>
+      <c r="AW28" s="44"/>
+      <c r="AX28" s="44"/>
+      <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>432347</v>
       </c>
       <c r="C29" s="9">
         <v>432074</v>
       </c>
       <c r="D29" s="9">
         <v>431608</v>
       </c>
       <c r="E29" s="9">
         <v>431433</v>
       </c>
       <c r="F29" s="9">
         <v>431186</v>
       </c>
       <c r="G29" s="9">
         <v>431039</v>
       </c>
       <c r="H29" s="9">
         <v>430821</v>
       </c>
       <c r="I29" s="9">
@@ -12740,52 +12962,55 @@
       </c>
       <c r="AS29" s="8">
         <v>424822</v>
       </c>
       <c r="AT29" s="8">
         <v>424512</v>
       </c>
       <c r="AU29" s="8">
         <v>424272</v>
       </c>
       <c r="AV29" s="31">
         <v>424011</v>
       </c>
       <c r="AW29" s="8">
         <v>423898</v>
       </c>
       <c r="AX29" s="33">
         <v>423719</v>
       </c>
       <c r="AY29" s="8">
         <v>423604</v>
       </c>
       <c r="AZ29" s="31">
         <v>423503</v>
       </c>
+      <c r="BA29" s="8">
+        <v>423332</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="9">
         <v>140489</v>
       </c>
       <c r="C30" s="9">
         <v>140577</v>
       </c>
       <c r="D30" s="9">
         <v>140622</v>
       </c>
       <c r="E30" s="9">
         <v>140662</v>
       </c>
       <c r="F30" s="9">
         <v>140760</v>
       </c>
       <c r="G30" s="9">
         <v>140787</v>
       </c>
       <c r="H30" s="9">
         <v>140950</v>
       </c>
       <c r="I30" s="9">
@@ -12898,52 +13123,55 @@
       </c>
       <c r="AS30" s="8">
         <v>147382</v>
       </c>
       <c r="AT30" s="8">
         <v>147587</v>
       </c>
       <c r="AU30" s="8">
         <v>147779</v>
       </c>
       <c r="AV30" s="31">
         <v>147895</v>
       </c>
       <c r="AW30" s="8">
         <v>148061</v>
       </c>
       <c r="AX30" s="33">
         <v>148256</v>
       </c>
       <c r="AY30" s="8">
         <v>148419</v>
       </c>
       <c r="AZ30" s="31">
         <v>148516</v>
       </c>
+      <c r="BA30" s="8">
+        <v>148596</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="9">
         <v>19682</v>
       </c>
       <c r="C31" s="9">
         <v>19664</v>
       </c>
       <c r="D31" s="9">
         <v>19626</v>
       </c>
       <c r="E31" s="9">
         <v>19612</v>
       </c>
       <c r="F31" s="9">
         <v>19586</v>
       </c>
       <c r="G31" s="9">
         <v>19579</v>
       </c>
       <c r="H31" s="9">
         <v>19559</v>
       </c>
       <c r="I31" s="9">
@@ -13056,52 +13284,55 @@
       </c>
       <c r="AS31" s="8">
         <v>18473</v>
       </c>
       <c r="AT31" s="8">
         <v>18398</v>
       </c>
       <c r="AU31" s="8">
         <v>18358</v>
       </c>
       <c r="AV31" s="31">
         <v>18291</v>
       </c>
       <c r="AW31" s="8">
         <v>18250</v>
       </c>
       <c r="AX31" s="33">
         <v>18257</v>
       </c>
       <c r="AY31" s="8">
         <v>18245</v>
       </c>
       <c r="AZ31" s="31">
         <v>18241</v>
       </c>
+      <c r="BA31" s="8">
+        <v>18203</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="9">
         <v>18725</v>
       </c>
       <c r="C32" s="9">
         <v>18696</v>
       </c>
       <c r="D32" s="9">
         <v>18664</v>
       </c>
       <c r="E32" s="9">
         <v>18630</v>
       </c>
       <c r="F32" s="9">
         <v>18609</v>
       </c>
       <c r="G32" s="9">
         <v>18566</v>
       </c>
       <c r="H32" s="9">
         <v>18540</v>
       </c>
       <c r="I32" s="9">
@@ -13214,52 +13445,55 @@
       </c>
       <c r="AS32" s="8">
         <v>18280</v>
       </c>
       <c r="AT32" s="8">
         <v>18283</v>
       </c>
       <c r="AU32" s="8">
         <v>18248</v>
       </c>
       <c r="AV32" s="31">
         <v>18234</v>
       </c>
       <c r="AW32" s="8">
         <v>18211</v>
       </c>
       <c r="AX32" s="33">
         <v>18201</v>
       </c>
       <c r="AY32" s="8">
         <v>18193</v>
       </c>
       <c r="AZ32" s="31">
         <v>18177</v>
       </c>
+      <c r="BA32" s="8">
+        <v>18189</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9">
         <v>65042</v>
       </c>
       <c r="C33" s="9">
         <v>65028</v>
       </c>
       <c r="D33" s="9">
         <v>64892</v>
       </c>
       <c r="E33" s="9">
         <v>64873</v>
       </c>
       <c r="F33" s="9">
         <v>64846</v>
       </c>
       <c r="G33" s="9">
         <v>65050</v>
       </c>
       <c r="H33" s="9">
         <v>64993</v>
       </c>
       <c r="I33" s="9">
@@ -13372,52 +13606,55 @@
       </c>
       <c r="AS33" s="8">
         <v>64720</v>
       </c>
       <c r="AT33" s="8">
         <v>64717</v>
       </c>
       <c r="AU33" s="8">
         <v>64641</v>
       </c>
       <c r="AV33" s="31">
         <v>64625</v>
       </c>
       <c r="AW33" s="8">
         <v>64647</v>
       </c>
       <c r="AX33" s="33">
         <v>64570</v>
       </c>
       <c r="AY33" s="8">
         <v>64597</v>
       </c>
       <c r="AZ33" s="31">
         <v>64601</v>
       </c>
+      <c r="BA33" s="8">
+        <v>64568</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="9">
         <v>6099</v>
       </c>
       <c r="C34" s="9">
         <v>6090</v>
       </c>
       <c r="D34" s="9">
         <v>6078</v>
       </c>
       <c r="E34" s="9">
         <v>6078</v>
       </c>
       <c r="F34" s="9">
         <v>6080</v>
       </c>
       <c r="G34" s="9">
         <v>6077</v>
       </c>
       <c r="H34" s="9">
         <v>6070</v>
       </c>
       <c r="I34" s="9">
@@ -13530,52 +13767,55 @@
       </c>
       <c r="AS34" s="8">
         <v>5652</v>
       </c>
       <c r="AT34" s="8">
         <v>5620</v>
       </c>
       <c r="AU34" s="8">
         <v>5630</v>
       </c>
       <c r="AV34" s="31">
         <v>5607</v>
       </c>
       <c r="AW34" s="8">
         <v>5587</v>
       </c>
       <c r="AX34" s="33">
         <v>5579</v>
       </c>
       <c r="AY34" s="8">
         <v>5563</v>
       </c>
       <c r="AZ34" s="31">
         <v>5568</v>
       </c>
+      <c r="BA34" s="8">
+        <v>5558</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="9">
         <v>6470</v>
       </c>
       <c r="C35" s="9">
         <v>6456</v>
       </c>
       <c r="D35" s="9">
         <v>6454</v>
       </c>
       <c r="E35" s="9">
         <v>6444</v>
       </c>
       <c r="F35" s="9">
         <v>6423</v>
       </c>
       <c r="G35" s="9">
         <v>6418</v>
       </c>
       <c r="H35" s="9">
         <v>6415</v>
       </c>
       <c r="I35" s="9">
@@ -13688,52 +13928,55 @@
       </c>
       <c r="AS35" s="8">
         <v>5819</v>
       </c>
       <c r="AT35" s="8">
         <v>5791</v>
       </c>
       <c r="AU35" s="8">
         <v>5776</v>
       </c>
       <c r="AV35" s="31">
         <v>5765</v>
       </c>
       <c r="AW35" s="8">
         <v>5747</v>
       </c>
       <c r="AX35" s="33">
         <v>5719</v>
       </c>
       <c r="AY35" s="8">
         <v>5692</v>
       </c>
       <c r="AZ35" s="31">
         <v>5660</v>
       </c>
+      <c r="BA35" s="8">
+        <v>5643</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="9">
         <v>17902</v>
       </c>
       <c r="C36" s="9">
         <v>17871</v>
       </c>
       <c r="D36" s="9">
         <v>17831</v>
       </c>
       <c r="E36" s="9">
         <v>17826</v>
       </c>
       <c r="F36" s="9">
         <v>17780</v>
       </c>
       <c r="G36" s="9">
         <v>17753</v>
       </c>
       <c r="H36" s="9">
         <v>17713</v>
       </c>
       <c r="I36" s="9">
@@ -13846,52 +14089,55 @@
       </c>
       <c r="AS36" s="8">
         <v>16567</v>
       </c>
       <c r="AT36" s="8">
         <v>16523</v>
       </c>
       <c r="AU36" s="8">
         <v>16477</v>
       </c>
       <c r="AV36" s="31">
         <v>16440</v>
       </c>
       <c r="AW36" s="8">
         <v>16411</v>
       </c>
       <c r="AX36" s="33">
         <v>16396</v>
       </c>
       <c r="AY36" s="8">
         <v>16344</v>
       </c>
       <c r="AZ36" s="31">
         <v>16336</v>
       </c>
+      <c r="BA36" s="8">
+        <v>16316</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>8447</v>
       </c>
       <c r="C37" s="9">
         <v>8433</v>
       </c>
       <c r="D37" s="9">
         <v>8415</v>
       </c>
       <c r="E37" s="9">
         <v>8405</v>
       </c>
       <c r="F37" s="9">
         <v>8392</v>
       </c>
       <c r="G37" s="9">
         <v>8358</v>
       </c>
       <c r="H37" s="9">
         <v>8334</v>
       </c>
       <c r="I37" s="9">
@@ -14004,52 +14250,55 @@
       </c>
       <c r="AS37" s="8">
         <v>7803</v>
       </c>
       <c r="AT37" s="8">
         <v>7792</v>
       </c>
       <c r="AU37" s="8">
         <v>7763</v>
       </c>
       <c r="AV37" s="31">
         <v>7746</v>
       </c>
       <c r="AW37" s="8">
         <v>7739</v>
       </c>
       <c r="AX37" s="33">
         <v>7717</v>
       </c>
       <c r="AY37" s="8">
         <v>7699</v>
       </c>
       <c r="AZ37" s="31">
         <v>7683</v>
       </c>
+      <c r="BA37" s="8">
+        <v>7657</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="9">
         <v>5352</v>
       </c>
       <c r="C38" s="9">
         <v>5340</v>
       </c>
       <c r="D38" s="9">
         <v>5332</v>
       </c>
       <c r="E38" s="9">
         <v>5336</v>
       </c>
       <c r="F38" s="9">
         <v>5325</v>
       </c>
       <c r="G38" s="9">
         <v>5303</v>
       </c>
       <c r="H38" s="9">
         <v>5300</v>
       </c>
       <c r="I38" s="9">
@@ -14162,52 +14411,55 @@
       </c>
       <c r="AS38" s="8">
         <v>4798</v>
       </c>
       <c r="AT38" s="8">
         <v>4761</v>
       </c>
       <c r="AU38" s="8">
         <v>4720</v>
       </c>
       <c r="AV38" s="31">
         <v>4697</v>
       </c>
       <c r="AW38" s="8">
         <v>4698</v>
       </c>
       <c r="AX38" s="33">
         <v>4690</v>
       </c>
       <c r="AY38" s="8">
         <v>4680</v>
       </c>
       <c r="AZ38" s="31">
         <v>4667</v>
       </c>
+      <c r="BA38" s="8">
+        <v>4650</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="9">
         <v>22303</v>
       </c>
       <c r="C39" s="9">
         <v>22282</v>
       </c>
       <c r="D39" s="9">
         <v>22243</v>
       </c>
       <c r="E39" s="9">
         <v>22228</v>
       </c>
       <c r="F39" s="9">
         <v>22196</v>
       </c>
       <c r="G39" s="9">
         <v>22164</v>
       </c>
       <c r="H39" s="9">
         <v>22151</v>
       </c>
       <c r="I39" s="9">
@@ -14320,52 +14572,55 @@
       </c>
       <c r="AS39" s="8">
         <v>21147</v>
       </c>
       <c r="AT39" s="8">
         <v>21089</v>
       </c>
       <c r="AU39" s="8">
         <v>21033</v>
       </c>
       <c r="AV39" s="31">
         <v>20996</v>
       </c>
       <c r="AW39" s="8">
         <v>20983</v>
       </c>
       <c r="AX39" s="33">
         <v>20961</v>
       </c>
       <c r="AY39" s="8">
         <v>20953</v>
       </c>
       <c r="AZ39" s="31">
         <v>20939</v>
       </c>
+      <c r="BA39" s="8">
+        <v>20926</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="9">
         <v>5377</v>
       </c>
       <c r="C40" s="9">
         <v>5351</v>
       </c>
       <c r="D40" s="9">
         <v>5347</v>
       </c>
       <c r="E40" s="9">
         <v>5353</v>
       </c>
       <c r="F40" s="9">
         <v>5340</v>
       </c>
       <c r="G40" s="9">
         <v>5324</v>
       </c>
       <c r="H40" s="9">
         <v>5319</v>
       </c>
       <c r="I40" s="9">
@@ -14478,52 +14733,55 @@
       </c>
       <c r="AS40" s="8">
         <v>4797</v>
       </c>
       <c r="AT40" s="8">
         <v>4772</v>
       </c>
       <c r="AU40" s="8">
         <v>4763</v>
       </c>
       <c r="AV40" s="31">
         <v>4748</v>
       </c>
       <c r="AW40" s="8">
         <v>4736</v>
       </c>
       <c r="AX40" s="33">
         <v>4728</v>
       </c>
       <c r="AY40" s="8">
         <v>4721</v>
       </c>
       <c r="AZ40" s="31">
         <v>4701</v>
       </c>
+      <c r="BA40" s="8">
+        <v>4696</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="9">
         <v>12581</v>
       </c>
       <c r="C41" s="9">
         <v>12578</v>
       </c>
       <c r="D41" s="9">
         <v>12543</v>
       </c>
       <c r="E41" s="9">
         <v>12527</v>
       </c>
       <c r="F41" s="9">
         <v>12515</v>
       </c>
       <c r="G41" s="9">
         <v>12509</v>
       </c>
       <c r="H41" s="9">
         <v>12479</v>
       </c>
       <c r="I41" s="9">
@@ -14636,52 +14894,55 @@
       </c>
       <c r="AS41" s="8">
         <v>11920</v>
       </c>
       <c r="AT41" s="8">
         <v>11903</v>
       </c>
       <c r="AU41" s="8">
         <v>11888</v>
       </c>
       <c r="AV41" s="31">
         <v>11869</v>
       </c>
       <c r="AW41" s="8">
         <v>11832</v>
       </c>
       <c r="AX41" s="33">
         <v>11811</v>
       </c>
       <c r="AY41" s="8">
         <v>11799</v>
       </c>
       <c r="AZ41" s="31">
         <v>11797</v>
       </c>
+      <c r="BA41" s="8">
+        <v>11780</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="9">
         <v>10506</v>
       </c>
       <c r="C42" s="9">
         <v>10490</v>
       </c>
       <c r="D42" s="9">
         <v>10464</v>
       </c>
       <c r="E42" s="9">
         <v>10453</v>
       </c>
       <c r="F42" s="9">
         <v>10430</v>
       </c>
       <c r="G42" s="9">
         <v>10419</v>
       </c>
       <c r="H42" s="9">
         <v>10400</v>
       </c>
       <c r="I42" s="9">
@@ -14794,52 +15055,55 @@
       </c>
       <c r="AS42" s="8">
         <v>9447</v>
       </c>
       <c r="AT42" s="8">
         <v>9419</v>
       </c>
       <c r="AU42" s="8">
         <v>9387</v>
       </c>
       <c r="AV42" s="31">
         <v>9370</v>
       </c>
       <c r="AW42" s="8">
         <v>9361</v>
       </c>
       <c r="AX42" s="33">
         <v>9310</v>
       </c>
       <c r="AY42" s="8">
         <v>9282</v>
       </c>
       <c r="AZ42" s="31">
         <v>9266</v>
       </c>
+      <c r="BA42" s="8">
+        <v>9225</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="9">
         <v>37085</v>
       </c>
       <c r="C43" s="9">
         <v>37051</v>
       </c>
       <c r="D43" s="9">
         <v>37054</v>
       </c>
       <c r="E43" s="9">
         <v>37051</v>
       </c>
       <c r="F43" s="9">
         <v>37029</v>
       </c>
       <c r="G43" s="9">
         <v>37018</v>
       </c>
       <c r="H43" s="9">
         <v>37001</v>
       </c>
       <c r="I43" s="9">
@@ -14952,52 +15216,55 @@
       </c>
       <c r="AS43" s="8">
         <v>36798</v>
       </c>
       <c r="AT43" s="8">
         <v>36843</v>
       </c>
       <c r="AU43" s="8">
         <v>36860</v>
       </c>
       <c r="AV43" s="31">
         <v>36903</v>
       </c>
       <c r="AW43" s="8">
         <v>36896</v>
       </c>
       <c r="AX43" s="33">
         <v>36890</v>
       </c>
       <c r="AY43" s="8">
         <v>36922</v>
       </c>
       <c r="AZ43" s="31">
         <v>36944</v>
       </c>
+      <c r="BA43" s="8">
+        <v>36968</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="9">
         <v>11318</v>
       </c>
       <c r="C44" s="9">
         <v>11300</v>
       </c>
       <c r="D44" s="9">
         <v>11271</v>
       </c>
       <c r="E44" s="9">
         <v>11262</v>
       </c>
       <c r="F44" s="9">
         <v>11240</v>
       </c>
       <c r="G44" s="9">
         <v>11215</v>
       </c>
       <c r="H44" s="9">
         <v>11206</v>
       </c>
       <c r="I44" s="9">
@@ -15110,52 +15377,55 @@
       </c>
       <c r="AS44" s="8">
         <v>10299</v>
       </c>
       <c r="AT44" s="8">
         <v>10263</v>
       </c>
       <c r="AU44" s="8">
         <v>10297</v>
       </c>
       <c r="AV44" s="31">
         <v>10240</v>
       </c>
       <c r="AW44" s="8">
         <v>10206</v>
       </c>
       <c r="AX44" s="33">
         <v>10183</v>
       </c>
       <c r="AY44" s="8">
         <v>10137</v>
       </c>
       <c r="AZ44" s="31">
         <v>10110</v>
       </c>
+      <c r="BA44" s="8">
+        <v>10088</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="9">
         <v>4443</v>
       </c>
       <c r="C45" s="9">
         <v>4432</v>
       </c>
       <c r="D45" s="9">
         <v>4417</v>
       </c>
       <c r="E45" s="9">
         <v>4405</v>
       </c>
       <c r="F45" s="9">
         <v>4402</v>
       </c>
       <c r="G45" s="9">
         <v>4404</v>
       </c>
       <c r="H45" s="9">
         <v>4376</v>
       </c>
       <c r="I45" s="9">
@@ -15268,52 +15538,55 @@
       </c>
       <c r="AS45" s="8">
         <v>3768</v>
       </c>
       <c r="AT45" s="8">
         <v>3735</v>
       </c>
       <c r="AU45" s="8">
         <v>3719</v>
       </c>
       <c r="AV45" s="31">
         <v>3709</v>
       </c>
       <c r="AW45" s="8">
         <v>3703</v>
       </c>
       <c r="AX45" s="33">
         <v>3676</v>
       </c>
       <c r="AY45" s="8">
         <v>3665</v>
       </c>
       <c r="AZ45" s="31">
         <v>3661</v>
       </c>
+      <c r="BA45" s="8">
+        <v>3653</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="9">
         <v>8838</v>
       </c>
       <c r="C46" s="9">
         <v>8812</v>
       </c>
       <c r="D46" s="9">
         <v>8791</v>
       </c>
       <c r="E46" s="9">
         <v>8769</v>
       </c>
       <c r="F46" s="9">
         <v>8745</v>
       </c>
       <c r="G46" s="9">
         <v>8739</v>
       </c>
       <c r="H46" s="9">
         <v>8699</v>
       </c>
       <c r="I46" s="9">
@@ -15426,52 +15699,55 @@
       </c>
       <c r="AS46" s="8">
         <v>7977</v>
       </c>
       <c r="AT46" s="8">
         <v>7931</v>
       </c>
       <c r="AU46" s="8">
         <v>7911</v>
       </c>
       <c r="AV46" s="31">
         <v>7882</v>
       </c>
       <c r="AW46" s="8">
         <v>7877</v>
       </c>
       <c r="AX46" s="33">
         <v>7858</v>
       </c>
       <c r="AY46" s="8">
         <v>7837</v>
       </c>
       <c r="AZ46" s="31">
         <v>7827</v>
       </c>
+      <c r="BA46" s="8">
+        <v>7828</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="23">
         <v>11828</v>
       </c>
       <c r="C47" s="23">
         <v>11807</v>
       </c>
       <c r="D47" s="23">
         <v>11778</v>
       </c>
       <c r="E47" s="23">
         <v>11759</v>
       </c>
       <c r="F47" s="23">
         <v>11755</v>
       </c>
       <c r="G47" s="23">
         <v>11645</v>
       </c>
       <c r="H47" s="23">
         <v>11628</v>
       </c>
       <c r="I47" s="23">
@@ -15584,52 +15860,55 @@
       </c>
       <c r="AS47" s="8">
         <v>10872</v>
       </c>
       <c r="AT47" s="8">
         <v>10825</v>
       </c>
       <c r="AU47" s="8">
         <v>10815</v>
       </c>
       <c r="AV47" s="31">
         <v>10806</v>
       </c>
       <c r="AW47" s="8">
         <v>10794</v>
       </c>
       <c r="AX47" s="33">
         <v>10787</v>
       </c>
       <c r="AY47" s="8">
         <v>10743</v>
       </c>
       <c r="AZ47" s="31">
         <v>10739</v>
       </c>
+      <c r="BA47" s="8">
+        <v>10728</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="23">
         <v>7652</v>
       </c>
       <c r="C48" s="23">
         <v>7637</v>
       </c>
       <c r="D48" s="23">
         <v>7630</v>
       </c>
       <c r="E48" s="23">
         <v>7611</v>
       </c>
       <c r="F48" s="23">
         <v>7599</v>
       </c>
       <c r="G48" s="23">
         <v>7587</v>
       </c>
       <c r="H48" s="23">
         <v>7569</v>
       </c>
       <c r="I48" s="23">
@@ -15742,52 +16021,55 @@
       </c>
       <c r="AS48" s="8">
         <v>6856</v>
       </c>
       <c r="AT48" s="8">
         <v>6833</v>
       </c>
       <c r="AU48" s="8">
         <v>6801</v>
       </c>
       <c r="AV48" s="31">
         <v>6798</v>
       </c>
       <c r="AW48" s="8">
         <v>6778</v>
       </c>
       <c r="AX48" s="33">
         <v>6759</v>
       </c>
       <c r="AY48" s="8">
         <v>6753</v>
       </c>
       <c r="AZ48" s="31">
         <v>6738</v>
       </c>
+      <c r="BA48" s="8">
+        <v>6739</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="24">
         <v>12208</v>
       </c>
       <c r="C49" s="24">
         <v>12179</v>
       </c>
       <c r="D49" s="24">
         <v>12156</v>
       </c>
       <c r="E49" s="24">
         <v>12149</v>
       </c>
       <c r="F49" s="24">
         <v>12134</v>
       </c>
       <c r="G49" s="24">
         <v>12124</v>
       </c>
       <c r="H49" s="24">
         <v>12119</v>
       </c>
       <c r="I49" s="24">
@@ -15900,321 +16182,324 @@
       </c>
       <c r="AS49" s="15">
         <v>11447</v>
       </c>
       <c r="AT49" s="15">
         <v>11427</v>
       </c>
       <c r="AU49" s="15">
         <v>11406</v>
       </c>
       <c r="AV49" s="15">
         <v>11390</v>
       </c>
       <c r="AW49" s="15">
         <v>11381</v>
       </c>
       <c r="AX49" s="34">
         <v>11371</v>
       </c>
       <c r="AY49" s="15">
         <v>11360</v>
       </c>
       <c r="AZ49" s="15">
         <v>11332</v>
       </c>
+      <c r="BA49" s="15">
+        <v>11321</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="10"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
     </row>
-    <row r="51" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="19"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
-    <row r="52" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
     </row>
-    <row r="53" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="9"/>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="9"/>
       <c r="X53" s="9"/>
       <c r="Y53" s="9"/>
       <c r="Z53" s="9"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
     </row>
-    <row r="54" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A54" s="28"/>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="22"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
       <c r="AE54" s="23"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
     </row>
-    <row r="55" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="22"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
       <c r="AC55" s="9"/>
       <c r="AD55" s="9"/>
       <c r="AE55" s="23"/>
       <c r="AF55" s="9"/>
       <c r="AG55" s="9"/>
     </row>
-    <row r="56" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="22"/>
       <c r="O56" s="22"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
       <c r="AC56" s="9"/>
       <c r="AD56" s="9"/>
       <c r="AE56" s="23"/>
       <c r="AF56" s="9"/>
       <c r="AG56" s="9"/>
     </row>
-    <row r="57" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N57" s="27"/>
       <c r="O57" s="27"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="27"/>
       <c r="R57" s="27"/>
       <c r="S57" s="27"/>
       <c r="T57" s="27"/>
       <c r="U57" s="27"/>
       <c r="V57" s="27"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="27"/>
       <c r="Z57" s="27"/>
       <c r="AA57" s="27"/>
       <c r="AB57" s="27"/>
       <c r="AC57" s="27"/>
       <c r="AD57" s="27"/>
       <c r="AE57" s="27"/>
       <c r="AF57" s="27"/>
       <c r="AG57" s="27"/>
     </row>
-    <row r="58" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
     </row>
-    <row r="59" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
       <c r="N59" s="27"/>
       <c r="O59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="27"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="27"/>
       <c r="Z59" s="27"/>
       <c r="AA59" s="27"/>
       <c r="AB59" s="27"/>
       <c r="AC59" s="27"/>
       <c r="AD59" s="27"/>
       <c r="AE59" s="27"/>
       <c r="AF59" s="27"/>
       <c r="AG59" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:AZ28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>By gender</vt:lpstr>