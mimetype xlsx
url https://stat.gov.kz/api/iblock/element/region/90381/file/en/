--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="135" windowWidth="18465" windowHeight="10950"/>
+    <workbookView xWindow="-96" yWindow="132" windowWidth="18468" windowHeight="10956"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="By gender" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="42">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
@@ -440,75 +440,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -788,225 +788,227 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AB6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B2" sqref="B2:AX2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2:AX2"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:AX2"/>
-      <selection pane="bottomRight" activeCell="B36" sqref="B36:BA36"/>
+      <selection pane="bottomRight" activeCell="BD38" sqref="BD38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="20" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="1" max="1" width="14.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="7.88671875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.88671875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="8.88671875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="21" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="11" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-[...11 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="20"/>
+    <col min="23" max="23" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.6640625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="8.33203125" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="33" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.44140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.88671875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.109375" style="20" collapsed="1"/>
+    <col min="39" max="45" width="9.109375" style="20"/>
+    <col min="46" max="46" width="10.44140625" style="20" customWidth="1"/>
+    <col min="47" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="40" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="40"/>
-[...49 lines deleted...]
-      <c r="BA2" s="40"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="47">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
-      <c r="AA4" s="47"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-[...1 lines deleted...]
-      <c r="BA4" s="41"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1119,108 +1121,112 @@
       </c>
       <c r="AT5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
+      <c r="BB5" s="29" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="42" t="s">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="42"/>
-[...49 lines deleted...]
-      <c r="BA6" s="42"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
+      <c r="AL6" s="48"/>
+      <c r="AM6" s="48"/>
+      <c r="AN6" s="48"/>
+      <c r="AO6" s="48"/>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
+      <c r="AR6" s="48"/>
+      <c r="AS6" s="48"/>
+      <c r="AT6" s="48"/>
+      <c r="AU6" s="48"/>
+      <c r="AV6" s="48"/>
+      <c r="AW6" s="48"/>
+      <c r="AX6" s="48"/>
+      <c r="AY6" s="48"/>
+      <c r="AZ6" s="48"/>
+      <c r="BA6" s="48"/>
+      <c r="BB6" s="48"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="8">
         <v>835686</v>
       </c>
       <c r="C7" s="9">
         <v>835230</v>
       </c>
       <c r="D7" s="9">
         <v>834485</v>
       </c>
       <c r="E7" s="9">
         <v>834196</v>
       </c>
       <c r="F7" s="9">
         <v>833857</v>
       </c>
       <c r="G7" s="9">
         <v>833630</v>
       </c>
       <c r="H7" s="9">
         <v>833270</v>
       </c>
       <c r="I7" s="8">
@@ -1336,52 +1342,55 @@
       </c>
       <c r="AT7" s="33">
         <v>822711</v>
       </c>
       <c r="AU7" s="26">
         <v>822379</v>
       </c>
       <c r="AV7" s="31">
         <v>822008</v>
       </c>
       <c r="AW7" s="33">
         <v>821761</v>
       </c>
       <c r="AX7" s="33">
         <v>821473</v>
       </c>
       <c r="AY7" s="31">
         <v>821235</v>
       </c>
       <c r="AZ7" s="31">
         <v>820992</v>
       </c>
       <c r="BA7" s="31">
         <v>820605</v>
       </c>
+      <c r="BB7" s="31">
+        <v>820294</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="8">
         <v>261368</v>
       </c>
       <c r="C8" s="8">
         <v>261545</v>
       </c>
       <c r="D8" s="8">
         <v>261716</v>
       </c>
       <c r="E8" s="8">
         <v>261889</v>
       </c>
       <c r="F8" s="8">
         <v>262169</v>
       </c>
       <c r="G8" s="8">
         <v>262258</v>
       </c>
       <c r="H8" s="8">
         <v>262549</v>
       </c>
       <c r="I8" s="8">
@@ -1497,52 +1506,55 @@
       </c>
       <c r="AT8" s="33">
         <v>275629</v>
       </c>
       <c r="AU8" s="26">
         <v>276090</v>
       </c>
       <c r="AV8" s="31">
         <v>276412</v>
       </c>
       <c r="AW8" s="33">
         <v>276752</v>
       </c>
       <c r="AX8" s="33">
         <v>277064</v>
       </c>
       <c r="AY8" s="31">
         <v>277437</v>
       </c>
       <c r="AZ8" s="31">
         <v>277686</v>
       </c>
       <c r="BA8" s="31">
         <v>277757</v>
       </c>
+      <c r="BB8" s="31">
+        <v>277963</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>38928</v>
       </c>
       <c r="C9" s="8">
         <v>38874</v>
       </c>
       <c r="D9" s="8">
         <v>38794</v>
       </c>
       <c r="E9" s="8">
         <v>38795</v>
       </c>
       <c r="F9" s="8">
         <v>38772</v>
       </c>
       <c r="G9" s="8">
         <v>38746</v>
       </c>
       <c r="H9" s="8">
         <v>38733</v>
       </c>
       <c r="I9" s="8">
@@ -1658,52 +1670,55 @@
       </c>
       <c r="AT9" s="33">
         <v>36392</v>
       </c>
       <c r="AU9" s="26">
         <v>36313</v>
       </c>
       <c r="AV9" s="31">
         <v>36193</v>
       </c>
       <c r="AW9" s="33">
         <v>36131</v>
       </c>
       <c r="AX9" s="33">
         <v>36153</v>
       </c>
       <c r="AY9" s="31">
         <v>36115</v>
       </c>
       <c r="AZ9" s="31">
         <v>36076</v>
       </c>
       <c r="BA9" s="31">
         <v>35968</v>
       </c>
+      <c r="BB9" s="31">
+        <v>35961</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>35214</v>
       </c>
       <c r="C10" s="8">
         <v>35177</v>
       </c>
       <c r="D10" s="8">
         <v>35118</v>
       </c>
       <c r="E10" s="8">
         <v>35047</v>
       </c>
       <c r="F10" s="8">
         <v>35016</v>
       </c>
       <c r="G10" s="8">
         <v>34949</v>
       </c>
       <c r="H10" s="8">
         <v>34894</v>
       </c>
       <c r="I10" s="8">
@@ -1819,52 +1834,55 @@
       </c>
       <c r="AT10" s="33">
         <v>34407</v>
       </c>
       <c r="AU10" s="26">
         <v>34360</v>
       </c>
       <c r="AV10" s="31">
         <v>34320</v>
       </c>
       <c r="AW10" s="33">
         <v>34300</v>
       </c>
       <c r="AX10" s="33">
         <v>34280</v>
       </c>
       <c r="AY10" s="31">
         <v>34263</v>
       </c>
       <c r="AZ10" s="31">
         <v>34237</v>
       </c>
       <c r="BA10" s="31">
         <v>34245</v>
       </c>
+      <c r="BB10" s="31">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="8">
         <v>123776</v>
       </c>
       <c r="C11" s="8">
         <v>123747</v>
       </c>
       <c r="D11" s="8">
         <v>123546</v>
       </c>
       <c r="E11" s="8">
         <v>123520</v>
       </c>
       <c r="F11" s="8">
         <v>123423</v>
       </c>
       <c r="G11" s="8">
         <v>123730</v>
       </c>
       <c r="H11" s="8">
         <v>123600</v>
       </c>
       <c r="I11" s="8">
@@ -1980,52 +1998,55 @@
       </c>
       <c r="AT11" s="33">
         <v>123284</v>
       </c>
       <c r="AU11" s="26">
         <v>123154</v>
       </c>
       <c r="AV11" s="31">
         <v>123129</v>
       </c>
       <c r="AW11" s="33">
         <v>123158</v>
       </c>
       <c r="AX11" s="33">
         <v>123071</v>
       </c>
       <c r="AY11" s="31">
         <v>123087</v>
       </c>
       <c r="AZ11" s="31">
         <v>123089</v>
       </c>
       <c r="BA11" s="31">
         <v>123038</v>
       </c>
+      <c r="BB11" s="31">
+        <v>122954</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="8">
         <v>12590</v>
       </c>
       <c r="C12" s="8">
         <v>12575</v>
       </c>
       <c r="D12" s="8">
         <v>12550</v>
       </c>
       <c r="E12" s="8">
         <v>12538</v>
       </c>
       <c r="F12" s="8">
         <v>12531</v>
       </c>
       <c r="G12" s="8">
         <v>12530</v>
       </c>
       <c r="H12" s="8">
         <v>12523</v>
       </c>
       <c r="I12" s="8">
@@ -2141,52 +2162,55 @@
       </c>
       <c r="AT12" s="33">
         <v>11763</v>
       </c>
       <c r="AU12" s="26">
         <v>11752</v>
       </c>
       <c r="AV12" s="31">
         <v>11723</v>
       </c>
       <c r="AW12" s="33">
         <v>11699</v>
       </c>
       <c r="AX12" s="33">
         <v>11690</v>
       </c>
       <c r="AY12" s="31">
         <v>11664</v>
       </c>
       <c r="AZ12" s="31">
         <v>11661</v>
       </c>
       <c r="BA12" s="31">
         <v>11640</v>
       </c>
+      <c r="BB12" s="31">
+        <v>11614</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8">
         <v>13658</v>
       </c>
       <c r="C13" s="8">
         <v>13641</v>
       </c>
       <c r="D13" s="8">
         <v>13631</v>
       </c>
       <c r="E13" s="8">
         <v>13622</v>
       </c>
       <c r="F13" s="8">
         <v>13589</v>
       </c>
       <c r="G13" s="8">
         <v>13593</v>
       </c>
       <c r="H13" s="8">
         <v>13582</v>
       </c>
       <c r="I13" s="8">
@@ -2302,52 +2326,55 @@
       </c>
       <c r="AT13" s="33">
         <v>12473</v>
       </c>
       <c r="AU13" s="26">
         <v>12434</v>
       </c>
       <c r="AV13" s="31">
         <v>12427</v>
       </c>
       <c r="AW13" s="33">
         <v>12402</v>
       </c>
       <c r="AX13" s="33">
         <v>12351</v>
       </c>
       <c r="AY13" s="31">
         <v>12288</v>
       </c>
       <c r="AZ13" s="31">
         <v>12241</v>
       </c>
       <c r="BA13" s="31">
         <v>12225</v>
       </c>
+      <c r="BB13" s="31">
+        <v>12176</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>35427</v>
       </c>
       <c r="C14" s="8">
         <v>35386</v>
       </c>
       <c r="D14" s="8">
         <v>35305</v>
       </c>
       <c r="E14" s="8">
         <v>35281</v>
       </c>
       <c r="F14" s="8">
         <v>35219</v>
       </c>
       <c r="G14" s="8">
         <v>35161</v>
       </c>
       <c r="H14" s="8">
         <v>35116</v>
       </c>
       <c r="I14" s="8">
@@ -2463,52 +2490,55 @@
       </c>
       <c r="AT14" s="33">
         <v>32858</v>
       </c>
       <c r="AU14" s="26">
         <v>32792</v>
       </c>
       <c r="AV14" s="31">
         <v>32717</v>
       </c>
       <c r="AW14" s="33">
         <v>32682</v>
       </c>
       <c r="AX14" s="33">
         <v>32658</v>
       </c>
       <c r="AY14" s="31">
         <v>32556</v>
       </c>
       <c r="AZ14" s="31">
         <v>32512</v>
       </c>
       <c r="BA14" s="31">
         <v>32462</v>
       </c>
+      <c r="BB14" s="31">
+        <v>32409</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16876</v>
       </c>
       <c r="C15" s="8">
         <v>16847</v>
       </c>
       <c r="D15" s="8">
         <v>16830</v>
       </c>
       <c r="E15" s="8">
         <v>16800</v>
       </c>
       <c r="F15" s="8">
         <v>16775</v>
       </c>
       <c r="G15" s="8">
         <v>16703</v>
       </c>
       <c r="H15" s="8">
         <v>16665</v>
       </c>
       <c r="I15" s="8">
@@ -2624,52 +2654,55 @@
       </c>
       <c r="AT15" s="33">
         <v>15509</v>
       </c>
       <c r="AU15" s="26">
         <v>15465</v>
       </c>
       <c r="AV15" s="31">
         <v>15446</v>
       </c>
       <c r="AW15" s="33">
         <v>15428</v>
       </c>
       <c r="AX15" s="33">
         <v>15388</v>
       </c>
       <c r="AY15" s="31">
         <v>15370</v>
       </c>
       <c r="AZ15" s="31">
         <v>15351</v>
       </c>
       <c r="BA15" s="31">
         <v>15313</v>
       </c>
+      <c r="BB15" s="31">
+        <v>15298</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>11016</v>
       </c>
       <c r="C16" s="8">
         <v>10992</v>
       </c>
       <c r="D16" s="8">
         <v>10982</v>
       </c>
       <c r="E16" s="8">
         <v>10983</v>
       </c>
       <c r="F16" s="8">
         <v>10958</v>
       </c>
       <c r="G16" s="8">
         <v>10923</v>
       </c>
       <c r="H16" s="8">
         <v>10910</v>
       </c>
       <c r="I16" s="8">
@@ -2785,52 +2818,55 @@
       </c>
       <c r="AT16" s="33">
         <v>9960</v>
       </c>
       <c r="AU16" s="26">
         <v>9894</v>
       </c>
       <c r="AV16" s="31">
         <v>9864</v>
       </c>
       <c r="AW16" s="33">
         <v>9859</v>
       </c>
       <c r="AX16" s="33">
         <v>9847</v>
       </c>
       <c r="AY16" s="31">
         <v>9830</v>
       </c>
       <c r="AZ16" s="31">
         <v>9806</v>
       </c>
       <c r="BA16" s="31">
         <v>9785</v>
       </c>
+      <c r="BB16" s="31">
+        <v>9766</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>43203</v>
       </c>
       <c r="C17" s="8">
         <v>43171</v>
       </c>
       <c r="D17" s="8">
         <v>43095</v>
       </c>
       <c r="E17" s="8">
         <v>43048</v>
       </c>
       <c r="F17" s="8">
         <v>43005</v>
       </c>
       <c r="G17" s="8">
         <v>42941</v>
       </c>
       <c r="H17" s="8">
         <v>42909</v>
       </c>
       <c r="I17" s="8">
@@ -2946,52 +2982,55 @@
       </c>
       <c r="AT17" s="33">
         <v>40993</v>
       </c>
       <c r="AU17" s="26">
         <v>40892</v>
       </c>
       <c r="AV17" s="31">
         <v>40828</v>
       </c>
       <c r="AW17" s="33">
         <v>40774</v>
       </c>
       <c r="AX17" s="33">
         <v>40735</v>
       </c>
       <c r="AY17" s="31">
         <v>40693</v>
       </c>
       <c r="AZ17" s="31">
         <v>40669</v>
       </c>
       <c r="BA17" s="31">
         <v>40637</v>
       </c>
+      <c r="BB17" s="31">
+        <v>40560</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8">
         <v>11149</v>
       </c>
       <c r="C18" s="8">
         <v>11106</v>
       </c>
       <c r="D18" s="8">
         <v>11090</v>
       </c>
       <c r="E18" s="8">
         <v>11091</v>
       </c>
       <c r="F18" s="8">
         <v>11074</v>
       </c>
       <c r="G18" s="8">
         <v>11043</v>
       </c>
       <c r="H18" s="8">
         <v>11027</v>
       </c>
       <c r="I18" s="8">
@@ -3107,52 +3146,55 @@
       </c>
       <c r="AT18" s="33">
         <v>9981</v>
       </c>
       <c r="AU18" s="26">
         <v>9955</v>
       </c>
       <c r="AV18" s="31">
         <v>9912</v>
       </c>
       <c r="AW18" s="33">
         <v>9881</v>
       </c>
       <c r="AX18" s="33">
         <v>9872</v>
       </c>
       <c r="AY18" s="31">
         <v>9858</v>
       </c>
       <c r="AZ18" s="31">
         <v>9813</v>
       </c>
       <c r="BA18" s="31">
         <v>9810</v>
       </c>
+      <c r="BB18" s="31">
+        <v>9796</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>24849</v>
       </c>
       <c r="C19" s="8">
         <v>24837</v>
       </c>
       <c r="D19" s="8">
         <v>24784</v>
       </c>
       <c r="E19" s="8">
         <v>24743</v>
       </c>
       <c r="F19" s="8">
         <v>24714</v>
       </c>
       <c r="G19" s="8">
         <v>24705</v>
       </c>
       <c r="H19" s="8">
         <v>24659</v>
       </c>
       <c r="I19" s="8">
@@ -3268,52 +3310,55 @@
       </c>
       <c r="AT19" s="33">
         <v>23584</v>
       </c>
       <c r="AU19" s="26">
         <v>23543</v>
       </c>
       <c r="AV19" s="31">
         <v>23509</v>
       </c>
       <c r="AW19" s="33">
         <v>23440</v>
       </c>
       <c r="AX19" s="33">
         <v>23401</v>
       </c>
       <c r="AY19" s="31">
         <v>23385</v>
       </c>
       <c r="AZ19" s="31">
         <v>23363</v>
       </c>
       <c r="BA19" s="31">
         <v>23333</v>
       </c>
+      <c r="BB19" s="31">
+        <v>23307</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8">
         <v>21059</v>
       </c>
       <c r="C20" s="8">
         <v>21013</v>
       </c>
       <c r="D20" s="8">
         <v>20973</v>
       </c>
       <c r="E20" s="8">
         <v>20939</v>
       </c>
       <c r="F20" s="8">
         <v>20893</v>
       </c>
       <c r="G20" s="8">
         <v>20861</v>
       </c>
       <c r="H20" s="8">
         <v>20829</v>
       </c>
       <c r="I20" s="8">
@@ -3429,52 +3474,55 @@
       </c>
       <c r="AT20" s="33">
         <v>18975</v>
       </c>
       <c r="AU20" s="26">
         <v>18908</v>
       </c>
       <c r="AV20" s="31">
         <v>18883</v>
       </c>
       <c r="AW20" s="33">
         <v>18862</v>
       </c>
       <c r="AX20" s="33">
         <v>18785</v>
       </c>
       <c r="AY20" s="31">
         <v>18742</v>
       </c>
       <c r="AZ20" s="31">
         <v>18706</v>
       </c>
       <c r="BA20" s="31">
         <v>18628</v>
       </c>
+      <c r="BB20" s="31">
+        <v>18577</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>73228</v>
       </c>
       <c r="C21" s="8">
         <v>73183</v>
       </c>
       <c r="D21" s="8">
         <v>73182</v>
       </c>
       <c r="E21" s="8">
         <v>73185</v>
       </c>
       <c r="F21" s="8">
         <v>73190</v>
       </c>
       <c r="G21" s="8">
         <v>73204</v>
       </c>
       <c r="H21" s="8">
         <v>73165</v>
       </c>
       <c r="I21" s="8">
@@ -3590,52 +3638,55 @@
       </c>
       <c r="AT21" s="33">
         <v>73336</v>
       </c>
       <c r="AU21" s="26">
         <v>73355</v>
       </c>
       <c r="AV21" s="31">
         <v>73398</v>
       </c>
       <c r="AW21" s="33">
         <v>73394</v>
       </c>
       <c r="AX21" s="33">
         <v>73413</v>
       </c>
       <c r="AY21" s="31">
         <v>73456</v>
       </c>
       <c r="AZ21" s="31">
         <v>73491</v>
       </c>
       <c r="BA21" s="31">
         <v>73570</v>
       </c>
+      <c r="BB21" s="31">
+        <v>73665</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="8">
         <v>22566</v>
       </c>
       <c r="C22" s="8">
         <v>22526</v>
       </c>
       <c r="D22" s="8">
         <v>22462</v>
       </c>
       <c r="E22" s="8">
         <v>22428</v>
       </c>
       <c r="F22" s="8">
         <v>22388</v>
       </c>
       <c r="G22" s="8">
         <v>22339</v>
       </c>
       <c r="H22" s="8">
         <v>22314</v>
       </c>
       <c r="I22" s="8">
@@ -3751,52 +3802,55 @@
       </c>
       <c r="AT22" s="33">
         <v>20643</v>
       </c>
       <c r="AU22" s="26">
         <v>20707</v>
       </c>
       <c r="AV22" s="31">
         <v>20610</v>
       </c>
       <c r="AW22" s="33">
         <v>20530</v>
       </c>
       <c r="AX22" s="33">
         <v>20471</v>
       </c>
       <c r="AY22" s="31">
         <v>20388</v>
       </c>
       <c r="AZ22" s="31">
         <v>20340</v>
       </c>
       <c r="BA22" s="31">
         <v>20323</v>
       </c>
+      <c r="BB22" s="31">
+        <v>20280</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8">
         <v>9456</v>
       </c>
       <c r="C23" s="8">
         <v>9430</v>
       </c>
       <c r="D23" s="8">
         <v>9411</v>
       </c>
       <c r="E23" s="8">
         <v>9388</v>
       </c>
       <c r="F23" s="8">
         <v>9374</v>
       </c>
       <c r="G23" s="8">
         <v>9370</v>
       </c>
       <c r="H23" s="8">
         <v>9339</v>
       </c>
       <c r="I23" s="8">
@@ -3912,52 +3966,55 @@
       </c>
       <c r="AT23" s="33">
         <v>8216</v>
       </c>
       <c r="AU23" s="26">
         <v>8184</v>
       </c>
       <c r="AV23" s="31">
         <v>8165</v>
       </c>
       <c r="AW23" s="33">
         <v>8136</v>
       </c>
       <c r="AX23" s="33">
         <v>8085</v>
       </c>
       <c r="AY23" s="31">
         <v>8066</v>
       </c>
       <c r="AZ23" s="31">
         <v>8048</v>
       </c>
       <c r="BA23" s="31">
         <v>8023</v>
       </c>
+      <c r="BB23" s="31">
+        <v>7996</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>17899</v>
       </c>
       <c r="C24" s="8">
         <v>17847</v>
       </c>
       <c r="D24" s="8">
         <v>17816</v>
       </c>
       <c r="E24" s="8">
         <v>17777</v>
       </c>
       <c r="F24" s="8">
         <v>17730</v>
       </c>
       <c r="G24" s="8">
         <v>17717</v>
       </c>
       <c r="H24" s="8">
         <v>17662</v>
       </c>
       <c r="I24" s="8">
@@ -4073,52 +4130,55 @@
       </c>
       <c r="AT24" s="33">
         <v>16229</v>
       </c>
       <c r="AU24" s="26">
         <v>16199</v>
       </c>
       <c r="AV24" s="31">
         <v>16154</v>
       </c>
       <c r="AW24" s="33">
         <v>16125</v>
       </c>
       <c r="AX24" s="33">
         <v>16092</v>
       </c>
       <c r="AY24" s="31">
         <v>16023</v>
       </c>
       <c r="AZ24" s="31">
         <v>15989</v>
       </c>
       <c r="BA24" s="31">
         <v>15979</v>
       </c>
+      <c r="BB24" s="31">
+        <v>15928</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="8">
         <v>23550</v>
       </c>
       <c r="C25" s="8">
         <v>23523</v>
       </c>
       <c r="D25" s="8">
         <v>23461</v>
       </c>
       <c r="E25" s="8">
         <v>23426</v>
       </c>
       <c r="F25" s="8">
         <v>23407</v>
       </c>
       <c r="G25" s="8">
         <v>23260</v>
       </c>
       <c r="H25" s="8">
         <v>23221</v>
       </c>
       <c r="I25" s="8">
@@ -4234,52 +4294,55 @@
       </c>
       <c r="AT25" s="33">
         <v>21619</v>
       </c>
       <c r="AU25" s="26">
         <v>21605</v>
       </c>
       <c r="AV25" s="31">
         <v>21576</v>
       </c>
       <c r="AW25" s="33">
         <v>21533</v>
       </c>
       <c r="AX25" s="33">
         <v>21517</v>
       </c>
       <c r="AY25" s="31">
         <v>21451</v>
       </c>
       <c r="AZ25" s="31">
         <v>21434</v>
       </c>
       <c r="BA25" s="31">
         <v>21407</v>
       </c>
+      <c r="BB25" s="31">
+        <v>21361</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="8">
         <v>15564</v>
       </c>
       <c r="C26" s="8">
         <v>15548</v>
       </c>
       <c r="D26" s="8">
         <v>15525</v>
       </c>
       <c r="E26" s="8">
         <v>15494</v>
       </c>
       <c r="F26" s="8">
         <v>15462</v>
       </c>
       <c r="G26" s="8">
         <v>15449</v>
       </c>
       <c r="H26" s="8">
         <v>15432</v>
       </c>
       <c r="I26" s="8">
@@ -4395,52 +4458,55 @@
       </c>
       <c r="AT26" s="33">
         <v>14024</v>
       </c>
       <c r="AU26" s="26">
         <v>13980</v>
       </c>
       <c r="AV26" s="31">
         <v>13969</v>
       </c>
       <c r="AW26" s="33">
         <v>13925</v>
       </c>
       <c r="AX26" s="33">
         <v>13888</v>
       </c>
       <c r="AY26" s="31">
         <v>13873</v>
       </c>
       <c r="AZ26" s="31">
         <v>13845</v>
       </c>
       <c r="BA26" s="31">
         <v>13844</v>
       </c>
+      <c r="BB26" s="31">
+        <v>13856</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="8">
         <v>24310</v>
       </c>
       <c r="C27" s="8">
         <v>24262</v>
       </c>
       <c r="D27" s="8">
         <v>24214</v>
       </c>
       <c r="E27" s="8">
         <v>24202</v>
       </c>
       <c r="F27" s="8">
         <v>24168</v>
       </c>
       <c r="G27" s="8">
         <v>24148</v>
       </c>
       <c r="H27" s="8">
         <v>24141</v>
       </c>
       <c r="I27" s="8">
@@ -4556,52 +4622,55 @@
       </c>
       <c r="AT27" s="33">
         <v>22836</v>
       </c>
       <c r="AU27" s="26">
         <v>22797</v>
       </c>
       <c r="AV27" s="31">
         <v>22773</v>
       </c>
       <c r="AW27" s="33">
         <v>22750</v>
       </c>
       <c r="AX27" s="33">
         <v>22712</v>
       </c>
       <c r="AY27" s="31">
         <v>22690</v>
       </c>
       <c r="AZ27" s="31">
         <v>22635</v>
       </c>
       <c r="BA27" s="31">
         <v>22618</v>
       </c>
+      <c r="BB27" s="31">
+        <v>22570</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
@@ -4612,52 +4681,53 @@
       <c r="AC28" s="44"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="44"/>
       <c r="AF28" s="44"/>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
       <c r="AL28" s="44"/>
       <c r="AM28" s="44"/>
       <c r="AN28" s="44"/>
       <c r="AO28" s="44"/>
       <c r="AP28" s="44"/>
       <c r="AQ28" s="44"/>
       <c r="AR28" s="44"/>
       <c r="AS28" s="44"/>
       <c r="AT28" s="44"/>
       <c r="AU28" s="44"/>
       <c r="AV28" s="44"/>
       <c r="AW28" s="44"/>
       <c r="AX28" s="44"/>
       <c r="AY28" s="44"/>
       <c r="AZ28" s="44"/>
       <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="8">
         <v>513228</v>
       </c>
       <c r="C29" s="9">
         <v>513267</v>
       </c>
       <c r="D29" s="9">
         <v>513058</v>
       </c>
       <c r="E29" s="9">
         <v>513082</v>
       </c>
       <c r="F29" s="9">
         <v>513230</v>
       </c>
       <c r="G29" s="9">
         <v>513419</v>
       </c>
       <c r="H29" s="9">
         <v>513504</v>
       </c>
       <c r="I29" s="8">
@@ -4773,52 +4843,55 @@
       </c>
       <c r="AT29" s="33">
         <v>523454</v>
       </c>
       <c r="AU29" s="26">
         <v>523668</v>
       </c>
       <c r="AV29" s="31">
         <v>523837</v>
       </c>
       <c r="AW29" s="33">
         <v>524143</v>
       </c>
       <c r="AX29" s="33">
         <v>524371</v>
       </c>
       <c r="AY29" s="31">
         <v>524711</v>
       </c>
       <c r="AZ29" s="31">
         <v>524959</v>
       </c>
       <c r="BA29" s="8">
         <v>525000</v>
       </c>
+      <c r="BB29" s="31">
+        <v>525304</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="8">
         <v>261368</v>
       </c>
       <c r="C30" s="8">
         <v>261545</v>
       </c>
       <c r="D30" s="8">
         <v>261716</v>
       </c>
       <c r="E30" s="8">
         <v>261889</v>
       </c>
       <c r="F30" s="8">
         <v>262169</v>
       </c>
       <c r="G30" s="8">
         <v>262258</v>
       </c>
       <c r="H30" s="8">
         <v>262549</v>
       </c>
       <c r="I30" s="8">
@@ -4934,52 +5007,55 @@
       </c>
       <c r="AT30" s="33">
         <v>275629</v>
       </c>
       <c r="AU30" s="26">
         <v>276090</v>
       </c>
       <c r="AV30" s="31">
         <v>276412</v>
       </c>
       <c r="AW30" s="33">
         <v>276752</v>
       </c>
       <c r="AX30" s="33">
         <v>277064</v>
       </c>
       <c r="AY30" s="31">
         <v>277437</v>
       </c>
       <c r="AZ30" s="31">
         <v>277686</v>
       </c>
       <c r="BA30" s="8">
         <v>277757</v>
       </c>
+      <c r="BB30" s="31">
+        <v>277963</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="8">
         <v>29374</v>
       </c>
       <c r="C31" s="8">
         <v>29331</v>
       </c>
       <c r="D31" s="8">
         <v>29263</v>
       </c>
       <c r="E31" s="8">
         <v>29259</v>
       </c>
       <c r="F31" s="8">
         <v>29246</v>
       </c>
       <c r="G31" s="8">
         <v>29113</v>
       </c>
       <c r="H31" s="8">
         <v>29102</v>
       </c>
       <c r="I31" s="8">
@@ -5095,52 +5171,55 @@
       </c>
       <c r="AT31" s="33">
         <v>27276</v>
       </c>
       <c r="AU31" s="26">
         <v>27242</v>
       </c>
       <c r="AV31" s="31">
         <v>27157</v>
       </c>
       <c r="AW31" s="33">
         <v>27125</v>
       </c>
       <c r="AX31" s="33">
         <v>27149</v>
       </c>
       <c r="AY31" s="31">
         <v>27129</v>
       </c>
       <c r="AZ31" s="31">
         <v>27114</v>
       </c>
       <c r="BA31" s="8">
         <v>27038</v>
       </c>
+      <c r="BB31" s="31">
+        <v>27067</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="8">
         <v>35214</v>
       </c>
       <c r="C32" s="8">
         <v>35177</v>
       </c>
       <c r="D32" s="8">
         <v>35118</v>
       </c>
       <c r="E32" s="8">
         <v>35047</v>
       </c>
       <c r="F32" s="8">
         <v>35016</v>
       </c>
       <c r="G32" s="8">
         <v>34949</v>
       </c>
       <c r="H32" s="8">
         <v>34894</v>
       </c>
       <c r="I32" s="8">
@@ -5256,52 +5335,55 @@
       </c>
       <c r="AT32" s="33">
         <v>34407</v>
       </c>
       <c r="AU32" s="26">
         <v>34360</v>
       </c>
       <c r="AV32" s="31">
         <v>34320</v>
       </c>
       <c r="AW32" s="33">
         <v>34300</v>
       </c>
       <c r="AX32" s="33">
         <v>34280</v>
       </c>
       <c r="AY32" s="31">
         <v>34263</v>
       </c>
       <c r="AZ32" s="31">
         <v>34237</v>
       </c>
       <c r="BA32" s="8">
         <v>34245</v>
       </c>
+      <c r="BB32" s="31">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>123212</v>
       </c>
       <c r="C33" s="8">
         <v>123183</v>
       </c>
       <c r="D33" s="8">
         <v>122982</v>
       </c>
       <c r="E33" s="8">
         <v>122959</v>
       </c>
       <c r="F33" s="8">
         <v>122864</v>
       </c>
       <c r="G33" s="8">
         <v>123169</v>
       </c>
       <c r="H33" s="8">
         <v>123040</v>
       </c>
       <c r="I33" s="8">
@@ -5417,52 +5499,55 @@
       </c>
       <c r="AT33" s="33">
         <v>122752</v>
       </c>
       <c r="AU33" s="26">
         <v>122618</v>
       </c>
       <c r="AV33" s="31">
         <v>122594</v>
       </c>
       <c r="AW33" s="33">
         <v>122626</v>
       </c>
       <c r="AX33" s="33">
         <v>122548</v>
       </c>
       <c r="AY33" s="31">
         <v>122565</v>
       </c>
       <c r="AZ33" s="31">
         <v>122569</v>
       </c>
       <c r="BA33" s="8">
         <v>122522</v>
       </c>
+      <c r="BB33" s="31">
+        <v>122449</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="8">
         <v>35606</v>
       </c>
       <c r="C34" s="12">
         <v>35613</v>
       </c>
       <c r="D34" s="8">
         <v>35561</v>
       </c>
       <c r="E34" s="8">
         <v>35520</v>
       </c>
       <c r="F34" s="8">
         <v>35511</v>
       </c>
       <c r="G34" s="8">
         <v>35473</v>
       </c>
       <c r="H34" s="8">
         <v>35468</v>
       </c>
       <c r="I34" s="8">
@@ -5578,52 +5663,55 @@
       </c>
       <c r="AT34" s="33">
         <v>34501</v>
       </c>
       <c r="AU34" s="26">
         <v>34456</v>
       </c>
       <c r="AV34" s="31">
         <v>34427</v>
       </c>
       <c r="AW34" s="33">
         <v>34400</v>
       </c>
       <c r="AX34" s="33">
         <v>34394</v>
       </c>
       <c r="AY34" s="31">
         <v>34386</v>
       </c>
       <c r="AZ34" s="31">
         <v>34391</v>
       </c>
       <c r="BA34" s="8">
         <v>34370</v>
       </c>
+      <c r="BB34" s="31">
+        <v>34335</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="8">
         <v>28454</v>
       </c>
       <c r="C35" s="12">
         <v>28418</v>
       </c>
       <c r="D35" s="8">
         <v>28418</v>
       </c>
       <c r="E35" s="8">
         <v>28408</v>
       </c>
       <c r="F35" s="8">
         <v>28424</v>
       </c>
       <c r="G35" s="8">
         <v>28457</v>
       </c>
       <c r="H35" s="8">
         <v>28451</v>
       </c>
       <c r="I35" s="8">
@@ -5739,52 +5827,55 @@
       </c>
       <c r="AT35" s="33">
         <v>28889</v>
       </c>
       <c r="AU35" s="26">
         <v>28902</v>
       </c>
       <c r="AV35" s="31">
         <v>28927</v>
       </c>
       <c r="AW35" s="33">
         <v>28940</v>
       </c>
       <c r="AX35" s="33">
         <v>28936</v>
       </c>
       <c r="AY35" s="31">
         <v>28931</v>
       </c>
       <c r="AZ35" s="31">
         <v>28962</v>
       </c>
       <c r="BA35" s="8">
         <v>29068</v>
       </c>
+      <c r="BB35" s="31">
+        <v>29233</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B36" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="44"/>
       <c r="E36" s="44"/>
       <c r="F36" s="44"/>
       <c r="G36" s="44"/>
       <c r="H36" s="44"/>
       <c r="I36" s="44"/>
       <c r="J36" s="44"/>
       <c r="K36" s="44"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
       <c r="N36" s="44"/>
       <c r="O36" s="44"/>
       <c r="P36" s="44"/>
       <c r="Q36" s="44"/>
       <c r="R36" s="44"/>
       <c r="S36" s="44"/>
       <c r="T36" s="44"/>
       <c r="U36" s="44"/>
       <c r="V36" s="44"/>
       <c r="W36" s="44"/>
       <c r="X36" s="44"/>
@@ -5795,52 +5886,53 @@
       <c r="AC36" s="44"/>
       <c r="AD36" s="44"/>
       <c r="AE36" s="44"/>
       <c r="AF36" s="44"/>
       <c r="AG36" s="44"/>
       <c r="AH36" s="44"/>
       <c r="AI36" s="44"/>
       <c r="AJ36" s="44"/>
       <c r="AK36" s="44"/>
       <c r="AL36" s="44"/>
       <c r="AM36" s="44"/>
       <c r="AN36" s="44"/>
       <c r="AO36" s="44"/>
       <c r="AP36" s="44"/>
       <c r="AQ36" s="44"/>
       <c r="AR36" s="44"/>
       <c r="AS36" s="44"/>
       <c r="AT36" s="44"/>
       <c r="AU36" s="44"/>
       <c r="AV36" s="44"/>
       <c r="AW36" s="44"/>
       <c r="AX36" s="44"/>
       <c r="AY36" s="44"/>
       <c r="AZ36" s="44"/>
       <c r="BA36" s="44"/>
+      <c r="BB36" s="44"/>
     </row>
-    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>322458</v>
       </c>
       <c r="C37" s="9">
         <v>321963</v>
       </c>
       <c r="D37" s="9">
         <v>321427</v>
       </c>
       <c r="E37" s="9">
         <v>321114</v>
       </c>
       <c r="F37" s="9">
         <v>320627</v>
       </c>
       <c r="G37" s="9">
         <v>320211</v>
       </c>
       <c r="H37" s="9">
         <v>319766</v>
       </c>
       <c r="I37" s="8">
@@ -5956,52 +6048,55 @@
       </c>
       <c r="AT37" s="33">
         <v>299257</v>
       </c>
       <c r="AU37" s="26">
         <v>298711</v>
       </c>
       <c r="AV37" s="31">
         <v>298171</v>
       </c>
       <c r="AW37" s="33">
         <v>297618</v>
       </c>
       <c r="AX37" s="31">
         <v>297098</v>
       </c>
       <c r="AY37" s="31">
         <v>296524</v>
       </c>
       <c r="AZ37" s="31">
         <v>296033</v>
       </c>
       <c r="BA37" s="8">
         <v>295605</v>
       </c>
+      <c r="BB37" s="31">
+        <v>294990</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="8">
         <v>9554</v>
       </c>
       <c r="C38" s="12">
         <v>9543</v>
       </c>
       <c r="D38" s="8">
         <v>9531</v>
       </c>
       <c r="E38" s="8">
         <v>9536</v>
       </c>
       <c r="F38" s="8">
         <v>9526</v>
       </c>
       <c r="G38" s="8">
         <v>9633</v>
       </c>
       <c r="H38" s="8">
         <v>9631</v>
       </c>
       <c r="I38" s="8">
@@ -6117,52 +6212,55 @@
       </c>
       <c r="AT38" s="33">
         <v>9116</v>
       </c>
       <c r="AU38" s="26">
         <v>9071</v>
       </c>
       <c r="AV38" s="31">
         <v>9036</v>
       </c>
       <c r="AW38" s="33">
         <v>9006</v>
       </c>
       <c r="AX38" s="31">
         <v>9001</v>
       </c>
       <c r="AY38" s="31">
         <v>8986</v>
       </c>
       <c r="AZ38" s="31">
         <v>8962</v>
       </c>
       <c r="BA38" s="8">
         <v>8930</v>
       </c>
+      <c r="BB38" s="31">
+        <v>8894</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="8">
         <v>564</v>
       </c>
       <c r="C39" s="8">
         <v>564</v>
       </c>
       <c r="D39" s="8">
         <v>564</v>
       </c>
       <c r="E39" s="8">
         <v>561</v>
       </c>
       <c r="F39" s="8">
         <v>559</v>
       </c>
       <c r="G39" s="8">
         <v>561</v>
       </c>
       <c r="H39" s="8">
         <v>560</v>
       </c>
       <c r="I39" s="8">
@@ -6278,52 +6376,55 @@
       </c>
       <c r="AT39" s="33">
         <v>532</v>
       </c>
       <c r="AU39" s="26">
         <v>536</v>
       </c>
       <c r="AV39" s="8">
         <v>535</v>
       </c>
       <c r="AW39" s="33">
         <v>532</v>
       </c>
       <c r="AX39" s="8">
         <v>523</v>
       </c>
       <c r="AY39" s="8">
         <v>522</v>
       </c>
       <c r="AZ39" s="8">
         <v>520</v>
       </c>
       <c r="BA39" s="8">
         <v>516</v>
       </c>
+      <c r="BB39" s="31">
+        <v>505</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="8">
         <v>12590</v>
       </c>
       <c r="C40" s="8">
         <v>12575</v>
       </c>
       <c r="D40" s="8">
         <v>12550</v>
       </c>
       <c r="E40" s="8">
         <v>12538</v>
       </c>
       <c r="F40" s="8">
         <v>12531</v>
       </c>
       <c r="G40" s="8">
         <v>12530</v>
       </c>
       <c r="H40" s="8">
         <v>12523</v>
       </c>
       <c r="I40" s="8">
@@ -6439,52 +6540,55 @@
       </c>
       <c r="AT40" s="33">
         <v>11763</v>
       </c>
       <c r="AU40" s="26">
         <v>11752</v>
       </c>
       <c r="AV40" s="8">
         <v>11723</v>
       </c>
       <c r="AW40" s="33">
         <v>11699</v>
       </c>
       <c r="AX40" s="8">
         <v>11681</v>
       </c>
       <c r="AY40" s="8">
         <v>11664</v>
       </c>
       <c r="AZ40" s="8">
         <v>11661</v>
       </c>
       <c r="BA40" s="8">
         <v>11640</v>
       </c>
+      <c r="BB40" s="31">
+        <v>11614</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="8">
         <v>13658</v>
       </c>
       <c r="C41" s="8">
         <v>13641</v>
       </c>
       <c r="D41" s="8">
         <v>13631</v>
       </c>
       <c r="E41" s="8">
         <v>13622</v>
       </c>
       <c r="F41" s="8">
         <v>13589</v>
       </c>
       <c r="G41" s="8">
         <v>13593</v>
       </c>
       <c r="H41" s="8">
         <v>13582</v>
       </c>
       <c r="I41" s="8">
@@ -6600,52 +6704,55 @@
       </c>
       <c r="AT41" s="33">
         <v>12473</v>
       </c>
       <c r="AU41" s="26">
         <v>12434</v>
       </c>
       <c r="AV41" s="8">
         <v>12427</v>
       </c>
       <c r="AW41" s="33">
         <v>12402</v>
       </c>
       <c r="AX41" s="8">
         <v>12352</v>
       </c>
       <c r="AY41" s="8">
         <v>12288</v>
       </c>
       <c r="AZ41" s="8">
         <v>12241</v>
       </c>
       <c r="BA41" s="8">
         <v>12225</v>
       </c>
+      <c r="BB41" s="31">
+        <v>12176</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>35427</v>
       </c>
       <c r="C42" s="8">
         <v>35386</v>
       </c>
       <c r="D42" s="8">
         <v>35305</v>
       </c>
       <c r="E42" s="8">
         <v>35281</v>
       </c>
       <c r="F42" s="8">
         <v>35219</v>
       </c>
       <c r="G42" s="8">
         <v>35161</v>
       </c>
       <c r="H42" s="8">
         <v>35116</v>
       </c>
       <c r="I42" s="8">
@@ -6761,52 +6868,55 @@
       </c>
       <c r="AT42" s="33">
         <v>32858</v>
       </c>
       <c r="AU42" s="26">
         <v>32792</v>
       </c>
       <c r="AV42" s="8">
         <v>32717</v>
       </c>
       <c r="AW42" s="33">
         <v>32682</v>
       </c>
       <c r="AX42" s="8">
         <v>32656</v>
       </c>
       <c r="AY42" s="8">
         <v>32556</v>
       </c>
       <c r="AZ42" s="8">
         <v>32512</v>
       </c>
       <c r="BA42" s="8">
         <v>32462</v>
       </c>
+      <c r="BB42" s="31">
+        <v>32409</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>16876</v>
       </c>
       <c r="C43" s="8">
         <v>16847</v>
       </c>
       <c r="D43" s="8">
         <v>16830</v>
       </c>
       <c r="E43" s="8">
         <v>16800</v>
       </c>
       <c r="F43" s="8">
         <v>16775</v>
       </c>
       <c r="G43" s="8">
         <v>16703</v>
       </c>
       <c r="H43" s="8">
         <v>16665</v>
       </c>
       <c r="I43" s="8">
@@ -6922,52 +7032,55 @@
       </c>
       <c r="AT43" s="33">
         <v>15509</v>
       </c>
       <c r="AU43" s="26">
         <v>15465</v>
       </c>
       <c r="AV43" s="8">
         <v>15446</v>
       </c>
       <c r="AW43" s="33">
         <v>15428</v>
       </c>
       <c r="AX43" s="8">
         <v>15389</v>
       </c>
       <c r="AY43" s="8">
         <v>15370</v>
       </c>
       <c r="AZ43" s="8">
         <v>15351</v>
       </c>
       <c r="BA43" s="8">
         <v>15313</v>
       </c>
+      <c r="BB43" s="31">
+        <v>15298</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>11016</v>
       </c>
       <c r="C44" s="8">
         <v>10992</v>
       </c>
       <c r="D44" s="8">
         <v>10982</v>
       </c>
       <c r="E44" s="8">
         <v>10983</v>
       </c>
       <c r="F44" s="8">
         <v>10958</v>
       </c>
       <c r="G44" s="8">
         <v>10923</v>
       </c>
       <c r="H44" s="8">
         <v>10910</v>
       </c>
       <c r="I44" s="8">
@@ -7083,52 +7196,55 @@
       </c>
       <c r="AT44" s="33">
         <v>9960</v>
       </c>
       <c r="AU44" s="26">
         <v>9894</v>
       </c>
       <c r="AV44" s="8">
         <v>9864</v>
       </c>
       <c r="AW44" s="33">
         <v>9859</v>
       </c>
       <c r="AX44" s="8">
         <v>9843</v>
       </c>
       <c r="AY44" s="8">
         <v>9830</v>
       </c>
       <c r="AZ44" s="8">
         <v>9806</v>
       </c>
       <c r="BA44" s="8">
         <v>9785</v>
       </c>
+      <c r="BB44" s="31">
+        <v>9766</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>7597</v>
       </c>
       <c r="C45" s="8">
         <v>7558</v>
       </c>
       <c r="D45" s="8">
         <v>7534</v>
       </c>
       <c r="E45" s="8">
         <v>7528</v>
       </c>
       <c r="F45" s="8">
         <v>7494</v>
       </c>
       <c r="G45" s="8">
         <v>7468</v>
       </c>
       <c r="H45" s="8">
         <v>7441</v>
       </c>
       <c r="I45" s="8">
@@ -7244,52 +7360,55 @@
       </c>
       <c r="AT45" s="33">
         <v>6492</v>
       </c>
       <c r="AU45" s="26">
         <v>6436</v>
       </c>
       <c r="AV45" s="8">
         <v>6401</v>
       </c>
       <c r="AW45" s="33">
         <v>6374</v>
       </c>
       <c r="AX45" s="8">
         <v>6340</v>
       </c>
       <c r="AY45" s="8">
         <v>6307</v>
       </c>
       <c r="AZ45" s="8">
         <v>6278</v>
       </c>
       <c r="BA45" s="8">
         <v>6267</v>
       </c>
+      <c r="BB45" s="31">
+        <v>6225</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>11149</v>
       </c>
       <c r="C46" s="8">
         <v>11106</v>
       </c>
       <c r="D46" s="8">
         <v>11090</v>
       </c>
       <c r="E46" s="8">
         <v>11091</v>
       </c>
       <c r="F46" s="8">
         <v>11074</v>
       </c>
       <c r="G46" s="8">
         <v>11043</v>
       </c>
       <c r="H46" s="8">
         <v>11027</v>
       </c>
       <c r="I46" s="8">
@@ -7405,52 +7524,55 @@
       </c>
       <c r="AT46" s="33">
         <v>9981</v>
       </c>
       <c r="AU46" s="26">
         <v>9955</v>
       </c>
       <c r="AV46" s="8">
         <v>9912</v>
       </c>
       <c r="AW46" s="33">
         <v>9881</v>
       </c>
       <c r="AX46" s="8">
         <v>9875</v>
       </c>
       <c r="AY46" s="8">
         <v>9858</v>
       </c>
       <c r="AZ46" s="8">
         <v>9813</v>
       </c>
       <c r="BA46" s="8">
         <v>9810</v>
       </c>
+      <c r="BB46" s="31">
+        <v>9796</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="8">
         <v>24849</v>
       </c>
       <c r="C47" s="8">
         <v>24837</v>
       </c>
       <c r="D47" s="8">
         <v>24784</v>
       </c>
       <c r="E47" s="8">
         <v>24743</v>
       </c>
       <c r="F47" s="8">
         <v>24714</v>
       </c>
       <c r="G47" s="8">
         <v>24705</v>
       </c>
       <c r="H47" s="8">
         <v>24659</v>
       </c>
       <c r="I47" s="8">
@@ -7566,52 +7688,55 @@
       </c>
       <c r="AT47" s="33">
         <v>23584</v>
       </c>
       <c r="AU47" s="26">
         <v>23543</v>
       </c>
       <c r="AV47" s="8">
         <v>23509</v>
       </c>
       <c r="AW47" s="33">
         <v>23440</v>
       </c>
       <c r="AX47" s="8">
         <v>23405</v>
       </c>
       <c r="AY47" s="8">
         <v>23385</v>
       </c>
       <c r="AZ47" s="8">
         <v>23363</v>
       </c>
       <c r="BA47" s="8">
         <v>23333</v>
       </c>
+      <c r="BB47" s="31">
+        <v>23307</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="8">
         <v>21059</v>
       </c>
       <c r="C48" s="8">
         <v>21013</v>
       </c>
       <c r="D48" s="8">
         <v>20973</v>
       </c>
       <c r="E48" s="8">
         <v>20939</v>
       </c>
       <c r="F48" s="8">
         <v>20893</v>
       </c>
       <c r="G48" s="8">
         <v>20861</v>
       </c>
       <c r="H48" s="8">
         <v>20829</v>
       </c>
       <c r="I48" s="8">
@@ -7727,52 +7852,55 @@
       </c>
       <c r="AT48" s="33">
         <v>18975</v>
       </c>
       <c r="AU48" s="26">
         <v>18908</v>
       </c>
       <c r="AV48" s="8">
         <v>18883</v>
       </c>
       <c r="AW48" s="33">
         <v>18862</v>
       </c>
       <c r="AX48" s="8">
         <v>18783</v>
       </c>
       <c r="AY48" s="8">
         <v>18742</v>
       </c>
       <c r="AZ48" s="8">
         <v>18706</v>
       </c>
       <c r="BA48" s="8">
         <v>18628</v>
       </c>
+      <c r="BB48" s="31">
+        <v>18577</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>44774</v>
       </c>
       <c r="C49" s="8">
         <v>44765</v>
       </c>
       <c r="D49" s="8">
         <v>44764</v>
       </c>
       <c r="E49" s="8">
         <v>44777</v>
       </c>
       <c r="F49" s="8">
         <v>44766</v>
       </c>
       <c r="G49" s="8">
         <v>44747</v>
       </c>
       <c r="H49" s="8">
         <v>44714</v>
       </c>
       <c r="I49" s="8">
@@ -7888,52 +8016,55 @@
       </c>
       <c r="AT49" s="33">
         <v>44447</v>
       </c>
       <c r="AU49" s="26">
         <v>44453</v>
       </c>
       <c r="AV49" s="8">
         <v>44471</v>
       </c>
       <c r="AW49" s="33">
         <v>44454</v>
       </c>
       <c r="AX49" s="8">
         <v>44479</v>
       </c>
       <c r="AY49" s="8">
         <v>44525</v>
       </c>
       <c r="AZ49" s="8">
         <v>44529</v>
       </c>
       <c r="BA49" s="8">
         <v>44502</v>
       </c>
+      <c r="BB49" s="31">
+        <v>44432</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>22566</v>
       </c>
       <c r="C50" s="8">
         <v>22526</v>
       </c>
       <c r="D50" s="8">
         <v>22462</v>
       </c>
       <c r="E50" s="8">
         <v>22428</v>
       </c>
       <c r="F50" s="8">
         <v>22388</v>
       </c>
       <c r="G50" s="8">
         <v>22339</v>
       </c>
       <c r="H50" s="8">
         <v>22314</v>
       </c>
       <c r="I50" s="8">
@@ -8049,52 +8180,55 @@
       </c>
       <c r="AT50" s="33">
         <v>20643</v>
       </c>
       <c r="AU50" s="26">
         <v>20707</v>
       </c>
       <c r="AV50" s="8">
         <v>20610</v>
       </c>
       <c r="AW50" s="33">
         <v>20530</v>
       </c>
       <c r="AX50" s="8">
         <v>20470</v>
       </c>
       <c r="AY50" s="8">
         <v>20388</v>
       </c>
       <c r="AZ50" s="8">
         <v>20340</v>
       </c>
       <c r="BA50" s="8">
         <v>20323</v>
       </c>
+      <c r="BB50" s="31">
+        <v>20280</v>
+      </c>
     </row>
-    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>9456</v>
       </c>
       <c r="C51" s="8">
         <v>9430</v>
       </c>
       <c r="D51" s="8">
         <v>9411</v>
       </c>
       <c r="E51" s="8">
         <v>9388</v>
       </c>
       <c r="F51" s="8">
         <v>9374</v>
       </c>
       <c r="G51" s="8">
         <v>9370</v>
       </c>
       <c r="H51" s="8">
         <v>9339</v>
       </c>
       <c r="I51" s="8">
@@ -8210,52 +8344,55 @@
       </c>
       <c r="AT51" s="33">
         <v>8216</v>
       </c>
       <c r="AU51" s="26">
         <v>8184</v>
       </c>
       <c r="AV51" s="8">
         <v>8165</v>
       </c>
       <c r="AW51" s="33">
         <v>8136</v>
       </c>
       <c r="AX51" s="8">
         <v>8087</v>
       </c>
       <c r="AY51" s="8">
         <v>8066</v>
       </c>
       <c r="AZ51" s="8">
         <v>8048</v>
       </c>
       <c r="BA51" s="8">
         <v>8023</v>
       </c>
+      <c r="BB51" s="31">
+        <v>7996</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>17899</v>
       </c>
       <c r="C52" s="8">
         <v>17847</v>
       </c>
       <c r="D52" s="8">
         <v>17816</v>
       </c>
       <c r="E52" s="8">
         <v>17777</v>
       </c>
       <c r="F52" s="8">
         <v>17730</v>
       </c>
       <c r="G52" s="8">
         <v>17717</v>
       </c>
       <c r="H52" s="8">
         <v>17662</v>
       </c>
       <c r="I52" s="8">
@@ -8371,52 +8508,55 @@
       </c>
       <c r="AT52" s="33">
         <v>16229</v>
       </c>
       <c r="AU52" s="26">
         <v>16199</v>
       </c>
       <c r="AV52" s="8">
         <v>16154</v>
       </c>
       <c r="AW52" s="33">
         <v>16125</v>
       </c>
       <c r="AX52" s="8">
         <v>16093</v>
       </c>
       <c r="AY52" s="8">
         <v>16023</v>
       </c>
       <c r="AZ52" s="8">
         <v>15989</v>
       </c>
       <c r="BA52" s="8">
         <v>15979</v>
       </c>
+      <c r="BB52" s="31">
+        <v>15928</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8">
         <v>23550</v>
       </c>
       <c r="C53" s="8">
         <v>23523</v>
       </c>
       <c r="D53" s="8">
         <v>23461</v>
       </c>
       <c r="E53" s="8">
         <v>23426</v>
       </c>
       <c r="F53" s="8">
         <v>23407</v>
       </c>
       <c r="G53" s="8">
         <v>23260</v>
       </c>
       <c r="H53" s="8">
         <v>23221</v>
       </c>
       <c r="I53" s="8">
@@ -8532,52 +8672,55 @@
       </c>
       <c r="AT53" s="33">
         <v>21619</v>
       </c>
       <c r="AU53" s="26">
         <v>21605</v>
       </c>
       <c r="AV53" s="8">
         <v>21576</v>
       </c>
       <c r="AW53" s="33">
         <v>21533</v>
       </c>
       <c r="AX53" s="8">
         <v>21514</v>
       </c>
       <c r="AY53" s="8">
         <v>21451</v>
       </c>
       <c r="AZ53" s="8">
         <v>21434</v>
       </c>
       <c r="BA53" s="8">
         <v>21407</v>
       </c>
+      <c r="BB53" s="31">
+        <v>21361</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8">
         <v>15564</v>
       </c>
       <c r="C54" s="8">
         <v>15548</v>
       </c>
       <c r="D54" s="8">
         <v>15525</v>
       </c>
       <c r="E54" s="8">
         <v>15494</v>
       </c>
       <c r="F54" s="8">
         <v>15462</v>
       </c>
       <c r="G54" s="8">
         <v>15449</v>
       </c>
       <c r="H54" s="8">
         <v>15432</v>
       </c>
       <c r="I54" s="8">
@@ -8693,52 +8836,55 @@
       </c>
       <c r="AT54" s="33">
         <v>14024</v>
       </c>
       <c r="AU54" s="26">
         <v>13980</v>
       </c>
       <c r="AV54" s="8">
         <v>13969</v>
       </c>
       <c r="AW54" s="33">
         <v>13925</v>
       </c>
       <c r="AX54" s="8">
         <v>13889</v>
       </c>
       <c r="AY54" s="8">
         <v>13873</v>
       </c>
       <c r="AZ54" s="8">
         <v>13845</v>
       </c>
       <c r="BA54" s="8">
         <v>13844</v>
       </c>
+      <c r="BB54" s="8">
+        <v>13856</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15">
         <v>24310</v>
       </c>
       <c r="C55" s="15">
         <v>24262</v>
       </c>
       <c r="D55" s="15">
         <v>24214</v>
       </c>
       <c r="E55" s="15">
         <v>24202</v>
       </c>
       <c r="F55" s="15">
         <v>24168</v>
       </c>
       <c r="G55" s="15">
         <v>24148</v>
       </c>
       <c r="H55" s="15">
         <v>24141</v>
       </c>
       <c r="I55" s="15">
@@ -8854,351 +9000,356 @@
       </c>
       <c r="AT55" s="34">
         <v>22836</v>
       </c>
       <c r="AU55" s="37">
         <v>22797</v>
       </c>
       <c r="AV55" s="15">
         <v>22773</v>
       </c>
       <c r="AW55" s="34">
         <v>22750</v>
       </c>
       <c r="AX55" s="15">
         <v>22718</v>
       </c>
       <c r="AY55" s="15">
         <v>22690</v>
       </c>
       <c r="AZ55" s="15">
         <v>22635</v>
       </c>
       <c r="BA55" s="15">
         <v>22618</v>
       </c>
+      <c r="BB55" s="15">
+        <v>22570</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="10"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
     </row>
-    <row r="57" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="19"/>
     </row>
-    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B58" s="21"/>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
     </row>
-    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
     </row>
-    <row r="60" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B60" s="21"/>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
     </row>
-    <row r="61" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
     </row>
-    <row r="62" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B62" s="21"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B36:BB36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:BA28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BB28"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA59"/>
+  <dimension ref="A1:BB59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="T6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AV9" sqref="AV9"/>
       <selection pane="topRight" activeCell="AV9" sqref="AV9"/>
       <selection pane="bottomLeft" activeCell="AV9" sqref="AV9"/>
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:BA28"/>
+      <selection pane="bottomRight" activeCell="BE45" sqref="BE45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19" style="20" customWidth="1"/>
-    <col min="2" max="2" width="10.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-[...18 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="20"/>
+    <col min="2" max="2" width="10.6640625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.88671875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="10.33203125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="21" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="10.5546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.5546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="10.33203125" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="33" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.5546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.5546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.109375" style="20" collapsed="1"/>
+    <col min="39" max="45" width="9.109375" style="20"/>
+    <col min="46" max="46" width="10.44140625" style="20" customWidth="1"/>
+    <col min="47" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="40" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B2" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="40"/>
-[...49 lines deleted...]
-      <c r="BA2" s="40"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="47">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
-      <c r="AA4" s="47"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="47"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
       <c r="AK4" s="49"/>
-      <c r="AL4" s="41">
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="41"/>
-[...1 lines deleted...]
-      <c r="BA4" s="41"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -9311,108 +9462,112 @@
       </c>
       <c r="AT5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
+      <c r="BB5" s="29" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="42" t="s">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="42"/>
-[...49 lines deleted...]
-      <c r="BA6" s="42"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
+      <c r="AL6" s="48"/>
+      <c r="AM6" s="48"/>
+      <c r="AN6" s="48"/>
+      <c r="AO6" s="48"/>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
+      <c r="AR6" s="48"/>
+      <c r="AS6" s="48"/>
+      <c r="AT6" s="48"/>
+      <c r="AU6" s="48"/>
+      <c r="AV6" s="48"/>
+      <c r="AW6" s="48"/>
+      <c r="AX6" s="48"/>
+      <c r="AY6" s="48"/>
+      <c r="AZ6" s="48"/>
+      <c r="BA6" s="48"/>
+      <c r="BB6" s="48"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="9">
         <v>403339</v>
       </c>
       <c r="C7" s="9">
         <v>403156</v>
       </c>
       <c r="D7" s="9">
         <v>402877</v>
       </c>
       <c r="E7" s="9">
         <v>402763</v>
       </c>
       <c r="F7" s="9">
         <v>402671</v>
       </c>
       <c r="G7" s="9">
         <v>402591</v>
       </c>
       <c r="H7" s="9">
         <v>402449</v>
       </c>
       <c r="I7" s="9">
@@ -9528,52 +9683,55 @@
       </c>
       <c r="AT7" s="33">
         <v>398199</v>
       </c>
       <c r="AU7" s="33">
         <v>398107</v>
       </c>
       <c r="AV7" s="31">
         <v>397997</v>
       </c>
       <c r="AW7" s="8">
         <v>397863</v>
       </c>
       <c r="AX7" s="39">
         <v>397754</v>
       </c>
       <c r="AY7" s="31">
         <v>397631</v>
       </c>
       <c r="AZ7" s="31">
         <v>397489</v>
       </c>
       <c r="BA7" s="31">
         <v>397273</v>
       </c>
+      <c r="BB7" s="33">
+        <v>397112</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>120879</v>
       </c>
       <c r="C8" s="9">
         <v>120968</v>
       </c>
       <c r="D8" s="9">
         <v>121094</v>
       </c>
       <c r="E8" s="9">
         <v>121227</v>
       </c>
       <c r="F8" s="9">
         <v>121409</v>
       </c>
       <c r="G8" s="9">
         <v>121471</v>
       </c>
       <c r="H8" s="9">
         <v>121599</v>
       </c>
       <c r="I8" s="9">
@@ -9689,52 +9847,55 @@
       </c>
       <c r="AT8" s="33">
         <v>128042</v>
       </c>
       <c r="AU8" s="33">
         <v>128311</v>
       </c>
       <c r="AV8" s="31">
         <v>128517</v>
       </c>
       <c r="AW8" s="8">
         <v>128691</v>
       </c>
       <c r="AX8" s="39">
         <v>128808</v>
       </c>
       <c r="AY8" s="31">
         <v>129018</v>
       </c>
       <c r="AZ8" s="31">
         <v>129170</v>
       </c>
       <c r="BA8" s="31">
         <v>129161</v>
       </c>
+      <c r="BB8" s="33">
+        <v>129252</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>19246</v>
       </c>
       <c r="C9" s="9">
         <v>19210</v>
       </c>
       <c r="D9" s="9">
         <v>19168</v>
       </c>
       <c r="E9" s="9">
         <v>19183</v>
       </c>
       <c r="F9" s="9">
         <v>19186</v>
       </c>
       <c r="G9" s="9">
         <v>19167</v>
       </c>
       <c r="H9" s="9">
         <v>19174</v>
       </c>
       <c r="I9" s="9">
@@ -9850,52 +10011,55 @@
       </c>
       <c r="AT9" s="33">
         <v>17994</v>
       </c>
       <c r="AU9" s="33">
         <v>17955</v>
       </c>
       <c r="AV9" s="31">
         <v>17902</v>
       </c>
       <c r="AW9" s="8">
         <v>17881</v>
       </c>
       <c r="AX9" s="39">
         <v>17896</v>
       </c>
       <c r="AY9" s="31">
         <v>17870</v>
       </c>
       <c r="AZ9" s="31">
         <v>17835</v>
       </c>
       <c r="BA9" s="31">
         <v>17765</v>
       </c>
+      <c r="BB9" s="33">
+        <v>17761</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>16489</v>
       </c>
       <c r="C10" s="9">
         <v>16481</v>
       </c>
       <c r="D10" s="9">
         <v>16454</v>
       </c>
       <c r="E10" s="9">
         <v>16417</v>
       </c>
       <c r="F10" s="9">
         <v>16407</v>
       </c>
       <c r="G10" s="9">
         <v>16383</v>
       </c>
       <c r="H10" s="9">
         <v>16354</v>
       </c>
       <c r="I10" s="9">
@@ -10011,52 +10175,55 @@
       </c>
       <c r="AT10" s="33">
         <v>16124</v>
       </c>
       <c r="AU10" s="33">
         <v>16112</v>
       </c>
       <c r="AV10" s="31">
         <v>16086</v>
       </c>
       <c r="AW10" s="8">
         <v>16089</v>
       </c>
       <c r="AX10" s="39">
         <v>16079</v>
       </c>
       <c r="AY10" s="31">
         <v>16070</v>
       </c>
       <c r="AZ10" s="31">
         <v>16060</v>
       </c>
       <c r="BA10" s="31">
         <v>16056</v>
       </c>
+      <c r="BB10" s="33">
+        <v>16063</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>58734</v>
       </c>
       <c r="C11" s="9">
         <v>58719</v>
       </c>
       <c r="D11" s="9">
         <v>58654</v>
       </c>
       <c r="E11" s="9">
         <v>58647</v>
       </c>
       <c r="F11" s="9">
         <v>58577</v>
       </c>
       <c r="G11" s="9">
         <v>58680</v>
       </c>
       <c r="H11" s="9">
         <v>58607</v>
       </c>
       <c r="I11" s="9">
@@ -10172,52 +10339,55 @@
       </c>
       <c r="AT11" s="33">
         <v>58567</v>
       </c>
       <c r="AU11" s="33">
         <v>58513</v>
       </c>
       <c r="AV11" s="31">
         <v>58504</v>
       </c>
       <c r="AW11" s="8">
         <v>58511</v>
       </c>
       <c r="AX11" s="39">
         <v>58501</v>
       </c>
       <c r="AY11" s="31">
         <v>58490</v>
       </c>
       <c r="AZ11" s="31">
         <v>58488</v>
       </c>
       <c r="BA11" s="31">
         <v>58470</v>
       </c>
+      <c r="BB11" s="33">
+        <v>58430</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>6491</v>
       </c>
       <c r="C12" s="9">
         <v>6485</v>
       </c>
       <c r="D12" s="9">
         <v>6472</v>
       </c>
       <c r="E12" s="9">
         <v>6460</v>
       </c>
       <c r="F12" s="9">
         <v>6451</v>
       </c>
       <c r="G12" s="9">
         <v>6453</v>
       </c>
       <c r="H12" s="9">
         <v>6453</v>
       </c>
       <c r="I12" s="9">
@@ -10333,52 +10503,55 @@
       </c>
       <c r="AT12" s="33">
         <v>6143</v>
       </c>
       <c r="AU12" s="33">
         <v>6122</v>
       </c>
       <c r="AV12" s="31">
         <v>6116</v>
       </c>
       <c r="AW12" s="8">
         <v>6112</v>
       </c>
       <c r="AX12" s="39">
         <v>6111</v>
       </c>
       <c r="AY12" s="31">
         <v>6101</v>
       </c>
       <c r="AZ12" s="31">
         <v>6093</v>
       </c>
       <c r="BA12" s="31">
         <v>6082</v>
       </c>
+      <c r="BB12" s="33">
+        <v>6062</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="9">
         <v>7188</v>
       </c>
       <c r="C13" s="9">
         <v>7185</v>
       </c>
       <c r="D13" s="9">
         <v>7177</v>
       </c>
       <c r="E13" s="9">
         <v>7178</v>
       </c>
       <c r="F13" s="9">
         <v>7166</v>
       </c>
       <c r="G13" s="9">
         <v>7175</v>
       </c>
       <c r="H13" s="9">
         <v>7167</v>
       </c>
       <c r="I13" s="9">
@@ -10494,52 +10667,55 @@
       </c>
       <c r="AT13" s="33">
         <v>6682</v>
       </c>
       <c r="AU13" s="33">
         <v>6658</v>
       </c>
       <c r="AV13" s="31">
         <v>6662</v>
       </c>
       <c r="AW13" s="8">
         <v>6655</v>
       </c>
       <c r="AX13" s="39">
         <v>6632</v>
       </c>
       <c r="AY13" s="31">
         <v>6596</v>
       </c>
       <c r="AZ13" s="31">
         <v>6581</v>
       </c>
       <c r="BA13" s="31">
         <v>6582</v>
       </c>
+      <c r="BB13" s="33">
+        <v>6556</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>17525</v>
       </c>
       <c r="C14" s="9">
         <v>17515</v>
       </c>
       <c r="D14" s="9">
         <v>17474</v>
       </c>
       <c r="E14" s="9">
         <v>17455</v>
       </c>
       <c r="F14" s="9">
         <v>17439</v>
       </c>
       <c r="G14" s="9">
         <v>17408</v>
       </c>
       <c r="H14" s="9">
         <v>17403</v>
       </c>
       <c r="I14" s="9">
@@ -10655,52 +10831,55 @@
       </c>
       <c r="AT14" s="33">
         <v>16335</v>
       </c>
       <c r="AU14" s="33">
         <v>16315</v>
       </c>
       <c r="AV14" s="31">
         <v>16277</v>
       </c>
       <c r="AW14" s="8">
         <v>16271</v>
       </c>
       <c r="AX14" s="39">
         <v>16262</v>
       </c>
       <c r="AY14" s="31">
         <v>16212</v>
       </c>
       <c r="AZ14" s="31">
         <v>16176</v>
       </c>
       <c r="BA14" s="31">
         <v>16146</v>
       </c>
+      <c r="BB14" s="33">
+        <v>16119</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>8429</v>
       </c>
       <c r="C15" s="9">
         <v>8414</v>
       </c>
       <c r="D15" s="9">
         <v>8415</v>
       </c>
       <c r="E15" s="9">
         <v>8395</v>
       </c>
       <c r="F15" s="9">
         <v>8383</v>
       </c>
       <c r="G15" s="9">
         <v>8345</v>
       </c>
       <c r="H15" s="9">
         <v>8331</v>
       </c>
       <c r="I15" s="9">
@@ -10816,52 +10995,55 @@
       </c>
       <c r="AT15" s="33">
         <v>7717</v>
       </c>
       <c r="AU15" s="33">
         <v>7702</v>
       </c>
       <c r="AV15" s="31">
         <v>7700</v>
       </c>
       <c r="AW15" s="8">
         <v>7689</v>
       </c>
       <c r="AX15" s="39">
         <v>7671</v>
       </c>
       <c r="AY15" s="31">
         <v>7671</v>
       </c>
       <c r="AZ15" s="31">
         <v>7668</v>
       </c>
       <c r="BA15" s="31">
         <v>7656</v>
       </c>
+      <c r="BB15" s="33">
+        <v>7639</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>5664</v>
       </c>
       <c r="C16" s="9">
         <v>5652</v>
       </c>
       <c r="D16" s="9">
         <v>5650</v>
       </c>
       <c r="E16" s="9">
         <v>5647</v>
       </c>
       <c r="F16" s="9">
         <v>5633</v>
       </c>
       <c r="G16" s="9">
         <v>5620</v>
       </c>
       <c r="H16" s="9">
         <v>5610</v>
       </c>
       <c r="I16" s="9">
@@ -10977,52 +11159,55 @@
       </c>
       <c r="AT16" s="33">
         <v>5199</v>
       </c>
       <c r="AU16" s="33">
         <v>5174</v>
       </c>
       <c r="AV16" s="31">
         <v>5167</v>
       </c>
       <c r="AW16" s="8">
         <v>5161</v>
       </c>
       <c r="AX16" s="39">
         <v>5157</v>
       </c>
       <c r="AY16" s="31">
         <v>5150</v>
       </c>
       <c r="AZ16" s="31">
         <v>5139</v>
       </c>
       <c r="BA16" s="31">
         <v>5135</v>
       </c>
+      <c r="BB16" s="33">
+        <v>5130</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>20900</v>
       </c>
       <c r="C17" s="9">
         <v>20889</v>
       </c>
       <c r="D17" s="9">
         <v>20852</v>
       </c>
       <c r="E17" s="9">
         <v>20820</v>
       </c>
       <c r="F17" s="9">
         <v>20809</v>
       </c>
       <c r="G17" s="9">
         <v>20777</v>
       </c>
       <c r="H17" s="9">
         <v>20758</v>
       </c>
       <c r="I17" s="9">
@@ -11138,52 +11323,55 @@
       </c>
       <c r="AT17" s="33">
         <v>19904</v>
       </c>
       <c r="AU17" s="33">
         <v>19859</v>
       </c>
       <c r="AV17" s="31">
         <v>19832</v>
       </c>
       <c r="AW17" s="8">
         <v>19791</v>
       </c>
       <c r="AX17" s="39">
         <v>19774</v>
       </c>
       <c r="AY17" s="31">
         <v>19740</v>
       </c>
       <c r="AZ17" s="31">
         <v>19730</v>
       </c>
       <c r="BA17" s="31">
         <v>19711</v>
       </c>
+      <c r="BB17" s="33">
+        <v>19672</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="9">
         <v>5772</v>
       </c>
       <c r="C18" s="9">
         <v>5755</v>
       </c>
       <c r="D18" s="9">
         <v>5743</v>
       </c>
       <c r="E18" s="9">
         <v>5738</v>
       </c>
       <c r="F18" s="9">
         <v>5734</v>
       </c>
       <c r="G18" s="9">
         <v>5719</v>
       </c>
       <c r="H18" s="9">
         <v>5708</v>
       </c>
       <c r="I18" s="9">
@@ -11299,52 +11487,55 @@
       </c>
       <c r="AT18" s="33">
         <v>5209</v>
       </c>
       <c r="AU18" s="33">
         <v>5192</v>
       </c>
       <c r="AV18" s="31">
         <v>5164</v>
       </c>
       <c r="AW18" s="8">
         <v>5145</v>
       </c>
       <c r="AX18" s="39">
         <v>5144</v>
       </c>
       <c r="AY18" s="31">
         <v>5137</v>
       </c>
       <c r="AZ18" s="31">
         <v>5112</v>
       </c>
       <c r="BA18" s="31">
         <v>5114</v>
       </c>
+      <c r="BB18" s="33">
+        <v>5105</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>12268</v>
       </c>
       <c r="C19" s="9">
         <v>12259</v>
       </c>
       <c r="D19" s="9">
         <v>12241</v>
       </c>
       <c r="E19" s="9">
         <v>12216</v>
       </c>
       <c r="F19" s="9">
         <v>12199</v>
       </c>
       <c r="G19" s="9">
         <v>12196</v>
       </c>
       <c r="H19" s="9">
         <v>12180</v>
       </c>
       <c r="I19" s="9">
@@ -11460,52 +11651,55 @@
       </c>
       <c r="AT19" s="33">
         <v>11681</v>
       </c>
       <c r="AU19" s="33">
         <v>11655</v>
       </c>
       <c r="AV19" s="31">
         <v>11640</v>
       </c>
       <c r="AW19" s="8">
         <v>11608</v>
       </c>
       <c r="AX19" s="39">
         <v>11590</v>
       </c>
       <c r="AY19" s="31">
         <v>11586</v>
       </c>
       <c r="AZ19" s="31">
         <v>11566</v>
       </c>
       <c r="BA19" s="31">
         <v>11553</v>
       </c>
+      <c r="BB19" s="33">
+        <v>11543</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>10553</v>
       </c>
       <c r="C20" s="9">
         <v>10523</v>
       </c>
       <c r="D20" s="9">
         <v>10509</v>
       </c>
       <c r="E20" s="9">
         <v>10486</v>
       </c>
       <c r="F20" s="9">
         <v>10463</v>
       </c>
       <c r="G20" s="9">
         <v>10442</v>
       </c>
       <c r="H20" s="9">
         <v>10429</v>
       </c>
       <c r="I20" s="9">
@@ -11621,52 +11815,55 @@
       </c>
       <c r="AT20" s="33">
         <v>9556</v>
       </c>
       <c r="AU20" s="33">
         <v>9521</v>
       </c>
       <c r="AV20" s="31">
         <v>9513</v>
       </c>
       <c r="AW20" s="8">
         <v>9501</v>
       </c>
       <c r="AX20" s="39">
         <v>9475</v>
       </c>
       <c r="AY20" s="31">
         <v>9460</v>
       </c>
       <c r="AZ20" s="31">
         <v>9440</v>
       </c>
       <c r="BA20" s="31">
         <v>9403</v>
       </c>
+      <c r="BB20" s="33">
+        <v>9379</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="9">
         <v>36143</v>
       </c>
       <c r="C21" s="9">
         <v>36132</v>
       </c>
       <c r="D21" s="9">
         <v>36128</v>
       </c>
       <c r="E21" s="9">
         <v>36134</v>
       </c>
       <c r="F21" s="9">
         <v>36161</v>
       </c>
       <c r="G21" s="9">
         <v>36186</v>
       </c>
       <c r="H21" s="9">
         <v>36164</v>
       </c>
       <c r="I21" s="9">
@@ -11782,52 +11979,55 @@
       </c>
       <c r="AT21" s="33">
         <v>36493</v>
       </c>
       <c r="AU21" s="33">
         <v>36495</v>
       </c>
       <c r="AV21" s="31">
         <v>36495</v>
       </c>
       <c r="AW21" s="8">
         <v>36498</v>
       </c>
       <c r="AX21" s="39">
         <v>36523</v>
       </c>
       <c r="AY21" s="31">
         <v>36534</v>
       </c>
       <c r="AZ21" s="31">
         <v>36547</v>
       </c>
       <c r="BA21" s="31">
         <v>36602</v>
       </c>
+      <c r="BB21" s="33">
+        <v>36668</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>11248</v>
       </c>
       <c r="C22" s="9">
         <v>11226</v>
       </c>
       <c r="D22" s="9">
         <v>11191</v>
       </c>
       <c r="E22" s="9">
         <v>11166</v>
       </c>
       <c r="F22" s="9">
         <v>11148</v>
       </c>
       <c r="G22" s="9">
         <v>11124</v>
       </c>
       <c r="H22" s="9">
         <v>11108</v>
       </c>
       <c r="I22" s="9">
@@ -11943,52 +12143,55 @@
       </c>
       <c r="AT22" s="33">
         <v>10380</v>
       </c>
       <c r="AU22" s="33">
         <v>10410</v>
       </c>
       <c r="AV22" s="31">
         <v>10370</v>
       </c>
       <c r="AW22" s="8">
         <v>10324</v>
       </c>
       <c r="AX22" s="39">
         <v>10288</v>
       </c>
       <c r="AY22" s="31">
         <v>10251</v>
       </c>
       <c r="AZ22" s="31">
         <v>10230</v>
       </c>
       <c r="BA22" s="31">
         <v>10235</v>
       </c>
+      <c r="BB22" s="33">
+        <v>10215</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>5013</v>
       </c>
       <c r="C23" s="9">
         <v>4998</v>
       </c>
       <c r="D23" s="9">
         <v>4994</v>
       </c>
       <c r="E23" s="9">
         <v>4983</v>
       </c>
       <c r="F23" s="9">
         <v>4972</v>
       </c>
       <c r="G23" s="9">
         <v>4966</v>
       </c>
       <c r="H23" s="9">
         <v>4963</v>
       </c>
       <c r="I23" s="9">
@@ -12104,52 +12307,55 @@
       </c>
       <c r="AT23" s="33">
         <v>4481</v>
       </c>
       <c r="AU23" s="33">
         <v>4465</v>
       </c>
       <c r="AV23" s="31">
         <v>4456</v>
       </c>
       <c r="AW23" s="8">
         <v>4433</v>
       </c>
       <c r="AX23" s="39">
         <v>4409</v>
       </c>
       <c r="AY23" s="31">
         <v>4401</v>
       </c>
       <c r="AZ23" s="31">
         <v>4387</v>
       </c>
       <c r="BA23" s="31">
         <v>4370</v>
       </c>
+      <c r="BB23" s="33">
+        <v>4361</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="9">
         <v>9061</v>
       </c>
       <c r="C24" s="9">
         <v>9035</v>
       </c>
       <c r="D24" s="9">
         <v>9025</v>
       </c>
       <c r="E24" s="9">
         <v>9008</v>
       </c>
       <c r="F24" s="9">
         <v>8985</v>
       </c>
       <c r="G24" s="9">
         <v>8978</v>
       </c>
       <c r="H24" s="9">
         <v>8963</v>
       </c>
       <c r="I24" s="9">
@@ -12265,52 +12471,55 @@
       </c>
       <c r="AT24" s="33">
         <v>8298</v>
       </c>
       <c r="AU24" s="33">
         <v>8288</v>
       </c>
       <c r="AV24" s="31">
         <v>8272</v>
       </c>
       <c r="AW24" s="8">
         <v>8248</v>
       </c>
       <c r="AX24" s="39">
         <v>8234</v>
       </c>
       <c r="AY24" s="31">
         <v>8186</v>
       </c>
       <c r="AZ24" s="31">
         <v>8162</v>
       </c>
       <c r="BA24" s="31">
         <v>8151</v>
       </c>
+      <c r="BB24" s="33">
+        <v>8120</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>11722</v>
       </c>
       <c r="C25" s="9">
         <v>11716</v>
       </c>
       <c r="D25" s="9">
         <v>11683</v>
       </c>
       <c r="E25" s="9">
         <v>11667</v>
       </c>
       <c r="F25" s="9">
         <v>11652</v>
       </c>
       <c r="G25" s="9">
         <v>11615</v>
       </c>
       <c r="H25" s="9">
         <v>11593</v>
       </c>
       <c r="I25" s="9">
@@ -12426,52 +12635,55 @@
       </c>
       <c r="AT25" s="33">
         <v>10794</v>
       </c>
       <c r="AU25" s="33">
         <v>10790</v>
       </c>
       <c r="AV25" s="31">
         <v>10770</v>
       </c>
       <c r="AW25" s="8">
         <v>10739</v>
       </c>
       <c r="AX25" s="39">
         <v>10730</v>
       </c>
       <c r="AY25" s="31">
         <v>10708</v>
       </c>
       <c r="AZ25" s="31">
         <v>10695</v>
       </c>
       <c r="BA25" s="31">
         <v>10679</v>
       </c>
+      <c r="BB25" s="33">
+        <v>10655</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="9">
         <v>7912</v>
       </c>
       <c r="C26" s="9">
         <v>7911</v>
       </c>
       <c r="D26" s="9">
         <v>7895</v>
       </c>
       <c r="E26" s="9">
         <v>7883</v>
       </c>
       <c r="F26" s="9">
         <v>7863</v>
       </c>
       <c r="G26" s="9">
         <v>7862</v>
       </c>
       <c r="H26" s="9">
         <v>7863</v>
       </c>
       <c r="I26" s="9">
@@ -12587,52 +12799,55 @@
       </c>
       <c r="AT26" s="33">
         <v>7191</v>
       </c>
       <c r="AU26" s="33">
         <v>7179</v>
       </c>
       <c r="AV26" s="31">
         <v>7171</v>
       </c>
       <c r="AW26" s="8">
         <v>7147</v>
       </c>
       <c r="AX26" s="39">
         <v>7129</v>
       </c>
       <c r="AY26" s="31">
         <v>7120</v>
       </c>
       <c r="AZ26" s="31">
         <v>7107</v>
       </c>
       <c r="BA26" s="31">
         <v>7105</v>
       </c>
+      <c r="BB26" s="33">
+        <v>7115</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="9">
         <v>12102</v>
       </c>
       <c r="C27" s="9">
         <v>12083</v>
       </c>
       <c r="D27" s="9">
         <v>12058</v>
       </c>
       <c r="E27" s="9">
         <v>12053</v>
       </c>
       <c r="F27" s="9">
         <v>12034</v>
       </c>
       <c r="G27" s="9">
         <v>12024</v>
       </c>
       <c r="H27" s="9">
         <v>12022</v>
       </c>
       <c r="I27" s="9">
@@ -12748,52 +12963,55 @@
       </c>
       <c r="AT27" s="33">
         <v>11409</v>
       </c>
       <c r="AU27" s="33">
         <v>11391</v>
       </c>
       <c r="AV27" s="31">
         <v>11383</v>
       </c>
       <c r="AW27" s="8">
         <v>11369</v>
       </c>
       <c r="AX27" s="39">
         <v>11341</v>
       </c>
       <c r="AY27" s="31">
         <v>11330</v>
       </c>
       <c r="AZ27" s="31">
         <v>11303</v>
       </c>
       <c r="BA27" s="31">
         <v>11297</v>
       </c>
+      <c r="BB27" s="33">
+        <v>11267</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B28" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
@@ -12804,52 +13022,53 @@
       <c r="AC28" s="44"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="44"/>
       <c r="AF28" s="44"/>
       <c r="AG28" s="44"/>
       <c r="AH28" s="44"/>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
       <c r="AK28" s="44"/>
       <c r="AL28" s="44"/>
       <c r="AM28" s="44"/>
       <c r="AN28" s="44"/>
       <c r="AO28" s="44"/>
       <c r="AP28" s="44"/>
       <c r="AQ28" s="44"/>
       <c r="AR28" s="44"/>
       <c r="AS28" s="44"/>
       <c r="AT28" s="44"/>
       <c r="AU28" s="44"/>
       <c r="AV28" s="44"/>
       <c r="AW28" s="44"/>
       <c r="AX28" s="44"/>
       <c r="AY28" s="44"/>
       <c r="AZ28" s="44"/>
       <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>432347</v>
       </c>
       <c r="C29" s="9">
         <v>432074</v>
       </c>
       <c r="D29" s="9">
         <v>431608</v>
       </c>
       <c r="E29" s="9">
         <v>431433</v>
       </c>
       <c r="F29" s="9">
         <v>431186</v>
       </c>
       <c r="G29" s="9">
         <v>431039</v>
       </c>
       <c r="H29" s="9">
         <v>430821</v>
       </c>
       <c r="I29" s="9">
@@ -12965,52 +13184,55 @@
       </c>
       <c r="AT29" s="8">
         <v>424512</v>
       </c>
       <c r="AU29" s="8">
         <v>424272</v>
       </c>
       <c r="AV29" s="31">
         <v>424011</v>
       </c>
       <c r="AW29" s="8">
         <v>423898</v>
       </c>
       <c r="AX29" s="33">
         <v>423719</v>
       </c>
       <c r="AY29" s="8">
         <v>423604</v>
       </c>
       <c r="AZ29" s="31">
         <v>423503</v>
       </c>
       <c r="BA29" s="8">
         <v>423332</v>
       </c>
+      <c r="BB29" s="23">
+        <v>423182</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="9">
         <v>140489</v>
       </c>
       <c r="C30" s="9">
         <v>140577</v>
       </c>
       <c r="D30" s="9">
         <v>140622</v>
       </c>
       <c r="E30" s="9">
         <v>140662</v>
       </c>
       <c r="F30" s="9">
         <v>140760</v>
       </c>
       <c r="G30" s="9">
         <v>140787</v>
       </c>
       <c r="H30" s="9">
         <v>140950</v>
       </c>
       <c r="I30" s="9">
@@ -13126,52 +13348,55 @@
       </c>
       <c r="AT30" s="8">
         <v>147587</v>
       </c>
       <c r="AU30" s="8">
         <v>147779</v>
       </c>
       <c r="AV30" s="31">
         <v>147895</v>
       </c>
       <c r="AW30" s="8">
         <v>148061</v>
       </c>
       <c r="AX30" s="33">
         <v>148256</v>
       </c>
       <c r="AY30" s="8">
         <v>148419</v>
       </c>
       <c r="AZ30" s="31">
         <v>148516</v>
       </c>
       <c r="BA30" s="8">
         <v>148596</v>
       </c>
+      <c r="BB30" s="23">
+        <v>148711</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="9">
         <v>19682</v>
       </c>
       <c r="C31" s="9">
         <v>19664</v>
       </c>
       <c r="D31" s="9">
         <v>19626</v>
       </c>
       <c r="E31" s="9">
         <v>19612</v>
       </c>
       <c r="F31" s="9">
         <v>19586</v>
       </c>
       <c r="G31" s="9">
         <v>19579</v>
       </c>
       <c r="H31" s="9">
         <v>19559</v>
       </c>
       <c r="I31" s="9">
@@ -13287,52 +13512,55 @@
       </c>
       <c r="AT31" s="8">
         <v>18398</v>
       </c>
       <c r="AU31" s="8">
         <v>18358</v>
       </c>
       <c r="AV31" s="31">
         <v>18291</v>
       </c>
       <c r="AW31" s="8">
         <v>18250</v>
       </c>
       <c r="AX31" s="33">
         <v>18257</v>
       </c>
       <c r="AY31" s="8">
         <v>18245</v>
       </c>
       <c r="AZ31" s="31">
         <v>18241</v>
       </c>
       <c r="BA31" s="8">
         <v>18203</v>
       </c>
+      <c r="BB31" s="23">
+        <v>18200</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="9">
         <v>18725</v>
       </c>
       <c r="C32" s="9">
         <v>18696</v>
       </c>
       <c r="D32" s="9">
         <v>18664</v>
       </c>
       <c r="E32" s="9">
         <v>18630</v>
       </c>
       <c r="F32" s="9">
         <v>18609</v>
       </c>
       <c r="G32" s="9">
         <v>18566</v>
       </c>
       <c r="H32" s="9">
         <v>18540</v>
       </c>
       <c r="I32" s="9">
@@ -13448,52 +13676,55 @@
       </c>
       <c r="AT32" s="8">
         <v>18283</v>
       </c>
       <c r="AU32" s="8">
         <v>18248</v>
       </c>
       <c r="AV32" s="31">
         <v>18234</v>
       </c>
       <c r="AW32" s="8">
         <v>18211</v>
       </c>
       <c r="AX32" s="33">
         <v>18201</v>
       </c>
       <c r="AY32" s="8">
         <v>18193</v>
       </c>
       <c r="AZ32" s="31">
         <v>18177</v>
       </c>
       <c r="BA32" s="8">
         <v>18189</v>
       </c>
+      <c r="BB32" s="23">
+        <v>18194</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9">
         <v>65042</v>
       </c>
       <c r="C33" s="9">
         <v>65028</v>
       </c>
       <c r="D33" s="9">
         <v>64892</v>
       </c>
       <c r="E33" s="9">
         <v>64873</v>
       </c>
       <c r="F33" s="9">
         <v>64846</v>
       </c>
       <c r="G33" s="9">
         <v>65050</v>
       </c>
       <c r="H33" s="9">
         <v>64993</v>
       </c>
       <c r="I33" s="9">
@@ -13609,52 +13840,55 @@
       </c>
       <c r="AT33" s="8">
         <v>64717</v>
       </c>
       <c r="AU33" s="8">
         <v>64641</v>
       </c>
       <c r="AV33" s="31">
         <v>64625</v>
       </c>
       <c r="AW33" s="8">
         <v>64647</v>
       </c>
       <c r="AX33" s="33">
         <v>64570</v>
       </c>
       <c r="AY33" s="8">
         <v>64597</v>
       </c>
       <c r="AZ33" s="31">
         <v>64601</v>
       </c>
       <c r="BA33" s="8">
         <v>64568</v>
       </c>
+      <c r="BB33" s="23">
+        <v>64524</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="9">
         <v>6099</v>
       </c>
       <c r="C34" s="9">
         <v>6090</v>
       </c>
       <c r="D34" s="9">
         <v>6078</v>
       </c>
       <c r="E34" s="9">
         <v>6078</v>
       </c>
       <c r="F34" s="9">
         <v>6080</v>
       </c>
       <c r="G34" s="9">
         <v>6077</v>
       </c>
       <c r="H34" s="9">
         <v>6070</v>
       </c>
       <c r="I34" s="9">
@@ -13770,52 +14004,55 @@
       </c>
       <c r="AT34" s="8">
         <v>5620</v>
       </c>
       <c r="AU34" s="8">
         <v>5630</v>
       </c>
       <c r="AV34" s="31">
         <v>5607</v>
       </c>
       <c r="AW34" s="8">
         <v>5587</v>
       </c>
       <c r="AX34" s="33">
         <v>5579</v>
       </c>
       <c r="AY34" s="8">
         <v>5563</v>
       </c>
       <c r="AZ34" s="31">
         <v>5568</v>
       </c>
       <c r="BA34" s="8">
         <v>5558</v>
       </c>
+      <c r="BB34" s="23">
+        <v>5552</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="9">
         <v>6470</v>
       </c>
       <c r="C35" s="9">
         <v>6456</v>
       </c>
       <c r="D35" s="9">
         <v>6454</v>
       </c>
       <c r="E35" s="9">
         <v>6444</v>
       </c>
       <c r="F35" s="9">
         <v>6423</v>
       </c>
       <c r="G35" s="9">
         <v>6418</v>
       </c>
       <c r="H35" s="9">
         <v>6415</v>
       </c>
       <c r="I35" s="9">
@@ -13931,52 +14168,55 @@
       </c>
       <c r="AT35" s="8">
         <v>5791</v>
       </c>
       <c r="AU35" s="8">
         <v>5776</v>
       </c>
       <c r="AV35" s="31">
         <v>5765</v>
       </c>
       <c r="AW35" s="8">
         <v>5747</v>
       </c>
       <c r="AX35" s="33">
         <v>5719</v>
       </c>
       <c r="AY35" s="8">
         <v>5692</v>
       </c>
       <c r="AZ35" s="31">
         <v>5660</v>
       </c>
       <c r="BA35" s="8">
         <v>5643</v>
       </c>
+      <c r="BB35" s="23">
+        <v>5620</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="9">
         <v>17902</v>
       </c>
       <c r="C36" s="9">
         <v>17871</v>
       </c>
       <c r="D36" s="9">
         <v>17831</v>
       </c>
       <c r="E36" s="9">
         <v>17826</v>
       </c>
       <c r="F36" s="9">
         <v>17780</v>
       </c>
       <c r="G36" s="9">
         <v>17753</v>
       </c>
       <c r="H36" s="9">
         <v>17713</v>
       </c>
       <c r="I36" s="9">
@@ -14092,52 +14332,55 @@
       </c>
       <c r="AT36" s="8">
         <v>16523</v>
       </c>
       <c r="AU36" s="8">
         <v>16477</v>
       </c>
       <c r="AV36" s="31">
         <v>16440</v>
       </c>
       <c r="AW36" s="8">
         <v>16411</v>
       </c>
       <c r="AX36" s="33">
         <v>16396</v>
       </c>
       <c r="AY36" s="8">
         <v>16344</v>
       </c>
       <c r="AZ36" s="31">
         <v>16336</v>
       </c>
       <c r="BA36" s="8">
         <v>16316</v>
       </c>
+      <c r="BB36" s="23">
+        <v>16290</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>8447</v>
       </c>
       <c r="C37" s="9">
         <v>8433</v>
       </c>
       <c r="D37" s="9">
         <v>8415</v>
       </c>
       <c r="E37" s="9">
         <v>8405</v>
       </c>
       <c r="F37" s="9">
         <v>8392</v>
       </c>
       <c r="G37" s="9">
         <v>8358</v>
       </c>
       <c r="H37" s="9">
         <v>8334</v>
       </c>
       <c r="I37" s="9">
@@ -14253,52 +14496,55 @@
       </c>
       <c r="AT37" s="8">
         <v>7792</v>
       </c>
       <c r="AU37" s="8">
         <v>7763</v>
       </c>
       <c r="AV37" s="31">
         <v>7746</v>
       </c>
       <c r="AW37" s="8">
         <v>7739</v>
       </c>
       <c r="AX37" s="33">
         <v>7717</v>
       </c>
       <c r="AY37" s="8">
         <v>7699</v>
       </c>
       <c r="AZ37" s="31">
         <v>7683</v>
       </c>
       <c r="BA37" s="8">
         <v>7657</v>
       </c>
+      <c r="BB37" s="23">
+        <v>7659</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="9">
         <v>5352</v>
       </c>
       <c r="C38" s="9">
         <v>5340</v>
       </c>
       <c r="D38" s="9">
         <v>5332</v>
       </c>
       <c r="E38" s="9">
         <v>5336</v>
       </c>
       <c r="F38" s="9">
         <v>5325</v>
       </c>
       <c r="G38" s="9">
         <v>5303</v>
       </c>
       <c r="H38" s="9">
         <v>5300</v>
       </c>
       <c r="I38" s="9">
@@ -14414,52 +14660,55 @@
       </c>
       <c r="AT38" s="8">
         <v>4761</v>
       </c>
       <c r="AU38" s="8">
         <v>4720</v>
       </c>
       <c r="AV38" s="31">
         <v>4697</v>
       </c>
       <c r="AW38" s="8">
         <v>4698</v>
       </c>
       <c r="AX38" s="33">
         <v>4690</v>
       </c>
       <c r="AY38" s="8">
         <v>4680</v>
       </c>
       <c r="AZ38" s="31">
         <v>4667</v>
       </c>
       <c r="BA38" s="8">
         <v>4650</v>
       </c>
+      <c r="BB38" s="23">
+        <v>4636</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="9">
         <v>22303</v>
       </c>
       <c r="C39" s="9">
         <v>22282</v>
       </c>
       <c r="D39" s="9">
         <v>22243</v>
       </c>
       <c r="E39" s="9">
         <v>22228</v>
       </c>
       <c r="F39" s="9">
         <v>22196</v>
       </c>
       <c r="G39" s="9">
         <v>22164</v>
       </c>
       <c r="H39" s="9">
         <v>22151</v>
       </c>
       <c r="I39" s="9">
@@ -14575,52 +14824,55 @@
       </c>
       <c r="AT39" s="8">
         <v>21089</v>
       </c>
       <c r="AU39" s="8">
         <v>21033</v>
       </c>
       <c r="AV39" s="31">
         <v>20996</v>
       </c>
       <c r="AW39" s="8">
         <v>20983</v>
       </c>
       <c r="AX39" s="33">
         <v>20961</v>
       </c>
       <c r="AY39" s="8">
         <v>20953</v>
       </c>
       <c r="AZ39" s="31">
         <v>20939</v>
       </c>
       <c r="BA39" s="8">
         <v>20926</v>
       </c>
+      <c r="BB39" s="23">
+        <v>20888</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="9">
         <v>5377</v>
       </c>
       <c r="C40" s="9">
         <v>5351</v>
       </c>
       <c r="D40" s="9">
         <v>5347</v>
       </c>
       <c r="E40" s="9">
         <v>5353</v>
       </c>
       <c r="F40" s="9">
         <v>5340</v>
       </c>
       <c r="G40" s="9">
         <v>5324</v>
       </c>
       <c r="H40" s="9">
         <v>5319</v>
       </c>
       <c r="I40" s="9">
@@ -14736,52 +14988,55 @@
       </c>
       <c r="AT40" s="8">
         <v>4772</v>
       </c>
       <c r="AU40" s="8">
         <v>4763</v>
       </c>
       <c r="AV40" s="31">
         <v>4748</v>
       </c>
       <c r="AW40" s="8">
         <v>4736</v>
       </c>
       <c r="AX40" s="33">
         <v>4728</v>
       </c>
       <c r="AY40" s="8">
         <v>4721</v>
       </c>
       <c r="AZ40" s="31">
         <v>4701</v>
       </c>
       <c r="BA40" s="8">
         <v>4696</v>
       </c>
+      <c r="BB40" s="23">
+        <v>4691</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="9">
         <v>12581</v>
       </c>
       <c r="C41" s="9">
         <v>12578</v>
       </c>
       <c r="D41" s="9">
         <v>12543</v>
       </c>
       <c r="E41" s="9">
         <v>12527</v>
       </c>
       <c r="F41" s="9">
         <v>12515</v>
       </c>
       <c r="G41" s="9">
         <v>12509</v>
       </c>
       <c r="H41" s="9">
         <v>12479</v>
       </c>
       <c r="I41" s="9">
@@ -14897,52 +15152,55 @@
       </c>
       <c r="AT41" s="8">
         <v>11903</v>
       </c>
       <c r="AU41" s="8">
         <v>11888</v>
       </c>
       <c r="AV41" s="31">
         <v>11869</v>
       </c>
       <c r="AW41" s="8">
         <v>11832</v>
       </c>
       <c r="AX41" s="33">
         <v>11811</v>
       </c>
       <c r="AY41" s="8">
         <v>11799</v>
       </c>
       <c r="AZ41" s="31">
         <v>11797</v>
       </c>
       <c r="BA41" s="8">
         <v>11780</v>
       </c>
+      <c r="BB41" s="23">
+        <v>11764</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="9">
         <v>10506</v>
       </c>
       <c r="C42" s="9">
         <v>10490</v>
       </c>
       <c r="D42" s="9">
         <v>10464</v>
       </c>
       <c r="E42" s="9">
         <v>10453</v>
       </c>
       <c r="F42" s="9">
         <v>10430</v>
       </c>
       <c r="G42" s="9">
         <v>10419</v>
       </c>
       <c r="H42" s="9">
         <v>10400</v>
       </c>
       <c r="I42" s="9">
@@ -15058,52 +15316,55 @@
       </c>
       <c r="AT42" s="8">
         <v>9419</v>
       </c>
       <c r="AU42" s="8">
         <v>9387</v>
       </c>
       <c r="AV42" s="31">
         <v>9370</v>
       </c>
       <c r="AW42" s="8">
         <v>9361</v>
       </c>
       <c r="AX42" s="33">
         <v>9310</v>
       </c>
       <c r="AY42" s="8">
         <v>9282</v>
       </c>
       <c r="AZ42" s="31">
         <v>9266</v>
       </c>
       <c r="BA42" s="8">
         <v>9225</v>
       </c>
+      <c r="BB42" s="23">
+        <v>9198</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="9">
         <v>37085</v>
       </c>
       <c r="C43" s="9">
         <v>37051</v>
       </c>
       <c r="D43" s="9">
         <v>37054</v>
       </c>
       <c r="E43" s="9">
         <v>37051</v>
       </c>
       <c r="F43" s="9">
         <v>37029</v>
       </c>
       <c r="G43" s="9">
         <v>37018</v>
       </c>
       <c r="H43" s="9">
         <v>37001</v>
       </c>
       <c r="I43" s="9">
@@ -15219,52 +15480,55 @@
       </c>
       <c r="AT43" s="8">
         <v>36843</v>
       </c>
       <c r="AU43" s="8">
         <v>36860</v>
       </c>
       <c r="AV43" s="31">
         <v>36903</v>
       </c>
       <c r="AW43" s="8">
         <v>36896</v>
       </c>
       <c r="AX43" s="33">
         <v>36890</v>
       </c>
       <c r="AY43" s="8">
         <v>36922</v>
       </c>
       <c r="AZ43" s="31">
         <v>36944</v>
       </c>
       <c r="BA43" s="8">
         <v>36968</v>
       </c>
+      <c r="BB43" s="23">
+        <v>36997</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="9">
         <v>11318</v>
       </c>
       <c r="C44" s="9">
         <v>11300</v>
       </c>
       <c r="D44" s="9">
         <v>11271</v>
       </c>
       <c r="E44" s="9">
         <v>11262</v>
       </c>
       <c r="F44" s="9">
         <v>11240</v>
       </c>
       <c r="G44" s="9">
         <v>11215</v>
       </c>
       <c r="H44" s="9">
         <v>11206</v>
       </c>
       <c r="I44" s="9">
@@ -15380,52 +15644,55 @@
       </c>
       <c r="AT44" s="8">
         <v>10263</v>
       </c>
       <c r="AU44" s="8">
         <v>10297</v>
       </c>
       <c r="AV44" s="31">
         <v>10240</v>
       </c>
       <c r="AW44" s="8">
         <v>10206</v>
       </c>
       <c r="AX44" s="33">
         <v>10183</v>
       </c>
       <c r="AY44" s="8">
         <v>10137</v>
       </c>
       <c r="AZ44" s="31">
         <v>10110</v>
       </c>
       <c r="BA44" s="8">
         <v>10088</v>
       </c>
+      <c r="BB44" s="23">
+        <v>10065</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="9">
         <v>4443</v>
       </c>
       <c r="C45" s="9">
         <v>4432</v>
       </c>
       <c r="D45" s="9">
         <v>4417</v>
       </c>
       <c r="E45" s="9">
         <v>4405</v>
       </c>
       <c r="F45" s="9">
         <v>4402</v>
       </c>
       <c r="G45" s="9">
         <v>4404</v>
       </c>
       <c r="H45" s="9">
         <v>4376</v>
       </c>
       <c r="I45" s="9">
@@ -15541,52 +15808,55 @@
       </c>
       <c r="AT45" s="8">
         <v>3735</v>
       </c>
       <c r="AU45" s="8">
         <v>3719</v>
       </c>
       <c r="AV45" s="31">
         <v>3709</v>
       </c>
       <c r="AW45" s="8">
         <v>3703</v>
       </c>
       <c r="AX45" s="33">
         <v>3676</v>
       </c>
       <c r="AY45" s="8">
         <v>3665</v>
       </c>
       <c r="AZ45" s="31">
         <v>3661</v>
       </c>
       <c r="BA45" s="8">
         <v>3653</v>
       </c>
+      <c r="BB45" s="23">
+        <v>3635</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="9">
         <v>8838</v>
       </c>
       <c r="C46" s="9">
         <v>8812</v>
       </c>
       <c r="D46" s="9">
         <v>8791</v>
       </c>
       <c r="E46" s="9">
         <v>8769</v>
       </c>
       <c r="F46" s="9">
         <v>8745</v>
       </c>
       <c r="G46" s="9">
         <v>8739</v>
       </c>
       <c r="H46" s="9">
         <v>8699</v>
       </c>
       <c r="I46" s="9">
@@ -15702,52 +15972,55 @@
       </c>
       <c r="AT46" s="8">
         <v>7931</v>
       </c>
       <c r="AU46" s="8">
         <v>7911</v>
       </c>
       <c r="AV46" s="31">
         <v>7882</v>
       </c>
       <c r="AW46" s="8">
         <v>7877</v>
       </c>
       <c r="AX46" s="33">
         <v>7858</v>
       </c>
       <c r="AY46" s="8">
         <v>7837</v>
       </c>
       <c r="AZ46" s="31">
         <v>7827</v>
       </c>
       <c r="BA46" s="8">
         <v>7828</v>
       </c>
+      <c r="BB46" s="23">
+        <v>7808</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="23">
         <v>11828</v>
       </c>
       <c r="C47" s="23">
         <v>11807</v>
       </c>
       <c r="D47" s="23">
         <v>11778</v>
       </c>
       <c r="E47" s="23">
         <v>11759</v>
       </c>
       <c r="F47" s="23">
         <v>11755</v>
       </c>
       <c r="G47" s="23">
         <v>11645</v>
       </c>
       <c r="H47" s="23">
         <v>11628</v>
       </c>
       <c r="I47" s="23">
@@ -15863,52 +16136,55 @@
       </c>
       <c r="AT47" s="8">
         <v>10825</v>
       </c>
       <c r="AU47" s="8">
         <v>10815</v>
       </c>
       <c r="AV47" s="31">
         <v>10806</v>
       </c>
       <c r="AW47" s="8">
         <v>10794</v>
       </c>
       <c r="AX47" s="33">
         <v>10787</v>
       </c>
       <c r="AY47" s="8">
         <v>10743</v>
       </c>
       <c r="AZ47" s="31">
         <v>10739</v>
       </c>
       <c r="BA47" s="8">
         <v>10728</v>
       </c>
+      <c r="BB47" s="23">
+        <v>10706</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="23">
         <v>7652</v>
       </c>
       <c r="C48" s="23">
         <v>7637</v>
       </c>
       <c r="D48" s="23">
         <v>7630</v>
       </c>
       <c r="E48" s="23">
         <v>7611</v>
       </c>
       <c r="F48" s="23">
         <v>7599</v>
       </c>
       <c r="G48" s="23">
         <v>7587</v>
       </c>
       <c r="H48" s="23">
         <v>7569</v>
       </c>
       <c r="I48" s="23">
@@ -16024,52 +16300,55 @@
       </c>
       <c r="AT48" s="8">
         <v>6833</v>
       </c>
       <c r="AU48" s="8">
         <v>6801</v>
       </c>
       <c r="AV48" s="31">
         <v>6798</v>
       </c>
       <c r="AW48" s="8">
         <v>6778</v>
       </c>
       <c r="AX48" s="33">
         <v>6759</v>
       </c>
       <c r="AY48" s="8">
         <v>6753</v>
       </c>
       <c r="AZ48" s="31">
         <v>6738</v>
       </c>
       <c r="BA48" s="8">
         <v>6739</v>
       </c>
+      <c r="BB48" s="23">
+        <v>6741</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="24">
         <v>12208</v>
       </c>
       <c r="C49" s="24">
         <v>12179</v>
       </c>
       <c r="D49" s="24">
         <v>12156</v>
       </c>
       <c r="E49" s="24">
         <v>12149</v>
       </c>
       <c r="F49" s="24">
         <v>12134</v>
       </c>
       <c r="G49" s="24">
         <v>12124</v>
       </c>
       <c r="H49" s="24">
         <v>12119</v>
       </c>
       <c r="I49" s="24">
@@ -16185,317 +16464,320 @@
       </c>
       <c r="AT49" s="15">
         <v>11427</v>
       </c>
       <c r="AU49" s="15">
         <v>11406</v>
       </c>
       <c r="AV49" s="15">
         <v>11390</v>
       </c>
       <c r="AW49" s="15">
         <v>11381</v>
       </c>
       <c r="AX49" s="34">
         <v>11371</v>
       </c>
       <c r="AY49" s="15">
         <v>11360</v>
       </c>
       <c r="AZ49" s="15">
         <v>11332</v>
       </c>
       <c r="BA49" s="15">
         <v>11321</v>
       </c>
+      <c r="BB49" s="24">
+        <v>11303</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="10"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
     </row>
-    <row r="51" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="19"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
-    <row r="52" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:54" ht="15" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
     </row>
-    <row r="53" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="9"/>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="9"/>
       <c r="X53" s="9"/>
       <c r="Y53" s="9"/>
       <c r="Z53" s="9"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
     </row>
-    <row r="54" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:54" x14ac:dyDescent="0.3">
       <c r="A54" s="28"/>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="22"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
       <c r="AE54" s="23"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
     </row>
-    <row r="55" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="22"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
       <c r="AC55" s="9"/>
       <c r="AD55" s="9"/>
       <c r="AE55" s="23"/>
       <c r="AF55" s="9"/>
       <c r="AG55" s="9"/>
     </row>
-    <row r="56" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:54" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="22"/>
       <c r="O56" s="22"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
       <c r="AC56" s="9"/>
       <c r="AD56" s="9"/>
       <c r="AE56" s="23"/>
       <c r="AF56" s="9"/>
       <c r="AG56" s="9"/>
     </row>
-    <row r="57" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N57" s="27"/>
       <c r="O57" s="27"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="27"/>
       <c r="R57" s="27"/>
       <c r="S57" s="27"/>
       <c r="T57" s="27"/>
       <c r="U57" s="27"/>
       <c r="V57" s="27"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="27"/>
       <c r="Z57" s="27"/>
       <c r="AA57" s="27"/>
       <c r="AB57" s="27"/>
       <c r="AC57" s="27"/>
       <c r="AD57" s="27"/>
       <c r="AE57" s="27"/>
       <c r="AF57" s="27"/>
       <c r="AG57" s="27"/>
     </row>
-    <row r="58" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
     </row>
-    <row r="59" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
       <c r="N59" s="27"/>
       <c r="O59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="27"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="27"/>
       <c r="Z59" s="27"/>
       <c r="AA59" s="27"/>
       <c r="AB59" s="27"/>
       <c r="AC59" s="27"/>
       <c r="AD59" s="27"/>
       <c r="AE59" s="27"/>
       <c r="AF59" s="27"/>
       <c r="AG59" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:BA28"/>
-[...2 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B28:BB28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>