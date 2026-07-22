--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="132" windowWidth="18468" windowHeight="10956"/>
+    <workbookView xWindow="-90" yWindow="135" windowWidth="18465" windowHeight="10950"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="By gender" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="42">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
@@ -440,63 +440,63 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -788,87 +788,87 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AB6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B2" sqref="B2:AX2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2:AX2"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:AX2"/>
-      <selection pane="bottomRight" activeCell="BD38" sqref="BD38"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36:BC36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" style="20" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="21" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="1" max="1" width="14.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="8.85546875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="11" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-    <col min="23" max="23" width="9.109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-[...11 lines deleted...]
-    <col min="47" max="16384" width="9.109375" style="20"/>
+    <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="8.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.42578125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
+    <col min="39" max="45" width="9.140625" style="20"/>
+    <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
@@ -880,135 +880,137 @@
       <c r="AD2" s="47"/>
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="44">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="46"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1124,52 +1126,55 @@
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="BB5" s="29" t="s">
         <v>3</v>
       </c>
+      <c r="BC5" s="30" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="48" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
@@ -1181,52 +1186,53 @@
       <c r="AD6" s="48"/>
       <c r="AE6" s="48"/>
       <c r="AF6" s="48"/>
       <c r="AG6" s="48"/>
       <c r="AH6" s="48"/>
       <c r="AI6" s="48"/>
       <c r="AJ6" s="48"/>
       <c r="AK6" s="48"/>
       <c r="AL6" s="48"/>
       <c r="AM6" s="48"/>
       <c r="AN6" s="48"/>
       <c r="AO6" s="48"/>
       <c r="AP6" s="48"/>
       <c r="AQ6" s="48"/>
       <c r="AR6" s="48"/>
       <c r="AS6" s="48"/>
       <c r="AT6" s="48"/>
       <c r="AU6" s="48"/>
       <c r="AV6" s="48"/>
       <c r="AW6" s="48"/>
       <c r="AX6" s="48"/>
       <c r="AY6" s="48"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="48"/>
       <c r="BB6" s="48"/>
+      <c r="BC6" s="48"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="8">
         <v>835686</v>
       </c>
       <c r="C7" s="9">
         <v>835230</v>
       </c>
       <c r="D7" s="9">
         <v>834485</v>
       </c>
       <c r="E7" s="9">
         <v>834196</v>
       </c>
       <c r="F7" s="9">
         <v>833857</v>
       </c>
       <c r="G7" s="9">
         <v>833630</v>
       </c>
       <c r="H7" s="9">
         <v>833270</v>
       </c>
       <c r="I7" s="8">
@@ -1345,52 +1351,55 @@
       </c>
       <c r="AU7" s="26">
         <v>822379</v>
       </c>
       <c r="AV7" s="31">
         <v>822008</v>
       </c>
       <c r="AW7" s="33">
         <v>821761</v>
       </c>
       <c r="AX7" s="33">
         <v>821473</v>
       </c>
       <c r="AY7" s="31">
         <v>821235</v>
       </c>
       <c r="AZ7" s="31">
         <v>820992</v>
       </c>
       <c r="BA7" s="31">
         <v>820605</v>
       </c>
       <c r="BB7" s="31">
         <v>820294</v>
       </c>
+      <c r="BC7" s="33">
+        <v>819999</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="8">
         <v>261368</v>
       </c>
       <c r="C8" s="8">
         <v>261545</v>
       </c>
       <c r="D8" s="8">
         <v>261716</v>
       </c>
       <c r="E8" s="8">
         <v>261889</v>
       </c>
       <c r="F8" s="8">
         <v>262169</v>
       </c>
       <c r="G8" s="8">
         <v>262258</v>
       </c>
       <c r="H8" s="8">
         <v>262549</v>
       </c>
       <c r="I8" s="8">
@@ -1509,52 +1518,55 @@
       </c>
       <c r="AU8" s="26">
         <v>276090</v>
       </c>
       <c r="AV8" s="31">
         <v>276412</v>
       </c>
       <c r="AW8" s="33">
         <v>276752</v>
       </c>
       <c r="AX8" s="33">
         <v>277064</v>
       </c>
       <c r="AY8" s="31">
         <v>277437</v>
       </c>
       <c r="AZ8" s="31">
         <v>277686</v>
       </c>
       <c r="BA8" s="31">
         <v>277757</v>
       </c>
       <c r="BB8" s="31">
         <v>277963</v>
       </c>
+      <c r="BC8" s="33">
+        <v>278128</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>38928</v>
       </c>
       <c r="C9" s="8">
         <v>38874</v>
       </c>
       <c r="D9" s="8">
         <v>38794</v>
       </c>
       <c r="E9" s="8">
         <v>38795</v>
       </c>
       <c r="F9" s="8">
         <v>38772</v>
       </c>
       <c r="G9" s="8">
         <v>38746</v>
       </c>
       <c r="H9" s="8">
         <v>38733</v>
       </c>
       <c r="I9" s="8">
@@ -1673,52 +1685,55 @@
       </c>
       <c r="AU9" s="26">
         <v>36313</v>
       </c>
       <c r="AV9" s="31">
         <v>36193</v>
       </c>
       <c r="AW9" s="33">
         <v>36131</v>
       </c>
       <c r="AX9" s="33">
         <v>36153</v>
       </c>
       <c r="AY9" s="31">
         <v>36115</v>
       </c>
       <c r="AZ9" s="31">
         <v>36076</v>
       </c>
       <c r="BA9" s="31">
         <v>35968</v>
       </c>
       <c r="BB9" s="31">
         <v>35961</v>
       </c>
+      <c r="BC9" s="33">
+        <v>35919</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>35214</v>
       </c>
       <c r="C10" s="8">
         <v>35177</v>
       </c>
       <c r="D10" s="8">
         <v>35118</v>
       </c>
       <c r="E10" s="8">
         <v>35047</v>
       </c>
       <c r="F10" s="8">
         <v>35016</v>
       </c>
       <c r="G10" s="8">
         <v>34949</v>
       </c>
       <c r="H10" s="8">
         <v>34894</v>
       </c>
       <c r="I10" s="8">
@@ -1837,52 +1852,55 @@
       </c>
       <c r="AU10" s="26">
         <v>34360</v>
       </c>
       <c r="AV10" s="31">
         <v>34320</v>
       </c>
       <c r="AW10" s="33">
         <v>34300</v>
       </c>
       <c r="AX10" s="33">
         <v>34280</v>
       </c>
       <c r="AY10" s="31">
         <v>34263</v>
       </c>
       <c r="AZ10" s="31">
         <v>34237</v>
       </c>
       <c r="BA10" s="31">
         <v>34245</v>
       </c>
       <c r="BB10" s="31">
         <v>34257</v>
       </c>
+      <c r="BC10" s="33">
+        <v>34235</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="8">
         <v>123776</v>
       </c>
       <c r="C11" s="8">
         <v>123747</v>
       </c>
       <c r="D11" s="8">
         <v>123546</v>
       </c>
       <c r="E11" s="8">
         <v>123520</v>
       </c>
       <c r="F11" s="8">
         <v>123423</v>
       </c>
       <c r="G11" s="8">
         <v>123730</v>
       </c>
       <c r="H11" s="8">
         <v>123600</v>
       </c>
       <c r="I11" s="8">
@@ -2001,52 +2019,55 @@
       </c>
       <c r="AU11" s="26">
         <v>123154</v>
       </c>
       <c r="AV11" s="31">
         <v>123129</v>
       </c>
       <c r="AW11" s="33">
         <v>123158</v>
       </c>
       <c r="AX11" s="33">
         <v>123071</v>
       </c>
       <c r="AY11" s="31">
         <v>123087</v>
       </c>
       <c r="AZ11" s="31">
         <v>123089</v>
       </c>
       <c r="BA11" s="31">
         <v>123038</v>
       </c>
       <c r="BB11" s="31">
         <v>122954</v>
       </c>
+      <c r="BC11" s="33">
+        <v>122887</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="8">
         <v>12590</v>
       </c>
       <c r="C12" s="8">
         <v>12575</v>
       </c>
       <c r="D12" s="8">
         <v>12550</v>
       </c>
       <c r="E12" s="8">
         <v>12538</v>
       </c>
       <c r="F12" s="8">
         <v>12531</v>
       </c>
       <c r="G12" s="8">
         <v>12530</v>
       </c>
       <c r="H12" s="8">
         <v>12523</v>
       </c>
       <c r="I12" s="8">
@@ -2165,52 +2186,55 @@
       </c>
       <c r="AU12" s="26">
         <v>11752</v>
       </c>
       <c r="AV12" s="31">
         <v>11723</v>
       </c>
       <c r="AW12" s="33">
         <v>11699</v>
       </c>
       <c r="AX12" s="33">
         <v>11690</v>
       </c>
       <c r="AY12" s="31">
         <v>11664</v>
       </c>
       <c r="AZ12" s="31">
         <v>11661</v>
       </c>
       <c r="BA12" s="31">
         <v>11640</v>
       </c>
       <c r="BB12" s="31">
         <v>11614</v>
       </c>
+      <c r="BC12" s="33">
+        <v>11596</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8">
         <v>13658</v>
       </c>
       <c r="C13" s="8">
         <v>13641</v>
       </c>
       <c r="D13" s="8">
         <v>13631</v>
       </c>
       <c r="E13" s="8">
         <v>13622</v>
       </c>
       <c r="F13" s="8">
         <v>13589</v>
       </c>
       <c r="G13" s="8">
         <v>13593</v>
       </c>
       <c r="H13" s="8">
         <v>13582</v>
       </c>
       <c r="I13" s="8">
@@ -2329,52 +2353,55 @@
       </c>
       <c r="AU13" s="26">
         <v>12434</v>
       </c>
       <c r="AV13" s="31">
         <v>12427</v>
       </c>
       <c r="AW13" s="33">
         <v>12402</v>
       </c>
       <c r="AX13" s="33">
         <v>12351</v>
       </c>
       <c r="AY13" s="31">
         <v>12288</v>
       </c>
       <c r="AZ13" s="31">
         <v>12241</v>
       </c>
       <c r="BA13" s="31">
         <v>12225</v>
       </c>
       <c r="BB13" s="31">
         <v>12176</v>
       </c>
+      <c r="BC13" s="33">
+        <v>12136</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>35427</v>
       </c>
       <c r="C14" s="8">
         <v>35386</v>
       </c>
       <c r="D14" s="8">
         <v>35305</v>
       </c>
       <c r="E14" s="8">
         <v>35281</v>
       </c>
       <c r="F14" s="8">
         <v>35219</v>
       </c>
       <c r="G14" s="8">
         <v>35161</v>
       </c>
       <c r="H14" s="8">
         <v>35116</v>
       </c>
       <c r="I14" s="8">
@@ -2493,52 +2520,55 @@
       </c>
       <c r="AU14" s="26">
         <v>32792</v>
       </c>
       <c r="AV14" s="31">
         <v>32717</v>
       </c>
       <c r="AW14" s="33">
         <v>32682</v>
       </c>
       <c r="AX14" s="33">
         <v>32658</v>
       </c>
       <c r="AY14" s="31">
         <v>32556</v>
       </c>
       <c r="AZ14" s="31">
         <v>32512</v>
       </c>
       <c r="BA14" s="31">
         <v>32462</v>
       </c>
       <c r="BB14" s="31">
         <v>32409</v>
       </c>
+      <c r="BC14" s="33">
+        <v>32359</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16876</v>
       </c>
       <c r="C15" s="8">
         <v>16847</v>
       </c>
       <c r="D15" s="8">
         <v>16830</v>
       </c>
       <c r="E15" s="8">
         <v>16800</v>
       </c>
       <c r="F15" s="8">
         <v>16775</v>
       </c>
       <c r="G15" s="8">
         <v>16703</v>
       </c>
       <c r="H15" s="8">
         <v>16665</v>
       </c>
       <c r="I15" s="8">
@@ -2657,52 +2687,55 @@
       </c>
       <c r="AU15" s="26">
         <v>15465</v>
       </c>
       <c r="AV15" s="31">
         <v>15446</v>
       </c>
       <c r="AW15" s="33">
         <v>15428</v>
       </c>
       <c r="AX15" s="33">
         <v>15388</v>
       </c>
       <c r="AY15" s="31">
         <v>15370</v>
       </c>
       <c r="AZ15" s="31">
         <v>15351</v>
       </c>
       <c r="BA15" s="31">
         <v>15313</v>
       </c>
       <c r="BB15" s="31">
         <v>15298</v>
       </c>
+      <c r="BC15" s="33">
+        <v>15285</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>11016</v>
       </c>
       <c r="C16" s="8">
         <v>10992</v>
       </c>
       <c r="D16" s="8">
         <v>10982</v>
       </c>
       <c r="E16" s="8">
         <v>10983</v>
       </c>
       <c r="F16" s="8">
         <v>10958</v>
       </c>
       <c r="G16" s="8">
         <v>10923</v>
       </c>
       <c r="H16" s="8">
         <v>10910</v>
       </c>
       <c r="I16" s="8">
@@ -2821,52 +2854,55 @@
       </c>
       <c r="AU16" s="26">
         <v>9894</v>
       </c>
       <c r="AV16" s="31">
         <v>9864</v>
       </c>
       <c r="AW16" s="33">
         <v>9859</v>
       </c>
       <c r="AX16" s="33">
         <v>9847</v>
       </c>
       <c r="AY16" s="31">
         <v>9830</v>
       </c>
       <c r="AZ16" s="31">
         <v>9806</v>
       </c>
       <c r="BA16" s="31">
         <v>9785</v>
       </c>
       <c r="BB16" s="31">
         <v>9766</v>
       </c>
+      <c r="BC16" s="33">
+        <v>9757</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>43203</v>
       </c>
       <c r="C17" s="8">
         <v>43171</v>
       </c>
       <c r="D17" s="8">
         <v>43095</v>
       </c>
       <c r="E17" s="8">
         <v>43048</v>
       </c>
       <c r="F17" s="8">
         <v>43005</v>
       </c>
       <c r="G17" s="8">
         <v>42941</v>
       </c>
       <c r="H17" s="8">
         <v>42909</v>
       </c>
       <c r="I17" s="8">
@@ -2985,52 +3021,55 @@
       </c>
       <c r="AU17" s="26">
         <v>40892</v>
       </c>
       <c r="AV17" s="31">
         <v>40828</v>
       </c>
       <c r="AW17" s="33">
         <v>40774</v>
       </c>
       <c r="AX17" s="33">
         <v>40735</v>
       </c>
       <c r="AY17" s="31">
         <v>40693</v>
       </c>
       <c r="AZ17" s="31">
         <v>40669</v>
       </c>
       <c r="BA17" s="31">
         <v>40637</v>
       </c>
       <c r="BB17" s="31">
         <v>40560</v>
       </c>
+      <c r="BC17" s="33">
+        <v>40533</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8">
         <v>11149</v>
       </c>
       <c r="C18" s="8">
         <v>11106</v>
       </c>
       <c r="D18" s="8">
         <v>11090</v>
       </c>
       <c r="E18" s="8">
         <v>11091</v>
       </c>
       <c r="F18" s="8">
         <v>11074</v>
       </c>
       <c r="G18" s="8">
         <v>11043</v>
       </c>
       <c r="H18" s="8">
         <v>11027</v>
       </c>
       <c r="I18" s="8">
@@ -3149,52 +3188,55 @@
       </c>
       <c r="AU18" s="26">
         <v>9955</v>
       </c>
       <c r="AV18" s="31">
         <v>9912</v>
       </c>
       <c r="AW18" s="33">
         <v>9881</v>
       </c>
       <c r="AX18" s="33">
         <v>9872</v>
       </c>
       <c r="AY18" s="31">
         <v>9858</v>
       </c>
       <c r="AZ18" s="31">
         <v>9813</v>
       </c>
       <c r="BA18" s="31">
         <v>9810</v>
       </c>
       <c r="BB18" s="31">
         <v>9796</v>
       </c>
+      <c r="BC18" s="33">
+        <v>9778</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>24849</v>
       </c>
       <c r="C19" s="8">
         <v>24837</v>
       </c>
       <c r="D19" s="8">
         <v>24784</v>
       </c>
       <c r="E19" s="8">
         <v>24743</v>
       </c>
       <c r="F19" s="8">
         <v>24714</v>
       </c>
       <c r="G19" s="8">
         <v>24705</v>
       </c>
       <c r="H19" s="8">
         <v>24659</v>
       </c>
       <c r="I19" s="8">
@@ -3313,52 +3355,55 @@
       </c>
       <c r="AU19" s="26">
         <v>23543</v>
       </c>
       <c r="AV19" s="31">
         <v>23509</v>
       </c>
       <c r="AW19" s="33">
         <v>23440</v>
       </c>
       <c r="AX19" s="33">
         <v>23401</v>
       </c>
       <c r="AY19" s="31">
         <v>23385</v>
       </c>
       <c r="AZ19" s="31">
         <v>23363</v>
       </c>
       <c r="BA19" s="31">
         <v>23333</v>
       </c>
       <c r="BB19" s="31">
         <v>23307</v>
       </c>
+      <c r="BC19" s="33">
+        <v>23274</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8">
         <v>21059</v>
       </c>
       <c r="C20" s="8">
         <v>21013</v>
       </c>
       <c r="D20" s="8">
         <v>20973</v>
       </c>
       <c r="E20" s="8">
         <v>20939</v>
       </c>
       <c r="F20" s="8">
         <v>20893</v>
       </c>
       <c r="G20" s="8">
         <v>20861</v>
       </c>
       <c r="H20" s="8">
         <v>20829</v>
       </c>
       <c r="I20" s="8">
@@ -3477,52 +3522,55 @@
       </c>
       <c r="AU20" s="26">
         <v>18908</v>
       </c>
       <c r="AV20" s="31">
         <v>18883</v>
       </c>
       <c r="AW20" s="33">
         <v>18862</v>
       </c>
       <c r="AX20" s="33">
         <v>18785</v>
       </c>
       <c r="AY20" s="31">
         <v>18742</v>
       </c>
       <c r="AZ20" s="31">
         <v>18706</v>
       </c>
       <c r="BA20" s="31">
         <v>18628</v>
       </c>
       <c r="BB20" s="31">
         <v>18577</v>
       </c>
+      <c r="BC20" s="33">
+        <v>18542</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>73228</v>
       </c>
       <c r="C21" s="8">
         <v>73183</v>
       </c>
       <c r="D21" s="8">
         <v>73182</v>
       </c>
       <c r="E21" s="8">
         <v>73185</v>
       </c>
       <c r="F21" s="8">
         <v>73190</v>
       </c>
       <c r="G21" s="8">
         <v>73204</v>
       </c>
       <c r="H21" s="8">
         <v>73165</v>
       </c>
       <c r="I21" s="8">
@@ -3641,52 +3689,55 @@
       </c>
       <c r="AU21" s="26">
         <v>73355</v>
       </c>
       <c r="AV21" s="31">
         <v>73398</v>
       </c>
       <c r="AW21" s="33">
         <v>73394</v>
       </c>
       <c r="AX21" s="33">
         <v>73413</v>
       </c>
       <c r="AY21" s="31">
         <v>73456</v>
       </c>
       <c r="AZ21" s="31">
         <v>73491</v>
       </c>
       <c r="BA21" s="31">
         <v>73570</v>
       </c>
       <c r="BB21" s="31">
         <v>73665</v>
       </c>
+      <c r="BC21" s="33">
+        <v>73776</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="8">
         <v>22566</v>
       </c>
       <c r="C22" s="8">
         <v>22526</v>
       </c>
       <c r="D22" s="8">
         <v>22462</v>
       </c>
       <c r="E22" s="8">
         <v>22428</v>
       </c>
       <c r="F22" s="8">
         <v>22388</v>
       </c>
       <c r="G22" s="8">
         <v>22339</v>
       </c>
       <c r="H22" s="8">
         <v>22314</v>
       </c>
       <c r="I22" s="8">
@@ -3805,52 +3856,55 @@
       </c>
       <c r="AU22" s="26">
         <v>20707</v>
       </c>
       <c r="AV22" s="31">
         <v>20610</v>
       </c>
       <c r="AW22" s="33">
         <v>20530</v>
       </c>
       <c r="AX22" s="33">
         <v>20471</v>
       </c>
       <c r="AY22" s="31">
         <v>20388</v>
       </c>
       <c r="AZ22" s="31">
         <v>20340</v>
       </c>
       <c r="BA22" s="31">
         <v>20323</v>
       </c>
       <c r="BB22" s="31">
         <v>20280</v>
       </c>
+      <c r="BC22" s="33">
+        <v>20251</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8">
         <v>9456</v>
       </c>
       <c r="C23" s="8">
         <v>9430</v>
       </c>
       <c r="D23" s="8">
         <v>9411</v>
       </c>
       <c r="E23" s="8">
         <v>9388</v>
       </c>
       <c r="F23" s="8">
         <v>9374</v>
       </c>
       <c r="G23" s="8">
         <v>9370</v>
       </c>
       <c r="H23" s="8">
         <v>9339</v>
       </c>
       <c r="I23" s="8">
@@ -3969,52 +4023,55 @@
       </c>
       <c r="AU23" s="26">
         <v>8184</v>
       </c>
       <c r="AV23" s="31">
         <v>8165</v>
       </c>
       <c r="AW23" s="33">
         <v>8136</v>
       </c>
       <c r="AX23" s="33">
         <v>8085</v>
       </c>
       <c r="AY23" s="31">
         <v>8066</v>
       </c>
       <c r="AZ23" s="31">
         <v>8048</v>
       </c>
       <c r="BA23" s="31">
         <v>8023</v>
       </c>
       <c r="BB23" s="31">
         <v>7996</v>
       </c>
+      <c r="BC23" s="33">
+        <v>7987</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>17899</v>
       </c>
       <c r="C24" s="8">
         <v>17847</v>
       </c>
       <c r="D24" s="8">
         <v>17816</v>
       </c>
       <c r="E24" s="8">
         <v>17777</v>
       </c>
       <c r="F24" s="8">
         <v>17730</v>
       </c>
       <c r="G24" s="8">
         <v>17717</v>
       </c>
       <c r="H24" s="8">
         <v>17662</v>
       </c>
       <c r="I24" s="8">
@@ -4133,52 +4190,55 @@
       </c>
       <c r="AU24" s="26">
         <v>16199</v>
       </c>
       <c r="AV24" s="31">
         <v>16154</v>
       </c>
       <c r="AW24" s="33">
         <v>16125</v>
       </c>
       <c r="AX24" s="33">
         <v>16092</v>
       </c>
       <c r="AY24" s="31">
         <v>16023</v>
       </c>
       <c r="AZ24" s="31">
         <v>15989</v>
       </c>
       <c r="BA24" s="31">
         <v>15979</v>
       </c>
       <c r="BB24" s="31">
         <v>15928</v>
       </c>
+      <c r="BC24" s="33">
+        <v>15894</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="8">
         <v>23550</v>
       </c>
       <c r="C25" s="8">
         <v>23523</v>
       </c>
       <c r="D25" s="8">
         <v>23461</v>
       </c>
       <c r="E25" s="8">
         <v>23426</v>
       </c>
       <c r="F25" s="8">
         <v>23407</v>
       </c>
       <c r="G25" s="8">
         <v>23260</v>
       </c>
       <c r="H25" s="8">
         <v>23221</v>
       </c>
       <c r="I25" s="8">
@@ -4297,52 +4357,55 @@
       </c>
       <c r="AU25" s="26">
         <v>21605</v>
       </c>
       <c r="AV25" s="31">
         <v>21576</v>
       </c>
       <c r="AW25" s="33">
         <v>21533</v>
       </c>
       <c r="AX25" s="33">
         <v>21517</v>
       </c>
       <c r="AY25" s="31">
         <v>21451</v>
       </c>
       <c r="AZ25" s="31">
         <v>21434</v>
       </c>
       <c r="BA25" s="31">
         <v>21407</v>
       </c>
       <c r="BB25" s="31">
         <v>21361</v>
       </c>
+      <c r="BC25" s="33">
+        <v>21321</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="8">
         <v>15564</v>
       </c>
       <c r="C26" s="8">
         <v>15548</v>
       </c>
       <c r="D26" s="8">
         <v>15525</v>
       </c>
       <c r="E26" s="8">
         <v>15494</v>
       </c>
       <c r="F26" s="8">
         <v>15462</v>
       </c>
       <c r="G26" s="8">
         <v>15449</v>
       </c>
       <c r="H26" s="8">
         <v>15432</v>
       </c>
       <c r="I26" s="8">
@@ -4461,52 +4524,55 @@
       </c>
       <c r="AU26" s="26">
         <v>13980</v>
       </c>
       <c r="AV26" s="31">
         <v>13969</v>
       </c>
       <c r="AW26" s="33">
         <v>13925</v>
       </c>
       <c r="AX26" s="33">
         <v>13888</v>
       </c>
       <c r="AY26" s="31">
         <v>13873</v>
       </c>
       <c r="AZ26" s="31">
         <v>13845</v>
       </c>
       <c r="BA26" s="31">
         <v>13844</v>
       </c>
       <c r="BB26" s="31">
         <v>13856</v>
       </c>
+      <c r="BC26" s="33">
+        <v>13816</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="8">
         <v>24310</v>
       </c>
       <c r="C27" s="8">
         <v>24262</v>
       </c>
       <c r="D27" s="8">
         <v>24214</v>
       </c>
       <c r="E27" s="8">
         <v>24202</v>
       </c>
       <c r="F27" s="8">
         <v>24168</v>
       </c>
       <c r="G27" s="8">
         <v>24148</v>
       </c>
       <c r="H27" s="8">
         <v>24141</v>
       </c>
       <c r="I27" s="8">
@@ -4625,109 +4691,113 @@
       </c>
       <c r="AU27" s="26">
         <v>22797</v>
       </c>
       <c r="AV27" s="31">
         <v>22773</v>
       </c>
       <c r="AW27" s="33">
         <v>22750</v>
       </c>
       <c r="AX27" s="33">
         <v>22712</v>
       </c>
       <c r="AY27" s="31">
         <v>22690</v>
       </c>
       <c r="AZ27" s="31">
         <v>22635</v>
       </c>
       <c r="BA27" s="31">
         <v>22618</v>
       </c>
       <c r="BB27" s="31">
         <v>22570</v>
       </c>
+      <c r="BC27" s="33">
+        <v>22525</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="44" t="s">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="44"/>
-[...50 lines deleted...]
-      <c r="BB28" s="44"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40"/>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40"/>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40"/>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40"/>
+      <c r="Z28" s="40"/>
+      <c r="AA28" s="40"/>
+      <c r="AB28" s="40"/>
+      <c r="AC28" s="40"/>
+      <c r="AD28" s="40"/>
+      <c r="AE28" s="40"/>
+      <c r="AF28" s="40"/>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="40"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="40"/>
+      <c r="AL28" s="40"/>
+      <c r="AM28" s="40"/>
+      <c r="AN28" s="40"/>
+      <c r="AO28" s="40"/>
+      <c r="AP28" s="40"/>
+      <c r="AQ28" s="40"/>
+      <c r="AR28" s="40"/>
+      <c r="AS28" s="40"/>
+      <c r="AT28" s="40"/>
+      <c r="AU28" s="40"/>
+      <c r="AV28" s="40"/>
+      <c r="AW28" s="40"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="8">
         <v>513228</v>
       </c>
       <c r="C29" s="9">
         <v>513267</v>
       </c>
       <c r="D29" s="9">
         <v>513058</v>
       </c>
       <c r="E29" s="9">
         <v>513082</v>
       </c>
       <c r="F29" s="9">
         <v>513230</v>
       </c>
       <c r="G29" s="9">
         <v>513419</v>
       </c>
       <c r="H29" s="9">
         <v>513504</v>
       </c>
       <c r="I29" s="8">
@@ -4846,52 +4916,55 @@
       </c>
       <c r="AU29" s="26">
         <v>523668</v>
       </c>
       <c r="AV29" s="31">
         <v>523837</v>
       </c>
       <c r="AW29" s="33">
         <v>524143</v>
       </c>
       <c r="AX29" s="33">
         <v>524371</v>
       </c>
       <c r="AY29" s="31">
         <v>524711</v>
       </c>
       <c r="AZ29" s="31">
         <v>524959</v>
       </c>
       <c r="BA29" s="8">
         <v>525000</v>
       </c>
       <c r="BB29" s="31">
         <v>525304</v>
       </c>
+      <c r="BC29" s="33">
+        <v>525391</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="8">
         <v>261368</v>
       </c>
       <c r="C30" s="8">
         <v>261545</v>
       </c>
       <c r="D30" s="8">
         <v>261716</v>
       </c>
       <c r="E30" s="8">
         <v>261889</v>
       </c>
       <c r="F30" s="8">
         <v>262169</v>
       </c>
       <c r="G30" s="8">
         <v>262258</v>
       </c>
       <c r="H30" s="8">
         <v>262549</v>
       </c>
       <c r="I30" s="8">
@@ -5010,52 +5083,55 @@
       </c>
       <c r="AU30" s="26">
         <v>276090</v>
       </c>
       <c r="AV30" s="31">
         <v>276412</v>
       </c>
       <c r="AW30" s="33">
         <v>276752</v>
       </c>
       <c r="AX30" s="33">
         <v>277064</v>
       </c>
       <c r="AY30" s="31">
         <v>277437</v>
       </c>
       <c r="AZ30" s="31">
         <v>277686</v>
       </c>
       <c r="BA30" s="8">
         <v>277757</v>
       </c>
       <c r="BB30" s="31">
         <v>277963</v>
       </c>
+      <c r="BC30" s="33">
+        <v>278128</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="8">
         <v>29374</v>
       </c>
       <c r="C31" s="8">
         <v>29331</v>
       </c>
       <c r="D31" s="8">
         <v>29263</v>
       </c>
       <c r="E31" s="8">
         <v>29259</v>
       </c>
       <c r="F31" s="8">
         <v>29246</v>
       </c>
       <c r="G31" s="8">
         <v>29113</v>
       </c>
       <c r="H31" s="8">
         <v>29102</v>
       </c>
       <c r="I31" s="8">
@@ -5174,52 +5250,55 @@
       </c>
       <c r="AU31" s="26">
         <v>27242</v>
       </c>
       <c r="AV31" s="31">
         <v>27157</v>
       </c>
       <c r="AW31" s="33">
         <v>27125</v>
       </c>
       <c r="AX31" s="33">
         <v>27149</v>
       </c>
       <c r="AY31" s="31">
         <v>27129</v>
       </c>
       <c r="AZ31" s="31">
         <v>27114</v>
       </c>
       <c r="BA31" s="8">
         <v>27038</v>
       </c>
       <c r="BB31" s="31">
         <v>27067</v>
       </c>
+      <c r="BC31" s="33">
+        <v>27035</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="8">
         <v>35214</v>
       </c>
       <c r="C32" s="8">
         <v>35177</v>
       </c>
       <c r="D32" s="8">
         <v>35118</v>
       </c>
       <c r="E32" s="8">
         <v>35047</v>
       </c>
       <c r="F32" s="8">
         <v>35016</v>
       </c>
       <c r="G32" s="8">
         <v>34949</v>
       </c>
       <c r="H32" s="8">
         <v>34894</v>
       </c>
       <c r="I32" s="8">
@@ -5338,52 +5417,55 @@
       </c>
       <c r="AU32" s="26">
         <v>34360</v>
       </c>
       <c r="AV32" s="31">
         <v>34320</v>
       </c>
       <c r="AW32" s="33">
         <v>34300</v>
       </c>
       <c r="AX32" s="33">
         <v>34280</v>
       </c>
       <c r="AY32" s="31">
         <v>34263</v>
       </c>
       <c r="AZ32" s="31">
         <v>34237</v>
       </c>
       <c r="BA32" s="8">
         <v>34245</v>
       </c>
       <c r="BB32" s="31">
         <v>34257</v>
       </c>
+      <c r="BC32" s="33">
+        <v>34235</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>123212</v>
       </c>
       <c r="C33" s="8">
         <v>123183</v>
       </c>
       <c r="D33" s="8">
         <v>122982</v>
       </c>
       <c r="E33" s="8">
         <v>122959</v>
       </c>
       <c r="F33" s="8">
         <v>122864</v>
       </c>
       <c r="G33" s="8">
         <v>123169</v>
       </c>
       <c r="H33" s="8">
         <v>123040</v>
       </c>
       <c r="I33" s="8">
@@ -5502,52 +5584,55 @@
       </c>
       <c r="AU33" s="26">
         <v>122618</v>
       </c>
       <c r="AV33" s="31">
         <v>122594</v>
       </c>
       <c r="AW33" s="33">
         <v>122626</v>
       </c>
       <c r="AX33" s="33">
         <v>122548</v>
       </c>
       <c r="AY33" s="31">
         <v>122565</v>
       </c>
       <c r="AZ33" s="31">
         <v>122569</v>
       </c>
       <c r="BA33" s="8">
         <v>122522</v>
       </c>
       <c r="BB33" s="31">
         <v>122449</v>
       </c>
+      <c r="BC33" s="33">
+        <v>122378</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="8">
         <v>35606</v>
       </c>
       <c r="C34" s="12">
         <v>35613</v>
       </c>
       <c r="D34" s="8">
         <v>35561</v>
       </c>
       <c r="E34" s="8">
         <v>35520</v>
       </c>
       <c r="F34" s="8">
         <v>35511</v>
       </c>
       <c r="G34" s="8">
         <v>35473</v>
       </c>
       <c r="H34" s="8">
         <v>35468</v>
       </c>
       <c r="I34" s="8">
@@ -5666,52 +5751,55 @@
       </c>
       <c r="AU34" s="26">
         <v>34456</v>
       </c>
       <c r="AV34" s="31">
         <v>34427</v>
       </c>
       <c r="AW34" s="33">
         <v>34400</v>
       </c>
       <c r="AX34" s="33">
         <v>34394</v>
       </c>
       <c r="AY34" s="31">
         <v>34386</v>
       </c>
       <c r="AZ34" s="31">
         <v>34391</v>
       </c>
       <c r="BA34" s="8">
         <v>34370</v>
       </c>
       <c r="BB34" s="31">
         <v>34335</v>
       </c>
+      <c r="BC34" s="33">
+        <v>34321</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="8">
         <v>28454</v>
       </c>
       <c r="C35" s="12">
         <v>28418</v>
       </c>
       <c r="D35" s="8">
         <v>28418</v>
       </c>
       <c r="E35" s="8">
         <v>28408</v>
       </c>
       <c r="F35" s="8">
         <v>28424</v>
       </c>
       <c r="G35" s="8">
         <v>28457</v>
       </c>
       <c r="H35" s="8">
         <v>28451</v>
       </c>
       <c r="I35" s="8">
@@ -5830,109 +5918,113 @@
       </c>
       <c r="AU35" s="26">
         <v>28902</v>
       </c>
       <c r="AV35" s="31">
         <v>28927</v>
       </c>
       <c r="AW35" s="33">
         <v>28940</v>
       </c>
       <c r="AX35" s="33">
         <v>28936</v>
       </c>
       <c r="AY35" s="31">
         <v>28931</v>
       </c>
       <c r="AZ35" s="31">
         <v>28962</v>
       </c>
       <c r="BA35" s="8">
         <v>29068</v>
       </c>
       <c r="BB35" s="31">
         <v>29233</v>
       </c>
+      <c r="BC35" s="33">
+        <v>29294</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="44" t="s">
+    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B36" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="44"/>
-[...50 lines deleted...]
-      <c r="BB36" s="44"/>
+      <c r="C36" s="40"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="40"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40"/>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40"/>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40"/>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40"/>
+      <c r="V36" s="40"/>
+      <c r="W36" s="40"/>
+      <c r="X36" s="40"/>
+      <c r="Y36" s="40"/>
+      <c r="Z36" s="40"/>
+      <c r="AA36" s="40"/>
+      <c r="AB36" s="40"/>
+      <c r="AC36" s="40"/>
+      <c r="AD36" s="40"/>
+      <c r="AE36" s="40"/>
+      <c r="AF36" s="40"/>
+      <c r="AG36" s="40"/>
+      <c r="AH36" s="40"/>
+      <c r="AI36" s="40"/>
+      <c r="AJ36" s="40"/>
+      <c r="AK36" s="40"/>
+      <c r="AL36" s="40"/>
+      <c r="AM36" s="40"/>
+      <c r="AN36" s="40"/>
+      <c r="AO36" s="40"/>
+      <c r="AP36" s="40"/>
+      <c r="AQ36" s="40"/>
+      <c r="AR36" s="40"/>
+      <c r="AS36" s="40"/>
+      <c r="AT36" s="40"/>
+      <c r="AU36" s="40"/>
+      <c r="AV36" s="40"/>
+      <c r="AW36" s="40"/>
+      <c r="AX36" s="40"/>
+      <c r="AY36" s="40"/>
+      <c r="AZ36" s="40"/>
+      <c r="BA36" s="40"/>
+      <c r="BB36" s="40"/>
+      <c r="BC36" s="40"/>
     </row>
-    <row r="37" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>322458</v>
       </c>
       <c r="C37" s="9">
         <v>321963</v>
       </c>
       <c r="D37" s="9">
         <v>321427</v>
       </c>
       <c r="E37" s="9">
         <v>321114</v>
       </c>
       <c r="F37" s="9">
         <v>320627</v>
       </c>
       <c r="G37" s="9">
         <v>320211</v>
       </c>
       <c r="H37" s="9">
         <v>319766</v>
       </c>
       <c r="I37" s="8">
@@ -6051,52 +6143,55 @@
       </c>
       <c r="AU37" s="26">
         <v>298711</v>
       </c>
       <c r="AV37" s="31">
         <v>298171</v>
       </c>
       <c r="AW37" s="33">
         <v>297618</v>
       </c>
       <c r="AX37" s="31">
         <v>297098</v>
       </c>
       <c r="AY37" s="31">
         <v>296524</v>
       </c>
       <c r="AZ37" s="31">
         <v>296033</v>
       </c>
       <c r="BA37" s="8">
         <v>295605</v>
       </c>
       <c r="BB37" s="31">
         <v>294990</v>
       </c>
+      <c r="BC37" s="33">
+        <v>294608</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="8">
         <v>9554</v>
       </c>
       <c r="C38" s="12">
         <v>9543</v>
       </c>
       <c r="D38" s="8">
         <v>9531</v>
       </c>
       <c r="E38" s="8">
         <v>9536</v>
       </c>
       <c r="F38" s="8">
         <v>9526</v>
       </c>
       <c r="G38" s="8">
         <v>9633</v>
       </c>
       <c r="H38" s="8">
         <v>9631</v>
       </c>
       <c r="I38" s="8">
@@ -6215,52 +6310,55 @@
       </c>
       <c r="AU38" s="26">
         <v>9071</v>
       </c>
       <c r="AV38" s="31">
         <v>9036</v>
       </c>
       <c r="AW38" s="33">
         <v>9006</v>
       </c>
       <c r="AX38" s="31">
         <v>9001</v>
       </c>
       <c r="AY38" s="31">
         <v>8986</v>
       </c>
       <c r="AZ38" s="31">
         <v>8962</v>
       </c>
       <c r="BA38" s="8">
         <v>8930</v>
       </c>
       <c r="BB38" s="31">
         <v>8894</v>
       </c>
+      <c r="BC38" s="33">
+        <v>8884</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="8">
         <v>564</v>
       </c>
       <c r="C39" s="8">
         <v>564</v>
       </c>
       <c r="D39" s="8">
         <v>564</v>
       </c>
       <c r="E39" s="8">
         <v>561</v>
       </c>
       <c r="F39" s="8">
         <v>559</v>
       </c>
       <c r="G39" s="8">
         <v>561</v>
       </c>
       <c r="H39" s="8">
         <v>560</v>
       </c>
       <c r="I39" s="8">
@@ -6379,52 +6477,55 @@
       </c>
       <c r="AU39" s="26">
         <v>536</v>
       </c>
       <c r="AV39" s="8">
         <v>535</v>
       </c>
       <c r="AW39" s="33">
         <v>532</v>
       </c>
       <c r="AX39" s="8">
         <v>523</v>
       </c>
       <c r="AY39" s="8">
         <v>522</v>
       </c>
       <c r="AZ39" s="8">
         <v>520</v>
       </c>
       <c r="BA39" s="8">
         <v>516</v>
       </c>
       <c r="BB39" s="31">
         <v>505</v>
       </c>
+      <c r="BC39" s="33">
+        <v>509</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="8">
         <v>12590</v>
       </c>
       <c r="C40" s="8">
         <v>12575</v>
       </c>
       <c r="D40" s="8">
         <v>12550</v>
       </c>
       <c r="E40" s="8">
         <v>12538</v>
       </c>
       <c r="F40" s="8">
         <v>12531</v>
       </c>
       <c r="G40" s="8">
         <v>12530</v>
       </c>
       <c r="H40" s="8">
         <v>12523</v>
       </c>
       <c r="I40" s="8">
@@ -6543,52 +6644,55 @@
       </c>
       <c r="AU40" s="26">
         <v>11752</v>
       </c>
       <c r="AV40" s="8">
         <v>11723</v>
       </c>
       <c r="AW40" s="33">
         <v>11699</v>
       </c>
       <c r="AX40" s="8">
         <v>11681</v>
       </c>
       <c r="AY40" s="8">
         <v>11664</v>
       </c>
       <c r="AZ40" s="8">
         <v>11661</v>
       </c>
       <c r="BA40" s="8">
         <v>11640</v>
       </c>
       <c r="BB40" s="31">
         <v>11614</v>
       </c>
+      <c r="BC40" s="33">
+        <v>11596</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="8">
         <v>13658</v>
       </c>
       <c r="C41" s="8">
         <v>13641</v>
       </c>
       <c r="D41" s="8">
         <v>13631</v>
       </c>
       <c r="E41" s="8">
         <v>13622</v>
       </c>
       <c r="F41" s="8">
         <v>13589</v>
       </c>
       <c r="G41" s="8">
         <v>13593</v>
       </c>
       <c r="H41" s="8">
         <v>13582</v>
       </c>
       <c r="I41" s="8">
@@ -6707,52 +6811,55 @@
       </c>
       <c r="AU41" s="26">
         <v>12434</v>
       </c>
       <c r="AV41" s="8">
         <v>12427</v>
       </c>
       <c r="AW41" s="33">
         <v>12402</v>
       </c>
       <c r="AX41" s="8">
         <v>12352</v>
       </c>
       <c r="AY41" s="8">
         <v>12288</v>
       </c>
       <c r="AZ41" s="8">
         <v>12241</v>
       </c>
       <c r="BA41" s="8">
         <v>12225</v>
       </c>
       <c r="BB41" s="31">
         <v>12176</v>
       </c>
+      <c r="BC41" s="33">
+        <v>12136</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>35427</v>
       </c>
       <c r="C42" s="8">
         <v>35386</v>
       </c>
       <c r="D42" s="8">
         <v>35305</v>
       </c>
       <c r="E42" s="8">
         <v>35281</v>
       </c>
       <c r="F42" s="8">
         <v>35219</v>
       </c>
       <c r="G42" s="8">
         <v>35161</v>
       </c>
       <c r="H42" s="8">
         <v>35116</v>
       </c>
       <c r="I42" s="8">
@@ -6871,52 +6978,55 @@
       </c>
       <c r="AU42" s="26">
         <v>32792</v>
       </c>
       <c r="AV42" s="8">
         <v>32717</v>
       </c>
       <c r="AW42" s="33">
         <v>32682</v>
       </c>
       <c r="AX42" s="8">
         <v>32656</v>
       </c>
       <c r="AY42" s="8">
         <v>32556</v>
       </c>
       <c r="AZ42" s="8">
         <v>32512</v>
       </c>
       <c r="BA42" s="8">
         <v>32462</v>
       </c>
       <c r="BB42" s="31">
         <v>32409</v>
       </c>
+      <c r="BC42" s="33">
+        <v>32359</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>16876</v>
       </c>
       <c r="C43" s="8">
         <v>16847</v>
       </c>
       <c r="D43" s="8">
         <v>16830</v>
       </c>
       <c r="E43" s="8">
         <v>16800</v>
       </c>
       <c r="F43" s="8">
         <v>16775</v>
       </c>
       <c r="G43" s="8">
         <v>16703</v>
       </c>
       <c r="H43" s="8">
         <v>16665</v>
       </c>
       <c r="I43" s="8">
@@ -7035,52 +7145,55 @@
       </c>
       <c r="AU43" s="26">
         <v>15465</v>
       </c>
       <c r="AV43" s="8">
         <v>15446</v>
       </c>
       <c r="AW43" s="33">
         <v>15428</v>
       </c>
       <c r="AX43" s="8">
         <v>15389</v>
       </c>
       <c r="AY43" s="8">
         <v>15370</v>
       </c>
       <c r="AZ43" s="8">
         <v>15351</v>
       </c>
       <c r="BA43" s="8">
         <v>15313</v>
       </c>
       <c r="BB43" s="31">
         <v>15298</v>
       </c>
+      <c r="BC43" s="33">
+        <v>15285</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>11016</v>
       </c>
       <c r="C44" s="8">
         <v>10992</v>
       </c>
       <c r="D44" s="8">
         <v>10982</v>
       </c>
       <c r="E44" s="8">
         <v>10983</v>
       </c>
       <c r="F44" s="8">
         <v>10958</v>
       </c>
       <c r="G44" s="8">
         <v>10923</v>
       </c>
       <c r="H44" s="8">
         <v>10910</v>
       </c>
       <c r="I44" s="8">
@@ -7199,52 +7312,55 @@
       </c>
       <c r="AU44" s="26">
         <v>9894</v>
       </c>
       <c r="AV44" s="8">
         <v>9864</v>
       </c>
       <c r="AW44" s="33">
         <v>9859</v>
       </c>
       <c r="AX44" s="8">
         <v>9843</v>
       </c>
       <c r="AY44" s="8">
         <v>9830</v>
       </c>
       <c r="AZ44" s="8">
         <v>9806</v>
       </c>
       <c r="BA44" s="8">
         <v>9785</v>
       </c>
       <c r="BB44" s="31">
         <v>9766</v>
       </c>
+      <c r="BC44" s="33">
+        <v>9757</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>7597</v>
       </c>
       <c r="C45" s="8">
         <v>7558</v>
       </c>
       <c r="D45" s="8">
         <v>7534</v>
       </c>
       <c r="E45" s="8">
         <v>7528</v>
       </c>
       <c r="F45" s="8">
         <v>7494</v>
       </c>
       <c r="G45" s="8">
         <v>7468</v>
       </c>
       <c r="H45" s="8">
         <v>7441</v>
       </c>
       <c r="I45" s="8">
@@ -7363,52 +7479,55 @@
       </c>
       <c r="AU45" s="26">
         <v>6436</v>
       </c>
       <c r="AV45" s="8">
         <v>6401</v>
       </c>
       <c r="AW45" s="33">
         <v>6374</v>
       </c>
       <c r="AX45" s="8">
         <v>6340</v>
       </c>
       <c r="AY45" s="8">
         <v>6307</v>
       </c>
       <c r="AZ45" s="8">
         <v>6278</v>
       </c>
       <c r="BA45" s="8">
         <v>6267</v>
       </c>
       <c r="BB45" s="31">
         <v>6225</v>
       </c>
+      <c r="BC45" s="33">
+        <v>6212</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>11149</v>
       </c>
       <c r="C46" s="8">
         <v>11106</v>
       </c>
       <c r="D46" s="8">
         <v>11090</v>
       </c>
       <c r="E46" s="8">
         <v>11091</v>
       </c>
       <c r="F46" s="8">
         <v>11074</v>
       </c>
       <c r="G46" s="8">
         <v>11043</v>
       </c>
       <c r="H46" s="8">
         <v>11027</v>
       </c>
       <c r="I46" s="8">
@@ -7527,52 +7646,55 @@
       </c>
       <c r="AU46" s="26">
         <v>9955</v>
       </c>
       <c r="AV46" s="8">
         <v>9912</v>
       </c>
       <c r="AW46" s="33">
         <v>9881</v>
       </c>
       <c r="AX46" s="8">
         <v>9875</v>
       </c>
       <c r="AY46" s="8">
         <v>9858</v>
       </c>
       <c r="AZ46" s="8">
         <v>9813</v>
       </c>
       <c r="BA46" s="8">
         <v>9810</v>
       </c>
       <c r="BB46" s="31">
         <v>9796</v>
       </c>
+      <c r="BC46" s="33">
+        <v>9778</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="8">
         <v>24849</v>
       </c>
       <c r="C47" s="8">
         <v>24837</v>
       </c>
       <c r="D47" s="8">
         <v>24784</v>
       </c>
       <c r="E47" s="8">
         <v>24743</v>
       </c>
       <c r="F47" s="8">
         <v>24714</v>
       </c>
       <c r="G47" s="8">
         <v>24705</v>
       </c>
       <c r="H47" s="8">
         <v>24659</v>
       </c>
       <c r="I47" s="8">
@@ -7691,52 +7813,55 @@
       </c>
       <c r="AU47" s="26">
         <v>23543</v>
       </c>
       <c r="AV47" s="8">
         <v>23509</v>
       </c>
       <c r="AW47" s="33">
         <v>23440</v>
       </c>
       <c r="AX47" s="8">
         <v>23405</v>
       </c>
       <c r="AY47" s="8">
         <v>23385</v>
       </c>
       <c r="AZ47" s="8">
         <v>23363</v>
       </c>
       <c r="BA47" s="8">
         <v>23333</v>
       </c>
       <c r="BB47" s="31">
         <v>23307</v>
       </c>
+      <c r="BC47" s="33">
+        <v>23274</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="8">
         <v>21059</v>
       </c>
       <c r="C48" s="8">
         <v>21013</v>
       </c>
       <c r="D48" s="8">
         <v>20973</v>
       </c>
       <c r="E48" s="8">
         <v>20939</v>
       </c>
       <c r="F48" s="8">
         <v>20893</v>
       </c>
       <c r="G48" s="8">
         <v>20861</v>
       </c>
       <c r="H48" s="8">
         <v>20829</v>
       </c>
       <c r="I48" s="8">
@@ -7855,52 +7980,55 @@
       </c>
       <c r="AU48" s="26">
         <v>18908</v>
       </c>
       <c r="AV48" s="8">
         <v>18883</v>
       </c>
       <c r="AW48" s="33">
         <v>18862</v>
       </c>
       <c r="AX48" s="8">
         <v>18783</v>
       </c>
       <c r="AY48" s="8">
         <v>18742</v>
       </c>
       <c r="AZ48" s="8">
         <v>18706</v>
       </c>
       <c r="BA48" s="8">
         <v>18628</v>
       </c>
       <c r="BB48" s="31">
         <v>18577</v>
       </c>
+      <c r="BC48" s="33">
+        <v>18542</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>44774</v>
       </c>
       <c r="C49" s="8">
         <v>44765</v>
       </c>
       <c r="D49" s="8">
         <v>44764</v>
       </c>
       <c r="E49" s="8">
         <v>44777</v>
       </c>
       <c r="F49" s="8">
         <v>44766</v>
       </c>
       <c r="G49" s="8">
         <v>44747</v>
       </c>
       <c r="H49" s="8">
         <v>44714</v>
       </c>
       <c r="I49" s="8">
@@ -8019,52 +8147,55 @@
       </c>
       <c r="AU49" s="26">
         <v>44453</v>
       </c>
       <c r="AV49" s="8">
         <v>44471</v>
       </c>
       <c r="AW49" s="33">
         <v>44454</v>
       </c>
       <c r="AX49" s="8">
         <v>44479</v>
       </c>
       <c r="AY49" s="8">
         <v>44525</v>
       </c>
       <c r="AZ49" s="8">
         <v>44529</v>
       </c>
       <c r="BA49" s="8">
         <v>44502</v>
       </c>
       <c r="BB49" s="31">
         <v>44432</v>
       </c>
+      <c r="BC49" s="33">
+        <v>44482</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>22566</v>
       </c>
       <c r="C50" s="8">
         <v>22526</v>
       </c>
       <c r="D50" s="8">
         <v>22462</v>
       </c>
       <c r="E50" s="8">
         <v>22428</v>
       </c>
       <c r="F50" s="8">
         <v>22388</v>
       </c>
       <c r="G50" s="8">
         <v>22339</v>
       </c>
       <c r="H50" s="8">
         <v>22314</v>
       </c>
       <c r="I50" s="8">
@@ -8183,52 +8314,55 @@
       </c>
       <c r="AU50" s="26">
         <v>20707</v>
       </c>
       <c r="AV50" s="8">
         <v>20610</v>
       </c>
       <c r="AW50" s="33">
         <v>20530</v>
       </c>
       <c r="AX50" s="8">
         <v>20470</v>
       </c>
       <c r="AY50" s="8">
         <v>20388</v>
       </c>
       <c r="AZ50" s="8">
         <v>20340</v>
       </c>
       <c r="BA50" s="8">
         <v>20323</v>
       </c>
       <c r="BB50" s="31">
         <v>20280</v>
       </c>
+      <c r="BC50" s="33">
+        <v>20251</v>
+      </c>
     </row>
-    <row r="51" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>9456</v>
       </c>
       <c r="C51" s="8">
         <v>9430</v>
       </c>
       <c r="D51" s="8">
         <v>9411</v>
       </c>
       <c r="E51" s="8">
         <v>9388</v>
       </c>
       <c r="F51" s="8">
         <v>9374</v>
       </c>
       <c r="G51" s="8">
         <v>9370</v>
       </c>
       <c r="H51" s="8">
         <v>9339</v>
       </c>
       <c r="I51" s="8">
@@ -8347,52 +8481,55 @@
       </c>
       <c r="AU51" s="26">
         <v>8184</v>
       </c>
       <c r="AV51" s="8">
         <v>8165</v>
       </c>
       <c r="AW51" s="33">
         <v>8136</v>
       </c>
       <c r="AX51" s="8">
         <v>8087</v>
       </c>
       <c r="AY51" s="8">
         <v>8066</v>
       </c>
       <c r="AZ51" s="8">
         <v>8048</v>
       </c>
       <c r="BA51" s="8">
         <v>8023</v>
       </c>
       <c r="BB51" s="31">
         <v>7996</v>
       </c>
+      <c r="BC51" s="33">
+        <v>7987</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>17899</v>
       </c>
       <c r="C52" s="8">
         <v>17847</v>
       </c>
       <c r="D52" s="8">
         <v>17816</v>
       </c>
       <c r="E52" s="8">
         <v>17777</v>
       </c>
       <c r="F52" s="8">
         <v>17730</v>
       </c>
       <c r="G52" s="8">
         <v>17717</v>
       </c>
       <c r="H52" s="8">
         <v>17662</v>
       </c>
       <c r="I52" s="8">
@@ -8511,52 +8648,55 @@
       </c>
       <c r="AU52" s="26">
         <v>16199</v>
       </c>
       <c r="AV52" s="8">
         <v>16154</v>
       </c>
       <c r="AW52" s="33">
         <v>16125</v>
       </c>
       <c r="AX52" s="8">
         <v>16093</v>
       </c>
       <c r="AY52" s="8">
         <v>16023</v>
       </c>
       <c r="AZ52" s="8">
         <v>15989</v>
       </c>
       <c r="BA52" s="8">
         <v>15979</v>
       </c>
       <c r="BB52" s="31">
         <v>15928</v>
       </c>
+      <c r="BC52" s="33">
+        <v>15894</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8">
         <v>23550</v>
       </c>
       <c r="C53" s="8">
         <v>23523</v>
       </c>
       <c r="D53" s="8">
         <v>23461</v>
       </c>
       <c r="E53" s="8">
         <v>23426</v>
       </c>
       <c r="F53" s="8">
         <v>23407</v>
       </c>
       <c r="G53" s="8">
         <v>23260</v>
       </c>
       <c r="H53" s="8">
         <v>23221</v>
       </c>
       <c r="I53" s="8">
@@ -8675,52 +8815,55 @@
       </c>
       <c r="AU53" s="26">
         <v>21605</v>
       </c>
       <c r="AV53" s="8">
         <v>21576</v>
       </c>
       <c r="AW53" s="33">
         <v>21533</v>
       </c>
       <c r="AX53" s="8">
         <v>21514</v>
       </c>
       <c r="AY53" s="8">
         <v>21451</v>
       </c>
       <c r="AZ53" s="8">
         <v>21434</v>
       </c>
       <c r="BA53" s="8">
         <v>21407</v>
       </c>
       <c r="BB53" s="31">
         <v>21361</v>
       </c>
+      <c r="BC53" s="33">
+        <v>21321</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8">
         <v>15564</v>
       </c>
       <c r="C54" s="8">
         <v>15548</v>
       </c>
       <c r="D54" s="8">
         <v>15525</v>
       </c>
       <c r="E54" s="8">
         <v>15494</v>
       </c>
       <c r="F54" s="8">
         <v>15462</v>
       </c>
       <c r="G54" s="8">
         <v>15449</v>
       </c>
       <c r="H54" s="8">
         <v>15432</v>
       </c>
       <c r="I54" s="8">
@@ -8839,52 +8982,55 @@
       </c>
       <c r="AU54" s="26">
         <v>13980</v>
       </c>
       <c r="AV54" s="8">
         <v>13969</v>
       </c>
       <c r="AW54" s="33">
         <v>13925</v>
       </c>
       <c r="AX54" s="8">
         <v>13889</v>
       </c>
       <c r="AY54" s="8">
         <v>13873</v>
       </c>
       <c r="AZ54" s="8">
         <v>13845</v>
       </c>
       <c r="BA54" s="8">
         <v>13844</v>
       </c>
       <c r="BB54" s="8">
         <v>13856</v>
       </c>
+      <c r="BC54" s="33">
+        <v>13816</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15">
         <v>24310</v>
       </c>
       <c r="C55" s="15">
         <v>24262</v>
       </c>
       <c r="D55" s="15">
         <v>24214</v>
       </c>
       <c r="E55" s="15">
         <v>24202</v>
       </c>
       <c r="F55" s="15">
         <v>24168</v>
       </c>
       <c r="G55" s="15">
         <v>24148</v>
       </c>
       <c r="H55" s="15">
         <v>24141</v>
       </c>
       <c r="I55" s="15">
@@ -9003,213 +9149,216 @@
       </c>
       <c r="AU55" s="37">
         <v>22797</v>
       </c>
       <c r="AV55" s="15">
         <v>22773</v>
       </c>
       <c r="AW55" s="34">
         <v>22750</v>
       </c>
       <c r="AX55" s="15">
         <v>22718</v>
       </c>
       <c r="AY55" s="15">
         <v>22690</v>
       </c>
       <c r="AZ55" s="15">
         <v>22635</v>
       </c>
       <c r="BA55" s="15">
         <v>22618</v>
       </c>
       <c r="BB55" s="15">
         <v>22570</v>
       </c>
+      <c r="BC55" s="34">
+        <v>22525</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="10"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
     </row>
-    <row r="57" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="19"/>
     </row>
-    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B58" s="21"/>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
     </row>
-    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
     </row>
-    <row r="60" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B60" s="21"/>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
     </row>
-    <row r="61" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
     </row>
-    <row r="62" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B62" s="21"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B36:BB36"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B36:BC36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:BB28"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB59"/>
+  <dimension ref="A1:BC59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="BE45" sqref="BE45"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="AY3" sqref="AY3"/>
+      <selection pane="topRight" activeCell="AY3" sqref="AY3"/>
+      <selection pane="bottomLeft" activeCell="AY3" sqref="AY3"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28:BC28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="20" customWidth="1"/>
-    <col min="2" max="2" width="10.6640625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
-[...18 lines deleted...]
-    <col min="47" max="16384" width="9.109375" style="20"/>
+    <col min="2" max="2" width="10.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="10.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="10.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
+    <col min="39" max="45" width="9.140625" style="20"/>
+    <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
@@ -9221,135 +9370,137 @@
       <c r="AD2" s="47"/>
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="44">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="43">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="42"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
       <c r="AK4" s="49"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="46"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -9465,52 +9616,55 @@
       </c>
       <c r="AU5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="BB5" s="29" t="s">
         <v>3</v>
       </c>
+      <c r="BC5" s="30" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="48" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
@@ -9522,52 +9676,53 @@
       <c r="AD6" s="48"/>
       <c r="AE6" s="48"/>
       <c r="AF6" s="48"/>
       <c r="AG6" s="48"/>
       <c r="AH6" s="48"/>
       <c r="AI6" s="48"/>
       <c r="AJ6" s="48"/>
       <c r="AK6" s="48"/>
       <c r="AL6" s="48"/>
       <c r="AM6" s="48"/>
       <c r="AN6" s="48"/>
       <c r="AO6" s="48"/>
       <c r="AP6" s="48"/>
       <c r="AQ6" s="48"/>
       <c r="AR6" s="48"/>
       <c r="AS6" s="48"/>
       <c r="AT6" s="48"/>
       <c r="AU6" s="48"/>
       <c r="AV6" s="48"/>
       <c r="AW6" s="48"/>
       <c r="AX6" s="48"/>
       <c r="AY6" s="48"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="48"/>
       <c r="BB6" s="48"/>
+      <c r="BC6" s="48"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="9">
         <v>403339</v>
       </c>
       <c r="C7" s="9">
         <v>403156</v>
       </c>
       <c r="D7" s="9">
         <v>402877</v>
       </c>
       <c r="E7" s="9">
         <v>402763</v>
       </c>
       <c r="F7" s="9">
         <v>402671</v>
       </c>
       <c r="G7" s="9">
         <v>402591</v>
       </c>
       <c r="H7" s="9">
         <v>402449</v>
       </c>
       <c r="I7" s="9">
@@ -9686,52 +9841,55 @@
       </c>
       <c r="AU7" s="33">
         <v>398107</v>
       </c>
       <c r="AV7" s="31">
         <v>397997</v>
       </c>
       <c r="AW7" s="8">
         <v>397863</v>
       </c>
       <c r="AX7" s="39">
         <v>397754</v>
       </c>
       <c r="AY7" s="31">
         <v>397631</v>
       </c>
       <c r="AZ7" s="31">
         <v>397489</v>
       </c>
       <c r="BA7" s="31">
         <v>397273</v>
       </c>
       <c r="BB7" s="33">
         <v>397112</v>
       </c>
+      <c r="BC7" s="33">
+        <v>397075</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>120879</v>
       </c>
       <c r="C8" s="9">
         <v>120968</v>
       </c>
       <c r="D8" s="9">
         <v>121094</v>
       </c>
       <c r="E8" s="9">
         <v>121227</v>
       </c>
       <c r="F8" s="9">
         <v>121409</v>
       </c>
       <c r="G8" s="9">
         <v>121471</v>
       </c>
       <c r="H8" s="9">
         <v>121599</v>
       </c>
       <c r="I8" s="9">
@@ -9850,52 +10008,55 @@
       </c>
       <c r="AU8" s="33">
         <v>128311</v>
       </c>
       <c r="AV8" s="31">
         <v>128517</v>
       </c>
       <c r="AW8" s="8">
         <v>128691</v>
       </c>
       <c r="AX8" s="39">
         <v>128808</v>
       </c>
       <c r="AY8" s="31">
         <v>129018</v>
       </c>
       <c r="AZ8" s="31">
         <v>129170</v>
       </c>
       <c r="BA8" s="31">
         <v>129161</v>
       </c>
       <c r="BB8" s="33">
         <v>129252</v>
       </c>
+      <c r="BC8" s="33">
+        <v>129361</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>19246</v>
       </c>
       <c r="C9" s="9">
         <v>19210</v>
       </c>
       <c r="D9" s="9">
         <v>19168</v>
       </c>
       <c r="E9" s="9">
         <v>19183</v>
       </c>
       <c r="F9" s="9">
         <v>19186</v>
       </c>
       <c r="G9" s="9">
         <v>19167</v>
       </c>
       <c r="H9" s="9">
         <v>19174</v>
       </c>
       <c r="I9" s="9">
@@ -10014,52 +10175,55 @@
       </c>
       <c r="AU9" s="33">
         <v>17955</v>
       </c>
       <c r="AV9" s="31">
         <v>17902</v>
       </c>
       <c r="AW9" s="8">
         <v>17881</v>
       </c>
       <c r="AX9" s="39">
         <v>17896</v>
       </c>
       <c r="AY9" s="31">
         <v>17870</v>
       </c>
       <c r="AZ9" s="31">
         <v>17835</v>
       </c>
       <c r="BA9" s="31">
         <v>17765</v>
       </c>
       <c r="BB9" s="33">
         <v>17761</v>
       </c>
+      <c r="BC9" s="33">
+        <v>17744</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>16489</v>
       </c>
       <c r="C10" s="9">
         <v>16481</v>
       </c>
       <c r="D10" s="9">
         <v>16454</v>
       </c>
       <c r="E10" s="9">
         <v>16417</v>
       </c>
       <c r="F10" s="9">
         <v>16407</v>
       </c>
       <c r="G10" s="9">
         <v>16383</v>
       </c>
       <c r="H10" s="9">
         <v>16354</v>
       </c>
       <c r="I10" s="9">
@@ -10178,52 +10342,55 @@
       </c>
       <c r="AU10" s="33">
         <v>16112</v>
       </c>
       <c r="AV10" s="31">
         <v>16086</v>
       </c>
       <c r="AW10" s="8">
         <v>16089</v>
       </c>
       <c r="AX10" s="39">
         <v>16079</v>
       </c>
       <c r="AY10" s="31">
         <v>16070</v>
       </c>
       <c r="AZ10" s="31">
         <v>16060</v>
       </c>
       <c r="BA10" s="31">
         <v>16056</v>
       </c>
       <c r="BB10" s="33">
         <v>16063</v>
       </c>
+      <c r="BC10" s="33">
+        <v>16047</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>58734</v>
       </c>
       <c r="C11" s="9">
         <v>58719</v>
       </c>
       <c r="D11" s="9">
         <v>58654</v>
       </c>
       <c r="E11" s="9">
         <v>58647</v>
       </c>
       <c r="F11" s="9">
         <v>58577</v>
       </c>
       <c r="G11" s="9">
         <v>58680</v>
       </c>
       <c r="H11" s="9">
         <v>58607</v>
       </c>
       <c r="I11" s="9">
@@ -10342,52 +10509,55 @@
       </c>
       <c r="AU11" s="33">
         <v>58513</v>
       </c>
       <c r="AV11" s="31">
         <v>58504</v>
       </c>
       <c r="AW11" s="8">
         <v>58511</v>
       </c>
       <c r="AX11" s="39">
         <v>58501</v>
       </c>
       <c r="AY11" s="31">
         <v>58490</v>
       </c>
       <c r="AZ11" s="31">
         <v>58488</v>
       </c>
       <c r="BA11" s="31">
         <v>58470</v>
       </c>
       <c r="BB11" s="33">
         <v>58430</v>
       </c>
+      <c r="BC11" s="33">
+        <v>58400</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>6491</v>
       </c>
       <c r="C12" s="9">
         <v>6485</v>
       </c>
       <c r="D12" s="9">
         <v>6472</v>
       </c>
       <c r="E12" s="9">
         <v>6460</v>
       </c>
       <c r="F12" s="9">
         <v>6451</v>
       </c>
       <c r="G12" s="9">
         <v>6453</v>
       </c>
       <c r="H12" s="9">
         <v>6453</v>
       </c>
       <c r="I12" s="9">
@@ -10506,52 +10676,55 @@
       </c>
       <c r="AU12" s="33">
         <v>6122</v>
       </c>
       <c r="AV12" s="31">
         <v>6116</v>
       </c>
       <c r="AW12" s="8">
         <v>6112</v>
       </c>
       <c r="AX12" s="39">
         <v>6111</v>
       </c>
       <c r="AY12" s="31">
         <v>6101</v>
       </c>
       <c r="AZ12" s="31">
         <v>6093</v>
       </c>
       <c r="BA12" s="31">
         <v>6082</v>
       </c>
       <c r="BB12" s="33">
         <v>6062</v>
       </c>
+      <c r="BC12" s="33">
+        <v>6046</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="9">
         <v>7188</v>
       </c>
       <c r="C13" s="9">
         <v>7185</v>
       </c>
       <c r="D13" s="9">
         <v>7177</v>
       </c>
       <c r="E13" s="9">
         <v>7178</v>
       </c>
       <c r="F13" s="9">
         <v>7166</v>
       </c>
       <c r="G13" s="9">
         <v>7175</v>
       </c>
       <c r="H13" s="9">
         <v>7167</v>
       </c>
       <c r="I13" s="9">
@@ -10670,52 +10843,55 @@
       </c>
       <c r="AU13" s="33">
         <v>6658</v>
       </c>
       <c r="AV13" s="31">
         <v>6662</v>
       </c>
       <c r="AW13" s="8">
         <v>6655</v>
       </c>
       <c r="AX13" s="39">
         <v>6632</v>
       </c>
       <c r="AY13" s="31">
         <v>6596</v>
       </c>
       <c r="AZ13" s="31">
         <v>6581</v>
       </c>
       <c r="BA13" s="31">
         <v>6582</v>
       </c>
       <c r="BB13" s="33">
         <v>6556</v>
       </c>
+      <c r="BC13" s="33">
+        <v>6542</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>17525</v>
       </c>
       <c r="C14" s="9">
         <v>17515</v>
       </c>
       <c r="D14" s="9">
         <v>17474</v>
       </c>
       <c r="E14" s="9">
         <v>17455</v>
       </c>
       <c r="F14" s="9">
         <v>17439</v>
       </c>
       <c r="G14" s="9">
         <v>17408</v>
       </c>
       <c r="H14" s="9">
         <v>17403</v>
       </c>
       <c r="I14" s="9">
@@ -10834,52 +11010,55 @@
       </c>
       <c r="AU14" s="33">
         <v>16315</v>
       </c>
       <c r="AV14" s="31">
         <v>16277</v>
       </c>
       <c r="AW14" s="8">
         <v>16271</v>
       </c>
       <c r="AX14" s="39">
         <v>16262</v>
       </c>
       <c r="AY14" s="31">
         <v>16212</v>
       </c>
       <c r="AZ14" s="31">
         <v>16176</v>
       </c>
       <c r="BA14" s="31">
         <v>16146</v>
       </c>
       <c r="BB14" s="33">
         <v>16119</v>
       </c>
+      <c r="BC14" s="33">
+        <v>16117</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>8429</v>
       </c>
       <c r="C15" s="9">
         <v>8414</v>
       </c>
       <c r="D15" s="9">
         <v>8415</v>
       </c>
       <c r="E15" s="9">
         <v>8395</v>
       </c>
       <c r="F15" s="9">
         <v>8383</v>
       </c>
       <c r="G15" s="9">
         <v>8345</v>
       </c>
       <c r="H15" s="9">
         <v>8331</v>
       </c>
       <c r="I15" s="9">
@@ -10998,52 +11177,55 @@
       </c>
       <c r="AU15" s="33">
         <v>7702</v>
       </c>
       <c r="AV15" s="31">
         <v>7700</v>
       </c>
       <c r="AW15" s="8">
         <v>7689</v>
       </c>
       <c r="AX15" s="39">
         <v>7671</v>
       </c>
       <c r="AY15" s="31">
         <v>7671</v>
       </c>
       <c r="AZ15" s="31">
         <v>7668</v>
       </c>
       <c r="BA15" s="31">
         <v>7656</v>
       </c>
       <c r="BB15" s="33">
         <v>7639</v>
       </c>
+      <c r="BC15" s="33">
+        <v>7632</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>5664</v>
       </c>
       <c r="C16" s="9">
         <v>5652</v>
       </c>
       <c r="D16" s="9">
         <v>5650</v>
       </c>
       <c r="E16" s="9">
         <v>5647</v>
       </c>
       <c r="F16" s="9">
         <v>5633</v>
       </c>
       <c r="G16" s="9">
         <v>5620</v>
       </c>
       <c r="H16" s="9">
         <v>5610</v>
       </c>
       <c r="I16" s="9">
@@ -11162,52 +11344,55 @@
       </c>
       <c r="AU16" s="33">
         <v>5174</v>
       </c>
       <c r="AV16" s="31">
         <v>5167</v>
       </c>
       <c r="AW16" s="8">
         <v>5161</v>
       </c>
       <c r="AX16" s="39">
         <v>5157</v>
       </c>
       <c r="AY16" s="31">
         <v>5150</v>
       </c>
       <c r="AZ16" s="31">
         <v>5139</v>
       </c>
       <c r="BA16" s="31">
         <v>5135</v>
       </c>
       <c r="BB16" s="33">
         <v>5130</v>
       </c>
+      <c r="BC16" s="33">
+        <v>5126</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>20900</v>
       </c>
       <c r="C17" s="9">
         <v>20889</v>
       </c>
       <c r="D17" s="9">
         <v>20852</v>
       </c>
       <c r="E17" s="9">
         <v>20820</v>
       </c>
       <c r="F17" s="9">
         <v>20809</v>
       </c>
       <c r="G17" s="9">
         <v>20777</v>
       </c>
       <c r="H17" s="9">
         <v>20758</v>
       </c>
       <c r="I17" s="9">
@@ -11326,52 +11511,55 @@
       </c>
       <c r="AU17" s="33">
         <v>19859</v>
       </c>
       <c r="AV17" s="31">
         <v>19832</v>
       </c>
       <c r="AW17" s="8">
         <v>19791</v>
       </c>
       <c r="AX17" s="39">
         <v>19774</v>
       </c>
       <c r="AY17" s="31">
         <v>19740</v>
       </c>
       <c r="AZ17" s="31">
         <v>19730</v>
       </c>
       <c r="BA17" s="31">
         <v>19711</v>
       </c>
       <c r="BB17" s="33">
         <v>19672</v>
       </c>
+      <c r="BC17" s="33">
+        <v>19652</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="9">
         <v>5772</v>
       </c>
       <c r="C18" s="9">
         <v>5755</v>
       </c>
       <c r="D18" s="9">
         <v>5743</v>
       </c>
       <c r="E18" s="9">
         <v>5738</v>
       </c>
       <c r="F18" s="9">
         <v>5734</v>
       </c>
       <c r="G18" s="9">
         <v>5719</v>
       </c>
       <c r="H18" s="9">
         <v>5708</v>
       </c>
       <c r="I18" s="9">
@@ -11490,52 +11678,55 @@
       </c>
       <c r="AU18" s="33">
         <v>5192</v>
       </c>
       <c r="AV18" s="31">
         <v>5164</v>
       </c>
       <c r="AW18" s="8">
         <v>5145</v>
       </c>
       <c r="AX18" s="39">
         <v>5144</v>
       </c>
       <c r="AY18" s="31">
         <v>5137</v>
       </c>
       <c r="AZ18" s="31">
         <v>5112</v>
       </c>
       <c r="BA18" s="31">
         <v>5114</v>
       </c>
       <c r="BB18" s="33">
         <v>5105</v>
       </c>
+      <c r="BC18" s="33">
+        <v>5101</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>12268</v>
       </c>
       <c r="C19" s="9">
         <v>12259</v>
       </c>
       <c r="D19" s="9">
         <v>12241</v>
       </c>
       <c r="E19" s="9">
         <v>12216</v>
       </c>
       <c r="F19" s="9">
         <v>12199</v>
       </c>
       <c r="G19" s="9">
         <v>12196</v>
       </c>
       <c r="H19" s="9">
         <v>12180</v>
       </c>
       <c r="I19" s="9">
@@ -11654,52 +11845,55 @@
       </c>
       <c r="AU19" s="33">
         <v>11655</v>
       </c>
       <c r="AV19" s="31">
         <v>11640</v>
       </c>
       <c r="AW19" s="8">
         <v>11608</v>
       </c>
       <c r="AX19" s="39">
         <v>11590</v>
       </c>
       <c r="AY19" s="31">
         <v>11586</v>
       </c>
       <c r="AZ19" s="31">
         <v>11566</v>
       </c>
       <c r="BA19" s="31">
         <v>11553</v>
       </c>
       <c r="BB19" s="33">
         <v>11543</v>
       </c>
+      <c r="BC19" s="33">
+        <v>11537</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>10553</v>
       </c>
       <c r="C20" s="9">
         <v>10523</v>
       </c>
       <c r="D20" s="9">
         <v>10509</v>
       </c>
       <c r="E20" s="9">
         <v>10486</v>
       </c>
       <c r="F20" s="9">
         <v>10463</v>
       </c>
       <c r="G20" s="9">
         <v>10442</v>
       </c>
       <c r="H20" s="9">
         <v>10429</v>
       </c>
       <c r="I20" s="9">
@@ -11818,52 +12012,55 @@
       </c>
       <c r="AU20" s="33">
         <v>9521</v>
       </c>
       <c r="AV20" s="31">
         <v>9513</v>
       </c>
       <c r="AW20" s="8">
         <v>9501</v>
       </c>
       <c r="AX20" s="39">
         <v>9475</v>
       </c>
       <c r="AY20" s="31">
         <v>9460</v>
       </c>
       <c r="AZ20" s="31">
         <v>9440</v>
       </c>
       <c r="BA20" s="31">
         <v>9403</v>
       </c>
       <c r="BB20" s="33">
         <v>9379</v>
       </c>
+      <c r="BC20" s="33">
+        <v>9345</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="9">
         <v>36143</v>
       </c>
       <c r="C21" s="9">
         <v>36132</v>
       </c>
       <c r="D21" s="9">
         <v>36128</v>
       </c>
       <c r="E21" s="9">
         <v>36134</v>
       </c>
       <c r="F21" s="9">
         <v>36161</v>
       </c>
       <c r="G21" s="9">
         <v>36186</v>
       </c>
       <c r="H21" s="9">
         <v>36164</v>
       </c>
       <c r="I21" s="9">
@@ -11982,52 +12179,55 @@
       </c>
       <c r="AU21" s="33">
         <v>36495</v>
       </c>
       <c r="AV21" s="31">
         <v>36495</v>
       </c>
       <c r="AW21" s="8">
         <v>36498</v>
       </c>
       <c r="AX21" s="39">
         <v>36523</v>
       </c>
       <c r="AY21" s="31">
         <v>36534</v>
       </c>
       <c r="AZ21" s="31">
         <v>36547</v>
       </c>
       <c r="BA21" s="31">
         <v>36602</v>
       </c>
       <c r="BB21" s="33">
         <v>36668</v>
       </c>
+      <c r="BC21" s="33">
+        <v>36752</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>11248</v>
       </c>
       <c r="C22" s="9">
         <v>11226</v>
       </c>
       <c r="D22" s="9">
         <v>11191</v>
       </c>
       <c r="E22" s="9">
         <v>11166</v>
       </c>
       <c r="F22" s="9">
         <v>11148</v>
       </c>
       <c r="G22" s="9">
         <v>11124</v>
       </c>
       <c r="H22" s="9">
         <v>11108</v>
       </c>
       <c r="I22" s="9">
@@ -12146,52 +12346,55 @@
       </c>
       <c r="AU22" s="33">
         <v>10410</v>
       </c>
       <c r="AV22" s="31">
         <v>10370</v>
       </c>
       <c r="AW22" s="8">
         <v>10324</v>
       </c>
       <c r="AX22" s="39">
         <v>10288</v>
       </c>
       <c r="AY22" s="31">
         <v>10251</v>
       </c>
       <c r="AZ22" s="31">
         <v>10230</v>
       </c>
       <c r="BA22" s="31">
         <v>10235</v>
       </c>
       <c r="BB22" s="33">
         <v>10215</v>
       </c>
+      <c r="BC22" s="33">
+        <v>10218</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>5013</v>
       </c>
       <c r="C23" s="9">
         <v>4998</v>
       </c>
       <c r="D23" s="9">
         <v>4994</v>
       </c>
       <c r="E23" s="9">
         <v>4983</v>
       </c>
       <c r="F23" s="9">
         <v>4972</v>
       </c>
       <c r="G23" s="9">
         <v>4966</v>
       </c>
       <c r="H23" s="9">
         <v>4963</v>
       </c>
       <c r="I23" s="9">
@@ -12310,52 +12513,55 @@
       </c>
       <c r="AU23" s="33">
         <v>4465</v>
       </c>
       <c r="AV23" s="31">
         <v>4456</v>
       </c>
       <c r="AW23" s="8">
         <v>4433</v>
       </c>
       <c r="AX23" s="39">
         <v>4409</v>
       </c>
       <c r="AY23" s="31">
         <v>4401</v>
       </c>
       <c r="AZ23" s="31">
         <v>4387</v>
       </c>
       <c r="BA23" s="31">
         <v>4370</v>
       </c>
       <c r="BB23" s="33">
         <v>4361</v>
       </c>
+      <c r="BC23" s="33">
+        <v>4359</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="9">
         <v>9061</v>
       </c>
       <c r="C24" s="9">
         <v>9035</v>
       </c>
       <c r="D24" s="9">
         <v>9025</v>
       </c>
       <c r="E24" s="9">
         <v>9008</v>
       </c>
       <c r="F24" s="9">
         <v>8985</v>
       </c>
       <c r="G24" s="9">
         <v>8978</v>
       </c>
       <c r="H24" s="9">
         <v>8963</v>
       </c>
       <c r="I24" s="9">
@@ -12474,52 +12680,55 @@
       </c>
       <c r="AU24" s="33">
         <v>8288</v>
       </c>
       <c r="AV24" s="31">
         <v>8272</v>
       </c>
       <c r="AW24" s="8">
         <v>8248</v>
       </c>
       <c r="AX24" s="39">
         <v>8234</v>
       </c>
       <c r="AY24" s="31">
         <v>8186</v>
       </c>
       <c r="AZ24" s="31">
         <v>8162</v>
       </c>
       <c r="BA24" s="31">
         <v>8151</v>
       </c>
       <c r="BB24" s="33">
         <v>8120</v>
       </c>
+      <c r="BC24" s="33">
+        <v>8103</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>11722</v>
       </c>
       <c r="C25" s="9">
         <v>11716</v>
       </c>
       <c r="D25" s="9">
         <v>11683</v>
       </c>
       <c r="E25" s="9">
         <v>11667</v>
       </c>
       <c r="F25" s="9">
         <v>11652</v>
       </c>
       <c r="G25" s="9">
         <v>11615</v>
       </c>
       <c r="H25" s="9">
         <v>11593</v>
       </c>
       <c r="I25" s="9">
@@ -12638,52 +12847,55 @@
       </c>
       <c r="AU25" s="33">
         <v>10790</v>
       </c>
       <c r="AV25" s="31">
         <v>10770</v>
       </c>
       <c r="AW25" s="8">
         <v>10739</v>
       </c>
       <c r="AX25" s="39">
         <v>10730</v>
       </c>
       <c r="AY25" s="31">
         <v>10708</v>
       </c>
       <c r="AZ25" s="31">
         <v>10695</v>
       </c>
       <c r="BA25" s="31">
         <v>10679</v>
       </c>
       <c r="BB25" s="33">
         <v>10655</v>
       </c>
+      <c r="BC25" s="33">
+        <v>10647</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="9">
         <v>7912</v>
       </c>
       <c r="C26" s="9">
         <v>7911</v>
       </c>
       <c r="D26" s="9">
         <v>7895</v>
       </c>
       <c r="E26" s="9">
         <v>7883</v>
       </c>
       <c r="F26" s="9">
         <v>7863</v>
       </c>
       <c r="G26" s="9">
         <v>7862</v>
       </c>
       <c r="H26" s="9">
         <v>7863</v>
       </c>
       <c r="I26" s="9">
@@ -12802,52 +13014,55 @@
       </c>
       <c r="AU26" s="33">
         <v>7179</v>
       </c>
       <c r="AV26" s="31">
         <v>7171</v>
       </c>
       <c r="AW26" s="8">
         <v>7147</v>
       </c>
       <c r="AX26" s="39">
         <v>7129</v>
       </c>
       <c r="AY26" s="31">
         <v>7120</v>
       </c>
       <c r="AZ26" s="31">
         <v>7107</v>
       </c>
       <c r="BA26" s="31">
         <v>7105</v>
       </c>
       <c r="BB26" s="33">
         <v>7115</v>
       </c>
+      <c r="BC26" s="33">
+        <v>7095</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="9">
         <v>12102</v>
       </c>
       <c r="C27" s="9">
         <v>12083</v>
       </c>
       <c r="D27" s="9">
         <v>12058</v>
       </c>
       <c r="E27" s="9">
         <v>12053</v>
       </c>
       <c r="F27" s="9">
         <v>12034</v>
       </c>
       <c r="G27" s="9">
         <v>12024</v>
       </c>
       <c r="H27" s="9">
         <v>12022</v>
       </c>
       <c r="I27" s="9">
@@ -12966,109 +13181,113 @@
       </c>
       <c r="AU27" s="33">
         <v>11391</v>
       </c>
       <c r="AV27" s="31">
         <v>11383</v>
       </c>
       <c r="AW27" s="8">
         <v>11369</v>
       </c>
       <c r="AX27" s="39">
         <v>11341</v>
       </c>
       <c r="AY27" s="31">
         <v>11330</v>
       </c>
       <c r="AZ27" s="31">
         <v>11303</v>
       </c>
       <c r="BA27" s="31">
         <v>11297</v>
       </c>
       <c r="BB27" s="33">
         <v>11267</v>
       </c>
+      <c r="BC27" s="33">
+        <v>11251</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-      <c r="B28" s="44" t="s">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="44"/>
-[...50 lines deleted...]
-      <c r="BB28" s="44"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40"/>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40"/>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40"/>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40"/>
+      <c r="Z28" s="40"/>
+      <c r="AA28" s="40"/>
+      <c r="AB28" s="40"/>
+      <c r="AC28" s="40"/>
+      <c r="AD28" s="40"/>
+      <c r="AE28" s="40"/>
+      <c r="AF28" s="40"/>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="40"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="40"/>
+      <c r="AL28" s="40"/>
+      <c r="AM28" s="40"/>
+      <c r="AN28" s="40"/>
+      <c r="AO28" s="40"/>
+      <c r="AP28" s="40"/>
+      <c r="AQ28" s="40"/>
+      <c r="AR28" s="40"/>
+      <c r="AS28" s="40"/>
+      <c r="AT28" s="40"/>
+      <c r="AU28" s="40"/>
+      <c r="AV28" s="40"/>
+      <c r="AW28" s="40"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>432347</v>
       </c>
       <c r="C29" s="9">
         <v>432074</v>
       </c>
       <c r="D29" s="9">
         <v>431608</v>
       </c>
       <c r="E29" s="9">
         <v>431433</v>
       </c>
       <c r="F29" s="9">
         <v>431186</v>
       </c>
       <c r="G29" s="9">
         <v>431039</v>
       </c>
       <c r="H29" s="9">
         <v>430821</v>
       </c>
       <c r="I29" s="9">
@@ -13187,52 +13406,55 @@
       </c>
       <c r="AU29" s="8">
         <v>424272</v>
       </c>
       <c r="AV29" s="31">
         <v>424011</v>
       </c>
       <c r="AW29" s="8">
         <v>423898</v>
       </c>
       <c r="AX29" s="33">
         <v>423719</v>
       </c>
       <c r="AY29" s="8">
         <v>423604</v>
       </c>
       <c r="AZ29" s="31">
         <v>423503</v>
       </c>
       <c r="BA29" s="8">
         <v>423332</v>
       </c>
       <c r="BB29" s="23">
         <v>423182</v>
       </c>
+      <c r="BC29" s="8">
+        <v>422924</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="9">
         <v>140489</v>
       </c>
       <c r="C30" s="9">
         <v>140577</v>
       </c>
       <c r="D30" s="9">
         <v>140622</v>
       </c>
       <c r="E30" s="9">
         <v>140662</v>
       </c>
       <c r="F30" s="9">
         <v>140760</v>
       </c>
       <c r="G30" s="9">
         <v>140787</v>
       </c>
       <c r="H30" s="9">
         <v>140950</v>
       </c>
       <c r="I30" s="9">
@@ -13351,52 +13573,55 @@
       </c>
       <c r="AU30" s="8">
         <v>147779</v>
       </c>
       <c r="AV30" s="31">
         <v>147895</v>
       </c>
       <c r="AW30" s="8">
         <v>148061</v>
       </c>
       <c r="AX30" s="33">
         <v>148256</v>
       </c>
       <c r="AY30" s="8">
         <v>148419</v>
       </c>
       <c r="AZ30" s="31">
         <v>148516</v>
       </c>
       <c r="BA30" s="8">
         <v>148596</v>
       </c>
       <c r="BB30" s="23">
         <v>148711</v>
       </c>
+      <c r="BC30" s="8">
+        <v>148767</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="9">
         <v>19682</v>
       </c>
       <c r="C31" s="9">
         <v>19664</v>
       </c>
       <c r="D31" s="9">
         <v>19626</v>
       </c>
       <c r="E31" s="9">
         <v>19612</v>
       </c>
       <c r="F31" s="9">
         <v>19586</v>
       </c>
       <c r="G31" s="9">
         <v>19579</v>
       </c>
       <c r="H31" s="9">
         <v>19559</v>
       </c>
       <c r="I31" s="9">
@@ -13515,52 +13740,55 @@
       </c>
       <c r="AU31" s="8">
         <v>18358</v>
       </c>
       <c r="AV31" s="31">
         <v>18291</v>
       </c>
       <c r="AW31" s="8">
         <v>18250</v>
       </c>
       <c r="AX31" s="33">
         <v>18257</v>
       </c>
       <c r="AY31" s="8">
         <v>18245</v>
       </c>
       <c r="AZ31" s="31">
         <v>18241</v>
       </c>
       <c r="BA31" s="8">
         <v>18203</v>
       </c>
       <c r="BB31" s="23">
         <v>18200</v>
       </c>
+      <c r="BC31" s="8">
+        <v>18175</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="9">
         <v>18725</v>
       </c>
       <c r="C32" s="9">
         <v>18696</v>
       </c>
       <c r="D32" s="9">
         <v>18664</v>
       </c>
       <c r="E32" s="9">
         <v>18630</v>
       </c>
       <c r="F32" s="9">
         <v>18609</v>
       </c>
       <c r="G32" s="9">
         <v>18566</v>
       </c>
       <c r="H32" s="9">
         <v>18540</v>
       </c>
       <c r="I32" s="9">
@@ -13679,52 +13907,55 @@
       </c>
       <c r="AU32" s="8">
         <v>18248</v>
       </c>
       <c r="AV32" s="31">
         <v>18234</v>
       </c>
       <c r="AW32" s="8">
         <v>18211</v>
       </c>
       <c r="AX32" s="33">
         <v>18201</v>
       </c>
       <c r="AY32" s="8">
         <v>18193</v>
       </c>
       <c r="AZ32" s="31">
         <v>18177</v>
       </c>
       <c r="BA32" s="8">
         <v>18189</v>
       </c>
       <c r="BB32" s="23">
         <v>18194</v>
       </c>
+      <c r="BC32" s="8">
+        <v>18188</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9">
         <v>65042</v>
       </c>
       <c r="C33" s="9">
         <v>65028</v>
       </c>
       <c r="D33" s="9">
         <v>64892</v>
       </c>
       <c r="E33" s="9">
         <v>64873</v>
       </c>
       <c r="F33" s="9">
         <v>64846</v>
       </c>
       <c r="G33" s="9">
         <v>65050</v>
       </c>
       <c r="H33" s="9">
         <v>64993</v>
       </c>
       <c r="I33" s="9">
@@ -13843,52 +14074,55 @@
       </c>
       <c r="AU33" s="8">
         <v>64641</v>
       </c>
       <c r="AV33" s="31">
         <v>64625</v>
       </c>
       <c r="AW33" s="8">
         <v>64647</v>
       </c>
       <c r="AX33" s="33">
         <v>64570</v>
       </c>
       <c r="AY33" s="8">
         <v>64597</v>
       </c>
       <c r="AZ33" s="31">
         <v>64601</v>
       </c>
       <c r="BA33" s="8">
         <v>64568</v>
       </c>
       <c r="BB33" s="23">
         <v>64524</v>
       </c>
+      <c r="BC33" s="8">
+        <v>64487</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="9">
         <v>6099</v>
       </c>
       <c r="C34" s="9">
         <v>6090</v>
       </c>
       <c r="D34" s="9">
         <v>6078</v>
       </c>
       <c r="E34" s="9">
         <v>6078</v>
       </c>
       <c r="F34" s="9">
         <v>6080</v>
       </c>
       <c r="G34" s="9">
         <v>6077</v>
       </c>
       <c r="H34" s="9">
         <v>6070</v>
       </c>
       <c r="I34" s="9">
@@ -14007,52 +14241,55 @@
       </c>
       <c r="AU34" s="8">
         <v>5630</v>
       </c>
       <c r="AV34" s="31">
         <v>5607</v>
       </c>
       <c r="AW34" s="8">
         <v>5587</v>
       </c>
       <c r="AX34" s="33">
         <v>5579</v>
       </c>
       <c r="AY34" s="8">
         <v>5563</v>
       </c>
       <c r="AZ34" s="31">
         <v>5568</v>
       </c>
       <c r="BA34" s="8">
         <v>5558</v>
       </c>
       <c r="BB34" s="23">
         <v>5552</v>
       </c>
+      <c r="BC34" s="8">
+        <v>5550</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="9">
         <v>6470</v>
       </c>
       <c r="C35" s="9">
         <v>6456</v>
       </c>
       <c r="D35" s="9">
         <v>6454</v>
       </c>
       <c r="E35" s="9">
         <v>6444</v>
       </c>
       <c r="F35" s="9">
         <v>6423</v>
       </c>
       <c r="G35" s="9">
         <v>6418</v>
       </c>
       <c r="H35" s="9">
         <v>6415</v>
       </c>
       <c r="I35" s="9">
@@ -14171,52 +14408,55 @@
       </c>
       <c r="AU35" s="8">
         <v>5776</v>
       </c>
       <c r="AV35" s="31">
         <v>5765</v>
       </c>
       <c r="AW35" s="8">
         <v>5747</v>
       </c>
       <c r="AX35" s="33">
         <v>5719</v>
       </c>
       <c r="AY35" s="8">
         <v>5692</v>
       </c>
       <c r="AZ35" s="31">
         <v>5660</v>
       </c>
       <c r="BA35" s="8">
         <v>5643</v>
       </c>
       <c r="BB35" s="23">
         <v>5620</v>
       </c>
+      <c r="BC35" s="8">
+        <v>5594</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="9">
         <v>17902</v>
       </c>
       <c r="C36" s="9">
         <v>17871</v>
       </c>
       <c r="D36" s="9">
         <v>17831</v>
       </c>
       <c r="E36" s="9">
         <v>17826</v>
       </c>
       <c r="F36" s="9">
         <v>17780</v>
       </c>
       <c r="G36" s="9">
         <v>17753</v>
       </c>
       <c r="H36" s="9">
         <v>17713</v>
       </c>
       <c r="I36" s="9">
@@ -14335,52 +14575,55 @@
       </c>
       <c r="AU36" s="8">
         <v>16477</v>
       </c>
       <c r="AV36" s="31">
         <v>16440</v>
       </c>
       <c r="AW36" s="8">
         <v>16411</v>
       </c>
       <c r="AX36" s="33">
         <v>16396</v>
       </c>
       <c r="AY36" s="8">
         <v>16344</v>
       </c>
       <c r="AZ36" s="31">
         <v>16336</v>
       </c>
       <c r="BA36" s="8">
         <v>16316</v>
       </c>
       <c r="BB36" s="23">
         <v>16290</v>
       </c>
+      <c r="BC36" s="8">
+        <v>16242</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>8447</v>
       </c>
       <c r="C37" s="9">
         <v>8433</v>
       </c>
       <c r="D37" s="9">
         <v>8415</v>
       </c>
       <c r="E37" s="9">
         <v>8405</v>
       </c>
       <c r="F37" s="9">
         <v>8392</v>
       </c>
       <c r="G37" s="9">
         <v>8358</v>
       </c>
       <c r="H37" s="9">
         <v>8334</v>
       </c>
       <c r="I37" s="9">
@@ -14499,52 +14742,55 @@
       </c>
       <c r="AU37" s="8">
         <v>7763</v>
       </c>
       <c r="AV37" s="31">
         <v>7746</v>
       </c>
       <c r="AW37" s="8">
         <v>7739</v>
       </c>
       <c r="AX37" s="33">
         <v>7717</v>
       </c>
       <c r="AY37" s="8">
         <v>7699</v>
       </c>
       <c r="AZ37" s="31">
         <v>7683</v>
       </c>
       <c r="BA37" s="8">
         <v>7657</v>
       </c>
       <c r="BB37" s="23">
         <v>7659</v>
       </c>
+      <c r="BC37" s="8">
+        <v>7653</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="9">
         <v>5352</v>
       </c>
       <c r="C38" s="9">
         <v>5340</v>
       </c>
       <c r="D38" s="9">
         <v>5332</v>
       </c>
       <c r="E38" s="9">
         <v>5336</v>
       </c>
       <c r="F38" s="9">
         <v>5325</v>
       </c>
       <c r="G38" s="9">
         <v>5303</v>
       </c>
       <c r="H38" s="9">
         <v>5300</v>
       </c>
       <c r="I38" s="9">
@@ -14663,52 +14909,55 @@
       </c>
       <c r="AU38" s="8">
         <v>4720</v>
       </c>
       <c r="AV38" s="31">
         <v>4697</v>
       </c>
       <c r="AW38" s="8">
         <v>4698</v>
       </c>
       <c r="AX38" s="33">
         <v>4690</v>
       </c>
       <c r="AY38" s="8">
         <v>4680</v>
       </c>
       <c r="AZ38" s="31">
         <v>4667</v>
       </c>
       <c r="BA38" s="8">
         <v>4650</v>
       </c>
       <c r="BB38" s="23">
         <v>4636</v>
       </c>
+      <c r="BC38" s="8">
+        <v>4631</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="9">
         <v>22303</v>
       </c>
       <c r="C39" s="9">
         <v>22282</v>
       </c>
       <c r="D39" s="9">
         <v>22243</v>
       </c>
       <c r="E39" s="9">
         <v>22228</v>
       </c>
       <c r="F39" s="9">
         <v>22196</v>
       </c>
       <c r="G39" s="9">
         <v>22164</v>
       </c>
       <c r="H39" s="9">
         <v>22151</v>
       </c>
       <c r="I39" s="9">
@@ -14827,52 +15076,55 @@
       </c>
       <c r="AU39" s="8">
         <v>21033</v>
       </c>
       <c r="AV39" s="31">
         <v>20996</v>
       </c>
       <c r="AW39" s="8">
         <v>20983</v>
       </c>
       <c r="AX39" s="33">
         <v>20961</v>
       </c>
       <c r="AY39" s="8">
         <v>20953</v>
       </c>
       <c r="AZ39" s="31">
         <v>20939</v>
       </c>
       <c r="BA39" s="8">
         <v>20926</v>
       </c>
       <c r="BB39" s="23">
         <v>20888</v>
       </c>
+      <c r="BC39" s="8">
+        <v>20881</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="9">
         <v>5377</v>
       </c>
       <c r="C40" s="9">
         <v>5351</v>
       </c>
       <c r="D40" s="9">
         <v>5347</v>
       </c>
       <c r="E40" s="9">
         <v>5353</v>
       </c>
       <c r="F40" s="9">
         <v>5340</v>
       </c>
       <c r="G40" s="9">
         <v>5324</v>
       </c>
       <c r="H40" s="9">
         <v>5319</v>
       </c>
       <c r="I40" s="9">
@@ -14991,52 +15243,55 @@
       </c>
       <c r="AU40" s="8">
         <v>4763</v>
       </c>
       <c r="AV40" s="31">
         <v>4748</v>
       </c>
       <c r="AW40" s="8">
         <v>4736</v>
       </c>
       <c r="AX40" s="33">
         <v>4728</v>
       </c>
       <c r="AY40" s="8">
         <v>4721</v>
       </c>
       <c r="AZ40" s="31">
         <v>4701</v>
       </c>
       <c r="BA40" s="8">
         <v>4696</v>
       </c>
       <c r="BB40" s="23">
         <v>4691</v>
       </c>
+      <c r="BC40" s="8">
+        <v>4677</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="9">
         <v>12581</v>
       </c>
       <c r="C41" s="9">
         <v>12578</v>
       </c>
       <c r="D41" s="9">
         <v>12543</v>
       </c>
       <c r="E41" s="9">
         <v>12527</v>
       </c>
       <c r="F41" s="9">
         <v>12515</v>
       </c>
       <c r="G41" s="9">
         <v>12509</v>
       </c>
       <c r="H41" s="9">
         <v>12479</v>
       </c>
       <c r="I41" s="9">
@@ -15155,52 +15410,55 @@
       </c>
       <c r="AU41" s="8">
         <v>11888</v>
       </c>
       <c r="AV41" s="31">
         <v>11869</v>
       </c>
       <c r="AW41" s="8">
         <v>11832</v>
       </c>
       <c r="AX41" s="33">
         <v>11811</v>
       </c>
       <c r="AY41" s="8">
         <v>11799</v>
       </c>
       <c r="AZ41" s="31">
         <v>11797</v>
       </c>
       <c r="BA41" s="8">
         <v>11780</v>
       </c>
       <c r="BB41" s="23">
         <v>11764</v>
       </c>
+      <c r="BC41" s="8">
+        <v>11737</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="9">
         <v>10506</v>
       </c>
       <c r="C42" s="9">
         <v>10490</v>
       </c>
       <c r="D42" s="9">
         <v>10464</v>
       </c>
       <c r="E42" s="9">
         <v>10453</v>
       </c>
       <c r="F42" s="9">
         <v>10430</v>
       </c>
       <c r="G42" s="9">
         <v>10419</v>
       </c>
       <c r="H42" s="9">
         <v>10400</v>
       </c>
       <c r="I42" s="9">
@@ -15319,52 +15577,55 @@
       </c>
       <c r="AU42" s="8">
         <v>9387</v>
       </c>
       <c r="AV42" s="31">
         <v>9370</v>
       </c>
       <c r="AW42" s="8">
         <v>9361</v>
       </c>
       <c r="AX42" s="33">
         <v>9310</v>
       </c>
       <c r="AY42" s="8">
         <v>9282</v>
       </c>
       <c r="AZ42" s="31">
         <v>9266</v>
       </c>
       <c r="BA42" s="8">
         <v>9225</v>
       </c>
       <c r="BB42" s="23">
         <v>9198</v>
       </c>
+      <c r="BC42" s="8">
+        <v>9197</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="9">
         <v>37085</v>
       </c>
       <c r="C43" s="9">
         <v>37051</v>
       </c>
       <c r="D43" s="9">
         <v>37054</v>
       </c>
       <c r="E43" s="9">
         <v>37051</v>
       </c>
       <c r="F43" s="9">
         <v>37029</v>
       </c>
       <c r="G43" s="9">
         <v>37018</v>
       </c>
       <c r="H43" s="9">
         <v>37001</v>
       </c>
       <c r="I43" s="9">
@@ -15483,52 +15744,55 @@
       </c>
       <c r="AU43" s="8">
         <v>36860</v>
       </c>
       <c r="AV43" s="31">
         <v>36903</v>
       </c>
       <c r="AW43" s="8">
         <v>36896</v>
       </c>
       <c r="AX43" s="33">
         <v>36890</v>
       </c>
       <c r="AY43" s="8">
         <v>36922</v>
       </c>
       <c r="AZ43" s="31">
         <v>36944</v>
       </c>
       <c r="BA43" s="8">
         <v>36968</v>
       </c>
       <c r="BB43" s="23">
         <v>36997</v>
       </c>
+      <c r="BC43" s="8">
+        <v>37024</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="9">
         <v>11318</v>
       </c>
       <c r="C44" s="9">
         <v>11300</v>
       </c>
       <c r="D44" s="9">
         <v>11271</v>
       </c>
       <c r="E44" s="9">
         <v>11262</v>
       </c>
       <c r="F44" s="9">
         <v>11240</v>
       </c>
       <c r="G44" s="9">
         <v>11215</v>
       </c>
       <c r="H44" s="9">
         <v>11206</v>
       </c>
       <c r="I44" s="9">
@@ -15647,52 +15911,55 @@
       </c>
       <c r="AU44" s="8">
         <v>10297</v>
       </c>
       <c r="AV44" s="31">
         <v>10240</v>
       </c>
       <c r="AW44" s="8">
         <v>10206</v>
       </c>
       <c r="AX44" s="33">
         <v>10183</v>
       </c>
       <c r="AY44" s="8">
         <v>10137</v>
       </c>
       <c r="AZ44" s="31">
         <v>10110</v>
       </c>
       <c r="BA44" s="8">
         <v>10088</v>
       </c>
       <c r="BB44" s="23">
         <v>10065</v>
       </c>
+      <c r="BC44" s="8">
+        <v>10033</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="9">
         <v>4443</v>
       </c>
       <c r="C45" s="9">
         <v>4432</v>
       </c>
       <c r="D45" s="9">
         <v>4417</v>
       </c>
       <c r="E45" s="9">
         <v>4405</v>
       </c>
       <c r="F45" s="9">
         <v>4402</v>
       </c>
       <c r="G45" s="9">
         <v>4404</v>
       </c>
       <c r="H45" s="9">
         <v>4376</v>
       </c>
       <c r="I45" s="9">
@@ -15811,52 +16078,55 @@
       </c>
       <c r="AU45" s="8">
         <v>3719</v>
       </c>
       <c r="AV45" s="31">
         <v>3709</v>
       </c>
       <c r="AW45" s="8">
         <v>3703</v>
       </c>
       <c r="AX45" s="33">
         <v>3676</v>
       </c>
       <c r="AY45" s="8">
         <v>3665</v>
       </c>
       <c r="AZ45" s="31">
         <v>3661</v>
       </c>
       <c r="BA45" s="8">
         <v>3653</v>
       </c>
       <c r="BB45" s="23">
         <v>3635</v>
       </c>
+      <c r="BC45" s="8">
+        <v>3628</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="9">
         <v>8838</v>
       </c>
       <c r="C46" s="9">
         <v>8812</v>
       </c>
       <c r="D46" s="9">
         <v>8791</v>
       </c>
       <c r="E46" s="9">
         <v>8769</v>
       </c>
       <c r="F46" s="9">
         <v>8745</v>
       </c>
       <c r="G46" s="9">
         <v>8739</v>
       </c>
       <c r="H46" s="9">
         <v>8699</v>
       </c>
       <c r="I46" s="9">
@@ -15975,52 +16245,55 @@
       </c>
       <c r="AU46" s="8">
         <v>7911</v>
       </c>
       <c r="AV46" s="31">
         <v>7882</v>
       </c>
       <c r="AW46" s="8">
         <v>7877</v>
       </c>
       <c r="AX46" s="33">
         <v>7858</v>
       </c>
       <c r="AY46" s="8">
         <v>7837</v>
       </c>
       <c r="AZ46" s="31">
         <v>7827</v>
       </c>
       <c r="BA46" s="8">
         <v>7828</v>
       </c>
       <c r="BB46" s="23">
         <v>7808</v>
       </c>
+      <c r="BC46" s="8">
+        <v>7791</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="23">
         <v>11828</v>
       </c>
       <c r="C47" s="23">
         <v>11807</v>
       </c>
       <c r="D47" s="23">
         <v>11778</v>
       </c>
       <c r="E47" s="23">
         <v>11759</v>
       </c>
       <c r="F47" s="23">
         <v>11755</v>
       </c>
       <c r="G47" s="23">
         <v>11645</v>
       </c>
       <c r="H47" s="23">
         <v>11628</v>
       </c>
       <c r="I47" s="23">
@@ -16139,52 +16412,55 @@
       </c>
       <c r="AU47" s="8">
         <v>10815</v>
       </c>
       <c r="AV47" s="31">
         <v>10806</v>
       </c>
       <c r="AW47" s="8">
         <v>10794</v>
       </c>
       <c r="AX47" s="33">
         <v>10787</v>
       </c>
       <c r="AY47" s="8">
         <v>10743</v>
       </c>
       <c r="AZ47" s="31">
         <v>10739</v>
       </c>
       <c r="BA47" s="8">
         <v>10728</v>
       </c>
       <c r="BB47" s="23">
         <v>10706</v>
       </c>
+      <c r="BC47" s="8">
+        <v>10674</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="23">
         <v>7652</v>
       </c>
       <c r="C48" s="23">
         <v>7637</v>
       </c>
       <c r="D48" s="23">
         <v>7630</v>
       </c>
       <c r="E48" s="23">
         <v>7611</v>
       </c>
       <c r="F48" s="23">
         <v>7599</v>
       </c>
       <c r="G48" s="23">
         <v>7587</v>
       </c>
       <c r="H48" s="23">
         <v>7569</v>
       </c>
       <c r="I48" s="23">
@@ -16303,52 +16579,55 @@
       </c>
       <c r="AU48" s="8">
         <v>6801</v>
       </c>
       <c r="AV48" s="31">
         <v>6798</v>
       </c>
       <c r="AW48" s="8">
         <v>6778</v>
       </c>
       <c r="AX48" s="33">
         <v>6759</v>
       </c>
       <c r="AY48" s="8">
         <v>6753</v>
       </c>
       <c r="AZ48" s="31">
         <v>6738</v>
       </c>
       <c r="BA48" s="8">
         <v>6739</v>
       </c>
       <c r="BB48" s="23">
         <v>6741</v>
       </c>
+      <c r="BC48" s="8">
+        <v>6721</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="2" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="24">
         <v>12208</v>
       </c>
       <c r="C49" s="24">
         <v>12179</v>
       </c>
       <c r="D49" s="24">
         <v>12156</v>
       </c>
       <c r="E49" s="24">
         <v>12149</v>
       </c>
       <c r="F49" s="24">
         <v>12134</v>
       </c>
       <c r="G49" s="24">
         <v>12124</v>
       </c>
       <c r="H49" s="24">
         <v>12119</v>
       </c>
       <c r="I49" s="24">
@@ -16467,321 +16746,324 @@
       </c>
       <c r="AU49" s="15">
         <v>11406</v>
       </c>
       <c r="AV49" s="15">
         <v>11390</v>
       </c>
       <c r="AW49" s="15">
         <v>11381</v>
       </c>
       <c r="AX49" s="34">
         <v>11371</v>
       </c>
       <c r="AY49" s="15">
         <v>11360</v>
       </c>
       <c r="AZ49" s="15">
         <v>11332</v>
       </c>
       <c r="BA49" s="15">
         <v>11321</v>
       </c>
       <c r="BB49" s="24">
         <v>11303</v>
       </c>
+      <c r="BC49" s="15">
+        <v>11274</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="10"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
     </row>
-    <row r="51" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="19"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
-    <row r="52" spans="1:54" ht="15" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
     </row>
-    <row r="53" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="9"/>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="9"/>
       <c r="X53" s="9"/>
       <c r="Y53" s="9"/>
       <c r="Z53" s="9"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
     </row>
-    <row r="54" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A54" s="28"/>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="22"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
       <c r="AE54" s="23"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
     </row>
-    <row r="55" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="22"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
       <c r="AC55" s="9"/>
       <c r="AD55" s="9"/>
       <c r="AE55" s="23"/>
       <c r="AF55" s="9"/>
       <c r="AG55" s="9"/>
     </row>
-    <row r="56" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="22"/>
       <c r="O56" s="22"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
       <c r="AC56" s="9"/>
       <c r="AD56" s="9"/>
       <c r="AE56" s="23"/>
       <c r="AF56" s="9"/>
       <c r="AG56" s="9"/>
     </row>
-    <row r="57" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N57" s="27"/>
       <c r="O57" s="27"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="27"/>
       <c r="R57" s="27"/>
       <c r="S57" s="27"/>
       <c r="T57" s="27"/>
       <c r="U57" s="27"/>
       <c r="V57" s="27"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="27"/>
       <c r="Z57" s="27"/>
       <c r="AA57" s="27"/>
       <c r="AB57" s="27"/>
       <c r="AC57" s="27"/>
       <c r="AD57" s="27"/>
       <c r="AE57" s="27"/>
       <c r="AF57" s="27"/>
       <c r="AG57" s="27"/>
     </row>
-    <row r="58" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
     </row>
-    <row r="59" spans="1:54" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
       <c r="N59" s="27"/>
       <c r="O59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="27"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="27"/>
       <c r="Z59" s="27"/>
       <c r="AA59" s="27"/>
       <c r="AB59" s="27"/>
       <c r="AC59" s="27"/>
       <c r="AD59" s="27"/>
       <c r="AE59" s="27"/>
       <c r="AF59" s="27"/>
       <c r="AG59" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:BB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>By gender</vt:lpstr>