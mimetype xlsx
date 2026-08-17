--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="135" windowWidth="18465" windowHeight="10950"/>
+    <workbookView xWindow="-90" yWindow="135" windowWidth="18765" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="By gender" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="42">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
@@ -440,69 +440,69 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -788,87 +788,87 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B36" sqref="B36:BC36"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AO6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomRight" activeCell="B36" sqref="B36:BD36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.85546875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="11" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.42578125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
     <col min="39" max="45" width="9.140625" style="20"/>
     <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
@@ -881,136 +881,138 @@
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
     </row>
-    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BC3" s="4" t="s">
+      <c r="BD3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="43">
+    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="45">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="44">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="44"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="44"/>
+      <c r="AU4" s="44"/>
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="44">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-[...3 lines deleted...]
-      <c r="BC4" s="45"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="44"/>
+      <c r="BC4" s="44"/>
+      <c r="BD4" s="44"/>
     </row>
-    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1129,52 +1131,55 @@
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="BB5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BC5" s="30" t="s">
         <v>4</v>
       </c>
+      <c r="BD5" s="30" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="48" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
@@ -1187,52 +1192,53 @@
       <c r="AE6" s="48"/>
       <c r="AF6" s="48"/>
       <c r="AG6" s="48"/>
       <c r="AH6" s="48"/>
       <c r="AI6" s="48"/>
       <c r="AJ6" s="48"/>
       <c r="AK6" s="48"/>
       <c r="AL6" s="48"/>
       <c r="AM6" s="48"/>
       <c r="AN6" s="48"/>
       <c r="AO6" s="48"/>
       <c r="AP6" s="48"/>
       <c r="AQ6" s="48"/>
       <c r="AR6" s="48"/>
       <c r="AS6" s="48"/>
       <c r="AT6" s="48"/>
       <c r="AU6" s="48"/>
       <c r="AV6" s="48"/>
       <c r="AW6" s="48"/>
       <c r="AX6" s="48"/>
       <c r="AY6" s="48"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="48"/>
       <c r="BB6" s="48"/>
       <c r="BC6" s="48"/>
+      <c r="BD6" s="48"/>
     </row>
-    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="8">
         <v>835686</v>
       </c>
       <c r="C7" s="9">
         <v>835230</v>
       </c>
       <c r="D7" s="9">
         <v>834485</v>
       </c>
       <c r="E7" s="9">
         <v>834196</v>
       </c>
       <c r="F7" s="9">
         <v>833857</v>
       </c>
       <c r="G7" s="9">
         <v>833630</v>
       </c>
       <c r="H7" s="9">
         <v>833270</v>
       </c>
       <c r="I7" s="8">
@@ -1354,52 +1360,55 @@
       </c>
       <c r="AV7" s="31">
         <v>822008</v>
       </c>
       <c r="AW7" s="33">
         <v>821761</v>
       </c>
       <c r="AX7" s="33">
         <v>821473</v>
       </c>
       <c r="AY7" s="31">
         <v>821235</v>
       </c>
       <c r="AZ7" s="31">
         <v>820992</v>
       </c>
       <c r="BA7" s="31">
         <v>820605</v>
       </c>
       <c r="BB7" s="31">
         <v>820294</v>
       </c>
       <c r="BC7" s="33">
         <v>819999</v>
       </c>
+      <c r="BD7" s="33">
+        <v>819617</v>
+      </c>
     </row>
-    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="8">
         <v>261368</v>
       </c>
       <c r="C8" s="8">
         <v>261545</v>
       </c>
       <c r="D8" s="8">
         <v>261716</v>
       </c>
       <c r="E8" s="8">
         <v>261889</v>
       </c>
       <c r="F8" s="8">
         <v>262169</v>
       </c>
       <c r="G8" s="8">
         <v>262258</v>
       </c>
       <c r="H8" s="8">
         <v>262549</v>
       </c>
       <c r="I8" s="8">
@@ -1521,52 +1530,55 @@
       </c>
       <c r="AV8" s="31">
         <v>276412</v>
       </c>
       <c r="AW8" s="33">
         <v>276752</v>
       </c>
       <c r="AX8" s="33">
         <v>277064</v>
       </c>
       <c r="AY8" s="31">
         <v>277437</v>
       </c>
       <c r="AZ8" s="31">
         <v>277686</v>
       </c>
       <c r="BA8" s="31">
         <v>277757</v>
       </c>
       <c r="BB8" s="31">
         <v>277963</v>
       </c>
       <c r="BC8" s="33">
         <v>278128</v>
       </c>
+      <c r="BD8" s="33">
+        <v>278555</v>
+      </c>
     </row>
-    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8">
         <v>38928</v>
       </c>
       <c r="C9" s="8">
         <v>38874</v>
       </c>
       <c r="D9" s="8">
         <v>38794</v>
       </c>
       <c r="E9" s="8">
         <v>38795</v>
       </c>
       <c r="F9" s="8">
         <v>38772</v>
       </c>
       <c r="G9" s="8">
         <v>38746</v>
       </c>
       <c r="H9" s="8">
         <v>38733</v>
       </c>
       <c r="I9" s="8">
@@ -1688,52 +1700,55 @@
       </c>
       <c r="AV9" s="31">
         <v>36193</v>
       </c>
       <c r="AW9" s="33">
         <v>36131</v>
       </c>
       <c r="AX9" s="33">
         <v>36153</v>
       </c>
       <c r="AY9" s="31">
         <v>36115</v>
       </c>
       <c r="AZ9" s="31">
         <v>36076</v>
       </c>
       <c r="BA9" s="31">
         <v>35968</v>
       </c>
       <c r="BB9" s="31">
         <v>35961</v>
       </c>
       <c r="BC9" s="33">
         <v>35919</v>
       </c>
+      <c r="BD9" s="33">
+        <v>35885</v>
+      </c>
     </row>
-    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="8">
         <v>35214</v>
       </c>
       <c r="C10" s="8">
         <v>35177</v>
       </c>
       <c r="D10" s="8">
         <v>35118</v>
       </c>
       <c r="E10" s="8">
         <v>35047</v>
       </c>
       <c r="F10" s="8">
         <v>35016</v>
       </c>
       <c r="G10" s="8">
         <v>34949</v>
       </c>
       <c r="H10" s="8">
         <v>34894</v>
       </c>
       <c r="I10" s="8">
@@ -1855,52 +1870,55 @@
       </c>
       <c r="AV10" s="31">
         <v>34320</v>
       </c>
       <c r="AW10" s="33">
         <v>34300</v>
       </c>
       <c r="AX10" s="33">
         <v>34280</v>
       </c>
       <c r="AY10" s="31">
         <v>34263</v>
       </c>
       <c r="AZ10" s="31">
         <v>34237</v>
       </c>
       <c r="BA10" s="31">
         <v>34245</v>
       </c>
       <c r="BB10" s="31">
         <v>34257</v>
       </c>
       <c r="BC10" s="33">
         <v>34235</v>
       </c>
+      <c r="BD10" s="33">
+        <v>34214</v>
+      </c>
     </row>
-    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="8">
         <v>123776</v>
       </c>
       <c r="C11" s="8">
         <v>123747</v>
       </c>
       <c r="D11" s="8">
         <v>123546</v>
       </c>
       <c r="E11" s="8">
         <v>123520</v>
       </c>
       <c r="F11" s="8">
         <v>123423</v>
       </c>
       <c r="G11" s="8">
         <v>123730</v>
       </c>
       <c r="H11" s="8">
         <v>123600</v>
       </c>
       <c r="I11" s="8">
@@ -2022,52 +2040,55 @@
       </c>
       <c r="AV11" s="31">
         <v>123129</v>
       </c>
       <c r="AW11" s="33">
         <v>123158</v>
       </c>
       <c r="AX11" s="33">
         <v>123071</v>
       </c>
       <c r="AY11" s="31">
         <v>123087</v>
       </c>
       <c r="AZ11" s="31">
         <v>123089</v>
       </c>
       <c r="BA11" s="31">
         <v>123038</v>
       </c>
       <c r="BB11" s="31">
         <v>122954</v>
       </c>
       <c r="BC11" s="33">
         <v>122887</v>
       </c>
+      <c r="BD11" s="33">
+        <v>122791</v>
+      </c>
     </row>
-    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="8">
         <v>12590</v>
       </c>
       <c r="C12" s="8">
         <v>12575</v>
       </c>
       <c r="D12" s="8">
         <v>12550</v>
       </c>
       <c r="E12" s="8">
         <v>12538</v>
       </c>
       <c r="F12" s="8">
         <v>12531</v>
       </c>
       <c r="G12" s="8">
         <v>12530</v>
       </c>
       <c r="H12" s="8">
         <v>12523</v>
       </c>
       <c r="I12" s="8">
@@ -2189,52 +2210,55 @@
       </c>
       <c r="AV12" s="31">
         <v>11723</v>
       </c>
       <c r="AW12" s="33">
         <v>11699</v>
       </c>
       <c r="AX12" s="33">
         <v>11690</v>
       </c>
       <c r="AY12" s="31">
         <v>11664</v>
       </c>
       <c r="AZ12" s="31">
         <v>11661</v>
       </c>
       <c r="BA12" s="31">
         <v>11640</v>
       </c>
       <c r="BB12" s="31">
         <v>11614</v>
       </c>
       <c r="BC12" s="33">
         <v>11596</v>
       </c>
+      <c r="BD12" s="33">
+        <v>11559</v>
+      </c>
     </row>
-    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="8">
         <v>13658</v>
       </c>
       <c r="C13" s="8">
         <v>13641</v>
       </c>
       <c r="D13" s="8">
         <v>13631</v>
       </c>
       <c r="E13" s="8">
         <v>13622</v>
       </c>
       <c r="F13" s="8">
         <v>13589</v>
       </c>
       <c r="G13" s="8">
         <v>13593</v>
       </c>
       <c r="H13" s="8">
         <v>13582</v>
       </c>
       <c r="I13" s="8">
@@ -2356,52 +2380,55 @@
       </c>
       <c r="AV13" s="31">
         <v>12427</v>
       </c>
       <c r="AW13" s="33">
         <v>12402</v>
       </c>
       <c r="AX13" s="33">
         <v>12351</v>
       </c>
       <c r="AY13" s="31">
         <v>12288</v>
       </c>
       <c r="AZ13" s="31">
         <v>12241</v>
       </c>
       <c r="BA13" s="31">
         <v>12225</v>
       </c>
       <c r="BB13" s="31">
         <v>12176</v>
       </c>
       <c r="BC13" s="33">
         <v>12136</v>
       </c>
+      <c r="BD13" s="33">
+        <v>12109</v>
+      </c>
     </row>
-    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>35427</v>
       </c>
       <c r="C14" s="8">
         <v>35386</v>
       </c>
       <c r="D14" s="8">
         <v>35305</v>
       </c>
       <c r="E14" s="8">
         <v>35281</v>
       </c>
       <c r="F14" s="8">
         <v>35219</v>
       </c>
       <c r="G14" s="8">
         <v>35161</v>
       </c>
       <c r="H14" s="8">
         <v>35116</v>
       </c>
       <c r="I14" s="8">
@@ -2523,52 +2550,55 @@
       </c>
       <c r="AV14" s="31">
         <v>32717</v>
       </c>
       <c r="AW14" s="33">
         <v>32682</v>
       </c>
       <c r="AX14" s="33">
         <v>32658</v>
       </c>
       <c r="AY14" s="31">
         <v>32556</v>
       </c>
       <c r="AZ14" s="31">
         <v>32512</v>
       </c>
       <c r="BA14" s="31">
         <v>32462</v>
       </c>
       <c r="BB14" s="31">
         <v>32409</v>
       </c>
       <c r="BC14" s="33">
         <v>32359</v>
       </c>
+      <c r="BD14" s="33">
+        <v>32269</v>
+      </c>
     </row>
-    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16876</v>
       </c>
       <c r="C15" s="8">
         <v>16847</v>
       </c>
       <c r="D15" s="8">
         <v>16830</v>
       </c>
       <c r="E15" s="8">
         <v>16800</v>
       </c>
       <c r="F15" s="8">
         <v>16775</v>
       </c>
       <c r="G15" s="8">
         <v>16703</v>
       </c>
       <c r="H15" s="8">
         <v>16665</v>
       </c>
       <c r="I15" s="8">
@@ -2690,52 +2720,55 @@
       </c>
       <c r="AV15" s="31">
         <v>15446</v>
       </c>
       <c r="AW15" s="33">
         <v>15428</v>
       </c>
       <c r="AX15" s="33">
         <v>15388</v>
       </c>
       <c r="AY15" s="31">
         <v>15370</v>
       </c>
       <c r="AZ15" s="31">
         <v>15351</v>
       </c>
       <c r="BA15" s="31">
         <v>15313</v>
       </c>
       <c r="BB15" s="31">
         <v>15298</v>
       </c>
       <c r="BC15" s="33">
         <v>15285</v>
       </c>
+      <c r="BD15" s="33">
+        <v>15261</v>
+      </c>
     </row>
-    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>11016</v>
       </c>
       <c r="C16" s="8">
         <v>10992</v>
       </c>
       <c r="D16" s="8">
         <v>10982</v>
       </c>
       <c r="E16" s="8">
         <v>10983</v>
       </c>
       <c r="F16" s="8">
         <v>10958</v>
       </c>
       <c r="G16" s="8">
         <v>10923</v>
       </c>
       <c r="H16" s="8">
         <v>10910</v>
       </c>
       <c r="I16" s="8">
@@ -2857,52 +2890,55 @@
       </c>
       <c r="AV16" s="31">
         <v>9864</v>
       </c>
       <c r="AW16" s="33">
         <v>9859</v>
       </c>
       <c r="AX16" s="33">
         <v>9847</v>
       </c>
       <c r="AY16" s="31">
         <v>9830</v>
       </c>
       <c r="AZ16" s="31">
         <v>9806</v>
       </c>
       <c r="BA16" s="31">
         <v>9785</v>
       </c>
       <c r="BB16" s="31">
         <v>9766</v>
       </c>
       <c r="BC16" s="33">
         <v>9757</v>
       </c>
+      <c r="BD16" s="33">
+        <v>9739</v>
+      </c>
     </row>
-    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>43203</v>
       </c>
       <c r="C17" s="8">
         <v>43171</v>
       </c>
       <c r="D17" s="8">
         <v>43095</v>
       </c>
       <c r="E17" s="8">
         <v>43048</v>
       </c>
       <c r="F17" s="8">
         <v>43005</v>
       </c>
       <c r="G17" s="8">
         <v>42941</v>
       </c>
       <c r="H17" s="8">
         <v>42909</v>
       </c>
       <c r="I17" s="8">
@@ -3024,52 +3060,55 @@
       </c>
       <c r="AV17" s="31">
         <v>40828</v>
       </c>
       <c r="AW17" s="33">
         <v>40774</v>
       </c>
       <c r="AX17" s="33">
         <v>40735</v>
       </c>
       <c r="AY17" s="31">
         <v>40693</v>
       </c>
       <c r="AZ17" s="31">
         <v>40669</v>
       </c>
       <c r="BA17" s="31">
         <v>40637</v>
       </c>
       <c r="BB17" s="31">
         <v>40560</v>
       </c>
       <c r="BC17" s="33">
         <v>40533</v>
       </c>
+      <c r="BD17" s="33">
+        <v>40454</v>
+      </c>
     </row>
-    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8">
         <v>11149</v>
       </c>
       <c r="C18" s="8">
         <v>11106</v>
       </c>
       <c r="D18" s="8">
         <v>11090</v>
       </c>
       <c r="E18" s="8">
         <v>11091</v>
       </c>
       <c r="F18" s="8">
         <v>11074</v>
       </c>
       <c r="G18" s="8">
         <v>11043</v>
       </c>
       <c r="H18" s="8">
         <v>11027</v>
       </c>
       <c r="I18" s="8">
@@ -3191,52 +3230,55 @@
       </c>
       <c r="AV18" s="31">
         <v>9912</v>
       </c>
       <c r="AW18" s="33">
         <v>9881</v>
       </c>
       <c r="AX18" s="33">
         <v>9872</v>
       </c>
       <c r="AY18" s="31">
         <v>9858</v>
       </c>
       <c r="AZ18" s="31">
         <v>9813</v>
       </c>
       <c r="BA18" s="31">
         <v>9810</v>
       </c>
       <c r="BB18" s="31">
         <v>9796</v>
       </c>
       <c r="BC18" s="33">
         <v>9778</v>
       </c>
+      <c r="BD18" s="33">
+        <v>9744</v>
+      </c>
     </row>
-    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>24849</v>
       </c>
       <c r="C19" s="8">
         <v>24837</v>
       </c>
       <c r="D19" s="8">
         <v>24784</v>
       </c>
       <c r="E19" s="8">
         <v>24743</v>
       </c>
       <c r="F19" s="8">
         <v>24714</v>
       </c>
       <c r="G19" s="8">
         <v>24705</v>
       </c>
       <c r="H19" s="8">
         <v>24659</v>
       </c>
       <c r="I19" s="8">
@@ -3358,52 +3400,55 @@
       </c>
       <c r="AV19" s="31">
         <v>23509</v>
       </c>
       <c r="AW19" s="33">
         <v>23440</v>
       </c>
       <c r="AX19" s="33">
         <v>23401</v>
       </c>
       <c r="AY19" s="31">
         <v>23385</v>
       </c>
       <c r="AZ19" s="31">
         <v>23363</v>
       </c>
       <c r="BA19" s="31">
         <v>23333</v>
       </c>
       <c r="BB19" s="31">
         <v>23307</v>
       </c>
       <c r="BC19" s="33">
         <v>23274</v>
       </c>
+      <c r="BD19" s="33">
+        <v>23221</v>
+      </c>
     </row>
-    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="8">
         <v>21059</v>
       </c>
       <c r="C20" s="8">
         <v>21013</v>
       </c>
       <c r="D20" s="8">
         <v>20973</v>
       </c>
       <c r="E20" s="8">
         <v>20939</v>
       </c>
       <c r="F20" s="8">
         <v>20893</v>
       </c>
       <c r="G20" s="8">
         <v>20861</v>
       </c>
       <c r="H20" s="8">
         <v>20829</v>
       </c>
       <c r="I20" s="8">
@@ -3525,52 +3570,55 @@
       </c>
       <c r="AV20" s="31">
         <v>18883</v>
       </c>
       <c r="AW20" s="33">
         <v>18862</v>
       </c>
       <c r="AX20" s="33">
         <v>18785</v>
       </c>
       <c r="AY20" s="31">
         <v>18742</v>
       </c>
       <c r="AZ20" s="31">
         <v>18706</v>
       </c>
       <c r="BA20" s="31">
         <v>18628</v>
       </c>
       <c r="BB20" s="31">
         <v>18577</v>
       </c>
       <c r="BC20" s="33">
         <v>18542</v>
       </c>
+      <c r="BD20" s="33">
+        <v>18477</v>
+      </c>
     </row>
-    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>73228</v>
       </c>
       <c r="C21" s="8">
         <v>73183</v>
       </c>
       <c r="D21" s="8">
         <v>73182</v>
       </c>
       <c r="E21" s="8">
         <v>73185</v>
       </c>
       <c r="F21" s="8">
         <v>73190</v>
       </c>
       <c r="G21" s="8">
         <v>73204</v>
       </c>
       <c r="H21" s="8">
         <v>73165</v>
       </c>
       <c r="I21" s="8">
@@ -3692,52 +3740,55 @@
       </c>
       <c r="AV21" s="31">
         <v>73398</v>
       </c>
       <c r="AW21" s="33">
         <v>73394</v>
       </c>
       <c r="AX21" s="33">
         <v>73413</v>
       </c>
       <c r="AY21" s="31">
         <v>73456</v>
       </c>
       <c r="AZ21" s="31">
         <v>73491</v>
       </c>
       <c r="BA21" s="31">
         <v>73570</v>
       </c>
       <c r="BB21" s="31">
         <v>73665</v>
       </c>
       <c r="BC21" s="33">
         <v>73776</v>
       </c>
+      <c r="BD21" s="33">
+        <v>73816</v>
+      </c>
     </row>
-    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="8">
         <v>22566</v>
       </c>
       <c r="C22" s="8">
         <v>22526</v>
       </c>
       <c r="D22" s="8">
         <v>22462</v>
       </c>
       <c r="E22" s="8">
         <v>22428</v>
       </c>
       <c r="F22" s="8">
         <v>22388</v>
       </c>
       <c r="G22" s="8">
         <v>22339</v>
       </c>
       <c r="H22" s="8">
         <v>22314</v>
       </c>
       <c r="I22" s="8">
@@ -3859,52 +3910,55 @@
       </c>
       <c r="AV22" s="31">
         <v>20610</v>
       </c>
       <c r="AW22" s="33">
         <v>20530</v>
       </c>
       <c r="AX22" s="33">
         <v>20471</v>
       </c>
       <c r="AY22" s="31">
         <v>20388</v>
       </c>
       <c r="AZ22" s="31">
         <v>20340</v>
       </c>
       <c r="BA22" s="31">
         <v>20323</v>
       </c>
       <c r="BB22" s="31">
         <v>20280</v>
       </c>
       <c r="BC22" s="33">
         <v>20251</v>
       </c>
+      <c r="BD22" s="33">
+        <v>20179</v>
+      </c>
     </row>
-    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8">
         <v>9456</v>
       </c>
       <c r="C23" s="8">
         <v>9430</v>
       </c>
       <c r="D23" s="8">
         <v>9411</v>
       </c>
       <c r="E23" s="8">
         <v>9388</v>
       </c>
       <c r="F23" s="8">
         <v>9374</v>
       </c>
       <c r="G23" s="8">
         <v>9370</v>
       </c>
       <c r="H23" s="8">
         <v>9339</v>
       </c>
       <c r="I23" s="8">
@@ -4026,52 +4080,55 @@
       </c>
       <c r="AV23" s="31">
         <v>8165</v>
       </c>
       <c r="AW23" s="33">
         <v>8136</v>
       </c>
       <c r="AX23" s="33">
         <v>8085</v>
       </c>
       <c r="AY23" s="31">
         <v>8066</v>
       </c>
       <c r="AZ23" s="31">
         <v>8048</v>
       </c>
       <c r="BA23" s="31">
         <v>8023</v>
       </c>
       <c r="BB23" s="31">
         <v>7996</v>
       </c>
       <c r="BC23" s="33">
         <v>7987</v>
       </c>
+      <c r="BD23" s="33">
+        <v>7951</v>
+      </c>
     </row>
-    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="8">
         <v>17899</v>
       </c>
       <c r="C24" s="8">
         <v>17847</v>
       </c>
       <c r="D24" s="8">
         <v>17816</v>
       </c>
       <c r="E24" s="8">
         <v>17777</v>
       </c>
       <c r="F24" s="8">
         <v>17730</v>
       </c>
       <c r="G24" s="8">
         <v>17717</v>
       </c>
       <c r="H24" s="8">
         <v>17662</v>
       </c>
       <c r="I24" s="8">
@@ -4193,52 +4250,55 @@
       </c>
       <c r="AV24" s="31">
         <v>16154</v>
       </c>
       <c r="AW24" s="33">
         <v>16125</v>
       </c>
       <c r="AX24" s="33">
         <v>16092</v>
       </c>
       <c r="AY24" s="31">
         <v>16023</v>
       </c>
       <c r="AZ24" s="31">
         <v>15989</v>
       </c>
       <c r="BA24" s="31">
         <v>15979</v>
       </c>
       <c r="BB24" s="31">
         <v>15928</v>
       </c>
       <c r="BC24" s="33">
         <v>15894</v>
       </c>
+      <c r="BD24" s="33">
+        <v>15860</v>
+      </c>
     </row>
-    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="8">
         <v>23550</v>
       </c>
       <c r="C25" s="8">
         <v>23523</v>
       </c>
       <c r="D25" s="8">
         <v>23461</v>
       </c>
       <c r="E25" s="8">
         <v>23426</v>
       </c>
       <c r="F25" s="8">
         <v>23407</v>
       </c>
       <c r="G25" s="8">
         <v>23260</v>
       </c>
       <c r="H25" s="8">
         <v>23221</v>
       </c>
       <c r="I25" s="8">
@@ -4360,52 +4420,55 @@
       </c>
       <c r="AV25" s="31">
         <v>21576</v>
       </c>
       <c r="AW25" s="33">
         <v>21533</v>
       </c>
       <c r="AX25" s="33">
         <v>21517</v>
       </c>
       <c r="AY25" s="31">
         <v>21451</v>
       </c>
       <c r="AZ25" s="31">
         <v>21434</v>
       </c>
       <c r="BA25" s="31">
         <v>21407</v>
       </c>
       <c r="BB25" s="31">
         <v>21361</v>
       </c>
       <c r="BC25" s="33">
         <v>21321</v>
       </c>
+      <c r="BD25" s="33">
+        <v>21300</v>
+      </c>
     </row>
-    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="8">
         <v>15564</v>
       </c>
       <c r="C26" s="8">
         <v>15548</v>
       </c>
       <c r="D26" s="8">
         <v>15525</v>
       </c>
       <c r="E26" s="8">
         <v>15494</v>
       </c>
       <c r="F26" s="8">
         <v>15462</v>
       </c>
       <c r="G26" s="8">
         <v>15449</v>
       </c>
       <c r="H26" s="8">
         <v>15432</v>
       </c>
       <c r="I26" s="8">
@@ -4527,52 +4590,55 @@
       </c>
       <c r="AV26" s="31">
         <v>13969</v>
       </c>
       <c r="AW26" s="33">
         <v>13925</v>
       </c>
       <c r="AX26" s="33">
         <v>13888</v>
       </c>
       <c r="AY26" s="31">
         <v>13873</v>
       </c>
       <c r="AZ26" s="31">
         <v>13845</v>
       </c>
       <c r="BA26" s="31">
         <v>13844</v>
       </c>
       <c r="BB26" s="31">
         <v>13856</v>
       </c>
       <c r="BC26" s="33">
         <v>13816</v>
       </c>
+      <c r="BD26" s="33">
+        <v>13754</v>
+      </c>
     </row>
-    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="8">
         <v>24310</v>
       </c>
       <c r="C27" s="8">
         <v>24262</v>
       </c>
       <c r="D27" s="8">
         <v>24214</v>
       </c>
       <c r="E27" s="8">
         <v>24202</v>
       </c>
       <c r="F27" s="8">
         <v>24168</v>
       </c>
       <c r="G27" s="8">
         <v>24148</v>
       </c>
       <c r="H27" s="8">
         <v>24141</v>
       </c>
       <c r="I27" s="8">
@@ -4694,110 +4760,114 @@
       </c>
       <c r="AV27" s="31">
         <v>22773</v>
       </c>
       <c r="AW27" s="33">
         <v>22750</v>
       </c>
       <c r="AX27" s="33">
         <v>22712</v>
       </c>
       <c r="AY27" s="31">
         <v>22690</v>
       </c>
       <c r="AZ27" s="31">
         <v>22635</v>
       </c>
       <c r="BA27" s="31">
         <v>22618</v>
       </c>
       <c r="BB27" s="31">
         <v>22570</v>
       </c>
       <c r="BC27" s="33">
         <v>22525</v>
       </c>
+      <c r="BD27" s="33">
+        <v>22479</v>
+      </c>
     </row>
-    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="40" t="s">
+    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="40"/>
-[...51 lines deleted...]
-      <c r="BC28" s="40"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+      <c r="AF28" s="46"/>
+      <c r="AG28" s="46"/>
+      <c r="AH28" s="46"/>
+      <c r="AI28" s="46"/>
+      <c r="AJ28" s="46"/>
+      <c r="AK28" s="46"/>
+      <c r="AL28" s="46"/>
+      <c r="AM28" s="46"/>
+      <c r="AN28" s="46"/>
+      <c r="AO28" s="46"/>
+      <c r="AP28" s="46"/>
+      <c r="AQ28" s="46"/>
+      <c r="AR28" s="46"/>
+      <c r="AS28" s="46"/>
+      <c r="AT28" s="46"/>
+      <c r="AU28" s="46"/>
+      <c r="AV28" s="46"/>
+      <c r="AW28" s="46"/>
+      <c r="AX28" s="46"/>
+      <c r="AY28" s="46"/>
+      <c r="AZ28" s="46"/>
+      <c r="BA28" s="46"/>
+      <c r="BB28" s="46"/>
+      <c r="BC28" s="46"/>
+      <c r="BD28" s="46"/>
     </row>
-    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="8">
         <v>513228</v>
       </c>
       <c r="C29" s="9">
         <v>513267</v>
       </c>
       <c r="D29" s="9">
         <v>513058</v>
       </c>
       <c r="E29" s="9">
         <v>513082</v>
       </c>
       <c r="F29" s="9">
         <v>513230</v>
       </c>
       <c r="G29" s="9">
         <v>513419</v>
       </c>
       <c r="H29" s="9">
         <v>513504</v>
       </c>
       <c r="I29" s="8">
@@ -4919,52 +4989,55 @@
       </c>
       <c r="AV29" s="31">
         <v>523837</v>
       </c>
       <c r="AW29" s="33">
         <v>524143</v>
       </c>
       <c r="AX29" s="33">
         <v>524371</v>
       </c>
       <c r="AY29" s="31">
         <v>524711</v>
       </c>
       <c r="AZ29" s="31">
         <v>524959</v>
       </c>
       <c r="BA29" s="8">
         <v>525000</v>
       </c>
       <c r="BB29" s="31">
         <v>525304</v>
       </c>
       <c r="BC29" s="33">
         <v>525391</v>
       </c>
+      <c r="BD29" s="33">
+        <v>525668</v>
+      </c>
     </row>
-    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="8">
         <v>261368</v>
       </c>
       <c r="C30" s="8">
         <v>261545</v>
       </c>
       <c r="D30" s="8">
         <v>261716</v>
       </c>
       <c r="E30" s="8">
         <v>261889</v>
       </c>
       <c r="F30" s="8">
         <v>262169</v>
       </c>
       <c r="G30" s="8">
         <v>262258</v>
       </c>
       <c r="H30" s="8">
         <v>262549</v>
       </c>
       <c r="I30" s="8">
@@ -5086,52 +5159,55 @@
       </c>
       <c r="AV30" s="31">
         <v>276412</v>
       </c>
       <c r="AW30" s="33">
         <v>276752</v>
       </c>
       <c r="AX30" s="33">
         <v>277064</v>
       </c>
       <c r="AY30" s="31">
         <v>277437</v>
       </c>
       <c r="AZ30" s="31">
         <v>277686</v>
       </c>
       <c r="BA30" s="8">
         <v>277757</v>
       </c>
       <c r="BB30" s="31">
         <v>277963</v>
       </c>
       <c r="BC30" s="33">
         <v>278128</v>
       </c>
+      <c r="BD30" s="33">
+        <v>278555</v>
+      </c>
     </row>
-    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="8">
         <v>29374</v>
       </c>
       <c r="C31" s="8">
         <v>29331</v>
       </c>
       <c r="D31" s="8">
         <v>29263</v>
       </c>
       <c r="E31" s="8">
         <v>29259</v>
       </c>
       <c r="F31" s="8">
         <v>29246</v>
       </c>
       <c r="G31" s="8">
         <v>29113</v>
       </c>
       <c r="H31" s="8">
         <v>29102</v>
       </c>
       <c r="I31" s="8">
@@ -5253,52 +5329,55 @@
       </c>
       <c r="AV31" s="31">
         <v>27157</v>
       </c>
       <c r="AW31" s="33">
         <v>27125</v>
       </c>
       <c r="AX31" s="33">
         <v>27149</v>
       </c>
       <c r="AY31" s="31">
         <v>27129</v>
       </c>
       <c r="AZ31" s="31">
         <v>27114</v>
       </c>
       <c r="BA31" s="8">
         <v>27038</v>
       </c>
       <c r="BB31" s="31">
         <v>27067</v>
       </c>
       <c r="BC31" s="33">
         <v>27035</v>
       </c>
+      <c r="BD31" s="33">
+        <v>27022</v>
+      </c>
     </row>
-    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="8">
         <v>35214</v>
       </c>
       <c r="C32" s="8">
         <v>35177</v>
       </c>
       <c r="D32" s="8">
         <v>35118</v>
       </c>
       <c r="E32" s="8">
         <v>35047</v>
       </c>
       <c r="F32" s="8">
         <v>35016</v>
       </c>
       <c r="G32" s="8">
         <v>34949</v>
       </c>
       <c r="H32" s="8">
         <v>34894</v>
       </c>
       <c r="I32" s="8">
@@ -5420,52 +5499,55 @@
       </c>
       <c r="AV32" s="31">
         <v>34320</v>
       </c>
       <c r="AW32" s="33">
         <v>34300</v>
       </c>
       <c r="AX32" s="33">
         <v>34280</v>
       </c>
       <c r="AY32" s="31">
         <v>34263</v>
       </c>
       <c r="AZ32" s="31">
         <v>34237</v>
       </c>
       <c r="BA32" s="8">
         <v>34245</v>
       </c>
       <c r="BB32" s="31">
         <v>34257</v>
       </c>
       <c r="BC32" s="33">
         <v>34235</v>
       </c>
+      <c r="BD32" s="33">
+        <v>34214</v>
+      </c>
     </row>
-    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>123212</v>
       </c>
       <c r="C33" s="8">
         <v>123183</v>
       </c>
       <c r="D33" s="8">
         <v>122982</v>
       </c>
       <c r="E33" s="8">
         <v>122959</v>
       </c>
       <c r="F33" s="8">
         <v>122864</v>
       </c>
       <c r="G33" s="8">
         <v>123169</v>
       </c>
       <c r="H33" s="8">
         <v>123040</v>
       </c>
       <c r="I33" s="8">
@@ -5587,52 +5669,55 @@
       </c>
       <c r="AV33" s="31">
         <v>122594</v>
       </c>
       <c r="AW33" s="33">
         <v>122626</v>
       </c>
       <c r="AX33" s="33">
         <v>122548</v>
       </c>
       <c r="AY33" s="31">
         <v>122565</v>
       </c>
       <c r="AZ33" s="31">
         <v>122569</v>
       </c>
       <c r="BA33" s="8">
         <v>122522</v>
       </c>
       <c r="BB33" s="31">
         <v>122449</v>
       </c>
       <c r="BC33" s="33">
         <v>122378</v>
       </c>
+      <c r="BD33" s="33">
+        <v>122285</v>
+      </c>
     </row>
-    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="8">
         <v>35606</v>
       </c>
       <c r="C34" s="12">
         <v>35613</v>
       </c>
       <c r="D34" s="8">
         <v>35561</v>
       </c>
       <c r="E34" s="8">
         <v>35520</v>
       </c>
       <c r="F34" s="8">
         <v>35511</v>
       </c>
       <c r="G34" s="8">
         <v>35473</v>
       </c>
       <c r="H34" s="8">
         <v>35468</v>
       </c>
       <c r="I34" s="8">
@@ -5754,52 +5839,55 @@
       </c>
       <c r="AV34" s="31">
         <v>34427</v>
       </c>
       <c r="AW34" s="33">
         <v>34400</v>
       </c>
       <c r="AX34" s="33">
         <v>34394</v>
       </c>
       <c r="AY34" s="31">
         <v>34386</v>
       </c>
       <c r="AZ34" s="31">
         <v>34391</v>
       </c>
       <c r="BA34" s="8">
         <v>34370</v>
       </c>
       <c r="BB34" s="31">
         <v>34335</v>
       </c>
       <c r="BC34" s="33">
         <v>34321</v>
       </c>
+      <c r="BD34" s="33">
+        <v>34257</v>
+      </c>
     </row>
-    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="8">
         <v>28454</v>
       </c>
       <c r="C35" s="12">
         <v>28418</v>
       </c>
       <c r="D35" s="8">
         <v>28418</v>
       </c>
       <c r="E35" s="8">
         <v>28408</v>
       </c>
       <c r="F35" s="8">
         <v>28424</v>
       </c>
       <c r="G35" s="8">
         <v>28457</v>
       </c>
       <c r="H35" s="8">
         <v>28451</v>
       </c>
       <c r="I35" s="8">
@@ -5921,110 +6009,114 @@
       </c>
       <c r="AV35" s="31">
         <v>28927</v>
       </c>
       <c r="AW35" s="33">
         <v>28940</v>
       </c>
       <c r="AX35" s="33">
         <v>28936</v>
       </c>
       <c r="AY35" s="31">
         <v>28931</v>
       </c>
       <c r="AZ35" s="31">
         <v>28962</v>
       </c>
       <c r="BA35" s="8">
         <v>29068</v>
       </c>
       <c r="BB35" s="31">
         <v>29233</v>
       </c>
       <c r="BC35" s="33">
         <v>29294</v>
       </c>
+      <c r="BD35" s="33">
+        <v>29335</v>
+      </c>
     </row>
-    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="40" t="s">
+    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B36" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="40"/>
-[...51 lines deleted...]
-      <c r="BC36" s="40"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="46"/>
+      <c r="V36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46"/>
+      <c r="AA36" s="46"/>
+      <c r="AB36" s="46"/>
+      <c r="AC36" s="46"/>
+      <c r="AD36" s="46"/>
+      <c r="AE36" s="46"/>
+      <c r="AF36" s="46"/>
+      <c r="AG36" s="46"/>
+      <c r="AH36" s="46"/>
+      <c r="AI36" s="46"/>
+      <c r="AJ36" s="46"/>
+      <c r="AK36" s="46"/>
+      <c r="AL36" s="46"/>
+      <c r="AM36" s="46"/>
+      <c r="AN36" s="46"/>
+      <c r="AO36" s="46"/>
+      <c r="AP36" s="46"/>
+      <c r="AQ36" s="46"/>
+      <c r="AR36" s="46"/>
+      <c r="AS36" s="46"/>
+      <c r="AT36" s="46"/>
+      <c r="AU36" s="46"/>
+      <c r="AV36" s="46"/>
+      <c r="AW36" s="46"/>
+      <c r="AX36" s="46"/>
+      <c r="AY36" s="46"/>
+      <c r="AZ36" s="46"/>
+      <c r="BA36" s="46"/>
+      <c r="BB36" s="46"/>
+      <c r="BC36" s="46"/>
+      <c r="BD36" s="46"/>
     </row>
-    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="8">
         <v>322458</v>
       </c>
       <c r="C37" s="9">
         <v>321963</v>
       </c>
       <c r="D37" s="9">
         <v>321427</v>
       </c>
       <c r="E37" s="9">
         <v>321114</v>
       </c>
       <c r="F37" s="9">
         <v>320627</v>
       </c>
       <c r="G37" s="9">
         <v>320211</v>
       </c>
       <c r="H37" s="9">
         <v>319766</v>
       </c>
       <c r="I37" s="8">
@@ -6146,52 +6238,55 @@
       </c>
       <c r="AV37" s="31">
         <v>298171</v>
       </c>
       <c r="AW37" s="33">
         <v>297618</v>
       </c>
       <c r="AX37" s="31">
         <v>297098</v>
       </c>
       <c r="AY37" s="31">
         <v>296524</v>
       </c>
       <c r="AZ37" s="31">
         <v>296033</v>
       </c>
       <c r="BA37" s="8">
         <v>295605</v>
       </c>
       <c r="BB37" s="31">
         <v>294990</v>
       </c>
       <c r="BC37" s="33">
         <v>294608</v>
       </c>
+      <c r="BD37" s="33">
+        <v>293949</v>
+      </c>
     </row>
-    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="8">
         <v>9554</v>
       </c>
       <c r="C38" s="12">
         <v>9543</v>
       </c>
       <c r="D38" s="8">
         <v>9531</v>
       </c>
       <c r="E38" s="8">
         <v>9536</v>
       </c>
       <c r="F38" s="8">
         <v>9526</v>
       </c>
       <c r="G38" s="8">
         <v>9633</v>
       </c>
       <c r="H38" s="8">
         <v>9631</v>
       </c>
       <c r="I38" s="8">
@@ -6313,52 +6408,55 @@
       </c>
       <c r="AV38" s="31">
         <v>9036</v>
       </c>
       <c r="AW38" s="33">
         <v>9006</v>
       </c>
       <c r="AX38" s="31">
         <v>9001</v>
       </c>
       <c r="AY38" s="31">
         <v>8986</v>
       </c>
       <c r="AZ38" s="31">
         <v>8962</v>
       </c>
       <c r="BA38" s="8">
         <v>8930</v>
       </c>
       <c r="BB38" s="31">
         <v>8894</v>
       </c>
       <c r="BC38" s="33">
         <v>8884</v>
       </c>
+      <c r="BD38" s="33">
+        <v>8863</v>
+      </c>
     </row>
-    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="8">
         <v>564</v>
       </c>
       <c r="C39" s="8">
         <v>564</v>
       </c>
       <c r="D39" s="8">
         <v>564</v>
       </c>
       <c r="E39" s="8">
         <v>561</v>
       </c>
       <c r="F39" s="8">
         <v>559</v>
       </c>
       <c r="G39" s="8">
         <v>561</v>
       </c>
       <c r="H39" s="8">
         <v>560</v>
       </c>
       <c r="I39" s="8">
@@ -6480,52 +6578,55 @@
       </c>
       <c r="AV39" s="8">
         <v>535</v>
       </c>
       <c r="AW39" s="33">
         <v>532</v>
       </c>
       <c r="AX39" s="8">
         <v>523</v>
       </c>
       <c r="AY39" s="8">
         <v>522</v>
       </c>
       <c r="AZ39" s="8">
         <v>520</v>
       </c>
       <c r="BA39" s="8">
         <v>516</v>
       </c>
       <c r="BB39" s="31">
         <v>505</v>
       </c>
       <c r="BC39" s="33">
         <v>509</v>
       </c>
+      <c r="BD39" s="33">
+        <v>506</v>
+      </c>
     </row>
-    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="8">
         <v>12590</v>
       </c>
       <c r="C40" s="8">
         <v>12575</v>
       </c>
       <c r="D40" s="8">
         <v>12550</v>
       </c>
       <c r="E40" s="8">
         <v>12538</v>
       </c>
       <c r="F40" s="8">
         <v>12531</v>
       </c>
       <c r="G40" s="8">
         <v>12530</v>
       </c>
       <c r="H40" s="8">
         <v>12523</v>
       </c>
       <c r="I40" s="8">
@@ -6647,52 +6748,55 @@
       </c>
       <c r="AV40" s="8">
         <v>11723</v>
       </c>
       <c r="AW40" s="33">
         <v>11699</v>
       </c>
       <c r="AX40" s="8">
         <v>11681</v>
       </c>
       <c r="AY40" s="8">
         <v>11664</v>
       </c>
       <c r="AZ40" s="8">
         <v>11661</v>
       </c>
       <c r="BA40" s="8">
         <v>11640</v>
       </c>
       <c r="BB40" s="31">
         <v>11614</v>
       </c>
       <c r="BC40" s="33">
         <v>11596</v>
       </c>
+      <c r="BD40" s="33">
+        <v>11559</v>
+      </c>
     </row>
-    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="8">
         <v>13658</v>
       </c>
       <c r="C41" s="8">
         <v>13641</v>
       </c>
       <c r="D41" s="8">
         <v>13631</v>
       </c>
       <c r="E41" s="8">
         <v>13622</v>
       </c>
       <c r="F41" s="8">
         <v>13589</v>
       </c>
       <c r="G41" s="8">
         <v>13593</v>
       </c>
       <c r="H41" s="8">
         <v>13582</v>
       </c>
       <c r="I41" s="8">
@@ -6814,52 +6918,55 @@
       </c>
       <c r="AV41" s="8">
         <v>12427</v>
       </c>
       <c r="AW41" s="33">
         <v>12402</v>
       </c>
       <c r="AX41" s="8">
         <v>12352</v>
       </c>
       <c r="AY41" s="8">
         <v>12288</v>
       </c>
       <c r="AZ41" s="8">
         <v>12241</v>
       </c>
       <c r="BA41" s="8">
         <v>12225</v>
       </c>
       <c r="BB41" s="31">
         <v>12176</v>
       </c>
       <c r="BC41" s="33">
         <v>12136</v>
       </c>
+      <c r="BD41" s="33">
+        <v>12109</v>
+      </c>
     </row>
-    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>35427</v>
       </c>
       <c r="C42" s="8">
         <v>35386</v>
       </c>
       <c r="D42" s="8">
         <v>35305</v>
       </c>
       <c r="E42" s="8">
         <v>35281</v>
       </c>
       <c r="F42" s="8">
         <v>35219</v>
       </c>
       <c r="G42" s="8">
         <v>35161</v>
       </c>
       <c r="H42" s="8">
         <v>35116</v>
       </c>
       <c r="I42" s="8">
@@ -6981,52 +7088,55 @@
       </c>
       <c r="AV42" s="8">
         <v>32717</v>
       </c>
       <c r="AW42" s="33">
         <v>32682</v>
       </c>
       <c r="AX42" s="8">
         <v>32656</v>
       </c>
       <c r="AY42" s="8">
         <v>32556</v>
       </c>
       <c r="AZ42" s="8">
         <v>32512</v>
       </c>
       <c r="BA42" s="8">
         <v>32462</v>
       </c>
       <c r="BB42" s="31">
         <v>32409</v>
       </c>
       <c r="BC42" s="33">
         <v>32359</v>
       </c>
+      <c r="BD42" s="33">
+        <v>32269</v>
+      </c>
     </row>
-    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>16876</v>
       </c>
       <c r="C43" s="8">
         <v>16847</v>
       </c>
       <c r="D43" s="8">
         <v>16830</v>
       </c>
       <c r="E43" s="8">
         <v>16800</v>
       </c>
       <c r="F43" s="8">
         <v>16775</v>
       </c>
       <c r="G43" s="8">
         <v>16703</v>
       </c>
       <c r="H43" s="8">
         <v>16665</v>
       </c>
       <c r="I43" s="8">
@@ -7148,52 +7258,55 @@
       </c>
       <c r="AV43" s="8">
         <v>15446</v>
       </c>
       <c r="AW43" s="33">
         <v>15428</v>
       </c>
       <c r="AX43" s="8">
         <v>15389</v>
       </c>
       <c r="AY43" s="8">
         <v>15370</v>
       </c>
       <c r="AZ43" s="8">
         <v>15351</v>
       </c>
       <c r="BA43" s="8">
         <v>15313</v>
       </c>
       <c r="BB43" s="31">
         <v>15298</v>
       </c>
       <c r="BC43" s="33">
         <v>15285</v>
       </c>
+      <c r="BD43" s="33">
+        <v>15261</v>
+      </c>
     </row>
-    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>11016</v>
       </c>
       <c r="C44" s="8">
         <v>10992</v>
       </c>
       <c r="D44" s="8">
         <v>10982</v>
       </c>
       <c r="E44" s="8">
         <v>10983</v>
       </c>
       <c r="F44" s="8">
         <v>10958</v>
       </c>
       <c r="G44" s="8">
         <v>10923</v>
       </c>
       <c r="H44" s="8">
         <v>10910</v>
       </c>
       <c r="I44" s="8">
@@ -7315,52 +7428,55 @@
       </c>
       <c r="AV44" s="8">
         <v>9864</v>
       </c>
       <c r="AW44" s="33">
         <v>9859</v>
       </c>
       <c r="AX44" s="8">
         <v>9843</v>
       </c>
       <c r="AY44" s="8">
         <v>9830</v>
       </c>
       <c r="AZ44" s="8">
         <v>9806</v>
       </c>
       <c r="BA44" s="8">
         <v>9785</v>
       </c>
       <c r="BB44" s="31">
         <v>9766</v>
       </c>
       <c r="BC44" s="33">
         <v>9757</v>
       </c>
+      <c r="BD44" s="33">
+        <v>9739</v>
+      </c>
     </row>
-    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>7597</v>
       </c>
       <c r="C45" s="8">
         <v>7558</v>
       </c>
       <c r="D45" s="8">
         <v>7534</v>
       </c>
       <c r="E45" s="8">
         <v>7528</v>
       </c>
       <c r="F45" s="8">
         <v>7494</v>
       </c>
       <c r="G45" s="8">
         <v>7468</v>
       </c>
       <c r="H45" s="8">
         <v>7441</v>
       </c>
       <c r="I45" s="8">
@@ -7482,52 +7598,55 @@
       </c>
       <c r="AV45" s="8">
         <v>6401</v>
       </c>
       <c r="AW45" s="33">
         <v>6374</v>
       </c>
       <c r="AX45" s="8">
         <v>6340</v>
       </c>
       <c r="AY45" s="8">
         <v>6307</v>
       </c>
       <c r="AZ45" s="8">
         <v>6278</v>
       </c>
       <c r="BA45" s="8">
         <v>6267</v>
       </c>
       <c r="BB45" s="31">
         <v>6225</v>
       </c>
       <c r="BC45" s="33">
         <v>6212</v>
       </c>
+      <c r="BD45" s="33">
+        <v>6197</v>
+      </c>
     </row>
-    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B46" s="8">
         <v>11149</v>
       </c>
       <c r="C46" s="8">
         <v>11106</v>
       </c>
       <c r="D46" s="8">
         <v>11090</v>
       </c>
       <c r="E46" s="8">
         <v>11091</v>
       </c>
       <c r="F46" s="8">
         <v>11074</v>
       </c>
       <c r="G46" s="8">
         <v>11043</v>
       </c>
       <c r="H46" s="8">
         <v>11027</v>
       </c>
       <c r="I46" s="8">
@@ -7649,52 +7768,55 @@
       </c>
       <c r="AV46" s="8">
         <v>9912</v>
       </c>
       <c r="AW46" s="33">
         <v>9881</v>
       </c>
       <c r="AX46" s="8">
         <v>9875</v>
       </c>
       <c r="AY46" s="8">
         <v>9858</v>
       </c>
       <c r="AZ46" s="8">
         <v>9813</v>
       </c>
       <c r="BA46" s="8">
         <v>9810</v>
       </c>
       <c r="BB46" s="31">
         <v>9796</v>
       </c>
       <c r="BC46" s="33">
         <v>9778</v>
       </c>
+      <c r="BD46" s="33">
+        <v>9744</v>
+      </c>
     </row>
-    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="8">
         <v>24849</v>
       </c>
       <c r="C47" s="8">
         <v>24837</v>
       </c>
       <c r="D47" s="8">
         <v>24784</v>
       </c>
       <c r="E47" s="8">
         <v>24743</v>
       </c>
       <c r="F47" s="8">
         <v>24714</v>
       </c>
       <c r="G47" s="8">
         <v>24705</v>
       </c>
       <c r="H47" s="8">
         <v>24659</v>
       </c>
       <c r="I47" s="8">
@@ -7816,52 +7938,55 @@
       </c>
       <c r="AV47" s="8">
         <v>23509</v>
       </c>
       <c r="AW47" s="33">
         <v>23440</v>
       </c>
       <c r="AX47" s="8">
         <v>23405</v>
       </c>
       <c r="AY47" s="8">
         <v>23385</v>
       </c>
       <c r="AZ47" s="8">
         <v>23363</v>
       </c>
       <c r="BA47" s="8">
         <v>23333</v>
       </c>
       <c r="BB47" s="31">
         <v>23307</v>
       </c>
       <c r="BC47" s="33">
         <v>23274</v>
       </c>
+      <c r="BD47" s="33">
+        <v>23221</v>
+      </c>
     </row>
-    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="8">
         <v>21059</v>
       </c>
       <c r="C48" s="8">
         <v>21013</v>
       </c>
       <c r="D48" s="8">
         <v>20973</v>
       </c>
       <c r="E48" s="8">
         <v>20939</v>
       </c>
       <c r="F48" s="8">
         <v>20893</v>
       </c>
       <c r="G48" s="8">
         <v>20861</v>
       </c>
       <c r="H48" s="8">
         <v>20829</v>
       </c>
       <c r="I48" s="8">
@@ -7983,52 +8108,55 @@
       </c>
       <c r="AV48" s="8">
         <v>18883</v>
       </c>
       <c r="AW48" s="33">
         <v>18862</v>
       </c>
       <c r="AX48" s="8">
         <v>18783</v>
       </c>
       <c r="AY48" s="8">
         <v>18742</v>
       </c>
       <c r="AZ48" s="8">
         <v>18706</v>
       </c>
       <c r="BA48" s="8">
         <v>18628</v>
       </c>
       <c r="BB48" s="31">
         <v>18577</v>
       </c>
       <c r="BC48" s="33">
         <v>18542</v>
       </c>
+      <c r="BD48" s="33">
+        <v>18477</v>
+      </c>
     </row>
-    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="8">
         <v>44774</v>
       </c>
       <c r="C49" s="8">
         <v>44765</v>
       </c>
       <c r="D49" s="8">
         <v>44764</v>
       </c>
       <c r="E49" s="8">
         <v>44777</v>
       </c>
       <c r="F49" s="8">
         <v>44766</v>
       </c>
       <c r="G49" s="8">
         <v>44747</v>
       </c>
       <c r="H49" s="8">
         <v>44714</v>
       </c>
       <c r="I49" s="8">
@@ -8150,52 +8278,55 @@
       </c>
       <c r="AV49" s="8">
         <v>44471</v>
       </c>
       <c r="AW49" s="33">
         <v>44454</v>
       </c>
       <c r="AX49" s="8">
         <v>44479</v>
       </c>
       <c r="AY49" s="8">
         <v>44525</v>
       </c>
       <c r="AZ49" s="8">
         <v>44529</v>
       </c>
       <c r="BA49" s="8">
         <v>44502</v>
       </c>
       <c r="BB49" s="31">
         <v>44432</v>
       </c>
       <c r="BC49" s="33">
         <v>44482</v>
       </c>
+      <c r="BD49" s="33">
+        <v>44481</v>
+      </c>
     </row>
-    <row r="50" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="8">
         <v>22566</v>
       </c>
       <c r="C50" s="8">
         <v>22526</v>
       </c>
       <c r="D50" s="8">
         <v>22462</v>
       </c>
       <c r="E50" s="8">
         <v>22428</v>
       </c>
       <c r="F50" s="8">
         <v>22388</v>
       </c>
       <c r="G50" s="8">
         <v>22339</v>
       </c>
       <c r="H50" s="8">
         <v>22314</v>
       </c>
       <c r="I50" s="8">
@@ -8317,52 +8448,55 @@
       </c>
       <c r="AV50" s="8">
         <v>20610</v>
       </c>
       <c r="AW50" s="33">
         <v>20530</v>
       </c>
       <c r="AX50" s="8">
         <v>20470</v>
       </c>
       <c r="AY50" s="8">
         <v>20388</v>
       </c>
       <c r="AZ50" s="8">
         <v>20340</v>
       </c>
       <c r="BA50" s="8">
         <v>20323</v>
       </c>
       <c r="BB50" s="31">
         <v>20280</v>
       </c>
       <c r="BC50" s="33">
         <v>20251</v>
       </c>
+      <c r="BD50" s="33">
+        <v>20179</v>
+      </c>
     </row>
-    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="8">
         <v>9456</v>
       </c>
       <c r="C51" s="8">
         <v>9430</v>
       </c>
       <c r="D51" s="8">
         <v>9411</v>
       </c>
       <c r="E51" s="8">
         <v>9388</v>
       </c>
       <c r="F51" s="8">
         <v>9374</v>
       </c>
       <c r="G51" s="8">
         <v>9370</v>
       </c>
       <c r="H51" s="8">
         <v>9339</v>
       </c>
       <c r="I51" s="8">
@@ -8484,52 +8618,55 @@
       </c>
       <c r="AV51" s="8">
         <v>8165</v>
       </c>
       <c r="AW51" s="33">
         <v>8136</v>
       </c>
       <c r="AX51" s="8">
         <v>8087</v>
       </c>
       <c r="AY51" s="8">
         <v>8066</v>
       </c>
       <c r="AZ51" s="8">
         <v>8048</v>
       </c>
       <c r="BA51" s="8">
         <v>8023</v>
       </c>
       <c r="BB51" s="31">
         <v>7996</v>
       </c>
       <c r="BC51" s="33">
         <v>7987</v>
       </c>
+      <c r="BD51" s="33">
+        <v>7951</v>
+      </c>
     </row>
-    <row r="52" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="8">
         <v>17899</v>
       </c>
       <c r="C52" s="8">
         <v>17847</v>
       </c>
       <c r="D52" s="8">
         <v>17816</v>
       </c>
       <c r="E52" s="8">
         <v>17777</v>
       </c>
       <c r="F52" s="8">
         <v>17730</v>
       </c>
       <c r="G52" s="8">
         <v>17717</v>
       </c>
       <c r="H52" s="8">
         <v>17662</v>
       </c>
       <c r="I52" s="8">
@@ -8651,52 +8788,55 @@
       </c>
       <c r="AV52" s="8">
         <v>16154</v>
       </c>
       <c r="AW52" s="33">
         <v>16125</v>
       </c>
       <c r="AX52" s="8">
         <v>16093</v>
       </c>
       <c r="AY52" s="8">
         <v>16023</v>
       </c>
       <c r="AZ52" s="8">
         <v>15989</v>
       </c>
       <c r="BA52" s="8">
         <v>15979</v>
       </c>
       <c r="BB52" s="31">
         <v>15928</v>
       </c>
       <c r="BC52" s="33">
         <v>15894</v>
       </c>
+      <c r="BD52" s="33">
+        <v>15860</v>
+      </c>
     </row>
-    <row r="53" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="8">
         <v>23550</v>
       </c>
       <c r="C53" s="8">
         <v>23523</v>
       </c>
       <c r="D53" s="8">
         <v>23461</v>
       </c>
       <c r="E53" s="8">
         <v>23426</v>
       </c>
       <c r="F53" s="8">
         <v>23407</v>
       </c>
       <c r="G53" s="8">
         <v>23260</v>
       </c>
       <c r="H53" s="8">
         <v>23221</v>
       </c>
       <c r="I53" s="8">
@@ -8818,52 +8958,55 @@
       </c>
       <c r="AV53" s="8">
         <v>21576</v>
       </c>
       <c r="AW53" s="33">
         <v>21533</v>
       </c>
       <c r="AX53" s="8">
         <v>21514</v>
       </c>
       <c r="AY53" s="8">
         <v>21451</v>
       </c>
       <c r="AZ53" s="8">
         <v>21434</v>
       </c>
       <c r="BA53" s="8">
         <v>21407</v>
       </c>
       <c r="BB53" s="31">
         <v>21361</v>
       </c>
       <c r="BC53" s="33">
         <v>21321</v>
       </c>
+      <c r="BD53" s="33">
+        <v>21300</v>
+      </c>
     </row>
-    <row r="54" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="8">
         <v>15564</v>
       </c>
       <c r="C54" s="8">
         <v>15548</v>
       </c>
       <c r="D54" s="8">
         <v>15525</v>
       </c>
       <c r="E54" s="8">
         <v>15494</v>
       </c>
       <c r="F54" s="8">
         <v>15462</v>
       </c>
       <c r="G54" s="8">
         <v>15449</v>
       </c>
       <c r="H54" s="8">
         <v>15432</v>
       </c>
       <c r="I54" s="8">
@@ -8985,52 +9128,55 @@
       </c>
       <c r="AV54" s="8">
         <v>13969</v>
       </c>
       <c r="AW54" s="33">
         <v>13925</v>
       </c>
       <c r="AX54" s="8">
         <v>13889</v>
       </c>
       <c r="AY54" s="8">
         <v>13873</v>
       </c>
       <c r="AZ54" s="8">
         <v>13845</v>
       </c>
       <c r="BA54" s="8">
         <v>13844</v>
       </c>
       <c r="BB54" s="8">
         <v>13856</v>
       </c>
       <c r="BC54" s="33">
         <v>13816</v>
       </c>
+      <c r="BD54" s="33">
+        <v>13754</v>
+      </c>
     </row>
-    <row r="55" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="15">
         <v>24310</v>
       </c>
       <c r="C55" s="15">
         <v>24262</v>
       </c>
       <c r="D55" s="15">
         <v>24214</v>
       </c>
       <c r="E55" s="15">
         <v>24202</v>
       </c>
       <c r="F55" s="15">
         <v>24168</v>
       </c>
       <c r="G55" s="15">
         <v>24148</v>
       </c>
       <c r="H55" s="15">
         <v>24141</v>
       </c>
       <c r="I55" s="15">
@@ -9152,213 +9298,216 @@
       </c>
       <c r="AV55" s="15">
         <v>22773</v>
       </c>
       <c r="AW55" s="34">
         <v>22750</v>
       </c>
       <c r="AX55" s="15">
         <v>22718</v>
       </c>
       <c r="AY55" s="15">
         <v>22690</v>
       </c>
       <c r="AZ55" s="15">
         <v>22635</v>
       </c>
       <c r="BA55" s="15">
         <v>22618</v>
       </c>
       <c r="BB55" s="15">
         <v>22570</v>
       </c>
       <c r="BC55" s="34">
         <v>22525</v>
       </c>
+      <c r="BD55" s="34">
+        <v>22479</v>
+      </c>
     </row>
-    <row r="56" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="10"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
     </row>
-    <row r="57" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="19"/>
     </row>
-    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B58" s="21"/>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
     </row>
-    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
     </row>
-    <row r="60" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B60" s="21"/>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
     </row>
-    <row r="61" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
     </row>
-    <row r="62" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B62" s="21"/>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:BC2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B36:BC36"/>
+    <mergeCell ref="B2:BD2"/>
+    <mergeCell ref="AX4:BD4"/>
+    <mergeCell ref="B6:BD6"/>
+    <mergeCell ref="B28:BD28"/>
+    <mergeCell ref="B36:BD36"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC59"/>
+  <dimension ref="A1:BD59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:BC28"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AO6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28:BD28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="9" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="10.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="21" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="10.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="20" collapsed="1"/>
     <col min="39" max="45" width="9.140625" style="20"/>
     <col min="46" max="46" width="10.42578125" style="20" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
@@ -9371,136 +9520,138 @@
       <c r="AE2" s="47"/>
       <c r="AF2" s="47"/>
       <c r="AG2" s="47"/>
       <c r="AH2" s="47"/>
       <c r="AI2" s="47"/>
       <c r="AJ2" s="47"/>
       <c r="AK2" s="47"/>
       <c r="AL2" s="47"/>
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
     </row>
-    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BC3" s="4" t="s">
+      <c r="BD3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="43">
+    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="42">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="43"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
       <c r="AK4" s="49"/>
-      <c r="AL4" s="45">
+      <c r="AL4" s="44">
         <v>2025</v>
       </c>
-      <c r="AM4" s="45"/>
-[...10 lines deleted...]
-      <c r="AX4" s="45">
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="44"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="44"/>
+      <c r="AU4" s="44"/>
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="44">
         <v>2026</v>
       </c>
-      <c r="AY4" s="45"/>
-[...3 lines deleted...]
-      <c r="BC4" s="45"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="44"/>
+      <c r="BC4" s="44"/>
+      <c r="BD4" s="44"/>
     </row>
-    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -9619,52 +9770,55 @@
       </c>
       <c r="AV5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AW5" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AX5" s="29" t="s">
         <v>41</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="BB5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="BC5" s="30" t="s">
         <v>4</v>
       </c>
+      <c r="BD5" s="30" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="48" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
@@ -9677,52 +9831,53 @@
       <c r="AE6" s="48"/>
       <c r="AF6" s="48"/>
       <c r="AG6" s="48"/>
       <c r="AH6" s="48"/>
       <c r="AI6" s="48"/>
       <c r="AJ6" s="48"/>
       <c r="AK6" s="48"/>
       <c r="AL6" s="48"/>
       <c r="AM6" s="48"/>
       <c r="AN6" s="48"/>
       <c r="AO6" s="48"/>
       <c r="AP6" s="48"/>
       <c r="AQ6" s="48"/>
       <c r="AR6" s="48"/>
       <c r="AS6" s="48"/>
       <c r="AT6" s="48"/>
       <c r="AU6" s="48"/>
       <c r="AV6" s="48"/>
       <c r="AW6" s="48"/>
       <c r="AX6" s="48"/>
       <c r="AY6" s="48"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="48"/>
       <c r="BB6" s="48"/>
       <c r="BC6" s="48"/>
+      <c r="BD6" s="48"/>
     </row>
-    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="9">
         <v>403339</v>
       </c>
       <c r="C7" s="9">
         <v>403156</v>
       </c>
       <c r="D7" s="9">
         <v>402877</v>
       </c>
       <c r="E7" s="9">
         <v>402763</v>
       </c>
       <c r="F7" s="9">
         <v>402671</v>
       </c>
       <c r="G7" s="9">
         <v>402591</v>
       </c>
       <c r="H7" s="9">
         <v>402449</v>
       </c>
       <c r="I7" s="9">
@@ -9844,52 +9999,55 @@
       </c>
       <c r="AV7" s="31">
         <v>397997</v>
       </c>
       <c r="AW7" s="8">
         <v>397863</v>
       </c>
       <c r="AX7" s="39">
         <v>397754</v>
       </c>
       <c r="AY7" s="31">
         <v>397631</v>
       </c>
       <c r="AZ7" s="31">
         <v>397489</v>
       </c>
       <c r="BA7" s="31">
         <v>397273</v>
       </c>
       <c r="BB7" s="33">
         <v>397112</v>
       </c>
       <c r="BC7" s="33">
         <v>397075</v>
       </c>
+      <c r="BD7" s="33">
+        <v>396864</v>
+      </c>
     </row>
-    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="9">
         <v>120879</v>
       </c>
       <c r="C8" s="9">
         <v>120968</v>
       </c>
       <c r="D8" s="9">
         <v>121094</v>
       </c>
       <c r="E8" s="9">
         <v>121227</v>
       </c>
       <c r="F8" s="9">
         <v>121409</v>
       </c>
       <c r="G8" s="9">
         <v>121471</v>
       </c>
       <c r="H8" s="9">
         <v>121599</v>
       </c>
       <c r="I8" s="9">
@@ -10011,52 +10169,55 @@
       </c>
       <c r="AV8" s="31">
         <v>128517</v>
       </c>
       <c r="AW8" s="8">
         <v>128691</v>
       </c>
       <c r="AX8" s="39">
         <v>128808</v>
       </c>
       <c r="AY8" s="31">
         <v>129018</v>
       </c>
       <c r="AZ8" s="31">
         <v>129170</v>
       </c>
       <c r="BA8" s="31">
         <v>129161</v>
       </c>
       <c r="BB8" s="33">
         <v>129252</v>
       </c>
       <c r="BC8" s="33">
         <v>129361</v>
       </c>
+      <c r="BD8" s="33">
+        <v>129579</v>
+      </c>
     </row>
-    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>19246</v>
       </c>
       <c r="C9" s="9">
         <v>19210</v>
       </c>
       <c r="D9" s="9">
         <v>19168</v>
       </c>
       <c r="E9" s="9">
         <v>19183</v>
       </c>
       <c r="F9" s="9">
         <v>19186</v>
       </c>
       <c r="G9" s="9">
         <v>19167</v>
       </c>
       <c r="H9" s="9">
         <v>19174</v>
       </c>
       <c r="I9" s="9">
@@ -10178,52 +10339,55 @@
       </c>
       <c r="AV9" s="31">
         <v>17902</v>
       </c>
       <c r="AW9" s="8">
         <v>17881</v>
       </c>
       <c r="AX9" s="39">
         <v>17896</v>
       </c>
       <c r="AY9" s="31">
         <v>17870</v>
       </c>
       <c r="AZ9" s="31">
         <v>17835</v>
       </c>
       <c r="BA9" s="31">
         <v>17765</v>
       </c>
       <c r="BB9" s="33">
         <v>17761</v>
       </c>
       <c r="BC9" s="33">
         <v>17744</v>
       </c>
+      <c r="BD9" s="33">
+        <v>17731</v>
+      </c>
     </row>
-    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>16489</v>
       </c>
       <c r="C10" s="9">
         <v>16481</v>
       </c>
       <c r="D10" s="9">
         <v>16454</v>
       </c>
       <c r="E10" s="9">
         <v>16417</v>
       </c>
       <c r="F10" s="9">
         <v>16407</v>
       </c>
       <c r="G10" s="9">
         <v>16383</v>
       </c>
       <c r="H10" s="9">
         <v>16354</v>
       </c>
       <c r="I10" s="9">
@@ -10345,52 +10509,55 @@
       </c>
       <c r="AV10" s="31">
         <v>16086</v>
       </c>
       <c r="AW10" s="8">
         <v>16089</v>
       </c>
       <c r="AX10" s="39">
         <v>16079</v>
       </c>
       <c r="AY10" s="31">
         <v>16070</v>
       </c>
       <c r="AZ10" s="31">
         <v>16060</v>
       </c>
       <c r="BA10" s="31">
         <v>16056</v>
       </c>
       <c r="BB10" s="33">
         <v>16063</v>
       </c>
       <c r="BC10" s="33">
         <v>16047</v>
       </c>
+      <c r="BD10" s="33">
+        <v>16039</v>
+      </c>
     </row>
-    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>58734</v>
       </c>
       <c r="C11" s="9">
         <v>58719</v>
       </c>
       <c r="D11" s="9">
         <v>58654</v>
       </c>
       <c r="E11" s="9">
         <v>58647</v>
       </c>
       <c r="F11" s="9">
         <v>58577</v>
       </c>
       <c r="G11" s="9">
         <v>58680</v>
       </c>
       <c r="H11" s="9">
         <v>58607</v>
       </c>
       <c r="I11" s="9">
@@ -10512,52 +10679,55 @@
       </c>
       <c r="AV11" s="31">
         <v>58504</v>
       </c>
       <c r="AW11" s="8">
         <v>58511</v>
       </c>
       <c r="AX11" s="39">
         <v>58501</v>
       </c>
       <c r="AY11" s="31">
         <v>58490</v>
       </c>
       <c r="AZ11" s="31">
         <v>58488</v>
       </c>
       <c r="BA11" s="31">
         <v>58470</v>
       </c>
       <c r="BB11" s="33">
         <v>58430</v>
       </c>
       <c r="BC11" s="33">
         <v>58400</v>
       </c>
+      <c r="BD11" s="33">
+        <v>58353</v>
+      </c>
     </row>
-    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>6491</v>
       </c>
       <c r="C12" s="9">
         <v>6485</v>
       </c>
       <c r="D12" s="9">
         <v>6472</v>
       </c>
       <c r="E12" s="9">
         <v>6460</v>
       </c>
       <c r="F12" s="9">
         <v>6451</v>
       </c>
       <c r="G12" s="9">
         <v>6453</v>
       </c>
       <c r="H12" s="9">
         <v>6453</v>
       </c>
       <c r="I12" s="9">
@@ -10679,52 +10849,55 @@
       </c>
       <c r="AV12" s="31">
         <v>6116</v>
       </c>
       <c r="AW12" s="8">
         <v>6112</v>
       </c>
       <c r="AX12" s="39">
         <v>6111</v>
       </c>
       <c r="AY12" s="31">
         <v>6101</v>
       </c>
       <c r="AZ12" s="31">
         <v>6093</v>
       </c>
       <c r="BA12" s="31">
         <v>6082</v>
       </c>
       <c r="BB12" s="33">
         <v>6062</v>
       </c>
       <c r="BC12" s="33">
         <v>6046</v>
       </c>
+      <c r="BD12" s="33">
+        <v>6037</v>
+      </c>
     </row>
-    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="9">
         <v>7188</v>
       </c>
       <c r="C13" s="9">
         <v>7185</v>
       </c>
       <c r="D13" s="9">
         <v>7177</v>
       </c>
       <c r="E13" s="9">
         <v>7178</v>
       </c>
       <c r="F13" s="9">
         <v>7166</v>
       </c>
       <c r="G13" s="9">
         <v>7175</v>
       </c>
       <c r="H13" s="9">
         <v>7167</v>
       </c>
       <c r="I13" s="9">
@@ -10846,52 +11019,55 @@
       </c>
       <c r="AV13" s="31">
         <v>6662</v>
       </c>
       <c r="AW13" s="8">
         <v>6655</v>
       </c>
       <c r="AX13" s="39">
         <v>6632</v>
       </c>
       <c r="AY13" s="31">
         <v>6596</v>
       </c>
       <c r="AZ13" s="31">
         <v>6581</v>
       </c>
       <c r="BA13" s="31">
         <v>6582</v>
       </c>
       <c r="BB13" s="33">
         <v>6556</v>
       </c>
       <c r="BC13" s="33">
         <v>6542</v>
       </c>
+      <c r="BD13" s="33">
+        <v>6523</v>
+      </c>
     </row>
-    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="9">
         <v>17525</v>
       </c>
       <c r="C14" s="9">
         <v>17515</v>
       </c>
       <c r="D14" s="9">
         <v>17474</v>
       </c>
       <c r="E14" s="9">
         <v>17455</v>
       </c>
       <c r="F14" s="9">
         <v>17439</v>
       </c>
       <c r="G14" s="9">
         <v>17408</v>
       </c>
       <c r="H14" s="9">
         <v>17403</v>
       </c>
       <c r="I14" s="9">
@@ -11013,52 +11189,55 @@
       </c>
       <c r="AV14" s="31">
         <v>16277</v>
       </c>
       <c r="AW14" s="8">
         <v>16271</v>
       </c>
       <c r="AX14" s="39">
         <v>16262</v>
       </c>
       <c r="AY14" s="31">
         <v>16212</v>
       </c>
       <c r="AZ14" s="31">
         <v>16176</v>
       </c>
       <c r="BA14" s="31">
         <v>16146</v>
       </c>
       <c r="BB14" s="33">
         <v>16119</v>
       </c>
       <c r="BC14" s="33">
         <v>16117</v>
       </c>
+      <c r="BD14" s="33">
+        <v>16060</v>
+      </c>
     </row>
-    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>8429</v>
       </c>
       <c r="C15" s="9">
         <v>8414</v>
       </c>
       <c r="D15" s="9">
         <v>8415</v>
       </c>
       <c r="E15" s="9">
         <v>8395</v>
       </c>
       <c r="F15" s="9">
         <v>8383</v>
       </c>
       <c r="G15" s="9">
         <v>8345</v>
       </c>
       <c r="H15" s="9">
         <v>8331</v>
       </c>
       <c r="I15" s="9">
@@ -11180,52 +11359,55 @@
       </c>
       <c r="AV15" s="31">
         <v>7700</v>
       </c>
       <c r="AW15" s="8">
         <v>7689</v>
       </c>
       <c r="AX15" s="39">
         <v>7671</v>
       </c>
       <c r="AY15" s="31">
         <v>7671</v>
       </c>
       <c r="AZ15" s="31">
         <v>7668</v>
       </c>
       <c r="BA15" s="31">
         <v>7656</v>
       </c>
       <c r="BB15" s="33">
         <v>7639</v>
       </c>
       <c r="BC15" s="33">
         <v>7632</v>
       </c>
+      <c r="BD15" s="33">
+        <v>7617</v>
+      </c>
     </row>
-    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>5664</v>
       </c>
       <c r="C16" s="9">
         <v>5652</v>
       </c>
       <c r="D16" s="9">
         <v>5650</v>
       </c>
       <c r="E16" s="9">
         <v>5647</v>
       </c>
       <c r="F16" s="9">
         <v>5633</v>
       </c>
       <c r="G16" s="9">
         <v>5620</v>
       </c>
       <c r="H16" s="9">
         <v>5610</v>
       </c>
       <c r="I16" s="9">
@@ -11347,52 +11529,55 @@
       </c>
       <c r="AV16" s="31">
         <v>5167</v>
       </c>
       <c r="AW16" s="8">
         <v>5161</v>
       </c>
       <c r="AX16" s="39">
         <v>5157</v>
       </c>
       <c r="AY16" s="31">
         <v>5150</v>
       </c>
       <c r="AZ16" s="31">
         <v>5139</v>
       </c>
       <c r="BA16" s="31">
         <v>5135</v>
       </c>
       <c r="BB16" s="33">
         <v>5130</v>
       </c>
       <c r="BC16" s="33">
         <v>5126</v>
       </c>
+      <c r="BD16" s="33">
+        <v>5117</v>
+      </c>
     </row>
-    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>20900</v>
       </c>
       <c r="C17" s="9">
         <v>20889</v>
       </c>
       <c r="D17" s="9">
         <v>20852</v>
       </c>
       <c r="E17" s="9">
         <v>20820</v>
       </c>
       <c r="F17" s="9">
         <v>20809</v>
       </c>
       <c r="G17" s="9">
         <v>20777</v>
       </c>
       <c r="H17" s="9">
         <v>20758</v>
       </c>
       <c r="I17" s="9">
@@ -11514,52 +11699,55 @@
       </c>
       <c r="AV17" s="31">
         <v>19832</v>
       </c>
       <c r="AW17" s="8">
         <v>19791</v>
       </c>
       <c r="AX17" s="39">
         <v>19774</v>
       </c>
       <c r="AY17" s="31">
         <v>19740</v>
       </c>
       <c r="AZ17" s="31">
         <v>19730</v>
       </c>
       <c r="BA17" s="31">
         <v>19711</v>
       </c>
       <c r="BB17" s="33">
         <v>19672</v>
       </c>
       <c r="BC17" s="33">
         <v>19652</v>
       </c>
+      <c r="BD17" s="33">
+        <v>19611</v>
+      </c>
     </row>
-    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="9">
         <v>5772</v>
       </c>
       <c r="C18" s="9">
         <v>5755</v>
       </c>
       <c r="D18" s="9">
         <v>5743</v>
       </c>
       <c r="E18" s="9">
         <v>5738</v>
       </c>
       <c r="F18" s="9">
         <v>5734</v>
       </c>
       <c r="G18" s="9">
         <v>5719</v>
       </c>
       <c r="H18" s="9">
         <v>5708</v>
       </c>
       <c r="I18" s="9">
@@ -11681,52 +11869,55 @@
       </c>
       <c r="AV18" s="31">
         <v>5164</v>
       </c>
       <c r="AW18" s="8">
         <v>5145</v>
       </c>
       <c r="AX18" s="39">
         <v>5144</v>
       </c>
       <c r="AY18" s="31">
         <v>5137</v>
       </c>
       <c r="AZ18" s="31">
         <v>5112</v>
       </c>
       <c r="BA18" s="31">
         <v>5114</v>
       </c>
       <c r="BB18" s="33">
         <v>5105</v>
       </c>
       <c r="BC18" s="33">
         <v>5101</v>
       </c>
+      <c r="BD18" s="33">
+        <v>5078</v>
+      </c>
     </row>
-    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>12268</v>
       </c>
       <c r="C19" s="9">
         <v>12259</v>
       </c>
       <c r="D19" s="9">
         <v>12241</v>
       </c>
       <c r="E19" s="9">
         <v>12216</v>
       </c>
       <c r="F19" s="9">
         <v>12199</v>
       </c>
       <c r="G19" s="9">
         <v>12196</v>
       </c>
       <c r="H19" s="9">
         <v>12180</v>
       </c>
       <c r="I19" s="9">
@@ -11848,52 +12039,55 @@
       </c>
       <c r="AV19" s="31">
         <v>11640</v>
       </c>
       <c r="AW19" s="8">
         <v>11608</v>
       </c>
       <c r="AX19" s="39">
         <v>11590</v>
       </c>
       <c r="AY19" s="31">
         <v>11586</v>
       </c>
       <c r="AZ19" s="31">
         <v>11566</v>
       </c>
       <c r="BA19" s="31">
         <v>11553</v>
       </c>
       <c r="BB19" s="33">
         <v>11543</v>
       </c>
       <c r="BC19" s="33">
         <v>11537</v>
       </c>
+      <c r="BD19" s="33">
+        <v>11508</v>
+      </c>
     </row>
-    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>10553</v>
       </c>
       <c r="C20" s="9">
         <v>10523</v>
       </c>
       <c r="D20" s="9">
         <v>10509</v>
       </c>
       <c r="E20" s="9">
         <v>10486</v>
       </c>
       <c r="F20" s="9">
         <v>10463</v>
       </c>
       <c r="G20" s="9">
         <v>10442</v>
       </c>
       <c r="H20" s="9">
         <v>10429</v>
       </c>
       <c r="I20" s="9">
@@ -12015,52 +12209,55 @@
       </c>
       <c r="AV20" s="31">
         <v>9513</v>
       </c>
       <c r="AW20" s="8">
         <v>9501</v>
       </c>
       <c r="AX20" s="39">
         <v>9475</v>
       </c>
       <c r="AY20" s="31">
         <v>9460</v>
       </c>
       <c r="AZ20" s="31">
         <v>9440</v>
       </c>
       <c r="BA20" s="31">
         <v>9403</v>
       </c>
       <c r="BB20" s="33">
         <v>9379</v>
       </c>
       <c r="BC20" s="33">
         <v>9345</v>
       </c>
+      <c r="BD20" s="33">
+        <v>9305</v>
+      </c>
     </row>
-    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="9">
         <v>36143</v>
       </c>
       <c r="C21" s="9">
         <v>36132</v>
       </c>
       <c r="D21" s="9">
         <v>36128</v>
       </c>
       <c r="E21" s="9">
         <v>36134</v>
       </c>
       <c r="F21" s="9">
         <v>36161</v>
       </c>
       <c r="G21" s="9">
         <v>36186</v>
       </c>
       <c r="H21" s="9">
         <v>36164</v>
       </c>
       <c r="I21" s="9">
@@ -12182,52 +12379,55 @@
       </c>
       <c r="AV21" s="31">
         <v>36495</v>
       </c>
       <c r="AW21" s="8">
         <v>36498</v>
       </c>
       <c r="AX21" s="39">
         <v>36523</v>
       </c>
       <c r="AY21" s="31">
         <v>36534</v>
       </c>
       <c r="AZ21" s="31">
         <v>36547</v>
       </c>
       <c r="BA21" s="31">
         <v>36602</v>
       </c>
       <c r="BB21" s="33">
         <v>36668</v>
       </c>
       <c r="BC21" s="33">
         <v>36752</v>
       </c>
+      <c r="BD21" s="33">
+        <v>36742</v>
+      </c>
     </row>
-    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9">
         <v>11248</v>
       </c>
       <c r="C22" s="9">
         <v>11226</v>
       </c>
       <c r="D22" s="9">
         <v>11191</v>
       </c>
       <c r="E22" s="9">
         <v>11166</v>
       </c>
       <c r="F22" s="9">
         <v>11148</v>
       </c>
       <c r="G22" s="9">
         <v>11124</v>
       </c>
       <c r="H22" s="9">
         <v>11108</v>
       </c>
       <c r="I22" s="9">
@@ -12349,52 +12549,55 @@
       </c>
       <c r="AV22" s="31">
         <v>10370</v>
       </c>
       <c r="AW22" s="8">
         <v>10324</v>
       </c>
       <c r="AX22" s="39">
         <v>10288</v>
       </c>
       <c r="AY22" s="31">
         <v>10251</v>
       </c>
       <c r="AZ22" s="31">
         <v>10230</v>
       </c>
       <c r="BA22" s="31">
         <v>10235</v>
       </c>
       <c r="BB22" s="33">
         <v>10215</v>
       </c>
       <c r="BC22" s="33">
         <v>10218</v>
       </c>
+      <c r="BD22" s="33">
+        <v>10190</v>
+      </c>
     </row>
-    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="9">
         <v>5013</v>
       </c>
       <c r="C23" s="9">
         <v>4998</v>
       </c>
       <c r="D23" s="9">
         <v>4994</v>
       </c>
       <c r="E23" s="9">
         <v>4983</v>
       </c>
       <c r="F23" s="9">
         <v>4972</v>
       </c>
       <c r="G23" s="9">
         <v>4966</v>
       </c>
       <c r="H23" s="9">
         <v>4963</v>
       </c>
       <c r="I23" s="9">
@@ -12516,52 +12719,55 @@
       </c>
       <c r="AV23" s="31">
         <v>4456</v>
       </c>
       <c r="AW23" s="8">
         <v>4433</v>
       </c>
       <c r="AX23" s="39">
         <v>4409</v>
       </c>
       <c r="AY23" s="31">
         <v>4401</v>
       </c>
       <c r="AZ23" s="31">
         <v>4387</v>
       </c>
       <c r="BA23" s="31">
         <v>4370</v>
       </c>
       <c r="BB23" s="33">
         <v>4361</v>
       </c>
       <c r="BC23" s="33">
         <v>4359</v>
       </c>
+      <c r="BD23" s="33">
+        <v>4345</v>
+      </c>
     </row>
-    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="9">
         <v>9061</v>
       </c>
       <c r="C24" s="9">
         <v>9035</v>
       </c>
       <c r="D24" s="9">
         <v>9025</v>
       </c>
       <c r="E24" s="9">
         <v>9008</v>
       </c>
       <c r="F24" s="9">
         <v>8985</v>
       </c>
       <c r="G24" s="9">
         <v>8978</v>
       </c>
       <c r="H24" s="9">
         <v>8963</v>
       </c>
       <c r="I24" s="9">
@@ -12683,52 +12889,55 @@
       </c>
       <c r="AV24" s="31">
         <v>8272</v>
       </c>
       <c r="AW24" s="8">
         <v>8248</v>
       </c>
       <c r="AX24" s="39">
         <v>8234</v>
       </c>
       <c r="AY24" s="31">
         <v>8186</v>
       </c>
       <c r="AZ24" s="31">
         <v>8162</v>
       </c>
       <c r="BA24" s="31">
         <v>8151</v>
       </c>
       <c r="BB24" s="33">
         <v>8120</v>
       </c>
       <c r="BC24" s="33">
         <v>8103</v>
       </c>
+      <c r="BD24" s="33">
+        <v>8097</v>
+      </c>
     </row>
-    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="9">
         <v>11722</v>
       </c>
       <c r="C25" s="9">
         <v>11716</v>
       </c>
       <c r="D25" s="9">
         <v>11683</v>
       </c>
       <c r="E25" s="9">
         <v>11667</v>
       </c>
       <c r="F25" s="9">
         <v>11652</v>
       </c>
       <c r="G25" s="9">
         <v>11615</v>
       </c>
       <c r="H25" s="9">
         <v>11593</v>
       </c>
       <c r="I25" s="9">
@@ -12850,52 +13059,55 @@
       </c>
       <c r="AV25" s="31">
         <v>10770</v>
       </c>
       <c r="AW25" s="8">
         <v>10739</v>
       </c>
       <c r="AX25" s="39">
         <v>10730</v>
       </c>
       <c r="AY25" s="31">
         <v>10708</v>
       </c>
       <c r="AZ25" s="31">
         <v>10695</v>
       </c>
       <c r="BA25" s="31">
         <v>10679</v>
       </c>
       <c r="BB25" s="33">
         <v>10655</v>
       </c>
       <c r="BC25" s="33">
         <v>10647</v>
       </c>
+      <c r="BD25" s="33">
+        <v>10635</v>
+      </c>
     </row>
-    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="9">
         <v>7912</v>
       </c>
       <c r="C26" s="9">
         <v>7911</v>
       </c>
       <c r="D26" s="9">
         <v>7895</v>
       </c>
       <c r="E26" s="9">
         <v>7883</v>
       </c>
       <c r="F26" s="9">
         <v>7863</v>
       </c>
       <c r="G26" s="9">
         <v>7862</v>
       </c>
       <c r="H26" s="9">
         <v>7863</v>
       </c>
       <c r="I26" s="9">
@@ -13017,52 +13229,55 @@
       </c>
       <c r="AV26" s="31">
         <v>7171</v>
       </c>
       <c r="AW26" s="8">
         <v>7147</v>
       </c>
       <c r="AX26" s="39">
         <v>7129</v>
       </c>
       <c r="AY26" s="31">
         <v>7120</v>
       </c>
       <c r="AZ26" s="31">
         <v>7107</v>
       </c>
       <c r="BA26" s="31">
         <v>7105</v>
       </c>
       <c r="BB26" s="33">
         <v>7115</v>
       </c>
       <c r="BC26" s="33">
         <v>7095</v>
       </c>
+      <c r="BD26" s="33">
+        <v>7064</v>
+      </c>
     </row>
-    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="9">
         <v>12102</v>
       </c>
       <c r="C27" s="9">
         <v>12083</v>
       </c>
       <c r="D27" s="9">
         <v>12058</v>
       </c>
       <c r="E27" s="9">
         <v>12053</v>
       </c>
       <c r="F27" s="9">
         <v>12034</v>
       </c>
       <c r="G27" s="9">
         <v>12024</v>
       </c>
       <c r="H27" s="9">
         <v>12022</v>
       </c>
       <c r="I27" s="9">
@@ -13184,110 +13399,114 @@
       </c>
       <c r="AV27" s="31">
         <v>11383</v>
       </c>
       <c r="AW27" s="8">
         <v>11369</v>
       </c>
       <c r="AX27" s="39">
         <v>11341</v>
       </c>
       <c r="AY27" s="31">
         <v>11330</v>
       </c>
       <c r="AZ27" s="31">
         <v>11303</v>
       </c>
       <c r="BA27" s="31">
         <v>11297</v>
       </c>
       <c r="BB27" s="33">
         <v>11267</v>
       </c>
       <c r="BC27" s="33">
         <v>11251</v>
       </c>
+      <c r="BD27" s="33">
+        <v>11233</v>
+      </c>
     </row>
-    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="40" t="s">
+    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="40"/>
-[...51 lines deleted...]
-      <c r="BC28" s="40"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+      <c r="AF28" s="46"/>
+      <c r="AG28" s="46"/>
+      <c r="AH28" s="46"/>
+      <c r="AI28" s="46"/>
+      <c r="AJ28" s="46"/>
+      <c r="AK28" s="46"/>
+      <c r="AL28" s="46"/>
+      <c r="AM28" s="46"/>
+      <c r="AN28" s="46"/>
+      <c r="AO28" s="46"/>
+      <c r="AP28" s="46"/>
+      <c r="AQ28" s="46"/>
+      <c r="AR28" s="46"/>
+      <c r="AS28" s="46"/>
+      <c r="AT28" s="46"/>
+      <c r="AU28" s="46"/>
+      <c r="AV28" s="46"/>
+      <c r="AW28" s="46"/>
+      <c r="AX28" s="46"/>
+      <c r="AY28" s="46"/>
+      <c r="AZ28" s="46"/>
+      <c r="BA28" s="46"/>
+      <c r="BB28" s="46"/>
+      <c r="BC28" s="46"/>
+      <c r="BD28" s="46"/>
     </row>
-    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="9">
         <v>432347</v>
       </c>
       <c r="C29" s="9">
         <v>432074</v>
       </c>
       <c r="D29" s="9">
         <v>431608</v>
       </c>
       <c r="E29" s="9">
         <v>431433</v>
       </c>
       <c r="F29" s="9">
         <v>431186</v>
       </c>
       <c r="G29" s="9">
         <v>431039</v>
       </c>
       <c r="H29" s="9">
         <v>430821</v>
       </c>
       <c r="I29" s="9">
@@ -13409,52 +13628,55 @@
       </c>
       <c r="AV29" s="31">
         <v>424011</v>
       </c>
       <c r="AW29" s="8">
         <v>423898</v>
       </c>
       <c r="AX29" s="33">
         <v>423719</v>
       </c>
       <c r="AY29" s="8">
         <v>423604</v>
       </c>
       <c r="AZ29" s="31">
         <v>423503</v>
       </c>
       <c r="BA29" s="8">
         <v>423332</v>
       </c>
       <c r="BB29" s="23">
         <v>423182</v>
       </c>
       <c r="BC29" s="8">
         <v>422924</v>
       </c>
+      <c r="BD29" s="8">
+        <v>422753</v>
+      </c>
     </row>
-    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="9">
         <v>140489</v>
       </c>
       <c r="C30" s="9">
         <v>140577</v>
       </c>
       <c r="D30" s="9">
         <v>140622</v>
       </c>
       <c r="E30" s="9">
         <v>140662</v>
       </c>
       <c r="F30" s="9">
         <v>140760</v>
       </c>
       <c r="G30" s="9">
         <v>140787</v>
       </c>
       <c r="H30" s="9">
         <v>140950</v>
       </c>
       <c r="I30" s="9">
@@ -13576,52 +13798,55 @@
       </c>
       <c r="AV30" s="31">
         <v>147895</v>
       </c>
       <c r="AW30" s="8">
         <v>148061</v>
       </c>
       <c r="AX30" s="33">
         <v>148256</v>
       </c>
       <c r="AY30" s="8">
         <v>148419</v>
       </c>
       <c r="AZ30" s="31">
         <v>148516</v>
       </c>
       <c r="BA30" s="8">
         <v>148596</v>
       </c>
       <c r="BB30" s="23">
         <v>148711</v>
       </c>
       <c r="BC30" s="8">
         <v>148767</v>
       </c>
+      <c r="BD30" s="8">
+        <v>148976</v>
+      </c>
     </row>
-    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="9">
         <v>19682</v>
       </c>
       <c r="C31" s="9">
         <v>19664</v>
       </c>
       <c r="D31" s="9">
         <v>19626</v>
       </c>
       <c r="E31" s="9">
         <v>19612</v>
       </c>
       <c r="F31" s="9">
         <v>19586</v>
       </c>
       <c r="G31" s="9">
         <v>19579</v>
       </c>
       <c r="H31" s="9">
         <v>19559</v>
       </c>
       <c r="I31" s="9">
@@ -13743,52 +13968,55 @@
       </c>
       <c r="AV31" s="31">
         <v>18291</v>
       </c>
       <c r="AW31" s="8">
         <v>18250</v>
       </c>
       <c r="AX31" s="33">
         <v>18257</v>
       </c>
       <c r="AY31" s="8">
         <v>18245</v>
       </c>
       <c r="AZ31" s="31">
         <v>18241</v>
       </c>
       <c r="BA31" s="8">
         <v>18203</v>
       </c>
       <c r="BB31" s="23">
         <v>18200</v>
       </c>
       <c r="BC31" s="8">
         <v>18175</v>
       </c>
+      <c r="BD31" s="8">
+        <v>18154</v>
+      </c>
     </row>
-    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="9">
         <v>18725</v>
       </c>
       <c r="C32" s="9">
         <v>18696</v>
       </c>
       <c r="D32" s="9">
         <v>18664</v>
       </c>
       <c r="E32" s="9">
         <v>18630</v>
       </c>
       <c r="F32" s="9">
         <v>18609</v>
       </c>
       <c r="G32" s="9">
         <v>18566</v>
       </c>
       <c r="H32" s="9">
         <v>18540</v>
       </c>
       <c r="I32" s="9">
@@ -13910,52 +14138,55 @@
       </c>
       <c r="AV32" s="31">
         <v>18234</v>
       </c>
       <c r="AW32" s="8">
         <v>18211</v>
       </c>
       <c r="AX32" s="33">
         <v>18201</v>
       </c>
       <c r="AY32" s="8">
         <v>18193</v>
       </c>
       <c r="AZ32" s="31">
         <v>18177</v>
       </c>
       <c r="BA32" s="8">
         <v>18189</v>
       </c>
       <c r="BB32" s="23">
         <v>18194</v>
       </c>
       <c r="BC32" s="8">
         <v>18188</v>
       </c>
+      <c r="BD32" s="8">
+        <v>18175</v>
+      </c>
     </row>
-    <row r="33" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9">
         <v>65042</v>
       </c>
       <c r="C33" s="9">
         <v>65028</v>
       </c>
       <c r="D33" s="9">
         <v>64892</v>
       </c>
       <c r="E33" s="9">
         <v>64873</v>
       </c>
       <c r="F33" s="9">
         <v>64846</v>
       </c>
       <c r="G33" s="9">
         <v>65050</v>
       </c>
       <c r="H33" s="9">
         <v>64993</v>
       </c>
       <c r="I33" s="9">
@@ -14077,52 +14308,55 @@
       </c>
       <c r="AV33" s="31">
         <v>64625</v>
       </c>
       <c r="AW33" s="8">
         <v>64647</v>
       </c>
       <c r="AX33" s="33">
         <v>64570</v>
       </c>
       <c r="AY33" s="8">
         <v>64597</v>
       </c>
       <c r="AZ33" s="31">
         <v>64601</v>
       </c>
       <c r="BA33" s="8">
         <v>64568</v>
       </c>
       <c r="BB33" s="23">
         <v>64524</v>
       </c>
       <c r="BC33" s="8">
         <v>64487</v>
       </c>
+      <c r="BD33" s="8">
+        <v>64438</v>
+      </c>
     </row>
-    <row r="34" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="9">
         <v>6099</v>
       </c>
       <c r="C34" s="9">
         <v>6090</v>
       </c>
       <c r="D34" s="9">
         <v>6078</v>
       </c>
       <c r="E34" s="9">
         <v>6078</v>
       </c>
       <c r="F34" s="9">
         <v>6080</v>
       </c>
       <c r="G34" s="9">
         <v>6077</v>
       </c>
       <c r="H34" s="9">
         <v>6070</v>
       </c>
       <c r="I34" s="9">
@@ -14244,52 +14478,55 @@
       </c>
       <c r="AV34" s="31">
         <v>5607</v>
       </c>
       <c r="AW34" s="8">
         <v>5587</v>
       </c>
       <c r="AX34" s="33">
         <v>5579</v>
       </c>
       <c r="AY34" s="8">
         <v>5563</v>
       </c>
       <c r="AZ34" s="31">
         <v>5568</v>
       </c>
       <c r="BA34" s="8">
         <v>5558</v>
       </c>
       <c r="BB34" s="23">
         <v>5552</v>
       </c>
       <c r="BC34" s="8">
         <v>5550</v>
       </c>
+      <c r="BD34" s="8">
+        <v>5522</v>
+      </c>
     </row>
-    <row r="35" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="9">
         <v>6470</v>
       </c>
       <c r="C35" s="9">
         <v>6456</v>
       </c>
       <c r="D35" s="9">
         <v>6454</v>
       </c>
       <c r="E35" s="9">
         <v>6444</v>
       </c>
       <c r="F35" s="9">
         <v>6423</v>
       </c>
       <c r="G35" s="9">
         <v>6418</v>
       </c>
       <c r="H35" s="9">
         <v>6415</v>
       </c>
       <c r="I35" s="9">
@@ -14411,52 +14648,55 @@
       </c>
       <c r="AV35" s="31">
         <v>5765</v>
       </c>
       <c r="AW35" s="8">
         <v>5747</v>
       </c>
       <c r="AX35" s="33">
         <v>5719</v>
       </c>
       <c r="AY35" s="8">
         <v>5692</v>
       </c>
       <c r="AZ35" s="31">
         <v>5660</v>
       </c>
       <c r="BA35" s="8">
         <v>5643</v>
       </c>
       <c r="BB35" s="23">
         <v>5620</v>
       </c>
       <c r="BC35" s="8">
         <v>5594</v>
       </c>
+      <c r="BD35" s="8">
+        <v>5586</v>
+      </c>
     </row>
-    <row r="36" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="9">
         <v>17902</v>
       </c>
       <c r="C36" s="9">
         <v>17871</v>
       </c>
       <c r="D36" s="9">
         <v>17831</v>
       </c>
       <c r="E36" s="9">
         <v>17826</v>
       </c>
       <c r="F36" s="9">
         <v>17780</v>
       </c>
       <c r="G36" s="9">
         <v>17753</v>
       </c>
       <c r="H36" s="9">
         <v>17713</v>
       </c>
       <c r="I36" s="9">
@@ -14578,52 +14818,55 @@
       </c>
       <c r="AV36" s="31">
         <v>16440</v>
       </c>
       <c r="AW36" s="8">
         <v>16411</v>
       </c>
       <c r="AX36" s="33">
         <v>16396</v>
       </c>
       <c r="AY36" s="8">
         <v>16344</v>
       </c>
       <c r="AZ36" s="31">
         <v>16336</v>
       </c>
       <c r="BA36" s="8">
         <v>16316</v>
       </c>
       <c r="BB36" s="23">
         <v>16290</v>
       </c>
       <c r="BC36" s="8">
         <v>16242</v>
       </c>
+      <c r="BD36" s="8">
+        <v>16209</v>
+      </c>
     </row>
-    <row r="37" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>8447</v>
       </c>
       <c r="C37" s="9">
         <v>8433</v>
       </c>
       <c r="D37" s="9">
         <v>8415</v>
       </c>
       <c r="E37" s="9">
         <v>8405</v>
       </c>
       <c r="F37" s="9">
         <v>8392</v>
       </c>
       <c r="G37" s="9">
         <v>8358</v>
       </c>
       <c r="H37" s="9">
         <v>8334</v>
       </c>
       <c r="I37" s="9">
@@ -14745,52 +14988,55 @@
       </c>
       <c r="AV37" s="31">
         <v>7746</v>
       </c>
       <c r="AW37" s="8">
         <v>7739</v>
       </c>
       <c r="AX37" s="33">
         <v>7717</v>
       </c>
       <c r="AY37" s="8">
         <v>7699</v>
       </c>
       <c r="AZ37" s="31">
         <v>7683</v>
       </c>
       <c r="BA37" s="8">
         <v>7657</v>
       </c>
       <c r="BB37" s="23">
         <v>7659</v>
       </c>
       <c r="BC37" s="8">
         <v>7653</v>
       </c>
+      <c r="BD37" s="8">
+        <v>7644</v>
+      </c>
     </row>
-    <row r="38" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="9">
         <v>5352</v>
       </c>
       <c r="C38" s="9">
         <v>5340</v>
       </c>
       <c r="D38" s="9">
         <v>5332</v>
       </c>
       <c r="E38" s="9">
         <v>5336</v>
       </c>
       <c r="F38" s="9">
         <v>5325</v>
       </c>
       <c r="G38" s="9">
         <v>5303</v>
       </c>
       <c r="H38" s="9">
         <v>5300</v>
       </c>
       <c r="I38" s="9">
@@ -14912,52 +15158,55 @@
       </c>
       <c r="AV38" s="31">
         <v>4697</v>
       </c>
       <c r="AW38" s="8">
         <v>4698</v>
       </c>
       <c r="AX38" s="33">
         <v>4690</v>
       </c>
       <c r="AY38" s="8">
         <v>4680</v>
       </c>
       <c r="AZ38" s="31">
         <v>4667</v>
       </c>
       <c r="BA38" s="8">
         <v>4650</v>
       </c>
       <c r="BB38" s="23">
         <v>4636</v>
       </c>
       <c r="BC38" s="8">
         <v>4631</v>
       </c>
+      <c r="BD38" s="8">
+        <v>4622</v>
+      </c>
     </row>
-    <row r="39" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="9">
         <v>22303</v>
       </c>
       <c r="C39" s="9">
         <v>22282</v>
       </c>
       <c r="D39" s="9">
         <v>22243</v>
       </c>
       <c r="E39" s="9">
         <v>22228</v>
       </c>
       <c r="F39" s="9">
         <v>22196</v>
       </c>
       <c r="G39" s="9">
         <v>22164</v>
       </c>
       <c r="H39" s="9">
         <v>22151</v>
       </c>
       <c r="I39" s="9">
@@ -15079,52 +15328,55 @@
       </c>
       <c r="AV39" s="31">
         <v>20996</v>
       </c>
       <c r="AW39" s="8">
         <v>20983</v>
       </c>
       <c r="AX39" s="33">
         <v>20961</v>
       </c>
       <c r="AY39" s="8">
         <v>20953</v>
       </c>
       <c r="AZ39" s="31">
         <v>20939</v>
       </c>
       <c r="BA39" s="8">
         <v>20926</v>
       </c>
       <c r="BB39" s="23">
         <v>20888</v>
       </c>
       <c r="BC39" s="8">
         <v>20881</v>
       </c>
+      <c r="BD39" s="8">
+        <v>20843</v>
+      </c>
     </row>
-    <row r="40" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="9">
         <v>5377</v>
       </c>
       <c r="C40" s="9">
         <v>5351</v>
       </c>
       <c r="D40" s="9">
         <v>5347</v>
       </c>
       <c r="E40" s="9">
         <v>5353</v>
       </c>
       <c r="F40" s="9">
         <v>5340</v>
       </c>
       <c r="G40" s="9">
         <v>5324</v>
       </c>
       <c r="H40" s="9">
         <v>5319</v>
       </c>
       <c r="I40" s="9">
@@ -15246,52 +15498,55 @@
       </c>
       <c r="AV40" s="31">
         <v>4748</v>
       </c>
       <c r="AW40" s="8">
         <v>4736</v>
       </c>
       <c r="AX40" s="33">
         <v>4728</v>
       </c>
       <c r="AY40" s="8">
         <v>4721</v>
       </c>
       <c r="AZ40" s="31">
         <v>4701</v>
       </c>
       <c r="BA40" s="8">
         <v>4696</v>
       </c>
       <c r="BB40" s="23">
         <v>4691</v>
       </c>
       <c r="BC40" s="8">
         <v>4677</v>
       </c>
+      <c r="BD40" s="8">
+        <v>4666</v>
+      </c>
     </row>
-    <row r="41" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="9">
         <v>12581</v>
       </c>
       <c r="C41" s="9">
         <v>12578</v>
       </c>
       <c r="D41" s="9">
         <v>12543</v>
       </c>
       <c r="E41" s="9">
         <v>12527</v>
       </c>
       <c r="F41" s="9">
         <v>12515</v>
       </c>
       <c r="G41" s="9">
         <v>12509</v>
       </c>
       <c r="H41" s="9">
         <v>12479</v>
       </c>
       <c r="I41" s="9">
@@ -15413,52 +15668,55 @@
       </c>
       <c r="AV41" s="31">
         <v>11869</v>
       </c>
       <c r="AW41" s="8">
         <v>11832</v>
       </c>
       <c r="AX41" s="33">
         <v>11811</v>
       </c>
       <c r="AY41" s="8">
         <v>11799</v>
       </c>
       <c r="AZ41" s="31">
         <v>11797</v>
       </c>
       <c r="BA41" s="8">
         <v>11780</v>
       </c>
       <c r="BB41" s="23">
         <v>11764</v>
       </c>
       <c r="BC41" s="8">
         <v>11737</v>
       </c>
+      <c r="BD41" s="8">
+        <v>11713</v>
+      </c>
     </row>
-    <row r="42" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="9">
         <v>10506</v>
       </c>
       <c r="C42" s="9">
         <v>10490</v>
       </c>
       <c r="D42" s="9">
         <v>10464</v>
       </c>
       <c r="E42" s="9">
         <v>10453</v>
       </c>
       <c r="F42" s="9">
         <v>10430</v>
       </c>
       <c r="G42" s="9">
         <v>10419</v>
       </c>
       <c r="H42" s="9">
         <v>10400</v>
       </c>
       <c r="I42" s="9">
@@ -15580,52 +15838,55 @@
       </c>
       <c r="AV42" s="31">
         <v>9370</v>
       </c>
       <c r="AW42" s="8">
         <v>9361</v>
       </c>
       <c r="AX42" s="33">
         <v>9310</v>
       </c>
       <c r="AY42" s="8">
         <v>9282</v>
       </c>
       <c r="AZ42" s="31">
         <v>9266</v>
       </c>
       <c r="BA42" s="8">
         <v>9225</v>
       </c>
       <c r="BB42" s="23">
         <v>9198</v>
       </c>
       <c r="BC42" s="8">
         <v>9197</v>
       </c>
+      <c r="BD42" s="8">
+        <v>9172</v>
+      </c>
     </row>
-    <row r="43" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B43" s="9">
         <v>37085</v>
       </c>
       <c r="C43" s="9">
         <v>37051</v>
       </c>
       <c r="D43" s="9">
         <v>37054</v>
       </c>
       <c r="E43" s="9">
         <v>37051</v>
       </c>
       <c r="F43" s="9">
         <v>37029</v>
       </c>
       <c r="G43" s="9">
         <v>37018</v>
       </c>
       <c r="H43" s="9">
         <v>37001</v>
       </c>
       <c r="I43" s="9">
@@ -15747,52 +16008,55 @@
       </c>
       <c r="AV43" s="31">
         <v>36903</v>
       </c>
       <c r="AW43" s="8">
         <v>36896</v>
       </c>
       <c r="AX43" s="33">
         <v>36890</v>
       </c>
       <c r="AY43" s="8">
         <v>36922</v>
       </c>
       <c r="AZ43" s="31">
         <v>36944</v>
       </c>
       <c r="BA43" s="8">
         <v>36968</v>
       </c>
       <c r="BB43" s="23">
         <v>36997</v>
       </c>
       <c r="BC43" s="8">
         <v>37024</v>
       </c>
+      <c r="BD43" s="8">
+        <v>37074</v>
+      </c>
     </row>
-    <row r="44" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="9">
         <v>11318</v>
       </c>
       <c r="C44" s="9">
         <v>11300</v>
       </c>
       <c r="D44" s="9">
         <v>11271</v>
       </c>
       <c r="E44" s="9">
         <v>11262</v>
       </c>
       <c r="F44" s="9">
         <v>11240</v>
       </c>
       <c r="G44" s="9">
         <v>11215</v>
       </c>
       <c r="H44" s="9">
         <v>11206</v>
       </c>
       <c r="I44" s="9">
@@ -15914,52 +16178,55 @@
       </c>
       <c r="AV44" s="31">
         <v>10240</v>
       </c>
       <c r="AW44" s="8">
         <v>10206</v>
       </c>
       <c r="AX44" s="33">
         <v>10183</v>
       </c>
       <c r="AY44" s="8">
         <v>10137</v>
       </c>
       <c r="AZ44" s="31">
         <v>10110</v>
       </c>
       <c r="BA44" s="8">
         <v>10088</v>
       </c>
       <c r="BB44" s="23">
         <v>10065</v>
       </c>
       <c r="BC44" s="8">
         <v>10033</v>
       </c>
+      <c r="BD44" s="8">
+        <v>9989</v>
+      </c>
     </row>
-    <row r="45" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="9">
         <v>4443</v>
       </c>
       <c r="C45" s="9">
         <v>4432</v>
       </c>
       <c r="D45" s="9">
         <v>4417</v>
       </c>
       <c r="E45" s="9">
         <v>4405</v>
       </c>
       <c r="F45" s="9">
         <v>4402</v>
       </c>
       <c r="G45" s="9">
         <v>4404</v>
       </c>
       <c r="H45" s="9">
         <v>4376</v>
       </c>
       <c r="I45" s="9">
@@ -16081,52 +16348,55 @@
       </c>
       <c r="AV45" s="31">
         <v>3709</v>
       </c>
       <c r="AW45" s="8">
         <v>3703</v>
       </c>
       <c r="AX45" s="33">
         <v>3676</v>
       </c>
       <c r="AY45" s="8">
         <v>3665</v>
       </c>
       <c r="AZ45" s="31">
         <v>3661</v>
       </c>
       <c r="BA45" s="8">
         <v>3653</v>
       </c>
       <c r="BB45" s="23">
         <v>3635</v>
       </c>
       <c r="BC45" s="8">
         <v>3628</v>
       </c>
+      <c r="BD45" s="8">
+        <v>3606</v>
+      </c>
     </row>
-    <row r="46" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="9">
         <v>8838</v>
       </c>
       <c r="C46" s="9">
         <v>8812</v>
       </c>
       <c r="D46" s="9">
         <v>8791</v>
       </c>
       <c r="E46" s="9">
         <v>8769</v>
       </c>
       <c r="F46" s="9">
         <v>8745</v>
       </c>
       <c r="G46" s="9">
         <v>8739</v>
       </c>
       <c r="H46" s="9">
         <v>8699</v>
       </c>
       <c r="I46" s="9">
@@ -16248,52 +16518,55 @@
       </c>
       <c r="AV46" s="31">
         <v>7882</v>
       </c>
       <c r="AW46" s="8">
         <v>7877</v>
       </c>
       <c r="AX46" s="33">
         <v>7858</v>
       </c>
       <c r="AY46" s="8">
         <v>7837</v>
       </c>
       <c r="AZ46" s="31">
         <v>7827</v>
       </c>
       <c r="BA46" s="8">
         <v>7828</v>
       </c>
       <c r="BB46" s="23">
         <v>7808</v>
       </c>
       <c r="BC46" s="8">
         <v>7791</v>
       </c>
+      <c r="BD46" s="8">
+        <v>7763</v>
+      </c>
     </row>
-    <row r="47" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="23">
         <v>11828</v>
       </c>
       <c r="C47" s="23">
         <v>11807</v>
       </c>
       <c r="D47" s="23">
         <v>11778</v>
       </c>
       <c r="E47" s="23">
         <v>11759</v>
       </c>
       <c r="F47" s="23">
         <v>11755</v>
       </c>
       <c r="G47" s="23">
         <v>11645</v>
       </c>
       <c r="H47" s="23">
         <v>11628</v>
       </c>
       <c r="I47" s="23">
@@ -16415,52 +16688,55 @@
       </c>
       <c r="AV47" s="31">
         <v>10806</v>
       </c>
       <c r="AW47" s="8">
         <v>10794</v>
       </c>
       <c r="AX47" s="33">
         <v>10787</v>
       </c>
       <c r="AY47" s="8">
         <v>10743</v>
       </c>
       <c r="AZ47" s="31">
         <v>10739</v>
       </c>
       <c r="BA47" s="8">
         <v>10728</v>
       </c>
       <c r="BB47" s="23">
         <v>10706</v>
       </c>
       <c r="BC47" s="8">
         <v>10674</v>
       </c>
+      <c r="BD47" s="8">
+        <v>10665</v>
+      </c>
     </row>
-    <row r="48" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="23">
         <v>7652</v>
       </c>
       <c r="C48" s="23">
         <v>7637</v>
       </c>
       <c r="D48" s="23">
         <v>7630</v>
       </c>
       <c r="E48" s="23">
         <v>7611</v>
       </c>
       <c r="F48" s="23">
         <v>7599</v>
       </c>
       <c r="G48" s="23">
         <v>7587</v>
       </c>
       <c r="H48" s="23">
         <v>7569</v>
       </c>
       <c r="I48" s="23">
@@ -16582,52 +16858,55 @@
       </c>
       <c r="AV48" s="31">
         <v>6798</v>
       </c>
       <c r="AW48" s="8">
         <v>6778</v>
       </c>
       <c r="AX48" s="33">
         <v>6759</v>
       </c>
       <c r="AY48" s="8">
         <v>6753</v>
       </c>
       <c r="AZ48" s="31">
         <v>6738</v>
       </c>
       <c r="BA48" s="8">
         <v>6739</v>
       </c>
       <c r="BB48" s="23">
         <v>6741</v>
       </c>
       <c r="BC48" s="8">
         <v>6721</v>
       </c>
+      <c r="BD48" s="8">
+        <v>6690</v>
+      </c>
     </row>
-    <row r="49" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="24">
         <v>12208</v>
       </c>
       <c r="C49" s="24">
         <v>12179</v>
       </c>
       <c r="D49" s="24">
         <v>12156</v>
       </c>
       <c r="E49" s="24">
         <v>12149</v>
       </c>
       <c r="F49" s="24">
         <v>12134</v>
       </c>
       <c r="G49" s="24">
         <v>12124</v>
       </c>
       <c r="H49" s="24">
         <v>12119</v>
       </c>
       <c r="I49" s="24">
@@ -16749,321 +17028,324 @@
       </c>
       <c r="AV49" s="15">
         <v>11390</v>
       </c>
       <c r="AW49" s="15">
         <v>11381</v>
       </c>
       <c r="AX49" s="34">
         <v>11371</v>
       </c>
       <c r="AY49" s="15">
         <v>11360</v>
       </c>
       <c r="AZ49" s="15">
         <v>11332</v>
       </c>
       <c r="BA49" s="15">
         <v>11321</v>
       </c>
       <c r="BB49" s="24">
         <v>11303</v>
       </c>
       <c r="BC49" s="15">
         <v>11274</v>
       </c>
+      <c r="BD49" s="15">
+        <v>11246</v>
+      </c>
     </row>
-    <row r="50" spans="1:55" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="10"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
     </row>
-    <row r="51" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="19"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
-    <row r="52" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
     </row>
-    <row r="53" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="9"/>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="9"/>
       <c r="X53" s="9"/>
       <c r="Y53" s="9"/>
       <c r="Z53" s="9"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
     </row>
-    <row r="54" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:56" x14ac:dyDescent="0.25">
       <c r="A54" s="28"/>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="22"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
       <c r="AE54" s="23"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
     </row>
-    <row r="55" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="22"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
       <c r="AC55" s="9"/>
       <c r="AD55" s="9"/>
       <c r="AE55" s="23"/>
       <c r="AF55" s="9"/>
       <c r="AG55" s="9"/>
     </row>
-    <row r="56" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:56" x14ac:dyDescent="0.25">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="22"/>
       <c r="O56" s="22"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
       <c r="AC56" s="9"/>
       <c r="AD56" s="9"/>
       <c r="AE56" s="23"/>
       <c r="AF56" s="9"/>
       <c r="AG56" s="9"/>
     </row>
-    <row r="57" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N57" s="27"/>
       <c r="O57" s="27"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="27"/>
       <c r="R57" s="27"/>
       <c r="S57" s="27"/>
       <c r="T57" s="27"/>
       <c r="U57" s="27"/>
       <c r="V57" s="27"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="27"/>
       <c r="Z57" s="27"/>
       <c r="AA57" s="27"/>
       <c r="AB57" s="27"/>
       <c r="AC57" s="27"/>
       <c r="AD57" s="27"/>
       <c r="AE57" s="27"/>
       <c r="AF57" s="27"/>
       <c r="AG57" s="27"/>
     </row>
-    <row r="58" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
     </row>
-    <row r="59" spans="1:55" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:56" x14ac:dyDescent="0.25">
       <c r="N59" s="27"/>
       <c r="O59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="27"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="27"/>
       <c r="Z59" s="27"/>
       <c r="AA59" s="27"/>
       <c r="AB59" s="27"/>
       <c r="AC59" s="27"/>
       <c r="AD59" s="27"/>
       <c r="AE59" s="27"/>
       <c r="AF59" s="27"/>
       <c r="AG59" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B6:BC6"/>
-    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B2:BD2"/>
+    <mergeCell ref="AX4:BD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B2:BC2"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="B6:BD6"/>
+    <mergeCell ref="B28:BD28"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>By gender</vt:lpstr>