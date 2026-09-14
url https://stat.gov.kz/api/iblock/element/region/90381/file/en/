--- v4 (2026-08-17)
+++ v5 (2026-09-14)
@@ -1,72 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="135" windowWidth="18765" windowHeight="12435"/>
+    <workbookView xWindow="45" yWindow="2190" windowWidth="16155" windowHeight="10095"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-    <sheet name="By gender" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="By gender" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="106">
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <t>April 1</t>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
     <t>July 1</t>
   </si>
   <si>
     <t>August 1</t>
   </si>
   <si>
     <t xml:space="preserve">September 1 </t>
   </si>
   <si>
@@ -149,56 +153,274 @@
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Kostanay сity</t>
   </si>
   <si>
     <t xml:space="preserve">Amangeldi </t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>The population the Kostanay Region by gender*</t>
   </si>
   <si>
     <t xml:space="preserve">Kamysti </t>
   </si>
   <si>
     <t>January 1</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of people living in a given area at a specific point in time
+</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>SIC code  - 611101</t>
+  </si>
+  <si>
+    <t>CATO code</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>391000000</t>
+  </si>
+  <si>
+    <t>391600000</t>
+  </si>
+  <si>
+    <t>392000000</t>
+  </si>
+  <si>
+    <t>392400000</t>
+  </si>
+  <si>
+    <t>393200000</t>
+  </si>
+  <si>
+    <t>393400000</t>
+  </si>
+  <si>
+    <t>393600000</t>
+  </si>
+  <si>
+    <t>394000000</t>
+  </si>
+  <si>
+    <t>394200000</t>
+  </si>
+  <si>
+    <t>394400000</t>
+  </si>
+  <si>
+    <t>394800000</t>
+  </si>
+  <si>
+    <t>395000000</t>
+  </si>
+  <si>
+    <t>395200000</t>
+  </si>
+  <si>
+    <t>395400000</t>
+  </si>
+  <si>
+    <t>395600000</t>
+  </si>
+  <si>
+    <t>395800000</t>
+  </si>
+  <si>
+    <t>396200000</t>
+  </si>
+  <si>
+    <t>396400000</t>
+  </si>
+  <si>
+    <t>396600000</t>
+  </si>
+  <si>
+    <t>396800000</t>
+  </si>
+  <si>
+    <t>«-» – no case</t>
+  </si>
+  <si>
+    <t>«0.0» – insignificant value</t>
+  </si>
+  <si>
+    <t>«...» – no data available</t>
+  </si>
+  <si>
+    <t>«х» – data is confidential</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Division of Social and Demographic Statistics</t>
+  </si>
+  <si>
+    <t>Krokhina Tatyana</t>
+  </si>
+  <si>
+    <t>+7 7142 535724</t>
+  </si>
+  <si>
+    <t>t.krokhina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Useful Links</t>
+  </si>
+  <si>
+    <t>Date of Last Update</t>
+  </si>
+  <si>
+    <t>Date of Next Update</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28251&amp;year=2026&amp;name=87363&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/89e/iikuyfjgakou1ciqts75trgwgt2w67gg/Methodology%20for%20calculating%20population%20size%20and%20structure%20indicators.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="12" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+  </numFmts>
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -231,60 +453,184 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -329,57 +675,97 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -440,101 +826,196 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="16">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Название 2" xfId="6"/>
+    <cellStyle name="Нейтральный 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="15"/>
+    <cellStyle name="Обычный 2 3" xfId="8"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="9"/>
+    <cellStyle name="Обычный 3 3" xfId="13"/>
+    <cellStyle name="Обычный 4" xfId="10"/>
+    <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
+    <cellStyle name="Примечание 2" xfId="11"/>
+    <cellStyle name="Финансовый 2" xfId="12"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -779,16592 +1260,17921 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/89e/iikuyfjgakou1ciqts75trgwgt2w67gg/Methodology%20for%20calculating%20population%20size%20and%20structure%20indicators.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28251&amp;year=2026&amp;name=87363&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AO6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="40"/>
+    <col min="5" max="5" width="10.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="40"/>
+    <col min="7" max="7" width="10.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="44.28515625" style="40" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="40" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="44.28515625" style="40" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="40" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="44.28515625" style="40" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="40" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="44.28515625" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="40" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="44.28515625" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="40" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="44.28515625" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="40" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="44.28515625" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="40" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="40" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="40" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="40" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="40" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="44.28515625" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="44.28515625" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="44.28515625" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="44.28515625" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="44.28515625" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="40" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="44.28515625" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="40" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="44.28515625" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="40" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="44.28515625" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="40" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="44.28515625" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="40" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="44.28515625" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="40" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="44.28515625" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="40" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="44.28515625" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="40" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="44.28515625" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="40" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="44.28515625" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="40" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="44.28515625" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="40" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="44.28515625" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="40" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="44.28515625" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="40" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="44.28515625" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="40" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="44.28515625" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="40" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="44.28515625" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="40" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="44.28515625" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="40" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="44.28515625" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="40" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="44.28515625" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="40" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="44.28515625" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="40" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="44.28515625" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="40" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="44.28515625" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="40" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="44.28515625" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="40" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="44.28515625" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="40" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="44.28515625" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="40" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="44.28515625" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="40" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="44.28515625" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="40" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="44.28515625" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="40" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="44.28515625" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="40" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="44.28515625" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="40" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="44.28515625" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="40" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="44.28515625" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="40" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="44.28515625" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="40" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="44.28515625" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="40" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="44.28515625" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="40" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="44.28515625" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="40" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="44.28515625" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="40" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="44.28515625" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="40" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="44.28515625" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="40" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="44.28515625" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="40" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="44.28515625" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="40" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="44.28515625" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="40" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="44.28515625" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="40" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="44.28515625" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="40" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="44.28515625" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="40" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="44.28515625" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="40" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="44.28515625" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="40" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="44.28515625" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="40" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="42">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="45">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="46"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="46"/>
+    </row>
+    <row r="10" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="46"/>
+      <c r="G10" s="48"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="68" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="46"/>
+    </row>
+    <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="51">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="52"/>
+      <c r="B22" s="52"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="52"/>
+      <c r="B23" s="52"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="52"/>
+      <c r="B24" s="52"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="52"/>
+      <c r="B25" s="52"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="52"/>
+      <c r="B26" s="52"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="52"/>
+      <c r="B27" s="52"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="52"/>
+      <c r="B28" s="52"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="53"/>
+      <c r="B29" s="53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="40" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="40" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="40" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="40" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="40" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="40" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="4.42578125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="40" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="40" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="64"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="54" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="54" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="54" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="54" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="54" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="54"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="56"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="65" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BF62"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="AU6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BD6"/>
       <selection pane="topRight" activeCell="B6" sqref="B6:BD6"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6:BD6"/>
-      <selection pane="bottomRight" activeCell="B36" sqref="B36:BD36"/>
+      <selection pane="bottomRight" activeCell="C28" sqref="C28:BF28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="20" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="11" style="20" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="20" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="10" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="11" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="14" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="15" width="8.85546875" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="16" max="22" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="11" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="8.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="28" max="34" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="10.42578125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="39" max="39" width="9.140625" style="20" collapsed="1"/>
+    <col min="40" max="46" width="9.140625" style="20"/>
+    <col min="47" max="47" width="10.42578125" style="20" customWidth="1"/>
+    <col min="48" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C2" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="47"/>
-[...52 lines deleted...]
-      <c r="BD2" s="47"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
+      <c r="AH2" s="73"/>
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
+      <c r="AL2" s="73"/>
+      <c r="AM2" s="73"/>
+      <c r="AN2" s="73"/>
+      <c r="AO2" s="73"/>
+      <c r="AP2" s="73"/>
+      <c r="AQ2" s="73"/>
+      <c r="AR2" s="73"/>
+      <c r="AS2" s="73"/>
+      <c r="AT2" s="73"/>
+      <c r="AU2" s="73"/>
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="73"/>
+      <c r="AY2" s="73"/>
+      <c r="AZ2" s="73"/>
+      <c r="BA2" s="73"/>
+      <c r="BB2" s="73"/>
+      <c r="BC2" s="73"/>
+      <c r="BD2" s="73"/>
+      <c r="BE2" s="73"/>
+      <c r="BF2" s="73"/>
     </row>
-    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B3" s="3"/>
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BD3" s="4" t="s">
+      <c r="M3" s="3"/>
+      <c r="BF3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="78">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="79">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="78">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44">
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="78"/>
+      <c r="AM4" s="74">
         <v>2025</v>
       </c>
-      <c r="AM4" s="44"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44">
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="80"/>
+      <c r="AY4" s="74">
         <v>2026</v>
       </c>
-      <c r="AY4" s="44"/>
-[...4 lines deleted...]
-      <c r="BD4" s="44"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
     </row>
-    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="29" t="s">
+    <row r="5" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="72"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="32" t="s">
+      <c r="O5" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="Z5" s="29" t="s">
+      <c r="AA5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AA5" s="29" t="s">
+      <c r="AB5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="29" t="s">
+      <c r="AC5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="29" t="s">
+      <c r="AD5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AD5" s="29" t="s">
+      <c r="AE5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="30" t="s">
+      <c r="AF5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AF5" s="30" t="s">
+      <c r="AG5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="29" t="s">
+      <c r="AH5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AH5" s="30" t="s">
+      <c r="AI5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AI5" s="29" t="s">
+      <c r="AJ5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AJ5" s="29" t="s">
+      <c r="AK5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AK5" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AL5" s="29" t="s">
+      <c r="AM5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AM5" s="29" t="s">
+      <c r="AN5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="29" t="s">
+      <c r="AO5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="29" t="s">
+      <c r="AP5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AP5" s="29" t="s">
+      <c r="AQ5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AQ5" s="30" t="s">
+      <c r="AR5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AR5" s="30" t="s">
+      <c r="AS5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AS5" s="29" t="s">
+      <c r="AT5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AT5" s="30" t="s">
+      <c r="AU5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AU5" s="29" t="s">
+      <c r="AV5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AV5" s="29" t="s">
+      <c r="AW5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AW5" s="38" t="s">
+      <c r="AX5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="AX5" s="29" t="s">
+      <c r="AY5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AY5" s="29" t="s">
+      <c r="AZ5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="29" t="s">
+      <c r="BA5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="29" t="s">
+      <c r="BB5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="BB5" s="29" t="s">
+      <c r="BC5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="BC5" s="30" t="s">
+      <c r="BD5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="BD5" s="30" t="s">
+      <c r="BE5" s="30" t="s">
         <v>5</v>
       </c>
+      <c r="BF5" s="29" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="48"/>
-[...52 lines deleted...]
-      <c r="BD6" s="48"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
+      <c r="AN6" s="75"/>
+      <c r="AO6" s="75"/>
+      <c r="AP6" s="75"/>
+      <c r="AQ6" s="75"/>
+      <c r="AR6" s="75"/>
+      <c r="AS6" s="75"/>
+      <c r="AT6" s="75"/>
+      <c r="AU6" s="75"/>
+      <c r="AV6" s="75"/>
+      <c r="AW6" s="75"/>
+      <c r="AX6" s="75"/>
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
     </row>
-    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="8">
+      <c r="C7" s="8">
         <v>835686</v>
       </c>
-      <c r="C7" s="9">
+      <c r="D7" s="9">
         <v>835230</v>
       </c>
-      <c r="D7" s="9">
+      <c r="E7" s="9">
         <v>834485</v>
       </c>
-      <c r="E7" s="9">
+      <c r="F7" s="9">
         <v>834196</v>
       </c>
-      <c r="F7" s="9">
+      <c r="G7" s="9">
         <v>833857</v>
       </c>
-      <c r="G7" s="9">
+      <c r="H7" s="9">
         <v>833630</v>
       </c>
-      <c r="H7" s="9">
+      <c r="I7" s="9">
         <v>833270</v>
       </c>
-      <c r="I7" s="8">
+      <c r="J7" s="8">
         <v>832843</v>
       </c>
-      <c r="J7" s="8">
+      <c r="K7" s="8">
         <v>832449</v>
       </c>
-      <c r="K7" s="10">
+      <c r="L7" s="10">
         <v>832445</v>
       </c>
-      <c r="L7" s="8">
+      <c r="M7" s="8">
         <v>832277</v>
       </c>
-      <c r="M7" s="8">
+      <c r="N7" s="8">
         <v>832172</v>
       </c>
-      <c r="N7" s="8">
+      <c r="O7" s="8">
         <v>832234</v>
       </c>
-      <c r="O7" s="8">
+      <c r="P7" s="8">
         <v>831978</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="8">
         <v>831977</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="8">
         <v>831835</v>
       </c>
-      <c r="R7" s="8">
+      <c r="S7" s="8">
         <v>831803</v>
       </c>
-      <c r="S7" s="8">
+      <c r="T7" s="8">
         <v>831860</v>
       </c>
-      <c r="T7" s="8">
+      <c r="U7" s="8">
         <v>831593</v>
       </c>
-      <c r="U7" s="8">
+      <c r="V7" s="8">
         <v>831102</v>
       </c>
-      <c r="V7" s="8">
+      <c r="W7" s="8">
         <v>830655</v>
       </c>
-      <c r="W7" s="8">
+      <c r="X7" s="8">
         <v>830466</v>
       </c>
-      <c r="X7" s="8">
+      <c r="Y7" s="8">
         <v>830367</v>
       </c>
-      <c r="Y7" s="8">
+      <c r="Z7" s="8">
         <v>830289</v>
       </c>
-      <c r="Z7" s="8">
+      <c r="AA7" s="8">
         <v>829984</v>
       </c>
-      <c r="AA7" s="8">
+      <c r="AB7" s="8">
         <v>829473</v>
       </c>
-      <c r="AB7" s="8">
+      <c r="AC7" s="8">
         <v>829245</v>
       </c>
-      <c r="AC7" s="8">
+      <c r="AD7" s="8">
         <v>828785</v>
       </c>
-      <c r="AD7" s="8">
+      <c r="AE7" s="8">
         <v>828687</v>
       </c>
-      <c r="AE7" s="23">
+      <c r="AF7" s="23">
         <v>828339</v>
       </c>
-      <c r="AF7" s="9">
+      <c r="AG7" s="9">
         <v>827899</v>
       </c>
-      <c r="AG7" s="9">
+      <c r="AH7" s="9">
         <v>827492</v>
       </c>
-      <c r="AH7" s="9">
+      <c r="AI7" s="9">
         <v>827142</v>
       </c>
-      <c r="AI7" s="9">
+      <c r="AJ7" s="9">
         <v>826602</v>
       </c>
-      <c r="AJ7" s="9">
+      <c r="AK7" s="9">
         <v>826100</v>
       </c>
-      <c r="AK7" s="31">
+      <c r="AL7" s="31">
         <v>825735</v>
       </c>
-      <c r="AL7" s="33">
+      <c r="AM7" s="33">
         <v>825597</v>
       </c>
-      <c r="AM7" s="23">
+      <c r="AN7" s="23">
         <v>825201</v>
       </c>
-      <c r="AN7" s="23">
+      <c r="AO7" s="23">
         <v>824917</v>
       </c>
-      <c r="AO7" s="9">
+      <c r="AP7" s="9">
         <v>824624</v>
       </c>
-      <c r="AP7" s="31">
+      <c r="AQ7" s="31">
         <v>824482</v>
       </c>
-      <c r="AQ7" s="33">
+      <c r="AR7" s="33">
         <v>824100</v>
       </c>
-      <c r="AR7" s="31">
+      <c r="AS7" s="31">
         <v>823589</v>
       </c>
-      <c r="AS7" s="35">
+      <c r="AT7" s="35">
         <v>823115</v>
       </c>
-      <c r="AT7" s="33">
+      <c r="AU7" s="33">
         <v>822711</v>
       </c>
-      <c r="AU7" s="26">
+      <c r="AV7" s="26">
         <v>822379</v>
       </c>
-      <c r="AV7" s="31">
+      <c r="AW7" s="31">
         <v>822008</v>
       </c>
-      <c r="AW7" s="33">
+      <c r="AX7" s="33">
         <v>821761</v>
       </c>
-      <c r="AX7" s="33">
+      <c r="AY7" s="33">
         <v>821473</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AZ7" s="31">
         <v>821235</v>
       </c>
-      <c r="AZ7" s="31">
+      <c r="BA7" s="31">
         <v>820992</v>
       </c>
-      <c r="BA7" s="31">
+      <c r="BB7" s="31">
         <v>820605</v>
       </c>
-      <c r="BB7" s="31">
+      <c r="BC7" s="31">
         <v>820294</v>
       </c>
-      <c r="BC7" s="33">
+      <c r="BD7" s="33">
         <v>819999</v>
       </c>
-      <c r="BD7" s="33">
+      <c r="BE7" s="33">
         <v>819617</v>
       </c>
+      <c r="BF7" s="8">
+        <v>819117</v>
+      </c>
     </row>
-    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="8">
+      <c r="C8" s="8">
         <v>261368</v>
       </c>
-      <c r="C8" s="8">
+      <c r="D8" s="8">
         <v>261545</v>
       </c>
-      <c r="D8" s="8">
+      <c r="E8" s="8">
         <v>261716</v>
       </c>
-      <c r="E8" s="8">
+      <c r="F8" s="8">
         <v>261889</v>
       </c>
-      <c r="F8" s="8">
+      <c r="G8" s="8">
         <v>262169</v>
       </c>
-      <c r="G8" s="8">
+      <c r="H8" s="8">
         <v>262258</v>
       </c>
-      <c r="H8" s="8">
+      <c r="I8" s="8">
         <v>262549</v>
       </c>
-      <c r="I8" s="8">
+      <c r="J8" s="8">
         <v>262783</v>
       </c>
-      <c r="J8" s="8">
+      <c r="K8" s="8">
         <v>263044</v>
       </c>
-      <c r="K8" s="10">
+      <c r="L8" s="10">
         <v>263432</v>
       </c>
-      <c r="L8" s="8">
+      <c r="M8" s="8">
         <v>263766</v>
       </c>
-      <c r="M8" s="8">
+      <c r="N8" s="8">
         <v>264193</v>
       </c>
-      <c r="N8" s="8">
+      <c r="O8" s="8">
         <v>264474</v>
       </c>
-      <c r="O8" s="8">
+      <c r="P8" s="8">
         <v>264706</v>
       </c>
-      <c r="P8" s="8">
+      <c r="Q8" s="8">
         <v>264960</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="8">
         <v>265186</v>
       </c>
-      <c r="R8" s="8">
+      <c r="S8" s="8">
         <v>265504</v>
       </c>
-      <c r="S8" s="8">
+      <c r="T8" s="8">
         <v>265718</v>
       </c>
-      <c r="T8" s="8">
+      <c r="U8" s="8">
         <v>266086</v>
       </c>
-      <c r="U8" s="8">
+      <c r="V8" s="8">
         <v>266472</v>
       </c>
-      <c r="V8" s="8">
+      <c r="W8" s="8">
         <v>266857</v>
       </c>
-      <c r="W8" s="8">
+      <c r="X8" s="8">
         <v>267077</v>
       </c>
-      <c r="X8" s="8">
+      <c r="Y8" s="8">
         <v>267509</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Z8" s="8">
         <v>267855</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="AA8" s="8">
         <v>268164</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AB8" s="8">
         <v>268478</v>
       </c>
-      <c r="AB8" s="8">
+      <c r="AC8" s="8">
         <v>268892</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AD8" s="8">
         <v>269152</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AE8" s="8">
         <v>269480</v>
       </c>
-      <c r="AE8" s="23">
+      <c r="AF8" s="23">
         <v>269687</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="AG8" s="9">
         <v>269962</v>
       </c>
-      <c r="AG8" s="9">
+      <c r="AH8" s="9">
         <v>270391</v>
       </c>
-      <c r="AH8" s="9">
+      <c r="AI8" s="9">
         <v>270921</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="AJ8" s="9">
         <v>271282</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="AK8" s="9">
         <v>271755</v>
       </c>
-      <c r="AK8" s="31">
+      <c r="AL8" s="31">
         <v>272174</v>
       </c>
-      <c r="AL8" s="33">
+      <c r="AM8" s="33">
         <v>272753</v>
       </c>
-      <c r="AM8" s="23">
+      <c r="AN8" s="23">
         <v>273277</v>
       </c>
-      <c r="AN8" s="23">
+      <c r="AO8" s="23">
         <v>273666</v>
       </c>
-      <c r="AO8" s="9">
+      <c r="AP8" s="9">
         <v>273955</v>
       </c>
-      <c r="AP8" s="31">
+      <c r="AQ8" s="31">
         <v>274287</v>
       </c>
-      <c r="AQ8" s="33">
+      <c r="AR8" s="33">
         <v>274577</v>
       </c>
-      <c r="AR8" s="31">
+      <c r="AS8" s="31">
         <v>274897</v>
       </c>
-      <c r="AS8" s="35">
+      <c r="AT8" s="35">
         <v>275130</v>
       </c>
-      <c r="AT8" s="33">
+      <c r="AU8" s="33">
         <v>275629</v>
       </c>
-      <c r="AU8" s="26">
+      <c r="AV8" s="26">
         <v>276090</v>
       </c>
-      <c r="AV8" s="31">
+      <c r="AW8" s="31">
         <v>276412</v>
       </c>
-      <c r="AW8" s="33">
+      <c r="AX8" s="33">
         <v>276752</v>
       </c>
-      <c r="AX8" s="33">
+      <c r="AY8" s="33">
         <v>277064</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AZ8" s="31">
         <v>277437</v>
       </c>
-      <c r="AZ8" s="31">
+      <c r="BA8" s="31">
         <v>277686</v>
       </c>
-      <c r="BA8" s="31">
+      <c r="BB8" s="31">
         <v>277757</v>
       </c>
-      <c r="BB8" s="31">
+      <c r="BC8" s="31">
         <v>277963</v>
       </c>
-      <c r="BC8" s="33">
+      <c r="BD8" s="33">
         <v>278128</v>
       </c>
-      <c r="BD8" s="33">
+      <c r="BE8" s="33">
         <v>278555</v>
       </c>
+      <c r="BF8" s="8">
+        <v>278842</v>
+      </c>
     </row>
-    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="8">
+      <c r="C9" s="8">
         <v>38928</v>
       </c>
-      <c r="C9" s="8">
+      <c r="D9" s="8">
         <v>38874</v>
       </c>
-      <c r="D9" s="8">
+      <c r="E9" s="8">
         <v>38794</v>
       </c>
-      <c r="E9" s="8">
+      <c r="F9" s="8">
         <v>38795</v>
       </c>
-      <c r="F9" s="8">
+      <c r="G9" s="8">
         <v>38772</v>
       </c>
-      <c r="G9" s="8">
+      <c r="H9" s="8">
         <v>38746</v>
       </c>
-      <c r="H9" s="8">
+      <c r="I9" s="8">
         <v>38733</v>
       </c>
-      <c r="I9" s="8">
+      <c r="J9" s="8">
         <v>38682</v>
       </c>
-      <c r="J9" s="8">
+      <c r="K9" s="8">
         <v>38613</v>
       </c>
-      <c r="K9" s="10">
+      <c r="L9" s="10">
         <v>38563</v>
       </c>
-      <c r="L9" s="8">
+      <c r="M9" s="8">
         <v>38517</v>
       </c>
-      <c r="M9" s="8">
+      <c r="N9" s="8">
         <v>38446</v>
       </c>
-      <c r="N9" s="8">
+      <c r="O9" s="8">
         <v>38436</v>
       </c>
-      <c r="O9" s="8">
+      <c r="P9" s="8">
         <v>38384</v>
       </c>
-      <c r="P9" s="8">
+      <c r="Q9" s="8">
         <v>38364</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="8">
         <v>38319</v>
       </c>
-      <c r="R9" s="8">
+      <c r="S9" s="8">
         <v>38312</v>
       </c>
-      <c r="S9" s="8">
+      <c r="T9" s="8">
         <v>38322</v>
       </c>
-      <c r="T9" s="8">
+      <c r="U9" s="8">
         <v>38268</v>
       </c>
-      <c r="U9" s="8">
+      <c r="V9" s="8">
         <v>38218</v>
       </c>
-      <c r="V9" s="8">
+      <c r="W9" s="8">
         <v>38131</v>
       </c>
-      <c r="W9" s="8">
+      <c r="X9" s="8">
         <v>38093</v>
       </c>
-      <c r="X9" s="8">
+      <c r="Y9" s="8">
         <v>38066</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Z9" s="8">
         <v>38065</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="AA9" s="8">
         <v>38008</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AB9" s="8">
         <v>37989</v>
       </c>
-      <c r="AB9" s="8">
+      <c r="AC9" s="8">
         <v>37918</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AD9" s="8">
         <v>37868</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AE9" s="8">
         <v>37802</v>
       </c>
-      <c r="AE9" s="23">
+      <c r="AF9" s="23">
         <v>37742</v>
       </c>
-      <c r="AF9" s="9">
+      <c r="AG9" s="9">
         <v>37674</v>
       </c>
-      <c r="AG9" s="9">
+      <c r="AH9" s="9">
         <v>37534</v>
       </c>
-      <c r="AH9" s="9">
+      <c r="AI9" s="9">
         <v>37437</v>
       </c>
-      <c r="AI9" s="9">
+      <c r="AJ9" s="9">
         <v>37323</v>
       </c>
-      <c r="AJ9" s="9">
+      <c r="AK9" s="9">
         <v>37196</v>
       </c>
-      <c r="AK9" s="31">
+      <c r="AL9" s="31">
         <v>37140</v>
       </c>
-      <c r="AL9" s="33">
+      <c r="AM9" s="33">
         <v>37082</v>
       </c>
-      <c r="AM9" s="23">
+      <c r="AN9" s="23">
         <v>36981</v>
       </c>
-      <c r="AN9" s="23">
+      <c r="AO9" s="23">
         <v>36919</v>
       </c>
-      <c r="AO9" s="9">
+      <c r="AP9" s="9">
         <v>36835</v>
       </c>
-      <c r="AP9" s="31">
+      <c r="AQ9" s="31">
         <v>36799</v>
       </c>
-      <c r="AQ9" s="33">
+      <c r="AR9" s="33">
         <v>36697</v>
       </c>
-      <c r="AR9" s="31">
+      <c r="AS9" s="31">
         <v>36646</v>
       </c>
-      <c r="AS9" s="35">
+      <c r="AT9" s="35">
         <v>36556</v>
       </c>
-      <c r="AT9" s="33">
+      <c r="AU9" s="33">
         <v>36392</v>
       </c>
-      <c r="AU9" s="26">
+      <c r="AV9" s="26">
         <v>36313</v>
       </c>
-      <c r="AV9" s="31">
+      <c r="AW9" s="31">
         <v>36193</v>
       </c>
-      <c r="AW9" s="33">
+      <c r="AX9" s="33">
         <v>36131</v>
       </c>
-      <c r="AX9" s="33">
+      <c r="AY9" s="33">
         <v>36153</v>
       </c>
-      <c r="AY9" s="31">
+      <c r="AZ9" s="31">
         <v>36115</v>
       </c>
-      <c r="AZ9" s="31">
+      <c r="BA9" s="31">
         <v>36076</v>
       </c>
-      <c r="BA9" s="31">
+      <c r="BB9" s="31">
         <v>35968</v>
       </c>
-      <c r="BB9" s="31">
+      <c r="BC9" s="31">
         <v>35961</v>
       </c>
-      <c r="BC9" s="33">
+      <c r="BD9" s="33">
         <v>35919</v>
       </c>
-      <c r="BD9" s="33">
+      <c r="BE9" s="33">
         <v>35885</v>
       </c>
+      <c r="BF9" s="8">
+        <v>35783</v>
+      </c>
     </row>
-    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="8">
+      <c r="C10" s="8">
         <v>35214</v>
       </c>
-      <c r="C10" s="8">
+      <c r="D10" s="8">
         <v>35177</v>
       </c>
-      <c r="D10" s="8">
+      <c r="E10" s="8">
         <v>35118</v>
       </c>
-      <c r="E10" s="8">
+      <c r="F10" s="8">
         <v>35047</v>
       </c>
-      <c r="F10" s="8">
+      <c r="G10" s="8">
         <v>35016</v>
       </c>
-      <c r="G10" s="8">
+      <c r="H10" s="8">
         <v>34949</v>
       </c>
-      <c r="H10" s="8">
+      <c r="I10" s="8">
         <v>34894</v>
       </c>
-      <c r="I10" s="8">
+      <c r="J10" s="8">
         <v>34871</v>
       </c>
-      <c r="J10" s="8">
+      <c r="K10" s="8">
         <v>34836</v>
       </c>
-      <c r="K10" s="10">
+      <c r="L10" s="10">
         <v>34775</v>
       </c>
-      <c r="L10" s="8">
+      <c r="M10" s="8">
         <v>34779</v>
       </c>
-      <c r="M10" s="8">
+      <c r="N10" s="8">
         <v>34766</v>
       </c>
-      <c r="N10" s="8">
+      <c r="O10" s="8">
         <v>34782</v>
       </c>
-      <c r="O10" s="8">
+      <c r="P10" s="8">
         <v>34797</v>
       </c>
-      <c r="P10" s="8">
+      <c r="Q10" s="8">
         <v>34759</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="8">
         <v>34720</v>
       </c>
-      <c r="R10" s="8">
+      <c r="S10" s="8">
         <v>34721</v>
       </c>
-      <c r="S10" s="8">
+      <c r="T10" s="8">
         <v>34712</v>
       </c>
-      <c r="T10" s="8">
+      <c r="U10" s="8">
         <v>34715</v>
       </c>
-      <c r="U10" s="8">
+      <c r="V10" s="8">
         <v>34714</v>
       </c>
-      <c r="V10" s="8">
+      <c r="W10" s="8">
         <v>34674</v>
       </c>
-      <c r="W10" s="8">
+      <c r="X10" s="8">
         <v>34648</v>
       </c>
-      <c r="X10" s="8">
+      <c r="Y10" s="8">
         <v>34677</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Z10" s="8">
         <v>34635</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="AA10" s="8">
         <v>34630</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AB10" s="8">
         <v>34616</v>
       </c>
-      <c r="AB10" s="8">
+      <c r="AC10" s="8">
         <v>34618</v>
       </c>
-      <c r="AC10" s="8">
+      <c r="AD10" s="8">
         <v>34624</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AE10" s="8">
         <v>34610</v>
       </c>
-      <c r="AE10" s="23">
+      <c r="AF10" s="23">
         <v>34579</v>
       </c>
-      <c r="AF10" s="9">
+      <c r="AG10" s="9">
         <v>34565</v>
       </c>
-      <c r="AG10" s="9">
+      <c r="AH10" s="9">
         <v>34552</v>
       </c>
-      <c r="AH10" s="9">
+      <c r="AI10" s="9">
         <v>34535</v>
       </c>
-      <c r="AI10" s="9">
+      <c r="AJ10" s="9">
         <v>34534</v>
       </c>
-      <c r="AJ10" s="9">
+      <c r="AK10" s="9">
         <v>34516</v>
       </c>
-      <c r="AK10" s="31">
+      <c r="AL10" s="31">
         <v>34495</v>
       </c>
-      <c r="AL10" s="33">
+      <c r="AM10" s="33">
         <v>34473</v>
       </c>
-      <c r="AM10" s="23">
+      <c r="AN10" s="23">
         <v>34451</v>
       </c>
-      <c r="AN10" s="23">
+      <c r="AO10" s="23">
         <v>34439</v>
       </c>
-      <c r="AO10" s="9">
+      <c r="AP10" s="9">
         <v>34453</v>
       </c>
-      <c r="AP10" s="31">
+      <c r="AQ10" s="31">
         <v>34466</v>
       </c>
-      <c r="AQ10" s="33">
+      <c r="AR10" s="33">
         <v>34404</v>
       </c>
-      <c r="AR10" s="31">
+      <c r="AS10" s="31">
         <v>34387</v>
       </c>
-      <c r="AS10" s="35">
+      <c r="AT10" s="35">
         <v>34407</v>
       </c>
-      <c r="AT10" s="33">
+      <c r="AU10" s="33">
         <v>34407</v>
       </c>
-      <c r="AU10" s="26">
+      <c r="AV10" s="26">
         <v>34360</v>
       </c>
-      <c r="AV10" s="31">
+      <c r="AW10" s="31">
         <v>34320</v>
       </c>
-      <c r="AW10" s="33">
+      <c r="AX10" s="33">
         <v>34300</v>
       </c>
-      <c r="AX10" s="33">
+      <c r="AY10" s="33">
         <v>34280</v>
       </c>
-      <c r="AY10" s="31">
+      <c r="AZ10" s="31">
         <v>34263</v>
       </c>
-      <c r="AZ10" s="31">
+      <c r="BA10" s="31">
         <v>34237</v>
       </c>
-      <c r="BA10" s="31">
+      <c r="BB10" s="31">
         <v>34245</v>
       </c>
-      <c r="BB10" s="31">
+      <c r="BC10" s="31">
         <v>34257</v>
       </c>
-      <c r="BC10" s="33">
+      <c r="BD10" s="33">
         <v>34235</v>
       </c>
-      <c r="BD10" s="33">
+      <c r="BE10" s="33">
         <v>34214</v>
       </c>
+      <c r="BF10" s="8">
+        <v>34147</v>
+      </c>
     </row>
-    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="8">
+      <c r="C11" s="8">
         <v>123776</v>
       </c>
-      <c r="C11" s="8">
+      <c r="D11" s="8">
         <v>123747</v>
       </c>
-      <c r="D11" s="8">
+      <c r="E11" s="8">
         <v>123546</v>
       </c>
-      <c r="E11" s="8">
+      <c r="F11" s="8">
         <v>123520</v>
       </c>
-      <c r="F11" s="8">
+      <c r="G11" s="8">
         <v>123423</v>
       </c>
-      <c r="G11" s="8">
+      <c r="H11" s="8">
         <v>123730</v>
       </c>
-      <c r="H11" s="8">
+      <c r="I11" s="8">
         <v>123600</v>
       </c>
-      <c r="I11" s="8">
+      <c r="J11" s="8">
         <v>123492</v>
       </c>
-      <c r="J11" s="8">
+      <c r="K11" s="8">
         <v>123457</v>
       </c>
-      <c r="K11" s="10">
+      <c r="L11" s="10">
         <v>123809</v>
       </c>
-      <c r="L11" s="8">
+      <c r="M11" s="8">
         <v>123798</v>
       </c>
-      <c r="M11" s="8">
+      <c r="N11" s="8">
         <v>123808</v>
       </c>
-      <c r="N11" s="8">
+      <c r="O11" s="8">
         <v>123896</v>
       </c>
-      <c r="O11" s="8">
+      <c r="P11" s="8">
         <v>123858</v>
       </c>
-      <c r="P11" s="8">
+      <c r="Q11" s="8">
         <v>123856</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="8">
         <v>123805</v>
       </c>
-      <c r="R11" s="8">
+      <c r="S11" s="8">
         <v>123704</v>
       </c>
-      <c r="S11" s="8">
+      <c r="T11" s="8">
         <v>123644</v>
       </c>
-      <c r="T11" s="8">
+      <c r="U11" s="8">
         <v>123538</v>
       </c>
-      <c r="U11" s="8">
+      <c r="V11" s="8">
         <v>123451</v>
       </c>
-      <c r="V11" s="8">
+      <c r="W11" s="8">
         <v>123428</v>
       </c>
-      <c r="W11" s="8">
+      <c r="X11" s="8">
         <v>123433</v>
       </c>
-      <c r="X11" s="8">
+      <c r="Y11" s="8">
         <v>123477</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Z11" s="8">
         <v>123525</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="AA11" s="8">
         <v>123536</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AB11" s="8">
         <v>123489</v>
       </c>
-      <c r="AB11" s="8">
+      <c r="AC11" s="8">
         <v>123507</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AD11" s="8">
         <v>123421</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AE11" s="8">
         <v>123376</v>
       </c>
-      <c r="AE11" s="23">
+      <c r="AF11" s="23">
         <v>123331</v>
       </c>
-      <c r="AF11" s="9">
+      <c r="AG11" s="9">
         <v>123240</v>
       </c>
-      <c r="AG11" s="9">
+      <c r="AH11" s="9">
         <v>123236</v>
       </c>
-      <c r="AH11" s="9">
+      <c r="AI11" s="9">
         <v>123180</v>
       </c>
-      <c r="AI11" s="9">
+      <c r="AJ11" s="9">
         <v>123154</v>
       </c>
-      <c r="AJ11" s="9">
+      <c r="AK11" s="9">
         <v>123151</v>
       </c>
-      <c r="AK11" s="31">
+      <c r="AL11" s="31">
         <v>123258</v>
       </c>
-      <c r="AL11" s="33">
+      <c r="AM11" s="33">
         <v>123352</v>
       </c>
-      <c r="AM11" s="23">
+      <c r="AN11" s="23">
         <v>123337</v>
       </c>
-      <c r="AN11" s="23">
+      <c r="AO11" s="23">
         <v>123298</v>
       </c>
-      <c r="AO11" s="9">
+      <c r="AP11" s="9">
         <v>123269</v>
       </c>
-      <c r="AP11" s="31">
+      <c r="AQ11" s="31">
         <v>123273</v>
       </c>
-      <c r="AQ11" s="33">
+      <c r="AR11" s="33">
         <v>123283</v>
       </c>
-      <c r="AR11" s="31">
+      <c r="AS11" s="31">
         <v>123220</v>
       </c>
-      <c r="AS11" s="35">
+      <c r="AT11" s="35">
         <v>123268</v>
       </c>
-      <c r="AT11" s="33">
+      <c r="AU11" s="33">
         <v>123284</v>
       </c>
-      <c r="AU11" s="26">
+      <c r="AV11" s="26">
         <v>123154</v>
       </c>
-      <c r="AV11" s="31">
+      <c r="AW11" s="31">
         <v>123129</v>
       </c>
-      <c r="AW11" s="33">
+      <c r="AX11" s="33">
         <v>123158</v>
       </c>
-      <c r="AX11" s="33">
+      <c r="AY11" s="33">
         <v>123071</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AZ11" s="31">
         <v>123087</v>
       </c>
-      <c r="AZ11" s="31">
+      <c r="BA11" s="31">
         <v>123089</v>
       </c>
-      <c r="BA11" s="31">
+      <c r="BB11" s="31">
         <v>123038</v>
       </c>
-      <c r="BB11" s="31">
+      <c r="BC11" s="31">
         <v>122954</v>
       </c>
-      <c r="BC11" s="33">
+      <c r="BD11" s="33">
         <v>122887</v>
       </c>
-      <c r="BD11" s="33">
+      <c r="BE11" s="33">
         <v>122791</v>
       </c>
+      <c r="BF11" s="8">
+        <v>122680</v>
+      </c>
     </row>
-    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="8">
+      <c r="C12" s="8">
         <v>12590</v>
       </c>
-      <c r="C12" s="8">
+      <c r="D12" s="8">
         <v>12575</v>
       </c>
-      <c r="D12" s="8">
+      <c r="E12" s="8">
         <v>12550</v>
       </c>
-      <c r="E12" s="8">
+      <c r="F12" s="8">
         <v>12538</v>
       </c>
-      <c r="F12" s="8">
+      <c r="G12" s="8">
         <v>12531</v>
       </c>
-      <c r="G12" s="8">
+      <c r="H12" s="8">
         <v>12530</v>
       </c>
-      <c r="H12" s="8">
+      <c r="I12" s="8">
         <v>12523</v>
       </c>
-      <c r="I12" s="8">
+      <c r="J12" s="8">
         <v>12503</v>
       </c>
-      <c r="J12" s="8">
+      <c r="K12" s="8">
         <v>12486</v>
       </c>
-      <c r="K12" s="10">
+      <c r="L12" s="10">
         <v>12471</v>
       </c>
-      <c r="L12" s="8">
+      <c r="M12" s="8">
         <v>12453</v>
       </c>
-      <c r="M12" s="8">
+      <c r="N12" s="8">
         <v>12447</v>
-      </c>
-[...1 lines deleted...]
-        <v>12434</v>
       </c>
       <c r="O12" s="8">
         <v>12434</v>
       </c>
       <c r="P12" s="8">
+        <v>12434</v>
+      </c>
+      <c r="Q12" s="8">
         <v>12417</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="8">
         <v>12397</v>
       </c>
-      <c r="R12" s="8">
+      <c r="S12" s="8">
         <v>12396</v>
       </c>
-      <c r="S12" s="8">
+      <c r="T12" s="8">
         <v>12410</v>
       </c>
-      <c r="T12" s="8">
+      <c r="U12" s="8">
         <v>12387</v>
       </c>
-      <c r="U12" s="8">
+      <c r="V12" s="8">
         <v>12376</v>
       </c>
-      <c r="V12" s="8">
+      <c r="W12" s="8">
         <v>12387</v>
       </c>
-      <c r="W12" s="8">
+      <c r="X12" s="8">
         <v>12381</v>
       </c>
-      <c r="X12" s="8">
+      <c r="Y12" s="8">
         <v>12347</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Z12" s="8">
         <v>12357</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="AA12" s="8">
         <v>12320</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AB12" s="8">
         <v>12279</v>
       </c>
-      <c r="AB12" s="8">
+      <c r="AC12" s="8">
         <v>12259</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AD12" s="8">
         <v>12245</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AE12" s="8">
         <v>12231</v>
       </c>
-      <c r="AE12" s="23">
+      <c r="AF12" s="23">
         <v>12207</v>
       </c>
-      <c r="AF12" s="9">
+      <c r="AG12" s="9">
         <v>12160</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AH12" s="9">
         <v>12136</v>
       </c>
-      <c r="AH12" s="9">
+      <c r="AI12" s="9">
         <v>12096</v>
       </c>
-      <c r="AI12" s="9">
+      <c r="AJ12" s="9">
         <v>12086</v>
       </c>
-      <c r="AJ12" s="9">
+      <c r="AK12" s="9">
         <v>12044</v>
       </c>
-      <c r="AK12" s="31">
+      <c r="AL12" s="31">
         <v>12036</v>
       </c>
-      <c r="AL12" s="33">
+      <c r="AM12" s="33">
         <v>12001</v>
       </c>
-      <c r="AM12" s="23">
+      <c r="AN12" s="23">
         <v>11998</v>
       </c>
-      <c r="AN12" s="23">
+      <c r="AO12" s="23">
         <v>11975</v>
       </c>
-      <c r="AO12" s="9">
+      <c r="AP12" s="9">
         <v>11942</v>
       </c>
-      <c r="AP12" s="31">
+      <c r="AQ12" s="31">
         <v>11913</v>
       </c>
-      <c r="AQ12" s="33">
+      <c r="AR12" s="33">
         <v>11880</v>
       </c>
-      <c r="AR12" s="31">
+      <c r="AS12" s="31">
         <v>11850</v>
       </c>
-      <c r="AS12" s="35">
+      <c r="AT12" s="35">
         <v>11812</v>
       </c>
-      <c r="AT12" s="33">
+      <c r="AU12" s="33">
         <v>11763</v>
       </c>
-      <c r="AU12" s="26">
+      <c r="AV12" s="26">
         <v>11752</v>
       </c>
-      <c r="AV12" s="31">
+      <c r="AW12" s="31">
         <v>11723</v>
       </c>
-      <c r="AW12" s="33">
+      <c r="AX12" s="33">
         <v>11699</v>
       </c>
-      <c r="AX12" s="33">
+      <c r="AY12" s="33">
         <v>11690</v>
       </c>
-      <c r="AY12" s="31">
+      <c r="AZ12" s="31">
         <v>11664</v>
       </c>
-      <c r="AZ12" s="31">
+      <c r="BA12" s="31">
         <v>11661</v>
       </c>
-      <c r="BA12" s="31">
+      <c r="BB12" s="31">
         <v>11640</v>
       </c>
-      <c r="BB12" s="31">
+      <c r="BC12" s="31">
         <v>11614</v>
       </c>
-      <c r="BC12" s="33">
+      <c r="BD12" s="33">
         <v>11596</v>
       </c>
-      <c r="BD12" s="33">
+      <c r="BE12" s="33">
         <v>11559</v>
       </c>
+      <c r="BF12" s="8">
+        <v>11557</v>
+      </c>
     </row>
-    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="8">
+      <c r="C13" s="8">
         <v>13658</v>
       </c>
-      <c r="C13" s="8">
+      <c r="D13" s="8">
         <v>13641</v>
       </c>
-      <c r="D13" s="8">
+      <c r="E13" s="8">
         <v>13631</v>
       </c>
-      <c r="E13" s="8">
+      <c r="F13" s="8">
         <v>13622</v>
       </c>
-      <c r="F13" s="8">
+      <c r="G13" s="8">
         <v>13589</v>
       </c>
-      <c r="G13" s="8">
+      <c r="H13" s="8">
         <v>13593</v>
       </c>
-      <c r="H13" s="8">
+      <c r="I13" s="8">
         <v>13582</v>
       </c>
-      <c r="I13" s="8">
+      <c r="J13" s="8">
         <v>13551</v>
       </c>
-      <c r="J13" s="8">
+      <c r="K13" s="8">
         <v>13533</v>
       </c>
-      <c r="K13" s="10">
+      <c r="L13" s="10">
         <v>13506</v>
       </c>
-      <c r="L13" s="8">
+      <c r="M13" s="8">
         <v>13506</v>
       </c>
-      <c r="M13" s="8">
+      <c r="N13" s="8">
         <v>13470</v>
       </c>
-      <c r="N13" s="8">
+      <c r="O13" s="8">
         <v>13447</v>
       </c>
-      <c r="O13" s="8">
+      <c r="P13" s="8">
         <v>13428</v>
       </c>
-      <c r="P13" s="8">
+      <c r="Q13" s="8">
         <v>13426</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="8">
         <v>13422</v>
       </c>
-      <c r="R13" s="8">
+      <c r="S13" s="8">
         <v>13425</v>
       </c>
-      <c r="S13" s="8">
+      <c r="T13" s="8">
         <v>13406</v>
       </c>
-      <c r="T13" s="8">
+      <c r="U13" s="8">
         <v>13409</v>
       </c>
-      <c r="U13" s="8">
+      <c r="V13" s="8">
         <v>13370</v>
       </c>
-      <c r="V13" s="8">
+      <c r="W13" s="8">
         <v>13330</v>
       </c>
-      <c r="W13" s="8">
+      <c r="X13" s="8">
         <v>13327</v>
       </c>
-      <c r="X13" s="8">
+      <c r="Y13" s="8">
         <v>13324</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Z13" s="8">
         <v>13286</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="AA13" s="8">
         <v>13270</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AB13" s="8">
         <v>13215</v>
       </c>
-      <c r="AB13" s="8">
+      <c r="AC13" s="8">
         <v>13185</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AD13" s="8">
         <v>13171</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AE13" s="8">
         <v>13161</v>
       </c>
-      <c r="AE13" s="23">
+      <c r="AF13" s="23">
         <v>13165</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AG13" s="9">
         <v>13125</v>
       </c>
-      <c r="AG13" s="9">
+      <c r="AH13" s="9">
         <v>13084</v>
       </c>
-      <c r="AH13" s="9">
+      <c r="AI13" s="9">
         <v>13077</v>
       </c>
-      <c r="AI13" s="9">
+      <c r="AJ13" s="9">
         <v>13030</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AK13" s="9">
         <v>12942</v>
       </c>
-      <c r="AK13" s="31">
+      <c r="AL13" s="31">
         <v>12824</v>
       </c>
-      <c r="AL13" s="33">
+      <c r="AM13" s="33">
         <v>12799</v>
       </c>
-      <c r="AM13" s="23">
+      <c r="AN13" s="23">
         <v>12708</v>
       </c>
-      <c r="AN13" s="23">
+      <c r="AO13" s="23">
         <v>12662</v>
       </c>
-      <c r="AO13" s="9">
+      <c r="AP13" s="9">
         <v>12625</v>
       </c>
-      <c r="AP13" s="31">
+      <c r="AQ13" s="31">
         <v>12601</v>
       </c>
-      <c r="AQ13" s="33">
+      <c r="AR13" s="33">
         <v>12593</v>
       </c>
-      <c r="AR13" s="31">
+      <c r="AS13" s="31">
         <v>12547</v>
       </c>
-      <c r="AS13" s="35">
+      <c r="AT13" s="35">
         <v>12511</v>
       </c>
-      <c r="AT13" s="33">
+      <c r="AU13" s="33">
         <v>12473</v>
       </c>
-      <c r="AU13" s="26">
+      <c r="AV13" s="26">
         <v>12434</v>
       </c>
-      <c r="AV13" s="31">
+      <c r="AW13" s="31">
         <v>12427</v>
       </c>
-      <c r="AW13" s="33">
+      <c r="AX13" s="33">
         <v>12402</v>
       </c>
-      <c r="AX13" s="33">
+      <c r="AY13" s="33">
         <v>12351</v>
       </c>
-      <c r="AY13" s="31">
+      <c r="AZ13" s="31">
         <v>12288</v>
       </c>
-      <c r="AZ13" s="31">
+      <c r="BA13" s="31">
         <v>12241</v>
       </c>
-      <c r="BA13" s="31">
+      <c r="BB13" s="31">
         <v>12225</v>
       </c>
-      <c r="BB13" s="31">
+      <c r="BC13" s="31">
         <v>12176</v>
       </c>
-      <c r="BC13" s="33">
+      <c r="BD13" s="33">
         <v>12136</v>
       </c>
-      <c r="BD13" s="33">
+      <c r="BE13" s="33">
         <v>12109</v>
       </c>
+      <c r="BF13" s="8">
+        <v>12077</v>
+      </c>
     </row>
-    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="8">
+      <c r="C14" s="8">
         <v>35427</v>
       </c>
-      <c r="C14" s="8">
+      <c r="D14" s="8">
         <v>35386</v>
       </c>
-      <c r="D14" s="8">
+      <c r="E14" s="8">
         <v>35305</v>
       </c>
-      <c r="E14" s="8">
+      <c r="F14" s="8">
         <v>35281</v>
       </c>
-      <c r="F14" s="8">
+      <c r="G14" s="8">
         <v>35219</v>
       </c>
-      <c r="G14" s="8">
+      <c r="H14" s="8">
         <v>35161</v>
       </c>
-      <c r="H14" s="8">
+      <c r="I14" s="8">
         <v>35116</v>
       </c>
-      <c r="I14" s="8">
+      <c r="J14" s="8">
         <v>35083</v>
       </c>
-      <c r="J14" s="8">
+      <c r="K14" s="8">
         <v>35048</v>
       </c>
-      <c r="K14" s="10">
+      <c r="L14" s="10">
         <v>34972</v>
       </c>
-      <c r="L14" s="8">
+      <c r="M14" s="8">
         <v>34910</v>
       </c>
-      <c r="M14" s="8">
+      <c r="N14" s="8">
         <v>34863</v>
       </c>
-      <c r="N14" s="8">
+      <c r="O14" s="8">
         <v>34848</v>
       </c>
-      <c r="O14" s="8">
+      <c r="P14" s="8">
         <v>34760</v>
       </c>
-      <c r="P14" s="8">
+      <c r="Q14" s="8">
         <v>34735</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="8">
         <v>34679</v>
       </c>
-      <c r="R14" s="8">
+      <c r="S14" s="8">
         <v>34626</v>
       </c>
-      <c r="S14" s="8">
+      <c r="T14" s="8">
         <v>34603</v>
       </c>
-      <c r="T14" s="8">
+      <c r="U14" s="8">
         <v>34595</v>
       </c>
-      <c r="U14" s="8">
+      <c r="V14" s="8">
         <v>34527</v>
       </c>
-      <c r="V14" s="8">
+      <c r="W14" s="8">
         <v>34453</v>
       </c>
-      <c r="W14" s="8">
+      <c r="X14" s="8">
         <v>34401</v>
       </c>
-      <c r="X14" s="8">
+      <c r="Y14" s="8">
         <v>34406</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Z14" s="8">
         <v>34322</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="AA14" s="8">
         <v>34305</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AB14" s="8">
         <v>34239</v>
       </c>
-      <c r="AB14" s="8">
+      <c r="AC14" s="8">
         <v>34150</v>
       </c>
-      <c r="AC14" s="8">
+      <c r="AD14" s="8">
         <v>34085</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AE14" s="8">
         <v>34091</v>
       </c>
-      <c r="AE14" s="23">
+      <c r="AF14" s="23">
         <v>34093</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AG14" s="9">
         <v>34047</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AH14" s="9">
         <v>33972</v>
       </c>
-      <c r="AH14" s="9">
+      <c r="AI14" s="9">
         <v>33904</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AJ14" s="9">
         <v>33812</v>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AK14" s="9">
         <v>33750</v>
       </c>
-      <c r="AK14" s="31">
+      <c r="AL14" s="31">
         <v>33646</v>
       </c>
-      <c r="AL14" s="33">
+      <c r="AM14" s="33">
         <v>33569</v>
       </c>
-      <c r="AM14" s="23">
+      <c r="AN14" s="23">
         <v>33434</v>
       </c>
-      <c r="AN14" s="23">
+      <c r="AO14" s="23">
         <v>33372</v>
       </c>
-      <c r="AO14" s="9">
+      <c r="AP14" s="9">
         <v>33287</v>
       </c>
-      <c r="AP14" s="31">
+      <c r="AQ14" s="31">
         <v>33212</v>
       </c>
-      <c r="AQ14" s="33">
+      <c r="AR14" s="33">
         <v>33130</v>
       </c>
-      <c r="AR14" s="31">
+      <c r="AS14" s="31">
         <v>33084</v>
       </c>
-      <c r="AS14" s="35">
+      <c r="AT14" s="35">
         <v>32941</v>
       </c>
-      <c r="AT14" s="33">
+      <c r="AU14" s="33">
         <v>32858</v>
       </c>
-      <c r="AU14" s="26">
+      <c r="AV14" s="26">
         <v>32792</v>
       </c>
-      <c r="AV14" s="31">
+      <c r="AW14" s="31">
         <v>32717</v>
       </c>
-      <c r="AW14" s="33">
+      <c r="AX14" s="33">
         <v>32682</v>
       </c>
-      <c r="AX14" s="33">
+      <c r="AY14" s="33">
         <v>32658</v>
       </c>
-      <c r="AY14" s="31">
+      <c r="AZ14" s="31">
         <v>32556</v>
       </c>
-      <c r="AZ14" s="31">
+      <c r="BA14" s="31">
         <v>32512</v>
       </c>
-      <c r="BA14" s="31">
+      <c r="BB14" s="31">
         <v>32462</v>
       </c>
-      <c r="BB14" s="31">
+      <c r="BC14" s="31">
         <v>32409</v>
       </c>
-      <c r="BC14" s="33">
+      <c r="BD14" s="33">
         <v>32359</v>
       </c>
-      <c r="BD14" s="33">
+      <c r="BE14" s="33">
         <v>32269</v>
       </c>
+      <c r="BF14" s="8">
+        <v>32167</v>
+      </c>
     </row>
-    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="8">
+      <c r="C15" s="8">
         <v>16876</v>
       </c>
-      <c r="C15" s="8">
+      <c r="D15" s="8">
         <v>16847</v>
       </c>
-      <c r="D15" s="8">
+      <c r="E15" s="8">
         <v>16830</v>
       </c>
-      <c r="E15" s="8">
+      <c r="F15" s="8">
         <v>16800</v>
       </c>
-      <c r="F15" s="8">
+      <c r="G15" s="8">
         <v>16775</v>
       </c>
-      <c r="G15" s="8">
+      <c r="H15" s="8">
         <v>16703</v>
       </c>
-      <c r="H15" s="8">
+      <c r="I15" s="8">
         <v>16665</v>
       </c>
-      <c r="I15" s="8">
+      <c r="J15" s="8">
         <v>16632</v>
       </c>
-      <c r="J15" s="8">
+      <c r="K15" s="8">
         <v>16588</v>
       </c>
-      <c r="K15" s="10">
+      <c r="L15" s="10">
         <v>16565</v>
       </c>
-      <c r="L15" s="8">
+      <c r="M15" s="8">
         <v>16554</v>
       </c>
-      <c r="M15" s="8">
+      <c r="N15" s="8">
         <v>16533</v>
       </c>
-      <c r="N15" s="8">
+      <c r="O15" s="8">
         <v>16501</v>
       </c>
-      <c r="O15" s="8">
+      <c r="P15" s="8">
         <v>16479</v>
       </c>
-      <c r="P15" s="8">
+      <c r="Q15" s="8">
         <v>16467</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="R15" s="8">
         <v>16462</v>
       </c>
-      <c r="R15" s="8">
+      <c r="S15" s="8">
         <v>16452</v>
       </c>
-      <c r="S15" s="8">
+      <c r="T15" s="8">
         <v>16423</v>
       </c>
-      <c r="T15" s="8">
+      <c r="U15" s="8">
         <v>16380</v>
       </c>
-      <c r="U15" s="8">
+      <c r="V15" s="8">
         <v>16336</v>
       </c>
-      <c r="V15" s="8">
+      <c r="W15" s="8">
         <v>16295</v>
       </c>
-      <c r="W15" s="8">
+      <c r="X15" s="8">
         <v>16286</v>
       </c>
-      <c r="X15" s="8">
+      <c r="Y15" s="8">
         <v>16258</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Z15" s="8">
         <v>16229</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="AA15" s="8">
         <v>16199</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AB15" s="8">
         <v>16159</v>
       </c>
-      <c r="AB15" s="8">
+      <c r="AC15" s="8">
         <v>16115</v>
       </c>
-      <c r="AC15" s="8">
+      <c r="AD15" s="8">
         <v>16077</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AE15" s="8">
         <v>16052</v>
       </c>
-      <c r="AE15" s="23">
+      <c r="AF15" s="23">
         <v>16021</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AG15" s="9">
         <v>15995</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AH15" s="9">
         <v>15952</v>
       </c>
-      <c r="AH15" s="9">
+      <c r="AI15" s="9">
         <v>15926</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AJ15" s="9">
         <v>15929</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AK15" s="9">
         <v>15903</v>
       </c>
-      <c r="AK15" s="31">
+      <c r="AL15" s="31">
         <v>15883</v>
       </c>
-      <c r="AL15" s="33">
+      <c r="AM15" s="33">
         <v>15847</v>
       </c>
-      <c r="AM15" s="23">
+      <c r="AN15" s="23">
         <v>15806</v>
       </c>
-      <c r="AN15" s="23">
+      <c r="AO15" s="23">
         <v>15763</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AP15" s="9">
         <v>15715</v>
       </c>
-      <c r="AP15" s="31">
+      <c r="AQ15" s="31">
         <v>15661</v>
       </c>
-      <c r="AQ15" s="33">
+      <c r="AR15" s="33">
         <v>15631</v>
       </c>
-      <c r="AR15" s="31">
+      <c r="AS15" s="31">
         <v>15586</v>
       </c>
-      <c r="AS15" s="35">
+      <c r="AT15" s="35">
         <v>15545</v>
       </c>
-      <c r="AT15" s="33">
+      <c r="AU15" s="33">
         <v>15509</v>
       </c>
-      <c r="AU15" s="26">
+      <c r="AV15" s="26">
         <v>15465</v>
       </c>
-      <c r="AV15" s="31">
+      <c r="AW15" s="31">
         <v>15446</v>
       </c>
-      <c r="AW15" s="33">
+      <c r="AX15" s="33">
         <v>15428</v>
       </c>
-      <c r="AX15" s="33">
+      <c r="AY15" s="33">
         <v>15388</v>
       </c>
-      <c r="AY15" s="31">
+      <c r="AZ15" s="31">
         <v>15370</v>
       </c>
-      <c r="AZ15" s="31">
+      <c r="BA15" s="31">
         <v>15351</v>
       </c>
-      <c r="BA15" s="31">
+      <c r="BB15" s="31">
         <v>15313</v>
       </c>
-      <c r="BB15" s="31">
+      <c r="BC15" s="31">
         <v>15298</v>
       </c>
-      <c r="BC15" s="33">
+      <c r="BD15" s="33">
         <v>15285</v>
       </c>
-      <c r="BD15" s="33">
+      <c r="BE15" s="33">
         <v>15261</v>
       </c>
+      <c r="BF15" s="8">
+        <v>15256</v>
+      </c>
     </row>
-    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="11" t="s">
+    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="8">
+      <c r="C16" s="8">
         <v>11016</v>
       </c>
-      <c r="C16" s="8">
+      <c r="D16" s="8">
         <v>10992</v>
       </c>
-      <c r="D16" s="8">
+      <c r="E16" s="8">
         <v>10982</v>
       </c>
-      <c r="E16" s="8">
+      <c r="F16" s="8">
         <v>10983</v>
       </c>
-      <c r="F16" s="8">
+      <c r="G16" s="8">
         <v>10958</v>
       </c>
-      <c r="G16" s="8">
+      <c r="H16" s="8">
         <v>10923</v>
       </c>
-      <c r="H16" s="8">
+      <c r="I16" s="8">
         <v>10910</v>
       </c>
-      <c r="I16" s="8">
+      <c r="J16" s="8">
         <v>10875</v>
       </c>
-      <c r="J16" s="8">
+      <c r="K16" s="8">
         <v>10840</v>
       </c>
-      <c r="K16" s="10">
+      <c r="L16" s="10">
         <v>10820</v>
       </c>
-      <c r="L16" s="8">
+      <c r="M16" s="8">
         <v>10788</v>
       </c>
-      <c r="M16" s="8">
+      <c r="N16" s="8">
         <v>10778</v>
       </c>
-      <c r="N16" s="8">
+      <c r="O16" s="8">
         <v>10762</v>
       </c>
-      <c r="O16" s="8">
+      <c r="P16" s="8">
         <v>10755</v>
       </c>
-      <c r="P16" s="8">
+      <c r="Q16" s="8">
         <v>10765</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="8">
         <v>10770</v>
       </c>
-      <c r="R16" s="8">
+      <c r="S16" s="8">
         <v>10757</v>
       </c>
-      <c r="S16" s="8">
+      <c r="T16" s="8">
         <v>10760</v>
       </c>
-      <c r="T16" s="8">
+      <c r="U16" s="8">
         <v>10757</v>
       </c>
-      <c r="U16" s="8">
+      <c r="V16" s="8">
         <v>10681</v>
       </c>
-      <c r="V16" s="8">
+      <c r="W16" s="8">
         <v>10624</v>
       </c>
-      <c r="W16" s="8">
+      <c r="X16" s="8">
         <v>10588</v>
       </c>
-      <c r="X16" s="8">
+      <c r="Y16" s="8">
         <v>10593</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Z16" s="8">
         <v>10589</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="AA16" s="8">
         <v>10561</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AB16" s="8">
         <v>10541</v>
       </c>
-      <c r="AB16" s="8">
+      <c r="AC16" s="8">
         <v>10522</v>
       </c>
-      <c r="AC16" s="8">
+      <c r="AD16" s="8">
         <v>10504</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AE16" s="8">
         <v>10496</v>
       </c>
-      <c r="AE16" s="23">
+      <c r="AF16" s="23">
         <v>10483</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AG16" s="9">
         <v>10467</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AH16" s="9">
         <v>10437</v>
       </c>
-      <c r="AH16" s="9">
+      <c r="AI16" s="9">
         <v>10398</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AJ16" s="9">
         <v>10328</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AK16" s="9">
         <v>10302</v>
       </c>
-      <c r="AK16" s="31">
+      <c r="AL16" s="31">
         <v>10251</v>
       </c>
-      <c r="AL16" s="33">
+      <c r="AM16" s="33">
         <v>10203</v>
       </c>
-      <c r="AM16" s="23">
+      <c r="AN16" s="23">
         <v>10166</v>
       </c>
-      <c r="AN16" s="23">
+      <c r="AO16" s="23">
         <v>10128</v>
       </c>
-      <c r="AO16" s="9">
+      <c r="AP16" s="9">
         <v>10131</v>
       </c>
-      <c r="AP16" s="31">
+      <c r="AQ16" s="31">
         <v>10119</v>
       </c>
-      <c r="AQ16" s="33">
+      <c r="AR16" s="33">
         <v>10083</v>
       </c>
-      <c r="AR16" s="31">
+      <c r="AS16" s="31">
         <v>10043</v>
       </c>
-      <c r="AS16" s="35">
+      <c r="AT16" s="35">
         <v>10004</v>
       </c>
-      <c r="AT16" s="33">
+      <c r="AU16" s="33">
         <v>9960</v>
       </c>
-      <c r="AU16" s="26">
+      <c r="AV16" s="26">
         <v>9894</v>
       </c>
-      <c r="AV16" s="31">
+      <c r="AW16" s="31">
         <v>9864</v>
       </c>
-      <c r="AW16" s="33">
+      <c r="AX16" s="33">
         <v>9859</v>
       </c>
-      <c r="AX16" s="33">
+      <c r="AY16" s="33">
         <v>9847</v>
       </c>
-      <c r="AY16" s="31">
+      <c r="AZ16" s="31">
         <v>9830</v>
       </c>
-      <c r="AZ16" s="31">
+      <c r="BA16" s="31">
         <v>9806</v>
       </c>
-      <c r="BA16" s="31">
+      <c r="BB16" s="31">
         <v>9785</v>
       </c>
-      <c r="BB16" s="31">
+      <c r="BC16" s="31">
         <v>9766</v>
       </c>
-      <c r="BC16" s="33">
+      <c r="BD16" s="33">
         <v>9757</v>
       </c>
-      <c r="BD16" s="33">
+      <c r="BE16" s="33">
         <v>9739</v>
       </c>
+      <c r="BF16" s="8">
+        <v>9690</v>
+      </c>
     </row>
-    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="11" t="s">
+    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="8">
+      <c r="C17" s="8">
         <v>43203</v>
       </c>
-      <c r="C17" s="8">
+      <c r="D17" s="8">
         <v>43171</v>
       </c>
-      <c r="D17" s="8">
+      <c r="E17" s="8">
         <v>43095</v>
       </c>
-      <c r="E17" s="8">
+      <c r="F17" s="8">
         <v>43048</v>
       </c>
-      <c r="F17" s="8">
+      <c r="G17" s="8">
         <v>43005</v>
       </c>
-      <c r="G17" s="8">
+      <c r="H17" s="8">
         <v>42941</v>
       </c>
-      <c r="H17" s="8">
+      <c r="I17" s="8">
         <v>42909</v>
       </c>
-      <c r="I17" s="8">
+      <c r="J17" s="8">
         <v>42877</v>
       </c>
-      <c r="J17" s="8">
+      <c r="K17" s="8">
         <v>42813</v>
       </c>
-      <c r="K17" s="10">
+      <c r="L17" s="10">
         <v>42728</v>
       </c>
-      <c r="L17" s="8">
+      <c r="M17" s="8">
         <v>42684</v>
       </c>
-      <c r="M17" s="8">
+      <c r="N17" s="8">
         <v>42640</v>
       </c>
-      <c r="N17" s="8">
+      <c r="O17" s="8">
         <v>42610</v>
       </c>
-      <c r="O17" s="8">
+      <c r="P17" s="8">
         <v>42572</v>
       </c>
-      <c r="P17" s="8">
+      <c r="Q17" s="8">
         <v>42543</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="R17" s="8">
         <v>42537</v>
       </c>
-      <c r="R17" s="8">
+      <c r="S17" s="8">
         <v>42489</v>
       </c>
-      <c r="S17" s="8">
+      <c r="T17" s="8">
         <v>42476</v>
       </c>
-      <c r="T17" s="8">
+      <c r="U17" s="8">
         <v>42416</v>
       </c>
-      <c r="U17" s="8">
+      <c r="V17" s="8">
         <v>42331</v>
       </c>
-      <c r="V17" s="8">
+      <c r="W17" s="8">
         <v>42268</v>
       </c>
-      <c r="W17" s="8">
+      <c r="X17" s="8">
         <v>42247</v>
       </c>
-      <c r="X17" s="8">
+      <c r="Y17" s="8">
         <v>42189</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Z17" s="8">
         <v>42148</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="AA17" s="8">
         <v>42086</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AB17" s="8">
         <v>41998</v>
       </c>
-      <c r="AB17" s="8">
+      <c r="AC17" s="8">
         <v>41933</v>
       </c>
-      <c r="AC17" s="8">
+      <c r="AD17" s="8">
         <v>41868</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AE17" s="8">
         <v>41847</v>
       </c>
-      <c r="AE17" s="23">
+      <c r="AF17" s="23">
         <v>41776</v>
       </c>
-      <c r="AF17" s="9">
+      <c r="AG17" s="9">
         <v>41746</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AH17" s="9">
         <v>41714</v>
       </c>
-      <c r="AH17" s="9">
+      <c r="AI17" s="9">
         <v>41639</v>
       </c>
-      <c r="AI17" s="9">
+      <c r="AJ17" s="9">
         <v>41572</v>
       </c>
-      <c r="AJ17" s="9">
+      <c r="AK17" s="9">
         <v>41504</v>
       </c>
-      <c r="AK17" s="31">
+      <c r="AL17" s="31">
         <v>41425</v>
       </c>
-      <c r="AL17" s="33">
+      <c r="AM17" s="33">
         <v>41385</v>
       </c>
-      <c r="AM17" s="23">
+      <c r="AN17" s="23">
         <v>41401</v>
       </c>
-      <c r="AN17" s="23">
+      <c r="AO17" s="23">
         <v>41357</v>
       </c>
-      <c r="AO17" s="9">
+      <c r="AP17" s="9">
         <v>41306</v>
       </c>
-      <c r="AP17" s="31">
+      <c r="AQ17" s="31">
         <v>41269</v>
       </c>
-      <c r="AQ17" s="33">
+      <c r="AR17" s="33">
         <v>41191</v>
       </c>
-      <c r="AR17" s="31">
+      <c r="AS17" s="31">
         <v>41135</v>
       </c>
-      <c r="AS17" s="35">
+      <c r="AT17" s="35">
         <v>41082</v>
       </c>
-      <c r="AT17" s="33">
+      <c r="AU17" s="33">
         <v>40993</v>
       </c>
-      <c r="AU17" s="26">
+      <c r="AV17" s="26">
         <v>40892</v>
       </c>
-      <c r="AV17" s="31">
+      <c r="AW17" s="31">
         <v>40828</v>
       </c>
-      <c r="AW17" s="33">
+      <c r="AX17" s="33">
         <v>40774</v>
       </c>
-      <c r="AX17" s="33">
+      <c r="AY17" s="33">
         <v>40735</v>
       </c>
-      <c r="AY17" s="31">
+      <c r="AZ17" s="31">
         <v>40693</v>
       </c>
-      <c r="AZ17" s="31">
+      <c r="BA17" s="31">
         <v>40669</v>
       </c>
-      <c r="BA17" s="31">
+      <c r="BB17" s="31">
         <v>40637</v>
       </c>
-      <c r="BB17" s="31">
+      <c r="BC17" s="31">
         <v>40560</v>
       </c>
-      <c r="BC17" s="33">
+      <c r="BD17" s="33">
         <v>40533</v>
       </c>
-      <c r="BD17" s="33">
+      <c r="BE17" s="33">
         <v>40454</v>
       </c>
+      <c r="BF17" s="8">
+        <v>40358</v>
+      </c>
     </row>
-    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="11" t="s">
+    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="8">
+      <c r="C18" s="8">
         <v>11149</v>
       </c>
-      <c r="C18" s="8">
+      <c r="D18" s="8">
         <v>11106</v>
       </c>
-      <c r="D18" s="8">
+      <c r="E18" s="8">
         <v>11090</v>
       </c>
-      <c r="E18" s="8">
+      <c r="F18" s="8">
         <v>11091</v>
       </c>
-      <c r="F18" s="8">
+      <c r="G18" s="8">
         <v>11074</v>
       </c>
-      <c r="G18" s="8">
+      <c r="H18" s="8">
         <v>11043</v>
       </c>
-      <c r="H18" s="8">
+      <c r="I18" s="8">
         <v>11027</v>
       </c>
-      <c r="I18" s="8">
+      <c r="J18" s="8">
         <v>11002</v>
       </c>
-      <c r="J18" s="8">
+      <c r="K18" s="8">
         <v>10965</v>
       </c>
-      <c r="K18" s="10">
+      <c r="L18" s="10">
         <v>10933</v>
       </c>
-      <c r="L18" s="8">
+      <c r="M18" s="8">
         <v>10924</v>
       </c>
-      <c r="M18" s="8">
+      <c r="N18" s="8">
         <v>10894</v>
       </c>
-      <c r="N18" s="8">
+      <c r="O18" s="8">
         <v>10878</v>
       </c>
-      <c r="O18" s="8">
+      <c r="P18" s="8">
         <v>10860</v>
       </c>
-      <c r="P18" s="8">
+      <c r="Q18" s="8">
         <v>10848</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="8">
         <v>10826</v>
       </c>
-      <c r="R18" s="8">
+      <c r="S18" s="8">
         <v>10804</v>
-      </c>
-[...1 lines deleted...]
-        <v>10800</v>
       </c>
       <c r="T18" s="8">
         <v>10800</v>
       </c>
       <c r="U18" s="8">
+        <v>10800</v>
+      </c>
+      <c r="V18" s="8">
         <v>10771</v>
       </c>
-      <c r="V18" s="8">
+      <c r="W18" s="8">
         <v>10695</v>
       </c>
-      <c r="W18" s="8">
+      <c r="X18" s="8">
         <v>10670</v>
       </c>
-      <c r="X18" s="8">
+      <c r="Y18" s="8">
         <v>10651</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Z18" s="8">
         <v>10623</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="AA18" s="8">
         <v>10585</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AB18" s="8">
         <v>10528</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AC18" s="8">
         <v>10504</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AD18" s="8">
         <v>10468</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AE18" s="8">
         <v>10478</v>
       </c>
-      <c r="AE18" s="23">
+      <c r="AF18" s="23">
         <v>10449</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AG18" s="9">
         <v>10404</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AH18" s="9">
         <v>10377</v>
       </c>
-      <c r="AH18" s="9">
+      <c r="AI18" s="9">
         <v>10365</v>
       </c>
-      <c r="AI18" s="9">
+      <c r="AJ18" s="9">
         <v>10316</v>
       </c>
-      <c r="AJ18" s="9">
+      <c r="AK18" s="9">
         <v>10277</v>
       </c>
-      <c r="AK18" s="31">
+      <c r="AL18" s="31">
         <v>10246</v>
       </c>
-      <c r="AL18" s="33">
+      <c r="AM18" s="33">
         <v>10222</v>
       </c>
-      <c r="AM18" s="23">
+      <c r="AN18" s="23">
         <v>10184</v>
       </c>
-      <c r="AN18" s="23">
+      <c r="AO18" s="23">
         <v>10138</v>
       </c>
-      <c r="AO18" s="9">
+      <c r="AP18" s="9">
         <v>10126</v>
       </c>
-      <c r="AP18" s="31">
+      <c r="AQ18" s="31">
         <v>10107</v>
       </c>
-      <c r="AQ18" s="33">
+      <c r="AR18" s="33">
         <v>10089</v>
       </c>
-      <c r="AR18" s="31">
+      <c r="AS18" s="31">
         <v>10051</v>
       </c>
-      <c r="AS18" s="35">
+      <c r="AT18" s="35">
         <v>10029</v>
       </c>
-      <c r="AT18" s="33">
+      <c r="AU18" s="33">
         <v>9981</v>
       </c>
-      <c r="AU18" s="26">
+      <c r="AV18" s="26">
         <v>9955</v>
       </c>
-      <c r="AV18" s="31">
+      <c r="AW18" s="31">
         <v>9912</v>
       </c>
-      <c r="AW18" s="33">
+      <c r="AX18" s="33">
         <v>9881</v>
       </c>
-      <c r="AX18" s="33">
+      <c r="AY18" s="33">
         <v>9872</v>
       </c>
-      <c r="AY18" s="31">
+      <c r="AZ18" s="31">
         <v>9858</v>
       </c>
-      <c r="AZ18" s="31">
+      <c r="BA18" s="31">
         <v>9813</v>
       </c>
-      <c r="BA18" s="31">
+      <c r="BB18" s="31">
         <v>9810</v>
       </c>
-      <c r="BB18" s="31">
+      <c r="BC18" s="31">
         <v>9796</v>
       </c>
-      <c r="BC18" s="33">
+      <c r="BD18" s="33">
         <v>9778</v>
       </c>
-      <c r="BD18" s="33">
+      <c r="BE18" s="33">
         <v>9744</v>
       </c>
+      <c r="BF18" s="8">
+        <v>9714</v>
+      </c>
     </row>
-    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="11" t="s">
+    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="8">
+      <c r="C19" s="8">
         <v>24849</v>
       </c>
-      <c r="C19" s="8">
+      <c r="D19" s="8">
         <v>24837</v>
       </c>
-      <c r="D19" s="8">
+      <c r="E19" s="8">
         <v>24784</v>
       </c>
-      <c r="E19" s="8">
+      <c r="F19" s="8">
         <v>24743</v>
       </c>
-      <c r="F19" s="8">
+      <c r="G19" s="8">
         <v>24714</v>
       </c>
-      <c r="G19" s="8">
+      <c r="H19" s="8">
         <v>24705</v>
       </c>
-      <c r="H19" s="8">
+      <c r="I19" s="8">
         <v>24659</v>
       </c>
-      <c r="I19" s="8">
+      <c r="J19" s="8">
         <v>24623</v>
       </c>
-      <c r="J19" s="8">
+      <c r="K19" s="8">
         <v>24600</v>
       </c>
-      <c r="K19" s="10">
+      <c r="L19" s="10">
         <v>24593</v>
       </c>
-      <c r="L19" s="8">
+      <c r="M19" s="8">
         <v>24559</v>
-      </c>
-[...1 lines deleted...]
-        <v>24522</v>
       </c>
       <c r="N19" s="8">
         <v>24522</v>
       </c>
       <c r="O19" s="8">
+        <v>24522</v>
+      </c>
+      <c r="P19" s="8">
         <v>24502</v>
       </c>
-      <c r="P19" s="8">
+      <c r="Q19" s="8">
         <v>24482</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="8">
         <v>24462</v>
       </c>
-      <c r="R19" s="8">
+      <c r="S19" s="8">
         <v>24446</v>
       </c>
-      <c r="S19" s="8">
+      <c r="T19" s="8">
         <v>24447</v>
       </c>
-      <c r="T19" s="8">
+      <c r="U19" s="8">
         <v>24413</v>
       </c>
-      <c r="U19" s="8">
+      <c r="V19" s="8">
         <v>24369</v>
       </c>
-      <c r="V19" s="8">
+      <c r="W19" s="8">
         <v>24327</v>
       </c>
-      <c r="W19" s="8">
+      <c r="X19" s="8">
         <v>24329</v>
       </c>
-      <c r="X19" s="8">
+      <c r="Y19" s="8">
         <v>24265</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Z19" s="8">
         <v>24215</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="AA19" s="8">
         <v>24184</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AB19" s="8">
         <v>24163</v>
       </c>
-      <c r="AB19" s="8">
+      <c r="AC19" s="8">
         <v>24121</v>
       </c>
-      <c r="AC19" s="8">
+      <c r="AD19" s="8">
         <v>24111</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AE19" s="8">
         <v>24068</v>
       </c>
-      <c r="AE19" s="23">
+      <c r="AF19" s="23">
         <v>24045</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AG19" s="9">
         <v>24020</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AH19" s="9">
         <v>23986</v>
       </c>
-      <c r="AH19" s="9">
+      <c r="AI19" s="9">
         <v>23964</v>
       </c>
-      <c r="AI19" s="9">
+      <c r="AJ19" s="9">
         <v>23899</v>
       </c>
-      <c r="AJ19" s="9">
+      <c r="AK19" s="9">
         <v>23824</v>
       </c>
-      <c r="AK19" s="31">
+      <c r="AL19" s="31">
         <v>23816</v>
       </c>
-      <c r="AL19" s="33">
+      <c r="AM19" s="33">
         <v>23776</v>
       </c>
-      <c r="AM19" s="23">
+      <c r="AN19" s="23">
         <v>23744</v>
       </c>
-      <c r="AN19" s="23">
+      <c r="AO19" s="23">
         <v>23734</v>
       </c>
-      <c r="AO19" s="9">
+      <c r="AP19" s="9">
         <v>23733</v>
       </c>
-      <c r="AP19" s="31">
+      <c r="AQ19" s="31">
         <v>23722</v>
       </c>
-      <c r="AQ19" s="33">
+      <c r="AR19" s="33">
         <v>23691</v>
       </c>
-      <c r="AR19" s="31">
+      <c r="AS19" s="31">
         <v>23640</v>
       </c>
-      <c r="AS19" s="35">
+      <c r="AT19" s="35">
         <v>23609</v>
       </c>
-      <c r="AT19" s="33">
+      <c r="AU19" s="33">
         <v>23584</v>
       </c>
-      <c r="AU19" s="26">
+      <c r="AV19" s="26">
         <v>23543</v>
       </c>
-      <c r="AV19" s="31">
+      <c r="AW19" s="31">
         <v>23509</v>
       </c>
-      <c r="AW19" s="33">
+      <c r="AX19" s="33">
         <v>23440</v>
       </c>
-      <c r="AX19" s="33">
+      <c r="AY19" s="33">
         <v>23401</v>
       </c>
-      <c r="AY19" s="31">
+      <c r="AZ19" s="31">
         <v>23385</v>
       </c>
-      <c r="AZ19" s="31">
+      <c r="BA19" s="31">
         <v>23363</v>
       </c>
-      <c r="BA19" s="31">
+      <c r="BB19" s="31">
         <v>23333</v>
       </c>
-      <c r="BB19" s="31">
+      <c r="BC19" s="31">
         <v>23307</v>
       </c>
-      <c r="BC19" s="33">
+      <c r="BD19" s="33">
         <v>23274</v>
       </c>
-      <c r="BD19" s="33">
+      <c r="BE19" s="33">
         <v>23221</v>
       </c>
+      <c r="BF19" s="8">
+        <v>23185</v>
+      </c>
     </row>
-    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="11" t="s">
+    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="8">
+      <c r="C20" s="8">
         <v>21059</v>
       </c>
-      <c r="C20" s="8">
+      <c r="D20" s="8">
         <v>21013</v>
       </c>
-      <c r="D20" s="8">
+      <c r="E20" s="8">
         <v>20973</v>
       </c>
-      <c r="E20" s="8">
+      <c r="F20" s="8">
         <v>20939</v>
       </c>
-      <c r="F20" s="8">
+      <c r="G20" s="8">
         <v>20893</v>
       </c>
-      <c r="G20" s="8">
+      <c r="H20" s="8">
         <v>20861</v>
       </c>
-      <c r="H20" s="8">
+      <c r="I20" s="8">
         <v>20829</v>
       </c>
-      <c r="I20" s="8">
+      <c r="J20" s="8">
         <v>20796</v>
       </c>
-      <c r="J20" s="8">
+      <c r="K20" s="8">
         <v>20733</v>
       </c>
-      <c r="K20" s="10">
+      <c r="L20" s="10">
         <v>20690</v>
       </c>
-      <c r="L20" s="8">
+      <c r="M20" s="8">
         <v>20618</v>
       </c>
-      <c r="M20" s="8">
+      <c r="N20" s="8">
         <v>20569</v>
       </c>
-      <c r="N20" s="8">
+      <c r="O20" s="8">
         <v>20545</v>
       </c>
-      <c r="O20" s="8">
+      <c r="P20" s="8">
         <v>20507</v>
       </c>
-      <c r="P20" s="8">
+      <c r="Q20" s="8">
         <v>20501</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="R20" s="8">
         <v>20491</v>
       </c>
-      <c r="R20" s="8">
+      <c r="S20" s="8">
         <v>20453</v>
       </c>
-      <c r="S20" s="8">
+      <c r="T20" s="8">
         <v>20430</v>
       </c>
-      <c r="T20" s="8">
+      <c r="U20" s="8">
         <v>20384</v>
       </c>
-      <c r="U20" s="8">
+      <c r="V20" s="8">
         <v>20332</v>
       </c>
-      <c r="V20" s="8">
+      <c r="W20" s="8">
         <v>20286</v>
       </c>
-      <c r="W20" s="8">
+      <c r="X20" s="8">
         <v>20237</v>
       </c>
-      <c r="X20" s="8">
+      <c r="Y20" s="8">
         <v>20126</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Z20" s="8">
         <v>20098</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="AA20" s="8">
         <v>20046</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AB20" s="8">
         <v>19966</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AC20" s="8">
         <v>19922</v>
       </c>
-      <c r="AC20" s="8">
+      <c r="AD20" s="8">
         <v>19884</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AE20" s="8">
         <v>19847</v>
       </c>
-      <c r="AE20" s="23">
+      <c r="AF20" s="23">
         <v>19808</v>
       </c>
-      <c r="AF20" s="9">
+      <c r="AG20" s="9">
         <v>19750</v>
       </c>
-      <c r="AG20" s="9">
+      <c r="AH20" s="9">
         <v>19683</v>
       </c>
-      <c r="AH20" s="9">
+      <c r="AI20" s="9">
         <v>19618</v>
       </c>
-      <c r="AI20" s="9">
+      <c r="AJ20" s="9">
         <v>19557</v>
       </c>
-      <c r="AJ20" s="9">
+      <c r="AK20" s="9">
         <v>19487</v>
       </c>
-      <c r="AK20" s="31">
+      <c r="AL20" s="31">
         <v>19447</v>
       </c>
-      <c r="AL20" s="33">
+      <c r="AM20" s="33">
         <v>19387</v>
       </c>
-      <c r="AM20" s="23">
+      <c r="AN20" s="23">
         <v>19327</v>
       </c>
-      <c r="AN20" s="23">
+      <c r="AO20" s="23">
         <v>19260</v>
       </c>
-      <c r="AO20" s="9">
+      <c r="AP20" s="9">
         <v>19227</v>
       </c>
-      <c r="AP20" s="31">
+      <c r="AQ20" s="31">
         <v>19187</v>
       </c>
-      <c r="AQ20" s="33">
+      <c r="AR20" s="33">
         <v>19127</v>
       </c>
-      <c r="AR20" s="31">
+      <c r="AS20" s="31">
         <v>19087</v>
       </c>
-      <c r="AS20" s="35">
+      <c r="AT20" s="35">
         <v>19041</v>
       </c>
-      <c r="AT20" s="33">
+      <c r="AU20" s="33">
         <v>18975</v>
       </c>
-      <c r="AU20" s="26">
+      <c r="AV20" s="26">
         <v>18908</v>
       </c>
-      <c r="AV20" s="31">
+      <c r="AW20" s="31">
         <v>18883</v>
       </c>
-      <c r="AW20" s="33">
+      <c r="AX20" s="33">
         <v>18862</v>
       </c>
-      <c r="AX20" s="33">
+      <c r="AY20" s="33">
         <v>18785</v>
       </c>
-      <c r="AY20" s="31">
+      <c r="AZ20" s="31">
         <v>18742</v>
       </c>
-      <c r="AZ20" s="31">
+      <c r="BA20" s="31">
         <v>18706</v>
       </c>
-      <c r="BA20" s="31">
+      <c r="BB20" s="31">
         <v>18628</v>
       </c>
-      <c r="BB20" s="31">
+      <c r="BC20" s="31">
         <v>18577</v>
       </c>
-      <c r="BC20" s="33">
+      <c r="BD20" s="33">
         <v>18542</v>
       </c>
-      <c r="BD20" s="33">
+      <c r="BE20" s="33">
         <v>18477</v>
       </c>
+      <c r="BF20" s="8">
+        <v>18434</v>
+      </c>
     </row>
-    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="11" t="s">
+    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="8">
+      <c r="C21" s="8">
         <v>73228</v>
       </c>
-      <c r="C21" s="8">
+      <c r="D21" s="8">
         <v>73183</v>
       </c>
-      <c r="D21" s="8">
+      <c r="E21" s="8">
         <v>73182</v>
       </c>
-      <c r="E21" s="8">
+      <c r="F21" s="8">
         <v>73185</v>
       </c>
-      <c r="F21" s="8">
+      <c r="G21" s="8">
         <v>73190</v>
       </c>
-      <c r="G21" s="8">
+      <c r="H21" s="8">
         <v>73204</v>
       </c>
-      <c r="H21" s="8">
+      <c r="I21" s="8">
         <v>73165</v>
       </c>
-      <c r="I21" s="8">
+      <c r="J21" s="8">
         <v>73172</v>
       </c>
-      <c r="J21" s="8">
+      <c r="K21" s="8">
         <v>73194</v>
       </c>
-      <c r="K21" s="10">
+      <c r="L21" s="10">
         <v>73160</v>
       </c>
-      <c r="L21" s="8">
+      <c r="M21" s="8">
         <v>73146</v>
       </c>
-      <c r="M21" s="8">
+      <c r="N21" s="8">
         <v>73163</v>
       </c>
-      <c r="N21" s="8">
+      <c r="O21" s="8">
         <v>73165</v>
       </c>
-      <c r="O21" s="8">
+      <c r="P21" s="8">
         <v>73218</v>
       </c>
-      <c r="P21" s="8">
+      <c r="Q21" s="8">
         <v>73225</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="R21" s="8">
         <v>73273</v>
       </c>
-      <c r="R21" s="8">
+      <c r="S21" s="8">
         <v>73283</v>
       </c>
-      <c r="S21" s="8">
+      <c r="T21" s="8">
         <v>73385</v>
       </c>
-      <c r="T21" s="8">
+      <c r="U21" s="8">
         <v>73399</v>
       </c>
-      <c r="U21" s="8">
+      <c r="V21" s="8">
         <v>73392</v>
       </c>
-      <c r="V21" s="8">
+      <c r="W21" s="8">
         <v>73451</v>
       </c>
-      <c r="W21" s="8">
+      <c r="X21" s="8">
         <v>73461</v>
       </c>
-      <c r="X21" s="8">
+      <c r="Y21" s="8">
         <v>73455</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Z21" s="8">
         <v>73433</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="AA21" s="8">
         <v>73405</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AB21" s="8">
         <v>73370</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AC21" s="8">
         <v>73332</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AD21" s="8">
         <v>73277</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AE21" s="8">
         <v>73268</v>
       </c>
-      <c r="AE21" s="23">
+      <c r="AF21" s="23">
         <v>73276</v>
       </c>
-      <c r="AF21" s="9">
+      <c r="AG21" s="9">
         <v>73303</v>
       </c>
-      <c r="AG21" s="9">
+      <c r="AH21" s="9">
         <v>73262</v>
       </c>
-      <c r="AH21" s="9">
+      <c r="AI21" s="9">
         <v>73182</v>
       </c>
-      <c r="AI21" s="9">
+      <c r="AJ21" s="9">
         <v>73165</v>
       </c>
-      <c r="AJ21" s="9">
+      <c r="AK21" s="9">
         <v>73152</v>
       </c>
-      <c r="AK21" s="31">
+      <c r="AL21" s="31">
         <v>73144</v>
       </c>
-      <c r="AL21" s="33">
+      <c r="AM21" s="33">
         <v>72982</v>
       </c>
-      <c r="AM21" s="23">
+      <c r="AN21" s="23">
         <v>72898</v>
       </c>
-      <c r="AN21" s="23">
+      <c r="AO21" s="23">
         <v>72963</v>
       </c>
-      <c r="AO21" s="9">
+      <c r="AP21" s="9">
         <v>72973</v>
       </c>
-      <c r="AP21" s="31">
+      <c r="AQ21" s="31">
         <v>73076</v>
       </c>
-      <c r="AQ21" s="33">
+      <c r="AR21" s="33">
         <v>73115</v>
       </c>
-      <c r="AR21" s="31">
+      <c r="AS21" s="31">
         <v>73156</v>
       </c>
-      <c r="AS21" s="35">
+      <c r="AT21" s="35">
         <v>73258</v>
       </c>
-      <c r="AT21" s="33">
+      <c r="AU21" s="33">
         <v>73336</v>
       </c>
-      <c r="AU21" s="26">
+      <c r="AV21" s="26">
         <v>73355</v>
       </c>
-      <c r="AV21" s="31">
+      <c r="AW21" s="31">
         <v>73398</v>
       </c>
-      <c r="AW21" s="33">
+      <c r="AX21" s="33">
         <v>73394</v>
       </c>
-      <c r="AX21" s="33">
+      <c r="AY21" s="33">
         <v>73413</v>
       </c>
-      <c r="AY21" s="31">
+      <c r="AZ21" s="31">
         <v>73456</v>
       </c>
-      <c r="AZ21" s="31">
+      <c r="BA21" s="31">
         <v>73491</v>
       </c>
-      <c r="BA21" s="31">
+      <c r="BB21" s="31">
         <v>73570</v>
       </c>
-      <c r="BB21" s="31">
+      <c r="BC21" s="31">
         <v>73665</v>
       </c>
-      <c r="BC21" s="33">
+      <c r="BD21" s="33">
         <v>73776</v>
       </c>
-      <c r="BD21" s="33">
+      <c r="BE21" s="33">
         <v>73816</v>
       </c>
+      <c r="BF21" s="8">
+        <v>73825</v>
+      </c>
     </row>
-    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="11" t="s">
+    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="8">
+      <c r="C22" s="8">
         <v>22566</v>
       </c>
-      <c r="C22" s="8">
+      <c r="D22" s="8">
         <v>22526</v>
       </c>
-      <c r="D22" s="8">
+      <c r="E22" s="8">
         <v>22462</v>
       </c>
-      <c r="E22" s="8">
+      <c r="F22" s="8">
         <v>22428</v>
       </c>
-      <c r="F22" s="8">
+      <c r="G22" s="8">
         <v>22388</v>
       </c>
-      <c r="G22" s="8">
+      <c r="H22" s="8">
         <v>22339</v>
       </c>
-      <c r="H22" s="8">
+      <c r="I22" s="8">
         <v>22314</v>
       </c>
-      <c r="I22" s="8">
+      <c r="J22" s="8">
         <v>22255</v>
       </c>
-      <c r="J22" s="8">
+      <c r="K22" s="8">
         <v>22236</v>
       </c>
-      <c r="K22" s="10">
+      <c r="L22" s="10">
         <v>22217</v>
       </c>
-      <c r="L22" s="8">
+      <c r="M22" s="8">
         <v>22168</v>
       </c>
-      <c r="M22" s="8">
+      <c r="N22" s="8">
         <v>22135</v>
       </c>
-      <c r="N22" s="8">
+      <c r="O22" s="8">
         <v>22115</v>
       </c>
-      <c r="O22" s="8">
+      <c r="P22" s="8">
         <v>22092</v>
       </c>
-      <c r="P22" s="8">
+      <c r="Q22" s="8">
         <v>22072</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="R22" s="8">
         <v>22037</v>
       </c>
-      <c r="R22" s="8">
+      <c r="S22" s="8">
         <v>22039</v>
       </c>
-      <c r="S22" s="8">
+      <c r="T22" s="8">
         <v>22028</v>
       </c>
-      <c r="T22" s="8">
+      <c r="U22" s="8">
         <v>21986</v>
       </c>
-      <c r="U22" s="8">
+      <c r="V22" s="8">
         <v>21913</v>
       </c>
-      <c r="V22" s="8">
+      <c r="W22" s="8">
         <v>21869</v>
       </c>
-      <c r="W22" s="8">
+      <c r="X22" s="8">
         <v>21813</v>
       </c>
-      <c r="X22" s="8">
+      <c r="Y22" s="8">
         <v>21769</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Z22" s="8">
         <v>21755</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="AA22" s="8">
         <v>21700</v>
       </c>
-      <c r="AA22" s="8">
+      <c r="AB22" s="8">
         <v>21628</v>
       </c>
-      <c r="AB22" s="8">
+      <c r="AC22" s="8">
         <v>21577</v>
       </c>
-      <c r="AC22" s="8">
+      <c r="AD22" s="8">
         <v>21503</v>
       </c>
-      <c r="AD22" s="8">
+      <c r="AE22" s="8">
         <v>21481</v>
       </c>
-      <c r="AE22" s="23">
+      <c r="AF22" s="23">
         <v>21462</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AG22" s="9">
         <v>21447</v>
       </c>
-      <c r="AG22" s="9">
+      <c r="AH22" s="9">
         <v>21408</v>
       </c>
-      <c r="AH22" s="9">
+      <c r="AI22" s="9">
         <v>21353</v>
       </c>
-      <c r="AI22" s="9">
+      <c r="AJ22" s="9">
         <v>21303</v>
       </c>
-      <c r="AJ22" s="9">
+      <c r="AK22" s="9">
         <v>21267</v>
       </c>
-      <c r="AK22" s="31">
+      <c r="AL22" s="31">
         <v>21188</v>
       </c>
-      <c r="AL22" s="33">
+      <c r="AM22" s="33">
         <v>21155</v>
       </c>
-      <c r="AM22" s="23">
+      <c r="AN22" s="23">
         <v>21111</v>
       </c>
-      <c r="AN22" s="23">
+      <c r="AO22" s="23">
         <v>21034</v>
       </c>
-      <c r="AO22" s="9">
+      <c r="AP22" s="9">
         <v>21018</v>
       </c>
-      <c r="AP22" s="31">
+      <c r="AQ22" s="31">
         <v>20929</v>
       </c>
-      <c r="AQ22" s="33">
+      <c r="AR22" s="33">
         <v>20841</v>
       </c>
-      <c r="AR22" s="31">
+      <c r="AS22" s="31">
         <v>20779</v>
       </c>
-      <c r="AS22" s="35">
+      <c r="AT22" s="35">
         <v>20713</v>
       </c>
-      <c r="AT22" s="33">
+      <c r="AU22" s="33">
         <v>20643</v>
       </c>
-      <c r="AU22" s="26">
+      <c r="AV22" s="26">
         <v>20707</v>
       </c>
-      <c r="AV22" s="31">
+      <c r="AW22" s="31">
         <v>20610</v>
       </c>
-      <c r="AW22" s="33">
+      <c r="AX22" s="33">
         <v>20530</v>
       </c>
-      <c r="AX22" s="33">
+      <c r="AY22" s="33">
         <v>20471</v>
       </c>
-      <c r="AY22" s="31">
+      <c r="AZ22" s="31">
         <v>20388</v>
       </c>
-      <c r="AZ22" s="31">
+      <c r="BA22" s="31">
         <v>20340</v>
       </c>
-      <c r="BA22" s="31">
+      <c r="BB22" s="31">
         <v>20323</v>
       </c>
-      <c r="BB22" s="31">
+      <c r="BC22" s="31">
         <v>20280</v>
       </c>
-      <c r="BC22" s="33">
+      <c r="BD22" s="33">
         <v>20251</v>
       </c>
-      <c r="BD22" s="33">
+      <c r="BE22" s="33">
         <v>20179</v>
       </c>
+      <c r="BF22" s="8">
+        <v>20123</v>
+      </c>
     </row>
-    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="11" t="s">
+    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="8">
+      <c r="C23" s="8">
         <v>9456</v>
       </c>
-      <c r="C23" s="8">
+      <c r="D23" s="8">
         <v>9430</v>
       </c>
-      <c r="D23" s="8">
+      <c r="E23" s="8">
         <v>9411</v>
       </c>
-      <c r="E23" s="8">
+      <c r="F23" s="8">
         <v>9388</v>
       </c>
-      <c r="F23" s="8">
+      <c r="G23" s="8">
         <v>9374</v>
       </c>
-      <c r="G23" s="8">
+      <c r="H23" s="8">
         <v>9370</v>
       </c>
-      <c r="H23" s="8">
+      <c r="I23" s="8">
         <v>9339</v>
       </c>
-      <c r="I23" s="8">
+      <c r="J23" s="8">
         <v>9302</v>
       </c>
-      <c r="J23" s="8">
+      <c r="K23" s="8">
         <v>9276</v>
       </c>
-      <c r="K23" s="10">
+      <c r="L23" s="10">
         <v>9253</v>
       </c>
-      <c r="L23" s="8">
+      <c r="M23" s="8">
         <v>9231</v>
       </c>
-      <c r="M23" s="8">
+      <c r="N23" s="8">
         <v>9207</v>
       </c>
-      <c r="N23" s="8">
+      <c r="O23" s="8">
         <v>9194</v>
       </c>
-      <c r="O23" s="8">
+      <c r="P23" s="8">
         <v>9175</v>
       </c>
-      <c r="P23" s="8">
+      <c r="Q23" s="8">
         <v>9167</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="R23" s="8">
         <v>9153</v>
       </c>
-      <c r="R23" s="8">
+      <c r="S23" s="8">
         <v>9162</v>
       </c>
-      <c r="S23" s="8">
+      <c r="T23" s="8">
         <v>9139</v>
       </c>
-      <c r="T23" s="8">
+      <c r="U23" s="8">
         <v>9095</v>
       </c>
-      <c r="U23" s="8">
+      <c r="V23" s="8">
         <v>9046</v>
       </c>
-      <c r="V23" s="8">
+      <c r="W23" s="8">
         <v>8993</v>
       </c>
-      <c r="W23" s="8">
+      <c r="X23" s="8">
         <v>8974</v>
       </c>
-      <c r="X23" s="8">
+      <c r="Y23" s="8">
         <v>8915</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Z23" s="8">
         <v>8897</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="AA23" s="8">
         <v>8877</v>
       </c>
-      <c r="AA23" s="8">
+      <c r="AB23" s="8">
         <v>8846</v>
       </c>
-      <c r="AB23" s="8">
+      <c r="AC23" s="8">
         <v>8815</v>
       </c>
-      <c r="AC23" s="8">
+      <c r="AD23" s="8">
         <v>8790</v>
       </c>
-      <c r="AD23" s="8">
+      <c r="AE23" s="8">
         <v>8773</v>
       </c>
-      <c r="AE23" s="23">
+      <c r="AF23" s="23">
         <v>8763</v>
       </c>
-      <c r="AF23" s="9">
+      <c r="AG23" s="9">
         <v>8740</v>
       </c>
-      <c r="AG23" s="9">
+      <c r="AH23" s="9">
         <v>8684</v>
       </c>
-      <c r="AH23" s="9">
+      <c r="AI23" s="9">
         <v>8630</v>
       </c>
-      <c r="AI23" s="9">
+      <c r="AJ23" s="9">
         <v>8594</v>
       </c>
-      <c r="AJ23" s="9">
+      <c r="AK23" s="9">
         <v>8553</v>
       </c>
-      <c r="AK23" s="31">
+      <c r="AL23" s="31">
         <v>8503</v>
       </c>
-      <c r="AL23" s="33">
+      <c r="AM23" s="33">
         <v>8480</v>
       </c>
-      <c r="AM23" s="23">
+      <c r="AN23" s="23">
         <v>8430</v>
       </c>
-      <c r="AN23" s="23">
+      <c r="AO23" s="23">
         <v>8399</v>
       </c>
-      <c r="AO23" s="9">
+      <c r="AP23" s="9">
         <v>8378</v>
       </c>
-      <c r="AP23" s="31">
+      <c r="AQ23" s="31">
         <v>8343</v>
       </c>
-      <c r="AQ23" s="33">
+      <c r="AR23" s="33">
         <v>8426</v>
       </c>
-      <c r="AR23" s="31">
+      <c r="AS23" s="31">
         <v>8365</v>
       </c>
-      <c r="AS23" s="35">
+      <c r="AT23" s="35">
         <v>8274</v>
       </c>
-      <c r="AT23" s="33">
+      <c r="AU23" s="33">
         <v>8216</v>
       </c>
-      <c r="AU23" s="26">
+      <c r="AV23" s="26">
         <v>8184</v>
       </c>
-      <c r="AV23" s="31">
+      <c r="AW23" s="31">
         <v>8165</v>
       </c>
-      <c r="AW23" s="33">
+      <c r="AX23" s="33">
         <v>8136</v>
       </c>
-      <c r="AX23" s="33">
+      <c r="AY23" s="33">
         <v>8085</v>
       </c>
-      <c r="AY23" s="31">
+      <c r="AZ23" s="31">
         <v>8066</v>
       </c>
-      <c r="AZ23" s="31">
+      <c r="BA23" s="31">
         <v>8048</v>
       </c>
-      <c r="BA23" s="31">
+      <c r="BB23" s="31">
         <v>8023</v>
       </c>
-      <c r="BB23" s="31">
+      <c r="BC23" s="31">
         <v>7996</v>
       </c>
-      <c r="BC23" s="33">
+      <c r="BD23" s="33">
         <v>7987</v>
       </c>
-      <c r="BD23" s="33">
+      <c r="BE23" s="33">
         <v>7951</v>
       </c>
+      <c r="BF23" s="8">
+        <v>7925</v>
+      </c>
     </row>
-    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="8">
+      <c r="C24" s="8">
         <v>17899</v>
       </c>
-      <c r="C24" s="8">
+      <c r="D24" s="8">
         <v>17847</v>
       </c>
-      <c r="D24" s="8">
+      <c r="E24" s="8">
         <v>17816</v>
       </c>
-      <c r="E24" s="8">
+      <c r="F24" s="8">
         <v>17777</v>
       </c>
-      <c r="F24" s="8">
+      <c r="G24" s="8">
         <v>17730</v>
       </c>
-      <c r="G24" s="8">
+      <c r="H24" s="8">
         <v>17717</v>
       </c>
-      <c r="H24" s="8">
+      <c r="I24" s="8">
         <v>17662</v>
       </c>
-      <c r="I24" s="8">
+      <c r="J24" s="8">
         <v>17615</v>
       </c>
-      <c r="J24" s="8">
+      <c r="K24" s="8">
         <v>17578</v>
       </c>
-      <c r="K24" s="10">
+      <c r="L24" s="10">
         <v>17546</v>
       </c>
-      <c r="L24" s="8">
+      <c r="M24" s="8">
         <v>17509</v>
       </c>
-      <c r="M24" s="8">
+      <c r="N24" s="8">
         <v>17485</v>
       </c>
-      <c r="N24" s="8">
+      <c r="O24" s="8">
         <v>17483</v>
       </c>
-      <c r="O24" s="8">
+      <c r="P24" s="8">
         <v>17446</v>
       </c>
-      <c r="P24" s="8">
+      <c r="Q24" s="8">
         <v>17422</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="R24" s="8">
         <v>17394</v>
       </c>
-      <c r="R24" s="8">
+      <c r="S24" s="8">
         <v>17380</v>
       </c>
-      <c r="S24" s="8">
+      <c r="T24" s="8">
         <v>17358</v>
       </c>
-      <c r="T24" s="8">
+      <c r="U24" s="8">
         <v>17294</v>
       </c>
-      <c r="U24" s="8">
+      <c r="V24" s="8">
         <v>17268</v>
       </c>
-      <c r="V24" s="8">
+      <c r="W24" s="8">
         <v>17227</v>
       </c>
-      <c r="W24" s="8">
+      <c r="X24" s="8">
         <v>17198</v>
       </c>
-      <c r="X24" s="8">
+      <c r="Y24" s="8">
         <v>17159</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Z24" s="8">
         <v>17137</v>
       </c>
-      <c r="Z24" s="8">
+      <c r="AA24" s="8">
         <v>17111</v>
       </c>
-      <c r="AA24" s="8">
+      <c r="AB24" s="8">
         <v>17066</v>
       </c>
-      <c r="AB24" s="8">
+      <c r="AC24" s="8">
         <v>17027</v>
       </c>
-      <c r="AC24" s="8">
+      <c r="AD24" s="8">
         <v>16964</v>
       </c>
-      <c r="AD24" s="8">
+      <c r="AE24" s="8">
         <v>16944</v>
       </c>
-      <c r="AE24" s="23">
+      <c r="AF24" s="23">
         <v>16901</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AG24" s="9">
         <v>16837</v>
       </c>
-      <c r="AG24" s="9">
+      <c r="AH24" s="9">
         <v>16809</v>
       </c>
-      <c r="AH24" s="9">
+      <c r="AI24" s="9">
         <v>16767</v>
       </c>
-      <c r="AI24" s="9">
+      <c r="AJ24" s="9">
         <v>16727</v>
       </c>
-      <c r="AJ24" s="9">
+      <c r="AK24" s="9">
         <v>16687</v>
       </c>
-      <c r="AK24" s="31">
+      <c r="AL24" s="31">
         <v>16637</v>
       </c>
-      <c r="AL24" s="33">
+      <c r="AM24" s="33">
         <v>16593</v>
       </c>
-      <c r="AM24" s="23">
+      <c r="AN24" s="23">
         <v>16572</v>
       </c>
-      <c r="AN24" s="23">
+      <c r="AO24" s="23">
         <v>16530</v>
       </c>
-      <c r="AO24" s="9">
+      <c r="AP24" s="9">
         <v>16484</v>
       </c>
-      <c r="AP24" s="31">
+      <c r="AQ24" s="31">
         <v>16444</v>
       </c>
-      <c r="AQ24" s="33">
+      <c r="AR24" s="33">
         <v>16408</v>
       </c>
-      <c r="AR24" s="31">
+      <c r="AS24" s="31">
         <v>16364</v>
       </c>
-      <c r="AS24" s="35">
+      <c r="AT24" s="35">
         <v>16307</v>
       </c>
-      <c r="AT24" s="33">
+      <c r="AU24" s="33">
         <v>16229</v>
       </c>
-      <c r="AU24" s="26">
+      <c r="AV24" s="26">
         <v>16199</v>
       </c>
-      <c r="AV24" s="31">
+      <c r="AW24" s="31">
         <v>16154</v>
       </c>
-      <c r="AW24" s="33">
+      <c r="AX24" s="33">
         <v>16125</v>
       </c>
-      <c r="AX24" s="33">
+      <c r="AY24" s="33">
         <v>16092</v>
       </c>
-      <c r="AY24" s="31">
+      <c r="AZ24" s="31">
         <v>16023</v>
       </c>
-      <c r="AZ24" s="31">
+      <c r="BA24" s="31">
         <v>15989</v>
       </c>
-      <c r="BA24" s="31">
+      <c r="BB24" s="31">
         <v>15979</v>
       </c>
-      <c r="BB24" s="31">
+      <c r="BC24" s="31">
         <v>15928</v>
       </c>
-      <c r="BC24" s="33">
+      <c r="BD24" s="33">
         <v>15894</v>
       </c>
-      <c r="BD24" s="33">
+      <c r="BE24" s="33">
         <v>15860</v>
       </c>
+      <c r="BF24" s="8">
+        <v>15852</v>
+      </c>
     </row>
-    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="11" t="s">
+    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="8">
+      <c r="C25" s="8">
         <v>23550</v>
       </c>
-      <c r="C25" s="8">
+      <c r="D25" s="8">
         <v>23523</v>
       </c>
-      <c r="D25" s="8">
+      <c r="E25" s="8">
         <v>23461</v>
       </c>
-      <c r="E25" s="8">
+      <c r="F25" s="8">
         <v>23426</v>
       </c>
-      <c r="F25" s="8">
+      <c r="G25" s="8">
         <v>23407</v>
       </c>
-      <c r="G25" s="8">
+      <c r="H25" s="8">
         <v>23260</v>
       </c>
-      <c r="H25" s="8">
+      <c r="I25" s="8">
         <v>23221</v>
       </c>
-      <c r="I25" s="8">
+      <c r="J25" s="8">
         <v>23178</v>
       </c>
-      <c r="J25" s="8">
+      <c r="K25" s="8">
         <v>23123</v>
       </c>
-      <c r="K25" s="10">
+      <c r="L25" s="10">
         <v>22983</v>
       </c>
-      <c r="L25" s="8">
+      <c r="M25" s="8">
         <v>22971</v>
       </c>
-      <c r="M25" s="8">
+      <c r="N25" s="8">
         <v>22929</v>
       </c>
-      <c r="N25" s="8">
+      <c r="O25" s="8">
         <v>22888</v>
       </c>
-      <c r="O25" s="8">
+      <c r="P25" s="8">
         <v>22837</v>
       </c>
-      <c r="P25" s="8">
+      <c r="Q25" s="8">
         <v>22819</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="R25" s="8">
         <v>22783</v>
       </c>
-      <c r="R25" s="8">
+      <c r="S25" s="8">
         <v>22769</v>
       </c>
-      <c r="S25" s="8">
+      <c r="T25" s="8">
         <v>22757</v>
       </c>
-      <c r="T25" s="8">
+      <c r="U25" s="8">
         <v>22712</v>
       </c>
-      <c r="U25" s="8">
+      <c r="V25" s="8">
         <v>22669</v>
       </c>
-      <c r="V25" s="8">
+      <c r="W25" s="8">
         <v>22617</v>
       </c>
-      <c r="W25" s="8">
+      <c r="X25" s="8">
         <v>22598</v>
       </c>
-      <c r="X25" s="8">
+      <c r="Y25" s="8">
         <v>22564</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Z25" s="8">
         <v>22568</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="AA25" s="8">
         <v>22543</v>
       </c>
-      <c r="AA25" s="8">
+      <c r="AB25" s="8">
         <v>22519</v>
       </c>
-      <c r="AB25" s="8">
+      <c r="AC25" s="8">
         <v>22528</v>
       </c>
-      <c r="AC25" s="8">
+      <c r="AD25" s="8">
         <v>22510</v>
       </c>
-      <c r="AD25" s="8">
+      <c r="AE25" s="8">
         <v>22452</v>
       </c>
-      <c r="AE25" s="23">
+      <c r="AF25" s="23">
         <v>22385</v>
       </c>
-      <c r="AF25" s="9">
+      <c r="AG25" s="9">
         <v>22317</v>
       </c>
-      <c r="AG25" s="9">
+      <c r="AH25" s="9">
         <v>22280</v>
       </c>
-      <c r="AH25" s="9">
+      <c r="AI25" s="9">
         <v>22247</v>
       </c>
-      <c r="AI25" s="9">
+      <c r="AJ25" s="9">
         <v>22169</v>
       </c>
-      <c r="AJ25" s="9">
+      <c r="AK25" s="9">
         <v>22094</v>
       </c>
-      <c r="AK25" s="31">
+      <c r="AL25" s="31">
         <v>22058</v>
       </c>
-      <c r="AL25" s="33">
+      <c r="AM25" s="33">
         <v>22011</v>
       </c>
-      <c r="AM25" s="23">
+      <c r="AN25" s="23">
         <v>21951</v>
       </c>
-      <c r="AN25" s="23">
+      <c r="AO25" s="23">
         <v>21918</v>
       </c>
-      <c r="AO25" s="9">
+      <c r="AP25" s="9">
         <v>21870</v>
       </c>
-      <c r="AP25" s="31">
+      <c r="AQ25" s="31">
         <v>21837</v>
       </c>
-      <c r="AQ25" s="33">
+      <c r="AR25" s="33">
         <v>21775</v>
       </c>
-      <c r="AR25" s="31">
+      <c r="AS25" s="31">
         <v>21715</v>
       </c>
-      <c r="AS25" s="35">
+      <c r="AT25" s="35">
         <v>21700</v>
       </c>
-      <c r="AT25" s="33">
+      <c r="AU25" s="33">
         <v>21619</v>
       </c>
-      <c r="AU25" s="26">
+      <c r="AV25" s="26">
         <v>21605</v>
       </c>
-      <c r="AV25" s="31">
+      <c r="AW25" s="31">
         <v>21576</v>
       </c>
-      <c r="AW25" s="33">
+      <c r="AX25" s="33">
         <v>21533</v>
       </c>
-      <c r="AX25" s="33">
+      <c r="AY25" s="33">
         <v>21517</v>
       </c>
-      <c r="AY25" s="31">
+      <c r="AZ25" s="31">
         <v>21451</v>
       </c>
-      <c r="AZ25" s="31">
+      <c r="BA25" s="31">
         <v>21434</v>
       </c>
-      <c r="BA25" s="31">
+      <c r="BB25" s="31">
         <v>21407</v>
       </c>
-      <c r="BB25" s="31">
+      <c r="BC25" s="31">
         <v>21361</v>
       </c>
-      <c r="BC25" s="33">
+      <c r="BD25" s="33">
         <v>21321</v>
       </c>
-      <c r="BD25" s="33">
+      <c r="BE25" s="33">
         <v>21300</v>
       </c>
+      <c r="BF25" s="8">
+        <v>21306</v>
+      </c>
     </row>
-    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="11" t="s">
+    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="8">
+      <c r="C26" s="8">
         <v>15564</v>
       </c>
-      <c r="C26" s="8">
+      <c r="D26" s="8">
         <v>15548</v>
       </c>
-      <c r="D26" s="8">
+      <c r="E26" s="8">
         <v>15525</v>
       </c>
-      <c r="E26" s="8">
+      <c r="F26" s="8">
         <v>15494</v>
       </c>
-      <c r="F26" s="8">
+      <c r="G26" s="8">
         <v>15462</v>
       </c>
-      <c r="G26" s="8">
+      <c r="H26" s="8">
         <v>15449</v>
       </c>
-      <c r="H26" s="8">
+      <c r="I26" s="8">
         <v>15432</v>
       </c>
-      <c r="I26" s="8">
+      <c r="J26" s="8">
         <v>15419</v>
       </c>
-      <c r="J26" s="8">
+      <c r="K26" s="8">
         <v>15377</v>
       </c>
-      <c r="K26" s="10">
+      <c r="L26" s="10">
         <v>15347</v>
       </c>
-      <c r="L26" s="8">
+      <c r="M26" s="8">
         <v>15325</v>
       </c>
-      <c r="M26" s="8">
+      <c r="N26" s="8">
         <v>15282</v>
       </c>
-      <c r="N26" s="8">
+      <c r="O26" s="8">
         <v>15245</v>
       </c>
-      <c r="O26" s="8">
+      <c r="P26" s="8">
         <v>15202</v>
       </c>
-      <c r="P26" s="8">
+      <c r="Q26" s="8">
         <v>15191</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="R26" s="8">
         <v>15176</v>
       </c>
-      <c r="R26" s="8">
+      <c r="S26" s="8">
         <v>15159</v>
       </c>
-      <c r="S26" s="8">
+      <c r="T26" s="8">
         <v>15128</v>
       </c>
-      <c r="T26" s="8">
+      <c r="U26" s="8">
         <v>15082</v>
       </c>
-      <c r="U26" s="8">
+      <c r="V26" s="8">
         <v>15054</v>
       </c>
-      <c r="V26" s="8">
+      <c r="W26" s="8">
         <v>14987</v>
       </c>
-      <c r="W26" s="8">
+      <c r="X26" s="8">
         <v>14964</v>
       </c>
-      <c r="X26" s="8">
+      <c r="Y26" s="8">
         <v>14911</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Z26" s="8">
         <v>14891</v>
       </c>
-      <c r="Z26" s="8">
+      <c r="AA26" s="8">
         <v>14847</v>
       </c>
-      <c r="AA26" s="8">
+      <c r="AB26" s="8">
         <v>14822</v>
       </c>
-      <c r="AB26" s="8">
+      <c r="AC26" s="8">
         <v>14794</v>
       </c>
-      <c r="AC26" s="8">
+      <c r="AD26" s="8">
         <v>14757</v>
       </c>
-      <c r="AD26" s="8">
+      <c r="AE26" s="8">
         <v>14735</v>
       </c>
-      <c r="AE26" s="23">
+      <c r="AF26" s="23">
         <v>14691</v>
       </c>
-      <c r="AF26" s="9">
+      <c r="AG26" s="9">
         <v>14661</v>
       </c>
-      <c r="AG26" s="9">
+      <c r="AH26" s="9">
         <v>14603</v>
       </c>
-      <c r="AH26" s="9">
+      <c r="AI26" s="9">
         <v>14545</v>
       </c>
-      <c r="AI26" s="9">
+      <c r="AJ26" s="9">
         <v>14514</v>
       </c>
-      <c r="AJ26" s="9">
+      <c r="AK26" s="9">
         <v>14471</v>
       </c>
-      <c r="AK26" s="31">
+      <c r="AL26" s="31">
         <v>14403</v>
       </c>
-      <c r="AL26" s="33">
+      <c r="AM26" s="33">
         <v>14387</v>
       </c>
-      <c r="AM26" s="23">
+      <c r="AN26" s="23">
         <v>14325</v>
       </c>
-      <c r="AN26" s="23">
+      <c r="AO26" s="23">
         <v>14266</v>
       </c>
-      <c r="AO26" s="9">
+      <c r="AP26" s="9">
         <v>14222</v>
       </c>
-      <c r="AP26" s="31">
+      <c r="AQ26" s="31">
         <v>14207</v>
       </c>
-      <c r="AQ26" s="33">
+      <c r="AR26" s="33">
         <v>14176</v>
       </c>
-      <c r="AR26" s="31">
+      <c r="AS26" s="31">
         <v>14142</v>
       </c>
-      <c r="AS26" s="35">
+      <c r="AT26" s="35">
         <v>14061</v>
       </c>
-      <c r="AT26" s="33">
+      <c r="AU26" s="33">
         <v>14024</v>
       </c>
-      <c r="AU26" s="26">
+      <c r="AV26" s="26">
         <v>13980</v>
       </c>
-      <c r="AV26" s="31">
+      <c r="AW26" s="31">
         <v>13969</v>
       </c>
-      <c r="AW26" s="33">
+      <c r="AX26" s="33">
         <v>13925</v>
       </c>
-      <c r="AX26" s="33">
+      <c r="AY26" s="33">
         <v>13888</v>
       </c>
-      <c r="AY26" s="31">
+      <c r="AZ26" s="31">
         <v>13873</v>
       </c>
-      <c r="AZ26" s="31">
+      <c r="BA26" s="31">
         <v>13845</v>
       </c>
-      <c r="BA26" s="31">
+      <c r="BB26" s="31">
         <v>13844</v>
       </c>
-      <c r="BB26" s="31">
+      <c r="BC26" s="31">
         <v>13856</v>
       </c>
-      <c r="BC26" s="33">
+      <c r="BD26" s="33">
         <v>13816</v>
       </c>
-      <c r="BD26" s="33">
+      <c r="BE26" s="33">
         <v>13754</v>
       </c>
+      <c r="BF26" s="8">
+        <v>13759</v>
+      </c>
     </row>
-    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="11" t="s">
+    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="8">
+      <c r="C27" s="8">
         <v>24310</v>
       </c>
-      <c r="C27" s="8">
+      <c r="D27" s="8">
         <v>24262</v>
       </c>
-      <c r="D27" s="8">
+      <c r="E27" s="8">
         <v>24214</v>
       </c>
-      <c r="E27" s="8">
+      <c r="F27" s="8">
         <v>24202</v>
       </c>
-      <c r="F27" s="8">
+      <c r="G27" s="8">
         <v>24168</v>
       </c>
-      <c r="G27" s="8">
+      <c r="H27" s="8">
         <v>24148</v>
       </c>
-      <c r="H27" s="8">
+      <c r="I27" s="8">
         <v>24141</v>
       </c>
-      <c r="I27" s="8">
+      <c r="J27" s="8">
         <v>24132</v>
       </c>
-      <c r="J27" s="8">
+      <c r="K27" s="8">
         <v>24109</v>
       </c>
-      <c r="K27" s="10">
+      <c r="L27" s="10">
         <v>24082</v>
       </c>
-      <c r="L27" s="8">
+      <c r="M27" s="8">
         <v>24071</v>
       </c>
-      <c r="M27" s="8">
+      <c r="N27" s="8">
         <v>24042</v>
       </c>
-      <c r="N27" s="8">
+      <c r="O27" s="8">
         <v>24009</v>
       </c>
-      <c r="O27" s="8">
+      <c r="P27" s="8">
         <v>23966</v>
       </c>
-      <c r="P27" s="8">
+      <c r="Q27" s="8">
         <v>23958</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="R27" s="8">
         <v>23943</v>
       </c>
-      <c r="R27" s="8">
+      <c r="S27" s="8">
         <v>23922</v>
       </c>
-      <c r="S27" s="8">
+      <c r="T27" s="8">
         <v>23914</v>
       </c>
-      <c r="T27" s="8">
+      <c r="U27" s="8">
         <v>23877</v>
       </c>
-      <c r="U27" s="8">
+      <c r="V27" s="8">
         <v>23812</v>
       </c>
-      <c r="V27" s="8">
+      <c r="W27" s="8">
         <v>23756</v>
       </c>
-      <c r="W27" s="8">
+      <c r="X27" s="8">
         <v>23741</v>
       </c>
-      <c r="X27" s="8">
+      <c r="Y27" s="8">
         <v>23706</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Z27" s="8">
         <v>23661</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="AA27" s="8">
         <v>23607</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AB27" s="8">
         <v>23562</v>
       </c>
-      <c r="AB27" s="8">
+      <c r="AC27" s="8">
         <v>23526</v>
       </c>
-      <c r="AC27" s="8">
+      <c r="AD27" s="8">
         <v>23506</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AE27" s="8">
         <v>23495</v>
       </c>
-      <c r="AE27" s="23">
+      <c r="AF27" s="23">
         <v>23475</v>
       </c>
-      <c r="AF27" s="9">
+      <c r="AG27" s="9">
         <v>23439</v>
       </c>
-      <c r="AG27" s="9">
+      <c r="AH27" s="9">
         <v>23392</v>
       </c>
-      <c r="AH27" s="9">
+      <c r="AI27" s="9">
         <v>23358</v>
       </c>
-      <c r="AI27" s="9">
+      <c r="AJ27" s="9">
         <v>23308</v>
       </c>
-      <c r="AJ27" s="9">
+      <c r="AK27" s="9">
         <v>23225</v>
       </c>
-      <c r="AK27" s="31">
+      <c r="AL27" s="31">
         <v>23161</v>
       </c>
-      <c r="AL27" s="33">
+      <c r="AM27" s="33">
         <v>23140</v>
       </c>
-      <c r="AM27" s="23">
+      <c r="AN27" s="23">
         <v>23100</v>
       </c>
-      <c r="AN27" s="23">
+      <c r="AO27" s="23">
         <v>23096</v>
       </c>
-      <c r="AO27" s="9">
+      <c r="AP27" s="9">
         <v>23075</v>
       </c>
-      <c r="AP27" s="31">
+      <c r="AQ27" s="31">
         <v>23030</v>
       </c>
-      <c r="AQ27" s="33">
+      <c r="AR27" s="33">
         <v>22983</v>
       </c>
-      <c r="AR27" s="31">
+      <c r="AS27" s="31">
         <v>22895</v>
       </c>
-      <c r="AS27" s="35">
+      <c r="AT27" s="35">
         <v>22867</v>
       </c>
-      <c r="AT27" s="33">
+      <c r="AU27" s="33">
         <v>22836</v>
       </c>
-      <c r="AU27" s="26">
+      <c r="AV27" s="26">
         <v>22797</v>
       </c>
-      <c r="AV27" s="31">
+      <c r="AW27" s="31">
         <v>22773</v>
       </c>
-      <c r="AW27" s="33">
+      <c r="AX27" s="33">
         <v>22750</v>
       </c>
-      <c r="AX27" s="33">
+      <c r="AY27" s="33">
         <v>22712</v>
       </c>
-      <c r="AY27" s="31">
+      <c r="AZ27" s="31">
         <v>22690</v>
       </c>
-      <c r="AZ27" s="31">
+      <c r="BA27" s="31">
         <v>22635</v>
       </c>
-      <c r="BA27" s="31">
+      <c r="BB27" s="31">
         <v>22618</v>
       </c>
-      <c r="BB27" s="31">
+      <c r="BC27" s="31">
         <v>22570</v>
       </c>
-      <c r="BC27" s="33">
+      <c r="BD27" s="33">
         <v>22525</v>
       </c>
-      <c r="BD27" s="33">
+      <c r="BE27" s="33">
         <v>22479</v>
       </c>
+      <c r="BF27" s="8">
+        <v>22437</v>
+      </c>
     </row>
-    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="46" t="s">
+    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C28" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="46"/>
-[...52 lines deleted...]
-      <c r="BD28" s="46"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="81"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="81"/>
+      <c r="M28" s="81"/>
+      <c r="N28" s="81"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
+      <c r="T28" s="81"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="81"/>
+      <c r="W28" s="81"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="81"/>
+      <c r="Z28" s="81"/>
+      <c r="AA28" s="81"/>
+      <c r="AB28" s="81"/>
+      <c r="AC28" s="81"/>
+      <c r="AD28" s="81"/>
+      <c r="AE28" s="81"/>
+      <c r="AF28" s="81"/>
+      <c r="AG28" s="81"/>
+      <c r="AH28" s="81"/>
+      <c r="AI28" s="81"/>
+      <c r="AJ28" s="81"/>
+      <c r="AK28" s="81"/>
+      <c r="AL28" s="81"/>
+      <c r="AM28" s="81"/>
+      <c r="AN28" s="81"/>
+      <c r="AO28" s="81"/>
+      <c r="AP28" s="81"/>
+      <c r="AQ28" s="81"/>
+      <c r="AR28" s="81"/>
+      <c r="AS28" s="81"/>
+      <c r="AT28" s="81"/>
+      <c r="AU28" s="81"/>
+      <c r="AV28" s="81"/>
+      <c r="AW28" s="81"/>
+      <c r="AX28" s="81"/>
+      <c r="AY28" s="81"/>
+      <c r="AZ28" s="81"/>
+      <c r="BA28" s="81"/>
+      <c r="BB28" s="81"/>
+      <c r="BC28" s="81"/>
+      <c r="BD28" s="81"/>
+      <c r="BE28" s="81"/>
+      <c r="BF28" s="81"/>
     </row>
-    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="7" t="s">
+    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="8">
+      <c r="C29" s="8">
         <v>513228</v>
       </c>
-      <c r="C29" s="9">
+      <c r="D29" s="9">
         <v>513267</v>
       </c>
-      <c r="D29" s="9">
+      <c r="E29" s="9">
         <v>513058</v>
       </c>
-      <c r="E29" s="9">
+      <c r="F29" s="9">
         <v>513082</v>
       </c>
-      <c r="F29" s="9">
+      <c r="G29" s="9">
         <v>513230</v>
       </c>
-      <c r="G29" s="9">
+      <c r="H29" s="9">
         <v>513419</v>
       </c>
-      <c r="H29" s="9">
+      <c r="I29" s="9">
         <v>513504</v>
       </c>
-      <c r="I29" s="8">
+      <c r="J29" s="8">
         <v>513570</v>
       </c>
-      <c r="J29" s="8">
+      <c r="K29" s="8">
         <v>513690</v>
       </c>
-      <c r="K29" s="10">
+      <c r="L29" s="10">
         <v>514260</v>
       </c>
-      <c r="L29" s="8">
+      <c r="M29" s="8">
         <v>514507</v>
       </c>
-      <c r="M29" s="8">
+      <c r="N29" s="8">
         <v>514856</v>
       </c>
-      <c r="N29" s="8">
+      <c r="O29" s="8">
         <v>515257</v>
       </c>
-      <c r="O29" s="8">
+      <c r="P29" s="8">
         <v>515431</v>
       </c>
-      <c r="P29" s="8">
+      <c r="Q29" s="8">
         <v>515616</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="R29" s="8">
         <v>515724</v>
       </c>
-      <c r="R29" s="8">
+      <c r="S29" s="8">
         <v>515854</v>
       </c>
-      <c r="S29" s="8">
+      <c r="T29" s="8">
         <v>515980</v>
       </c>
-      <c r="T29" s="8">
+      <c r="U29" s="8">
         <v>516090</v>
       </c>
-      <c r="U29" s="8">
+      <c r="V29" s="8">
         <v>516303</v>
       </c>
-      <c r="V29" s="8">
+      <c r="W29" s="8">
         <v>516574</v>
       </c>
-      <c r="W29" s="8">
+      <c r="X29" s="8">
         <v>516716</v>
       </c>
-      <c r="X29" s="8">
+      <c r="Y29" s="8">
         <v>517137</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Z29" s="8">
         <v>517467</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="AA29" s="8">
         <v>517698</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AB29" s="8">
         <v>517900</v>
       </c>
-      <c r="AB29" s="8">
+      <c r="AC29" s="8">
         <v>518242</v>
       </c>
-      <c r="AC29" s="8">
+      <c r="AD29" s="8">
         <v>518300</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AE29" s="8">
         <v>518516</v>
       </c>
-      <c r="AE29" s="23">
+      <c r="AF29" s="23">
         <v>518642</v>
       </c>
-      <c r="AF29" s="9">
+      <c r="AG29" s="9">
         <v>518758</v>
       </c>
-      <c r="AG29" s="9">
+      <c r="AH29" s="9">
         <v>519054</v>
       </c>
-      <c r="AH29" s="9">
+      <c r="AI29" s="9">
         <v>519432</v>
       </c>
-      <c r="AI29" s="9">
+      <c r="AJ29" s="9">
         <v>519709</v>
       </c>
-      <c r="AJ29" s="23">
+      <c r="AK29" s="23">
         <v>520007</v>
       </c>
-      <c r="AK29" s="31">
+      <c r="AL29" s="31">
         <v>520463</v>
       </c>
-      <c r="AL29" s="33">
+      <c r="AM29" s="33">
         <v>521042</v>
       </c>
-      <c r="AM29" s="23">
+      <c r="AN29" s="23">
         <v>521471</v>
       </c>
-      <c r="AN29" s="23">
+      <c r="AO29" s="23">
         <v>521802</v>
       </c>
-      <c r="AO29" s="9">
+      <c r="AP29" s="9">
         <v>522021</v>
       </c>
-      <c r="AP29" s="31">
+      <c r="AQ29" s="31">
         <v>522438</v>
       </c>
-      <c r="AQ29" s="33">
+      <c r="AR29" s="33">
         <v>522568</v>
       </c>
-      <c r="AR29" s="8">
+      <c r="AS29" s="8">
         <v>522796</v>
       </c>
-      <c r="AS29" s="35">
+      <c r="AT29" s="35">
         <v>523053</v>
       </c>
-      <c r="AT29" s="33">
+      <c r="AU29" s="33">
         <v>523454</v>
       </c>
-      <c r="AU29" s="26">
+      <c r="AV29" s="26">
         <v>523668</v>
       </c>
-      <c r="AV29" s="31">
+      <c r="AW29" s="31">
         <v>523837</v>
       </c>
-      <c r="AW29" s="33">
+      <c r="AX29" s="33">
         <v>524143</v>
       </c>
-      <c r="AX29" s="33">
+      <c r="AY29" s="33">
         <v>524371</v>
       </c>
-      <c r="AY29" s="31">
+      <c r="AZ29" s="31">
         <v>524711</v>
       </c>
-      <c r="AZ29" s="31">
+      <c r="BA29" s="31">
         <v>524959</v>
       </c>
-      <c r="BA29" s="8">
+      <c r="BB29" s="8">
         <v>525000</v>
       </c>
-      <c r="BB29" s="31">
+      <c r="BC29" s="31">
         <v>525304</v>
       </c>
-      <c r="BC29" s="33">
+      <c r="BD29" s="33">
         <v>525391</v>
       </c>
-      <c r="BD29" s="33">
+      <c r="BE29" s="33">
         <v>525668</v>
       </c>
+      <c r="BF29" s="8">
+        <v>525678</v>
+      </c>
     </row>
-    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="11" t="s">
+    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="8">
+      <c r="C30" s="8">
         <v>261368</v>
       </c>
-      <c r="C30" s="8">
+      <c r="D30" s="8">
         <v>261545</v>
       </c>
-      <c r="D30" s="8">
+      <c r="E30" s="8">
         <v>261716</v>
       </c>
-      <c r="E30" s="8">
+      <c r="F30" s="8">
         <v>261889</v>
       </c>
-      <c r="F30" s="8">
+      <c r="G30" s="8">
         <v>262169</v>
       </c>
-      <c r="G30" s="8">
+      <c r="H30" s="8">
         <v>262258</v>
       </c>
-      <c r="H30" s="8">
+      <c r="I30" s="8">
         <v>262549</v>
       </c>
-      <c r="I30" s="8">
+      <c r="J30" s="8">
         <v>262783</v>
       </c>
-      <c r="J30" s="8">
+      <c r="K30" s="8">
         <v>263044</v>
       </c>
-      <c r="K30" s="10">
+      <c r="L30" s="10">
         <v>263432</v>
       </c>
-      <c r="L30" s="8">
+      <c r="M30" s="8">
         <v>263766</v>
       </c>
-      <c r="M30" s="8">
+      <c r="N30" s="8">
         <v>264193</v>
       </c>
-      <c r="N30" s="8">
+      <c r="O30" s="8">
         <v>264474</v>
       </c>
-      <c r="O30" s="8">
+      <c r="P30" s="8">
         <v>264706</v>
       </c>
-      <c r="P30" s="8">
+      <c r="Q30" s="8">
         <v>264960</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="R30" s="8">
         <v>265186</v>
       </c>
-      <c r="R30" s="8">
+      <c r="S30" s="8">
         <v>265504</v>
       </c>
-      <c r="S30" s="8">
+      <c r="T30" s="8">
         <v>265718</v>
       </c>
-      <c r="T30" s="8">
+      <c r="U30" s="8">
         <v>266086</v>
       </c>
-      <c r="U30" s="8">
+      <c r="V30" s="8">
         <v>266472</v>
       </c>
-      <c r="V30" s="8">
+      <c r="W30" s="8">
         <v>266857</v>
       </c>
-      <c r="W30" s="8">
+      <c r="X30" s="8">
         <v>267077</v>
       </c>
-      <c r="X30" s="8">
+      <c r="Y30" s="8">
         <v>267509</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Z30" s="8">
         <v>267855</v>
       </c>
-      <c r="Z30" s="8">
+      <c r="AA30" s="8">
         <v>268164</v>
       </c>
-      <c r="AA30" s="8">
+      <c r="AB30" s="8">
         <v>268478</v>
       </c>
-      <c r="AB30" s="8">
+      <c r="AC30" s="8">
         <v>268892</v>
       </c>
-      <c r="AC30" s="8">
+      <c r="AD30" s="8">
         <v>269152</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AE30" s="8">
         <v>269480</v>
       </c>
-      <c r="AE30" s="23">
+      <c r="AF30" s="23">
         <v>269687</v>
       </c>
-      <c r="AF30" s="9">
+      <c r="AG30" s="9">
         <v>269962</v>
       </c>
-      <c r="AG30" s="9">
+      <c r="AH30" s="9">
         <v>270391</v>
       </c>
-      <c r="AH30" s="9">
+      <c r="AI30" s="9">
         <v>270921</v>
       </c>
-      <c r="AI30" s="9">
+      <c r="AJ30" s="9">
         <v>271282</v>
       </c>
-      <c r="AJ30" s="23">
+      <c r="AK30" s="23">
         <v>271755</v>
       </c>
-      <c r="AK30" s="31">
+      <c r="AL30" s="31">
         <v>272174</v>
       </c>
-      <c r="AL30" s="33">
+      <c r="AM30" s="33">
         <v>272753</v>
       </c>
-      <c r="AM30" s="23">
+      <c r="AN30" s="23">
         <v>273277</v>
       </c>
-      <c r="AN30" s="23">
+      <c r="AO30" s="23">
         <v>273666</v>
       </c>
-      <c r="AO30" s="9">
+      <c r="AP30" s="9">
         <v>273955</v>
       </c>
-      <c r="AP30" s="31">
+      <c r="AQ30" s="31">
         <v>274287</v>
       </c>
-      <c r="AQ30" s="33">
+      <c r="AR30" s="33">
         <v>274577</v>
       </c>
-      <c r="AR30" s="8">
+      <c r="AS30" s="8">
         <v>274897</v>
       </c>
-      <c r="AS30" s="35">
+      <c r="AT30" s="35">
         <v>275130</v>
       </c>
-      <c r="AT30" s="33">
+      <c r="AU30" s="33">
         <v>275629</v>
       </c>
-      <c r="AU30" s="26">
+      <c r="AV30" s="26">
         <v>276090</v>
       </c>
-      <c r="AV30" s="31">
+      <c r="AW30" s="31">
         <v>276412</v>
       </c>
-      <c r="AW30" s="33">
+      <c r="AX30" s="33">
         <v>276752</v>
       </c>
-      <c r="AX30" s="33">
+      <c r="AY30" s="33">
         <v>277064</v>
       </c>
-      <c r="AY30" s="31">
+      <c r="AZ30" s="31">
         <v>277437</v>
       </c>
-      <c r="AZ30" s="31">
+      <c r="BA30" s="31">
         <v>277686</v>
       </c>
-      <c r="BA30" s="8">
+      <c r="BB30" s="8">
         <v>277757</v>
       </c>
-      <c r="BB30" s="31">
+      <c r="BC30" s="31">
         <v>277963</v>
       </c>
-      <c r="BC30" s="33">
+      <c r="BD30" s="33">
         <v>278128</v>
       </c>
-      <c r="BD30" s="33">
+      <c r="BE30" s="33">
         <v>278555</v>
       </c>
+      <c r="BF30" s="8">
+        <v>278842</v>
+      </c>
     </row>
-    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="11" t="s">
+    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="8">
+      <c r="C31" s="8">
         <v>29374</v>
       </c>
-      <c r="C31" s="8">
+      <c r="D31" s="8">
         <v>29331</v>
       </c>
-      <c r="D31" s="8">
+      <c r="E31" s="8">
         <v>29263</v>
       </c>
-      <c r="E31" s="8">
+      <c r="F31" s="8">
         <v>29259</v>
       </c>
-      <c r="F31" s="8">
+      <c r="G31" s="8">
         <v>29246</v>
       </c>
-      <c r="G31" s="8">
+      <c r="H31" s="8">
         <v>29113</v>
       </c>
-      <c r="H31" s="8">
+      <c r="I31" s="8">
         <v>29102</v>
       </c>
-      <c r="I31" s="8">
+      <c r="J31" s="8">
         <v>29074</v>
       </c>
-      <c r="J31" s="8">
+      <c r="K31" s="8">
         <v>29027</v>
       </c>
-      <c r="K31" s="10">
+      <c r="L31" s="10">
         <v>29002</v>
       </c>
-      <c r="L31" s="8">
+      <c r="M31" s="8">
         <v>28939</v>
       </c>
-      <c r="M31" s="8">
+      <c r="N31" s="8">
         <v>28909</v>
       </c>
-      <c r="N31" s="8">
+      <c r="O31" s="8">
         <v>28911</v>
       </c>
-      <c r="O31" s="8">
+      <c r="P31" s="8">
         <v>28893</v>
       </c>
-      <c r="P31" s="8">
+      <c r="Q31" s="8">
         <v>28875</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="R31" s="8">
         <v>28819</v>
       </c>
-      <c r="R31" s="8">
+      <c r="S31" s="8">
         <v>28796</v>
       </c>
-      <c r="S31" s="8">
+      <c r="T31" s="8">
         <v>28740</v>
       </c>
-      <c r="T31" s="8">
+      <c r="U31" s="8">
         <v>28641</v>
       </c>
-      <c r="U31" s="8">
+      <c r="V31" s="8">
         <v>28579</v>
       </c>
-      <c r="V31" s="8">
+      <c r="W31" s="8">
         <v>28497</v>
       </c>
-      <c r="W31" s="8">
+      <c r="X31" s="8">
         <v>28455</v>
       </c>
-      <c r="X31" s="8">
+      <c r="Y31" s="8">
         <v>28398</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Z31" s="8">
         <v>28396</v>
       </c>
-      <c r="Z31" s="8">
+      <c r="AA31" s="8">
         <v>28335</v>
       </c>
-      <c r="AA31" s="8">
+      <c r="AB31" s="8">
         <v>28344</v>
       </c>
-      <c r="AB31" s="8">
+      <c r="AC31" s="8">
         <v>28301</v>
       </c>
-      <c r="AC31" s="8">
+      <c r="AD31" s="8">
         <v>28240</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AE31" s="8">
         <v>28167</v>
       </c>
-      <c r="AE31" s="23">
+      <c r="AF31" s="23">
         <v>28177</v>
       </c>
-      <c r="AF31" s="9">
+      <c r="AG31" s="9">
         <v>28145</v>
       </c>
-      <c r="AG31" s="9">
+      <c r="AH31" s="9">
         <v>28012</v>
       </c>
-      <c r="AH31" s="9">
+      <c r="AI31" s="9">
         <v>27931</v>
       </c>
-      <c r="AI31" s="9">
+      <c r="AJ31" s="9">
         <v>27878</v>
       </c>
-      <c r="AJ31" s="23">
+      <c r="AK31" s="23">
         <v>27756</v>
       </c>
-      <c r="AK31" s="31">
+      <c r="AL31" s="31">
         <v>27749</v>
       </c>
-      <c r="AL31" s="33">
+      <c r="AM31" s="33">
         <v>27711</v>
       </c>
-      <c r="AM31" s="23">
+      <c r="AN31" s="23">
         <v>27649</v>
       </c>
-      <c r="AN31" s="23">
+      <c r="AO31" s="23">
         <v>27618</v>
       </c>
-      <c r="AO31" s="9">
+      <c r="AP31" s="9">
         <v>27557</v>
       </c>
-      <c r="AP31" s="31">
+      <c r="AQ31" s="31">
         <v>27546</v>
       </c>
-      <c r="AQ31" s="33">
+      <c r="AR31" s="33">
         <v>27483</v>
       </c>
-      <c r="AR31" s="8">
+      <c r="AS31" s="8">
         <v>27456</v>
       </c>
-      <c r="AS31" s="35">
+      <c r="AT31" s="35">
         <v>27391</v>
       </c>
-      <c r="AT31" s="33">
+      <c r="AU31" s="33">
         <v>27276</v>
       </c>
-      <c r="AU31" s="26">
+      <c r="AV31" s="26">
         <v>27242</v>
       </c>
-      <c r="AV31" s="31">
+      <c r="AW31" s="31">
         <v>27157</v>
       </c>
-      <c r="AW31" s="33">
+      <c r="AX31" s="33">
         <v>27125</v>
       </c>
-      <c r="AX31" s="33">
+      <c r="AY31" s="33">
         <v>27149</v>
       </c>
-      <c r="AY31" s="31">
+      <c r="AZ31" s="31">
         <v>27129</v>
       </c>
-      <c r="AZ31" s="31">
+      <c r="BA31" s="31">
         <v>27114</v>
       </c>
-      <c r="BA31" s="8">
+      <c r="BB31" s="8">
         <v>27038</v>
       </c>
-      <c r="BB31" s="31">
+      <c r="BC31" s="31">
         <v>27067</v>
       </c>
-      <c r="BC31" s="33">
+      <c r="BD31" s="33">
         <v>27035</v>
       </c>
-      <c r="BD31" s="33">
+      <c r="BE31" s="33">
         <v>27022</v>
       </c>
+      <c r="BF31" s="8">
+        <v>26986</v>
+      </c>
     </row>
-    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A32" s="11" t="s">
+    <row r="32" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="8">
+      <c r="C32" s="8">
         <v>35214</v>
       </c>
-      <c r="C32" s="8">
+      <c r="D32" s="8">
         <v>35177</v>
       </c>
-      <c r="D32" s="8">
+      <c r="E32" s="8">
         <v>35118</v>
       </c>
-      <c r="E32" s="8">
+      <c r="F32" s="8">
         <v>35047</v>
       </c>
-      <c r="F32" s="8">
+      <c r="G32" s="8">
         <v>35016</v>
       </c>
-      <c r="G32" s="8">
+      <c r="H32" s="8">
         <v>34949</v>
       </c>
-      <c r="H32" s="8">
+      <c r="I32" s="8">
         <v>34894</v>
       </c>
-      <c r="I32" s="8">
+      <c r="J32" s="8">
         <v>34871</v>
       </c>
-      <c r="J32" s="8">
+      <c r="K32" s="8">
         <v>34836</v>
       </c>
-      <c r="K32" s="10">
+      <c r="L32" s="10">
         <v>34775</v>
       </c>
-      <c r="L32" s="8">
+      <c r="M32" s="8">
         <v>34779</v>
       </c>
-      <c r="M32" s="8">
+      <c r="N32" s="8">
         <v>34766</v>
       </c>
-      <c r="N32" s="8">
+      <c r="O32" s="8">
         <v>34782</v>
       </c>
-      <c r="O32" s="8">
+      <c r="P32" s="8">
         <v>34797</v>
       </c>
-      <c r="P32" s="8">
+      <c r="Q32" s="8">
         <v>34759</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="R32" s="8">
         <v>34720</v>
       </c>
-      <c r="R32" s="8">
+      <c r="S32" s="8">
         <v>34721</v>
       </c>
-      <c r="S32" s="8">
+      <c r="T32" s="8">
         <v>34712</v>
       </c>
-      <c r="T32" s="8">
+      <c r="U32" s="8">
         <v>34715</v>
       </c>
-      <c r="U32" s="8">
+      <c r="V32" s="8">
         <v>34714</v>
       </c>
-      <c r="V32" s="8">
+      <c r="W32" s="8">
         <v>34674</v>
       </c>
-      <c r="W32" s="8">
+      <c r="X32" s="8">
         <v>34648</v>
       </c>
-      <c r="X32" s="8">
+      <c r="Y32" s="8">
         <v>34677</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Z32" s="8">
         <v>34635</v>
       </c>
-      <c r="Z32" s="8">
+      <c r="AA32" s="8">
         <v>34630</v>
       </c>
-      <c r="AA32" s="8">
+      <c r="AB32" s="8">
         <v>34616</v>
       </c>
-      <c r="AB32" s="8">
+      <c r="AC32" s="8">
         <v>34618</v>
       </c>
-      <c r="AC32" s="8">
+      <c r="AD32" s="8">
         <v>34624</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AE32" s="8">
         <v>34610</v>
       </c>
-      <c r="AE32" s="23">
+      <c r="AF32" s="23">
         <v>34579</v>
       </c>
-      <c r="AF32" s="9">
+      <c r="AG32" s="9">
         <v>34565</v>
       </c>
-      <c r="AG32" s="9">
+      <c r="AH32" s="9">
         <v>34552</v>
       </c>
-      <c r="AH32" s="9">
+      <c r="AI32" s="9">
         <v>34535</v>
       </c>
-      <c r="AI32" s="9">
+      <c r="AJ32" s="9">
         <v>34534</v>
       </c>
-      <c r="AJ32" s="23">
+      <c r="AK32" s="23">
         <v>34516</v>
       </c>
-      <c r="AK32" s="31">
+      <c r="AL32" s="31">
         <v>34495</v>
       </c>
-      <c r="AL32" s="33">
+      <c r="AM32" s="33">
         <v>34473</v>
       </c>
-      <c r="AM32" s="23">
+      <c r="AN32" s="23">
         <v>34451</v>
       </c>
-      <c r="AN32" s="23">
+      <c r="AO32" s="23">
         <v>34439</v>
       </c>
-      <c r="AO32" s="9">
+      <c r="AP32" s="9">
         <v>34453</v>
       </c>
-      <c r="AP32" s="31">
+      <c r="AQ32" s="31">
         <v>34466</v>
       </c>
-      <c r="AQ32" s="33">
+      <c r="AR32" s="33">
         <v>34404</v>
       </c>
-      <c r="AR32" s="8">
+      <c r="AS32" s="8">
         <v>34387</v>
       </c>
-      <c r="AS32" s="35">
+      <c r="AT32" s="35">
         <v>34407</v>
       </c>
-      <c r="AT32" s="33">
+      <c r="AU32" s="33">
         <v>34407</v>
       </c>
-      <c r="AU32" s="26">
+      <c r="AV32" s="26">
         <v>34360</v>
       </c>
-      <c r="AV32" s="31">
+      <c r="AW32" s="31">
         <v>34320</v>
       </c>
-      <c r="AW32" s="33">
+      <c r="AX32" s="33">
         <v>34300</v>
       </c>
-      <c r="AX32" s="33">
+      <c r="AY32" s="33">
         <v>34280</v>
       </c>
-      <c r="AY32" s="31">
+      <c r="AZ32" s="31">
         <v>34263</v>
       </c>
-      <c r="AZ32" s="31">
+      <c r="BA32" s="31">
         <v>34237</v>
       </c>
-      <c r="BA32" s="8">
+      <c r="BB32" s="8">
         <v>34245</v>
       </c>
-      <c r="BB32" s="31">
+      <c r="BC32" s="31">
         <v>34257</v>
       </c>
-      <c r="BC32" s="33">
+      <c r="BD32" s="33">
         <v>34235</v>
       </c>
-      <c r="BD32" s="33">
+      <c r="BE32" s="33">
         <v>34214</v>
       </c>
+      <c r="BF32" s="8">
+        <v>34147</v>
+      </c>
     </row>
-    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="11" t="s">
+    <row r="33" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="8">
+      <c r="C33" s="8">
         <v>123212</v>
       </c>
-      <c r="C33" s="8">
+      <c r="D33" s="8">
         <v>123183</v>
       </c>
-      <c r="D33" s="8">
+      <c r="E33" s="8">
         <v>122982</v>
       </c>
-      <c r="E33" s="8">
+      <c r="F33" s="8">
         <v>122959</v>
       </c>
-      <c r="F33" s="8">
+      <c r="G33" s="8">
         <v>122864</v>
       </c>
-      <c r="G33" s="8">
+      <c r="H33" s="8">
         <v>123169</v>
       </c>
-      <c r="H33" s="8">
+      <c r="I33" s="8">
         <v>123040</v>
       </c>
-      <c r="I33" s="8">
+      <c r="J33" s="8">
         <v>122932</v>
       </c>
-      <c r="J33" s="8">
+      <c r="K33" s="8">
         <v>122899</v>
       </c>
-      <c r="K33" s="10">
+      <c r="L33" s="10">
         <v>123248</v>
       </c>
-      <c r="L33" s="8">
+      <c r="M33" s="8">
         <v>123237</v>
       </c>
-      <c r="M33" s="8">
+      <c r="N33" s="8">
         <v>123244</v>
       </c>
-      <c r="N33" s="8">
+      <c r="O33" s="8">
         <v>123332</v>
       </c>
-      <c r="O33" s="8">
+      <c r="P33" s="8">
         <v>123292</v>
       </c>
-      <c r="P33" s="8">
+      <c r="Q33" s="8">
         <v>123289</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="R33" s="8">
         <v>123240</v>
       </c>
-      <c r="R33" s="8">
+      <c r="S33" s="8">
         <v>123139</v>
       </c>
-      <c r="S33" s="8">
+      <c r="T33" s="8">
         <v>123083</v>
       </c>
-      <c r="T33" s="8">
+      <c r="U33" s="8">
         <v>122974</v>
       </c>
-      <c r="U33" s="8">
+      <c r="V33" s="8">
         <v>122891</v>
       </c>
-      <c r="V33" s="8">
+      <c r="W33" s="8">
         <v>122881</v>
       </c>
-      <c r="W33" s="8">
+      <c r="X33" s="8">
         <v>122882</v>
       </c>
-      <c r="X33" s="8">
+      <c r="Y33" s="8">
         <v>122933</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Z33" s="8">
         <v>122978</v>
       </c>
-      <c r="Z33" s="8">
+      <c r="AA33" s="8">
         <v>122995</v>
       </c>
-      <c r="AA33" s="8">
+      <c r="AB33" s="8">
         <v>122942</v>
       </c>
-      <c r="AB33" s="8">
+      <c r="AC33" s="8">
         <v>122959</v>
       </c>
-      <c r="AC33" s="8">
+      <c r="AD33" s="8">
         <v>122877</v>
       </c>
-      <c r="AD33" s="8">
+      <c r="AE33" s="8">
         <v>122824</v>
       </c>
-      <c r="AE33" s="23">
+      <c r="AF33" s="23">
         <v>122780</v>
       </c>
-      <c r="AF33" s="9">
+      <c r="AG33" s="9">
         <v>122684</v>
       </c>
-      <c r="AG33" s="9">
+      <c r="AH33" s="9">
         <v>122683</v>
       </c>
-      <c r="AH33" s="9">
+      <c r="AI33" s="9">
         <v>122631</v>
       </c>
-      <c r="AI33" s="9">
+      <c r="AJ33" s="9">
         <v>122605</v>
       </c>
-      <c r="AJ33" s="23">
+      <c r="AK33" s="23">
         <v>122604</v>
       </c>
-      <c r="AK33" s="31">
+      <c r="AL33" s="31">
         <v>122710</v>
       </c>
-      <c r="AL33" s="33">
+      <c r="AM33" s="33">
         <v>122807</v>
       </c>
-      <c r="AM33" s="23">
+      <c r="AN33" s="23">
         <v>122792</v>
       </c>
-      <c r="AN33" s="23">
+      <c r="AO33" s="23">
         <v>122756</v>
       </c>
-      <c r="AO33" s="9">
+      <c r="AP33" s="9">
         <v>122726</v>
       </c>
-      <c r="AP33" s="31">
+      <c r="AQ33" s="31">
         <v>122724</v>
       </c>
-      <c r="AQ33" s="33">
+      <c r="AR33" s="33">
         <v>122739</v>
       </c>
-      <c r="AR33" s="8">
+      <c r="AS33" s="8">
         <v>122683</v>
       </c>
-      <c r="AS33" s="35">
+      <c r="AT33" s="35">
         <v>122725</v>
       </c>
-      <c r="AT33" s="33">
+      <c r="AU33" s="33">
         <v>122752</v>
       </c>
-      <c r="AU33" s="26">
+      <c r="AV33" s="26">
         <v>122618</v>
       </c>
-      <c r="AV33" s="31">
+      <c r="AW33" s="31">
         <v>122594</v>
       </c>
-      <c r="AW33" s="33">
+      <c r="AX33" s="33">
         <v>122626</v>
       </c>
-      <c r="AX33" s="33">
+      <c r="AY33" s="33">
         <v>122548</v>
       </c>
-      <c r="AY33" s="31">
+      <c r="AZ33" s="31">
         <v>122565</v>
       </c>
-      <c r="AZ33" s="31">
+      <c r="BA33" s="31">
         <v>122569</v>
       </c>
-      <c r="BA33" s="8">
+      <c r="BB33" s="8">
         <v>122522</v>
       </c>
-      <c r="BB33" s="31">
+      <c r="BC33" s="31">
         <v>122449</v>
       </c>
-      <c r="BC33" s="33">
+      <c r="BD33" s="33">
         <v>122378</v>
       </c>
-      <c r="BD33" s="33">
+      <c r="BE33" s="33">
         <v>122285</v>
       </c>
+      <c r="BF33" s="8">
+        <v>122171</v>
+      </c>
     </row>
-    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="11" t="s">
+    <row r="34" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="8">
+      <c r="C34" s="8">
         <v>35606</v>
       </c>
-      <c r="C34" s="12">
+      <c r="D34" s="12">
         <v>35613</v>
       </c>
-      <c r="D34" s="8">
+      <c r="E34" s="8">
         <v>35561</v>
       </c>
-      <c r="E34" s="8">
+      <c r="F34" s="8">
         <v>35520</v>
       </c>
-      <c r="F34" s="8">
+      <c r="G34" s="8">
         <v>35511</v>
       </c>
-      <c r="G34" s="8">
+      <c r="H34" s="8">
         <v>35473</v>
       </c>
-      <c r="H34" s="8">
+      <c r="I34" s="8">
         <v>35468</v>
       </c>
-      <c r="I34" s="8">
+      <c r="J34" s="8">
         <v>35448</v>
       </c>
-      <c r="J34" s="8">
+      <c r="K34" s="8">
         <v>35415</v>
       </c>
-      <c r="K34" s="10">
+      <c r="L34" s="10">
         <v>35359</v>
       </c>
-      <c r="L34" s="8">
+      <c r="M34" s="8">
         <v>35340</v>
       </c>
-      <c r="M34" s="8">
+      <c r="N34" s="8">
         <v>35313</v>
       </c>
-      <c r="N34" s="13">
+      <c r="O34" s="13">
         <v>35299</v>
       </c>
-      <c r="O34" s="8">
+      <c r="P34" s="8">
         <v>35268</v>
       </c>
-      <c r="P34" s="8">
+      <c r="Q34" s="8">
         <v>35243</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="R34" s="8">
         <v>35255</v>
       </c>
-      <c r="R34" s="8">
+      <c r="S34" s="8">
         <v>35213</v>
       </c>
-      <c r="S34" s="8">
+      <c r="T34" s="8">
         <v>35204</v>
       </c>
-      <c r="T34" s="8">
+      <c r="U34" s="8">
         <v>35159</v>
       </c>
-      <c r="U34" s="8">
+      <c r="V34" s="8">
         <v>35116</v>
       </c>
-      <c r="V34" s="8">
+      <c r="W34" s="8">
         <v>35084</v>
       </c>
-      <c r="W34" s="8">
+      <c r="X34" s="8">
         <v>35078</v>
       </c>
-      <c r="X34" s="8">
+      <c r="Y34" s="8">
         <v>35051</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Z34" s="8">
         <v>35022</v>
       </c>
-      <c r="Z34" s="8">
+      <c r="AA34" s="8">
         <v>34991</v>
       </c>
-      <c r="AA34" s="8">
+      <c r="AB34" s="8">
         <v>34952</v>
       </c>
-      <c r="AB34" s="9">
+      <c r="AC34" s="9">
         <v>34909</v>
       </c>
-      <c r="AC34" s="8">
+      <c r="AD34" s="8">
         <v>34875</v>
       </c>
-      <c r="AD34" s="8">
+      <c r="AE34" s="8">
         <v>34893</v>
       </c>
-      <c r="AE34" s="23">
+      <c r="AF34" s="23">
         <v>34844</v>
       </c>
-      <c r="AF34" s="9">
+      <c r="AG34" s="9">
         <v>34832</v>
       </c>
-      <c r="AG34" s="9">
+      <c r="AH34" s="9">
         <v>34834</v>
       </c>
-      <c r="AH34" s="9">
+      <c r="AI34" s="9">
         <v>34801</v>
       </c>
-      <c r="AI34" s="9">
+      <c r="AJ34" s="9">
         <v>34762</v>
       </c>
-      <c r="AJ34" s="23">
+      <c r="AK34" s="23">
         <v>34724</v>
       </c>
-      <c r="AK34" s="31">
+      <c r="AL34" s="31">
         <v>34667</v>
       </c>
-      <c r="AL34" s="33">
+      <c r="AM34" s="33">
         <v>34649</v>
       </c>
-      <c r="AM34" s="23">
+      <c r="AN34" s="23">
         <v>34684</v>
       </c>
-      <c r="AN34" s="23">
+      <c r="AO34" s="23">
         <v>34682</v>
       </c>
-      <c r="AO34" s="9">
+      <c r="AP34" s="9">
         <v>34669</v>
       </c>
-      <c r="AP34" s="31">
+      <c r="AQ34" s="31">
         <v>34661</v>
       </c>
-      <c r="AQ34" s="33">
+      <c r="AR34" s="33">
         <v>34602</v>
       </c>
-      <c r="AR34" s="8">
+      <c r="AS34" s="8">
         <v>34572</v>
       </c>
-      <c r="AS34" s="35">
+      <c r="AT34" s="35">
         <v>34543</v>
       </c>
-      <c r="AT34" s="33">
+      <c r="AU34" s="33">
         <v>34501</v>
       </c>
-      <c r="AU34" s="26">
+      <c r="AV34" s="26">
         <v>34456</v>
       </c>
-      <c r="AV34" s="31">
+      <c r="AW34" s="31">
         <v>34427</v>
       </c>
-      <c r="AW34" s="33">
+      <c r="AX34" s="33">
         <v>34400</v>
       </c>
-      <c r="AX34" s="33">
+      <c r="AY34" s="33">
         <v>34394</v>
       </c>
-      <c r="AY34" s="31">
+      <c r="AZ34" s="31">
         <v>34386</v>
       </c>
-      <c r="AZ34" s="31">
+      <c r="BA34" s="31">
         <v>34391</v>
       </c>
-      <c r="BA34" s="8">
+      <c r="BB34" s="8">
         <v>34370</v>
       </c>
-      <c r="BB34" s="31">
+      <c r="BC34" s="31">
         <v>34335</v>
       </c>
-      <c r="BC34" s="33">
+      <c r="BD34" s="33">
         <v>34321</v>
       </c>
-      <c r="BD34" s="33">
+      <c r="BE34" s="33">
         <v>34257</v>
       </c>
+      <c r="BF34" s="8">
+        <v>34175</v>
+      </c>
     </row>
-    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="11" t="s">
+    <row r="35" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="8">
+      <c r="C35" s="8">
         <v>28454</v>
       </c>
-      <c r="C35" s="12">
+      <c r="D35" s="12">
         <v>28418</v>
       </c>
-      <c r="D35" s="8">
+      <c r="E35" s="8">
         <v>28418</v>
       </c>
-      <c r="E35" s="8">
+      <c r="F35" s="8">
         <v>28408</v>
       </c>
-      <c r="F35" s="8">
+      <c r="G35" s="8">
         <v>28424</v>
       </c>
-      <c r="G35" s="8">
+      <c r="H35" s="8">
         <v>28457</v>
       </c>
-      <c r="H35" s="8">
+      <c r="I35" s="8">
         <v>28451</v>
       </c>
-      <c r="I35" s="8">
+      <c r="J35" s="8">
         <v>28462</v>
       </c>
-      <c r="J35" s="8">
+      <c r="K35" s="8">
         <v>28469</v>
       </c>
-      <c r="K35" s="10">
+      <c r="L35" s="10">
         <v>28444</v>
       </c>
-      <c r="L35" s="8">
+      <c r="M35" s="8">
         <v>28446</v>
       </c>
-      <c r="M35" s="8">
+      <c r="N35" s="8">
         <v>28431</v>
       </c>
-      <c r="N35" s="13">
+      <c r="O35" s="13">
         <v>28459</v>
       </c>
-      <c r="O35" s="8">
+      <c r="P35" s="8">
         <v>28475</v>
       </c>
-      <c r="P35" s="8">
+      <c r="Q35" s="8">
         <v>28490</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="R35" s="8">
         <v>28504</v>
       </c>
-      <c r="R35" s="8">
+      <c r="S35" s="8">
         <v>28481</v>
       </c>
-      <c r="S35" s="8">
+      <c r="T35" s="8">
         <v>28523</v>
       </c>
-      <c r="T35" s="8">
+      <c r="U35" s="8">
         <v>28515</v>
       </c>
-      <c r="U35" s="8">
+      <c r="V35" s="8">
         <v>28531</v>
       </c>
-      <c r="V35" s="8">
+      <c r="W35" s="8">
         <v>28581</v>
       </c>
-      <c r="W35" s="8">
+      <c r="X35" s="8">
         <v>28576</v>
       </c>
-      <c r="X35" s="8">
+      <c r="Y35" s="8">
         <v>28569</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Z35" s="8">
         <v>28581</v>
       </c>
-      <c r="Z35" s="8">
+      <c r="AA35" s="8">
         <v>28583</v>
       </c>
-      <c r="AA35" s="8">
+      <c r="AB35" s="8">
         <v>28568</v>
       </c>
-      <c r="AB35" s="9">
+      <c r="AC35" s="9">
         <v>28563</v>
       </c>
-      <c r="AC35" s="8">
+      <c r="AD35" s="8">
         <v>28532</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AE35" s="8">
         <v>28542</v>
       </c>
-      <c r="AE35" s="23">
+      <c r="AF35" s="23">
         <v>28575</v>
       </c>
-      <c r="AF35" s="9">
+      <c r="AG35" s="9">
         <v>28570</v>
       </c>
-      <c r="AG35" s="9">
+      <c r="AH35" s="9">
         <v>28582</v>
       </c>
-      <c r="AH35" s="9">
+      <c r="AI35" s="9">
         <v>28613</v>
       </c>
-      <c r="AI35" s="9">
+      <c r="AJ35" s="9">
         <v>28648</v>
       </c>
-      <c r="AJ35" s="23">
+      <c r="AK35" s="23">
         <v>28652</v>
       </c>
-      <c r="AK35" s="31">
+      <c r="AL35" s="31">
         <v>28668</v>
       </c>
-      <c r="AL35" s="33">
+      <c r="AM35" s="33">
         <v>28649</v>
       </c>
-      <c r="AM35" s="23">
+      <c r="AN35" s="23">
         <v>28618</v>
       </c>
-      <c r="AN35" s="23">
+      <c r="AO35" s="23">
         <v>28641</v>
       </c>
-      <c r="AO35" s="9">
+      <c r="AP35" s="9">
         <v>28661</v>
       </c>
-      <c r="AP35" s="31">
+      <c r="AQ35" s="31">
         <v>28754</v>
       </c>
-      <c r="AQ35" s="33">
+      <c r="AR35" s="33">
         <v>28763</v>
       </c>
-      <c r="AR35" s="8">
+      <c r="AS35" s="8">
         <v>28801</v>
       </c>
-      <c r="AS35" s="35">
+      <c r="AT35" s="35">
         <v>28857</v>
       </c>
-      <c r="AT35" s="33">
+      <c r="AU35" s="33">
         <v>28889</v>
       </c>
-      <c r="AU35" s="26">
+      <c r="AV35" s="26">
         <v>28902</v>
       </c>
-      <c r="AV35" s="31">
+      <c r="AW35" s="31">
         <v>28927</v>
       </c>
-      <c r="AW35" s="33">
+      <c r="AX35" s="33">
         <v>28940</v>
       </c>
-      <c r="AX35" s="33">
+      <c r="AY35" s="33">
         <v>28936</v>
       </c>
-      <c r="AY35" s="31">
+      <c r="AZ35" s="31">
         <v>28931</v>
       </c>
-      <c r="AZ35" s="31">
+      <c r="BA35" s="31">
         <v>28962</v>
       </c>
-      <c r="BA35" s="8">
+      <c r="BB35" s="8">
         <v>29068</v>
       </c>
-      <c r="BB35" s="31">
+      <c r="BC35" s="31">
         <v>29233</v>
       </c>
-      <c r="BC35" s="33">
+      <c r="BD35" s="33">
         <v>29294</v>
       </c>
-      <c r="BD35" s="33">
+      <c r="BE35" s="33">
         <v>29335</v>
       </c>
+      <c r="BF35" s="8">
+        <v>29357</v>
+      </c>
     </row>
-    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B36" s="46" t="s">
+    <row r="36" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C36" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="46"/>
-[...52 lines deleted...]
-      <c r="BD36" s="46"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="81"/>
+      <c r="F36" s="81"/>
+      <c r="G36" s="81"/>
+      <c r="H36" s="81"/>
+      <c r="I36" s="81"/>
+      <c r="J36" s="81"/>
+      <c r="K36" s="81"/>
+      <c r="L36" s="81"/>
+      <c r="M36" s="81"/>
+      <c r="N36" s="81"/>
+      <c r="O36" s="81"/>
+      <c r="P36" s="81"/>
+      <c r="Q36" s="81"/>
+      <c r="R36" s="81"/>
+      <c r="S36" s="81"/>
+      <c r="T36" s="81"/>
+      <c r="U36" s="81"/>
+      <c r="V36" s="81"/>
+      <c r="W36" s="81"/>
+      <c r="X36" s="81"/>
+      <c r="Y36" s="81"/>
+      <c r="Z36" s="81"/>
+      <c r="AA36" s="81"/>
+      <c r="AB36" s="81"/>
+      <c r="AC36" s="81"/>
+      <c r="AD36" s="81"/>
+      <c r="AE36" s="81"/>
+      <c r="AF36" s="81"/>
+      <c r="AG36" s="81"/>
+      <c r="AH36" s="81"/>
+      <c r="AI36" s="81"/>
+      <c r="AJ36" s="81"/>
+      <c r="AK36" s="81"/>
+      <c r="AL36" s="81"/>
+      <c r="AM36" s="81"/>
+      <c r="AN36" s="81"/>
+      <c r="AO36" s="81"/>
+      <c r="AP36" s="81"/>
+      <c r="AQ36" s="81"/>
+      <c r="AR36" s="81"/>
+      <c r="AS36" s="81"/>
+      <c r="AT36" s="81"/>
+      <c r="AU36" s="81"/>
+      <c r="AV36" s="81"/>
+      <c r="AW36" s="81"/>
+      <c r="AX36" s="81"/>
+      <c r="AY36" s="81"/>
+      <c r="AZ36" s="81"/>
+      <c r="BA36" s="81"/>
+      <c r="BB36" s="81"/>
+      <c r="BC36" s="81"/>
+      <c r="BD36" s="81"/>
+      <c r="BE36" s="81"/>
+      <c r="BF36" s="81"/>
     </row>
-    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A37" s="7" t="s">
+    <row r="37" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="8">
+      <c r="C37" s="8">
         <v>322458</v>
       </c>
-      <c r="C37" s="9">
+      <c r="D37" s="9">
         <v>321963</v>
       </c>
-      <c r="D37" s="9">
+      <c r="E37" s="9">
         <v>321427</v>
       </c>
-      <c r="E37" s="9">
+      <c r="F37" s="9">
         <v>321114</v>
       </c>
-      <c r="F37" s="9">
+      <c r="G37" s="9">
         <v>320627</v>
       </c>
-      <c r="G37" s="9">
+      <c r="H37" s="9">
         <v>320211</v>
       </c>
-      <c r="H37" s="9">
+      <c r="I37" s="9">
         <v>319766</v>
       </c>
-      <c r="I37" s="8">
+      <c r="J37" s="8">
         <v>319273</v>
       </c>
-      <c r="J37" s="8">
+      <c r="K37" s="8">
         <v>318759</v>
       </c>
-      <c r="K37" s="10">
+      <c r="L37" s="10">
         <v>318185</v>
       </c>
-      <c r="L37" s="8">
+      <c r="M37" s="8">
         <v>317770</v>
       </c>
-      <c r="M37" s="8">
+      <c r="N37" s="8">
         <v>317316</v>
       </c>
-      <c r="N37" s="8">
+      <c r="O37" s="8">
         <v>316977</v>
       </c>
-      <c r="O37" s="8">
+      <c r="P37" s="8">
         <v>316547</v>
       </c>
-      <c r="P37" s="8">
+      <c r="Q37" s="8">
         <v>316361</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="R37" s="8">
         <v>316111</v>
       </c>
-      <c r="R37" s="8">
+      <c r="S37" s="8">
         <v>315949</v>
       </c>
-      <c r="S37" s="8">
+      <c r="T37" s="8">
         <v>315880</v>
       </c>
-      <c r="T37" s="8">
+      <c r="U37" s="8">
         <v>315503</v>
       </c>
-      <c r="U37" s="8">
+      <c r="V37" s="8">
         <v>314799</v>
       </c>
-      <c r="V37" s="8">
+      <c r="W37" s="8">
         <v>314081</v>
       </c>
-      <c r="W37" s="8">
+      <c r="X37" s="8">
         <v>313750</v>
       </c>
-      <c r="X37" s="8">
+      <c r="Y37" s="8">
         <v>313230</v>
       </c>
-      <c r="Y37" s="8">
+      <c r="Z37" s="8">
         <v>312822</v>
       </c>
-      <c r="Z37" s="8">
+      <c r="AA37" s="8">
         <v>312286</v>
       </c>
-      <c r="AA37" s="10">
+      <c r="AB37" s="10">
         <v>311573</v>
       </c>
-      <c r="AB37" s="22">
+      <c r="AC37" s="22">
         <v>311003</v>
       </c>
-      <c r="AC37" s="8">
+      <c r="AD37" s="8">
         <v>310485</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AE37" s="8">
         <v>310171</v>
       </c>
-      <c r="AE37" s="23">
+      <c r="AF37" s="23">
         <v>309697</v>
       </c>
-      <c r="AF37" s="9">
+      <c r="AG37" s="9">
         <v>309141</v>
       </c>
-      <c r="AG37" s="23">
+      <c r="AH37" s="23">
         <v>308438</v>
       </c>
-      <c r="AH37" s="9">
+      <c r="AI37" s="9">
         <v>307710</v>
       </c>
-      <c r="AI37" s="23">
+      <c r="AJ37" s="23">
         <v>306893</v>
       </c>
-      <c r="AJ37" s="23">
+      <c r="AK37" s="23">
         <v>306093</v>
       </c>
-      <c r="AK37" s="31">
+      <c r="AL37" s="31">
         <v>305272</v>
       </c>
-      <c r="AL37" s="33">
+      <c r="AM37" s="33">
         <v>304555</v>
       </c>
-      <c r="AM37" s="23">
+      <c r="AN37" s="23">
         <v>303730</v>
       </c>
-      <c r="AN37" s="23">
+      <c r="AO37" s="23">
         <v>303115</v>
       </c>
-      <c r="AO37" s="23">
+      <c r="AP37" s="23">
         <v>302603</v>
       </c>
-      <c r="AP37" s="8">
+      <c r="AQ37" s="8">
         <v>302044</v>
       </c>
-      <c r="AQ37" s="33">
+      <c r="AR37" s="33">
         <v>301532</v>
       </c>
-      <c r="AR37" s="8">
+      <c r="AS37" s="8">
         <v>300793</v>
       </c>
-      <c r="AS37" s="13">
+      <c r="AT37" s="13">
         <v>300062</v>
       </c>
-      <c r="AT37" s="33">
+      <c r="AU37" s="33">
         <v>299257</v>
       </c>
-      <c r="AU37" s="26">
+      <c r="AV37" s="26">
         <v>298711</v>
       </c>
-      <c r="AV37" s="31">
+      <c r="AW37" s="31">
         <v>298171</v>
       </c>
-      <c r="AW37" s="33">
+      <c r="AX37" s="33">
         <v>297618</v>
       </c>
-      <c r="AX37" s="31">
+      <c r="AY37" s="31">
         <v>297098</v>
       </c>
-      <c r="AY37" s="31">
+      <c r="AZ37" s="31">
         <v>296524</v>
       </c>
-      <c r="AZ37" s="31">
+      <c r="BA37" s="31">
         <v>296033</v>
       </c>
-      <c r="BA37" s="8">
+      <c r="BB37" s="8">
         <v>295605</v>
       </c>
-      <c r="BB37" s="31">
+      <c r="BC37" s="31">
         <v>294990</v>
       </c>
-      <c r="BC37" s="33">
+      <c r="BD37" s="33">
         <v>294608</v>
       </c>
-      <c r="BD37" s="33">
+      <c r="BE37" s="33">
         <v>293949</v>
       </c>
+      <c r="BF37" s="8">
+        <v>293439</v>
+      </c>
     </row>
-    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A38" s="11" t="s">
+    <row r="38" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="8">
+      <c r="C38" s="8">
         <v>9554</v>
       </c>
-      <c r="C38" s="12">
+      <c r="D38" s="12">
         <v>9543</v>
       </c>
-      <c r="D38" s="8">
+      <c r="E38" s="8">
         <v>9531</v>
       </c>
-      <c r="E38" s="8">
+      <c r="F38" s="8">
         <v>9536</v>
       </c>
-      <c r="F38" s="8">
+      <c r="G38" s="8">
         <v>9526</v>
       </c>
-      <c r="G38" s="8">
+      <c r="H38" s="8">
         <v>9633</v>
       </c>
-      <c r="H38" s="8">
+      <c r="I38" s="8">
         <v>9631</v>
       </c>
-      <c r="I38" s="8">
+      <c r="J38" s="8">
         <v>9608</v>
       </c>
-      <c r="J38" s="8">
+      <c r="K38" s="8">
         <v>9586</v>
       </c>
-      <c r="K38" s="10">
+      <c r="L38" s="10">
         <v>9561</v>
       </c>
-      <c r="L38" s="8">
+      <c r="M38" s="8">
         <v>9578</v>
       </c>
-      <c r="M38" s="8">
+      <c r="N38" s="8">
         <v>9537</v>
       </c>
-      <c r="N38" s="8">
+      <c r="O38" s="8">
         <v>9525</v>
       </c>
-      <c r="O38" s="8">
+      <c r="P38" s="8">
         <v>9491</v>
       </c>
-      <c r="P38" s="8">
+      <c r="Q38" s="8">
         <v>9489</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="R38" s="8">
         <v>9500</v>
       </c>
-      <c r="R38" s="8">
+      <c r="S38" s="8">
         <v>9516</v>
       </c>
-      <c r="S38" s="8">
+      <c r="T38" s="8">
         <v>9582</v>
       </c>
-      <c r="T38" s="8">
+      <c r="U38" s="8">
         <v>9627</v>
       </c>
-      <c r="U38" s="8">
+      <c r="V38" s="8">
         <v>9639</v>
       </c>
-      <c r="V38" s="8">
+      <c r="W38" s="8">
         <v>9634</v>
       </c>
-      <c r="W38" s="8">
+      <c r="X38" s="8">
         <v>9638</v>
       </c>
-      <c r="X38" s="8">
+      <c r="Y38" s="8">
         <v>9668</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Z38" s="8">
         <v>9669</v>
       </c>
-      <c r="Z38" s="8">
+      <c r="AA38" s="8">
         <v>9673</v>
       </c>
-      <c r="AA38" s="8">
+      <c r="AB38" s="8">
         <v>9645</v>
       </c>
-      <c r="AB38" s="9">
+      <c r="AC38" s="9">
         <v>9617</v>
       </c>
-      <c r="AC38" s="8">
+      <c r="AD38" s="8">
         <v>9628</v>
       </c>
-      <c r="AD38" s="8">
+      <c r="AE38" s="8">
         <v>9635</v>
       </c>
-      <c r="AE38" s="23">
+      <c r="AF38" s="23">
         <v>9565</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AG38" s="9">
         <v>9529</v>
       </c>
-      <c r="AG38" s="23">
+      <c r="AH38" s="23">
         <v>9522</v>
       </c>
-      <c r="AH38" s="9">
+      <c r="AI38" s="9">
         <v>9506</v>
       </c>
-      <c r="AI38" s="23">
+      <c r="AJ38" s="23">
         <v>9445</v>
       </c>
-      <c r="AJ38" s="23">
+      <c r="AK38" s="23">
         <v>9440</v>
       </c>
-      <c r="AK38" s="31">
+      <c r="AL38" s="31">
         <v>9391</v>
       </c>
-      <c r="AL38" s="33">
+      <c r="AM38" s="33">
         <v>9371</v>
       </c>
-      <c r="AM38" s="23">
+      <c r="AN38" s="23">
         <v>9332</v>
       </c>
-      <c r="AN38" s="23">
+      <c r="AO38" s="23">
         <v>9301</v>
       </c>
-      <c r="AO38" s="23">
+      <c r="AP38" s="23">
         <v>9278</v>
       </c>
-      <c r="AP38" s="8">
+      <c r="AQ38" s="8">
         <v>9253</v>
       </c>
-      <c r="AQ38" s="33">
+      <c r="AR38" s="33">
         <v>9214</v>
       </c>
-      <c r="AR38" s="8">
+      <c r="AS38" s="8">
         <v>9190</v>
       </c>
-      <c r="AS38" s="13">
+      <c r="AT38" s="13">
         <v>9165</v>
       </c>
-      <c r="AT38" s="33">
+      <c r="AU38" s="33">
         <v>9116</v>
       </c>
-      <c r="AU38" s="26">
+      <c r="AV38" s="26">
         <v>9071</v>
       </c>
-      <c r="AV38" s="31">
+      <c r="AW38" s="31">
         <v>9036</v>
       </c>
-      <c r="AW38" s="33">
+      <c r="AX38" s="33">
         <v>9006</v>
       </c>
-      <c r="AX38" s="31">
+      <c r="AY38" s="31">
         <v>9001</v>
       </c>
-      <c r="AY38" s="31">
+      <c r="AZ38" s="31">
         <v>8986</v>
       </c>
-      <c r="AZ38" s="31">
+      <c r="BA38" s="31">
         <v>8962</v>
       </c>
-      <c r="BA38" s="8">
+      <c r="BB38" s="8">
         <v>8930</v>
       </c>
-      <c r="BB38" s="31">
+      <c r="BC38" s="31">
         <v>8894</v>
       </c>
-      <c r="BC38" s="33">
+      <c r="BD38" s="33">
         <v>8884</v>
       </c>
-      <c r="BD38" s="33">
+      <c r="BE38" s="33">
         <v>8863</v>
       </c>
+      <c r="BF38" s="8">
+        <v>8797</v>
+      </c>
     </row>
-    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A39" s="11" t="s">
+    <row r="39" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C39" s="8">
         <v>564</v>
       </c>
       <c r="D39" s="8">
         <v>564</v>
       </c>
       <c r="E39" s="8">
+        <v>564</v>
+      </c>
+      <c r="F39" s="8">
         <v>561</v>
       </c>
-      <c r="F39" s="8">
+      <c r="G39" s="8">
         <v>559</v>
       </c>
-      <c r="G39" s="8">
+      <c r="H39" s="8">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="I39" s="8">
         <v>560</v>
       </c>
       <c r="J39" s="8">
+        <v>560</v>
+      </c>
+      <c r="K39" s="8">
         <v>558</v>
       </c>
-      <c r="K39" s="10">
+      <c r="L39" s="10">
         <v>561</v>
       </c>
-      <c r="L39" s="8">
+      <c r="M39" s="8">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="N39" s="8">
         <v>564</v>
       </c>
       <c r="O39" s="8">
+        <v>564</v>
+      </c>
+      <c r="P39" s="8">
         <v>566</v>
       </c>
-      <c r="P39" s="8">
+      <c r="Q39" s="8">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="R39" s="8">
         <v>565</v>
       </c>
       <c r="S39" s="8">
+        <v>565</v>
+      </c>
+      <c r="T39" s="8">
         <v>561</v>
       </c>
-      <c r="T39" s="8">
+      <c r="U39" s="8">
         <v>564</v>
       </c>
-      <c r="U39" s="8">
+      <c r="V39" s="8">
         <v>560</v>
       </c>
-      <c r="V39" s="8">
+      <c r="W39" s="8">
         <v>547</v>
       </c>
-      <c r="W39" s="8">
+      <c r="X39" s="8">
         <v>551</v>
       </c>
-      <c r="X39" s="8">
+      <c r="Y39" s="8">
         <v>544</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Z39" s="8">
         <v>547</v>
       </c>
-      <c r="Z39" s="8">
+      <c r="AA39" s="8">
         <v>541</v>
       </c>
-      <c r="AA39" s="8">
+      <c r="AB39" s="8">
         <v>547</v>
       </c>
-      <c r="AB39" s="8">
+      <c r="AC39" s="8">
         <v>548</v>
       </c>
-      <c r="AC39" s="8">
+      <c r="AD39" s="8">
         <v>544</v>
       </c>
-      <c r="AD39" s="8">
+      <c r="AE39" s="8">
         <v>552</v>
       </c>
-      <c r="AE39" s="23">
+      <c r="AF39" s="23">
         <v>551</v>
       </c>
-      <c r="AF39" s="9">
+      <c r="AG39" s="9">
         <v>556</v>
       </c>
-      <c r="AG39" s="23">
+      <c r="AH39" s="23">
         <v>553</v>
       </c>
-      <c r="AH39" s="9">
+      <c r="AI39" s="9">
         <v>549</v>
       </c>
-      <c r="AI39" s="23">
+      <c r="AJ39" s="23">
         <v>549</v>
       </c>
-      <c r="AJ39" s="23">
+      <c r="AK39" s="23">
         <v>547</v>
       </c>
-      <c r="AK39" s="31">
+      <c r="AL39" s="31">
         <v>548</v>
       </c>
-      <c r="AL39" s="33">
+      <c r="AM39" s="33">
         <v>545</v>
       </c>
-      <c r="AM39" s="23">
+      <c r="AN39" s="23">
         <v>545</v>
       </c>
-      <c r="AN39" s="23">
+      <c r="AO39" s="23">
         <v>542</v>
       </c>
-      <c r="AO39" s="23">
+      <c r="AP39" s="23">
         <v>543</v>
       </c>
-      <c r="AP39" s="8">
+      <c r="AQ39" s="8">
         <v>549</v>
       </c>
-      <c r="AQ39" s="33">
+      <c r="AR39" s="33">
         <v>544</v>
       </c>
-      <c r="AR39" s="8">
+      <c r="AS39" s="8">
         <v>537</v>
       </c>
-      <c r="AS39" s="13">
+      <c r="AT39" s="13">
         <v>543</v>
       </c>
-      <c r="AT39" s="33">
+      <c r="AU39" s="33">
         <v>532</v>
       </c>
-      <c r="AU39" s="26">
+      <c r="AV39" s="26">
         <v>536</v>
       </c>
-      <c r="AV39" s="8">
+      <c r="AW39" s="8">
         <v>535</v>
       </c>
-      <c r="AW39" s="33">
+      <c r="AX39" s="33">
         <v>532</v>
       </c>
-      <c r="AX39" s="8">
+      <c r="AY39" s="8">
         <v>523</v>
       </c>
-      <c r="AY39" s="8">
+      <c r="AZ39" s="8">
         <v>522</v>
       </c>
-      <c r="AZ39" s="8">
+      <c r="BA39" s="8">
         <v>520</v>
       </c>
-      <c r="BA39" s="8">
+      <c r="BB39" s="8">
         <v>516</v>
       </c>
-      <c r="BB39" s="31">
+      <c r="BC39" s="31">
         <v>505</v>
       </c>
-      <c r="BC39" s="33">
+      <c r="BD39" s="33">
         <v>509</v>
       </c>
-      <c r="BD39" s="33">
+      <c r="BE39" s="33">
         <v>506</v>
       </c>
+      <c r="BF39" s="8">
+        <v>509</v>
+      </c>
     </row>
-    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A40" s="11" t="s">
+    <row r="40" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="8">
+      <c r="C40" s="8">
         <v>12590</v>
       </c>
-      <c r="C40" s="8">
+      <c r="D40" s="8">
         <v>12575</v>
       </c>
-      <c r="D40" s="8">
+      <c r="E40" s="8">
         <v>12550</v>
       </c>
-      <c r="E40" s="8">
+      <c r="F40" s="8">
         <v>12538</v>
       </c>
-      <c r="F40" s="8">
+      <c r="G40" s="8">
         <v>12531</v>
       </c>
-      <c r="G40" s="8">
+      <c r="H40" s="8">
         <v>12530</v>
       </c>
-      <c r="H40" s="8">
+      <c r="I40" s="8">
         <v>12523</v>
       </c>
-      <c r="I40" s="8">
+      <c r="J40" s="8">
         <v>12503</v>
       </c>
-      <c r="J40" s="8">
+      <c r="K40" s="8">
         <v>12486</v>
       </c>
-      <c r="K40" s="10">
+      <c r="L40" s="10">
         <v>12471</v>
       </c>
-      <c r="L40" s="8">
+      <c r="M40" s="8">
         <v>12453</v>
       </c>
-      <c r="M40" s="8">
+      <c r="N40" s="8">
         <v>12447</v>
-      </c>
-[...1 lines deleted...]
-        <v>12434</v>
       </c>
       <c r="O40" s="8">
         <v>12434</v>
       </c>
       <c r="P40" s="8">
+        <v>12434</v>
+      </c>
+      <c r="Q40" s="8">
         <v>12417</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="R40" s="8">
         <v>12397</v>
       </c>
-      <c r="R40" s="8">
+      <c r="S40" s="8">
         <v>12396</v>
       </c>
-      <c r="S40" s="8">
+      <c r="T40" s="8">
         <v>12410</v>
       </c>
-      <c r="T40" s="8">
+      <c r="U40" s="8">
         <v>12387</v>
       </c>
-      <c r="U40" s="8">
+      <c r="V40" s="8">
         <v>12376</v>
       </c>
-      <c r="V40" s="8">
+      <c r="W40" s="8">
         <v>12387</v>
       </c>
-      <c r="W40" s="8">
+      <c r="X40" s="8">
         <v>12381</v>
       </c>
-      <c r="X40" s="8">
+      <c r="Y40" s="8">
         <v>12347</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Z40" s="8">
         <v>12357</v>
       </c>
-      <c r="Z40" s="8">
+      <c r="AA40" s="8">
         <v>12320</v>
       </c>
-      <c r="AA40" s="8">
+      <c r="AB40" s="8">
         <v>12279</v>
       </c>
-      <c r="AB40" s="8">
+      <c r="AC40" s="8">
         <v>12259</v>
       </c>
-      <c r="AC40" s="8">
+      <c r="AD40" s="8">
         <v>12245</v>
       </c>
-      <c r="AD40" s="8">
+      <c r="AE40" s="8">
         <v>12231</v>
       </c>
-      <c r="AE40" s="23">
+      <c r="AF40" s="23">
         <v>12207</v>
       </c>
-      <c r="AF40" s="9">
+      <c r="AG40" s="9">
         <v>12160</v>
       </c>
-      <c r="AG40" s="23">
+      <c r="AH40" s="23">
         <v>12136</v>
       </c>
-      <c r="AH40" s="9">
+      <c r="AI40" s="9">
         <v>12096</v>
       </c>
-      <c r="AI40" s="23">
+      <c r="AJ40" s="23">
         <v>12086</v>
       </c>
-      <c r="AJ40" s="23">
+      <c r="AK40" s="23">
         <v>12044</v>
       </c>
-      <c r="AK40" s="31">
+      <c r="AL40" s="31">
         <v>12036</v>
       </c>
-      <c r="AL40" s="33">
+      <c r="AM40" s="33">
         <v>12001</v>
       </c>
-      <c r="AM40" s="23">
+      <c r="AN40" s="23">
         <v>11998</v>
       </c>
-      <c r="AN40" s="23">
+      <c r="AO40" s="23">
         <v>11975</v>
       </c>
-      <c r="AO40" s="23">
+      <c r="AP40" s="23">
         <v>11942</v>
       </c>
-      <c r="AP40" s="8">
+      <c r="AQ40" s="8">
         <v>11913</v>
       </c>
-      <c r="AQ40" s="33">
+      <c r="AR40" s="33">
         <v>11880</v>
       </c>
-      <c r="AR40" s="8">
+      <c r="AS40" s="8">
         <v>11850</v>
       </c>
-      <c r="AS40" s="13">
+      <c r="AT40" s="13">
         <v>11812</v>
       </c>
-      <c r="AT40" s="33">
+      <c r="AU40" s="33">
         <v>11763</v>
       </c>
-      <c r="AU40" s="26">
+      <c r="AV40" s="26">
         <v>11752</v>
       </c>
-      <c r="AV40" s="8">
+      <c r="AW40" s="8">
         <v>11723</v>
       </c>
-      <c r="AW40" s="33">
+      <c r="AX40" s="33">
         <v>11699</v>
       </c>
-      <c r="AX40" s="8">
+      <c r="AY40" s="8">
         <v>11681</v>
       </c>
-      <c r="AY40" s="8">
+      <c r="AZ40" s="8">
         <v>11664</v>
       </c>
-      <c r="AZ40" s="8">
+      <c r="BA40" s="8">
         <v>11661</v>
       </c>
-      <c r="BA40" s="8">
+      <c r="BB40" s="8">
         <v>11640</v>
       </c>
-      <c r="BB40" s="31">
+      <c r="BC40" s="31">
         <v>11614</v>
       </c>
-      <c r="BC40" s="33">
+      <c r="BD40" s="33">
         <v>11596</v>
       </c>
-      <c r="BD40" s="33">
+      <c r="BE40" s="33">
         <v>11559</v>
       </c>
+      <c r="BF40" s="8">
+        <v>11557</v>
+      </c>
     </row>
-    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="11" t="s">
+    <row r="41" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B41" s="8">
+      <c r="C41" s="8">
         <v>13658</v>
       </c>
-      <c r="C41" s="8">
+      <c r="D41" s="8">
         <v>13641</v>
       </c>
-      <c r="D41" s="8">
+      <c r="E41" s="8">
         <v>13631</v>
       </c>
-      <c r="E41" s="8">
+      <c r="F41" s="8">
         <v>13622</v>
       </c>
-      <c r="F41" s="8">
+      <c r="G41" s="8">
         <v>13589</v>
       </c>
-      <c r="G41" s="8">
+      <c r="H41" s="8">
         <v>13593</v>
       </c>
-      <c r="H41" s="8">
+      <c r="I41" s="8">
         <v>13582</v>
       </c>
-      <c r="I41" s="8">
+      <c r="J41" s="8">
         <v>13551</v>
       </c>
-      <c r="J41" s="8">
+      <c r="K41" s="8">
         <v>13533</v>
       </c>
-      <c r="K41" s="10">
+      <c r="L41" s="10">
         <v>13506</v>
       </c>
-      <c r="L41" s="8">
+      <c r="M41" s="8">
         <v>13506</v>
       </c>
-      <c r="M41" s="8">
+      <c r="N41" s="8">
         <v>13470</v>
       </c>
-      <c r="N41" s="8">
+      <c r="O41" s="8">
         <v>13447</v>
       </c>
-      <c r="O41" s="8">
+      <c r="P41" s="8">
         <v>13428</v>
       </c>
-      <c r="P41" s="8">
+      <c r="Q41" s="8">
         <v>13426</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="R41" s="8">
         <v>13422</v>
       </c>
-      <c r="R41" s="8">
+      <c r="S41" s="8">
         <v>13425</v>
       </c>
-      <c r="S41" s="8">
+      <c r="T41" s="8">
         <v>13406</v>
       </c>
-      <c r="T41" s="8">
+      <c r="U41" s="8">
         <v>13409</v>
       </c>
-      <c r="U41" s="8">
+      <c r="V41" s="8">
         <v>13370</v>
       </c>
-      <c r="V41" s="8">
+      <c r="W41" s="8">
         <v>13330</v>
       </c>
-      <c r="W41" s="8">
+      <c r="X41" s="8">
         <v>13327</v>
       </c>
-      <c r="X41" s="8">
+      <c r="Y41" s="8">
         <v>13324</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Z41" s="8">
         <v>13286</v>
       </c>
-      <c r="Z41" s="8">
+      <c r="AA41" s="8">
         <v>13270</v>
       </c>
-      <c r="AA41" s="8">
+      <c r="AB41" s="8">
         <v>13215</v>
       </c>
-      <c r="AB41" s="8">
+      <c r="AC41" s="8">
         <v>13185</v>
       </c>
-      <c r="AC41" s="8">
+      <c r="AD41" s="8">
         <v>13171</v>
       </c>
-      <c r="AD41" s="8">
+      <c r="AE41" s="8">
         <v>13161</v>
       </c>
-      <c r="AE41" s="23">
+      <c r="AF41" s="23">
         <v>13165</v>
       </c>
-      <c r="AF41" s="9">
+      <c r="AG41" s="9">
         <v>13125</v>
       </c>
-      <c r="AG41" s="23">
+      <c r="AH41" s="23">
         <v>13084</v>
       </c>
-      <c r="AH41" s="9">
+      <c r="AI41" s="9">
         <v>13077</v>
       </c>
-      <c r="AI41" s="23">
+      <c r="AJ41" s="23">
         <v>13030</v>
       </c>
-      <c r="AJ41" s="23">
+      <c r="AK41" s="23">
         <v>12942</v>
       </c>
-      <c r="AK41" s="31">
+      <c r="AL41" s="31">
         <v>12824</v>
       </c>
-      <c r="AL41" s="33">
+      <c r="AM41" s="33">
         <v>12799</v>
       </c>
-      <c r="AM41" s="23">
+      <c r="AN41" s="23">
         <v>12708</v>
       </c>
-      <c r="AN41" s="23">
+      <c r="AO41" s="23">
         <v>12662</v>
       </c>
-      <c r="AO41" s="23">
+      <c r="AP41" s="23">
         <v>12625</v>
       </c>
-      <c r="AP41" s="8">
+      <c r="AQ41" s="8">
         <v>12601</v>
       </c>
-      <c r="AQ41" s="33">
+      <c r="AR41" s="33">
         <v>12593</v>
       </c>
-      <c r="AR41" s="8">
+      <c r="AS41" s="8">
         <v>12547</v>
       </c>
-      <c r="AS41" s="13">
+      <c r="AT41" s="13">
         <v>12511</v>
       </c>
-      <c r="AT41" s="33">
+      <c r="AU41" s="33">
         <v>12473</v>
       </c>
-      <c r="AU41" s="26">
+      <c r="AV41" s="26">
         <v>12434</v>
       </c>
-      <c r="AV41" s="8">
+      <c r="AW41" s="8">
         <v>12427</v>
       </c>
-      <c r="AW41" s="33">
+      <c r="AX41" s="33">
         <v>12402</v>
       </c>
-      <c r="AX41" s="8">
+      <c r="AY41" s="8">
         <v>12352</v>
       </c>
-      <c r="AY41" s="8">
+      <c r="AZ41" s="8">
         <v>12288</v>
       </c>
-      <c r="AZ41" s="8">
+      <c r="BA41" s="8">
         <v>12241</v>
       </c>
-      <c r="BA41" s="8">
+      <c r="BB41" s="8">
         <v>12225</v>
       </c>
-      <c r="BB41" s="31">
+      <c r="BC41" s="31">
         <v>12176</v>
       </c>
-      <c r="BC41" s="33">
+      <c r="BD41" s="33">
         <v>12136</v>
       </c>
-      <c r="BD41" s="33">
+      <c r="BE41" s="33">
         <v>12109</v>
       </c>
+      <c r="BF41" s="8">
+        <v>12077</v>
+      </c>
     </row>
-    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A42" s="11" t="s">
+    <row r="42" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="8">
+      <c r="C42" s="8">
         <v>35427</v>
       </c>
-      <c r="C42" s="8">
+      <c r="D42" s="8">
         <v>35386</v>
       </c>
-      <c r="D42" s="8">
+      <c r="E42" s="8">
         <v>35305</v>
       </c>
-      <c r="E42" s="8">
+      <c r="F42" s="8">
         <v>35281</v>
       </c>
-      <c r="F42" s="8">
+      <c r="G42" s="8">
         <v>35219</v>
       </c>
-      <c r="G42" s="8">
+      <c r="H42" s="8">
         <v>35161</v>
       </c>
-      <c r="H42" s="8">
+      <c r="I42" s="8">
         <v>35116</v>
       </c>
-      <c r="I42" s="8">
+      <c r="J42" s="8">
         <v>35083</v>
       </c>
-      <c r="J42" s="8">
+      <c r="K42" s="8">
         <v>35048</v>
       </c>
-      <c r="K42" s="10">
+      <c r="L42" s="10">
         <v>34972</v>
       </c>
-      <c r="L42" s="8">
+      <c r="M42" s="8">
         <v>34910</v>
       </c>
-      <c r="M42" s="8">
+      <c r="N42" s="8">
         <v>34863</v>
       </c>
-      <c r="N42" s="8">
+      <c r="O42" s="8">
         <v>34848</v>
       </c>
-      <c r="O42" s="8">
+      <c r="P42" s="8">
         <v>34760</v>
       </c>
-      <c r="P42" s="8">
+      <c r="Q42" s="8">
         <v>34735</v>
       </c>
-      <c r="Q42" s="8">
+      <c r="R42" s="8">
         <v>34679</v>
       </c>
-      <c r="R42" s="8">
+      <c r="S42" s="8">
         <v>34626</v>
       </c>
-      <c r="S42" s="8">
+      <c r="T42" s="8">
         <v>34603</v>
       </c>
-      <c r="T42" s="8">
+      <c r="U42" s="8">
         <v>34595</v>
       </c>
-      <c r="U42" s="8">
+      <c r="V42" s="8">
         <v>34527</v>
       </c>
-      <c r="V42" s="8">
+      <c r="W42" s="8">
         <v>34453</v>
       </c>
-      <c r="W42" s="8">
+      <c r="X42" s="8">
         <v>34401</v>
       </c>
-      <c r="X42" s="8">
+      <c r="Y42" s="8">
         <v>34406</v>
       </c>
-      <c r="Y42" s="8">
+      <c r="Z42" s="8">
         <v>34322</v>
       </c>
-      <c r="Z42" s="8">
+      <c r="AA42" s="8">
         <v>34305</v>
       </c>
-      <c r="AA42" s="8">
+      <c r="AB42" s="8">
         <v>34239</v>
       </c>
-      <c r="AB42" s="8">
+      <c r="AC42" s="8">
         <v>34150</v>
       </c>
-      <c r="AC42" s="8">
+      <c r="AD42" s="8">
         <v>34085</v>
       </c>
-      <c r="AD42" s="8">
+      <c r="AE42" s="8">
         <v>34091</v>
       </c>
-      <c r="AE42" s="23">
+      <c r="AF42" s="23">
         <v>34093</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AG42" s="9">
         <v>34047</v>
       </c>
-      <c r="AG42" s="23">
+      <c r="AH42" s="23">
         <v>33972</v>
       </c>
-      <c r="AH42" s="9">
+      <c r="AI42" s="9">
         <v>33904</v>
       </c>
-      <c r="AI42" s="23">
+      <c r="AJ42" s="23">
         <v>33812</v>
       </c>
-      <c r="AJ42" s="23">
+      <c r="AK42" s="23">
         <v>33750</v>
       </c>
-      <c r="AK42" s="31">
+      <c r="AL42" s="31">
         <v>33646</v>
       </c>
-      <c r="AL42" s="33">
+      <c r="AM42" s="33">
         <v>33569</v>
       </c>
-      <c r="AM42" s="23">
+      <c r="AN42" s="23">
         <v>33434</v>
       </c>
-      <c r="AN42" s="23">
+      <c r="AO42" s="23">
         <v>33372</v>
       </c>
-      <c r="AO42" s="23">
+      <c r="AP42" s="23">
         <v>33287</v>
       </c>
-      <c r="AP42" s="8">
+      <c r="AQ42" s="8">
         <v>33212</v>
       </c>
-      <c r="AQ42" s="33">
+      <c r="AR42" s="33">
         <v>33130</v>
       </c>
-      <c r="AR42" s="8">
+      <c r="AS42" s="8">
         <v>33084</v>
       </c>
-      <c r="AS42" s="13">
+      <c r="AT42" s="13">
         <v>32941</v>
       </c>
-      <c r="AT42" s="33">
+      <c r="AU42" s="33">
         <v>32858</v>
       </c>
-      <c r="AU42" s="26">
+      <c r="AV42" s="26">
         <v>32792</v>
       </c>
-      <c r="AV42" s="8">
+      <c r="AW42" s="8">
         <v>32717</v>
       </c>
-      <c r="AW42" s="33">
+      <c r="AX42" s="33">
         <v>32682</v>
       </c>
-      <c r="AX42" s="8">
+      <c r="AY42" s="8">
         <v>32656</v>
       </c>
-      <c r="AY42" s="8">
+      <c r="AZ42" s="8">
         <v>32556</v>
       </c>
-      <c r="AZ42" s="8">
+      <c r="BA42" s="8">
         <v>32512</v>
       </c>
-      <c r="BA42" s="8">
+      <c r="BB42" s="8">
         <v>32462</v>
       </c>
-      <c r="BB42" s="31">
+      <c r="BC42" s="31">
         <v>32409</v>
       </c>
-      <c r="BC42" s="33">
+      <c r="BD42" s="33">
         <v>32359</v>
       </c>
-      <c r="BD42" s="33">
+      <c r="BE42" s="33">
         <v>32269</v>
       </c>
+      <c r="BF42" s="8">
+        <v>32167</v>
+      </c>
     </row>
-    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A43" s="11" t="s">
+    <row r="43" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="8">
+      <c r="C43" s="8">
         <v>16876</v>
       </c>
-      <c r="C43" s="8">
+      <c r="D43" s="8">
         <v>16847</v>
       </c>
-      <c r="D43" s="8">
+      <c r="E43" s="8">
         <v>16830</v>
       </c>
-      <c r="E43" s="8">
+      <c r="F43" s="8">
         <v>16800</v>
       </c>
-      <c r="F43" s="8">
+      <c r="G43" s="8">
         <v>16775</v>
       </c>
-      <c r="G43" s="8">
+      <c r="H43" s="8">
         <v>16703</v>
       </c>
-      <c r="H43" s="8">
+      <c r="I43" s="8">
         <v>16665</v>
       </c>
-      <c r="I43" s="8">
+      <c r="J43" s="8">
         <v>16632</v>
       </c>
-      <c r="J43" s="8">
+      <c r="K43" s="8">
         <v>16588</v>
       </c>
-      <c r="K43" s="10">
+      <c r="L43" s="10">
         <v>16565</v>
       </c>
-      <c r="L43" s="8">
+      <c r="M43" s="8">
         <v>16554</v>
       </c>
-      <c r="M43" s="8">
+      <c r="N43" s="8">
         <v>16533</v>
       </c>
-      <c r="N43" s="8">
+      <c r="O43" s="8">
         <v>16501</v>
       </c>
-      <c r="O43" s="8">
+      <c r="P43" s="8">
         <v>16479</v>
       </c>
-      <c r="P43" s="8">
+      <c r="Q43" s="8">
         <v>16467</v>
       </c>
-      <c r="Q43" s="8">
+      <c r="R43" s="8">
         <v>16462</v>
       </c>
-      <c r="R43" s="8">
+      <c r="S43" s="8">
         <v>16452</v>
       </c>
-      <c r="S43" s="8">
+      <c r="T43" s="8">
         <v>16423</v>
       </c>
-      <c r="T43" s="8">
+      <c r="U43" s="8">
         <v>16380</v>
       </c>
-      <c r="U43" s="8">
+      <c r="V43" s="8">
         <v>16336</v>
       </c>
-      <c r="V43" s="8">
+      <c r="W43" s="8">
         <v>16295</v>
       </c>
-      <c r="W43" s="8">
+      <c r="X43" s="8">
         <v>16286</v>
       </c>
-      <c r="X43" s="8">
+      <c r="Y43" s="8">
         <v>16258</v>
       </c>
-      <c r="Y43" s="8">
+      <c r="Z43" s="8">
         <v>16229</v>
       </c>
-      <c r="Z43" s="8">
+      <c r="AA43" s="8">
         <v>16199</v>
       </c>
-      <c r="AA43" s="8">
+      <c r="AB43" s="8">
         <v>16159</v>
       </c>
-      <c r="AB43" s="8">
+      <c r="AC43" s="8">
         <v>16115</v>
       </c>
-      <c r="AC43" s="8">
+      <c r="AD43" s="8">
         <v>16077</v>
       </c>
-      <c r="AD43" s="8">
+      <c r="AE43" s="8">
         <v>16052</v>
       </c>
-      <c r="AE43" s="23">
+      <c r="AF43" s="23">
         <v>16021</v>
       </c>
-      <c r="AF43" s="9">
+      <c r="AG43" s="9">
         <v>15995</v>
       </c>
-      <c r="AG43" s="23">
+      <c r="AH43" s="23">
         <v>15952</v>
       </c>
-      <c r="AH43" s="9">
+      <c r="AI43" s="9">
         <v>15926</v>
       </c>
-      <c r="AI43" s="23">
+      <c r="AJ43" s="23">
         <v>15929</v>
       </c>
-      <c r="AJ43" s="23">
+      <c r="AK43" s="23">
         <v>15903</v>
       </c>
-      <c r="AK43" s="31">
+      <c r="AL43" s="31">
         <v>15883</v>
       </c>
-      <c r="AL43" s="33">
+      <c r="AM43" s="33">
         <v>15847</v>
       </c>
-      <c r="AM43" s="23">
+      <c r="AN43" s="23">
         <v>15806</v>
       </c>
-      <c r="AN43" s="23">
+      <c r="AO43" s="23">
         <v>15763</v>
       </c>
-      <c r="AO43" s="23">
+      <c r="AP43" s="23">
         <v>15715</v>
       </c>
-      <c r="AP43" s="8">
+      <c r="AQ43" s="8">
         <v>15661</v>
       </c>
-      <c r="AQ43" s="33">
+      <c r="AR43" s="33">
         <v>15631</v>
       </c>
-      <c r="AR43" s="8">
+      <c r="AS43" s="8">
         <v>15586</v>
       </c>
-      <c r="AS43" s="13">
+      <c r="AT43" s="13">
         <v>15545</v>
       </c>
-      <c r="AT43" s="33">
+      <c r="AU43" s="33">
         <v>15509</v>
       </c>
-      <c r="AU43" s="26">
+      <c r="AV43" s="26">
         <v>15465</v>
       </c>
-      <c r="AV43" s="8">
+      <c r="AW43" s="8">
         <v>15446</v>
       </c>
-      <c r="AW43" s="33">
+      <c r="AX43" s="33">
         <v>15428</v>
       </c>
-      <c r="AX43" s="8">
+      <c r="AY43" s="8">
         <v>15389</v>
       </c>
-      <c r="AY43" s="8">
+      <c r="AZ43" s="8">
         <v>15370</v>
       </c>
-      <c r="AZ43" s="8">
+      <c r="BA43" s="8">
         <v>15351</v>
       </c>
-      <c r="BA43" s="8">
+      <c r="BB43" s="8">
         <v>15313</v>
       </c>
-      <c r="BB43" s="31">
+      <c r="BC43" s="31">
         <v>15298</v>
       </c>
-      <c r="BC43" s="33">
+      <c r="BD43" s="33">
         <v>15285</v>
       </c>
-      <c r="BD43" s="33">
+      <c r="BE43" s="33">
         <v>15261</v>
       </c>
+      <c r="BF43" s="8">
+        <v>15256</v>
+      </c>
     </row>
-    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A44" s="11" t="s">
+    <row r="44" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="8">
+      <c r="C44" s="8">
         <v>11016</v>
       </c>
-      <c r="C44" s="8">
+      <c r="D44" s="8">
         <v>10992</v>
       </c>
-      <c r="D44" s="8">
+      <c r="E44" s="8">
         <v>10982</v>
       </c>
-      <c r="E44" s="8">
+      <c r="F44" s="8">
         <v>10983</v>
       </c>
-      <c r="F44" s="8">
+      <c r="G44" s="8">
         <v>10958</v>
       </c>
-      <c r="G44" s="8">
+      <c r="H44" s="8">
         <v>10923</v>
       </c>
-      <c r="H44" s="8">
+      <c r="I44" s="8">
         <v>10910</v>
       </c>
-      <c r="I44" s="8">
+      <c r="J44" s="8">
         <v>10875</v>
       </c>
-      <c r="J44" s="8">
+      <c r="K44" s="8">
         <v>10840</v>
       </c>
-      <c r="K44" s="10">
+      <c r="L44" s="10">
         <v>10820</v>
       </c>
-      <c r="L44" s="8">
+      <c r="M44" s="8">
         <v>10788</v>
       </c>
-      <c r="M44" s="8">
+      <c r="N44" s="8">
         <v>10778</v>
       </c>
-      <c r="N44" s="8">
+      <c r="O44" s="8">
         <v>10762</v>
       </c>
-      <c r="O44" s="8">
+      <c r="P44" s="8">
         <v>10755</v>
       </c>
-      <c r="P44" s="8">
+      <c r="Q44" s="8">
         <v>10765</v>
       </c>
-      <c r="Q44" s="8">
+      <c r="R44" s="8">
         <v>10770</v>
       </c>
-      <c r="R44" s="8">
+      <c r="S44" s="8">
         <v>10757</v>
       </c>
-      <c r="S44" s="8">
+      <c r="T44" s="8">
         <v>10760</v>
       </c>
-      <c r="T44" s="8">
+      <c r="U44" s="8">
         <v>10757</v>
       </c>
-      <c r="U44" s="8">
+      <c r="V44" s="8">
         <v>10681</v>
       </c>
-      <c r="V44" s="8">
+      <c r="W44" s="8">
         <v>10624</v>
       </c>
-      <c r="W44" s="8">
+      <c r="X44" s="8">
         <v>10588</v>
       </c>
-      <c r="X44" s="8">
+      <c r="Y44" s="8">
         <v>10593</v>
       </c>
-      <c r="Y44" s="8">
+      <c r="Z44" s="8">
         <v>10589</v>
       </c>
-      <c r="Z44" s="8">
+      <c r="AA44" s="8">
         <v>10561</v>
       </c>
-      <c r="AA44" s="8">
+      <c r="AB44" s="8">
         <v>10541</v>
       </c>
-      <c r="AB44" s="8">
+      <c r="AC44" s="8">
         <v>10522</v>
       </c>
-      <c r="AC44" s="8">
+      <c r="AD44" s="8">
         <v>10504</v>
       </c>
-      <c r="AD44" s="8">
+      <c r="AE44" s="8">
         <v>10496</v>
       </c>
-      <c r="AE44" s="23">
+      <c r="AF44" s="23">
         <v>10483</v>
       </c>
-      <c r="AF44" s="9">
+      <c r="AG44" s="9">
         <v>10467</v>
       </c>
-      <c r="AG44" s="23">
+      <c r="AH44" s="23">
         <v>10437</v>
       </c>
-      <c r="AH44" s="9">
+      <c r="AI44" s="9">
         <v>10398</v>
       </c>
-      <c r="AI44" s="23">
+      <c r="AJ44" s="23">
         <v>10328</v>
       </c>
-      <c r="AJ44" s="23">
+      <c r="AK44" s="23">
         <v>10302</v>
       </c>
-      <c r="AK44" s="31">
+      <c r="AL44" s="31">
         <v>10251</v>
       </c>
-      <c r="AL44" s="33">
+      <c r="AM44" s="33">
         <v>10203</v>
       </c>
-      <c r="AM44" s="23">
+      <c r="AN44" s="23">
         <v>10166</v>
       </c>
-      <c r="AN44" s="23">
+      <c r="AO44" s="23">
         <v>10128</v>
       </c>
-      <c r="AO44" s="23">
+      <c r="AP44" s="23">
         <v>10131</v>
       </c>
-      <c r="AP44" s="8">
+      <c r="AQ44" s="8">
         <v>10119</v>
       </c>
-      <c r="AQ44" s="33">
+      <c r="AR44" s="33">
         <v>10083</v>
       </c>
-      <c r="AR44" s="8">
+      <c r="AS44" s="8">
         <v>10043</v>
       </c>
-      <c r="AS44" s="13">
+      <c r="AT44" s="13">
         <v>10004</v>
       </c>
-      <c r="AT44" s="33">
+      <c r="AU44" s="33">
         <v>9960</v>
       </c>
-      <c r="AU44" s="26">
+      <c r="AV44" s="26">
         <v>9894</v>
       </c>
-      <c r="AV44" s="8">
+      <c r="AW44" s="8">
         <v>9864</v>
       </c>
-      <c r="AW44" s="33">
+      <c r="AX44" s="33">
         <v>9859</v>
       </c>
-      <c r="AX44" s="8">
+      <c r="AY44" s="8">
         <v>9843</v>
       </c>
-      <c r="AY44" s="8">
+      <c r="AZ44" s="8">
         <v>9830</v>
       </c>
-      <c r="AZ44" s="8">
+      <c r="BA44" s="8">
         <v>9806</v>
       </c>
-      <c r="BA44" s="8">
+      <c r="BB44" s="8">
         <v>9785</v>
       </c>
-      <c r="BB44" s="31">
+      <c r="BC44" s="31">
         <v>9766</v>
       </c>
-      <c r="BC44" s="33">
+      <c r="BD44" s="33">
         <v>9757</v>
       </c>
-      <c r="BD44" s="33">
+      <c r="BE44" s="33">
         <v>9739</v>
       </c>
+      <c r="BF44" s="8">
+        <v>9690</v>
+      </c>
     </row>
-    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A45" s="11" t="s">
+    <row r="45" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="8">
+      <c r="C45" s="8">
         <v>7597</v>
       </c>
-      <c r="C45" s="8">
+      <c r="D45" s="8">
         <v>7558</v>
       </c>
-      <c r="D45" s="8">
+      <c r="E45" s="8">
         <v>7534</v>
       </c>
-      <c r="E45" s="8">
+      <c r="F45" s="8">
         <v>7528</v>
       </c>
-      <c r="F45" s="8">
+      <c r="G45" s="8">
         <v>7494</v>
       </c>
-      <c r="G45" s="8">
+      <c r="H45" s="8">
         <v>7468</v>
       </c>
-      <c r="H45" s="8">
+      <c r="I45" s="8">
         <v>7441</v>
       </c>
-      <c r="I45" s="8">
+      <c r="J45" s="8">
         <v>7429</v>
       </c>
-      <c r="J45" s="8">
+      <c r="K45" s="8">
         <v>7398</v>
       </c>
-      <c r="K45" s="10">
+      <c r="L45" s="10">
         <v>7369</v>
       </c>
-      <c r="L45" s="8">
+      <c r="M45" s="8">
         <v>7344</v>
       </c>
-      <c r="M45" s="8">
+      <c r="N45" s="8">
         <v>7327</v>
       </c>
-      <c r="N45" s="8">
+      <c r="O45" s="8">
         <v>7311</v>
       </c>
-      <c r="O45" s="8">
+      <c r="P45" s="8">
         <v>7304</v>
       </c>
-      <c r="P45" s="8">
+      <c r="Q45" s="8">
         <v>7300</v>
       </c>
-      <c r="Q45" s="8">
+      <c r="R45" s="8">
         <v>7282</v>
       </c>
-      <c r="R45" s="8">
+      <c r="S45" s="8">
         <v>7276</v>
       </c>
-      <c r="S45" s="8">
+      <c r="T45" s="8">
         <v>7272</v>
       </c>
-      <c r="T45" s="8">
+      <c r="U45" s="8">
         <v>7257</v>
       </c>
-      <c r="U45" s="8">
+      <c r="V45" s="8">
         <v>7215</v>
       </c>
-      <c r="V45" s="8">
+      <c r="W45" s="8">
         <v>7184</v>
       </c>
-      <c r="W45" s="8">
+      <c r="X45" s="8">
         <v>7169</v>
       </c>
-      <c r="X45" s="8">
+      <c r="Y45" s="8">
         <v>7138</v>
       </c>
-      <c r="Y45" s="8">
+      <c r="Z45" s="8">
         <v>7126</v>
       </c>
-      <c r="Z45" s="8">
+      <c r="AA45" s="8">
         <v>7095</v>
       </c>
-      <c r="AA45" s="8">
+      <c r="AB45" s="8">
         <v>7046</v>
       </c>
-      <c r="AB45" s="8">
+      <c r="AC45" s="8">
         <v>7024</v>
       </c>
-      <c r="AC45" s="8">
+      <c r="AD45" s="8">
         <v>6993</v>
       </c>
-      <c r="AD45" s="8">
+      <c r="AE45" s="8">
         <v>6954</v>
       </c>
-      <c r="AE45" s="23">
+      <c r="AF45" s="23">
         <v>6932</v>
       </c>
-      <c r="AF45" s="9">
+      <c r="AG45" s="9">
         <v>6914</v>
       </c>
-      <c r="AG45" s="23">
+      <c r="AH45" s="23">
         <v>6880</v>
       </c>
-      <c r="AH45" s="9">
+      <c r="AI45" s="9">
         <v>6838</v>
       </c>
-      <c r="AI45" s="23">
+      <c r="AJ45" s="23">
         <v>6810</v>
       </c>
-      <c r="AJ45" s="23">
+      <c r="AK45" s="23">
         <v>6780</v>
       </c>
-      <c r="AK45" s="31">
+      <c r="AL45" s="31">
         <v>6758</v>
       </c>
-      <c r="AL45" s="33">
+      <c r="AM45" s="33">
         <v>6736</v>
       </c>
-      <c r="AM45" s="23">
+      <c r="AN45" s="23">
         <v>6717</v>
       </c>
-      <c r="AN45" s="23">
+      <c r="AO45" s="23">
         <v>6675</v>
       </c>
-      <c r="AO45" s="23">
+      <c r="AP45" s="23">
         <v>6637</v>
       </c>
-      <c r="AP45" s="8">
+      <c r="AQ45" s="8">
         <v>6608</v>
       </c>
-      <c r="AQ45" s="33">
+      <c r="AR45" s="33">
         <v>6589</v>
       </c>
-      <c r="AR45" s="8">
+      <c r="AS45" s="8">
         <v>6563</v>
       </c>
-      <c r="AS45" s="13">
+      <c r="AT45" s="13">
         <v>6539</v>
       </c>
-      <c r="AT45" s="33">
+      <c r="AU45" s="33">
         <v>6492</v>
       </c>
-      <c r="AU45" s="26">
+      <c r="AV45" s="26">
         <v>6436</v>
       </c>
-      <c r="AV45" s="8">
+      <c r="AW45" s="8">
         <v>6401</v>
       </c>
-      <c r="AW45" s="33">
+      <c r="AX45" s="33">
         <v>6374</v>
       </c>
-      <c r="AX45" s="8">
+      <c r="AY45" s="8">
         <v>6340</v>
       </c>
-      <c r="AY45" s="8">
+      <c r="AZ45" s="8">
         <v>6307</v>
       </c>
-      <c r="AZ45" s="8">
+      <c r="BA45" s="8">
         <v>6278</v>
       </c>
-      <c r="BA45" s="8">
+      <c r="BB45" s="8">
         <v>6267</v>
       </c>
-      <c r="BB45" s="31">
+      <c r="BC45" s="31">
         <v>6225</v>
       </c>
-      <c r="BC45" s="33">
+      <c r="BD45" s="33">
         <v>6212</v>
       </c>
-      <c r="BD45" s="33">
+      <c r="BE45" s="33">
         <v>6197</v>
       </c>
+      <c r="BF45" s="8">
+        <v>6183</v>
+      </c>
     </row>
-    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A46" s="11" t="s">
+    <row r="46" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B46" s="8">
+      <c r="C46" s="8">
         <v>11149</v>
       </c>
-      <c r="C46" s="8">
+      <c r="D46" s="8">
         <v>11106</v>
       </c>
-      <c r="D46" s="8">
+      <c r="E46" s="8">
         <v>11090</v>
       </c>
-      <c r="E46" s="8">
+      <c r="F46" s="8">
         <v>11091</v>
       </c>
-      <c r="F46" s="8">
+      <c r="G46" s="8">
         <v>11074</v>
       </c>
-      <c r="G46" s="8">
+      <c r="H46" s="8">
         <v>11043</v>
       </c>
-      <c r="H46" s="8">
+      <c r="I46" s="8">
         <v>11027</v>
       </c>
-      <c r="I46" s="8">
+      <c r="J46" s="8">
         <v>11002</v>
       </c>
-      <c r="J46" s="8">
+      <c r="K46" s="8">
         <v>10965</v>
       </c>
-      <c r="K46" s="10">
+      <c r="L46" s="10">
         <v>10933</v>
       </c>
-      <c r="L46" s="8">
+      <c r="M46" s="8">
         <v>10924</v>
       </c>
-      <c r="M46" s="8">
+      <c r="N46" s="8">
         <v>10894</v>
       </c>
-      <c r="N46" s="8">
+      <c r="O46" s="8">
         <v>10878</v>
       </c>
-      <c r="O46" s="8">
+      <c r="P46" s="8">
         <v>10860</v>
       </c>
-      <c r="P46" s="8">
+      <c r="Q46" s="8">
         <v>10848</v>
       </c>
-      <c r="Q46" s="8">
+      <c r="R46" s="8">
         <v>10826</v>
       </c>
-      <c r="R46" s="8">
+      <c r="S46" s="8">
         <v>10804</v>
-      </c>
-[...1 lines deleted...]
-        <v>10800</v>
       </c>
       <c r="T46" s="8">
         <v>10800</v>
       </c>
       <c r="U46" s="8">
+        <v>10800</v>
+      </c>
+      <c r="V46" s="8">
         <v>10771</v>
       </c>
-      <c r="V46" s="8">
+      <c r="W46" s="8">
         <v>10695</v>
       </c>
-      <c r="W46" s="8">
+      <c r="X46" s="8">
         <v>10670</v>
       </c>
-      <c r="X46" s="8">
+      <c r="Y46" s="8">
         <v>10651</v>
       </c>
-      <c r="Y46" s="8">
+      <c r="Z46" s="8">
         <v>10623</v>
       </c>
-      <c r="Z46" s="8">
+      <c r="AA46" s="8">
         <v>10585</v>
       </c>
-      <c r="AA46" s="8">
+      <c r="AB46" s="8">
         <v>10528</v>
       </c>
-      <c r="AB46" s="8">
+      <c r="AC46" s="8">
         <v>10504</v>
       </c>
-      <c r="AC46" s="8">
+      <c r="AD46" s="8">
         <v>10468</v>
       </c>
-      <c r="AD46" s="8">
+      <c r="AE46" s="8">
         <v>10478</v>
       </c>
-      <c r="AE46" s="23">
+      <c r="AF46" s="23">
         <v>10449</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AG46" s="9">
         <v>10404</v>
       </c>
-      <c r="AG46" s="23">
+      <c r="AH46" s="23">
         <v>10377</v>
       </c>
-      <c r="AH46" s="9">
+      <c r="AI46" s="9">
         <v>10365</v>
       </c>
-      <c r="AI46" s="23">
+      <c r="AJ46" s="23">
         <v>10316</v>
       </c>
-      <c r="AJ46" s="23">
+      <c r="AK46" s="23">
         <v>10277</v>
       </c>
-      <c r="AK46" s="31">
+      <c r="AL46" s="31">
         <v>10246</v>
       </c>
-      <c r="AL46" s="33">
+      <c r="AM46" s="33">
         <v>10222</v>
       </c>
-      <c r="AM46" s="23">
+      <c r="AN46" s="23">
         <v>10184</v>
       </c>
-      <c r="AN46" s="23">
+      <c r="AO46" s="23">
         <v>10138</v>
       </c>
-      <c r="AO46" s="23">
+      <c r="AP46" s="23">
         <v>10126</v>
       </c>
-      <c r="AP46" s="8">
+      <c r="AQ46" s="8">
         <v>10107</v>
       </c>
-      <c r="AQ46" s="33">
+      <c r="AR46" s="33">
         <v>10089</v>
       </c>
-      <c r="AR46" s="8">
+      <c r="AS46" s="8">
         <v>10051</v>
       </c>
-      <c r="AS46" s="13">
+      <c r="AT46" s="13">
         <v>10029</v>
       </c>
-      <c r="AT46" s="33">
+      <c r="AU46" s="33">
         <v>9981</v>
       </c>
-      <c r="AU46" s="26">
+      <c r="AV46" s="26">
         <v>9955</v>
       </c>
-      <c r="AV46" s="8">
+      <c r="AW46" s="8">
         <v>9912</v>
       </c>
-      <c r="AW46" s="33">
+      <c r="AX46" s="33">
         <v>9881</v>
       </c>
-      <c r="AX46" s="8">
+      <c r="AY46" s="8">
         <v>9875</v>
       </c>
-      <c r="AY46" s="8">
+      <c r="AZ46" s="8">
         <v>9858</v>
       </c>
-      <c r="AZ46" s="8">
+      <c r="BA46" s="8">
         <v>9813</v>
       </c>
-      <c r="BA46" s="8">
+      <c r="BB46" s="8">
         <v>9810</v>
       </c>
-      <c r="BB46" s="31">
+      <c r="BC46" s="31">
         <v>9796</v>
       </c>
-      <c r="BC46" s="33">
+      <c r="BD46" s="33">
         <v>9778</v>
       </c>
-      <c r="BD46" s="33">
+      <c r="BE46" s="33">
         <v>9744</v>
       </c>
+      <c r="BF46" s="8">
+        <v>9714</v>
+      </c>
     </row>
-    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A47" s="11" t="s">
+    <row r="47" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B47" s="8">
+      <c r="C47" s="8">
         <v>24849</v>
       </c>
-      <c r="C47" s="8">
+      <c r="D47" s="8">
         <v>24837</v>
       </c>
-      <c r="D47" s="8">
+      <c r="E47" s="8">
         <v>24784</v>
       </c>
-      <c r="E47" s="8">
+      <c r="F47" s="8">
         <v>24743</v>
       </c>
-      <c r="F47" s="8">
+      <c r="G47" s="8">
         <v>24714</v>
       </c>
-      <c r="G47" s="8">
+      <c r="H47" s="8">
         <v>24705</v>
       </c>
-      <c r="H47" s="8">
+      <c r="I47" s="8">
         <v>24659</v>
       </c>
-      <c r="I47" s="8">
+      <c r="J47" s="8">
         <v>24623</v>
       </c>
-      <c r="J47" s="8">
+      <c r="K47" s="8">
         <v>24600</v>
       </c>
-      <c r="K47" s="10">
+      <c r="L47" s="10">
         <v>24593</v>
       </c>
-      <c r="L47" s="8">
+      <c r="M47" s="8">
         <v>24559</v>
-      </c>
-[...1 lines deleted...]
-        <v>24522</v>
       </c>
       <c r="N47" s="8">
         <v>24522</v>
       </c>
       <c r="O47" s="8">
+        <v>24522</v>
+      </c>
+      <c r="P47" s="8">
         <v>24502</v>
       </c>
-      <c r="P47" s="8">
+      <c r="Q47" s="8">
         <v>24482</v>
       </c>
-      <c r="Q47" s="8">
+      <c r="R47" s="8">
         <v>24462</v>
       </c>
-      <c r="R47" s="8">
+      <c r="S47" s="8">
         <v>24446</v>
       </c>
-      <c r="S47" s="8">
+      <c r="T47" s="8">
         <v>24447</v>
       </c>
-      <c r="T47" s="8">
+      <c r="U47" s="8">
         <v>24413</v>
       </c>
-      <c r="U47" s="8">
+      <c r="V47" s="8">
         <v>24369</v>
       </c>
-      <c r="V47" s="8">
+      <c r="W47" s="8">
         <v>24327</v>
       </c>
-      <c r="W47" s="8">
+      <c r="X47" s="8">
         <v>24329</v>
       </c>
-      <c r="X47" s="8">
+      <c r="Y47" s="8">
         <v>24265</v>
       </c>
-      <c r="Y47" s="8">
+      <c r="Z47" s="8">
         <v>24215</v>
       </c>
-      <c r="Z47" s="8">
+      <c r="AA47" s="8">
         <v>24184</v>
       </c>
-      <c r="AA47" s="8">
+      <c r="AB47" s="8">
         <v>24163</v>
       </c>
-      <c r="AB47" s="8">
+      <c r="AC47" s="8">
         <v>24121</v>
       </c>
-      <c r="AC47" s="8">
+      <c r="AD47" s="8">
         <v>24111</v>
       </c>
-      <c r="AD47" s="8">
+      <c r="AE47" s="8">
         <v>24068</v>
       </c>
-      <c r="AE47" s="23">
+      <c r="AF47" s="23">
         <v>24045</v>
       </c>
-      <c r="AF47" s="9">
+      <c r="AG47" s="9">
         <v>24020</v>
       </c>
-      <c r="AG47" s="23">
+      <c r="AH47" s="23">
         <v>23986</v>
       </c>
-      <c r="AH47" s="9">
+      <c r="AI47" s="9">
         <v>23964</v>
       </c>
-      <c r="AI47" s="23">
+      <c r="AJ47" s="23">
         <v>23899</v>
       </c>
-      <c r="AJ47" s="23">
+      <c r="AK47" s="23">
         <v>23824</v>
       </c>
-      <c r="AK47" s="31">
+      <c r="AL47" s="31">
         <v>23816</v>
       </c>
-      <c r="AL47" s="33">
+      <c r="AM47" s="33">
         <v>23776</v>
       </c>
-      <c r="AM47" s="23">
+      <c r="AN47" s="23">
         <v>23744</v>
       </c>
-      <c r="AN47" s="23">
+      <c r="AO47" s="23">
         <v>23734</v>
       </c>
-      <c r="AO47" s="23">
+      <c r="AP47" s="23">
         <v>23733</v>
       </c>
-      <c r="AP47" s="8">
+      <c r="AQ47" s="8">
         <v>23722</v>
       </c>
-      <c r="AQ47" s="33">
+      <c r="AR47" s="33">
         <v>23691</v>
       </c>
-      <c r="AR47" s="8">
+      <c r="AS47" s="8">
         <v>23640</v>
       </c>
-      <c r="AS47" s="13">
+      <c r="AT47" s="13">
         <v>23609</v>
       </c>
-      <c r="AT47" s="33">
+      <c r="AU47" s="33">
         <v>23584</v>
       </c>
-      <c r="AU47" s="26">
+      <c r="AV47" s="26">
         <v>23543</v>
       </c>
-      <c r="AV47" s="8">
+      <c r="AW47" s="8">
         <v>23509</v>
       </c>
-      <c r="AW47" s="33">
+      <c r="AX47" s="33">
         <v>23440</v>
       </c>
-      <c r="AX47" s="8">
+      <c r="AY47" s="8">
         <v>23405</v>
       </c>
-      <c r="AY47" s="8">
+      <c r="AZ47" s="8">
         <v>23385</v>
       </c>
-      <c r="AZ47" s="8">
+      <c r="BA47" s="8">
         <v>23363</v>
       </c>
-      <c r="BA47" s="8">
+      <c r="BB47" s="8">
         <v>23333</v>
       </c>
-      <c r="BB47" s="31">
+      <c r="BC47" s="31">
         <v>23307</v>
       </c>
-      <c r="BC47" s="33">
+      <c r="BD47" s="33">
         <v>23274</v>
       </c>
-      <c r="BD47" s="33">
+      <c r="BE47" s="33">
         <v>23221</v>
       </c>
+      <c r="BF47" s="8">
+        <v>23185</v>
+      </c>
     </row>
-    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A48" s="11" t="s">
+    <row r="48" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B48" s="8">
+      <c r="C48" s="8">
         <v>21059</v>
       </c>
-      <c r="C48" s="8">
+      <c r="D48" s="8">
         <v>21013</v>
       </c>
-      <c r="D48" s="8">
+      <c r="E48" s="8">
         <v>20973</v>
       </c>
-      <c r="E48" s="8">
+      <c r="F48" s="8">
         <v>20939</v>
       </c>
-      <c r="F48" s="8">
+      <c r="G48" s="8">
         <v>20893</v>
       </c>
-      <c r="G48" s="8">
+      <c r="H48" s="8">
         <v>20861</v>
       </c>
-      <c r="H48" s="8">
+      <c r="I48" s="8">
         <v>20829</v>
       </c>
-      <c r="I48" s="8">
+      <c r="J48" s="8">
         <v>20796</v>
       </c>
-      <c r="J48" s="8">
+      <c r="K48" s="8">
         <v>20733</v>
       </c>
-      <c r="K48" s="10">
+      <c r="L48" s="10">
         <v>20690</v>
       </c>
-      <c r="L48" s="8">
+      <c r="M48" s="8">
         <v>20618</v>
       </c>
-      <c r="M48" s="8">
+      <c r="N48" s="8">
         <v>20569</v>
       </c>
-      <c r="N48" s="8">
+      <c r="O48" s="8">
         <v>20545</v>
       </c>
-      <c r="O48" s="8">
+      <c r="P48" s="8">
         <v>20507</v>
       </c>
-      <c r="P48" s="8">
+      <c r="Q48" s="8">
         <v>20501</v>
       </c>
-      <c r="Q48" s="8">
+      <c r="R48" s="8">
         <v>20491</v>
       </c>
-      <c r="R48" s="8">
+      <c r="S48" s="8">
         <v>20453</v>
       </c>
-      <c r="S48" s="8">
+      <c r="T48" s="8">
         <v>20430</v>
       </c>
-      <c r="T48" s="8">
+      <c r="U48" s="8">
         <v>20384</v>
       </c>
-      <c r="U48" s="8">
+      <c r="V48" s="8">
         <v>20332</v>
       </c>
-      <c r="V48" s="8">
+      <c r="W48" s="8">
         <v>20286</v>
       </c>
-      <c r="W48" s="8">
+      <c r="X48" s="8">
         <v>20237</v>
       </c>
-      <c r="X48" s="8">
+      <c r="Y48" s="8">
         <v>20126</v>
       </c>
-      <c r="Y48" s="8">
+      <c r="Z48" s="8">
         <v>20098</v>
       </c>
-      <c r="Z48" s="8">
+      <c r="AA48" s="8">
         <v>20046</v>
       </c>
-      <c r="AA48" s="8">
+      <c r="AB48" s="8">
         <v>19966</v>
       </c>
-      <c r="AB48" s="8">
+      <c r="AC48" s="8">
         <v>19922</v>
       </c>
-      <c r="AC48" s="8">
+      <c r="AD48" s="8">
         <v>19884</v>
       </c>
-      <c r="AD48" s="8">
+      <c r="AE48" s="8">
         <v>19847</v>
       </c>
-      <c r="AE48" s="23">
+      <c r="AF48" s="23">
         <v>19808</v>
       </c>
-      <c r="AF48" s="9">
+      <c r="AG48" s="9">
         <v>19750</v>
       </c>
-      <c r="AG48" s="23">
+      <c r="AH48" s="23">
         <v>19683</v>
       </c>
-      <c r="AH48" s="9">
+      <c r="AI48" s="9">
         <v>19618</v>
       </c>
-      <c r="AI48" s="23">
+      <c r="AJ48" s="23">
         <v>19557</v>
       </c>
-      <c r="AJ48" s="23">
+      <c r="AK48" s="23">
         <v>19487</v>
       </c>
-      <c r="AK48" s="31">
+      <c r="AL48" s="31">
         <v>19447</v>
       </c>
-      <c r="AL48" s="33">
+      <c r="AM48" s="33">
         <v>19387</v>
       </c>
-      <c r="AM48" s="23">
+      <c r="AN48" s="23">
         <v>19327</v>
       </c>
-      <c r="AN48" s="23">
+      <c r="AO48" s="23">
         <v>19260</v>
       </c>
-      <c r="AO48" s="23">
+      <c r="AP48" s="23">
         <v>19227</v>
       </c>
-      <c r="AP48" s="8">
+      <c r="AQ48" s="8">
         <v>19187</v>
       </c>
-      <c r="AQ48" s="33">
+      <c r="AR48" s="33">
         <v>19127</v>
       </c>
-      <c r="AR48" s="8">
+      <c r="AS48" s="8">
         <v>19087</v>
       </c>
-      <c r="AS48" s="13">
+      <c r="AT48" s="13">
         <v>19041</v>
       </c>
-      <c r="AT48" s="33">
+      <c r="AU48" s="33">
         <v>18975</v>
       </c>
-      <c r="AU48" s="26">
+      <c r="AV48" s="26">
         <v>18908</v>
       </c>
-      <c r="AV48" s="8">
+      <c r="AW48" s="8">
         <v>18883</v>
       </c>
-      <c r="AW48" s="33">
+      <c r="AX48" s="33">
         <v>18862</v>
       </c>
-      <c r="AX48" s="8">
+      <c r="AY48" s="8">
         <v>18783</v>
       </c>
-      <c r="AY48" s="8">
+      <c r="AZ48" s="8">
         <v>18742</v>
       </c>
-      <c r="AZ48" s="8">
+      <c r="BA48" s="8">
         <v>18706</v>
       </c>
-      <c r="BA48" s="8">
+      <c r="BB48" s="8">
         <v>18628</v>
       </c>
-      <c r="BB48" s="31">
+      <c r="BC48" s="31">
         <v>18577</v>
       </c>
-      <c r="BC48" s="33">
+      <c r="BD48" s="33">
         <v>18542</v>
       </c>
-      <c r="BD48" s="33">
+      <c r="BE48" s="33">
         <v>18477</v>
       </c>
+      <c r="BF48" s="8">
+        <v>18434</v>
+      </c>
     </row>
-    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A49" s="11" t="s">
+    <row r="49" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B49" s="8">
+      <c r="C49" s="8">
         <v>44774</v>
       </c>
-      <c r="C49" s="8">
+      <c r="D49" s="8">
         <v>44765</v>
       </c>
-      <c r="D49" s="8">
+      <c r="E49" s="8">
         <v>44764</v>
       </c>
-      <c r="E49" s="8">
+      <c r="F49" s="8">
         <v>44777</v>
       </c>
-      <c r="F49" s="8">
+      <c r="G49" s="8">
         <v>44766</v>
       </c>
-      <c r="G49" s="8">
+      <c r="H49" s="8">
         <v>44747</v>
       </c>
-      <c r="H49" s="8">
+      <c r="I49" s="8">
         <v>44714</v>
       </c>
-      <c r="I49" s="8">
+      <c r="J49" s="8">
         <v>44710</v>
       </c>
-      <c r="J49" s="8">
+      <c r="K49" s="8">
         <v>44725</v>
       </c>
-      <c r="K49" s="10">
+      <c r="L49" s="10">
         <v>44716</v>
       </c>
-      <c r="L49" s="8">
+      <c r="M49" s="8">
         <v>44700</v>
       </c>
-      <c r="M49" s="8">
+      <c r="N49" s="8">
         <v>44732</v>
       </c>
-      <c r="N49" s="8">
+      <c r="O49" s="8">
         <v>44706</v>
       </c>
-      <c r="O49" s="8">
+      <c r="P49" s="8">
         <v>44743</v>
       </c>
-      <c r="P49" s="8">
+      <c r="Q49" s="8">
         <v>44735</v>
       </c>
-      <c r="Q49" s="8">
+      <c r="R49" s="8">
         <v>44769</v>
       </c>
-      <c r="R49" s="8">
+      <c r="S49" s="8">
         <v>44802</v>
       </c>
-      <c r="S49" s="8">
+      <c r="T49" s="8">
         <v>44862</v>
       </c>
-      <c r="T49" s="8">
+      <c r="U49" s="8">
         <v>44884</v>
       </c>
-      <c r="U49" s="8">
+      <c r="V49" s="8">
         <v>44861</v>
       </c>
-      <c r="V49" s="8">
+      <c r="W49" s="8">
         <v>44870</v>
       </c>
-      <c r="W49" s="8">
+      <c r="X49" s="8">
         <v>44885</v>
       </c>
-      <c r="X49" s="8">
+      <c r="Y49" s="8">
         <v>44886</v>
       </c>
-      <c r="Y49" s="8">
+      <c r="Z49" s="8">
         <v>44852</v>
       </c>
-      <c r="Z49" s="8">
+      <c r="AA49" s="8">
         <v>44822</v>
       </c>
-      <c r="AA49" s="8">
+      <c r="AB49" s="8">
         <v>44802</v>
       </c>
-      <c r="AB49" s="8">
+      <c r="AC49" s="8">
         <v>44769</v>
       </c>
-      <c r="AC49" s="8">
+      <c r="AD49" s="8">
         <v>44745</v>
       </c>
-      <c r="AD49" s="8">
+      <c r="AE49" s="8">
         <v>44726</v>
       </c>
-      <c r="AE49" s="23">
+      <c r="AF49" s="23">
         <v>44701</v>
       </c>
-      <c r="AF49" s="9">
+      <c r="AG49" s="9">
         <v>44733</v>
       </c>
-      <c r="AG49" s="23">
+      <c r="AH49" s="23">
         <v>44680</v>
       </c>
-      <c r="AH49" s="9">
+      <c r="AI49" s="9">
         <v>44569</v>
       </c>
-      <c r="AI49" s="23">
+      <c r="AJ49" s="23">
         <v>44517</v>
       </c>
-      <c r="AJ49" s="23">
+      <c r="AK49" s="23">
         <v>44500</v>
       </c>
-      <c r="AK49" s="31">
+      <c r="AL49" s="31">
         <v>44476</v>
       </c>
-      <c r="AL49" s="33">
+      <c r="AM49" s="33">
         <v>44333</v>
       </c>
-      <c r="AM49" s="23">
+      <c r="AN49" s="23">
         <v>44280</v>
       </c>
-      <c r="AN49" s="23">
+      <c r="AO49" s="23">
         <v>44322</v>
       </c>
-      <c r="AO49" s="23">
+      <c r="AP49" s="23">
         <v>44312</v>
       </c>
-      <c r="AP49" s="8">
+      <c r="AQ49" s="8">
         <v>44322</v>
       </c>
-      <c r="AQ49" s="33">
+      <c r="AR49" s="33">
         <v>44352</v>
       </c>
-      <c r="AR49" s="8">
+      <c r="AS49" s="8">
         <v>44355</v>
       </c>
-      <c r="AS49" s="13">
+      <c r="AT49" s="13">
         <v>44401</v>
       </c>
-      <c r="AT49" s="33">
+      <c r="AU49" s="33">
         <v>44447</v>
       </c>
-      <c r="AU49" s="26">
+      <c r="AV49" s="26">
         <v>44453</v>
       </c>
-      <c r="AV49" s="8">
+      <c r="AW49" s="8">
         <v>44471</v>
       </c>
-      <c r="AW49" s="33">
+      <c r="AX49" s="33">
         <v>44454</v>
       </c>
-      <c r="AX49" s="8">
+      <c r="AY49" s="8">
         <v>44479</v>
       </c>
-      <c r="AY49" s="8">
+      <c r="AZ49" s="8">
         <v>44525</v>
       </c>
-      <c r="AZ49" s="8">
+      <c r="BA49" s="8">
         <v>44529</v>
       </c>
-      <c r="BA49" s="8">
+      <c r="BB49" s="8">
         <v>44502</v>
       </c>
-      <c r="BB49" s="31">
+      <c r="BC49" s="31">
         <v>44432</v>
       </c>
-      <c r="BC49" s="33">
+      <c r="BD49" s="33">
         <v>44482</v>
       </c>
-      <c r="BD49" s="33">
+      <c r="BE49" s="33">
         <v>44481</v>
       </c>
+      <c r="BF49" s="8">
+        <v>44468</v>
+      </c>
     </row>
-    <row r="50" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A50" s="11" t="s">
+    <row r="50" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="8">
+      <c r="C50" s="8">
         <v>22566</v>
       </c>
-      <c r="C50" s="8">
+      <c r="D50" s="8">
         <v>22526</v>
       </c>
-      <c r="D50" s="8">
+      <c r="E50" s="8">
         <v>22462</v>
       </c>
-      <c r="E50" s="8">
+      <c r="F50" s="8">
         <v>22428</v>
       </c>
-      <c r="F50" s="8">
+      <c r="G50" s="8">
         <v>22388</v>
       </c>
-      <c r="G50" s="8">
+      <c r="H50" s="8">
         <v>22339</v>
       </c>
-      <c r="H50" s="8">
+      <c r="I50" s="8">
         <v>22314</v>
       </c>
-      <c r="I50" s="8">
+      <c r="J50" s="8">
         <v>22255</v>
       </c>
-      <c r="J50" s="8">
+      <c r="K50" s="8">
         <v>22236</v>
       </c>
-      <c r="K50" s="10">
+      <c r="L50" s="10">
         <v>22217</v>
       </c>
-      <c r="L50" s="8">
+      <c r="M50" s="8">
         <v>22168</v>
       </c>
-      <c r="M50" s="8">
+      <c r="N50" s="8">
         <v>22135</v>
       </c>
-      <c r="N50" s="8">
+      <c r="O50" s="8">
         <v>22115</v>
       </c>
-      <c r="O50" s="8">
+      <c r="P50" s="8">
         <v>22092</v>
       </c>
-      <c r="P50" s="8">
+      <c r="Q50" s="8">
         <v>22072</v>
       </c>
-      <c r="Q50" s="8">
+      <c r="R50" s="8">
         <v>22037</v>
       </c>
-      <c r="R50" s="8">
+      <c r="S50" s="8">
         <v>22039</v>
       </c>
-      <c r="S50" s="8">
+      <c r="T50" s="8">
         <v>22028</v>
       </c>
-      <c r="T50" s="8">
+      <c r="U50" s="8">
         <v>21986</v>
       </c>
-      <c r="U50" s="8">
+      <c r="V50" s="8">
         <v>21913</v>
       </c>
-      <c r="V50" s="8">
+      <c r="W50" s="8">
         <v>21869</v>
       </c>
-      <c r="W50" s="8">
+      <c r="X50" s="8">
         <v>21813</v>
       </c>
-      <c r="X50" s="8">
+      <c r="Y50" s="8">
         <v>21769</v>
       </c>
-      <c r="Y50" s="8">
+      <c r="Z50" s="8">
         <v>21755</v>
       </c>
-      <c r="Z50" s="8">
+      <c r="AA50" s="8">
         <v>21700</v>
       </c>
-      <c r="AA50" s="8">
+      <c r="AB50" s="8">
         <v>21628</v>
       </c>
-      <c r="AB50" s="8">
+      <c r="AC50" s="8">
         <v>21577</v>
       </c>
-      <c r="AC50" s="8">
+      <c r="AD50" s="8">
         <v>21503</v>
       </c>
-      <c r="AD50" s="8">
+      <c r="AE50" s="8">
         <v>21481</v>
       </c>
-      <c r="AE50" s="23">
+      <c r="AF50" s="23">
         <v>21462</v>
       </c>
-      <c r="AF50" s="9">
+      <c r="AG50" s="9">
         <v>21447</v>
       </c>
-      <c r="AG50" s="23">
+      <c r="AH50" s="23">
         <v>21408</v>
       </c>
-      <c r="AH50" s="9">
+      <c r="AI50" s="9">
         <v>21353</v>
       </c>
-      <c r="AI50" s="23">
+      <c r="AJ50" s="23">
         <v>21303</v>
       </c>
-      <c r="AJ50" s="23">
+      <c r="AK50" s="23">
         <v>21267</v>
       </c>
-      <c r="AK50" s="31">
+      <c r="AL50" s="31">
         <v>21188</v>
       </c>
-      <c r="AL50" s="33">
+      <c r="AM50" s="33">
         <v>21155</v>
       </c>
-      <c r="AM50" s="23">
+      <c r="AN50" s="23">
         <v>21111</v>
       </c>
-      <c r="AN50" s="23">
+      <c r="AO50" s="23">
         <v>21034</v>
       </c>
-      <c r="AO50" s="23">
+      <c r="AP50" s="23">
         <v>21018</v>
       </c>
-      <c r="AP50" s="8">
+      <c r="AQ50" s="8">
         <v>20929</v>
       </c>
-      <c r="AQ50" s="33">
+      <c r="AR50" s="33">
         <v>20841</v>
       </c>
-      <c r="AR50" s="8">
+      <c r="AS50" s="8">
         <v>20779</v>
       </c>
-      <c r="AS50" s="13">
+      <c r="AT50" s="13">
         <v>20713</v>
       </c>
-      <c r="AT50" s="33">
+      <c r="AU50" s="33">
         <v>20643</v>
       </c>
-      <c r="AU50" s="26">
+      <c r="AV50" s="26">
         <v>20707</v>
       </c>
-      <c r="AV50" s="8">
+      <c r="AW50" s="8">
         <v>20610</v>
       </c>
-      <c r="AW50" s="33">
+      <c r="AX50" s="33">
         <v>20530</v>
       </c>
-      <c r="AX50" s="8">
+      <c r="AY50" s="8">
         <v>20470</v>
       </c>
-      <c r="AY50" s="8">
+      <c r="AZ50" s="8">
         <v>20388</v>
       </c>
-      <c r="AZ50" s="8">
+      <c r="BA50" s="8">
         <v>20340</v>
       </c>
-      <c r="BA50" s="8">
+      <c r="BB50" s="8">
         <v>20323</v>
       </c>
-      <c r="BB50" s="31">
+      <c r="BC50" s="31">
         <v>20280</v>
       </c>
-      <c r="BC50" s="33">
+      <c r="BD50" s="33">
         <v>20251</v>
       </c>
-      <c r="BD50" s="33">
+      <c r="BE50" s="33">
         <v>20179</v>
       </c>
+      <c r="BF50" s="8">
+        <v>20123</v>
+      </c>
     </row>
-    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A51" s="11" t="s">
+    <row r="51" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B51" s="8">
+      <c r="C51" s="8">
         <v>9456</v>
       </c>
-      <c r="C51" s="8">
+      <c r="D51" s="8">
         <v>9430</v>
       </c>
-      <c r="D51" s="8">
+      <c r="E51" s="8">
         <v>9411</v>
       </c>
-      <c r="E51" s="8">
+      <c r="F51" s="8">
         <v>9388</v>
       </c>
-      <c r="F51" s="8">
+      <c r="G51" s="8">
         <v>9374</v>
       </c>
-      <c r="G51" s="8">
+      <c r="H51" s="8">
         <v>9370</v>
       </c>
-      <c r="H51" s="8">
+      <c r="I51" s="8">
         <v>9339</v>
       </c>
-      <c r="I51" s="8">
+      <c r="J51" s="8">
         <v>9302</v>
       </c>
-      <c r="J51" s="8">
+      <c r="K51" s="8">
         <v>9276</v>
       </c>
-      <c r="K51" s="10">
+      <c r="L51" s="10">
         <v>9253</v>
       </c>
-      <c r="L51" s="8">
+      <c r="M51" s="8">
         <v>9231</v>
       </c>
-      <c r="M51" s="8">
+      <c r="N51" s="8">
         <v>9207</v>
       </c>
-      <c r="N51" s="8">
+      <c r="O51" s="8">
         <v>9194</v>
       </c>
-      <c r="O51" s="8">
+      <c r="P51" s="8">
         <v>9175</v>
       </c>
-      <c r="P51" s="8">
+      <c r="Q51" s="8">
         <v>9167</v>
       </c>
-      <c r="Q51" s="8">
+      <c r="R51" s="8">
         <v>9153</v>
       </c>
-      <c r="R51" s="8">
+      <c r="S51" s="8">
         <v>9162</v>
       </c>
-      <c r="S51" s="8">
+      <c r="T51" s="8">
         <v>9139</v>
       </c>
-      <c r="T51" s="8">
+      <c r="U51" s="8">
         <v>9095</v>
       </c>
-      <c r="U51" s="8">
+      <c r="V51" s="8">
         <v>9046</v>
       </c>
-      <c r="V51" s="8">
+      <c r="W51" s="8">
         <v>8993</v>
       </c>
-      <c r="W51" s="8">
+      <c r="X51" s="8">
         <v>8974</v>
       </c>
-      <c r="X51" s="8">
+      <c r="Y51" s="8">
         <v>8915</v>
       </c>
-      <c r="Y51" s="8">
+      <c r="Z51" s="8">
         <v>8897</v>
       </c>
-      <c r="Z51" s="8">
+      <c r="AA51" s="8">
         <v>8877</v>
       </c>
-      <c r="AA51" s="8">
+      <c r="AB51" s="8">
         <v>8846</v>
       </c>
-      <c r="AB51" s="8">
+      <c r="AC51" s="8">
         <v>8815</v>
       </c>
-      <c r="AC51" s="8">
+      <c r="AD51" s="8">
         <v>8790</v>
       </c>
-      <c r="AD51" s="8">
+      <c r="AE51" s="8">
         <v>8773</v>
       </c>
-      <c r="AE51" s="23">
+      <c r="AF51" s="23">
         <v>8763</v>
       </c>
-      <c r="AF51" s="9">
+      <c r="AG51" s="9">
         <v>8740</v>
       </c>
-      <c r="AG51" s="23">
+      <c r="AH51" s="23">
         <v>8684</v>
       </c>
-      <c r="AH51" s="9">
+      <c r="AI51" s="9">
         <v>8630</v>
       </c>
-      <c r="AI51" s="23">
+      <c r="AJ51" s="23">
         <v>8594</v>
       </c>
-      <c r="AJ51" s="23">
+      <c r="AK51" s="23">
         <v>8553</v>
       </c>
-      <c r="AK51" s="31">
+      <c r="AL51" s="31">
         <v>8503</v>
       </c>
-      <c r="AL51" s="33">
+      <c r="AM51" s="33">
         <v>8480</v>
       </c>
-      <c r="AM51" s="23">
+      <c r="AN51" s="23">
         <v>8430</v>
       </c>
-      <c r="AN51" s="23">
+      <c r="AO51" s="23">
         <v>8399</v>
       </c>
-      <c r="AO51" s="23">
+      <c r="AP51" s="23">
         <v>8378</v>
       </c>
-      <c r="AP51" s="8">
+      <c r="AQ51" s="8">
         <v>8343</v>
       </c>
-      <c r="AQ51" s="33">
+      <c r="AR51" s="33">
         <v>8426</v>
       </c>
-      <c r="AR51" s="8">
+      <c r="AS51" s="8">
         <v>8365</v>
       </c>
-      <c r="AS51" s="13">
+      <c r="AT51" s="13">
         <v>8274</v>
       </c>
-      <c r="AT51" s="33">
+      <c r="AU51" s="33">
         <v>8216</v>
       </c>
-      <c r="AU51" s="26">
+      <c r="AV51" s="26">
         <v>8184</v>
       </c>
-      <c r="AV51" s="8">
+      <c r="AW51" s="8">
         <v>8165</v>
       </c>
-      <c r="AW51" s="33">
+      <c r="AX51" s="33">
         <v>8136</v>
       </c>
-      <c r="AX51" s="8">
+      <c r="AY51" s="8">
         <v>8087</v>
       </c>
-      <c r="AY51" s="8">
+      <c r="AZ51" s="8">
         <v>8066</v>
       </c>
-      <c r="AZ51" s="8">
+      <c r="BA51" s="8">
         <v>8048</v>
       </c>
-      <c r="BA51" s="8">
+      <c r="BB51" s="8">
         <v>8023</v>
       </c>
-      <c r="BB51" s="31">
+      <c r="BC51" s="31">
         <v>7996</v>
       </c>
-      <c r="BC51" s="33">
+      <c r="BD51" s="33">
         <v>7987</v>
       </c>
-      <c r="BD51" s="33">
+      <c r="BE51" s="33">
         <v>7951</v>
       </c>
+      <c r="BF51" s="8">
+        <v>7925</v>
+      </c>
     </row>
-    <row r="52" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A52" s="11" t="s">
+    <row r="52" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B52" s="8">
+      <c r="C52" s="8">
         <v>17899</v>
       </c>
-      <c r="C52" s="8">
+      <c r="D52" s="8">
         <v>17847</v>
       </c>
-      <c r="D52" s="8">
+      <c r="E52" s="8">
         <v>17816</v>
       </c>
-      <c r="E52" s="8">
+      <c r="F52" s="8">
         <v>17777</v>
       </c>
-      <c r="F52" s="8">
+      <c r="G52" s="8">
         <v>17730</v>
       </c>
-      <c r="G52" s="8">
+      <c r="H52" s="8">
         <v>17717</v>
       </c>
-      <c r="H52" s="8">
+      <c r="I52" s="8">
         <v>17662</v>
       </c>
-      <c r="I52" s="8">
+      <c r="J52" s="8">
         <v>17615</v>
       </c>
-      <c r="J52" s="8">
+      <c r="K52" s="8">
         <v>17578</v>
       </c>
-      <c r="K52" s="10">
+      <c r="L52" s="10">
         <v>17546</v>
       </c>
-      <c r="L52" s="8">
+      <c r="M52" s="8">
         <v>17509</v>
       </c>
-      <c r="M52" s="8">
+      <c r="N52" s="8">
         <v>17485</v>
       </c>
-      <c r="N52" s="8">
+      <c r="O52" s="8">
         <v>17483</v>
       </c>
-      <c r="O52" s="8">
+      <c r="P52" s="8">
         <v>17446</v>
       </c>
-      <c r="P52" s="8">
+      <c r="Q52" s="8">
         <v>17422</v>
       </c>
-      <c r="Q52" s="8">
+      <c r="R52" s="8">
         <v>17394</v>
       </c>
-      <c r="R52" s="8">
+      <c r="S52" s="8">
         <v>17380</v>
       </c>
-      <c r="S52" s="8">
+      <c r="T52" s="8">
         <v>17358</v>
       </c>
-      <c r="T52" s="8">
+      <c r="U52" s="8">
         <v>17294</v>
       </c>
-      <c r="U52" s="8">
+      <c r="V52" s="8">
         <v>17268</v>
       </c>
-      <c r="V52" s="8">
+      <c r="W52" s="8">
         <v>17227</v>
       </c>
-      <c r="W52" s="8">
+      <c r="X52" s="8">
         <v>17198</v>
       </c>
-      <c r="X52" s="8">
+      <c r="Y52" s="8">
         <v>17159</v>
       </c>
-      <c r="Y52" s="8">
+      <c r="Z52" s="8">
         <v>17137</v>
       </c>
-      <c r="Z52" s="8">
+      <c r="AA52" s="8">
         <v>17111</v>
       </c>
-      <c r="AA52" s="8">
+      <c r="AB52" s="8">
         <v>17066</v>
       </c>
-      <c r="AB52" s="8">
+      <c r="AC52" s="8">
         <v>17027</v>
       </c>
-      <c r="AC52" s="8">
+      <c r="AD52" s="8">
         <v>16964</v>
       </c>
-      <c r="AD52" s="8">
+      <c r="AE52" s="8">
         <v>16944</v>
       </c>
-      <c r="AE52" s="23">
+      <c r="AF52" s="23">
         <v>16901</v>
       </c>
-      <c r="AF52" s="9">
+      <c r="AG52" s="9">
         <v>16837</v>
       </c>
-      <c r="AG52" s="23">
+      <c r="AH52" s="23">
         <v>16809</v>
       </c>
-      <c r="AH52" s="9">
+      <c r="AI52" s="9">
         <v>16767</v>
       </c>
-      <c r="AI52" s="23">
+      <c r="AJ52" s="23">
         <v>16727</v>
       </c>
-      <c r="AJ52" s="23">
+      <c r="AK52" s="23">
         <v>16687</v>
       </c>
-      <c r="AK52" s="31">
+      <c r="AL52" s="31">
         <v>16637</v>
       </c>
-      <c r="AL52" s="33">
+      <c r="AM52" s="33">
         <v>16593</v>
       </c>
-      <c r="AM52" s="23">
+      <c r="AN52" s="23">
         <v>16572</v>
       </c>
-      <c r="AN52" s="23">
+      <c r="AO52" s="23">
         <v>16530</v>
       </c>
-      <c r="AO52" s="23">
+      <c r="AP52" s="23">
         <v>16484</v>
       </c>
-      <c r="AP52" s="8">
+      <c r="AQ52" s="8">
         <v>16444</v>
       </c>
-      <c r="AQ52" s="33">
+      <c r="AR52" s="33">
         <v>16408</v>
       </c>
-      <c r="AR52" s="8">
+      <c r="AS52" s="8">
         <v>16364</v>
       </c>
-      <c r="AS52" s="13">
+      <c r="AT52" s="13">
         <v>16307</v>
       </c>
-      <c r="AT52" s="33">
+      <c r="AU52" s="33">
         <v>16229</v>
       </c>
-      <c r="AU52" s="26">
+      <c r="AV52" s="26">
         <v>16199</v>
       </c>
-      <c r="AV52" s="8">
+      <c r="AW52" s="8">
         <v>16154</v>
       </c>
-      <c r="AW52" s="33">
+      <c r="AX52" s="33">
         <v>16125</v>
       </c>
-      <c r="AX52" s="8">
+      <c r="AY52" s="8">
         <v>16093</v>
       </c>
-      <c r="AY52" s="8">
+      <c r="AZ52" s="8">
         <v>16023</v>
       </c>
-      <c r="AZ52" s="8">
+      <c r="BA52" s="8">
         <v>15989</v>
       </c>
-      <c r="BA52" s="8">
+      <c r="BB52" s="8">
         <v>15979</v>
       </c>
-      <c r="BB52" s="31">
+      <c r="BC52" s="31">
         <v>15928</v>
       </c>
-      <c r="BC52" s="33">
+      <c r="BD52" s="33">
         <v>15894</v>
       </c>
-      <c r="BD52" s="33">
+      <c r="BE52" s="33">
         <v>15860</v>
       </c>
+      <c r="BF52" s="8">
+        <v>15852</v>
+      </c>
     </row>
-    <row r="53" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A53" s="11" t="s">
+    <row r="53" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B53" s="8">
+      <c r="C53" s="8">
         <v>23550</v>
       </c>
-      <c r="C53" s="8">
+      <c r="D53" s="8">
         <v>23523</v>
       </c>
-      <c r="D53" s="8">
+      <c r="E53" s="8">
         <v>23461</v>
       </c>
-      <c r="E53" s="8">
+      <c r="F53" s="8">
         <v>23426</v>
       </c>
-      <c r="F53" s="8">
+      <c r="G53" s="8">
         <v>23407</v>
       </c>
-      <c r="G53" s="8">
+      <c r="H53" s="8">
         <v>23260</v>
       </c>
-      <c r="H53" s="8">
+      <c r="I53" s="8">
         <v>23221</v>
       </c>
-      <c r="I53" s="8">
+      <c r="J53" s="8">
         <v>23178</v>
       </c>
-      <c r="J53" s="8">
+      <c r="K53" s="8">
         <v>23123</v>
       </c>
-      <c r="K53" s="10">
+      <c r="L53" s="10">
         <v>22983</v>
       </c>
-      <c r="L53" s="8">
+      <c r="M53" s="8">
         <v>22971</v>
       </c>
-      <c r="M53" s="8">
+      <c r="N53" s="8">
         <v>22929</v>
       </c>
-      <c r="N53" s="8">
+      <c r="O53" s="8">
         <v>22888</v>
       </c>
-      <c r="O53" s="8">
+      <c r="P53" s="8">
         <v>22837</v>
       </c>
-      <c r="P53" s="8">
+      <c r="Q53" s="8">
         <v>22819</v>
       </c>
-      <c r="Q53" s="8">
+      <c r="R53" s="8">
         <v>22783</v>
       </c>
-      <c r="R53" s="8">
+      <c r="S53" s="8">
         <v>22769</v>
       </c>
-      <c r="S53" s="8">
+      <c r="T53" s="8">
         <v>22757</v>
       </c>
-      <c r="T53" s="8">
+      <c r="U53" s="8">
         <v>22712</v>
       </c>
-      <c r="U53" s="8">
+      <c r="V53" s="8">
         <v>22669</v>
       </c>
-      <c r="V53" s="8">
+      <c r="W53" s="8">
         <v>22617</v>
       </c>
-      <c r="W53" s="8">
+      <c r="X53" s="8">
         <v>22598</v>
       </c>
-      <c r="X53" s="8">
+      <c r="Y53" s="8">
         <v>22564</v>
       </c>
-      <c r="Y53" s="8">
+      <c r="Z53" s="8">
         <v>22568</v>
       </c>
-      <c r="Z53" s="8">
+      <c r="AA53" s="8">
         <v>22543</v>
       </c>
-      <c r="AA53" s="8">
+      <c r="AB53" s="8">
         <v>22519</v>
       </c>
-      <c r="AB53" s="8">
+      <c r="AC53" s="8">
         <v>22528</v>
       </c>
-      <c r="AC53" s="8">
+      <c r="AD53" s="8">
         <v>22510</v>
       </c>
-      <c r="AD53" s="8">
+      <c r="AE53" s="8">
         <v>22452</v>
       </c>
-      <c r="AE53" s="23">
+      <c r="AF53" s="23">
         <v>22385</v>
       </c>
-      <c r="AF53" s="9">
+      <c r="AG53" s="9">
         <v>22317</v>
       </c>
-      <c r="AG53" s="23">
+      <c r="AH53" s="23">
         <v>22280</v>
       </c>
-      <c r="AH53" s="9">
+      <c r="AI53" s="9">
         <v>22247</v>
       </c>
-      <c r="AI53" s="23">
+      <c r="AJ53" s="23">
         <v>22169</v>
       </c>
-      <c r="AJ53" s="23">
+      <c r="AK53" s="23">
         <v>22094</v>
       </c>
-      <c r="AK53" s="31">
+      <c r="AL53" s="31">
         <v>22058</v>
       </c>
-      <c r="AL53" s="33">
+      <c r="AM53" s="33">
         <v>22011</v>
       </c>
-      <c r="AM53" s="23">
+      <c r="AN53" s="23">
         <v>21951</v>
       </c>
-      <c r="AN53" s="23">
+      <c r="AO53" s="23">
         <v>21918</v>
       </c>
-      <c r="AO53" s="23">
+      <c r="AP53" s="23">
         <v>21870</v>
       </c>
-      <c r="AP53" s="8">
+      <c r="AQ53" s="8">
         <v>21837</v>
       </c>
-      <c r="AQ53" s="33">
+      <c r="AR53" s="33">
         <v>21775</v>
       </c>
-      <c r="AR53" s="8">
+      <c r="AS53" s="8">
         <v>21715</v>
       </c>
-      <c r="AS53" s="13">
+      <c r="AT53" s="13">
         <v>21700</v>
       </c>
-      <c r="AT53" s="33">
+      <c r="AU53" s="33">
         <v>21619</v>
       </c>
-      <c r="AU53" s="26">
+      <c r="AV53" s="26">
         <v>21605</v>
       </c>
-      <c r="AV53" s="8">
+      <c r="AW53" s="8">
         <v>21576</v>
       </c>
-      <c r="AW53" s="33">
+      <c r="AX53" s="33">
         <v>21533</v>
       </c>
-      <c r="AX53" s="8">
+      <c r="AY53" s="8">
         <v>21514</v>
       </c>
-      <c r="AY53" s="8">
+      <c r="AZ53" s="8">
         <v>21451</v>
       </c>
-      <c r="AZ53" s="8">
+      <c r="BA53" s="8">
         <v>21434</v>
       </c>
-      <c r="BA53" s="8">
+      <c r="BB53" s="8">
         <v>21407</v>
       </c>
-      <c r="BB53" s="31">
+      <c r="BC53" s="31">
         <v>21361</v>
       </c>
-      <c r="BC53" s="33">
+      <c r="BD53" s="33">
         <v>21321</v>
       </c>
-      <c r="BD53" s="33">
+      <c r="BE53" s="33">
         <v>21300</v>
       </c>
+      <c r="BF53" s="8">
+        <v>21306</v>
+      </c>
     </row>
-    <row r="54" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A54" s="11" t="s">
+    <row r="54" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B54" s="8">
+      <c r="C54" s="8">
         <v>15564</v>
       </c>
-      <c r="C54" s="8">
+      <c r="D54" s="8">
         <v>15548</v>
       </c>
-      <c r="D54" s="8">
+      <c r="E54" s="8">
         <v>15525</v>
       </c>
-      <c r="E54" s="8">
+      <c r="F54" s="8">
         <v>15494</v>
       </c>
-      <c r="F54" s="8">
+      <c r="G54" s="8">
         <v>15462</v>
       </c>
-      <c r="G54" s="8">
+      <c r="H54" s="8">
         <v>15449</v>
       </c>
-      <c r="H54" s="8">
+      <c r="I54" s="8">
         <v>15432</v>
       </c>
-      <c r="I54" s="8">
+      <c r="J54" s="8">
         <v>15419</v>
       </c>
-      <c r="J54" s="8">
+      <c r="K54" s="8">
         <v>15377</v>
       </c>
-      <c r="K54" s="10">
+      <c r="L54" s="10">
         <v>15347</v>
       </c>
-      <c r="L54" s="8">
+      <c r="M54" s="8">
         <v>15325</v>
       </c>
-      <c r="M54" s="8">
+      <c r="N54" s="8">
         <v>15282</v>
       </c>
-      <c r="N54" s="8">
+      <c r="O54" s="8">
         <v>15245</v>
       </c>
-      <c r="O54" s="8">
+      <c r="P54" s="8">
         <v>15202</v>
       </c>
-      <c r="P54" s="8">
+      <c r="Q54" s="8">
         <v>15191</v>
       </c>
-      <c r="Q54" s="8">
+      <c r="R54" s="8">
         <v>15176</v>
       </c>
-      <c r="R54" s="8">
+      <c r="S54" s="8">
         <v>15159</v>
       </c>
-      <c r="S54" s="8">
+      <c r="T54" s="8">
         <v>15128</v>
       </c>
-      <c r="T54" s="8">
+      <c r="U54" s="8">
         <v>15082</v>
       </c>
-      <c r="U54" s="8">
+      <c r="V54" s="8">
         <v>15054</v>
       </c>
-      <c r="V54" s="8">
+      <c r="W54" s="8">
         <v>14987</v>
       </c>
-      <c r="W54" s="8">
+      <c r="X54" s="8">
         <v>14964</v>
       </c>
-      <c r="X54" s="8">
+      <c r="Y54" s="8">
         <v>14911</v>
       </c>
-      <c r="Y54" s="8">
+      <c r="Z54" s="8">
         <v>14891</v>
       </c>
-      <c r="Z54" s="8">
+      <c r="AA54" s="8">
         <v>14847</v>
       </c>
-      <c r="AA54" s="8">
+      <c r="AB54" s="8">
         <v>14822</v>
       </c>
-      <c r="AB54" s="8">
+      <c r="AC54" s="8">
         <v>14794</v>
       </c>
-      <c r="AC54" s="8">
+      <c r="AD54" s="8">
         <v>14757</v>
       </c>
-      <c r="AD54" s="8">
+      <c r="AE54" s="8">
         <v>14735</v>
       </c>
-      <c r="AE54" s="23">
+      <c r="AF54" s="23">
         <v>14691</v>
       </c>
-      <c r="AF54" s="9">
+      <c r="AG54" s="9">
         <v>14661</v>
       </c>
-      <c r="AG54" s="23">
+      <c r="AH54" s="23">
         <v>14603</v>
       </c>
-      <c r="AH54" s="9">
+      <c r="AI54" s="9">
         <v>14545</v>
       </c>
-      <c r="AI54" s="23">
+      <c r="AJ54" s="23">
         <v>14514</v>
       </c>
-      <c r="AJ54" s="23">
+      <c r="AK54" s="23">
         <v>14471</v>
       </c>
-      <c r="AK54" s="31">
+      <c r="AL54" s="31">
         <v>14403</v>
       </c>
-      <c r="AL54" s="33">
+      <c r="AM54" s="33">
         <v>14387</v>
       </c>
-      <c r="AM54" s="23">
+      <c r="AN54" s="23">
         <v>14325</v>
       </c>
-      <c r="AN54" s="23">
+      <c r="AO54" s="23">
         <v>14266</v>
       </c>
-      <c r="AO54" s="23">
+      <c r="AP54" s="23">
         <v>14222</v>
       </c>
-      <c r="AP54" s="8">
+      <c r="AQ54" s="8">
         <v>14207</v>
       </c>
-      <c r="AQ54" s="33">
+      <c r="AR54" s="33">
         <v>14176</v>
       </c>
-      <c r="AR54" s="8">
+      <c r="AS54" s="8">
         <v>14142</v>
       </c>
-      <c r="AS54" s="13">
+      <c r="AT54" s="13">
         <v>14061</v>
       </c>
-      <c r="AT54" s="33">
+      <c r="AU54" s="33">
         <v>14024</v>
       </c>
-      <c r="AU54" s="26">
+      <c r="AV54" s="26">
         <v>13980</v>
       </c>
-      <c r="AV54" s="8">
+      <c r="AW54" s="8">
         <v>13969</v>
       </c>
-      <c r="AW54" s="33">
+      <c r="AX54" s="33">
         <v>13925</v>
       </c>
-      <c r="AX54" s="8">
+      <c r="AY54" s="8">
         <v>13889</v>
       </c>
-      <c r="AY54" s="8">
+      <c r="AZ54" s="8">
         <v>13873</v>
       </c>
-      <c r="AZ54" s="8">
+      <c r="BA54" s="8">
         <v>13845</v>
       </c>
-      <c r="BA54" s="8">
+      <c r="BB54" s="8">
         <v>13844</v>
       </c>
-      <c r="BB54" s="8">
+      <c r="BC54" s="8">
         <v>13856</v>
       </c>
-      <c r="BC54" s="33">
+      <c r="BD54" s="33">
         <v>13816</v>
       </c>
-      <c r="BD54" s="33">
+      <c r="BE54" s="33">
         <v>13754</v>
       </c>
+      <c r="BF54" s="8">
+        <v>13759</v>
+      </c>
     </row>
-    <row r="55" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A55" s="14" t="s">
+    <row r="55" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A55" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B55" s="15">
+      <c r="C55" s="15">
         <v>24310</v>
       </c>
-      <c r="C55" s="15">
+      <c r="D55" s="15">
         <v>24262</v>
       </c>
-      <c r="D55" s="15">
+      <c r="E55" s="15">
         <v>24214</v>
       </c>
-      <c r="E55" s="15">
+      <c r="F55" s="15">
         <v>24202</v>
       </c>
-      <c r="F55" s="15">
+      <c r="G55" s="15">
         <v>24168</v>
       </c>
-      <c r="G55" s="15">
+      <c r="H55" s="15">
         <v>24148</v>
       </c>
-      <c r="H55" s="15">
+      <c r="I55" s="15">
         <v>24141</v>
       </c>
-      <c r="I55" s="15">
+      <c r="J55" s="15">
         <v>24132</v>
       </c>
-      <c r="J55" s="15">
+      <c r="K55" s="15">
         <v>24109</v>
       </c>
-      <c r="K55" s="16">
+      <c r="L55" s="16">
         <v>24082</v>
       </c>
-      <c r="L55" s="15">
+      <c r="M55" s="15">
         <v>24071</v>
       </c>
-      <c r="M55" s="15">
+      <c r="N55" s="15">
         <v>24042</v>
       </c>
-      <c r="N55" s="15">
+      <c r="O55" s="15">
         <v>24009</v>
       </c>
-      <c r="O55" s="15">
+      <c r="P55" s="15">
         <v>23966</v>
       </c>
-      <c r="P55" s="15">
+      <c r="Q55" s="15">
         <v>23958</v>
       </c>
-      <c r="Q55" s="15">
+      <c r="R55" s="15">
         <v>23943</v>
       </c>
-      <c r="R55" s="15">
+      <c r="S55" s="15">
         <v>23922</v>
       </c>
-      <c r="S55" s="15">
+      <c r="T55" s="15">
         <v>23914</v>
       </c>
-      <c r="T55" s="15">
+      <c r="U55" s="15">
         <v>23877</v>
       </c>
-      <c r="U55" s="15">
+      <c r="V55" s="15">
         <v>23812</v>
       </c>
-      <c r="V55" s="15">
+      <c r="W55" s="15">
         <v>23756</v>
       </c>
-      <c r="W55" s="15">
+      <c r="X55" s="15">
         <v>23741</v>
       </c>
-      <c r="X55" s="15">
+      <c r="Y55" s="15">
         <v>23706</v>
       </c>
-      <c r="Y55" s="15">
+      <c r="Z55" s="15">
         <v>23661</v>
       </c>
-      <c r="Z55" s="15">
+      <c r="AA55" s="15">
         <v>23607</v>
       </c>
-      <c r="AA55" s="15">
+      <c r="AB55" s="15">
         <v>23562</v>
       </c>
-      <c r="AB55" s="15">
+      <c r="AC55" s="15">
         <v>23526</v>
       </c>
-      <c r="AC55" s="15">
+      <c r="AD55" s="15">
         <v>23506</v>
       </c>
-      <c r="AD55" s="15">
+      <c r="AE55" s="15">
         <v>23495</v>
       </c>
-      <c r="AE55" s="24">
+      <c r="AF55" s="24">
         <v>23475</v>
       </c>
-      <c r="AF55" s="24">
+      <c r="AG55" s="24">
         <v>23439</v>
       </c>
-      <c r="AG55" s="24">
+      <c r="AH55" s="24">
         <v>23392</v>
       </c>
-      <c r="AH55" s="24">
+      <c r="AI55" s="24">
         <v>23358</v>
       </c>
-      <c r="AI55" s="24">
+      <c r="AJ55" s="24">
         <v>23308</v>
       </c>
-      <c r="AJ55" s="24">
+      <c r="AK55" s="24">
         <v>23225</v>
       </c>
-      <c r="AK55" s="15">
+      <c r="AL55" s="15">
         <v>23161</v>
       </c>
-      <c r="AL55" s="34">
+      <c r="AM55" s="34">
         <v>23140</v>
       </c>
-      <c r="AM55" s="24">
+      <c r="AN55" s="24">
         <v>23100</v>
       </c>
-      <c r="AN55" s="24">
+      <c r="AO55" s="24">
         <v>23096</v>
       </c>
-      <c r="AO55" s="24">
+      <c r="AP55" s="24">
         <v>23075</v>
       </c>
-      <c r="AP55" s="15">
+      <c r="AQ55" s="15">
         <v>23030</v>
       </c>
-      <c r="AQ55" s="34">
+      <c r="AR55" s="34">
         <v>22983</v>
       </c>
-      <c r="AR55" s="15">
+      <c r="AS55" s="15">
         <v>22895</v>
       </c>
-      <c r="AS55" s="36">
+      <c r="AT55" s="36">
         <v>22867</v>
       </c>
-      <c r="AT55" s="34">
+      <c r="AU55" s="34">
         <v>22836</v>
       </c>
-      <c r="AU55" s="37">
+      <c r="AV55" s="37">
         <v>22797</v>
       </c>
-      <c r="AV55" s="15">
+      <c r="AW55" s="15">
         <v>22773</v>
       </c>
-      <c r="AW55" s="34">
+      <c r="AX55" s="34">
         <v>22750</v>
       </c>
-      <c r="AX55" s="15">
+      <c r="AY55" s="15">
         <v>22718</v>
       </c>
-      <c r="AY55" s="15">
+      <c r="AZ55" s="15">
         <v>22690</v>
       </c>
-      <c r="AZ55" s="15">
+      <c r="BA55" s="15">
         <v>22635</v>
       </c>
-      <c r="BA55" s="15">
+      <c r="BB55" s="15">
         <v>22618</v>
       </c>
-      <c r="BB55" s="15">
+      <c r="BC55" s="15">
         <v>22570</v>
       </c>
-      <c r="BC55" s="34">
+      <c r="BD55" s="34">
         <v>22525</v>
       </c>
-      <c r="BD55" s="34">
+      <c r="BE55" s="34">
         <v>22479</v>
       </c>
+      <c r="BF55" s="15">
+        <v>22437</v>
+      </c>
     </row>
-    <row r="56" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B56" s="8"/>
+    <row r="56" spans="1:58" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="17"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
-      <c r="K56" s="10"/>
-      <c r="L56" s="8"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="10"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
+      <c r="Q56" s="8"/>
     </row>
-    <row r="57" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
     </row>
-    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B58" s="21"/>
+    <row r="58" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
+      <c r="P58" s="21"/>
     </row>
-    <row r="59" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B59" s="21"/>
+    <row r="59" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
     </row>
-    <row r="60" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B60" s="21"/>
+    <row r="60" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
+      <c r="P60" s="21"/>
     </row>
-    <row r="61" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B61" s="21"/>
+    <row r="61" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
+      <c r="P61" s="21"/>
     </row>
-    <row r="62" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B62" s="21"/>
+    <row r="62" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
+      <c r="P62" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...4 lines deleted...]
-    <mergeCell ref="B36:BD36"/>
+  <mergeCells count="11">
+    <mergeCell ref="C36:BF36"/>
+    <mergeCell ref="C28:BF28"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:M4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="AM4:AX4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BD59"/>
+  <dimension ref="A1:BF59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AO6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B28" sqref="B28:BD28"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="AU6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A57" sqref="A57"/>
+      <selection pane="topRight" activeCell="A57" sqref="A57"/>
+      <selection pane="bottomLeft" activeCell="A57" sqref="A57"/>
+      <selection pane="bottomRight" activeCell="C28" sqref="C28:BF28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19" style="20" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="10.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="19" style="20" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="10" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="11" width="9.85546875" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="14" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="15" width="10.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="16" max="22" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="10.28515625" style="20" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="28" max="34" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="10.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="9.5703125" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="38" max="38" width="9.140625" style="20" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="39" max="39" width="9.140625" style="20" collapsed="1"/>
+    <col min="40" max="46" width="9.140625" style="20"/>
+    <col min="47" max="47" width="10.42578125" style="20" customWidth="1"/>
+    <col min="48" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="C2" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="C2" s="47"/>
-[...52 lines deleted...]
-      <c r="BD2" s="47"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="73"/>
+      <c r="AG2" s="73"/>
+      <c r="AH2" s="73"/>
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
+      <c r="AL2" s="73"/>
+      <c r="AM2" s="73"/>
+      <c r="AN2" s="73"/>
+      <c r="AO2" s="73"/>
+      <c r="AP2" s="73"/>
+      <c r="AQ2" s="73"/>
+      <c r="AR2" s="73"/>
+      <c r="AS2" s="73"/>
+      <c r="AT2" s="73"/>
+      <c r="AU2" s="73"/>
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="73"/>
+      <c r="AY2" s="73"/>
+      <c r="AZ2" s="73"/>
+      <c r="BA2" s="73"/>
+      <c r="BB2" s="73"/>
+      <c r="BC2" s="73"/>
+      <c r="BD2" s="73"/>
+      <c r="BE2" s="73"/>
+      <c r="BF2" s="73"/>
     </row>
-    <row r="3" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B3" s="3"/>
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
-      <c r="BD3" s="4" t="s">
+      <c r="M3" s="3"/>
+      <c r="BF3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="83" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="78">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="79">
         <v>2023</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="78">
         <v>2024</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44">
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="74">
         <v>2025</v>
       </c>
-      <c r="AM4" s="44"/>
-[...10 lines deleted...]
-      <c r="AX4" s="44">
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="80"/>
+      <c r="AY4" s="74">
         <v>2026</v>
       </c>
-      <c r="AY4" s="44"/>
-[...4 lines deleted...]
-      <c r="BD4" s="44"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
     </row>
-    <row r="5" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="29" t="s">
+    <row r="5" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="25" t="s">
+      <c r="F5" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="25" t="s">
+      <c r="H5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="25" t="s">
+      <c r="I5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="32" t="s">
+      <c r="O5" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="25" t="s">
+      <c r="T5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="T5" s="25" t="s">
+      <c r="U5" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="W5" s="5" t="s">
+      <c r="X5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="X5" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="Y5" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="Z5" s="29" t="s">
+      <c r="AA5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AA5" s="29" t="s">
+      <c r="AB5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="29" t="s">
+      <c r="AC5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="29" t="s">
+      <c r="AD5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AD5" s="29" t="s">
+      <c r="AE5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="30" t="s">
+      <c r="AF5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AF5" s="30" t="s">
+      <c r="AG5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AG5" s="29" t="s">
+      <c r="AH5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AH5" s="30" t="s">
+      <c r="AI5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AI5" s="29" t="s">
+      <c r="AJ5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AJ5" s="29" t="s">
+      <c r="AK5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AK5" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AL5" s="29" t="s">
+      <c r="AM5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AM5" s="29" t="s">
+      <c r="AN5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="29" t="s">
+      <c r="AO5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="29" t="s">
+      <c r="AP5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="AP5" s="29" t="s">
+      <c r="AQ5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AQ5" s="30" t="s">
+      <c r="AR5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="AR5" s="30" t="s">
+      <c r="AS5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="AS5" s="29" t="s">
+      <c r="AT5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AT5" s="30" t="s">
+      <c r="AU5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AU5" s="29" t="s">
+      <c r="AV5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AV5" s="29" t="s">
+      <c r="AW5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="AW5" s="38" t="s">
+      <c r="AX5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="AX5" s="29" t="s">
+      <c r="AY5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="AY5" s="29" t="s">
+      <c r="AZ5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="29" t="s">
+      <c r="BA5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="29" t="s">
+      <c r="BB5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="BB5" s="29" t="s">
+      <c r="BC5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="BC5" s="30" t="s">
+      <c r="BD5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="BD5" s="30" t="s">
+      <c r="BE5" s="30" t="s">
         <v>5</v>
       </c>
+      <c r="BF5" s="29" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="6" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="75" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="48"/>
-[...52 lines deleted...]
-      <c r="BD6" s="48"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
+      <c r="AN6" s="75"/>
+      <c r="AO6" s="75"/>
+      <c r="AP6" s="75"/>
+      <c r="AQ6" s="75"/>
+      <c r="AR6" s="75"/>
+      <c r="AS6" s="75"/>
+      <c r="AT6" s="75"/>
+      <c r="AU6" s="75"/>
+      <c r="AV6" s="75"/>
+      <c r="AW6" s="75"/>
+      <c r="AX6" s="75"/>
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
     </row>
-    <row r="7" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="9">
+      <c r="C7" s="9">
         <v>403339</v>
       </c>
-      <c r="C7" s="9">
+      <c r="D7" s="9">
         <v>403156</v>
       </c>
-      <c r="D7" s="9">
+      <c r="E7" s="9">
         <v>402877</v>
       </c>
-      <c r="E7" s="9">
+      <c r="F7" s="9">
         <v>402763</v>
       </c>
-      <c r="F7" s="9">
+      <c r="G7" s="9">
         <v>402671</v>
       </c>
-      <c r="G7" s="9">
+      <c r="H7" s="9">
         <v>402591</v>
       </c>
-      <c r="H7" s="9">
+      <c r="I7" s="9">
         <v>402449</v>
       </c>
-      <c r="I7" s="9">
+      <c r="J7" s="9">
         <v>402299</v>
       </c>
-      <c r="J7" s="9">
+      <c r="K7" s="9">
         <v>402178</v>
       </c>
-      <c r="K7" s="9">
+      <c r="L7" s="9">
         <v>402207</v>
       </c>
-      <c r="L7" s="9">
+      <c r="M7" s="9">
         <v>402180</v>
       </c>
-      <c r="M7" s="9">
+      <c r="N7" s="9">
         <v>402198</v>
       </c>
-      <c r="N7" s="9">
+      <c r="O7" s="9">
         <v>402274</v>
       </c>
-      <c r="O7" s="9">
+      <c r="P7" s="9">
         <v>402159</v>
       </c>
-      <c r="P7" s="9">
+      <c r="Q7" s="9">
         <v>402196</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="R7" s="9">
         <v>402174</v>
       </c>
-      <c r="R7" s="9">
+      <c r="S7" s="9">
         <v>402186</v>
       </c>
-      <c r="S7" s="9">
+      <c r="T7" s="9">
         <v>402235</v>
       </c>
-      <c r="T7" s="9">
+      <c r="U7" s="9">
         <v>402166</v>
       </c>
-      <c r="U7" s="9">
+      <c r="V7" s="9">
         <v>401991</v>
       </c>
-      <c r="V7" s="9">
+      <c r="W7" s="9">
         <v>401856</v>
       </c>
-      <c r="W7" s="9">
+      <c r="X7" s="9">
         <v>401853</v>
       </c>
-      <c r="X7" s="9">
+      <c r="Y7" s="9">
         <v>401772</v>
       </c>
-      <c r="Y7" s="9">
+      <c r="Z7" s="9">
         <v>401745</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="AA7" s="9">
         <v>401605</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AB7" s="9">
         <v>401370</v>
       </c>
-      <c r="AB7" s="9">
+      <c r="AC7" s="9">
         <v>401208</v>
       </c>
-      <c r="AC7" s="9">
+      <c r="AD7" s="9">
         <v>400956</v>
       </c>
-      <c r="AD7" s="9">
+      <c r="AE7" s="9">
         <v>400900</v>
       </c>
-      <c r="AE7" s="9">
+      <c r="AF7" s="9">
         <v>400736</v>
       </c>
-      <c r="AF7" s="9">
+      <c r="AG7" s="9">
         <v>400509</v>
       </c>
-      <c r="AG7" s="9">
+      <c r="AH7" s="9">
         <v>400285</v>
       </c>
-      <c r="AH7" s="26">
+      <c r="AI7" s="26">
         <v>400180</v>
       </c>
-      <c r="AI7" s="9">
+      <c r="AJ7" s="9">
         <v>399946</v>
       </c>
-      <c r="AJ7" s="9">
+      <c r="AK7" s="9">
         <v>399691</v>
       </c>
-      <c r="AK7" s="31">
+      <c r="AL7" s="31">
         <v>399512</v>
       </c>
-      <c r="AL7" s="33">
+      <c r="AM7" s="33">
         <v>399490</v>
       </c>
-      <c r="AM7" s="33">
+      <c r="AN7" s="33">
         <v>399297</v>
       </c>
-      <c r="AN7" s="33">
+      <c r="AO7" s="33">
         <v>399141</v>
       </c>
-      <c r="AO7" s="33">
+      <c r="AP7" s="33">
         <v>398963</v>
       </c>
-      <c r="AP7" s="8">
+      <c r="AQ7" s="8">
         <v>398896</v>
       </c>
-      <c r="AQ7" s="33">
+      <c r="AR7" s="33">
         <v>398704</v>
       </c>
-      <c r="AR7" s="33">
+      <c r="AS7" s="33">
         <v>398535</v>
       </c>
-      <c r="AS7" s="8">
+      <c r="AT7" s="8">
         <v>398293</v>
       </c>
-      <c r="AT7" s="33">
+      <c r="AU7" s="33">
         <v>398199</v>
       </c>
-      <c r="AU7" s="33">
+      <c r="AV7" s="33">
         <v>398107</v>
       </c>
-      <c r="AV7" s="31">
+      <c r="AW7" s="31">
         <v>397997</v>
       </c>
-      <c r="AW7" s="8">
+      <c r="AX7" s="8">
         <v>397863</v>
       </c>
-      <c r="AX7" s="39">
+      <c r="AY7" s="39">
         <v>397754</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AZ7" s="31">
         <v>397631</v>
       </c>
-      <c r="AZ7" s="31">
+      <c r="BA7" s="31">
         <v>397489</v>
       </c>
-      <c r="BA7" s="31">
+      <c r="BB7" s="31">
         <v>397273</v>
       </c>
-      <c r="BB7" s="33">
+      <c r="BC7" s="33">
         <v>397112</v>
       </c>
-      <c r="BC7" s="33">
+      <c r="BD7" s="33">
         <v>397075</v>
       </c>
-      <c r="BD7" s="33">
+      <c r="BE7" s="33">
         <v>396864</v>
       </c>
+      <c r="BF7" s="8">
+        <v>396658</v>
+      </c>
     </row>
-    <row r="8" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="9">
+      <c r="C8" s="9">
         <v>120879</v>
       </c>
-      <c r="C8" s="9">
+      <c r="D8" s="9">
         <v>120968</v>
       </c>
-      <c r="D8" s="9">
+      <c r="E8" s="9">
         <v>121094</v>
       </c>
-      <c r="E8" s="9">
+      <c r="F8" s="9">
         <v>121227</v>
       </c>
-      <c r="F8" s="9">
+      <c r="G8" s="9">
         <v>121409</v>
       </c>
-      <c r="G8" s="9">
+      <c r="H8" s="9">
         <v>121471</v>
       </c>
-      <c r="H8" s="9">
+      <c r="I8" s="9">
         <v>121599</v>
       </c>
-      <c r="I8" s="9">
+      <c r="J8" s="9">
         <v>121717</v>
       </c>
-      <c r="J8" s="9">
+      <c r="K8" s="9">
         <v>121822</v>
       </c>
-      <c r="K8" s="9">
+      <c r="L8" s="9">
         <v>121997</v>
       </c>
-      <c r="L8" s="9">
+      <c r="M8" s="9">
         <v>122191</v>
       </c>
-      <c r="M8" s="9">
+      <c r="N8" s="9">
         <v>122412</v>
       </c>
-      <c r="N8" s="9">
+      <c r="O8" s="9">
         <v>122578</v>
       </c>
-      <c r="O8" s="9">
+      <c r="P8" s="9">
         <v>122674</v>
       </c>
-      <c r="P8" s="9">
+      <c r="Q8" s="9">
         <v>122832</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="R8" s="9">
         <v>123001</v>
       </c>
-      <c r="R8" s="9">
+      <c r="S8" s="9">
         <v>123168</v>
       </c>
-      <c r="S8" s="9">
+      <c r="T8" s="9">
         <v>123261</v>
       </c>
-      <c r="T8" s="9">
+      <c r="U8" s="9">
         <v>123449</v>
       </c>
-      <c r="U8" s="9">
+      <c r="V8" s="9">
         <v>123630</v>
       </c>
-      <c r="V8" s="9">
+      <c r="W8" s="9">
         <v>123801</v>
       </c>
-      <c r="W8" s="9">
+      <c r="X8" s="9">
         <v>123924</v>
       </c>
-      <c r="X8" s="9">
+      <c r="Y8" s="9">
         <v>124128</v>
       </c>
-      <c r="Y8" s="9">
+      <c r="Z8" s="9">
         <v>124312</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="AA8" s="9">
         <v>124458</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="AB8" s="9">
         <v>124632</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="AC8" s="9">
         <v>124810</v>
       </c>
-      <c r="AC8" s="9">
+      <c r="AD8" s="9">
         <v>124911</v>
       </c>
-      <c r="AD8" s="9">
+      <c r="AE8" s="9">
         <v>125102</v>
       </c>
-      <c r="AE8" s="9">
+      <c r="AF8" s="9">
         <v>125248</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="AG8" s="9">
         <v>125340</v>
       </c>
-      <c r="AG8" s="9">
+      <c r="AH8" s="9">
         <v>125487</v>
       </c>
-      <c r="AH8" s="26">
+      <c r="AI8" s="26">
         <v>125713</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="AJ8" s="9">
         <v>125895</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="AK8" s="9">
         <v>126103</v>
       </c>
-      <c r="AK8" s="31">
+      <c r="AL8" s="31">
         <v>126302</v>
       </c>
-      <c r="AL8" s="33">
+      <c r="AM8" s="33">
         <v>126600</v>
       </c>
-      <c r="AM8" s="33">
+      <c r="AN8" s="33">
         <v>126847</v>
       </c>
-      <c r="AN8" s="33">
+      <c r="AO8" s="33">
         <v>127046</v>
       </c>
-      <c r="AO8" s="33">
+      <c r="AP8" s="33">
         <v>127197</v>
       </c>
-      <c r="AP8" s="8">
+      <c r="AQ8" s="8">
         <v>127356</v>
       </c>
-      <c r="AQ8" s="33">
+      <c r="AR8" s="33">
         <v>127467</v>
       </c>
-      <c r="AR8" s="33">
+      <c r="AS8" s="33">
         <v>127643</v>
       </c>
-      <c r="AS8" s="8">
+      <c r="AT8" s="8">
         <v>127748</v>
       </c>
-      <c r="AT8" s="33">
+      <c r="AU8" s="33">
         <v>128042</v>
       </c>
-      <c r="AU8" s="33">
+      <c r="AV8" s="33">
         <v>128311</v>
       </c>
-      <c r="AV8" s="31">
+      <c r="AW8" s="31">
         <v>128517</v>
       </c>
-      <c r="AW8" s="8">
+      <c r="AX8" s="8">
         <v>128691</v>
       </c>
-      <c r="AX8" s="39">
+      <c r="AY8" s="39">
         <v>128808</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AZ8" s="31">
         <v>129018</v>
       </c>
-      <c r="AZ8" s="31">
+      <c r="BA8" s="31">
         <v>129170</v>
       </c>
-      <c r="BA8" s="31">
+      <c r="BB8" s="31">
         <v>129161</v>
       </c>
-      <c r="BB8" s="33">
+      <c r="BC8" s="33">
         <v>129252</v>
       </c>
-      <c r="BC8" s="33">
+      <c r="BD8" s="33">
         <v>129361</v>
       </c>
-      <c r="BD8" s="33">
+      <c r="BE8" s="33">
         <v>129579</v>
       </c>
+      <c r="BF8" s="8">
+        <v>129727</v>
+      </c>
     </row>
-    <row r="9" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="9">
+      <c r="C9" s="9">
         <v>19246</v>
       </c>
-      <c r="C9" s="9">
+      <c r="D9" s="9">
         <v>19210</v>
       </c>
-      <c r="D9" s="9">
+      <c r="E9" s="9">
         <v>19168</v>
       </c>
-      <c r="E9" s="9">
+      <c r="F9" s="9">
         <v>19183</v>
       </c>
-      <c r="F9" s="9">
+      <c r="G9" s="9">
         <v>19186</v>
       </c>
-      <c r="G9" s="9">
+      <c r="H9" s="9">
         <v>19167</v>
       </c>
-      <c r="H9" s="9">
+      <c r="I9" s="9">
         <v>19174</v>
       </c>
-      <c r="I9" s="9">
+      <c r="J9" s="9">
         <v>19145</v>
       </c>
-      <c r="J9" s="9">
+      <c r="K9" s="9">
         <v>19135</v>
       </c>
-      <c r="K9" s="9">
+      <c r="L9" s="9">
         <v>19117</v>
       </c>
-      <c r="L9" s="9">
+      <c r="M9" s="9">
         <v>19097</v>
       </c>
-      <c r="M9" s="9">
+      <c r="N9" s="9">
         <v>19062</v>
       </c>
-      <c r="N9" s="9">
+      <c r="O9" s="9">
         <v>19047</v>
       </c>
-      <c r="O9" s="9">
+      <c r="P9" s="9">
         <v>19026</v>
       </c>
-      <c r="P9" s="9">
+      <c r="Q9" s="9">
         <v>19012</v>
       </c>
-      <c r="Q9" s="9">
+      <c r="R9" s="9">
         <v>18983</v>
       </c>
-      <c r="R9" s="9">
+      <c r="S9" s="9">
         <v>18978</v>
       </c>
-      <c r="S9" s="9">
+      <c r="T9" s="9">
         <v>18975</v>
       </c>
-      <c r="T9" s="9">
+      <c r="U9" s="9">
         <v>18944</v>
       </c>
-      <c r="U9" s="9">
+      <c r="V9" s="9">
         <v>18914</v>
-      </c>
-[...1 lines deleted...]
-        <v>18890</v>
       </c>
       <c r="W9" s="9">
         <v>18890</v>
       </c>
       <c r="X9" s="9">
+        <v>18890</v>
+      </c>
+      <c r="Y9" s="9">
         <v>18871</v>
       </c>
-      <c r="Y9" s="9">
+      <c r="Z9" s="9">
         <v>18869</v>
       </c>
-      <c r="Z9" s="9">
+      <c r="AA9" s="9">
         <v>18834</v>
       </c>
-      <c r="AA9" s="9">
+      <c r="AB9" s="9">
         <v>18812</v>
       </c>
-      <c r="AB9" s="9">
+      <c r="AC9" s="9">
         <v>18785</v>
       </c>
-      <c r="AC9" s="9">
+      <c r="AD9" s="9">
         <v>18749</v>
       </c>
-      <c r="AD9" s="9">
+      <c r="AE9" s="9">
         <v>18703</v>
       </c>
-      <c r="AE9" s="9">
+      <c r="AF9" s="9">
         <v>18663</v>
       </c>
-      <c r="AF9" s="9">
+      <c r="AG9" s="9">
         <v>18639</v>
       </c>
-      <c r="AG9" s="9">
+      <c r="AH9" s="9">
         <v>18569</v>
       </c>
-      <c r="AH9" s="26">
+      <c r="AI9" s="26">
         <v>18523</v>
       </c>
-      <c r="AI9" s="9">
+      <c r="AJ9" s="9">
         <v>18454</v>
       </c>
-      <c r="AJ9" s="9">
+      <c r="AK9" s="9">
         <v>18397</v>
       </c>
-      <c r="AK9" s="31">
+      <c r="AL9" s="31">
         <v>18376</v>
       </c>
-      <c r="AL9" s="33">
+      <c r="AM9" s="33">
         <v>18356</v>
       </c>
-      <c r="AM9" s="33">
+      <c r="AN9" s="33">
         <v>18294</v>
       </c>
-      <c r="AN9" s="33">
+      <c r="AO9" s="33">
         <v>18269</v>
       </c>
-      <c r="AO9" s="33">
+      <c r="AP9" s="33">
         <v>18225</v>
       </c>
-      <c r="AP9" s="8">
+      <c r="AQ9" s="8">
         <v>18206</v>
       </c>
-      <c r="AQ9" s="33">
+      <c r="AR9" s="33">
         <v>18150</v>
       </c>
-      <c r="AR9" s="33">
+      <c r="AS9" s="33">
         <v>18127</v>
       </c>
-      <c r="AS9" s="8">
+      <c r="AT9" s="8">
         <v>18083</v>
       </c>
-      <c r="AT9" s="33">
+      <c r="AU9" s="33">
         <v>17994</v>
       </c>
-      <c r="AU9" s="33">
+      <c r="AV9" s="33">
         <v>17955</v>
       </c>
-      <c r="AV9" s="31">
+      <c r="AW9" s="31">
         <v>17902</v>
       </c>
-      <c r="AW9" s="8">
+      <c r="AX9" s="8">
         <v>17881</v>
       </c>
-      <c r="AX9" s="39">
+      <c r="AY9" s="39">
         <v>17896</v>
       </c>
-      <c r="AY9" s="31">
+      <c r="AZ9" s="31">
         <v>17870</v>
       </c>
-      <c r="AZ9" s="31">
+      <c r="BA9" s="31">
         <v>17835</v>
       </c>
-      <c r="BA9" s="31">
+      <c r="BB9" s="31">
         <v>17765</v>
       </c>
-      <c r="BB9" s="33">
+      <c r="BC9" s="33">
         <v>17761</v>
       </c>
-      <c r="BC9" s="33">
+      <c r="BD9" s="33">
         <v>17744</v>
       </c>
-      <c r="BD9" s="33">
+      <c r="BE9" s="33">
         <v>17731</v>
       </c>
+      <c r="BF9" s="8">
+        <v>17684</v>
+      </c>
     </row>
-    <row r="10" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="9">
+      <c r="C10" s="9">
         <v>16489</v>
       </c>
-      <c r="C10" s="9">
+      <c r="D10" s="9">
         <v>16481</v>
       </c>
-      <c r="D10" s="9">
+      <c r="E10" s="9">
         <v>16454</v>
       </c>
-      <c r="E10" s="9">
+      <c r="F10" s="9">
         <v>16417</v>
       </c>
-      <c r="F10" s="9">
+      <c r="G10" s="9">
         <v>16407</v>
       </c>
-      <c r="G10" s="9">
+      <c r="H10" s="9">
         <v>16383</v>
       </c>
-      <c r="H10" s="9">
+      <c r="I10" s="9">
         <v>16354</v>
       </c>
-      <c r="I10" s="9">
+      <c r="J10" s="9">
         <v>16351</v>
       </c>
-      <c r="J10" s="9">
+      <c r="K10" s="9">
         <v>16331</v>
       </c>
-      <c r="K10" s="9">
+      <c r="L10" s="9">
         <v>16303</v>
       </c>
-      <c r="L10" s="9">
+      <c r="M10" s="9">
         <v>16311</v>
       </c>
-      <c r="M10" s="9">
+      <c r="N10" s="9">
         <v>16293</v>
-      </c>
-[...1 lines deleted...]
-        <v>16295</v>
       </c>
       <c r="O10" s="9">
         <v>16295</v>
       </c>
       <c r="P10" s="9">
+        <v>16295</v>
+      </c>
+      <c r="Q10" s="9">
         <v>16269</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="R10" s="9">
         <v>16255</v>
       </c>
-      <c r="R10" s="9">
+      <c r="S10" s="9">
         <v>16260</v>
       </c>
-      <c r="S10" s="9">
+      <c r="T10" s="9">
         <v>16258</v>
       </c>
-      <c r="T10" s="9">
+      <c r="U10" s="9">
         <v>16264</v>
       </c>
-      <c r="U10" s="9">
+      <c r="V10" s="9">
         <v>16265</v>
       </c>
-      <c r="V10" s="9">
+      <c r="W10" s="9">
         <v>16248</v>
       </c>
-      <c r="W10" s="9">
+      <c r="X10" s="9">
         <v>16239</v>
       </c>
-      <c r="X10" s="9">
+      <c r="Y10" s="9">
         <v>16256</v>
       </c>
-      <c r="Y10" s="9">
+      <c r="Z10" s="9">
         <v>16235</v>
       </c>
-      <c r="Z10" s="9">
+      <c r="AA10" s="9">
         <v>16233</v>
       </c>
-      <c r="AA10" s="9">
+      <c r="AB10" s="9">
         <v>16228</v>
       </c>
-      <c r="AB10" s="9">
+      <c r="AC10" s="9">
         <v>16223</v>
       </c>
-      <c r="AC10" s="9">
+      <c r="AD10" s="9">
         <v>16238</v>
       </c>
-      <c r="AD10" s="9">
+      <c r="AE10" s="9">
         <v>16229</v>
       </c>
-      <c r="AE10" s="9">
+      <c r="AF10" s="9">
         <v>16220</v>
       </c>
-      <c r="AF10" s="9">
+      <c r="AG10" s="9">
         <v>16213</v>
       </c>
-      <c r="AG10" s="9">
+      <c r="AH10" s="9">
         <v>16215</v>
       </c>
-      <c r="AH10" s="26">
+      <c r="AI10" s="26">
         <v>16212</v>
       </c>
-      <c r="AI10" s="9">
+      <c r="AJ10" s="9">
         <v>16209</v>
       </c>
-      <c r="AJ10" s="9">
+      <c r="AK10" s="9">
         <v>16199</v>
       </c>
-      <c r="AK10" s="31">
+      <c r="AL10" s="31">
         <v>16196</v>
       </c>
-      <c r="AL10" s="33">
+      <c r="AM10" s="33">
         <v>16182</v>
       </c>
-      <c r="AM10" s="33">
+      <c r="AN10" s="33">
         <v>16171</v>
       </c>
-      <c r="AN10" s="33">
+      <c r="AO10" s="33">
         <v>16159</v>
       </c>
-      <c r="AO10" s="33">
+      <c r="AP10" s="33">
         <v>16157</v>
       </c>
-      <c r="AP10" s="8">
+      <c r="AQ10" s="8">
         <v>16151</v>
       </c>
-      <c r="AQ10" s="33">
+      <c r="AR10" s="33">
         <v>16117</v>
       </c>
-      <c r="AR10" s="33">
+      <c r="AS10" s="33">
         <v>16113</v>
       </c>
-      <c r="AS10" s="8">
+      <c r="AT10" s="8">
         <v>16127</v>
       </c>
-      <c r="AT10" s="33">
+      <c r="AU10" s="33">
         <v>16124</v>
       </c>
-      <c r="AU10" s="33">
+      <c r="AV10" s="33">
         <v>16112</v>
       </c>
-      <c r="AV10" s="31">
+      <c r="AW10" s="31">
         <v>16086</v>
       </c>
-      <c r="AW10" s="8">
+      <c r="AX10" s="8">
         <v>16089</v>
       </c>
-      <c r="AX10" s="39">
+      <c r="AY10" s="39">
         <v>16079</v>
       </c>
-      <c r="AY10" s="31">
+      <c r="AZ10" s="31">
         <v>16070</v>
       </c>
-      <c r="AZ10" s="31">
+      <c r="BA10" s="31">
         <v>16060</v>
       </c>
-      <c r="BA10" s="31">
+      <c r="BB10" s="31">
         <v>16056</v>
       </c>
-      <c r="BB10" s="33">
+      <c r="BC10" s="33">
         <v>16063</v>
       </c>
-      <c r="BC10" s="33">
+      <c r="BD10" s="33">
         <v>16047</v>
       </c>
-      <c r="BD10" s="33">
+      <c r="BE10" s="33">
         <v>16039</v>
       </c>
+      <c r="BF10" s="8">
+        <v>16005</v>
+      </c>
     </row>
-    <row r="11" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="9">
+      <c r="C11" s="9">
         <v>58734</v>
       </c>
-      <c r="C11" s="9">
+      <c r="D11" s="9">
         <v>58719</v>
       </c>
-      <c r="D11" s="9">
+      <c r="E11" s="9">
         <v>58654</v>
       </c>
-      <c r="E11" s="9">
+      <c r="F11" s="9">
         <v>58647</v>
       </c>
-      <c r="F11" s="9">
+      <c r="G11" s="9">
         <v>58577</v>
       </c>
-      <c r="G11" s="9">
+      <c r="H11" s="9">
         <v>58680</v>
       </c>
-      <c r="H11" s="9">
+      <c r="I11" s="9">
         <v>58607</v>
       </c>
-      <c r="I11" s="9">
+      <c r="J11" s="9">
         <v>58552</v>
       </c>
-      <c r="J11" s="9">
+      <c r="K11" s="9">
         <v>58535</v>
       </c>
-      <c r="K11" s="9">
+      <c r="L11" s="9">
         <v>58749</v>
       </c>
-      <c r="L11" s="9">
+      <c r="M11" s="9">
         <v>58771</v>
       </c>
-      <c r="M11" s="9">
+      <c r="N11" s="9">
         <v>58796</v>
       </c>
-      <c r="N11" s="9">
+      <c r="O11" s="9">
         <v>58847</v>
       </c>
-      <c r="O11" s="9">
+      <c r="P11" s="9">
         <v>58853</v>
       </c>
-      <c r="P11" s="9">
+      <c r="Q11" s="9">
         <v>58868</v>
       </c>
-      <c r="Q11" s="9">
+      <c r="R11" s="9">
         <v>58834</v>
       </c>
-      <c r="R11" s="9">
+      <c r="S11" s="9">
         <v>58791</v>
       </c>
-      <c r="S11" s="9">
+      <c r="T11" s="9">
         <v>58742</v>
       </c>
-      <c r="T11" s="9">
+      <c r="U11" s="9">
         <v>58694</v>
       </c>
-      <c r="U11" s="9">
+      <c r="V11" s="9">
         <v>58699</v>
       </c>
-      <c r="V11" s="9">
+      <c r="W11" s="9">
         <v>58729</v>
       </c>
-      <c r="W11" s="9">
+      <c r="X11" s="9">
         <v>58752</v>
       </c>
-      <c r="X11" s="9">
+      <c r="Y11" s="9">
         <v>58755</v>
       </c>
-      <c r="Y11" s="9">
+      <c r="Z11" s="9">
         <v>58782</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="AA11" s="9">
         <v>58780</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AB11" s="9">
         <v>58773</v>
       </c>
-      <c r="AB11" s="9">
+      <c r="AC11" s="9">
         <v>58797</v>
       </c>
-      <c r="AC11" s="9">
+      <c r="AD11" s="9">
         <v>58754</v>
       </c>
-      <c r="AD11" s="9">
+      <c r="AE11" s="9">
         <v>58707</v>
       </c>
-      <c r="AE11" s="9">
+      <c r="AF11" s="9">
         <v>58659</v>
       </c>
-      <c r="AF11" s="9">
+      <c r="AG11" s="9">
         <v>58592</v>
       </c>
-      <c r="AG11" s="9">
+      <c r="AH11" s="9">
         <v>58581</v>
       </c>
-      <c r="AH11" s="26">
+      <c r="AI11" s="26">
         <v>58568</v>
       </c>
-      <c r="AI11" s="9">
+      <c r="AJ11" s="9">
         <v>58583</v>
       </c>
-      <c r="AJ11" s="9">
+      <c r="AK11" s="9">
         <v>58575</v>
       </c>
-      <c r="AK11" s="31">
+      <c r="AL11" s="31">
         <v>58630</v>
       </c>
-      <c r="AL11" s="33">
+      <c r="AM11" s="33">
         <v>58657</v>
       </c>
-      <c r="AM11" s="33">
+      <c r="AN11" s="33">
         <v>58646</v>
       </c>
-      <c r="AN11" s="33">
+      <c r="AO11" s="33">
         <v>58616</v>
       </c>
-      <c r="AO11" s="33">
+      <c r="AP11" s="33">
         <v>58576</v>
       </c>
-      <c r="AP11" s="8">
+      <c r="AQ11" s="8">
         <v>58568</v>
       </c>
-      <c r="AQ11" s="33">
+      <c r="AR11" s="33">
         <v>58571</v>
       </c>
-      <c r="AR11" s="33">
+      <c r="AS11" s="33">
         <v>58541</v>
       </c>
-      <c r="AS11" s="8">
+      <c r="AT11" s="8">
         <v>58548</v>
       </c>
-      <c r="AT11" s="33">
+      <c r="AU11" s="33">
         <v>58567</v>
       </c>
-      <c r="AU11" s="33">
+      <c r="AV11" s="33">
         <v>58513</v>
       </c>
-      <c r="AV11" s="31">
+      <c r="AW11" s="31">
         <v>58504</v>
       </c>
-      <c r="AW11" s="8">
+      <c r="AX11" s="8">
         <v>58511</v>
       </c>
-      <c r="AX11" s="39">
+      <c r="AY11" s="39">
         <v>58501</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AZ11" s="31">
         <v>58490</v>
       </c>
-      <c r="AZ11" s="31">
+      <c r="BA11" s="31">
         <v>58488</v>
       </c>
-      <c r="BA11" s="31">
+      <c r="BB11" s="31">
         <v>58470</v>
       </c>
-      <c r="BB11" s="33">
+      <c r="BC11" s="33">
         <v>58430</v>
       </c>
-      <c r="BC11" s="33">
+      <c r="BD11" s="33">
         <v>58400</v>
       </c>
-      <c r="BD11" s="33">
+      <c r="BE11" s="33">
         <v>58353</v>
       </c>
+      <c r="BF11" s="8">
+        <v>58283</v>
+      </c>
     </row>
-    <row r="12" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="9">
+      <c r="C12" s="9">
         <v>6491</v>
       </c>
-      <c r="C12" s="9">
+      <c r="D12" s="9">
         <v>6485</v>
       </c>
-      <c r="D12" s="9">
+      <c r="E12" s="9">
         <v>6472</v>
       </c>
-      <c r="E12" s="9">
+      <c r="F12" s="9">
         <v>6460</v>
       </c>
-      <c r="F12" s="9">
+      <c r="G12" s="9">
         <v>6451</v>
-      </c>
-[...1 lines deleted...]
-        <v>6453</v>
       </c>
       <c r="H12" s="9">
         <v>6453</v>
       </c>
       <c r="I12" s="9">
+        <v>6453</v>
+      </c>
+      <c r="J12" s="9">
         <v>6451</v>
       </c>
-      <c r="J12" s="9">
+      <c r="K12" s="9">
         <v>6450</v>
       </c>
-      <c r="K12" s="9">
+      <c r="L12" s="9">
         <v>6444</v>
       </c>
-      <c r="L12" s="9">
+      <c r="M12" s="9">
         <v>6430</v>
       </c>
-      <c r="M12" s="9">
+      <c r="N12" s="9">
         <v>6437</v>
       </c>
-      <c r="N12" s="9">
+      <c r="O12" s="9">
         <v>6436</v>
       </c>
-      <c r="O12" s="9">
+      <c r="P12" s="9">
         <v>6433</v>
       </c>
-      <c r="P12" s="9">
+      <c r="Q12" s="9">
         <v>6426</v>
       </c>
-      <c r="Q12" s="9">
+      <c r="R12" s="9">
         <v>6415</v>
       </c>
-      <c r="R12" s="9">
+      <c r="S12" s="9">
         <v>6417</v>
       </c>
-      <c r="S12" s="9">
+      <c r="T12" s="9">
         <v>6423</v>
       </c>
-      <c r="T12" s="9">
+      <c r="U12" s="9">
         <v>6413</v>
       </c>
-      <c r="U12" s="9">
+      <c r="V12" s="9">
         <v>6408</v>
       </c>
-      <c r="V12" s="9">
+      <c r="W12" s="9">
         <v>6425</v>
       </c>
-      <c r="W12" s="9">
+      <c r="X12" s="9">
         <v>6426</v>
       </c>
-      <c r="X12" s="9">
+      <c r="Y12" s="9">
         <v>6408</v>
       </c>
-      <c r="Y12" s="9">
+      <c r="Z12" s="9">
         <v>6414</v>
       </c>
-      <c r="Z12" s="9">
+      <c r="AA12" s="9">
         <v>6395</v>
       </c>
-      <c r="AA12" s="9">
+      <c r="AB12" s="9">
         <v>6371</v>
       </c>
-      <c r="AB12" s="9">
+      <c r="AC12" s="9">
         <v>6350</v>
       </c>
-      <c r="AC12" s="9">
+      <c r="AD12" s="9">
         <v>6347</v>
       </c>
-      <c r="AD12" s="9">
+      <c r="AE12" s="9">
         <v>6335</v>
       </c>
-      <c r="AE12" s="9">
+      <c r="AF12" s="9">
         <v>6318</v>
       </c>
-      <c r="AF12" s="9">
+      <c r="AG12" s="9">
         <v>6292</v>
       </c>
-      <c r="AG12" s="9">
+      <c r="AH12" s="9">
         <v>6293</v>
       </c>
-      <c r="AH12" s="26">
+      <c r="AI12" s="26">
         <v>6283</v>
       </c>
-      <c r="AI12" s="9">
+      <c r="AJ12" s="9">
         <v>6281</v>
       </c>
-      <c r="AJ12" s="9">
+      <c r="AK12" s="9">
         <v>6264</v>
       </c>
-      <c r="AK12" s="31">
+      <c r="AL12" s="31">
         <v>6268</v>
       </c>
-      <c r="AL12" s="33">
+      <c r="AM12" s="33">
         <v>6250</v>
       </c>
-      <c r="AM12" s="33">
+      <c r="AN12" s="33">
         <v>6244</v>
       </c>
-      <c r="AN12" s="33">
+      <c r="AO12" s="33">
         <v>6229</v>
       </c>
-      <c r="AO12" s="33">
+      <c r="AP12" s="33">
         <v>6219</v>
       </c>
-      <c r="AP12" s="8">
+      <c r="AQ12" s="8">
         <v>6201</v>
       </c>
-      <c r="AQ12" s="33">
+      <c r="AR12" s="33">
         <v>6194</v>
       </c>
-      <c r="AR12" s="33">
+      <c r="AS12" s="33">
         <v>6175</v>
       </c>
-      <c r="AS12" s="8">
+      <c r="AT12" s="8">
         <v>6160</v>
       </c>
-      <c r="AT12" s="33">
+      <c r="AU12" s="33">
         <v>6143</v>
       </c>
-      <c r="AU12" s="33">
+      <c r="AV12" s="33">
         <v>6122</v>
       </c>
-      <c r="AV12" s="31">
+      <c r="AW12" s="31">
         <v>6116</v>
       </c>
-      <c r="AW12" s="8">
+      <c r="AX12" s="8">
         <v>6112</v>
       </c>
-      <c r="AX12" s="39">
+      <c r="AY12" s="39">
         <v>6111</v>
       </c>
-      <c r="AY12" s="31">
+      <c r="AZ12" s="31">
         <v>6101</v>
       </c>
-      <c r="AZ12" s="31">
+      <c r="BA12" s="31">
         <v>6093</v>
       </c>
-      <c r="BA12" s="31">
+      <c r="BB12" s="31">
         <v>6082</v>
       </c>
-      <c r="BB12" s="33">
+      <c r="BC12" s="33">
         <v>6062</v>
       </c>
-      <c r="BC12" s="33">
+      <c r="BD12" s="33">
         <v>6046</v>
       </c>
-      <c r="BD12" s="33">
+      <c r="BE12" s="33">
         <v>6037</v>
       </c>
+      <c r="BF12" s="8">
+        <v>6035</v>
+      </c>
     </row>
-    <row r="13" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="9">
+      <c r="C13" s="9">
         <v>7188</v>
       </c>
-      <c r="C13" s="9">
+      <c r="D13" s="9">
         <v>7185</v>
       </c>
-      <c r="D13" s="9">
+      <c r="E13" s="9">
         <v>7177</v>
       </c>
-      <c r="E13" s="9">
+      <c r="F13" s="9">
         <v>7178</v>
       </c>
-      <c r="F13" s="9">
+      <c r="G13" s="9">
         <v>7166</v>
       </c>
-      <c r="G13" s="9">
+      <c r="H13" s="9">
         <v>7175</v>
       </c>
-      <c r="H13" s="9">
+      <c r="I13" s="9">
         <v>7167</v>
       </c>
-      <c r="I13" s="9">
+      <c r="J13" s="9">
         <v>7157</v>
       </c>
-      <c r="J13" s="9">
+      <c r="K13" s="9">
         <v>7155</v>
       </c>
-      <c r="K13" s="9">
+      <c r="L13" s="9">
         <v>7142</v>
       </c>
-      <c r="L13" s="9">
+      <c r="M13" s="9">
         <v>7143</v>
       </c>
-      <c r="M13" s="9">
+      <c r="N13" s="9">
         <v>7135</v>
       </c>
-      <c r="N13" s="9">
+      <c r="O13" s="9">
         <v>7129</v>
       </c>
-      <c r="O13" s="9">
+      <c r="P13" s="9">
         <v>7118</v>
-      </c>
-[...1 lines deleted...]
-        <v>7117</v>
       </c>
       <c r="Q13" s="9">
         <v>7117</v>
       </c>
       <c r="R13" s="9">
+        <v>7117</v>
+      </c>
+      <c r="S13" s="9">
         <v>7121</v>
       </c>
-      <c r="S13" s="9">
+      <c r="T13" s="9">
         <v>7119</v>
       </c>
-      <c r="T13" s="9">
+      <c r="U13" s="9">
         <v>7123</v>
       </c>
-      <c r="U13" s="9">
+      <c r="V13" s="9">
         <v>7112</v>
       </c>
-      <c r="V13" s="9">
+      <c r="W13" s="9">
         <v>7091</v>
       </c>
-      <c r="W13" s="9">
+      <c r="X13" s="9">
         <v>7087</v>
       </c>
-      <c r="X13" s="9">
+      <c r="Y13" s="9">
         <v>7085</v>
       </c>
-      <c r="Y13" s="9">
+      <c r="Z13" s="9">
         <v>7066</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="AA13" s="9">
         <v>7060</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AB13" s="9">
         <v>7041</v>
       </c>
-      <c r="AB13" s="9">
+      <c r="AC13" s="9">
         <v>7026</v>
       </c>
-      <c r="AC13" s="9">
+      <c r="AD13" s="9">
         <v>7013</v>
       </c>
-      <c r="AD13" s="9">
+      <c r="AE13" s="9">
         <v>7003</v>
       </c>
-      <c r="AE13" s="9">
+      <c r="AF13" s="9">
         <v>7024</v>
       </c>
-      <c r="AF13" s="9">
+      <c r="AG13" s="9">
         <v>7002</v>
       </c>
-      <c r="AG13" s="9">
+      <c r="AH13" s="9">
         <v>6989</v>
       </c>
-      <c r="AH13" s="26">
+      <c r="AI13" s="26">
         <v>6994</v>
       </c>
-      <c r="AI13" s="9">
+      <c r="AJ13" s="9">
         <v>6961</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AK13" s="9">
         <v>6908</v>
       </c>
-      <c r="AK13" s="31">
+      <c r="AL13" s="31">
         <v>6840</v>
       </c>
-      <c r="AL13" s="33">
+      <c r="AM13" s="33">
         <v>6831</v>
       </c>
-      <c r="AM13" s="33">
+      <c r="AN13" s="33">
         <v>6798</v>
       </c>
-      <c r="AN13" s="33">
+      <c r="AO13" s="33">
         <v>6769</v>
       </c>
-      <c r="AO13" s="33">
+      <c r="AP13" s="33">
         <v>6745</v>
       </c>
-      <c r="AP13" s="8">
+      <c r="AQ13" s="8">
         <v>6742</v>
       </c>
-      <c r="AQ13" s="33">
+      <c r="AR13" s="33">
         <v>6735</v>
       </c>
-      <c r="AR13" s="33">
+      <c r="AS13" s="33">
         <v>6711</v>
       </c>
-      <c r="AS13" s="8">
+      <c r="AT13" s="8">
         <v>6692</v>
       </c>
-      <c r="AT13" s="33">
+      <c r="AU13" s="33">
         <v>6682</v>
       </c>
-      <c r="AU13" s="33">
+      <c r="AV13" s="33">
         <v>6658</v>
       </c>
-      <c r="AV13" s="31">
+      <c r="AW13" s="31">
         <v>6662</v>
       </c>
-      <c r="AW13" s="8">
+      <c r="AX13" s="8">
         <v>6655</v>
       </c>
-      <c r="AX13" s="39">
+      <c r="AY13" s="39">
         <v>6632</v>
       </c>
-      <c r="AY13" s="31">
+      <c r="AZ13" s="31">
         <v>6596</v>
       </c>
-      <c r="AZ13" s="31">
+      <c r="BA13" s="31">
         <v>6581</v>
       </c>
-      <c r="BA13" s="31">
+      <c r="BB13" s="31">
         <v>6582</v>
       </c>
-      <c r="BB13" s="33">
+      <c r="BC13" s="33">
         <v>6556</v>
       </c>
-      <c r="BC13" s="33">
+      <c r="BD13" s="33">
         <v>6542</v>
       </c>
-      <c r="BD13" s="33">
+      <c r="BE13" s="33">
         <v>6523</v>
       </c>
+      <c r="BF13" s="8">
+        <v>6513</v>
+      </c>
     </row>
-    <row r="14" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="9">
+      <c r="C14" s="9">
         <v>17525</v>
       </c>
-      <c r="C14" s="9">
+      <c r="D14" s="9">
         <v>17515</v>
       </c>
-      <c r="D14" s="9">
+      <c r="E14" s="9">
         <v>17474</v>
       </c>
-      <c r="E14" s="9">
+      <c r="F14" s="9">
         <v>17455</v>
       </c>
-      <c r="F14" s="9">
+      <c r="G14" s="9">
         <v>17439</v>
       </c>
-      <c r="G14" s="9">
+      <c r="H14" s="9">
         <v>17408</v>
       </c>
-      <c r="H14" s="9">
+      <c r="I14" s="9">
         <v>17403</v>
       </c>
-      <c r="I14" s="9">
+      <c r="J14" s="9">
         <v>17402</v>
       </c>
-      <c r="J14" s="9">
+      <c r="K14" s="9">
         <v>17387</v>
       </c>
-      <c r="K14" s="9">
+      <c r="L14" s="9">
         <v>17355</v>
       </c>
-      <c r="L14" s="9">
+      <c r="M14" s="9">
         <v>17321</v>
       </c>
-      <c r="M14" s="9">
+      <c r="N14" s="9">
         <v>17319</v>
       </c>
-      <c r="N14" s="9">
+      <c r="O14" s="9">
         <v>17316</v>
       </c>
-      <c r="O14" s="9">
+      <c r="P14" s="9">
         <v>17256</v>
       </c>
-      <c r="P14" s="9">
+      <c r="Q14" s="9">
         <v>17243</v>
       </c>
-      <c r="Q14" s="9">
+      <c r="R14" s="9">
         <v>17212</v>
       </c>
-      <c r="R14" s="9">
+      <c r="S14" s="9">
         <v>17178</v>
       </c>
-      <c r="S14" s="9">
+      <c r="T14" s="9">
         <v>17165</v>
       </c>
-      <c r="T14" s="9">
+      <c r="U14" s="9">
         <v>17159</v>
       </c>
-      <c r="U14" s="9">
+      <c r="V14" s="9">
         <v>17125</v>
       </c>
-      <c r="V14" s="9">
+      <c r="W14" s="9">
         <v>17101</v>
       </c>
-      <c r="W14" s="9">
+      <c r="X14" s="9">
         <v>17100</v>
       </c>
-      <c r="X14" s="9">
+      <c r="Y14" s="9">
         <v>17113</v>
       </c>
-      <c r="Y14" s="9">
+      <c r="Z14" s="9">
         <v>17072</v>
       </c>
-      <c r="Z14" s="9">
+      <c r="AA14" s="9">
         <v>17050</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AB14" s="9">
         <v>17003</v>
       </c>
-      <c r="AB14" s="9">
+      <c r="AC14" s="9">
         <v>16963</v>
       </c>
-      <c r="AC14" s="9">
+      <c r="AD14" s="9">
         <v>16928</v>
       </c>
-      <c r="AD14" s="9">
+      <c r="AE14" s="9">
         <v>16934</v>
       </c>
-      <c r="AE14" s="9">
+      <c r="AF14" s="9">
         <v>16947</v>
       </c>
-      <c r="AF14" s="9">
+      <c r="AG14" s="9">
         <v>16919</v>
       </c>
-      <c r="AG14" s="9">
+      <c r="AH14" s="9">
         <v>16887</v>
       </c>
-      <c r="AH14" s="26">
+      <c r="AI14" s="26">
         <v>16861</v>
       </c>
-      <c r="AI14" s="9">
+      <c r="AJ14" s="9">
         <v>16796</v>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AK14" s="9">
         <v>16754</v>
       </c>
-      <c r="AK14" s="31">
+      <c r="AL14" s="31">
         <v>16707</v>
       </c>
-      <c r="AL14" s="33">
+      <c r="AM14" s="33">
         <v>16671</v>
       </c>
-      <c r="AM14" s="33">
+      <c r="AN14" s="33">
         <v>16614</v>
       </c>
-      <c r="AN14" s="33">
+      <c r="AO14" s="33">
         <v>16589</v>
       </c>
-      <c r="AO14" s="33">
+      <c r="AP14" s="33">
         <v>16530</v>
       </c>
-      <c r="AP14" s="8">
+      <c r="AQ14" s="8">
         <v>16496</v>
       </c>
-      <c r="AQ14" s="33">
+      <c r="AR14" s="33">
         <v>16450</v>
       </c>
-      <c r="AR14" s="33">
+      <c r="AS14" s="33">
         <v>16440</v>
       </c>
-      <c r="AS14" s="8">
+      <c r="AT14" s="8">
         <v>16374</v>
       </c>
-      <c r="AT14" s="33">
+      <c r="AU14" s="33">
         <v>16335</v>
       </c>
-      <c r="AU14" s="33">
+      <c r="AV14" s="33">
         <v>16315</v>
       </c>
-      <c r="AV14" s="31">
+      <c r="AW14" s="31">
         <v>16277</v>
       </c>
-      <c r="AW14" s="8">
+      <c r="AX14" s="8">
         <v>16271</v>
       </c>
-      <c r="AX14" s="39">
+      <c r="AY14" s="39">
         <v>16262</v>
       </c>
-      <c r="AY14" s="31">
+      <c r="AZ14" s="31">
         <v>16212</v>
       </c>
-      <c r="AZ14" s="31">
+      <c r="BA14" s="31">
         <v>16176</v>
       </c>
-      <c r="BA14" s="31">
+      <c r="BB14" s="31">
         <v>16146</v>
       </c>
-      <c r="BB14" s="33">
+      <c r="BC14" s="33">
         <v>16119</v>
       </c>
-      <c r="BC14" s="33">
+      <c r="BD14" s="33">
         <v>16117</v>
       </c>
-      <c r="BD14" s="33">
+      <c r="BE14" s="33">
         <v>16060</v>
       </c>
+      <c r="BF14" s="8">
+        <v>16016</v>
+      </c>
     </row>
-    <row r="15" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="9">
+      <c r="C15" s="9">
         <v>8429</v>
       </c>
-      <c r="C15" s="9">
+      <c r="D15" s="9">
         <v>8414</v>
       </c>
-      <c r="D15" s="9">
+      <c r="E15" s="9">
         <v>8415</v>
       </c>
-      <c r="E15" s="9">
+      <c r="F15" s="9">
         <v>8395</v>
       </c>
-      <c r="F15" s="9">
+      <c r="G15" s="9">
         <v>8383</v>
       </c>
-      <c r="G15" s="9">
+      <c r="H15" s="9">
         <v>8345</v>
       </c>
-      <c r="H15" s="9">
+      <c r="I15" s="9">
         <v>8331</v>
       </c>
-      <c r="I15" s="9">
+      <c r="J15" s="9">
         <v>8318</v>
       </c>
-      <c r="J15" s="9">
+      <c r="K15" s="9">
         <v>8297</v>
       </c>
-      <c r="K15" s="9">
+      <c r="L15" s="9">
         <v>8290</v>
       </c>
-      <c r="L15" s="9">
+      <c r="M15" s="9">
         <v>8292</v>
       </c>
-      <c r="M15" s="9">
+      <c r="N15" s="9">
         <v>8286</v>
       </c>
-      <c r="N15" s="9">
+      <c r="O15" s="9">
         <v>8265</v>
-      </c>
-[...1 lines deleted...]
-        <v>8248</v>
       </c>
       <c r="P15" s="9">
         <v>8248</v>
       </c>
       <c r="Q15" s="9">
+        <v>8248</v>
+      </c>
+      <c r="R15" s="9">
         <v>8247</v>
       </c>
-      <c r="R15" s="9">
+      <c r="S15" s="9">
         <v>8243</v>
       </c>
-      <c r="S15" s="9">
+      <c r="T15" s="9">
         <v>8228</v>
       </c>
-      <c r="T15" s="9">
+      <c r="U15" s="9">
         <v>8201</v>
       </c>
-      <c r="U15" s="9">
+      <c r="V15" s="9">
         <v>8184</v>
       </c>
-      <c r="V15" s="9">
+      <c r="W15" s="9">
         <v>8162</v>
       </c>
-      <c r="W15" s="9">
+      <c r="X15" s="9">
         <v>8156</v>
       </c>
-      <c r="X15" s="9">
+      <c r="Y15" s="9">
         <v>8134</v>
       </c>
-      <c r="Y15" s="9">
+      <c r="Z15" s="9">
         <v>8116</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="AA15" s="9">
         <v>8103</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AB15" s="9">
         <v>8081</v>
       </c>
-      <c r="AB15" s="9">
+      <c r="AC15" s="9">
         <v>8053</v>
       </c>
-      <c r="AC15" s="9">
+      <c r="AD15" s="9">
         <v>8030</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AE15" s="9">
         <v>8019</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AF15" s="9">
         <v>8002</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AG15" s="9">
         <v>7996</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AH15" s="9">
         <v>7969</v>
       </c>
-      <c r="AH15" s="26">
+      <c r="AI15" s="26">
         <v>7965</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AJ15" s="9">
         <v>7968</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AK15" s="9">
         <v>7950</v>
       </c>
-      <c r="AK15" s="31">
+      <c r="AL15" s="31">
         <v>7926</v>
       </c>
-      <c r="AL15" s="33">
+      <c r="AM15" s="33">
         <v>7909</v>
       </c>
-      <c r="AM15" s="33">
+      <c r="AN15" s="33">
         <v>7887</v>
       </c>
-      <c r="AN15" s="33">
+      <c r="AO15" s="33">
         <v>7866</v>
       </c>
-      <c r="AO15" s="33">
+      <c r="AP15" s="33">
         <v>7838</v>
       </c>
-      <c r="AP15" s="8">
+      <c r="AQ15" s="8">
         <v>7816</v>
       </c>
-      <c r="AQ15" s="33">
+      <c r="AR15" s="33">
         <v>7794</v>
       </c>
-      <c r="AR15" s="33">
+      <c r="AS15" s="33">
         <v>7767</v>
       </c>
-      <c r="AS15" s="8">
+      <c r="AT15" s="8">
         <v>7742</v>
       </c>
-      <c r="AT15" s="33">
+      <c r="AU15" s="33">
         <v>7717</v>
       </c>
-      <c r="AU15" s="33">
+      <c r="AV15" s="33">
         <v>7702</v>
       </c>
-      <c r="AV15" s="31">
+      <c r="AW15" s="31">
         <v>7700</v>
       </c>
-      <c r="AW15" s="8">
+      <c r="AX15" s="8">
         <v>7689</v>
       </c>
-      <c r="AX15" s="39">
+      <c r="AY15" s="39">
         <v>7671</v>
       </c>
-      <c r="AY15" s="31">
+      <c r="AZ15" s="31">
         <v>7671</v>
       </c>
-      <c r="AZ15" s="31">
+      <c r="BA15" s="31">
         <v>7668</v>
       </c>
-      <c r="BA15" s="31">
+      <c r="BB15" s="31">
         <v>7656</v>
       </c>
-      <c r="BB15" s="33">
+      <c r="BC15" s="33">
         <v>7639</v>
       </c>
-      <c r="BC15" s="33">
+      <c r="BD15" s="33">
         <v>7632</v>
       </c>
-      <c r="BD15" s="33">
+      <c r="BE15" s="33">
         <v>7617</v>
       </c>
+      <c r="BF15" s="8">
+        <v>7623</v>
+      </c>
     </row>
-    <row r="16" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="11" t="s">
+    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="9">
+      <c r="C16" s="9">
         <v>5664</v>
       </c>
-      <c r="C16" s="9">
+      <c r="D16" s="9">
         <v>5652</v>
       </c>
-      <c r="D16" s="9">
+      <c r="E16" s="9">
         <v>5650</v>
       </c>
-      <c r="E16" s="9">
+      <c r="F16" s="9">
         <v>5647</v>
       </c>
-      <c r="F16" s="9">
+      <c r="G16" s="9">
         <v>5633</v>
       </c>
-      <c r="G16" s="9">
+      <c r="H16" s="9">
         <v>5620</v>
       </c>
-      <c r="H16" s="9">
+      <c r="I16" s="9">
         <v>5610</v>
       </c>
-      <c r="I16" s="9">
+      <c r="J16" s="9">
         <v>5601</v>
       </c>
-      <c r="J16" s="9">
+      <c r="K16" s="9">
         <v>5581</v>
       </c>
-      <c r="K16" s="9">
+      <c r="L16" s="9">
         <v>5572</v>
       </c>
-      <c r="L16" s="9">
+      <c r="M16" s="9">
         <v>5549</v>
       </c>
-      <c r="M16" s="9">
+      <c r="N16" s="9">
         <v>5539</v>
       </c>
-      <c r="N16" s="9">
+      <c r="O16" s="9">
         <v>5536</v>
       </c>
-      <c r="O16" s="9">
+      <c r="P16" s="9">
         <v>5535</v>
       </c>
-      <c r="P16" s="9">
+      <c r="Q16" s="9">
         <v>5537</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="R16" s="9">
         <v>5538</v>
       </c>
-      <c r="R16" s="9">
+      <c r="S16" s="9">
         <v>5528</v>
       </c>
-      <c r="S16" s="9">
+      <c r="T16" s="9">
         <v>5534</v>
       </c>
-      <c r="T16" s="9">
+      <c r="U16" s="9">
         <v>5539</v>
       </c>
-      <c r="U16" s="9">
+      <c r="V16" s="9">
         <v>5516</v>
       </c>
-      <c r="V16" s="9">
+      <c r="W16" s="9">
         <v>5499</v>
       </c>
-      <c r="W16" s="9">
+      <c r="X16" s="9">
         <v>5474</v>
-      </c>
-[...1 lines deleted...]
-        <v>5472</v>
       </c>
       <c r="Y16" s="9">
         <v>5472</v>
       </c>
       <c r="Z16" s="9">
+        <v>5472</v>
+      </c>
+      <c r="AA16" s="9">
         <v>5454</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AB16" s="9">
         <v>5445</v>
       </c>
-      <c r="AB16" s="9">
+      <c r="AC16" s="9">
         <v>5428</v>
       </c>
-      <c r="AC16" s="9">
+      <c r="AD16" s="9">
         <v>5420</v>
       </c>
-      <c r="AD16" s="9">
+      <c r="AE16" s="9">
         <v>5412</v>
       </c>
-      <c r="AE16" s="9">
+      <c r="AF16" s="9">
         <v>5408</v>
       </c>
-      <c r="AF16" s="9">
+      <c r="AG16" s="9">
         <v>5402</v>
       </c>
-      <c r="AG16" s="9">
+      <c r="AH16" s="9">
         <v>5385</v>
       </c>
-      <c r="AH16" s="26">
+      <c r="AI16" s="26">
         <v>5373</v>
       </c>
-      <c r="AI16" s="9">
+      <c r="AJ16" s="9">
         <v>5345</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AK16" s="9">
         <v>5337</v>
       </c>
-      <c r="AK16" s="31">
+      <c r="AL16" s="31">
         <v>5315</v>
       </c>
-      <c r="AL16" s="33">
+      <c r="AM16" s="33">
         <v>5290</v>
       </c>
-      <c r="AM16" s="33">
+      <c r="AN16" s="33">
         <v>5282</v>
       </c>
-      <c r="AN16" s="33">
+      <c r="AO16" s="33">
         <v>5264</v>
       </c>
-      <c r="AO16" s="33">
+      <c r="AP16" s="33">
         <v>5270</v>
       </c>
-      <c r="AP16" s="8">
+      <c r="AQ16" s="8">
         <v>5255</v>
       </c>
-      <c r="AQ16" s="33">
+      <c r="AR16" s="33">
         <v>5240</v>
       </c>
-      <c r="AR16" s="33">
+      <c r="AS16" s="33">
         <v>5213</v>
       </c>
-      <c r="AS16" s="8">
+      <c r="AT16" s="8">
         <v>5206</v>
       </c>
-      <c r="AT16" s="33">
+      <c r="AU16" s="33">
         <v>5199</v>
       </c>
-      <c r="AU16" s="33">
+      <c r="AV16" s="33">
         <v>5174</v>
       </c>
-      <c r="AV16" s="31">
+      <c r="AW16" s="31">
         <v>5167</v>
       </c>
-      <c r="AW16" s="8">
+      <c r="AX16" s="8">
         <v>5161</v>
       </c>
-      <c r="AX16" s="39">
+      <c r="AY16" s="39">
         <v>5157</v>
       </c>
-      <c r="AY16" s="31">
+      <c r="AZ16" s="31">
         <v>5150</v>
       </c>
-      <c r="AZ16" s="31">
+      <c r="BA16" s="31">
         <v>5139</v>
       </c>
-      <c r="BA16" s="31">
+      <c r="BB16" s="31">
         <v>5135</v>
       </c>
-      <c r="BB16" s="33">
+      <c r="BC16" s="33">
         <v>5130</v>
       </c>
-      <c r="BC16" s="33">
+      <c r="BD16" s="33">
         <v>5126</v>
       </c>
-      <c r="BD16" s="33">
+      <c r="BE16" s="33">
         <v>5117</v>
       </c>
+      <c r="BF16" s="8">
+        <v>5092</v>
+      </c>
     </row>
-    <row r="17" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="11" t="s">
+    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="9">
+      <c r="C17" s="9">
         <v>20900</v>
       </c>
-      <c r="C17" s="9">
+      <c r="D17" s="9">
         <v>20889</v>
       </c>
-      <c r="D17" s="9">
+      <c r="E17" s="9">
         <v>20852</v>
       </c>
-      <c r="E17" s="9">
+      <c r="F17" s="9">
         <v>20820</v>
       </c>
-      <c r="F17" s="9">
+      <c r="G17" s="9">
         <v>20809</v>
       </c>
-      <c r="G17" s="9">
+      <c r="H17" s="9">
         <v>20777</v>
       </c>
-      <c r="H17" s="9">
+      <c r="I17" s="9">
         <v>20758</v>
       </c>
-      <c r="I17" s="9">
+      <c r="J17" s="9">
         <v>20744</v>
       </c>
-      <c r="J17" s="9">
+      <c r="K17" s="9">
         <v>20723</v>
       </c>
-      <c r="K17" s="9">
+      <c r="L17" s="9">
         <v>20683</v>
       </c>
-      <c r="L17" s="9">
+      <c r="M17" s="9">
         <v>20659</v>
       </c>
-      <c r="M17" s="9">
+      <c r="N17" s="9">
         <v>20626</v>
       </c>
-      <c r="N17" s="9">
+      <c r="O17" s="9">
         <v>20613</v>
       </c>
-      <c r="O17" s="9">
+      <c r="P17" s="9">
         <v>20597</v>
       </c>
-      <c r="P17" s="9">
+      <c r="Q17" s="9">
         <v>20595</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="R17" s="9">
         <v>20591</v>
       </c>
-      <c r="R17" s="9">
+      <c r="S17" s="9">
         <v>20571</v>
       </c>
-      <c r="S17" s="9">
+      <c r="T17" s="9">
         <v>20569</v>
       </c>
-      <c r="T17" s="9">
+      <c r="U17" s="9">
         <v>20542</v>
       </c>
-      <c r="U17" s="9">
+      <c r="V17" s="9">
         <v>20501</v>
       </c>
-      <c r="V17" s="9">
+      <c r="W17" s="9">
         <v>20470</v>
       </c>
-      <c r="W17" s="9">
+      <c r="X17" s="9">
         <v>20462</v>
       </c>
-      <c r="X17" s="9">
+      <c r="Y17" s="9">
         <v>20435</v>
       </c>
-      <c r="Y17" s="9">
+      <c r="Z17" s="9">
         <v>20418</v>
       </c>
-      <c r="Z17" s="9">
+      <c r="AA17" s="9">
         <v>20389</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AB17" s="9">
         <v>20352</v>
       </c>
-      <c r="AB17" s="9">
+      <c r="AC17" s="9">
         <v>20327</v>
       </c>
-      <c r="AC17" s="9">
+      <c r="AD17" s="9">
         <v>20286</v>
       </c>
-      <c r="AD17" s="9">
+      <c r="AE17" s="9">
         <v>20273</v>
       </c>
-      <c r="AE17" s="9">
+      <c r="AF17" s="9">
         <v>20239</v>
       </c>
-      <c r="AF17" s="9">
+      <c r="AG17" s="9">
         <v>20224</v>
       </c>
-      <c r="AG17" s="9">
+      <c r="AH17" s="9">
         <v>20211</v>
       </c>
-      <c r="AH17" s="26">
+      <c r="AI17" s="26">
         <v>20180</v>
       </c>
-      <c r="AI17" s="9">
+      <c r="AJ17" s="9">
         <v>20160</v>
       </c>
-      <c r="AJ17" s="9">
+      <c r="AK17" s="9">
         <v>20127</v>
       </c>
-      <c r="AK17" s="31">
+      <c r="AL17" s="31">
         <v>20081</v>
       </c>
-      <c r="AL17" s="33">
+      <c r="AM17" s="33">
         <v>20069</v>
       </c>
-      <c r="AM17" s="33">
+      <c r="AN17" s="33">
         <v>20085</v>
       </c>
-      <c r="AN17" s="33">
+      <c r="AO17" s="33">
         <v>20074</v>
       </c>
-      <c r="AO17" s="33">
+      <c r="AP17" s="33">
         <v>20048</v>
       </c>
-      <c r="AP17" s="8">
+      <c r="AQ17" s="8">
         <v>20030</v>
       </c>
-      <c r="AQ17" s="33">
+      <c r="AR17" s="33">
         <v>20000</v>
       </c>
-      <c r="AR17" s="33">
+      <c r="AS17" s="33">
         <v>19975</v>
       </c>
-      <c r="AS17" s="8">
+      <c r="AT17" s="8">
         <v>19935</v>
       </c>
-      <c r="AT17" s="33">
+      <c r="AU17" s="33">
         <v>19904</v>
       </c>
-      <c r="AU17" s="33">
+      <c r="AV17" s="33">
         <v>19859</v>
       </c>
-      <c r="AV17" s="31">
+      <c r="AW17" s="31">
         <v>19832</v>
       </c>
-      <c r="AW17" s="8">
+      <c r="AX17" s="8">
         <v>19791</v>
       </c>
-      <c r="AX17" s="39">
+      <c r="AY17" s="39">
         <v>19774</v>
       </c>
-      <c r="AY17" s="31">
+      <c r="AZ17" s="31">
         <v>19740</v>
       </c>
-      <c r="AZ17" s="31">
+      <c r="BA17" s="31">
         <v>19730</v>
       </c>
-      <c r="BA17" s="31">
+      <c r="BB17" s="31">
         <v>19711</v>
       </c>
-      <c r="BB17" s="33">
+      <c r="BC17" s="33">
         <v>19672</v>
       </c>
-      <c r="BC17" s="33">
+      <c r="BD17" s="33">
         <v>19652</v>
       </c>
-      <c r="BD17" s="33">
+      <c r="BE17" s="33">
         <v>19611</v>
       </c>
+      <c r="BF17" s="8">
+        <v>19575</v>
+      </c>
     </row>
-    <row r="18" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="11" t="s">
+    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="9">
+      <c r="C18" s="9">
         <v>5772</v>
       </c>
-      <c r="C18" s="9">
+      <c r="D18" s="9">
         <v>5755</v>
       </c>
-      <c r="D18" s="9">
+      <c r="E18" s="9">
         <v>5743</v>
       </c>
-      <c r="E18" s="9">
+      <c r="F18" s="9">
         <v>5738</v>
       </c>
-      <c r="F18" s="9">
+      <c r="G18" s="9">
         <v>5734</v>
       </c>
-      <c r="G18" s="9">
+      <c r="H18" s="9">
         <v>5719</v>
       </c>
-      <c r="H18" s="9">
+      <c r="I18" s="9">
         <v>5708</v>
       </c>
-      <c r="I18" s="9">
+      <c r="J18" s="9">
         <v>5698</v>
       </c>
-      <c r="J18" s="9">
+      <c r="K18" s="9">
         <v>5682</v>
-      </c>
-[...1 lines deleted...]
-        <v>5665</v>
       </c>
       <c r="L18" s="9">
         <v>5665</v>
       </c>
       <c r="M18" s="9">
+        <v>5665</v>
+      </c>
+      <c r="N18" s="9">
         <v>5660</v>
       </c>
-      <c r="N18" s="9">
+      <c r="O18" s="9">
         <v>5654</v>
       </c>
-      <c r="O18" s="9">
+      <c r="P18" s="9">
         <v>5639</v>
       </c>
-      <c r="P18" s="9">
+      <c r="Q18" s="9">
         <v>5632</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="R18" s="9">
         <v>5620</v>
       </c>
-      <c r="R18" s="9">
+      <c r="S18" s="9">
         <v>5603</v>
       </c>
-      <c r="S18" s="9">
+      <c r="T18" s="9">
         <v>5608</v>
       </c>
-      <c r="T18" s="9">
+      <c r="U18" s="9">
         <v>5609</v>
       </c>
-      <c r="U18" s="9">
+      <c r="V18" s="9">
         <v>5584</v>
       </c>
-      <c r="V18" s="9">
+      <c r="W18" s="9">
         <v>5546</v>
       </c>
-      <c r="W18" s="9">
+      <c r="X18" s="9">
         <v>5526</v>
       </c>
-      <c r="X18" s="9">
+      <c r="Y18" s="9">
         <v>5518</v>
       </c>
-      <c r="Y18" s="9">
+      <c r="Z18" s="9">
         <v>5510</v>
       </c>
-      <c r="Z18" s="9">
+      <c r="AA18" s="9">
         <v>5490</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AB18" s="9">
         <v>5457</v>
       </c>
-      <c r="AB18" s="9">
+      <c r="AC18" s="9">
         <v>5444</v>
       </c>
-      <c r="AC18" s="9">
+      <c r="AD18" s="9">
         <v>5427</v>
       </c>
-      <c r="AD18" s="9">
+      <c r="AE18" s="9">
         <v>5436</v>
       </c>
-      <c r="AE18" s="9">
+      <c r="AF18" s="9">
         <v>5423</v>
       </c>
-      <c r="AF18" s="9">
+      <c r="AG18" s="9">
         <v>5405</v>
       </c>
-      <c r="AG18" s="9">
+      <c r="AH18" s="9">
         <v>5401</v>
       </c>
-      <c r="AH18" s="26">
+      <c r="AI18" s="26">
         <v>5389</v>
       </c>
-      <c r="AI18" s="9">
+      <c r="AJ18" s="9">
         <v>5363</v>
       </c>
-      <c r="AJ18" s="9">
+      <c r="AK18" s="9">
         <v>5342</v>
       </c>
-      <c r="AK18" s="31">
+      <c r="AL18" s="31">
         <v>5328</v>
       </c>
-      <c r="AL18" s="33">
+      <c r="AM18" s="33">
         <v>5323</v>
       </c>
-      <c r="AM18" s="33">
+      <c r="AN18" s="33">
         <v>5299</v>
       </c>
-      <c r="AN18" s="33">
+      <c r="AO18" s="33">
         <v>5278</v>
       </c>
-      <c r="AO18" s="33">
+      <c r="AP18" s="33">
         <v>5267</v>
       </c>
-      <c r="AP18" s="8">
+      <c r="AQ18" s="8">
         <v>5256</v>
       </c>
-      <c r="AQ18" s="33">
+      <c r="AR18" s="33">
         <v>5248</v>
       </c>
-      <c r="AR18" s="33">
+      <c r="AS18" s="33">
         <v>5233</v>
       </c>
-      <c r="AS18" s="8">
+      <c r="AT18" s="8">
         <v>5232</v>
       </c>
-      <c r="AT18" s="33">
+      <c r="AU18" s="33">
         <v>5209</v>
       </c>
-      <c r="AU18" s="33">
+      <c r="AV18" s="33">
         <v>5192</v>
       </c>
-      <c r="AV18" s="31">
+      <c r="AW18" s="31">
         <v>5164</v>
       </c>
-      <c r="AW18" s="8">
+      <c r="AX18" s="8">
         <v>5145</v>
       </c>
-      <c r="AX18" s="39">
+      <c r="AY18" s="39">
         <v>5144</v>
       </c>
-      <c r="AY18" s="31">
+      <c r="AZ18" s="31">
         <v>5137</v>
       </c>
-      <c r="AZ18" s="31">
+      <c r="BA18" s="31">
         <v>5112</v>
       </c>
-      <c r="BA18" s="31">
+      <c r="BB18" s="31">
         <v>5114</v>
       </c>
-      <c r="BB18" s="33">
+      <c r="BC18" s="33">
         <v>5105</v>
       </c>
-      <c r="BC18" s="33">
+      <c r="BD18" s="33">
         <v>5101</v>
       </c>
-      <c r="BD18" s="33">
+      <c r="BE18" s="33">
         <v>5078</v>
       </c>
+      <c r="BF18" s="8">
+        <v>5058</v>
+      </c>
     </row>
-    <row r="19" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="11" t="s">
+    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="9">
+      <c r="C19" s="9">
         <v>12268</v>
       </c>
-      <c r="C19" s="9">
+      <c r="D19" s="9">
         <v>12259</v>
       </c>
-      <c r="D19" s="9">
+      <c r="E19" s="9">
         <v>12241</v>
       </c>
-      <c r="E19" s="9">
+      <c r="F19" s="9">
         <v>12216</v>
       </c>
-      <c r="F19" s="9">
+      <c r="G19" s="9">
         <v>12199</v>
       </c>
-      <c r="G19" s="9">
+      <c r="H19" s="9">
         <v>12196</v>
       </c>
-      <c r="H19" s="9">
+      <c r="I19" s="9">
         <v>12180</v>
       </c>
-      <c r="I19" s="9">
+      <c r="J19" s="9">
         <v>12165</v>
       </c>
-      <c r="J19" s="9">
+      <c r="K19" s="9">
         <v>12157</v>
       </c>
-      <c r="K19" s="9">
+      <c r="L19" s="9">
         <v>12152</v>
       </c>
-      <c r="L19" s="9">
+      <c r="M19" s="9">
         <v>12143</v>
       </c>
-      <c r="M19" s="9">
+      <c r="N19" s="9">
         <v>12119</v>
       </c>
-      <c r="N19" s="9">
+      <c r="O19" s="9">
         <v>12123</v>
       </c>
-      <c r="O19" s="9">
+      <c r="P19" s="9">
         <v>12117</v>
       </c>
-      <c r="P19" s="9">
+      <c r="Q19" s="9">
         <v>12106</v>
       </c>
-      <c r="Q19" s="9">
+      <c r="R19" s="9">
         <v>12092</v>
       </c>
-      <c r="R19" s="9">
+      <c r="S19" s="9">
         <v>12080</v>
       </c>
-      <c r="S19" s="9">
+      <c r="T19" s="9">
         <v>12088</v>
       </c>
-      <c r="T19" s="9">
+      <c r="U19" s="9">
         <v>12073</v>
       </c>
-      <c r="U19" s="9">
+      <c r="V19" s="9">
         <v>12055</v>
       </c>
-      <c r="V19" s="9">
+      <c r="W19" s="9">
         <v>12038</v>
       </c>
-      <c r="W19" s="9">
+      <c r="X19" s="9">
         <v>12047</v>
       </c>
-      <c r="X19" s="9">
+      <c r="Y19" s="9">
         <v>12014</v>
       </c>
-      <c r="Y19" s="9">
+      <c r="Z19" s="9">
         <v>11989</v>
       </c>
-      <c r="Z19" s="9">
+      <c r="AA19" s="9">
         <v>11984</v>
       </c>
-      <c r="AA19" s="9">
+      <c r="AB19" s="9">
         <v>11969</v>
       </c>
-      <c r="AB19" s="9">
+      <c r="AC19" s="9">
         <v>11940</v>
       </c>
-      <c r="AC19" s="9">
+      <c r="AD19" s="9">
         <v>11946</v>
       </c>
-      <c r="AD19" s="9">
+      <c r="AE19" s="9">
         <v>11923</v>
       </c>
-      <c r="AE19" s="9">
+      <c r="AF19" s="9">
         <v>11917</v>
       </c>
-      <c r="AF19" s="9">
+      <c r="AG19" s="9">
         <v>11906</v>
       </c>
-      <c r="AG19" s="9">
+      <c r="AH19" s="9">
         <v>11883</v>
       </c>
-      <c r="AH19" s="26">
+      <c r="AI19" s="26">
         <v>11863</v>
       </c>
-      <c r="AI19" s="9">
+      <c r="AJ19" s="9">
         <v>11831</v>
       </c>
-      <c r="AJ19" s="9">
+      <c r="AK19" s="9">
         <v>11796</v>
       </c>
-      <c r="AK19" s="31">
+      <c r="AL19" s="31">
         <v>11787</v>
       </c>
-      <c r="AL19" s="33">
+      <c r="AM19" s="33">
         <v>11771</v>
       </c>
-      <c r="AM19" s="33">
+      <c r="AN19" s="33">
         <v>11751</v>
       </c>
-      <c r="AN19" s="33">
+      <c r="AO19" s="33">
         <v>11737</v>
       </c>
-      <c r="AO19" s="33">
+      <c r="AP19" s="33">
         <v>11739</v>
       </c>
-      <c r="AP19" s="8">
+      <c r="AQ19" s="8">
         <v>11740</v>
       </c>
-      <c r="AQ19" s="33">
+      <c r="AR19" s="33">
         <v>11727</v>
       </c>
-      <c r="AR19" s="33">
+      <c r="AS19" s="33">
         <v>11703</v>
       </c>
-      <c r="AS19" s="8">
+      <c r="AT19" s="8">
         <v>11689</v>
       </c>
-      <c r="AT19" s="33">
+      <c r="AU19" s="33">
         <v>11681</v>
       </c>
-      <c r="AU19" s="33">
+      <c r="AV19" s="33">
         <v>11655</v>
       </c>
-      <c r="AV19" s="31">
+      <c r="AW19" s="31">
         <v>11640</v>
       </c>
-      <c r="AW19" s="8">
+      <c r="AX19" s="8">
         <v>11608</v>
       </c>
-      <c r="AX19" s="39">
+      <c r="AY19" s="39">
         <v>11590</v>
       </c>
-      <c r="AY19" s="31">
+      <c r="AZ19" s="31">
         <v>11586</v>
       </c>
-      <c r="AZ19" s="31">
+      <c r="BA19" s="31">
         <v>11566</v>
       </c>
-      <c r="BA19" s="31">
+      <c r="BB19" s="31">
         <v>11553</v>
       </c>
-      <c r="BB19" s="33">
+      <c r="BC19" s="33">
         <v>11543</v>
       </c>
-      <c r="BC19" s="33">
+      <c r="BD19" s="33">
         <v>11537</v>
       </c>
-      <c r="BD19" s="33">
+      <c r="BE19" s="33">
         <v>11508</v>
       </c>
+      <c r="BF19" s="8">
+        <v>11490</v>
+      </c>
     </row>
-    <row r="20" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="11" t="s">
+    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="9">
+      <c r="C20" s="9">
         <v>10553</v>
       </c>
-      <c r="C20" s="9">
+      <c r="D20" s="9">
         <v>10523</v>
       </c>
-      <c r="D20" s="9">
+      <c r="E20" s="9">
         <v>10509</v>
       </c>
-      <c r="E20" s="9">
+      <c r="F20" s="9">
         <v>10486</v>
       </c>
-      <c r="F20" s="9">
+      <c r="G20" s="9">
         <v>10463</v>
       </c>
-      <c r="G20" s="9">
+      <c r="H20" s="9">
         <v>10442</v>
       </c>
-      <c r="H20" s="9">
+      <c r="I20" s="9">
         <v>10429</v>
       </c>
-      <c r="I20" s="9">
+      <c r="J20" s="9">
         <v>10418</v>
       </c>
-      <c r="J20" s="9">
+      <c r="K20" s="9">
         <v>10393</v>
       </c>
-      <c r="K20" s="9">
+      <c r="L20" s="9">
         <v>10370</v>
       </c>
-      <c r="L20" s="9">
+      <c r="M20" s="9">
         <v>10331</v>
       </c>
-      <c r="M20" s="9">
+      <c r="N20" s="9">
         <v>10309</v>
       </c>
-      <c r="N20" s="9">
+      <c r="O20" s="9">
         <v>10302</v>
       </c>
-      <c r="O20" s="9">
+      <c r="P20" s="9">
         <v>10284</v>
       </c>
-      <c r="P20" s="9">
+      <c r="Q20" s="9">
         <v>10285</v>
       </c>
-      <c r="Q20" s="9">
+      <c r="R20" s="9">
         <v>10277</v>
       </c>
-      <c r="R20" s="9">
+      <c r="S20" s="9">
         <v>10248</v>
       </c>
-      <c r="S20" s="9">
+      <c r="T20" s="9">
         <v>10242</v>
       </c>
-      <c r="T20" s="9">
+      <c r="U20" s="9">
         <v>10229</v>
       </c>
-      <c r="U20" s="9">
+      <c r="V20" s="9">
         <v>10209</v>
       </c>
-      <c r="V20" s="9">
+      <c r="W20" s="9">
         <v>10200</v>
       </c>
-      <c r="W20" s="9">
+      <c r="X20" s="9">
         <v>10182</v>
       </c>
-      <c r="X20" s="9">
+      <c r="Y20" s="9">
         <v>10130</v>
       </c>
-      <c r="Y20" s="9">
+      <c r="Z20" s="9">
         <v>10106</v>
       </c>
-      <c r="Z20" s="9">
+      <c r="AA20" s="9">
         <v>10072</v>
       </c>
-      <c r="AA20" s="9">
+      <c r="AB20" s="9">
         <v>10040</v>
       </c>
-      <c r="AB20" s="9">
+      <c r="AC20" s="9">
         <v>10005</v>
       </c>
-      <c r="AC20" s="9">
+      <c r="AD20" s="9">
         <v>9990</v>
       </c>
-      <c r="AD20" s="9">
+      <c r="AE20" s="9">
         <v>9974</v>
       </c>
-      <c r="AE20" s="9">
+      <c r="AF20" s="9">
         <v>9950</v>
       </c>
-      <c r="AF20" s="9">
+      <c r="AG20" s="9">
         <v>9929</v>
       </c>
-      <c r="AG20" s="9">
+      <c r="AH20" s="9">
         <v>9897</v>
       </c>
-      <c r="AH20" s="26">
+      <c r="AI20" s="26">
         <v>9875</v>
       </c>
-      <c r="AI20" s="9">
+      <c r="AJ20" s="9">
         <v>9845</v>
       </c>
-      <c r="AJ20" s="9">
+      <c r="AK20" s="9">
         <v>9821</v>
       </c>
-      <c r="AK20" s="31">
+      <c r="AL20" s="31">
         <v>9795</v>
       </c>
-      <c r="AL20" s="33">
+      <c r="AM20" s="33">
         <v>9762</v>
       </c>
-      <c r="AM20" s="33">
+      <c r="AN20" s="33">
         <v>9730</v>
       </c>
-      <c r="AN20" s="33">
+      <c r="AO20" s="33">
         <v>9693</v>
       </c>
-      <c r="AO20" s="33">
+      <c r="AP20" s="33">
         <v>9675</v>
       </c>
-      <c r="AP20" s="8">
+      <c r="AQ20" s="8">
         <v>9658</v>
       </c>
-      <c r="AQ20" s="33">
+      <c r="AR20" s="33">
         <v>9635</v>
       </c>
-      <c r="AR20" s="33">
+      <c r="AS20" s="33">
         <v>9618</v>
       </c>
-      <c r="AS20" s="8">
+      <c r="AT20" s="8">
         <v>9594</v>
       </c>
-      <c r="AT20" s="33">
+      <c r="AU20" s="33">
         <v>9556</v>
       </c>
-      <c r="AU20" s="33">
+      <c r="AV20" s="33">
         <v>9521</v>
       </c>
-      <c r="AV20" s="31">
+      <c r="AW20" s="31">
         <v>9513</v>
       </c>
-      <c r="AW20" s="8">
+      <c r="AX20" s="8">
         <v>9501</v>
       </c>
-      <c r="AX20" s="39">
+      <c r="AY20" s="39">
         <v>9475</v>
       </c>
-      <c r="AY20" s="31">
+      <c r="AZ20" s="31">
         <v>9460</v>
       </c>
-      <c r="AZ20" s="31">
+      <c r="BA20" s="31">
         <v>9440</v>
       </c>
-      <c r="BA20" s="31">
+      <c r="BB20" s="31">
         <v>9403</v>
       </c>
-      <c r="BB20" s="33">
+      <c r="BC20" s="33">
         <v>9379</v>
       </c>
-      <c r="BC20" s="33">
+      <c r="BD20" s="33">
         <v>9345</v>
       </c>
-      <c r="BD20" s="33">
+      <c r="BE20" s="33">
         <v>9305</v>
       </c>
+      <c r="BF20" s="8">
+        <v>9287</v>
+      </c>
     </row>
-    <row r="21" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="11" t="s">
+    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="9">
+      <c r="C21" s="9">
         <v>36143</v>
       </c>
-      <c r="C21" s="9">
+      <c r="D21" s="9">
         <v>36132</v>
       </c>
-      <c r="D21" s="9">
+      <c r="E21" s="9">
         <v>36128</v>
       </c>
-      <c r="E21" s="9">
+      <c r="F21" s="9">
         <v>36134</v>
       </c>
-      <c r="F21" s="9">
+      <c r="G21" s="9">
         <v>36161</v>
       </c>
-      <c r="G21" s="9">
+      <c r="H21" s="9">
         <v>36186</v>
       </c>
-      <c r="H21" s="9">
+      <c r="I21" s="9">
         <v>36164</v>
       </c>
-      <c r="I21" s="9">
+      <c r="J21" s="9">
         <v>36170</v>
       </c>
-      <c r="J21" s="9">
+      <c r="K21" s="9">
         <v>36200</v>
       </c>
-      <c r="K21" s="9">
+      <c r="L21" s="9">
         <v>36178</v>
       </c>
-      <c r="L21" s="9">
+      <c r="M21" s="9">
         <v>36177</v>
       </c>
-      <c r="M21" s="9">
+      <c r="N21" s="9">
         <v>36186</v>
       </c>
-      <c r="N21" s="9">
+      <c r="O21" s="9">
         <v>36181</v>
       </c>
-      <c r="O21" s="9">
+      <c r="P21" s="9">
         <v>36213</v>
       </c>
-      <c r="P21" s="9">
+      <c r="Q21" s="9">
         <v>36215</v>
       </c>
-      <c r="Q21" s="9">
+      <c r="R21" s="9">
         <v>36261</v>
       </c>
-      <c r="R21" s="9">
+      <c r="S21" s="9">
         <v>36291</v>
       </c>
-      <c r="S21" s="9">
+      <c r="T21" s="9">
         <v>36342</v>
-      </c>
-[...1 lines deleted...]
-        <v>36357</v>
       </c>
       <c r="U21" s="9">
         <v>36357</v>
       </c>
       <c r="V21" s="9">
+        <v>36357</v>
+      </c>
+      <c r="W21" s="9">
         <v>36386</v>
       </c>
-      <c r="W21" s="9">
+      <c r="X21" s="9">
         <v>36383</v>
       </c>
-      <c r="X21" s="9">
+      <c r="Y21" s="9">
         <v>36378</v>
       </c>
-      <c r="Y21" s="9">
+      <c r="Z21" s="9">
         <v>36354</v>
       </c>
-      <c r="Z21" s="9">
+      <c r="AA21" s="9">
         <v>36360</v>
       </c>
-      <c r="AA21" s="9">
+      <c r="AB21" s="9">
         <v>36344</v>
       </c>
-      <c r="AB21" s="9">
+      <c r="AC21" s="9">
         <v>36332</v>
       </c>
-      <c r="AC21" s="9">
+      <c r="AD21" s="9">
         <v>36312</v>
       </c>
-      <c r="AD21" s="9">
+      <c r="AE21" s="9">
         <v>36310</v>
       </c>
-      <c r="AE21" s="9">
+      <c r="AF21" s="9">
         <v>36276</v>
-      </c>
-[...1 lines deleted...]
-        <v>36299</v>
       </c>
       <c r="AG21" s="9">
         <v>36299</v>
       </c>
-      <c r="AH21" s="26">
+      <c r="AH21" s="9">
+        <v>36299</v>
+      </c>
+      <c r="AI21" s="26">
         <v>36268</v>
-      </c>
-[...1 lines deleted...]
-        <v>36273</v>
       </c>
       <c r="AJ21" s="9">
         <v>36273</v>
       </c>
-      <c r="AK21" s="31">
+      <c r="AK21" s="9">
+        <v>36273</v>
+      </c>
+      <c r="AL21" s="31">
         <v>36270</v>
       </c>
-      <c r="AL21" s="33">
+      <c r="AM21" s="33">
         <v>36196</v>
       </c>
-      <c r="AM21" s="33">
+      <c r="AN21" s="33">
         <v>36168</v>
       </c>
-      <c r="AN21" s="33">
+      <c r="AO21" s="33">
         <v>36187</v>
       </c>
-      <c r="AO21" s="33">
+      <c r="AP21" s="33">
         <v>36212</v>
       </c>
-      <c r="AP21" s="8">
+      <c r="AQ21" s="8">
         <v>36287</v>
       </c>
-      <c r="AQ21" s="33">
+      <c r="AR21" s="33">
         <v>36337</v>
       </c>
-      <c r="AR21" s="33">
+      <c r="AS21" s="33">
         <v>36407</v>
       </c>
-      <c r="AS21" s="8">
+      <c r="AT21" s="8">
         <v>36460</v>
       </c>
-      <c r="AT21" s="33">
+      <c r="AU21" s="33">
         <v>36493</v>
       </c>
-      <c r="AU21" s="33">
+      <c r="AV21" s="33">
         <v>36495</v>
       </c>
-      <c r="AV21" s="31">
+      <c r="AW21" s="31">
         <v>36495</v>
       </c>
-      <c r="AW21" s="8">
+      <c r="AX21" s="8">
         <v>36498</v>
       </c>
-      <c r="AX21" s="39">
+      <c r="AY21" s="39">
         <v>36523</v>
       </c>
-      <c r="AY21" s="31">
+      <c r="AZ21" s="31">
         <v>36534</v>
       </c>
-      <c r="AZ21" s="31">
+      <c r="BA21" s="31">
         <v>36547</v>
       </c>
-      <c r="BA21" s="31">
+      <c r="BB21" s="31">
         <v>36602</v>
       </c>
-      <c r="BB21" s="33">
+      <c r="BC21" s="33">
         <v>36668</v>
       </c>
-      <c r="BC21" s="33">
+      <c r="BD21" s="33">
         <v>36752</v>
       </c>
-      <c r="BD21" s="33">
+      <c r="BE21" s="33">
         <v>36742</v>
       </c>
+      <c r="BF21" s="8">
+        <v>36735</v>
+      </c>
     </row>
-    <row r="22" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="11" t="s">
+    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9">
+      <c r="C22" s="9">
         <v>11248</v>
       </c>
-      <c r="C22" s="9">
+      <c r="D22" s="9">
         <v>11226</v>
       </c>
-      <c r="D22" s="9">
+      <c r="E22" s="9">
         <v>11191</v>
       </c>
-      <c r="E22" s="9">
+      <c r="F22" s="9">
         <v>11166</v>
       </c>
-      <c r="F22" s="9">
+      <c r="G22" s="9">
         <v>11148</v>
       </c>
-      <c r="G22" s="9">
+      <c r="H22" s="9">
         <v>11124</v>
       </c>
-      <c r="H22" s="9">
+      <c r="I22" s="9">
         <v>11108</v>
       </c>
-      <c r="I22" s="9">
+      <c r="J22" s="9">
         <v>11070</v>
       </c>
-      <c r="J22" s="9">
+      <c r="K22" s="9">
         <v>11060</v>
       </c>
-      <c r="K22" s="9">
+      <c r="L22" s="9">
         <v>11056</v>
       </c>
-      <c r="L22" s="9">
+      <c r="M22" s="9">
         <v>11035</v>
       </c>
-      <c r="M22" s="9">
+      <c r="N22" s="9">
         <v>11036</v>
       </c>
-      <c r="N22" s="9">
+      <c r="O22" s="9">
         <v>11033</v>
       </c>
-      <c r="O22" s="9">
+      <c r="P22" s="9">
         <v>11028</v>
       </c>
-      <c r="P22" s="9">
+      <c r="Q22" s="9">
         <v>11021</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="R22" s="9">
         <v>11011</v>
       </c>
-      <c r="R22" s="9">
+      <c r="S22" s="9">
         <v>11015</v>
       </c>
-      <c r="S22" s="9">
+      <c r="T22" s="9">
         <v>11005</v>
       </c>
-      <c r="T22" s="9">
+      <c r="U22" s="9">
         <v>10986</v>
       </c>
-      <c r="U22" s="9">
+      <c r="V22" s="9">
         <v>10950</v>
       </c>
-      <c r="V22" s="9">
+      <c r="W22" s="9">
         <v>10937</v>
       </c>
-      <c r="W22" s="9">
+      <c r="X22" s="9">
         <v>10922</v>
       </c>
-      <c r="X22" s="9">
+      <c r="Y22" s="9">
         <v>10903</v>
       </c>
-      <c r="Y22" s="9">
+      <c r="Z22" s="9">
         <v>10896</v>
       </c>
-      <c r="Z22" s="9">
+      <c r="AA22" s="9">
         <v>10869</v>
       </c>
-      <c r="AA22" s="9">
+      <c r="AB22" s="9">
         <v>10836</v>
       </c>
-      <c r="AB22" s="9">
+      <c r="AC22" s="9">
         <v>10815</v>
       </c>
-      <c r="AC22" s="9">
+      <c r="AD22" s="9">
         <v>10783</v>
       </c>
-      <c r="AD22" s="9">
+      <c r="AE22" s="9">
         <v>10776</v>
-      </c>
-[...1 lines deleted...]
-        <v>10766</v>
       </c>
       <c r="AF22" s="9">
         <v>10766</v>
       </c>
       <c r="AG22" s="9">
+        <v>10766</v>
+      </c>
+      <c r="AH22" s="9">
         <v>10748</v>
       </c>
-      <c r="AH22" s="26">
+      <c r="AI22" s="26">
         <v>10717</v>
       </c>
-      <c r="AI22" s="9">
+      <c r="AJ22" s="9">
         <v>10697</v>
       </c>
-      <c r="AJ22" s="9">
+      <c r="AK22" s="9">
         <v>10679</v>
       </c>
-      <c r="AK22" s="31">
+      <c r="AL22" s="31">
         <v>10644</v>
       </c>
-      <c r="AL22" s="33">
+      <c r="AM22" s="33">
         <v>10643</v>
       </c>
-      <c r="AM22" s="33">
+      <c r="AN22" s="33">
         <v>10624</v>
       </c>
-      <c r="AN22" s="33">
+      <c r="AO22" s="33">
         <v>10597</v>
       </c>
-      <c r="AO22" s="33">
+      <c r="AP22" s="33">
         <v>10587</v>
       </c>
-      <c r="AP22" s="8">
+      <c r="AQ22" s="8">
         <v>10533</v>
       </c>
-      <c r="AQ22" s="33">
+      <c r="AR22" s="33">
         <v>10482</v>
       </c>
-      <c r="AR22" s="33">
+      <c r="AS22" s="33">
         <v>10451</v>
       </c>
-      <c r="AS22" s="8">
+      <c r="AT22" s="8">
         <v>10414</v>
       </c>
-      <c r="AT22" s="33">
+      <c r="AU22" s="33">
         <v>10380</v>
       </c>
-      <c r="AU22" s="33">
+      <c r="AV22" s="33">
         <v>10410</v>
       </c>
-      <c r="AV22" s="31">
+      <c r="AW22" s="31">
         <v>10370</v>
       </c>
-      <c r="AW22" s="8">
+      <c r="AX22" s="8">
         <v>10324</v>
       </c>
-      <c r="AX22" s="39">
+      <c r="AY22" s="39">
         <v>10288</v>
       </c>
-      <c r="AY22" s="31">
+      <c r="AZ22" s="31">
         <v>10251</v>
       </c>
-      <c r="AZ22" s="31">
+      <c r="BA22" s="31">
         <v>10230</v>
       </c>
-      <c r="BA22" s="31">
+      <c r="BB22" s="31">
         <v>10235</v>
       </c>
-      <c r="BB22" s="33">
+      <c r="BC22" s="33">
         <v>10215</v>
       </c>
-      <c r="BC22" s="33">
+      <c r="BD22" s="33">
         <v>10218</v>
       </c>
-      <c r="BD22" s="33">
+      <c r="BE22" s="33">
         <v>10190</v>
       </c>
+      <c r="BF22" s="8">
+        <v>10173</v>
+      </c>
     </row>
-    <row r="23" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="11" t="s">
+    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="9">
+      <c r="C23" s="9">
         <v>5013</v>
       </c>
-      <c r="C23" s="9">
+      <c r="D23" s="9">
         <v>4998</v>
       </c>
-      <c r="D23" s="9">
+      <c r="E23" s="9">
         <v>4994</v>
       </c>
-      <c r="E23" s="9">
+      <c r="F23" s="9">
         <v>4983</v>
       </c>
-      <c r="F23" s="9">
+      <c r="G23" s="9">
         <v>4972</v>
       </c>
-      <c r="G23" s="9">
+      <c r="H23" s="9">
         <v>4966</v>
       </c>
-      <c r="H23" s="9">
+      <c r="I23" s="9">
         <v>4963</v>
       </c>
-      <c r="I23" s="9">
+      <c r="J23" s="9">
         <v>4950</v>
       </c>
-      <c r="J23" s="9">
+      <c r="K23" s="9">
         <v>4939</v>
       </c>
-      <c r="K23" s="9">
+      <c r="L23" s="9">
         <v>4926</v>
       </c>
-      <c r="L23" s="9">
+      <c r="M23" s="9">
         <v>4917</v>
       </c>
-      <c r="M23" s="9">
+      <c r="N23" s="9">
         <v>4903</v>
       </c>
-      <c r="N23" s="9">
+      <c r="O23" s="9">
         <v>4895</v>
       </c>
-      <c r="O23" s="9">
+      <c r="P23" s="9">
         <v>4890</v>
       </c>
-      <c r="P23" s="9">
+      <c r="Q23" s="9">
         <v>4885</v>
       </c>
-      <c r="Q23" s="9">
+      <c r="R23" s="9">
         <v>4877</v>
       </c>
-      <c r="R23" s="9">
+      <c r="S23" s="9">
         <v>4885</v>
       </c>
-      <c r="S23" s="9">
+      <c r="T23" s="9">
         <v>4871</v>
       </c>
-      <c r="T23" s="9">
+      <c r="U23" s="9">
         <v>4847</v>
       </c>
-      <c r="U23" s="9">
+      <c r="V23" s="9">
         <v>4825</v>
       </c>
-      <c r="V23" s="9">
+      <c r="W23" s="9">
         <v>4797</v>
       </c>
-      <c r="W23" s="9">
+      <c r="X23" s="9">
         <v>4787</v>
       </c>
-      <c r="X23" s="9">
+      <c r="Y23" s="9">
         <v>4765</v>
       </c>
-      <c r="Y23" s="9">
+      <c r="Z23" s="9">
         <v>4759</v>
       </c>
-      <c r="Z23" s="9">
+      <c r="AA23" s="9">
         <v>4752</v>
       </c>
-      <c r="AA23" s="9">
+      <c r="AB23" s="9">
         <v>4733</v>
       </c>
-      <c r="AB23" s="9">
+      <c r="AC23" s="9">
         <v>4720</v>
       </c>
-      <c r="AC23" s="9">
+      <c r="AD23" s="9">
         <v>4710</v>
       </c>
-      <c r="AD23" s="9">
+      <c r="AE23" s="9">
         <v>4699</v>
       </c>
-      <c r="AE23" s="9">
+      <c r="AF23" s="9">
         <v>4697</v>
       </c>
-      <c r="AF23" s="9">
+      <c r="AG23" s="9">
         <v>4692</v>
       </c>
-      <c r="AG23" s="9">
+      <c r="AH23" s="9">
         <v>4666</v>
       </c>
-      <c r="AH23" s="26">
+      <c r="AI23" s="26">
         <v>4649</v>
       </c>
-      <c r="AI23" s="9">
+      <c r="AJ23" s="9">
         <v>4627</v>
       </c>
-      <c r="AJ23" s="9">
+      <c r="AK23" s="9">
         <v>4615</v>
       </c>
-      <c r="AK23" s="31">
+      <c r="AL23" s="31">
         <v>4593</v>
       </c>
-      <c r="AL23" s="33">
+      <c r="AM23" s="33">
         <v>4587</v>
       </c>
-      <c r="AM23" s="33">
+      <c r="AN23" s="33">
         <v>4563</v>
       </c>
-      <c r="AN23" s="33">
+      <c r="AO23" s="33">
         <v>4551</v>
       </c>
-      <c r="AO23" s="33">
+      <c r="AP23" s="33">
         <v>4536</v>
       </c>
-      <c r="AP23" s="8">
+      <c r="AQ23" s="8">
         <v>4527</v>
       </c>
-      <c r="AQ23" s="33">
+      <c r="AR23" s="33">
         <v>4584</v>
       </c>
-      <c r="AR23" s="33">
+      <c r="AS23" s="33">
         <v>4549</v>
       </c>
-      <c r="AS23" s="8">
+      <c r="AT23" s="8">
         <v>4506</v>
       </c>
-      <c r="AT23" s="33">
+      <c r="AU23" s="33">
         <v>4481</v>
       </c>
-      <c r="AU23" s="33">
+      <c r="AV23" s="33">
         <v>4465</v>
       </c>
-      <c r="AV23" s="31">
+      <c r="AW23" s="31">
         <v>4456</v>
       </c>
-      <c r="AW23" s="8">
+      <c r="AX23" s="8">
         <v>4433</v>
       </c>
-      <c r="AX23" s="39">
+      <c r="AY23" s="39">
         <v>4409</v>
       </c>
-      <c r="AY23" s="31">
+      <c r="AZ23" s="31">
         <v>4401</v>
       </c>
-      <c r="AZ23" s="31">
+      <c r="BA23" s="31">
         <v>4387</v>
       </c>
-      <c r="BA23" s="31">
+      <c r="BB23" s="31">
         <v>4370</v>
       </c>
-      <c r="BB23" s="33">
+      <c r="BC23" s="33">
         <v>4361</v>
       </c>
-      <c r="BC23" s="33">
+      <c r="BD23" s="33">
         <v>4359</v>
       </c>
-      <c r="BD23" s="33">
+      <c r="BE23" s="33">
         <v>4345</v>
       </c>
+      <c r="BF23" s="8">
+        <v>4335</v>
+      </c>
     </row>
-    <row r="24" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="11" t="s">
+    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="9">
+      <c r="C24" s="9">
         <v>9061</v>
       </c>
-      <c r="C24" s="9">
+      <c r="D24" s="9">
         <v>9035</v>
       </c>
-      <c r="D24" s="9">
+      <c r="E24" s="9">
         <v>9025</v>
       </c>
-      <c r="E24" s="9">
+      <c r="F24" s="9">
         <v>9008</v>
       </c>
-      <c r="F24" s="9">
+      <c r="G24" s="9">
         <v>8985</v>
       </c>
-      <c r="G24" s="9">
+      <c r="H24" s="9">
         <v>8978</v>
       </c>
-      <c r="H24" s="9">
+      <c r="I24" s="9">
         <v>8963</v>
       </c>
-      <c r="I24" s="9">
+      <c r="J24" s="9">
         <v>8936</v>
       </c>
-      <c r="J24" s="9">
+      <c r="K24" s="9">
         <v>8926</v>
       </c>
-      <c r="K24" s="9">
+      <c r="L24" s="9">
         <v>8907</v>
       </c>
-      <c r="L24" s="9">
+      <c r="M24" s="9">
         <v>8885</v>
       </c>
-      <c r="M24" s="9">
+      <c r="N24" s="9">
         <v>8877</v>
       </c>
-      <c r="N24" s="9">
+      <c r="O24" s="9">
         <v>8881</v>
       </c>
-      <c r="O24" s="9">
+      <c r="P24" s="9">
         <v>8868</v>
       </c>
-      <c r="P24" s="9">
+      <c r="Q24" s="9">
         <v>8848</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="R24" s="9">
         <v>8817</v>
       </c>
-      <c r="R24" s="9">
+      <c r="S24" s="9">
         <v>8810</v>
       </c>
-      <c r="S24" s="9">
+      <c r="T24" s="9">
         <v>8808</v>
       </c>
-      <c r="T24" s="9">
+      <c r="U24" s="9">
         <v>8776</v>
       </c>
-      <c r="U24" s="9">
+      <c r="V24" s="9">
         <v>8765</v>
       </c>
-      <c r="V24" s="9">
+      <c r="W24" s="9">
         <v>8744</v>
       </c>
-      <c r="W24" s="9">
+      <c r="X24" s="9">
         <v>8735</v>
       </c>
-      <c r="X24" s="9">
+      <c r="Y24" s="9">
         <v>8713</v>
       </c>
-      <c r="Y24" s="9">
+      <c r="Z24" s="9">
         <v>8706</v>
       </c>
-      <c r="Z24" s="9">
+      <c r="AA24" s="9">
         <v>8699</v>
       </c>
-      <c r="AA24" s="9">
+      <c r="AB24" s="9">
         <v>8674</v>
       </c>
-      <c r="AB24" s="9">
+      <c r="AC24" s="9">
         <v>8654</v>
       </c>
-      <c r="AC24" s="9">
+      <c r="AD24" s="9">
         <v>8622</v>
       </c>
-      <c r="AD24" s="9">
+      <c r="AE24" s="9">
         <v>8616</v>
       </c>
-      <c r="AE24" s="9">
+      <c r="AF24" s="9">
         <v>8593</v>
       </c>
-      <c r="AF24" s="9">
+      <c r="AG24" s="9">
         <v>8565</v>
       </c>
-      <c r="AG24" s="9">
+      <c r="AH24" s="9">
         <v>8552</v>
       </c>
-      <c r="AH24" s="26">
+      <c r="AI24" s="26">
         <v>8541</v>
       </c>
-      <c r="AI24" s="9">
+      <c r="AJ24" s="9">
         <v>8516</v>
       </c>
-      <c r="AJ24" s="9">
+      <c r="AK24" s="9">
         <v>8497</v>
       </c>
-      <c r="AK24" s="31">
+      <c r="AL24" s="31">
         <v>8478</v>
       </c>
-      <c r="AL24" s="33">
+      <c r="AM24" s="33">
         <v>8460</v>
       </c>
-      <c r="AM24" s="33">
+      <c r="AN24" s="33">
         <v>8449</v>
       </c>
-      <c r="AN24" s="33">
+      <c r="AO24" s="33">
         <v>8438</v>
       </c>
-      <c r="AO24" s="33">
+      <c r="AP24" s="33">
         <v>8415</v>
       </c>
-      <c r="AP24" s="8">
+      <c r="AQ24" s="8">
         <v>8398</v>
       </c>
-      <c r="AQ24" s="33">
+      <c r="AR24" s="33">
         <v>8381</v>
       </c>
-      <c r="AR24" s="33">
+      <c r="AS24" s="33">
         <v>8352</v>
       </c>
-      <c r="AS24" s="8">
+      <c r="AT24" s="8">
         <v>8330</v>
       </c>
-      <c r="AT24" s="33">
+      <c r="AU24" s="33">
         <v>8298</v>
       </c>
-      <c r="AU24" s="33">
+      <c r="AV24" s="33">
         <v>8288</v>
       </c>
-      <c r="AV24" s="31">
+      <c r="AW24" s="31">
         <v>8272</v>
       </c>
-      <c r="AW24" s="8">
+      <c r="AX24" s="8">
         <v>8248</v>
       </c>
-      <c r="AX24" s="39">
+      <c r="AY24" s="39">
         <v>8234</v>
       </c>
-      <c r="AY24" s="31">
+      <c r="AZ24" s="31">
         <v>8186</v>
       </c>
-      <c r="AZ24" s="31">
+      <c r="BA24" s="31">
         <v>8162</v>
       </c>
-      <c r="BA24" s="31">
+      <c r="BB24" s="31">
         <v>8151</v>
       </c>
-      <c r="BB24" s="33">
+      <c r="BC24" s="33">
         <v>8120</v>
       </c>
-      <c r="BC24" s="33">
+      <c r="BD24" s="33">
         <v>8103</v>
       </c>
-      <c r="BD24" s="33">
+      <c r="BE24" s="33">
         <v>8097</v>
       </c>
+      <c r="BF24" s="8">
+        <v>8103</v>
+      </c>
     </row>
-    <row r="25" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="11" t="s">
+    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="9">
+      <c r="C25" s="9">
         <v>11722</v>
       </c>
-      <c r="C25" s="9">
+      <c r="D25" s="9">
         <v>11716</v>
       </c>
-      <c r="D25" s="9">
+      <c r="E25" s="9">
         <v>11683</v>
       </c>
-      <c r="E25" s="9">
+      <c r="F25" s="9">
         <v>11667</v>
       </c>
-      <c r="F25" s="9">
+      <c r="G25" s="9">
         <v>11652</v>
       </c>
-      <c r="G25" s="9">
+      <c r="H25" s="9">
         <v>11615</v>
       </c>
-      <c r="H25" s="9">
+      <c r="I25" s="9">
         <v>11593</v>
       </c>
-      <c r="I25" s="9">
+      <c r="J25" s="9">
         <v>11570</v>
       </c>
-      <c r="J25" s="9">
+      <c r="K25" s="9">
         <v>11547</v>
       </c>
-      <c r="K25" s="9">
+      <c r="L25" s="9">
         <v>11465</v>
       </c>
-      <c r="L25" s="9">
+      <c r="M25" s="9">
         <v>11457</v>
       </c>
-      <c r="M25" s="9">
+      <c r="N25" s="9">
         <v>11434</v>
       </c>
-      <c r="N25" s="9">
+      <c r="O25" s="9">
         <v>11414</v>
       </c>
-      <c r="O25" s="9">
+      <c r="P25" s="9">
         <v>11388</v>
       </c>
-      <c r="P25" s="9">
+      <c r="Q25" s="9">
         <v>11384</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="R25" s="9">
         <v>11368</v>
       </c>
-      <c r="R25" s="9">
+      <c r="S25" s="9">
         <v>11362</v>
       </c>
-      <c r="S25" s="9">
+      <c r="T25" s="9">
         <v>11363</v>
       </c>
-      <c r="T25" s="9">
+      <c r="U25" s="9">
         <v>11355</v>
       </c>
-      <c r="U25" s="9">
+      <c r="V25" s="9">
         <v>11334</v>
       </c>
-      <c r="V25" s="9">
+      <c r="W25" s="9">
         <v>11302</v>
       </c>
-      <c r="W25" s="9">
+      <c r="X25" s="9">
         <v>11286</v>
       </c>
-      <c r="X25" s="9">
+      <c r="Y25" s="9">
         <v>11267</v>
       </c>
-      <c r="Y25" s="9">
+      <c r="Z25" s="9">
         <v>11275</v>
       </c>
-      <c r="Z25" s="9">
+      <c r="AA25" s="9">
         <v>11268</v>
       </c>
-      <c r="AA25" s="9">
+      <c r="AB25" s="9">
         <v>11262</v>
       </c>
-      <c r="AB25" s="9">
+      <c r="AC25" s="9">
         <v>11253</v>
       </c>
-      <c r="AC25" s="9">
+      <c r="AD25" s="9">
         <v>11240</v>
       </c>
-      <c r="AD25" s="9">
+      <c r="AE25" s="9">
         <v>11218</v>
       </c>
-      <c r="AE25" s="9">
+      <c r="AF25" s="9">
         <v>11188</v>
       </c>
-      <c r="AF25" s="9">
+      <c r="AG25" s="9">
         <v>11153</v>
       </c>
-      <c r="AG25" s="9">
+      <c r="AH25" s="9">
         <v>11129</v>
       </c>
-      <c r="AH25" s="26">
+      <c r="AI25" s="26">
         <v>11117</v>
       </c>
-      <c r="AI25" s="9">
+      <c r="AJ25" s="9">
         <v>11082</v>
       </c>
-      <c r="AJ25" s="9">
+      <c r="AK25" s="9">
         <v>11037</v>
       </c>
-      <c r="AK25" s="31">
+      <c r="AL25" s="31">
         <v>11013</v>
       </c>
-      <c r="AL25" s="33">
+      <c r="AM25" s="33">
         <v>10985</v>
       </c>
-      <c r="AM25" s="33">
+      <c r="AN25" s="33">
         <v>10949</v>
       </c>
-      <c r="AN25" s="33">
+      <c r="AO25" s="33">
         <v>10926</v>
       </c>
-      <c r="AO25" s="33">
+      <c r="AP25" s="33">
         <v>10913</v>
       </c>
-      <c r="AP25" s="8">
+      <c r="AQ25" s="8">
         <v>10894</v>
       </c>
-      <c r="AQ25" s="33">
+      <c r="AR25" s="33">
         <v>10856</v>
       </c>
-      <c r="AR25" s="33">
+      <c r="AS25" s="33">
         <v>10837</v>
       </c>
-      <c r="AS25" s="8">
+      <c r="AT25" s="8">
         <v>10828</v>
       </c>
-      <c r="AT25" s="33">
+      <c r="AU25" s="33">
         <v>10794</v>
       </c>
-      <c r="AU25" s="33">
+      <c r="AV25" s="33">
         <v>10790</v>
       </c>
-      <c r="AV25" s="31">
+      <c r="AW25" s="31">
         <v>10770</v>
       </c>
-      <c r="AW25" s="8">
+      <c r="AX25" s="8">
         <v>10739</v>
       </c>
-      <c r="AX25" s="39">
+      <c r="AY25" s="39">
         <v>10730</v>
       </c>
-      <c r="AY25" s="31">
+      <c r="AZ25" s="31">
         <v>10708</v>
       </c>
-      <c r="AZ25" s="31">
+      <c r="BA25" s="31">
         <v>10695</v>
       </c>
-      <c r="BA25" s="31">
+      <c r="BB25" s="31">
         <v>10679</v>
       </c>
-      <c r="BB25" s="33">
+      <c r="BC25" s="33">
         <v>10655</v>
       </c>
-      <c r="BC25" s="33">
+      <c r="BD25" s="33">
         <v>10647</v>
       </c>
-      <c r="BD25" s="33">
+      <c r="BE25" s="33">
         <v>10635</v>
       </c>
+      <c r="BF25" s="8">
+        <v>10632</v>
+      </c>
     </row>
-    <row r="26" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="11" t="s">
+    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="9">
+      <c r="C26" s="9">
         <v>7912</v>
       </c>
-      <c r="C26" s="9">
+      <c r="D26" s="9">
         <v>7911</v>
       </c>
-      <c r="D26" s="9">
+      <c r="E26" s="9">
         <v>7895</v>
       </c>
-      <c r="E26" s="9">
+      <c r="F26" s="9">
         <v>7883</v>
       </c>
-      <c r="F26" s="9">
+      <c r="G26" s="9">
         <v>7863</v>
       </c>
-      <c r="G26" s="9">
+      <c r="H26" s="9">
         <v>7862</v>
       </c>
-      <c r="H26" s="9">
+      <c r="I26" s="9">
         <v>7863</v>
       </c>
-      <c r="I26" s="9">
+      <c r="J26" s="9">
         <v>7865</v>
       </c>
-      <c r="J26" s="9">
+      <c r="K26" s="9">
         <v>7847</v>
       </c>
-      <c r="K26" s="9">
+      <c r="L26" s="9">
         <v>7836</v>
       </c>
-      <c r="L26" s="9">
+      <c r="M26" s="9">
         <v>7817</v>
       </c>
-      <c r="M26" s="9">
+      <c r="N26" s="9">
         <v>7796</v>
       </c>
-      <c r="N26" s="9">
+      <c r="O26" s="9">
         <v>7773</v>
       </c>
-      <c r="O26" s="9">
+      <c r="P26" s="9">
         <v>7751</v>
       </c>
-      <c r="P26" s="9">
+      <c r="Q26" s="9">
         <v>7743</v>
       </c>
-      <c r="Q26" s="9">
+      <c r="R26" s="9">
         <v>7738</v>
       </c>
-      <c r="R26" s="9">
+      <c r="S26" s="9">
         <v>7726</v>
       </c>
-      <c r="S26" s="9">
+      <c r="T26" s="9">
         <v>7714</v>
       </c>
-      <c r="T26" s="9">
+      <c r="U26" s="9">
         <v>7703</v>
       </c>
-      <c r="U26" s="9">
+      <c r="V26" s="9">
         <v>7693</v>
       </c>
-      <c r="V26" s="9">
+      <c r="W26" s="9">
         <v>7660</v>
       </c>
-      <c r="W26" s="9">
+      <c r="X26" s="9">
         <v>7651</v>
       </c>
-      <c r="X26" s="9">
+      <c r="Y26" s="9">
         <v>7616</v>
       </c>
-      <c r="Y26" s="9">
+      <c r="Z26" s="9">
         <v>7612</v>
       </c>
-      <c r="Z26" s="9">
+      <c r="AA26" s="9">
         <v>7593</v>
       </c>
-      <c r="AA26" s="9">
+      <c r="AB26" s="9">
         <v>7582</v>
       </c>
-      <c r="AB26" s="9">
+      <c r="AC26" s="9">
         <v>7566</v>
       </c>
-      <c r="AC26" s="9">
+      <c r="AD26" s="9">
         <v>7540</v>
       </c>
-      <c r="AD26" s="9">
+      <c r="AE26" s="9">
         <v>7534</v>
       </c>
-      <c r="AE26" s="9">
+      <c r="AF26" s="9">
         <v>7515</v>
       </c>
-      <c r="AF26" s="9">
+      <c r="AG26" s="9">
         <v>7500</v>
       </c>
-      <c r="AG26" s="9">
+      <c r="AH26" s="9">
         <v>7470</v>
       </c>
-      <c r="AH26" s="26">
+      <c r="AI26" s="26">
         <v>7441</v>
       </c>
-      <c r="AI26" s="9">
+      <c r="AJ26" s="9">
         <v>7431</v>
       </c>
-      <c r="AJ26" s="9">
+      <c r="AK26" s="9">
         <v>7416</v>
       </c>
-      <c r="AK26" s="31">
+      <c r="AL26" s="31">
         <v>7389</v>
       </c>
-      <c r="AL26" s="33">
+      <c r="AM26" s="33">
         <v>7382</v>
       </c>
-      <c r="AM26" s="33">
+      <c r="AN26" s="33">
         <v>7349</v>
       </c>
-      <c r="AN26" s="33">
+      <c r="AO26" s="33">
         <v>7310</v>
       </c>
-      <c r="AO26" s="33">
+      <c r="AP26" s="33">
         <v>7290</v>
       </c>
-      <c r="AP26" s="8">
+      <c r="AQ26" s="8">
         <v>7279</v>
       </c>
-      <c r="AQ26" s="33">
+      <c r="AR26" s="33">
         <v>7261</v>
       </c>
-      <c r="AR26" s="33">
+      <c r="AS26" s="33">
         <v>7246</v>
       </c>
-      <c r="AS26" s="8">
+      <c r="AT26" s="8">
         <v>7205</v>
       </c>
-      <c r="AT26" s="33">
+      <c r="AU26" s="33">
         <v>7191</v>
       </c>
-      <c r="AU26" s="33">
+      <c r="AV26" s="33">
         <v>7179</v>
       </c>
-      <c r="AV26" s="31">
+      <c r="AW26" s="31">
         <v>7171</v>
       </c>
-      <c r="AW26" s="8">
+      <c r="AX26" s="8">
         <v>7147</v>
       </c>
-      <c r="AX26" s="39">
+      <c r="AY26" s="39">
         <v>7129</v>
       </c>
-      <c r="AY26" s="31">
+      <c r="AZ26" s="31">
         <v>7120</v>
       </c>
-      <c r="AZ26" s="31">
+      <c r="BA26" s="31">
         <v>7107</v>
       </c>
-      <c r="BA26" s="31">
+      <c r="BB26" s="31">
         <v>7105</v>
       </c>
-      <c r="BB26" s="33">
+      <c r="BC26" s="33">
         <v>7115</v>
       </c>
-      <c r="BC26" s="33">
+      <c r="BD26" s="33">
         <v>7095</v>
       </c>
-      <c r="BD26" s="33">
+      <c r="BE26" s="33">
         <v>7064</v>
       </c>
+      <c r="BF26" s="8">
+        <v>7076</v>
+      </c>
     </row>
-    <row r="27" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="11" t="s">
+    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="9">
+      <c r="C27" s="9">
         <v>12102</v>
       </c>
-      <c r="C27" s="9">
+      <c r="D27" s="9">
         <v>12083</v>
       </c>
-      <c r="D27" s="9">
+      <c r="E27" s="9">
         <v>12058</v>
       </c>
-      <c r="E27" s="9">
+      <c r="F27" s="9">
         <v>12053</v>
       </c>
-      <c r="F27" s="9">
+      <c r="G27" s="9">
         <v>12034</v>
       </c>
-      <c r="G27" s="9">
+      <c r="H27" s="9">
         <v>12024</v>
       </c>
-      <c r="H27" s="9">
+      <c r="I27" s="9">
         <v>12022</v>
       </c>
-      <c r="I27" s="9">
+      <c r="J27" s="9">
         <v>12019</v>
       </c>
-      <c r="J27" s="9">
+      <c r="K27" s="9">
         <v>12011</v>
       </c>
-      <c r="K27" s="9">
+      <c r="L27" s="9">
         <v>12000</v>
       </c>
-      <c r="L27" s="9">
+      <c r="M27" s="9">
         <v>11989</v>
       </c>
-      <c r="M27" s="9">
+      <c r="N27" s="9">
         <v>11973</v>
       </c>
-      <c r="N27" s="9">
+      <c r="O27" s="9">
         <v>11956</v>
       </c>
-      <c r="O27" s="9">
+      <c r="P27" s="9">
         <v>11946</v>
       </c>
-      <c r="P27" s="9">
+      <c r="Q27" s="9">
         <v>11930</v>
       </c>
-      <c r="Q27" s="9">
+      <c r="R27" s="9">
         <v>11920</v>
       </c>
-      <c r="R27" s="9">
+      <c r="S27" s="9">
         <v>11911</v>
       </c>
-      <c r="S27" s="9">
+      <c r="T27" s="9">
         <v>11920</v>
       </c>
-      <c r="T27" s="9">
+      <c r="U27" s="9">
         <v>11903</v>
       </c>
-      <c r="U27" s="9">
+      <c r="V27" s="9">
         <v>11865</v>
       </c>
-      <c r="V27" s="9">
+      <c r="W27" s="9">
         <v>11830</v>
       </c>
-      <c r="W27" s="9">
+      <c r="X27" s="9">
         <v>11824</v>
       </c>
-      <c r="X27" s="9">
+      <c r="Y27" s="9">
         <v>11811</v>
       </c>
-      <c r="Y27" s="9">
+      <c r="Z27" s="9">
         <v>11782</v>
       </c>
-      <c r="Z27" s="9">
+      <c r="AA27" s="9">
         <v>11762</v>
       </c>
-      <c r="AA27" s="9">
+      <c r="AB27" s="9">
         <v>11735</v>
       </c>
-      <c r="AB27" s="9">
+      <c r="AC27" s="9">
         <v>11717</v>
       </c>
-      <c r="AC27" s="9">
+      <c r="AD27" s="9">
         <v>11710</v>
       </c>
-      <c r="AD27" s="9">
+      <c r="AE27" s="9">
         <v>11697</v>
       </c>
-      <c r="AE27" s="9">
+      <c r="AF27" s="9">
         <v>11683</v>
       </c>
-      <c r="AF27" s="9">
+      <c r="AG27" s="9">
         <v>11675</v>
       </c>
-      <c r="AG27" s="9">
+      <c r="AH27" s="9">
         <v>11654</v>
       </c>
-      <c r="AH27" s="26">
+      <c r="AI27" s="26">
         <v>11648</v>
       </c>
-      <c r="AI27" s="9">
+      <c r="AJ27" s="9">
         <v>11629</v>
       </c>
-      <c r="AJ27" s="9">
+      <c r="AK27" s="9">
         <v>11601</v>
       </c>
-      <c r="AK27" s="31">
+      <c r="AL27" s="31">
         <v>11574</v>
       </c>
-      <c r="AL27" s="33">
+      <c r="AM27" s="33">
         <v>11566</v>
       </c>
-      <c r="AM27" s="33">
+      <c r="AN27" s="33">
         <v>11547</v>
       </c>
-      <c r="AN27" s="33">
+      <c r="AO27" s="33">
         <v>11543</v>
       </c>
-      <c r="AO27" s="33">
+      <c r="AP27" s="33">
         <v>11524</v>
       </c>
-      <c r="AP27" s="8">
+      <c r="AQ27" s="8">
         <v>11503</v>
       </c>
-      <c r="AQ27" s="33">
+      <c r="AR27" s="33">
         <v>11475</v>
       </c>
-      <c r="AR27" s="33">
+      <c r="AS27" s="33">
         <v>11434</v>
       </c>
-      <c r="AS27" s="8">
+      <c r="AT27" s="8">
         <v>11420</v>
       </c>
-      <c r="AT27" s="33">
+      <c r="AU27" s="33">
         <v>11409</v>
       </c>
-      <c r="AU27" s="33">
+      <c r="AV27" s="33">
         <v>11391</v>
       </c>
-      <c r="AV27" s="31">
+      <c r="AW27" s="31">
         <v>11383</v>
       </c>
-      <c r="AW27" s="8">
+      <c r="AX27" s="8">
         <v>11369</v>
       </c>
-      <c r="AX27" s="39">
+      <c r="AY27" s="39">
         <v>11341</v>
       </c>
-      <c r="AY27" s="31">
+      <c r="AZ27" s="31">
         <v>11330</v>
       </c>
-      <c r="AZ27" s="31">
+      <c r="BA27" s="31">
         <v>11303</v>
       </c>
-      <c r="BA27" s="31">
+      <c r="BB27" s="31">
         <v>11297</v>
       </c>
-      <c r="BB27" s="33">
+      <c r="BC27" s="33">
         <v>11267</v>
       </c>
-      <c r="BC27" s="33">
+      <c r="BD27" s="33">
         <v>11251</v>
       </c>
-      <c r="BD27" s="33">
+      <c r="BE27" s="33">
         <v>11233</v>
       </c>
+      <c r="BF27" s="8">
+        <v>11216</v>
+      </c>
     </row>
-    <row r="28" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="46" t="s">
+    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C28" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="46"/>
-[...52 lines deleted...]
-      <c r="BD28" s="46"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="81"/>
+      <c r="H28" s="81"/>
+      <c r="I28" s="81"/>
+      <c r="J28" s="81"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="81"/>
+      <c r="M28" s="81"/>
+      <c r="N28" s="81"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
+      <c r="T28" s="81"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="81"/>
+      <c r="W28" s="81"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="81"/>
+      <c r="Z28" s="81"/>
+      <c r="AA28" s="81"/>
+      <c r="AB28" s="81"/>
+      <c r="AC28" s="81"/>
+      <c r="AD28" s="81"/>
+      <c r="AE28" s="81"/>
+      <c r="AF28" s="81"/>
+      <c r="AG28" s="81"/>
+      <c r="AH28" s="81"/>
+      <c r="AI28" s="81"/>
+      <c r="AJ28" s="81"/>
+      <c r="AK28" s="81"/>
+      <c r="AL28" s="81"/>
+      <c r="AM28" s="81"/>
+      <c r="AN28" s="81"/>
+      <c r="AO28" s="81"/>
+      <c r="AP28" s="81"/>
+      <c r="AQ28" s="81"/>
+      <c r="AR28" s="81"/>
+      <c r="AS28" s="81"/>
+      <c r="AT28" s="81"/>
+      <c r="AU28" s="81"/>
+      <c r="AV28" s="81"/>
+      <c r="AW28" s="81"/>
+      <c r="AX28" s="81"/>
+      <c r="AY28" s="81"/>
+      <c r="AZ28" s="81"/>
+      <c r="BA28" s="81"/>
+      <c r="BB28" s="81"/>
+      <c r="BC28" s="81"/>
+      <c r="BD28" s="81"/>
+      <c r="BE28" s="81"/>
+      <c r="BF28" s="81"/>
     </row>
-    <row r="29" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="7" t="s">
+    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="9">
+      <c r="C29" s="9">
         <v>432347</v>
       </c>
-      <c r="C29" s="9">
+      <c r="D29" s="9">
         <v>432074</v>
       </c>
-      <c r="D29" s="9">
+      <c r="E29" s="9">
         <v>431608</v>
       </c>
-      <c r="E29" s="9">
+      <c r="F29" s="9">
         <v>431433</v>
       </c>
-      <c r="F29" s="9">
+      <c r="G29" s="9">
         <v>431186</v>
       </c>
-      <c r="G29" s="9">
+      <c r="H29" s="9">
         <v>431039</v>
       </c>
-      <c r="H29" s="9">
+      <c r="I29" s="9">
         <v>430821</v>
       </c>
-      <c r="I29" s="9">
+      <c r="J29" s="9">
         <v>430544</v>
       </c>
-      <c r="J29" s="9">
+      <c r="K29" s="9">
         <v>430271</v>
       </c>
-      <c r="K29" s="9">
+      <c r="L29" s="9">
         <v>430238</v>
       </c>
-      <c r="L29" s="9">
+      <c r="M29" s="9">
         <v>430097</v>
       </c>
-      <c r="M29" s="9">
+      <c r="N29" s="9">
         <v>429974</v>
       </c>
-      <c r="N29" s="9">
+      <c r="O29" s="9">
         <v>429960</v>
       </c>
-      <c r="O29" s="9">
+      <c r="P29" s="9">
         <v>429819</v>
       </c>
-      <c r="P29" s="9">
+      <c r="Q29" s="9">
         <v>429781</v>
       </c>
-      <c r="Q29" s="9">
+      <c r="R29" s="9">
         <v>429661</v>
       </c>
-      <c r="R29" s="9">
+      <c r="S29" s="9">
         <v>429617</v>
       </c>
-      <c r="S29" s="9">
+      <c r="T29" s="9">
         <v>429625</v>
       </c>
-      <c r="T29" s="9">
+      <c r="U29" s="9">
         <v>429427</v>
       </c>
-      <c r="U29" s="9">
+      <c r="V29" s="9">
         <v>429111</v>
       </c>
-      <c r="V29" s="9">
+      <c r="W29" s="9">
         <v>428799</v>
       </c>
-      <c r="W29" s="9">
+      <c r="X29" s="9">
         <v>428613</v>
       </c>
-      <c r="X29" s="9">
+      <c r="Y29" s="9">
         <v>428595</v>
       </c>
-      <c r="Y29" s="9">
+      <c r="Z29" s="9">
         <v>428544</v>
       </c>
-      <c r="Z29" s="9">
+      <c r="AA29" s="9">
         <v>428379</v>
       </c>
-      <c r="AA29" s="9">
+      <c r="AB29" s="9">
         <v>428103</v>
       </c>
-      <c r="AB29" s="9">
+      <c r="AC29" s="9">
         <v>428037</v>
       </c>
-      <c r="AC29" s="9">
+      <c r="AD29" s="9">
         <v>427829</v>
       </c>
-      <c r="AD29" s="9">
+      <c r="AE29" s="9">
         <v>427787</v>
       </c>
-      <c r="AE29" s="9">
+      <c r="AF29" s="9">
         <v>427603</v>
       </c>
-      <c r="AF29" s="9">
+      <c r="AG29" s="9">
         <v>427390</v>
       </c>
-      <c r="AG29" s="9">
+      <c r="AH29" s="9">
         <v>427207</v>
       </c>
-      <c r="AH29" s="23">
+      <c r="AI29" s="23">
         <v>426962</v>
       </c>
-      <c r="AI29" s="9">
+      <c r="AJ29" s="9">
         <v>426656</v>
       </c>
-      <c r="AJ29" s="9">
+      <c r="AK29" s="9">
         <v>426409</v>
       </c>
-      <c r="AK29" s="31">
+      <c r="AL29" s="31">
         <v>426223</v>
       </c>
-      <c r="AL29" s="8">
+      <c r="AM29" s="8">
         <v>426107</v>
       </c>
-      <c r="AM29" s="8">
+      <c r="AN29" s="8">
         <v>425904</v>
       </c>
-      <c r="AN29" s="8">
+      <c r="AO29" s="8">
         <v>425776</v>
       </c>
-      <c r="AO29" s="8">
+      <c r="AP29" s="8">
         <v>425661</v>
       </c>
-      <c r="AP29" s="8">
+      <c r="AQ29" s="8">
         <v>425586</v>
       </c>
-      <c r="AQ29" s="8">
+      <c r="AR29" s="8">
         <v>425396</v>
       </c>
-      <c r="AR29" s="8">
+      <c r="AS29" s="8">
         <v>425054</v>
       </c>
-      <c r="AS29" s="8">
+      <c r="AT29" s="8">
         <v>424822</v>
       </c>
-      <c r="AT29" s="8">
+      <c r="AU29" s="8">
         <v>424512</v>
       </c>
-      <c r="AU29" s="8">
+      <c r="AV29" s="8">
         <v>424272</v>
       </c>
-      <c r="AV29" s="31">
+      <c r="AW29" s="31">
         <v>424011</v>
       </c>
-      <c r="AW29" s="8">
+      <c r="AX29" s="8">
         <v>423898</v>
       </c>
-      <c r="AX29" s="33">
+      <c r="AY29" s="33">
         <v>423719</v>
       </c>
-      <c r="AY29" s="8">
+      <c r="AZ29" s="8">
         <v>423604</v>
       </c>
-      <c r="AZ29" s="31">
+      <c r="BA29" s="31">
         <v>423503</v>
       </c>
-      <c r="BA29" s="8">
+      <c r="BB29" s="8">
         <v>423332</v>
       </c>
-      <c r="BB29" s="23">
+      <c r="BC29" s="23">
         <v>423182</v>
       </c>
-      <c r="BC29" s="8">
+      <c r="BD29" s="8">
         <v>422924</v>
       </c>
-      <c r="BD29" s="8">
+      <c r="BE29" s="8">
         <v>422753</v>
       </c>
+      <c r="BF29" s="8">
+        <v>422459</v>
+      </c>
     </row>
-    <row r="30" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="11" t="s">
+    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="9">
+      <c r="C30" s="9">
         <v>140489</v>
       </c>
-      <c r="C30" s="9">
+      <c r="D30" s="9">
         <v>140577</v>
       </c>
-      <c r="D30" s="9">
+      <c r="E30" s="9">
         <v>140622</v>
       </c>
-      <c r="E30" s="9">
+      <c r="F30" s="9">
         <v>140662</v>
       </c>
-      <c r="F30" s="9">
+      <c r="G30" s="9">
         <v>140760</v>
       </c>
-      <c r="G30" s="9">
+      <c r="H30" s="9">
         <v>140787</v>
       </c>
-      <c r="H30" s="9">
+      <c r="I30" s="9">
         <v>140950</v>
       </c>
-      <c r="I30" s="9">
+      <c r="J30" s="9">
         <v>141066</v>
       </c>
-      <c r="J30" s="9">
+      <c r="K30" s="9">
         <v>141222</v>
       </c>
-      <c r="K30" s="9">
+      <c r="L30" s="9">
         <v>141435</v>
       </c>
-      <c r="L30" s="9">
+      <c r="M30" s="9">
         <v>141575</v>
       </c>
-      <c r="M30" s="9">
+      <c r="N30" s="9">
         <v>141781</v>
       </c>
-      <c r="N30" s="9">
+      <c r="O30" s="9">
         <v>141896</v>
       </c>
-      <c r="O30" s="9">
+      <c r="P30" s="9">
         <v>142032</v>
       </c>
-      <c r="P30" s="9">
+      <c r="Q30" s="9">
         <v>142128</v>
       </c>
-      <c r="Q30" s="9">
+      <c r="R30" s="9">
         <v>142185</v>
       </c>
-      <c r="R30" s="9">
+      <c r="S30" s="9">
         <v>142336</v>
       </c>
-      <c r="S30" s="9">
+      <c r="T30" s="9">
         <v>142457</v>
       </c>
-      <c r="T30" s="9">
+      <c r="U30" s="9">
         <v>142637</v>
       </c>
-      <c r="U30" s="9">
+      <c r="V30" s="9">
         <v>142842</v>
       </c>
-      <c r="V30" s="9">
+      <c r="W30" s="9">
         <v>143056</v>
       </c>
-      <c r="W30" s="9">
+      <c r="X30" s="9">
         <v>143153</v>
       </c>
-      <c r="X30" s="9">
+      <c r="Y30" s="9">
         <v>143381</v>
       </c>
-      <c r="Y30" s="9">
+      <c r="Z30" s="9">
         <v>143543</v>
       </c>
-      <c r="Z30" s="9">
+      <c r="AA30" s="9">
         <v>143706</v>
       </c>
-      <c r="AA30" s="9">
+      <c r="AB30" s="9">
         <v>143846</v>
       </c>
-      <c r="AB30" s="9">
+      <c r="AC30" s="9">
         <v>144082</v>
       </c>
-      <c r="AC30" s="9">
+      <c r="AD30" s="9">
         <v>144241</v>
       </c>
-      <c r="AD30" s="9">
+      <c r="AE30" s="9">
         <v>144378</v>
       </c>
-      <c r="AE30" s="9">
+      <c r="AF30" s="9">
         <v>144439</v>
       </c>
-      <c r="AF30" s="9">
+      <c r="AG30" s="9">
         <v>144622</v>
       </c>
-      <c r="AG30" s="9">
+      <c r="AH30" s="9">
         <v>144904</v>
       </c>
-      <c r="AH30" s="23">
+      <c r="AI30" s="23">
         <v>145208</v>
       </c>
-      <c r="AI30" s="9">
+      <c r="AJ30" s="9">
         <v>145387</v>
       </c>
-      <c r="AJ30" s="9">
+      <c r="AK30" s="9">
         <v>145652</v>
       </c>
-      <c r="AK30" s="31">
+      <c r="AL30" s="31">
         <v>145872</v>
       </c>
-      <c r="AL30" s="8">
+      <c r="AM30" s="8">
         <v>146153</v>
       </c>
-      <c r="AM30" s="8">
+      <c r="AN30" s="8">
         <v>146430</v>
       </c>
-      <c r="AN30" s="8">
+      <c r="AO30" s="8">
         <v>146620</v>
       </c>
-      <c r="AO30" s="8">
+      <c r="AP30" s="8">
         <v>146758</v>
       </c>
-      <c r="AP30" s="8">
+      <c r="AQ30" s="8">
         <v>146931</v>
       </c>
-      <c r="AQ30" s="8">
+      <c r="AR30" s="8">
         <v>147110</v>
       </c>
-      <c r="AR30" s="8">
+      <c r="AS30" s="8">
         <v>147254</v>
       </c>
-      <c r="AS30" s="8">
+      <c r="AT30" s="8">
         <v>147382</v>
       </c>
-      <c r="AT30" s="8">
+      <c r="AU30" s="8">
         <v>147587</v>
       </c>
-      <c r="AU30" s="8">
+      <c r="AV30" s="8">
         <v>147779</v>
       </c>
-      <c r="AV30" s="31">
+      <c r="AW30" s="31">
         <v>147895</v>
       </c>
-      <c r="AW30" s="8">
+      <c r="AX30" s="8">
         <v>148061</v>
       </c>
-      <c r="AX30" s="33">
+      <c r="AY30" s="33">
         <v>148256</v>
       </c>
-      <c r="AY30" s="8">
+      <c r="AZ30" s="8">
         <v>148419</v>
       </c>
-      <c r="AZ30" s="31">
+      <c r="BA30" s="31">
         <v>148516</v>
       </c>
-      <c r="BA30" s="8">
+      <c r="BB30" s="8">
         <v>148596</v>
       </c>
-      <c r="BB30" s="23">
+      <c r="BC30" s="23">
         <v>148711</v>
       </c>
-      <c r="BC30" s="8">
+      <c r="BD30" s="8">
         <v>148767</v>
       </c>
-      <c r="BD30" s="8">
+      <c r="BE30" s="8">
         <v>148976</v>
       </c>
+      <c r="BF30" s="8">
+        <v>149115</v>
+      </c>
     </row>
-    <row r="31" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="11" t="s">
+    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="9">
+      <c r="C31" s="9">
         <v>19682</v>
       </c>
-      <c r="C31" s="9">
+      <c r="D31" s="9">
         <v>19664</v>
       </c>
-      <c r="D31" s="9">
+      <c r="E31" s="9">
         <v>19626</v>
       </c>
-      <c r="E31" s="9">
+      <c r="F31" s="9">
         <v>19612</v>
       </c>
-      <c r="F31" s="9">
+      <c r="G31" s="9">
         <v>19586</v>
       </c>
-      <c r="G31" s="9">
+      <c r="H31" s="9">
         <v>19579</v>
       </c>
-      <c r="H31" s="9">
+      <c r="I31" s="9">
         <v>19559</v>
       </c>
-      <c r="I31" s="9">
+      <c r="J31" s="9">
         <v>19537</v>
       </c>
-      <c r="J31" s="9">
+      <c r="K31" s="9">
         <v>19478</v>
       </c>
-      <c r="K31" s="9">
+      <c r="L31" s="9">
         <v>19446</v>
       </c>
-      <c r="L31" s="9">
+      <c r="M31" s="9">
         <v>19420</v>
       </c>
-      <c r="M31" s="9">
+      <c r="N31" s="9">
         <v>19384</v>
       </c>
-      <c r="N31" s="9">
+      <c r="O31" s="9">
         <v>19389</v>
       </c>
-      <c r="O31" s="9">
+      <c r="P31" s="9">
         <v>19358</v>
       </c>
-      <c r="P31" s="9">
+      <c r="Q31" s="9">
         <v>19352</v>
       </c>
-      <c r="Q31" s="9">
+      <c r="R31" s="9">
         <v>19336</v>
       </c>
-      <c r="R31" s="9">
+      <c r="S31" s="9">
         <v>19334</v>
       </c>
-      <c r="S31" s="9">
+      <c r="T31" s="9">
         <v>19347</v>
       </c>
-      <c r="T31" s="9">
+      <c r="U31" s="9">
         <v>19324</v>
       </c>
-      <c r="U31" s="9">
+      <c r="V31" s="9">
         <v>19304</v>
       </c>
-      <c r="V31" s="9">
+      <c r="W31" s="9">
         <v>19241</v>
       </c>
-      <c r="W31" s="9">
+      <c r="X31" s="9">
         <v>19203</v>
       </c>
-      <c r="X31" s="9">
+      <c r="Y31" s="9">
         <v>19195</v>
       </c>
-      <c r="Y31" s="9">
+      <c r="Z31" s="9">
         <v>19196</v>
       </c>
-      <c r="Z31" s="9">
+      <c r="AA31" s="9">
         <v>19174</v>
       </c>
-      <c r="AA31" s="9">
+      <c r="AB31" s="9">
         <v>19177</v>
       </c>
-      <c r="AB31" s="9">
+      <c r="AC31" s="9">
         <v>19133</v>
       </c>
-      <c r="AC31" s="9">
+      <c r="AD31" s="9">
         <v>19119</v>
       </c>
-      <c r="AD31" s="9">
+      <c r="AE31" s="9">
         <v>19099</v>
       </c>
-      <c r="AE31" s="9">
+      <c r="AF31" s="9">
         <v>19079</v>
       </c>
-      <c r="AF31" s="9">
+      <c r="AG31" s="9">
         <v>19035</v>
       </c>
-      <c r="AG31" s="9">
+      <c r="AH31" s="9">
         <v>18965</v>
       </c>
-      <c r="AH31" s="23">
+      <c r="AI31" s="23">
         <v>18914</v>
       </c>
-      <c r="AI31" s="9">
+      <c r="AJ31" s="9">
         <v>18869</v>
       </c>
-      <c r="AJ31" s="9">
+      <c r="AK31" s="9">
         <v>18799</v>
       </c>
-      <c r="AK31" s="31">
+      <c r="AL31" s="31">
         <v>18764</v>
       </c>
-      <c r="AL31" s="8">
+      <c r="AM31" s="8">
         <v>18726</v>
       </c>
-      <c r="AM31" s="8">
+      <c r="AN31" s="8">
         <v>18687</v>
       </c>
-      <c r="AN31" s="8">
+      <c r="AO31" s="8">
         <v>18650</v>
       </c>
-      <c r="AO31" s="8">
+      <c r="AP31" s="8">
         <v>18610</v>
       </c>
-      <c r="AP31" s="8">
+      <c r="AQ31" s="8">
         <v>18593</v>
       </c>
-      <c r="AQ31" s="8">
+      <c r="AR31" s="8">
         <v>18547</v>
       </c>
-      <c r="AR31" s="8">
+      <c r="AS31" s="8">
         <v>18519</v>
       </c>
-      <c r="AS31" s="8">
+      <c r="AT31" s="8">
         <v>18473</v>
       </c>
-      <c r="AT31" s="8">
+      <c r="AU31" s="8">
         <v>18398</v>
       </c>
-      <c r="AU31" s="8">
+      <c r="AV31" s="8">
         <v>18358</v>
       </c>
-      <c r="AV31" s="31">
+      <c r="AW31" s="31">
         <v>18291</v>
       </c>
-      <c r="AW31" s="8">
+      <c r="AX31" s="8">
         <v>18250</v>
       </c>
-      <c r="AX31" s="33">
+      <c r="AY31" s="33">
         <v>18257</v>
       </c>
-      <c r="AY31" s="8">
+      <c r="AZ31" s="8">
         <v>18245</v>
       </c>
-      <c r="AZ31" s="31">
+      <c r="BA31" s="31">
         <v>18241</v>
       </c>
-      <c r="BA31" s="8">
+      <c r="BB31" s="8">
         <v>18203</v>
       </c>
-      <c r="BB31" s="23">
+      <c r="BC31" s="23">
         <v>18200</v>
       </c>
-      <c r="BC31" s="8">
+      <c r="BD31" s="8">
         <v>18175</v>
       </c>
-      <c r="BD31" s="8">
+      <c r="BE31" s="8">
         <v>18154</v>
       </c>
+      <c r="BF31" s="8">
+        <v>18099</v>
+      </c>
     </row>
-    <row r="32" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A32" s="11" t="s">
+    <row r="32" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="9">
+      <c r="C32" s="9">
         <v>18725</v>
       </c>
-      <c r="C32" s="9">
+      <c r="D32" s="9">
         <v>18696</v>
       </c>
-      <c r="D32" s="9">
+      <c r="E32" s="9">
         <v>18664</v>
       </c>
-      <c r="E32" s="9">
+      <c r="F32" s="9">
         <v>18630</v>
       </c>
-      <c r="F32" s="9">
+      <c r="G32" s="9">
         <v>18609</v>
       </c>
-      <c r="G32" s="9">
+      <c r="H32" s="9">
         <v>18566</v>
       </c>
-      <c r="H32" s="9">
+      <c r="I32" s="9">
         <v>18540</v>
       </c>
-      <c r="I32" s="9">
+      <c r="J32" s="9">
         <v>18520</v>
       </c>
-      <c r="J32" s="9">
+      <c r="K32" s="9">
         <v>18505</v>
       </c>
-      <c r="K32" s="9">
+      <c r="L32" s="9">
         <v>18472</v>
       </c>
-      <c r="L32" s="9">
+      <c r="M32" s="9">
         <v>18468</v>
       </c>
-      <c r="M32" s="9">
+      <c r="N32" s="9">
         <v>18473</v>
       </c>
-      <c r="N32" s="9">
+      <c r="O32" s="9">
         <v>18487</v>
       </c>
-      <c r="O32" s="9">
+      <c r="P32" s="9">
         <v>18502</v>
       </c>
-      <c r="P32" s="9">
+      <c r="Q32" s="9">
         <v>18490</v>
       </c>
-      <c r="Q32" s="9">
+      <c r="R32" s="9">
         <v>18465</v>
       </c>
-      <c r="R32" s="9">
+      <c r="S32" s="9">
         <v>18461</v>
       </c>
-      <c r="S32" s="9">
+      <c r="T32" s="9">
         <v>18454</v>
       </c>
-      <c r="T32" s="9">
+      <c r="U32" s="9">
         <v>18451</v>
       </c>
-      <c r="U32" s="9">
+      <c r="V32" s="9">
         <v>18449</v>
       </c>
-      <c r="V32" s="9">
+      <c r="W32" s="9">
         <v>18426</v>
       </c>
-      <c r="W32" s="9">
+      <c r="X32" s="9">
         <v>18409</v>
       </c>
-      <c r="X32" s="9">
+      <c r="Y32" s="9">
         <v>18421</v>
       </c>
-      <c r="Y32" s="9">
+      <c r="Z32" s="9">
         <v>18400</v>
       </c>
-      <c r="Z32" s="9">
+      <c r="AA32" s="9">
         <v>18397</v>
       </c>
-      <c r="AA32" s="9">
+      <c r="AB32" s="9">
         <v>18388</v>
       </c>
-      <c r="AB32" s="9">
+      <c r="AC32" s="9">
         <v>18395</v>
       </c>
-      <c r="AC32" s="9">
+      <c r="AD32" s="9">
         <v>18386</v>
       </c>
-      <c r="AD32" s="9">
+      <c r="AE32" s="9">
         <v>18381</v>
       </c>
-      <c r="AE32" s="9">
+      <c r="AF32" s="9">
         <v>18359</v>
       </c>
-      <c r="AF32" s="9">
+      <c r="AG32" s="9">
         <v>18352</v>
       </c>
-      <c r="AG32" s="9">
+      <c r="AH32" s="9">
         <v>18337</v>
       </c>
-      <c r="AH32" s="23">
+      <c r="AI32" s="23">
         <v>18323</v>
       </c>
-      <c r="AI32" s="9">
+      <c r="AJ32" s="9">
         <v>18325</v>
       </c>
-      <c r="AJ32" s="9">
+      <c r="AK32" s="9">
         <v>18317</v>
       </c>
-      <c r="AK32" s="31">
+      <c r="AL32" s="31">
         <v>18299</v>
       </c>
-      <c r="AL32" s="8">
+      <c r="AM32" s="8">
         <v>18291</v>
-      </c>
-[...1 lines deleted...]
-        <v>18280</v>
       </c>
       <c r="AN32" s="8">
         <v>18280</v>
       </c>
       <c r="AO32" s="8">
+        <v>18280</v>
+      </c>
+      <c r="AP32" s="8">
         <v>18296</v>
       </c>
-      <c r="AP32" s="8">
+      <c r="AQ32" s="8">
         <v>18315</v>
       </c>
-      <c r="AQ32" s="8">
+      <c r="AR32" s="8">
         <v>18287</v>
       </c>
-      <c r="AR32" s="8">
+      <c r="AS32" s="8">
         <v>18274</v>
       </c>
-      <c r="AS32" s="8">
+      <c r="AT32" s="8">
         <v>18280</v>
       </c>
-      <c r="AT32" s="8">
+      <c r="AU32" s="8">
         <v>18283</v>
       </c>
-      <c r="AU32" s="8">
+      <c r="AV32" s="8">
         <v>18248</v>
       </c>
-      <c r="AV32" s="31">
+      <c r="AW32" s="31">
         <v>18234</v>
       </c>
-      <c r="AW32" s="8">
+      <c r="AX32" s="8">
         <v>18211</v>
       </c>
-      <c r="AX32" s="33">
+      <c r="AY32" s="33">
         <v>18201</v>
       </c>
-      <c r="AY32" s="8">
+      <c r="AZ32" s="8">
         <v>18193</v>
       </c>
-      <c r="AZ32" s="31">
+      <c r="BA32" s="31">
         <v>18177</v>
       </c>
-      <c r="BA32" s="8">
+      <c r="BB32" s="8">
         <v>18189</v>
       </c>
-      <c r="BB32" s="23">
+      <c r="BC32" s="23">
         <v>18194</v>
       </c>
-      <c r="BC32" s="8">
+      <c r="BD32" s="8">
         <v>18188</v>
       </c>
-      <c r="BD32" s="8">
+      <c r="BE32" s="8">
         <v>18175</v>
       </c>
+      <c r="BF32" s="8">
+        <v>18142</v>
+      </c>
     </row>
-    <row r="33" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="11" t="s">
+    <row r="33" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="9">
+      <c r="C33" s="9">
         <v>65042</v>
       </c>
-      <c r="C33" s="9">
+      <c r="D33" s="9">
         <v>65028</v>
       </c>
-      <c r="D33" s="9">
+      <c r="E33" s="9">
         <v>64892</v>
       </c>
-      <c r="E33" s="9">
+      <c r="F33" s="9">
         <v>64873</v>
       </c>
-      <c r="F33" s="9">
+      <c r="G33" s="9">
         <v>64846</v>
       </c>
-      <c r="G33" s="9">
+      <c r="H33" s="9">
         <v>65050</v>
       </c>
-      <c r="H33" s="9">
+      <c r="I33" s="9">
         <v>64993</v>
       </c>
-      <c r="I33" s="9">
+      <c r="J33" s="9">
         <v>64940</v>
       </c>
-      <c r="J33" s="9">
+      <c r="K33" s="9">
         <v>64922</v>
       </c>
-      <c r="K33" s="9">
+      <c r="L33" s="9">
         <v>65060</v>
       </c>
-      <c r="L33" s="9">
+      <c r="M33" s="9">
         <v>65027</v>
       </c>
-      <c r="M33" s="9">
+      <c r="N33" s="9">
         <v>65012</v>
       </c>
-      <c r="N33" s="9">
+      <c r="O33" s="9">
         <v>65049</v>
       </c>
-      <c r="O33" s="9">
+      <c r="P33" s="9">
         <v>65005</v>
       </c>
-      <c r="P33" s="9">
+      <c r="Q33" s="9">
         <v>64988</v>
       </c>
-      <c r="Q33" s="9">
+      <c r="R33" s="9">
         <v>64971</v>
       </c>
-      <c r="R33" s="9">
+      <c r="S33" s="9">
         <v>64913</v>
       </c>
-      <c r="S33" s="9">
+      <c r="T33" s="9">
         <v>64902</v>
       </c>
-      <c r="T33" s="9">
+      <c r="U33" s="9">
         <v>64844</v>
       </c>
-      <c r="U33" s="9">
+      <c r="V33" s="9">
         <v>64752</v>
       </c>
-      <c r="V33" s="9">
+      <c r="W33" s="9">
         <v>64699</v>
       </c>
-      <c r="W33" s="9">
+      <c r="X33" s="9">
         <v>64681</v>
       </c>
-      <c r="X33" s="9">
+      <c r="Y33" s="9">
         <v>64722</v>
       </c>
-      <c r="Y33" s="9">
+      <c r="Z33" s="9">
         <v>64743</v>
       </c>
-      <c r="Z33" s="9">
+      <c r="AA33" s="9">
         <v>64756</v>
       </c>
-      <c r="AA33" s="9">
+      <c r="AB33" s="9">
         <v>64716</v>
       </c>
-      <c r="AB33" s="9">
+      <c r="AC33" s="9">
         <v>64710</v>
       </c>
-      <c r="AC33" s="9">
+      <c r="AD33" s="9">
         <v>64667</v>
       </c>
-      <c r="AD33" s="9">
+      <c r="AE33" s="9">
         <v>64669</v>
       </c>
-      <c r="AE33" s="9">
+      <c r="AF33" s="9">
         <v>64672</v>
       </c>
-      <c r="AF33" s="9">
+      <c r="AG33" s="9">
         <v>64648</v>
       </c>
-      <c r="AG33" s="9">
+      <c r="AH33" s="9">
         <v>64655</v>
       </c>
-      <c r="AH33" s="23">
+      <c r="AI33" s="23">
         <v>64612</v>
       </c>
-      <c r="AI33" s="9">
+      <c r="AJ33" s="9">
         <v>64571</v>
       </c>
-      <c r="AJ33" s="9">
+      <c r="AK33" s="9">
         <v>64576</v>
       </c>
-      <c r="AK33" s="31">
+      <c r="AL33" s="31">
         <v>64628</v>
       </c>
-      <c r="AL33" s="8">
+      <c r="AM33" s="8">
         <v>64695</v>
       </c>
-      <c r="AM33" s="8">
+      <c r="AN33" s="8">
         <v>64691</v>
       </c>
-      <c r="AN33" s="8">
+      <c r="AO33" s="8">
         <v>64682</v>
       </c>
-      <c r="AO33" s="8">
+      <c r="AP33" s="8">
         <v>64693</v>
       </c>
-      <c r="AP33" s="8">
+      <c r="AQ33" s="8">
         <v>64705</v>
       </c>
-      <c r="AQ33" s="8">
+      <c r="AR33" s="8">
         <v>64712</v>
       </c>
-      <c r="AR33" s="8">
+      <c r="AS33" s="8">
         <v>64679</v>
       </c>
-      <c r="AS33" s="8">
+      <c r="AT33" s="8">
         <v>64720</v>
       </c>
-      <c r="AT33" s="8">
+      <c r="AU33" s="8">
         <v>64717</v>
       </c>
-      <c r="AU33" s="8">
+      <c r="AV33" s="8">
         <v>64641</v>
       </c>
-      <c r="AV33" s="31">
+      <c r="AW33" s="31">
         <v>64625</v>
       </c>
-      <c r="AW33" s="8">
+      <c r="AX33" s="8">
         <v>64647</v>
       </c>
-      <c r="AX33" s="33">
+      <c r="AY33" s="33">
         <v>64570</v>
       </c>
-      <c r="AY33" s="8">
+      <c r="AZ33" s="8">
         <v>64597</v>
       </c>
-      <c r="AZ33" s="31">
+      <c r="BA33" s="31">
         <v>64601</v>
       </c>
-      <c r="BA33" s="8">
+      <c r="BB33" s="8">
         <v>64568</v>
       </c>
-      <c r="BB33" s="23">
+      <c r="BC33" s="23">
         <v>64524</v>
       </c>
-      <c r="BC33" s="8">
+      <c r="BD33" s="8">
         <v>64487</v>
       </c>
-      <c r="BD33" s="8">
+      <c r="BE33" s="8">
         <v>64438</v>
       </c>
+      <c r="BF33" s="8">
+        <v>64397</v>
+      </c>
     </row>
-    <row r="34" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="11" t="s">
+    <row r="34" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="9">
+      <c r="C34" s="9">
         <v>6099</v>
       </c>
-      <c r="C34" s="9">
+      <c r="D34" s="9">
         <v>6090</v>
-      </c>
-[...1 lines deleted...]
-        <v>6078</v>
       </c>
       <c r="E34" s="9">
         <v>6078</v>
       </c>
       <c r="F34" s="9">
+        <v>6078</v>
+      </c>
+      <c r="G34" s="9">
         <v>6080</v>
       </c>
-      <c r="G34" s="9">
+      <c r="H34" s="9">
         <v>6077</v>
       </c>
-      <c r="H34" s="9">
+      <c r="I34" s="9">
         <v>6070</v>
       </c>
-      <c r="I34" s="9">
+      <c r="J34" s="9">
         <v>6052</v>
       </c>
-      <c r="J34" s="9">
+      <c r="K34" s="9">
         <v>6036</v>
       </c>
-      <c r="K34" s="9">
+      <c r="L34" s="9">
         <v>6027</v>
       </c>
-      <c r="L34" s="9">
+      <c r="M34" s="9">
         <v>6023</v>
       </c>
-      <c r="M34" s="9">
+      <c r="N34" s="9">
         <v>6010</v>
       </c>
-      <c r="N34" s="9">
+      <c r="O34" s="9">
         <v>5998</v>
       </c>
-      <c r="O34" s="9">
+      <c r="P34" s="9">
         <v>6001</v>
       </c>
-      <c r="P34" s="9">
+      <c r="Q34" s="9">
         <v>5991</v>
       </c>
-      <c r="Q34" s="9">
+      <c r="R34" s="9">
         <v>5982</v>
       </c>
-      <c r="R34" s="9">
+      <c r="S34" s="9">
         <v>5979</v>
       </c>
-      <c r="S34" s="9">
+      <c r="T34" s="9">
         <v>5987</v>
       </c>
-      <c r="T34" s="9">
+      <c r="U34" s="9">
         <v>5974</v>
       </c>
-      <c r="U34" s="9">
+      <c r="V34" s="9">
         <v>5968</v>
       </c>
-      <c r="V34" s="9">
+      <c r="W34" s="9">
         <v>5962</v>
       </c>
-      <c r="W34" s="9">
+      <c r="X34" s="9">
         <v>5955</v>
       </c>
-      <c r="X34" s="9">
+      <c r="Y34" s="9">
         <v>5939</v>
       </c>
-      <c r="Y34" s="9">
+      <c r="Z34" s="9">
         <v>5943</v>
       </c>
-      <c r="Z34" s="9">
+      <c r="AA34" s="9">
         <v>5925</v>
       </c>
-      <c r="AA34" s="9">
+      <c r="AB34" s="9">
         <v>5908</v>
       </c>
-      <c r="AB34" s="9">
+      <c r="AC34" s="9">
         <v>5909</v>
       </c>
-      <c r="AC34" s="9">
+      <c r="AD34" s="9">
         <v>5898</v>
       </c>
-      <c r="AD34" s="9">
+      <c r="AE34" s="9">
         <v>5896</v>
       </c>
-      <c r="AE34" s="9">
+      <c r="AF34" s="9">
         <v>5889</v>
       </c>
-      <c r="AF34" s="9">
+      <c r="AG34" s="9">
         <v>5868</v>
       </c>
-      <c r="AG34" s="9">
+      <c r="AH34" s="9">
         <v>5843</v>
       </c>
-      <c r="AH34" s="23">
+      <c r="AI34" s="23">
         <v>5813</v>
       </c>
-      <c r="AI34" s="9">
+      <c r="AJ34" s="9">
         <v>5805</v>
       </c>
-      <c r="AJ34" s="9">
+      <c r="AK34" s="9">
         <v>5780</v>
       </c>
-      <c r="AK34" s="31">
+      <c r="AL34" s="31">
         <v>5768</v>
       </c>
-      <c r="AL34" s="8">
+      <c r="AM34" s="8">
         <v>5751</v>
       </c>
-      <c r="AM34" s="8">
+      <c r="AN34" s="8">
         <v>5754</v>
       </c>
-      <c r="AN34" s="8">
+      <c r="AO34" s="8">
         <v>5746</v>
       </c>
-      <c r="AO34" s="8">
+      <c r="AP34" s="8">
         <v>5723</v>
       </c>
-      <c r="AP34" s="8">
+      <c r="AQ34" s="8">
         <v>5712</v>
       </c>
-      <c r="AQ34" s="8">
+      <c r="AR34" s="8">
         <v>5686</v>
       </c>
-      <c r="AR34" s="8">
+      <c r="AS34" s="8">
         <v>5675</v>
       </c>
-      <c r="AS34" s="8">
+      <c r="AT34" s="8">
         <v>5652</v>
       </c>
-      <c r="AT34" s="8">
+      <c r="AU34" s="8">
         <v>5620</v>
       </c>
-      <c r="AU34" s="8">
+      <c r="AV34" s="8">
         <v>5630</v>
       </c>
-      <c r="AV34" s="31">
+      <c r="AW34" s="31">
         <v>5607</v>
       </c>
-      <c r="AW34" s="8">
+      <c r="AX34" s="8">
         <v>5587</v>
       </c>
-      <c r="AX34" s="33">
+      <c r="AY34" s="33">
         <v>5579</v>
       </c>
-      <c r="AY34" s="8">
+      <c r="AZ34" s="8">
         <v>5563</v>
       </c>
-      <c r="AZ34" s="31">
+      <c r="BA34" s="31">
         <v>5568</v>
       </c>
-      <c r="BA34" s="8">
+      <c r="BB34" s="8">
         <v>5558</v>
       </c>
-      <c r="BB34" s="23">
+      <c r="BC34" s="23">
         <v>5552</v>
       </c>
-      <c r="BC34" s="8">
+      <c r="BD34" s="8">
         <v>5550</v>
       </c>
-      <c r="BD34" s="8">
+      <c r="BE34" s="8">
         <v>5522</v>
       </c>
+      <c r="BF34" s="8">
+        <v>5522</v>
+      </c>
     </row>
-    <row r="35" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="11" t="s">
+    <row r="35" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="9">
+      <c r="C35" s="9">
         <v>6470</v>
       </c>
-      <c r="C35" s="9">
+      <c r="D35" s="9">
         <v>6456</v>
       </c>
-      <c r="D35" s="9">
+      <c r="E35" s="9">
         <v>6454</v>
       </c>
-      <c r="E35" s="9">
+      <c r="F35" s="9">
         <v>6444</v>
       </c>
-      <c r="F35" s="9">
+      <c r="G35" s="9">
         <v>6423</v>
       </c>
-      <c r="G35" s="9">
+      <c r="H35" s="9">
         <v>6418</v>
       </c>
-      <c r="H35" s="9">
+      <c r="I35" s="9">
         <v>6415</v>
       </c>
-      <c r="I35" s="9">
+      <c r="J35" s="9">
         <v>6394</v>
       </c>
-      <c r="J35" s="9">
+      <c r="K35" s="9">
         <v>6378</v>
       </c>
-      <c r="K35" s="9">
+      <c r="L35" s="9">
         <v>6364</v>
       </c>
-      <c r="L35" s="9">
+      <c r="M35" s="9">
         <v>6363</v>
       </c>
-      <c r="M35" s="9">
+      <c r="N35" s="9">
         <v>6335</v>
       </c>
-      <c r="N35" s="9">
+      <c r="O35" s="9">
         <v>6318</v>
       </c>
-      <c r="O35" s="9">
+      <c r="P35" s="9">
         <v>6310</v>
       </c>
-      <c r="P35" s="9">
+      <c r="Q35" s="9">
         <v>6309</v>
       </c>
-      <c r="Q35" s="9">
+      <c r="R35" s="9">
         <v>6305</v>
       </c>
-      <c r="R35" s="9">
+      <c r="S35" s="9">
         <v>6304</v>
       </c>
-      <c r="S35" s="9">
+      <c r="T35" s="9">
         <v>6287</v>
       </c>
-      <c r="T35" s="9">
+      <c r="U35" s="9">
         <v>6286</v>
       </c>
-      <c r="U35" s="9">
+      <c r="V35" s="9">
         <v>6258</v>
       </c>
-      <c r="V35" s="9">
+      <c r="W35" s="9">
         <v>6239</v>
       </c>
-      <c r="W35" s="9">
+      <c r="X35" s="9">
         <v>6240</v>
       </c>
-      <c r="X35" s="9">
+      <c r="Y35" s="9">
         <v>6239</v>
       </c>
-      <c r="Y35" s="9">
+      <c r="Z35" s="9">
         <v>6220</v>
       </c>
-      <c r="Z35" s="9">
+      <c r="AA35" s="9">
         <v>6210</v>
       </c>
-      <c r="AA35" s="9">
+      <c r="AB35" s="9">
         <v>6174</v>
       </c>
-      <c r="AB35" s="9">
+      <c r="AC35" s="9">
         <v>6159</v>
-      </c>
-[...1 lines deleted...]
-        <v>6158</v>
       </c>
       <c r="AD35" s="9">
         <v>6158</v>
       </c>
       <c r="AE35" s="9">
+        <v>6158</v>
+      </c>
+      <c r="AF35" s="9">
         <v>6141</v>
       </c>
-      <c r="AF35" s="9">
+      <c r="AG35" s="9">
         <v>6123</v>
       </c>
-      <c r="AG35" s="9">
+      <c r="AH35" s="9">
         <v>6095</v>
       </c>
-      <c r="AH35" s="23">
+      <c r="AI35" s="23">
         <v>6083</v>
       </c>
-      <c r="AI35" s="9">
+      <c r="AJ35" s="9">
         <v>6069</v>
       </c>
-      <c r="AJ35" s="9">
+      <c r="AK35" s="9">
         <v>6034</v>
       </c>
-      <c r="AK35" s="31">
+      <c r="AL35" s="31">
         <v>5984</v>
       </c>
-      <c r="AL35" s="8">
+      <c r="AM35" s="8">
         <v>5968</v>
       </c>
-      <c r="AM35" s="8">
+      <c r="AN35" s="8">
         <v>5910</v>
       </c>
-      <c r="AN35" s="8">
+      <c r="AO35" s="8">
         <v>5893</v>
       </c>
-      <c r="AO35" s="8">
+      <c r="AP35" s="8">
         <v>5880</v>
       </c>
-      <c r="AP35" s="8">
+      <c r="AQ35" s="8">
         <v>5859</v>
       </c>
-      <c r="AQ35" s="8">
+      <c r="AR35" s="8">
         <v>5858</v>
       </c>
-      <c r="AR35" s="8">
+      <c r="AS35" s="8">
         <v>5836</v>
       </c>
-      <c r="AS35" s="8">
+      <c r="AT35" s="8">
         <v>5819</v>
       </c>
-      <c r="AT35" s="8">
+      <c r="AU35" s="8">
         <v>5791</v>
       </c>
-      <c r="AU35" s="8">
+      <c r="AV35" s="8">
         <v>5776</v>
       </c>
-      <c r="AV35" s="31">
+      <c r="AW35" s="31">
         <v>5765</v>
       </c>
-      <c r="AW35" s="8">
+      <c r="AX35" s="8">
         <v>5747</v>
       </c>
-      <c r="AX35" s="33">
+      <c r="AY35" s="33">
         <v>5719</v>
       </c>
-      <c r="AY35" s="8">
+      <c r="AZ35" s="8">
         <v>5692</v>
       </c>
-      <c r="AZ35" s="31">
+      <c r="BA35" s="31">
         <v>5660</v>
       </c>
-      <c r="BA35" s="8">
+      <c r="BB35" s="8">
         <v>5643</v>
       </c>
-      <c r="BB35" s="23">
+      <c r="BC35" s="23">
         <v>5620</v>
       </c>
-      <c r="BC35" s="8">
+      <c r="BD35" s="8">
         <v>5594</v>
       </c>
-      <c r="BD35" s="8">
+      <c r="BE35" s="8">
         <v>5586</v>
       </c>
+      <c r="BF35" s="8">
+        <v>5564</v>
+      </c>
     </row>
-    <row r="36" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A36" s="11" t="s">
+    <row r="36" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="9">
+      <c r="C36" s="9">
         <v>17902</v>
       </c>
-      <c r="C36" s="9">
+      <c r="D36" s="9">
         <v>17871</v>
       </c>
-      <c r="D36" s="9">
+      <c r="E36" s="9">
         <v>17831</v>
       </c>
-      <c r="E36" s="9">
+      <c r="F36" s="9">
         <v>17826</v>
       </c>
-      <c r="F36" s="9">
+      <c r="G36" s="9">
         <v>17780</v>
       </c>
-      <c r="G36" s="9">
+      <c r="H36" s="9">
         <v>17753</v>
       </c>
-      <c r="H36" s="9">
+      <c r="I36" s="9">
         <v>17713</v>
       </c>
-      <c r="I36" s="9">
+      <c r="J36" s="9">
         <v>17681</v>
       </c>
-      <c r="J36" s="9">
+      <c r="K36" s="9">
         <v>17661</v>
       </c>
-      <c r="K36" s="9">
+      <c r="L36" s="9">
         <v>17617</v>
       </c>
-      <c r="L36" s="9">
+      <c r="M36" s="9">
         <v>17589</v>
       </c>
-      <c r="M36" s="9">
+      <c r="N36" s="9">
         <v>17544</v>
       </c>
-      <c r="N36" s="9">
+      <c r="O36" s="9">
         <v>17532</v>
       </c>
-      <c r="O36" s="9">
+      <c r="P36" s="9">
         <v>17504</v>
       </c>
-      <c r="P36" s="9">
+      <c r="Q36" s="9">
         <v>17492</v>
       </c>
-      <c r="Q36" s="9">
+      <c r="R36" s="9">
         <v>17467</v>
       </c>
-      <c r="R36" s="9">
+      <c r="S36" s="9">
         <v>17448</v>
       </c>
-      <c r="S36" s="9">
+      <c r="T36" s="9">
         <v>17438</v>
       </c>
-      <c r="T36" s="9">
+      <c r="U36" s="9">
         <v>17436</v>
       </c>
-      <c r="U36" s="9">
+      <c r="V36" s="9">
         <v>17402</v>
       </c>
-      <c r="V36" s="9">
+      <c r="W36" s="9">
         <v>17352</v>
       </c>
-      <c r="W36" s="9">
+      <c r="X36" s="9">
         <v>17301</v>
       </c>
-      <c r="X36" s="9">
+      <c r="Y36" s="9">
         <v>17293</v>
       </c>
-      <c r="Y36" s="9">
+      <c r="Z36" s="9">
         <v>17250</v>
       </c>
-      <c r="Z36" s="9">
+      <c r="AA36" s="9">
         <v>17255</v>
       </c>
-      <c r="AA36" s="9">
+      <c r="AB36" s="9">
         <v>17236</v>
       </c>
-      <c r="AB36" s="9">
+      <c r="AC36" s="9">
         <v>17187</v>
-      </c>
-[...1 lines deleted...]
-        <v>17157</v>
       </c>
       <c r="AD36" s="9">
         <v>17157</v>
       </c>
       <c r="AE36" s="9">
+        <v>17157</v>
+      </c>
+      <c r="AF36" s="9">
         <v>17146</v>
       </c>
-      <c r="AF36" s="9">
+      <c r="AG36" s="9">
         <v>17128</v>
       </c>
-      <c r="AG36" s="9">
+      <c r="AH36" s="9">
         <v>17085</v>
       </c>
-      <c r="AH36" s="23">
+      <c r="AI36" s="23">
         <v>17043</v>
       </c>
-      <c r="AI36" s="9">
+      <c r="AJ36" s="9">
         <v>17016</v>
       </c>
-      <c r="AJ36" s="9">
+      <c r="AK36" s="9">
         <v>16996</v>
       </c>
-      <c r="AK36" s="31">
+      <c r="AL36" s="31">
         <v>16939</v>
       </c>
-      <c r="AL36" s="8">
+      <c r="AM36" s="8">
         <v>16898</v>
       </c>
-      <c r="AM36" s="8">
+      <c r="AN36" s="8">
         <v>16820</v>
       </c>
-      <c r="AN36" s="8">
+      <c r="AO36" s="8">
         <v>16783</v>
       </c>
-      <c r="AO36" s="8">
+      <c r="AP36" s="8">
         <v>16757</v>
       </c>
-      <c r="AP36" s="8">
+      <c r="AQ36" s="8">
         <v>16716</v>
       </c>
-      <c r="AQ36" s="8">
+      <c r="AR36" s="8">
         <v>16680</v>
       </c>
-      <c r="AR36" s="8">
+      <c r="AS36" s="8">
         <v>16644</v>
       </c>
-      <c r="AS36" s="8">
+      <c r="AT36" s="8">
         <v>16567</v>
       </c>
-      <c r="AT36" s="8">
+      <c r="AU36" s="8">
         <v>16523</v>
       </c>
-      <c r="AU36" s="8">
+      <c r="AV36" s="8">
         <v>16477</v>
       </c>
-      <c r="AV36" s="31">
+      <c r="AW36" s="31">
         <v>16440</v>
       </c>
-      <c r="AW36" s="8">
+      <c r="AX36" s="8">
         <v>16411</v>
       </c>
-      <c r="AX36" s="33">
+      <c r="AY36" s="33">
         <v>16396</v>
       </c>
-      <c r="AY36" s="8">
+      <c r="AZ36" s="8">
         <v>16344</v>
       </c>
-      <c r="AZ36" s="31">
+      <c r="BA36" s="31">
         <v>16336</v>
       </c>
-      <c r="BA36" s="8">
+      <c r="BB36" s="8">
         <v>16316</v>
       </c>
-      <c r="BB36" s="23">
+      <c r="BC36" s="23">
         <v>16290</v>
       </c>
-      <c r="BC36" s="8">
+      <c r="BD36" s="8">
         <v>16242</v>
       </c>
-      <c r="BD36" s="8">
+      <c r="BE36" s="8">
         <v>16209</v>
       </c>
+      <c r="BF36" s="8">
+        <v>16151</v>
+      </c>
     </row>
-    <row r="37" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A37" s="11" t="s">
+    <row r="37" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="9">
+      <c r="C37" s="9">
         <v>8447</v>
       </c>
-      <c r="C37" s="9">
+      <c r="D37" s="9">
         <v>8433</v>
       </c>
-      <c r="D37" s="9">
+      <c r="E37" s="9">
         <v>8415</v>
       </c>
-      <c r="E37" s="9">
+      <c r="F37" s="9">
         <v>8405</v>
       </c>
-      <c r="F37" s="9">
+      <c r="G37" s="9">
         <v>8392</v>
       </c>
-      <c r="G37" s="9">
+      <c r="H37" s="9">
         <v>8358</v>
       </c>
-      <c r="H37" s="9">
+      <c r="I37" s="9">
         <v>8334</v>
       </c>
-      <c r="I37" s="9">
+      <c r="J37" s="9">
         <v>8314</v>
       </c>
-      <c r="J37" s="9">
+      <c r="K37" s="9">
         <v>8291</v>
       </c>
-      <c r="K37" s="9">
+      <c r="L37" s="9">
         <v>8275</v>
       </c>
-      <c r="L37" s="9">
+      <c r="M37" s="9">
         <v>8262</v>
       </c>
-      <c r="M37" s="9">
+      <c r="N37" s="9">
         <v>8247</v>
       </c>
-      <c r="N37" s="9">
+      <c r="O37" s="9">
         <v>8236</v>
       </c>
-      <c r="O37" s="9">
+      <c r="P37" s="9">
         <v>8231</v>
       </c>
-      <c r="P37" s="9">
+      <c r="Q37" s="9">
         <v>8219</v>
       </c>
-      <c r="Q37" s="9">
+      <c r="R37" s="9">
         <v>8215</v>
       </c>
-      <c r="R37" s="9">
+      <c r="S37" s="9">
         <v>8209</v>
       </c>
-      <c r="S37" s="9">
+      <c r="T37" s="9">
         <v>8195</v>
       </c>
-      <c r="T37" s="9">
+      <c r="U37" s="9">
         <v>8179</v>
       </c>
-      <c r="U37" s="9">
+      <c r="V37" s="9">
         <v>8152</v>
       </c>
-      <c r="V37" s="9">
+      <c r="W37" s="9">
         <v>8133</v>
       </c>
-      <c r="W37" s="9">
+      <c r="X37" s="9">
         <v>8130</v>
       </c>
-      <c r="X37" s="9">
+      <c r="Y37" s="9">
         <v>8124</v>
       </c>
-      <c r="Y37" s="9">
+      <c r="Z37" s="9">
         <v>8113</v>
       </c>
-      <c r="Z37" s="9">
+      <c r="AA37" s="9">
         <v>8096</v>
       </c>
-      <c r="AA37" s="9">
+      <c r="AB37" s="9">
         <v>8078</v>
       </c>
-      <c r="AB37" s="9">
+      <c r="AC37" s="9">
         <v>8062</v>
       </c>
-      <c r="AC37" s="9">
+      <c r="AD37" s="9">
         <v>8047</v>
       </c>
-      <c r="AD37" s="9">
+      <c r="AE37" s="9">
         <v>8033</v>
       </c>
-      <c r="AE37" s="9">
+      <c r="AF37" s="9">
         <v>8019</v>
       </c>
-      <c r="AF37" s="9">
+      <c r="AG37" s="9">
         <v>7999</v>
       </c>
-      <c r="AG37" s="9">
+      <c r="AH37" s="9">
         <v>7983</v>
       </c>
-      <c r="AH37" s="23">
+      <c r="AI37" s="23">
         <v>7961</v>
       </c>
-      <c r="AI37" s="9">
+      <c r="AJ37" s="9">
         <v>7961</v>
       </c>
-      <c r="AJ37" s="9">
+      <c r="AK37" s="9">
         <v>7953</v>
       </c>
-      <c r="AK37" s="31">
+      <c r="AL37" s="31">
         <v>7957</v>
       </c>
-      <c r="AL37" s="8">
+      <c r="AM37" s="8">
         <v>7938</v>
       </c>
-      <c r="AM37" s="8">
+      <c r="AN37" s="8">
         <v>7919</v>
       </c>
-      <c r="AN37" s="8">
+      <c r="AO37" s="8">
         <v>7897</v>
       </c>
-      <c r="AO37" s="8">
+      <c r="AP37" s="8">
         <v>7877</v>
       </c>
-      <c r="AP37" s="8">
+      <c r="AQ37" s="8">
         <v>7845</v>
       </c>
-      <c r="AQ37" s="8">
+      <c r="AR37" s="8">
         <v>7837</v>
       </c>
-      <c r="AR37" s="8">
+      <c r="AS37" s="8">
         <v>7819</v>
       </c>
-      <c r="AS37" s="8">
+      <c r="AT37" s="8">
         <v>7803</v>
       </c>
-      <c r="AT37" s="8">
+      <c r="AU37" s="8">
         <v>7792</v>
       </c>
-      <c r="AU37" s="8">
+      <c r="AV37" s="8">
         <v>7763</v>
       </c>
-      <c r="AV37" s="31">
+      <c r="AW37" s="31">
         <v>7746</v>
       </c>
-      <c r="AW37" s="8">
+      <c r="AX37" s="8">
         <v>7739</v>
       </c>
-      <c r="AX37" s="33">
+      <c r="AY37" s="33">
         <v>7717</v>
       </c>
-      <c r="AY37" s="8">
+      <c r="AZ37" s="8">
         <v>7699</v>
       </c>
-      <c r="AZ37" s="31">
+      <c r="BA37" s="31">
         <v>7683</v>
       </c>
-      <c r="BA37" s="8">
+      <c r="BB37" s="8">
         <v>7657</v>
       </c>
-      <c r="BB37" s="23">
+      <c r="BC37" s="23">
         <v>7659</v>
       </c>
-      <c r="BC37" s="8">
+      <c r="BD37" s="8">
         <v>7653</v>
       </c>
-      <c r="BD37" s="8">
+      <c r="BE37" s="8">
         <v>7644</v>
       </c>
+      <c r="BF37" s="8">
+        <v>7633</v>
+      </c>
     </row>
-    <row r="38" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A38" s="11" t="s">
+    <row r="38" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="9">
+      <c r="C38" s="9">
         <v>5352</v>
       </c>
-      <c r="C38" s="9">
+      <c r="D38" s="9">
         <v>5340</v>
       </c>
-      <c r="D38" s="9">
+      <c r="E38" s="9">
         <v>5332</v>
       </c>
-      <c r="E38" s="9">
+      <c r="F38" s="9">
         <v>5336</v>
       </c>
-      <c r="F38" s="9">
+      <c r="G38" s="9">
         <v>5325</v>
       </c>
-      <c r="G38" s="9">
+      <c r="H38" s="9">
         <v>5303</v>
       </c>
-      <c r="H38" s="9">
+      <c r="I38" s="9">
         <v>5300</v>
       </c>
-      <c r="I38" s="9">
+      <c r="J38" s="9">
         <v>5274</v>
       </c>
-      <c r="J38" s="9">
+      <c r="K38" s="9">
         <v>5259</v>
       </c>
-      <c r="K38" s="9">
+      <c r="L38" s="9">
         <v>5248</v>
-      </c>
-[...1 lines deleted...]
-        <v>5239</v>
       </c>
       <c r="M38" s="9">
         <v>5239</v>
       </c>
       <c r="N38" s="9">
+        <v>5239</v>
+      </c>
+      <c r="O38" s="9">
         <v>5226</v>
       </c>
-      <c r="O38" s="9">
+      <c r="P38" s="9">
         <v>5220</v>
       </c>
-      <c r="P38" s="9">
+      <c r="Q38" s="9">
         <v>5228</v>
       </c>
-      <c r="Q38" s="9">
+      <c r="R38" s="9">
         <v>5232</v>
       </c>
-      <c r="R38" s="9">
+      <c r="S38" s="9">
         <v>5229</v>
       </c>
-      <c r="S38" s="9">
+      <c r="T38" s="9">
         <v>5226</v>
       </c>
-      <c r="T38" s="9">
+      <c r="U38" s="9">
         <v>5218</v>
       </c>
-      <c r="U38" s="9">
+      <c r="V38" s="9">
         <v>5165</v>
       </c>
-      <c r="V38" s="9">
+      <c r="W38" s="9">
         <v>5125</v>
       </c>
-      <c r="W38" s="9">
+      <c r="X38" s="9">
         <v>5114</v>
       </c>
-      <c r="X38" s="9">
+      <c r="Y38" s="9">
         <v>5121</v>
       </c>
-      <c r="Y38" s="9">
+      <c r="Z38" s="9">
         <v>5117</v>
       </c>
-      <c r="Z38" s="9">
+      <c r="AA38" s="9">
         <v>5107</v>
       </c>
-      <c r="AA38" s="9">
+      <c r="AB38" s="9">
         <v>5096</v>
       </c>
-      <c r="AB38" s="9">
+      <c r="AC38" s="9">
         <v>5094</v>
-      </c>
-[...1 lines deleted...]
-        <v>5084</v>
       </c>
       <c r="AD38" s="9">
         <v>5084</v>
       </c>
       <c r="AE38" s="9">
+        <v>5084</v>
+      </c>
+      <c r="AF38" s="9">
         <v>5075</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AG38" s="9">
         <v>5065</v>
       </c>
-      <c r="AG38" s="9">
+      <c r="AH38" s="9">
         <v>5052</v>
       </c>
-      <c r="AH38" s="23">
+      <c r="AI38" s="23">
         <v>5025</v>
       </c>
-      <c r="AI38" s="9">
+      <c r="AJ38" s="9">
         <v>4983</v>
       </c>
-      <c r="AJ38" s="9">
+      <c r="AK38" s="9">
         <v>4965</v>
       </c>
-      <c r="AK38" s="31">
+      <c r="AL38" s="31">
         <v>4936</v>
       </c>
-      <c r="AL38" s="8">
+      <c r="AM38" s="8">
         <v>4913</v>
       </c>
-      <c r="AM38" s="8">
+      <c r="AN38" s="8">
         <v>4884</v>
       </c>
-      <c r="AN38" s="8">
+      <c r="AO38" s="8">
         <v>4864</v>
       </c>
-      <c r="AO38" s="8">
+      <c r="AP38" s="8">
         <v>4861</v>
       </c>
-      <c r="AP38" s="8">
+      <c r="AQ38" s="8">
         <v>4864</v>
       </c>
-      <c r="AQ38" s="8">
+      <c r="AR38" s="8">
         <v>4843</v>
       </c>
-      <c r="AR38" s="8">
+      <c r="AS38" s="8">
         <v>4830</v>
       </c>
-      <c r="AS38" s="8">
+      <c r="AT38" s="8">
         <v>4798</v>
       </c>
-      <c r="AT38" s="8">
+      <c r="AU38" s="8">
         <v>4761</v>
       </c>
-      <c r="AU38" s="8">
+      <c r="AV38" s="8">
         <v>4720</v>
       </c>
-      <c r="AV38" s="31">
+      <c r="AW38" s="31">
         <v>4697</v>
       </c>
-      <c r="AW38" s="8">
+      <c r="AX38" s="8">
         <v>4698</v>
       </c>
-      <c r="AX38" s="33">
+      <c r="AY38" s="33">
         <v>4690</v>
       </c>
-      <c r="AY38" s="8">
+      <c r="AZ38" s="8">
         <v>4680</v>
       </c>
-      <c r="AZ38" s="31">
+      <c r="BA38" s="31">
         <v>4667</v>
       </c>
-      <c r="BA38" s="8">
+      <c r="BB38" s="8">
         <v>4650</v>
       </c>
-      <c r="BB38" s="23">
+      <c r="BC38" s="23">
         <v>4636</v>
       </c>
-      <c r="BC38" s="8">
+      <c r="BD38" s="8">
         <v>4631</v>
       </c>
-      <c r="BD38" s="8">
+      <c r="BE38" s="8">
         <v>4622</v>
       </c>
+      <c r="BF38" s="8">
+        <v>4598</v>
+      </c>
     </row>
-    <row r="39" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A39" s="11" t="s">
+    <row r="39" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="9">
+      <c r="C39" s="9">
         <v>22303</v>
       </c>
-      <c r="C39" s="9">
+      <c r="D39" s="9">
         <v>22282</v>
       </c>
-      <c r="D39" s="9">
+      <c r="E39" s="9">
         <v>22243</v>
       </c>
-      <c r="E39" s="9">
+      <c r="F39" s="9">
         <v>22228</v>
       </c>
-      <c r="F39" s="9">
+      <c r="G39" s="9">
         <v>22196</v>
       </c>
-      <c r="G39" s="9">
+      <c r="H39" s="9">
         <v>22164</v>
       </c>
-      <c r="H39" s="9">
+      <c r="I39" s="9">
         <v>22151</v>
       </c>
-      <c r="I39" s="9">
+      <c r="J39" s="9">
         <v>22133</v>
       </c>
-      <c r="J39" s="9">
+      <c r="K39" s="9">
         <v>22090</v>
       </c>
-      <c r="K39" s="9">
+      <c r="L39" s="9">
         <v>22045</v>
       </c>
-      <c r="L39" s="9">
+      <c r="M39" s="9">
         <v>22025</v>
       </c>
-      <c r="M39" s="9">
+      <c r="N39" s="9">
         <v>22014</v>
       </c>
-      <c r="N39" s="9">
+      <c r="O39" s="9">
         <v>21997</v>
       </c>
-      <c r="O39" s="9">
+      <c r="P39" s="9">
         <v>21975</v>
       </c>
-      <c r="P39" s="9">
+      <c r="Q39" s="9">
         <v>21948</v>
       </c>
-      <c r="Q39" s="9">
+      <c r="R39" s="9">
         <v>21946</v>
       </c>
-      <c r="R39" s="9">
+      <c r="S39" s="9">
         <v>21918</v>
       </c>
-      <c r="S39" s="9">
+      <c r="T39" s="9">
         <v>21907</v>
       </c>
-      <c r="T39" s="9">
+      <c r="U39" s="9">
         <v>21874</v>
       </c>
-      <c r="U39" s="9">
+      <c r="V39" s="9">
         <v>21830</v>
       </c>
-      <c r="V39" s="9">
+      <c r="W39" s="9">
         <v>21798</v>
       </c>
-      <c r="W39" s="9">
+      <c r="X39" s="9">
         <v>21785</v>
       </c>
-      <c r="X39" s="9">
+      <c r="Y39" s="9">
         <v>21754</v>
       </c>
-      <c r="Y39" s="9">
+      <c r="Z39" s="9">
         <v>21730</v>
       </c>
-      <c r="Z39" s="9">
+      <c r="AA39" s="9">
         <v>21697</v>
       </c>
-      <c r="AA39" s="9">
+      <c r="AB39" s="9">
         <v>21646</v>
       </c>
-      <c r="AB39" s="9">
+      <c r="AC39" s="9">
         <v>21606</v>
       </c>
-      <c r="AC39" s="9">
+      <c r="AD39" s="9">
         <v>21582</v>
       </c>
-      <c r="AD39" s="9">
+      <c r="AE39" s="9">
         <v>21574</v>
       </c>
-      <c r="AE39" s="9">
+      <c r="AF39" s="9">
         <v>21537</v>
       </c>
-      <c r="AF39" s="9">
+      <c r="AG39" s="9">
         <v>21522</v>
       </c>
-      <c r="AG39" s="9">
+      <c r="AH39" s="9">
         <v>21503</v>
       </c>
-      <c r="AH39" s="23">
+      <c r="AI39" s="23">
         <v>21459</v>
       </c>
-      <c r="AI39" s="9">
+      <c r="AJ39" s="9">
         <v>21412</v>
       </c>
-      <c r="AJ39" s="9">
+      <c r="AK39" s="9">
         <v>21377</v>
       </c>
-      <c r="AK39" s="31">
+      <c r="AL39" s="31">
         <v>21344</v>
-      </c>
-[...1 lines deleted...]
-        <v>21316</v>
       </c>
       <c r="AM39" s="8">
         <v>21316</v>
       </c>
       <c r="AN39" s="8">
+        <v>21316</v>
+      </c>
+      <c r="AO39" s="8">
         <v>21283</v>
       </c>
-      <c r="AO39" s="8">
+      <c r="AP39" s="8">
         <v>21258</v>
       </c>
-      <c r="AP39" s="8">
+      <c r="AQ39" s="8">
         <v>21239</v>
       </c>
-      <c r="AQ39" s="8">
+      <c r="AR39" s="8">
         <v>21191</v>
       </c>
-      <c r="AR39" s="8">
+      <c r="AS39" s="8">
         <v>21160</v>
       </c>
-      <c r="AS39" s="8">
+      <c r="AT39" s="8">
         <v>21147</v>
       </c>
-      <c r="AT39" s="8">
+      <c r="AU39" s="8">
         <v>21089</v>
       </c>
-      <c r="AU39" s="8">
+      <c r="AV39" s="8">
         <v>21033</v>
       </c>
-      <c r="AV39" s="31">
+      <c r="AW39" s="31">
         <v>20996</v>
       </c>
-      <c r="AW39" s="8">
+      <c r="AX39" s="8">
         <v>20983</v>
       </c>
-      <c r="AX39" s="33">
+      <c r="AY39" s="33">
         <v>20961</v>
       </c>
-      <c r="AY39" s="8">
+      <c r="AZ39" s="8">
         <v>20953</v>
       </c>
-      <c r="AZ39" s="31">
+      <c r="BA39" s="31">
         <v>20939</v>
       </c>
-      <c r="BA39" s="8">
+      <c r="BB39" s="8">
         <v>20926</v>
       </c>
-      <c r="BB39" s="23">
+      <c r="BC39" s="23">
         <v>20888</v>
       </c>
-      <c r="BC39" s="8">
+      <c r="BD39" s="8">
         <v>20881</v>
       </c>
-      <c r="BD39" s="8">
+      <c r="BE39" s="8">
         <v>20843</v>
       </c>
+      <c r="BF39" s="8">
+        <v>20783</v>
+      </c>
     </row>
-    <row r="40" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A40" s="11" t="s">
+    <row r="40" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="9">
+      <c r="C40" s="9">
         <v>5377</v>
       </c>
-      <c r="C40" s="9">
+      <c r="D40" s="9">
         <v>5351</v>
       </c>
-      <c r="D40" s="9">
+      <c r="E40" s="9">
         <v>5347</v>
       </c>
-      <c r="E40" s="9">
+      <c r="F40" s="9">
         <v>5353</v>
       </c>
-      <c r="F40" s="9">
+      <c r="G40" s="9">
         <v>5340</v>
       </c>
-      <c r="G40" s="9">
+      <c r="H40" s="9">
         <v>5324</v>
       </c>
-      <c r="H40" s="9">
+      <c r="I40" s="9">
         <v>5319</v>
       </c>
-      <c r="I40" s="9">
+      <c r="J40" s="9">
         <v>5304</v>
       </c>
-      <c r="J40" s="9">
+      <c r="K40" s="9">
         <v>5283</v>
       </c>
-      <c r="K40" s="9">
+      <c r="L40" s="9">
         <v>5268</v>
       </c>
-      <c r="L40" s="9">
+      <c r="M40" s="9">
         <v>5259</v>
       </c>
-      <c r="M40" s="9">
+      <c r="N40" s="9">
         <v>5234</v>
       </c>
-      <c r="N40" s="9">
+      <c r="O40" s="9">
         <v>5224</v>
       </c>
-      <c r="O40" s="9">
+      <c r="P40" s="9">
         <v>5221</v>
       </c>
-      <c r="P40" s="9">
+      <c r="Q40" s="9">
         <v>5216</v>
       </c>
-      <c r="Q40" s="9">
+      <c r="R40" s="9">
         <v>5206</v>
       </c>
-      <c r="R40" s="9">
+      <c r="S40" s="9">
         <v>5201</v>
       </c>
-      <c r="S40" s="9">
+      <c r="T40" s="9">
         <v>5192</v>
       </c>
-      <c r="T40" s="9">
+      <c r="U40" s="9">
         <v>5191</v>
       </c>
-      <c r="U40" s="9">
+      <c r="V40" s="9">
         <v>5187</v>
       </c>
-      <c r="V40" s="9">
+      <c r="W40" s="9">
         <v>5149</v>
       </c>
-      <c r="W40" s="9">
+      <c r="X40" s="9">
         <v>5144</v>
       </c>
-      <c r="X40" s="9">
+      <c r="Y40" s="9">
         <v>5133</v>
       </c>
-      <c r="Y40" s="9">
+      <c r="Z40" s="9">
         <v>5113</v>
       </c>
-      <c r="Z40" s="9">
+      <c r="AA40" s="9">
         <v>5095</v>
       </c>
-      <c r="AA40" s="9">
+      <c r="AB40" s="9">
         <v>5071</v>
       </c>
-      <c r="AB40" s="9">
+      <c r="AC40" s="9">
         <v>5060</v>
       </c>
-      <c r="AC40" s="9">
+      <c r="AD40" s="9">
         <v>5041</v>
       </c>
-      <c r="AD40" s="9">
+      <c r="AE40" s="9">
         <v>5042</v>
       </c>
-      <c r="AE40" s="9">
+      <c r="AF40" s="9">
         <v>5026</v>
       </c>
-      <c r="AF40" s="9">
+      <c r="AG40" s="9">
         <v>4999</v>
       </c>
-      <c r="AG40" s="9">
+      <c r="AH40" s="9">
         <v>4976</v>
       </c>
-      <c r="AH40" s="23">
+      <c r="AI40" s="23">
         <v>4976</v>
       </c>
-      <c r="AI40" s="9">
+      <c r="AJ40" s="9">
         <v>4953</v>
       </c>
-      <c r="AJ40" s="9">
+      <c r="AK40" s="9">
         <v>4935</v>
       </c>
-      <c r="AK40" s="31">
+      <c r="AL40" s="31">
         <v>4918</v>
       </c>
-      <c r="AL40" s="8">
+      <c r="AM40" s="8">
         <v>4899</v>
       </c>
-      <c r="AM40" s="8">
+      <c r="AN40" s="8">
         <v>4885</v>
       </c>
-      <c r="AN40" s="8">
+      <c r="AO40" s="8">
         <v>4860</v>
       </c>
-      <c r="AO40" s="8">
+      <c r="AP40" s="8">
         <v>4859</v>
       </c>
-      <c r="AP40" s="8">
+      <c r="AQ40" s="8">
         <v>4851</v>
       </c>
-      <c r="AQ40" s="8">
+      <c r="AR40" s="8">
         <v>4841</v>
       </c>
-      <c r="AR40" s="8">
+      <c r="AS40" s="8">
         <v>4818</v>
       </c>
-      <c r="AS40" s="8">
+      <c r="AT40" s="8">
         <v>4797</v>
       </c>
-      <c r="AT40" s="8">
+      <c r="AU40" s="8">
         <v>4772</v>
       </c>
-      <c r="AU40" s="8">
+      <c r="AV40" s="8">
         <v>4763</v>
       </c>
-      <c r="AV40" s="31">
+      <c r="AW40" s="31">
         <v>4748</v>
       </c>
-      <c r="AW40" s="8">
+      <c r="AX40" s="8">
         <v>4736</v>
       </c>
-      <c r="AX40" s="33">
+      <c r="AY40" s="33">
         <v>4728</v>
       </c>
-      <c r="AY40" s="8">
+      <c r="AZ40" s="8">
         <v>4721</v>
       </c>
-      <c r="AZ40" s="31">
+      <c r="BA40" s="31">
         <v>4701</v>
       </c>
-      <c r="BA40" s="8">
+      <c r="BB40" s="8">
         <v>4696</v>
       </c>
-      <c r="BB40" s="23">
+      <c r="BC40" s="23">
         <v>4691</v>
       </c>
-      <c r="BC40" s="8">
+      <c r="BD40" s="8">
         <v>4677</v>
       </c>
-      <c r="BD40" s="8">
+      <c r="BE40" s="8">
         <v>4666</v>
       </c>
+      <c r="BF40" s="8">
+        <v>4656</v>
+      </c>
     </row>
-    <row r="41" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="11" t="s">
+    <row r="41" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="9">
+      <c r="C41" s="9">
         <v>12581</v>
       </c>
-      <c r="C41" s="9">
+      <c r="D41" s="9">
         <v>12578</v>
       </c>
-      <c r="D41" s="9">
+      <c r="E41" s="9">
         <v>12543</v>
       </c>
-      <c r="E41" s="9">
+      <c r="F41" s="9">
         <v>12527</v>
       </c>
-      <c r="F41" s="9">
+      <c r="G41" s="9">
         <v>12515</v>
       </c>
-      <c r="G41" s="9">
+      <c r="H41" s="9">
         <v>12509</v>
       </c>
-      <c r="H41" s="9">
+      <c r="I41" s="9">
         <v>12479</v>
       </c>
-      <c r="I41" s="9">
+      <c r="J41" s="9">
         <v>12458</v>
       </c>
-      <c r="J41" s="9">
+      <c r="K41" s="9">
         <v>12443</v>
       </c>
-      <c r="K41" s="9">
+      <c r="L41" s="9">
         <v>12441</v>
       </c>
-      <c r="L41" s="9">
+      <c r="M41" s="9">
         <v>12416</v>
       </c>
-      <c r="M41" s="9">
+      <c r="N41" s="9">
         <v>12403</v>
       </c>
-      <c r="N41" s="9">
+      <c r="O41" s="9">
         <v>12399</v>
       </c>
-      <c r="O41" s="9">
+      <c r="P41" s="9">
         <v>12385</v>
       </c>
-      <c r="P41" s="9">
+      <c r="Q41" s="9">
         <v>12376</v>
       </c>
-      <c r="Q41" s="9">
+      <c r="R41" s="9">
         <v>12370</v>
       </c>
-      <c r="R41" s="9">
+      <c r="S41" s="9">
         <v>12366</v>
       </c>
-      <c r="S41" s="9">
+      <c r="T41" s="9">
         <v>12359</v>
       </c>
-      <c r="T41" s="9">
+      <c r="U41" s="9">
         <v>12340</v>
       </c>
-      <c r="U41" s="9">
+      <c r="V41" s="9">
         <v>12314</v>
       </c>
-      <c r="V41" s="9">
+      <c r="W41" s="9">
         <v>12289</v>
       </c>
-      <c r="W41" s="9">
+      <c r="X41" s="9">
         <v>12282</v>
       </c>
-      <c r="X41" s="9">
+      <c r="Y41" s="9">
         <v>12251</v>
       </c>
-      <c r="Y41" s="9">
+      <c r="Z41" s="9">
         <v>12226</v>
       </c>
-      <c r="Z41" s="9">
+      <c r="AA41" s="9">
         <v>12200</v>
       </c>
-      <c r="AA41" s="9">
+      <c r="AB41" s="9">
         <v>12194</v>
       </c>
-      <c r="AB41" s="9">
+      <c r="AC41" s="9">
         <v>12181</v>
       </c>
-      <c r="AC41" s="9">
+      <c r="AD41" s="9">
         <v>12165</v>
       </c>
-      <c r="AD41" s="9">
+      <c r="AE41" s="9">
         <v>12145</v>
       </c>
-      <c r="AE41" s="9">
+      <c r="AF41" s="9">
         <v>12128</v>
       </c>
-      <c r="AF41" s="9">
+      <c r="AG41" s="9">
         <v>12114</v>
       </c>
-      <c r="AG41" s="9">
+      <c r="AH41" s="9">
         <v>12103</v>
       </c>
-      <c r="AH41" s="23">
+      <c r="AI41" s="23">
         <v>12101</v>
       </c>
-      <c r="AI41" s="9">
+      <c r="AJ41" s="9">
         <v>12068</v>
       </c>
-      <c r="AJ41" s="9">
+      <c r="AK41" s="9">
         <v>12028</v>
       </c>
-      <c r="AK41" s="31">
+      <c r="AL41" s="31">
         <v>12029</v>
       </c>
-      <c r="AL41" s="8">
+      <c r="AM41" s="8">
         <v>12005</v>
       </c>
-      <c r="AM41" s="8">
+      <c r="AN41" s="8">
         <v>11993</v>
       </c>
-      <c r="AN41" s="8">
+      <c r="AO41" s="8">
         <v>11997</v>
       </c>
-      <c r="AO41" s="8">
+      <c r="AP41" s="8">
         <v>11994</v>
       </c>
-      <c r="AP41" s="8">
+      <c r="AQ41" s="8">
         <v>11982</v>
       </c>
-      <c r="AQ41" s="8">
+      <c r="AR41" s="8">
         <v>11964</v>
       </c>
-      <c r="AR41" s="8">
+      <c r="AS41" s="8">
         <v>11937</v>
       </c>
-      <c r="AS41" s="8">
+      <c r="AT41" s="8">
         <v>11920</v>
       </c>
-      <c r="AT41" s="8">
+      <c r="AU41" s="8">
         <v>11903</v>
       </c>
-      <c r="AU41" s="8">
+      <c r="AV41" s="8">
         <v>11888</v>
       </c>
-      <c r="AV41" s="31">
+      <c r="AW41" s="31">
         <v>11869</v>
       </c>
-      <c r="AW41" s="8">
+      <c r="AX41" s="8">
         <v>11832</v>
       </c>
-      <c r="AX41" s="33">
+      <c r="AY41" s="33">
         <v>11811</v>
       </c>
-      <c r="AY41" s="8">
+      <c r="AZ41" s="8">
         <v>11799</v>
       </c>
-      <c r="AZ41" s="31">
+      <c r="BA41" s="31">
         <v>11797</v>
       </c>
-      <c r="BA41" s="8">
+      <c r="BB41" s="8">
         <v>11780</v>
       </c>
-      <c r="BB41" s="23">
+      <c r="BC41" s="23">
         <v>11764</v>
       </c>
-      <c r="BC41" s="8">
+      <c r="BD41" s="8">
         <v>11737</v>
       </c>
-      <c r="BD41" s="8">
+      <c r="BE41" s="8">
         <v>11713</v>
       </c>
+      <c r="BF41" s="8">
+        <v>11695</v>
+      </c>
     </row>
-    <row r="42" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A42" s="11" t="s">
+    <row r="42" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="9">
+      <c r="C42" s="9">
         <v>10506</v>
       </c>
-      <c r="C42" s="9">
+      <c r="D42" s="9">
         <v>10490</v>
       </c>
-      <c r="D42" s="9">
+      <c r="E42" s="9">
         <v>10464</v>
       </c>
-      <c r="E42" s="9">
+      <c r="F42" s="9">
         <v>10453</v>
       </c>
-      <c r="F42" s="9">
+      <c r="G42" s="9">
         <v>10430</v>
       </c>
-      <c r="G42" s="9">
+      <c r="H42" s="9">
         <v>10419</v>
       </c>
-      <c r="H42" s="9">
+      <c r="I42" s="9">
         <v>10400</v>
       </c>
-      <c r="I42" s="9">
+      <c r="J42" s="9">
         <v>10378</v>
       </c>
-      <c r="J42" s="9">
+      <c r="K42" s="9">
         <v>10340</v>
       </c>
-      <c r="K42" s="9">
+      <c r="L42" s="9">
         <v>10320</v>
       </c>
-      <c r="L42" s="9">
+      <c r="M42" s="9">
         <v>10287</v>
       </c>
-      <c r="M42" s="9">
+      <c r="N42" s="9">
         <v>10260</v>
       </c>
-      <c r="N42" s="9">
+      <c r="O42" s="9">
         <v>10243</v>
       </c>
-      <c r="O42" s="9">
+      <c r="P42" s="9">
         <v>10223</v>
       </c>
-      <c r="P42" s="9">
+      <c r="Q42" s="9">
         <v>10216</v>
       </c>
-      <c r="Q42" s="9">
+      <c r="R42" s="9">
         <v>10214</v>
       </c>
-      <c r="R42" s="9">
+      <c r="S42" s="9">
         <v>10205</v>
       </c>
-      <c r="S42" s="9">
+      <c r="T42" s="9">
         <v>10188</v>
       </c>
-      <c r="T42" s="9">
+      <c r="U42" s="9">
         <v>10155</v>
       </c>
-      <c r="U42" s="9">
+      <c r="V42" s="9">
         <v>10123</v>
       </c>
-      <c r="V42" s="9">
+      <c r="W42" s="9">
         <v>10086</v>
       </c>
-      <c r="W42" s="9">
+      <c r="X42" s="9">
         <v>10055</v>
       </c>
-      <c r="X42" s="9">
+      <c r="Y42" s="9">
         <v>9996</v>
       </c>
-      <c r="Y42" s="9">
+      <c r="Z42" s="9">
         <v>9992</v>
       </c>
-      <c r="Z42" s="9">
+      <c r="AA42" s="9">
         <v>9974</v>
       </c>
-      <c r="AA42" s="9">
+      <c r="AB42" s="9">
         <v>9926</v>
       </c>
-      <c r="AB42" s="9">
+      <c r="AC42" s="9">
         <v>9917</v>
       </c>
-      <c r="AC42" s="9">
+      <c r="AD42" s="9">
         <v>9894</v>
       </c>
-      <c r="AD42" s="9">
+      <c r="AE42" s="9">
         <v>9873</v>
       </c>
-      <c r="AE42" s="9">
+      <c r="AF42" s="9">
         <v>9858</v>
       </c>
-      <c r="AF42" s="9">
+      <c r="AG42" s="9">
         <v>9821</v>
       </c>
-      <c r="AG42" s="9">
+      <c r="AH42" s="9">
         <v>9786</v>
       </c>
-      <c r="AH42" s="23">
+      <c r="AI42" s="23">
         <v>9743</v>
       </c>
-      <c r="AI42" s="9">
+      <c r="AJ42" s="9">
         <v>9712</v>
       </c>
-      <c r="AJ42" s="9">
+      <c r="AK42" s="9">
         <v>9666</v>
       </c>
-      <c r="AK42" s="31">
+      <c r="AL42" s="31">
         <v>9652</v>
       </c>
-      <c r="AL42" s="8">
+      <c r="AM42" s="8">
         <v>9625</v>
       </c>
-      <c r="AM42" s="8">
+      <c r="AN42" s="8">
         <v>9597</v>
       </c>
-      <c r="AN42" s="8">
+      <c r="AO42" s="8">
         <v>9567</v>
       </c>
-      <c r="AO42" s="8">
+      <c r="AP42" s="8">
         <v>9552</v>
       </c>
-      <c r="AP42" s="8">
+      <c r="AQ42" s="8">
         <v>9529</v>
       </c>
-      <c r="AQ42" s="8">
+      <c r="AR42" s="8">
         <v>9492</v>
       </c>
-      <c r="AR42" s="8">
+      <c r="AS42" s="8">
         <v>9469</v>
       </c>
-      <c r="AS42" s="8">
+      <c r="AT42" s="8">
         <v>9447</v>
       </c>
-      <c r="AT42" s="8">
+      <c r="AU42" s="8">
         <v>9419</v>
       </c>
-      <c r="AU42" s="8">
+      <c r="AV42" s="8">
         <v>9387</v>
       </c>
-      <c r="AV42" s="31">
+      <c r="AW42" s="31">
         <v>9370</v>
       </c>
-      <c r="AW42" s="8">
+      <c r="AX42" s="8">
         <v>9361</v>
       </c>
-      <c r="AX42" s="33">
+      <c r="AY42" s="33">
         <v>9310</v>
       </c>
-      <c r="AY42" s="8">
+      <c r="AZ42" s="8">
         <v>9282</v>
       </c>
-      <c r="AZ42" s="31">
+      <c r="BA42" s="31">
         <v>9266</v>
       </c>
-      <c r="BA42" s="8">
+      <c r="BB42" s="8">
         <v>9225</v>
       </c>
-      <c r="BB42" s="23">
+      <c r="BC42" s="23">
         <v>9198</v>
       </c>
-      <c r="BC42" s="8">
+      <c r="BD42" s="8">
         <v>9197</v>
       </c>
-      <c r="BD42" s="8">
+      <c r="BE42" s="8">
         <v>9172</v>
       </c>
+      <c r="BF42" s="8">
+        <v>9147</v>
+      </c>
     </row>
-    <row r="43" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A43" s="11" t="s">
+    <row r="43" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B43" s="9">
+      <c r="C43" s="9">
         <v>37085</v>
       </c>
-      <c r="C43" s="9">
+      <c r="D43" s="9">
         <v>37051</v>
       </c>
-      <c r="D43" s="9">
+      <c r="E43" s="9">
         <v>37054</v>
       </c>
-      <c r="E43" s="9">
+      <c r="F43" s="9">
         <v>37051</v>
       </c>
-      <c r="F43" s="9">
+      <c r="G43" s="9">
         <v>37029</v>
       </c>
-      <c r="G43" s="9">
+      <c r="H43" s="9">
         <v>37018</v>
       </c>
-      <c r="H43" s="9">
+      <c r="I43" s="9">
         <v>37001</v>
       </c>
-      <c r="I43" s="9">
+      <c r="J43" s="9">
         <v>37002</v>
       </c>
-      <c r="J43" s="9">
+      <c r="K43" s="9">
         <v>36994</v>
       </c>
-      <c r="K43" s="9">
+      <c r="L43" s="9">
         <v>36982</v>
       </c>
-      <c r="L43" s="9">
+      <c r="M43" s="9">
         <v>36969</v>
       </c>
-      <c r="M43" s="9">
+      <c r="N43" s="9">
         <v>36977</v>
       </c>
-      <c r="N43" s="9">
+      <c r="O43" s="9">
         <v>36984</v>
       </c>
-      <c r="O43" s="9">
+      <c r="P43" s="9">
         <v>37005</v>
       </c>
-      <c r="P43" s="9">
+      <c r="Q43" s="9">
         <v>37010</v>
       </c>
-      <c r="Q43" s="9">
+      <c r="R43" s="9">
         <v>37012</v>
       </c>
-      <c r="R43" s="9">
+      <c r="S43" s="9">
         <v>36992</v>
       </c>
-      <c r="S43" s="9">
+      <c r="T43" s="9">
         <v>37043</v>
       </c>
-      <c r="T43" s="9">
+      <c r="U43" s="9">
         <v>37042</v>
       </c>
-      <c r="U43" s="9">
+      <c r="V43" s="9">
         <v>37035</v>
       </c>
-      <c r="V43" s="9">
+      <c r="W43" s="9">
         <v>37065</v>
       </c>
-      <c r="W43" s="9">
+      <c r="X43" s="9">
         <v>37078</v>
       </c>
-      <c r="X43" s="9">
+      <c r="Y43" s="9">
         <v>37077</v>
       </c>
-      <c r="Y43" s="9">
+      <c r="Z43" s="9">
         <v>37079</v>
       </c>
-      <c r="Z43" s="9">
+      <c r="AA43" s="9">
         <v>37045</v>
       </c>
-      <c r="AA43" s="9">
+      <c r="AB43" s="9">
         <v>37026</v>
       </c>
-      <c r="AB43" s="9">
+      <c r="AC43" s="9">
         <v>37000</v>
       </c>
-      <c r="AC43" s="9">
+      <c r="AD43" s="9">
         <v>36965</v>
       </c>
-      <c r="AD43" s="9">
+      <c r="AE43" s="9">
         <v>36958</v>
       </c>
-      <c r="AE43" s="9">
+      <c r="AF43" s="9">
         <v>37000</v>
       </c>
-      <c r="AF43" s="9">
+      <c r="AG43" s="9">
         <v>37004</v>
       </c>
-      <c r="AG43" s="9">
+      <c r="AH43" s="9">
         <v>36963</v>
       </c>
-      <c r="AH43" s="23">
+      <c r="AI43" s="23">
         <v>36914</v>
       </c>
-      <c r="AI43" s="9">
+      <c r="AJ43" s="9">
         <v>36892</v>
       </c>
-      <c r="AJ43" s="9">
+      <c r="AK43" s="9">
         <v>36879</v>
       </c>
-      <c r="AK43" s="31">
+      <c r="AL43" s="31">
         <v>36874</v>
       </c>
-      <c r="AL43" s="8">
+      <c r="AM43" s="8">
         <v>36786</v>
       </c>
-      <c r="AM43" s="8">
+      <c r="AN43" s="8">
         <v>36730</v>
       </c>
-      <c r="AN43" s="8">
+      <c r="AO43" s="8">
         <v>36776</v>
       </c>
-      <c r="AO43" s="8">
+      <c r="AP43" s="8">
         <v>36761</v>
       </c>
-      <c r="AP43" s="8">
+      <c r="AQ43" s="8">
         <v>36789</v>
       </c>
-      <c r="AQ43" s="8">
+      <c r="AR43" s="8">
         <v>36778</v>
       </c>
-      <c r="AR43" s="8">
+      <c r="AS43" s="8">
         <v>36749</v>
       </c>
-      <c r="AS43" s="8">
+      <c r="AT43" s="8">
         <v>36798</v>
       </c>
-      <c r="AT43" s="8">
+      <c r="AU43" s="8">
         <v>36843</v>
       </c>
-      <c r="AU43" s="8">
+      <c r="AV43" s="8">
         <v>36860</v>
       </c>
-      <c r="AV43" s="31">
+      <c r="AW43" s="31">
         <v>36903</v>
       </c>
-      <c r="AW43" s="8">
+      <c r="AX43" s="8">
         <v>36896</v>
       </c>
-      <c r="AX43" s="33">
+      <c r="AY43" s="33">
         <v>36890</v>
       </c>
-      <c r="AY43" s="8">
+      <c r="AZ43" s="8">
         <v>36922</v>
       </c>
-      <c r="AZ43" s="31">
+      <c r="BA43" s="31">
         <v>36944</v>
       </c>
-      <c r="BA43" s="8">
+      <c r="BB43" s="8">
         <v>36968</v>
       </c>
-      <c r="BB43" s="23">
+      <c r="BC43" s="23">
         <v>36997</v>
       </c>
-      <c r="BC43" s="8">
+      <c r="BD43" s="8">
         <v>37024</v>
       </c>
-      <c r="BD43" s="8">
+      <c r="BE43" s="8">
         <v>37074</v>
       </c>
+      <c r="BF43" s="8">
+        <v>37090</v>
+      </c>
     </row>
-    <row r="44" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A44" s="11" t="s">
+    <row r="44" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="9">
+      <c r="C44" s="9">
         <v>11318</v>
       </c>
-      <c r="C44" s="9">
+      <c r="D44" s="9">
         <v>11300</v>
       </c>
-      <c r="D44" s="9">
+      <c r="E44" s="9">
         <v>11271</v>
       </c>
-      <c r="E44" s="9">
+      <c r="F44" s="9">
         <v>11262</v>
       </c>
-      <c r="F44" s="9">
+      <c r="G44" s="9">
         <v>11240</v>
       </c>
-      <c r="G44" s="9">
+      <c r="H44" s="9">
         <v>11215</v>
       </c>
-      <c r="H44" s="9">
+      <c r="I44" s="9">
         <v>11206</v>
       </c>
-      <c r="I44" s="9">
+      <c r="J44" s="9">
         <v>11185</v>
       </c>
-      <c r="J44" s="9">
+      <c r="K44" s="9">
         <v>11176</v>
       </c>
-      <c r="K44" s="9">
+      <c r="L44" s="9">
         <v>11161</v>
       </c>
-      <c r="L44" s="9">
+      <c r="M44" s="9">
         <v>11133</v>
       </c>
-      <c r="M44" s="9">
+      <c r="N44" s="9">
         <v>11099</v>
       </c>
-      <c r="N44" s="9">
+      <c r="O44" s="9">
         <v>11082</v>
       </c>
-      <c r="O44" s="9">
+      <c r="P44" s="9">
         <v>11064</v>
       </c>
-      <c r="P44" s="9">
+      <c r="Q44" s="9">
         <v>11051</v>
       </c>
-      <c r="Q44" s="9">
+      <c r="R44" s="9">
         <v>11026</v>
       </c>
-      <c r="R44" s="9">
+      <c r="S44" s="9">
         <v>11024</v>
       </c>
-      <c r="S44" s="9">
+      <c r="T44" s="9">
         <v>11023</v>
       </c>
-      <c r="T44" s="9">
+      <c r="U44" s="9">
         <v>11000</v>
       </c>
-      <c r="U44" s="9">
+      <c r="V44" s="9">
         <v>10963</v>
       </c>
-      <c r="V44" s="9">
+      <c r="W44" s="9">
         <v>10932</v>
       </c>
-      <c r="W44" s="9">
+      <c r="X44" s="9">
         <v>10891</v>
       </c>
-      <c r="X44" s="9">
+      <c r="Y44" s="9">
         <v>10866</v>
       </c>
-      <c r="Y44" s="9">
+      <c r="Z44" s="9">
         <v>10859</v>
       </c>
-      <c r="Z44" s="9">
+      <c r="AA44" s="9">
         <v>10831</v>
       </c>
-      <c r="AA44" s="9">
+      <c r="AB44" s="9">
         <v>10792</v>
       </c>
-      <c r="AB44" s="9">
+      <c r="AC44" s="9">
         <v>10762</v>
       </c>
-      <c r="AC44" s="9">
+      <c r="AD44" s="9">
         <v>10720</v>
       </c>
-      <c r="AD44" s="9">
+      <c r="AE44" s="9">
         <v>10705</v>
       </c>
-      <c r="AE44" s="9">
+      <c r="AF44" s="9">
         <v>10696</v>
       </c>
-      <c r="AF44" s="9">
+      <c r="AG44" s="9">
         <v>10681</v>
       </c>
-      <c r="AG44" s="9">
+      <c r="AH44" s="9">
         <v>10660</v>
       </c>
-      <c r="AH44" s="23">
+      <c r="AI44" s="23">
         <v>10636</v>
       </c>
-      <c r="AI44" s="9">
+      <c r="AJ44" s="9">
         <v>10606</v>
       </c>
-      <c r="AJ44" s="9">
+      <c r="AK44" s="9">
         <v>10588</v>
       </c>
-      <c r="AK44" s="31">
+      <c r="AL44" s="31">
         <v>10544</v>
       </c>
-      <c r="AL44" s="8">
+      <c r="AM44" s="8">
         <v>10512</v>
       </c>
-      <c r="AM44" s="8">
+      <c r="AN44" s="8">
         <v>10487</v>
       </c>
-      <c r="AN44" s="8">
+      <c r="AO44" s="8">
         <v>10437</v>
       </c>
-      <c r="AO44" s="8">
+      <c r="AP44" s="8">
         <v>10431</v>
       </c>
-      <c r="AP44" s="8">
+      <c r="AQ44" s="8">
         <v>10396</v>
       </c>
-      <c r="AQ44" s="8">
+      <c r="AR44" s="8">
         <v>10359</v>
       </c>
-      <c r="AR44" s="8">
+      <c r="AS44" s="8">
         <v>10328</v>
       </c>
-      <c r="AS44" s="8">
+      <c r="AT44" s="8">
         <v>10299</v>
       </c>
-      <c r="AT44" s="8">
+      <c r="AU44" s="8">
         <v>10263</v>
       </c>
-      <c r="AU44" s="8">
+      <c r="AV44" s="8">
         <v>10297</v>
       </c>
-      <c r="AV44" s="31">
+      <c r="AW44" s="31">
         <v>10240</v>
       </c>
-      <c r="AW44" s="8">
+      <c r="AX44" s="8">
         <v>10206</v>
       </c>
-      <c r="AX44" s="33">
+      <c r="AY44" s="33">
         <v>10183</v>
       </c>
-      <c r="AY44" s="8">
+      <c r="AZ44" s="8">
         <v>10137</v>
       </c>
-      <c r="AZ44" s="31">
+      <c r="BA44" s="31">
         <v>10110</v>
       </c>
-      <c r="BA44" s="8">
+      <c r="BB44" s="8">
         <v>10088</v>
       </c>
-      <c r="BB44" s="23">
+      <c r="BC44" s="23">
         <v>10065</v>
       </c>
-      <c r="BC44" s="8">
+      <c r="BD44" s="8">
         <v>10033</v>
       </c>
-      <c r="BD44" s="8">
+      <c r="BE44" s="8">
         <v>9989</v>
       </c>
+      <c r="BF44" s="8">
+        <v>9950</v>
+      </c>
     </row>
-    <row r="45" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A45" s="11" t="s">
+    <row r="45" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B45" s="9">
+      <c r="C45" s="9">
         <v>4443</v>
       </c>
-      <c r="C45" s="9">
+      <c r="D45" s="9">
         <v>4432</v>
       </c>
-      <c r="D45" s="9">
+      <c r="E45" s="9">
         <v>4417</v>
       </c>
-      <c r="E45" s="9">
+      <c r="F45" s="9">
         <v>4405</v>
       </c>
-      <c r="F45" s="9">
+      <c r="G45" s="9">
         <v>4402</v>
       </c>
-      <c r="G45" s="9">
+      <c r="H45" s="9">
         <v>4404</v>
       </c>
-      <c r="H45" s="9">
+      <c r="I45" s="9">
         <v>4376</v>
       </c>
-      <c r="I45" s="9">
+      <c r="J45" s="9">
         <v>4352</v>
       </c>
-      <c r="J45" s="9">
+      <c r="K45" s="9">
         <v>4337</v>
       </c>
-      <c r="K45" s="9">
+      <c r="L45" s="9">
         <v>4327</v>
       </c>
-      <c r="L45" s="9">
+      <c r="M45" s="9">
         <v>4314</v>
       </c>
-      <c r="M45" s="9">
+      <c r="N45" s="9">
         <v>4304</v>
       </c>
-      <c r="N45" s="9">
+      <c r="O45" s="9">
         <v>4299</v>
       </c>
-      <c r="O45" s="9">
+      <c r="P45" s="9">
         <v>4285</v>
       </c>
-      <c r="P45" s="9">
+      <c r="Q45" s="9">
         <v>4282</v>
       </c>
-      <c r="Q45" s="9">
+      <c r="R45" s="9">
         <v>4276</v>
       </c>
-      <c r="R45" s="9">
+      <c r="S45" s="9">
         <v>4277</v>
       </c>
-      <c r="S45" s="9">
+      <c r="T45" s="9">
         <v>4268</v>
       </c>
-      <c r="T45" s="9">
+      <c r="U45" s="9">
         <v>4248</v>
       </c>
-      <c r="U45" s="9">
+      <c r="V45" s="9">
         <v>4221</v>
       </c>
-      <c r="V45" s="9">
+      <c r="W45" s="9">
         <v>4196</v>
       </c>
-      <c r="W45" s="9">
+      <c r="X45" s="9">
         <v>4187</v>
       </c>
-      <c r="X45" s="9">
+      <c r="Y45" s="9">
         <v>4150</v>
       </c>
-      <c r="Y45" s="9">
+      <c r="Z45" s="9">
         <v>4138</v>
       </c>
-      <c r="Z45" s="9">
+      <c r="AA45" s="9">
         <v>4125</v>
       </c>
-      <c r="AA45" s="9">
+      <c r="AB45" s="9">
         <v>4113</v>
       </c>
-      <c r="AB45" s="9">
+      <c r="AC45" s="9">
         <v>4095</v>
       </c>
-      <c r="AC45" s="9">
+      <c r="AD45" s="9">
         <v>4080</v>
       </c>
-      <c r="AD45" s="9">
+      <c r="AE45" s="9">
         <v>4074</v>
       </c>
-      <c r="AE45" s="9">
+      <c r="AF45" s="9">
         <v>4066</v>
       </c>
-      <c r="AF45" s="9">
+      <c r="AG45" s="9">
         <v>4048</v>
       </c>
-      <c r="AG45" s="9">
+      <c r="AH45" s="9">
         <v>4018</v>
       </c>
-      <c r="AH45" s="23">
+      <c r="AI45" s="23">
         <v>3981</v>
       </c>
-      <c r="AI45" s="9">
+      <c r="AJ45" s="9">
         <v>3967</v>
       </c>
-      <c r="AJ45" s="9">
+      <c r="AK45" s="9">
         <v>3938</v>
       </c>
-      <c r="AK45" s="31">
+      <c r="AL45" s="31">
         <v>3910</v>
       </c>
-      <c r="AL45" s="8">
+      <c r="AM45" s="8">
         <v>3893</v>
       </c>
-      <c r="AM45" s="8">
+      <c r="AN45" s="8">
         <v>3867</v>
       </c>
-      <c r="AN45" s="8">
+      <c r="AO45" s="8">
         <v>3848</v>
       </c>
-      <c r="AO45" s="8">
+      <c r="AP45" s="8">
         <v>3842</v>
       </c>
-      <c r="AP45" s="8">
+      <c r="AQ45" s="8">
         <v>3816</v>
       </c>
-      <c r="AQ45" s="8">
+      <c r="AR45" s="8">
         <v>3842</v>
       </c>
-      <c r="AR45" s="8">
+      <c r="AS45" s="8">
         <v>3816</v>
       </c>
-      <c r="AS45" s="8">
+      <c r="AT45" s="8">
         <v>3768</v>
       </c>
-      <c r="AT45" s="8">
+      <c r="AU45" s="8">
         <v>3735</v>
       </c>
-      <c r="AU45" s="8">
+      <c r="AV45" s="8">
         <v>3719</v>
       </c>
-      <c r="AV45" s="31">
+      <c r="AW45" s="31">
         <v>3709</v>
       </c>
-      <c r="AW45" s="8">
+      <c r="AX45" s="8">
         <v>3703</v>
       </c>
-      <c r="AX45" s="33">
+      <c r="AY45" s="33">
         <v>3676</v>
       </c>
-      <c r="AY45" s="8">
+      <c r="AZ45" s="8">
         <v>3665</v>
       </c>
-      <c r="AZ45" s="31">
+      <c r="BA45" s="31">
         <v>3661</v>
       </c>
-      <c r="BA45" s="8">
+      <c r="BB45" s="8">
         <v>3653</v>
       </c>
-      <c r="BB45" s="23">
+      <c r="BC45" s="23">
         <v>3635</v>
       </c>
-      <c r="BC45" s="8">
+      <c r="BD45" s="8">
         <v>3628</v>
       </c>
-      <c r="BD45" s="8">
+      <c r="BE45" s="8">
         <v>3606</v>
       </c>
+      <c r="BF45" s="8">
+        <v>3590</v>
+      </c>
     </row>
-    <row r="46" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A46" s="11" t="s">
+    <row r="46" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="9">
+      <c r="C46" s="9">
         <v>8838</v>
       </c>
-      <c r="C46" s="9">
+      <c r="D46" s="9">
         <v>8812</v>
       </c>
-      <c r="D46" s="9">
+      <c r="E46" s="9">
         <v>8791</v>
       </c>
-      <c r="E46" s="9">
+      <c r="F46" s="9">
         <v>8769</v>
       </c>
-      <c r="F46" s="9">
+      <c r="G46" s="9">
         <v>8745</v>
       </c>
-      <c r="G46" s="9">
+      <c r="H46" s="9">
         <v>8739</v>
       </c>
-      <c r="H46" s="9">
+      <c r="I46" s="9">
         <v>8699</v>
       </c>
-      <c r="I46" s="9">
+      <c r="J46" s="9">
         <v>8679</v>
       </c>
-      <c r="J46" s="9">
+      <c r="K46" s="9">
         <v>8652</v>
       </c>
-      <c r="K46" s="9">
+      <c r="L46" s="9">
         <v>8639</v>
       </c>
-      <c r="L46" s="9">
+      <c r="M46" s="9">
         <v>8624</v>
       </c>
-      <c r="M46" s="9">
+      <c r="N46" s="9">
         <v>8608</v>
       </c>
-      <c r="N46" s="9">
+      <c r="O46" s="9">
         <v>8602</v>
       </c>
-      <c r="O46" s="9">
+      <c r="P46" s="9">
         <v>8578</v>
       </c>
-      <c r="P46" s="9">
+      <c r="Q46" s="9">
         <v>8574</v>
       </c>
-      <c r="Q46" s="9">
+      <c r="R46" s="9">
         <v>8577</v>
       </c>
-      <c r="R46" s="9">
+      <c r="S46" s="9">
         <v>8570</v>
       </c>
-      <c r="S46" s="9">
+      <c r="T46" s="9">
         <v>8550</v>
       </c>
-      <c r="T46" s="9">
+      <c r="U46" s="9">
         <v>8518</v>
       </c>
-      <c r="U46" s="9">
+      <c r="V46" s="9">
         <v>8503</v>
       </c>
-      <c r="V46" s="9">
+      <c r="W46" s="9">
         <v>8483</v>
       </c>
-      <c r="W46" s="9">
+      <c r="X46" s="9">
         <v>8463</v>
       </c>
-      <c r="X46" s="9">
+      <c r="Y46" s="9">
         <v>8446</v>
       </c>
-      <c r="Y46" s="9">
+      <c r="Z46" s="9">
         <v>8431</v>
       </c>
-      <c r="Z46" s="9">
+      <c r="AA46" s="9">
         <v>8412</v>
       </c>
-      <c r="AA46" s="9">
+      <c r="AB46" s="9">
         <v>8392</v>
       </c>
-      <c r="AB46" s="9">
+      <c r="AC46" s="9">
         <v>8373</v>
       </c>
-      <c r="AC46" s="9">
+      <c r="AD46" s="9">
         <v>8342</v>
       </c>
-      <c r="AD46" s="9">
+      <c r="AE46" s="9">
         <v>8328</v>
       </c>
-      <c r="AE46" s="9">
+      <c r="AF46" s="9">
         <v>8308</v>
       </c>
-      <c r="AF46" s="9">
+      <c r="AG46" s="9">
         <v>8272</v>
       </c>
-      <c r="AG46" s="9">
+      <c r="AH46" s="9">
         <v>8257</v>
       </c>
-      <c r="AH46" s="23">
+      <c r="AI46" s="23">
         <v>8226</v>
       </c>
-      <c r="AI46" s="9">
+      <c r="AJ46" s="9">
         <v>8211</v>
       </c>
-      <c r="AJ46" s="9">
+      <c r="AK46" s="9">
         <v>8190</v>
       </c>
-      <c r="AK46" s="31">
+      <c r="AL46" s="31">
         <v>8159</v>
       </c>
-      <c r="AL46" s="8">
+      <c r="AM46" s="8">
         <v>8133</v>
       </c>
-      <c r="AM46" s="8">
+      <c r="AN46" s="8">
         <v>8123</v>
       </c>
-      <c r="AN46" s="8">
+      <c r="AO46" s="8">
         <v>8092</v>
       </c>
-      <c r="AO46" s="8">
+      <c r="AP46" s="8">
         <v>8069</v>
       </c>
-      <c r="AP46" s="8">
+      <c r="AQ46" s="8">
         <v>8046</v>
       </c>
-      <c r="AQ46" s="8">
+      <c r="AR46" s="8">
         <v>8027</v>
       </c>
-      <c r="AR46" s="8">
+      <c r="AS46" s="8">
         <v>8012</v>
       </c>
-      <c r="AS46" s="8">
+      <c r="AT46" s="8">
         <v>7977</v>
       </c>
-      <c r="AT46" s="8">
+      <c r="AU46" s="8">
         <v>7931</v>
       </c>
-      <c r="AU46" s="8">
+      <c r="AV46" s="8">
         <v>7911</v>
       </c>
-      <c r="AV46" s="31">
+      <c r="AW46" s="31">
         <v>7882</v>
       </c>
-      <c r="AW46" s="8">
+      <c r="AX46" s="8">
         <v>7877</v>
       </c>
-      <c r="AX46" s="33">
+      <c r="AY46" s="33">
         <v>7858</v>
       </c>
-      <c r="AY46" s="8">
+      <c r="AZ46" s="8">
         <v>7837</v>
       </c>
-      <c r="AZ46" s="31">
+      <c r="BA46" s="31">
         <v>7827</v>
       </c>
-      <c r="BA46" s="8">
+      <c r="BB46" s="8">
         <v>7828</v>
       </c>
-      <c r="BB46" s="23">
+      <c r="BC46" s="23">
         <v>7808</v>
       </c>
-      <c r="BC46" s="8">
+      <c r="BD46" s="8">
         <v>7791</v>
       </c>
-      <c r="BD46" s="8">
+      <c r="BE46" s="8">
         <v>7763</v>
       </c>
+      <c r="BF46" s="8">
+        <v>7749</v>
+      </c>
     </row>
-    <row r="47" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A47" s="11" t="s">
+    <row r="47" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="23">
+      <c r="C47" s="23">
         <v>11828</v>
       </c>
-      <c r="C47" s="23">
+      <c r="D47" s="23">
         <v>11807</v>
       </c>
-      <c r="D47" s="23">
+      <c r="E47" s="23">
         <v>11778</v>
       </c>
-      <c r="E47" s="23">
+      <c r="F47" s="23">
         <v>11759</v>
       </c>
-      <c r="F47" s="23">
+      <c r="G47" s="23">
         <v>11755</v>
       </c>
-      <c r="G47" s="23">
+      <c r="H47" s="23">
         <v>11645</v>
       </c>
-      <c r="H47" s="23">
+      <c r="I47" s="23">
         <v>11628</v>
       </c>
-      <c r="I47" s="23">
+      <c r="J47" s="23">
         <v>11608</v>
       </c>
-      <c r="J47" s="23">
+      <c r="K47" s="23">
         <v>11576</v>
       </c>
-      <c r="K47" s="23">
+      <c r="L47" s="23">
         <v>11518</v>
       </c>
-      <c r="L47" s="23">
+      <c r="M47" s="23">
         <v>11514</v>
       </c>
-      <c r="M47" s="23">
+      <c r="N47" s="23">
         <v>11495</v>
       </c>
-      <c r="N47" s="23">
+      <c r="O47" s="23">
         <v>11474</v>
       </c>
-      <c r="O47" s="23">
+      <c r="P47" s="23">
         <v>11449</v>
       </c>
-      <c r="P47" s="23">
+      <c r="Q47" s="23">
         <v>11435</v>
       </c>
-      <c r="Q47" s="23">
+      <c r="R47" s="23">
         <v>11415</v>
       </c>
-      <c r="R47" s="23">
+      <c r="S47" s="23">
         <v>11407</v>
       </c>
-      <c r="S47" s="23">
+      <c r="T47" s="23">
         <v>11394</v>
       </c>
-      <c r="T47" s="23">
+      <c r="U47" s="23">
         <v>11357</v>
       </c>
-      <c r="U47" s="23">
+      <c r="V47" s="23">
         <v>11335</v>
       </c>
-      <c r="V47" s="23">
+      <c r="W47" s="23">
         <v>11315</v>
       </c>
-      <c r="W47" s="23">
+      <c r="X47" s="23">
         <v>11312</v>
       </c>
-      <c r="X47" s="23">
+      <c r="Y47" s="23">
         <v>11297</v>
       </c>
-      <c r="Y47" s="23">
+      <c r="Z47" s="23">
         <v>11293</v>
       </c>
-      <c r="Z47" s="23">
+      <c r="AA47" s="23">
         <v>11275</v>
       </c>
-      <c r="AA47" s="23">
+      <c r="AB47" s="23">
         <v>11257</v>
       </c>
-      <c r="AB47" s="23">
+      <c r="AC47" s="23">
         <v>11275</v>
       </c>
-      <c r="AC47" s="23">
+      <c r="AD47" s="23">
         <v>11270</v>
       </c>
-      <c r="AD47" s="23">
+      <c r="AE47" s="23">
         <v>11234</v>
       </c>
-      <c r="AE47" s="23">
+      <c r="AF47" s="23">
         <v>11197</v>
       </c>
-      <c r="AF47" s="23">
+      <c r="AG47" s="23">
         <v>11164</v>
       </c>
-      <c r="AG47" s="23">
+      <c r="AH47" s="23">
         <v>11151</v>
       </c>
-      <c r="AH47" s="23">
+      <c r="AI47" s="23">
         <v>11130</v>
       </c>
-      <c r="AI47" s="23">
+      <c r="AJ47" s="23">
         <v>11087</v>
       </c>
-      <c r="AJ47" s="23">
+      <c r="AK47" s="23">
         <v>11057</v>
       </c>
-      <c r="AK47" s="31">
+      <c r="AL47" s="31">
         <v>11045</v>
       </c>
-      <c r="AL47" s="8">
+      <c r="AM47" s="8">
         <v>11026</v>
       </c>
-      <c r="AM47" s="8">
+      <c r="AN47" s="8">
         <v>11002</v>
       </c>
-      <c r="AN47" s="8">
+      <c r="AO47" s="8">
         <v>10992</v>
       </c>
-      <c r="AO47" s="8">
+      <c r="AP47" s="8">
         <v>10957</v>
       </c>
-      <c r="AP47" s="8">
+      <c r="AQ47" s="8">
         <v>10943</v>
       </c>
-      <c r="AQ47" s="8">
+      <c r="AR47" s="8">
         <v>10919</v>
       </c>
-      <c r="AR47" s="8">
+      <c r="AS47" s="8">
         <v>10878</v>
       </c>
-      <c r="AS47" s="8">
+      <c r="AT47" s="8">
         <v>10872</v>
       </c>
-      <c r="AT47" s="8">
+      <c r="AU47" s="8">
         <v>10825</v>
       </c>
-      <c r="AU47" s="8">
+      <c r="AV47" s="8">
         <v>10815</v>
       </c>
-      <c r="AV47" s="31">
+      <c r="AW47" s="31">
         <v>10806</v>
       </c>
-      <c r="AW47" s="8">
+      <c r="AX47" s="8">
         <v>10794</v>
       </c>
-      <c r="AX47" s="33">
+      <c r="AY47" s="33">
         <v>10787</v>
       </c>
-      <c r="AY47" s="8">
+      <c r="AZ47" s="8">
         <v>10743</v>
       </c>
-      <c r="AZ47" s="31">
+      <c r="BA47" s="31">
         <v>10739</v>
       </c>
-      <c r="BA47" s="8">
+      <c r="BB47" s="8">
         <v>10728</v>
       </c>
-      <c r="BB47" s="23">
+      <c r="BC47" s="23">
         <v>10706</v>
       </c>
-      <c r="BC47" s="8">
+      <c r="BD47" s="8">
         <v>10674</v>
       </c>
-      <c r="BD47" s="8">
+      <c r="BE47" s="8">
         <v>10665</v>
       </c>
+      <c r="BF47" s="8">
+        <v>10674</v>
+      </c>
     </row>
-    <row r="48" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A48" s="11" t="s">
+    <row r="48" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B48" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B48" s="23">
+      <c r="C48" s="23">
         <v>7652</v>
       </c>
-      <c r="C48" s="23">
+      <c r="D48" s="23">
         <v>7637</v>
       </c>
-      <c r="D48" s="23">
+      <c r="E48" s="23">
         <v>7630</v>
       </c>
-      <c r="E48" s="23">
+      <c r="F48" s="23">
         <v>7611</v>
       </c>
-      <c r="F48" s="23">
+      <c r="G48" s="23">
         <v>7599</v>
       </c>
-      <c r="G48" s="23">
+      <c r="H48" s="23">
         <v>7587</v>
       </c>
-      <c r="H48" s="23">
+      <c r="I48" s="23">
         <v>7569</v>
       </c>
-      <c r="I48" s="23">
+      <c r="J48" s="23">
         <v>7554</v>
       </c>
-      <c r="J48" s="23">
+      <c r="K48" s="23">
         <v>7530</v>
       </c>
-      <c r="K48" s="23">
+      <c r="L48" s="23">
         <v>7511</v>
       </c>
-      <c r="L48" s="23">
+      <c r="M48" s="23">
         <v>7508</v>
       </c>
-      <c r="M48" s="23">
+      <c r="N48" s="23">
         <v>7486</v>
       </c>
-      <c r="N48" s="23">
+      <c r="O48" s="23">
         <v>7472</v>
       </c>
-      <c r="O48" s="23">
+      <c r="P48" s="23">
         <v>7451</v>
       </c>
-      <c r="P48" s="23">
+      <c r="Q48" s="23">
         <v>7448</v>
       </c>
-      <c r="Q48" s="23">
+      <c r="R48" s="23">
         <v>7438</v>
       </c>
-      <c r="R48" s="23">
+      <c r="S48" s="23">
         <v>7433</v>
       </c>
-      <c r="S48" s="23">
+      <c r="T48" s="23">
         <v>7414</v>
       </c>
-      <c r="T48" s="23">
+      <c r="U48" s="23">
         <v>7379</v>
       </c>
-      <c r="U48" s="23">
+      <c r="V48" s="23">
         <v>7361</v>
       </c>
-      <c r="V48" s="23">
+      <c r="W48" s="23">
         <v>7327</v>
       </c>
-      <c r="W48" s="23">
+      <c r="X48" s="23">
         <v>7313</v>
       </c>
-      <c r="X48" s="23">
+      <c r="Y48" s="23">
         <v>7295</v>
       </c>
-      <c r="Y48" s="23">
+      <c r="Z48" s="23">
         <v>7279</v>
       </c>
-      <c r="Z48" s="23">
+      <c r="AA48" s="23">
         <v>7254</v>
       </c>
-      <c r="AA48" s="23">
+      <c r="AB48" s="23">
         <v>7240</v>
       </c>
-      <c r="AB48" s="23">
+      <c r="AC48" s="23">
         <v>7228</v>
       </c>
-      <c r="AC48" s="23">
+      <c r="AD48" s="23">
         <v>7217</v>
       </c>
-      <c r="AD48" s="23">
+      <c r="AE48" s="23">
         <v>7201</v>
       </c>
-      <c r="AE48" s="23">
+      <c r="AF48" s="23">
         <v>7176</v>
       </c>
-      <c r="AF48" s="23">
+      <c r="AG48" s="23">
         <v>7161</v>
       </c>
-      <c r="AG48" s="23">
+      <c r="AH48" s="23">
         <v>7133</v>
       </c>
-      <c r="AH48" s="23">
+      <c r="AI48" s="23">
         <v>7104</v>
       </c>
-      <c r="AI48" s="23">
+      <c r="AJ48" s="23">
         <v>7083</v>
       </c>
-      <c r="AJ48" s="23">
+      <c r="AK48" s="23">
         <v>7055</v>
       </c>
-      <c r="AK48" s="31">
+      <c r="AL48" s="31">
         <v>7014</v>
       </c>
-      <c r="AL48" s="8">
+      <c r="AM48" s="8">
         <v>7005</v>
       </c>
-      <c r="AM48" s="8">
+      <c r="AN48" s="8">
         <v>6976</v>
       </c>
-      <c r="AN48" s="8">
+      <c r="AO48" s="8">
         <v>6956</v>
       </c>
-      <c r="AO48" s="8">
+      <c r="AP48" s="8">
         <v>6932</v>
       </c>
-      <c r="AP48" s="8">
+      <c r="AQ48" s="8">
         <v>6928</v>
       </c>
-      <c r="AQ48" s="8">
+      <c r="AR48" s="8">
         <v>6915</v>
       </c>
-      <c r="AR48" s="8">
+      <c r="AS48" s="8">
         <v>6896</v>
       </c>
-      <c r="AS48" s="8">
+      <c r="AT48" s="8">
         <v>6856</v>
       </c>
-      <c r="AT48" s="8">
+      <c r="AU48" s="8">
         <v>6833</v>
       </c>
-      <c r="AU48" s="8">
+      <c r="AV48" s="8">
         <v>6801</v>
       </c>
-      <c r="AV48" s="31">
+      <c r="AW48" s="31">
         <v>6798</v>
       </c>
-      <c r="AW48" s="8">
+      <c r="AX48" s="8">
         <v>6778</v>
       </c>
-      <c r="AX48" s="33">
+      <c r="AY48" s="33">
         <v>6759</v>
       </c>
-      <c r="AY48" s="8">
+      <c r="AZ48" s="8">
         <v>6753</v>
       </c>
-      <c r="AZ48" s="31">
+      <c r="BA48" s="31">
         <v>6738</v>
       </c>
-      <c r="BA48" s="8">
+      <c r="BB48" s="8">
         <v>6739</v>
       </c>
-      <c r="BB48" s="23">
+      <c r="BC48" s="23">
         <v>6741</v>
       </c>
-      <c r="BC48" s="8">
+      <c r="BD48" s="8">
         <v>6721</v>
       </c>
-      <c r="BD48" s="8">
+      <c r="BE48" s="8">
         <v>6690</v>
       </c>
+      <c r="BF48" s="8">
+        <v>6683</v>
+      </c>
     </row>
-    <row r="49" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A49" s="14" t="s">
+    <row r="49" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B49" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="24">
+      <c r="C49" s="24">
         <v>12208</v>
       </c>
-      <c r="C49" s="24">
+      <c r="D49" s="24">
         <v>12179</v>
       </c>
-      <c r="D49" s="24">
+      <c r="E49" s="24">
         <v>12156</v>
       </c>
-      <c r="E49" s="24">
+      <c r="F49" s="24">
         <v>12149</v>
       </c>
-      <c r="F49" s="24">
+      <c r="G49" s="24">
         <v>12134</v>
       </c>
-      <c r="G49" s="24">
+      <c r="H49" s="24">
         <v>12124</v>
       </c>
-      <c r="H49" s="24">
+      <c r="I49" s="24">
         <v>12119</v>
       </c>
-      <c r="I49" s="24">
+      <c r="J49" s="24">
         <v>12113</v>
       </c>
-      <c r="J49" s="24">
+      <c r="K49" s="24">
         <v>12098</v>
-      </c>
-[...1 lines deleted...]
-        <v>12082</v>
       </c>
       <c r="L49" s="24">
         <v>12082</v>
       </c>
       <c r="M49" s="24">
+        <v>12082</v>
+      </c>
+      <c r="N49" s="24">
         <v>12069</v>
       </c>
-      <c r="N49" s="24">
+      <c r="O49" s="24">
         <v>12053</v>
       </c>
-      <c r="O49" s="24">
+      <c r="P49" s="24">
         <v>12020</v>
       </c>
-      <c r="P49" s="24">
+      <c r="Q49" s="24">
         <v>12028</v>
       </c>
-      <c r="Q49" s="24">
+      <c r="R49" s="24">
         <v>12023</v>
       </c>
-      <c r="R49" s="24">
+      <c r="S49" s="24">
         <v>12011</v>
       </c>
-      <c r="S49" s="24">
+      <c r="T49" s="24">
         <v>11994</v>
       </c>
-      <c r="T49" s="24">
+      <c r="U49" s="24">
         <v>11974</v>
       </c>
-      <c r="U49" s="24">
+      <c r="V49" s="24">
         <v>11947</v>
       </c>
-      <c r="V49" s="24">
+      <c r="W49" s="24">
         <v>11926</v>
       </c>
-      <c r="W49" s="24">
+      <c r="X49" s="24">
         <v>11917</v>
       </c>
-      <c r="X49" s="24">
+      <c r="Y49" s="24">
         <v>11895</v>
       </c>
-      <c r="Y49" s="24">
+      <c r="Z49" s="24">
         <v>11879</v>
       </c>
-      <c r="Z49" s="24">
+      <c r="AA49" s="24">
         <v>11845</v>
       </c>
-      <c r="AA49" s="24">
+      <c r="AB49" s="24">
         <v>11827</v>
       </c>
-      <c r="AB49" s="24">
+      <c r="AC49" s="24">
         <v>11809</v>
       </c>
-      <c r="AC49" s="24">
+      <c r="AD49" s="24">
         <v>11796</v>
       </c>
-      <c r="AD49" s="24">
+      <c r="AE49" s="24">
         <v>11798</v>
       </c>
-      <c r="AE49" s="24">
+      <c r="AF49" s="24">
         <v>11792</v>
       </c>
-      <c r="AF49" s="24">
+      <c r="AG49" s="24">
         <v>11764</v>
       </c>
-      <c r="AG49" s="24">
+      <c r="AH49" s="24">
         <v>11738</v>
       </c>
-      <c r="AH49" s="24">
+      <c r="AI49" s="24">
         <v>11710</v>
       </c>
-      <c r="AI49" s="24">
+      <c r="AJ49" s="24">
         <v>11679</v>
       </c>
-      <c r="AJ49" s="24">
+      <c r="AK49" s="24">
         <v>11624</v>
       </c>
-      <c r="AK49" s="15">
+      <c r="AL49" s="15">
         <v>11587</v>
       </c>
-      <c r="AL49" s="15">
+      <c r="AM49" s="15">
         <v>11574</v>
-      </c>
-[...1 lines deleted...]
-        <v>11553</v>
       </c>
       <c r="AN49" s="15">
         <v>11553</v>
       </c>
       <c r="AO49" s="15">
+        <v>11553</v>
+      </c>
+      <c r="AP49" s="15">
         <v>11551</v>
       </c>
-      <c r="AP49" s="15">
+      <c r="AQ49" s="15">
         <v>11527</v>
       </c>
-      <c r="AQ49" s="15">
+      <c r="AR49" s="15">
         <v>11508</v>
       </c>
-      <c r="AR49" s="15">
+      <c r="AS49" s="15">
         <v>11461</v>
       </c>
-      <c r="AS49" s="15">
+      <c r="AT49" s="15">
         <v>11447</v>
       </c>
-      <c r="AT49" s="15">
+      <c r="AU49" s="15">
         <v>11427</v>
       </c>
-      <c r="AU49" s="15">
+      <c r="AV49" s="15">
         <v>11406</v>
       </c>
-      <c r="AV49" s="15">
+      <c r="AW49" s="15">
         <v>11390</v>
       </c>
-      <c r="AW49" s="15">
+      <c r="AX49" s="15">
         <v>11381</v>
       </c>
-      <c r="AX49" s="34">
+      <c r="AY49" s="34">
         <v>11371</v>
       </c>
-      <c r="AY49" s="15">
+      <c r="AZ49" s="15">
         <v>11360</v>
       </c>
-      <c r="AZ49" s="15">
+      <c r="BA49" s="15">
         <v>11332</v>
       </c>
-      <c r="BA49" s="15">
+      <c r="BB49" s="15">
         <v>11321</v>
       </c>
-      <c r="BB49" s="24">
+      <c r="BC49" s="24">
         <v>11303</v>
       </c>
-      <c r="BC49" s="15">
+      <c r="BD49" s="15">
         <v>11274</v>
       </c>
-      <c r="BD49" s="15">
+      <c r="BE49" s="15">
         <v>11246</v>
       </c>
+      <c r="BF49" s="15">
+        <v>11221</v>
+      </c>
     </row>
-    <row r="50" spans="1:56" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B50" s="8"/>
+    <row r="50" spans="1:58" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="17"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
-      <c r="K50" s="10"/>
-      <c r="L50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="10"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
+      <c r="Q50" s="8"/>
     </row>
-    <row r="51" spans="1:56" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C51" s="19"/>
-      <c r="N51" s="27"/>
+      <c r="D51" s="19"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
+      <c r="T51" s="27"/>
     </row>
-    <row r="52" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B52" s="21"/>
+    <row r="52" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="21"/>
-      <c r="N52" s="22"/>
+      <c r="N52" s="21"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
-      <c r="S52" s="9"/>
+      <c r="S52" s="22"/>
       <c r="T52" s="9"/>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="9"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="9"/>
       <c r="AC52" s="9"/>
+      <c r="AD52" s="9"/>
     </row>
-    <row r="53" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B53" s="21"/>
+    <row r="53" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
-      <c r="N53" s="22"/>
+      <c r="N53" s="21"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
-      <c r="T53" s="9"/>
+      <c r="T53" s="22"/>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="9"/>
       <c r="X53" s="9"/>
       <c r="Y53" s="9"/>
       <c r="Z53" s="9"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
+      <c r="AD53" s="9"/>
     </row>
-    <row r="54" spans="1:56" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B54" s="22"/>
+    <row r="54" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="B54" s="28"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
-      <c r="G54" s="9"/>
+      <c r="G54" s="22"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
-      <c r="N54" s="22"/>
+      <c r="N54" s="9"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
-      <c r="S54" s="9"/>
+      <c r="S54" s="22"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
       <c r="AD54" s="9"/>
-      <c r="AE54" s="23"/>
-      <c r="AF54" s="9"/>
+      <c r="AE54" s="9"/>
+      <c r="AF54" s="23"/>
       <c r="AG54" s="9"/>
+      <c r="AH54" s="9"/>
     </row>
-    <row r="55" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B55" s="21"/>
+    <row r="55" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
-      <c r="N55" s="22"/>
+      <c r="N55" s="21"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
-      <c r="T55" s="9"/>
+      <c r="T55" s="22"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
       <c r="AC55" s="9"/>
       <c r="AD55" s="9"/>
-      <c r="AE55" s="23"/>
-      <c r="AF55" s="9"/>
+      <c r="AE55" s="9"/>
+      <c r="AF55" s="23"/>
       <c r="AG55" s="9"/>
+      <c r="AH55" s="9"/>
     </row>
-    <row r="56" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="B56" s="21"/>
+    <row r="56" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
-      <c r="N56" s="22"/>
+      <c r="N56" s="21"/>
       <c r="O56" s="22"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
-      <c r="S56" s="9"/>
+      <c r="S56" s="22"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
       <c r="AC56" s="9"/>
       <c r="AD56" s="9"/>
-      <c r="AE56" s="23"/>
-      <c r="AF56" s="9"/>
+      <c r="AE56" s="9"/>
+      <c r="AF56" s="23"/>
       <c r="AG56" s="9"/>
+      <c r="AH56" s="9"/>
     </row>
-    <row r="57" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="N57" s="27"/>
+    <row r="57" spans="1:58" x14ac:dyDescent="0.25">
       <c r="O57" s="27"/>
       <c r="P57" s="27"/>
       <c r="Q57" s="27"/>
       <c r="R57" s="27"/>
       <c r="S57" s="27"/>
       <c r="T57" s="27"/>
       <c r="U57" s="27"/>
       <c r="V57" s="27"/>
       <c r="W57" s="27"/>
       <c r="X57" s="27"/>
       <c r="Y57" s="27"/>
       <c r="Z57" s="27"/>
       <c r="AA57" s="27"/>
       <c r="AB57" s="27"/>
       <c r="AC57" s="27"/>
       <c r="AD57" s="27"/>
       <c r="AE57" s="27"/>
       <c r="AF57" s="27"/>
       <c r="AG57" s="27"/>
+      <c r="AH57" s="27"/>
     </row>
-    <row r="58" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="N58" s="27"/>
+    <row r="58" spans="1:58" x14ac:dyDescent="0.25">
       <c r="O58" s="27"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="27"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="27"/>
       <c r="AB58" s="27"/>
       <c r="AC58" s="27"/>
       <c r="AD58" s="27"/>
       <c r="AE58" s="27"/>
       <c r="AF58" s="27"/>
       <c r="AG58" s="27"/>
+      <c r="AH58" s="27"/>
     </row>
-    <row r="59" spans="1:56" x14ac:dyDescent="0.25">
-      <c r="N59" s="27"/>
+    <row r="59" spans="1:58" x14ac:dyDescent="0.25">
       <c r="O59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="27"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="27"/>
       <c r="Z59" s="27"/>
       <c r="AA59" s="27"/>
       <c r="AB59" s="27"/>
       <c r="AC59" s="27"/>
       <c r="AD59" s="27"/>
       <c r="AE59" s="27"/>
       <c r="AF59" s="27"/>
       <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...2 lines deleted...]
-    <mergeCell ref="AX4:BD4"/>
+  <mergeCells count="10">
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:M4"/>
-[...3 lines deleted...]
-    <mergeCell ref="B28:BD28"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="C28:BF28"/>
   </mergeCells>
   <pageMargins left="0.43" right="0.15748031496062992" top="0.47244094488188981" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>By gender</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>