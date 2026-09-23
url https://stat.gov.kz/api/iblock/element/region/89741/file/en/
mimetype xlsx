--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15165" yWindow="-135" windowWidth="13665" windowHeight="12690"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="220">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2 202,6</t>
   </si>
   <si>
     <t>2 321,7</t>
   </si>
   <si>
     <t>2 240,0</t>
   </si>
   <si>
     <t>2 544,2</t>
   </si>
   <si>
     <t>2 297,2</t>
   </si>
   <si>
     <t>2 307,3</t>
   </si>
   <si>
@@ -678,50 +678,53 @@
     <t>*Statistical data for the Transportation industry since January 2023 have been formed taking into account the change in the methodological approach to the formation of performance indicators for individual entrepreneurs engaged in commercial Transportation of freights and passengers in road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformulated.</t>
   </si>
   <si>
     <t>Air transport</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Road and urban electric transport</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>other types (cableways and others)</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>5 507,5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -869,51 +872,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1066,57 +1069,66 @@
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_месяц" xfId="1"/>
     <cellStyle name="Обычный_месяц_1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1390,83 +1402,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A262" workbookViewId="0">
-      <selection activeCell="H306" sqref="H306"/>
+    <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
+      <selection activeCell="I283" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12.75">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="88" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="87"/>
-[...10 lines deleted...]
-      <c r="M1" s="87"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -1479,51 +1491,51 @@
         <v>193</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>199</v>
       </c>
       <c r="N3" s="7"/>
     </row>
-    <row r="4" spans="1:44" ht="33.75">
+    <row r="4" spans="1:44" ht="22.5">
       <c r="A4" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:44" ht="12.75">
       <c r="A5" s="18">
         <v>2011</v>
       </c>
       <c r="B5" s="19">
         <v>11036.3</v>
       </c>
       <c r="C5" s="19">
         <v>9820.1</v>
@@ -2181,51 +2193,53 @@
     <row r="20" spans="1:51">
       <c r="A20" s="21">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="62">
         <v>5089.32</v>
       </c>
       <c r="F20" s="62">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="64">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="64">
         <v>4649.6000000000004</v>
       </c>
-      <c r="I20" s="19"/>
+      <c r="I20" s="78">
+        <v>4883.1000000000004</v>
+      </c>
       <c r="J20" s="50"/>
       <c r="K20" s="62"/>
       <c r="L20" s="64"/>
       <c r="M20" s="19"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="24"/>
       <c r="N21" s="5"/>
     </row>
     <row r="22" spans="1:51" ht="12.75">
@@ -2901,51 +2915,53 @@
     <row r="37" spans="1:47">
       <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="64">
         <v>5669.6</v>
       </c>
       <c r="F37" s="74">
         <v>5473.2</v>
       </c>
       <c r="G37" s="64">
         <v>5371.9</v>
       </c>
       <c r="H37" s="64">
         <v>5278.28</v>
       </c>
-      <c r="I37" s="19"/>
+      <c r="I37" s="74" t="s">
+        <v>219</v>
+      </c>
       <c r="J37" s="50"/>
       <c r="K37" s="62"/>
       <c r="L37" s="64"/>
       <c r="M37" s="19"/>
       <c r="N37" s="5"/>
     </row>
     <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
         <v>202</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="24"/>
       <c r="N38" s="12"/>
       <c r="Y38" s="10"/>
       <c r="AJ38" s="10"/>
@@ -3627,51 +3643,53 @@
     <row r="54" spans="1:51">
       <c r="A54" s="21">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="62">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="64">
         <v>37530</v>
       </c>
       <c r="H54" s="64">
         <v>36314.400000000001</v>
       </c>
-      <c r="I54" s="19"/>
+      <c r="I54" s="74">
+        <v>37144.699999999997</v>
+      </c>
       <c r="J54" s="50"/>
       <c r="K54" s="62"/>
       <c r="L54" s="64"/>
       <c r="M54" s="19"/>
       <c r="N54" s="5"/>
     </row>
     <row r="55" spans="1:51" ht="14.25" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="20"/>
       <c r="C55" s="20"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="24"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:51">
@@ -4350,138 +4368,140 @@
     <row r="71" spans="1:51">
       <c r="A71" s="26">
         <v>2026</v>
       </c>
       <c r="B71" s="20">
         <v>2064.9</v>
       </c>
       <c r="C71" s="20">
         <v>1970.1</v>
       </c>
       <c r="D71" s="20">
         <v>2326.5</v>
       </c>
       <c r="E71" s="64">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="65">
         <v>2673.1</v>
       </c>
       <c r="H71" s="65">
         <v>2965.5</v>
       </c>
-      <c r="I71" s="39"/>
+      <c r="I71" s="75">
+        <v>2925.8</v>
+      </c>
       <c r="J71" s="33"/>
       <c r="K71" s="63"/>
       <c r="L71" s="65"/>
       <c r="M71" s="33"/>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:51" ht="21" customHeight="1">
-      <c r="A72" s="86" t="s">
+      <c r="A72" s="87" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="86"/>
-[...10 lines deleted...]
-      <c r="M72" s="86"/>
+      <c r="B72" s="87"/>
+      <c r="C72" s="87"/>
+      <c r="D72" s="87"/>
+      <c r="E72" s="87"/>
+      <c r="F72" s="87"/>
+      <c r="G72" s="87"/>
+      <c r="H72" s="87"/>
+      <c r="I72" s="87"/>
+      <c r="J72" s="87"/>
+      <c r="K72" s="87"/>
+      <c r="L72" s="87"/>
+      <c r="M72" s="87"/>
     </row>
     <row r="73" spans="1:51" ht="12.75">
-      <c r="A73" s="87" t="s">
+      <c r="A73" s="88" t="s">
         <v>214</v>
       </c>
-      <c r="B73" s="87"/>
-[...10 lines deleted...]
-      <c r="M73" s="87"/>
+      <c r="B73" s="88"/>
+      <c r="C73" s="88"/>
+      <c r="D73" s="88"/>
+      <c r="E73" s="88"/>
+      <c r="F73" s="88"/>
+      <c r="G73" s="88"/>
+      <c r="H73" s="88"/>
+      <c r="I73" s="88"/>
+      <c r="J73" s="88"/>
+      <c r="K73" s="88"/>
+      <c r="L73" s="88"/>
+      <c r="M73" s="88"/>
     </row>
     <row r="74" spans="1:51" ht="12.75">
       <c r="A74" s="6"/>
       <c r="N74" s="10"/>
       <c r="Y74" s="10"/>
       <c r="AJ74" s="10"/>
       <c r="AU74" s="10"/>
     </row>
     <row r="75" spans="1:51">
       <c r="A75" s="14"/>
       <c r="B75" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K75" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L75" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M75" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="76" spans="1:51" ht="33.75">
+    <row r="76" spans="1:51" ht="22.5">
       <c r="A76" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B76" s="30"/>
       <c r="C76" s="30"/>
       <c r="D76" s="30"/>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
       <c r="J76" s="30"/>
       <c r="K76" s="30"/>
       <c r="L76" s="30"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:51">
       <c r="A77" s="18">
         <v>2011</v>
       </c>
       <c r="B77" s="19">
         <v>11034</v>
       </c>
       <c r="C77" s="19">
         <v>9817.6</v>
@@ -5102,51 +5122,53 @@
     <row r="92" spans="1:47">
       <c r="A92" s="21">
         <v>2026</v>
       </c>
       <c r="B92" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C92" s="19">
         <v>663</v>
       </c>
       <c r="D92" s="19">
         <v>657.9</v>
       </c>
       <c r="E92" s="62">
         <v>1017.07</v>
       </c>
       <c r="F92" s="50">
         <v>1149.9100000000001</v>
       </c>
       <c r="G92" s="80">
         <v>1196.5999999999999</v>
       </c>
       <c r="H92" s="80">
         <v>954.68</v>
       </c>
-      <c r="I92" s="19"/>
+      <c r="I92" s="89">
+        <v>1003.1</v>
+      </c>
       <c r="J92" s="50"/>
       <c r="K92" s="62"/>
       <c r="L92" s="64"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" s="32" t="s">
         <v>201</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="23"/>
       <c r="D93" s="20"/>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="33"/>
       <c r="I93" s="23"/>
       <c r="J93" s="33"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" s="21">
         <v>2011</v>
@@ -5773,51 +5795,53 @@
     <row r="109" spans="1:47" ht="11.25" customHeight="1">
       <c r="A109" s="35">
         <v>2026</v>
       </c>
       <c r="B109" s="20">
         <v>827.9</v>
       </c>
       <c r="C109" s="20">
         <v>766.9</v>
       </c>
       <c r="D109" s="20">
         <v>758.2</v>
       </c>
       <c r="E109" s="20">
         <v>907.8</v>
       </c>
       <c r="F109" s="50">
         <v>951.1</v>
       </c>
       <c r="G109" s="80">
         <v>1071.8</v>
       </c>
       <c r="H109" s="80">
         <v>1003.2</v>
       </c>
-      <c r="I109" s="20"/>
+      <c r="I109" s="89">
+        <v>1020.5</v>
+      </c>
       <c r="J109" s="18"/>
       <c r="K109" s="62"/>
       <c r="L109" s="64"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:47" ht="11.25" customHeight="1">
       <c r="A110" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B110" s="19"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" s="21">
         <v>2018</v>
@@ -7856,201 +7880,211 @@
     <row r="171" spans="1:47" ht="22.5">
       <c r="A171" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B171" s="19">
         <v>38478</v>
       </c>
       <c r="C171" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="19">
         <v>39458.5</v>
       </c>
       <c r="E171" s="62">
         <v>41382.89</v>
       </c>
       <c r="F171" s="50">
         <v>38069.199999999997</v>
       </c>
       <c r="G171" s="80">
         <v>36703.1</v>
       </c>
       <c r="H171" s="80">
         <v>35398.68</v>
       </c>
-      <c r="I171" s="23"/>
+      <c r="I171" s="82">
+        <v>36247.300000000003</v>
+      </c>
       <c r="J171" s="50"/>
       <c r="K171" s="62"/>
       <c r="L171" s="64"/>
       <c r="M171" s="23"/>
       <c r="Y171" s="10"/>
       <c r="AJ171" s="10"/>
       <c r="AU171" s="10"/>
     </row>
     <row r="172" spans="1:47" ht="12.75">
       <c r="A172" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B172" s="19"/>
       <c r="C172" s="44"/>
       <c r="D172" s="44"/>
       <c r="E172" s="73"/>
       <c r="F172" s="77"/>
       <c r="G172" s="81"/>
       <c r="H172" s="44"/>
-      <c r="I172" s="44"/>
+      <c r="I172" s="82"/>
       <c r="J172" s="51"/>
       <c r="K172" s="62"/>
       <c r="L172" s="51"/>
       <c r="M172" s="44"/>
       <c r="Y172" s="10"/>
       <c r="AJ172" s="10"/>
       <c r="AU172" s="10"/>
     </row>
     <row r="173" spans="1:47" ht="12.75">
       <c r="A173" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B173" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="40">
         <v>29610.6</v>
       </c>
       <c r="D173" s="40">
         <v>31451.8</v>
       </c>
       <c r="E173" s="62">
         <v>32784.71</v>
       </c>
       <c r="F173" s="50">
         <v>32574.6</v>
       </c>
       <c r="G173" s="80">
         <v>31263.1</v>
       </c>
       <c r="H173" s="80">
         <v>30273.66</v>
       </c>
-      <c r="I173" s="33"/>
+      <c r="I173" s="82">
+        <v>31110.799999999999</v>
+      </c>
       <c r="J173" s="50"/>
       <c r="K173" s="62"/>
       <c r="L173" s="64"/>
       <c r="M173" s="20"/>
       <c r="Y173" s="10"/>
       <c r="AJ173" s="10"/>
       <c r="AU173" s="10"/>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B174" s="19">
         <v>2169.4</v>
       </c>
       <c r="C174" s="40">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="40">
         <v>2340.6</v>
       </c>
       <c r="E174" s="62">
         <v>2420.64</v>
       </c>
       <c r="F174" s="50">
         <v>2236.6</v>
       </c>
       <c r="G174" s="80">
         <v>2325.5</v>
       </c>
       <c r="H174" s="80">
         <v>2164.15</v>
       </c>
-      <c r="I174" s="33"/>
+      <c r="I174" s="82">
+        <v>2186.4</v>
+      </c>
       <c r="J174" s="50"/>
       <c r="K174" s="62"/>
       <c r="L174" s="64"/>
       <c r="M174" s="20"/>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B175" s="19">
         <v>7296.6</v>
       </c>
       <c r="C175" s="40">
         <v>3413.7</v>
       </c>
       <c r="D175" s="40">
         <v>3215.3</v>
       </c>
       <c r="E175" s="62">
         <v>2917.2</v>
       </c>
       <c r="F175" s="50">
         <v>618.92999999999995</v>
       </c>
       <c r="G175" s="80">
         <v>565.20000000000005</v>
       </c>
       <c r="H175" s="80">
         <v>548.61</v>
       </c>
-      <c r="I175" s="33"/>
+      <c r="I175" s="82">
+        <v>530.1</v>
+      </c>
       <c r="J175" s="50"/>
       <c r="K175" s="62"/>
       <c r="L175" s="64"/>
       <c r="M175" s="20"/>
     </row>
     <row r="176" spans="1:47" ht="22.5">
       <c r="A176" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="40">
         <v>2582</v>
       </c>
       <c r="D176" s="40">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="62">
         <v>3260.34</v>
       </c>
       <c r="F176" s="50">
         <v>2639.07</v>
       </c>
       <c r="G176" s="80">
         <v>2549.1999999999998</v>
       </c>
       <c r="H176" s="80">
         <v>2412.27</v>
       </c>
-      <c r="I176" s="33"/>
+      <c r="I176" s="82">
+        <v>2420.1</v>
+      </c>
       <c r="J176" s="50"/>
       <c r="K176" s="62"/>
       <c r="L176" s="64"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="1:47" ht="11.25" customHeight="1">
       <c r="A177" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B177" s="23"/>
       <c r="C177" s="23"/>
       <c r="D177" s="23"/>
       <c r="E177" s="23"/>
       <c r="F177" s="23"/>
       <c r="G177" s="23"/>
       <c r="H177" s="23"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="23"/>
       <c r="L177" s="23"/>
       <c r="M177" s="23"/>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" s="18">
         <v>2018</v>
@@ -10071,213 +10105,223 @@
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B239" s="19">
         <v>621.9</v>
       </c>
       <c r="C239" s="19">
         <v>735.3</v>
       </c>
       <c r="D239" s="19">
         <v>910.4</v>
       </c>
       <c r="E239" s="74">
         <v>988.4</v>
       </c>
       <c r="F239" s="52">
         <v>987.6</v>
       </c>
       <c r="G239" s="80">
         <v>948.7</v>
       </c>
       <c r="H239" s="80">
         <v>1026</v>
       </c>
-      <c r="I239" s="19"/>
+      <c r="I239" s="89">
+        <v>1037.3</v>
+      </c>
       <c r="J239" s="52"/>
       <c r="K239" s="63"/>
       <c r="L239" s="65"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B240" s="19"/>
       <c r="C240" s="19"/>
       <c r="D240" s="19"/>
       <c r="E240" s="19"/>
       <c r="F240" s="78"/>
       <c r="G240" s="82"/>
       <c r="H240" s="19"/>
-      <c r="I240" s="19"/>
+      <c r="I240" s="89"/>
       <c r="J240" s="52"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:47">
       <c r="A241" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B241" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="19">
         <v>648.9</v>
       </c>
       <c r="D241" s="19">
         <v>828.3</v>
       </c>
       <c r="E241" s="75">
         <v>897.9</v>
       </c>
       <c r="F241" s="52">
         <v>910.5</v>
       </c>
       <c r="G241" s="80">
         <v>872.5</v>
       </c>
       <c r="H241" s="63">
         <v>954.9</v>
       </c>
-      <c r="I241" s="19"/>
+      <c r="I241" s="89">
+        <v>966</v>
+      </c>
       <c r="J241" s="50"/>
       <c r="K241" s="63"/>
       <c r="L241" s="65"/>
       <c r="M241" s="19"/>
     </row>
     <row r="242" spans="1:47">
       <c r="A242" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="19">
         <v>10.3</v>
       </c>
       <c r="C242" s="19">
         <v>11.4</v>
       </c>
       <c r="D242" s="19">
         <v>11.4</v>
       </c>
       <c r="E242" s="75">
         <v>11.5</v>
       </c>
       <c r="F242" s="52">
         <v>33.6</v>
       </c>
       <c r="G242" s="80">
         <v>35</v>
       </c>
       <c r="H242" s="63">
         <v>32.6</v>
       </c>
-      <c r="I242" s="19"/>
+      <c r="I242" s="89">
+        <v>32.9</v>
+      </c>
       <c r="J242" s="52"/>
       <c r="K242" s="63"/>
       <c r="L242" s="65"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:47">
       <c r="A243" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>59</v>
       </c>
       <c r="C243" s="19">
         <v>38.5</v>
       </c>
       <c r="D243" s="19">
         <v>36.5</v>
       </c>
       <c r="E243" s="75">
         <v>32.6</v>
       </c>
       <c r="F243" s="52">
         <v>6.6</v>
       </c>
       <c r="G243" s="80">
         <v>5.9</v>
       </c>
       <c r="H243" s="63">
         <v>5.7</v>
       </c>
-      <c r="I243" s="19"/>
+      <c r="I243" s="89">
+        <v>5.5</v>
+      </c>
       <c r="J243" s="52"/>
       <c r="K243" s="63"/>
       <c r="L243" s="65"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:47" ht="24.75" customHeight="1">
       <c r="A244" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B244" s="17">
         <v>29.7</v>
       </c>
       <c r="C244" s="71">
         <v>36.5</v>
       </c>
       <c r="D244" s="19">
         <v>34.5</v>
       </c>
       <c r="E244" s="75">
         <v>46.5</v>
       </c>
       <c r="F244" s="52">
         <v>36.799999999999997</v>
       </c>
       <c r="G244" s="83">
         <v>35.4</v>
       </c>
       <c r="H244" s="63">
         <v>32.799999999999997</v>
       </c>
-      <c r="I244" s="61"/>
+      <c r="I244" s="89">
+        <v>32.9</v>
+      </c>
       <c r="J244" s="52"/>
       <c r="K244" s="63"/>
       <c r="L244" s="65"/>
       <c r="M244" s="46"/>
     </row>
     <row r="245" spans="1:47" ht="24" customHeight="1">
-      <c r="A245" s="86" t="s">
+      <c r="A245" s="87" t="s">
         <v>210</v>
       </c>
-      <c r="B245" s="86"/>
-[...10 lines deleted...]
-      <c r="M245" s="86"/>
+      <c r="B245" s="87"/>
+      <c r="C245" s="87"/>
+      <c r="D245" s="87"/>
+      <c r="E245" s="87"/>
+      <c r="F245" s="87"/>
+      <c r="G245" s="87"/>
+      <c r="H245" s="87"/>
+      <c r="I245" s="87"/>
+      <c r="J245" s="87"/>
+      <c r="K245" s="87"/>
+      <c r="L245" s="87"/>
+      <c r="M245" s="87"/>
     </row>
     <row r="246" spans="1:47" ht="12.75">
       <c r="A246" s="11"/>
       <c r="B246" s="11"/>
       <c r="C246" s="11"/>
       <c r="D246" s="11"/>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="41" t="s">
         <v>211</v>
       </c>
       <c r="H246" s="11"/>
       <c r="I246" s="11"/>
       <c r="J246" s="11"/>
       <c r="K246" s="11"/>
       <c r="L246" s="11"/>
       <c r="M246" s="11"/>
     </row>
     <row r="247" spans="1:47" ht="12.75">
       <c r="A247" s="6"/>
       <c r="N247" s="10"/>
       <c r="Y247" s="10"/>
       <c r="AJ247" s="10"/>
       <c r="AU247" s="10"/>
     </row>
@@ -10298,51 +10342,51 @@
       <c r="F248" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G248" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J248" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K248" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L248" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M248" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="249" spans="1:47" ht="33.75">
+    <row r="249" spans="1:47" ht="22.5">
       <c r="A249" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B249" s="17"/>
       <c r="C249" s="17"/>
       <c r="D249" s="17"/>
       <c r="E249" s="17"/>
       <c r="F249" s="17"/>
       <c r="G249" s="17"/>
       <c r="H249" s="17"/>
       <c r="I249" s="17"/>
       <c r="J249" s="17"/>
       <c r="K249" s="17"/>
       <c r="L249" s="17"/>
       <c r="M249" s="17"/>
     </row>
     <row r="250" spans="1:47">
       <c r="A250" s="18">
         <v>2011</v>
       </c>
       <c r="B250" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="25">
         <v>2.5</v>
@@ -10963,51 +11007,53 @@
     <row r="265" spans="1:47">
       <c r="A265" s="18">
         <v>2026</v>
       </c>
       <c r="B265" s="25">
         <v>1.4</v>
       </c>
       <c r="C265" s="25">
         <v>2.4</v>
       </c>
       <c r="D265" s="25">
         <v>1.4</v>
       </c>
       <c r="E265" s="62">
         <v>1.45</v>
       </c>
       <c r="F265" s="50">
         <v>1.47</v>
       </c>
       <c r="G265" s="80">
         <v>1.7</v>
       </c>
       <c r="H265" s="80">
         <v>1.6</v>
       </c>
-      <c r="I265" s="25"/>
+      <c r="I265" s="82">
+        <v>1.8</v>
+      </c>
       <c r="J265" s="50"/>
       <c r="K265" s="62"/>
       <c r="L265" s="64"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:47">
       <c r="A266" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B266" s="30"/>
       <c r="C266" s="30"/>
       <c r="D266" s="25"/>
       <c r="E266" s="30"/>
       <c r="F266" s="30"/>
       <c r="G266" s="30"/>
       <c r="H266" s="25"/>
       <c r="I266" s="30"/>
       <c r="J266" s="30"/>
       <c r="K266" s="30"/>
       <c r="L266" s="30"/>
       <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:47">
       <c r="A267" s="18">
         <v>2011</v>
@@ -11634,51 +11680,53 @@
     <row r="282" spans="1:47">
       <c r="A282" s="18">
         <v>2026</v>
       </c>
       <c r="B282" s="25">
         <v>3.6</v>
       </c>
       <c r="C282" s="25">
         <v>3.4</v>
       </c>
       <c r="D282" s="49">
         <v>3.7</v>
       </c>
       <c r="E282" s="63">
         <v>3.8</v>
       </c>
       <c r="F282" s="52">
         <v>4</v>
       </c>
       <c r="G282" s="84">
         <v>4.7</v>
       </c>
       <c r="H282" s="84">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I282" s="25"/>
+      <c r="I282" s="90">
+        <v>5.2</v>
+      </c>
       <c r="J282" s="52"/>
       <c r="K282" s="63"/>
       <c r="L282" s="65"/>
       <c r="M282" s="25"/>
     </row>
     <row r="283" spans="1:47" ht="32.25" customHeight="1">
       <c r="A283" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B283" s="30"/>
       <c r="C283" s="30"/>
       <c r="D283" s="25"/>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
       <c r="J283" s="30"/>
       <c r="K283" s="30"/>
       <c r="L283" s="30"/>
       <c r="M283" s="25"/>
       <c r="N283" s="10"/>
       <c r="Y283" s="10"/>
       <c r="AJ283" s="10"/>
       <c r="AU283" s="10"/>
@@ -12100,57 +12148,59 @@
     <row r="294" spans="1:47">
       <c r="A294" s="18">
         <v>2026</v>
       </c>
       <c r="B294" s="19">
         <v>452.2</v>
       </c>
       <c r="C294" s="19">
         <v>441.5</v>
       </c>
       <c r="D294" s="19">
         <v>457.9</v>
       </c>
       <c r="E294" s="62">
         <v>447.09</v>
       </c>
       <c r="F294" s="50">
         <v>496.96</v>
       </c>
       <c r="G294" s="84">
         <v>571.1</v>
       </c>
       <c r="H294" s="84">
         <v>635.29999999999995</v>
       </c>
-      <c r="I294" s="19"/>
+      <c r="I294" s="90">
+        <v>632.79999999999995</v>
+      </c>
       <c r="J294" s="50"/>
       <c r="K294" s="62"/>
       <c r="L294" s="64"/>
       <c r="M294" s="19"/>
     </row>
-    <row r="295" spans="1:47" ht="22.5">
+    <row r="295" spans="1:47">
       <c r="A295" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="30"/>
       <c r="D295" s="25"/>
       <c r="E295" s="30"/>
       <c r="F295" s="30"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="30"/>
       <c r="J295" s="19"/>
       <c r="K295" s="19"/>
       <c r="L295" s="19"/>
       <c r="M295" s="19"/>
     </row>
     <row r="296" spans="1:47">
       <c r="A296" s="18">
         <v>2016</v>
       </c>
       <c r="B296" s="25">
         <v>629.4</v>
       </c>
       <c r="C296" s="25">
         <v>515.5</v>
@@ -12564,54 +12614,56 @@
         <v>916.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="69">
         <v>2026</v>
       </c>
       <c r="B306" s="29">
         <v>1218.8</v>
       </c>
       <c r="C306" s="72">
         <v>1076.8</v>
       </c>
       <c r="D306" s="72">
         <v>1196.0999999999999</v>
       </c>
       <c r="E306" s="76">
         <v>1062.8</v>
       </c>
       <c r="F306" s="76">
         <v>1168.9000000000001</v>
       </c>
       <c r="G306" s="85">
         <v>1413.5</v>
       </c>
-      <c r="H306" s="88">
+      <c r="H306" s="86">
         <v>1592.2</v>
       </c>
-      <c r="I306" s="70"/>
+      <c r="I306" s="91">
+        <v>1566.8</v>
+      </c>
       <c r="J306" s="70"/>
       <c r="K306" s="70"/>
       <c r="L306" s="70"/>
       <c r="M306" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>