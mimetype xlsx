--- v5 (2026-09-23)
+++ v6 (2026-10-13)
@@ -1072,64 +1072,64 @@
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_месяц" xfId="1"/>
     <cellStyle name="Обычный_месяц_1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1402,83 +1402,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
-      <selection activeCell="I283" sqref="I1:I1048576"/>
+    <sheetView tabSelected="1" topLeftCell="G268" workbookViewId="0">
+      <selection activeCell="K303" sqref="K303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12.75">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="91" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="88"/>
-[...10 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -1491,51 +1491,51 @@
         <v>193</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>199</v>
       </c>
       <c r="N3" s="7"/>
     </row>
-    <row r="4" spans="1:44" ht="22.5">
+    <row r="4" spans="1:44" ht="33.75">
       <c r="A4" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:44" ht="12.75">
       <c r="A5" s="18">
         <v>2011</v>
       </c>
       <c r="B5" s="19">
         <v>11036.3</v>
       </c>
       <c r="C5" s="19">
         <v>9820.1</v>
@@ -2196,51 +2196,53 @@
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="62">
         <v>5089.32</v>
       </c>
       <c r="F20" s="62">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="64">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="64">
         <v>4649.6000000000004</v>
       </c>
       <c r="I20" s="78">
         <v>4883.1000000000004</v>
       </c>
-      <c r="J20" s="50"/>
+      <c r="J20" s="78">
+        <v>4772.34</v>
+      </c>
       <c r="K20" s="62"/>
       <c r="L20" s="64"/>
       <c r="M20" s="19"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="24"/>
       <c r="N21" s="5"/>
     </row>
     <row r="22" spans="1:51" ht="12.75">
       <c r="A22" s="18">
@@ -2876,93 +2878,95 @@
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
       <c r="F36" s="64">
         <v>1867.7</v>
       </c>
       <c r="G36" s="53">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
-      <c r="J36" s="50">
+      <c r="J36" s="74">
         <v>2124.1</v>
       </c>
       <c r="K36" s="62">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="64">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
       <c r="N36" s="5"/>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="64">
         <v>5669.6</v>
       </c>
       <c r="F37" s="74">
         <v>5473.2</v>
       </c>
       <c r="G37" s="64">
         <v>5371.9</v>
       </c>
       <c r="H37" s="64">
         <v>5278.28</v>
       </c>
       <c r="I37" s="74" t="s">
         <v>219</v>
       </c>
-      <c r="J37" s="50"/>
+      <c r="J37" s="74">
+        <v>5339.9</v>
+      </c>
       <c r="K37" s="62"/>
       <c r="L37" s="64"/>
       <c r="M37" s="19"/>
       <c r="N37" s="5"/>
     </row>
     <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
         <v>202</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="24"/>
       <c r="N38" s="12"/>
       <c r="Y38" s="10"/>
       <c r="AJ38" s="10"/>
       <c r="AU38" s="10"/>
@@ -3646,51 +3650,53 @@
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="62">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="64">
         <v>37530</v>
       </c>
       <c r="H54" s="64">
         <v>36314.400000000001</v>
       </c>
       <c r="I54" s="74">
         <v>37144.699999999997</v>
       </c>
-      <c r="J54" s="50"/>
+      <c r="J54" s="74">
+        <v>41975.66</v>
+      </c>
       <c r="K54" s="62"/>
       <c r="L54" s="64"/>
       <c r="M54" s="19"/>
       <c r="N54" s="5"/>
     </row>
     <row r="55" spans="1:51" ht="14.25" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="20"/>
       <c r="C55" s="20"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="24"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:51">
       <c r="A56" s="26">
@@ -4371,137 +4377,139 @@
       </c>
       <c r="B71" s="20">
         <v>2064.9</v>
       </c>
       <c r="C71" s="20">
         <v>1970.1</v>
       </c>
       <c r="D71" s="20">
         <v>2326.5</v>
       </c>
       <c r="E71" s="64">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="65">
         <v>2673.1</v>
       </c>
       <c r="H71" s="65">
         <v>2965.5</v>
       </c>
       <c r="I71" s="75">
         <v>2925.8</v>
       </c>
-      <c r="J71" s="33"/>
+      <c r="J71" s="74">
+        <v>2547.6</v>
+      </c>
       <c r="K71" s="63"/>
       <c r="L71" s="65"/>
       <c r="M71" s="33"/>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:51" ht="21" customHeight="1">
-      <c r="A72" s="87" t="s">
+      <c r="A72" s="90" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="87"/>
-[...10 lines deleted...]
-      <c r="M72" s="87"/>
+      <c r="B72" s="90"/>
+      <c r="C72" s="90"/>
+      <c r="D72" s="90"/>
+      <c r="E72" s="90"/>
+      <c r="F72" s="90"/>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="90"/>
+      <c r="K72" s="90"/>
+      <c r="L72" s="90"/>
+      <c r="M72" s="90"/>
     </row>
     <row r="73" spans="1:51" ht="12.75">
-      <c r="A73" s="88" t="s">
+      <c r="A73" s="91" t="s">
         <v>214</v>
       </c>
-      <c r="B73" s="88"/>
-[...10 lines deleted...]
-      <c r="M73" s="88"/>
+      <c r="B73" s="91"/>
+      <c r="C73" s="91"/>
+      <c r="D73" s="91"/>
+      <c r="E73" s="91"/>
+      <c r="F73" s="91"/>
+      <c r="G73" s="91"/>
+      <c r="H73" s="91"/>
+      <c r="I73" s="91"/>
+      <c r="J73" s="91"/>
+      <c r="K73" s="91"/>
+      <c r="L73" s="91"/>
+      <c r="M73" s="91"/>
     </row>
     <row r="74" spans="1:51" ht="12.75">
       <c r="A74" s="6"/>
       <c r="N74" s="10"/>
       <c r="Y74" s="10"/>
       <c r="AJ74" s="10"/>
       <c r="AU74" s="10"/>
     </row>
     <row r="75" spans="1:51">
       <c r="A75" s="14"/>
       <c r="B75" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K75" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L75" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M75" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="76" spans="1:51" ht="22.5">
+    <row r="76" spans="1:51" ht="33.75">
       <c r="A76" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B76" s="30"/>
       <c r="C76" s="30"/>
       <c r="D76" s="30"/>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
       <c r="J76" s="30"/>
       <c r="K76" s="30"/>
       <c r="L76" s="30"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:51">
       <c r="A77" s="18">
         <v>2011</v>
       </c>
       <c r="B77" s="19">
         <v>11034</v>
       </c>
       <c r="C77" s="19">
         <v>9817.6</v>
@@ -5122,54 +5130,56 @@
     <row r="92" spans="1:47">
       <c r="A92" s="21">
         <v>2026</v>
       </c>
       <c r="B92" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C92" s="19">
         <v>663</v>
       </c>
       <c r="D92" s="19">
         <v>657.9</v>
       </c>
       <c r="E92" s="62">
         <v>1017.07</v>
       </c>
       <c r="F92" s="50">
         <v>1149.9100000000001</v>
       </c>
       <c r="G92" s="80">
         <v>1196.5999999999999</v>
       </c>
       <c r="H92" s="80">
         <v>954.68</v>
       </c>
-      <c r="I92" s="89">
+      <c r="I92" s="87">
         <v>1003.1</v>
       </c>
-      <c r="J92" s="50"/>
+      <c r="J92" s="87">
+        <v>1042.26</v>
+      </c>
       <c r="K92" s="62"/>
       <c r="L92" s="64"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" s="32" t="s">
         <v>201</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="23"/>
       <c r="D93" s="20"/>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="33"/>
       <c r="I93" s="23"/>
       <c r="J93" s="33"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" s="21">
         <v>2011</v>
       </c>
@@ -5795,54 +5805,56 @@
     <row r="109" spans="1:47" ht="11.25" customHeight="1">
       <c r="A109" s="35">
         <v>2026</v>
       </c>
       <c r="B109" s="20">
         <v>827.9</v>
       </c>
       <c r="C109" s="20">
         <v>766.9</v>
       </c>
       <c r="D109" s="20">
         <v>758.2</v>
       </c>
       <c r="E109" s="20">
         <v>907.8</v>
       </c>
       <c r="F109" s="50">
         <v>951.1</v>
       </c>
       <c r="G109" s="80">
         <v>1071.8</v>
       </c>
       <c r="H109" s="80">
         <v>1003.2</v>
       </c>
-      <c r="I109" s="89">
+      <c r="I109" s="87">
         <v>1020.5</v>
       </c>
-      <c r="J109" s="18"/>
+      <c r="J109" s="87">
+        <v>1024.4000000000001</v>
+      </c>
       <c r="K109" s="62"/>
       <c r="L109" s="64"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:47" ht="11.25" customHeight="1">
       <c r="A110" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B110" s="19"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" s="21">
         <v>2018</v>
       </c>
@@ -7883,209 +7895,219 @@
       </c>
       <c r="B171" s="19">
         <v>38478</v>
       </c>
       <c r="C171" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="19">
         <v>39458.5</v>
       </c>
       <c r="E171" s="62">
         <v>41382.89</v>
       </c>
       <c r="F171" s="50">
         <v>38069.199999999997</v>
       </c>
       <c r="G171" s="80">
         <v>36703.1</v>
       </c>
       <c r="H171" s="80">
         <v>35398.68</v>
       </c>
       <c r="I171" s="82">
         <v>36247.300000000003</v>
       </c>
-      <c r="J171" s="50"/>
+      <c r="J171" s="82">
+        <v>41308.33</v>
+      </c>
       <c r="K171" s="62"/>
       <c r="L171" s="64"/>
       <c r="M171" s="23"/>
       <c r="Y171" s="10"/>
       <c r="AJ171" s="10"/>
       <c r="AU171" s="10"/>
     </row>
     <row r="172" spans="1:47" ht="12.75">
       <c r="A172" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B172" s="19"/>
       <c r="C172" s="44"/>
       <c r="D172" s="44"/>
       <c r="E172" s="73"/>
       <c r="F172" s="77"/>
       <c r="G172" s="81"/>
       <c r="H172" s="44"/>
       <c r="I172" s="82"/>
-      <c r="J172" s="51"/>
+      <c r="J172" s="82"/>
       <c r="K172" s="62"/>
       <c r="L172" s="51"/>
       <c r="M172" s="44"/>
       <c r="Y172" s="10"/>
       <c r="AJ172" s="10"/>
       <c r="AU172" s="10"/>
     </row>
     <row r="173" spans="1:47" ht="12.75">
       <c r="A173" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B173" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="40">
         <v>29610.6</v>
       </c>
       <c r="D173" s="40">
         <v>31451.8</v>
       </c>
       <c r="E173" s="62">
         <v>32784.71</v>
       </c>
       <c r="F173" s="50">
         <v>32574.6</v>
       </c>
       <c r="G173" s="80">
         <v>31263.1</v>
       </c>
       <c r="H173" s="80">
         <v>30273.66</v>
       </c>
       <c r="I173" s="82">
         <v>31110.799999999999</v>
       </c>
-      <c r="J173" s="50"/>
+      <c r="J173" s="82">
+        <v>35702.620000000003</v>
+      </c>
       <c r="K173" s="62"/>
       <c r="L173" s="64"/>
       <c r="M173" s="20"/>
       <c r="Y173" s="10"/>
       <c r="AJ173" s="10"/>
       <c r="AU173" s="10"/>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B174" s="19">
         <v>2169.4</v>
       </c>
       <c r="C174" s="40">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="40">
         <v>2340.6</v>
       </c>
       <c r="E174" s="62">
         <v>2420.64</v>
       </c>
       <c r="F174" s="50">
         <v>2236.6</v>
       </c>
       <c r="G174" s="80">
         <v>2325.5</v>
       </c>
       <c r="H174" s="80">
         <v>2164.15</v>
       </c>
       <c r="I174" s="82">
         <v>2186.4</v>
       </c>
-      <c r="J174" s="50"/>
+      <c r="J174" s="82">
+        <v>2703.97</v>
+      </c>
       <c r="K174" s="62"/>
       <c r="L174" s="64"/>
       <c r="M174" s="20"/>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B175" s="19">
         <v>7296.6</v>
       </c>
       <c r="C175" s="40">
         <v>3413.7</v>
       </c>
       <c r="D175" s="40">
         <v>3215.3</v>
       </c>
       <c r="E175" s="62">
         <v>2917.2</v>
       </c>
       <c r="F175" s="50">
         <v>618.92999999999995</v>
       </c>
       <c r="G175" s="80">
         <v>565.20000000000005</v>
       </c>
       <c r="H175" s="80">
         <v>548.61</v>
       </c>
       <c r="I175" s="82">
         <v>530.1</v>
       </c>
-      <c r="J175" s="50"/>
+      <c r="J175" s="82">
+        <v>524.36</v>
+      </c>
       <c r="K175" s="62"/>
       <c r="L175" s="64"/>
       <c r="M175" s="20"/>
     </row>
     <row r="176" spans="1:47" ht="22.5">
       <c r="A176" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="40">
         <v>2582</v>
       </c>
       <c r="D176" s="40">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="62">
         <v>3260.34</v>
       </c>
       <c r="F176" s="50">
         <v>2639.07</v>
       </c>
       <c r="G176" s="80">
         <v>2549.1999999999998</v>
       </c>
       <c r="H176" s="80">
         <v>2412.27</v>
       </c>
       <c r="I176" s="82">
         <v>2420.1</v>
       </c>
-      <c r="J176" s="50"/>
+      <c r="J176" s="82">
+        <v>2377.39</v>
+      </c>
       <c r="K176" s="62"/>
       <c r="L176" s="64"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="1:47" ht="11.25" customHeight="1">
       <c r="A177" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B177" s="23"/>
       <c r="C177" s="23"/>
       <c r="D177" s="23"/>
       <c r="E177" s="23"/>
       <c r="F177" s="23"/>
       <c r="G177" s="23"/>
       <c r="H177" s="23"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="23"/>
       <c r="L177" s="23"/>
       <c r="M177" s="23"/>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" s="18">
         <v>2018</v>
       </c>
@@ -10105,223 +10127,233 @@
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B239" s="19">
         <v>621.9</v>
       </c>
       <c r="C239" s="19">
         <v>735.3</v>
       </c>
       <c r="D239" s="19">
         <v>910.4</v>
       </c>
       <c r="E239" s="74">
         <v>988.4</v>
       </c>
       <c r="F239" s="52">
         <v>987.6</v>
       </c>
       <c r="G239" s="80">
         <v>948.7</v>
       </c>
       <c r="H239" s="80">
         <v>1026</v>
       </c>
-      <c r="I239" s="89">
+      <c r="I239" s="87">
         <v>1037.3</v>
       </c>
-      <c r="J239" s="52"/>
+      <c r="J239" s="87">
+        <v>1180</v>
+      </c>
       <c r="K239" s="63"/>
       <c r="L239" s="65"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B240" s="19"/>
       <c r="C240" s="19"/>
       <c r="D240" s="19"/>
       <c r="E240" s="19"/>
       <c r="F240" s="78"/>
       <c r="G240" s="82"/>
       <c r="H240" s="19"/>
-      <c r="I240" s="89"/>
-      <c r="J240" s="52"/>
+      <c r="I240" s="87"/>
+      <c r="J240" s="87"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:47">
       <c r="A241" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B241" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="19">
         <v>648.9</v>
       </c>
       <c r="D241" s="19">
         <v>828.3</v>
       </c>
       <c r="E241" s="75">
         <v>897.9</v>
       </c>
       <c r="F241" s="52">
         <v>910.5</v>
       </c>
       <c r="G241" s="80">
         <v>872.5</v>
       </c>
       <c r="H241" s="63">
         <v>954.9</v>
       </c>
-      <c r="I241" s="89">
+      <c r="I241" s="87">
         <v>966</v>
       </c>
-      <c r="J241" s="50"/>
+      <c r="J241" s="87">
+        <v>1101</v>
+      </c>
       <c r="K241" s="63"/>
       <c r="L241" s="65"/>
       <c r="M241" s="19"/>
     </row>
     <row r="242" spans="1:47">
       <c r="A242" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="19">
         <v>10.3</v>
       </c>
       <c r="C242" s="19">
         <v>11.4</v>
       </c>
       <c r="D242" s="19">
         <v>11.4</v>
       </c>
       <c r="E242" s="75">
         <v>11.5</v>
       </c>
       <c r="F242" s="52">
         <v>33.6</v>
       </c>
       <c r="G242" s="80">
         <v>35</v>
       </c>
       <c r="H242" s="63">
         <v>32.6</v>
       </c>
-      <c r="I242" s="89">
+      <c r="I242" s="87">
         <v>32.9</v>
       </c>
-      <c r="J242" s="52"/>
+      <c r="J242" s="87">
+        <v>40.700000000000003</v>
+      </c>
       <c r="K242" s="63"/>
       <c r="L242" s="65"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:47">
       <c r="A243" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>59</v>
       </c>
       <c r="C243" s="19">
         <v>38.5</v>
       </c>
       <c r="D243" s="19">
         <v>36.5</v>
       </c>
       <c r="E243" s="75">
         <v>32.6</v>
       </c>
       <c r="F243" s="52">
         <v>6.6</v>
       </c>
       <c r="G243" s="80">
         <v>5.9</v>
       </c>
       <c r="H243" s="63">
         <v>5.7</v>
       </c>
-      <c r="I243" s="89">
+      <c r="I243" s="87">
         <v>5.5</v>
       </c>
-      <c r="J243" s="52"/>
+      <c r="J243" s="87">
+        <v>5.4</v>
+      </c>
       <c r="K243" s="63"/>
       <c r="L243" s="65"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:47" ht="24.75" customHeight="1">
       <c r="A244" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B244" s="17">
         <v>29.7</v>
       </c>
       <c r="C244" s="71">
         <v>36.5</v>
       </c>
       <c r="D244" s="19">
         <v>34.5</v>
       </c>
       <c r="E244" s="75">
         <v>46.5</v>
       </c>
       <c r="F244" s="52">
         <v>36.799999999999997</v>
       </c>
       <c r="G244" s="83">
         <v>35.4</v>
       </c>
       <c r="H244" s="63">
         <v>32.799999999999997</v>
       </c>
-      <c r="I244" s="89">
+      <c r="I244" s="87">
         <v>32.9</v>
       </c>
-      <c r="J244" s="52"/>
+      <c r="J244" s="87">
+        <v>32.9</v>
+      </c>
       <c r="K244" s="63"/>
       <c r="L244" s="65"/>
       <c r="M244" s="46"/>
     </row>
     <row r="245" spans="1:47" ht="24" customHeight="1">
-      <c r="A245" s="87" t="s">
+      <c r="A245" s="90" t="s">
         <v>210</v>
       </c>
-      <c r="B245" s="87"/>
-[...10 lines deleted...]
-      <c r="M245" s="87"/>
+      <c r="B245" s="90"/>
+      <c r="C245" s="90"/>
+      <c r="D245" s="90"/>
+      <c r="E245" s="90"/>
+      <c r="F245" s="90"/>
+      <c r="G245" s="90"/>
+      <c r="H245" s="90"/>
+      <c r="I245" s="90"/>
+      <c r="J245" s="90"/>
+      <c r="K245" s="90"/>
+      <c r="L245" s="90"/>
+      <c r="M245" s="90"/>
     </row>
     <row r="246" spans="1:47" ht="12.75">
       <c r="A246" s="11"/>
       <c r="B246" s="11"/>
       <c r="C246" s="11"/>
       <c r="D246" s="11"/>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="41" t="s">
         <v>211</v>
       </c>
       <c r="H246" s="11"/>
       <c r="I246" s="11"/>
       <c r="J246" s="11"/>
       <c r="K246" s="11"/>
       <c r="L246" s="11"/>
       <c r="M246" s="11"/>
     </row>
     <row r="247" spans="1:47" ht="12.75">
       <c r="A247" s="6"/>
       <c r="N247" s="10"/>
       <c r="Y247" s="10"/>
       <c r="AJ247" s="10"/>
       <c r="AU247" s="10"/>
     </row>
@@ -10342,51 +10374,51 @@
       <c r="F248" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G248" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J248" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K248" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L248" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M248" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="249" spans="1:47" ht="22.5">
+    <row r="249" spans="1:47" ht="33.75">
       <c r="A249" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B249" s="17"/>
       <c r="C249" s="17"/>
       <c r="D249" s="17"/>
       <c r="E249" s="17"/>
       <c r="F249" s="17"/>
       <c r="G249" s="17"/>
       <c r="H249" s="17"/>
       <c r="I249" s="17"/>
       <c r="J249" s="17"/>
       <c r="K249" s="17"/>
       <c r="L249" s="17"/>
       <c r="M249" s="17"/>
     </row>
     <row r="250" spans="1:47">
       <c r="A250" s="18">
         <v>2011</v>
       </c>
       <c r="B250" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="25">
         <v>2.5</v>
@@ -11010,51 +11042,53 @@
       </c>
       <c r="B265" s="25">
         <v>1.4</v>
       </c>
       <c r="C265" s="25">
         <v>2.4</v>
       </c>
       <c r="D265" s="25">
         <v>1.4</v>
       </c>
       <c r="E265" s="62">
         <v>1.45</v>
       </c>
       <c r="F265" s="50">
         <v>1.47</v>
       </c>
       <c r="G265" s="80">
         <v>1.7</v>
       </c>
       <c r="H265" s="80">
         <v>1.6</v>
       </c>
       <c r="I265" s="82">
         <v>1.8</v>
       </c>
-      <c r="J265" s="50"/>
+      <c r="J265" s="82">
+        <v>1.65</v>
+      </c>
       <c r="K265" s="62"/>
       <c r="L265" s="64"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:47">
       <c r="A266" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B266" s="30"/>
       <c r="C266" s="30"/>
       <c r="D266" s="25"/>
       <c r="E266" s="30"/>
       <c r="F266" s="30"/>
       <c r="G266" s="30"/>
       <c r="H266" s="25"/>
       <c r="I266" s="30"/>
       <c r="J266" s="30"/>
       <c r="K266" s="30"/>
       <c r="L266" s="30"/>
       <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:47">
       <c r="A267" s="18">
         <v>2011</v>
       </c>
@@ -11680,54 +11714,56 @@
     <row r="282" spans="1:47">
       <c r="A282" s="18">
         <v>2026</v>
       </c>
       <c r="B282" s="25">
         <v>3.6</v>
       </c>
       <c r="C282" s="25">
         <v>3.4</v>
       </c>
       <c r="D282" s="49">
         <v>3.7</v>
       </c>
       <c r="E282" s="63">
         <v>3.8</v>
       </c>
       <c r="F282" s="52">
         <v>4</v>
       </c>
       <c r="G282" s="84">
         <v>4.7</v>
       </c>
       <c r="H282" s="84">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I282" s="90">
+      <c r="I282" s="88">
         <v>5.2</v>
       </c>
-      <c r="J282" s="52"/>
+      <c r="J282" s="88">
+        <v>4.5</v>
+      </c>
       <c r="K282" s="63"/>
       <c r="L282" s="65"/>
       <c r="M282" s="25"/>
     </row>
     <row r="283" spans="1:47" ht="32.25" customHeight="1">
       <c r="A283" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B283" s="30"/>
       <c r="C283" s="30"/>
       <c r="D283" s="25"/>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
       <c r="J283" s="30"/>
       <c r="K283" s="30"/>
       <c r="L283" s="30"/>
       <c r="M283" s="25"/>
       <c r="N283" s="10"/>
       <c r="Y283" s="10"/>
       <c r="AJ283" s="10"/>
       <c r="AU283" s="10"/>
     </row>
@@ -12148,59 +12184,61 @@
     <row r="294" spans="1:47">
       <c r="A294" s="18">
         <v>2026</v>
       </c>
       <c r="B294" s="19">
         <v>452.2</v>
       </c>
       <c r="C294" s="19">
         <v>441.5</v>
       </c>
       <c r="D294" s="19">
         <v>457.9</v>
       </c>
       <c r="E294" s="62">
         <v>447.09</v>
       </c>
       <c r="F294" s="50">
         <v>496.96</v>
       </c>
       <c r="G294" s="84">
         <v>571.1</v>
       </c>
       <c r="H294" s="84">
         <v>635.29999999999995</v>
       </c>
-      <c r="I294" s="90">
+      <c r="I294" s="88">
         <v>632.79999999999995</v>
       </c>
-      <c r="J294" s="50"/>
+      <c r="J294" s="88">
+        <v>510.15</v>
+      </c>
       <c r="K294" s="62"/>
       <c r="L294" s="64"/>
       <c r="M294" s="19"/>
     </row>
-    <row r="295" spans="1:47">
+    <row r="295" spans="1:47" ht="22.5">
       <c r="A295" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="30"/>
       <c r="D295" s="25"/>
       <c r="E295" s="30"/>
       <c r="F295" s="30"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="30"/>
       <c r="J295" s="19"/>
       <c r="K295" s="19"/>
       <c r="L295" s="19"/>
       <c r="M295" s="19"/>
     </row>
     <row r="296" spans="1:47">
       <c r="A296" s="18">
         <v>2016</v>
       </c>
       <c r="B296" s="25">
         <v>629.4</v>
       </c>
       <c r="C296" s="25">
         <v>515.5</v>
@@ -12617,54 +12655,56 @@
     <row r="306" spans="1:13">
       <c r="A306" s="69">
         <v>2026</v>
       </c>
       <c r="B306" s="29">
         <v>1218.8</v>
       </c>
       <c r="C306" s="72">
         <v>1076.8</v>
       </c>
       <c r="D306" s="72">
         <v>1196.0999999999999</v>
       </c>
       <c r="E306" s="76">
         <v>1062.8</v>
       </c>
       <c r="F306" s="76">
         <v>1168.9000000000001</v>
       </c>
       <c r="G306" s="85">
         <v>1413.5</v>
       </c>
       <c r="H306" s="86">
         <v>1592.2</v>
       </c>
-      <c r="I306" s="91">
+      <c r="I306" s="89">
         <v>1566.8</v>
       </c>
-      <c r="J306" s="70"/>
+      <c r="J306" s="89">
+        <v>1196.3</v>
+      </c>
       <c r="K306" s="70"/>
       <c r="L306" s="70"/>
       <c r="M306" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">