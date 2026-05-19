--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -1,231 +1,791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15060" yWindow="-120" windowWidth="13770" windowHeight="12885"/>
+    <workbookView xWindow="14520" yWindow="-135" windowWidth="14370" windowHeight="12690"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
+    <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="32">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="219">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
-    <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
-[...68 lines deleted...]
-    <t>Жүк айналымы, млн. т-км</t>
+    <t>2 202,6</t>
+  </si>
+  <si>
+    <t>2 321,7</t>
+  </si>
+  <si>
+    <t>2 240,0</t>
+  </si>
+  <si>
+    <t>2 544,2</t>
+  </si>
+  <si>
+    <t>2 297,2</t>
+  </si>
+  <si>
+    <t>2 307,3</t>
+  </si>
+  <si>
+    <t>2 521,9</t>
+  </si>
+  <si>
+    <t>2 541,9</t>
+  </si>
+  <si>
+    <t>2 640,0</t>
+  </si>
+  <si>
+    <t>2 606,0</t>
+  </si>
+  <si>
+    <t>2 878,7</t>
+  </si>
+  <si>
+    <t>2 861,0</t>
+  </si>
+  <si>
+    <t>2 437,8</t>
+  </si>
+  <si>
+    <t>2 637,3</t>
+  </si>
+  <si>
+    <t>2 585,1</t>
+  </si>
+  <si>
+    <t>2 821,0</t>
+  </si>
+  <si>
+    <t>2 635,9</t>
+  </si>
+  <si>
+    <t>2 936,7</t>
+  </si>
+  <si>
+    <t>2 956,3</t>
+  </si>
+  <si>
+    <t>3 039,2</t>
+  </si>
+  <si>
+    <t>2 798,1</t>
+  </si>
+  <si>
+    <t>2 422,2</t>
+  </si>
+  <si>
+    <t>2 160,3</t>
+  </si>
+  <si>
+    <t>2 078,3</t>
+  </si>
+  <si>
+    <t>297,5</t>
+  </si>
+  <si>
+    <t>425,1</t>
+  </si>
+  <si>
+    <t>713,4</t>
+  </si>
+  <si>
+    <t>503,8</t>
+  </si>
+  <si>
+    <t>528,4</t>
+  </si>
+  <si>
+    <t>645,7</t>
+  </si>
+  <si>
+    <t>813,0</t>
+  </si>
+  <si>
+    <t>796,3</t>
+  </si>
+  <si>
+    <t>816,4</t>
+  </si>
+  <si>
+    <t>741,7</t>
+  </si>
+  <si>
+    <t>813,1</t>
+  </si>
+  <si>
+    <t>892,2</t>
+  </si>
+  <si>
+    <t>982,8</t>
+  </si>
+  <si>
+    <t>1 008,9</t>
+  </si>
+  <si>
+    <t>1 050,8</t>
+  </si>
+  <si>
+    <t>1 047,7</t>
+  </si>
+  <si>
+    <t>1 090,5</t>
+  </si>
+  <si>
+    <t>1 241,0</t>
+  </si>
+  <si>
+    <t>1 288,6</t>
+  </si>
+  <si>
+    <t>1 360,8</t>
+  </si>
+  <si>
+    <t>1 350,4</t>
+  </si>
+  <si>
+    <t>493,5</t>
+  </si>
+  <si>
+    <t>555,4</t>
+  </si>
+  <si>
+    <t>592,9</t>
+  </si>
+  <si>
+    <t>562,0</t>
+  </si>
+  <si>
+    <t>491,8</t>
+  </si>
+  <si>
+    <t>804,8</t>
+  </si>
+  <si>
+    <t>1 047,1</t>
+  </si>
+  <si>
+    <t>1 062,5</t>
+  </si>
+  <si>
+    <t>2 169,0</t>
+  </si>
+  <si>
+    <t>958,9</t>
+  </si>
+  <si>
+    <t>1 111,2</t>
+  </si>
+  <si>
+    <t>1 127,4</t>
+  </si>
+  <si>
+    <t>1 216,6</t>
+  </si>
+  <si>
+    <t>1 044,9</t>
+  </si>
+  <si>
+    <t>1 316,1</t>
+  </si>
+  <si>
+    <t>1 300,9</t>
+  </si>
+  <si>
+    <t>492,9</t>
+  </si>
+  <si>
+    <t>841,0</t>
+  </si>
+  <si>
+    <t>998,0</t>
+  </si>
+  <si>
+    <t>1 077,9</t>
+  </si>
+  <si>
+    <t>1 154,4</t>
+  </si>
+  <si>
+    <t>1 078,8</t>
+  </si>
+  <si>
+    <t>1 245,3</t>
+  </si>
+  <si>
+    <t>1 097,7</t>
+  </si>
+  <si>
+    <t>1 171,5</t>
+  </si>
+  <si>
+    <t>981,8</t>
+  </si>
+  <si>
+    <t>653,8</t>
+  </si>
+  <si>
+    <t>528,5</t>
+  </si>
+  <si>
+    <t>377,3</t>
+  </si>
+  <si>
+    <t>126,3</t>
+  </si>
+  <si>
+    <t>216,1</t>
+  </si>
+  <si>
+    <t>354,1</t>
+  </si>
+  <si>
+    <t>210,5</t>
+  </si>
+  <si>
+    <t>233,3</t>
+  </si>
+  <si>
+    <t>345,4</t>
+  </si>
+  <si>
+    <t>369,2</t>
+  </si>
+  <si>
+    <t>350,8</t>
+  </si>
+  <si>
+    <t>372,1</t>
+  </si>
+  <si>
+    <t>298,4</t>
+  </si>
+  <si>
+    <t>352,7</t>
+  </si>
+  <si>
+    <t>320,9</t>
+  </si>
+  <si>
+    <t>356,0</t>
+  </si>
+  <si>
+    <t>381,2</t>
+  </si>
+  <si>
+    <t>414,2</t>
+  </si>
+  <si>
+    <t>381,8</t>
+  </si>
+  <si>
+    <t>359,6</t>
+  </si>
+  <si>
+    <t>430,1</t>
+  </si>
+  <si>
+    <t>438,1</t>
+  </si>
+  <si>
+    <t>427,3</t>
+  </si>
+  <si>
+    <t>419,7</t>
+  </si>
+  <si>
+    <t>424,2</t>
+  </si>
+  <si>
+    <t>479,7</t>
+  </si>
+  <si>
+    <t>512,5</t>
+  </si>
+  <si>
+    <t>482,6</t>
+  </si>
+  <si>
+    <t>1 687,2</t>
+  </si>
+  <si>
+    <t>1 493,0</t>
+  </si>
+  <si>
+    <t>1 171,9</t>
+  </si>
+  <si>
+    <t>1 457,8</t>
+  </si>
+  <si>
+    <t>105,1</t>
+  </si>
+  <si>
+    <t>1 326,8</t>
+  </si>
+  <si>
+    <t>1 390,9</t>
+  </si>
+  <si>
+    <t>1 394,9</t>
+  </si>
+  <si>
+    <t>1 532,9</t>
+  </si>
+  <si>
+    <t>1 534,3</t>
+  </si>
+  <si>
+    <t>1 536,8</t>
+  </si>
+  <si>
+    <t>1 769,0</t>
+  </si>
+  <si>
+    <t>1 558,7</t>
+  </si>
+  <si>
+    <t>1 713,0</t>
+  </si>
+  <si>
+    <t>1 453,2</t>
+  </si>
+  <si>
+    <t>1 451,3</t>
+  </si>
+  <si>
+    <t>1 668,0</t>
+  </si>
+  <si>
+    <t>1 834,7</t>
+  </si>
+  <si>
+    <t>1 834,4</t>
+  </si>
+  <si>
+    <t>1 742,4</t>
+  </si>
+  <si>
+    <t>1 743,4</t>
+  </si>
+  <si>
+    <t>1 603,0</t>
+  </si>
+  <si>
+    <t>1 683,1</t>
+  </si>
+  <si>
+    <t>168,6</t>
+  </si>
+  <si>
+    <t>202,3</t>
+  </si>
+  <si>
+    <t>346,3</t>
+  </si>
+  <si>
+    <t>285,6</t>
+  </si>
+  <si>
+    <t>285,8</t>
+  </si>
+  <si>
+    <t>427,4</t>
+  </si>
+  <si>
+    <t>429,3</t>
+  </si>
+  <si>
+    <t>428,2</t>
+  </si>
+  <si>
+    <t>428,4</t>
+  </si>
+  <si>
+    <t>444,2</t>
+  </si>
+  <si>
+    <t>556,6</t>
+  </si>
+  <si>
+    <t>612,1</t>
+  </si>
+  <si>
+    <t>611,6</t>
+  </si>
+  <si>
+    <t>617,8</t>
+  </si>
+  <si>
+    <t>648,7</t>
+  </si>
+  <si>
+    <t>714,1</t>
+  </si>
+  <si>
+    <t>787,0</t>
+  </si>
+  <si>
+    <t>825,6</t>
+  </si>
+  <si>
+    <t>908,4</t>
+  </si>
+  <si>
+    <t>907,3</t>
+  </si>
+  <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>33,1</t>
+  </si>
+  <si>
+    <t>33,7</t>
+  </si>
+  <si>
+    <t>33,4</t>
+  </si>
+  <si>
+    <t>13,0</t>
+  </si>
+  <si>
+    <t>11,4</t>
+  </si>
+  <si>
+    <t>12,1</t>
+  </si>
+  <si>
+    <t>12,7</t>
+  </si>
+  <si>
+    <t>13,1</t>
+  </si>
+  <si>
+    <t>7,8</t>
+  </si>
+  <si>
+    <t>2,0</t>
+  </si>
+  <si>
+    <t>5,2</t>
+  </si>
+  <si>
+    <t>2,9</t>
+  </si>
+  <si>
+    <t>3,9</t>
+  </si>
+  <si>
+    <t>5,9</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>6,2</t>
+  </si>
+  <si>
+    <t>6,6</t>
+  </si>
+  <si>
+    <t>5,7</t>
+  </si>
+  <si>
+    <t>6,4</t>
+  </si>
+  <si>
+    <t>7,6</t>
+  </si>
+  <si>
+    <t>7,0</t>
+  </si>
+  <si>
+    <t>10,6</t>
+  </si>
+  <si>
+    <t>10,7</t>
+  </si>
+  <si>
+    <t>11,0</t>
+  </si>
+  <si>
+    <t>10,1</t>
+  </si>
+  <si>
+    <t>10,9</t>
+  </si>
+  <si>
+    <t>22,7</t>
+  </si>
+  <si>
+    <t>27,4</t>
+  </si>
+  <si>
+    <t>30,6</t>
+  </si>
+  <si>
+    <t>30,1</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>8,9</t>
+  </si>
+  <si>
+    <t>8,8</t>
+  </si>
+  <si>
+    <t>9,1</t>
+  </si>
+  <si>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>9,6</t>
+  </si>
+  <si>
+    <t>9,8</t>
+  </si>
+  <si>
+    <t>13,3</t>
+  </si>
+  <si>
+    <t>14,0</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>16,0</t>
+  </si>
+  <si>
+    <t>15,1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>All types of transport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March </t>
+  </si>
+  <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t xml:space="preserve">May </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June </t>
+  </si>
+  <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">August </t>
+  </si>
+  <si>
+    <t xml:space="preserve">September </t>
+  </si>
+  <si>
+    <t xml:space="preserve">November </t>
+  </si>
+  <si>
+    <t xml:space="preserve">December </t>
+  </si>
+  <si>
+    <t>transport cargo,iuggage,cargo thousand tons</t>
+  </si>
+  <si>
+    <t>cargo turnover million t-km</t>
+  </si>
+  <si>
+    <t xml:space="preserve">passengers transported,thousand people
+</t>
+  </si>
+  <si>
+    <t>passenger turnover,mln.p-km</t>
+  </si>
+  <si>
+    <t>all types of road and urban elektrik transport</t>
+  </si>
+  <si>
+    <t>including:</t>
+  </si>
+  <si>
+    <t>buses</t>
+  </si>
+  <si>
+    <t>trolleybuses</t>
+  </si>
+  <si>
+    <t>taxi</t>
+  </si>
+  <si>
+    <t>other vidi (cableways and others)</t>
+  </si>
+  <si>
+    <t>*Statistical data for the Transportation industry since January 2023 have been formed taking into account the change in the methodological approach to the formation of performance indicators for individual entrepreneurs engaged in commercial Transportation of freights and passengers in road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformulated.</t>
+  </si>
+  <si>
+    <t>Air transport</t>
+  </si>
+  <si>
+    <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
-    <t>2023*</t>
-[...5 lines deleted...]
-    <t>қазан</t>
+    <t>Road and urban electric transport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">October </t>
+  </si>
+  <si>
+    <t>other types (cableways and others)</t>
+  </si>
+  <si>
+    <t>February</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -234,348 +794,312 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
+    <cellStyle name="Обычный_месяц" xfId="1"/>
+    <cellStyle name="Обычный_месяц_1" xfId="2"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -839,10763 +1363,11141 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N309"/>
+  <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A223" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D234" sqref="D234"/>
+    <sheetView tabSelected="1" topLeftCell="A273" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="E307" sqref="E307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
+    <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-[...53 lines deleted...]
-        <v>20</v>
+    <row r="1" spans="1:44" ht="12.75">
+      <c r="A1" s="81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+    </row>
+    <row r="2" spans="1:44">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:44">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F3" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="G3" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="H3" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="I3" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="K3" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="L3" s="15" t="s">
+        <v>198</v>
       </c>
       <c r="M3" s="15" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" ht="28.5" customHeight="1">
+        <v>199</v>
+      </c>
+      <c r="N3" s="7"/>
+    </row>
+    <row r="4" spans="1:44" ht="22.5">
       <c r="A4" s="16" t="s">
-        <v>3</v>
+        <v>200</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
-    <row r="5" spans="1:13" ht="10.5" customHeight="1">
+    <row r="5" spans="1:44" ht="12.75">
       <c r="A5" s="18">
         <v>2011</v>
       </c>
       <c r="B5" s="19">
         <v>11036.3</v>
       </c>
       <c r="C5" s="19">
         <v>9820.1</v>
       </c>
       <c r="D5" s="19">
         <v>9775.9</v>
       </c>
       <c r="E5" s="19">
         <v>9677.7999999999993</v>
       </c>
       <c r="F5" s="19">
         <v>10418.6</v>
       </c>
       <c r="G5" s="19">
         <v>11593.1</v>
       </c>
       <c r="H5" s="19">
         <v>12866.8</v>
       </c>
       <c r="I5" s="19">
         <v>14641.6</v>
       </c>
       <c r="J5" s="19">
         <v>15645.5</v>
       </c>
       <c r="K5" s="19">
         <v>16540.3</v>
       </c>
       <c r="L5" s="19">
         <v>17086.5</v>
       </c>
       <c r="M5" s="19">
         <v>16479.54</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N5" s="12"/>
+    </row>
+    <row r="6" spans="1:44" ht="12.75">
       <c r="A6" s="18">
         <v>2012</v>
       </c>
       <c r="B6" s="19">
         <v>12377</v>
       </c>
       <c r="C6" s="19">
         <v>11724.7</v>
       </c>
       <c r="D6" s="19">
         <v>11254.4</v>
       </c>
       <c r="E6" s="19">
         <v>11205.9</v>
       </c>
       <c r="F6" s="19">
         <v>11789.9</v>
       </c>
       <c r="G6" s="19">
         <v>13144.2</v>
       </c>
       <c r="H6" s="19">
         <v>14436.8</v>
       </c>
       <c r="I6" s="19">
         <v>15427.1</v>
       </c>
       <c r="J6" s="19">
         <v>16470.5</v>
       </c>
       <c r="K6" s="19">
         <v>16464.8</v>
       </c>
       <c r="L6" s="19">
         <v>16406.599999999999</v>
       </c>
       <c r="M6" s="19">
         <v>17602.75</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N6" s="12"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" s="18">
         <v>2013</v>
       </c>
       <c r="B7" s="19">
         <v>13024.1</v>
       </c>
       <c r="C7" s="19">
         <v>13356.5</v>
       </c>
       <c r="D7" s="19">
         <v>12715.8</v>
       </c>
       <c r="E7" s="19">
         <v>12875</v>
       </c>
       <c r="F7" s="19">
         <v>12877.3</v>
       </c>
       <c r="G7" s="19">
         <v>15000.4</v>
       </c>
       <c r="H7" s="19">
         <v>15882.7</v>
       </c>
       <c r="I7" s="19">
         <v>17313.2</v>
       </c>
       <c r="J7" s="19">
         <v>19394.599999999999</v>
       </c>
       <c r="K7" s="19">
         <v>20542.5</v>
       </c>
       <c r="L7" s="19">
         <v>20553.5</v>
       </c>
       <c r="M7" s="19">
         <v>20703.95</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N7" s="5"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" s="18">
         <v>2014</v>
       </c>
       <c r="B8" s="19">
         <v>14200.5</v>
       </c>
       <c r="C8" s="19">
         <v>14193.8</v>
       </c>
       <c r="D8" s="19">
         <v>14115.6</v>
       </c>
       <c r="E8" s="19">
         <v>14132.9</v>
       </c>
       <c r="F8" s="19">
         <v>14216.3</v>
       </c>
       <c r="G8" s="19">
         <v>16580.5</v>
       </c>
       <c r="H8" s="19">
         <v>18346.5</v>
       </c>
       <c r="I8" s="19">
         <v>19593.8</v>
       </c>
       <c r="J8" s="19">
         <v>21346.5</v>
       </c>
       <c r="K8" s="19">
         <v>23173.3</v>
       </c>
       <c r="L8" s="19">
         <v>23633.9</v>
       </c>
       <c r="M8" s="19">
         <v>23141.73</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N8" s="5"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" s="18">
         <v>2015</v>
       </c>
       <c r="B9" s="19">
         <v>15543.6</v>
       </c>
       <c r="C9" s="19">
         <v>15553.6</v>
       </c>
       <c r="D9" s="19">
         <v>16082.9</v>
       </c>
       <c r="E9" s="19">
         <v>16355.3</v>
       </c>
       <c r="F9" s="19">
         <v>15186.7</v>
       </c>
       <c r="G9" s="19">
         <v>18281.2</v>
       </c>
       <c r="H9" s="19">
         <v>22555.9</v>
       </c>
       <c r="I9" s="19">
         <v>21008.9</v>
       </c>
       <c r="J9" s="19">
         <v>21639.4</v>
       </c>
       <c r="K9" s="19">
         <v>25028.5</v>
       </c>
       <c r="L9" s="19">
         <v>23456.6</v>
       </c>
       <c r="M9" s="19">
         <v>21359.29</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" s="18">
         <v>2016</v>
       </c>
       <c r="B10" s="19">
         <v>16847.2</v>
       </c>
       <c r="C10" s="19">
         <v>16416</v>
       </c>
       <c r="D10" s="19">
         <v>18457.7</v>
       </c>
       <c r="E10" s="19">
         <v>18204.099999999999</v>
       </c>
       <c r="F10" s="19">
         <v>17369</v>
       </c>
       <c r="G10" s="19">
         <v>20340.099999999999</v>
       </c>
       <c r="H10" s="19">
         <v>19207.5</v>
       </c>
       <c r="I10" s="19">
         <v>22465.599999999999</v>
       </c>
       <c r="J10" s="19">
         <v>23974.6</v>
       </c>
       <c r="K10" s="19">
         <v>27198.400000000001</v>
       </c>
       <c r="L10" s="19">
         <v>27497.5</v>
       </c>
       <c r="M10" s="19">
         <v>25233.23</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N10" s="5"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" s="18">
         <v>2017</v>
       </c>
       <c r="B11" s="19">
         <v>18165.599999999999</v>
       </c>
       <c r="C11" s="19">
         <v>16760.3</v>
       </c>
       <c r="D11" s="19">
         <v>18488.7</v>
       </c>
       <c r="E11" s="19">
         <v>18292.400000000001</v>
       </c>
       <c r="F11" s="19">
         <v>16480.2</v>
       </c>
       <c r="G11" s="19">
         <v>19969</v>
       </c>
       <c r="H11" s="19">
         <v>19104.8</v>
       </c>
       <c r="I11" s="19">
         <v>22157.599999999999</v>
       </c>
       <c r="J11" s="19">
         <v>23859.1</v>
       </c>
       <c r="K11" s="19">
         <v>27628.5</v>
       </c>
       <c r="L11" s="19">
         <v>28300.7</v>
       </c>
       <c r="M11" s="19">
         <v>26606.91</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:44" ht="12.75">
       <c r="A12" s="18">
         <v>2018</v>
       </c>
       <c r="B12" s="19">
         <v>19674.5</v>
       </c>
       <c r="C12" s="19">
         <v>18285</v>
       </c>
       <c r="D12" s="19">
         <v>20197.599999999999</v>
       </c>
       <c r="E12" s="19">
         <v>20178.8</v>
       </c>
       <c r="F12" s="19">
         <v>18437.3</v>
       </c>
       <c r="G12" s="19">
         <v>22337.5</v>
       </c>
       <c r="H12" s="19">
         <v>21424.6</v>
       </c>
       <c r="I12" s="19">
         <v>21235.9</v>
       </c>
       <c r="J12" s="19">
         <v>20863.400000000001</v>
       </c>
       <c r="K12" s="19">
         <v>19849.5</v>
       </c>
       <c r="L12" s="19">
         <v>26716.3</v>
       </c>
       <c r="M12" s="19">
         <v>26536.79</v>
       </c>
-    </row>
-    <row r="13" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N12" s="13"/>
+    </row>
+    <row r="13" spans="1:44" ht="12.75">
       <c r="A13" s="18">
         <v>2019</v>
       </c>
       <c r="B13" s="19">
         <v>20593.599999999999</v>
       </c>
       <c r="C13" s="19">
         <v>18948.5</v>
       </c>
       <c r="D13" s="19">
         <v>21002</v>
       </c>
       <c r="E13" s="19">
         <v>20865.2</v>
       </c>
       <c r="F13" s="19">
         <v>18801.7</v>
       </c>
       <c r="G13" s="19">
         <v>20704.599999999999</v>
       </c>
       <c r="H13" s="19">
         <v>20705.3</v>
       </c>
       <c r="I13" s="19">
         <v>20899.099999999999</v>
       </c>
       <c r="J13" s="19">
         <v>20880.2</v>
       </c>
       <c r="K13" s="19">
         <v>20748.7</v>
       </c>
       <c r="L13" s="19">
         <v>26863.5</v>
       </c>
       <c r="M13" s="19">
         <v>26634.43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="20">
+      <c r="N13" s="12"/>
+    </row>
+    <row r="14" spans="1:44">
+      <c r="A14" s="18">
         <v>2020</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>21598.7</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>18135.900000000001</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>17263</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="20">
         <v>16342.2</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>21246.1</v>
       </c>
       <c r="G14" s="19">
         <v>22736</v>
       </c>
       <c r="H14" s="19">
         <v>22214.5</v>
       </c>
       <c r="I14" s="19">
         <v>20844</v>
       </c>
       <c r="J14" s="19">
         <v>21460.1</v>
       </c>
       <c r="K14" s="19">
         <v>22206.3</v>
       </c>
       <c r="L14" s="19">
         <v>23097.4</v>
       </c>
       <c r="M14" s="19">
         <v>25384.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="20">
+      <c r="N14" s="5"/>
+    </row>
+    <row r="15" spans="1:44" s="9" customFormat="1">
+      <c r="A15" s="18">
         <v>2021</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="20">
         <v>22835.200000000001</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>20555.599999999999</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>19837.7</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>19111.900000000001</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>21394.6</v>
       </c>
       <c r="G15" s="19">
         <v>28291.3</v>
       </c>
       <c r="H15" s="19">
         <v>26984.3</v>
       </c>
       <c r="I15" s="19">
         <v>25662</v>
       </c>
       <c r="J15" s="19">
         <v>24348.6</v>
       </c>
       <c r="K15" s="19">
         <v>24172.2</v>
       </c>
       <c r="L15" s="19">
         <v>26476.1</v>
       </c>
       <c r="M15" s="19">
         <v>25188.41</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>27</v>
+      <c r="N15" s="5"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+      <c r="X15" s="1"/>
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1"/>
+      <c r="AA15" s="1"/>
+      <c r="AB15" s="1"/>
+      <c r="AC15" s="1"/>
+      <c r="AD15" s="1"/>
+      <c r="AE15" s="1"/>
+      <c r="AF15" s="1"/>
+      <c r="AG15" s="1"/>
+      <c r="AH15" s="1"/>
+      <c r="AI15" s="1"/>
+      <c r="AJ15" s="1"/>
+      <c r="AK15" s="1"/>
+      <c r="AL15" s="1"/>
+      <c r="AM15" s="1"/>
+      <c r="AN15" s="1"/>
+      <c r="AO15" s="1"/>
+      <c r="AP15" s="1"/>
+      <c r="AQ15" s="1"/>
+      <c r="AR15" s="1"/>
+    </row>
+    <row r="16" spans="1:44">
+      <c r="A16" s="21" t="s">
+        <v>213</v>
       </c>
       <c r="B16" s="19">
         <v>1679.3</v>
       </c>
       <c r="C16" s="19">
         <v>1915.8</v>
       </c>
       <c r="D16" s="19">
         <v>1966.4</v>
       </c>
       <c r="E16" s="19">
         <v>1807</v>
       </c>
       <c r="F16" s="19">
         <v>1898.6</v>
       </c>
       <c r="G16" s="19">
         <v>2148.1999999999998</v>
       </c>
       <c r="H16" s="19">
         <v>2234.8000000000002</v>
       </c>
       <c r="I16" s="19">
         <v>2315.1999999999998</v>
       </c>
       <c r="J16" s="19">
         <v>2348.6999999999998</v>
       </c>
       <c r="K16" s="19">
         <v>2030.3</v>
       </c>
       <c r="L16" s="19">
         <v>1830.4</v>
       </c>
       <c r="M16" s="19">
         <v>1775.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>28</v>
+      <c r="N16" s="5"/>
+    </row>
+    <row r="17" spans="1:51">
+      <c r="A17" s="21" t="s">
+        <v>212</v>
       </c>
       <c r="B17" s="19">
         <v>1961.6</v>
       </c>
       <c r="C17" s="19">
         <v>1901.4</v>
       </c>
       <c r="D17" s="19">
         <v>2087</v>
       </c>
       <c r="E17" s="19">
         <v>2105.9</v>
       </c>
       <c r="F17" s="19">
         <v>1874</v>
       </c>
       <c r="G17" s="19">
         <v>2143.1999999999998</v>
       </c>
       <c r="H17" s="19">
         <v>1773.4</v>
       </c>
       <c r="I17" s="19">
         <v>1774.7</v>
       </c>
       <c r="J17" s="19">
         <v>2098.3000000000002</v>
       </c>
       <c r="K17" s="19">
         <v>2202.9</v>
       </c>
       <c r="L17" s="19">
         <v>2178.5</v>
       </c>
       <c r="M17" s="19">
         <v>2142.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="20">
+      <c r="N17" s="5"/>
+    </row>
+    <row r="18" spans="1:51">
+      <c r="A18" s="21">
         <v>2024</v>
       </c>
       <c r="B18" s="19">
         <v>1574.4</v>
       </c>
       <c r="C18" s="19">
         <v>1924.8</v>
       </c>
       <c r="D18" s="19">
         <v>2225.6999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2873.1</v>
       </c>
       <c r="F18" s="19">
         <v>2444.6999999999998</v>
       </c>
       <c r="G18" s="19">
         <v>2416</v>
       </c>
       <c r="H18" s="19">
         <v>2611.3000000000002</v>
       </c>
       <c r="I18" s="19">
         <v>2621.3000000000002</v>
       </c>
       <c r="J18" s="19">
         <v>2705.6</v>
       </c>
       <c r="K18" s="19">
         <v>3001.2</v>
       </c>
       <c r="L18" s="19">
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="19">
         <v>2901.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="20">
+      <c r="N18" s="5"/>
+    </row>
+    <row r="19" spans="1:51">
+      <c r="A19" s="21">
         <v>2025</v>
       </c>
       <c r="B19" s="19">
         <v>3328</v>
       </c>
       <c r="C19" s="19">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>1968.9</v>
       </c>
       <c r="E19" s="50">
         <v>2375.96</v>
       </c>
       <c r="F19" s="53">
         <v>2447.98</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="53">
         <v>2600</v>
       </c>
       <c r="H19" s="53">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="19">
         <v>2535.6</v>
       </c>
       <c r="J19" s="50">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="67">
+      <c r="K19" s="65">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="69">
+      <c r="L19" s="67">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="20">
+      <c r="N19" s="5"/>
+    </row>
+    <row r="20" spans="1:51">
+      <c r="A20" s="21">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="50"/>
+      <c r="E20" s="65">
+        <v>5089.32</v>
+      </c>
       <c r="F20" s="53"/>
-      <c r="G20" s="60"/>
+      <c r="G20" s="53"/>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
-      <c r="K20" s="67"/>
-      <c r="L20" s="69"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="67"/>
       <c r="M20" s="19"/>
-    </row>
-[...17 lines deleted...]
-    <row r="22" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N20" s="5"/>
+    </row>
+    <row r="21" spans="1:51">
+      <c r="A21" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="5"/>
+    </row>
+    <row r="22" spans="1:51" ht="12.75">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="25">
         <v>886.1</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="25">
         <v>797.2</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="25">
         <v>799.8</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E22" s="25">
         <v>823.8</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="25">
         <v>959.3</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="25">
         <v>1154.4000000000001</v>
       </c>
-      <c r="H22" s="26">
+      <c r="H22" s="25">
         <v>1409</v>
       </c>
-      <c r="I22" s="26">
+      <c r="I22" s="25">
         <v>1617.7</v>
       </c>
-      <c r="J22" s="26">
+      <c r="J22" s="25">
         <v>1840</v>
       </c>
-      <c r="K22" s="26">
+      <c r="K22" s="25">
         <v>1945.8</v>
       </c>
       <c r="L22" s="19">
         <v>1923.6</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M22" s="25">
         <v>1966.58</v>
       </c>
-    </row>
-    <row r="23" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:51" ht="12.75">
       <c r="A23" s="18">
         <v>2012</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="25">
         <v>1226.7</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="25">
         <v>1075.3</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="25">
         <v>1062.8</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="25">
         <v>1168.5</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="25">
         <v>1291.7</v>
       </c>
-      <c r="G23" s="26">
+      <c r="G23" s="25">
         <v>1484.9</v>
       </c>
-      <c r="H23" s="26">
+      <c r="H23" s="25">
         <v>1611.5</v>
       </c>
-      <c r="I23" s="26">
+      <c r="I23" s="25">
         <v>1701</v>
       </c>
-      <c r="J23" s="26">
+      <c r="J23" s="25">
         <v>1837.4</v>
       </c>
-      <c r="K23" s="26">
+      <c r="K23" s="25">
         <v>1806.6</v>
       </c>
       <c r="L23" s="19">
         <v>1778.2</v>
       </c>
-      <c r="M23" s="26">
+      <c r="M23" s="25">
         <v>1907.88</v>
       </c>
-    </row>
-    <row r="24" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N23" s="12"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" s="18">
         <v>2013</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="25">
         <v>1376</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>1260.0999999999999</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>1206.8</v>
       </c>
-      <c r="E24" s="26">
+      <c r="E24" s="25">
         <v>1278.7</v>
       </c>
-      <c r="F24" s="26">
+      <c r="F24" s="25">
         <v>1307.8</v>
       </c>
-      <c r="G24" s="26">
+      <c r="G24" s="25">
         <v>1362.1</v>
       </c>
-      <c r="H24" s="26">
+      <c r="H24" s="25">
         <v>1616.7</v>
       </c>
-      <c r="I24" s="26">
+      <c r="I24" s="25">
         <v>1749.6</v>
       </c>
-      <c r="J24" s="26">
+      <c r="J24" s="25">
         <v>1922.6</v>
       </c>
-      <c r="K24" s="26">
+      <c r="K24" s="25">
         <v>1925.4</v>
       </c>
       <c r="L24" s="19">
         <v>1925.5</v>
       </c>
-      <c r="M24" s="26">
+      <c r="M24" s="25">
         <v>1979.91</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N24" s="5"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" s="18">
         <v>2014</v>
       </c>
-      <c r="B25" s="26">
+      <c r="B25" s="25">
         <v>1519.7</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="25">
         <v>1391.6</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="25">
         <v>1329.1</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="25">
         <v>1419.4</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="25">
         <v>1413.2</v>
       </c>
-      <c r="G25" s="26">
+      <c r="G25" s="25">
         <v>1521.9</v>
       </c>
-      <c r="H25" s="26">
+      <c r="H25" s="25">
         <v>1864</v>
       </c>
-      <c r="I25" s="26">
+      <c r="I25" s="25">
         <v>1965.6</v>
       </c>
-      <c r="J25" s="26">
+      <c r="J25" s="25">
         <v>2129.6</v>
       </c>
-      <c r="K25" s="26">
+      <c r="K25" s="25">
         <v>2235</v>
       </c>
       <c r="L25" s="19">
         <v>2152.1999999999998</v>
       </c>
-      <c r="M25" s="26">
+      <c r="M25" s="25">
         <v>2268.63</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N25" s="5"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" s="18">
         <v>2015</v>
       </c>
-      <c r="B26" s="26">
+      <c r="B26" s="25">
         <v>1617.2</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="25">
         <v>1496.6</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="25">
         <v>1395.9</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="25">
         <v>1565.7</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="25">
         <v>1560.3</v>
       </c>
-      <c r="G26" s="26">
+      <c r="G26" s="25">
         <v>1693.2</v>
       </c>
-      <c r="H26" s="26">
+      <c r="H26" s="25">
         <v>1910.2</v>
       </c>
-      <c r="I26" s="26">
+      <c r="I26" s="25">
         <v>1681.5</v>
       </c>
-      <c r="J26" s="26">
+      <c r="J26" s="25">
         <v>2029.5</v>
       </c>
-      <c r="K26" s="26">
+      <c r="K26" s="25">
         <v>2265.5</v>
       </c>
       <c r="L26" s="19">
         <v>2131.5</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M26" s="25">
         <v>1824.31</v>
       </c>
-    </row>
-    <row r="27" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N26" s="5"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" s="18">
         <v>2016</v>
       </c>
-      <c r="B27" s="26">
+      <c r="B27" s="25">
         <v>1667.2</v>
       </c>
-      <c r="C27" s="26">
+      <c r="C27" s="25">
         <v>1530.1</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="25">
         <v>1491.3</v>
       </c>
-      <c r="E27" s="26">
+      <c r="E27" s="25">
         <v>1720.8</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="25">
         <v>1787.5</v>
       </c>
-      <c r="G27" s="26">
+      <c r="G27" s="25">
         <v>1852.6</v>
       </c>
-      <c r="H27" s="26">
+      <c r="H27" s="25">
         <v>2441.9</v>
       </c>
-      <c r="I27" s="26">
+      <c r="I27" s="25">
         <v>2299.4</v>
       </c>
-      <c r="J27" s="26">
+      <c r="J27" s="25">
         <v>2400.9</v>
       </c>
-      <c r="K27" s="26">
+      <c r="K27" s="25">
         <v>2215.9</v>
       </c>
       <c r="L27" s="19">
         <v>2443.9</v>
       </c>
-      <c r="M27" s="26">
+      <c r="M27" s="25">
         <v>2120.59</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N27" s="5"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" s="18">
         <v>2017</v>
       </c>
-      <c r="B28" s="26">
+      <c r="B28" s="25">
         <v>1669.6</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="25">
         <v>1517.3</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="25">
         <v>1480.6</v>
       </c>
-      <c r="E28" s="26">
+      <c r="E28" s="25">
         <v>1740.6</v>
       </c>
-      <c r="F28" s="26">
+      <c r="F28" s="25">
         <v>1790.6</v>
       </c>
-      <c r="G28" s="26">
+      <c r="G28" s="25">
         <v>1846.7</v>
       </c>
-      <c r="H28" s="26">
+      <c r="H28" s="25">
         <v>2445.6999999999998</v>
       </c>
-      <c r="I28" s="26">
+      <c r="I28" s="25">
         <v>2294.6</v>
       </c>
-      <c r="J28" s="26">
+      <c r="J28" s="25">
         <v>2410.9</v>
       </c>
-      <c r="K28" s="26">
+      <c r="K28" s="25">
         <v>2214.5</v>
       </c>
       <c r="L28" s="19">
         <v>2445.9</v>
       </c>
-      <c r="M28" s="26">
+      <c r="M28" s="25">
         <v>2187.6999999999998</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N28" s="5"/>
+    </row>
+    <row r="29" spans="1:51" ht="12.75">
       <c r="A29" s="18">
         <v>2018</v>
       </c>
-      <c r="B29" s="26">
+      <c r="B29" s="25">
         <v>1701.2</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="25">
         <v>1591</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="25">
         <v>1591.9</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="25">
         <v>1894.6</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="25">
         <v>1941.3</v>
       </c>
-      <c r="G29" s="26">
+      <c r="G29" s="25">
         <v>1982.4</v>
       </c>
-      <c r="H29" s="26">
+      <c r="H29" s="25">
         <v>2648.9</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I29" s="25">
         <v>2596.6</v>
       </c>
-      <c r="J29" s="26">
+      <c r="J29" s="25">
         <v>2625.3</v>
       </c>
-      <c r="K29" s="26">
+      <c r="K29" s="25">
         <v>2462.4</v>
       </c>
       <c r="L29" s="19">
         <v>2421.5</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M29" s="25">
         <v>2271.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="18">
+      <c r="N29" s="12"/>
+      <c r="Y29" s="10"/>
+      <c r="AJ29" s="10"/>
+      <c r="AU29" s="10"/>
+    </row>
+    <row r="30" spans="1:51">
+      <c r="A30" s="26">
         <v>2019</v>
       </c>
-      <c r="B30" s="26">
+      <c r="B30" s="25">
         <v>1872.1</v>
       </c>
-      <c r="C30" s="26">
+      <c r="C30" s="25">
         <v>1765.1</v>
       </c>
-      <c r="D30" s="26">
+      <c r="D30" s="25">
         <v>1829.1</v>
       </c>
-      <c r="E30" s="26">
+      <c r="E30" s="25">
         <v>2129.3000000000002</v>
       </c>
-      <c r="F30" s="26">
+      <c r="F30" s="25">
         <v>2173.5</v>
       </c>
-      <c r="G30" s="26">
+      <c r="G30" s="25">
         <v>2170.6999999999998</v>
       </c>
-      <c r="H30" s="26">
+      <c r="H30" s="25">
         <v>2412.5</v>
       </c>
-      <c r="I30" s="26">
+      <c r="I30" s="25">
         <v>2800.7</v>
       </c>
-      <c r="J30" s="26">
+      <c r="J30" s="25">
         <v>2889</v>
       </c>
-      <c r="K30" s="26">
+      <c r="K30" s="25">
         <v>3026.3</v>
       </c>
       <c r="L30" s="19">
         <v>2685</v>
       </c>
-      <c r="M30" s="26">
+      <c r="M30" s="25">
         <v>1490.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="18">
+      <c r="N30" s="5"/>
+    </row>
+    <row r="31" spans="1:51">
+      <c r="A31" s="26">
         <v>2020</v>
       </c>
-      <c r="B31" s="26">
+      <c r="B31" s="25">
         <v>1987.8</v>
       </c>
-      <c r="C31" s="26">
+      <c r="C31" s="25">
         <v>1650.6</v>
       </c>
-      <c r="D31" s="26">
+      <c r="D31" s="25">
         <v>1608.7</v>
       </c>
-      <c r="E31" s="26">
+      <c r="E31" s="25">
         <v>1233.4000000000001</v>
       </c>
-      <c r="F31" s="26">
+      <c r="F31" s="25">
         <v>1595</v>
       </c>
-      <c r="G31" s="26">
+      <c r="G31" s="25">
         <v>1752.9</v>
       </c>
-      <c r="H31" s="26">
+      <c r="H31" s="25">
         <v>2010.3</v>
       </c>
-      <c r="I31" s="26">
+      <c r="I31" s="25">
         <v>2209.4</v>
       </c>
-      <c r="J31" s="26">
+      <c r="J31" s="25">
         <v>2401.6</v>
       </c>
-      <c r="K31" s="26">
+      <c r="K31" s="25">
         <v>2488.8000000000002</v>
       </c>
       <c r="L31" s="19">
         <v>2605.9</v>
       </c>
-      <c r="M31" s="26">
+      <c r="M31" s="25">
         <v>2909.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="18">
+      <c r="N31" s="5"/>
+    </row>
+    <row r="32" spans="1:51" s="9" customFormat="1">
+      <c r="A32" s="26">
         <v>2021</v>
       </c>
-      <c r="B32" s="26">
+      <c r="B32" s="25">
         <v>2128.5</v>
       </c>
-      <c r="C32" s="26">
+      <c r="C32" s="25">
         <v>2196</v>
       </c>
-      <c r="D32" s="26">
+      <c r="D32" s="25">
         <v>1988.6</v>
       </c>
-      <c r="E32" s="26">
+      <c r="E32" s="25">
         <v>1765.7</v>
       </c>
-      <c r="F32" s="26">
+      <c r="F32" s="25">
         <v>1662.5</v>
       </c>
-      <c r="G32" s="26">
+      <c r="G32" s="25">
         <v>2205.8000000000002</v>
       </c>
-      <c r="H32" s="26">
+      <c r="H32" s="25">
         <v>2180.4</v>
       </c>
-      <c r="I32" s="26">
+      <c r="I32" s="25">
         <v>2066.5</v>
       </c>
-      <c r="J32" s="26">
+      <c r="J32" s="25">
         <v>2341.1999999999998</v>
       </c>
-      <c r="K32" s="26">
+      <c r="K32" s="25">
         <v>2224.6</v>
       </c>
       <c r="L32" s="19">
         <v>2337.6</v>
       </c>
-      <c r="M32" s="26">
+      <c r="M32" s="25">
         <v>2200.4699999999998</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>27</v>
+      <c r="N32" s="5"/>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1"/>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1"/>
+      <c r="AA32" s="1"/>
+      <c r="AB32" s="1"/>
+      <c r="AC32" s="1"/>
+      <c r="AD32" s="1"/>
+      <c r="AE32" s="1"/>
+      <c r="AF32" s="1"/>
+      <c r="AG32" s="1"/>
+      <c r="AH32" s="1"/>
+      <c r="AI32" s="1"/>
+      <c r="AJ32" s="1"/>
+      <c r="AK32" s="1"/>
+      <c r="AL32" s="1"/>
+      <c r="AM32" s="1"/>
+      <c r="AN32" s="1"/>
+      <c r="AO32" s="1"/>
+      <c r="AP32" s="1"/>
+      <c r="AQ32" s="1"/>
+      <c r="AR32" s="1"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="1"/>
+      <c r="AX32" s="1"/>
+      <c r="AY32" s="1"/>
+    </row>
+    <row r="33" spans="1:47">
+      <c r="A33" s="21" t="s">
+        <v>213</v>
       </c>
       <c r="B33" s="19">
         <v>1170</v>
       </c>
       <c r="C33" s="19">
         <v>1132</v>
       </c>
       <c r="D33" s="19">
         <v>1176</v>
       </c>
       <c r="E33" s="19">
         <v>1141</v>
       </c>
       <c r="F33" s="19">
         <v>1244.8</v>
       </c>
       <c r="G33" s="19">
         <v>1107.3</v>
       </c>
       <c r="H33" s="19">
         <v>1348.7</v>
       </c>
       <c r="I33" s="19">
         <v>1353.3</v>
       </c>
       <c r="J33" s="19">
         <v>1406.5</v>
       </c>
       <c r="K33" s="19">
         <v>1453.8</v>
       </c>
       <c r="L33" s="19">
         <v>1369.3</v>
       </c>
       <c r="M33" s="19">
         <v>1375.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>28</v>
+      <c r="N33" s="5"/>
+    </row>
+    <row r="34" spans="1:47">
+      <c r="A34" s="21" t="s">
+        <v>212</v>
       </c>
       <c r="B34" s="19">
         <v>1528.7</v>
       </c>
       <c r="C34" s="19">
         <v>1504.4</v>
       </c>
       <c r="D34" s="19">
         <v>1650</v>
       </c>
       <c r="E34" s="19">
         <v>1642.2</v>
       </c>
       <c r="F34" s="19">
         <v>1564.2</v>
       </c>
       <c r="G34" s="19">
         <v>1567.4</v>
       </c>
       <c r="H34" s="19">
         <v>1528.5</v>
       </c>
       <c r="I34" s="19">
         <v>1548.7</v>
       </c>
       <c r="J34" s="19">
         <v>1529.2</v>
       </c>
       <c r="K34" s="19">
         <v>1634.4</v>
       </c>
       <c r="L34" s="19">
         <v>1706.4</v>
       </c>
       <c r="M34" s="19">
         <v>1641.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="18">
+      <c r="N34" s="5"/>
+    </row>
+    <row r="35" spans="1:47">
+      <c r="A35" s="21">
         <v>2024</v>
       </c>
       <c r="B35" s="19">
         <v>1385.7</v>
       </c>
       <c r="C35" s="19">
         <v>1668.2</v>
       </c>
       <c r="D35" s="19">
         <v>1875.8</v>
       </c>
       <c r="E35" s="19">
         <v>1797.4</v>
       </c>
       <c r="F35" s="19">
         <v>1875.1</v>
       </c>
       <c r="G35" s="19">
         <v>1856.4</v>
       </c>
       <c r="H35" s="19">
         <v>2106.6999999999998</v>
       </c>
       <c r="I35" s="19">
         <v>2078.9</v>
       </c>
       <c r="J35" s="19">
         <v>2147.3000000000002</v>
       </c>
       <c r="K35" s="19">
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="19">
         <v>2245.9</v>
       </c>
       <c r="M35" s="19">
         <v>2301.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="18">
+      <c r="N35" s="5"/>
+    </row>
+    <row r="36" spans="1:47">
+      <c r="A36" s="21">
         <v>2025</v>
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
       <c r="F36" s="53">
         <v>1867.7</v>
       </c>
-      <c r="G36" s="60">
+      <c r="G36" s="53">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
       <c r="J36" s="50">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="67">
+      <c r="K36" s="65">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="69">
+      <c r="L36" s="67">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="18">
+      <c r="N36" s="5"/>
+    </row>
+    <row r="37" spans="1:47">
+      <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="50"/>
+      <c r="E37" s="67">
+        <v>5669.6</v>
+      </c>
       <c r="F37" s="53"/>
-      <c r="G37" s="60"/>
+      <c r="G37" s="53"/>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
-      <c r="K37" s="67"/>
-      <c r="L37" s="69"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="67"/>
       <c r="M37" s="19"/>
-    </row>
-    <row r="38" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N37" s="5"/>
+    </row>
+    <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
-        <v>4</v>
-[...15 lines deleted...]
-      <c r="A39" s="18">
+        <v>202</v>
+      </c>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="23"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="12"/>
+      <c r="Y38" s="10"/>
+      <c r="AJ38" s="10"/>
+      <c r="AU38" s="10"/>
+    </row>
+    <row r="39" spans="1:47">
+      <c r="A39" s="26">
         <v>2011</v>
       </c>
       <c r="B39" s="19">
         <v>232441</v>
       </c>
       <c r="C39" s="19">
         <v>227198.2</v>
       </c>
       <c r="D39" s="19">
         <v>233014.39999999999</v>
       </c>
       <c r="E39" s="19">
         <v>240218.9</v>
       </c>
       <c r="F39" s="19">
         <v>250404.1</v>
       </c>
       <c r="G39" s="19">
         <v>261589.5</v>
       </c>
       <c r="H39" s="19">
         <v>272313.2</v>
       </c>
       <c r="I39" s="19">
         <v>278373.2</v>
       </c>
       <c r="J39" s="19">
         <v>285047.09999999998</v>
       </c>
       <c r="K39" s="19">
         <v>294657.3</v>
       </c>
       <c r="L39" s="19">
         <v>305020.09999999998</v>
       </c>
       <c r="M39" s="19">
         <v>309280.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="18">
+      <c r="N39" s="5"/>
+    </row>
+    <row r="40" spans="1:47">
+      <c r="A40" s="26">
         <v>2012</v>
       </c>
       <c r="B40" s="19">
         <v>279637.2</v>
       </c>
       <c r="C40" s="19">
         <v>282945.2</v>
       </c>
       <c r="D40" s="19">
         <v>292409</v>
       </c>
       <c r="E40" s="19">
         <v>299067.40000000002</v>
       </c>
       <c r="F40" s="19">
         <v>303276.3</v>
       </c>
       <c r="G40" s="19">
         <v>318375</v>
       </c>
       <c r="H40" s="19">
         <v>326655.59999999998</v>
       </c>
       <c r="I40" s="19">
         <v>331725.5</v>
       </c>
       <c r="J40" s="19">
         <v>340342.6</v>
       </c>
       <c r="K40" s="19">
         <v>341775.4</v>
       </c>
       <c r="L40" s="19">
         <v>339998.3</v>
       </c>
       <c r="M40" s="19">
         <v>346810.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="18">
+      <c r="N40" s="5"/>
+    </row>
+    <row r="41" spans="1:47">
+      <c r="A41" s="26">
         <v>2013</v>
       </c>
       <c r="B41" s="19">
         <v>315647</v>
       </c>
       <c r="C41" s="19">
         <v>317053.5</v>
       </c>
       <c r="D41" s="19">
         <v>325577.2</v>
       </c>
       <c r="E41" s="19">
         <v>322983.09999999998</v>
       </c>
       <c r="F41" s="19">
         <v>335520.7</v>
       </c>
       <c r="G41" s="19">
         <v>352861.8</v>
       </c>
       <c r="H41" s="19">
         <v>360650.6</v>
       </c>
       <c r="I41" s="19">
         <v>363770.5</v>
       </c>
       <c r="J41" s="19">
         <v>371707</v>
       </c>
       <c r="K41" s="19">
         <v>382862.9</v>
       </c>
       <c r="L41" s="19">
         <v>396139.5</v>
       </c>
       <c r="M41" s="19">
         <v>392606.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="18">
+      <c r="N41" s="5"/>
+    </row>
+    <row r="42" spans="1:47">
+      <c r="A42" s="26">
         <v>2014</v>
       </c>
       <c r="B42" s="19">
         <v>352371.3</v>
       </c>
       <c r="C42" s="19">
         <v>357141.6</v>
       </c>
       <c r="D42" s="19">
         <v>362228.9</v>
       </c>
       <c r="E42" s="19">
         <v>363803.3</v>
       </c>
       <c r="F42" s="19">
         <v>373402.8</v>
       </c>
       <c r="G42" s="19">
         <v>398007.5</v>
       </c>
       <c r="H42" s="19">
         <v>420804.7</v>
       </c>
       <c r="I42" s="19">
         <v>409486.7</v>
       </c>
       <c r="J42" s="19">
         <v>420266.2</v>
       </c>
       <c r="K42" s="19">
         <v>446211.6</v>
       </c>
       <c r="L42" s="19">
         <v>453274.7</v>
       </c>
       <c r="M42" s="19">
         <v>451549.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="18">
+      <c r="N42" s="5"/>
+    </row>
+    <row r="43" spans="1:47">
+      <c r="A43" s="26">
         <v>2015</v>
       </c>
       <c r="B43" s="19">
         <v>374985.7</v>
       </c>
       <c r="C43" s="19">
         <v>382077.5</v>
       </c>
       <c r="D43" s="19">
         <v>388388.6</v>
       </c>
       <c r="E43" s="19">
         <v>397580.3</v>
       </c>
       <c r="F43" s="19">
         <v>373780.5</v>
       </c>
       <c r="G43" s="19">
         <v>411458.6</v>
       </c>
       <c r="H43" s="19">
         <v>447861.1</v>
       </c>
       <c r="I43" s="19">
         <v>404039.6</v>
       </c>
       <c r="J43" s="19">
         <v>442239.5</v>
       </c>
       <c r="K43" s="19">
         <v>468702.7</v>
       </c>
       <c r="L43" s="19">
         <v>464177.2</v>
       </c>
       <c r="M43" s="19">
         <v>432782.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="18">
+      <c r="N43" s="5"/>
+    </row>
+    <row r="44" spans="1:47" ht="12.75">
+      <c r="A44" s="26">
         <v>2016</v>
       </c>
       <c r="B44" s="19">
         <v>385657.2</v>
       </c>
       <c r="C44" s="19">
         <v>398013.5</v>
       </c>
       <c r="D44" s="19">
         <v>400119.9</v>
       </c>
       <c r="E44" s="19">
         <v>397852.9</v>
       </c>
       <c r="F44" s="19">
         <v>380129</v>
       </c>
       <c r="G44" s="19">
         <v>415598.8</v>
       </c>
       <c r="H44" s="19">
         <v>422340.5</v>
       </c>
       <c r="I44" s="19">
         <v>412472.9</v>
       </c>
       <c r="J44" s="19">
         <v>440992.2</v>
       </c>
       <c r="K44" s="19">
         <v>464498.9</v>
       </c>
       <c r="L44" s="19">
         <v>455709.1</v>
       </c>
       <c r="M44" s="19">
         <v>418260.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="18">
+      <c r="N44" s="12"/>
+      <c r="Y44" s="10"/>
+      <c r="AJ44" s="10"/>
+      <c r="AU44" s="10"/>
+    </row>
+    <row r="45" spans="1:47">
+      <c r="A45" s="26">
         <v>2017</v>
       </c>
       <c r="B45" s="19">
         <v>386816.5</v>
       </c>
       <c r="C45" s="19">
         <v>397151.6</v>
       </c>
       <c r="D45" s="19">
         <v>400177.6</v>
       </c>
       <c r="E45" s="19">
         <v>394429.2</v>
       </c>
       <c r="F45" s="19">
         <v>377750.1</v>
       </c>
       <c r="G45" s="19">
         <v>412172.9</v>
       </c>
       <c r="H45" s="19">
         <v>426709.8</v>
       </c>
       <c r="I45" s="19">
         <v>433430.7</v>
       </c>
       <c r="J45" s="19">
         <v>457893.1</v>
       </c>
       <c r="K45" s="19">
         <v>480971.4</v>
       </c>
       <c r="L45" s="19">
         <v>482726.40000000002</v>
       </c>
       <c r="M45" s="19">
         <v>452891.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="18">
+      <c r="N45" s="5"/>
+    </row>
+    <row r="46" spans="1:47">
+      <c r="A46" s="26">
         <v>2018</v>
       </c>
       <c r="B46" s="19">
         <v>389381.4</v>
       </c>
       <c r="C46" s="19">
         <v>405172.2</v>
       </c>
       <c r="D46" s="19">
         <v>412563.6</v>
       </c>
       <c r="E46" s="19">
         <v>412205.1</v>
       </c>
       <c r="F46" s="19">
         <v>396461.4</v>
       </c>
       <c r="G46" s="19">
         <v>431702.4</v>
       </c>
       <c r="H46" s="19">
         <v>452904.5</v>
       </c>
       <c r="I46" s="19">
         <v>427931.5</v>
       </c>
       <c r="J46" s="19">
         <v>445310.2</v>
       </c>
       <c r="K46" s="19">
         <v>447215</v>
       </c>
       <c r="L46" s="19">
         <v>492128.7</v>
       </c>
       <c r="M46" s="19">
         <v>489396.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="20">
+      <c r="N46" s="5"/>
+    </row>
+    <row r="47" spans="1:47">
+      <c r="A47" s="26">
         <v>2019</v>
       </c>
-      <c r="B47" s="21">
+      <c r="B47" s="20">
         <v>395558.6</v>
       </c>
-      <c r="C47" s="21">
+      <c r="C47" s="20">
         <v>414349.2</v>
       </c>
-      <c r="D47" s="21">
+      <c r="D47" s="20">
         <v>434493.9</v>
       </c>
-      <c r="E47" s="21">
+      <c r="E47" s="20">
         <v>435487.5</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="20">
         <v>434959.8</v>
       </c>
-      <c r="G47" s="21">
+      <c r="G47" s="20">
         <v>449166.2</v>
       </c>
       <c r="H47" s="19">
         <v>487156.9</v>
       </c>
       <c r="I47" s="19">
         <v>500149.2</v>
       </c>
       <c r="J47" s="19">
         <v>505793.5</v>
       </c>
       <c r="K47" s="19">
         <v>508099.5</v>
       </c>
       <c r="L47" s="19">
         <v>506204.7</v>
       </c>
       <c r="M47" s="19">
         <v>518738.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="20">
+      <c r="N47" s="5"/>
+    </row>
+    <row r="48" spans="1:47">
+      <c r="A48" s="26">
         <v>2020</v>
       </c>
-      <c r="B48" s="21">
+      <c r="B48" s="20">
         <v>402678.1</v>
       </c>
-      <c r="C48" s="21">
+      <c r="C48" s="20">
         <v>407311.1</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="20">
         <v>376908.5</v>
       </c>
-      <c r="E48" s="21">
+      <c r="E48" s="20">
         <v>42349.3</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="20">
         <v>66340.3</v>
       </c>
-      <c r="G48" s="21">
+      <c r="G48" s="20">
         <v>111119.1</v>
       </c>
       <c r="H48" s="19">
         <v>68620</v>
       </c>
       <c r="I48" s="19">
         <v>70768.3</v>
       </c>
       <c r="J48" s="19">
         <v>83514</v>
       </c>
       <c r="K48" s="19">
         <v>105007.4</v>
       </c>
       <c r="L48" s="19">
         <v>103991</v>
       </c>
       <c r="M48" s="19">
         <v>110376.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="20">
+      <c r="N48" s="5"/>
+    </row>
+    <row r="49" spans="1:51" s="9" customFormat="1">
+      <c r="A49" s="26">
         <v>2021</v>
       </c>
-      <c r="B49" s="21">
+      <c r="B49" s="20">
         <v>111959.9</v>
       </c>
-      <c r="C49" s="21">
+      <c r="C49" s="20">
         <v>116362.4</v>
       </c>
-      <c r="D49" s="21">
+      <c r="D49" s="20">
         <v>124166.6</v>
       </c>
-      <c r="E49" s="21">
+      <c r="E49" s="20">
         <v>144833.70000000001</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="20">
         <v>151802.1</v>
       </c>
-      <c r="G49" s="21">
+      <c r="G49" s="20">
         <v>160109.9</v>
       </c>
       <c r="H49" s="19">
         <v>157937</v>
       </c>
       <c r="I49" s="19">
         <v>184849.2</v>
       </c>
       <c r="J49" s="19">
         <v>219955.1</v>
       </c>
       <c r="K49" s="19">
         <v>239475.7</v>
       </c>
       <c r="L49" s="19">
         <v>238491.9</v>
       </c>
       <c r="M49" s="19">
         <v>246225.12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>27</v>
+      <c r="N49" s="5"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1"/>
+      <c r="AA49" s="1"/>
+      <c r="AB49" s="1"/>
+      <c r="AC49" s="1"/>
+      <c r="AD49" s="1"/>
+      <c r="AE49" s="1"/>
+      <c r="AF49" s="1"/>
+      <c r="AG49" s="1"/>
+      <c r="AH49" s="1"/>
+      <c r="AI49" s="1"/>
+      <c r="AJ49" s="1"/>
+      <c r="AK49" s="1"/>
+      <c r="AL49" s="1"/>
+      <c r="AM49" s="1"/>
+      <c r="AN49" s="1"/>
+      <c r="AO49" s="1"/>
+      <c r="AP49" s="1"/>
+      <c r="AQ49" s="1"/>
+      <c r="AR49" s="1"/>
+      <c r="AS49" s="1"/>
+      <c r="AT49" s="1"/>
+      <c r="AU49" s="1"/>
+      <c r="AV49" s="1"/>
+      <c r="AW49" s="1"/>
+      <c r="AX49" s="1"/>
+      <c r="AY49" s="1"/>
+    </row>
+    <row r="50" spans="1:51" ht="12.75">
+      <c r="A50" s="21" t="s">
+        <v>213</v>
       </c>
       <c r="B50" s="19">
         <v>19895</v>
       </c>
       <c r="C50" s="28">
         <v>31143.9</v>
       </c>
       <c r="D50" s="19">
         <v>34164.699999999997</v>
       </c>
       <c r="E50" s="19">
         <v>36545.800000000003</v>
       </c>
       <c r="F50" s="19">
         <v>33834.1</v>
       </c>
       <c r="G50" s="19">
         <v>34086</v>
       </c>
       <c r="H50" s="19">
         <v>30626.2</v>
       </c>
       <c r="I50" s="19">
         <v>33035.699999999997</v>
       </c>
       <c r="J50" s="19">
         <v>39132.9</v>
       </c>
       <c r="K50" s="19">
         <v>38954.699999999997</v>
       </c>
       <c r="L50" s="19">
         <v>39559.300000000003</v>
       </c>
       <c r="M50" s="19">
         <v>35943</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>28</v>
+      <c r="N50" s="12"/>
+      <c r="Y50" s="10"/>
+      <c r="AJ50" s="10"/>
+      <c r="AU50" s="10"/>
+    </row>
+    <row r="51" spans="1:51">
+      <c r="A51" s="21" t="s">
+        <v>212</v>
       </c>
       <c r="B51" s="19">
         <v>33072.5</v>
       </c>
       <c r="C51" s="19">
         <v>36721.699999999997</v>
       </c>
       <c r="D51" s="19">
         <v>38992.400000000001</v>
       </c>
       <c r="E51" s="19">
         <v>39509.699999999997</v>
       </c>
       <c r="F51" s="19">
         <v>39117.199999999997</v>
       </c>
       <c r="G51" s="19">
         <v>35896.699999999997</v>
       </c>
       <c r="H51" s="19">
         <v>33500.300000000003</v>
       </c>
       <c r="I51" s="19">
         <v>35104.6</v>
       </c>
       <c r="J51" s="19">
         <v>39542.300000000003</v>
       </c>
       <c r="K51" s="19">
         <v>40438.400000000001</v>
       </c>
       <c r="L51" s="19">
         <v>41125.300000000003</v>
       </c>
       <c r="M51" s="19">
         <v>37725.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="20">
+      <c r="N51" s="5"/>
+    </row>
+    <row r="52" spans="1:51">
+      <c r="A52" s="21">
         <v>2024</v>
       </c>
       <c r="B52" s="19">
         <v>35013.199999999997</v>
       </c>
       <c r="C52" s="19">
         <v>37696.9</v>
       </c>
       <c r="D52" s="19">
         <v>38143.699999999997</v>
       </c>
       <c r="E52" s="19">
         <v>41112.9</v>
       </c>
       <c r="F52" s="19">
         <v>39832.400000000001</v>
       </c>
       <c r="G52" s="19">
         <v>37013.699999999997</v>
       </c>
       <c r="H52" s="19">
         <v>36843.9</v>
       </c>
       <c r="I52" s="19">
         <v>36237.800000000003</v>
       </c>
       <c r="J52" s="19">
         <v>40613.4</v>
       </c>
       <c r="K52" s="19">
         <v>41892.699999999997</v>
       </c>
       <c r="L52" s="19">
         <v>41253.1</v>
       </c>
       <c r="M52" s="19">
         <v>38481.699999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="20">
+      <c r="N52" s="5"/>
+    </row>
+    <row r="53" spans="1:51">
+      <c r="A53" s="21">
         <v>2025</v>
       </c>
       <c r="B53" s="19">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="19">
         <v>39125</v>
       </c>
       <c r="D53" s="19">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="50">
         <v>43574.2</v>
       </c>
       <c r="F53" s="53">
         <v>41855.46</v>
       </c>
-      <c r="G53" s="60">
+      <c r="G53" s="53">
         <v>39226.46</v>
       </c>
       <c r="H53" s="53">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="19">
         <v>39354.1</v>
       </c>
       <c r="J53" s="50">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="67">
+      <c r="K53" s="65">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="69">
+      <c r="L53" s="67">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="20">
+      <c r="N53" s="5"/>
+    </row>
+    <row r="54" spans="1:51">
+      <c r="A54" s="21">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="50"/>
+      <c r="E54" s="65">
+        <v>42007.72</v>
+      </c>
       <c r="F54" s="53"/>
-      <c r="G54" s="60"/>
+      <c r="G54" s="53"/>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
-      <c r="K54" s="67"/>
-      <c r="L54" s="69"/>
+      <c r="K54" s="65"/>
+      <c r="L54" s="67"/>
       <c r="M54" s="19"/>
-    </row>
-[...18 lines deleted...]
-      <c r="A56" s="20">
+      <c r="N54" s="5"/>
+    </row>
+    <row r="55" spans="1:51" ht="14.25" customHeight="1">
+      <c r="A55" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="20"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="23"/>
+      <c r="K55" s="23"/>
+      <c r="L55" s="23"/>
+      <c r="M55" s="24"/>
+      <c r="N55" s="5"/>
+    </row>
+    <row r="56" spans="1:51">
+      <c r="A56" s="26">
         <v>2011</v>
       </c>
-      <c r="B56" s="21">
+      <c r="B56" s="20">
         <v>1778.9</v>
       </c>
-      <c r="C56" s="21">
+      <c r="C56" s="20">
         <v>1774.8</v>
       </c>
-      <c r="D56" s="21">
+      <c r="D56" s="20">
         <v>1797.3</v>
       </c>
-      <c r="E56" s="21">
+      <c r="E56" s="20">
         <v>1836.2</v>
       </c>
-      <c r="F56" s="21">
+      <c r="F56" s="20">
         <v>1895.7</v>
       </c>
-      <c r="G56" s="21">
+      <c r="G56" s="20">
         <v>2001</v>
       </c>
       <c r="H56" s="19">
         <v>2115.3000000000002</v>
       </c>
       <c r="I56" s="19">
         <v>2210.1999999999998</v>
       </c>
       <c r="J56" s="19">
         <v>2352.1</v>
       </c>
       <c r="K56" s="19">
         <v>2412.6</v>
       </c>
       <c r="L56" s="19">
         <v>2474.8000000000002</v>
       </c>
       <c r="M56" s="19">
         <v>2487</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="20">
+      <c r="N56" s="5"/>
+    </row>
+    <row r="57" spans="1:51">
+      <c r="A57" s="26">
         <v>2012</v>
       </c>
-      <c r="B57" s="21">
+      <c r="B57" s="20">
         <v>2189.5</v>
       </c>
-      <c r="C57" s="21">
+      <c r="C57" s="20">
         <v>2187.1</v>
       </c>
-      <c r="D57" s="21">
+      <c r="D57" s="20">
         <v>2215.4</v>
       </c>
-      <c r="E57" s="21">
+      <c r="E57" s="20">
         <v>2261.4</v>
       </c>
-      <c r="F57" s="21">
+      <c r="F57" s="20">
         <v>2280.6999999999998</v>
       </c>
-      <c r="G57" s="21">
+      <c r="G57" s="20">
         <v>2343.6</v>
       </c>
       <c r="H57" s="19">
         <v>2413</v>
       </c>
       <c r="I57" s="19">
         <v>2433.8000000000002</v>
       </c>
       <c r="J57" s="19">
         <v>2480.8000000000002</v>
       </c>
       <c r="K57" s="19">
         <v>2638.4</v>
       </c>
       <c r="L57" s="19">
         <v>2634.8</v>
       </c>
       <c r="M57" s="19">
         <v>2646.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="20">
+      <c r="N57" s="5"/>
+    </row>
+    <row r="58" spans="1:51">
+      <c r="A58" s="26">
         <v>2013</v>
       </c>
-      <c r="B58" s="21">
+      <c r="B58" s="20">
         <v>2450.1999999999998</v>
       </c>
-      <c r="C58" s="21">
+      <c r="C58" s="20">
         <v>2454.3000000000002</v>
       </c>
-      <c r="D58" s="21">
+      <c r="D58" s="20">
         <v>2458.6999999999998</v>
       </c>
-      <c r="E58" s="21">
+      <c r="E58" s="20">
         <v>2474.4</v>
       </c>
-      <c r="F58" s="21">
+      <c r="F58" s="20">
         <v>2553.4</v>
       </c>
-      <c r="G58" s="21">
+      <c r="G58" s="20">
         <v>2656.6</v>
       </c>
       <c r="H58" s="19">
         <v>2657.6</v>
       </c>
       <c r="I58" s="19">
         <v>2780.6</v>
       </c>
       <c r="J58" s="19">
         <v>2900</v>
       </c>
       <c r="K58" s="19">
         <v>2970.3</v>
       </c>
       <c r="L58" s="19">
         <v>3048.1</v>
       </c>
       <c r="M58" s="19">
         <v>2995.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="20">
+      <c r="N58" s="5"/>
+    </row>
+    <row r="59" spans="1:51" ht="12.75">
+      <c r="A59" s="26">
         <v>2014</v>
       </c>
-      <c r="B59" s="21">
+      <c r="B59" s="20">
         <v>2603.9</v>
       </c>
-      <c r="C59" s="21">
+      <c r="C59" s="20">
         <v>2626.4</v>
       </c>
-      <c r="D59" s="21">
+      <c r="D59" s="20">
         <v>2651.7</v>
       </c>
-      <c r="E59" s="21">
+      <c r="E59" s="20">
         <v>2650.2</v>
       </c>
-      <c r="F59" s="21">
+      <c r="F59" s="20">
         <v>2729.4</v>
       </c>
-      <c r="G59" s="21">
+      <c r="G59" s="20">
         <v>2842.5</v>
       </c>
       <c r="H59" s="19">
         <v>2958.1</v>
       </c>
       <c r="I59" s="19">
         <v>3047.7</v>
       </c>
       <c r="J59" s="19">
         <v>2928.3</v>
       </c>
       <c r="K59" s="19">
         <v>3210.7</v>
       </c>
       <c r="L59" s="19">
         <v>3299.7</v>
       </c>
       <c r="M59" s="19">
         <v>3311.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="20">
+      <c r="N59" s="12"/>
+      <c r="Y59" s="10"/>
+      <c r="AJ59" s="10"/>
+      <c r="AU59" s="10"/>
+    </row>
+    <row r="60" spans="1:51">
+      <c r="A60" s="26">
         <v>2015</v>
       </c>
-      <c r="B60" s="21">
+      <c r="B60" s="20">
         <v>2648.3</v>
       </c>
-      <c r="C60" s="21">
+      <c r="C60" s="20">
         <v>2681.5</v>
       </c>
-      <c r="D60" s="21">
+      <c r="D60" s="20">
         <v>2752.6</v>
       </c>
-      <c r="E60" s="21">
+      <c r="E60" s="20">
         <v>2875.7</v>
       </c>
-      <c r="F60" s="21">
+      <c r="F60" s="20">
         <v>2812.5</v>
       </c>
-      <c r="G60" s="21">
+      <c r="G60" s="20">
         <v>2906.4</v>
       </c>
       <c r="H60" s="19">
         <v>3093.2</v>
       </c>
       <c r="I60" s="19">
         <v>3079.2</v>
       </c>
       <c r="J60" s="19">
         <v>3220.7</v>
       </c>
       <c r="K60" s="19">
         <v>3384.2</v>
       </c>
       <c r="L60" s="19">
         <v>3509.8</v>
       </c>
       <c r="M60" s="19">
         <v>3307.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="20">
+      <c r="N60" s="5"/>
+    </row>
+    <row r="61" spans="1:51">
+      <c r="A61" s="26">
         <v>2016</v>
       </c>
-      <c r="B61" s="21">
+      <c r="B61" s="20">
         <v>2906.8</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="20">
         <v>2892.8</v>
       </c>
-      <c r="D61" s="21">
+      <c r="D61" s="20">
         <v>2817.2</v>
       </c>
-      <c r="E61" s="21">
+      <c r="E61" s="20">
         <v>3097.9</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="20">
         <v>2824.4</v>
       </c>
-      <c r="G61" s="21">
+      <c r="G61" s="20">
         <v>2710.1</v>
       </c>
       <c r="H61" s="19">
         <v>3263.4</v>
       </c>
       <c r="I61" s="19">
         <v>3223.6</v>
       </c>
       <c r="J61" s="19">
         <v>3311.5</v>
       </c>
       <c r="K61" s="19">
         <v>3511.8</v>
       </c>
       <c r="L61" s="19">
         <v>3384.5</v>
       </c>
       <c r="M61" s="19">
         <v>3316.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="20">
+      <c r="N61" s="5"/>
+    </row>
+    <row r="62" spans="1:51">
+      <c r="A62" s="26">
         <v>2017</v>
       </c>
-      <c r="B62" s="21">
+      <c r="B62" s="20">
         <v>2925</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="20">
         <v>2886</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="20">
         <v>2816</v>
       </c>
-      <c r="E62" s="21">
+      <c r="E62" s="20">
         <v>3090.4</v>
       </c>
-      <c r="F62" s="21">
+      <c r="F62" s="20">
         <v>2825.5</v>
       </c>
-      <c r="G62" s="21">
+      <c r="G62" s="20">
         <v>2712.6</v>
       </c>
       <c r="H62" s="19">
         <v>3260.7</v>
       </c>
       <c r="I62" s="19">
         <v>3221.4</v>
       </c>
       <c r="J62" s="19">
         <v>3311.4</v>
       </c>
       <c r="K62" s="19">
         <v>3610.3</v>
       </c>
       <c r="L62" s="19">
         <v>3564.3</v>
       </c>
       <c r="M62" s="19">
         <v>3294.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="20">
+      <c r="N62" s="5"/>
+    </row>
+    <row r="63" spans="1:51">
+      <c r="A63" s="26">
         <v>2018</v>
       </c>
-      <c r="B63" s="21">
+      <c r="B63" s="20">
         <v>2969</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="20">
         <v>3002.3</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="20">
         <v>3040.4</v>
       </c>
-      <c r="E63" s="21">
+      <c r="E63" s="20">
         <v>3356.4</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="20">
         <v>3085</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="20">
         <v>3271.3</v>
       </c>
       <c r="H63" s="19">
         <v>3615.8</v>
       </c>
       <c r="I63" s="19">
         <v>3648.7</v>
       </c>
       <c r="J63" s="19">
         <v>3475.2</v>
       </c>
       <c r="K63" s="19">
         <v>3368.5</v>
       </c>
       <c r="L63" s="19">
         <v>3549.6</v>
       </c>
       <c r="M63" s="19">
         <v>3588.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="20">
+      <c r="N63" s="5"/>
+    </row>
+    <row r="64" spans="1:51">
+      <c r="A64" s="26">
         <v>2019</v>
       </c>
-      <c r="B64" s="21">
+      <c r="B64" s="20">
         <v>3147.4</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="20">
         <v>3257.6</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="20">
         <v>3319.6</v>
       </c>
-      <c r="E64" s="21">
+      <c r="E64" s="20">
         <v>3612.4</v>
       </c>
-      <c r="F64" s="21">
+      <c r="F64" s="20">
         <v>3432.6</v>
       </c>
-      <c r="G64" s="21">
+      <c r="G64" s="20">
         <v>3562.7</v>
       </c>
       <c r="H64" s="19">
         <v>4146.2</v>
       </c>
       <c r="I64" s="19">
         <v>4102.8999999999996</v>
       </c>
       <c r="J64" s="19">
         <v>3988.5</v>
       </c>
       <c r="K64" s="19">
         <v>3819</v>
       </c>
       <c r="L64" s="19">
         <v>3680.2</v>
       </c>
       <c r="M64" s="19">
         <v>3750.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="20">
+      <c r="N64" s="5"/>
+    </row>
+    <row r="65" spans="1:51" ht="12.75">
+      <c r="A65" s="26">
         <v>2020</v>
       </c>
-      <c r="B65" s="21">
+      <c r="B65" s="20">
         <v>3426.5</v>
       </c>
-      <c r="C65" s="21">
+      <c r="C65" s="20">
         <v>2978.8</v>
       </c>
-      <c r="D65" s="21">
+      <c r="D65" s="20">
         <v>2538.1999999999998</v>
       </c>
-      <c r="E65" s="21">
+      <c r="E65" s="20">
         <v>312.10000000000002</v>
       </c>
-      <c r="F65" s="21">
+      <c r="F65" s="20">
         <v>582.5</v>
       </c>
-      <c r="G65" s="21">
+      <c r="G65" s="20">
         <v>1021.6</v>
       </c>
       <c r="H65" s="19">
         <v>810.1</v>
       </c>
       <c r="I65" s="19">
         <v>978.5</v>
       </c>
       <c r="J65" s="19">
         <v>1297</v>
       </c>
       <c r="K65" s="19">
         <v>1448.4</v>
       </c>
       <c r="L65" s="19">
         <v>1326.4</v>
       </c>
       <c r="M65" s="19">
         <v>1348.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="20">
+      <c r="N65" s="12"/>
+      <c r="Y65" s="10"/>
+      <c r="AJ65" s="10"/>
+      <c r="AU65" s="10"/>
+    </row>
+    <row r="66" spans="1:51" s="9" customFormat="1">
+      <c r="A66" s="26">
         <v>2021</v>
       </c>
-      <c r="B66" s="21">
+      <c r="B66" s="20">
         <v>1378</v>
       </c>
-      <c r="C66" s="21">
+      <c r="C66" s="20">
         <v>1435.3</v>
       </c>
-      <c r="D66" s="21">
+      <c r="D66" s="20">
         <v>1696</v>
       </c>
-      <c r="E66" s="21">
+      <c r="E66" s="20">
         <v>1739.4</v>
       </c>
-      <c r="F66" s="21">
+      <c r="F66" s="20">
         <v>1818.2</v>
       </c>
-      <c r="G66" s="21">
+      <c r="G66" s="20">
         <v>2086.5</v>
       </c>
       <c r="H66" s="19">
         <v>2175.4</v>
       </c>
       <c r="I66" s="19">
         <v>2232.3000000000002</v>
       </c>
       <c r="J66" s="19">
         <v>2226.5</v>
       </c>
       <c r="K66" s="19">
         <v>2307.8000000000002</v>
       </c>
       <c r="L66" s="19">
         <v>2308.6999999999998</v>
       </c>
       <c r="M66" s="19">
         <v>2314</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B67" s="21">
+      <c r="N66" s="5"/>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1"/>
+      <c r="Q66" s="1"/>
+      <c r="R66" s="1"/>
+      <c r="S66" s="1"/>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+      <c r="AC66" s="1"/>
+      <c r="AD66" s="1"/>
+      <c r="AE66" s="1"/>
+      <c r="AF66" s="1"/>
+      <c r="AG66" s="1"/>
+      <c r="AH66" s="1"/>
+      <c r="AI66" s="1"/>
+      <c r="AJ66" s="1"/>
+      <c r="AK66" s="1"/>
+      <c r="AL66" s="1"/>
+      <c r="AM66" s="1"/>
+      <c r="AN66" s="1"/>
+      <c r="AO66" s="1"/>
+      <c r="AP66" s="1"/>
+      <c r="AQ66" s="1"/>
+      <c r="AR66" s="1"/>
+      <c r="AS66" s="1"/>
+      <c r="AT66" s="1"/>
+      <c r="AU66" s="1"/>
+      <c r="AV66" s="1"/>
+      <c r="AW66" s="1"/>
+      <c r="AX66" s="1"/>
+      <c r="AY66" s="1"/>
+    </row>
+    <row r="67" spans="1:51">
+      <c r="A67" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="20">
         <v>609.29999999999995</v>
       </c>
-      <c r="C67" s="21">
+      <c r="C67" s="20">
         <v>1189.8</v>
       </c>
-      <c r="D67" s="21">
+      <c r="D67" s="20">
         <v>1021.1</v>
       </c>
-      <c r="E67" s="21">
+      <c r="E67" s="20">
         <v>889.7</v>
       </c>
-      <c r="F67" s="21">
+      <c r="F67" s="20">
         <v>1001.3</v>
       </c>
-      <c r="G67" s="21">
+      <c r="G67" s="20">
         <v>1185.9000000000001</v>
       </c>
-      <c r="H67" s="21">
+      <c r="H67" s="20">
         <v>1193.2</v>
       </c>
-      <c r="I67" s="21">
+      <c r="I67" s="20">
         <v>1217.2</v>
       </c>
-      <c r="J67" s="21">
+      <c r="J67" s="20">
         <v>1188.5999999999999</v>
       </c>
-      <c r="K67" s="21">
+      <c r="K67" s="20">
         <v>1175.3</v>
       </c>
-      <c r="L67" s="21">
+      <c r="L67" s="20">
         <v>1188.0999999999999</v>
       </c>
-      <c r="M67" s="21">
+      <c r="M67" s="20">
         <v>1211.9000000000001</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B68" s="21">
+      <c r="N67" s="5"/>
+    </row>
+    <row r="68" spans="1:51">
+      <c r="A68" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" s="20">
         <v>1169.0999999999999</v>
       </c>
-      <c r="C68" s="21">
+      <c r="C68" s="20">
         <v>1105.2</v>
       </c>
-      <c r="D68" s="21">
+      <c r="D68" s="20">
         <v>1278.5</v>
       </c>
-      <c r="E68" s="21">
+      <c r="E68" s="20">
         <v>1139.4000000000001</v>
       </c>
-      <c r="F68" s="21">
+      <c r="F68" s="20">
         <v>1229.8</v>
       </c>
-      <c r="G68" s="21">
+      <c r="G68" s="20">
         <v>1501.7</v>
       </c>
-      <c r="H68" s="21">
+      <c r="H68" s="20">
         <v>1470.3</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I68" s="20">
         <v>1517.9</v>
       </c>
-      <c r="J68" s="21">
+      <c r="J68" s="20">
         <v>1475.2</v>
       </c>
-      <c r="K68" s="21">
+      <c r="K68" s="20">
         <v>1462.7</v>
       </c>
-      <c r="L68" s="21">
+      <c r="L68" s="20">
         <v>1477.6</v>
       </c>
-      <c r="M68" s="21">
+      <c r="M68" s="20">
         <v>1361.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="20">
+      <c r="N68" s="5"/>
+    </row>
+    <row r="69" spans="1:51">
+      <c r="A69" s="26">
         <v>2024</v>
       </c>
-      <c r="B69" s="21">
+      <c r="B69" s="20">
         <v>1486.8</v>
       </c>
-      <c r="C69" s="21">
+      <c r="C69" s="20">
         <v>1278.4000000000001</v>
       </c>
-      <c r="D69" s="21">
+      <c r="D69" s="20">
         <v>1525.5</v>
       </c>
-      <c r="E69" s="21">
+      <c r="E69" s="20">
         <v>1386.5</v>
       </c>
-      <c r="F69" s="21">
+      <c r="F69" s="20">
         <v>1588.1</v>
       </c>
-      <c r="G69" s="21">
+      <c r="G69" s="20">
         <v>1713.2</v>
       </c>
-      <c r="H69" s="21">
+      <c r="H69" s="20">
         <v>1890.5</v>
       </c>
-      <c r="I69" s="36">
+      <c r="I69" s="39">
         <v>1799.6</v>
       </c>
-      <c r="J69" s="36">
+      <c r="J69" s="39">
         <v>1667.2</v>
       </c>
-      <c r="K69" s="40">
+      <c r="K69" s="33">
         <v>1493.9</v>
       </c>
-      <c r="L69" s="40">
+      <c r="L69" s="33">
         <v>1597.8</v>
       </c>
-      <c r="M69" s="40">
+      <c r="M69" s="33">
         <v>1510.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="20">
+      <c r="N69" s="5"/>
+    </row>
+    <row r="70" spans="1:51">
+      <c r="A70" s="26">
         <v>2025</v>
       </c>
-      <c r="B70" s="21">
+      <c r="B70" s="20">
         <v>1819</v>
       </c>
-      <c r="C70" s="21">
+      <c r="C70" s="20">
         <v>1674.8</v>
       </c>
-      <c r="D70" s="21">
+      <c r="D70" s="20">
         <v>1802.5</v>
       </c>
       <c r="E70" s="50">
         <v>1763.1</v>
       </c>
       <c r="F70" s="54">
         <v>1938.7</v>
       </c>
-      <c r="G70" s="61">
+      <c r="G70" s="54">
         <v>2185.5</v>
       </c>
       <c r="H70" s="54">
         <v>2441.5947999999999</v>
       </c>
-      <c r="I70" s="36">
+      <c r="I70" s="39">
         <v>2337.6999999999998</v>
       </c>
-      <c r="J70" s="40">
+      <c r="J70" s="33">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="68">
+      <c r="K70" s="66">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="70">
+      <c r="L70" s="68">
         <v>1903.3810000000001</v>
       </c>
-      <c r="M70" s="40">
+      <c r="M70" s="33">
         <v>1912.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="20">
+      <c r="N70" s="5"/>
+    </row>
+    <row r="71" spans="1:51">
+      <c r="A71" s="26">
         <v>2026</v>
       </c>
-      <c r="B71" s="21">
+      <c r="B71" s="20">
         <v>2064.9</v>
       </c>
-      <c r="C71" s="21">
+      <c r="C71" s="20">
         <v>1970.1</v>
       </c>
-      <c r="D71" s="21">
+      <c r="D71" s="20">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="50"/>
+      <c r="E71" s="67">
+        <v>2247.4</v>
+      </c>
       <c r="F71" s="54"/>
-      <c r="G71" s="61"/>
+      <c r="G71" s="54"/>
       <c r="H71" s="54"/>
-      <c r="I71" s="36"/>
-[...114 lines deleted...]
-    <row r="79" spans="1:14" ht="10.5" customHeight="1">
+      <c r="I71" s="39"/>
+      <c r="J71" s="33"/>
+      <c r="K71" s="66"/>
+      <c r="L71" s="68"/>
+      <c r="M71" s="33"/>
+      <c r="N71" s="5"/>
+    </row>
+    <row r="72" spans="1:51" ht="21" customHeight="1">
+      <c r="A72" s="80" t="s">
+        <v>210</v>
+      </c>
+      <c r="B72" s="80"/>
+      <c r="C72" s="80"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+      <c r="J72" s="80"/>
+      <c r="K72" s="80"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="80"/>
+    </row>
+    <row r="73" spans="1:51" ht="12.75">
+      <c r="A73" s="81" t="s">
+        <v>214</v>
+      </c>
+      <c r="B73" s="81"/>
+      <c r="C73" s="81"/>
+      <c r="D73" s="81"/>
+      <c r="E73" s="81"/>
+      <c r="F73" s="81"/>
+      <c r="G73" s="81"/>
+      <c r="H73" s="81"/>
+      <c r="I73" s="81"/>
+      <c r="J73" s="81"/>
+      <c r="K73" s="81"/>
+      <c r="L73" s="81"/>
+      <c r="M73" s="81"/>
+    </row>
+    <row r="74" spans="1:51" ht="12.75">
+      <c r="A74" s="6"/>
+      <c r="N74" s="10"/>
+      <c r="Y74" s="10"/>
+      <c r="AJ74" s="10"/>
+      <c r="AU74" s="10"/>
+    </row>
+    <row r="75" spans="1:51">
+      <c r="A75" s="14"/>
+      <c r="B75" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="K75" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="L75" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="M75" s="15" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76" spans="1:51" ht="22.5">
+      <c r="A76" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" s="30"/>
+      <c r="C76" s="30"/>
+      <c r="D76" s="30"/>
+      <c r="E76" s="30"/>
+      <c r="F76" s="30"/>
+      <c r="G76" s="30"/>
+      <c r="H76" s="30"/>
+      <c r="I76" s="30"/>
+      <c r="J76" s="30"/>
+      <c r="K76" s="30"/>
+      <c r="L76" s="30"/>
+      <c r="M76" s="30"/>
+    </row>
+    <row r="77" spans="1:51">
+      <c r="A77" s="18">
+        <v>2011</v>
+      </c>
+      <c r="B77" s="19">
+        <v>11034</v>
+      </c>
+      <c r="C77" s="19">
+        <v>9817.6</v>
+      </c>
+      <c r="D77" s="19">
+        <v>9773.2999999999993</v>
+      </c>
+      <c r="E77" s="19">
+        <v>9675.4</v>
+      </c>
+      <c r="F77" s="19">
+        <v>10416.1</v>
+      </c>
+      <c r="G77" s="19">
+        <v>11591</v>
+      </c>
+      <c r="H77" s="19">
+        <v>12864.7</v>
+      </c>
+      <c r="I77" s="19">
+        <v>14639.6</v>
+      </c>
+      <c r="J77" s="19">
+        <v>15643.2</v>
+      </c>
+      <c r="K77" s="19">
+        <v>16538.3</v>
+      </c>
+      <c r="L77" s="19">
+        <v>17083.8</v>
+      </c>
+      <c r="M77" s="19">
+        <v>16476.150000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:51">
+      <c r="A78" s="18">
+        <v>2012</v>
+      </c>
+      <c r="B78" s="19">
+        <v>12375.9</v>
+      </c>
+      <c r="C78" s="19">
+        <v>11723.4</v>
+      </c>
+      <c r="D78" s="19">
+        <v>11252.7</v>
+      </c>
+      <c r="E78" s="19">
+        <v>11204.4</v>
+      </c>
+      <c r="F78" s="19">
+        <v>11788.5</v>
+      </c>
+      <c r="G78" s="19">
+        <v>13142.8</v>
+      </c>
+      <c r="H78" s="19">
+        <v>14435.4</v>
+      </c>
+      <c r="I78" s="19">
+        <v>15425.4</v>
+      </c>
+      <c r="J78" s="19">
+        <v>16468.900000000001</v>
+      </c>
+      <c r="K78" s="19">
+        <v>16463.099999999999</v>
+      </c>
+      <c r="L78" s="19">
+        <v>16404.8</v>
+      </c>
+      <c r="M78" s="19">
+        <v>17600.41</v>
+      </c>
+    </row>
+    <row r="79" spans="1:51">
       <c r="A79" s="18">
+        <v>2013</v>
+      </c>
+      <c r="B79" s="19">
+        <v>13022.6</v>
+      </c>
+      <c r="C79" s="19">
+        <v>13354.8</v>
+      </c>
+      <c r="D79" s="19">
+        <v>12714.2</v>
+      </c>
+      <c r="E79" s="19">
+        <v>12873.1</v>
+      </c>
+      <c r="F79" s="19">
+        <v>12875.2</v>
+      </c>
+      <c r="G79" s="19">
+        <v>14998.6</v>
+      </c>
+      <c r="H79" s="19">
+        <v>15881.1</v>
+      </c>
+      <c r="I79" s="19">
+        <v>17311.400000000001</v>
+      </c>
+      <c r="J79" s="19">
+        <v>19392.7</v>
+      </c>
+      <c r="K79" s="19">
+        <v>20540.400000000001</v>
+      </c>
+      <c r="L79" s="19">
+        <v>20551.2</v>
+      </c>
+      <c r="M79" s="19">
+        <v>20701.57</v>
+      </c>
+    </row>
+    <row r="80" spans="1:51" ht="12.75">
+      <c r="A80" s="18">
+        <v>2014</v>
+      </c>
+      <c r="B80" s="19">
+        <v>14199.2</v>
+      </c>
+      <c r="C80" s="19">
+        <v>14192.1</v>
+      </c>
+      <c r="D80" s="19">
+        <v>14114.1</v>
+      </c>
+      <c r="E80" s="19">
+        <v>14131.5</v>
+      </c>
+      <c r="F80" s="19">
+        <v>14214.9</v>
+      </c>
+      <c r="G80" s="19">
+        <v>16579.400000000001</v>
+      </c>
+      <c r="H80" s="19">
+        <v>18345.099999999999</v>
+      </c>
+      <c r="I80" s="19">
+        <v>19592.3</v>
+      </c>
+      <c r="J80" s="19">
+        <v>21344.9</v>
+      </c>
+      <c r="K80" s="19">
+        <v>23171.7</v>
+      </c>
+      <c r="L80" s="19">
+        <v>23632.2</v>
+      </c>
+      <c r="M80" s="19">
+        <v>23139.39</v>
+      </c>
+      <c r="N80" s="10"/>
+      <c r="Y80" s="10"/>
+      <c r="AJ80" s="10"/>
+      <c r="AU80" s="10"/>
+    </row>
+    <row r="81" spans="1:47">
+      <c r="A81" s="18">
+        <v>2015</v>
+      </c>
+      <c r="B81" s="19">
+        <v>15542.5</v>
+      </c>
+      <c r="C81" s="19">
+        <v>15552.5</v>
+      </c>
+      <c r="D81" s="19">
+        <v>16081.6</v>
+      </c>
+      <c r="E81" s="19">
+        <v>16354</v>
+      </c>
+      <c r="F81" s="19">
+        <v>15185.4</v>
+      </c>
+      <c r="G81" s="19">
+        <v>18280</v>
+      </c>
+      <c r="H81" s="19">
+        <v>22554.799999999999</v>
+      </c>
+      <c r="I81" s="19">
+        <v>21008.1</v>
+      </c>
+      <c r="J81" s="19">
+        <v>21638.1</v>
+      </c>
+      <c r="K81" s="19">
+        <v>25026.6</v>
+      </c>
+      <c r="L81" s="19">
+        <v>23454.9</v>
+      </c>
+      <c r="M81" s="19">
+        <v>21357.62</v>
+      </c>
+    </row>
+    <row r="82" spans="1:47">
+      <c r="A82" s="18">
+        <v>2016</v>
+      </c>
+      <c r="B82" s="19">
+        <v>16846.3</v>
+      </c>
+      <c r="C82" s="19">
+        <v>16414.900000000001</v>
+      </c>
+      <c r="D82" s="19">
+        <v>18456.400000000001</v>
+      </c>
+      <c r="E82" s="19">
+        <v>18202.8</v>
+      </c>
+      <c r="F82" s="19">
+        <v>17367.900000000001</v>
+      </c>
+      <c r="G82" s="19">
+        <v>20338.7</v>
+      </c>
+      <c r="H82" s="19">
+        <v>19206.099999999999</v>
+      </c>
+      <c r="I82" s="19">
+        <v>22464.1</v>
+      </c>
+      <c r="J82" s="19">
+        <v>23973</v>
+      </c>
+      <c r="K82" s="19">
+        <v>27196.7</v>
+      </c>
+      <c r="L82" s="19">
+        <v>27495.8</v>
+      </c>
+      <c r="M82" s="19">
+        <v>25231.26</v>
+      </c>
+    </row>
+    <row r="83" spans="1:47">
+      <c r="A83" s="18">
+        <v>2017</v>
+      </c>
+      <c r="B83" s="19">
+        <v>18164.3</v>
+      </c>
+      <c r="C83" s="19">
+        <v>16759</v>
+      </c>
+      <c r="D83" s="19">
+        <v>18487.2</v>
+      </c>
+      <c r="E83" s="19">
+        <v>18290.8</v>
+      </c>
+      <c r="F83" s="19">
+        <v>16478.7</v>
+      </c>
+      <c r="G83" s="19">
+        <v>19967.3</v>
+      </c>
+      <c r="H83" s="19">
+        <v>19103.3</v>
+      </c>
+      <c r="I83" s="19">
+        <v>22155.599999999999</v>
+      </c>
+      <c r="J83" s="19">
+        <v>23857.200000000001</v>
+      </c>
+      <c r="K83" s="19">
+        <v>27626.6</v>
+      </c>
+      <c r="L83" s="19">
+        <v>28298.7</v>
+      </c>
+      <c r="M83" s="19">
+        <v>26604.69</v>
+      </c>
+    </row>
+    <row r="84" spans="1:47">
+      <c r="A84" s="18">
+        <v>2018</v>
+      </c>
+      <c r="B84" s="19">
+        <v>19672.900000000001</v>
+      </c>
+      <c r="C84" s="19">
+        <v>18283.5</v>
+      </c>
+      <c r="D84" s="19">
+        <v>20195.900000000001</v>
+      </c>
+      <c r="E84" s="19">
+        <v>20177.3</v>
+      </c>
+      <c r="F84" s="19">
+        <v>18435.8</v>
+      </c>
+      <c r="G84" s="19">
+        <v>22335.9</v>
+      </c>
+      <c r="H84" s="19">
+        <v>21423</v>
+      </c>
+      <c r="I84" s="19">
+        <v>21234</v>
+      </c>
+      <c r="J84" s="19">
+        <v>20857.8</v>
+      </c>
+      <c r="K84" s="19">
+        <v>19846.2</v>
+      </c>
+      <c r="L84" s="19">
+        <v>26714.400000000001</v>
+      </c>
+      <c r="M84" s="19">
+        <v>26534.720000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:47">
+      <c r="A85" s="18">
+        <v>2019</v>
+      </c>
+      <c r="B85" s="19">
+        <v>20592.400000000001</v>
+      </c>
+      <c r="C85" s="19">
+        <v>18946.599999999999</v>
+      </c>
+      <c r="D85" s="19">
+        <v>20999.9</v>
+      </c>
+      <c r="E85" s="19">
+        <v>20863.5</v>
+      </c>
+      <c r="F85" s="19">
+        <v>18799.900000000001</v>
+      </c>
+      <c r="G85" s="19">
+        <v>20702.900000000001</v>
+      </c>
+      <c r="H85" s="19">
+        <v>20703.5</v>
+      </c>
+      <c r="I85" s="19">
+        <v>20897.2</v>
+      </c>
+      <c r="J85" s="19">
+        <v>20878.099999999999</v>
+      </c>
+      <c r="K85" s="19">
+        <v>20746.5</v>
+      </c>
+      <c r="L85" s="19">
+        <v>26861.3</v>
+      </c>
+      <c r="M85" s="19">
+        <v>26632.22</v>
+      </c>
+    </row>
+    <row r="86" spans="1:47" ht="12.75">
+      <c r="A86" s="18">
+        <v>2020</v>
+      </c>
+      <c r="B86" s="19">
+        <v>21597.1</v>
+      </c>
+      <c r="C86" s="19">
+        <v>18134</v>
+      </c>
+      <c r="D86" s="19">
+        <v>17261.599999999999</v>
+      </c>
+      <c r="E86" s="19">
+        <v>16342.1</v>
+      </c>
+      <c r="F86" s="19">
+        <v>21245.5</v>
+      </c>
+      <c r="G86" s="19">
+        <v>22735.200000000001</v>
+      </c>
+      <c r="H86" s="19">
+        <v>22213.7</v>
+      </c>
+      <c r="I86" s="19">
+        <v>20842.8</v>
+      </c>
+      <c r="J86" s="19">
+        <v>21458.3</v>
+      </c>
+      <c r="K86" s="19">
+        <v>22203.8</v>
+      </c>
+      <c r="L86" s="19">
+        <v>23095.1</v>
+      </c>
+      <c r="M86" s="19">
+        <v>25382.05</v>
+      </c>
+      <c r="N86" s="10"/>
+      <c r="Y86" s="10"/>
+      <c r="AJ86" s="10"/>
+      <c r="AU86" s="10"/>
+    </row>
+    <row r="87" spans="1:47">
+      <c r="A87" s="18">
+        <v>2021</v>
+      </c>
+      <c r="B87" s="19">
+        <v>21620.2</v>
+      </c>
+      <c r="C87" s="19">
+        <v>19456.7</v>
+      </c>
+      <c r="D87" s="19">
+        <v>18611.3</v>
+      </c>
+      <c r="E87" s="19">
+        <v>17807.400000000001</v>
+      </c>
+      <c r="F87" s="19">
+        <v>20103</v>
+      </c>
+      <c r="G87" s="19">
+        <v>27080.3</v>
+      </c>
+      <c r="H87" s="19">
+        <v>25733.5</v>
+      </c>
+      <c r="I87" s="19">
+        <v>24407.7</v>
+      </c>
+      <c r="J87" s="19">
+        <v>23139.599999999999</v>
+      </c>
+      <c r="K87" s="19">
+        <v>22898.9</v>
+      </c>
+      <c r="L87" s="19">
+        <v>25231.8</v>
+      </c>
+      <c r="M87" s="19">
+        <v>23908.06</v>
+      </c>
+    </row>
+    <row r="88" spans="1:47">
+      <c r="A88" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="19">
+        <v>540.1</v>
+      </c>
+      <c r="C88" s="19">
+        <v>882.9</v>
+      </c>
+      <c r="D88" s="19">
+        <v>829</v>
+      </c>
+      <c r="E88" s="19">
+        <v>837.7</v>
+      </c>
+      <c r="F88" s="19">
+        <v>892.2</v>
+      </c>
+      <c r="G88" s="19">
+        <v>1196</v>
+      </c>
+      <c r="H88" s="19">
+        <v>1239</v>
+      </c>
+      <c r="I88" s="19">
+        <v>1183</v>
+      </c>
+      <c r="J88" s="19">
+        <v>1198.5</v>
+      </c>
+      <c r="K88" s="19">
+        <v>816.6</v>
+      </c>
+      <c r="L88" s="19">
+        <v>699.9</v>
+      </c>
+      <c r="M88" s="19">
+        <v>640.79999999999995</v>
+      </c>
+    </row>
+    <row r="89" spans="1:47">
+      <c r="A89" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" s="19">
+        <v>628.5</v>
+      </c>
+      <c r="C89" s="19">
+        <v>635.9</v>
+      </c>
+      <c r="D89" s="19">
+        <v>678.3</v>
+      </c>
+      <c r="E89" s="19">
+        <v>769.1</v>
+      </c>
+      <c r="F89" s="31">
+        <v>498</v>
+      </c>
+      <c r="G89" s="19">
+        <v>806.9</v>
+      </c>
+      <c r="H89" s="19">
+        <v>355.7</v>
+      </c>
+      <c r="I89" s="19">
+        <v>335.7</v>
+      </c>
+      <c r="J89" s="19">
+        <v>684.1</v>
+      </c>
+      <c r="K89" s="19">
+        <v>730.6</v>
+      </c>
+      <c r="L89" s="19">
+        <v>740.6</v>
+      </c>
+      <c r="M89" s="19">
+        <v>712.2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:47">
+      <c r="A90" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B90" s="19">
+        <v>288.7</v>
+      </c>
+      <c r="C90" s="19">
+        <v>310.5</v>
+      </c>
+      <c r="D90" s="19">
+        <v>348.8</v>
+      </c>
+      <c r="E90" s="19">
+        <v>1170.9000000000001</v>
+      </c>
+      <c r="F90" s="31">
+        <v>658.1</v>
+      </c>
+      <c r="G90" s="19">
+        <v>631.20000000000005</v>
+      </c>
+      <c r="H90" s="19">
+        <v>755.1</v>
+      </c>
+      <c r="I90" s="19">
+        <v>763.5</v>
+      </c>
+      <c r="J90" s="19">
+        <v>805.8</v>
+      </c>
+      <c r="K90" s="19">
+        <v>699.7</v>
+      </c>
+      <c r="L90" s="19">
+        <v>663.4</v>
+      </c>
+      <c r="M90" s="19">
+        <v>700.5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:47">
+      <c r="A91" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="19">
+        <v>1500.9</v>
+      </c>
+      <c r="C91" s="19">
+        <v>1024.7</v>
+      </c>
+      <c r="D91" s="19">
+        <v>852.1</v>
+      </c>
+      <c r="E91" s="50">
+        <v>1304.24</v>
+      </c>
+      <c r="F91" s="53">
+        <v>1333.09</v>
+      </c>
+      <c r="G91" s="59">
+        <v>1518.19</v>
+      </c>
+      <c r="H91" s="53">
+        <v>963.62</v>
+      </c>
+      <c r="I91" s="19">
+        <v>1351.5</v>
+      </c>
+      <c r="J91" s="50">
+        <v>1117.42</v>
+      </c>
+      <c r="K91" s="65">
+        <v>1188.43</v>
+      </c>
+      <c r="L91" s="67">
+        <v>1174.51</v>
+      </c>
+      <c r="M91" s="19">
+        <v>1274.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:47">
+      <c r="A92" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B92" s="19">
+        <v>651.20000000000005</v>
+      </c>
+      <c r="C92" s="19">
+        <v>663</v>
+      </c>
+      <c r="D92" s="19">
+        <v>657.9</v>
+      </c>
+      <c r="E92" s="65">
+        <v>1017.07</v>
+      </c>
+      <c r="F92" s="53"/>
+      <c r="G92" s="59"/>
+      <c r="H92" s="53"/>
+      <c r="I92" s="19"/>
+      <c r="J92" s="50"/>
+      <c r="K92" s="65"/>
+      <c r="L92" s="67"/>
+      <c r="M92" s="19"/>
+    </row>
+    <row r="93" spans="1:47">
+      <c r="A93" s="32" t="s">
+        <v>201</v>
+      </c>
+      <c r="B93" s="33"/>
+      <c r="C93" s="23"/>
+      <c r="D93" s="20"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="33"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="33"/>
+      <c r="K93" s="23"/>
+      <c r="L93" s="23"/>
+      <c r="M93" s="23"/>
+    </row>
+    <row r="94" spans="1:47">
+      <c r="A94" s="21">
         <v>2011</v>
       </c>
-      <c r="B79" s="19">
-[...37 lines deleted...]
-      <c r="A80" s="18">
+      <c r="B94" s="19">
+        <v>880.7</v>
+      </c>
+      <c r="C94" s="19">
+        <v>789.5</v>
+      </c>
+      <c r="D94" s="19">
+        <v>791.7</v>
+      </c>
+      <c r="E94" s="19">
+        <v>816.3</v>
+      </c>
+      <c r="F94" s="19">
+        <v>950.4</v>
+      </c>
+      <c r="G94" s="19">
+        <v>1147.4000000000001</v>
+      </c>
+      <c r="H94" s="19">
+        <v>1402.2</v>
+      </c>
+      <c r="I94" s="19">
+        <v>1611.6</v>
+      </c>
+      <c r="J94" s="19">
+        <v>1833.6</v>
+      </c>
+      <c r="K94" s="19">
+        <v>1940.3</v>
+      </c>
+      <c r="L94" s="19">
+        <v>1913.8</v>
+      </c>
+      <c r="M94" s="19">
+        <v>1957.68</v>
+      </c>
+    </row>
+    <row r="95" spans="1:47" ht="12.75">
+      <c r="A95" s="21">
         <v>2012</v>
       </c>
-      <c r="B80" s="19">
-[...37 lines deleted...]
-      <c r="A81" s="18">
+      <c r="B95" s="19">
+        <v>1223.7</v>
+      </c>
+      <c r="C95" s="19">
+        <v>1071.5999999999999</v>
+      </c>
+      <c r="D95" s="19">
+        <v>1058.0999999999999</v>
+      </c>
+      <c r="E95" s="19">
+        <v>1164.5</v>
+      </c>
+      <c r="F95" s="19">
+        <v>1288</v>
+      </c>
+      <c r="G95" s="19">
+        <v>1481.3</v>
+      </c>
+      <c r="H95" s="19">
+        <v>1607.5</v>
+      </c>
+      <c r="I95" s="19">
+        <v>1696.1</v>
+      </c>
+      <c r="J95" s="19">
+        <v>1832.8</v>
+      </c>
+      <c r="K95" s="19">
+        <v>1801.6</v>
+      </c>
+      <c r="L95" s="19">
+        <v>1773.1</v>
+      </c>
+      <c r="M95" s="19">
+        <v>1900.88</v>
+      </c>
+      <c r="N95" s="10"/>
+      <c r="Y95" s="10"/>
+      <c r="AJ95" s="10"/>
+      <c r="AU95" s="10"/>
+    </row>
+    <row r="96" spans="1:47">
+      <c r="A96" s="21">
         <v>2013</v>
       </c>
-      <c r="B81" s="19">
-[...37 lines deleted...]
-      <c r="A82" s="18">
+      <c r="B96" s="19">
+        <v>1371.5</v>
+      </c>
+      <c r="C96" s="19">
+        <v>1255.7</v>
+      </c>
+      <c r="D96" s="19">
+        <v>1201.9000000000001</v>
+      </c>
+      <c r="E96" s="19">
+        <v>1273.8</v>
+      </c>
+      <c r="F96" s="19">
+        <v>1302.3</v>
+      </c>
+      <c r="G96" s="19">
+        <v>1357.4</v>
+      </c>
+      <c r="H96" s="19">
+        <v>1612.1</v>
+      </c>
+      <c r="I96" s="19">
+        <v>1744.7</v>
+      </c>
+      <c r="J96" s="19">
+        <v>1917.6</v>
+      </c>
+      <c r="K96" s="19">
+        <v>1920.3</v>
+      </c>
+      <c r="L96" s="19">
+        <v>1919.5</v>
+      </c>
+      <c r="M96" s="19">
+        <v>1973.41</v>
+      </c>
+    </row>
+    <row r="97" spans="1:47">
+      <c r="A97" s="21">
         <v>2014</v>
       </c>
-      <c r="B82" s="19">
-[...37 lines deleted...]
-      <c r="A83" s="18">
+      <c r="B97" s="19">
+        <v>1516</v>
+      </c>
+      <c r="C97" s="19">
+        <v>1387.1</v>
+      </c>
+      <c r="D97" s="19">
+        <v>1325</v>
+      </c>
+      <c r="E97" s="19">
+        <v>1415.8</v>
+      </c>
+      <c r="F97" s="19">
+        <v>1409.3</v>
+      </c>
+      <c r="G97" s="19">
+        <v>1519</v>
+      </c>
+      <c r="H97" s="19">
+        <v>1860.3</v>
+      </c>
+      <c r="I97" s="19">
+        <v>1962</v>
+      </c>
+      <c r="J97" s="19">
+        <v>2125.5</v>
+      </c>
+      <c r="K97" s="19">
+        <v>2230.6999999999998</v>
+      </c>
+      <c r="L97" s="19">
+        <v>2147.5</v>
+      </c>
+      <c r="M97" s="19">
+        <v>2264.23</v>
+      </c>
+    </row>
+    <row r="98" spans="1:47">
+      <c r="A98" s="21">
         <v>2015</v>
       </c>
-      <c r="B83" s="19">
-[...37 lines deleted...]
-      <c r="A84" s="18">
+      <c r="B98" s="19">
+        <v>1614.4</v>
+      </c>
+      <c r="C98" s="19">
+        <v>1493.5</v>
+      </c>
+      <c r="D98" s="19">
+        <v>1392.6</v>
+      </c>
+      <c r="E98" s="19">
+        <v>1562.4</v>
+      </c>
+      <c r="F98" s="19">
+        <v>1557.1</v>
+      </c>
+      <c r="G98" s="19">
+        <v>1689.9</v>
+      </c>
+      <c r="H98" s="19">
+        <v>1907.4</v>
+      </c>
+      <c r="I98" s="19">
+        <v>1679.2</v>
+      </c>
+      <c r="J98" s="19">
+        <v>2025.8</v>
+      </c>
+      <c r="K98" s="19">
+        <v>2261.4</v>
+      </c>
+      <c r="L98" s="19">
+        <v>2127.3000000000002</v>
+      </c>
+      <c r="M98" s="19">
+        <v>1820.31</v>
+      </c>
+    </row>
+    <row r="99" spans="1:47">
+      <c r="A99" s="21">
         <v>2016</v>
       </c>
-      <c r="B84" s="19">
-[...37 lines deleted...]
-      <c r="A85" s="18">
+      <c r="B99" s="19">
+        <v>1665</v>
+      </c>
+      <c r="C99" s="19">
+        <v>1527.5</v>
+      </c>
+      <c r="D99" s="19">
+        <v>1488.3</v>
+      </c>
+      <c r="E99" s="19">
+        <v>1717.9</v>
+      </c>
+      <c r="F99" s="19">
+        <v>1784.8</v>
+      </c>
+      <c r="G99" s="19">
+        <v>1849.2</v>
+      </c>
+      <c r="H99" s="19">
+        <v>2438.4</v>
+      </c>
+      <c r="I99" s="19">
+        <v>2295.9</v>
+      </c>
+      <c r="J99" s="19">
+        <v>2397.1</v>
+      </c>
+      <c r="K99" s="19">
+        <v>2211.6999999999998</v>
+      </c>
+      <c r="L99" s="19">
+        <v>2439.8000000000002</v>
+      </c>
+      <c r="M99" s="19">
+        <v>2115.61</v>
+      </c>
+    </row>
+    <row r="100" spans="1:47">
+      <c r="A100" s="21">
         <v>2017</v>
       </c>
-      <c r="B85" s="19">
-[...37 lines deleted...]
-      <c r="A86" s="18">
+      <c r="B100" s="19">
+        <v>1666.4</v>
+      </c>
+      <c r="C100" s="19">
+        <v>1514.2</v>
+      </c>
+      <c r="D100" s="19">
+        <v>1476.8</v>
+      </c>
+      <c r="E100" s="19">
+        <v>1736.8</v>
+      </c>
+      <c r="F100" s="19">
+        <v>1786.5</v>
+      </c>
+      <c r="G100" s="19">
+        <v>1842.4</v>
+      </c>
+      <c r="H100" s="19">
+        <v>2441.6999999999998</v>
+      </c>
+      <c r="I100" s="19">
+        <v>2290</v>
+      </c>
+      <c r="J100" s="19">
+        <v>2406.3000000000002</v>
+      </c>
+      <c r="K100" s="19">
+        <v>2210</v>
+      </c>
+      <c r="L100" s="19">
+        <v>2440.9</v>
+      </c>
+      <c r="M100" s="19">
+        <v>2182.2600000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:47" ht="12.75">
+      <c r="A101" s="21">
         <v>2018</v>
       </c>
-      <c r="B86" s="19">
-[...37 lines deleted...]
-      <c r="A87" s="18">
+      <c r="B101" s="19">
+        <v>1697.6</v>
+      </c>
+      <c r="C101" s="19">
+        <v>1587.3</v>
+      </c>
+      <c r="D101" s="19">
+        <v>1587.9</v>
+      </c>
+      <c r="E101" s="19">
+        <v>1890.8</v>
+      </c>
+      <c r="F101" s="19">
+        <v>1937.4</v>
+      </c>
+      <c r="G101" s="19">
+        <v>1978.5</v>
+      </c>
+      <c r="H101" s="19">
+        <v>2644.9</v>
+      </c>
+      <c r="I101" s="19">
+        <v>2592</v>
+      </c>
+      <c r="J101" s="19">
+        <v>2620.9</v>
+      </c>
+      <c r="K101" s="19">
+        <v>2457.6999999999998</v>
+      </c>
+      <c r="L101" s="19">
+        <v>2416.6999999999998</v>
+      </c>
+      <c r="M101" s="19">
+        <v>2266.88</v>
+      </c>
+      <c r="N101" s="10"/>
+      <c r="Y101" s="10"/>
+      <c r="AJ101" s="10"/>
+      <c r="AU101" s="10"/>
+    </row>
+    <row r="102" spans="1:47">
+      <c r="A102" s="21">
         <v>2019</v>
       </c>
-      <c r="B87" s="19">
-[...37 lines deleted...]
-      <c r="A88" s="18">
+      <c r="B102" s="19">
+        <v>1869.4</v>
+      </c>
+      <c r="C102" s="19">
+        <v>1754.4</v>
+      </c>
+      <c r="D102" s="19">
+        <v>1819.5</v>
+      </c>
+      <c r="E102" s="19">
+        <v>2123.5</v>
+      </c>
+      <c r="F102" s="19">
+        <v>2167.1999999999998</v>
+      </c>
+      <c r="G102" s="19">
+        <v>2165.3000000000002</v>
+      </c>
+      <c r="H102" s="19">
+        <v>2408.1999999999998</v>
+      </c>
+      <c r="I102" s="19">
+        <v>2796.2</v>
+      </c>
+      <c r="J102" s="19">
+        <v>2884.2</v>
+      </c>
+      <c r="K102" s="19">
+        <v>3019.2</v>
+      </c>
+      <c r="L102" s="19">
+        <v>2678</v>
+      </c>
+      <c r="M102" s="19">
+        <v>1481.65</v>
+      </c>
+    </row>
+    <row r="103" spans="1:47">
+      <c r="A103" s="21">
         <v>2020</v>
       </c>
-      <c r="B88" s="19">
-[...37 lines deleted...]
-      <c r="A89" s="18">
+      <c r="B103" s="19">
+        <v>1983.8</v>
+      </c>
+      <c r="C103" s="19">
+        <v>1645.5</v>
+      </c>
+      <c r="D103" s="19">
+        <v>1605.4</v>
+      </c>
+      <c r="E103" s="19">
+        <v>1232.7</v>
+      </c>
+      <c r="F103" s="19">
+        <v>1593.2</v>
+      </c>
+      <c r="G103" s="19">
+        <v>1750.3</v>
+      </c>
+      <c r="H103" s="19">
+        <v>2007.8</v>
+      </c>
+      <c r="I103" s="19">
+        <v>2207</v>
+      </c>
+      <c r="J103" s="19">
+        <v>2397.6</v>
+      </c>
+      <c r="K103" s="19">
+        <v>2485.4</v>
+      </c>
+      <c r="L103" s="19">
+        <v>2600.6999999999998</v>
+      </c>
+      <c r="M103" s="19">
+        <v>2903.36</v>
+      </c>
+    </row>
+    <row r="104" spans="1:47" ht="10.5" customHeight="1">
+      <c r="A104" s="21">
         <v>2021</v>
       </c>
-      <c r="B89" s="19">
-[...119 lines deleted...]
-      <c r="A92" s="18">
+      <c r="B104" s="19">
+        <v>2123.6</v>
+      </c>
+      <c r="C104" s="19">
+        <v>2193.5</v>
+      </c>
+      <c r="D104" s="19">
+        <v>1984.5</v>
+      </c>
+      <c r="E104" s="19">
+        <v>1760</v>
+      </c>
+      <c r="F104" s="19">
+        <v>1656.7</v>
+      </c>
+      <c r="G104" s="19">
+        <v>2202.6</v>
+      </c>
+      <c r="H104" s="19">
+        <v>2172.5</v>
+      </c>
+      <c r="I104" s="19">
+        <v>2063.1</v>
+      </c>
+      <c r="J104" s="19">
+        <v>2338.1999999999998</v>
+      </c>
+      <c r="K104" s="19">
+        <v>2221</v>
+      </c>
+      <c r="L104" s="19">
+        <v>2334.1</v>
+      </c>
+      <c r="M104" s="19">
+        <v>2196.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:47" ht="10.5" customHeight="1">
+      <c r="A105" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="B105" s="19">
+        <v>312</v>
+      </c>
+      <c r="C105" s="19">
+        <v>347.4</v>
+      </c>
+      <c r="D105" s="19">
+        <v>333.5</v>
+      </c>
+      <c r="E105" s="19">
+        <v>383.1</v>
+      </c>
+      <c r="F105" s="19">
+        <v>425.6</v>
+      </c>
+      <c r="G105" s="19">
+        <v>335.8</v>
+      </c>
+      <c r="H105" s="19">
+        <v>519.79999999999995</v>
+      </c>
+      <c r="I105" s="19">
+        <v>456.2</v>
+      </c>
+      <c r="J105" s="19">
+        <v>478.7</v>
+      </c>
+      <c r="K105" s="19">
+        <v>445.7</v>
+      </c>
+      <c r="L105" s="19">
+        <v>404</v>
+      </c>
+      <c r="M105" s="19">
+        <v>397.7</v>
+      </c>
+    </row>
+    <row r="106" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A106" s="35" t="s">
+        <v>212</v>
+      </c>
+      <c r="B106" s="20">
+        <v>381.7</v>
+      </c>
+      <c r="C106" s="20">
+        <v>390</v>
+      </c>
+      <c r="D106" s="20">
+        <v>413.7</v>
+      </c>
+      <c r="E106" s="20">
+        <v>473</v>
+      </c>
+      <c r="F106" s="20">
+        <v>376.3</v>
+      </c>
+      <c r="G106" s="20">
+        <v>444.6</v>
+      </c>
+      <c r="H106" s="20">
+        <v>377.7</v>
+      </c>
+      <c r="I106" s="20">
+        <v>391.1</v>
+      </c>
+      <c r="J106" s="20">
+        <v>393.8</v>
+      </c>
+      <c r="K106" s="20">
+        <v>414.1</v>
+      </c>
+      <c r="L106" s="20">
+        <v>501</v>
+      </c>
+      <c r="M106" s="20">
+        <v>456.6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A107" s="35">
         <v>2024</v>
       </c>
-      <c r="B92" s="19">
-[...37 lines deleted...]
-      <c r="A93" s="18">
+      <c r="B107" s="20">
+        <v>305.10000000000002</v>
+      </c>
+      <c r="C107" s="20">
+        <v>317.5</v>
+      </c>
+      <c r="D107" s="20">
+        <v>336.3</v>
+      </c>
+      <c r="E107" s="20">
+        <v>376.6</v>
+      </c>
+      <c r="F107" s="20">
+        <v>389.6</v>
+      </c>
+      <c r="G107" s="20">
+        <v>396.7</v>
+      </c>
+      <c r="H107" s="20">
+        <v>551.9</v>
+      </c>
+      <c r="I107" s="20">
+        <v>556</v>
+      </c>
+      <c r="J107" s="20">
+        <v>606.29999999999995</v>
+      </c>
+      <c r="K107" s="20">
+        <v>603.70000000000005</v>
+      </c>
+      <c r="L107" s="20">
+        <v>608.79999999999995</v>
+      </c>
+      <c r="M107" s="20">
+        <v>604.79999999999995</v>
+      </c>
+    </row>
+    <row r="108" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A108" s="35">
         <v>2025</v>
       </c>
-      <c r="B93" s="19">
-[...37 lines deleted...]
-      <c r="A94" s="18">
+      <c r="B108" s="20">
+        <v>610.79999999999995</v>
+      </c>
+      <c r="C108" s="20">
+        <v>907.8</v>
+      </c>
+      <c r="D108" s="20">
+        <v>760.9</v>
+      </c>
+      <c r="E108" s="50">
+        <v>659.5</v>
+      </c>
+      <c r="F108" s="53">
+        <v>969.2</v>
+      </c>
+      <c r="G108" s="59">
+        <v>1045.0999999999999</v>
+      </c>
+      <c r="H108" s="53">
+        <v>1012.9327</v>
+      </c>
+      <c r="I108" s="20">
+        <v>898.3</v>
+      </c>
+      <c r="J108" s="18">
+        <v>1137.5</v>
+      </c>
+      <c r="K108" s="65">
+        <v>1014.0575</v>
+      </c>
+      <c r="L108" s="67">
+        <v>983.98680000000002</v>
+      </c>
+      <c r="M108" s="20">
+        <v>1139.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A109" s="35">
         <v>2026</v>
       </c>
-      <c r="B94" s="19">
-[...323 lines deleted...]
-      <c r="A103" s="18">
+      <c r="B109" s="20">
+        <v>827.9</v>
+      </c>
+      <c r="C109" s="20">
+        <v>766.9</v>
+      </c>
+      <c r="D109" s="20">
+        <v>758.2</v>
+      </c>
+      <c r="E109" s="20">
+        <v>907.8</v>
+      </c>
+      <c r="F109" s="53"/>
+      <c r="G109" s="59"/>
+      <c r="H109" s="53"/>
+      <c r="I109" s="20"/>
+      <c r="J109" s="18"/>
+      <c r="K109" s="65"/>
+      <c r="L109" s="67"/>
+      <c r="M109" s="20"/>
+    </row>
+    <row r="110" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A110" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="B110" s="19"/>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+      <c r="F110" s="19"/>
+      <c r="G110" s="19"/>
+      <c r="H110" s="19"/>
+      <c r="I110" s="19"/>
+      <c r="J110" s="19"/>
+      <c r="K110" s="19"/>
+      <c r="L110" s="19"/>
+      <c r="M110" s="19"/>
+    </row>
+    <row r="111" spans="1:47">
+      <c r="A111" s="21">
         <v>2018</v>
       </c>
-      <c r="B103" s="19">
-[...365 lines deleted...]
-        <v>2018</v>
+      <c r="B111" s="36"/>
+      <c r="C111" s="36"/>
+      <c r="D111" s="36"/>
+      <c r="E111" s="36"/>
+      <c r="F111" s="36"/>
+      <c r="G111" s="36"/>
+      <c r="H111" s="36"/>
+      <c r="I111" s="36"/>
+      <c r="J111" s="36"/>
+      <c r="K111" s="36"/>
+      <c r="L111" s="36"/>
+      <c r="M111" s="36"/>
+    </row>
+    <row r="112" spans="1:47" ht="22.5">
+      <c r="A112" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B112" s="19">
+        <v>389026.12</v>
+      </c>
+      <c r="C112" s="19">
+        <v>404852.33</v>
+      </c>
+      <c r="D112" s="19">
+        <v>412185.08</v>
+      </c>
+      <c r="E112" s="19">
+        <v>411823.43</v>
+      </c>
+      <c r="F112" s="19">
+        <v>396086.9</v>
+      </c>
+      <c r="G112" s="19">
+        <v>431259.67</v>
+      </c>
+      <c r="H112" s="19">
+        <v>452406.35</v>
+      </c>
+      <c r="I112" s="19">
+        <v>427428.7</v>
+      </c>
+      <c r="J112" s="19">
+        <v>444921.38</v>
+      </c>
+      <c r="K112" s="19">
+        <v>446843.49</v>
+      </c>
+      <c r="L112" s="19">
+        <v>491795.02</v>
+      </c>
+      <c r="M112" s="19">
+        <v>489049.89</v>
+      </c>
+    </row>
+    <row r="113" spans="1:47">
+      <c r="A113" s="37" t="s">
+        <v>205</v>
       </c>
       <c r="B113" s="19"/>
       <c r="C113" s="19"/>
       <c r="D113" s="19"/>
       <c r="E113" s="19"/>
       <c r="F113" s="19"/>
       <c r="G113" s="19"/>
       <c r="H113" s="19"/>
       <c r="I113" s="19"/>
       <c r="J113" s="19"/>
       <c r="K113" s="19"/>
       <c r="L113" s="19"/>
       <c r="M113" s="19"/>
     </row>
-    <row r="114" spans="1:13" ht="27.75" customHeight="1">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="114" spans="1:47">
+      <c r="A114" s="38" t="s">
+        <v>206</v>
       </c>
       <c r="B114" s="19">
-        <v>389026.12</v>
+        <v>287387.23</v>
       </c>
       <c r="C114" s="19">
-        <v>404852.33</v>
+        <v>288827.90999999997</v>
       </c>
       <c r="D114" s="19">
-        <v>412185.08</v>
+        <v>271086.07</v>
       </c>
       <c r="E114" s="19">
-        <v>411823.43</v>
+        <v>232453.04</v>
       </c>
       <c r="F114" s="19">
-        <v>396086.9</v>
+        <v>359531.62</v>
       </c>
       <c r="G114" s="19">
-        <v>431259.67</v>
+        <v>82356.479999999996</v>
       </c>
       <c r="H114" s="19">
-        <v>452406.35</v>
+        <v>109448.83</v>
       </c>
       <c r="I114" s="19">
-        <v>427428.7</v>
+        <v>118517.57</v>
       </c>
       <c r="J114" s="19">
-        <v>444921.38</v>
+        <v>134563.79999999999</v>
       </c>
       <c r="K114" s="19">
-        <v>446843.49</v>
+        <v>136663.91</v>
       </c>
       <c r="L114" s="19">
-        <v>491795.02</v>
+        <v>181484.1</v>
       </c>
       <c r="M114" s="19">
-        <v>489049.89</v>
-[...21 lines deleted...]
-        <v>7</v>
+        <v>179532.06</v>
+      </c>
+    </row>
+    <row r="115" spans="1:47" ht="12.75">
+      <c r="A115" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B115" s="19">
+        <v>2249.58</v>
+      </c>
+      <c r="C115" s="19">
+        <v>2645.56</v>
+      </c>
+      <c r="D115" s="19">
+        <v>1875.2</v>
+      </c>
+      <c r="E115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y115" s="10"/>
+      <c r="AJ115" s="10"/>
+      <c r="AU115" s="10"/>
+    </row>
+    <row r="116" spans="1:47">
+      <c r="A116" s="38" t="s">
+        <v>208</v>
       </c>
       <c r="B116" s="19">
-        <v>287387.23</v>
+        <v>98326.39</v>
       </c>
       <c r="C116" s="19">
-        <v>288827.90999999997</v>
+        <v>112225.89</v>
       </c>
       <c r="D116" s="19">
-        <v>271086.07</v>
+        <v>138006.32999999999</v>
       </c>
       <c r="E116" s="19">
-        <v>232453.04</v>
+        <v>175772.51</v>
       </c>
       <c r="F116" s="19">
-        <v>359531.62</v>
+        <v>33119.1</v>
       </c>
       <c r="G116" s="19">
-        <v>82356.479999999996</v>
+        <v>345609.39</v>
       </c>
       <c r="H116" s="19">
-        <v>109448.83</v>
+        <v>340025.82</v>
       </c>
       <c r="I116" s="19">
-        <v>118517.57</v>
+        <v>306046.65999999997</v>
       </c>
       <c r="J116" s="19">
-        <v>134563.79999999999</v>
+        <v>306048.33</v>
       </c>
       <c r="K116" s="19">
-        <v>136663.91</v>
+        <v>306029.02</v>
       </c>
       <c r="L116" s="19">
-        <v>181484.1</v>
+        <v>305993.53000000003</v>
       </c>
       <c r="M116" s="19">
-        <v>179532.06</v>
-[...4 lines deleted...]
-        <v>8</v>
+        <v>305992.05</v>
+      </c>
+    </row>
+    <row r="117" spans="1:47" ht="22.5">
+      <c r="A117" s="38" t="s">
+        <v>209</v>
       </c>
       <c r="B117" s="19">
-        <v>2249.58</v>
+        <v>1062.92</v>
       </c>
       <c r="C117" s="19">
-        <v>2645.56</v>
+        <v>1152.97</v>
       </c>
       <c r="D117" s="19">
-        <v>1875.2</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1217.48</v>
+      </c>
+      <c r="E117" s="19">
+        <v>1286.82</v>
+      </c>
+      <c r="F117" s="19">
+        <v>1252.9100000000001</v>
       </c>
       <c r="G117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L117" s="19" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M117" s="19" t="s">
-        <v>1</v>
-[...45 lines deleted...]
-        <v>10</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:47">
+      <c r="A118" s="21">
+        <v>2019</v>
+      </c>
+      <c r="B118" s="19"/>
+      <c r="C118" s="19"/>
+      <c r="D118" s="19"/>
+      <c r="E118" s="19"/>
+      <c r="F118" s="19"/>
+      <c r="G118" s="19"/>
+      <c r="H118" s="19"/>
+      <c r="I118" s="19"/>
+      <c r="J118" s="19"/>
+      <c r="K118" s="19"/>
+      <c r="L118" s="19"/>
+      <c r="M118" s="19"/>
+    </row>
+    <row r="119" spans="1:47" ht="22.5">
+      <c r="A119" s="37" t="s">
+        <v>204</v>
       </c>
       <c r="B119" s="19">
-        <v>1062.92</v>
+        <v>195451.14</v>
       </c>
       <c r="C119" s="19">
-        <v>1152.97</v>
+        <v>213845.15</v>
       </c>
       <c r="D119" s="19">
-        <v>1217.48</v>
-[...2 lines deleted...]
-        <v>1286.82</v>
+        <v>253547.65</v>
+      </c>
+      <c r="E119" s="19" t="s">
+        <v>0</v>
       </c>
       <c r="F119" s="19">
-        <v>1252.9100000000001</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>254015.1</v>
+      </c>
+      <c r="G119" s="19">
+        <v>250991.92</v>
+      </c>
+      <c r="H119" s="19">
+        <v>250453.05</v>
       </c>
       <c r="I119" s="19" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="J119" s="19">
+        <v>221255.65</v>
       </c>
       <c r="K119" s="19" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="L119" s="19">
+        <v>221638.1</v>
       </c>
       <c r="M119" s="19" t="s">
-        <v>1</v>
-[...4 lines deleted...]
-        <v>2019</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:47">
+      <c r="A120" s="37" t="s">
+        <v>205</v>
       </c>
       <c r="B120" s="19"/>
       <c r="C120" s="19"/>
       <c r="D120" s="19"/>
       <c r="E120" s="19"/>
       <c r="F120" s="19"/>
       <c r="G120" s="19"/>
       <c r="H120" s="19"/>
       <c r="I120" s="19"/>
       <c r="J120" s="19"/>
       <c r="K120" s="19"/>
       <c r="L120" s="19"/>
-      <c r="M120" s="19"/>
-[...12 lines deleted...]
-        <v>253547.65</v>
+      <c r="M120" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:47" ht="12.75">
+      <c r="A121" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="19" t="s">
+        <v>0</v>
       </c>
       <c r="E121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M121" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y121" s="10"/>
+      <c r="AJ121" s="10"/>
+      <c r="AU121" s="10"/>
+    </row>
+    <row r="122" spans="1:47">
+      <c r="A122" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="19">
+        <v>195867.87</v>
+      </c>
+      <c r="D122" s="19">
+        <v>176145.92000000001</v>
+      </c>
+      <c r="E122" s="19">
+        <v>176141.32</v>
+      </c>
+      <c r="F122" s="19">
+        <v>176135.89</v>
+      </c>
+      <c r="G122" s="19">
+        <v>193727.2</v>
+      </c>
+      <c r="H122" s="19">
+        <v>232474.76</v>
+      </c>
+      <c r="I122" s="19">
+        <v>278980.53999999998</v>
+      </c>
+      <c r="J122" s="19">
+        <v>278948.2</v>
+      </c>
+      <c r="K122" s="19">
+        <v>278948.75</v>
+      </c>
+      <c r="L122" s="19">
+        <v>278950.8</v>
+      </c>
+      <c r="M122" s="19">
+        <v>287324.93</v>
+      </c>
+    </row>
+    <row r="123" spans="1:47">
+      <c r="A123" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M123" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:47" ht="22.5">
+      <c r="A124" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B124" s="19">
+        <v>441212.9</v>
+      </c>
+      <c r="C124" s="19">
+        <v>430399.11</v>
+      </c>
+      <c r="D124" s="19">
+        <v>421764.15</v>
+      </c>
+      <c r="E124" s="19">
+        <v>438225.35</v>
+      </c>
+      <c r="F124" s="19">
+        <v>459773.22</v>
+      </c>
+      <c r="G124" s="19">
+        <v>501707.56</v>
+      </c>
+      <c r="H124" s="19">
+        <v>536570.75</v>
+      </c>
+      <c r="I124" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="F121" s="19">
-[...8 lines deleted...]
-      <c r="I121" s="19" t="s">
+      <c r="J124" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="J121" s="19">
-[...2 lines deleted...]
-      <c r="K121" s="19" t="s">
+      <c r="K124" s="19">
+        <v>589940.13</v>
+      </c>
+      <c r="L124" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="L121" s="19">
-[...2 lines deleted...]
-      <c r="M121" s="19" t="s">
+      <c r="M124" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="10.5" customHeight="1">
-[...143 lines deleted...]
-        <v>10</v>
+    <row r="125" spans="1:47">
+      <c r="A125" s="21">
+        <v>2020</v>
+      </c>
+      <c r="B125" s="19"/>
+      <c r="C125" s="19"/>
+      <c r="D125" s="19"/>
+      <c r="E125" s="19"/>
+      <c r="F125" s="19"/>
+      <c r="G125" s="19"/>
+      <c r="H125" s="19"/>
+      <c r="I125" s="19"/>
+      <c r="J125" s="19"/>
+      <c r="K125" s="19"/>
+      <c r="L125" s="19"/>
+      <c r="M125" s="19"/>
+    </row>
+    <row r="126" spans="1:47" ht="22.5">
+      <c r="A126" s="37" t="s">
+        <v>204</v>
       </c>
       <c r="B126" s="19">
-        <v>441212.9</v>
+        <v>225676.29</v>
       </c>
       <c r="C126" s="19">
-        <v>430399.11</v>
+        <v>224587.36</v>
       </c>
       <c r="D126" s="19">
-        <v>421764.15</v>
+        <v>196113.34</v>
       </c>
       <c r="E126" s="19">
-        <v>438225.35</v>
+        <v>24068.880000000001</v>
       </c>
       <c r="F126" s="19">
-        <v>459773.22</v>
+        <v>40168.620000000003</v>
       </c>
       <c r="G126" s="19">
-        <v>501707.56</v>
+        <v>66159.38</v>
       </c>
       <c r="H126" s="19">
-        <v>536570.75</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>24780.67</v>
+      </c>
+      <c r="I126" s="19">
+        <v>26456.6</v>
+      </c>
+      <c r="J126" s="19">
+        <v>38294.31</v>
       </c>
       <c r="K126" s="19">
-        <v>589940.13</v>
-[...10 lines deleted...]
-        <v>2020</v>
+        <v>46840.63</v>
+      </c>
+      <c r="L126" s="19">
+        <v>45931.26</v>
+      </c>
+      <c r="M126" s="19">
+        <v>52324.73</v>
+      </c>
+    </row>
+    <row r="127" spans="1:47" ht="12.75">
+      <c r="A127" s="37" t="s">
+        <v>205</v>
       </c>
       <c r="B127" s="19"/>
       <c r="C127" s="19"/>
       <c r="D127" s="19"/>
       <c r="E127" s="19"/>
       <c r="F127" s="19"/>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
       <c r="I127" s="19"/>
       <c r="J127" s="19"/>
       <c r="K127" s="19"/>
       <c r="L127" s="19"/>
       <c r="M127" s="19"/>
-    </row>
-[...2 lines deleted...]
-        <v>5</v>
+      <c r="Y127" s="10"/>
+      <c r="AJ127" s="10"/>
+      <c r="AU127" s="10"/>
+    </row>
+    <row r="128" spans="1:47">
+      <c r="A128" s="38" t="s">
+        <v>206</v>
       </c>
       <c r="B128" s="19">
         <v>225676.29</v>
       </c>
       <c r="C128" s="19">
         <v>224587.36</v>
       </c>
       <c r="D128" s="19">
         <v>196113.34</v>
       </c>
       <c r="E128" s="19">
         <v>24068.880000000001</v>
       </c>
       <c r="F128" s="19">
         <v>40168.620000000003</v>
       </c>
       <c r="G128" s="19">
         <v>66159.38</v>
       </c>
       <c r="H128" s="19">
         <v>24780.67</v>
       </c>
       <c r="I128" s="19">
         <v>26456.6</v>
       </c>
       <c r="J128" s="19">
         <v>38294.31</v>
       </c>
       <c r="K128" s="19">
         <v>46840.63</v>
       </c>
       <c r="L128" s="19">
         <v>45931.26</v>
       </c>
       <c r="M128" s="19">
         <v>52324.73</v>
       </c>
     </row>
-    <row r="129" spans="1:13" ht="10.5" customHeight="1">
-[...18 lines deleted...]
-        <v>7</v>
+    <row r="129" spans="1:47">
+      <c r="A129" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M129" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:47">
+      <c r="A130" s="38" t="s">
+        <v>208</v>
       </c>
       <c r="B130" s="19">
-        <v>225676.29</v>
+        <v>172424.16</v>
       </c>
       <c r="C130" s="19">
-        <v>224587.36</v>
+        <v>177585.45</v>
       </c>
       <c r="D130" s="19">
-        <v>196113.34</v>
+        <v>177592.27</v>
       </c>
       <c r="E130" s="19">
-        <v>24068.880000000001</v>
+        <v>17776.98</v>
       </c>
       <c r="F130" s="19">
-        <v>40168.620000000003</v>
+        <v>24877.91</v>
       </c>
       <c r="G130" s="19">
-        <v>66159.38</v>
+        <v>42453.62</v>
       </c>
       <c r="H130" s="19">
-        <v>24780.67</v>
+        <v>42369.11</v>
       </c>
       <c r="I130" s="19">
-        <v>26456.6</v>
+        <v>42349.03</v>
       </c>
       <c r="J130" s="19">
-        <v>38294.31</v>
+        <v>42333.1</v>
       </c>
       <c r="K130" s="19">
-        <v>46840.63</v>
+        <v>55022.58</v>
       </c>
       <c r="L130" s="19">
-        <v>45931.26</v>
+        <v>55026.46</v>
       </c>
       <c r="M130" s="19">
-        <v>52324.73</v>
-[...13 lines deleted...]
-        <v>1</v>
+        <v>55026.06</v>
+      </c>
+    </row>
+    <row r="131" spans="1:47" ht="22.5">
+      <c r="A131" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B131" s="19">
+        <v>1201.3499999999999</v>
+      </c>
+      <c r="C131" s="19">
+        <v>1352.37</v>
+      </c>
+      <c r="D131" s="19">
+        <v>782.11</v>
       </c>
       <c r="E131" s="19" t="s">
-        <v>1</v>
-[...69 lines deleted...]
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="F131" s="19">
+        <v>203.8</v>
+      </c>
+      <c r="G131" s="19">
+        <v>524.45000000000005</v>
+      </c>
+      <c r="H131" s="19">
+        <v>303.2</v>
+      </c>
+      <c r="I131" s="19">
+        <v>416.46</v>
+      </c>
+      <c r="J131" s="19">
+        <v>619.34</v>
+      </c>
+      <c r="K131" s="19">
+        <v>672.1</v>
+      </c>
+      <c r="L131" s="19">
+        <v>675.16</v>
+      </c>
+      <c r="M131" s="19">
+        <v>658.64</v>
+      </c>
+    </row>
+    <row r="132" spans="1:47">
+      <c r="A132" s="21">
+        <v>2021</v>
+      </c>
+      <c r="B132" s="19"/>
+      <c r="C132" s="19"/>
+      <c r="D132" s="19"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="19"/>
+      <c r="G132" s="19"/>
+      <c r="H132" s="19"/>
+      <c r="I132" s="19"/>
+      <c r="J132" s="19"/>
+      <c r="K132" s="19"/>
+      <c r="L132" s="19"/>
+      <c r="M132" s="19"/>
+    </row>
+    <row r="133" spans="1:47" ht="22.5">
+      <c r="A133" s="37" t="s">
+        <v>204</v>
       </c>
       <c r="B133" s="19">
-        <v>1201.3499999999999</v>
+        <v>111454.54</v>
       </c>
       <c r="C133" s="19">
-        <v>1352.37</v>
+        <v>115859.23</v>
       </c>
       <c r="D133" s="19">
-        <v>782.11</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>123581.89</v>
+      </c>
+      <c r="E133" s="19">
+        <v>144329.04999999999</v>
       </c>
       <c r="F133" s="19">
-        <v>203.8</v>
+        <v>151221.51</v>
       </c>
       <c r="G133" s="19">
-        <v>524.45000000000005</v>
+        <v>159420.24</v>
       </c>
       <c r="H133" s="19">
-        <v>303.2</v>
+        <v>157222.51</v>
       </c>
       <c r="I133" s="19">
-        <v>416.46</v>
+        <v>184149.86</v>
       </c>
       <c r="J133" s="19">
-        <v>619.34</v>
+        <v>219320.41</v>
       </c>
       <c r="K133" s="19">
-        <v>672.1</v>
+        <v>238798.92</v>
       </c>
       <c r="L133" s="19">
-        <v>675.16</v>
+        <v>237856.05</v>
       </c>
       <c r="M133" s="19">
-        <v>658.64</v>
-[...3 lines deleted...]
-      <c r="A134" s="34"/>
+        <v>245547.85</v>
+      </c>
+      <c r="Y133" s="10"/>
+      <c r="AJ133" s="10"/>
+      <c r="AU133" s="10"/>
+    </row>
+    <row r="134" spans="1:47">
+      <c r="A134" s="37" t="s">
+        <v>205</v>
+      </c>
       <c r="B134" s="19"/>
       <c r="C134" s="19"/>
       <c r="D134" s="19"/>
       <c r="E134" s="19"/>
       <c r="F134" s="19"/>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
       <c r="I134" s="19"/>
       <c r="J134" s="19"/>
       <c r="K134" s="19"/>
       <c r="L134" s="19"/>
       <c r="M134" s="19"/>
     </row>
-    <row r="135" spans="1:13" ht="10.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2021</v>
+    <row r="135" spans="1:47">
+      <c r="A135" s="38" t="s">
+        <v>206</v>
       </c>
       <c r="B135" s="19">
-        <v>111454.54</v>
+        <v>53912.98</v>
       </c>
       <c r="C135" s="19">
-        <v>115859.23</v>
+        <v>58095.93</v>
       </c>
       <c r="D135" s="19">
-        <v>123581.89</v>
+        <v>60019.8</v>
       </c>
       <c r="E135" s="19">
-        <v>144329.04999999999</v>
+        <v>74627.13</v>
       </c>
       <c r="F135" s="19">
-        <v>151221.51</v>
+        <v>81349.09</v>
       </c>
       <c r="G135" s="19">
-        <v>159420.24</v>
+        <v>88439.4</v>
       </c>
       <c r="H135" s="19">
-        <v>157222.51</v>
+        <v>83153.14</v>
       </c>
       <c r="I135" s="19">
-        <v>184149.86</v>
+        <v>88726.85</v>
       </c>
       <c r="J135" s="19">
-        <v>219320.41</v>
+        <v>113569.27</v>
       </c>
       <c r="K135" s="19">
-        <v>238798.92</v>
+        <v>122640.03</v>
       </c>
       <c r="L135" s="19">
-        <v>237856.05</v>
+        <v>121707.77</v>
       </c>
       <c r="M135" s="19">
-        <v>245547.85</v>
-[...3 lines deleted...]
-      <c r="A136" s="34" t="s">
+        <v>124022.21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:47">
+      <c r="A136" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B136" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D136" s="19">
+        <v>1846.81</v>
+      </c>
+      <c r="E136" s="19">
+        <v>1915.81</v>
+      </c>
+      <c r="F136" s="19">
+        <v>2052.83</v>
+      </c>
+      <c r="G136" s="19">
+        <v>2295.98</v>
+      </c>
+      <c r="H136" s="19">
+        <v>2029.74</v>
+      </c>
+      <c r="I136" s="19">
+        <v>2061.5500000000002</v>
+      </c>
+      <c r="J136" s="19">
+        <v>2801.79</v>
+      </c>
+      <c r="K136" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L136" s="19">
+        <v>2952.78</v>
+      </c>
+      <c r="M136" s="19">
+        <v>2811.84</v>
+      </c>
+    </row>
+    <row r="137" spans="1:47">
+      <c r="A137" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B137" s="19">
+        <v>55053.01</v>
+      </c>
+      <c r="C137" s="19">
+        <v>55061.74</v>
+      </c>
+      <c r="D137" s="19">
+        <v>61114.47</v>
+      </c>
+      <c r="E137" s="19">
+        <v>67221.100000000006</v>
+      </c>
+      <c r="F137" s="19">
+        <v>67196.56</v>
+      </c>
+      <c r="G137" s="19">
+        <v>67889.27</v>
+      </c>
+      <c r="H137" s="19">
+        <v>71252.59</v>
+      </c>
+      <c r="I137" s="19">
+        <v>92642.59</v>
+      </c>
+      <c r="J137" s="19">
+        <v>101902.88</v>
+      </c>
+      <c r="K137" s="19">
+        <v>112104.21</v>
+      </c>
+      <c r="L137" s="19">
+        <v>112103.74</v>
+      </c>
+      <c r="M137" s="19">
+        <v>117709.4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:47" ht="22.5">
+      <c r="A138" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B138" s="19">
+        <v>636.91999999999996</v>
+      </c>
+      <c r="C138" s="19">
+        <v>666.88</v>
+      </c>
+      <c r="D138" s="19">
+        <v>600.82000000000005</v>
+      </c>
+      <c r="E138" s="19">
+        <v>565.01</v>
+      </c>
+      <c r="F138" s="19">
+        <v>623.04</v>
+      </c>
+      <c r="G138" s="19">
+        <v>795.58</v>
+      </c>
+      <c r="H138" s="19">
+        <v>787.04</v>
+      </c>
+      <c r="I138" s="19">
+        <v>718.87</v>
+      </c>
+      <c r="J138" s="19">
+        <v>1046.47</v>
+      </c>
+      <c r="K138" s="19">
+        <v>1049.49</v>
+      </c>
+      <c r="L138" s="19">
+        <v>1091.75</v>
+      </c>
+      <c r="M138" s="19">
+        <v>1004.4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:47" ht="12.75">
+      <c r="A139" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="B139" s="19"/>
+      <c r="C139" s="19"/>
+      <c r="D139" s="19"/>
+      <c r="E139" s="19"/>
+      <c r="F139" s="19"/>
+      <c r="G139" s="19"/>
+      <c r="H139" s="19"/>
+      <c r="I139" s="19"/>
+      <c r="J139" s="19"/>
+      <c r="K139" s="19"/>
+      <c r="L139" s="19"/>
+      <c r="M139" s="19"/>
+      <c r="Y139" s="10"/>
+      <c r="AJ139" s="10"/>
+      <c r="AU139" s="10"/>
+    </row>
+    <row r="140" spans="1:47" ht="22.5">
+      <c r="A140" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B140" s="19">
+        <v>19690</v>
+      </c>
+      <c r="C140" s="19">
+        <v>30691.1</v>
+      </c>
+      <c r="D140" s="19">
+        <v>33855.199999999997</v>
+      </c>
+      <c r="E140" s="19">
+        <v>36290.300000000003</v>
+      </c>
+      <c r="F140" s="19">
+        <v>33489.4</v>
+      </c>
+      <c r="G140" s="19">
+        <v>33687.4</v>
+      </c>
+      <c r="H140" s="19">
+        <v>30194.3</v>
+      </c>
+      <c r="I140" s="19">
+        <v>32602.1</v>
+      </c>
+      <c r="J140" s="19">
+        <v>38731.1</v>
+      </c>
+      <c r="K140" s="19">
+        <v>38532.800000000003</v>
+      </c>
+      <c r="L140" s="19">
+        <v>39152.9</v>
+      </c>
+      <c r="M140" s="19">
+        <v>35531.4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:47">
+      <c r="A141" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B141" s="19"/>
+      <c r="C141" s="19"/>
+      <c r="D141" s="19"/>
+      <c r="E141" s="19"/>
+      <c r="F141" s="19"/>
+      <c r="G141" s="19"/>
+      <c r="H141" s="19"/>
+      <c r="I141" s="19"/>
+      <c r="J141" s="19"/>
+      <c r="K141" s="19"/>
+      <c r="L141" s="19"/>
+      <c r="M141" s="19"/>
+    </row>
+    <row r="142" spans="1:47">
+      <c r="A142" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B142" s="19">
+        <v>17137.2</v>
+      </c>
+      <c r="C142" s="19">
+        <v>26255.5</v>
+      </c>
+      <c r="D142" s="19">
+        <v>28894.3</v>
+      </c>
+      <c r="E142" s="19">
+        <v>31161.599999999999</v>
+      </c>
+      <c r="F142" s="19">
+        <v>28872</v>
+      </c>
+      <c r="G142" s="19">
+        <v>28603.4</v>
+      </c>
+      <c r="H142" s="19">
+        <v>25961.5</v>
+      </c>
+      <c r="I142" s="19">
+        <v>28101.5</v>
+      </c>
+      <c r="J142" s="19">
+        <v>32701.5</v>
+      </c>
+      <c r="K142" s="19">
+        <v>32411.5</v>
+      </c>
+      <c r="L142" s="19">
+        <v>32737.8</v>
+      </c>
+      <c r="M142" s="19">
+        <v>29602</v>
+      </c>
+    </row>
+    <row r="143" spans="1:47">
+      <c r="A143" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B143" s="19">
+        <v>1331.6</v>
+      </c>
+      <c r="C143" s="19">
+        <v>2683.5</v>
+      </c>
+      <c r="D143" s="19">
+        <v>2967.4</v>
+      </c>
+      <c r="E143" s="19">
+        <v>3287</v>
+      </c>
+      <c r="F143" s="19">
+        <v>2808.3</v>
+      </c>
+      <c r="G143" s="19">
+        <v>2824.9</v>
+      </c>
+      <c r="H143" s="19">
+        <v>2293.6</v>
+      </c>
+      <c r="I143" s="19">
+        <v>2521.4</v>
+      </c>
+      <c r="J143" s="19">
+        <v>3391.8</v>
+      </c>
+      <c r="K143" s="19">
+        <v>3371.2</v>
+      </c>
+      <c r="L143" s="19">
+        <v>3504.3</v>
+      </c>
+      <c r="M143" s="19">
+        <v>3146.82</v>
+      </c>
+    </row>
+    <row r="144" spans="1:47">
+      <c r="A144" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B144" s="19">
+        <v>890.8</v>
+      </c>
+      <c r="C144" s="19">
+        <v>902.7</v>
+      </c>
+      <c r="D144" s="19">
+        <v>917</v>
+      </c>
+      <c r="E144" s="19">
+        <v>555.1</v>
+      </c>
+      <c r="F144" s="19">
+        <v>556.9</v>
+      </c>
+      <c r="G144" s="19">
+        <v>559.9</v>
+      </c>
+      <c r="H144" s="19">
+        <v>419</v>
+      </c>
+      <c r="I144" s="19">
+        <v>419.5</v>
+      </c>
+      <c r="J144" s="19">
+        <v>434.1</v>
+      </c>
+      <c r="K144" s="19">
+        <v>627</v>
+      </c>
+      <c r="L144" s="19">
+        <v>618.5</v>
+      </c>
+      <c r="M144" s="19">
+        <v>784.7</v>
+      </c>
+    </row>
+    <row r="145" spans="1:47" ht="22.5">
+      <c r="A145" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B145" s="19">
+        <v>330.4</v>
+      </c>
+      <c r="C145" s="19">
+        <v>849.4</v>
+      </c>
+      <c r="D145" s="19">
+        <v>1076.5</v>
+      </c>
+      <c r="E145" s="19">
+        <v>1286.5999999999999</v>
+      </c>
+      <c r="F145" s="19">
+        <v>1252.2</v>
+      </c>
+      <c r="G145" s="19">
+        <v>1699.2</v>
+      </c>
+      <c r="H145" s="19">
+        <v>1520.2</v>
+      </c>
+      <c r="I145" s="19">
+        <v>1559.7</v>
+      </c>
+      <c r="J145" s="39">
+        <v>2203.6999999999998</v>
+      </c>
+      <c r="K145" s="33">
+        <v>2123.1</v>
+      </c>
+      <c r="L145" s="33">
+        <v>2292.3000000000002</v>
+      </c>
+      <c r="M145" s="19">
+        <v>1997.84</v>
+      </c>
+      <c r="Y145" s="10"/>
+      <c r="AJ145" s="10"/>
+      <c r="AU145" s="10"/>
+    </row>
+    <row r="146" spans="1:47">
+      <c r="A146" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="B146" s="23"/>
+      <c r="C146" s="23"/>
+      <c r="D146" s="23"/>
+      <c r="E146" s="23"/>
+      <c r="F146" s="23"/>
+      <c r="G146" s="23"/>
+      <c r="H146" s="23"/>
+      <c r="I146" s="23"/>
+      <c r="J146" s="23"/>
+      <c r="K146" s="23"/>
+      <c r="L146" s="23"/>
+      <c r="M146" s="23"/>
+    </row>
+    <row r="147" spans="1:47" ht="22.5">
+      <c r="A147" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B147" s="19">
+        <v>32665.8</v>
+      </c>
+      <c r="C147" s="19">
+        <v>36390.6</v>
+      </c>
+      <c r="D147" s="19">
+        <v>38576.1</v>
+      </c>
+      <c r="E147" s="19">
+        <v>39138.300000000003</v>
+      </c>
+      <c r="F147" s="19">
+        <v>38674.6</v>
+      </c>
+      <c r="G147" s="23">
+        <v>35351.4</v>
+      </c>
+      <c r="H147" s="23">
+        <v>32920.400000000001</v>
+      </c>
+      <c r="I147" s="23">
+        <v>34523.4</v>
+      </c>
+      <c r="J147" s="19">
+        <v>39038.1</v>
+      </c>
+      <c r="K147" s="19">
+        <v>39962.199999999997</v>
+      </c>
+      <c r="L147" s="19">
+        <v>40625.9</v>
+      </c>
+      <c r="M147" s="23">
+        <v>37317.199999999997</v>
+      </c>
+    </row>
+    <row r="148" spans="1:47">
+      <c r="A148" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B148" s="19"/>
+      <c r="C148" s="19"/>
+      <c r="D148" s="19"/>
+      <c r="E148" s="19"/>
+      <c r="F148" s="19"/>
+      <c r="G148" s="23"/>
+      <c r="H148" s="23"/>
+      <c r="I148" s="23"/>
+      <c r="J148" s="19"/>
+      <c r="K148" s="19"/>
+      <c r="L148" s="19"/>
+      <c r="M148" s="23"/>
+    </row>
+    <row r="149" spans="1:47">
+      <c r="A149" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B149" s="19">
+        <v>27226.799999999999</v>
+      </c>
+      <c r="C149" s="19">
+        <v>30181</v>
+      </c>
+      <c r="D149" s="19">
+        <v>31913</v>
+      </c>
+      <c r="E149" s="19">
+        <v>32579.1</v>
+      </c>
+      <c r="F149" s="19">
+        <v>32761</v>
+      </c>
+      <c r="G149" s="23">
+        <v>29933.1</v>
+      </c>
+      <c r="H149" s="23">
+        <v>28440.799999999999</v>
+      </c>
+      <c r="I149" s="23">
+        <v>29769.200000000001</v>
+      </c>
+      <c r="J149" s="19">
+        <v>33117.800000000003</v>
+      </c>
+      <c r="K149" s="19">
+        <v>33861.599999999999</v>
+      </c>
+      <c r="L149" s="19">
+        <v>34307.4</v>
+      </c>
+      <c r="M149" s="23">
+        <v>31743.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:47">
+      <c r="A150" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B150" s="19">
+        <v>2733.8</v>
+      </c>
+      <c r="C150" s="19">
+        <v>3187.2</v>
+      </c>
+      <c r="D150" s="19">
+        <v>3398.1</v>
+      </c>
+      <c r="E150" s="19">
+        <v>3382.1</v>
+      </c>
+      <c r="F150" s="19">
+        <v>3320.2</v>
+      </c>
+      <c r="G150" s="23">
+        <v>2941.9</v>
+      </c>
+      <c r="H150" s="23">
+        <v>1981.4</v>
+      </c>
+      <c r="I150" s="23">
+        <v>2189.9</v>
+      </c>
+      <c r="J150" s="19">
+        <v>3087.6</v>
+      </c>
+      <c r="K150" s="19">
+        <v>3211.3</v>
+      </c>
+      <c r="L150" s="19">
+        <v>3293.8</v>
+      </c>
+      <c r="M150" s="23">
+        <v>2942.2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:47" ht="12.75">
+      <c r="A151" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B151" s="19">
+        <v>959.8</v>
+      </c>
+      <c r="C151" s="19">
+        <v>935.2</v>
+      </c>
+      <c r="D151" s="19">
+        <v>921.8</v>
+      </c>
+      <c r="E151" s="19">
+        <v>882.1</v>
+      </c>
+      <c r="F151" s="19">
+        <v>341.3</v>
+      </c>
+      <c r="G151" s="23">
+        <v>328.7</v>
+      </c>
+      <c r="H151" s="23">
+        <v>334.3</v>
+      </c>
+      <c r="I151" s="23">
+        <v>348.8</v>
+      </c>
+      <c r="J151" s="19">
+        <v>205.3</v>
+      </c>
+      <c r="K151" s="19">
+        <v>244.8</v>
+      </c>
+      <c r="L151" s="19">
+        <v>278.2</v>
+      </c>
+      <c r="M151" s="23">
+        <v>346</v>
+      </c>
+      <c r="Y151" s="10"/>
+      <c r="AJ151" s="10"/>
+      <c r="AU151" s="10"/>
+    </row>
+    <row r="152" spans="1:47" ht="22.5">
+      <c r="A152" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B152" s="40">
+        <v>1745.3</v>
+      </c>
+      <c r="C152" s="40">
+        <v>2087.1999999999998</v>
+      </c>
+      <c r="D152" s="40">
+        <v>2343.1999999999998</v>
+      </c>
+      <c r="E152" s="20">
+        <v>2295.1</v>
+      </c>
+      <c r="F152" s="20">
+        <v>2252.1</v>
+      </c>
+      <c r="G152" s="33">
+        <v>2147.8000000000002</v>
+      </c>
+      <c r="H152" s="33">
+        <v>2163.9</v>
+      </c>
+      <c r="I152" s="33">
+        <v>2215.5</v>
+      </c>
+      <c r="J152" s="19">
+        <v>2627.4</v>
+      </c>
+      <c r="K152" s="19">
+        <v>2644.5</v>
+      </c>
+      <c r="L152" s="19">
+        <v>2746.5</v>
+      </c>
+      <c r="M152" s="20">
+        <v>2285.6999999999998</v>
+      </c>
+      <c r="Y152" s="10"/>
+      <c r="AJ152" s="10"/>
+      <c r="AU152" s="10"/>
+    </row>
+    <row r="153" spans="1:47" ht="12.75">
+      <c r="A153" s="38"/>
+      <c r="B153" s="19"/>
+      <c r="C153" s="19"/>
+      <c r="D153" s="19"/>
+      <c r="E153" s="19"/>
+      <c r="F153" s="19"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
+      <c r="I153" s="23"/>
+      <c r="J153" s="19"/>
+      <c r="K153" s="19"/>
+      <c r="L153" s="19"/>
+      <c r="M153" s="23"/>
+      <c r="Y153" s="10"/>
+      <c r="AJ153" s="10"/>
+      <c r="AU153" s="10"/>
+    </row>
+    <row r="154" spans="1:47" ht="12.75">
+      <c r="A154" s="21">
+        <v>2024</v>
+      </c>
+      <c r="B154" s="19"/>
+      <c r="C154" s="19"/>
+      <c r="D154" s="19"/>
+      <c r="E154" s="19"/>
+      <c r="F154" s="19"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23"/>
+      <c r="I154" s="23"/>
+      <c r="J154" s="19"/>
+      <c r="K154" s="19"/>
+      <c r="L154" s="19"/>
+      <c r="M154" s="23"/>
+      <c r="Y154" s="10"/>
+      <c r="AJ154" s="10"/>
+      <c r="AU154" s="10"/>
+    </row>
+    <row r="155" spans="1:47" ht="22.5">
+      <c r="A155" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B155" s="19">
+        <v>34472.9</v>
+      </c>
+      <c r="C155" s="19">
+        <v>37303.800000000003</v>
+      </c>
+      <c r="D155" s="19">
+        <v>37599.699999999997</v>
+      </c>
+      <c r="E155" s="19">
+        <v>40674.5</v>
+      </c>
+      <c r="F155" s="19">
+        <v>39305.800000000003</v>
+      </c>
+      <c r="G155" s="23">
+        <v>36412.300000000003</v>
+      </c>
+      <c r="H155" s="23">
+        <v>36168.5</v>
+      </c>
+      <c r="I155" s="23">
+        <v>35569.599999999999</v>
+      </c>
+      <c r="J155" s="19">
+        <v>40087.1</v>
+      </c>
+      <c r="K155" s="19">
+        <v>41385.800000000003</v>
+      </c>
+      <c r="L155" s="19">
+        <v>40745.4</v>
+      </c>
+      <c r="M155" s="23">
+        <v>37957.199999999997</v>
+      </c>
+      <c r="Y155" s="10"/>
+      <c r="AJ155" s="10"/>
+      <c r="AU155" s="10"/>
+    </row>
+    <row r="156" spans="1:47" ht="12.75">
+      <c r="A156" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B156" s="19"/>
+      <c r="C156" s="44"/>
+      <c r="D156" s="44"/>
+      <c r="E156" s="44"/>
+      <c r="F156" s="44"/>
+      <c r="G156" s="44"/>
+      <c r="H156" s="44"/>
+      <c r="I156" s="44"/>
+      <c r="J156" s="44"/>
+      <c r="K156" s="44"/>
+      <c r="L156" s="44"/>
+      <c r="M156" s="44"/>
+      <c r="Y156" s="10"/>
+      <c r="AJ156" s="10"/>
+      <c r="AU156" s="10"/>
+    </row>
+    <row r="157" spans="1:47" ht="12.75">
+      <c r="A157" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B157" s="19">
+        <v>29281.599999999999</v>
+      </c>
+      <c r="C157" s="40">
+        <v>30841.7</v>
+      </c>
+      <c r="D157" s="40">
+        <v>31433.5</v>
+      </c>
+      <c r="E157" s="20">
+        <v>34392.300000000003</v>
+      </c>
+      <c r="F157" s="20">
+        <v>33515.9</v>
+      </c>
+      <c r="G157" s="33">
+        <v>31071.5</v>
+      </c>
+      <c r="H157" s="33">
+        <v>30839.3</v>
+      </c>
+      <c r="I157" s="33">
+        <v>30433.599999999999</v>
+      </c>
+      <c r="J157" s="19">
+        <v>33596.699999999997</v>
+      </c>
+      <c r="K157" s="19">
+        <v>34265.300000000003</v>
+      </c>
+      <c r="L157" s="19">
+        <v>33525.199999999997</v>
+      </c>
+      <c r="M157" s="20">
+        <v>30876.9</v>
+      </c>
+      <c r="Y157" s="10"/>
+      <c r="AJ157" s="10"/>
+      <c r="AU157" s="10"/>
+    </row>
+    <row r="158" spans="1:47">
+      <c r="A158" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B158" s="19">
+        <v>2642.5</v>
+      </c>
+      <c r="C158" s="40">
+        <v>3117.5</v>
+      </c>
+      <c r="D158" s="40">
+        <v>2946.1</v>
+      </c>
+      <c r="E158" s="20">
+        <v>3209</v>
+      </c>
+      <c r="F158" s="20">
+        <v>2987.8</v>
+      </c>
+      <c r="G158" s="33">
+        <v>2702.7</v>
+      </c>
+      <c r="H158" s="33">
+        <v>2565.8000000000002</v>
+      </c>
+      <c r="I158" s="33">
+        <v>2463.1</v>
+      </c>
+      <c r="J158" s="19">
+        <v>2982.8</v>
+      </c>
+      <c r="K158" s="19">
+        <v>3046.8</v>
+      </c>
+      <c r="L158" s="19">
+        <v>2958.5</v>
+      </c>
+      <c r="M158" s="20">
+        <v>2771.1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:47">
+      <c r="A159" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B159" s="19">
+        <v>549.79999999999995</v>
+      </c>
+      <c r="C159" s="40">
+        <v>959.6</v>
+      </c>
+      <c r="D159" s="40">
+        <v>1004.4</v>
+      </c>
+      <c r="E159" s="20">
+        <v>528</v>
+      </c>
+      <c r="F159" s="20">
+        <v>526.4</v>
+      </c>
+      <c r="G159" s="33">
+        <v>540.79999999999995</v>
+      </c>
+      <c r="H159" s="33">
+        <v>732.5</v>
+      </c>
+      <c r="I159" s="33">
+        <v>725.9</v>
+      </c>
+      <c r="J159" s="19">
+        <v>784.5</v>
+      </c>
+      <c r="K159" s="19">
+        <v>1162.7</v>
+      </c>
+      <c r="L159" s="19">
+        <v>1517.9</v>
+      </c>
+      <c r="M159" s="20">
+        <v>1660.2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:47" ht="22.5">
+      <c r="A160" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B160" s="19">
+        <v>1999</v>
+      </c>
+      <c r="C160" s="40">
+        <v>2385</v>
+      </c>
+      <c r="D160" s="40">
+        <v>2215.6999999999998</v>
+      </c>
+      <c r="E160" s="20">
+        <v>2545.1999999999998</v>
+      </c>
+      <c r="F160" s="20">
+        <v>2275.6999999999998</v>
+      </c>
+      <c r="G160" s="33">
+        <v>2097.3000000000002</v>
+      </c>
+      <c r="H160" s="33">
+        <v>2031</v>
+      </c>
+      <c r="I160" s="33">
+        <v>1947</v>
+      </c>
+      <c r="J160" s="19">
+        <v>2723.2</v>
+      </c>
+      <c r="K160" s="19">
+        <v>2911.1</v>
+      </c>
+      <c r="L160" s="19">
+        <v>2743.8</v>
+      </c>
+      <c r="M160" s="20">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="161" spans="1:47">
+      <c r="B161" s="40"/>
+      <c r="C161" s="40"/>
+      <c r="D161" s="40"/>
+      <c r="E161" s="20"/>
+      <c r="F161" s="20"/>
+      <c r="G161" s="33"/>
+      <c r="H161" s="33"/>
+      <c r="I161" s="33"/>
+      <c r="J161" s="19"/>
+      <c r="K161" s="19"/>
+      <c r="L161" s="19"/>
+      <c r="M161" s="20"/>
+    </row>
+    <row r="162" spans="1:47" ht="12.75">
+      <c r="A162" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B162" s="19"/>
+      <c r="C162" s="19"/>
+      <c r="D162" s="19"/>
+      <c r="E162" s="19"/>
+      <c r="F162" s="19"/>
+      <c r="G162" s="23"/>
+      <c r="H162" s="23"/>
+      <c r="I162" s="23"/>
+      <c r="J162" s="19"/>
+      <c r="K162" s="19"/>
+      <c r="L162" s="19"/>
+      <c r="M162" s="23"/>
+      <c r="Y162" s="10"/>
+      <c r="AJ162" s="10"/>
+      <c r="AU162" s="10"/>
+    </row>
+    <row r="163" spans="1:47" ht="22.5">
+      <c r="A163" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B163" s="19">
+        <v>37194.400000000001</v>
+      </c>
+      <c r="C163" s="19">
+        <v>38574</v>
+      </c>
+      <c r="D163" s="19">
+        <v>40673.1</v>
+      </c>
+      <c r="E163" s="50">
+        <v>42977.65</v>
+      </c>
+      <c r="F163" s="53">
+        <v>41147.440000000002</v>
+      </c>
+      <c r="G163" s="59">
+        <v>38383.25</v>
+      </c>
+      <c r="H163" s="53">
+        <v>37361.22</v>
+      </c>
+      <c r="I163" s="23">
+        <v>38431.4</v>
+      </c>
+      <c r="J163" s="50">
+        <v>43797.48</v>
+      </c>
+      <c r="K163" s="65">
+        <v>44021.8</v>
+      </c>
+      <c r="L163" s="67">
+        <v>41343.39</v>
+      </c>
+      <c r="M163" s="23">
+        <v>41396.1</v>
+      </c>
+      <c r="Y163" s="10"/>
+      <c r="AJ163" s="10"/>
+      <c r="AU163" s="10"/>
+    </row>
+    <row r="164" spans="1:47" ht="12.75">
+      <c r="A164" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B164" s="19"/>
+      <c r="C164" s="44"/>
+      <c r="D164" s="44"/>
+      <c r="E164" s="51"/>
+      <c r="F164" s="50" t="s">
+        <v>218</v>
+      </c>
+      <c r="G164" s="60" t="s">
+        <v>218</v>
+      </c>
+      <c r="H164" s="44"/>
+      <c r="I164" s="44"/>
+      <c r="J164" s="51"/>
+      <c r="K164" s="65" t="s">
+        <v>218</v>
+      </c>
+      <c r="L164" s="51"/>
+      <c r="M164" s="44"/>
+      <c r="Y164" s="10"/>
+      <c r="AJ164" s="10"/>
+      <c r="AU164" s="10"/>
+    </row>
+    <row r="165" spans="1:47" ht="12.75">
+      <c r="A165" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B165" s="19">
+        <v>30219.9</v>
+      </c>
+      <c r="C165" s="40">
+        <v>32141.200000000001</v>
+      </c>
+      <c r="D165" s="40">
+        <v>32855</v>
+      </c>
+      <c r="E165" s="50">
+        <v>35106.800000000003</v>
+      </c>
+      <c r="F165" s="53">
+        <v>33630.97</v>
+      </c>
+      <c r="G165" s="59">
+        <v>30931.64</v>
+      </c>
+      <c r="H165" s="53">
+        <v>29918.959999999999</v>
+      </c>
+      <c r="I165" s="33">
+        <v>30665.599999999999</v>
+      </c>
+      <c r="J165" s="50">
+        <v>34362.68</v>
+      </c>
+      <c r="K165" s="65">
+        <v>34333.72</v>
+      </c>
+      <c r="L165" s="67">
+        <v>32307.5</v>
+      </c>
+      <c r="M165" s="20">
+        <v>32375.9</v>
+      </c>
+      <c r="Y165" s="10"/>
+      <c r="AJ165" s="10"/>
+      <c r="AU165" s="10"/>
+    </row>
+    <row r="166" spans="1:47">
+      <c r="A166" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B166" s="19">
+        <v>2418.6999999999998</v>
+      </c>
+      <c r="C166" s="40">
+        <v>2681.7</v>
+      </c>
+      <c r="D166" s="40">
+        <v>2627.5</v>
+      </c>
+      <c r="E166" s="50">
+        <v>2926.53</v>
+      </c>
+      <c r="F166" s="53">
+        <v>2696.6</v>
+      </c>
+      <c r="G166" s="59">
+        <v>2429.4699999999998</v>
+      </c>
+      <c r="H166" s="53">
+        <v>2271.39</v>
+      </c>
+      <c r="I166" s="33">
+        <v>2386.8000000000002</v>
+      </c>
+      <c r="J166" s="50">
+        <v>2845.15</v>
+      </c>
+      <c r="K166" s="65">
+        <v>2922.07</v>
+      </c>
+      <c r="L166" s="67">
+        <v>2695.13</v>
+      </c>
+      <c r="M166" s="20">
+        <v>2668.4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:47">
+      <c r="A167" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B167" s="19">
+        <v>2082.1999999999998</v>
+      </c>
+      <c r="C167" s="40">
+        <v>1568.6</v>
+      </c>
+      <c r="D167" s="40">
+        <v>2438.4</v>
+      </c>
+      <c r="E167" s="50">
+        <v>2165.27</v>
+      </c>
+      <c r="F167" s="53">
+        <v>2359.48</v>
+      </c>
+      <c r="G167" s="59">
+        <v>2637.36</v>
+      </c>
+      <c r="H167" s="53">
+        <v>2933.66</v>
+      </c>
+      <c r="I167" s="33">
+        <v>3131.1</v>
+      </c>
+      <c r="J167" s="50">
+        <v>3299.17</v>
+      </c>
+      <c r="K167" s="65">
+        <v>3511.17</v>
+      </c>
+      <c r="L167" s="67">
+        <v>3522.59</v>
+      </c>
+      <c r="M167" s="20">
+        <v>3540.1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:47" ht="22.5">
+      <c r="A168" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B168" s="19">
+        <v>2473.6</v>
+      </c>
+      <c r="C168" s="40">
+        <v>2182.6</v>
+      </c>
+      <c r="D168" s="40">
+        <v>2752.3</v>
+      </c>
+      <c r="E168" s="50">
+        <v>2779.06</v>
+      </c>
+      <c r="F168" s="53">
+        <v>2460.39</v>
+      </c>
+      <c r="G168" s="59">
+        <v>2384.7800000000002</v>
+      </c>
+      <c r="H168" s="53">
+        <v>2237.21</v>
+      </c>
+      <c r="I168" s="33">
+        <v>2247.9</v>
+      </c>
+      <c r="J168" s="50">
+        <v>3290.49</v>
+      </c>
+      <c r="K168" s="65">
+        <v>3254.84</v>
+      </c>
+      <c r="L168" s="67">
+        <v>2818.16</v>
+      </c>
+      <c r="M168" s="20">
+        <v>2811.8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:47">
+      <c r="A169" s="38"/>
+      <c r="B169" s="19"/>
+      <c r="C169" s="40"/>
+      <c r="D169" s="40"/>
+      <c r="E169" s="20"/>
+      <c r="F169" s="20"/>
+      <c r="G169" s="33"/>
+      <c r="H169" s="33"/>
+      <c r="I169" s="33"/>
+      <c r="J169" s="19"/>
+      <c r="K169" s="19"/>
+      <c r="L169" s="19"/>
+      <c r="M169" s="20"/>
+    </row>
+    <row r="170" spans="1:47" ht="12.75">
+      <c r="A170" s="21">
+        <v>2026</v>
+      </c>
+      <c r="B170" s="19"/>
+      <c r="C170" s="19"/>
+      <c r="D170" s="19"/>
+      <c r="E170" s="19"/>
+      <c r="F170" s="19"/>
+      <c r="G170" s="23"/>
+      <c r="H170" s="23"/>
+      <c r="I170" s="23"/>
+      <c r="J170" s="19"/>
+      <c r="K170" s="19"/>
+      <c r="L170" s="19"/>
+      <c r="M170" s="23"/>
+      <c r="Y170" s="10"/>
+      <c r="AJ170" s="10"/>
+      <c r="AU170" s="10"/>
+    </row>
+    <row r="171" spans="1:47" ht="22.5">
+      <c r="A171" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B171" s="19">
+        <v>38478</v>
+      </c>
+      <c r="C171" s="19">
+        <v>38010.400000000001</v>
+      </c>
+      <c r="D171" s="19">
+        <v>39458.5</v>
+      </c>
+      <c r="E171" s="65">
+        <v>41382.89</v>
+      </c>
+      <c r="F171" s="53"/>
+      <c r="G171" s="59"/>
+      <c r="H171" s="53"/>
+      <c r="I171" s="23"/>
+      <c r="J171" s="50"/>
+      <c r="K171" s="65"/>
+      <c r="L171" s="67"/>
+      <c r="M171" s="23"/>
+      <c r="Y171" s="10"/>
+      <c r="AJ171" s="10"/>
+      <c r="AU171" s="10"/>
+    </row>
+    <row r="172" spans="1:47" ht="12.75">
+      <c r="A172" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B172" s="19"/>
+      <c r="C172" s="44"/>
+      <c r="D172" s="44"/>
+      <c r="E172" s="76"/>
+      <c r="F172" s="50"/>
+      <c r="G172" s="60"/>
+      <c r="H172" s="44"/>
+      <c r="I172" s="44"/>
+      <c r="J172" s="51"/>
+      <c r="K172" s="65"/>
+      <c r="L172" s="51"/>
+      <c r="M172" s="44"/>
+      <c r="Y172" s="10"/>
+      <c r="AJ172" s="10"/>
+      <c r="AU172" s="10"/>
+    </row>
+    <row r="173" spans="1:47" ht="12.75">
+      <c r="A173" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B173" s="19">
+        <v>26729.200000000001</v>
+      </c>
+      <c r="C173" s="40">
+        <v>29610.6</v>
+      </c>
+      <c r="D173" s="40">
+        <v>31451.8</v>
+      </c>
+      <c r="E173" s="65">
+        <v>32784.71</v>
+      </c>
+      <c r="F173" s="53"/>
+      <c r="G173" s="59"/>
+      <c r="H173" s="53"/>
+      <c r="I173" s="33"/>
+      <c r="J173" s="50"/>
+      <c r="K173" s="65"/>
+      <c r="L173" s="67"/>
+      <c r="M173" s="20"/>
+      <c r="Y173" s="10"/>
+      <c r="AJ173" s="10"/>
+      <c r="AU173" s="10"/>
+    </row>
+    <row r="174" spans="1:47">
+      <c r="A174" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B174" s="19">
+        <v>2169.4</v>
+      </c>
+      <c r="C174" s="40">
+        <v>2404.1999999999998</v>
+      </c>
+      <c r="D174" s="40">
+        <v>2340.6</v>
+      </c>
+      <c r="E174" s="65">
+        <v>2420.64</v>
+      </c>
+      <c r="F174" s="53"/>
+      <c r="G174" s="59"/>
+      <c r="H174" s="53"/>
+      <c r="I174" s="33"/>
+      <c r="J174" s="50"/>
+      <c r="K174" s="65"/>
+      <c r="L174" s="67"/>
+      <c r="M174" s="20"/>
+    </row>
+    <row r="175" spans="1:47">
+      <c r="A175" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B175" s="19">
+        <v>7296.6</v>
+      </c>
+      <c r="C175" s="40">
+        <v>3413.7</v>
+      </c>
+      <c r="D175" s="40">
+        <v>3215.3</v>
+      </c>
+      <c r="E175" s="65">
+        <v>2917.2</v>
+      </c>
+      <c r="F175" s="53"/>
+      <c r="G175" s="59"/>
+      <c r="H175" s="53"/>
+      <c r="I175" s="33"/>
+      <c r="J175" s="50"/>
+      <c r="K175" s="65"/>
+      <c r="L175" s="67"/>
+      <c r="M175" s="20"/>
+    </row>
+    <row r="176" spans="1:47" ht="22.5">
+      <c r="A176" s="38" t="s">
+        <v>216</v>
+      </c>
+      <c r="B176" s="19">
+        <v>2282.8000000000002</v>
+      </c>
+      <c r="C176" s="40">
+        <v>2582</v>
+      </c>
+      <c r="D176" s="40">
+        <v>2450.8000000000002</v>
+      </c>
+      <c r="E176" s="65">
+        <v>3260.34</v>
+      </c>
+      <c r="F176" s="53"/>
+      <c r="G176" s="59"/>
+      <c r="H176" s="53"/>
+      <c r="I176" s="33"/>
+      <c r="J176" s="50"/>
+      <c r="K176" s="65"/>
+      <c r="L176" s="67"/>
+      <c r="M176" s="20"/>
+    </row>
+    <row r="177" spans="1:47" ht="11.25" customHeight="1">
+      <c r="A177" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B177" s="23"/>
+      <c r="C177" s="23"/>
+      <c r="D177" s="23"/>
+      <c r="E177" s="23"/>
+      <c r="F177" s="23"/>
+      <c r="G177" s="23"/>
+      <c r="H177" s="23"/>
+      <c r="I177" s="23"/>
+      <c r="J177" s="23"/>
+      <c r="K177" s="23"/>
+      <c r="L177" s="23"/>
+      <c r="M177" s="23"/>
+    </row>
+    <row r="178" spans="1:47">
+      <c r="A178" s="18">
+        <v>2018</v>
+      </c>
+      <c r="B178" s="19"/>
+      <c r="C178" s="19"/>
+      <c r="D178" s="19"/>
+      <c r="E178" s="19"/>
+      <c r="F178" s="19"/>
+      <c r="G178" s="19"/>
+      <c r="H178" s="19"/>
+      <c r="I178" s="19"/>
+      <c r="J178" s="19"/>
+      <c r="K178" s="19"/>
+      <c r="L178" s="19"/>
+      <c r="M178" s="19"/>
+    </row>
+    <row r="179" spans="1:47" ht="22.5">
+      <c r="A179" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B179" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C179" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="D179" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E179" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B136" s="19">
-[...37 lines deleted...]
-      <c r="A137" s="34" t="s">
+      <c r="F179" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B137" s="19"/>
-[...13 lines deleted...]
-      <c r="A138" s="34" t="s">
+      <c r="G179" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B138" s="19">
-[...37 lines deleted...]
-      <c r="A139" s="34" t="s">
+      <c r="H179" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B139" s="19" t="s">
-[...37 lines deleted...]
-      <c r="A140" s="34" t="s">
+      <c r="I179" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B140" s="19">
-[...37 lines deleted...]
-      <c r="A141" s="34" t="s">
+      <c r="J179" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B141" s="19">
-[...1172 lines deleted...]
-      <c r="A180" s="38"/>
+      <c r="K179" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="L179" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="M179" s="19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:47" ht="12.75">
+      <c r="A180" s="37" t="s">
+        <v>205</v>
+      </c>
       <c r="B180" s="19"/>
-      <c r="C180" s="39"/>
-[...5 lines deleted...]
-      <c r="I180" s="40"/>
+      <c r="C180" s="19"/>
+      <c r="D180" s="19"/>
+      <c r="E180" s="19"/>
+      <c r="F180" s="19"/>
+      <c r="G180" s="19"/>
+      <c r="H180" s="19"/>
+      <c r="I180" s="19"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
-      <c r="M180" s="21"/>
-[...2 lines deleted...]
-      <c r="A181" s="16" t="s">
+      <c r="M180" s="19"/>
+      <c r="N180" s="10"/>
+      <c r="Y180" s="10"/>
+      <c r="AJ180" s="10"/>
+      <c r="AU180" s="10"/>
+    </row>
+    <row r="181" spans="1:47">
+      <c r="A181" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D181" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E181" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="F181" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G181" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="H181" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="I181" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="J181" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="K181" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="L181" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="M181" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="182" spans="1:47">
+      <c r="A182" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B182" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="C182" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="D182" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="E182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L182" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M182" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:47">
+      <c r="A183" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B183" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C183" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D183" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E183" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="F183" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="G183" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="H183" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="I183" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J183" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="K183" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L183" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M183" s="19" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="184" spans="1:47" ht="22.5">
+      <c r="A184" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B184" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="C184" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="D184" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="E184" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="F184" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="G184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L184" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M184" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:47">
+      <c r="A185" s="18">
+        <v>2019</v>
+      </c>
+      <c r="B185" s="19"/>
+      <c r="C185" s="19"/>
+      <c r="D185" s="19"/>
+      <c r="E185" s="19"/>
+      <c r="F185" s="19"/>
+      <c r="G185" s="19"/>
+      <c r="H185" s="19"/>
+      <c r="I185" s="19"/>
+      <c r="J185" s="19"/>
+      <c r="K185" s="19"/>
+      <c r="L185" s="19"/>
+      <c r="M185" s="19"/>
+    </row>
+    <row r="186" spans="1:47" ht="22.5">
+      <c r="A186" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B186" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D186" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E186" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F186" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H186" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="J186" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="K186" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L186" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M186" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N186" s="10"/>
+      <c r="Y186" s="10"/>
+      <c r="AJ186" s="10"/>
+      <c r="AU186" s="10"/>
+    </row>
+    <row r="187" spans="1:47">
+      <c r="A187" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B187" s="19"/>
+      <c r="C187" s="19"/>
+      <c r="D187" s="19"/>
+      <c r="E187" s="19"/>
+      <c r="F187" s="19"/>
+      <c r="G187" s="19"/>
+      <c r="H187" s="19"/>
+      <c r="I187" s="19"/>
+      <c r="J187" s="19"/>
+      <c r="K187" s="19"/>
+      <c r="L187" s="19"/>
+      <c r="M187" s="19"/>
+    </row>
+    <row r="188" spans="1:47">
+      <c r="A188" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B188" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C188" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D188" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E188" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F188" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G188" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="H188" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="I188" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="J188" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="K188" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L188" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="M188" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:47">
+      <c r="A189" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L189" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M189" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:47">
+      <c r="A190" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B190" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="D190" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="E190" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="F190" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="G190" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="H190" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="I190" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="J190" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="K190" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="L190" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="M190" s="19" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="191" spans="1:47" ht="22.5">
+      <c r="A191" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L191" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M191" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:47" ht="12.75">
+      <c r="A192" s="22">
+        <v>2020</v>
+      </c>
+      <c r="B192" s="19"/>
+      <c r="C192" s="19"/>
+      <c r="D192" s="19"/>
+      <c r="E192" s="19"/>
+      <c r="F192" s="19"/>
+      <c r="G192" s="19"/>
+      <c r="H192" s="19"/>
+      <c r="I192" s="19"/>
+      <c r="J192" s="19"/>
+      <c r="K192" s="19"/>
+      <c r="L192" s="19"/>
+      <c r="M192" s="19"/>
+      <c r="N192" s="10"/>
+      <c r="Y192" s="10"/>
+      <c r="AJ192" s="10"/>
+      <c r="AU192" s="10"/>
+    </row>
+    <row r="193" spans="1:47" ht="22.5">
+      <c r="A193" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B193" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C193" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D193" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B181" s="24"/>
-[...129 lines deleted...]
-      <c r="A186" s="34" t="s">
+      <c r="E193" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F193" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G193" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H193" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I193" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="J193" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="K193" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="L193" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="M193" s="19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="194" spans="1:47">
+      <c r="A194" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B194" s="19"/>
+      <c r="C194" s="19"/>
+      <c r="D194" s="19"/>
+      <c r="E194" s="19"/>
+      <c r="F194" s="19"/>
+      <c r="G194" s="19"/>
+      <c r="H194" s="19"/>
+      <c r="I194" s="19"/>
+      <c r="J194" s="19"/>
+      <c r="K194" s="19"/>
+      <c r="L194" s="19"/>
+      <c r="M194" s="19"/>
+    </row>
+    <row r="195" spans="1:47">
+      <c r="A195" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B195" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C195" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="D195" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E195" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F195" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G195" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="H195" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I195" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="J195" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="K195" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L195" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="M195" s="19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="196" spans="1:47">
+      <c r="A196" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L196" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M196" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:47">
+      <c r="A197" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B197" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="C197" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="D197" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="E197" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="F197" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="G197" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="H197" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="I197" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="J197" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="K197" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="L197" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="M197" s="19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="198" spans="1:47" ht="22.5">
+      <c r="A198" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B198" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="C198" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="D198" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="E198" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F198" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="G198" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="H198" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="I198" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="J198" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="K198" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="L198" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="M198" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="N198" s="10"/>
+      <c r="Y198" s="10"/>
+      <c r="AJ198" s="10"/>
+      <c r="AU198" s="10"/>
+    </row>
+    <row r="199" spans="1:47">
+      <c r="A199" s="22">
+        <v>2021</v>
+      </c>
+      <c r="B199" s="19"/>
+      <c r="C199" s="19"/>
+      <c r="D199" s="19"/>
+      <c r="E199" s="19"/>
+      <c r="F199" s="19"/>
+      <c r="G199" s="19"/>
+      <c r="H199" s="19"/>
+      <c r="I199" s="19"/>
+      <c r="J199" s="19"/>
+      <c r="K199" s="19"/>
+      <c r="L199" s="19"/>
+      <c r="M199" s="19"/>
+    </row>
+    <row r="200" spans="1:47" ht="22.5">
+      <c r="A200" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B200" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C200" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D200" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E200" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F200" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G200" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="H200" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="I200" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="J200" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="K200" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="L200" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="M200" s="19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="201" spans="1:47">
+      <c r="A201" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B201" s="19"/>
+      <c r="C201" s="19"/>
+      <c r="D201" s="19"/>
+      <c r="E201" s="19"/>
+      <c r="F201" s="19"/>
+      <c r="G201" s="19"/>
+      <c r="H201" s="19"/>
+      <c r="I201" s="19"/>
+      <c r="J201" s="19"/>
+      <c r="K201" s="19"/>
+      <c r="L201" s="19"/>
+      <c r="M201" s="19"/>
+    </row>
+    <row r="202" spans="1:47">
+      <c r="A202" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C202" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D202" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E202" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F202" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="G202" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="H202" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="I202" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="J202" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="K202" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="L202" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="M202" s="19" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="203" spans="1:47">
+      <c r="A203" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B203" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C203" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D203" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="E203" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="F203" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="G203" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="H203" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="I203" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="J203" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="K203" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L203" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="M203" s="19" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="204" spans="1:47" ht="12.75">
+      <c r="A204" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B204" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="C204" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="D204" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="E204" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="F204" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="G204" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="H204" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="I204" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="J204" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="K204" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="L204" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="M204" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N204" s="10"/>
+      <c r="Y204" s="10"/>
+      <c r="AJ204" s="10"/>
+      <c r="AU204" s="10"/>
+    </row>
+    <row r="205" spans="1:47" ht="22.5">
+      <c r="A205" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B205" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="C205" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="D205" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="E205" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="F205" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="G205" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="H205" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="I205" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="J205" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="K205" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="L205" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="M205" s="19" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="206" spans="1:47">
+      <c r="A206" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="B206" s="19"/>
+      <c r="C206" s="19"/>
+      <c r="D206" s="19"/>
+      <c r="E206" s="19"/>
+      <c r="F206" s="19"/>
+      <c r="G206" s="19"/>
+      <c r="H206" s="19"/>
+      <c r="I206" s="19"/>
+      <c r="J206" s="19"/>
+      <c r="K206" s="19"/>
+      <c r="L206" s="19"/>
+      <c r="M206" s="19"/>
+    </row>
+    <row r="207" spans="1:47" ht="22.5">
+      <c r="A207" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B207" s="19">
+        <v>299.10000000000002</v>
+      </c>
+      <c r="C207" s="19">
+        <v>746.2</v>
+      </c>
+      <c r="D207" s="19">
+        <v>545</v>
+      </c>
+      <c r="E207" s="19">
+        <v>492.1</v>
+      </c>
+      <c r="F207" s="19">
+        <v>452.2</v>
+      </c>
+      <c r="G207" s="19">
+        <v>458.2</v>
+      </c>
+      <c r="H207" s="19">
+        <v>402.5</v>
+      </c>
+      <c r="I207" s="19">
+        <v>440.8</v>
+      </c>
+      <c r="J207" s="19">
+        <v>519.5</v>
+      </c>
+      <c r="K207" s="19">
+        <v>535.29999999999995</v>
+      </c>
+      <c r="L207" s="19">
+        <v>544.20000000000005</v>
+      </c>
+      <c r="M207" s="19">
+        <v>518.29999999999995</v>
+      </c>
+    </row>
+    <row r="208" spans="1:47">
+      <c r="A208" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B208" s="19"/>
+      <c r="C208" s="19"/>
+      <c r="D208" s="19"/>
+      <c r="E208" s="19"/>
+      <c r="F208" s="19"/>
+      <c r="G208" s="19"/>
+      <c r="H208" s="19"/>
+      <c r="I208" s="19"/>
+      <c r="J208" s="19"/>
+      <c r="K208" s="19"/>
+      <c r="L208" s="19"/>
+      <c r="M208" s="19"/>
+    </row>
+    <row r="209" spans="1:47">
+      <c r="A209" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B209" s="19">
+        <v>255.8</v>
+      </c>
+      <c r="C209" s="19">
+        <v>648.20000000000005</v>
+      </c>
+      <c r="D209" s="19">
+        <v>436.2</v>
+      </c>
+      <c r="E209" s="19">
+        <v>455.5</v>
+      </c>
+      <c r="F209" s="19">
+        <v>418.2</v>
+      </c>
+      <c r="G209" s="19">
+        <v>415.5</v>
+      </c>
+      <c r="H209" s="19">
+        <v>368.9</v>
+      </c>
+      <c r="I209" s="19">
+        <v>405.6</v>
+      </c>
+      <c r="J209" s="19">
+        <v>470.2</v>
+      </c>
+      <c r="K209" s="19">
+        <v>476.4</v>
+      </c>
+      <c r="L209" s="19">
+        <v>482.5</v>
+      </c>
+      <c r="M209" s="19">
+        <v>461.4</v>
+      </c>
+    </row>
+    <row r="210" spans="1:47" ht="12.75">
+      <c r="A210" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B210" s="19">
+        <v>6.3</v>
+      </c>
+      <c r="C210" s="19">
+        <v>19</v>
+      </c>
+      <c r="D210" s="19">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="E210" s="19">
+        <v>15.6</v>
+      </c>
+      <c r="F210" s="19">
+        <v>13.3</v>
+      </c>
+      <c r="G210" s="19">
+        <v>13.4</v>
+      </c>
+      <c r="H210" s="19">
+        <v>10.9</v>
+      </c>
+      <c r="I210" s="19">
+        <v>11.9</v>
+      </c>
+      <c r="J210" s="19">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K210" s="19">
+        <v>16</v>
+      </c>
+      <c r="L210" s="19">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="M210" s="19">
+        <v>14.9</v>
+      </c>
+      <c r="N210" s="10"/>
+      <c r="Y210" s="10"/>
+      <c r="AJ210" s="10"/>
+      <c r="AU210" s="10"/>
+    </row>
+    <row r="211" spans="1:47">
+      <c r="A211" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B211" s="19">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="C211" s="19">
+        <v>67.2</v>
+      </c>
+      <c r="D211" s="19">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="E211" s="19">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F211" s="19">
+        <v>8.4</v>
+      </c>
+      <c r="G211" s="19">
         <v>8</v>
       </c>
-      <c r="B186" s="19">
-[...2 lines deleted...]
-      <c r="C186" s="19">
+      <c r="H211" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I211" s="19">
+        <v>4.3</v>
+      </c>
+      <c r="J211" s="19">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K211" s="19">
+        <v>15.2</v>
+      </c>
+      <c r="L211" s="19">
+        <v>15.1</v>
+      </c>
+      <c r="M211" s="19">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:47" ht="22.5">
+      <c r="A212" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B212" s="19">
+        <v>3.2</v>
+      </c>
+      <c r="C212" s="19">
+        <v>11.8</v>
+      </c>
+      <c r="D212" s="19">
+        <v>10.9</v>
+      </c>
+      <c r="E212" s="19">
+        <v>12.8</v>
+      </c>
+      <c r="F212" s="19">
+        <v>12.3</v>
+      </c>
+      <c r="G212" s="19">
+        <v>21.3</v>
+      </c>
+      <c r="H212" s="19">
+        <v>18.3</v>
+      </c>
+      <c r="I212" s="19">
+        <v>19</v>
+      </c>
+      <c r="J212" s="19">
+        <v>28.6</v>
+      </c>
+      <c r="K212" s="19">
+        <v>27.7</v>
+      </c>
+      <c r="L212" s="19">
+        <v>30</v>
+      </c>
+      <c r="M212" s="19">
+        <v>26.2</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="213" spans="1:47">
+      <c r="A213" s="22" t="s">
+        <v>212</v>
+      </c>
+      <c r="B213" s="19"/>
+      <c r="C213" s="19"/>
+      <c r="D213" s="19"/>
+      <c r="E213" s="19"/>
+      <c r="F213" s="19"/>
+      <c r="G213" s="19"/>
+      <c r="H213" s="19"/>
+      <c r="I213" s="19"/>
+      <c r="J213" s="19"/>
+      <c r="K213" s="19"/>
+      <c r="L213" s="19"/>
+      <c r="M213" s="19"/>
+    </row>
+    <row r="214" spans="1:47" ht="22.5">
+      <c r="A214" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B214" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C214" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D214" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E214" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F214" s="19">
+        <v>527.70000000000005</v>
+      </c>
+      <c r="G214" s="19">
+        <v>568.20000000000005</v>
+      </c>
+      <c r="H214" s="19">
+        <v>449.8</v>
+      </c>
+      <c r="I214" s="19">
+        <v>493.4</v>
+      </c>
+      <c r="J214" s="19">
+        <v>662</v>
+      </c>
+      <c r="K214" s="19">
+        <v>694.3</v>
+      </c>
+      <c r="L214" s="19">
+        <v>687.6</v>
+      </c>
+      <c r="M214" s="19">
+        <v>643.5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:47">
+      <c r="A215" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B215" s="19"/>
+      <c r="C215" s="19"/>
+      <c r="D215" s="19"/>
+      <c r="E215" s="19"/>
+      <c r="F215" s="19"/>
+      <c r="G215" s="19"/>
+      <c r="H215" s="19"/>
+      <c r="I215" s="19"/>
+      <c r="J215" s="19"/>
+      <c r="K215" s="19"/>
+      <c r="L215" s="19"/>
+      <c r="M215" s="19"/>
+    </row>
+    <row r="216" spans="1:47" ht="12.75">
+      <c r="A216" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B216" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C216" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D216" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E216" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="F216" s="19">
+        <v>478.1</v>
+      </c>
+      <c r="G216" s="19">
+        <v>522.79999999999995</v>
+      </c>
+      <c r="H216" s="19">
+        <v>409.3</v>
+      </c>
+      <c r="I216" s="19">
+        <v>450.7</v>
+      </c>
+      <c r="J216" s="19">
+        <v>588.9</v>
+      </c>
+      <c r="K216" s="19">
+        <v>614.1</v>
+      </c>
+      <c r="L216" s="19">
+        <v>623.5</v>
+      </c>
+      <c r="M216" s="19">
+        <v>584.4</v>
+      </c>
+      <c r="N216" s="10"/>
+      <c r="Y216" s="10"/>
+      <c r="AJ216" s="10"/>
+      <c r="AU216" s="10"/>
+    </row>
+    <row r="217" spans="1:47">
+      <c r="A217" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B217" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="C217" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="D217" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="E217" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="F217" s="19">
+        <v>15.7</v>
+      </c>
+      <c r="G217" s="19">
+        <v>13.9</v>
+      </c>
+      <c r="H217" s="19">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="I217" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="J217" s="19">
+        <v>14.6</v>
+      </c>
+      <c r="K217" s="19">
+        <v>15.2</v>
+      </c>
+      <c r="L217" s="19">
+        <v>15.6</v>
+      </c>
+      <c r="M217" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:47">
+      <c r="A218" s="38"/>
+      <c r="B218" s="19"/>
+      <c r="C218" s="19"/>
+      <c r="D218" s="19"/>
+      <c r="E218" s="19"/>
+      <c r="F218" s="19"/>
+      <c r="G218" s="19"/>
+      <c r="H218" s="19"/>
+      <c r="I218" s="19"/>
+      <c r="J218" s="19"/>
+      <c r="K218" s="19"/>
+      <c r="L218" s="19"/>
+      <c r="M218" s="19"/>
+    </row>
+    <row r="219" spans="1:47">
+      <c r="A219" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B219" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C219" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="D219" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="E219" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="F219" s="19">
+        <v>44.4</v>
+      </c>
+      <c r="G219" s="19">
+        <v>42.7</v>
+      </c>
+      <c r="H219" s="19">
+        <v>42.7</v>
+      </c>
+      <c r="I219" s="19">
+        <v>45.7</v>
+      </c>
+      <c r="J219" s="19">
+        <v>24</v>
+      </c>
+      <c r="K219" s="19">
+        <v>30.4</v>
+      </c>
+      <c r="L219" s="19">
+        <v>12.6</v>
+      </c>
+      <c r="M219" s="19">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:47" ht="22.5">
+      <c r="A220" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B220" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="C220" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="D220" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="E220" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="F220" s="19">
+        <v>29.3</v>
+      </c>
+      <c r="G220" s="19">
+        <v>27.1</v>
+      </c>
+      <c r="H220" s="19">
+        <v>26.9</v>
+      </c>
+      <c r="I220" s="19">
+        <v>27.7</v>
+      </c>
+      <c r="J220" s="20">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K220" s="20">
+        <v>34.6</v>
+      </c>
+      <c r="L220" s="20">
+        <v>35.9</v>
+      </c>
+      <c r="M220" s="20">
+        <v>29.9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:47">
+      <c r="A221" s="38"/>
+      <c r="B221" s="19"/>
+      <c r="C221" s="19"/>
+      <c r="D221" s="19"/>
+      <c r="E221" s="19"/>
+      <c r="F221" s="19"/>
+      <c r="G221" s="19"/>
+      <c r="H221" s="19"/>
+      <c r="I221" s="19"/>
+      <c r="J221" s="19"/>
+      <c r="K221" s="19"/>
+      <c r="L221" s="19"/>
+      <c r="M221" s="19"/>
+    </row>
+    <row r="222" spans="1:47">
+      <c r="A222" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B222" s="19"/>
+      <c r="C222" s="19"/>
+      <c r="D222" s="19"/>
+      <c r="E222" s="19"/>
+      <c r="F222" s="19"/>
+      <c r="G222" s="19"/>
+      <c r="H222" s="19"/>
+      <c r="I222" s="19"/>
+      <c r="J222" s="19"/>
+      <c r="K222" s="19"/>
+      <c r="L222" s="19"/>
+      <c r="M222" s="19"/>
+    </row>
+    <row r="223" spans="1:47" ht="22.5">
+      <c r="A223" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B223" s="19">
+        <v>612.6</v>
+      </c>
+      <c r="C223" s="19">
+        <v>629.5</v>
+      </c>
+      <c r="D223" s="20">
+        <v>642.70000000000005</v>
+      </c>
+      <c r="E223" s="19">
+        <v>767.3</v>
+      </c>
+      <c r="F223" s="19">
+        <v>750.2</v>
+      </c>
+      <c r="G223" s="19">
+        <v>704.1</v>
+      </c>
+      <c r="H223" s="19">
+        <v>664.4</v>
+      </c>
+      <c r="I223" s="19">
+        <v>656.3</v>
+      </c>
+      <c r="J223" s="19">
+        <v>723.9</v>
+      </c>
+      <c r="K223" s="19">
+        <v>719.3</v>
+      </c>
+      <c r="L223" s="19">
+        <v>718</v>
+      </c>
+      <c r="M223" s="19">
+        <v>669.4</v>
+      </c>
+    </row>
+    <row r="224" spans="1:47">
+      <c r="A224" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B224" s="19"/>
+      <c r="C224" s="19"/>
+      <c r="D224" s="20"/>
+      <c r="E224" s="19"/>
+      <c r="F224" s="19"/>
+      <c r="G224" s="19"/>
+      <c r="H224" s="19"/>
+      <c r="I224" s="19"/>
+      <c r="J224" s="19"/>
+      <c r="K224" s="19"/>
+      <c r="L224" s="19"/>
+      <c r="M224" s="19"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B225" s="19">
+        <v>567.20000000000005</v>
+      </c>
+      <c r="C225" s="19">
+        <v>570.70000000000005</v>
+      </c>
+      <c r="D225" s="20">
+        <v>586.6</v>
+      </c>
+      <c r="E225" s="19">
+        <v>642.20000000000005</v>
+      </c>
+      <c r="F225" s="19">
+        <v>629.79999999999995</v>
+      </c>
+      <c r="G225" s="19">
+        <v>587</v>
+      </c>
+      <c r="H225" s="19">
+        <v>593.6</v>
+      </c>
+      <c r="I225" s="19">
+        <v>586.29999999999995</v>
+      </c>
+      <c r="J225" s="19">
+        <v>636.79999999999995</v>
+      </c>
+      <c r="K225" s="19">
+        <v>652.79999999999995</v>
+      </c>
+      <c r="L225" s="19">
+        <v>649.9</v>
+      </c>
+      <c r="M225" s="19">
+        <v>601.6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B226" s="19">
         <v>12.5</v>
       </c>
-      <c r="D186" s="19">
-[...87 lines deleted...]
-      <c r="F188" s="19">
+      <c r="C226" s="19">
+        <v>14.8</v>
+      </c>
+      <c r="D226" s="7">
+        <v>14</v>
+      </c>
+      <c r="E226" s="19">
+        <v>15.2</v>
+      </c>
+      <c r="F226" s="19">
+        <v>14.2</v>
+      </c>
+      <c r="G226" s="19">
+        <v>12.8</v>
+      </c>
+      <c r="H226" s="19">
+        <v>12.2</v>
+      </c>
+      <c r="I226" s="19">
+        <v>11.7</v>
+      </c>
+      <c r="J226" s="19">
+        <v>14.1</v>
+      </c>
+      <c r="K226" s="19">
+        <v>14.5</v>
+      </c>
+      <c r="L226" s="19">
+        <v>14</v>
+      </c>
+      <c r="M226" s="19">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B227" s="19">
+        <v>7.1</v>
+      </c>
+      <c r="C227" s="19">
         <v>12.7</v>
       </c>
-      <c r="G188" s="19" t="s">
-[...649 lines deleted...]
-      <c r="L207" s="19">
+      <c r="D227" s="20">
+        <v>13.2</v>
+      </c>
+      <c r="E227" s="19">
+        <v>76.7</v>
+      </c>
+      <c r="F227" s="19">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="G227" s="19">
+        <v>77.8</v>
+      </c>
+      <c r="H227" s="19">
+        <v>33.5</v>
+      </c>
+      <c r="I227" s="19">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="J227" s="19">
+        <v>37.6</v>
+      </c>
+      <c r="K227" s="19">
         <v>14</v>
       </c>
-      <c r="M207" s="19">
-[...664 lines deleted...]
-        <v>586.6</v>
+      <c r="L227" s="19">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="M227" s="19">
+        <v>19.899999999999999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" ht="24.75" customHeight="1">
+      <c r="A228" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B228" s="26">
+        <v>25.8</v>
+      </c>
+      <c r="C228" s="7">
+        <v>31.3</v>
+      </c>
+      <c r="D228" s="20">
+        <v>28.9</v>
       </c>
       <c r="E228" s="19">
-        <v>642.20000000000005</v>
-[...116 lines deleted...]
-        <v>31.3</v>
+        <v>33.200000000000003</v>
+      </c>
+      <c r="F228" s="7">
+        <v>29.6</v>
+      </c>
+      <c r="G228" s="7">
+        <v>26.5</v>
+      </c>
+      <c r="H228" s="7">
+        <v>25.1</v>
+      </c>
+      <c r="I228" s="45">
+        <v>24</v>
+      </c>
+      <c r="J228" s="7">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="K228" s="46">
+        <v>38</v>
+      </c>
+      <c r="L228" s="46">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="M228" s="46">
+        <v>34.799999999999997</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13">
+      <c r="B229" s="1"/>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1"/>
+      <c r="G229" s="1"/>
+      <c r="H229" s="1"/>
+      <c r="I229" s="1"/>
+      <c r="J229" s="1"/>
+      <c r="M229" s="1"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B230" s="19"/>
+      <c r="C230" s="19"/>
+      <c r="D230" s="19"/>
+      <c r="E230" s="19"/>
+      <c r="F230" s="19"/>
+      <c r="G230" s="19"/>
+      <c r="H230" s="19"/>
+      <c r="I230" s="19"/>
+      <c r="J230" s="19"/>
+      <c r="K230" s="19"/>
+      <c r="L230" s="19"/>
+      <c r="M230" s="19"/>
+    </row>
+    <row r="231" spans="1:13" ht="22.5">
+      <c r="A231" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B231" s="19">
+        <v>655</v>
+      </c>
+      <c r="C231" s="19">
+        <v>689.6</v>
       </c>
       <c r="D231" s="19">
-        <v>28.9</v>
-[...32 lines deleted...]
-      <c r="C232" s="37"/>
+        <v>718.8</v>
+      </c>
+      <c r="E231" s="50">
+        <v>777.7</v>
+      </c>
+      <c r="F231" s="54">
+        <v>737.6</v>
+      </c>
+      <c r="G231" s="59">
+        <v>692.4</v>
+      </c>
+      <c r="H231" s="54">
+        <v>661.51840000000004</v>
+      </c>
+      <c r="I231" s="19">
+        <v>685.1</v>
+      </c>
+      <c r="J231" s="52">
+        <v>776.4</v>
+      </c>
+      <c r="K231" s="66">
+        <v>767.07659999999998</v>
+      </c>
+      <c r="L231" s="68">
+        <v>773.22889999999995</v>
+      </c>
+      <c r="M231" s="19">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B232" s="19"/>
+      <c r="C232" s="19"/>
       <c r="D232" s="19"/>
       <c r="E232" s="19"/>
-      <c r="F232" s="37"/>
-[...27 lines deleted...]
-        <v>5</v>
+      <c r="F232" s="55"/>
+      <c r="G232" s="61"/>
+      <c r="H232" s="19"/>
+      <c r="I232" s="19"/>
+      <c r="J232" s="52"/>
+      <c r="K232" s="19"/>
+      <c r="L232" s="19"/>
+      <c r="M232" s="19"/>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B233" s="19">
+        <v>590.9</v>
+      </c>
+      <c r="C233" s="19">
+        <v>631</v>
+      </c>
+      <c r="D233" s="19">
+        <v>646.9</v>
+      </c>
+      <c r="E233" s="52">
+        <v>703.4</v>
+      </c>
+      <c r="F233" s="54">
+        <v>666.3</v>
+      </c>
+      <c r="G233" s="59">
+        <v>620.9</v>
+      </c>
+      <c r="H233" s="54">
+        <v>589.84990000000005</v>
+      </c>
+      <c r="I233" s="19">
+        <v>609.6</v>
+      </c>
+      <c r="J233" s="50">
+        <v>682.87710000000004</v>
+      </c>
+      <c r="K233" s="66">
+        <v>670.94050000000004</v>
+      </c>
+      <c r="L233" s="68">
+        <v>682.74680000000001</v>
+      </c>
+      <c r="M233" s="19">
+        <v>680.9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="38" t="s">
+        <v>207</v>
       </c>
       <c r="B234" s="19">
-        <v>655</v>
+        <v>11.5</v>
       </c>
       <c r="C234" s="19">
-        <v>689.6</v>
+        <v>12.7</v>
       </c>
       <c r="D234" s="19">
-        <v>718.8</v>
-[...2 lines deleted...]
-        <v>777.7</v>
+        <v>12.5</v>
+      </c>
+      <c r="E234" s="52">
+        <v>13.8</v>
       </c>
       <c r="F234" s="54">
-        <v>737.5</v>
-[...2 lines deleted...]
-        <v>692.4</v>
+        <v>12.8</v>
+      </c>
+      <c r="G234" s="59">
+        <v>11.5</v>
       </c>
       <c r="H234" s="54">
-        <v>661.51840000000004</v>
+        <v>10.766</v>
       </c>
       <c r="I234" s="19">
-        <v>685.1</v>
+        <v>11.3</v>
       </c>
       <c r="J234" s="52">
-        <v>776.4</v>
-[...5 lines deleted...]
-        <v>773.22889999999995</v>
+        <v>13.486000000000001</v>
+      </c>
+      <c r="K234" s="66">
+        <v>13.851000000000001</v>
+      </c>
+      <c r="L234" s="68">
+        <v>12.775</v>
       </c>
       <c r="M234" s="19">
-        <v>771</v>
-[...27 lines deleted...]
-        <v>631</v>
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B235" s="19">
+        <v>20.5</v>
+      </c>
+      <c r="C235" s="19">
+        <v>17.3</v>
+      </c>
+      <c r="D235" s="19">
+        <v>23.4</v>
+      </c>
+      <c r="E235" s="52">
+        <v>24</v>
+      </c>
+      <c r="F235" s="56">
+        <v>26.3</v>
+      </c>
+      <c r="G235" s="59">
+        <v>29.5</v>
+      </c>
+      <c r="H235" s="54">
+        <v>32.956699999999998</v>
+      </c>
+      <c r="I235" s="19">
+        <v>36.1</v>
+      </c>
+      <c r="J235" s="52">
+        <v>37.442</v>
+      </c>
+      <c r="K235" s="66">
+        <v>39.6447</v>
+      </c>
+      <c r="L235" s="68">
+        <v>40.703600000000002</v>
+      </c>
+      <c r="M235" s="19">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" ht="24.75" customHeight="1">
+      <c r="A236" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B236" s="26">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="C236" s="47">
+        <v>28.5</v>
       </c>
       <c r="D236" s="19">
-        <v>646.9</v>
+        <v>36</v>
       </c>
       <c r="E236" s="52">
-        <v>703.4</v>
-[...2 lines deleted...]
-        <v>666.3</v>
+        <v>36.299999999999997</v>
+      </c>
+      <c r="F236" s="57">
+        <v>32.1</v>
       </c>
       <c r="G236" s="62">
-        <v>620.9</v>
+        <v>30.4</v>
       </c>
       <c r="H236" s="54">
-        <v>589.84990000000005</v>
-[...14 lines deleted...]
-        <v>680.9</v>
+        <v>27.945799999999998</v>
+      </c>
+      <c r="I236" s="64">
+        <v>28.1</v>
+      </c>
+      <c r="J236" s="52">
+        <v>42.622999999999998</v>
+      </c>
+      <c r="K236" s="66">
+        <v>42.6404</v>
+      </c>
+      <c r="L236" s="68">
+        <v>37.003500000000003</v>
+      </c>
+      <c r="M236" s="46">
+        <v>36.9</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A237" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B237" s="19">
+      <c r="A237" s="38"/>
+      <c r="B237" s="26"/>
+      <c r="C237" s="47"/>
+      <c r="D237" s="19"/>
+      <c r="E237" s="52"/>
+      <c r="F237" s="56"/>
+      <c r="G237" s="63"/>
+      <c r="H237" s="54"/>
+      <c r="I237" s="64"/>
+      <c r="J237" s="52"/>
+      <c r="K237" s="66"/>
+      <c r="L237" s="68"/>
+      <c r="M237" s="46"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B238" s="19"/>
+      <c r="C238" s="19"/>
+      <c r="D238" s="19"/>
+      <c r="E238" s="19"/>
+      <c r="F238" s="19"/>
+      <c r="G238" s="19"/>
+      <c r="H238" s="19"/>
+      <c r="I238" s="19"/>
+      <c r="J238" s="19"/>
+      <c r="K238" s="19"/>
+      <c r="L238" s="19"/>
+      <c r="M238" s="19"/>
+    </row>
+    <row r="239" spans="1:13" ht="22.5">
+      <c r="A239" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="B239" s="19">
+        <v>621.9</v>
+      </c>
+      <c r="C239" s="19">
+        <v>735.3</v>
+      </c>
+      <c r="D239" s="19">
+        <v>910.4</v>
+      </c>
+      <c r="E239" s="77">
+        <v>988.4</v>
+      </c>
+      <c r="F239" s="54"/>
+      <c r="G239" s="59"/>
+      <c r="H239" s="54"/>
+      <c r="I239" s="19"/>
+      <c r="J239" s="52"/>
+      <c r="K239" s="66"/>
+      <c r="L239" s="68"/>
+      <c r="M239" s="19"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="B240" s="19"/>
+      <c r="C240" s="19"/>
+      <c r="D240" s="19"/>
+      <c r="E240" s="19"/>
+      <c r="F240" s="55"/>
+      <c r="G240" s="61"/>
+      <c r="H240" s="19"/>
+      <c r="I240" s="19"/>
+      <c r="J240" s="52"/>
+      <c r="K240" s="19"/>
+      <c r="L240" s="19"/>
+      <c r="M240" s="19"/>
+    </row>
+    <row r="241" spans="1:47">
+      <c r="A241" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="B241" s="19">
+        <v>522.79999999999995</v>
+      </c>
+      <c r="C241" s="19">
+        <v>648.9</v>
+      </c>
+      <c r="D241" s="19">
+        <v>828.3</v>
+      </c>
+      <c r="E241" s="78">
+        <v>897.9</v>
+      </c>
+      <c r="F241" s="54"/>
+      <c r="G241" s="59"/>
+      <c r="H241" s="54"/>
+      <c r="I241" s="19"/>
+      <c r="J241" s="50"/>
+      <c r="K241" s="66"/>
+      <c r="L241" s="68"/>
+      <c r="M241" s="19"/>
+    </row>
+    <row r="242" spans="1:47">
+      <c r="A242" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="B242" s="19">
+        <v>10.3</v>
+      </c>
+      <c r="C242" s="19">
+        <v>11.4</v>
+      </c>
+      <c r="D242" s="19">
+        <v>11.4</v>
+      </c>
+      <c r="E242" s="78">
         <v>11.5</v>
       </c>
-      <c r="C237" s="19">
-[...160 lines deleted...]
-      <c r="E242" s="50"/>
       <c r="F242" s="54"/>
-      <c r="G242" s="62"/>
+      <c r="G242" s="59"/>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
-      <c r="K242" s="68"/>
-      <c r="L242" s="70"/>
+      <c r="K242" s="66"/>
+      <c r="L242" s="68"/>
       <c r="M242" s="19"/>
     </row>
-    <row r="243" spans="1:14" ht="10.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="F243" s="55"/>
+    <row r="243" spans="1:47">
+      <c r="A243" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="B243" s="19">
+        <v>59</v>
+      </c>
+      <c r="C243" s="19">
+        <v>38.5</v>
+      </c>
+      <c r="D243" s="19">
+        <v>36.5</v>
+      </c>
+      <c r="E243" s="78">
+        <v>32.6</v>
+      </c>
+      <c r="F243" s="56"/>
       <c r="G243" s="59"/>
-      <c r="H243" s="19"/>
+      <c r="H243" s="54"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
-      <c r="K243" s="19"/>
-      <c r="L243" s="19"/>
+      <c r="K243" s="66"/>
+      <c r="L243" s="68"/>
       <c r="M243" s="19"/>
     </row>
-    <row r="244" spans="1:14" ht="10.5" customHeight="1">
-[...7 lines deleted...]
-        <v>648.9</v>
+    <row r="244" spans="1:47" ht="24.75" customHeight="1">
+      <c r="A244" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="B244" s="17">
+        <v>29.7</v>
+      </c>
+      <c r="C244" s="74">
+        <v>36.5</v>
       </c>
       <c r="D244" s="19">
-        <v>828.3</v>
-[...2 lines deleted...]
-      <c r="F244" s="54"/>
+        <v>34.5</v>
+      </c>
+      <c r="E244" s="78">
+        <v>46.5</v>
+      </c>
+      <c r="F244" s="57"/>
       <c r="G244" s="62"/>
       <c r="H244" s="54"/>
-      <c r="I244" s="19"/>
-[...164 lines deleted...]
-      <c r="A252" s="16" t="s">
+      <c r="I244" s="64"/>
+      <c r="J244" s="52"/>
+      <c r="K244" s="66"/>
+      <c r="L244" s="68"/>
+      <c r="M244" s="46"/>
+    </row>
+    <row r="245" spans="1:47" ht="24" customHeight="1">
+      <c r="A245" s="80" t="s">
+        <v>210</v>
+      </c>
+      <c r="B245" s="80"/>
+      <c r="C245" s="80"/>
+      <c r="D245" s="80"/>
+      <c r="E245" s="80"/>
+      <c r="F245" s="80"/>
+      <c r="G245" s="80"/>
+      <c r="H245" s="80"/>
+      <c r="I245" s="80"/>
+      <c r="J245" s="80"/>
+      <c r="K245" s="80"/>
+      <c r="L245" s="80"/>
+      <c r="M245" s="80"/>
+    </row>
+    <row r="246" spans="1:47" ht="12.75">
+      <c r="A246" s="11"/>
+      <c r="B246" s="11"/>
+      <c r="C246" s="11"/>
+      <c r="D246" s="11"/>
+      <c r="E246" s="11"/>
+      <c r="F246" s="11"/>
+      <c r="G246" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="H246" s="11"/>
+      <c r="I246" s="11"/>
+      <c r="J246" s="11"/>
+      <c r="K246" s="11"/>
+      <c r="L246" s="11"/>
+      <c r="M246" s="11"/>
+    </row>
+    <row r="247" spans="1:47" ht="12.75">
+      <c r="A247" s="6"/>
+      <c r="N247" s="10"/>
+      <c r="Y247" s="10"/>
+      <c r="AJ247" s="10"/>
+      <c r="AU247" s="10"/>
+    </row>
+    <row r="248" spans="1:47">
+      <c r="A248" s="14"/>
+      <c r="B248" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D248" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="E248" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F248" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="G248" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="H248" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="I248" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="J248" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="K248" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="L248" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="M248" s="15" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="249" spans="1:47" ht="22.5">
+      <c r="A249" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="B249" s="17"/>
+      <c r="C249" s="17"/>
+      <c r="D249" s="17"/>
+      <c r="E249" s="17"/>
+      <c r="F249" s="17"/>
+      <c r="G249" s="17"/>
+      <c r="H249" s="17"/>
+      <c r="I249" s="17"/>
+      <c r="J249" s="17"/>
+      <c r="K249" s="17"/>
+      <c r="L249" s="17"/>
+      <c r="M249" s="17"/>
+    </row>
+    <row r="250" spans="1:47">
+      <c r="A250" s="18">
+        <v>2011</v>
+      </c>
+      <c r="B250" s="25">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C250" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="D250" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="E250" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="F250" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="G250" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="H250" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="I250" s="25">
+        <v>2</v>
+      </c>
+      <c r="J250" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K250" s="25">
+        <v>2</v>
+      </c>
+      <c r="L250" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="M250" s="25">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="251" spans="1:47">
+      <c r="A251" s="18">
+        <v>2012</v>
+      </c>
+      <c r="B251" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C251" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="D251" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="E251" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F251" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="G251" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="H251" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="I251" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="J251" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="K251" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="L251" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="M251" s="25">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="252" spans="1:47">
+      <c r="A252" s="18">
+        <v>2013</v>
+      </c>
+      <c r="B252" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="C252" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="D252" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="E252" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="F252" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="G252" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="H252" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="I252" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="J252" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="K252" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="L252" s="25">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M252" s="25">
+        <v>2.38</v>
+      </c>
+    </row>
+    <row r="253" spans="1:47" ht="12.75">
+      <c r="A253" s="18">
+        <v>2014</v>
+      </c>
+      <c r="B253" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="C253" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="D253" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="E253" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="F253" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="G253" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H253" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="I253" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="J253" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="K253" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="L253" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="M253" s="25">
+        <v>2.34</v>
+      </c>
+      <c r="N253" s="10"/>
+      <c r="Y253" s="10"/>
+      <c r="AJ253" s="10"/>
+      <c r="AU253" s="10"/>
+    </row>
+    <row r="254" spans="1:47">
+      <c r="A254" s="18">
+        <v>2015</v>
+      </c>
+      <c r="B254" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C254" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="D254" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="E254" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="F254" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="G254" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="H254" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I254" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="J254" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="K254" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="L254" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="M254" s="25">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="255" spans="1:47">
+      <c r="A255" s="18">
+        <v>2016</v>
+      </c>
+      <c r="B255" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="C255" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D255" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="E255" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F255" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G255" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="H255" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="I255" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="J255" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="K255" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="L255" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="M255" s="25">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="256" spans="1:47">
+      <c r="A256" s="18">
+        <v>2017</v>
+      </c>
+      <c r="B256" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="C256" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="D256" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="E256" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F256" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="G256" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="H256" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="I256" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="J256" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="K256" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="L256" s="25">
+        <v>2</v>
+      </c>
+      <c r="M256" s="25">
+        <v>2.2200000000000002</v>
+      </c>
+    </row>
+    <row r="257" spans="1:47">
+      <c r="A257" s="18">
+        <v>2018</v>
+      </c>
+      <c r="B257" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="C257" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="D257" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="E257" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F257" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="G257" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="H257" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="I257" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="J257" s="25">
+        <v>5.6</v>
+      </c>
+      <c r="K257" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="L257" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="M257" s="25">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="258" spans="1:47">
+      <c r="A258" s="18">
+        <v>2019</v>
+      </c>
+      <c r="B258" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="C258" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="D258" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="E258" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="F258" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="G258" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="H258" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="I258" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="J258" s="25">
+        <v>2</v>
+      </c>
+      <c r="K258" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="L258" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M258" s="25">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="259" spans="1:47" ht="12.75">
+      <c r="A259" s="18">
+        <v>2020</v>
+      </c>
+      <c r="B259" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="C259" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="D259" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="E259" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="F259" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="G259" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="H259" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="I259" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="J259" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="K259" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="L259" s="25">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M259" s="25">
+        <v>2.69</v>
+      </c>
+      <c r="N259" s="10"/>
+      <c r="Y259" s="10"/>
+      <c r="AJ259" s="10"/>
+      <c r="AU259" s="10"/>
+    </row>
+    <row r="260" spans="1:47">
+      <c r="A260" s="18">
+        <v>2021</v>
+      </c>
+      <c r="B260" s="25">
+        <v>2</v>
+      </c>
+      <c r="C260" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D260" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="E260" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="F260" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="G260" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="H260" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="I260" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="J260" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="K260" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="L260" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="M260" s="25">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:47">
+      <c r="A261" s="18">
+        <v>2022</v>
+      </c>
+      <c r="B261" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="C261" s="25">
+        <v>1</v>
+      </c>
+      <c r="D261" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="E261" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F261" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="G261" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="H261" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="I261" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="J261" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="K261" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="L261" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="M261" s="25">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="262" spans="1:47">
+      <c r="A262" s="18">
+        <v>2023</v>
+      </c>
+      <c r="B262" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C262" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D262" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="E262" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F262" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G262" s="25">
+        <v>1</v>
+      </c>
+      <c r="H262" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I262" s="25">
+        <v>1</v>
+      </c>
+      <c r="J262" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="K262" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L262" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="M262" s="25">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="263" spans="1:47">
+      <c r="A263" s="18">
+        <v>2024</v>
+      </c>
+      <c r="B263" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C263" s="25">
+        <v>1</v>
+      </c>
+      <c r="D263" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="E263" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F263" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="G263" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="H263" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="I263" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="J263" s="25">
+        <v>1.7</v>
+      </c>
+      <c r="K263" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="L263" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="M263" s="25">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="264" spans="1:47">
+      <c r="A264" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B264" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="C264" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D264" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="E264" s="50">
+        <v>1.27</v>
+      </c>
+      <c r="F264" s="53">
+        <v>1.27</v>
+      </c>
+      <c r="G264" s="59">
+        <v>1.27</v>
+      </c>
+      <c r="H264" s="53">
+        <v>1.4</v>
+      </c>
+      <c r="I264" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="J264" s="50">
+        <v>1.41</v>
+      </c>
+      <c r="K264" s="65">
+        <v>1.32</v>
+      </c>
+      <c r="L264" s="67">
+        <v>1.43</v>
+      </c>
+      <c r="M264" s="25">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:47">
+      <c r="A265" s="18">
+        <v>2026</v>
+      </c>
+      <c r="B265" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="C265" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="D265" s="25">
+        <v>1.4</v>
+      </c>
+      <c r="E265" s="65">
+        <v>1.45</v>
+      </c>
+      <c r="F265" s="53"/>
+      <c r="G265" s="59"/>
+      <c r="H265" s="53"/>
+      <c r="I265" s="25"/>
+      <c r="J265" s="50"/>
+      <c r="K265" s="65"/>
+      <c r="L265" s="67"/>
+      <c r="M265" s="25"/>
+    </row>
+    <row r="266" spans="1:47">
+      <c r="A266" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B266" s="30"/>
+      <c r="C266" s="30"/>
+      <c r="D266" s="25"/>
+      <c r="E266" s="30"/>
+      <c r="F266" s="30"/>
+      <c r="G266" s="30"/>
+      <c r="H266" s="25"/>
+      <c r="I266" s="30"/>
+      <c r="J266" s="30"/>
+      <c r="K266" s="30"/>
+      <c r="L266" s="30"/>
+      <c r="M266" s="25"/>
+    </row>
+    <row r="267" spans="1:47">
+      <c r="A267" s="18">
+        <v>2011</v>
+      </c>
+      <c r="B267" s="25">
+        <v>5.4</v>
+      </c>
+      <c r="C267" s="25">
+        <v>7.7</v>
+      </c>
+      <c r="D267" s="25">
+        <v>8.1</v>
+      </c>
+      <c r="E267" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="F267" s="25">
+        <v>8.9</v>
+      </c>
+      <c r="G267" s="25">
+        <v>7</v>
+      </c>
+      <c r="H267" s="25">
+        <v>6.8</v>
+      </c>
+      <c r="I267" s="25">
+        <v>6.1</v>
+      </c>
+      <c r="J267" s="25">
+        <v>6.4</v>
+      </c>
+      <c r="K267" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L267" s="25">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M267" s="25">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:47" ht="12.75">
+      <c r="A268" s="18">
+        <v>2012</v>
+      </c>
+      <c r="B268" s="25">
         <v>3</v>
       </c>
-      <c r="B252" s="17"/>
-[...16 lines deleted...]
-      <c r="B253" s="26">
+      <c r="C268" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="D268" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="E268" s="25">
+        <v>4</v>
+      </c>
+      <c r="F268" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="G268" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="H268" s="25">
+        <v>4</v>
+      </c>
+      <c r="I268" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J268" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K268" s="25">
+        <v>5</v>
+      </c>
+      <c r="L268" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M268" s="25">
+        <v>7</v>
+      </c>
+      <c r="N268" s="10"/>
+      <c r="Y268" s="10"/>
+      <c r="AJ268" s="10"/>
+      <c r="AU268" s="10"/>
+    </row>
+    <row r="269" spans="1:47">
+      <c r="A269" s="18">
+        <v>2013</v>
+      </c>
+      <c r="B269" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C269" s="25">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D269" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E269" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F269" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="G269" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="H269" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I269" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J269" s="25">
+        <v>5</v>
+      </c>
+      <c r="K269" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L269" s="25">
+        <v>6</v>
+      </c>
+      <c r="M269" s="25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="270" spans="1:47">
+      <c r="A270" s="18">
+        <v>2014</v>
+      </c>
+      <c r="B270" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="C270" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D270" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E270" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="F270" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="G270" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="H270" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="I270" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="J270" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K270" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="L270" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="M270" s="25">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="271" spans="1:47">
+      <c r="A271" s="18">
+        <v>2015</v>
+      </c>
+      <c r="B271" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="C271" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="D271" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="E271" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="F271" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="G271" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="H271" s="25">
+        <v>2.8</v>
+      </c>
+      <c r="I271" s="25">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C253" s="26">
+      <c r="J271" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="K271" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L271" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="M271" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="272" spans="1:47">
+      <c r="A272" s="18">
+        <v>2016</v>
+      </c>
+      <c r="B272" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C272" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="D272" s="25">
+        <v>3</v>
+      </c>
+      <c r="E272" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="F272" s="25">
+        <v>2.7</v>
+      </c>
+      <c r="G272" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="H272" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="I272" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="J272" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="K272" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="L272" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="M272" s="25">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="273" spans="1:47">
+      <c r="A273" s="18">
+        <v>2017</v>
+      </c>
+      <c r="B273" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="C273" s="25">
+        <v>3</v>
+      </c>
+      <c r="D273" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="E273" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="F273" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G273" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="H273" s="25">
+        <v>4</v>
+      </c>
+      <c r="I273" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J273" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K273" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L273" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="M273" s="25">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="274" spans="1:47" ht="12.75">
+      <c r="A274" s="18">
+        <v>2018</v>
+      </c>
+      <c r="B274" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="C274" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="D274" s="25">
+        <v>4</v>
+      </c>
+      <c r="E274" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="F274" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="G274" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="H274" s="25">
+        <v>4</v>
+      </c>
+      <c r="I274" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J274" s="25">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K274" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L274" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="M274" s="25">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="N274" s="10"/>
+      <c r="Y274" s="10"/>
+      <c r="AJ274" s="10"/>
+      <c r="AU274" s="10"/>
+    </row>
+    <row r="275" spans="1:47">
+      <c r="A275" s="18">
+        <v>2019</v>
+      </c>
+      <c r="B275" s="25">
+        <v>2.7</v>
+      </c>
+      <c r="C275" s="25">
+        <v>10.7</v>
+      </c>
+      <c r="D275" s="25">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E275" s="25">
+        <v>5.8</v>
+      </c>
+      <c r="F275" s="25">
+        <v>6.4</v>
+      </c>
+      <c r="G275" s="25">
+        <v>5.3</v>
+      </c>
+      <c r="H275" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="I275" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="J275" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="K275" s="25">
+        <v>7.1</v>
+      </c>
+      <c r="L275" s="25">
+        <v>7</v>
+      </c>
+      <c r="M275" s="25">
+        <v>8.91</v>
+      </c>
+    </row>
+    <row r="276" spans="1:47">
+      <c r="A276" s="18">
+        <v>2020</v>
+      </c>
+      <c r="B276" s="25">
+        <v>4</v>
+      </c>
+      <c r="C276" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D276" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="E276" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="F276" s="25">
+        <v>1.8</v>
+      </c>
+      <c r="G276" s="25">
         <v>2.5</v>
       </c>
-      <c r="D253" s="26">
+      <c r="H276" s="25">
         <v>2.6</v>
       </c>
-      <c r="E253" s="26">
+      <c r="I276" s="25">
         <v>2.4</v>
       </c>
-      <c r="F253" s="26">
+      <c r="J276" s="25">
+        <v>4</v>
+      </c>
+      <c r="K276" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="L276" s="25">
+        <v>5.2</v>
+      </c>
+      <c r="M276" s="25">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:47">
+      <c r="A277" s="18">
+        <v>2021</v>
+      </c>
+      <c r="B277" s="25">
+        <v>5</v>
+      </c>
+      <c r="C277" s="25">
         <v>2.5</v>
       </c>
-      <c r="G253" s="26">
+      <c r="D277" s="25">
+        <v>4</v>
+      </c>
+      <c r="E277" s="25">
+        <v>5.8</v>
+      </c>
+      <c r="F277" s="25">
+        <v>5.8</v>
+      </c>
+      <c r="G277" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="H277" s="25">
+        <v>7.9</v>
+      </c>
+      <c r="I277" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="J277" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="K277" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="L277" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="M277" s="25">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="278" spans="1:47">
+      <c r="A278" s="18">
+        <v>2022</v>
+      </c>
+      <c r="B278" s="25">
+        <v>1.6</v>
+      </c>
+      <c r="C278" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="D278" s="25">
         <v>2.1</v>
       </c>
-      <c r="H253" s="26">
-[...11 lines deleted...]
-      <c r="L253" s="26">
+      <c r="E278" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="F278" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="G278" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="H278" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="I278" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J278" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="K278" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="L278" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="M278" s="25">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="279" spans="1:47">
+      <c r="A279" s="18">
+        <v>2023</v>
+      </c>
+      <c r="B279" s="25">
+        <v>2.7</v>
+      </c>
+      <c r="C279" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="D279" s="25">
+        <v>3</v>
+      </c>
+      <c r="E279" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="F279" s="42">
+        <v>2.6</v>
+      </c>
+      <c r="G279" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="H279" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="I279" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="J279" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="K279" s="25">
+        <v>3</v>
+      </c>
+      <c r="L279" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="M279" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="280" spans="1:47">
+      <c r="A280" s="18">
+        <v>2024</v>
+      </c>
+      <c r="B280" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="C280" s="25">
         <v>2.8</v>
       </c>
-      <c r="M253" s="26">
-[...168 lines deleted...]
-      <c r="A258" s="18">
+      <c r="D280" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="E280" s="25">
+        <v>3.2</v>
+      </c>
+      <c r="F280" s="42">
+        <v>3.6</v>
+      </c>
+      <c r="G280" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="H280" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="I280" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J280" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K280" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="L280" s="25">
+        <v>5</v>
+      </c>
+      <c r="M280" s="25">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="281" spans="1:47">
+      <c r="A281" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B281" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="C281" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="D281" s="49">
+        <v>3.6</v>
+      </c>
+      <c r="E281" s="49">
+        <v>3.6</v>
+      </c>
+      <c r="F281" s="56">
+        <v>3.7</v>
+      </c>
+      <c r="G281" s="63">
+        <v>3.9</v>
+      </c>
+      <c r="H281" s="54">
+        <v>4.4176000000000002</v>
+      </c>
+      <c r="I281" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="J281" s="52">
+        <v>4.4371999999999998</v>
+      </c>
+      <c r="K281" s="66">
+        <v>3.6175999999999999</v>
+      </c>
+      <c r="L281" s="68">
+        <v>4.0568</v>
+      </c>
+      <c r="M281" s="25">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:47">
+      <c r="A282" s="18">
+        <v>2026</v>
+      </c>
+      <c r="B282" s="25">
+        <v>3.6</v>
+      </c>
+      <c r="C282" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="D282" s="49">
+        <v>3.7</v>
+      </c>
+      <c r="E282" s="66">
+        <v>3.8</v>
+      </c>
+      <c r="F282" s="56"/>
+      <c r="G282" s="63"/>
+      <c r="H282" s="54"/>
+      <c r="I282" s="25"/>
+      <c r="J282" s="52"/>
+      <c r="K282" s="66"/>
+      <c r="L282" s="68"/>
+      <c r="M282" s="25"/>
+    </row>
+    <row r="283" spans="1:47" ht="32.25" customHeight="1">
+      <c r="A283" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="B283" s="30"/>
+      <c r="C283" s="30"/>
+      <c r="D283" s="25"/>
+      <c r="E283" s="30"/>
+      <c r="F283" s="30"/>
+      <c r="G283" s="30"/>
+      <c r="H283" s="30"/>
+      <c r="I283" s="30"/>
+      <c r="J283" s="30"/>
+      <c r="K283" s="30"/>
+      <c r="L283" s="30"/>
+      <c r="M283" s="25"/>
+      <c r="N283" s="10"/>
+      <c r="Y283" s="10"/>
+      <c r="AJ283" s="10"/>
+      <c r="AU283" s="10"/>
+    </row>
+    <row r="284" spans="1:47">
+      <c r="A284" s="18">
         <v>2016</v>
       </c>
-      <c r="B258" s="26">
-[...37 lines deleted...]
-      <c r="A259" s="18">
+      <c r="B284" s="25">
+        <v>302.7</v>
+      </c>
+      <c r="C284" s="25">
+        <v>255.1</v>
+      </c>
+      <c r="D284" s="25">
+        <v>299.39999999999998</v>
+      </c>
+      <c r="E284" s="25">
+        <v>280.3</v>
+      </c>
+      <c r="F284" s="25">
+        <v>301.3</v>
+      </c>
+      <c r="G284" s="25">
+        <v>329.3</v>
+      </c>
+      <c r="H284" s="25">
+        <v>417.1</v>
+      </c>
+      <c r="I284" s="25">
+        <v>424.8</v>
+      </c>
+      <c r="J284" s="25">
+        <v>351.8</v>
+      </c>
+      <c r="K284" s="25">
+        <v>352</v>
+      </c>
+      <c r="L284" s="19">
+        <v>309.8</v>
+      </c>
+      <c r="M284" s="25">
+        <v>322.8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:47">
+      <c r="A285" s="18">
         <v>2017</v>
       </c>
-      <c r="B259" s="26">
-[...37 lines deleted...]
-      <c r="A260" s="18">
+      <c r="B285" s="25">
+        <v>328.5</v>
+      </c>
+      <c r="C285" s="25">
+        <v>282.2</v>
+      </c>
+      <c r="D285" s="25">
+        <v>321.8</v>
+      </c>
+      <c r="E285" s="25">
+        <v>327.5</v>
+      </c>
+      <c r="F285" s="25">
+        <v>332.1</v>
+      </c>
+      <c r="G285" s="25">
+        <v>399.9</v>
+      </c>
+      <c r="H285" s="25">
+        <v>490.8</v>
+      </c>
+      <c r="I285" s="25">
+        <v>493.7</v>
+      </c>
+      <c r="J285" s="25">
+        <v>393.7</v>
+      </c>
+      <c r="K285" s="25">
+        <v>386.5</v>
+      </c>
+      <c r="L285" s="19">
+        <v>351.7</v>
+      </c>
+      <c r="M285" s="25">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="286" spans="1:47">
+      <c r="A286" s="18">
         <v>2018</v>
       </c>
-      <c r="B260" s="26">
-[...37 lines deleted...]
-      <c r="A261" s="18">
+      <c r="B286" s="25">
+        <v>355.3</v>
+      </c>
+      <c r="C286" s="25">
+        <v>319.8</v>
+      </c>
+      <c r="D286" s="25">
+        <v>378.5</v>
+      </c>
+      <c r="E286" s="25">
+        <v>381.7</v>
+      </c>
+      <c r="F286" s="25">
+        <v>374.5</v>
+      </c>
+      <c r="G286" s="25">
+        <v>442.7</v>
+      </c>
+      <c r="H286" s="25">
+        <v>498.2</v>
+      </c>
+      <c r="I286" s="25">
+        <v>502.8</v>
+      </c>
+      <c r="J286" s="25">
+        <v>388.8</v>
+      </c>
+      <c r="K286" s="25">
+        <v>371.5</v>
+      </c>
+      <c r="L286" s="19">
+        <v>333.7</v>
+      </c>
+      <c r="M286" s="25">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="287" spans="1:47">
+      <c r="A287" s="18">
         <v>2019</v>
       </c>
-      <c r="B261" s="26">
-[...37 lines deleted...]
-      <c r="A262" s="18">
+      <c r="B287" s="25">
+        <v>335.4</v>
+      </c>
+      <c r="C287" s="25">
+        <v>302.8</v>
+      </c>
+      <c r="D287" s="25">
+        <v>366.5</v>
+      </c>
+      <c r="E287" s="25">
+        <v>370.6</v>
+      </c>
+      <c r="F287" s="25">
+        <v>418.5</v>
+      </c>
+      <c r="G287" s="25">
+        <v>482.4</v>
+      </c>
+      <c r="H287" s="25">
+        <v>620</v>
+      </c>
+      <c r="I287" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J287" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K287" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="L287" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M287" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:47">
+      <c r="A288" s="18">
         <v>2020</v>
       </c>
-      <c r="B262" s="26">
-[...37 lines deleted...]
-      <c r="A263" s="18">
+      <c r="B288" s="25">
+        <v>527.70000000000005</v>
+      </c>
+      <c r="C288" s="25">
+        <v>469.1</v>
+      </c>
+      <c r="D288" s="25">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="E288" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="F288" s="25">
+        <v>105.1</v>
+      </c>
+      <c r="G288" s="25">
+        <v>318.3</v>
+      </c>
+      <c r="H288" s="25">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="I288" s="25">
+        <v>341</v>
+      </c>
+      <c r="J288" s="25">
+        <v>423.9</v>
+      </c>
+      <c r="K288" s="25">
+        <v>426</v>
+      </c>
+      <c r="L288" s="19">
+        <v>359.9</v>
+      </c>
+      <c r="M288" s="25">
+        <v>367.9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:47" ht="12.75">
+      <c r="A289" s="18">
         <v>2021</v>
       </c>
-      <c r="B263" s="26">
-[...37 lines deleted...]
-      <c r="A264" s="18">
+      <c r="B289" s="25">
+        <v>421.6</v>
+      </c>
+      <c r="C289" s="25">
+        <v>402.6</v>
+      </c>
+      <c r="D289" s="25">
+        <v>504.2</v>
+      </c>
+      <c r="E289" s="25">
+        <v>482.3</v>
+      </c>
+      <c r="F289" s="25">
+        <v>552.5</v>
+      </c>
+      <c r="G289" s="25">
+        <v>648.20000000000005</v>
+      </c>
+      <c r="H289" s="25">
+        <v>652.79999999999995</v>
+      </c>
+      <c r="I289" s="25">
+        <v>642.29999999999995</v>
+      </c>
+      <c r="J289" s="25">
+        <v>592.9</v>
+      </c>
+      <c r="K289" s="25">
+        <v>628.20000000000005</v>
+      </c>
+      <c r="L289" s="19">
+        <v>582</v>
+      </c>
+      <c r="M289" s="25">
+        <v>601.29999999999995</v>
+      </c>
+      <c r="N289" s="10"/>
+      <c r="Y289" s="10"/>
+      <c r="AJ289" s="10"/>
+      <c r="AU289" s="10"/>
+    </row>
+    <row r="290" spans="1:47">
+      <c r="A290" s="18">
         <v>2022</v>
       </c>
-      <c r="B264" s="26">
-[...37 lines deleted...]
-      <c r="A265" s="18">
+      <c r="B290" s="19">
+        <v>177.3</v>
+      </c>
+      <c r="C290" s="19">
+        <v>425.5</v>
+      </c>
+      <c r="D290" s="19">
+        <v>269.3</v>
+      </c>
+      <c r="E290" s="19">
+        <v>226.9</v>
+      </c>
+      <c r="F290" s="19">
+        <v>307.10000000000002</v>
+      </c>
+      <c r="G290" s="19">
+        <v>354.5</v>
+      </c>
+      <c r="H290" s="19">
+        <v>382.9</v>
+      </c>
+      <c r="I290" s="19">
+        <v>375.6</v>
+      </c>
+      <c r="J290" s="19">
+        <v>339.4</v>
+      </c>
+      <c r="K290" s="19">
+        <v>340.9</v>
+      </c>
+      <c r="L290" s="19">
+        <v>325.2</v>
+      </c>
+      <c r="M290" s="19">
+        <v>670.1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:47">
+      <c r="A291" s="18">
         <v>2023</v>
       </c>
-      <c r="B265" s="26">
-[...37 lines deleted...]
-      <c r="A266" s="18">
+      <c r="B291" s="19">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="C291" s="19">
+        <v>254.1</v>
+      </c>
+      <c r="D291" s="19">
+        <v>323.89999999999998</v>
+      </c>
+      <c r="E291" s="19">
+        <v>291.7</v>
+      </c>
+      <c r="F291" s="19">
+        <v>353.9</v>
+      </c>
+      <c r="G291" s="19">
+        <v>439.6</v>
+      </c>
+      <c r="H291" s="19">
+        <v>475.4</v>
+      </c>
+      <c r="I291" s="19">
+        <v>476.2</v>
+      </c>
+      <c r="J291" s="19">
+        <v>421</v>
+      </c>
+      <c r="K291" s="19">
+        <v>392.8</v>
+      </c>
+      <c r="L291" s="19">
+        <v>415.4</v>
+      </c>
+      <c r="M291" s="19">
+        <v>319.39999999999998</v>
+      </c>
+    </row>
+    <row r="292" spans="1:47">
+      <c r="A292" s="18">
         <v>2024</v>
       </c>
-      <c r="B266" s="26">
-[...37 lines deleted...]
-      <c r="A267" s="18">
+      <c r="B292" s="19">
+        <v>444.9</v>
+      </c>
+      <c r="C292" s="19">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="D292" s="19">
+        <v>431</v>
+      </c>
+      <c r="E292" s="19">
+        <v>342.9</v>
+      </c>
+      <c r="F292" s="19">
+        <v>428.8</v>
+      </c>
+      <c r="G292" s="19">
+        <v>492.6</v>
+      </c>
+      <c r="H292" s="19">
+        <v>551.79999999999995</v>
+      </c>
+      <c r="I292" s="19">
+        <v>555.20000000000005</v>
+      </c>
+      <c r="J292" s="19">
+        <v>452.4</v>
+      </c>
+      <c r="K292" s="19">
+        <v>425.4</v>
+      </c>
+      <c r="L292" s="19">
+        <v>412.5</v>
+      </c>
+      <c r="M292" s="19">
+        <v>424.5</v>
+      </c>
+    </row>
+    <row r="293" spans="1:47">
+      <c r="A293" s="18">
         <v>2025</v>
       </c>
-      <c r="B267" s="26">
-[...37 lines deleted...]
-      <c r="A268" s="18">
+      <c r="B293" s="19">
+        <v>472.8</v>
+      </c>
+      <c r="C293" s="19">
+        <v>419.1</v>
+      </c>
+      <c r="D293" s="19">
+        <v>462.3</v>
+      </c>
+      <c r="E293" s="50">
+        <v>436.78</v>
+      </c>
+      <c r="F293" s="58">
+        <v>529.59</v>
+      </c>
+      <c r="G293" s="63">
+        <v>611.35</v>
+      </c>
+      <c r="H293" s="53">
+        <v>707.76</v>
+      </c>
+      <c r="I293" s="19">
+        <v>668.7</v>
+      </c>
+      <c r="J293" s="50">
+        <v>541.79999999999995</v>
+      </c>
+      <c r="K293" s="65">
+        <v>473.87</v>
+      </c>
+      <c r="L293" s="67">
+        <v>489.6</v>
+      </c>
+      <c r="M293" s="19">
+        <v>452.7</v>
+      </c>
+    </row>
+    <row r="294" spans="1:47">
+      <c r="A294" s="18">
         <v>2026</v>
       </c>
-      <c r="B268" s="26">
-[...241 lines deleted...]
-      <c r="A275" s="18">
+      <c r="B294" s="19">
+        <v>452.2</v>
+      </c>
+      <c r="C294" s="19">
+        <v>441.5</v>
+      </c>
+      <c r="D294" s="19">
+        <v>457.9</v>
+      </c>
+      <c r="E294" s="65">
+        <v>447.09</v>
+      </c>
+      <c r="F294" s="58"/>
+      <c r="G294" s="63"/>
+      <c r="H294" s="53"/>
+      <c r="I294" s="19"/>
+      <c r="J294" s="50"/>
+      <c r="K294" s="65"/>
+      <c r="L294" s="67"/>
+      <c r="M294" s="19"/>
+    </row>
+    <row r="295" spans="1:47">
+      <c r="A295" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B295" s="30"/>
+      <c r="C295" s="30"/>
+      <c r="D295" s="25"/>
+      <c r="E295" s="30"/>
+      <c r="F295" s="30"/>
+      <c r="G295" s="30"/>
+      <c r="H295" s="30"/>
+      <c r="I295" s="30"/>
+      <c r="J295" s="19"/>
+      <c r="K295" s="19"/>
+      <c r="L295" s="19"/>
+      <c r="M295" s="19"/>
+    </row>
+    <row r="296" spans="1:47">
+      <c r="A296" s="18">
         <v>2016</v>
       </c>
-      <c r="B275" s="26">
-[...37 lines deleted...]
-      <c r="A276" s="18">
+      <c r="B296" s="25">
+        <v>629.4</v>
+      </c>
+      <c r="C296" s="25">
+        <v>515.5</v>
+      </c>
+      <c r="D296" s="25">
+        <v>593.29999999999995</v>
+      </c>
+      <c r="E296" s="25">
+        <v>556</v>
+      </c>
+      <c r="F296" s="25">
+        <v>596.4</v>
+      </c>
+      <c r="G296" s="25">
+        <v>680.1</v>
+      </c>
+      <c r="H296" s="25">
+        <v>901.6</v>
+      </c>
+      <c r="I296" s="25">
+        <v>913.2</v>
+      </c>
+      <c r="J296" s="25">
+        <v>699.8</v>
+      </c>
+      <c r="K296" s="25">
+        <v>685</v>
+      </c>
+      <c r="L296" s="19">
+        <v>601.79999999999995</v>
+      </c>
+      <c r="M296" s="25">
+        <v>663.4</v>
+      </c>
+    </row>
+    <row r="297" spans="1:47">
+      <c r="A297" s="18">
         <v>2017</v>
       </c>
-      <c r="B276" s="26">
-[...37 lines deleted...]
-      <c r="A277" s="18">
+      <c r="B297" s="25">
+        <v>711.9</v>
+      </c>
+      <c r="C297" s="25">
+        <v>593.20000000000005</v>
+      </c>
+      <c r="D297" s="25">
+        <v>664.1</v>
+      </c>
+      <c r="E297" s="25">
+        <v>671</v>
+      </c>
+      <c r="F297" s="25">
+        <v>673</v>
+      </c>
+      <c r="G297" s="25">
+        <v>843.9</v>
+      </c>
+      <c r="H297" s="25">
+        <v>1079.8</v>
+      </c>
+      <c r="I297" s="25">
+        <v>1066.7</v>
+      </c>
+      <c r="J297" s="25">
+        <v>825.1</v>
+      </c>
+      <c r="K297" s="25">
+        <v>779.5</v>
+      </c>
+      <c r="L297" s="19">
+        <v>697.4</v>
+      </c>
+      <c r="M297" s="25">
+        <v>750.1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:47" ht="12.75">
+      <c r="A298" s="18">
         <v>2018</v>
       </c>
-      <c r="B277" s="26">
-[...37 lines deleted...]
-      <c r="A278" s="18">
+      <c r="B298" s="25">
+        <v>766.4</v>
+      </c>
+      <c r="C298" s="25">
+        <v>680.6</v>
+      </c>
+      <c r="D298" s="25">
+        <v>800.4</v>
+      </c>
+      <c r="E298" s="25">
+        <v>812.2</v>
+      </c>
+      <c r="F298" s="25">
+        <v>787.9</v>
+      </c>
+      <c r="G298" s="25">
+        <v>964</v>
+      </c>
+      <c r="H298" s="25">
+        <v>1094</v>
+      </c>
+      <c r="I298" s="25">
+        <v>1106.9000000000001</v>
+      </c>
+      <c r="J298" s="25">
+        <v>835.3</v>
+      </c>
+      <c r="K298" s="25">
+        <v>762.5</v>
+      </c>
+      <c r="L298" s="19">
+        <v>670.9</v>
+      </c>
+      <c r="M298" s="25">
+        <v>727.1</v>
+      </c>
+      <c r="N298" s="10"/>
+      <c r="Y298" s="10"/>
+      <c r="AJ298" s="10"/>
+      <c r="AU298" s="10"/>
+    </row>
+    <row r="299" spans="1:47">
+      <c r="A299" s="18">
         <v>2019</v>
       </c>
-      <c r="B278" s="26">
-[...37 lines deleted...]
-      <c r="A279" s="18">
+      <c r="B299" s="25">
+        <v>709.6</v>
+      </c>
+      <c r="C299" s="25">
+        <v>620.29999999999995</v>
+      </c>
+      <c r="D299" s="25">
+        <v>734.5</v>
+      </c>
+      <c r="E299" s="25">
+        <v>791.4</v>
+      </c>
+      <c r="F299" s="25">
+        <v>796.7</v>
+      </c>
+      <c r="G299" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H299" s="25">
+        <v>1209.5</v>
+      </c>
+      <c r="I299" s="25">
+        <v>1146.5999999999999</v>
+      </c>
+      <c r="J299" s="25">
+        <v>949.3</v>
+      </c>
+      <c r="K299" s="25">
+        <v>1020.9</v>
+      </c>
+      <c r="L299" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M299" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:47" ht="12.75">
+      <c r="A300" s="18">
         <v>2020</v>
       </c>
-      <c r="B279" s="26">
-[...37 lines deleted...]
-      <c r="A280" s="18">
+      <c r="B300" s="25">
+        <v>1004.3</v>
+      </c>
+      <c r="C300" s="25">
+        <v>818.5</v>
+      </c>
+      <c r="D300" s="25">
+        <v>459.9</v>
+      </c>
+      <c r="E300" s="25">
+        <v>14.6</v>
+      </c>
+      <c r="F300" s="25">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="G300" s="25">
+        <v>308.10000000000002</v>
+      </c>
+      <c r="H300" s="25">
+        <v>306.3</v>
+      </c>
+      <c r="I300" s="25">
+        <v>450.1</v>
+      </c>
+      <c r="J300" s="25">
+        <v>651.29999999999995</v>
+      </c>
+      <c r="K300" s="25">
+        <v>635.5</v>
+      </c>
+      <c r="L300" s="19">
+        <v>530.1</v>
+      </c>
+      <c r="M300" s="25">
+        <v>531.9</v>
+      </c>
+      <c r="N300" s="8"/>
+    </row>
+    <row r="301" spans="1:47">
+      <c r="A301" s="18">
         <v>2021</v>
       </c>
-      <c r="B280" s="26">
-[...37 lines deleted...]
-      <c r="A281" s="18">
+      <c r="B301" s="25">
+        <v>605.6</v>
+      </c>
+      <c r="C301" s="25">
+        <v>592.4</v>
+      </c>
+      <c r="D301" s="25">
+        <v>768.1</v>
+      </c>
+      <c r="E301" s="25">
+        <v>740.1</v>
+      </c>
+      <c r="F301" s="25">
+        <v>786.4</v>
+      </c>
+      <c r="G301" s="25">
+        <v>1001.3</v>
+      </c>
+      <c r="H301" s="25">
+        <v>1086.5</v>
+      </c>
+      <c r="I301" s="25">
+        <v>1089</v>
+      </c>
+      <c r="J301" s="25">
+        <v>961.5</v>
+      </c>
+      <c r="K301" s="25">
+        <v>990.4</v>
+      </c>
+      <c r="L301" s="19">
+        <v>915.3</v>
+      </c>
+      <c r="M301" s="25">
+        <v>963.6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:47">
+      <c r="A302" s="43">
         <v>2022</v>
       </c>
-      <c r="B281" s="26">
-[...37 lines deleted...]
-      <c r="A282" s="18">
+      <c r="B302" s="20">
+        <v>286.7</v>
+      </c>
+      <c r="C302" s="20">
+        <v>720.5</v>
+      </c>
+      <c r="D302" s="20">
+        <v>442.2</v>
+      </c>
+      <c r="E302" s="20">
+        <v>373.2</v>
+      </c>
+      <c r="F302" s="20">
+        <v>515.5</v>
+      </c>
+      <c r="G302" s="20">
+        <v>688.2</v>
+      </c>
+      <c r="H302" s="20">
+        <v>745.6</v>
+      </c>
+      <c r="I302" s="20">
+        <v>731.5</v>
+      </c>
+      <c r="J302" s="20">
+        <v>633.5</v>
+      </c>
+      <c r="K302" s="20">
+        <v>599.70000000000005</v>
+      </c>
+      <c r="L302" s="20">
+        <v>605.70000000000005</v>
+      </c>
+      <c r="M302" s="20">
+        <v>657.4</v>
+      </c>
+      <c r="N302" s="7"/>
+      <c r="O302" s="7"/>
+    </row>
+    <row r="303" spans="1:47">
+      <c r="A303" s="43">
         <v>2023</v>
       </c>
-      <c r="B282" s="26">
-[...37 lines deleted...]
-      <c r="A283" s="18">
+      <c r="B303" s="20">
+        <v>630.9</v>
+      </c>
+      <c r="C303" s="20">
+        <v>513.1</v>
+      </c>
+      <c r="D303" s="20">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="E303" s="20">
+        <v>541.20000000000005</v>
+      </c>
+      <c r="F303" s="20">
+        <v>656.2</v>
+      </c>
+      <c r="G303" s="20">
+        <v>869.4</v>
+      </c>
+      <c r="H303" s="20">
+        <v>951.2</v>
+      </c>
+      <c r="I303" s="20">
+        <v>949.7</v>
+      </c>
+      <c r="J303" s="20">
+        <v>763.7</v>
+      </c>
+      <c r="K303" s="20">
+        <v>717.5</v>
+      </c>
+      <c r="L303" s="20">
+        <v>740.2</v>
+      </c>
+      <c r="M303" s="20">
+        <v>669.6</v>
+      </c>
+      <c r="N303" s="7"/>
+      <c r="O303" s="7"/>
+    </row>
+    <row r="304" spans="1:47">
+      <c r="A304" s="47">
         <v>2024</v>
       </c>
-      <c r="B283" s="26">
-[...37 lines deleted...]
-      <c r="A284" s="18">
+      <c r="B304" s="20">
+        <v>820.3</v>
+      </c>
+      <c r="C304" s="48">
+        <v>594</v>
+      </c>
+      <c r="D304" s="48">
+        <v>817</v>
+      </c>
+      <c r="E304" s="48">
+        <v>564.70000000000005</v>
+      </c>
+      <c r="F304" s="48">
+        <v>775.6</v>
+      </c>
+      <c r="G304" s="48">
+        <v>939.1</v>
+      </c>
+      <c r="H304" s="48">
+        <v>1143.5999999999999</v>
+      </c>
+      <c r="I304" s="48">
+        <v>1061.0999999999999</v>
+      </c>
+      <c r="J304" s="48">
+        <v>890.5</v>
+      </c>
+      <c r="K304" s="48">
+        <v>715.8</v>
+      </c>
+      <c r="L304" s="48">
+        <v>824.7</v>
+      </c>
+      <c r="M304" s="48">
+        <v>788.1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="47">
         <v>2025</v>
       </c>
-      <c r="B284" s="26">
-[...37 lines deleted...]
-      <c r="A285" s="18">
+      <c r="B305" s="20">
+        <v>988</v>
+      </c>
+      <c r="C305" s="48">
+        <v>855.2</v>
+      </c>
+      <c r="D305" s="48">
+        <v>931.1</v>
+      </c>
+      <c r="E305" s="69">
+        <v>819.6</v>
+      </c>
+      <c r="F305" s="56">
+        <v>1010.5</v>
+      </c>
+      <c r="G305" s="63">
+        <v>1226.5</v>
+      </c>
+      <c r="H305" s="56">
+        <v>1457.3565000000001</v>
+      </c>
+      <c r="I305" s="48">
+        <v>1352.3</v>
+      </c>
+      <c r="J305" s="69">
+        <v>1078.8653999999999</v>
+      </c>
+      <c r="K305" s="70">
+        <v>898.37639999999999</v>
+      </c>
+      <c r="L305" s="71">
+        <v>978.07659999999998</v>
+      </c>
+      <c r="M305" s="48">
+        <v>916.4</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="72">
         <v>2026</v>
       </c>
-      <c r="B285" s="26">
-[...899 lines deleted...]
-      <c r="B309" s="29">
+      <c r="B306" s="29">
         <v>1218.8</v>
       </c>
-      <c r="C309" s="76">
+      <c r="C306" s="75">
         <v>1076.8</v>
       </c>
-      <c r="D309" s="76">
+      <c r="D306" s="75">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E309" s="75"/>
-[...7 lines deleted...]
-      <c r="M309" s="75"/>
+      <c r="E306" s="79">
+        <v>1062.8</v>
+      </c>
+      <c r="F306" s="73"/>
+      <c r="G306" s="73"/>
+      <c r="H306" s="73"/>
+      <c r="I306" s="73"/>
+      <c r="J306" s="73"/>
+      <c r="K306" s="73"/>
+      <c r="L306" s="73"/>
+      <c r="M306" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="4">
+    <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A75:M75"/>
-    <mergeCell ref="A249:M249"/>
+    <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
-    <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ай</vt:lpstr>
+      <vt:lpstr>month</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>