--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -692,51 +692,51 @@
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>other types (cableways and others)</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -802,50 +802,54 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -865,51 +869,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -985,56 +989,50 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1042,50 +1040,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_месяц" xfId="1"/>
     <cellStyle name="Обычный_месяц_1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1365,83 +1372,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A273" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E307" sqref="E307"/>
+    <sheetView tabSelected="1" topLeftCell="A280" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="F306" sqref="F306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="82" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -2120,84 +2127,86 @@
       </c>
       <c r="C19" s="19">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>1968.9</v>
       </c>
       <c r="E19" s="50">
         <v>2375.96</v>
       </c>
       <c r="F19" s="53">
         <v>2447.98</v>
       </c>
       <c r="G19" s="53">
         <v>2600</v>
       </c>
       <c r="H19" s="53">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="19">
         <v>2535.6</v>
       </c>
       <c r="J19" s="50">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="65">
+      <c r="K19" s="63">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="67">
+      <c r="L19" s="65">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
       <c r="N19" s="5"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="21">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="65">
+      <c r="E20" s="63">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="53"/>
+      <c r="F20" s="63">
+        <v>5029.8599999999997</v>
+      </c>
       <c r="G20" s="53"/>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
-      <c r="K20" s="65"/>
-      <c r="L20" s="67"/>
+      <c r="K20" s="63"/>
+      <c r="L20" s="65"/>
       <c r="M20" s="19"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="24"/>
       <c r="N21" s="5"/>
     </row>
     <row r="22" spans="1:51" ht="12.75">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
@@ -2819,99 +2828,101 @@
       </c>
       <c r="L35" s="19">
         <v>2245.9</v>
       </c>
       <c r="M35" s="19">
         <v>2301.9</v>
       </c>
       <c r="N35" s="5"/>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" s="21">
         <v>2025</v>
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="53">
+      <c r="F36" s="65">
         <v>1867.7</v>
       </c>
       <c r="G36" s="53">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
       <c r="J36" s="50">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="65">
+      <c r="K36" s="63">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="67">
+      <c r="L36" s="65">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
       <c r="N36" s="5"/>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="67">
+      <c r="E37" s="65">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="53"/>
+      <c r="F37" s="75">
+        <v>5473.2</v>
+      </c>
       <c r="G37" s="53"/>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
-      <c r="K37" s="65"/>
-      <c r="L37" s="67"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="65"/>
       <c r="M37" s="19"/>
       <c r="N37" s="5"/>
     </row>
     <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
         <v>202</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="24"/>
       <c r="N38" s="12"/>
       <c r="Y38" s="10"/>
       <c r="AJ38" s="10"/>
       <c r="AU38" s="10"/>
     </row>
     <row r="39" spans="1:47">
@@ -3539,99 +3550,101 @@
       </c>
       <c r="L52" s="19">
         <v>41253.1</v>
       </c>
       <c r="M52" s="19">
         <v>38481.699999999997</v>
       </c>
       <c r="N52" s="5"/>
     </row>
     <row r="53" spans="1:51">
       <c r="A53" s="21">
         <v>2025</v>
       </c>
       <c r="B53" s="19">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="19">
         <v>39125</v>
       </c>
       <c r="D53" s="19">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="50">
         <v>43574.2</v>
       </c>
-      <c r="F53" s="53">
+      <c r="F53" s="65">
         <v>41855.46</v>
       </c>
       <c r="G53" s="53">
         <v>39226.46</v>
       </c>
       <c r="H53" s="53">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="19">
         <v>39354.1</v>
       </c>
       <c r="J53" s="50">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="65">
+      <c r="K53" s="63">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="67">
+      <c r="L53" s="65">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
       <c r="N53" s="5"/>
     </row>
     <row r="54" spans="1:51">
       <c r="A54" s="21">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="65">
+      <c r="E54" s="63">
         <v>42007.72</v>
       </c>
-      <c r="F54" s="53"/>
+      <c r="F54" s="50">
+        <v>38772.99</v>
+      </c>
       <c r="G54" s="53"/>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
-      <c r="K54" s="65"/>
-      <c r="L54" s="67"/>
+      <c r="K54" s="63"/>
+      <c r="L54" s="65"/>
       <c r="M54" s="19"/>
       <c r="N54" s="5"/>
     </row>
     <row r="55" spans="1:51" ht="14.25" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="20"/>
       <c r="C55" s="20"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="24"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:51">
       <c r="A56" s="26">
         <v>2011</v>
       </c>
@@ -4256,135 +4269,137 @@
       </c>
       <c r="L69" s="33">
         <v>1597.8</v>
       </c>
       <c r="M69" s="33">
         <v>1510.2</v>
       </c>
       <c r="N69" s="5"/>
     </row>
     <row r="70" spans="1:51">
       <c r="A70" s="26">
         <v>2025</v>
       </c>
       <c r="B70" s="20">
         <v>1819</v>
       </c>
       <c r="C70" s="20">
         <v>1674.8</v>
       </c>
       <c r="D70" s="20">
         <v>1802.5</v>
       </c>
       <c r="E70" s="50">
         <v>1763.1</v>
       </c>
-      <c r="F70" s="54">
+      <c r="F70" s="66">
         <v>1938.7</v>
       </c>
       <c r="G70" s="54">
         <v>2185.5</v>
       </c>
       <c r="H70" s="54">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="39">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="33">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="66">
+      <c r="K70" s="64">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="68">
+      <c r="L70" s="66">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="33">
         <v>1912.2</v>
       </c>
       <c r="N70" s="5"/>
     </row>
     <row r="71" spans="1:51">
       <c r="A71" s="26">
         <v>2026</v>
       </c>
       <c r="B71" s="20">
         <v>2064.9</v>
       </c>
       <c r="C71" s="20">
         <v>1970.1</v>
       </c>
       <c r="D71" s="20">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="67">
+      <c r="E71" s="65">
         <v>2247.4</v>
       </c>
-      <c r="F71" s="54"/>
+      <c r="F71" s="52">
+        <v>2390.4</v>
+      </c>
       <c r="G71" s="54"/>
       <c r="H71" s="54"/>
       <c r="I71" s="39"/>
       <c r="J71" s="33"/>
-      <c r="K71" s="66"/>
-      <c r="L71" s="68"/>
+      <c r="K71" s="64"/>
+      <c r="L71" s="66"/>
       <c r="M71" s="33"/>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:51" ht="21" customHeight="1">
-      <c r="A72" s="80" t="s">
+      <c r="A72" s="81" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="80"/>
-[...10 lines deleted...]
-      <c r="M72" s="80"/>
+      <c r="B72" s="81"/>
+      <c r="C72" s="81"/>
+      <c r="D72" s="81"/>
+      <c r="E72" s="81"/>
+      <c r="F72" s="81"/>
+      <c r="G72" s="81"/>
+      <c r="H72" s="81"/>
+      <c r="I72" s="81"/>
+      <c r="J72" s="81"/>
+      <c r="K72" s="81"/>
+      <c r="L72" s="81"/>
+      <c r="M72" s="81"/>
     </row>
     <row r="73" spans="1:51" ht="12.75">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="82" t="s">
         <v>214</v>
       </c>
-      <c r="B73" s="81"/>
-[...10 lines deleted...]
-      <c r="M73" s="81"/>
+      <c r="B73" s="82"/>
+      <c r="C73" s="82"/>
+      <c r="D73" s="82"/>
+      <c r="E73" s="82"/>
+      <c r="F73" s="82"/>
+      <c r="G73" s="82"/>
+      <c r="H73" s="82"/>
+      <c r="I73" s="82"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="82"/>
+      <c r="L73" s="82"/>
+      <c r="M73" s="82"/>
     </row>
     <row r="74" spans="1:51" ht="12.75">
       <c r="A74" s="6"/>
       <c r="N74" s="10"/>
       <c r="Y74" s="10"/>
       <c r="AJ74" s="10"/>
       <c r="AU74" s="10"/>
     </row>
     <row r="75" spans="1:51">
       <c r="A75" s="14"/>
       <c r="B75" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>193</v>
       </c>
@@ -5006,95 +5021,97 @@
         <v>663.4</v>
       </c>
       <c r="M90" s="19">
         <v>700.5</v>
       </c>
     </row>
     <row r="91" spans="1:47">
       <c r="A91" s="21">
         <v>2025</v>
       </c>
       <c r="B91" s="19">
         <v>1500.9</v>
       </c>
       <c r="C91" s="19">
         <v>1024.7</v>
       </c>
       <c r="D91" s="19">
         <v>852.1</v>
       </c>
       <c r="E91" s="50">
         <v>1304.24</v>
       </c>
       <c r="F91" s="53">
         <v>1333.09</v>
       </c>
-      <c r="G91" s="59">
+      <c r="G91" s="57">
         <v>1518.19</v>
       </c>
       <c r="H91" s="53">
         <v>963.62</v>
       </c>
       <c r="I91" s="19">
         <v>1351.5</v>
       </c>
       <c r="J91" s="50">
         <v>1117.42</v>
       </c>
-      <c r="K91" s="65">
+      <c r="K91" s="63">
         <v>1188.43</v>
       </c>
-      <c r="L91" s="67">
+      <c r="L91" s="65">
         <v>1174.51</v>
       </c>
       <c r="M91" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" s="21">
         <v>2026</v>
       </c>
       <c r="B92" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C92" s="19">
         <v>663</v>
       </c>
       <c r="D92" s="19">
         <v>657.9</v>
       </c>
-      <c r="E92" s="65">
+      <c r="E92" s="63">
         <v>1017.07</v>
       </c>
-      <c r="F92" s="53"/>
-      <c r="G92" s="59"/>
+      <c r="F92" s="50">
+        <v>1149.9100000000001</v>
+      </c>
+      <c r="G92" s="57"/>
       <c r="H92" s="53"/>
       <c r="I92" s="19"/>
       <c r="J92" s="50"/>
-      <c r="K92" s="65"/>
-      <c r="L92" s="67"/>
+      <c r="K92" s="63"/>
+      <c r="L92" s="65"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" s="32" t="s">
         <v>201</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="23"/>
       <c r="D93" s="20"/>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="33"/>
       <c r="I93" s="23"/>
       <c r="J93" s="33"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" s="21">
         <v>2011</v>
       </c>
       <c r="B94" s="19">
         <v>880.7</v>
@@ -5668,98 +5685,100 @@
         <v>603.70000000000005</v>
       </c>
       <c r="L107" s="20">
         <v>608.79999999999995</v>
       </c>
       <c r="M107" s="20">
         <v>604.79999999999995</v>
       </c>
     </row>
     <row r="108" spans="1:47" ht="11.25" customHeight="1">
       <c r="A108" s="35">
         <v>2025</v>
       </c>
       <c r="B108" s="20">
         <v>610.79999999999995</v>
       </c>
       <c r="C108" s="20">
         <v>907.8</v>
       </c>
       <c r="D108" s="20">
         <v>760.9</v>
       </c>
       <c r="E108" s="50">
         <v>659.5</v>
       </c>
-      <c r="F108" s="53">
+      <c r="F108" s="65">
         <v>969.2</v>
       </c>
-      <c r="G108" s="59">
+      <c r="G108" s="57">
         <v>1045.0999999999999</v>
       </c>
       <c r="H108" s="53">
         <v>1012.9327</v>
       </c>
       <c r="I108" s="20">
         <v>898.3</v>
       </c>
       <c r="J108" s="18">
         <v>1137.5</v>
       </c>
-      <c r="K108" s="65">
+      <c r="K108" s="63">
         <v>1014.0575</v>
       </c>
-      <c r="L108" s="67">
+      <c r="L108" s="65">
         <v>983.98680000000002</v>
       </c>
       <c r="M108" s="20">
         <v>1139.3</v>
       </c>
     </row>
     <row r="109" spans="1:47" ht="11.25" customHeight="1">
       <c r="A109" s="35">
         <v>2026</v>
       </c>
       <c r="B109" s="20">
         <v>827.9</v>
       </c>
       <c r="C109" s="20">
         <v>766.9</v>
       </c>
       <c r="D109" s="20">
         <v>758.2</v>
       </c>
       <c r="E109" s="20">
         <v>907.8</v>
       </c>
-      <c r="F109" s="53"/>
-      <c r="G109" s="59"/>
+      <c r="F109" s="50">
+        <v>951.1</v>
+      </c>
+      <c r="G109" s="57"/>
       <c r="H109" s="53"/>
       <c r="I109" s="20"/>
       <c r="J109" s="18"/>
-      <c r="K109" s="65"/>
-      <c r="L109" s="67"/>
+      <c r="K109" s="63"/>
+      <c r="L109" s="65"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:47" ht="11.25" customHeight="1">
       <c r="A110" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B110" s="19"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" s="21">
         <v>2018</v>
       </c>
       <c r="B111" s="36"/>
       <c r="C111" s="36"/>
@@ -7517,262 +7536,262 @@
       <c r="L162" s="19"/>
       <c r="M162" s="23"/>
       <c r="Y162" s="10"/>
       <c r="AJ162" s="10"/>
       <c r="AU162" s="10"/>
     </row>
     <row r="163" spans="1:47" ht="22.5">
       <c r="A163" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B163" s="19">
         <v>37194.400000000001</v>
       </c>
       <c r="C163" s="19">
         <v>38574</v>
       </c>
       <c r="D163" s="19">
         <v>40673.1</v>
       </c>
       <c r="E163" s="50">
         <v>42977.65</v>
       </c>
       <c r="F163" s="53">
         <v>41147.440000000002</v>
       </c>
-      <c r="G163" s="59">
+      <c r="G163" s="57">
         <v>38383.25</v>
       </c>
       <c r="H163" s="53">
         <v>37361.22</v>
       </c>
       <c r="I163" s="23">
         <v>38431.4</v>
       </c>
       <c r="J163" s="50">
         <v>43797.48</v>
       </c>
-      <c r="K163" s="65">
+      <c r="K163" s="63">
         <v>44021.8</v>
       </c>
-      <c r="L163" s="67">
+      <c r="L163" s="65">
         <v>41343.39</v>
       </c>
       <c r="M163" s="23">
         <v>41396.1</v>
       </c>
       <c r="Y163" s="10"/>
       <c r="AJ163" s="10"/>
       <c r="AU163" s="10"/>
     </row>
     <row r="164" spans="1:47" ht="12.75">
       <c r="A164" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B164" s="19"/>
       <c r="C164" s="44"/>
       <c r="D164" s="44"/>
       <c r="E164" s="51"/>
       <c r="F164" s="50" t="s">
         <v>218</v>
       </c>
-      <c r="G164" s="60" t="s">
+      <c r="G164" s="58" t="s">
         <v>218</v>
       </c>
       <c r="H164" s="44"/>
       <c r="I164" s="44"/>
       <c r="J164" s="51"/>
-      <c r="K164" s="65" t="s">
+      <c r="K164" s="63" t="s">
         <v>218</v>
       </c>
       <c r="L164" s="51"/>
       <c r="M164" s="44"/>
       <c r="Y164" s="10"/>
       <c r="AJ164" s="10"/>
       <c r="AU164" s="10"/>
     </row>
     <row r="165" spans="1:47" ht="12.75">
       <c r="A165" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B165" s="19">
         <v>30219.9</v>
       </c>
       <c r="C165" s="40">
         <v>32141.200000000001</v>
       </c>
       <c r="D165" s="40">
         <v>32855</v>
       </c>
       <c r="E165" s="50">
         <v>35106.800000000003</v>
       </c>
       <c r="F165" s="53">
         <v>33630.97</v>
       </c>
-      <c r="G165" s="59">
+      <c r="G165" s="57">
         <v>30931.64</v>
       </c>
       <c r="H165" s="53">
         <v>29918.959999999999</v>
       </c>
       <c r="I165" s="33">
         <v>30665.599999999999</v>
       </c>
       <c r="J165" s="50">
         <v>34362.68</v>
       </c>
-      <c r="K165" s="65">
+      <c r="K165" s="63">
         <v>34333.72</v>
       </c>
-      <c r="L165" s="67">
+      <c r="L165" s="65">
         <v>32307.5</v>
       </c>
       <c r="M165" s="20">
         <v>32375.9</v>
       </c>
       <c r="Y165" s="10"/>
       <c r="AJ165" s="10"/>
       <c r="AU165" s="10"/>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B166" s="19">
         <v>2418.6999999999998</v>
       </c>
       <c r="C166" s="40">
         <v>2681.7</v>
       </c>
       <c r="D166" s="40">
         <v>2627.5</v>
       </c>
       <c r="E166" s="50">
         <v>2926.53</v>
       </c>
       <c r="F166" s="53">
         <v>2696.6</v>
       </c>
-      <c r="G166" s="59">
+      <c r="G166" s="57">
         <v>2429.4699999999998</v>
       </c>
       <c r="H166" s="53">
         <v>2271.39</v>
       </c>
       <c r="I166" s="33">
         <v>2386.8000000000002</v>
       </c>
       <c r="J166" s="50">
         <v>2845.15</v>
       </c>
-      <c r="K166" s="65">
+      <c r="K166" s="63">
         <v>2922.07</v>
       </c>
-      <c r="L166" s="67">
+      <c r="L166" s="65">
         <v>2695.13</v>
       </c>
       <c r="M166" s="20">
         <v>2668.4</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B167" s="19">
         <v>2082.1999999999998</v>
       </c>
       <c r="C167" s="40">
         <v>1568.6</v>
       </c>
       <c r="D167" s="40">
         <v>2438.4</v>
       </c>
       <c r="E167" s="50">
         <v>2165.27</v>
       </c>
       <c r="F167" s="53">
         <v>2359.48</v>
       </c>
-      <c r="G167" s="59">
+      <c r="G167" s="57">
         <v>2637.36</v>
       </c>
       <c r="H167" s="53">
         <v>2933.66</v>
       </c>
       <c r="I167" s="33">
         <v>3131.1</v>
       </c>
       <c r="J167" s="50">
         <v>3299.17</v>
       </c>
-      <c r="K167" s="65">
+      <c r="K167" s="63">
         <v>3511.17</v>
       </c>
-      <c r="L167" s="67">
+      <c r="L167" s="65">
         <v>3522.59</v>
       </c>
       <c r="M167" s="20">
         <v>3540.1</v>
       </c>
     </row>
     <row r="168" spans="1:47" ht="22.5">
       <c r="A168" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B168" s="19">
         <v>2473.6</v>
       </c>
       <c r="C168" s="40">
         <v>2182.6</v>
       </c>
       <c r="D168" s="40">
         <v>2752.3</v>
       </c>
       <c r="E168" s="50">
         <v>2779.06</v>
       </c>
       <c r="F168" s="53">
         <v>2460.39</v>
       </c>
-      <c r="G168" s="59">
+      <c r="G168" s="57">
         <v>2384.7800000000002</v>
       </c>
       <c r="H168" s="53">
         <v>2237.21</v>
       </c>
       <c r="I168" s="33">
         <v>2247.9</v>
       </c>
       <c r="J168" s="50">
         <v>3290.49</v>
       </c>
-      <c r="K168" s="65">
+      <c r="K168" s="63">
         <v>3254.84</v>
       </c>
-      <c r="L168" s="67">
+      <c r="L168" s="65">
         <v>2818.16</v>
       </c>
       <c r="M168" s="20">
         <v>2811.8</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" s="38"/>
       <c r="B169" s="19"/>
       <c r="C169" s="40"/>
       <c r="D169" s="40"/>
       <c r="E169" s="20"/>
       <c r="F169" s="20"/>
       <c r="G169" s="33"/>
       <c r="H169" s="33"/>
       <c r="I169" s="33"/>
       <c r="J169" s="19"/>
       <c r="K169" s="19"/>
       <c r="L169" s="19"/>
       <c r="M169" s="20"/>
     </row>
     <row r="170" spans="1:47" ht="12.75">
       <c r="A170" s="21">
         <v>2026</v>
       </c>
@@ -7783,186 +7802,196 @@
       <c r="F170" s="19"/>
       <c r="G170" s="23"/>
       <c r="H170" s="23"/>
       <c r="I170" s="23"/>
       <c r="J170" s="19"/>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="23"/>
       <c r="Y170" s="10"/>
       <c r="AJ170" s="10"/>
       <c r="AU170" s="10"/>
     </row>
     <row r="171" spans="1:47" ht="22.5">
       <c r="A171" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B171" s="19">
         <v>38478</v>
       </c>
       <c r="C171" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="19">
         <v>39458.5</v>
       </c>
-      <c r="E171" s="65">
+      <c r="E171" s="63">
         <v>41382.89</v>
       </c>
-      <c r="F171" s="53"/>
-      <c r="G171" s="59"/>
+      <c r="F171" s="50">
+        <v>38069.199999999997</v>
+      </c>
+      <c r="G171" s="57"/>
       <c r="H171" s="53"/>
       <c r="I171" s="23"/>
       <c r="J171" s="50"/>
-      <c r="K171" s="65"/>
-      <c r="L171" s="67"/>
+      <c r="K171" s="63"/>
+      <c r="L171" s="65"/>
       <c r="M171" s="23"/>
       <c r="Y171" s="10"/>
       <c r="AJ171" s="10"/>
       <c r="AU171" s="10"/>
     </row>
     <row r="172" spans="1:47" ht="12.75">
       <c r="A172" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B172" s="19"/>
       <c r="C172" s="44"/>
       <c r="D172" s="44"/>
-      <c r="E172" s="76"/>
-[...1 lines deleted...]
-      <c r="G172" s="60"/>
+      <c r="E172" s="74"/>
+      <c r="F172" s="78"/>
+      <c r="G172" s="58"/>
       <c r="H172" s="44"/>
       <c r="I172" s="44"/>
       <c r="J172" s="51"/>
-      <c r="K172" s="65"/>
+      <c r="K172" s="63"/>
       <c r="L172" s="51"/>
       <c r="M172" s="44"/>
       <c r="Y172" s="10"/>
       <c r="AJ172" s="10"/>
       <c r="AU172" s="10"/>
     </row>
     <row r="173" spans="1:47" ht="12.75">
       <c r="A173" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B173" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="40">
         <v>29610.6</v>
       </c>
       <c r="D173" s="40">
         <v>31451.8</v>
       </c>
-      <c r="E173" s="65">
+      <c r="E173" s="63">
         <v>32784.71</v>
       </c>
-      <c r="F173" s="53"/>
-      <c r="G173" s="59"/>
+      <c r="F173" s="50">
+        <v>32574.6</v>
+      </c>
+      <c r="G173" s="57"/>
       <c r="H173" s="53"/>
       <c r="I173" s="33"/>
       <c r="J173" s="50"/>
-      <c r="K173" s="65"/>
-      <c r="L173" s="67"/>
+      <c r="K173" s="63"/>
+      <c r="L173" s="65"/>
       <c r="M173" s="20"/>
       <c r="Y173" s="10"/>
       <c r="AJ173" s="10"/>
       <c r="AU173" s="10"/>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B174" s="19">
         <v>2169.4</v>
       </c>
       <c r="C174" s="40">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="40">
         <v>2340.6</v>
       </c>
-      <c r="E174" s="65">
+      <c r="E174" s="63">
         <v>2420.64</v>
       </c>
-      <c r="F174" s="53"/>
-      <c r="G174" s="59"/>
+      <c r="F174" s="50">
+        <v>2236.6</v>
+      </c>
+      <c r="G174" s="57"/>
       <c r="H174" s="53"/>
       <c r="I174" s="33"/>
       <c r="J174" s="50"/>
-      <c r="K174" s="65"/>
-      <c r="L174" s="67"/>
+      <c r="K174" s="63"/>
+      <c r="L174" s="65"/>
       <c r="M174" s="20"/>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B175" s="19">
         <v>7296.6</v>
       </c>
       <c r="C175" s="40">
         <v>3413.7</v>
       </c>
       <c r="D175" s="40">
         <v>3215.3</v>
       </c>
-      <c r="E175" s="65">
+      <c r="E175" s="63">
         <v>2917.2</v>
       </c>
-      <c r="F175" s="53"/>
-      <c r="G175" s="59"/>
+      <c r="F175" s="50">
+        <v>618.92999999999995</v>
+      </c>
+      <c r="G175" s="57"/>
       <c r="H175" s="53"/>
       <c r="I175" s="33"/>
       <c r="J175" s="50"/>
-      <c r="K175" s="65"/>
-      <c r="L175" s="67"/>
+      <c r="K175" s="63"/>
+      <c r="L175" s="65"/>
       <c r="M175" s="20"/>
     </row>
     <row r="176" spans="1:47" ht="22.5">
       <c r="A176" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="40">
         <v>2582</v>
       </c>
       <c r="D176" s="40">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E176" s="65">
+      <c r="E176" s="63">
         <v>3260.34</v>
       </c>
-      <c r="F176" s="53"/>
-      <c r="G176" s="59"/>
+      <c r="F176" s="50">
+        <v>2639.07</v>
+      </c>
+      <c r="G176" s="57"/>
       <c r="H176" s="53"/>
       <c r="I176" s="33"/>
       <c r="J176" s="50"/>
-      <c r="K176" s="65"/>
-      <c r="L176" s="67"/>
+      <c r="K176" s="63"/>
+      <c r="L176" s="65"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="1:47" ht="11.25" customHeight="1">
       <c r="A177" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B177" s="23"/>
       <c r="C177" s="23"/>
       <c r="D177" s="23"/>
       <c r="E177" s="23"/>
       <c r="F177" s="23"/>
       <c r="G177" s="23"/>
       <c r="H177" s="23"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="23"/>
       <c r="L177" s="23"/>
       <c r="M177" s="23"/>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" s="18">
         <v>2018</v>
       </c>
       <c r="B178" s="19"/>
       <c r="C178" s="19"/>
@@ -9720,443 +9749,453 @@
       <c r="I230" s="19"/>
       <c r="J230" s="19"/>
       <c r="K230" s="19"/>
       <c r="L230" s="19"/>
       <c r="M230" s="19"/>
     </row>
     <row r="231" spans="1:13" ht="22.5">
       <c r="A231" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B231" s="19">
         <v>655</v>
       </c>
       <c r="C231" s="19">
         <v>689.6</v>
       </c>
       <c r="D231" s="19">
         <v>718.8</v>
       </c>
       <c r="E231" s="50">
         <v>777.7</v>
       </c>
       <c r="F231" s="54">
         <v>737.6</v>
       </c>
-      <c r="G231" s="59">
+      <c r="G231" s="57">
         <v>692.4</v>
       </c>
       <c r="H231" s="54">
         <v>661.51840000000004</v>
       </c>
       <c r="I231" s="19">
         <v>685.1</v>
       </c>
       <c r="J231" s="52">
         <v>776.4</v>
       </c>
-      <c r="K231" s="66">
+      <c r="K231" s="64">
         <v>767.07659999999998</v>
       </c>
-      <c r="L231" s="68">
+      <c r="L231" s="66">
         <v>773.22889999999995</v>
       </c>
       <c r="M231" s="19">
         <v>771</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B232" s="19"/>
       <c r="C232" s="19"/>
       <c r="D232" s="19"/>
       <c r="E232" s="19"/>
       <c r="F232" s="55"/>
-      <c r="G232" s="61"/>
+      <c r="G232" s="59"/>
       <c r="H232" s="19"/>
       <c r="I232" s="19"/>
       <c r="J232" s="52"/>
       <c r="K232" s="19"/>
       <c r="L232" s="19"/>
       <c r="M232" s="19"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B233" s="19">
         <v>590.9</v>
       </c>
       <c r="C233" s="19">
         <v>631</v>
       </c>
       <c r="D233" s="19">
         <v>646.9</v>
       </c>
       <c r="E233" s="52">
         <v>703.4</v>
       </c>
       <c r="F233" s="54">
         <v>666.3</v>
       </c>
-      <c r="G233" s="59">
+      <c r="G233" s="57">
         <v>620.9</v>
       </c>
       <c r="H233" s="54">
         <v>589.84990000000005</v>
       </c>
       <c r="I233" s="19">
         <v>609.6</v>
       </c>
       <c r="J233" s="50">
         <v>682.87710000000004</v>
       </c>
-      <c r="K233" s="66">
+      <c r="K233" s="64">
         <v>670.94050000000004</v>
       </c>
-      <c r="L233" s="68">
+      <c r="L233" s="66">
         <v>682.74680000000001</v>
       </c>
       <c r="M233" s="19">
         <v>680.9</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B234" s="19">
         <v>11.5</v>
       </c>
       <c r="C234" s="19">
         <v>12.7</v>
       </c>
       <c r="D234" s="19">
         <v>12.5</v>
       </c>
       <c r="E234" s="52">
         <v>13.8</v>
       </c>
       <c r="F234" s="54">
         <v>12.8</v>
       </c>
-      <c r="G234" s="59">
+      <c r="G234" s="57">
         <v>11.5</v>
       </c>
       <c r="H234" s="54">
         <v>10.766</v>
       </c>
       <c r="I234" s="19">
         <v>11.3</v>
       </c>
       <c r="J234" s="52">
         <v>13.486000000000001</v>
       </c>
-      <c r="K234" s="66">
+      <c r="K234" s="64">
         <v>13.851000000000001</v>
       </c>
-      <c r="L234" s="68">
+      <c r="L234" s="66">
         <v>12.775</v>
       </c>
       <c r="M234" s="19">
         <v>12.6</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B235" s="19">
         <v>20.5</v>
       </c>
       <c r="C235" s="19">
         <v>17.3</v>
       </c>
       <c r="D235" s="19">
         <v>23.4</v>
       </c>
       <c r="E235" s="52">
         <v>24</v>
       </c>
       <c r="F235" s="56">
         <v>26.3</v>
       </c>
-      <c r="G235" s="59">
+      <c r="G235" s="57">
         <v>29.5</v>
       </c>
       <c r="H235" s="54">
         <v>32.956699999999998</v>
       </c>
       <c r="I235" s="19">
         <v>36.1</v>
       </c>
       <c r="J235" s="52">
         <v>37.442</v>
       </c>
-      <c r="K235" s="66">
+      <c r="K235" s="64">
         <v>39.6447</v>
       </c>
-      <c r="L235" s="68">
+      <c r="L235" s="66">
         <v>40.703600000000002</v>
       </c>
       <c r="M235" s="19">
         <v>40.6</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="24.75" customHeight="1">
       <c r="A236" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B236" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="C236" s="47">
         <v>28.5</v>
       </c>
       <c r="D236" s="19">
         <v>36</v>
       </c>
       <c r="E236" s="52">
         <v>36.299999999999997</v>
       </c>
-      <c r="F236" s="57">
+      <c r="F236" s="56">
         <v>32.1</v>
       </c>
-      <c r="G236" s="62">
+      <c r="G236" s="61">
         <v>30.4</v>
       </c>
       <c r="H236" s="54">
         <v>27.945799999999998</v>
       </c>
-      <c r="I236" s="64">
+      <c r="I236" s="62">
         <v>28.1</v>
       </c>
       <c r="J236" s="52">
         <v>42.622999999999998</v>
       </c>
-      <c r="K236" s="66">
+      <c r="K236" s="64">
         <v>42.6404</v>
       </c>
-      <c r="L236" s="68">
+      <c r="L236" s="66">
         <v>37.003500000000003</v>
       </c>
       <c r="M236" s="46">
         <v>36.9</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="38"/>
       <c r="B237" s="26"/>
       <c r="C237" s="47"/>
       <c r="D237" s="19"/>
       <c r="E237" s="52"/>
       <c r="F237" s="56"/>
-      <c r="G237" s="63"/>
+      <c r="G237" s="61"/>
       <c r="H237" s="54"/>
-      <c r="I237" s="64"/>
+      <c r="I237" s="62"/>
       <c r="J237" s="52"/>
-      <c r="K237" s="66"/>
-      <c r="L237" s="68"/>
+      <c r="K237" s="64"/>
+      <c r="L237" s="66"/>
       <c r="M237" s="46"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="22">
         <v>2026</v>
       </c>
       <c r="B238" s="19"/>
       <c r="C238" s="19"/>
       <c r="D238" s="19"/>
       <c r="E238" s="19"/>
       <c r="F238" s="19"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
       <c r="I238" s="19"/>
       <c r="J238" s="19"/>
       <c r="K238" s="19"/>
       <c r="L238" s="19"/>
       <c r="M238" s="19"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B239" s="19">
         <v>621.9</v>
       </c>
       <c r="C239" s="19">
         <v>735.3</v>
       </c>
       <c r="D239" s="19">
         <v>910.4</v>
       </c>
-      <c r="E239" s="77">
+      <c r="E239" s="75">
         <v>988.4</v>
       </c>
-      <c r="F239" s="54"/>
-      <c r="G239" s="59"/>
+      <c r="F239" s="52">
+        <v>987.6</v>
+      </c>
+      <c r="G239" s="57"/>
       <c r="H239" s="54"/>
       <c r="I239" s="19"/>
       <c r="J239" s="52"/>
-      <c r="K239" s="66"/>
-      <c r="L239" s="68"/>
+      <c r="K239" s="64"/>
+      <c r="L239" s="66"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B240" s="19"/>
       <c r="C240" s="19"/>
       <c r="D240" s="19"/>
       <c r="E240" s="19"/>
-      <c r="F240" s="55"/>
-      <c r="G240" s="61"/>
+      <c r="F240" s="79"/>
+      <c r="G240" s="59"/>
       <c r="H240" s="19"/>
       <c r="I240" s="19"/>
       <c r="J240" s="52"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:47">
       <c r="A241" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B241" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="19">
         <v>648.9</v>
       </c>
       <c r="D241" s="19">
         <v>828.3</v>
       </c>
-      <c r="E241" s="78">
+      <c r="E241" s="76">
         <v>897.9</v>
       </c>
-      <c r="F241" s="54"/>
-      <c r="G241" s="59"/>
+      <c r="F241" s="52">
+        <v>910.5</v>
+      </c>
+      <c r="G241" s="57"/>
       <c r="H241" s="54"/>
       <c r="I241" s="19"/>
       <c r="J241" s="50"/>
-      <c r="K241" s="66"/>
-      <c r="L241" s="68"/>
+      <c r="K241" s="64"/>
+      <c r="L241" s="66"/>
       <c r="M241" s="19"/>
     </row>
     <row r="242" spans="1:47">
       <c r="A242" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="19">
         <v>10.3</v>
       </c>
       <c r="C242" s="19">
         <v>11.4</v>
       </c>
       <c r="D242" s="19">
         <v>11.4</v>
       </c>
-      <c r="E242" s="78">
+      <c r="E242" s="76">
         <v>11.5</v>
       </c>
-      <c r="F242" s="54"/>
-      <c r="G242" s="59"/>
+      <c r="F242" s="52">
+        <v>33.6</v>
+      </c>
+      <c r="G242" s="57"/>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
-      <c r="K242" s="66"/>
-      <c r="L242" s="68"/>
+      <c r="K242" s="64"/>
+      <c r="L242" s="66"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:47">
       <c r="A243" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>59</v>
       </c>
       <c r="C243" s="19">
         <v>38.5</v>
       </c>
       <c r="D243" s="19">
         <v>36.5</v>
       </c>
-      <c r="E243" s="78">
+      <c r="E243" s="76">
         <v>32.6</v>
       </c>
-      <c r="F243" s="56"/>
-      <c r="G243" s="59"/>
+      <c r="F243" s="52">
+        <v>6.6</v>
+      </c>
+      <c r="G243" s="57"/>
       <c r="H243" s="54"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
-      <c r="K243" s="66"/>
-      <c r="L243" s="68"/>
+      <c r="K243" s="64"/>
+      <c r="L243" s="66"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:47" ht="24.75" customHeight="1">
       <c r="A244" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B244" s="17">
         <v>29.7</v>
       </c>
-      <c r="C244" s="74">
+      <c r="C244" s="72">
         <v>36.5</v>
       </c>
       <c r="D244" s="19">
         <v>34.5</v>
       </c>
-      <c r="E244" s="78">
+      <c r="E244" s="76">
         <v>46.5</v>
       </c>
-      <c r="F244" s="57"/>
-      <c r="G244" s="62"/>
+      <c r="F244" s="52">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G244" s="60"/>
       <c r="H244" s="54"/>
-      <c r="I244" s="64"/>
+      <c r="I244" s="62"/>
       <c r="J244" s="52"/>
-      <c r="K244" s="66"/>
-      <c r="L244" s="68"/>
+      <c r="K244" s="64"/>
+      <c r="L244" s="66"/>
       <c r="M244" s="46"/>
     </row>
     <row r="245" spans="1:47" ht="24" customHeight="1">
-      <c r="A245" s="80" t="s">
+      <c r="A245" s="81" t="s">
         <v>210</v>
       </c>
-      <c r="B245" s="80"/>
-[...10 lines deleted...]
-      <c r="M245" s="80"/>
+      <c r="B245" s="81"/>
+      <c r="C245" s="81"/>
+      <c r="D245" s="81"/>
+      <c r="E245" s="81"/>
+      <c r="F245" s="81"/>
+      <c r="G245" s="81"/>
+      <c r="H245" s="81"/>
+      <c r="I245" s="81"/>
+      <c r="J245" s="81"/>
+      <c r="K245" s="81"/>
+      <c r="L245" s="81"/>
+      <c r="M245" s="81"/>
     </row>
     <row r="246" spans="1:47" ht="12.75">
       <c r="A246" s="11"/>
       <c r="B246" s="11"/>
       <c r="C246" s="11"/>
       <c r="D246" s="11"/>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="41" t="s">
         <v>211</v>
       </c>
       <c r="H246" s="11"/>
       <c r="I246" s="11"/>
       <c r="J246" s="11"/>
       <c r="K246" s="11"/>
       <c r="L246" s="11"/>
       <c r="M246" s="11"/>
     </row>
     <row r="247" spans="1:47" ht="12.75">
       <c r="A247" s="6"/>
       <c r="N247" s="10"/>
       <c r="Y247" s="10"/>
       <c r="AJ247" s="10"/>
       <c r="AU247" s="10"/>
     </row>
@@ -10795,95 +10834,97 @@
         <v>1.8</v>
       </c>
       <c r="M263" s="25">
         <v>1.5</v>
       </c>
     </row>
     <row r="264" spans="1:47">
       <c r="A264" s="18">
         <v>2025</v>
       </c>
       <c r="B264" s="25">
         <v>1.3</v>
       </c>
       <c r="C264" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D264" s="25">
         <v>1.3</v>
       </c>
       <c r="E264" s="50">
         <v>1.27</v>
       </c>
       <c r="F264" s="53">
         <v>1.27</v>
       </c>
-      <c r="G264" s="59">
+      <c r="G264" s="57">
         <v>1.27</v>
       </c>
       <c r="H264" s="53">
         <v>1.4</v>
       </c>
       <c r="I264" s="25">
         <v>1.5</v>
       </c>
       <c r="J264" s="50">
         <v>1.41</v>
       </c>
-      <c r="K264" s="65">
+      <c r="K264" s="63">
         <v>1.32</v>
       </c>
-      <c r="L264" s="67">
+      <c r="L264" s="65">
         <v>1.43</v>
       </c>
       <c r="M264" s="25">
         <v>1.8</v>
       </c>
     </row>
     <row r="265" spans="1:47">
       <c r="A265" s="18">
         <v>2026</v>
       </c>
       <c r="B265" s="25">
         <v>1.4</v>
       </c>
       <c r="C265" s="25">
         <v>2.4</v>
       </c>
       <c r="D265" s="25">
         <v>1.4</v>
       </c>
-      <c r="E265" s="65">
+      <c r="E265" s="63">
         <v>1.45</v>
       </c>
-      <c r="F265" s="53"/>
-      <c r="G265" s="59"/>
+      <c r="F265" s="50">
+        <v>1.47</v>
+      </c>
+      <c r="G265" s="57"/>
       <c r="H265" s="53"/>
       <c r="I265" s="25"/>
       <c r="J265" s="50"/>
-      <c r="K265" s="65"/>
-      <c r="L265" s="67"/>
+      <c r="K265" s="63"/>
+      <c r="L265" s="65"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:47">
       <c r="A266" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B266" s="30"/>
       <c r="C266" s="30"/>
       <c r="D266" s="25"/>
       <c r="E266" s="30"/>
       <c r="F266" s="30"/>
       <c r="G266" s="30"/>
       <c r="H266" s="25"/>
       <c r="I266" s="30"/>
       <c r="J266" s="30"/>
       <c r="K266" s="30"/>
       <c r="L266" s="30"/>
       <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:47">
       <c r="A267" s="18">
         <v>2011</v>
       </c>
       <c r="B267" s="25">
         <v>5.4</v>
@@ -11457,98 +11498,100 @@
         <v>3.5</v>
       </c>
       <c r="L280" s="25">
         <v>5</v>
       </c>
       <c r="M280" s="25">
         <v>4.7</v>
       </c>
     </row>
     <row r="281" spans="1:47">
       <c r="A281" s="18">
         <v>2025</v>
       </c>
       <c r="B281" s="25">
         <v>3.9</v>
       </c>
       <c r="C281" s="49">
         <v>2.9</v>
       </c>
       <c r="D281" s="49">
         <v>3.6</v>
       </c>
       <c r="E281" s="49">
         <v>3.6</v>
       </c>
-      <c r="F281" s="56">
+      <c r="F281" s="69">
         <v>3.7</v>
       </c>
-      <c r="G281" s="63">
+      <c r="G281" s="61">
         <v>3.9</v>
       </c>
       <c r="H281" s="54">
         <v>4.4176000000000002</v>
       </c>
       <c r="I281" s="25">
         <v>4.7</v>
       </c>
       <c r="J281" s="52">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K281" s="66">
+      <c r="K281" s="64">
         <v>3.6175999999999999</v>
       </c>
-      <c r="L281" s="68">
+      <c r="L281" s="66">
         <v>4.0568</v>
       </c>
       <c r="M281" s="25">
         <v>4.8</v>
       </c>
     </row>
     <row r="282" spans="1:47">
       <c r="A282" s="18">
         <v>2026</v>
       </c>
       <c r="B282" s="25">
         <v>3.6</v>
       </c>
       <c r="C282" s="25">
         <v>3.4</v>
       </c>
       <c r="D282" s="49">
         <v>3.7</v>
       </c>
-      <c r="E282" s="66">
+      <c r="E282" s="64">
         <v>3.8</v>
       </c>
-      <c r="F282" s="56"/>
-      <c r="G282" s="63"/>
+      <c r="F282" s="52">
+        <v>4</v>
+      </c>
+      <c r="G282" s="61"/>
       <c r="H282" s="54"/>
       <c r="I282" s="25"/>
       <c r="J282" s="52"/>
-      <c r="K282" s="66"/>
-      <c r="L282" s="68"/>
+      <c r="K282" s="64"/>
+      <c r="L282" s="66"/>
       <c r="M282" s="25"/>
     </row>
     <row r="283" spans="1:47" ht="32.25" customHeight="1">
       <c r="A283" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B283" s="30"/>
       <c r="C283" s="30"/>
       <c r="D283" s="25"/>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
       <c r="J283" s="30"/>
       <c r="K283" s="30"/>
       <c r="L283" s="30"/>
       <c r="M283" s="25"/>
       <c r="N283" s="10"/>
       <c r="Y283" s="10"/>
       <c r="AJ283" s="10"/>
       <c r="AU283" s="10"/>
     </row>
     <row r="284" spans="1:47">
       <c r="A284" s="18">
@@ -11877,138 +11920,140 @@
       </c>
       <c r="L291" s="19">
         <v>415.4</v>
       </c>
       <c r="M291" s="19">
         <v>319.39999999999998</v>
       </c>
     </row>
     <row r="292" spans="1:47">
       <c r="A292" s="18">
         <v>2024</v>
       </c>
       <c r="B292" s="19">
         <v>444.9</v>
       </c>
       <c r="C292" s="19">
         <v>287.89999999999998</v>
       </c>
       <c r="D292" s="19">
         <v>431</v>
       </c>
       <c r="E292" s="19">
         <v>342.9</v>
       </c>
       <c r="F292" s="19">
-        <v>428.8</v>
+        <v>428.9</v>
       </c>
       <c r="G292" s="19">
         <v>492.6</v>
       </c>
       <c r="H292" s="19">
         <v>551.79999999999995</v>
       </c>
       <c r="I292" s="19">
         <v>555.20000000000005</v>
       </c>
       <c r="J292" s="19">
         <v>452.4</v>
       </c>
       <c r="K292" s="19">
         <v>425.4</v>
       </c>
       <c r="L292" s="19">
         <v>412.5</v>
       </c>
       <c r="M292" s="19">
         <v>424.5</v>
       </c>
     </row>
     <row r="293" spans="1:47">
       <c r="A293" s="18">
         <v>2025</v>
       </c>
       <c r="B293" s="19">
         <v>472.8</v>
       </c>
       <c r="C293" s="19">
         <v>419.1</v>
       </c>
       <c r="D293" s="19">
         <v>462.3</v>
       </c>
       <c r="E293" s="50">
         <v>436.78</v>
       </c>
-      <c r="F293" s="58">
+      <c r="F293" s="80">
         <v>529.59</v>
       </c>
-      <c r="G293" s="63">
+      <c r="G293" s="61">
         <v>611.35</v>
       </c>
       <c r="H293" s="53">
         <v>707.76</v>
       </c>
       <c r="I293" s="19">
         <v>668.7</v>
       </c>
       <c r="J293" s="50">
         <v>541.79999999999995</v>
       </c>
-      <c r="K293" s="65">
+      <c r="K293" s="63">
         <v>473.87</v>
       </c>
-      <c r="L293" s="67">
+      <c r="L293" s="65">
         <v>489.6</v>
       </c>
       <c r="M293" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="294" spans="1:47">
       <c r="A294" s="18">
         <v>2026</v>
       </c>
       <c r="B294" s="19">
         <v>452.2</v>
       </c>
       <c r="C294" s="19">
         <v>441.5</v>
       </c>
       <c r="D294" s="19">
         <v>457.9</v>
       </c>
-      <c r="E294" s="65">
+      <c r="E294" s="63">
         <v>447.09</v>
       </c>
-      <c r="F294" s="58"/>
-      <c r="G294" s="63"/>
+      <c r="F294" s="50">
+        <v>496.96</v>
+      </c>
+      <c r="G294" s="61"/>
       <c r="H294" s="53"/>
       <c r="I294" s="19"/>
       <c r="J294" s="50"/>
-      <c r="K294" s="65"/>
-      <c r="L294" s="67"/>
+      <c r="K294" s="63"/>
+      <c r="L294" s="65"/>
       <c r="M294" s="19"/>
     </row>
     <row r="295" spans="1:47">
       <c r="A295" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="30"/>
       <c r="D295" s="25"/>
       <c r="E295" s="30"/>
       <c r="F295" s="30"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="30"/>
       <c r="J295" s="19"/>
       <c r="K295" s="19"/>
       <c r="L295" s="19"/>
       <c r="M295" s="19"/>
     </row>
     <row r="296" spans="1:47">
       <c r="A296" s="18">
         <v>2016</v>
       </c>
       <c r="B296" s="25">
         <v>629.4</v>
@@ -12375,102 +12420,104 @@
         <v>890.5</v>
       </c>
       <c r="K304" s="48">
         <v>715.8</v>
       </c>
       <c r="L304" s="48">
         <v>824.7</v>
       </c>
       <c r="M304" s="48">
         <v>788.1</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="47">
         <v>2025</v>
       </c>
       <c r="B305" s="20">
         <v>988</v>
       </c>
       <c r="C305" s="48">
         <v>855.2</v>
       </c>
       <c r="D305" s="48">
         <v>931.1</v>
       </c>
-      <c r="E305" s="69">
+      <c r="E305" s="67">
         <v>819.6</v>
       </c>
-      <c r="F305" s="56">
+      <c r="F305" s="69">
         <v>1010.5</v>
       </c>
-      <c r="G305" s="63">
+      <c r="G305" s="61">
         <v>1226.5</v>
       </c>
       <c r="H305" s="56">
         <v>1457.3565000000001</v>
       </c>
       <c r="I305" s="48">
         <v>1352.3</v>
       </c>
-      <c r="J305" s="69">
+      <c r="J305" s="67">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K305" s="70">
+      <c r="K305" s="68">
         <v>898.37639999999999</v>
       </c>
-      <c r="L305" s="71">
+      <c r="L305" s="69">
         <v>978.07659999999998</v>
       </c>
       <c r="M305" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
-      <c r="A306" s="72">
+      <c r="A306" s="70">
         <v>2026</v>
       </c>
       <c r="B306" s="29">
         <v>1218.8</v>
       </c>
-      <c r="C306" s="75">
+      <c r="C306" s="73">
         <v>1076.8</v>
       </c>
-      <c r="D306" s="75">
+      <c r="D306" s="73">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E306" s="79">
+      <c r="E306" s="77">
         <v>1062.8</v>
       </c>
-      <c r="F306" s="73"/>
-[...6 lines deleted...]
-      <c r="M306" s="73"/>
+      <c r="F306" s="77">
+        <v>1168.9000000000001</v>
+      </c>
+      <c r="G306" s="71"/>
+      <c r="H306" s="71"/>
+      <c r="I306" s="71"/>
+      <c r="J306" s="71"/>
+      <c r="K306" s="71"/>
+      <c r="L306" s="71"/>
+      <c r="M306" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>