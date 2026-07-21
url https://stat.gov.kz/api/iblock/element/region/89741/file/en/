--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14520" yWindow="-135" windowWidth="14370" windowHeight="12690"/>
+    <workbookView xWindow="15165" yWindow="-135" windowWidth="13725" windowHeight="12690"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="219">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
@@ -685,56 +685,56 @@
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Road and urban electric transport</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>other types (cableways and others)</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -867,239 +867,254 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_месяц" xfId="1"/>
     <cellStyle name="Обычный_месяц_1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1372,83 +1387,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A280" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F306" sqref="F306"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12.75">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="81" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -1461,51 +1476,51 @@
         <v>193</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>199</v>
       </c>
       <c r="N3" s="7"/>
     </row>
-    <row r="4" spans="1:44" ht="22.5">
+    <row r="4" spans="1:44" ht="33.75">
       <c r="A4" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
     <row r="5" spans="1:44" ht="12.75">
       <c r="A5" s="18">
         <v>2011</v>
       </c>
       <c r="B5" s="19">
         <v>11036.3</v>
       </c>
       <c r="C5" s="19">
         <v>9820.1</v>
@@ -2127,86 +2142,88 @@
       </c>
       <c r="C19" s="19">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>1968.9</v>
       </c>
       <c r="E19" s="50">
         <v>2375.96</v>
       </c>
       <c r="F19" s="53">
         <v>2447.98</v>
       </c>
       <c r="G19" s="53">
         <v>2600</v>
       </c>
       <c r="H19" s="53">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="19">
         <v>2535.6</v>
       </c>
       <c r="J19" s="50">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="63">
+      <c r="K19" s="62">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="65">
+      <c r="L19" s="64">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
       <c r="N19" s="5"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="21">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="62">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="63">
+      <c r="F20" s="62">
         <v>5029.8599999999997</v>
       </c>
-      <c r="G20" s="53"/>
+      <c r="G20" s="64">
+        <v>4889.8999999999996</v>
+      </c>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
-      <c r="K20" s="63"/>
-      <c r="L20" s="65"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="64"/>
       <c r="M20" s="19"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="24"/>
       <c r="N21" s="5"/>
     </row>
     <row r="22" spans="1:51" ht="12.75">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
@@ -2828,101 +2845,103 @@
       </c>
       <c r="L35" s="19">
         <v>2245.9</v>
       </c>
       <c r="M35" s="19">
         <v>2301.9</v>
       </c>
       <c r="N35" s="5"/>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" s="21">
         <v>2025</v>
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="65">
+      <c r="F36" s="64">
         <v>1867.7</v>
       </c>
       <c r="G36" s="53">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
       <c r="J36" s="50">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="63">
+      <c r="K36" s="62">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="65">
+      <c r="L36" s="64">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
       <c r="N36" s="5"/>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="65">
+      <c r="E37" s="64">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="75">
+      <c r="F37" s="74">
         <v>5473.2</v>
       </c>
-      <c r="G37" s="53"/>
+      <c r="G37" s="64">
+        <v>5371.9</v>
+      </c>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
-      <c r="K37" s="63"/>
-      <c r="L37" s="65"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="64"/>
       <c r="M37" s="19"/>
       <c r="N37" s="5"/>
     </row>
     <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
         <v>202</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="24"/>
       <c r="N38" s="12"/>
       <c r="Y38" s="10"/>
       <c r="AJ38" s="10"/>
       <c r="AU38" s="10"/>
     </row>
     <row r="39" spans="1:47">
@@ -3550,101 +3569,103 @@
       </c>
       <c r="L52" s="19">
         <v>41253.1</v>
       </c>
       <c r="M52" s="19">
         <v>38481.699999999997</v>
       </c>
       <c r="N52" s="5"/>
     </row>
     <row r="53" spans="1:51">
       <c r="A53" s="21">
         <v>2025</v>
       </c>
       <c r="B53" s="19">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="19">
         <v>39125</v>
       </c>
       <c r="D53" s="19">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="50">
         <v>43574.2</v>
       </c>
-      <c r="F53" s="65">
+      <c r="F53" s="64">
         <v>41855.46</v>
       </c>
       <c r="G53" s="53">
         <v>39226.46</v>
       </c>
       <c r="H53" s="53">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="19">
         <v>39354.1</v>
       </c>
       <c r="J53" s="50">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="63">
+      <c r="K53" s="62">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="65">
+      <c r="L53" s="64">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
       <c r="N53" s="5"/>
     </row>
     <row r="54" spans="1:51">
       <c r="A54" s="21">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="63">
+      <c r="E54" s="62">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
-      <c r="G54" s="53"/>
+      <c r="G54" s="64">
+        <v>37530</v>
+      </c>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
-      <c r="K54" s="63"/>
-      <c r="L54" s="65"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="64"/>
       <c r="M54" s="19"/>
       <c r="N54" s="5"/>
     </row>
     <row r="55" spans="1:51" ht="14.25" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="20"/>
       <c r="C55" s="20"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="24"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:51">
       <c r="A56" s="26">
         <v>2011</v>
       </c>
@@ -4269,185 +4290,187 @@
       </c>
       <c r="L69" s="33">
         <v>1597.8</v>
       </c>
       <c r="M69" s="33">
         <v>1510.2</v>
       </c>
       <c r="N69" s="5"/>
     </row>
     <row r="70" spans="1:51">
       <c r="A70" s="26">
         <v>2025</v>
       </c>
       <c r="B70" s="20">
         <v>1819</v>
       </c>
       <c r="C70" s="20">
         <v>1674.8</v>
       </c>
       <c r="D70" s="20">
         <v>1802.5</v>
       </c>
       <c r="E70" s="50">
         <v>1763.1</v>
       </c>
-      <c r="F70" s="66">
+      <c r="F70" s="65">
         <v>1938.7</v>
       </c>
       <c r="G70" s="54">
         <v>2185.5</v>
       </c>
       <c r="H70" s="54">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="39">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="33">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="64">
+      <c r="K70" s="63">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="66">
+      <c r="L70" s="65">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="33">
         <v>1912.2</v>
       </c>
       <c r="N70" s="5"/>
     </row>
     <row r="71" spans="1:51">
       <c r="A71" s="26">
         <v>2026</v>
       </c>
       <c r="B71" s="20">
         <v>2064.9</v>
       </c>
       <c r="C71" s="20">
         <v>1970.1</v>
       </c>
       <c r="D71" s="20">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="65">
+      <c r="E71" s="64">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
-      <c r="G71" s="54"/>
+      <c r="G71" s="65">
+        <v>2673.1</v>
+      </c>
       <c r="H71" s="54"/>
       <c r="I71" s="39"/>
       <c r="J71" s="33"/>
-      <c r="K71" s="64"/>
-      <c r="L71" s="66"/>
+      <c r="K71" s="63"/>
+      <c r="L71" s="65"/>
       <c r="M71" s="33"/>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:51" ht="21" customHeight="1">
-      <c r="A72" s="81" t="s">
+      <c r="A72" s="80" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="81"/>
-[...10 lines deleted...]
-      <c r="M72" s="81"/>
+      <c r="B72" s="80"/>
+      <c r="C72" s="80"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+      <c r="J72" s="80"/>
+      <c r="K72" s="80"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="80"/>
     </row>
     <row r="73" spans="1:51" ht="12.75">
-      <c r="A73" s="82" t="s">
+      <c r="A73" s="81" t="s">
         <v>214</v>
       </c>
-      <c r="B73" s="82"/>
-[...10 lines deleted...]
-      <c r="M73" s="82"/>
+      <c r="B73" s="81"/>
+      <c r="C73" s="81"/>
+      <c r="D73" s="81"/>
+      <c r="E73" s="81"/>
+      <c r="F73" s="81"/>
+      <c r="G73" s="81"/>
+      <c r="H73" s="81"/>
+      <c r="I73" s="81"/>
+      <c r="J73" s="81"/>
+      <c r="K73" s="81"/>
+      <c r="L73" s="81"/>
+      <c r="M73" s="81"/>
     </row>
     <row r="74" spans="1:51" ht="12.75">
       <c r="A74" s="6"/>
       <c r="N74" s="10"/>
       <c r="Y74" s="10"/>
       <c r="AJ74" s="10"/>
       <c r="AU74" s="10"/>
     </row>
     <row r="75" spans="1:51">
       <c r="A75" s="14"/>
       <c r="B75" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K75" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L75" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M75" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="76" spans="1:51" ht="22.5">
+    <row r="76" spans="1:51" ht="33.75">
       <c r="A76" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B76" s="30"/>
       <c r="C76" s="30"/>
       <c r="D76" s="30"/>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
       <c r="J76" s="30"/>
       <c r="K76" s="30"/>
       <c r="L76" s="30"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:51">
       <c r="A77" s="18">
         <v>2011</v>
       </c>
       <c r="B77" s="19">
         <v>11034</v>
       </c>
       <c r="C77" s="19">
         <v>9817.6</v>
@@ -5033,85 +5056,87 @@
       </c>
       <c r="C91" s="19">
         <v>1024.7</v>
       </c>
       <c r="D91" s="19">
         <v>852.1</v>
       </c>
       <c r="E91" s="50">
         <v>1304.24</v>
       </c>
       <c r="F91" s="53">
         <v>1333.09</v>
       </c>
       <c r="G91" s="57">
         <v>1518.19</v>
       </c>
       <c r="H91" s="53">
         <v>963.62</v>
       </c>
       <c r="I91" s="19">
         <v>1351.5</v>
       </c>
       <c r="J91" s="50">
         <v>1117.42</v>
       </c>
-      <c r="K91" s="63">
+      <c r="K91" s="62">
         <v>1188.43</v>
       </c>
-      <c r="L91" s="65">
+      <c r="L91" s="64">
         <v>1174.51</v>
       </c>
       <c r="M91" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" s="21">
         <v>2026</v>
       </c>
       <c r="B92" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C92" s="19">
         <v>663</v>
       </c>
       <c r="D92" s="19">
         <v>657.9</v>
       </c>
-      <c r="E92" s="63">
+      <c r="E92" s="62">
         <v>1017.07</v>
       </c>
       <c r="F92" s="50">
         <v>1149.9100000000001</v>
       </c>
-      <c r="G92" s="57"/>
+      <c r="G92" s="82">
+        <v>1196.5999999999999</v>
+      </c>
       <c r="H92" s="53"/>
       <c r="I92" s="19"/>
       <c r="J92" s="50"/>
-      <c r="K92" s="63"/>
-      <c r="L92" s="65"/>
+      <c r="K92" s="62"/>
+      <c r="L92" s="64"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" s="32" t="s">
         <v>201</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="23"/>
       <c r="D93" s="20"/>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="33"/>
       <c r="I93" s="23"/>
       <c r="J93" s="33"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" s="21">
         <v>2011</v>
       </c>
       <c r="B94" s="19">
         <v>880.7</v>
@@ -5685,100 +5710,102 @@
         <v>603.70000000000005</v>
       </c>
       <c r="L107" s="20">
         <v>608.79999999999995</v>
       </c>
       <c r="M107" s="20">
         <v>604.79999999999995</v>
       </c>
     </row>
     <row r="108" spans="1:47" ht="11.25" customHeight="1">
       <c r="A108" s="35">
         <v>2025</v>
       </c>
       <c r="B108" s="20">
         <v>610.79999999999995</v>
       </c>
       <c r="C108" s="20">
         <v>907.8</v>
       </c>
       <c r="D108" s="20">
         <v>760.9</v>
       </c>
       <c r="E108" s="50">
         <v>659.5</v>
       </c>
-      <c r="F108" s="65">
+      <c r="F108" s="64">
         <v>969.2</v>
       </c>
       <c r="G108" s="57">
         <v>1045.0999999999999</v>
       </c>
       <c r="H108" s="53">
         <v>1012.9327</v>
       </c>
       <c r="I108" s="20">
         <v>898.3</v>
       </c>
       <c r="J108" s="18">
         <v>1137.5</v>
       </c>
-      <c r="K108" s="63">
+      <c r="K108" s="62">
         <v>1014.0575</v>
       </c>
-      <c r="L108" s="65">
+      <c r="L108" s="64">
         <v>983.98680000000002</v>
       </c>
       <c r="M108" s="20">
         <v>1139.3</v>
       </c>
     </row>
     <row r="109" spans="1:47" ht="11.25" customHeight="1">
       <c r="A109" s="35">
         <v>2026</v>
       </c>
       <c r="B109" s="20">
         <v>827.9</v>
       </c>
       <c r="C109" s="20">
         <v>766.9</v>
       </c>
       <c r="D109" s="20">
         <v>758.2</v>
       </c>
       <c r="E109" s="20">
         <v>907.8</v>
       </c>
       <c r="F109" s="50">
         <v>951.1</v>
       </c>
-      <c r="G109" s="57"/>
+      <c r="G109" s="82">
+        <v>1071.8</v>
+      </c>
       <c r="H109" s="53"/>
       <c r="I109" s="20"/>
       <c r="J109" s="18"/>
-      <c r="K109" s="63"/>
-      <c r="L109" s="65"/>
+      <c r="K109" s="62"/>
+      <c r="L109" s="64"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:47" ht="11.25" customHeight="1">
       <c r="A110" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B110" s="19"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" s="21">
         <v>2018</v>
       </c>
       <c r="B111" s="36"/>
       <c r="C111" s="36"/>
@@ -7548,250 +7575,250 @@
       </c>
       <c r="C163" s="19">
         <v>38574</v>
       </c>
       <c r="D163" s="19">
         <v>40673.1</v>
       </c>
       <c r="E163" s="50">
         <v>42977.65</v>
       </c>
       <c r="F163" s="53">
         <v>41147.440000000002</v>
       </c>
       <c r="G163" s="57">
         <v>38383.25</v>
       </c>
       <c r="H163" s="53">
         <v>37361.22</v>
       </c>
       <c r="I163" s="23">
         <v>38431.4</v>
       </c>
       <c r="J163" s="50">
         <v>43797.48</v>
       </c>
-      <c r="K163" s="63">
+      <c r="K163" s="62">
         <v>44021.8</v>
       </c>
-      <c r="L163" s="65">
+      <c r="L163" s="64">
         <v>41343.39</v>
       </c>
       <c r="M163" s="23">
         <v>41396.1</v>
       </c>
       <c r="Y163" s="10"/>
       <c r="AJ163" s="10"/>
       <c r="AU163" s="10"/>
     </row>
     <row r="164" spans="1:47" ht="12.75">
       <c r="A164" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B164" s="19"/>
       <c r="C164" s="44"/>
       <c r="D164" s="44"/>
       <c r="E164" s="51"/>
       <c r="F164" s="50" t="s">
         <v>218</v>
       </c>
       <c r="G164" s="58" t="s">
         <v>218</v>
       </c>
       <c r="H164" s="44"/>
       <c r="I164" s="44"/>
       <c r="J164" s="51"/>
-      <c r="K164" s="63" t="s">
+      <c r="K164" s="62" t="s">
         <v>218</v>
       </c>
       <c r="L164" s="51"/>
       <c r="M164" s="44"/>
       <c r="Y164" s="10"/>
       <c r="AJ164" s="10"/>
       <c r="AU164" s="10"/>
     </row>
     <row r="165" spans="1:47" ht="12.75">
       <c r="A165" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B165" s="19">
         <v>30219.9</v>
       </c>
       <c r="C165" s="40">
         <v>32141.200000000001</v>
       </c>
       <c r="D165" s="40">
         <v>32855</v>
       </c>
       <c r="E165" s="50">
         <v>35106.800000000003</v>
       </c>
       <c r="F165" s="53">
         <v>33630.97</v>
       </c>
       <c r="G165" s="57">
         <v>30931.64</v>
       </c>
       <c r="H165" s="53">
         <v>29918.959999999999</v>
       </c>
       <c r="I165" s="33">
         <v>30665.599999999999</v>
       </c>
       <c r="J165" s="50">
         <v>34362.68</v>
       </c>
-      <c r="K165" s="63">
+      <c r="K165" s="62">
         <v>34333.72</v>
       </c>
-      <c r="L165" s="65">
+      <c r="L165" s="64">
         <v>32307.5</v>
       </c>
       <c r="M165" s="20">
         <v>32375.9</v>
       </c>
       <c r="Y165" s="10"/>
       <c r="AJ165" s="10"/>
       <c r="AU165" s="10"/>
     </row>
     <row r="166" spans="1:47">
       <c r="A166" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B166" s="19">
         <v>2418.6999999999998</v>
       </c>
       <c r="C166" s="40">
         <v>2681.7</v>
       </c>
       <c r="D166" s="40">
         <v>2627.5</v>
       </c>
       <c r="E166" s="50">
         <v>2926.53</v>
       </c>
       <c r="F166" s="53">
         <v>2696.6</v>
       </c>
       <c r="G166" s="57">
         <v>2429.4699999999998</v>
       </c>
       <c r="H166" s="53">
         <v>2271.39</v>
       </c>
       <c r="I166" s="33">
         <v>2386.8000000000002</v>
       </c>
       <c r="J166" s="50">
         <v>2845.15</v>
       </c>
-      <c r="K166" s="63">
+      <c r="K166" s="62">
         <v>2922.07</v>
       </c>
-      <c r="L166" s="65">
+      <c r="L166" s="64">
         <v>2695.13</v>
       </c>
       <c r="M166" s="20">
         <v>2668.4</v>
       </c>
     </row>
     <row r="167" spans="1:47">
       <c r="A167" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B167" s="19">
         <v>2082.1999999999998</v>
       </c>
       <c r="C167" s="40">
         <v>1568.6</v>
       </c>
       <c r="D167" s="40">
         <v>2438.4</v>
       </c>
       <c r="E167" s="50">
         <v>2165.27</v>
       </c>
       <c r="F167" s="53">
         <v>2359.48</v>
       </c>
       <c r="G167" s="57">
         <v>2637.36</v>
       </c>
       <c r="H167" s="53">
         <v>2933.66</v>
       </c>
       <c r="I167" s="33">
         <v>3131.1</v>
       </c>
       <c r="J167" s="50">
         <v>3299.17</v>
       </c>
-      <c r="K167" s="63">
+      <c r="K167" s="62">
         <v>3511.17</v>
       </c>
-      <c r="L167" s="65">
+      <c r="L167" s="64">
         <v>3522.59</v>
       </c>
       <c r="M167" s="20">
         <v>3540.1</v>
       </c>
     </row>
     <row r="168" spans="1:47" ht="22.5">
       <c r="A168" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B168" s="19">
         <v>2473.6</v>
       </c>
       <c r="C168" s="40">
         <v>2182.6</v>
       </c>
       <c r="D168" s="40">
         <v>2752.3</v>
       </c>
       <c r="E168" s="50">
         <v>2779.06</v>
       </c>
       <c r="F168" s="53">
         <v>2460.39</v>
       </c>
       <c r="G168" s="57">
         <v>2384.7800000000002</v>
       </c>
       <c r="H168" s="53">
         <v>2237.21</v>
       </c>
       <c r="I168" s="33">
         <v>2247.9</v>
       </c>
       <c r="J168" s="50">
         <v>3290.49</v>
       </c>
-      <c r="K168" s="63">
+      <c r="K168" s="62">
         <v>3254.84</v>
       </c>
-      <c r="L168" s="65">
+      <c r="L168" s="64">
         <v>2818.16</v>
       </c>
       <c r="M168" s="20">
         <v>2811.8</v>
       </c>
     </row>
     <row r="169" spans="1:47">
       <c r="A169" s="38"/>
       <c r="B169" s="19"/>
       <c r="C169" s="40"/>
       <c r="D169" s="40"/>
       <c r="E169" s="20"/>
       <c r="F169" s="20"/>
       <c r="G169" s="33"/>
       <c r="H169" s="33"/>
       <c r="I169" s="33"/>
       <c r="J169" s="19"/>
       <c r="K169" s="19"/>
       <c r="L169" s="19"/>
       <c r="M169" s="20"/>
     </row>
     <row r="170" spans="1:47" ht="12.75">
       <c r="A170" s="21">
         <v>2026</v>
       </c>
@@ -7802,196 +7829,206 @@
       <c r="F170" s="19"/>
       <c r="G170" s="23"/>
       <c r="H170" s="23"/>
       <c r="I170" s="23"/>
       <c r="J170" s="19"/>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="23"/>
       <c r="Y170" s="10"/>
       <c r="AJ170" s="10"/>
       <c r="AU170" s="10"/>
     </row>
     <row r="171" spans="1:47" ht="22.5">
       <c r="A171" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B171" s="19">
         <v>38478</v>
       </c>
       <c r="C171" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="19">
         <v>39458.5</v>
       </c>
-      <c r="E171" s="63">
+      <c r="E171" s="62">
         <v>41382.89</v>
       </c>
       <c r="F171" s="50">
         <v>38069.199999999997</v>
       </c>
-      <c r="G171" s="57"/>
+      <c r="G171" s="82">
+        <v>36703.1</v>
+      </c>
       <c r="H171" s="53"/>
       <c r="I171" s="23"/>
       <c r="J171" s="50"/>
-      <c r="K171" s="63"/>
-      <c r="L171" s="65"/>
+      <c r="K171" s="62"/>
+      <c r="L171" s="64"/>
       <c r="M171" s="23"/>
       <c r="Y171" s="10"/>
       <c r="AJ171" s="10"/>
       <c r="AU171" s="10"/>
     </row>
     <row r="172" spans="1:47" ht="12.75">
       <c r="A172" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B172" s="19"/>
       <c r="C172" s="44"/>
       <c r="D172" s="44"/>
-      <c r="E172" s="74"/>
-[...1 lines deleted...]
-      <c r="G172" s="58"/>
+      <c r="E172" s="73"/>
+      <c r="F172" s="77"/>
+      <c r="G172" s="83"/>
       <c r="H172" s="44"/>
       <c r="I172" s="44"/>
       <c r="J172" s="51"/>
-      <c r="K172" s="63"/>
+      <c r="K172" s="62"/>
       <c r="L172" s="51"/>
       <c r="M172" s="44"/>
       <c r="Y172" s="10"/>
       <c r="AJ172" s="10"/>
       <c r="AU172" s="10"/>
     </row>
     <row r="173" spans="1:47" ht="12.75">
       <c r="A173" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B173" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="40">
         <v>29610.6</v>
       </c>
       <c r="D173" s="40">
         <v>31451.8</v>
       </c>
-      <c r="E173" s="63">
+      <c r="E173" s="62">
         <v>32784.71</v>
       </c>
       <c r="F173" s="50">
         <v>32574.6</v>
       </c>
-      <c r="G173" s="57"/>
+      <c r="G173" s="82">
+        <v>31263.1</v>
+      </c>
       <c r="H173" s="53"/>
       <c r="I173" s="33"/>
       <c r="J173" s="50"/>
-      <c r="K173" s="63"/>
-      <c r="L173" s="65"/>
+      <c r="K173" s="62"/>
+      <c r="L173" s="64"/>
       <c r="M173" s="20"/>
       <c r="Y173" s="10"/>
       <c r="AJ173" s="10"/>
       <c r="AU173" s="10"/>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B174" s="19">
         <v>2169.4</v>
       </c>
       <c r="C174" s="40">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="40">
         <v>2340.6</v>
       </c>
-      <c r="E174" s="63">
+      <c r="E174" s="62">
         <v>2420.64</v>
       </c>
       <c r="F174" s="50">
         <v>2236.6</v>
       </c>
-      <c r="G174" s="57"/>
+      <c r="G174" s="82">
+        <v>2325.5</v>
+      </c>
       <c r="H174" s="53"/>
       <c r="I174" s="33"/>
       <c r="J174" s="50"/>
-      <c r="K174" s="63"/>
-      <c r="L174" s="65"/>
+      <c r="K174" s="62"/>
+      <c r="L174" s="64"/>
       <c r="M174" s="20"/>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B175" s="19">
         <v>7296.6</v>
       </c>
       <c r="C175" s="40">
         <v>3413.7</v>
       </c>
       <c r="D175" s="40">
         <v>3215.3</v>
       </c>
-      <c r="E175" s="63">
+      <c r="E175" s="62">
         <v>2917.2</v>
       </c>
       <c r="F175" s="50">
         <v>618.92999999999995</v>
       </c>
-      <c r="G175" s="57"/>
+      <c r="G175" s="82">
+        <v>565.20000000000005</v>
+      </c>
       <c r="H175" s="53"/>
       <c r="I175" s="33"/>
       <c r="J175" s="50"/>
-      <c r="K175" s="63"/>
-      <c r="L175" s="65"/>
+      <c r="K175" s="62"/>
+      <c r="L175" s="64"/>
       <c r="M175" s="20"/>
     </row>
     <row r="176" spans="1:47" ht="22.5">
       <c r="A176" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="40">
         <v>2582</v>
       </c>
       <c r="D176" s="40">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E176" s="63">
+      <c r="E176" s="62">
         <v>3260.34</v>
       </c>
       <c r="F176" s="50">
         <v>2639.07</v>
       </c>
-      <c r="G176" s="57"/>
+      <c r="G176" s="82">
+        <v>2549.1999999999998</v>
+      </c>
       <c r="H176" s="53"/>
       <c r="I176" s="33"/>
       <c r="J176" s="50"/>
-      <c r="K176" s="63"/>
-      <c r="L176" s="65"/>
+      <c r="K176" s="62"/>
+      <c r="L176" s="64"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="1:47" ht="11.25" customHeight="1">
       <c r="A177" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B177" s="23"/>
       <c r="C177" s="23"/>
       <c r="D177" s="23"/>
       <c r="E177" s="23"/>
       <c r="F177" s="23"/>
       <c r="G177" s="23"/>
       <c r="H177" s="23"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="23"/>
       <c r="L177" s="23"/>
       <c r="M177" s="23"/>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" s="18">
         <v>2018</v>
       </c>
       <c r="B178" s="19"/>
       <c r="C178" s="19"/>
@@ -9761,54 +9798,54 @@
       </c>
       <c r="C231" s="19">
         <v>689.6</v>
       </c>
       <c r="D231" s="19">
         <v>718.8</v>
       </c>
       <c r="E231" s="50">
         <v>777.7</v>
       </c>
       <c r="F231" s="54">
         <v>737.6</v>
       </c>
       <c r="G231" s="57">
         <v>692.4</v>
       </c>
       <c r="H231" s="54">
         <v>661.51840000000004</v>
       </c>
       <c r="I231" s="19">
         <v>685.1</v>
       </c>
       <c r="J231" s="52">
         <v>776.4</v>
       </c>
-      <c r="K231" s="64">
+      <c r="K231" s="63">
         <v>767.07659999999998</v>
       </c>
-      <c r="L231" s="66">
+      <c r="L231" s="65">
         <v>773.22889999999995</v>
       </c>
       <c r="M231" s="19">
         <v>771</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B232" s="19"/>
       <c r="C232" s="19"/>
       <c r="D232" s="19"/>
       <c r="E232" s="19"/>
       <c r="F232" s="55"/>
       <c r="G232" s="59"/>
       <c r="H232" s="19"/>
       <c r="I232" s="19"/>
       <c r="J232" s="52"/>
       <c r="K232" s="19"/>
       <c r="L232" s="19"/>
       <c r="M232" s="19"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="38" t="s">
@@ -9819,383 +9856,393 @@
       </c>
       <c r="C233" s="19">
         <v>631</v>
       </c>
       <c r="D233" s="19">
         <v>646.9</v>
       </c>
       <c r="E233" s="52">
         <v>703.4</v>
       </c>
       <c r="F233" s="54">
         <v>666.3</v>
       </c>
       <c r="G233" s="57">
         <v>620.9</v>
       </c>
       <c r="H233" s="54">
         <v>589.84990000000005</v>
       </c>
       <c r="I233" s="19">
         <v>609.6</v>
       </c>
       <c r="J233" s="50">
         <v>682.87710000000004</v>
       </c>
-      <c r="K233" s="64">
+      <c r="K233" s="63">
         <v>670.94050000000004</v>
       </c>
-      <c r="L233" s="66">
+      <c r="L233" s="65">
         <v>682.74680000000001</v>
       </c>
       <c r="M233" s="19">
         <v>680.9</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B234" s="19">
         <v>11.5</v>
       </c>
       <c r="C234" s="19">
         <v>12.7</v>
       </c>
       <c r="D234" s="19">
         <v>12.5</v>
       </c>
       <c r="E234" s="52">
         <v>13.8</v>
       </c>
       <c r="F234" s="54">
         <v>12.8</v>
       </c>
       <c r="G234" s="57">
         <v>11.5</v>
       </c>
       <c r="H234" s="54">
         <v>10.766</v>
       </c>
       <c r="I234" s="19">
         <v>11.3</v>
       </c>
       <c r="J234" s="52">
         <v>13.486000000000001</v>
       </c>
-      <c r="K234" s="64">
+      <c r="K234" s="63">
         <v>13.851000000000001</v>
       </c>
-      <c r="L234" s="66">
+      <c r="L234" s="65">
         <v>12.775</v>
       </c>
       <c r="M234" s="19">
         <v>12.6</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B235" s="19">
         <v>20.5</v>
       </c>
       <c r="C235" s="19">
         <v>17.3</v>
       </c>
       <c r="D235" s="19">
         <v>23.4</v>
       </c>
       <c r="E235" s="52">
         <v>24</v>
       </c>
       <c r="F235" s="56">
         <v>26.3</v>
       </c>
       <c r="G235" s="57">
         <v>29.5</v>
       </c>
       <c r="H235" s="54">
         <v>32.956699999999998</v>
       </c>
       <c r="I235" s="19">
         <v>36.1</v>
       </c>
       <c r="J235" s="52">
         <v>37.442</v>
       </c>
-      <c r="K235" s="64">
+      <c r="K235" s="63">
         <v>39.6447</v>
       </c>
-      <c r="L235" s="66">
+      <c r="L235" s="65">
         <v>40.703600000000002</v>
       </c>
       <c r="M235" s="19">
         <v>40.6</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="24.75" customHeight="1">
       <c r="A236" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B236" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="C236" s="47">
         <v>28.5</v>
       </c>
       <c r="D236" s="19">
         <v>36</v>
       </c>
       <c r="E236" s="52">
         <v>36.299999999999997</v>
       </c>
       <c r="F236" s="56">
         <v>32.1</v>
       </c>
-      <c r="G236" s="61">
+      <c r="G236" s="60">
         <v>30.4</v>
       </c>
       <c r="H236" s="54">
         <v>27.945799999999998</v>
       </c>
-      <c r="I236" s="62">
+      <c r="I236" s="61">
         <v>28.1</v>
       </c>
       <c r="J236" s="52">
         <v>42.622999999999998</v>
       </c>
-      <c r="K236" s="64">
+      <c r="K236" s="63">
         <v>42.6404</v>
       </c>
-      <c r="L236" s="66">
+      <c r="L236" s="65">
         <v>37.003500000000003</v>
       </c>
       <c r="M236" s="46">
         <v>36.9</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="38"/>
       <c r="B237" s="26"/>
       <c r="C237" s="47"/>
       <c r="D237" s="19"/>
       <c r="E237" s="52"/>
       <c r="F237" s="56"/>
-      <c r="G237" s="61"/>
+      <c r="G237" s="60"/>
       <c r="H237" s="54"/>
-      <c r="I237" s="62"/>
+      <c r="I237" s="61"/>
       <c r="J237" s="52"/>
-      <c r="K237" s="64"/>
-      <c r="L237" s="66"/>
+      <c r="K237" s="63"/>
+      <c r="L237" s="65"/>
       <c r="M237" s="46"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="22">
         <v>2026</v>
       </c>
       <c r="B238" s="19"/>
       <c r="C238" s="19"/>
       <c r="D238" s="19"/>
       <c r="E238" s="19"/>
       <c r="F238" s="19"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
       <c r="I238" s="19"/>
       <c r="J238" s="19"/>
       <c r="K238" s="19"/>
       <c r="L238" s="19"/>
       <c r="M238" s="19"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B239" s="19">
         <v>621.9</v>
       </c>
       <c r="C239" s="19">
         <v>735.3</v>
       </c>
       <c r="D239" s="19">
         <v>910.4</v>
       </c>
-      <c r="E239" s="75">
+      <c r="E239" s="74">
         <v>988.4</v>
       </c>
       <c r="F239" s="52">
         <v>987.6</v>
       </c>
-      <c r="G239" s="57"/>
+      <c r="G239" s="82">
+        <v>948.7</v>
+      </c>
       <c r="H239" s="54"/>
       <c r="I239" s="19"/>
       <c r="J239" s="52"/>
-      <c r="K239" s="64"/>
-      <c r="L239" s="66"/>
+      <c r="K239" s="63"/>
+      <c r="L239" s="65"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B240" s="19"/>
       <c r="C240" s="19"/>
       <c r="D240" s="19"/>
       <c r="E240" s="19"/>
-      <c r="F240" s="79"/>
-      <c r="G240" s="59"/>
+      <c r="F240" s="78"/>
+      <c r="G240" s="84"/>
       <c r="H240" s="19"/>
       <c r="I240" s="19"/>
       <c r="J240" s="52"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:47">
       <c r="A241" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B241" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="19">
         <v>648.9</v>
       </c>
       <c r="D241" s="19">
         <v>828.3</v>
       </c>
-      <c r="E241" s="76">
+      <c r="E241" s="75">
         <v>897.9</v>
       </c>
       <c r="F241" s="52">
         <v>910.5</v>
       </c>
-      <c r="G241" s="57"/>
+      <c r="G241" s="82">
+        <v>872.5</v>
+      </c>
       <c r="H241" s="54"/>
       <c r="I241" s="19"/>
       <c r="J241" s="50"/>
-      <c r="K241" s="64"/>
-      <c r="L241" s="66"/>
+      <c r="K241" s="63"/>
+      <c r="L241" s="65"/>
       <c r="M241" s="19"/>
     </row>
     <row r="242" spans="1:47">
       <c r="A242" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="19">
         <v>10.3</v>
       </c>
       <c r="C242" s="19">
         <v>11.4</v>
       </c>
       <c r="D242" s="19">
         <v>11.4</v>
       </c>
-      <c r="E242" s="76">
+      <c r="E242" s="75">
         <v>11.5</v>
       </c>
       <c r="F242" s="52">
         <v>33.6</v>
       </c>
-      <c r="G242" s="57"/>
+      <c r="G242" s="82">
+        <v>35</v>
+      </c>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
-      <c r="K242" s="64"/>
-      <c r="L242" s="66"/>
+      <c r="K242" s="63"/>
+      <c r="L242" s="65"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:47">
       <c r="A243" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>59</v>
       </c>
       <c r="C243" s="19">
         <v>38.5</v>
       </c>
       <c r="D243" s="19">
         <v>36.5</v>
       </c>
-      <c r="E243" s="76">
+      <c r="E243" s="75">
         <v>32.6</v>
       </c>
       <c r="F243" s="52">
         <v>6.6</v>
       </c>
-      <c r="G243" s="57"/>
+      <c r="G243" s="82">
+        <v>5.9</v>
+      </c>
       <c r="H243" s="54"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
-      <c r="K243" s="64"/>
-      <c r="L243" s="66"/>
+      <c r="K243" s="63"/>
+      <c r="L243" s="65"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:47" ht="24.75" customHeight="1">
       <c r="A244" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B244" s="17">
         <v>29.7</v>
       </c>
-      <c r="C244" s="72">
+      <c r="C244" s="71">
         <v>36.5</v>
       </c>
       <c r="D244" s="19">
         <v>34.5</v>
       </c>
-      <c r="E244" s="76">
+      <c r="E244" s="75">
         <v>46.5</v>
       </c>
       <c r="F244" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="G244" s="60"/>
+      <c r="G244" s="85">
+        <v>35.4</v>
+      </c>
       <c r="H244" s="54"/>
-      <c r="I244" s="62"/>
+      <c r="I244" s="61"/>
       <c r="J244" s="52"/>
-      <c r="K244" s="64"/>
-      <c r="L244" s="66"/>
+      <c r="K244" s="63"/>
+      <c r="L244" s="65"/>
       <c r="M244" s="46"/>
     </row>
     <row r="245" spans="1:47" ht="24" customHeight="1">
-      <c r="A245" s="81" t="s">
+      <c r="A245" s="80" t="s">
         <v>210</v>
       </c>
-      <c r="B245" s="81"/>
-[...10 lines deleted...]
-      <c r="M245" s="81"/>
+      <c r="B245" s="80"/>
+      <c r="C245" s="80"/>
+      <c r="D245" s="80"/>
+      <c r="E245" s="80"/>
+      <c r="F245" s="80"/>
+      <c r="G245" s="80"/>
+      <c r="H245" s="80"/>
+      <c r="I245" s="80"/>
+      <c r="J245" s="80"/>
+      <c r="K245" s="80"/>
+      <c r="L245" s="80"/>
+      <c r="M245" s="80"/>
     </row>
     <row r="246" spans="1:47" ht="12.75">
       <c r="A246" s="11"/>
       <c r="B246" s="11"/>
       <c r="C246" s="11"/>
       <c r="D246" s="11"/>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="41" t="s">
         <v>211</v>
       </c>
       <c r="H246" s="11"/>
       <c r="I246" s="11"/>
       <c r="J246" s="11"/>
       <c r="K246" s="11"/>
       <c r="L246" s="11"/>
       <c r="M246" s="11"/>
     </row>
     <row r="247" spans="1:47" ht="12.75">
       <c r="A247" s="6"/>
       <c r="N247" s="10"/>
       <c r="Y247" s="10"/>
       <c r="AJ247" s="10"/>
       <c r="AU247" s="10"/>
     </row>
@@ -10216,51 +10263,51 @@
       <c r="F248" s="15" t="s">
         <v>193</v>
       </c>
       <c r="G248" s="15" t="s">
         <v>194</v>
       </c>
       <c r="H248" s="15" t="s">
         <v>195</v>
       </c>
       <c r="I248" s="15" t="s">
         <v>196</v>
       </c>
       <c r="J248" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K248" s="15" t="s">
         <v>215</v>
       </c>
       <c r="L248" s="15" t="s">
         <v>198</v>
       </c>
       <c r="M248" s="15" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="249" spans="1:47" ht="22.5">
+    <row r="249" spans="1:47" ht="33.75">
       <c r="A249" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B249" s="17"/>
       <c r="C249" s="17"/>
       <c r="D249" s="17"/>
       <c r="E249" s="17"/>
       <c r="F249" s="17"/>
       <c r="G249" s="17"/>
       <c r="H249" s="17"/>
       <c r="I249" s="17"/>
       <c r="J249" s="17"/>
       <c r="K249" s="17"/>
       <c r="L249" s="17"/>
       <c r="M249" s="17"/>
     </row>
     <row r="250" spans="1:47">
       <c r="A250" s="18">
         <v>2011</v>
       </c>
       <c r="B250" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="25">
         <v>2.5</v>
@@ -10846,85 +10893,87 @@
       </c>
       <c r="C264" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D264" s="25">
         <v>1.3</v>
       </c>
       <c r="E264" s="50">
         <v>1.27</v>
       </c>
       <c r="F264" s="53">
         <v>1.27</v>
       </c>
       <c r="G264" s="57">
         <v>1.27</v>
       </c>
       <c r="H264" s="53">
         <v>1.4</v>
       </c>
       <c r="I264" s="25">
         <v>1.5</v>
       </c>
       <c r="J264" s="50">
         <v>1.41</v>
       </c>
-      <c r="K264" s="63">
+      <c r="K264" s="62">
         <v>1.32</v>
       </c>
-      <c r="L264" s="65">
+      <c r="L264" s="64">
         <v>1.43</v>
       </c>
       <c r="M264" s="25">
         <v>1.8</v>
       </c>
     </row>
     <row r="265" spans="1:47">
       <c r="A265" s="18">
         <v>2026</v>
       </c>
       <c r="B265" s="25">
         <v>1.4</v>
       </c>
       <c r="C265" s="25">
         <v>2.4</v>
       </c>
       <c r="D265" s="25">
         <v>1.4</v>
       </c>
-      <c r="E265" s="63">
+      <c r="E265" s="62">
         <v>1.45</v>
       </c>
       <c r="F265" s="50">
         <v>1.47</v>
       </c>
-      <c r="G265" s="57"/>
+      <c r="G265" s="82">
+        <v>1.7</v>
+      </c>
       <c r="H265" s="53"/>
       <c r="I265" s="25"/>
       <c r="J265" s="50"/>
-      <c r="K265" s="63"/>
-      <c r="L265" s="65"/>
+      <c r="K265" s="62"/>
+      <c r="L265" s="64"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:47">
       <c r="A266" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B266" s="30"/>
       <c r="C266" s="30"/>
       <c r="D266" s="25"/>
       <c r="E266" s="30"/>
       <c r="F266" s="30"/>
       <c r="G266" s="30"/>
       <c r="H266" s="25"/>
       <c r="I266" s="30"/>
       <c r="J266" s="30"/>
       <c r="K266" s="30"/>
       <c r="L266" s="30"/>
       <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:47">
       <c r="A267" s="18">
         <v>2011</v>
       </c>
       <c r="B267" s="25">
         <v>5.4</v>
@@ -11498,100 +11547,102 @@
         <v>3.5</v>
       </c>
       <c r="L280" s="25">
         <v>5</v>
       </c>
       <c r="M280" s="25">
         <v>4.7</v>
       </c>
     </row>
     <row r="281" spans="1:47">
       <c r="A281" s="18">
         <v>2025</v>
       </c>
       <c r="B281" s="25">
         <v>3.9</v>
       </c>
       <c r="C281" s="49">
         <v>2.9</v>
       </c>
       <c r="D281" s="49">
         <v>3.6</v>
       </c>
       <c r="E281" s="49">
         <v>3.6</v>
       </c>
-      <c r="F281" s="69">
+      <c r="F281" s="68">
         <v>3.7</v>
       </c>
-      <c r="G281" s="61">
+      <c r="G281" s="60">
         <v>3.9</v>
       </c>
       <c r="H281" s="54">
         <v>4.4176000000000002</v>
       </c>
       <c r="I281" s="25">
         <v>4.7</v>
       </c>
       <c r="J281" s="52">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K281" s="64">
+      <c r="K281" s="63">
         <v>3.6175999999999999</v>
       </c>
-      <c r="L281" s="66">
+      <c r="L281" s="65">
         <v>4.0568</v>
       </c>
       <c r="M281" s="25">
         <v>4.8</v>
       </c>
     </row>
     <row r="282" spans="1:47">
       <c r="A282" s="18">
         <v>2026</v>
       </c>
       <c r="B282" s="25">
         <v>3.6</v>
       </c>
       <c r="C282" s="25">
         <v>3.4</v>
       </c>
       <c r="D282" s="49">
         <v>3.7</v>
       </c>
-      <c r="E282" s="64">
+      <c r="E282" s="63">
         <v>3.8</v>
       </c>
       <c r="F282" s="52">
         <v>4</v>
       </c>
-      <c r="G282" s="61"/>
+      <c r="G282" s="86">
+        <v>4.7</v>
+      </c>
       <c r="H282" s="54"/>
       <c r="I282" s="25"/>
       <c r="J282" s="52"/>
-      <c r="K282" s="64"/>
-      <c r="L282" s="66"/>
+      <c r="K282" s="63"/>
+      <c r="L282" s="65"/>
       <c r="M282" s="25"/>
     </row>
     <row r="283" spans="1:47" ht="32.25" customHeight="1">
       <c r="A283" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B283" s="30"/>
       <c r="C283" s="30"/>
       <c r="D283" s="25"/>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
       <c r="J283" s="30"/>
       <c r="K283" s="30"/>
       <c r="L283" s="30"/>
       <c r="M283" s="25"/>
       <c r="N283" s="10"/>
       <c r="Y283" s="10"/>
       <c r="AJ283" s="10"/>
       <c r="AU283" s="10"/>
     </row>
     <row r="284" spans="1:47">
       <c r="A284" s="18">
@@ -11960,103 +12011,105 @@
         <v>425.4</v>
       </c>
       <c r="L292" s="19">
         <v>412.5</v>
       </c>
       <c r="M292" s="19">
         <v>424.5</v>
       </c>
     </row>
     <row r="293" spans="1:47">
       <c r="A293" s="18">
         <v>2025</v>
       </c>
       <c r="B293" s="19">
         <v>472.8</v>
       </c>
       <c r="C293" s="19">
         <v>419.1</v>
       </c>
       <c r="D293" s="19">
         <v>462.3</v>
       </c>
       <c r="E293" s="50">
         <v>436.78</v>
       </c>
-      <c r="F293" s="80">
+      <c r="F293" s="79">
         <v>529.59</v>
       </c>
-      <c r="G293" s="61">
+      <c r="G293" s="60">
         <v>611.35</v>
       </c>
       <c r="H293" s="53">
         <v>707.76</v>
       </c>
       <c r="I293" s="19">
         <v>668.7</v>
       </c>
       <c r="J293" s="50">
         <v>541.79999999999995</v>
       </c>
-      <c r="K293" s="63">
+      <c r="K293" s="62">
         <v>473.87</v>
       </c>
-      <c r="L293" s="65">
+      <c r="L293" s="64">
         <v>489.6</v>
       </c>
       <c r="M293" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="294" spans="1:47">
       <c r="A294" s="18">
         <v>2026</v>
       </c>
       <c r="B294" s="19">
         <v>452.2</v>
       </c>
       <c r="C294" s="19">
         <v>441.5</v>
       </c>
       <c r="D294" s="19">
         <v>457.9</v>
       </c>
-      <c r="E294" s="63">
+      <c r="E294" s="62">
         <v>447.09</v>
       </c>
       <c r="F294" s="50">
         <v>496.96</v>
       </c>
-      <c r="G294" s="61"/>
+      <c r="G294" s="86">
+        <v>571.1</v>
+      </c>
       <c r="H294" s="53"/>
       <c r="I294" s="19"/>
       <c r="J294" s="50"/>
-      <c r="K294" s="63"/>
-      <c r="L294" s="65"/>
+      <c r="K294" s="62"/>
+      <c r="L294" s="64"/>
       <c r="M294" s="19"/>
     </row>
-    <row r="295" spans="1:47">
+    <row r="295" spans="1:47" ht="22.5">
       <c r="A295" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="30"/>
       <c r="D295" s="25"/>
       <c r="E295" s="30"/>
       <c r="F295" s="30"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="30"/>
       <c r="J295" s="19"/>
       <c r="K295" s="19"/>
       <c r="L295" s="19"/>
       <c r="M295" s="19"/>
     </row>
     <row r="296" spans="1:47">
       <c r="A296" s="18">
         <v>2016</v>
       </c>
       <c r="B296" s="25">
         <v>629.4</v>
       </c>
       <c r="C296" s="25">
         <v>515.5</v>
@@ -12420,104 +12473,106 @@
         <v>890.5</v>
       </c>
       <c r="K304" s="48">
         <v>715.8</v>
       </c>
       <c r="L304" s="48">
         <v>824.7</v>
       </c>
       <c r="M304" s="48">
         <v>788.1</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="47">
         <v>2025</v>
       </c>
       <c r="B305" s="20">
         <v>988</v>
       </c>
       <c r="C305" s="48">
         <v>855.2</v>
       </c>
       <c r="D305" s="48">
         <v>931.1</v>
       </c>
-      <c r="E305" s="67">
+      <c r="E305" s="66">
         <v>819.6</v>
       </c>
-      <c r="F305" s="69">
+      <c r="F305" s="68">
         <v>1010.5</v>
       </c>
-      <c r="G305" s="61">
+      <c r="G305" s="60">
         <v>1226.5</v>
       </c>
       <c r="H305" s="56">
         <v>1457.3565000000001</v>
       </c>
       <c r="I305" s="48">
         <v>1352.3</v>
       </c>
-      <c r="J305" s="67">
+      <c r="J305" s="66">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K305" s="68">
+      <c r="K305" s="67">
         <v>898.37639999999999</v>
       </c>
-      <c r="L305" s="69">
+      <c r="L305" s="68">
         <v>978.07659999999998</v>
       </c>
       <c r="M305" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
-      <c r="A306" s="70">
+      <c r="A306" s="69">
         <v>2026</v>
       </c>
       <c r="B306" s="29">
         <v>1218.8</v>
       </c>
-      <c r="C306" s="73">
+      <c r="C306" s="72">
         <v>1076.8</v>
       </c>
-      <c r="D306" s="73">
+      <c r="D306" s="72">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E306" s="77">
+      <c r="E306" s="76">
         <v>1062.8</v>
       </c>
-      <c r="F306" s="77">
+      <c r="F306" s="76">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G306" s="71"/>
-[...5 lines deleted...]
-      <c r="M306" s="71"/>
+      <c r="G306" s="87">
+        <v>1413.5</v>
+      </c>
+      <c r="H306" s="70"/>
+      <c r="I306" s="70"/>
+      <c r="J306" s="70"/>
+      <c r="K306" s="70"/>
+      <c r="L306" s="70"/>
+      <c r="M306" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>