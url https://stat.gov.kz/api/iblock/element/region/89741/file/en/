--- v3 (2026-07-21)
+++ v4 (2026-09-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15165" yWindow="-135" windowWidth="13725" windowHeight="12690"/>
+    <workbookView xWindow="15165" yWindow="-135" windowWidth="13665" windowHeight="12690"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="219">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
@@ -685,56 +685,56 @@
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Road and urban electric transport</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>other types (cableways and others)</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -867,253 +867,256 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_месяц" xfId="1"/>
     <cellStyle name="Обычный_месяц_1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1387,83 +1390,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AY306"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView tabSelected="1" topLeftCell="A262" workbookViewId="0">
+      <selection activeCell="H306" sqref="H306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="87" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -2175,51 +2178,53 @@
       </c>
       <c r="N19" s="5"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="21">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="62">
         <v>5089.32</v>
       </c>
       <c r="F20" s="62">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="64">
         <v>4889.8999999999996</v>
       </c>
-      <c r="H20" s="53"/>
+      <c r="H20" s="64">
+        <v>4649.6000000000004</v>
+      </c>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
       <c r="K20" s="62"/>
       <c r="L20" s="64"/>
       <c r="M20" s="19"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="24"/>
       <c r="N21" s="5"/>
     </row>
@@ -2893,51 +2898,53 @@
       </c>
       <c r="N36" s="5"/>
     </row>
     <row r="37" spans="1:47">
       <c r="A37" s="21">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="64">
         <v>5669.6</v>
       </c>
       <c r="F37" s="74">
         <v>5473.2</v>
       </c>
       <c r="G37" s="64">
         <v>5371.9</v>
       </c>
-      <c r="H37" s="53"/>
+      <c r="H37" s="64">
+        <v>5278.28</v>
+      </c>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
       <c r="K37" s="62"/>
       <c r="L37" s="64"/>
       <c r="M37" s="19"/>
       <c r="N37" s="5"/>
     </row>
     <row r="38" spans="1:47" ht="12.75">
       <c r="A38" s="27" t="s">
         <v>202</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="24"/>
       <c r="N38" s="12"/>
       <c r="Y38" s="10"/>
@@ -3617,51 +3624,53 @@
       </c>
       <c r="N53" s="5"/>
     </row>
     <row r="54" spans="1:51">
       <c r="A54" s="21">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="62">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="64">
         <v>37530</v>
       </c>
-      <c r="H54" s="53"/>
+      <c r="H54" s="64">
+        <v>36314.400000000001</v>
+      </c>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
       <c r="K54" s="62"/>
       <c r="L54" s="64"/>
       <c r="M54" s="19"/>
       <c r="N54" s="5"/>
     </row>
     <row r="55" spans="1:51" ht="14.25" customHeight="1">
       <c r="A55" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="20"/>
       <c r="C55" s="20"/>
       <c r="D55" s="20"/>
       <c r="E55" s="20"/>
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="24"/>
       <c r="N55" s="5"/>
     </row>
@@ -4338,91 +4347,93 @@
       </c>
       <c r="N70" s="5"/>
     </row>
     <row r="71" spans="1:51">
       <c r="A71" s="26">
         <v>2026</v>
       </c>
       <c r="B71" s="20">
         <v>2064.9</v>
       </c>
       <c r="C71" s="20">
         <v>1970.1</v>
       </c>
       <c r="D71" s="20">
         <v>2326.5</v>
       </c>
       <c r="E71" s="64">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="65">
         <v>2673.1</v>
       </c>
-      <c r="H71" s="54"/>
+      <c r="H71" s="65">
+        <v>2965.5</v>
+      </c>
       <c r="I71" s="39"/>
       <c r="J71" s="33"/>
       <c r="K71" s="63"/>
       <c r="L71" s="65"/>
       <c r="M71" s="33"/>
       <c r="N71" s="5"/>
     </row>
     <row r="72" spans="1:51" ht="21" customHeight="1">
-      <c r="A72" s="80" t="s">
+      <c r="A72" s="86" t="s">
         <v>210</v>
       </c>
-      <c r="B72" s="80"/>
-[...10 lines deleted...]
-      <c r="M72" s="80"/>
+      <c r="B72" s="86"/>
+      <c r="C72" s="86"/>
+      <c r="D72" s="86"/>
+      <c r="E72" s="86"/>
+      <c r="F72" s="86"/>
+      <c r="G72" s="86"/>
+      <c r="H72" s="86"/>
+      <c r="I72" s="86"/>
+      <c r="J72" s="86"/>
+      <c r="K72" s="86"/>
+      <c r="L72" s="86"/>
+      <c r="M72" s="86"/>
     </row>
     <row r="73" spans="1:51" ht="12.75">
-      <c r="A73" s="81" t="s">
+      <c r="A73" s="87" t="s">
         <v>214</v>
       </c>
-      <c r="B73" s="81"/>
-[...10 lines deleted...]
-      <c r="M73" s="81"/>
+      <c r="B73" s="87"/>
+      <c r="C73" s="87"/>
+      <c r="D73" s="87"/>
+      <c r="E73" s="87"/>
+      <c r="F73" s="87"/>
+      <c r="G73" s="87"/>
+      <c r="H73" s="87"/>
+      <c r="I73" s="87"/>
+      <c r="J73" s="87"/>
+      <c r="K73" s="87"/>
+      <c r="L73" s="87"/>
+      <c r="M73" s="87"/>
     </row>
     <row r="74" spans="1:51" ht="12.75">
       <c r="A74" s="6"/>
       <c r="N74" s="10"/>
       <c r="Y74" s="10"/>
       <c r="AJ74" s="10"/>
       <c r="AU74" s="10"/>
     </row>
     <row r="75" spans="1:51">
       <c r="A75" s="14"/>
       <c r="B75" s="15" t="s">
         <v>190</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F75" s="15" t="s">
         <v>193</v>
       </c>
@@ -5085,54 +5096,56 @@
         <v>1174.51</v>
       </c>
       <c r="M91" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="92" spans="1:47">
       <c r="A92" s="21">
         <v>2026</v>
       </c>
       <c r="B92" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C92" s="19">
         <v>663</v>
       </c>
       <c r="D92" s="19">
         <v>657.9</v>
       </c>
       <c r="E92" s="62">
         <v>1017.07</v>
       </c>
       <c r="F92" s="50">
         <v>1149.9100000000001</v>
       </c>
-      <c r="G92" s="82">
+      <c r="G92" s="80">
         <v>1196.5999999999999</v>
       </c>
-      <c r="H92" s="53"/>
+      <c r="H92" s="80">
+        <v>954.68</v>
+      </c>
       <c r="I92" s="19"/>
       <c r="J92" s="50"/>
       <c r="K92" s="62"/>
       <c r="L92" s="64"/>
       <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:47">
       <c r="A93" s="32" t="s">
         <v>201</v>
       </c>
       <c r="B93" s="33"/>
       <c r="C93" s="23"/>
       <c r="D93" s="20"/>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="33"/>
       <c r="I93" s="23"/>
       <c r="J93" s="33"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
     </row>
     <row r="94" spans="1:47">
       <c r="A94" s="21">
@@ -5754,54 +5767,56 @@
         <v>983.98680000000002</v>
       </c>
       <c r="M108" s="20">
         <v>1139.3</v>
       </c>
     </row>
     <row r="109" spans="1:47" ht="11.25" customHeight="1">
       <c r="A109" s="35">
         <v>2026</v>
       </c>
       <c r="B109" s="20">
         <v>827.9</v>
       </c>
       <c r="C109" s="20">
         <v>766.9</v>
       </c>
       <c r="D109" s="20">
         <v>758.2</v>
       </c>
       <c r="E109" s="20">
         <v>907.8</v>
       </c>
       <c r="F109" s="50">
         <v>951.1</v>
       </c>
-      <c r="G109" s="82">
+      <c r="G109" s="80">
         <v>1071.8</v>
       </c>
-      <c r="H109" s="53"/>
+      <c r="H109" s="80">
+        <v>1003.2</v>
+      </c>
       <c r="I109" s="20"/>
       <c r="J109" s="18"/>
       <c r="K109" s="62"/>
       <c r="L109" s="64"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:47" ht="11.25" customHeight="1">
       <c r="A110" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B110" s="19"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:47">
       <c r="A111" s="21">
@@ -7835,196 +7850,206 @@
       <c r="L170" s="19"/>
       <c r="M170" s="23"/>
       <c r="Y170" s="10"/>
       <c r="AJ170" s="10"/>
       <c r="AU170" s="10"/>
     </row>
     <row r="171" spans="1:47" ht="22.5">
       <c r="A171" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B171" s="19">
         <v>38478</v>
       </c>
       <c r="C171" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="19">
         <v>39458.5</v>
       </c>
       <c r="E171" s="62">
         <v>41382.89</v>
       </c>
       <c r="F171" s="50">
         <v>38069.199999999997</v>
       </c>
-      <c r="G171" s="82">
+      <c r="G171" s="80">
         <v>36703.1</v>
       </c>
-      <c r="H171" s="53"/>
+      <c r="H171" s="80">
+        <v>35398.68</v>
+      </c>
       <c r="I171" s="23"/>
       <c r="J171" s="50"/>
       <c r="K171" s="62"/>
       <c r="L171" s="64"/>
       <c r="M171" s="23"/>
       <c r="Y171" s="10"/>
       <c r="AJ171" s="10"/>
       <c r="AU171" s="10"/>
     </row>
     <row r="172" spans="1:47" ht="12.75">
       <c r="A172" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B172" s="19"/>
       <c r="C172" s="44"/>
       <c r="D172" s="44"/>
       <c r="E172" s="73"/>
       <c r="F172" s="77"/>
-      <c r="G172" s="83"/>
+      <c r="G172" s="81"/>
       <c r="H172" s="44"/>
       <c r="I172" s="44"/>
       <c r="J172" s="51"/>
       <c r="K172" s="62"/>
       <c r="L172" s="51"/>
       <c r="M172" s="44"/>
       <c r="Y172" s="10"/>
       <c r="AJ172" s="10"/>
       <c r="AU172" s="10"/>
     </row>
     <row r="173" spans="1:47" ht="12.75">
       <c r="A173" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B173" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="40">
         <v>29610.6</v>
       </c>
       <c r="D173" s="40">
         <v>31451.8</v>
       </c>
       <c r="E173" s="62">
         <v>32784.71</v>
       </c>
       <c r="F173" s="50">
         <v>32574.6</v>
       </c>
-      <c r="G173" s="82">
+      <c r="G173" s="80">
         <v>31263.1</v>
       </c>
-      <c r="H173" s="53"/>
+      <c r="H173" s="80">
+        <v>30273.66</v>
+      </c>
       <c r="I173" s="33"/>
       <c r="J173" s="50"/>
       <c r="K173" s="62"/>
       <c r="L173" s="64"/>
       <c r="M173" s="20"/>
       <c r="Y173" s="10"/>
       <c r="AJ173" s="10"/>
       <c r="AU173" s="10"/>
     </row>
     <row r="174" spans="1:47">
       <c r="A174" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B174" s="19">
         <v>2169.4</v>
       </c>
       <c r="C174" s="40">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="40">
         <v>2340.6</v>
       </c>
       <c r="E174" s="62">
         <v>2420.64</v>
       </c>
       <c r="F174" s="50">
         <v>2236.6</v>
       </c>
-      <c r="G174" s="82">
+      <c r="G174" s="80">
         <v>2325.5</v>
       </c>
-      <c r="H174" s="53"/>
+      <c r="H174" s="80">
+        <v>2164.15</v>
+      </c>
       <c r="I174" s="33"/>
       <c r="J174" s="50"/>
       <c r="K174" s="62"/>
       <c r="L174" s="64"/>
       <c r="M174" s="20"/>
     </row>
     <row r="175" spans="1:47">
       <c r="A175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B175" s="19">
         <v>7296.6</v>
       </c>
       <c r="C175" s="40">
         <v>3413.7</v>
       </c>
       <c r="D175" s="40">
         <v>3215.3</v>
       </c>
       <c r="E175" s="62">
         <v>2917.2</v>
       </c>
       <c r="F175" s="50">
         <v>618.92999999999995</v>
       </c>
-      <c r="G175" s="82">
+      <c r="G175" s="80">
         <v>565.20000000000005</v>
       </c>
-      <c r="H175" s="53"/>
+      <c r="H175" s="80">
+        <v>548.61</v>
+      </c>
       <c r="I175" s="33"/>
       <c r="J175" s="50"/>
       <c r="K175" s="62"/>
       <c r="L175" s="64"/>
       <c r="M175" s="20"/>
     </row>
     <row r="176" spans="1:47" ht="22.5">
       <c r="A176" s="38" t="s">
         <v>216</v>
       </c>
       <c r="B176" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="40">
         <v>2582</v>
       </c>
       <c r="D176" s="40">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="62">
         <v>3260.34</v>
       </c>
       <c r="F176" s="50">
         <v>2639.07</v>
       </c>
-      <c r="G176" s="82">
+      <c r="G176" s="80">
         <v>2549.1999999999998</v>
       </c>
-      <c r="H176" s="53"/>
+      <c r="H176" s="80">
+        <v>2412.27</v>
+      </c>
       <c r="I176" s="33"/>
       <c r="J176" s="50"/>
       <c r="K176" s="62"/>
       <c r="L176" s="64"/>
       <c r="M176" s="20"/>
     </row>
     <row r="177" spans="1:47" ht="11.25" customHeight="1">
       <c r="A177" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B177" s="23"/>
       <c r="C177" s="23"/>
       <c r="D177" s="23"/>
       <c r="E177" s="23"/>
       <c r="F177" s="23"/>
       <c r="G177" s="23"/>
       <c r="H177" s="23"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="23"/>
       <c r="L177" s="23"/>
       <c r="M177" s="23"/>
     </row>
     <row r="178" spans="1:47">
       <c r="A178" s="18">
@@ -10040,209 +10065,219 @@
       <c r="I238" s="19"/>
       <c r="J238" s="19"/>
       <c r="K238" s="19"/>
       <c r="L238" s="19"/>
       <c r="M238" s="19"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="37" t="s">
         <v>204</v>
       </c>
       <c r="B239" s="19">
         <v>621.9</v>
       </c>
       <c r="C239" s="19">
         <v>735.3</v>
       </c>
       <c r="D239" s="19">
         <v>910.4</v>
       </c>
       <c r="E239" s="74">
         <v>988.4</v>
       </c>
       <c r="F239" s="52">
         <v>987.6</v>
       </c>
-      <c r="G239" s="82">
+      <c r="G239" s="80">
         <v>948.7</v>
       </c>
-      <c r="H239" s="54"/>
+      <c r="H239" s="80">
+        <v>1026</v>
+      </c>
       <c r="I239" s="19"/>
       <c r="J239" s="52"/>
       <c r="K239" s="63"/>
       <c r="L239" s="65"/>
       <c r="M239" s="19"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37" t="s">
         <v>205</v>
       </c>
       <c r="B240" s="19"/>
       <c r="C240" s="19"/>
       <c r="D240" s="19"/>
       <c r="E240" s="19"/>
       <c r="F240" s="78"/>
-      <c r="G240" s="84"/>
+      <c r="G240" s="82"/>
       <c r="H240" s="19"/>
       <c r="I240" s="19"/>
       <c r="J240" s="52"/>
       <c r="K240" s="19"/>
       <c r="L240" s="19"/>
       <c r="M240" s="19"/>
     </row>
     <row r="241" spans="1:47">
       <c r="A241" s="38" t="s">
         <v>206</v>
       </c>
       <c r="B241" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="19">
         <v>648.9</v>
       </c>
       <c r="D241" s="19">
         <v>828.3</v>
       </c>
       <c r="E241" s="75">
         <v>897.9</v>
       </c>
       <c r="F241" s="52">
         <v>910.5</v>
       </c>
-      <c r="G241" s="82">
+      <c r="G241" s="80">
         <v>872.5</v>
       </c>
-      <c r="H241" s="54"/>
+      <c r="H241" s="63">
+        <v>954.9</v>
+      </c>
       <c r="I241" s="19"/>
       <c r="J241" s="50"/>
       <c r="K241" s="63"/>
       <c r="L241" s="65"/>
       <c r="M241" s="19"/>
     </row>
     <row r="242" spans="1:47">
       <c r="A242" s="38" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="19">
         <v>10.3</v>
       </c>
       <c r="C242" s="19">
         <v>11.4</v>
       </c>
       <c r="D242" s="19">
         <v>11.4</v>
       </c>
       <c r="E242" s="75">
         <v>11.5</v>
       </c>
       <c r="F242" s="52">
         <v>33.6</v>
       </c>
-      <c r="G242" s="82">
+      <c r="G242" s="80">
         <v>35</v>
       </c>
-      <c r="H242" s="54"/>
+      <c r="H242" s="63">
+        <v>32.6</v>
+      </c>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
       <c r="K242" s="63"/>
       <c r="L242" s="65"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:47">
       <c r="A243" s="38" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>59</v>
       </c>
       <c r="C243" s="19">
         <v>38.5</v>
       </c>
       <c r="D243" s="19">
         <v>36.5</v>
       </c>
       <c r="E243" s="75">
         <v>32.6</v>
       </c>
       <c r="F243" s="52">
         <v>6.6</v>
       </c>
-      <c r="G243" s="82">
+      <c r="G243" s="80">
         <v>5.9</v>
       </c>
-      <c r="H243" s="54"/>
+      <c r="H243" s="63">
+        <v>5.7</v>
+      </c>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
       <c r="K243" s="63"/>
       <c r="L243" s="65"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:47" ht="24.75" customHeight="1">
       <c r="A244" s="38" t="s">
         <v>209</v>
       </c>
       <c r="B244" s="17">
         <v>29.7</v>
       </c>
       <c r="C244" s="71">
         <v>36.5</v>
       </c>
       <c r="D244" s="19">
         <v>34.5</v>
       </c>
       <c r="E244" s="75">
         <v>46.5</v>
       </c>
       <c r="F244" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="G244" s="85">
+      <c r="G244" s="83">
         <v>35.4</v>
       </c>
-      <c r="H244" s="54"/>
+      <c r="H244" s="63">
+        <v>32.799999999999997</v>
+      </c>
       <c r="I244" s="61"/>
       <c r="J244" s="52"/>
       <c r="K244" s="63"/>
       <c r="L244" s="65"/>
       <c r="M244" s="46"/>
     </row>
     <row r="245" spans="1:47" ht="24" customHeight="1">
-      <c r="A245" s="80" t="s">
+      <c r="A245" s="86" t="s">
         <v>210</v>
       </c>
-      <c r="B245" s="80"/>
-[...10 lines deleted...]
-      <c r="M245" s="80"/>
+      <c r="B245" s="86"/>
+      <c r="C245" s="86"/>
+      <c r="D245" s="86"/>
+      <c r="E245" s="86"/>
+      <c r="F245" s="86"/>
+      <c r="G245" s="86"/>
+      <c r="H245" s="86"/>
+      <c r="I245" s="86"/>
+      <c r="J245" s="86"/>
+      <c r="K245" s="86"/>
+      <c r="L245" s="86"/>
+      <c r="M245" s="86"/>
     </row>
     <row r="246" spans="1:47" ht="12.75">
       <c r="A246" s="11"/>
       <c r="B246" s="11"/>
       <c r="C246" s="11"/>
       <c r="D246" s="11"/>
       <c r="E246" s="11"/>
       <c r="F246" s="11"/>
       <c r="G246" s="41" t="s">
         <v>211</v>
       </c>
       <c r="H246" s="11"/>
       <c r="I246" s="11"/>
       <c r="J246" s="11"/>
       <c r="K246" s="11"/>
       <c r="L246" s="11"/>
       <c r="M246" s="11"/>
     </row>
     <row r="247" spans="1:47" ht="12.75">
       <c r="A247" s="6"/>
       <c r="N247" s="10"/>
       <c r="Y247" s="10"/>
       <c r="AJ247" s="10"/>
       <c r="AU247" s="10"/>
     </row>
@@ -10922,54 +10957,56 @@
         <v>1.43</v>
       </c>
       <c r="M264" s="25">
         <v>1.8</v>
       </c>
     </row>
     <row r="265" spans="1:47">
       <c r="A265" s="18">
         <v>2026</v>
       </c>
       <c r="B265" s="25">
         <v>1.4</v>
       </c>
       <c r="C265" s="25">
         <v>2.4</v>
       </c>
       <c r="D265" s="25">
         <v>1.4</v>
       </c>
       <c r="E265" s="62">
         <v>1.45</v>
       </c>
       <c r="F265" s="50">
         <v>1.47</v>
       </c>
-      <c r="G265" s="82">
+      <c r="G265" s="80">
         <v>1.7</v>
       </c>
-      <c r="H265" s="53"/>
+      <c r="H265" s="80">
+        <v>1.6</v>
+      </c>
       <c r="I265" s="25"/>
       <c r="J265" s="50"/>
       <c r="K265" s="62"/>
       <c r="L265" s="64"/>
       <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:47">
       <c r="A266" s="16" t="s">
         <v>201</v>
       </c>
       <c r="B266" s="30"/>
       <c r="C266" s="30"/>
       <c r="D266" s="25"/>
       <c r="E266" s="30"/>
       <c r="F266" s="30"/>
       <c r="G266" s="30"/>
       <c r="H266" s="25"/>
       <c r="I266" s="30"/>
       <c r="J266" s="30"/>
       <c r="K266" s="30"/>
       <c r="L266" s="30"/>
       <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:47">
       <c r="A267" s="18">
@@ -11591,54 +11628,56 @@
         <v>4.0568</v>
       </c>
       <c r="M281" s="25">
         <v>4.8</v>
       </c>
     </row>
     <row r="282" spans="1:47">
       <c r="A282" s="18">
         <v>2026</v>
       </c>
       <c r="B282" s="25">
         <v>3.6</v>
       </c>
       <c r="C282" s="25">
         <v>3.4</v>
       </c>
       <c r="D282" s="49">
         <v>3.7</v>
       </c>
       <c r="E282" s="63">
         <v>3.8</v>
       </c>
       <c r="F282" s="52">
         <v>4</v>
       </c>
-      <c r="G282" s="86">
+      <c r="G282" s="84">
         <v>4.7</v>
       </c>
-      <c r="H282" s="54"/>
+      <c r="H282" s="84">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="I282" s="25"/>
       <c r="J282" s="52"/>
       <c r="K282" s="63"/>
       <c r="L282" s="65"/>
       <c r="M282" s="25"/>
     </row>
     <row r="283" spans="1:47" ht="32.25" customHeight="1">
       <c r="A283" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B283" s="30"/>
       <c r="C283" s="30"/>
       <c r="D283" s="25"/>
       <c r="E283" s="30"/>
       <c r="F283" s="30"/>
       <c r="G283" s="30"/>
       <c r="H283" s="30"/>
       <c r="I283" s="30"/>
       <c r="J283" s="30"/>
       <c r="K283" s="30"/>
       <c r="L283" s="30"/>
       <c r="M283" s="25"/>
       <c r="N283" s="10"/>
       <c r="Y283" s="10"/>
       <c r="AJ283" s="10"/>
@@ -12055,54 +12094,56 @@
         <v>489.6</v>
       </c>
       <c r="M293" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="294" spans="1:47">
       <c r="A294" s="18">
         <v>2026</v>
       </c>
       <c r="B294" s="19">
         <v>452.2</v>
       </c>
       <c r="C294" s="19">
         <v>441.5</v>
       </c>
       <c r="D294" s="19">
         <v>457.9</v>
       </c>
       <c r="E294" s="62">
         <v>447.09</v>
       </c>
       <c r="F294" s="50">
         <v>496.96</v>
       </c>
-      <c r="G294" s="86">
+      <c r="G294" s="84">
         <v>571.1</v>
       </c>
-      <c r="H294" s="53"/>
+      <c r="H294" s="84">
+        <v>635.29999999999995</v>
+      </c>
       <c r="I294" s="19"/>
       <c r="J294" s="50"/>
       <c r="K294" s="62"/>
       <c r="L294" s="64"/>
       <c r="M294" s="19"/>
     </row>
     <row r="295" spans="1:47" ht="22.5">
       <c r="A295" s="16" t="s">
         <v>203</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="30"/>
       <c r="D295" s="25"/>
       <c r="E295" s="30"/>
       <c r="F295" s="30"/>
       <c r="G295" s="30"/>
       <c r="H295" s="30"/>
       <c r="I295" s="30"/>
       <c r="J295" s="19"/>
       <c r="K295" s="19"/>
       <c r="L295" s="19"/>
       <c r="M295" s="19"/>
     </row>
     <row r="296" spans="1:47">
       <c r="A296" s="18">
@@ -12520,54 +12561,56 @@
         <v>978.07659999999998</v>
       </c>
       <c r="M305" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="69">
         <v>2026</v>
       </c>
       <c r="B306" s="29">
         <v>1218.8</v>
       </c>
       <c r="C306" s="72">
         <v>1076.8</v>
       </c>
       <c r="D306" s="72">
         <v>1196.0999999999999</v>
       </c>
       <c r="E306" s="76">
         <v>1062.8</v>
       </c>
       <c r="F306" s="76">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G306" s="87">
+      <c r="G306" s="85">
         <v>1413.5</v>
       </c>
-      <c r="H306" s="70"/>
+      <c r="H306" s="88">
+        <v>1592.2</v>
+      </c>
       <c r="I306" s="70"/>
       <c r="J306" s="70"/>
       <c r="K306" s="70"/>
       <c r="L306" s="70"/>
       <c r="M306" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>