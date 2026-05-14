--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -123,58 +123,58 @@
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды.  Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -234,50 +234,58 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -322,245 +330,255 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -841,82 +859,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A223" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D234" sqref="D234"/>
+    <sheetView tabSelected="1" topLeftCell="A279" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="G313" sqref="G313"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1562,51 +1580,53 @@
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="67">
         <v>2429.35</v>
       </c>
       <c r="L19" s="69">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="50"/>
+      <c r="E20" s="67">
+        <v>5089.32</v>
+      </c>
       <c r="F20" s="53"/>
       <c r="G20" s="60"/>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
       <c r="K20" s="67"/>
       <c r="L20" s="69"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
@@ -2217,51 +2237,53 @@
         <v>2124.1</v>
       </c>
       <c r="K36" s="67">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="69">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="50"/>
+      <c r="E37" s="69">
+        <v>5669.6</v>
+      </c>
       <c r="F37" s="53"/>
       <c r="G37" s="60"/>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
       <c r="K37" s="67"/>
       <c r="L37" s="69"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
@@ -2872,51 +2894,53 @@
         <v>44483.91</v>
       </c>
       <c r="K53" s="67">
         <v>44664.52</v>
       </c>
       <c r="L53" s="69">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="20">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="50"/>
+      <c r="E54" s="67">
+        <v>42007.72</v>
+      </c>
       <c r="F54" s="53"/>
       <c r="G54" s="60"/>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
       <c r="K54" s="67"/>
       <c r="L54" s="69"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
@@ -3527,109 +3551,111 @@
         <v>2007.2</v>
       </c>
       <c r="K70" s="68">
         <v>1840.3151</v>
       </c>
       <c r="L70" s="70">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="20">
         <v>2026</v>
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="50"/>
+      <c r="E71" s="69">
+        <v>2247.4</v>
+      </c>
       <c r="F71" s="54"/>
       <c r="G71" s="61"/>
       <c r="H71" s="54"/>
       <c r="I71" s="36"/>
       <c r="J71" s="40"/>
       <c r="K71" s="68"/>
       <c r="L71" s="70"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="79" t="s">
+      <c r="A72" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="79"/>
-[...10 lines deleted...]
-      <c r="M72" s="79"/>
+      <c r="B72" s="83"/>
+      <c r="C72" s="83"/>
+      <c r="D72" s="83"/>
+      <c r="E72" s="83"/>
+      <c r="F72" s="83"/>
+      <c r="G72" s="83"/>
+      <c r="H72" s="83"/>
+      <c r="I72" s="83"/>
+      <c r="J72" s="83"/>
+      <c r="K72" s="83"/>
+      <c r="L72" s="83"/>
+      <c r="M72" s="83"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="77" t="s">
+      <c r="A75" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="77"/>
-[...10 lines deleted...]
-      <c r="M75" s="77"/>
+      <c r="B75" s="81"/>
+      <c r="C75" s="81"/>
+      <c r="D75" s="81"/>
+      <c r="E75" s="81"/>
+      <c r="F75" s="81"/>
+      <c r="G75" s="81"/>
+      <c r="H75" s="81"/>
+      <c r="I75" s="81"/>
+      <c r="J75" s="81"/>
+      <c r="K75" s="81"/>
+      <c r="L75" s="81"/>
+      <c r="M75" s="81"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4274,51 +4300,53 @@
         <v>1117.42</v>
       </c>
       <c r="K93" s="67">
         <v>1188.43</v>
       </c>
       <c r="L93" s="69">
         <v>1174.51</v>
       </c>
       <c r="M93" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
-      <c r="E94" s="50"/>
+      <c r="E94" s="67">
+        <v>1017.07</v>
+      </c>
       <c r="F94" s="53"/>
       <c r="G94" s="62"/>
       <c r="H94" s="53"/>
       <c r="I94" s="19"/>
       <c r="J94" s="50"/>
       <c r="K94" s="67"/>
       <c r="L94" s="69"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
@@ -4929,51 +4957,53 @@
         <v>1137.5</v>
       </c>
       <c r="K110" s="67">
         <v>1014.0575</v>
       </c>
       <c r="L110" s="69">
         <v>983.98680000000002</v>
       </c>
       <c r="M110" s="21">
         <v>1139.3</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
-      <c r="E111" s="50"/>
+      <c r="E111" s="21">
+        <v>907.8</v>
+      </c>
       <c r="F111" s="53"/>
       <c r="G111" s="62"/>
       <c r="H111" s="53"/>
       <c r="I111" s="21"/>
       <c r="J111" s="66"/>
       <c r="K111" s="67"/>
       <c r="L111" s="69"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
@@ -6974,155 +7004,165 @@
       <c r="C173" s="39"/>
       <c r="D173" s="39"/>
       <c r="E173" s="21"/>
       <c r="F173" s="21"/>
       <c r="G173" s="40"/>
       <c r="H173" s="40"/>
       <c r="I173" s="40"/>
       <c r="J173" s="19"/>
       <c r="K173" s="19"/>
       <c r="L173" s="19"/>
       <c r="M173" s="21"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
-      <c r="E174" s="50"/>
+      <c r="E174" s="67">
+        <v>41382.89</v>
+      </c>
       <c r="F174" s="53"/>
       <c r="G174" s="62"/>
       <c r="H174" s="53"/>
       <c r="I174" s="24"/>
       <c r="J174" s="50"/>
       <c r="K174" s="67"/>
       <c r="L174" s="69"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
-      <c r="E175" s="51"/>
+      <c r="E175" s="77"/>
       <c r="F175" s="50"/>
       <c r="G175" s="63"/>
       <c r="J175" s="51"/>
       <c r="K175" s="67"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
-      <c r="E176" s="50"/>
+      <c r="E176" s="67">
+        <v>32784.71</v>
+      </c>
       <c r="F176" s="53"/>
       <c r="G176" s="62"/>
       <c r="H176" s="53"/>
       <c r="I176" s="40"/>
       <c r="J176" s="50"/>
       <c r="K176" s="67"/>
       <c r="L176" s="69"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
-      <c r="E177" s="50"/>
+      <c r="E177" s="67">
+        <v>2420.64</v>
+      </c>
       <c r="F177" s="53"/>
       <c r="G177" s="62"/>
       <c r="H177" s="53"/>
       <c r="I177" s="40"/>
       <c r="J177" s="50"/>
       <c r="K177" s="67"/>
       <c r="L177" s="69"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
-      <c r="E178" s="50"/>
+      <c r="E178" s="67">
+        <v>2917.2</v>
+      </c>
       <c r="F178" s="53"/>
       <c r="G178" s="62"/>
       <c r="H178" s="53"/>
       <c r="I178" s="40"/>
       <c r="J178" s="50"/>
       <c r="K178" s="67"/>
       <c r="L178" s="69"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E179" s="50"/>
+      <c r="E179" s="67">
+        <v>3260.34</v>
+      </c>
       <c r="F179" s="53"/>
       <c r="G179" s="62"/>
       <c r="H179" s="53"/>
       <c r="I179" s="40"/>
       <c r="J179" s="50"/>
       <c r="K179" s="67"/>
       <c r="L179" s="69"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
@@ -9107,203 +9147,213 @@
       <c r="C241" s="21"/>
       <c r="D241" s="21"/>
       <c r="E241" s="21"/>
       <c r="F241" s="21"/>
       <c r="G241" s="21"/>
       <c r="H241" s="21"/>
       <c r="I241" s="21"/>
       <c r="J241" s="21"/>
       <c r="K241" s="21"/>
       <c r="L241" s="21"/>
       <c r="M241" s="21"/>
     </row>
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
-      <c r="E242" s="50"/>
+      <c r="E242" s="78">
+        <v>988.4</v>
+      </c>
       <c r="F242" s="54"/>
       <c r="G242" s="62"/>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
       <c r="K242" s="68"/>
       <c r="L242" s="70"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
       <c r="F243" s="55"/>
       <c r="G243" s="59"/>
       <c r="H243" s="19"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
-      <c r="E244" s="52"/>
+      <c r="E244" s="79">
+        <v>897.9</v>
+      </c>
       <c r="F244" s="54"/>
       <c r="G244" s="62"/>
       <c r="H244" s="54"/>
       <c r="I244" s="19"/>
       <c r="J244" s="50"/>
       <c r="K244" s="68"/>
       <c r="L244" s="70"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
-      <c r="E245" s="52"/>
+      <c r="E245" s="79">
+        <v>11.5</v>
+      </c>
       <c r="F245" s="54"/>
       <c r="G245" s="62"/>
       <c r="H245" s="54"/>
       <c r="I245" s="19"/>
       <c r="J245" s="52"/>
       <c r="K245" s="68"/>
       <c r="L245" s="70"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
-      <c r="E246" s="52"/>
+      <c r="E246" s="79">
+        <v>32.6</v>
+      </c>
       <c r="F246" s="56"/>
       <c r="G246" s="62"/>
       <c r="H246" s="54"/>
       <c r="I246" s="19"/>
       <c r="J246" s="52"/>
       <c r="K246" s="68"/>
       <c r="L246" s="70"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
-      <c r="E247" s="52"/>
+      <c r="E247" s="79">
+        <v>46.5</v>
+      </c>
       <c r="F247" s="57"/>
       <c r="G247" s="64"/>
       <c r="H247" s="54"/>
       <c r="I247" s="45"/>
       <c r="J247" s="52"/>
       <c r="K247" s="68"/>
       <c r="L247" s="70"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="79" t="s">
+      <c r="A248" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="79"/>
-[...10 lines deleted...]
-      <c r="M248" s="79"/>
+      <c r="B248" s="83"/>
+      <c r="C248" s="83"/>
+      <c r="D248" s="83"/>
+      <c r="E248" s="83"/>
+      <c r="F248" s="83"/>
+      <c r="G248" s="83"/>
+      <c r="H248" s="83"/>
+      <c r="I248" s="83"/>
+      <c r="J248" s="83"/>
+      <c r="K248" s="83"/>
+      <c r="L248" s="83"/>
+      <c r="M248" s="83"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="77" t="s">
+      <c r="A249" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="77"/>
-[...10 lines deleted...]
-      <c r="M249" s="77"/>
+      <c r="B249" s="81"/>
+      <c r="C249" s="81"/>
+      <c r="D249" s="81"/>
+      <c r="E249" s="81"/>
+      <c r="F249" s="81"/>
+      <c r="G249" s="81"/>
+      <c r="H249" s="81"/>
+      <c r="I249" s="81"/>
+      <c r="J249" s="81"/>
+      <c r="K249" s="81"/>
+      <c r="L249" s="81"/>
+      <c r="M249" s="81"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -9960,51 +10010,53 @@
         <v>1.41</v>
       </c>
       <c r="K267" s="67">
         <v>1.32</v>
       </c>
       <c r="L267" s="69">
         <v>1.43</v>
       </c>
       <c r="M267" s="26">
         <v>1.8</v>
       </c>
     </row>
     <row r="268" spans="1:13" ht="10.5" customHeight="1">
       <c r="A268" s="18">
         <v>2026</v>
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
-      <c r="E268" s="50"/>
+      <c r="E268" s="67">
+        <v>1.45</v>
+      </c>
       <c r="F268" s="53"/>
       <c r="G268" s="62"/>
       <c r="H268" s="53"/>
       <c r="I268" s="26"/>
       <c r="J268" s="50"/>
       <c r="K268" s="67"/>
       <c r="L268" s="69"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
@@ -10615,51 +10667,53 @@
         <v>4.4371999999999998</v>
       </c>
       <c r="K284" s="68">
         <v>3.6175999999999999</v>
       </c>
       <c r="L284" s="70">
         <v>4.0568</v>
       </c>
       <c r="M284" s="26">
         <v>4.8</v>
       </c>
     </row>
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
-      <c r="E285" s="49"/>
+      <c r="E285" s="68">
+        <v>3.8</v>
+      </c>
       <c r="F285" s="56"/>
       <c r="G285" s="65"/>
       <c r="H285" s="54"/>
       <c r="I285" s="26"/>
       <c r="J285" s="52"/>
       <c r="K285" s="68"/>
       <c r="L285" s="70"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
@@ -11065,51 +11119,53 @@
         <v>541.79999999999995</v>
       </c>
       <c r="K296" s="67">
         <v>473.87</v>
       </c>
       <c r="L296" s="69">
         <v>489.6</v>
       </c>
       <c r="M296" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
-      <c r="E297" s="50"/>
+      <c r="E297" s="67">
+        <v>447.09</v>
+      </c>
       <c r="F297" s="58"/>
       <c r="G297" s="65"/>
       <c r="H297" s="53"/>
       <c r="I297" s="19"/>
       <c r="J297" s="50"/>
       <c r="K297" s="67"/>
       <c r="L297" s="69"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
@@ -11515,51 +11571,53 @@
         <v>1078.8653999999999</v>
       </c>
       <c r="K308" s="72">
         <v>898.37639999999999</v>
       </c>
       <c r="L308" s="73">
         <v>978.07659999999998</v>
       </c>
       <c r="M308" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="74">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
       <c r="C309" s="76">
         <v>1076.8</v>
       </c>
       <c r="D309" s="76">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E309" s="75"/>
+      <c r="E309" s="80">
+        <v>1062.8</v>
+      </c>
       <c r="F309" s="75"/>
       <c r="G309" s="75"/>
       <c r="H309" s="75"/>
       <c r="I309" s="75"/>
       <c r="J309" s="75"/>
       <c r="K309" s="75"/>
       <c r="L309" s="75"/>
       <c r="M309" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>