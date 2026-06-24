--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -123,58 +123,58 @@
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды.  Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -242,50 +242,54 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -330,254 +334,257 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -859,82 +866,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A279" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G313" sqref="G313"/>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="F112" sqref="F112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1545,95 +1552,97 @@
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="19">
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="10.5" customHeight="1">
       <c r="A19" s="20">
         <v>2025</v>
       </c>
       <c r="B19" s="19">
         <v>3328</v>
       </c>
       <c r="C19" s="19">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>1968.9</v>
       </c>
       <c r="E19" s="50">
         <v>2375.96</v>
       </c>
       <c r="F19" s="53">
         <v>2447.98</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="58">
         <v>2600</v>
       </c>
       <c r="H19" s="53">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="19">
         <v>2535.6</v>
       </c>
       <c r="J19" s="50">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="67">
+      <c r="K19" s="65">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="69">
+      <c r="L19" s="67">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="67">
+      <c r="E20" s="65">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="53"/>
-      <c r="G20" s="60"/>
+      <c r="F20" s="65">
+        <v>5029.8599999999997</v>
+      </c>
+      <c r="G20" s="58"/>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
-      <c r="K20" s="67"/>
-      <c r="L20" s="69"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="67"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
       <c r="B22" s="26">
         <v>886.1</v>
@@ -2199,98 +2208,100 @@
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="19">
         <v>2245.9</v>
       </c>
       <c r="M35" s="19">
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="18">
         <v>2025</v>
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="53">
+      <c r="F36" s="67">
         <v>1867.7</v>
       </c>
-      <c r="G36" s="60">
+      <c r="G36" s="58">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
       <c r="J36" s="50">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="67">
+      <c r="K36" s="65">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="69">
+      <c r="L36" s="67">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="69">
+      <c r="E37" s="67">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="53"/>
-      <c r="G37" s="60"/>
+      <c r="F37" s="76">
+        <v>5473.2</v>
+      </c>
+      <c r="G37" s="58"/>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
-      <c r="K37" s="67"/>
-      <c r="L37" s="69"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="67"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="18">
         <v>2011</v>
       </c>
       <c r="B39" s="19">
         <v>232441</v>
@@ -2856,98 +2867,100 @@
         <v>41892.699999999997</v>
       </c>
       <c r="L52" s="19">
         <v>41253.1</v>
       </c>
       <c r="M52" s="19">
         <v>38481.699999999997</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="20">
         <v>2025</v>
       </c>
       <c r="B53" s="19">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="19">
         <v>39125</v>
       </c>
       <c r="D53" s="19">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="50">
         <v>43574.2</v>
       </c>
-      <c r="F53" s="53">
+      <c r="F53" s="67">
         <v>41855.46</v>
       </c>
-      <c r="G53" s="60">
+      <c r="G53" s="58">
         <v>39226.46</v>
       </c>
       <c r="H53" s="53">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="19">
         <v>39354.1</v>
       </c>
       <c r="J53" s="50">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="67">
+      <c r="K53" s="65">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="69">
+      <c r="L53" s="67">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="20">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="67">
+      <c r="E54" s="65">
         <v>42007.72</v>
       </c>
-      <c r="F54" s="53"/>
-      <c r="G54" s="60"/>
+      <c r="F54" s="50">
+        <v>38772.99</v>
+      </c>
+      <c r="G54" s="58"/>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
-      <c r="K54" s="67"/>
-      <c r="L54" s="69"/>
+      <c r="K54" s="65"/>
+      <c r="L54" s="67"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="20">
         <v>2011</v>
       </c>
       <c r="B56" s="21">
         <v>1778.9</v>
@@ -3513,149 +3526,151 @@
         <v>1493.9</v>
       </c>
       <c r="L69" s="40">
         <v>1597.8</v>
       </c>
       <c r="M69" s="40">
         <v>1510.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="10.5" customHeight="1">
       <c r="A70" s="20">
         <v>2025</v>
       </c>
       <c r="B70" s="21">
         <v>1819</v>
       </c>
       <c r="C70" s="21">
         <v>1674.8</v>
       </c>
       <c r="D70" s="21">
         <v>1802.5</v>
       </c>
       <c r="E70" s="50">
         <v>1763.1</v>
       </c>
-      <c r="F70" s="54">
+      <c r="F70" s="68">
         <v>1938.7</v>
       </c>
-      <c r="G70" s="61">
+      <c r="G70" s="59">
         <v>2185.5</v>
       </c>
       <c r="H70" s="54">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="36">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="68">
+      <c r="K70" s="66">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="70">
+      <c r="L70" s="68">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="20">
         <v>2026</v>
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="69">
+      <c r="E71" s="67">
         <v>2247.4</v>
       </c>
-      <c r="F71" s="54"/>
-      <c r="G71" s="61"/>
+      <c r="F71" s="52">
+        <v>2390.4</v>
+      </c>
+      <c r="G71" s="59"/>
       <c r="H71" s="54"/>
       <c r="I71" s="36"/>
       <c r="J71" s="40"/>
-      <c r="K71" s="68"/>
-      <c r="L71" s="70"/>
+      <c r="K71" s="66"/>
+      <c r="L71" s="68"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="83" t="s">
+      <c r="A72" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="83"/>
-[...10 lines deleted...]
-      <c r="M72" s="83"/>
+      <c r="B72" s="84"/>
+      <c r="C72" s="84"/>
+      <c r="D72" s="84"/>
+      <c r="E72" s="84"/>
+      <c r="F72" s="84"/>
+      <c r="G72" s="84"/>
+      <c r="H72" s="84"/>
+      <c r="I72" s="84"/>
+      <c r="J72" s="84"/>
+      <c r="K72" s="84"/>
+      <c r="L72" s="84"/>
+      <c r="M72" s="84"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="81" t="s">
+      <c r="A75" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="81"/>
-[...10 lines deleted...]
-      <c r="M75" s="81"/>
+      <c r="B75" s="82"/>
+      <c r="C75" s="82"/>
+      <c r="D75" s="82"/>
+      <c r="E75" s="82"/>
+      <c r="F75" s="82"/>
+      <c r="G75" s="82"/>
+      <c r="H75" s="82"/>
+      <c r="I75" s="82"/>
+      <c r="J75" s="82"/>
+      <c r="K75" s="82"/>
+      <c r="L75" s="82"/>
+      <c r="M75" s="82"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4265,95 +4280,97 @@
         <v>663.4</v>
       </c>
       <c r="M92" s="19">
         <v>700.5</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="18">
         <v>2025</v>
       </c>
       <c r="B93" s="19">
         <v>1500.9</v>
       </c>
       <c r="C93" s="19">
         <v>1024.7</v>
       </c>
       <c r="D93" s="19">
         <v>852.1</v>
       </c>
       <c r="E93" s="50">
         <v>1304.24</v>
       </c>
       <c r="F93" s="53">
         <v>1333.09</v>
       </c>
-      <c r="G93" s="62">
+      <c r="G93" s="60">
         <v>1518.19</v>
       </c>
       <c r="H93" s="53">
         <v>963.62</v>
       </c>
       <c r="I93" s="19">
         <v>1351.5</v>
       </c>
       <c r="J93" s="50">
         <v>1117.42</v>
       </c>
-      <c r="K93" s="67">
+      <c r="K93" s="65">
         <v>1188.43</v>
       </c>
-      <c r="L93" s="69">
+      <c r="L93" s="67">
         <v>1174.51</v>
       </c>
       <c r="M93" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
-      <c r="E94" s="67">
+      <c r="E94" s="65">
         <v>1017.07</v>
       </c>
-      <c r="F94" s="53"/>
-      <c r="G94" s="62"/>
+      <c r="F94" s="50">
+        <v>1149.9100000000001</v>
+      </c>
+      <c r="G94" s="60"/>
       <c r="H94" s="53"/>
       <c r="I94" s="19"/>
       <c r="J94" s="50"/>
-      <c r="K94" s="67"/>
-      <c r="L94" s="69"/>
+      <c r="K94" s="65"/>
+      <c r="L94" s="67"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="18">
         <v>2011</v>
       </c>
       <c r="B96" s="19">
         <v>880.7</v>
@@ -4919,98 +4936,100 @@
         <v>603.70000000000005</v>
       </c>
       <c r="L109" s="21">
         <v>608.79999999999995</v>
       </c>
       <c r="M109" s="21">
         <v>604.79999999999995</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2025</v>
       </c>
       <c r="B110" s="21">
         <v>610.79999999999995</v>
       </c>
       <c r="C110" s="21">
         <v>907.8</v>
       </c>
       <c r="D110" s="21">
         <v>760.9</v>
       </c>
       <c r="E110" s="50">
         <v>659.5</v>
       </c>
-      <c r="F110" s="53">
+      <c r="F110" s="67">
         <v>969.2</v>
       </c>
-      <c r="G110" s="62">
+      <c r="G110" s="60">
         <v>1045.0999999999999</v>
       </c>
       <c r="H110" s="53">
         <v>1012.9327</v>
       </c>
       <c r="I110" s="21">
         <v>898.3</v>
       </c>
-      <c r="J110" s="66">
+      <c r="J110" s="64">
         <v>1137.5</v>
       </c>
-      <c r="K110" s="67">
+      <c r="K110" s="65">
         <v>1014.0575</v>
       </c>
-      <c r="L110" s="69">
+      <c r="L110" s="67">
         <v>983.98680000000002</v>
       </c>
       <c r="M110" s="21">
         <v>1139.3</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
       <c r="E111" s="21">
         <v>907.8</v>
       </c>
-      <c r="F111" s="53"/>
-      <c r="G111" s="62"/>
+      <c r="F111" s="50">
+        <v>951.1</v>
+      </c>
+      <c r="G111" s="60"/>
       <c r="H111" s="53"/>
       <c r="I111" s="21"/>
-      <c r="J111" s="66"/>
-[...1 lines deleted...]
-      <c r="L111" s="69"/>
+      <c r="J111" s="64"/>
+      <c r="K111" s="65"/>
+      <c r="L111" s="67"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="10.5" customHeight="1">
       <c r="A113" s="33">
         <v>2018</v>
       </c>
       <c r="B113" s="19"/>
       <c r="C113" s="19"/>
@@ -6755,421 +6774,431 @@
       <c r="I165" s="40"/>
       <c r="J165" s="19"/>
       <c r="K165" s="19"/>
       <c r="L165" s="19"/>
       <c r="M165" s="21"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A166" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B166" s="19">
         <v>37194.400000000001</v>
       </c>
       <c r="C166" s="19">
         <v>38574</v>
       </c>
       <c r="D166" s="19">
         <v>40673.1</v>
       </c>
       <c r="E166" s="50">
         <v>42977.65</v>
       </c>
       <c r="F166" s="53">
         <v>41147.440000000002</v>
       </c>
-      <c r="G166" s="62">
+      <c r="G166" s="60">
         <v>38383.25</v>
       </c>
       <c r="H166" s="53">
         <v>37361.22</v>
       </c>
       <c r="I166" s="24">
         <v>38431.4</v>
       </c>
       <c r="J166" s="50">
         <v>43797.48</v>
       </c>
-      <c r="K166" s="67">
+      <c r="K166" s="65">
         <v>44021.8</v>
       </c>
-      <c r="L166" s="69">
+      <c r="L166" s="67">
         <v>41343.39</v>
       </c>
       <c r="M166" s="24">
         <v>41396.1</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="19"/>
       <c r="E167" s="51"/>
       <c r="F167" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="G167" s="63" t="s">
+      <c r="G167" s="61" t="s">
         <v>31</v>
       </c>
       <c r="J167" s="51"/>
-      <c r="K167" s="67" t="s">
+      <c r="K167" s="65" t="s">
         <v>31</v>
       </c>
       <c r="L167" s="51"/>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="19">
         <v>30219.9</v>
       </c>
       <c r="C168" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D168" s="39">
         <v>32855</v>
       </c>
       <c r="E168" s="50">
         <v>35106.800000000003</v>
       </c>
       <c r="F168" s="53">
         <v>33630.97</v>
       </c>
-      <c r="G168" s="62">
+      <c r="G168" s="60">
         <v>30931.64</v>
       </c>
       <c r="H168" s="53">
         <v>29918.959999999999</v>
       </c>
       <c r="I168" s="40">
         <v>30665.599999999999</v>
       </c>
       <c r="J168" s="50">
         <v>34362.68</v>
       </c>
-      <c r="K168" s="67">
+      <c r="K168" s="65">
         <v>34333.72</v>
       </c>
-      <c r="L168" s="69">
+      <c r="L168" s="67">
         <v>32307.5</v>
       </c>
       <c r="M168" s="21">
         <v>32375.9</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="19">
         <v>2418.6999999999998</v>
       </c>
       <c r="C169" s="39">
         <v>2681.7</v>
       </c>
       <c r="D169" s="39">
         <v>2627.5</v>
       </c>
       <c r="E169" s="50">
         <v>2926.53</v>
       </c>
       <c r="F169" s="53">
         <v>2696.6</v>
       </c>
-      <c r="G169" s="62">
+      <c r="G169" s="60">
         <v>2429.4699999999998</v>
       </c>
       <c r="H169" s="53">
         <v>2271.39</v>
       </c>
       <c r="I169" s="40">
         <v>2386.8000000000002</v>
       </c>
       <c r="J169" s="50">
         <v>2845.15</v>
       </c>
-      <c r="K169" s="67">
+      <c r="K169" s="65">
         <v>2922.07</v>
       </c>
-      <c r="L169" s="69">
+      <c r="L169" s="67">
         <v>2695.13</v>
       </c>
       <c r="M169" s="21">
         <v>2668.4</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B170" s="19">
         <v>2082.1999999999998</v>
       </c>
       <c r="C170" s="39">
         <v>1568.6</v>
       </c>
       <c r="D170" s="39">
         <v>2438.4</v>
       </c>
       <c r="E170" s="50">
         <v>2165.27</v>
       </c>
       <c r="F170" s="53">
         <v>2359.48</v>
       </c>
-      <c r="G170" s="62">
+      <c r="G170" s="60">
         <v>2637.36</v>
       </c>
       <c r="H170" s="53">
         <v>2933.66</v>
       </c>
       <c r="I170" s="40">
         <v>3131.1</v>
       </c>
       <c r="J170" s="50">
         <v>3299.17</v>
       </c>
-      <c r="K170" s="67">
+      <c r="K170" s="65">
         <v>3511.17</v>
       </c>
-      <c r="L170" s="69">
+      <c r="L170" s="67">
         <v>3522.59</v>
       </c>
       <c r="M170" s="21">
         <v>3540.1</v>
       </c>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B171" s="19">
         <v>2473.6</v>
       </c>
       <c r="C171" s="39">
         <v>2182.6</v>
       </c>
       <c r="D171" s="39">
         <v>2752.3</v>
       </c>
       <c r="E171" s="50">
         <v>2779.06</v>
       </c>
       <c r="F171" s="53">
         <v>2460.39</v>
       </c>
-      <c r="G171" s="62">
+      <c r="G171" s="60">
         <v>2384.7800000000002</v>
       </c>
       <c r="H171" s="53">
         <v>2237.21</v>
       </c>
       <c r="I171" s="40">
         <v>2247.9</v>
       </c>
       <c r="J171" s="50">
         <v>3290.49</v>
       </c>
-      <c r="K171" s="67">
+      <c r="K171" s="65">
         <v>3254.84</v>
       </c>
-      <c r="L171" s="69">
+      <c r="L171" s="67">
         <v>2818.16</v>
       </c>
       <c r="M171" s="21">
         <v>2811.8</v>
       </c>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="38"/>
       <c r="B172" s="19"/>
       <c r="C172" s="39"/>
       <c r="D172" s="39"/>
       <c r="E172" s="50"/>
       <c r="F172" s="53"/>
-      <c r="G172" s="62"/>
+      <c r="G172" s="60"/>
       <c r="H172" s="53"/>
       <c r="I172" s="40"/>
       <c r="J172" s="50"/>
-      <c r="K172" s="67"/>
-      <c r="L172" s="69"/>
+      <c r="K172" s="65"/>
+      <c r="L172" s="67"/>
       <c r="M172" s="21"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35">
         <v>2026</v>
       </c>
       <c r="B173" s="39"/>
       <c r="C173" s="39"/>
       <c r="D173" s="39"/>
       <c r="E173" s="21"/>
       <c r="F173" s="21"/>
       <c r="G173" s="40"/>
       <c r="H173" s="40"/>
       <c r="I173" s="40"/>
       <c r="J173" s="19"/>
       <c r="K173" s="19"/>
       <c r="L173" s="19"/>
       <c r="M173" s="21"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
-      <c r="E174" s="67">
+      <c r="E174" s="65">
         <v>41382.89</v>
       </c>
-      <c r="F174" s="53"/>
-      <c r="G174" s="62"/>
+      <c r="F174" s="50">
+        <v>38069.199999999997</v>
+      </c>
+      <c r="G174" s="60"/>
       <c r="H174" s="53"/>
       <c r="I174" s="24"/>
       <c r="J174" s="50"/>
-      <c r="K174" s="67"/>
-      <c r="L174" s="69"/>
+      <c r="K174" s="65"/>
+      <c r="L174" s="67"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
-      <c r="E175" s="77"/>
-[...1 lines deleted...]
-      <c r="G175" s="63"/>
+      <c r="E175" s="75"/>
+      <c r="F175" s="79"/>
+      <c r="G175" s="61"/>
       <c r="J175" s="51"/>
-      <c r="K175" s="67"/>
+      <c r="K175" s="65"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
-      <c r="E176" s="67">
+      <c r="E176" s="65">
         <v>32784.71</v>
       </c>
-      <c r="F176" s="53"/>
-      <c r="G176" s="62"/>
+      <c r="F176" s="50">
+        <v>32574.6</v>
+      </c>
+      <c r="G176" s="60"/>
       <c r="H176" s="53"/>
       <c r="I176" s="40"/>
       <c r="J176" s="50"/>
-      <c r="K176" s="67"/>
-      <c r="L176" s="69"/>
+      <c r="K176" s="65"/>
+      <c r="L176" s="67"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
-      <c r="E177" s="67">
+      <c r="E177" s="65">
         <v>2420.64</v>
       </c>
-      <c r="F177" s="53"/>
-      <c r="G177" s="62"/>
+      <c r="F177" s="50">
+        <v>2236.6</v>
+      </c>
+      <c r="G177" s="60"/>
       <c r="H177" s="53"/>
       <c r="I177" s="40"/>
       <c r="J177" s="50"/>
-      <c r="K177" s="67"/>
-      <c r="L177" s="69"/>
+      <c r="K177" s="65"/>
+      <c r="L177" s="67"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
-      <c r="E178" s="67">
+      <c r="E178" s="65">
         <v>2917.2</v>
       </c>
-      <c r="F178" s="53"/>
-      <c r="G178" s="62"/>
+      <c r="F178" s="50">
+        <v>618.92999999999995</v>
+      </c>
+      <c r="G178" s="60"/>
       <c r="H178" s="53"/>
       <c r="I178" s="40"/>
       <c r="J178" s="50"/>
-      <c r="K178" s="67"/>
-      <c r="L178" s="69"/>
+      <c r="K178" s="65"/>
+      <c r="L178" s="67"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E179" s="67">
+      <c r="E179" s="65">
         <v>3260.34</v>
       </c>
-      <c r="F179" s="53"/>
-      <c r="G179" s="62"/>
+      <c r="F179" s="50">
+        <v>2639.07</v>
+      </c>
+      <c r="G179" s="60"/>
       <c r="H179" s="53"/>
       <c r="I179" s="40"/>
       <c r="J179" s="50"/>
-      <c r="K179" s="67"/>
-      <c r="L179" s="69"/>
+      <c r="K179" s="65"/>
+      <c r="L179" s="67"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
       <c r="A181" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="24"/>
       <c r="C181" s="24"/>
       <c r="D181" s="24"/>
       <c r="E181" s="24"/>
@@ -8899,461 +8928,471 @@
       <c r="I233" s="21"/>
       <c r="J233" s="21"/>
       <c r="K233" s="21"/>
       <c r="L233" s="21"/>
       <c r="M233" s="21"/>
     </row>
     <row r="234" spans="1:13" ht="10.5" customHeight="1">
       <c r="A234" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B234" s="19">
         <v>655</v>
       </c>
       <c r="C234" s="19">
         <v>689.6</v>
       </c>
       <c r="D234" s="19">
         <v>718.8</v>
       </c>
       <c r="E234" s="50">
         <v>777.7</v>
       </c>
       <c r="F234" s="54">
         <v>737.5</v>
       </c>
-      <c r="G234" s="62">
+      <c r="G234" s="60">
         <v>692.4</v>
       </c>
       <c r="H234" s="54">
         <v>661.51840000000004</v>
       </c>
       <c r="I234" s="19">
         <v>685.1</v>
       </c>
       <c r="J234" s="52">
         <v>776.4</v>
       </c>
-      <c r="K234" s="68">
+      <c r="K234" s="66">
         <v>767.07659999999998</v>
       </c>
-      <c r="L234" s="70">
+      <c r="L234" s="68">
         <v>773.22889999999995</v>
       </c>
       <c r="M234" s="19">
         <v>771</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="19"/>
       <c r="C235" s="19"/>
       <c r="D235" s="19"/>
       <c r="E235" s="19"/>
       <c r="F235" s="55"/>
-      <c r="G235" s="59"/>
+      <c r="G235" s="57"/>
       <c r="H235" s="19"/>
       <c r="I235" s="19"/>
       <c r="J235" s="52"/>
       <c r="K235" s="19"/>
       <c r="L235" s="19"/>
       <c r="M235" s="19"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B236" s="19">
         <v>590.9</v>
       </c>
       <c r="C236" s="19">
         <v>631</v>
       </c>
       <c r="D236" s="19">
         <v>646.9</v>
       </c>
       <c r="E236" s="52">
         <v>703.4</v>
       </c>
       <c r="F236" s="54">
         <v>666.3</v>
       </c>
-      <c r="G236" s="62">
+      <c r="G236" s="60">
         <v>620.9</v>
       </c>
       <c r="H236" s="54">
         <v>589.84990000000005</v>
       </c>
       <c r="I236" s="19">
         <v>609.6</v>
       </c>
       <c r="J236" s="50">
         <v>682.87710000000004</v>
       </c>
-      <c r="K236" s="68">
+      <c r="K236" s="66">
         <v>670.94050000000004</v>
       </c>
-      <c r="L236" s="70">
+      <c r="L236" s="68">
         <v>682.74680000000001</v>
       </c>
       <c r="M236" s="19">
         <v>680.9</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B237" s="19">
         <v>11.5</v>
       </c>
       <c r="C237" s="19">
         <v>12.7</v>
       </c>
       <c r="D237" s="19">
         <v>12.5</v>
       </c>
       <c r="E237" s="52">
         <v>13.8</v>
       </c>
       <c r="F237" s="54">
         <v>12.8</v>
       </c>
-      <c r="G237" s="62">
+      <c r="G237" s="60">
         <v>11.5</v>
       </c>
       <c r="H237" s="54">
         <v>10.766</v>
       </c>
       <c r="I237" s="19">
         <v>11.3</v>
       </c>
       <c r="J237" s="52">
         <v>13.486000000000001</v>
       </c>
-      <c r="K237" s="68">
+      <c r="K237" s="66">
         <v>13.851000000000001</v>
       </c>
-      <c r="L237" s="70">
+      <c r="L237" s="68">
         <v>12.775</v>
       </c>
       <c r="M237" s="19">
         <v>12.6</v>
       </c>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B238" s="19">
         <v>20.5</v>
       </c>
       <c r="C238" s="19">
         <v>17.3</v>
       </c>
       <c r="D238" s="19">
         <v>23.4</v>
       </c>
       <c r="E238" s="52">
         <v>24</v>
       </c>
       <c r="F238" s="56">
         <v>26.3</v>
       </c>
-      <c r="G238" s="65">
+      <c r="G238" s="63">
         <v>29.5</v>
       </c>
       <c r="H238" s="54">
         <v>32.956699999999998</v>
       </c>
       <c r="I238" s="19">
         <v>36.1</v>
       </c>
       <c r="J238" s="52">
         <v>37.442</v>
       </c>
-      <c r="K238" s="68">
+      <c r="K238" s="66">
         <v>39.6447</v>
       </c>
-      <c r="L238" s="70">
+      <c r="L238" s="68">
         <v>40.703600000000002</v>
       </c>
       <c r="M238" s="19">
         <v>40.6</v>
       </c>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="44">
         <v>32.200000000000003</v>
       </c>
       <c r="C239" s="37">
         <v>28.5</v>
       </c>
       <c r="D239" s="19">
         <v>36</v>
       </c>
       <c r="E239" s="52">
         <v>36.299999999999997</v>
       </c>
       <c r="F239" s="56">
         <v>32.1</v>
       </c>
-      <c r="G239" s="65">
+      <c r="G239" s="63">
         <v>30.4</v>
       </c>
       <c r="H239" s="54">
         <v>27.945799999999998</v>
       </c>
       <c r="I239" s="45">
         <v>28.1</v>
       </c>
       <c r="J239" s="52">
         <v>42.622999999999998</v>
       </c>
-      <c r="K239" s="68">
+      <c r="K239" s="66">
         <v>42.6404</v>
       </c>
-      <c r="L239" s="70">
+      <c r="L239" s="68">
         <v>37.003500000000003</v>
       </c>
       <c r="M239" s="47">
         <v>36.9</v>
       </c>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="38"/>
       <c r="B240" s="44"/>
       <c r="C240" s="37"/>
       <c r="D240" s="19"/>
       <c r="E240" s="52"/>
       <c r="F240" s="56"/>
-      <c r="G240" s="65"/>
+      <c r="G240" s="63"/>
       <c r="H240" s="54"/>
       <c r="I240" s="45"/>
       <c r="J240" s="52"/>
-      <c r="K240" s="68"/>
-      <c r="L240" s="70"/>
+      <c r="K240" s="66"/>
+      <c r="L240" s="68"/>
       <c r="M240" s="47"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="33">
         <v>2026</v>
       </c>
       <c r="B241" s="21"/>
       <c r="C241" s="21"/>
       <c r="D241" s="21"/>
       <c r="E241" s="21"/>
       <c r="F241" s="21"/>
       <c r="G241" s="21"/>
       <c r="H241" s="21"/>
       <c r="I241" s="21"/>
       <c r="J241" s="21"/>
       <c r="K241" s="21"/>
       <c r="L241" s="21"/>
       <c r="M241" s="21"/>
     </row>
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
-      <c r="E242" s="78">
+      <c r="E242" s="76">
         <v>988.4</v>
       </c>
-      <c r="F242" s="54"/>
-      <c r="G242" s="62"/>
+      <c r="F242" s="52">
+        <v>987.6</v>
+      </c>
+      <c r="G242" s="60"/>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
-      <c r="K242" s="68"/>
-      <c r="L242" s="70"/>
+      <c r="K242" s="66"/>
+      <c r="L242" s="68"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
-      <c r="F243" s="55"/>
-      <c r="G243" s="59"/>
+      <c r="F243" s="80"/>
+      <c r="G243" s="57"/>
       <c r="H243" s="19"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
-      <c r="E244" s="79">
+      <c r="E244" s="77">
         <v>897.9</v>
       </c>
-      <c r="F244" s="54"/>
-      <c r="G244" s="62"/>
+      <c r="F244" s="52">
+        <v>910.5</v>
+      </c>
+      <c r="G244" s="60"/>
       <c r="H244" s="54"/>
       <c r="I244" s="19"/>
       <c r="J244" s="50"/>
-      <c r="K244" s="68"/>
-      <c r="L244" s="70"/>
+      <c r="K244" s="66"/>
+      <c r="L244" s="68"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
-      <c r="E245" s="79">
+      <c r="E245" s="77">
         <v>11.5</v>
       </c>
-      <c r="F245" s="54"/>
-      <c r="G245" s="62"/>
+      <c r="F245" s="52">
+        <v>33.6</v>
+      </c>
+      <c r="G245" s="60"/>
       <c r="H245" s="54"/>
       <c r="I245" s="19"/>
       <c r="J245" s="52"/>
-      <c r="K245" s="68"/>
-      <c r="L245" s="70"/>
+      <c r="K245" s="66"/>
+      <c r="L245" s="68"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
-      <c r="E246" s="79">
+      <c r="E246" s="77">
         <v>32.6</v>
       </c>
-      <c r="F246" s="56"/>
-      <c r="G246" s="62"/>
+      <c r="F246" s="52">
+        <v>6.6</v>
+      </c>
+      <c r="G246" s="60"/>
       <c r="H246" s="54"/>
       <c r="I246" s="19"/>
       <c r="J246" s="52"/>
-      <c r="K246" s="68"/>
-      <c r="L246" s="70"/>
+      <c r="K246" s="66"/>
+      <c r="L246" s="68"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
-      <c r="E247" s="79">
+      <c r="E247" s="77">
         <v>46.5</v>
       </c>
-      <c r="F247" s="57"/>
-      <c r="G247" s="64"/>
+      <c r="F247" s="52">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G247" s="62"/>
       <c r="H247" s="54"/>
       <c r="I247" s="45"/>
       <c r="J247" s="52"/>
-      <c r="K247" s="68"/>
-      <c r="L247" s="70"/>
+      <c r="K247" s="66"/>
+      <c r="L247" s="68"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="83" t="s">
+      <c r="A248" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="83"/>
-[...10 lines deleted...]
-      <c r="M248" s="83"/>
+      <c r="B248" s="84"/>
+      <c r="C248" s="84"/>
+      <c r="D248" s="84"/>
+      <c r="E248" s="84"/>
+      <c r="F248" s="84"/>
+      <c r="G248" s="84"/>
+      <c r="H248" s="84"/>
+      <c r="I248" s="84"/>
+      <c r="J248" s="84"/>
+      <c r="K248" s="84"/>
+      <c r="L248" s="84"/>
+      <c r="M248" s="84"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="81" t="s">
+      <c r="A249" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="81"/>
-[...10 lines deleted...]
-      <c r="M249" s="81"/>
+      <c r="B249" s="82"/>
+      <c r="C249" s="82"/>
+      <c r="D249" s="82"/>
+      <c r="E249" s="82"/>
+      <c r="F249" s="82"/>
+      <c r="G249" s="82"/>
+      <c r="H249" s="82"/>
+      <c r="I249" s="82"/>
+      <c r="J249" s="82"/>
+      <c r="K249" s="82"/>
+      <c r="L249" s="82"/>
+      <c r="M249" s="82"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -9975,95 +10014,97 @@
         <v>1.8</v>
       </c>
       <c r="M266" s="26">
         <v>1.5</v>
       </c>
     </row>
     <row r="267" spans="1:13" ht="10.5" customHeight="1">
       <c r="A267" s="18">
         <v>2025</v>
       </c>
       <c r="B267" s="26">
         <v>1.3</v>
       </c>
       <c r="C267" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D267" s="26">
         <v>1.3</v>
       </c>
       <c r="E267" s="50">
         <v>1.27</v>
       </c>
       <c r="F267" s="53">
         <v>1.27</v>
       </c>
-      <c r="G267" s="62">
+      <c r="G267" s="60">
         <v>1.27</v>
       </c>
       <c r="H267" s="53">
         <v>1.4</v>
       </c>
       <c r="I267" s="26">
         <v>1.5</v>
       </c>
       <c r="J267" s="50">
         <v>1.41</v>
       </c>
-      <c r="K267" s="67">
+      <c r="K267" s="65">
         <v>1.32</v>
       </c>
-      <c r="L267" s="69">
+      <c r="L267" s="67">
         <v>1.43</v>
       </c>
       <c r="M267" s="26">
         <v>1.8</v>
       </c>
     </row>
     <row r="268" spans="1:13" ht="10.5" customHeight="1">
       <c r="A268" s="18">
         <v>2026</v>
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
-      <c r="E268" s="67">
+      <c r="E268" s="65">
         <v>1.45</v>
       </c>
-      <c r="F268" s="53"/>
-      <c r="G268" s="62"/>
+      <c r="F268" s="50">
+        <v>1.47</v>
+      </c>
+      <c r="G268" s="60"/>
       <c r="H268" s="53"/>
       <c r="I268" s="26"/>
       <c r="J268" s="50"/>
-      <c r="K268" s="67"/>
-      <c r="L268" s="69"/>
+      <c r="K268" s="65"/>
+      <c r="L268" s="67"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
     </row>
     <row r="270" spans="1:13" ht="10.5" customHeight="1">
       <c r="A270" s="18">
         <v>2011</v>
       </c>
       <c r="B270" s="26">
         <v>5.4</v>
@@ -10629,98 +10670,100 @@
         <v>3.5</v>
       </c>
       <c r="L283" s="26">
         <v>5</v>
       </c>
       <c r="M283" s="26">
         <v>4.7</v>
       </c>
     </row>
     <row r="284" spans="1:13" ht="10.5" customHeight="1">
       <c r="A284" s="18">
         <v>2025</v>
       </c>
       <c r="B284" s="26">
         <v>3.9</v>
       </c>
       <c r="C284" s="49">
         <v>2.9</v>
       </c>
       <c r="D284" s="49">
         <v>3.6</v>
       </c>
       <c r="E284" s="49">
         <v>3.6</v>
       </c>
-      <c r="F284" s="56">
+      <c r="F284" s="71">
         <v>3.7</v>
       </c>
-      <c r="G284" s="65">
+      <c r="G284" s="63">
         <v>3.9</v>
       </c>
       <c r="H284" s="54">
         <v>4.4176000000000002</v>
       </c>
       <c r="I284" s="26">
         <v>4.7</v>
       </c>
       <c r="J284" s="52">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K284" s="68">
+      <c r="K284" s="66">
         <v>3.6175999999999999</v>
       </c>
-      <c r="L284" s="70">
+      <c r="L284" s="68">
         <v>4.0568</v>
       </c>
       <c r="M284" s="26">
         <v>4.8</v>
       </c>
     </row>
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
-      <c r="E285" s="68">
+      <c r="E285" s="66">
         <v>3.8</v>
       </c>
-      <c r="F285" s="56"/>
-      <c r="G285" s="65"/>
+      <c r="F285" s="52">
+        <v>4</v>
+      </c>
+      <c r="G285" s="63"/>
       <c r="H285" s="54"/>
       <c r="I285" s="26"/>
       <c r="J285" s="52"/>
-      <c r="K285" s="68"/>
-      <c r="L285" s="70"/>
+      <c r="K285" s="66"/>
+      <c r="L285" s="68"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
     </row>
     <row r="287" spans="1:13" ht="10.5" customHeight="1">
       <c r="A287" s="18">
         <v>2016</v>
       </c>
       <c r="B287" s="26">
         <v>302.7</v>
@@ -11041,138 +11084,140 @@
       </c>
       <c r="L294" s="19">
         <v>415.4</v>
       </c>
       <c r="M294" s="19">
         <v>319.39999999999998</v>
       </c>
     </row>
     <row r="295" spans="1:13" ht="10.5" customHeight="1">
       <c r="A295" s="18">
         <v>2024</v>
       </c>
       <c r="B295" s="19">
         <v>444.9</v>
       </c>
       <c r="C295" s="19">
         <v>287.89999999999998</v>
       </c>
       <c r="D295" s="19">
         <v>431</v>
       </c>
       <c r="E295" s="19">
         <v>342.9</v>
       </c>
       <c r="F295" s="19">
-        <v>428.8</v>
+        <v>428.9</v>
       </c>
       <c r="G295" s="19">
         <v>492.6</v>
       </c>
       <c r="H295" s="19">
         <v>551.79999999999995</v>
       </c>
       <c r="I295" s="19">
         <v>555.20000000000005</v>
       </c>
       <c r="J295" s="19">
         <v>452.4</v>
       </c>
       <c r="K295" s="19">
         <v>425.4</v>
       </c>
       <c r="L295" s="19">
         <v>412.5</v>
       </c>
       <c r="M295" s="19">
         <v>424.5</v>
       </c>
     </row>
     <row r="296" spans="1:13" ht="10.5" customHeight="1">
       <c r="A296" s="18">
         <v>2025</v>
       </c>
       <c r="B296" s="19">
         <v>472.8</v>
       </c>
       <c r="C296" s="19">
         <v>419.1</v>
       </c>
       <c r="D296" s="19">
         <v>462.3</v>
       </c>
       <c r="E296" s="50">
         <v>436.78</v>
       </c>
-      <c r="F296" s="58">
+      <c r="F296" s="81">
         <v>529.59</v>
       </c>
-      <c r="G296" s="65">
+      <c r="G296" s="63">
         <v>611.35</v>
       </c>
       <c r="H296" s="53">
         <v>707.76</v>
       </c>
       <c r="I296" s="19">
         <v>668.7</v>
       </c>
       <c r="J296" s="50">
         <v>541.79999999999995</v>
       </c>
-      <c r="K296" s="67">
+      <c r="K296" s="65">
         <v>473.87</v>
       </c>
-      <c r="L296" s="69">
+      <c r="L296" s="67">
         <v>489.6</v>
       </c>
       <c r="M296" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
-      <c r="E297" s="67">
+      <c r="E297" s="65">
         <v>447.09</v>
       </c>
-      <c r="F297" s="58"/>
-      <c r="G297" s="65"/>
+      <c r="F297" s="50">
+        <v>496.96</v>
+      </c>
+      <c r="G297" s="63"/>
       <c r="H297" s="53"/>
       <c r="I297" s="19"/>
       <c r="J297" s="50"/>
-      <c r="K297" s="67"/>
-      <c r="L297" s="69"/>
+      <c r="K297" s="65"/>
+      <c r="L297" s="67"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
     </row>
     <row r="299" spans="1:13" ht="10.5" customHeight="1">
       <c r="A299" s="18">
         <v>2016</v>
       </c>
       <c r="B299" s="26">
         <v>629.4</v>
@@ -11530,102 +11575,104 @@
         <v>890.5</v>
       </c>
       <c r="K307" s="48">
         <v>715.8</v>
       </c>
       <c r="L307" s="48">
         <v>824.7</v>
       </c>
       <c r="M307" s="48">
         <v>788.1</v>
       </c>
     </row>
     <row r="308" spans="1:13" ht="10.5" customHeight="1">
       <c r="A308" s="32">
         <v>2025</v>
       </c>
       <c r="B308" s="21">
         <v>988</v>
       </c>
       <c r="C308" s="48">
         <v>855.2</v>
       </c>
       <c r="D308" s="48">
         <v>931.1</v>
       </c>
-      <c r="E308" s="71">
+      <c r="E308" s="69">
         <v>819.6</v>
       </c>
-      <c r="F308" s="56">
+      <c r="F308" s="71">
         <v>1010.5</v>
       </c>
-      <c r="G308" s="65">
+      <c r="G308" s="63">
         <v>1226.5</v>
       </c>
       <c r="H308" s="56">
         <v>1457.3565000000001</v>
       </c>
       <c r="I308" s="48">
         <v>1352.3</v>
       </c>
-      <c r="J308" s="71">
+      <c r="J308" s="69">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K308" s="72">
+      <c r="K308" s="70">
         <v>898.37639999999999</v>
       </c>
-      <c r="L308" s="73">
+      <c r="L308" s="71">
         <v>978.07659999999998</v>
       </c>
       <c r="M308" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="309" spans="1:13">
-      <c r="A309" s="74">
+      <c r="A309" s="72">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
-      <c r="C309" s="76">
+      <c r="C309" s="74">
         <v>1076.8</v>
       </c>
-      <c r="D309" s="76">
+      <c r="D309" s="74">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E309" s="80">
+      <c r="E309" s="78">
         <v>1062.8</v>
       </c>
-      <c r="F309" s="75"/>
-[...6 lines deleted...]
-      <c r="M309" s="75"/>
+      <c r="F309" s="78">
+        <v>1168.9000000000001</v>
+      </c>
+      <c r="G309" s="73"/>
+      <c r="H309" s="73"/>
+      <c r="I309" s="73"/>
+      <c r="J309" s="73"/>
+      <c r="K309" s="73"/>
+      <c r="L309" s="73"/>
+      <c r="M309" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>