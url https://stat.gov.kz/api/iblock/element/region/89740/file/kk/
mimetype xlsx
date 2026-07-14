--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -336,51 +336,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -487,53 +487,50 @@
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -551,50 +548,65 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -866,82 +878,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F112" sqref="F112"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1564,85 +1576,87 @@
       </c>
       <c r="C19" s="19">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>1968.9</v>
       </c>
       <c r="E19" s="50">
         <v>2375.96</v>
       </c>
       <c r="F19" s="53">
         <v>2447.98</v>
       </c>
       <c r="G19" s="58">
         <v>2600</v>
       </c>
       <c r="H19" s="53">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="19">
         <v>2535.6</v>
       </c>
       <c r="J19" s="50">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="65">
+      <c r="K19" s="64">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="67">
+      <c r="L19" s="66">
         <v>2388.35</v>
       </c>
       <c r="M19" s="19">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="65">
+      <c r="E20" s="64">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="65">
+      <c r="F20" s="64">
         <v>5029.8599999999997</v>
       </c>
-      <c r="G20" s="58"/>
+      <c r="G20" s="66">
+        <v>4889.8999999999996</v>
+      </c>
       <c r="H20" s="53"/>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
-      <c r="K20" s="65"/>
-      <c r="L20" s="67"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="66"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
       <c r="B22" s="26">
         <v>886.1</v>
@@ -2208,100 +2222,102 @@
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="19">
         <v>2245.9</v>
       </c>
       <c r="M35" s="19">
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="18">
         <v>2025</v>
       </c>
       <c r="B36" s="19">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="19">
         <v>1785.2</v>
       </c>
       <c r="D36" s="19">
         <v>1711.8</v>
       </c>
       <c r="E36" s="50">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="67">
+      <c r="F36" s="66">
         <v>1867.7</v>
       </c>
       <c r="G36" s="58">
         <v>1928.7</v>
       </c>
       <c r="H36" s="53">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="19">
         <v>1881.6</v>
       </c>
       <c r="J36" s="50">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="65">
+      <c r="K36" s="64">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="67">
+      <c r="L36" s="66">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="19">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="67">
+      <c r="E37" s="66">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="76">
+      <c r="F37" s="75">
         <v>5473.2</v>
       </c>
-      <c r="G37" s="58"/>
+      <c r="G37" s="66">
+        <v>5371.9</v>
+      </c>
       <c r="H37" s="53"/>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
-      <c r="K37" s="65"/>
-      <c r="L37" s="67"/>
+      <c r="K37" s="64"/>
+      <c r="L37" s="66"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="18">
         <v>2011</v>
       </c>
       <c r="B39" s="19">
         <v>232441</v>
@@ -2867,100 +2883,102 @@
         <v>41892.699999999997</v>
       </c>
       <c r="L52" s="19">
         <v>41253.1</v>
       </c>
       <c r="M52" s="19">
         <v>38481.699999999997</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="20">
         <v>2025</v>
       </c>
       <c r="B53" s="19">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="19">
         <v>39125</v>
       </c>
       <c r="D53" s="19">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="50">
         <v>43574.2</v>
       </c>
-      <c r="F53" s="67">
+      <c r="F53" s="66">
         <v>41855.46</v>
       </c>
       <c r="G53" s="58">
         <v>39226.46</v>
       </c>
       <c r="H53" s="53">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="19">
         <v>39354.1</v>
       </c>
       <c r="J53" s="50">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="65">
+      <c r="K53" s="64">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="67">
+      <c r="L53" s="66">
         <v>41979.94</v>
       </c>
       <c r="M53" s="19">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="20">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="65">
+      <c r="E54" s="64">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
-      <c r="G54" s="58"/>
+      <c r="G54" s="66">
+        <v>37530</v>
+      </c>
       <c r="H54" s="53"/>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
-      <c r="K54" s="65"/>
-      <c r="L54" s="67"/>
+      <c r="K54" s="64"/>
+      <c r="L54" s="66"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="20">
         <v>2011</v>
       </c>
       <c r="B56" s="21">
         <v>1778.9</v>
@@ -3526,151 +3544,153 @@
         <v>1493.9</v>
       </c>
       <c r="L69" s="40">
         <v>1597.8</v>
       </c>
       <c r="M69" s="40">
         <v>1510.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="10.5" customHeight="1">
       <c r="A70" s="20">
         <v>2025</v>
       </c>
       <c r="B70" s="21">
         <v>1819</v>
       </c>
       <c r="C70" s="21">
         <v>1674.8</v>
       </c>
       <c r="D70" s="21">
         <v>1802.5</v>
       </c>
       <c r="E70" s="50">
         <v>1763.1</v>
       </c>
-      <c r="F70" s="68">
+      <c r="F70" s="67">
         <v>1938.7</v>
       </c>
       <c r="G70" s="59">
         <v>2185.5</v>
       </c>
       <c r="H70" s="54">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="36">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="66">
+      <c r="K70" s="65">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="68">
+      <c r="L70" s="67">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="20">
         <v>2026</v>
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
-      <c r="E71" s="67">
+      <c r="E71" s="66">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
-      <c r="G71" s="59"/>
+      <c r="G71" s="67">
+        <v>2673.1</v>
+      </c>
       <c r="H71" s="54"/>
       <c r="I71" s="36"/>
       <c r="J71" s="40"/>
-      <c r="K71" s="66"/>
-      <c r="L71" s="68"/>
+      <c r="K71" s="65"/>
+      <c r="L71" s="67"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="84" t="s">
+      <c r="A72" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="84"/>
-[...10 lines deleted...]
-      <c r="M72" s="84"/>
+      <c r="B72" s="83"/>
+      <c r="C72" s="83"/>
+      <c r="D72" s="83"/>
+      <c r="E72" s="83"/>
+      <c r="F72" s="83"/>
+      <c r="G72" s="83"/>
+      <c r="H72" s="83"/>
+      <c r="I72" s="83"/>
+      <c r="J72" s="83"/>
+      <c r="K72" s="83"/>
+      <c r="L72" s="83"/>
+      <c r="M72" s="83"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="82" t="s">
+      <c r="A75" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="82"/>
-[...10 lines deleted...]
-      <c r="M75" s="82"/>
+      <c r="B75" s="81"/>
+      <c r="C75" s="81"/>
+      <c r="D75" s="81"/>
+      <c r="E75" s="81"/>
+      <c r="F75" s="81"/>
+      <c r="G75" s="81"/>
+      <c r="H75" s="81"/>
+      <c r="I75" s="81"/>
+      <c r="J75" s="81"/>
+      <c r="K75" s="81"/>
+      <c r="L75" s="81"/>
+      <c r="M75" s="81"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4292,85 +4312,87 @@
       </c>
       <c r="C93" s="19">
         <v>1024.7</v>
       </c>
       <c r="D93" s="19">
         <v>852.1</v>
       </c>
       <c r="E93" s="50">
         <v>1304.24</v>
       </c>
       <c r="F93" s="53">
         <v>1333.09</v>
       </c>
       <c r="G93" s="60">
         <v>1518.19</v>
       </c>
       <c r="H93" s="53">
         <v>963.62</v>
       </c>
       <c r="I93" s="19">
         <v>1351.5</v>
       </c>
       <c r="J93" s="50">
         <v>1117.42</v>
       </c>
-      <c r="K93" s="65">
+      <c r="K93" s="64">
         <v>1188.43</v>
       </c>
-      <c r="L93" s="67">
+      <c r="L93" s="66">
         <v>1174.51</v>
       </c>
       <c r="M93" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
-      <c r="E94" s="65">
+      <c r="E94" s="64">
         <v>1017.07</v>
       </c>
       <c r="F94" s="50">
         <v>1149.9100000000001</v>
       </c>
-      <c r="G94" s="60"/>
+      <c r="G94" s="84">
+        <v>1196.5999999999999</v>
+      </c>
       <c r="H94" s="53"/>
       <c r="I94" s="19"/>
       <c r="J94" s="50"/>
-      <c r="K94" s="65"/>
-      <c r="L94" s="67"/>
+      <c r="K94" s="64"/>
+      <c r="L94" s="66"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="18">
         <v>2011</v>
       </c>
       <c r="B96" s="19">
         <v>880.7</v>
@@ -4936,100 +4958,102 @@
         <v>603.70000000000005</v>
       </c>
       <c r="L109" s="21">
         <v>608.79999999999995</v>
       </c>
       <c r="M109" s="21">
         <v>604.79999999999995</v>
       </c>
     </row>
     <row r="110" spans="1:13" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2025</v>
       </c>
       <c r="B110" s="21">
         <v>610.79999999999995</v>
       </c>
       <c r="C110" s="21">
         <v>907.8</v>
       </c>
       <c r="D110" s="21">
         <v>760.9</v>
       </c>
       <c r="E110" s="50">
         <v>659.5</v>
       </c>
-      <c r="F110" s="67">
+      <c r="F110" s="66">
         <v>969.2</v>
       </c>
       <c r="G110" s="60">
         <v>1045.0999999999999</v>
       </c>
       <c r="H110" s="53">
         <v>1012.9327</v>
       </c>
       <c r="I110" s="21">
         <v>898.3</v>
       </c>
-      <c r="J110" s="64">
+      <c r="J110" s="63">
         <v>1137.5</v>
       </c>
-      <c r="K110" s="65">
+      <c r="K110" s="64">
         <v>1014.0575</v>
       </c>
-      <c r="L110" s="67">
+      <c r="L110" s="66">
         <v>983.98680000000002</v>
       </c>
       <c r="M110" s="21">
         <v>1139.3</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
       <c r="E111" s="21">
         <v>907.8</v>
       </c>
       <c r="F111" s="50">
         <v>951.1</v>
       </c>
-      <c r="G111" s="60"/>
+      <c r="G111" s="84">
+        <v>1071.8</v>
+      </c>
       <c r="H111" s="53"/>
       <c r="I111" s="21"/>
-      <c r="J111" s="64"/>
-[...1 lines deleted...]
-      <c r="L111" s="67"/>
+      <c r="J111" s="63"/>
+      <c r="K111" s="64"/>
+      <c r="L111" s="66"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="10.5" customHeight="1">
       <c r="A113" s="33">
         <v>2018</v>
       </c>
       <c r="B113" s="19"/>
       <c r="C113" s="19"/>
@@ -6786,419 +6810,429 @@
       </c>
       <c r="C166" s="19">
         <v>38574</v>
       </c>
       <c r="D166" s="19">
         <v>40673.1</v>
       </c>
       <c r="E166" s="50">
         <v>42977.65</v>
       </c>
       <c r="F166" s="53">
         <v>41147.440000000002</v>
       </c>
       <c r="G166" s="60">
         <v>38383.25</v>
       </c>
       <c r="H166" s="53">
         <v>37361.22</v>
       </c>
       <c r="I166" s="24">
         <v>38431.4</v>
       </c>
       <c r="J166" s="50">
         <v>43797.48</v>
       </c>
-      <c r="K166" s="65">
+      <c r="K166" s="64">
         <v>44021.8</v>
       </c>
-      <c r="L166" s="67">
+      <c r="L166" s="66">
         <v>41343.39</v>
       </c>
       <c r="M166" s="24">
         <v>41396.1</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="19"/>
       <c r="E167" s="51"/>
       <c r="F167" s="50" t="s">
         <v>31</v>
       </c>
       <c r="G167" s="61" t="s">
         <v>31</v>
       </c>
       <c r="J167" s="51"/>
-      <c r="K167" s="65" t="s">
+      <c r="K167" s="64" t="s">
         <v>31</v>
       </c>
       <c r="L167" s="51"/>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="19">
         <v>30219.9</v>
       </c>
       <c r="C168" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D168" s="39">
         <v>32855</v>
       </c>
       <c r="E168" s="50">
         <v>35106.800000000003</v>
       </c>
       <c r="F168" s="53">
         <v>33630.97</v>
       </c>
       <c r="G168" s="60">
         <v>30931.64</v>
       </c>
       <c r="H168" s="53">
         <v>29918.959999999999</v>
       </c>
       <c r="I168" s="40">
         <v>30665.599999999999</v>
       </c>
       <c r="J168" s="50">
         <v>34362.68</v>
       </c>
-      <c r="K168" s="65">
+      <c r="K168" s="64">
         <v>34333.72</v>
       </c>
-      <c r="L168" s="67">
+      <c r="L168" s="66">
         <v>32307.5</v>
       </c>
       <c r="M168" s="21">
         <v>32375.9</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="19">
         <v>2418.6999999999998</v>
       </c>
       <c r="C169" s="39">
         <v>2681.7</v>
       </c>
       <c r="D169" s="39">
         <v>2627.5</v>
       </c>
       <c r="E169" s="50">
         <v>2926.53</v>
       </c>
       <c r="F169" s="53">
         <v>2696.6</v>
       </c>
       <c r="G169" s="60">
         <v>2429.4699999999998</v>
       </c>
       <c r="H169" s="53">
         <v>2271.39</v>
       </c>
       <c r="I169" s="40">
         <v>2386.8000000000002</v>
       </c>
       <c r="J169" s="50">
         <v>2845.15</v>
       </c>
-      <c r="K169" s="65">
+      <c r="K169" s="64">
         <v>2922.07</v>
       </c>
-      <c r="L169" s="67">
+      <c r="L169" s="66">
         <v>2695.13</v>
       </c>
       <c r="M169" s="21">
         <v>2668.4</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B170" s="19">
         <v>2082.1999999999998</v>
       </c>
       <c r="C170" s="39">
         <v>1568.6</v>
       </c>
       <c r="D170" s="39">
         <v>2438.4</v>
       </c>
       <c r="E170" s="50">
         <v>2165.27</v>
       </c>
       <c r="F170" s="53">
         <v>2359.48</v>
       </c>
       <c r="G170" s="60">
         <v>2637.36</v>
       </c>
       <c r="H170" s="53">
         <v>2933.66</v>
       </c>
       <c r="I170" s="40">
         <v>3131.1</v>
       </c>
       <c r="J170" s="50">
         <v>3299.17</v>
       </c>
-      <c r="K170" s="65">
+      <c r="K170" s="64">
         <v>3511.17</v>
       </c>
-      <c r="L170" s="67">
+      <c r="L170" s="66">
         <v>3522.59</v>
       </c>
       <c r="M170" s="21">
         <v>3540.1</v>
       </c>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B171" s="19">
         <v>2473.6</v>
       </c>
       <c r="C171" s="39">
         <v>2182.6</v>
       </c>
       <c r="D171" s="39">
         <v>2752.3</v>
       </c>
       <c r="E171" s="50">
         <v>2779.06</v>
       </c>
       <c r="F171" s="53">
         <v>2460.39</v>
       </c>
       <c r="G171" s="60">
         <v>2384.7800000000002</v>
       </c>
       <c r="H171" s="53">
         <v>2237.21</v>
       </c>
       <c r="I171" s="40">
         <v>2247.9</v>
       </c>
       <c r="J171" s="50">
         <v>3290.49</v>
       </c>
-      <c r="K171" s="65">
+      <c r="K171" s="64">
         <v>3254.84</v>
       </c>
-      <c r="L171" s="67">
+      <c r="L171" s="66">
         <v>2818.16</v>
       </c>
       <c r="M171" s="21">
         <v>2811.8</v>
       </c>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="38"/>
       <c r="B172" s="19"/>
       <c r="C172" s="39"/>
       <c r="D172" s="39"/>
       <c r="E172" s="50"/>
       <c r="F172" s="53"/>
       <c r="G172" s="60"/>
       <c r="H172" s="53"/>
       <c r="I172" s="40"/>
       <c r="J172" s="50"/>
-      <c r="K172" s="65"/>
-      <c r="L172" s="67"/>
+      <c r="K172" s="64"/>
+      <c r="L172" s="66"/>
       <c r="M172" s="21"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35">
         <v>2026</v>
       </c>
       <c r="B173" s="39"/>
       <c r="C173" s="39"/>
       <c r="D173" s="39"/>
       <c r="E173" s="21"/>
       <c r="F173" s="21"/>
       <c r="G173" s="40"/>
       <c r="H173" s="40"/>
       <c r="I173" s="40"/>
       <c r="J173" s="19"/>
       <c r="K173" s="19"/>
       <c r="L173" s="19"/>
       <c r="M173" s="21"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
-      <c r="E174" s="65">
+      <c r="E174" s="64">
         <v>41382.89</v>
       </c>
       <c r="F174" s="50">
         <v>38069.199999999997</v>
       </c>
-      <c r="G174" s="60"/>
+      <c r="G174" s="84">
+        <v>36703.1</v>
+      </c>
       <c r="H174" s="53"/>
       <c r="I174" s="24"/>
       <c r="J174" s="50"/>
-      <c r="K174" s="65"/>
-      <c r="L174" s="67"/>
+      <c r="K174" s="64"/>
+      <c r="L174" s="66"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
-      <c r="E175" s="75"/>
-      <c r="F175" s="79"/>
+      <c r="E175" s="74"/>
+      <c r="F175" s="78"/>
       <c r="G175" s="61"/>
       <c r="J175" s="51"/>
-      <c r="K175" s="65"/>
+      <c r="K175" s="64"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
-      <c r="E176" s="65">
+      <c r="E176" s="64">
         <v>32784.71</v>
       </c>
       <c r="F176" s="50">
         <v>32574.6</v>
       </c>
-      <c r="G176" s="60"/>
+      <c r="G176" s="84">
+        <v>31263.1</v>
+      </c>
       <c r="H176" s="53"/>
       <c r="I176" s="40"/>
       <c r="J176" s="50"/>
-      <c r="K176" s="65"/>
-      <c r="L176" s="67"/>
+      <c r="K176" s="64"/>
+      <c r="L176" s="66"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
-      <c r="E177" s="65">
+      <c r="E177" s="64">
         <v>2420.64</v>
       </c>
       <c r="F177" s="50">
         <v>2236.6</v>
       </c>
-      <c r="G177" s="60"/>
+      <c r="G177" s="84">
+        <v>2325.5</v>
+      </c>
       <c r="H177" s="53"/>
       <c r="I177" s="40"/>
       <c r="J177" s="50"/>
-      <c r="K177" s="65"/>
-      <c r="L177" s="67"/>
+      <c r="K177" s="64"/>
+      <c r="L177" s="66"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
-      <c r="E178" s="65">
+      <c r="E178" s="64">
         <v>2917.2</v>
       </c>
       <c r="F178" s="50">
         <v>618.92999999999995</v>
       </c>
-      <c r="G178" s="60"/>
+      <c r="G178" s="84">
+        <v>565.20000000000005</v>
+      </c>
       <c r="H178" s="53"/>
       <c r="I178" s="40"/>
       <c r="J178" s="50"/>
-      <c r="K178" s="65"/>
-      <c r="L178" s="67"/>
+      <c r="K178" s="64"/>
+      <c r="L178" s="66"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E179" s="65">
+      <c r="E179" s="64">
         <v>3260.34</v>
       </c>
       <c r="F179" s="50">
         <v>2639.07</v>
       </c>
-      <c r="G179" s="60"/>
+      <c r="G179" s="84">
+        <v>2549.1999999999998</v>
+      </c>
       <c r="H179" s="53"/>
       <c r="I179" s="40"/>
       <c r="J179" s="50"/>
-      <c r="K179" s="65"/>
-      <c r="L179" s="67"/>
+      <c r="K179" s="64"/>
+      <c r="L179" s="66"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
       <c r="A181" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="24"/>
       <c r="C181" s="24"/>
       <c r="D181" s="24"/>
       <c r="E181" s="24"/>
@@ -8940,54 +8974,54 @@
       </c>
       <c r="C234" s="19">
         <v>689.6</v>
       </c>
       <c r="D234" s="19">
         <v>718.8</v>
       </c>
       <c r="E234" s="50">
         <v>777.7</v>
       </c>
       <c r="F234" s="54">
         <v>737.5</v>
       </c>
       <c r="G234" s="60">
         <v>692.4</v>
       </c>
       <c r="H234" s="54">
         <v>661.51840000000004</v>
       </c>
       <c r="I234" s="19">
         <v>685.1</v>
       </c>
       <c r="J234" s="52">
         <v>776.4</v>
       </c>
-      <c r="K234" s="66">
+      <c r="K234" s="65">
         <v>767.07659999999998</v>
       </c>
-      <c r="L234" s="68">
+      <c r="L234" s="67">
         <v>773.22889999999995</v>
       </c>
       <c r="M234" s="19">
         <v>771</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="19"/>
       <c r="C235" s="19"/>
       <c r="D235" s="19"/>
       <c r="E235" s="19"/>
       <c r="F235" s="55"/>
       <c r="G235" s="57"/>
       <c r="H235" s="19"/>
       <c r="I235" s="19"/>
       <c r="J235" s="52"/>
       <c r="K235" s="19"/>
       <c r="L235" s="19"/>
       <c r="M235" s="19"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="34" t="s">
@@ -8998,401 +9032,411 @@
       </c>
       <c r="C236" s="19">
         <v>631</v>
       </c>
       <c r="D236" s="19">
         <v>646.9</v>
       </c>
       <c r="E236" s="52">
         <v>703.4</v>
       </c>
       <c r="F236" s="54">
         <v>666.3</v>
       </c>
       <c r="G236" s="60">
         <v>620.9</v>
       </c>
       <c r="H236" s="54">
         <v>589.84990000000005</v>
       </c>
       <c r="I236" s="19">
         <v>609.6</v>
       </c>
       <c r="J236" s="50">
         <v>682.87710000000004</v>
       </c>
-      <c r="K236" s="66">
+      <c r="K236" s="65">
         <v>670.94050000000004</v>
       </c>
-      <c r="L236" s="68">
+      <c r="L236" s="67">
         <v>682.74680000000001</v>
       </c>
       <c r="M236" s="19">
         <v>680.9</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B237" s="19">
         <v>11.5</v>
       </c>
       <c r="C237" s="19">
         <v>12.7</v>
       </c>
       <c r="D237" s="19">
         <v>12.5</v>
       </c>
       <c r="E237" s="52">
         <v>13.8</v>
       </c>
       <c r="F237" s="54">
         <v>12.8</v>
       </c>
       <c r="G237" s="60">
         <v>11.5</v>
       </c>
       <c r="H237" s="54">
         <v>10.766</v>
       </c>
       <c r="I237" s="19">
         <v>11.3</v>
       </c>
       <c r="J237" s="52">
         <v>13.486000000000001</v>
       </c>
-      <c r="K237" s="66">
+      <c r="K237" s="65">
         <v>13.851000000000001</v>
       </c>
-      <c r="L237" s="68">
+      <c r="L237" s="67">
         <v>12.775</v>
       </c>
       <c r="M237" s="19">
         <v>12.6</v>
       </c>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B238" s="19">
         <v>20.5</v>
       </c>
       <c r="C238" s="19">
         <v>17.3</v>
       </c>
       <c r="D238" s="19">
         <v>23.4</v>
       </c>
       <c r="E238" s="52">
         <v>24</v>
       </c>
       <c r="F238" s="56">
         <v>26.3</v>
       </c>
-      <c r="G238" s="63">
+      <c r="G238" s="62">
         <v>29.5</v>
       </c>
       <c r="H238" s="54">
         <v>32.956699999999998</v>
       </c>
       <c r="I238" s="19">
         <v>36.1</v>
       </c>
       <c r="J238" s="52">
         <v>37.442</v>
       </c>
-      <c r="K238" s="66">
+      <c r="K238" s="65">
         <v>39.6447</v>
       </c>
-      <c r="L238" s="68">
+      <c r="L238" s="67">
         <v>40.703600000000002</v>
       </c>
       <c r="M238" s="19">
         <v>40.6</v>
       </c>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B239" s="44">
         <v>32.200000000000003</v>
       </c>
       <c r="C239" s="37">
         <v>28.5</v>
       </c>
       <c r="D239" s="19">
         <v>36</v>
       </c>
       <c r="E239" s="52">
         <v>36.299999999999997</v>
       </c>
       <c r="F239" s="56">
         <v>32.1</v>
       </c>
-      <c r="G239" s="63">
+      <c r="G239" s="62">
         <v>30.4</v>
       </c>
       <c r="H239" s="54">
         <v>27.945799999999998</v>
       </c>
       <c r="I239" s="45">
         <v>28.1</v>
       </c>
       <c r="J239" s="52">
         <v>42.622999999999998</v>
       </c>
-      <c r="K239" s="66">
+      <c r="K239" s="65">
         <v>42.6404</v>
       </c>
-      <c r="L239" s="68">
+      <c r="L239" s="67">
         <v>37.003500000000003</v>
       </c>
       <c r="M239" s="47">
         <v>36.9</v>
       </c>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="38"/>
       <c r="B240" s="44"/>
       <c r="C240" s="37"/>
       <c r="D240" s="19"/>
       <c r="E240" s="52"/>
       <c r="F240" s="56"/>
-      <c r="G240" s="63"/>
+      <c r="G240" s="62"/>
       <c r="H240" s="54"/>
       <c r="I240" s="45"/>
       <c r="J240" s="52"/>
-      <c r="K240" s="66"/>
-      <c r="L240" s="68"/>
+      <c r="K240" s="65"/>
+      <c r="L240" s="67"/>
       <c r="M240" s="47"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="33">
         <v>2026</v>
       </c>
       <c r="B241" s="21"/>
       <c r="C241" s="21"/>
       <c r="D241" s="21"/>
       <c r="E241" s="21"/>
       <c r="F241" s="21"/>
       <c r="G241" s="21"/>
       <c r="H241" s="21"/>
       <c r="I241" s="21"/>
       <c r="J241" s="21"/>
       <c r="K241" s="21"/>
       <c r="L241" s="21"/>
       <c r="M241" s="21"/>
     </row>
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
-      <c r="E242" s="76">
+      <c r="E242" s="75">
         <v>988.4</v>
       </c>
       <c r="F242" s="52">
         <v>987.6</v>
       </c>
-      <c r="G242" s="60"/>
+      <c r="G242" s="84">
+        <v>948.7</v>
+      </c>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
-      <c r="K242" s="66"/>
-      <c r="L242" s="68"/>
+      <c r="K242" s="65"/>
+      <c r="L242" s="67"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
-      <c r="F243" s="80"/>
-      <c r="G243" s="57"/>
+      <c r="F243" s="79"/>
+      <c r="G243" s="85"/>
       <c r="H243" s="19"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
-      <c r="E244" s="77">
+      <c r="E244" s="76">
         <v>897.9</v>
       </c>
       <c r="F244" s="52">
         <v>910.5</v>
       </c>
-      <c r="G244" s="60"/>
+      <c r="G244" s="84">
+        <v>872.5</v>
+      </c>
       <c r="H244" s="54"/>
       <c r="I244" s="19"/>
       <c r="J244" s="50"/>
-      <c r="K244" s="66"/>
-      <c r="L244" s="68"/>
+      <c r="K244" s="65"/>
+      <c r="L244" s="67"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
-      <c r="E245" s="77">
+      <c r="E245" s="76">
         <v>11.5</v>
       </c>
       <c r="F245" s="52">
         <v>33.6</v>
       </c>
-      <c r="G245" s="60"/>
+      <c r="G245" s="84">
+        <v>35</v>
+      </c>
       <c r="H245" s="54"/>
       <c r="I245" s="19"/>
       <c r="J245" s="52"/>
-      <c r="K245" s="66"/>
-      <c r="L245" s="68"/>
+      <c r="K245" s="65"/>
+      <c r="L245" s="67"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
-      <c r="E246" s="77">
+      <c r="E246" s="76">
         <v>32.6</v>
       </c>
       <c r="F246" s="52">
         <v>6.6</v>
       </c>
-      <c r="G246" s="60"/>
+      <c r="G246" s="84">
+        <v>5.9</v>
+      </c>
       <c r="H246" s="54"/>
       <c r="I246" s="19"/>
       <c r="J246" s="52"/>
-      <c r="K246" s="66"/>
-      <c r="L246" s="68"/>
+      <c r="K246" s="65"/>
+      <c r="L246" s="67"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
-      <c r="E247" s="77">
+      <c r="E247" s="76">
         <v>46.5</v>
       </c>
       <c r="F247" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="G247" s="62"/>
+      <c r="G247" s="86">
+        <v>35.4</v>
+      </c>
       <c r="H247" s="54"/>
       <c r="I247" s="45"/>
       <c r="J247" s="52"/>
-      <c r="K247" s="66"/>
-      <c r="L247" s="68"/>
+      <c r="K247" s="65"/>
+      <c r="L247" s="67"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="84" t="s">
+      <c r="A248" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="84"/>
-[...10 lines deleted...]
-      <c r="M248" s="84"/>
+      <c r="B248" s="83"/>
+      <c r="C248" s="83"/>
+      <c r="D248" s="83"/>
+      <c r="E248" s="83"/>
+      <c r="F248" s="83"/>
+      <c r="G248" s="83"/>
+      <c r="H248" s="83"/>
+      <c r="I248" s="83"/>
+      <c r="J248" s="83"/>
+      <c r="K248" s="83"/>
+      <c r="L248" s="83"/>
+      <c r="M248" s="83"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="82" t="s">
+      <c r="A249" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="82"/>
-[...10 lines deleted...]
-      <c r="M249" s="82"/>
+      <c r="B249" s="81"/>
+      <c r="C249" s="81"/>
+      <c r="D249" s="81"/>
+      <c r="E249" s="81"/>
+      <c r="F249" s="81"/>
+      <c r="G249" s="81"/>
+      <c r="H249" s="81"/>
+      <c r="I249" s="81"/>
+      <c r="J249" s="81"/>
+      <c r="K249" s="81"/>
+      <c r="L249" s="81"/>
+      <c r="M249" s="81"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -10026,85 +10070,87 @@
       </c>
       <c r="C267" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D267" s="26">
         <v>1.3</v>
       </c>
       <c r="E267" s="50">
         <v>1.27</v>
       </c>
       <c r="F267" s="53">
         <v>1.27</v>
       </c>
       <c r="G267" s="60">
         <v>1.27</v>
       </c>
       <c r="H267" s="53">
         <v>1.4</v>
       </c>
       <c r="I267" s="26">
         <v>1.5</v>
       </c>
       <c r="J267" s="50">
         <v>1.41</v>
       </c>
-      <c r="K267" s="65">
+      <c r="K267" s="64">
         <v>1.32</v>
       </c>
-      <c r="L267" s="67">
+      <c r="L267" s="66">
         <v>1.43</v>
       </c>
       <c r="M267" s="26">
         <v>1.8</v>
       </c>
     </row>
     <row r="268" spans="1:13" ht="10.5" customHeight="1">
       <c r="A268" s="18">
         <v>2026</v>
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
-      <c r="E268" s="65">
+      <c r="E268" s="64">
         <v>1.45</v>
       </c>
       <c r="F268" s="50">
         <v>1.47</v>
       </c>
-      <c r="G268" s="60"/>
+      <c r="G268" s="84">
+        <v>1.7</v>
+      </c>
       <c r="H268" s="53"/>
       <c r="I268" s="26"/>
       <c r="J268" s="50"/>
-      <c r="K268" s="65"/>
-      <c r="L268" s="67"/>
+      <c r="K268" s="64"/>
+      <c r="L268" s="66"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
     </row>
     <row r="270" spans="1:13" ht="10.5" customHeight="1">
       <c r="A270" s="18">
         <v>2011</v>
       </c>
       <c r="B270" s="26">
         <v>5.4</v>
@@ -10670,100 +10716,102 @@
         <v>3.5</v>
       </c>
       <c r="L283" s="26">
         <v>5</v>
       </c>
       <c r="M283" s="26">
         <v>4.7</v>
       </c>
     </row>
     <row r="284" spans="1:13" ht="10.5" customHeight="1">
       <c r="A284" s="18">
         <v>2025</v>
       </c>
       <c r="B284" s="26">
         <v>3.9</v>
       </c>
       <c r="C284" s="49">
         <v>2.9</v>
       </c>
       <c r="D284" s="49">
         <v>3.6</v>
       </c>
       <c r="E284" s="49">
         <v>3.6</v>
       </c>
-      <c r="F284" s="71">
+      <c r="F284" s="70">
         <v>3.7</v>
       </c>
-      <c r="G284" s="63">
+      <c r="G284" s="62">
         <v>3.9</v>
       </c>
       <c r="H284" s="54">
         <v>4.4176000000000002</v>
       </c>
       <c r="I284" s="26">
         <v>4.7</v>
       </c>
       <c r="J284" s="52">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K284" s="66">
+      <c r="K284" s="65">
         <v>3.6175999999999999</v>
       </c>
-      <c r="L284" s="68">
+      <c r="L284" s="67">
         <v>4.0568</v>
       </c>
       <c r="M284" s="26">
         <v>4.8</v>
       </c>
     </row>
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
-      <c r="E285" s="66">
+      <c r="E285" s="65">
         <v>3.8</v>
       </c>
       <c r="F285" s="52">
         <v>4</v>
       </c>
-      <c r="G285" s="63"/>
+      <c r="G285" s="87">
+        <v>4.7</v>
+      </c>
       <c r="H285" s="54"/>
       <c r="I285" s="26"/>
       <c r="J285" s="52"/>
-      <c r="K285" s="66"/>
-      <c r="L285" s="68"/>
+      <c r="K285" s="65"/>
+      <c r="L285" s="67"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
     </row>
     <row r="287" spans="1:13" ht="10.5" customHeight="1">
       <c r="A287" s="18">
         <v>2016</v>
       </c>
       <c r="B287" s="26">
         <v>302.7</v>
@@ -11124,100 +11172,102 @@
         <v>425.4</v>
       </c>
       <c r="L295" s="19">
         <v>412.5</v>
       </c>
       <c r="M295" s="19">
         <v>424.5</v>
       </c>
     </row>
     <row r="296" spans="1:13" ht="10.5" customHeight="1">
       <c r="A296" s="18">
         <v>2025</v>
       </c>
       <c r="B296" s="19">
         <v>472.8</v>
       </c>
       <c r="C296" s="19">
         <v>419.1</v>
       </c>
       <c r="D296" s="19">
         <v>462.3</v>
       </c>
       <c r="E296" s="50">
         <v>436.78</v>
       </c>
-      <c r="F296" s="81">
+      <c r="F296" s="80">
         <v>529.59</v>
       </c>
-      <c r="G296" s="63">
+      <c r="G296" s="62">
         <v>611.35</v>
       </c>
       <c r="H296" s="53">
         <v>707.76</v>
       </c>
       <c r="I296" s="19">
         <v>668.7</v>
       </c>
       <c r="J296" s="50">
         <v>541.79999999999995</v>
       </c>
-      <c r="K296" s="65">
+      <c r="K296" s="64">
         <v>473.87</v>
       </c>
-      <c r="L296" s="67">
+      <c r="L296" s="66">
         <v>489.6</v>
       </c>
       <c r="M296" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
-      <c r="E297" s="65">
+      <c r="E297" s="64">
         <v>447.09</v>
       </c>
       <c r="F297" s="50">
         <v>496.96</v>
       </c>
-      <c r="G297" s="63"/>
+      <c r="G297" s="87">
+        <v>571.1</v>
+      </c>
       <c r="H297" s="53"/>
       <c r="I297" s="19"/>
       <c r="J297" s="50"/>
-      <c r="K297" s="65"/>
-      <c r="L297" s="67"/>
+      <c r="K297" s="64"/>
+      <c r="L297" s="66"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
     </row>
     <row r="299" spans="1:13" ht="10.5" customHeight="1">
       <c r="A299" s="18">
         <v>2016</v>
       </c>
       <c r="B299" s="26">
         <v>629.4</v>
@@ -11575,104 +11625,106 @@
         <v>890.5</v>
       </c>
       <c r="K307" s="48">
         <v>715.8</v>
       </c>
       <c r="L307" s="48">
         <v>824.7</v>
       </c>
       <c r="M307" s="48">
         <v>788.1</v>
       </c>
     </row>
     <row r="308" spans="1:13" ht="10.5" customHeight="1">
       <c r="A308" s="32">
         <v>2025</v>
       </c>
       <c r="B308" s="21">
         <v>988</v>
       </c>
       <c r="C308" s="48">
         <v>855.2</v>
       </c>
       <c r="D308" s="48">
         <v>931.1</v>
       </c>
-      <c r="E308" s="69">
+      <c r="E308" s="68">
         <v>819.6</v>
       </c>
-      <c r="F308" s="71">
+      <c r="F308" s="70">
         <v>1010.5</v>
       </c>
-      <c r="G308" s="63">
+      <c r="G308" s="62">
         <v>1226.5</v>
       </c>
       <c r="H308" s="56">
         <v>1457.3565000000001</v>
       </c>
       <c r="I308" s="48">
         <v>1352.3</v>
       </c>
-      <c r="J308" s="69">
+      <c r="J308" s="68">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K308" s="70">
+      <c r="K308" s="69">
         <v>898.37639999999999</v>
       </c>
-      <c r="L308" s="71">
+      <c r="L308" s="70">
         <v>978.07659999999998</v>
       </c>
       <c r="M308" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="309" spans="1:13">
-      <c r="A309" s="72">
+      <c r="A309" s="71">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
-      <c r="C309" s="74">
+      <c r="C309" s="73">
         <v>1076.8</v>
       </c>
-      <c r="D309" s="74">
+      <c r="D309" s="73">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E309" s="78">
+      <c r="E309" s="77">
         <v>1062.8</v>
       </c>
-      <c r="F309" s="78">
+      <c r="F309" s="77">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G309" s="73"/>
-[...5 lines deleted...]
-      <c r="M309" s="73"/>
+      <c r="G309" s="88">
+        <v>1413.5</v>
+      </c>
+      <c r="H309" s="72"/>
+      <c r="I309" s="72"/>
+      <c r="J309" s="72"/>
+      <c r="K309" s="72"/>
+      <c r="L309" s="72"/>
+      <c r="M309" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>