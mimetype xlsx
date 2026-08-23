--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -123,56 +123,56 @@
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды.  Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -334,278 +334,281 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -878,82 +881,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+    <sheetView tabSelected="1" topLeftCell="A268" workbookViewId="0">
+      <selection activeCell="H309" sqref="H309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1608,51 +1611,53 @@
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="64">
         <v>5089.32</v>
       </c>
       <c r="F20" s="64">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="66">
         <v>4889.8999999999996</v>
       </c>
-      <c r="H20" s="53"/>
+      <c r="H20" s="66">
+        <v>4649.6000000000004</v>
+      </c>
       <c r="I20" s="19"/>
       <c r="J20" s="50"/>
       <c r="K20" s="64"/>
       <c r="L20" s="66"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="18">
@@ -2269,51 +2274,53 @@
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="66">
         <v>5669.6</v>
       </c>
       <c r="F37" s="75">
         <v>5473.2</v>
       </c>
       <c r="G37" s="66">
         <v>5371.9</v>
       </c>
-      <c r="H37" s="53"/>
+      <c r="H37" s="66">
+        <v>5278.28</v>
+      </c>
       <c r="I37" s="19"/>
       <c r="J37" s="50"/>
       <c r="K37" s="64"/>
       <c r="L37" s="66"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="18">
@@ -2930,51 +2937,53 @@
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="20">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="64">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="66">
         <v>37530</v>
       </c>
-      <c r="H54" s="53"/>
+      <c r="H54" s="66">
+        <v>36314.400000000001</v>
+      </c>
       <c r="I54" s="19"/>
       <c r="J54" s="50"/>
       <c r="K54" s="64"/>
       <c r="L54" s="66"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="20">
@@ -3591,106 +3600,108 @@
         <v>1912.2</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="20">
         <v>2026</v>
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
       <c r="E71" s="66">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="67">
         <v>2673.1</v>
       </c>
-      <c r="H71" s="54"/>
+      <c r="H71" s="67">
+        <v>2965.5</v>
+      </c>
       <c r="I71" s="36"/>
       <c r="J71" s="40"/>
       <c r="K71" s="65"/>
       <c r="L71" s="67"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="83" t="s">
+      <c r="A72" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="83"/>
-[...10 lines deleted...]
-      <c r="M72" s="83"/>
+      <c r="B72" s="88"/>
+      <c r="C72" s="88"/>
+      <c r="D72" s="88"/>
+      <c r="E72" s="88"/>
+      <c r="F72" s="88"/>
+      <c r="G72" s="88"/>
+      <c r="H72" s="88"/>
+      <c r="I72" s="88"/>
+      <c r="J72" s="88"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="88"/>
+      <c r="M72" s="88"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="81" t="s">
+      <c r="A75" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="81"/>
-[...10 lines deleted...]
-      <c r="M75" s="81"/>
+      <c r="B75" s="86"/>
+      <c r="C75" s="86"/>
+      <c r="D75" s="86"/>
+      <c r="E75" s="86"/>
+      <c r="F75" s="86"/>
+      <c r="G75" s="86"/>
+      <c r="H75" s="86"/>
+      <c r="I75" s="86"/>
+      <c r="J75" s="86"/>
+      <c r="K75" s="86"/>
+      <c r="L75" s="86"/>
+      <c r="M75" s="86"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4341,54 +4352,56 @@
         <v>1174.51</v>
       </c>
       <c r="M93" s="19">
         <v>1274.2</v>
       </c>
     </row>
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
       <c r="E94" s="64">
         <v>1017.07</v>
       </c>
       <c r="F94" s="50">
         <v>1149.9100000000001</v>
       </c>
-      <c r="G94" s="84">
+      <c r="G94" s="81">
         <v>1196.5999999999999</v>
       </c>
-      <c r="H94" s="53"/>
+      <c r="H94" s="81">
+        <v>954.68</v>
+      </c>
       <c r="I94" s="19"/>
       <c r="J94" s="50"/>
       <c r="K94" s="64"/>
       <c r="L94" s="66"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="18">
@@ -5002,54 +5015,56 @@
         <v>983.98680000000002</v>
       </c>
       <c r="M110" s="21">
         <v>1139.3</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
       <c r="E111" s="21">
         <v>907.8</v>
       </c>
       <c r="F111" s="50">
         <v>951.1</v>
       </c>
-      <c r="G111" s="84">
+      <c r="G111" s="81">
         <v>1071.8</v>
       </c>
-      <c r="H111" s="53"/>
+      <c r="H111" s="81">
+        <v>1003.2</v>
+      </c>
       <c r="I111" s="21"/>
       <c r="J111" s="63"/>
       <c r="K111" s="64"/>
       <c r="L111" s="66"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="10.5" customHeight="1">
       <c r="A113" s="33">
@@ -7053,182 +7068,192 @@
       <c r="I173" s="40"/>
       <c r="J173" s="19"/>
       <c r="K173" s="19"/>
       <c r="L173" s="19"/>
       <c r="M173" s="21"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
       <c r="E174" s="64">
         <v>41382.89</v>
       </c>
       <c r="F174" s="50">
         <v>38069.199999999997</v>
       </c>
-      <c r="G174" s="84">
+      <c r="G174" s="81">
         <v>36703.1</v>
       </c>
-      <c r="H174" s="53"/>
+      <c r="H174" s="81">
+        <v>35398.68</v>
+      </c>
       <c r="I174" s="24"/>
       <c r="J174" s="50"/>
       <c r="K174" s="64"/>
       <c r="L174" s="66"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
       <c r="E175" s="74"/>
       <c r="F175" s="78"/>
       <c r="G175" s="61"/>
       <c r="J175" s="51"/>
       <c r="K175" s="64"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
       <c r="E176" s="64">
         <v>32784.71</v>
       </c>
       <c r="F176" s="50">
         <v>32574.6</v>
       </c>
-      <c r="G176" s="84">
+      <c r="G176" s="81">
         <v>31263.1</v>
       </c>
-      <c r="H176" s="53"/>
+      <c r="H176" s="81">
+        <v>30273.66</v>
+      </c>
       <c r="I176" s="40"/>
       <c r="J176" s="50"/>
       <c r="K176" s="64"/>
       <c r="L176" s="66"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
       <c r="E177" s="64">
         <v>2420.64</v>
       </c>
       <c r="F177" s="50">
         <v>2236.6</v>
       </c>
-      <c r="G177" s="84">
+      <c r="G177" s="81">
         <v>2325.5</v>
       </c>
-      <c r="H177" s="53"/>
+      <c r="H177" s="81">
+        <v>2164.15</v>
+      </c>
       <c r="I177" s="40"/>
       <c r="J177" s="50"/>
       <c r="K177" s="64"/>
       <c r="L177" s="66"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
       <c r="E178" s="64">
         <v>2917.2</v>
       </c>
       <c r="F178" s="50">
         <v>618.92999999999995</v>
       </c>
-      <c r="G178" s="84">
+      <c r="G178" s="81">
         <v>565.20000000000005</v>
       </c>
-      <c r="H178" s="53"/>
+      <c r="H178" s="81">
+        <v>548.61</v>
+      </c>
       <c r="I178" s="40"/>
       <c r="J178" s="50"/>
       <c r="K178" s="64"/>
       <c r="L178" s="66"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E179" s="64">
         <v>3260.34</v>
       </c>
       <c r="F179" s="50">
         <v>2639.07</v>
       </c>
-      <c r="G179" s="84">
+      <c r="G179" s="81">
         <v>2549.1999999999998</v>
       </c>
-      <c r="H179" s="53"/>
+      <c r="H179" s="81">
+        <v>2412.27</v>
+      </c>
       <c r="I179" s="40"/>
       <c r="J179" s="50"/>
       <c r="K179" s="64"/>
       <c r="L179" s="66"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
       <c r="A181" s="16" t="s">
         <v>25</v>
       </c>
@@ -9216,227 +9241,237 @@
       <c r="I241" s="21"/>
       <c r="J241" s="21"/>
       <c r="K241" s="21"/>
       <c r="L241" s="21"/>
       <c r="M241" s="21"/>
     </row>
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
       <c r="E242" s="75">
         <v>988.4</v>
       </c>
       <c r="F242" s="52">
         <v>987.6</v>
       </c>
-      <c r="G242" s="84">
+      <c r="G242" s="81">
         <v>948.7</v>
       </c>
-      <c r="H242" s="54"/>
+      <c r="H242" s="81">
+        <v>1026</v>
+      </c>
       <c r="I242" s="19"/>
       <c r="J242" s="52"/>
       <c r="K242" s="65"/>
       <c r="L242" s="67"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
       <c r="F243" s="79"/>
-      <c r="G243" s="85"/>
+      <c r="G243" s="82"/>
       <c r="H243" s="19"/>
       <c r="I243" s="19"/>
       <c r="J243" s="52"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
       <c r="E244" s="76">
         <v>897.9</v>
       </c>
       <c r="F244" s="52">
         <v>910.5</v>
       </c>
-      <c r="G244" s="84">
+      <c r="G244" s="81">
         <v>872.5</v>
       </c>
-      <c r="H244" s="54"/>
+      <c r="H244" s="65">
+        <v>954.9</v>
+      </c>
       <c r="I244" s="19"/>
       <c r="J244" s="50"/>
       <c r="K244" s="65"/>
       <c r="L244" s="67"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
       <c r="E245" s="76">
         <v>11.5</v>
       </c>
       <c r="F245" s="52">
         <v>33.6</v>
       </c>
-      <c r="G245" s="84">
+      <c r="G245" s="81">
         <v>35</v>
       </c>
-      <c r="H245" s="54"/>
+      <c r="H245" s="65">
+        <v>32.6</v>
+      </c>
       <c r="I245" s="19"/>
       <c r="J245" s="52"/>
       <c r="K245" s="65"/>
       <c r="L245" s="67"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
       <c r="E246" s="76">
         <v>32.6</v>
       </c>
       <c r="F246" s="52">
         <v>6.6</v>
       </c>
-      <c r="G246" s="84">
+      <c r="G246" s="81">
         <v>5.9</v>
       </c>
-      <c r="H246" s="54"/>
+      <c r="H246" s="65">
+        <v>5.7</v>
+      </c>
       <c r="I246" s="19"/>
       <c r="J246" s="52"/>
       <c r="K246" s="65"/>
       <c r="L246" s="67"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
       <c r="E247" s="76">
         <v>46.5</v>
       </c>
       <c r="F247" s="52">
         <v>36.799999999999997</v>
       </c>
-      <c r="G247" s="86">
+      <c r="G247" s="83">
         <v>35.4</v>
       </c>
-      <c r="H247" s="54"/>
+      <c r="H247" s="65">
+        <v>32.799999999999997</v>
+      </c>
       <c r="I247" s="45"/>
       <c r="J247" s="52"/>
       <c r="K247" s="65"/>
       <c r="L247" s="67"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="83" t="s">
+      <c r="A248" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="83"/>
-[...10 lines deleted...]
-      <c r="M248" s="83"/>
+      <c r="B248" s="88"/>
+      <c r="C248" s="88"/>
+      <c r="D248" s="88"/>
+      <c r="E248" s="88"/>
+      <c r="F248" s="88"/>
+      <c r="G248" s="88"/>
+      <c r="H248" s="88"/>
+      <c r="I248" s="88"/>
+      <c r="J248" s="88"/>
+      <c r="K248" s="88"/>
+      <c r="L248" s="88"/>
+      <c r="M248" s="88"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="81" t="s">
+      <c r="A249" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="81"/>
-[...10 lines deleted...]
-      <c r="M249" s="81"/>
+      <c r="B249" s="86"/>
+      <c r="C249" s="86"/>
+      <c r="D249" s="86"/>
+      <c r="E249" s="86"/>
+      <c r="F249" s="86"/>
+      <c r="G249" s="86"/>
+      <c r="H249" s="86"/>
+      <c r="I249" s="86"/>
+      <c r="J249" s="86"/>
+      <c r="K249" s="86"/>
+      <c r="L249" s="86"/>
+      <c r="M249" s="86"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -10099,54 +10134,56 @@
         <v>1.43</v>
       </c>
       <c r="M267" s="26">
         <v>1.8</v>
       </c>
     </row>
     <row r="268" spans="1:13" ht="10.5" customHeight="1">
       <c r="A268" s="18">
         <v>2026</v>
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
       <c r="E268" s="64">
         <v>1.45</v>
       </c>
       <c r="F268" s="50">
         <v>1.47</v>
       </c>
-      <c r="G268" s="84">
+      <c r="G268" s="81">
         <v>1.7</v>
       </c>
-      <c r="H268" s="53"/>
+      <c r="H268" s="81">
+        <v>1.6</v>
+      </c>
       <c r="I268" s="26"/>
       <c r="J268" s="50"/>
       <c r="K268" s="64"/>
       <c r="L268" s="66"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
     </row>
     <row r="270" spans="1:13" ht="10.5" customHeight="1">
       <c r="A270" s="18">
@@ -10760,54 +10797,56 @@
         <v>4.0568</v>
       </c>
       <c r="M284" s="26">
         <v>4.8</v>
       </c>
     </row>
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
       <c r="E285" s="65">
         <v>3.8</v>
       </c>
       <c r="F285" s="52">
         <v>4</v>
       </c>
-      <c r="G285" s="87">
+      <c r="G285" s="84">
         <v>4.7</v>
       </c>
-      <c r="H285" s="54"/>
+      <c r="H285" s="84">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="I285" s="26"/>
       <c r="J285" s="52"/>
       <c r="K285" s="65"/>
       <c r="L285" s="67"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
     </row>
     <row r="287" spans="1:13" ht="10.5" customHeight="1">
       <c r="A287" s="18">
@@ -11216,54 +11255,56 @@
         <v>489.6</v>
       </c>
       <c r="M296" s="19">
         <v>452.7</v>
       </c>
     </row>
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
       <c r="E297" s="64">
         <v>447.09</v>
       </c>
       <c r="F297" s="50">
         <v>496.96</v>
       </c>
-      <c r="G297" s="87">
+      <c r="G297" s="84">
         <v>571.1</v>
       </c>
-      <c r="H297" s="53"/>
+      <c r="H297" s="84">
+        <v>635.29999999999995</v>
+      </c>
       <c r="I297" s="19"/>
       <c r="J297" s="50"/>
       <c r="K297" s="64"/>
       <c r="L297" s="66"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
     </row>
     <row r="299" spans="1:13" ht="10.5" customHeight="1">
       <c r="A299" s="18">
@@ -11672,54 +11713,56 @@
         <v>978.07659999999998</v>
       </c>
       <c r="M308" s="48">
         <v>916.4</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="71">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
       <c r="C309" s="73">
         <v>1076.8</v>
       </c>
       <c r="D309" s="73">
         <v>1196.0999999999999</v>
       </c>
       <c r="E309" s="77">
         <v>1062.8</v>
       </c>
       <c r="F309" s="77">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G309" s="88">
+      <c r="G309" s="85">
         <v>1413.5</v>
       </c>
-      <c r="H309" s="72"/>
+      <c r="H309" s="89">
+        <v>1592.2</v>
+      </c>
       <c r="I309" s="72"/>
       <c r="J309" s="72"/>
       <c r="K309" s="72"/>
       <c r="L309" s="72"/>
       <c r="M309" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>