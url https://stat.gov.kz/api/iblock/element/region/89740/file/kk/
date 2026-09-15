--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15060" yWindow="-120" windowWidth="13770" windowHeight="12885"/>
+    <workbookView xWindow="14595" yWindow="105" windowWidth="14235" windowHeight="12885"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="33">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
@@ -116,50 +116,53 @@
     <t>Автомобиль және қалалық электр көлігі</t>
   </si>
   <si>
     <t>Әуе көлігі</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды.  Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>5 507,5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -336,51 +339,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -555,60 +558,69 @@
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -881,82 +893,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A268" workbookViewId="0">
-      <selection activeCell="H309" sqref="H309"/>
+    <sheetView tabSelected="1" topLeftCell="A274" workbookViewId="0">
+      <selection activeCell="I274" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="86"/>
-[...10 lines deleted...]
-      <c r="M1" s="86"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1614,51 +1626,53 @@
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="64">
         <v>5089.32</v>
       </c>
       <c r="F20" s="64">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="66">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="66">
         <v>4649.6000000000004</v>
       </c>
-      <c r="I20" s="19"/>
+      <c r="I20" s="79">
+        <v>4883.1000000000004</v>
+      </c>
       <c r="J20" s="50"/>
       <c r="K20" s="64"/>
       <c r="L20" s="66"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="18">
         <v>2011</v>
@@ -2277,51 +2291,53 @@
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="66">
         <v>5669.6</v>
       </c>
       <c r="F37" s="75">
         <v>5473.2</v>
       </c>
       <c r="G37" s="66">
         <v>5371.9</v>
       </c>
       <c r="H37" s="66">
         <v>5278.28</v>
       </c>
-      <c r="I37" s="19"/>
+      <c r="I37" s="75" t="s">
+        <v>32</v>
+      </c>
       <c r="J37" s="50"/>
       <c r="K37" s="64"/>
       <c r="L37" s="66"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="18">
         <v>2011</v>
@@ -2940,51 +2956,53 @@
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="20">
         <v>2026</v>
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="64">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="66">
         <v>37530</v>
       </c>
       <c r="H54" s="66">
         <v>36314.400000000001</v>
       </c>
-      <c r="I54" s="19"/>
+      <c r="I54" s="75">
+        <v>37144.699999999997</v>
+      </c>
       <c r="J54" s="50"/>
       <c r="K54" s="64"/>
       <c r="L54" s="66"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="20">
         <v>2011</v>
@@ -3603,105 +3621,107 @@
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="20">
         <v>2026</v>
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
       <c r="E71" s="66">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="67">
         <v>2673.1</v>
       </c>
       <c r="H71" s="67">
         <v>2965.5</v>
       </c>
-      <c r="I71" s="36"/>
+      <c r="I71" s="76">
+        <v>2925.8</v>
+      </c>
       <c r="J71" s="40"/>
       <c r="K71" s="65"/>
       <c r="L71" s="67"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="88" t="s">
+      <c r="A72" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="88"/>
-[...10 lines deleted...]
-      <c r="M72" s="88"/>
+      <c r="B72" s="89"/>
+      <c r="C72" s="89"/>
+      <c r="D72" s="89"/>
+      <c r="E72" s="89"/>
+      <c r="F72" s="89"/>
+      <c r="G72" s="89"/>
+      <c r="H72" s="89"/>
+      <c r="I72" s="89"/>
+      <c r="J72" s="89"/>
+      <c r="K72" s="89"/>
+      <c r="L72" s="89"/>
+      <c r="M72" s="89"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="86" t="s">
+      <c r="A75" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="86"/>
-[...10 lines deleted...]
-      <c r="M75" s="86"/>
+      <c r="B75" s="87"/>
+      <c r="C75" s="87"/>
+      <c r="D75" s="87"/>
+      <c r="E75" s="87"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="87"/>
+      <c r="M75" s="87"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4358,51 +4378,53 @@
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
       <c r="E94" s="64">
         <v>1017.07</v>
       </c>
       <c r="F94" s="50">
         <v>1149.9100000000001</v>
       </c>
       <c r="G94" s="81">
         <v>1196.5999999999999</v>
       </c>
       <c r="H94" s="81">
         <v>954.68</v>
       </c>
-      <c r="I94" s="19"/>
+      <c r="I94" s="90">
+        <v>1003.1</v>
+      </c>
       <c r="J94" s="50"/>
       <c r="K94" s="64"/>
       <c r="L94" s="66"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="18">
         <v>2011</v>
@@ -5021,51 +5043,53 @@
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
       <c r="E111" s="21">
         <v>907.8</v>
       </c>
       <c r="F111" s="50">
         <v>951.1</v>
       </c>
       <c r="G111" s="81">
         <v>1071.8</v>
       </c>
       <c r="H111" s="81">
         <v>1003.2</v>
       </c>
-      <c r="I111" s="21"/>
+      <c r="I111" s="90">
+        <v>1020.5</v>
+      </c>
       <c r="J111" s="63"/>
       <c r="K111" s="64"/>
       <c r="L111" s="66"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="10.5" customHeight="1">
       <c r="A113" s="33">
         <v>2018</v>
@@ -7074,187 +7098,198 @@
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
       <c r="E174" s="64">
         <v>41382.89</v>
       </c>
       <c r="F174" s="50">
         <v>38069.199999999997</v>
       </c>
       <c r="G174" s="81">
         <v>36703.1</v>
       </c>
       <c r="H174" s="81">
         <v>35398.68</v>
       </c>
-      <c r="I174" s="24"/>
+      <c r="I174" s="82">
+        <v>36247.300000000003</v>
+      </c>
       <c r="J174" s="50"/>
       <c r="K174" s="64"/>
       <c r="L174" s="66"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
       <c r="E175" s="74"/>
       <c r="F175" s="78"/>
       <c r="G175" s="61"/>
+      <c r="I175" s="82"/>
       <c r="J175" s="51"/>
       <c r="K175" s="64"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
       <c r="E176" s="64">
         <v>32784.71</v>
       </c>
       <c r="F176" s="50">
         <v>32574.6</v>
       </c>
       <c r="G176" s="81">
         <v>31263.1</v>
       </c>
       <c r="H176" s="81">
         <v>30273.66</v>
       </c>
-      <c r="I176" s="40"/>
+      <c r="I176" s="82">
+        <v>31110.799999999999</v>
+      </c>
       <c r="J176" s="50"/>
       <c r="K176" s="64"/>
       <c r="L176" s="66"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
       <c r="E177" s="64">
         <v>2420.64</v>
       </c>
       <c r="F177" s="50">
         <v>2236.6</v>
       </c>
       <c r="G177" s="81">
         <v>2325.5</v>
       </c>
       <c r="H177" s="81">
         <v>2164.15</v>
       </c>
-      <c r="I177" s="40"/>
+      <c r="I177" s="82">
+        <v>2186.4</v>
+      </c>
       <c r="J177" s="50"/>
       <c r="K177" s="64"/>
       <c r="L177" s="66"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
       <c r="E178" s="64">
         <v>2917.2</v>
       </c>
       <c r="F178" s="50">
         <v>618.92999999999995</v>
       </c>
       <c r="G178" s="81">
         <v>565.20000000000005</v>
       </c>
       <c r="H178" s="81">
         <v>548.61</v>
       </c>
-      <c r="I178" s="40"/>
+      <c r="I178" s="82">
+        <v>530.1</v>
+      </c>
       <c r="J178" s="50"/>
       <c r="K178" s="64"/>
       <c r="L178" s="66"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E179" s="64">
         <v>3260.34</v>
       </c>
       <c r="F179" s="50">
         <v>2639.07</v>
       </c>
       <c r="G179" s="81">
         <v>2549.1999999999998</v>
       </c>
       <c r="H179" s="81">
         <v>2412.27</v>
       </c>
-      <c r="I179" s="40"/>
+      <c r="I179" s="82">
+        <v>2420.1</v>
+      </c>
       <c r="J179" s="50"/>
       <c r="K179" s="64"/>
       <c r="L179" s="66"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
       <c r="A181" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="24"/>
@@ -9247,231 +9282,241 @@
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
       <c r="E242" s="75">
         <v>988.4</v>
       </c>
       <c r="F242" s="52">
         <v>987.6</v>
       </c>
       <c r="G242" s="81">
         <v>948.7</v>
       </c>
       <c r="H242" s="81">
         <v>1026</v>
       </c>
-      <c r="I242" s="19"/>
+      <c r="I242" s="90">
+        <v>1037.3</v>
+      </c>
       <c r="J242" s="52"/>
       <c r="K242" s="65"/>
       <c r="L242" s="67"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
       <c r="F243" s="79"/>
       <c r="G243" s="82"/>
       <c r="H243" s="19"/>
-      <c r="I243" s="19"/>
+      <c r="I243" s="90"/>
       <c r="J243" s="52"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
       <c r="E244" s="76">
         <v>897.9</v>
       </c>
       <c r="F244" s="52">
         <v>910.5</v>
       </c>
       <c r="G244" s="81">
         <v>872.5</v>
       </c>
       <c r="H244" s="65">
         <v>954.9</v>
       </c>
-      <c r="I244" s="19"/>
+      <c r="I244" s="90">
+        <v>966</v>
+      </c>
       <c r="J244" s="50"/>
       <c r="K244" s="65"/>
       <c r="L244" s="67"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
       <c r="E245" s="76">
         <v>11.5</v>
       </c>
       <c r="F245" s="52">
         <v>33.6</v>
       </c>
       <c r="G245" s="81">
         <v>35</v>
       </c>
       <c r="H245" s="65">
         <v>32.6</v>
       </c>
-      <c r="I245" s="19"/>
+      <c r="I245" s="90">
+        <v>32.9</v>
+      </c>
       <c r="J245" s="52"/>
       <c r="K245" s="65"/>
       <c r="L245" s="67"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
       <c r="E246" s="76">
         <v>32.6</v>
       </c>
       <c r="F246" s="52">
         <v>6.6</v>
       </c>
       <c r="G246" s="81">
         <v>5.9</v>
       </c>
       <c r="H246" s="65">
         <v>5.7</v>
       </c>
-      <c r="I246" s="19"/>
+      <c r="I246" s="90">
+        <v>5.5</v>
+      </c>
       <c r="J246" s="52"/>
       <c r="K246" s="65"/>
       <c r="L246" s="67"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
       <c r="E247" s="76">
         <v>46.5</v>
       </c>
       <c r="F247" s="52">
         <v>36.799999999999997</v>
       </c>
       <c r="G247" s="83">
         <v>35.4</v>
       </c>
       <c r="H247" s="65">
         <v>32.799999999999997</v>
       </c>
-      <c r="I247" s="45"/>
+      <c r="I247" s="90">
+        <v>32.9</v>
+      </c>
       <c r="J247" s="52"/>
       <c r="K247" s="65"/>
       <c r="L247" s="67"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="88" t="s">
+      <c r="A248" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="88"/>
-[...10 lines deleted...]
-      <c r="M248" s="88"/>
+      <c r="B248" s="89"/>
+      <c r="C248" s="89"/>
+      <c r="D248" s="89"/>
+      <c r="E248" s="89"/>
+      <c r="F248" s="89"/>
+      <c r="G248" s="89"/>
+      <c r="H248" s="89"/>
+      <c r="I248" s="89"/>
+      <c r="J248" s="89"/>
+      <c r="K248" s="89"/>
+      <c r="L248" s="89"/>
+      <c r="M248" s="89"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="86" t="s">
+      <c r="A249" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="86"/>
-[...10 lines deleted...]
-      <c r="M249" s="86"/>
+      <c r="B249" s="87"/>
+      <c r="C249" s="87"/>
+      <c r="D249" s="87"/>
+      <c r="E249" s="87"/>
+      <c r="F249" s="87"/>
+      <c r="G249" s="87"/>
+      <c r="H249" s="87"/>
+      <c r="I249" s="87"/>
+      <c r="J249" s="87"/>
+      <c r="K249" s="87"/>
+      <c r="L249" s="87"/>
+      <c r="M249" s="87"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -10140,51 +10185,53 @@
     <row r="268" spans="1:13" ht="10.5" customHeight="1">
       <c r="A268" s="18">
         <v>2026</v>
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
       <c r="E268" s="64">
         <v>1.45</v>
       </c>
       <c r="F268" s="50">
         <v>1.47</v>
       </c>
       <c r="G268" s="81">
         <v>1.7</v>
       </c>
       <c r="H268" s="81">
         <v>1.6</v>
       </c>
-      <c r="I268" s="26"/>
+      <c r="I268" s="82">
+        <v>1.8</v>
+      </c>
       <c r="J268" s="50"/>
       <c r="K268" s="64"/>
       <c r="L268" s="66"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
     </row>
     <row r="270" spans="1:13" ht="10.5" customHeight="1">
       <c r="A270" s="18">
         <v>2011</v>
@@ -10803,51 +10850,53 @@
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
       <c r="E285" s="65">
         <v>3.8</v>
       </c>
       <c r="F285" s="52">
         <v>4</v>
       </c>
       <c r="G285" s="84">
         <v>4.7</v>
       </c>
       <c r="H285" s="84">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I285" s="26"/>
+      <c r="I285" s="91">
+        <v>5.2</v>
+      </c>
       <c r="J285" s="52"/>
       <c r="K285" s="65"/>
       <c r="L285" s="67"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
     </row>
     <row r="287" spans="1:13" ht="10.5" customHeight="1">
       <c r="A287" s="18">
         <v>2016</v>
@@ -11261,51 +11310,53 @@
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
       <c r="E297" s="64">
         <v>447.09</v>
       </c>
       <c r="F297" s="50">
         <v>496.96</v>
       </c>
       <c r="G297" s="84">
         <v>571.1</v>
       </c>
       <c r="H297" s="84">
         <v>635.29999999999995</v>
       </c>
-      <c r="I297" s="19"/>
+      <c r="I297" s="91">
+        <v>632.79999999999995</v>
+      </c>
       <c r="J297" s="50"/>
       <c r="K297" s="64"/>
       <c r="L297" s="66"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
     </row>
     <row r="299" spans="1:13" ht="10.5" customHeight="1">
       <c r="A299" s="18">
         <v>2016</v>
@@ -11716,54 +11767,56 @@
         <v>916.4</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="71">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
       <c r="C309" s="73">
         <v>1076.8</v>
       </c>
       <c r="D309" s="73">
         <v>1196.0999999999999</v>
       </c>
       <c r="E309" s="77">
         <v>1062.8</v>
       </c>
       <c r="F309" s="77">
         <v>1168.9000000000001</v>
       </c>
       <c r="G309" s="85">
         <v>1413.5</v>
       </c>
-      <c r="H309" s="89">
+      <c r="H309" s="86">
         <v>1592.2</v>
       </c>
-      <c r="I309" s="72"/>
+      <c r="I309" s="92">
+        <v>1566.8</v>
+      </c>
       <c r="J309" s="72"/>
       <c r="K309" s="72"/>
       <c r="L309" s="72"/>
       <c r="M309" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>