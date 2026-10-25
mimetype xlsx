--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14595" yWindow="105" windowWidth="14235" windowHeight="12885"/>
+    <workbookView xWindow="15105" yWindow="-60" windowWidth="13860" windowHeight="12885"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="33">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
@@ -561,67 +561,67 @@
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -893,82 +893,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A274" workbookViewId="0">
-      <selection activeCell="I274" sqref="I1:I1048576"/>
+    <sheetView tabSelected="1" topLeftCell="D256" workbookViewId="0">
+      <selection activeCell="G292" sqref="G292"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="87"/>
-[...10 lines deleted...]
-      <c r="M1" s="87"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
@@ -1629,51 +1629,53 @@
       </c>
       <c r="B20" s="19">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="19">
         <v>3914.4</v>
       </c>
       <c r="D20" s="19">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="64">
         <v>5089.32</v>
       </c>
       <c r="F20" s="64">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="66">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="66">
         <v>4649.6000000000004</v>
       </c>
       <c r="I20" s="79">
         <v>4883.1000000000004</v>
       </c>
-      <c r="J20" s="50"/>
+      <c r="J20" s="79">
+        <v>4772.34</v>
+      </c>
       <c r="K20" s="64"/>
       <c r="L20" s="66"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="18">
         <v>2011</v>
       </c>
@@ -2294,51 +2296,53 @@
       </c>
       <c r="B37" s="19">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="19">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="19">
         <v>5361.1</v>
       </c>
       <c r="E37" s="66">
         <v>5669.6</v>
       </c>
       <c r="F37" s="75">
         <v>5473.2</v>
       </c>
       <c r="G37" s="66">
         <v>5371.9</v>
       </c>
       <c r="H37" s="66">
         <v>5278.28</v>
       </c>
       <c r="I37" s="75" t="s">
         <v>32</v>
       </c>
-      <c r="J37" s="50"/>
+      <c r="J37" s="75">
+        <v>5339.9</v>
+      </c>
       <c r="K37" s="64"/>
       <c r="L37" s="66"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="18">
         <v>2011</v>
       </c>
@@ -2959,51 +2963,53 @@
       </c>
       <c r="B54" s="19">
         <v>39139.4</v>
       </c>
       <c r="C54" s="19">
         <v>38603.9</v>
       </c>
       <c r="D54" s="19">
         <v>40116.1</v>
       </c>
       <c r="E54" s="64">
         <v>42007.72</v>
       </c>
       <c r="F54" s="50">
         <v>38772.99</v>
       </c>
       <c r="G54" s="66">
         <v>37530</v>
       </c>
       <c r="H54" s="66">
         <v>36314.400000000001</v>
       </c>
       <c r="I54" s="75">
         <v>37144.699999999997</v>
       </c>
-      <c r="J54" s="50"/>
+      <c r="J54" s="75">
+        <v>41975.66</v>
+      </c>
       <c r="K54" s="64"/>
       <c r="L54" s="66"/>
       <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="20">
         <v>2011</v>
       </c>
@@ -3624,104 +3630,106 @@
       </c>
       <c r="B71" s="21">
         <v>2064.9</v>
       </c>
       <c r="C71" s="21">
         <v>1970.1</v>
       </c>
       <c r="D71" s="21">
         <v>2326.5</v>
       </c>
       <c r="E71" s="66">
         <v>2247.4</v>
       </c>
       <c r="F71" s="52">
         <v>2390.4</v>
       </c>
       <c r="G71" s="67">
         <v>2673.1</v>
       </c>
       <c r="H71" s="67">
         <v>2965.5</v>
       </c>
       <c r="I71" s="76">
         <v>2925.8</v>
       </c>
-      <c r="J71" s="40"/>
+      <c r="J71" s="76">
+        <v>2547.6</v>
+      </c>
       <c r="K71" s="65"/>
       <c r="L71" s="67"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="89" t="s">
+      <c r="A72" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="89"/>
-[...10 lines deleted...]
-      <c r="M72" s="89"/>
+      <c r="B72" s="92"/>
+      <c r="C72" s="92"/>
+      <c r="D72" s="92"/>
+      <c r="E72" s="92"/>
+      <c r="F72" s="92"/>
+      <c r="G72" s="92"/>
+      <c r="H72" s="92"/>
+      <c r="I72" s="92"/>
+      <c r="J72" s="92"/>
+      <c r="K72" s="92"/>
+      <c r="L72" s="92"/>
+      <c r="M72" s="92"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1"/>
     <row r="74" spans="1:14" ht="10.5" customHeight="1">
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3"/>
       <c r="K74" s="3"/>
       <c r="L74" s="3"/>
       <c r="M74" s="3"/>
     </row>
     <row r="75" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A75" s="87" t="s">
+      <c r="A75" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B75" s="87"/>
-[...10 lines deleted...]
-      <c r="M75" s="87"/>
+      <c r="B75" s="90"/>
+      <c r="C75" s="90"/>
+      <c r="D75" s="90"/>
+      <c r="E75" s="90"/>
+      <c r="F75" s="90"/>
+      <c r="G75" s="90"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="90"/>
+      <c r="J75" s="90"/>
+      <c r="K75" s="90"/>
+      <c r="L75" s="90"/>
+      <c r="M75" s="90"/>
     </row>
     <row r="76" spans="1:14" ht="10.5" customHeight="1">
       <c r="A76" s="11"/>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="12"/>
       <c r="B77" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="14" t="s">
@@ -4378,54 +4386,56 @@
     <row r="94" spans="1:13" ht="10.5" customHeight="1">
       <c r="A94" s="18">
         <v>2026</v>
       </c>
       <c r="B94" s="19">
         <v>651.20000000000005</v>
       </c>
       <c r="C94" s="19">
         <v>663</v>
       </c>
       <c r="D94" s="19">
         <v>657.9</v>
       </c>
       <c r="E94" s="64">
         <v>1017.07</v>
       </c>
       <c r="F94" s="50">
         <v>1149.9100000000001</v>
       </c>
       <c r="G94" s="81">
         <v>1196.5999999999999</v>
       </c>
       <c r="H94" s="81">
         <v>954.68</v>
       </c>
-      <c r="I94" s="90">
+      <c r="I94" s="87">
         <v>1003.1</v>
       </c>
-      <c r="J94" s="50"/>
+      <c r="J94" s="87">
+        <v>1042.26</v>
+      </c>
       <c r="K94" s="64"/>
       <c r="L94" s="66"/>
       <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="18" customHeight="1">
       <c r="A95" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="19"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
       <c r="I95" s="24"/>
       <c r="J95" s="24"/>
       <c r="K95" s="24"/>
       <c r="L95" s="24"/>
       <c r="M95" s="25"/>
     </row>
     <row r="96" spans="1:13" ht="10.5" customHeight="1">
       <c r="A96" s="18">
         <v>2011</v>
       </c>
@@ -5043,54 +5053,56 @@
     <row r="111" spans="1:13" ht="10.5" customHeight="1">
       <c r="A111" s="32">
         <v>2026</v>
       </c>
       <c r="B111" s="21">
         <v>827.9</v>
       </c>
       <c r="C111" s="21">
         <v>766.9</v>
       </c>
       <c r="D111" s="21">
         <v>758.2</v>
       </c>
       <c r="E111" s="21">
         <v>907.8</v>
       </c>
       <c r="F111" s="50">
         <v>951.1</v>
       </c>
       <c r="G111" s="81">
         <v>1071.8</v>
       </c>
       <c r="H111" s="81">
         <v>1003.2</v>
       </c>
-      <c r="I111" s="90">
+      <c r="I111" s="87">
         <v>1020.5</v>
       </c>
-      <c r="J111" s="63"/>
+      <c r="J111" s="87">
+        <v>1024.4000000000001</v>
+      </c>
       <c r="K111" s="64"/>
       <c r="L111" s="66"/>
       <c r="M111" s="21"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1">
       <c r="A112" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="10.5" customHeight="1">
       <c r="A113" s="33">
         <v>2018</v>
       </c>
@@ -7101,196 +7113,206 @@
       </c>
       <c r="B174" s="19">
         <v>38478</v>
       </c>
       <c r="C174" s="19">
         <v>38010.400000000001</v>
       </c>
       <c r="D174" s="19">
         <v>39458.5</v>
       </c>
       <c r="E174" s="64">
         <v>41382.89</v>
       </c>
       <c r="F174" s="50">
         <v>38069.199999999997</v>
       </c>
       <c r="G174" s="81">
         <v>36703.1</v>
       </c>
       <c r="H174" s="81">
         <v>35398.68</v>
       </c>
       <c r="I174" s="82">
         <v>36247.300000000003</v>
       </c>
-      <c r="J174" s="50"/>
+      <c r="J174" s="82">
+        <v>41308.33</v>
+      </c>
       <c r="K174" s="64"/>
       <c r="L174" s="66"/>
       <c r="M174" s="24"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="19"/>
       <c r="E175" s="74"/>
       <c r="F175" s="78"/>
       <c r="G175" s="61"/>
       <c r="I175" s="82"/>
-      <c r="J175" s="51"/>
+      <c r="J175" s="82"/>
       <c r="K175" s="64"/>
       <c r="L175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="19">
         <v>26729.200000000001</v>
       </c>
       <c r="C176" s="39">
         <v>29610.6</v>
       </c>
       <c r="D176" s="39">
         <v>31451.8</v>
       </c>
       <c r="E176" s="64">
         <v>32784.71</v>
       </c>
       <c r="F176" s="50">
         <v>32574.6</v>
       </c>
       <c r="G176" s="81">
         <v>31263.1</v>
       </c>
       <c r="H176" s="81">
         <v>30273.66</v>
       </c>
       <c r="I176" s="82">
         <v>31110.799999999999</v>
       </c>
-      <c r="J176" s="50"/>
+      <c r="J176" s="82">
+        <v>35702.620000000003</v>
+      </c>
       <c r="K176" s="64"/>
       <c r="L176" s="66"/>
       <c r="M176" s="21"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A177" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="19">
         <v>2169.4</v>
       </c>
       <c r="C177" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D177" s="39">
         <v>2340.6</v>
       </c>
       <c r="E177" s="64">
         <v>2420.64</v>
       </c>
       <c r="F177" s="50">
         <v>2236.6</v>
       </c>
       <c r="G177" s="81">
         <v>2325.5</v>
       </c>
       <c r="H177" s="81">
         <v>2164.15</v>
       </c>
       <c r="I177" s="82">
         <v>2186.4</v>
       </c>
-      <c r="J177" s="50"/>
+      <c r="J177" s="82">
+        <v>2703.97</v>
+      </c>
       <c r="K177" s="64"/>
       <c r="L177" s="66"/>
       <c r="M177" s="21"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A178" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B178" s="19">
         <v>7296.6</v>
       </c>
       <c r="C178" s="39">
         <v>3413.7</v>
       </c>
       <c r="D178" s="39">
         <v>3215.3</v>
       </c>
       <c r="E178" s="64">
         <v>2917.2</v>
       </c>
       <c r="F178" s="50">
         <v>618.92999999999995</v>
       </c>
       <c r="G178" s="81">
         <v>565.20000000000005</v>
       </c>
       <c r="H178" s="81">
         <v>548.61</v>
       </c>
       <c r="I178" s="82">
         <v>530.1</v>
       </c>
-      <c r="J178" s="50"/>
+      <c r="J178" s="82">
+        <v>524.36</v>
+      </c>
       <c r="K178" s="64"/>
       <c r="L178" s="66"/>
       <c r="M178" s="21"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A179" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B179" s="19">
         <v>2282.8000000000002</v>
       </c>
       <c r="C179" s="39">
         <v>2582</v>
       </c>
       <c r="D179" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E179" s="64">
         <v>3260.34</v>
       </c>
       <c r="F179" s="50">
         <v>2639.07</v>
       </c>
       <c r="G179" s="81">
         <v>2549.1999999999998</v>
       </c>
       <c r="H179" s="81">
         <v>2412.27</v>
       </c>
       <c r="I179" s="82">
         <v>2420.1</v>
       </c>
-      <c r="J179" s="50"/>
+      <c r="J179" s="82">
+        <v>2377.39</v>
+      </c>
       <c r="K179" s="64"/>
       <c r="L179" s="66"/>
       <c r="M179" s="21"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A180" s="38"/>
       <c r="B180" s="19"/>
       <c r="C180" s="39"/>
       <c r="D180" s="39"/>
       <c r="E180" s="21"/>
       <c r="F180" s="21"/>
       <c r="G180" s="40"/>
       <c r="H180" s="40"/>
       <c r="I180" s="40"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="21"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1">
       <c r="A181" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B181" s="24"/>
       <c r="C181" s="24"/>
@@ -9282,241 +9304,251 @@
     <row r="242" spans="1:14" ht="10.5" customHeight="1">
       <c r="A242" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B242" s="19">
         <v>621.9</v>
       </c>
       <c r="C242" s="19">
         <v>735.3</v>
       </c>
       <c r="D242" s="19">
         <v>910.4</v>
       </c>
       <c r="E242" s="75">
         <v>988.4</v>
       </c>
       <c r="F242" s="52">
         <v>987.6</v>
       </c>
       <c r="G242" s="81">
         <v>948.7</v>
       </c>
       <c r="H242" s="81">
         <v>1026</v>
       </c>
-      <c r="I242" s="90">
+      <c r="I242" s="87">
         <v>1037.3</v>
       </c>
-      <c r="J242" s="52"/>
+      <c r="J242" s="87">
+        <v>1180</v>
+      </c>
       <c r="K242" s="65"/>
       <c r="L242" s="67"/>
       <c r="M242" s="19"/>
     </row>
     <row r="243" spans="1:14" ht="10.5" customHeight="1">
       <c r="A243" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="19"/>
       <c r="C243" s="19"/>
       <c r="D243" s="19"/>
       <c r="E243" s="19"/>
       <c r="F243" s="79"/>
       <c r="G243" s="82"/>
       <c r="H243" s="19"/>
-      <c r="I243" s="90"/>
-      <c r="J243" s="52"/>
+      <c r="I243" s="87"/>
+      <c r="J243" s="87"/>
       <c r="K243" s="19"/>
       <c r="L243" s="19"/>
       <c r="M243" s="19"/>
     </row>
     <row r="244" spans="1:14" ht="10.5" customHeight="1">
       <c r="A244" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B244" s="19">
         <v>522.79999999999995</v>
       </c>
       <c r="C244" s="19">
         <v>648.9</v>
       </c>
       <c r="D244" s="19">
         <v>828.3</v>
       </c>
       <c r="E244" s="76">
         <v>897.9</v>
       </c>
       <c r="F244" s="52">
         <v>910.5</v>
       </c>
       <c r="G244" s="81">
         <v>872.5</v>
       </c>
       <c r="H244" s="65">
         <v>954.9</v>
       </c>
-      <c r="I244" s="90">
+      <c r="I244" s="87">
         <v>966</v>
       </c>
-      <c r="J244" s="50"/>
+      <c r="J244" s="87">
+        <v>1101</v>
+      </c>
       <c r="K244" s="65"/>
       <c r="L244" s="67"/>
       <c r="M244" s="19"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="34" t="s">
         <v>8</v>
       </c>
       <c r="B245" s="19">
         <v>10.3</v>
       </c>
       <c r="C245" s="19">
         <v>11.4</v>
       </c>
       <c r="D245" s="19">
         <v>11.4</v>
       </c>
       <c r="E245" s="76">
         <v>11.5</v>
       </c>
       <c r="F245" s="52">
         <v>33.6</v>
       </c>
       <c r="G245" s="81">
         <v>35</v>
       </c>
       <c r="H245" s="65">
         <v>32.6</v>
       </c>
-      <c r="I245" s="90">
+      <c r="I245" s="87">
         <v>32.9</v>
       </c>
-      <c r="J245" s="52"/>
+      <c r="J245" s="87">
+        <v>40.700000000000003</v>
+      </c>
       <c r="K245" s="65"/>
       <c r="L245" s="67"/>
       <c r="M245" s="19"/>
     </row>
     <row r="246" spans="1:14" ht="10.5" customHeight="1">
       <c r="A246" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B246" s="19">
         <v>59</v>
       </c>
       <c r="C246" s="19">
         <v>38.5</v>
       </c>
       <c r="D246" s="19">
         <v>36.5</v>
       </c>
       <c r="E246" s="76">
         <v>32.6</v>
       </c>
       <c r="F246" s="52">
         <v>6.6</v>
       </c>
       <c r="G246" s="81">
         <v>5.9</v>
       </c>
       <c r="H246" s="65">
         <v>5.7</v>
       </c>
-      <c r="I246" s="90">
+      <c r="I246" s="87">
         <v>5.5</v>
       </c>
-      <c r="J246" s="52"/>
+      <c r="J246" s="87">
+        <v>5.4</v>
+      </c>
       <c r="K246" s="65"/>
       <c r="L246" s="67"/>
       <c r="M246" s="19"/>
     </row>
     <row r="247" spans="1:14" ht="10.5" customHeight="1">
       <c r="A247" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="17">
         <v>29.7</v>
       </c>
       <c r="C247" s="46">
         <v>36.5</v>
       </c>
       <c r="D247" s="19">
         <v>34.5</v>
       </c>
       <c r="E247" s="76">
         <v>46.5</v>
       </c>
       <c r="F247" s="52">
         <v>36.799999999999997</v>
       </c>
       <c r="G247" s="83">
         <v>35.4</v>
       </c>
       <c r="H247" s="65">
         <v>32.799999999999997</v>
       </c>
-      <c r="I247" s="90">
+      <c r="I247" s="87">
         <v>32.9</v>
       </c>
-      <c r="J247" s="52"/>
+      <c r="J247" s="87">
+        <v>32.9</v>
+      </c>
       <c r="K247" s="65"/>
       <c r="L247" s="67"/>
       <c r="M247" s="47"/>
     </row>
     <row r="248" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A248" s="89" t="s">
+      <c r="A248" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="B248" s="89"/>
-[...10 lines deleted...]
-      <c r="M248" s="89"/>
+      <c r="B248" s="92"/>
+      <c r="C248" s="92"/>
+      <c r="D248" s="92"/>
+      <c r="E248" s="92"/>
+      <c r="F248" s="92"/>
+      <c r="G248" s="92"/>
+      <c r="H248" s="92"/>
+      <c r="I248" s="92"/>
+      <c r="J248" s="92"/>
+      <c r="K248" s="92"/>
+      <c r="L248" s="92"/>
+      <c r="M248" s="92"/>
       <c r="N248" s="8"/>
     </row>
     <row r="249" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A249" s="87" t="s">
+      <c r="A249" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="87"/>
-[...10 lines deleted...]
-      <c r="M249" s="87"/>
+      <c r="B249" s="90"/>
+      <c r="C249" s="90"/>
+      <c r="D249" s="90"/>
+      <c r="E249" s="90"/>
+      <c r="F249" s="90"/>
+      <c r="G249" s="90"/>
+      <c r="H249" s="90"/>
+      <c r="I249" s="90"/>
+      <c r="J249" s="90"/>
+      <c r="K249" s="90"/>
+      <c r="L249" s="90"/>
+      <c r="M249" s="90"/>
     </row>
     <row r="250" spans="1:14" ht="10.5" customHeight="1">
       <c r="A250" s="41"/>
       <c r="B250" s="17"/>
       <c r="C250" s="17"/>
       <c r="D250" s="17"/>
       <c r="E250" s="17"/>
       <c r="F250" s="17"/>
       <c r="G250" s="17"/>
       <c r="H250" s="17"/>
       <c r="I250" s="17"/>
       <c r="J250" s="17"/>
       <c r="K250" s="17"/>
       <c r="L250" s="17"/>
       <c r="M250" s="17"/>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="12"/>
       <c r="B251" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D251" s="14" t="s">
@@ -10188,51 +10220,53 @@
       </c>
       <c r="B268" s="26">
         <v>1.4</v>
       </c>
       <c r="C268" s="26">
         <v>2.4</v>
       </c>
       <c r="D268" s="26">
         <v>1.4</v>
       </c>
       <c r="E268" s="64">
         <v>1.45</v>
       </c>
       <c r="F268" s="50">
         <v>1.47</v>
       </c>
       <c r="G268" s="81">
         <v>1.7</v>
       </c>
       <c r="H268" s="81">
         <v>1.6</v>
       </c>
       <c r="I268" s="82">
         <v>1.8</v>
       </c>
-      <c r="J268" s="50"/>
+      <c r="J268" s="82">
+        <v>1.65</v>
+      </c>
       <c r="K268" s="64"/>
       <c r="L268" s="66"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13" ht="10.5" customHeight="1">
       <c r="A269" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B269" s="30"/>
       <c r="C269" s="30"/>
       <c r="D269" s="26"/>
       <c r="E269" s="30"/>
       <c r="F269" s="30"/>
       <c r="G269" s="30"/>
       <c r="H269" s="26"/>
       <c r="I269" s="30"/>
       <c r="J269" s="30"/>
       <c r="K269" s="30"/>
       <c r="L269" s="30"/>
       <c r="M269" s="26"/>
     </row>
     <row r="270" spans="1:13" ht="10.5" customHeight="1">
       <c r="A270" s="18">
         <v>2011</v>
       </c>
@@ -10850,54 +10884,56 @@
     <row r="285" spans="1:13" ht="10.5" customHeight="1">
       <c r="A285" s="18">
         <v>2026</v>
       </c>
       <c r="B285" s="26">
         <v>3.6</v>
       </c>
       <c r="C285" s="26">
         <v>3.4</v>
       </c>
       <c r="D285" s="49">
         <v>3.7</v>
       </c>
       <c r="E285" s="65">
         <v>3.8</v>
       </c>
       <c r="F285" s="52">
         <v>4</v>
       </c>
       <c r="G285" s="84">
         <v>4.7</v>
       </c>
       <c r="H285" s="84">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I285" s="91">
+      <c r="I285" s="88">
         <v>5.2</v>
       </c>
-      <c r="J285" s="52"/>
+      <c r="J285" s="88">
+        <v>4.5</v>
+      </c>
       <c r="K285" s="65"/>
       <c r="L285" s="67"/>
       <c r="M285" s="26"/>
     </row>
     <row r="286" spans="1:13" ht="10.5" customHeight="1">
       <c r="A286" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="30"/>
       <c r="C286" s="30"/>
       <c r="D286" s="26"/>
       <c r="E286" s="30"/>
       <c r="F286" s="30"/>
       <c r="G286" s="30"/>
       <c r="H286" s="30"/>
       <c r="I286" s="30"/>
       <c r="J286" s="30"/>
       <c r="K286" s="30"/>
       <c r="L286" s="30"/>
       <c r="M286" s="26"/>
     </row>
     <row r="287" spans="1:13" ht="10.5" customHeight="1">
       <c r="A287" s="18">
         <v>2016</v>
       </c>
@@ -11310,54 +11346,56 @@
     <row r="297" spans="1:13" ht="10.5" customHeight="1">
       <c r="A297" s="18">
         <v>2026</v>
       </c>
       <c r="B297" s="19">
         <v>452.2</v>
       </c>
       <c r="C297" s="19">
         <v>441.5</v>
       </c>
       <c r="D297" s="19">
         <v>457.9</v>
       </c>
       <c r="E297" s="64">
         <v>447.09</v>
       </c>
       <c r="F297" s="50">
         <v>496.96</v>
       </c>
       <c r="G297" s="84">
         <v>571.1</v>
       </c>
       <c r="H297" s="84">
         <v>635.29999999999995</v>
       </c>
-      <c r="I297" s="91">
+      <c r="I297" s="88">
         <v>632.79999999999995</v>
       </c>
-      <c r="J297" s="50"/>
+      <c r="J297" s="88">
+        <v>510.15</v>
+      </c>
       <c r="K297" s="64"/>
       <c r="L297" s="66"/>
       <c r="M297" s="19"/>
     </row>
     <row r="298" spans="1:13" ht="10.5" customHeight="1">
       <c r="A298" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B298" s="30"/>
       <c r="C298" s="30"/>
       <c r="D298" s="26"/>
       <c r="E298" s="30"/>
       <c r="F298" s="30"/>
       <c r="G298" s="30"/>
       <c r="H298" s="30"/>
       <c r="I298" s="30"/>
       <c r="J298" s="19"/>
       <c r="K298" s="19"/>
       <c r="L298" s="19"/>
       <c r="M298" s="19"/>
     </row>
     <row r="299" spans="1:13" ht="10.5" customHeight="1">
       <c r="A299" s="18">
         <v>2016</v>
       </c>
@@ -11770,54 +11808,56 @@
     <row r="309" spans="1:13">
       <c r="A309" s="71">
         <v>2026</v>
       </c>
       <c r="B309" s="29">
         <v>1218.8</v>
       </c>
       <c r="C309" s="73">
         <v>1076.8</v>
       </c>
       <c r="D309" s="73">
         <v>1196.0999999999999</v>
       </c>
       <c r="E309" s="77">
         <v>1062.8</v>
       </c>
       <c r="F309" s="77">
         <v>1168.9000000000001</v>
       </c>
       <c r="G309" s="85">
         <v>1413.5</v>
       </c>
       <c r="H309" s="86">
         <v>1592.2</v>
       </c>
-      <c r="I309" s="92">
+      <c r="I309" s="89">
         <v>1566.8</v>
       </c>
-      <c r="J309" s="72"/>
+      <c r="J309" s="89">
+        <v>1196.3</v>
+      </c>
       <c r="K309" s="72"/>
       <c r="L309" s="72"/>
       <c r="M309" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A248:M248"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>