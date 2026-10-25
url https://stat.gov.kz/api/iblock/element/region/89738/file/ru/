--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13425" yWindow="-150" windowWidth="15450" windowHeight="12915"/>
+    <workbookView xWindow="-345" yWindow="0" windowWidth="15450" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="55">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
@@ -401,51 +401,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -571,142 +571,133 @@
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -979,87 +970,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I2" sqref="I1:I1048576"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A265" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J2" sqref="J1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="98"/>
-[...10 lines deleted...]
-      <c r="M1" s="98"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>11</v>
       </c>
@@ -1655,116 +1647,118 @@
         <v>2416</v>
       </c>
       <c r="H18" s="21">
         <v>2611.3000000000002</v>
       </c>
       <c r="I18" s="21">
         <v>2621.3000000000002</v>
       </c>
       <c r="J18" s="21">
         <v>2705.6</v>
       </c>
       <c r="K18" s="21">
         <v>3001.2</v>
       </c>
       <c r="L18" s="21">
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="21">
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
-      <c r="B19" s="89">
+      <c r="B19" s="85">
         <v>3328</v>
       </c>
-      <c r="C19" s="89">
+      <c r="C19" s="85">
         <v>2054.6999999999998</v>
       </c>
-      <c r="D19" s="89">
+      <c r="D19" s="85">
         <v>1968.9</v>
       </c>
-      <c r="E19" s="91">
+      <c r="E19" s="87">
         <v>2375.96</v>
       </c>
-      <c r="F19" s="91">
+      <c r="F19" s="87">
         <v>2447.98</v>
       </c>
       <c r="G19" s="54">
         <v>2600</v>
       </c>
       <c r="H19" s="54">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
-      <c r="J19" s="68">
+      <c r="J19" s="54">
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="68">
         <v>2429.35</v>
       </c>
       <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
-      <c r="B20" s="89">
+      <c r="B20" s="85">
         <v>4402.1000000000004</v>
       </c>
-      <c r="C20" s="89">
+      <c r="C20" s="85">
         <v>3914.4</v>
       </c>
-      <c r="D20" s="89">
+      <c r="D20" s="85">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="90">
+      <c r="E20" s="86">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="91">
+      <c r="F20" s="87">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="54">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="55">
         <v>4649.6000000000004</v>
       </c>
       <c r="I20" s="60">
         <v>4883.1000000000004</v>
       </c>
-      <c r="J20" s="68"/>
+      <c r="J20" s="63">
+        <v>4772.34</v>
+      </c>
       <c r="K20" s="68"/>
       <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="20">
         <v>2011</v>
       </c>
@@ -2192,51 +2186,51 @@
       </c>
       <c r="F32" s="27">
         <v>1662.5</v>
       </c>
       <c r="G32" s="27">
         <v>2205.8000000000002</v>
       </c>
       <c r="H32" s="27">
         <v>2180.4</v>
       </c>
       <c r="I32" s="27">
         <v>2066.5</v>
       </c>
       <c r="J32" s="27">
         <v>2341.1999999999998</v>
       </c>
       <c r="K32" s="27">
         <v>2224.6</v>
       </c>
       <c r="L32" s="21">
         <v>2337.6</v>
       </c>
       <c r="M32" s="27">
         <v>2200.4699999999998</v>
       </c>
-      <c r="N32" s="86"/>
+      <c r="N32" s="82"/>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="21">
         <v>1170</v>
       </c>
       <c r="C33" s="21">
         <v>1132</v>
       </c>
       <c r="D33" s="21">
         <v>1176</v>
       </c>
       <c r="E33" s="21">
         <v>1141</v>
       </c>
       <c r="F33" s="21">
         <v>1244.8</v>
       </c>
       <c r="G33" s="21">
         <v>1107.3</v>
       </c>
       <c r="H33" s="21">
         <v>1348.7</v>
@@ -2321,116 +2315,118 @@
         <v>1856.4</v>
       </c>
       <c r="H35" s="21">
         <v>2106.6999999999998</v>
       </c>
       <c r="I35" s="21">
         <v>2078.9</v>
       </c>
       <c r="J35" s="21">
         <v>2147.3000000000002</v>
       </c>
       <c r="K35" s="21">
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="21">
         <v>2245.9</v>
       </c>
       <c r="M35" s="21">
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="20">
         <v>2025</v>
       </c>
-      <c r="B36" s="89">
+      <c r="B36" s="85">
         <v>2146.8000000000002</v>
       </c>
-      <c r="C36" s="89">
+      <c r="C36" s="85">
         <v>1785.2</v>
       </c>
-      <c r="D36" s="89">
+      <c r="D36" s="85">
         <v>1711.8</v>
       </c>
-      <c r="E36" s="91">
+      <c r="E36" s="87">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="91">
+      <c r="F36" s="87">
         <v>1867.7</v>
       </c>
       <c r="G36" s="54">
         <v>1928.7</v>
       </c>
       <c r="H36" s="54">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="21">
         <v>1881.6</v>
       </c>
-      <c r="J36" s="68">
+      <c r="J36" s="54">
         <v>2124.1</v>
       </c>
       <c r="K36" s="68">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
-      <c r="B37" s="89">
+      <c r="B37" s="85">
         <v>4912.1000000000004</v>
       </c>
-      <c r="C37" s="89">
+      <c r="C37" s="85">
         <v>4433.6000000000004</v>
       </c>
-      <c r="D37" s="89">
+      <c r="D37" s="85">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="91">
+      <c r="E37" s="87">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="91">
+      <c r="F37" s="87">
         <v>5473.2</v>
       </c>
       <c r="G37" s="54">
         <v>5371.9</v>
       </c>
       <c r="H37" s="55">
         <v>5278.28</v>
       </c>
       <c r="I37" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="J37" s="68"/>
+      <c r="J37" s="54">
+        <v>5339.9</v>
+      </c>
       <c r="K37" s="68"/>
       <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="20">
         <v>2011</v>
       </c>
@@ -3010,92 +3006,94 @@
       </c>
       <c r="B53" s="21">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="21">
         <v>39125</v>
       </c>
       <c r="D53" s="21">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="60">
         <v>43574.2</v>
       </c>
       <c r="F53" s="54">
         <v>41855.46</v>
       </c>
       <c r="G53" s="54">
         <v>39226.46</v>
       </c>
       <c r="H53" s="54">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="21">
         <v>39354.1</v>
       </c>
-      <c r="J53" s="68">
+      <c r="J53" s="54">
         <v>44483.91</v>
       </c>
       <c r="K53" s="68">
         <v>44664.52</v>
       </c>
       <c r="L53" s="54">
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
       <c r="D54" s="21">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="82">
+      <c r="E54" s="78">
         <v>42007.72</v>
       </c>
       <c r="F54" s="59">
         <v>38772.99</v>
       </c>
       <c r="G54" s="54">
         <v>37530</v>
       </c>
       <c r="H54" s="55">
         <v>36314.400000000001</v>
       </c>
       <c r="I54" s="55">
         <v>37144.699999999997</v>
       </c>
-      <c r="J54" s="68"/>
+      <c r="J54" s="63">
+        <v>41975.66</v>
+      </c>
       <c r="K54" s="68"/>
       <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
       <c r="I55" s="55"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="22">
         <v>2011</v>
       </c>
@@ -3678,142 +3676,144 @@
       </c>
       <c r="C70" s="23">
         <v>1674.8</v>
       </c>
       <c r="D70" s="23">
         <v>1802.5</v>
       </c>
       <c r="E70" s="60">
         <v>1763.1</v>
       </c>
       <c r="F70" s="58">
         <v>1938.7</v>
       </c>
       <c r="G70" s="58">
         <v>2185.5</v>
       </c>
       <c r="H70" s="58">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="38">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="75">
+      <c r="K70" s="72">
         <v>1840.3151</v>
       </c>
       <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
-      <c r="N70" s="87"/>
+      <c r="N70" s="83"/>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
       <c r="D71" s="23">
         <v>2326.5</v>
       </c>
       <c r="E71" s="55">
         <v>2247.4</v>
       </c>
-      <c r="F71" s="88">
+      <c r="F71" s="84">
         <v>2390.4</v>
       </c>
       <c r="G71" s="58">
         <v>2673.1</v>
       </c>
       <c r="H71" s="56">
         <v>2965.5</v>
       </c>
       <c r="I71" s="56">
         <v>2925.8</v>
       </c>
-      <c r="J71" s="40"/>
-      <c r="K71" s="75"/>
+      <c r="J71" s="54">
+        <v>2547.6</v>
+      </c>
+      <c r="K71" s="72"/>
       <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="101" t="s">
+      <c r="A72" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="101"/>
-[...10 lines deleted...]
-      <c r="M72" s="101"/>
+      <c r="B72" s="98"/>
+      <c r="C72" s="98"/>
+      <c r="D72" s="98"/>
+      <c r="E72" s="98"/>
+      <c r="F72" s="98"/>
+      <c r="G72" s="98"/>
+      <c r="H72" s="98"/>
+      <c r="I72" s="98"/>
+      <c r="J72" s="98"/>
+      <c r="K72" s="98"/>
+      <c r="L72" s="98"/>
+      <c r="M72" s="98"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A74" s="98" t="s">
+      <c r="A74" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="B74" s="98"/>
-[...10 lines deleted...]
-      <c r="M74" s="98"/>
+      <c r="B74" s="95"/>
+      <c r="C74" s="95"/>
+      <c r="D74" s="95"/>
+      <c r="E74" s="95"/>
+      <c r="F74" s="95"/>
+      <c r="G74" s="95"/>
+      <c r="H74" s="95"/>
+      <c r="I74" s="95"/>
+      <c r="J74" s="95"/>
+      <c r="K74" s="95"/>
+      <c r="L74" s="95"/>
+      <c r="M74" s="95"/>
     </row>
     <row r="75" spans="1:14" ht="10.5" customHeight="1">
       <c r="A75" s="11"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="14"/>
       <c r="B76" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="16" t="s">
@@ -4432,92 +4432,94 @@
       </c>
       <c r="B92" s="21">
         <v>1500.9</v>
       </c>
       <c r="C92" s="21">
         <v>1024.7</v>
       </c>
       <c r="D92" s="21">
         <v>852.1</v>
       </c>
       <c r="E92" s="60">
         <v>1304.24</v>
       </c>
       <c r="F92" s="54">
         <v>1333.09</v>
       </c>
       <c r="G92" s="63">
         <v>1518.19</v>
       </c>
       <c r="H92" s="54">
         <v>963.62</v>
       </c>
       <c r="I92" s="21">
         <v>1351.5</v>
       </c>
-      <c r="J92" s="68">
+      <c r="J92" s="54">
         <v>1117.42</v>
       </c>
       <c r="K92" s="68">
         <v>1188.43</v>
       </c>
       <c r="L92" s="54">
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
       <c r="D93" s="21">
         <v>657.9</v>
       </c>
-      <c r="E93" s="82">
+      <c r="E93" s="78">
         <v>1017.07</v>
       </c>
       <c r="F93" s="59">
         <v>1149.9100000000001</v>
       </c>
       <c r="G93" s="63">
         <v>1196.5999999999999</v>
       </c>
-      <c r="H93" s="92">
+      <c r="H93" s="88">
         <v>954.68</v>
       </c>
-      <c r="I93" s="93">
+      <c r="I93" s="89">
         <v>1003.1</v>
       </c>
-      <c r="J93" s="68"/>
+      <c r="J93" s="63">
+        <v>1042.26</v>
+      </c>
       <c r="K93" s="68"/>
       <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="20">
         <v>2011</v>
       </c>
@@ -5068,123 +5070,125 @@
       </c>
       <c r="F108" s="23">
         <v>389.6</v>
       </c>
       <c r="G108" s="23">
         <v>396.7</v>
       </c>
       <c r="H108" s="23">
         <v>551.9</v>
       </c>
       <c r="I108" s="23">
         <v>556</v>
       </c>
       <c r="J108" s="23">
         <v>606.29999999999995</v>
       </c>
       <c r="K108" s="23">
         <v>603.70000000000005</v>
       </c>
       <c r="L108" s="23">
         <v>608.79999999999995</v>
       </c>
       <c r="M108" s="23">
         <v>604.79999999999995</v>
       </c>
-      <c r="O108" s="79"/>
-      <c r="P108" s="78"/>
+      <c r="O108" s="76"/>
+      <c r="P108" s="75"/>
     </row>
     <row r="109" spans="1:16" ht="10.5" customHeight="1">
       <c r="A109" s="32">
         <v>2025</v>
       </c>
       <c r="B109" s="23">
         <v>610.79999999999995</v>
       </c>
       <c r="C109" s="23">
         <v>907.8</v>
       </c>
       <c r="D109" s="23">
         <v>760.9</v>
       </c>
       <c r="E109" s="23">
         <v>659.5</v>
       </c>
       <c r="F109" s="54">
         <v>969.2</v>
       </c>
       <c r="G109" s="63">
         <v>1045.0999999999999</v>
       </c>
       <c r="H109" s="54">
         <v>1012.9327</v>
       </c>
       <c r="I109" s="23">
         <v>898.3</v>
       </c>
-      <c r="J109" s="69">
+      <c r="J109" s="35">
         <v>1137.5</v>
       </c>
       <c r="K109" s="68">
         <v>1014.0575</v>
       </c>
       <c r="L109" s="54">
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
       <c r="D110" s="23">
         <v>758.2</v>
       </c>
       <c r="E110" s="23">
         <v>907.8</v>
       </c>
       <c r="F110" s="59">
         <v>951.1</v>
       </c>
       <c r="G110" s="63">
         <v>1071.8</v>
       </c>
-      <c r="H110" s="92">
+      <c r="H110" s="88">
         <v>1003.2</v>
       </c>
-      <c r="I110" s="93">
+      <c r="I110" s="89">
         <v>1020.5</v>
       </c>
-      <c r="J110" s="69"/>
+      <c r="J110" s="54">
+        <v>1024.4000000000001</v>
+      </c>
       <c r="K110" s="68"/>
       <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:16" ht="10.5" customHeight="1">
       <c r="A112" s="34">
         <v>2018</v>
       </c>
@@ -6925,471 +6929,481 @@
       </c>
       <c r="B164" s="21">
         <v>37194.400000000001</v>
       </c>
       <c r="C164" s="21">
         <v>38574</v>
       </c>
       <c r="D164" s="21">
         <v>40673.1</v>
       </c>
       <c r="E164" s="60">
         <v>42977.65</v>
       </c>
       <c r="F164" s="54">
         <v>41147.440000000002</v>
       </c>
       <c r="G164" s="63">
         <v>38383.25</v>
       </c>
       <c r="H164" s="54">
         <v>37361.22</v>
       </c>
       <c r="I164" s="25">
         <v>38431.4</v>
       </c>
-      <c r="J164" s="70">
+      <c r="J164" s="59">
         <v>43797.48</v>
       </c>
       <c r="K164" s="68">
         <v>44021.8</v>
       </c>
       <c r="L164" s="54">
         <v>41343.39</v>
       </c>
       <c r="M164" s="25">
         <v>41396.1</v>
       </c>
     </row>
     <row r="165" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A165" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="21"/>
-      <c r="E165" s="71"/>
+      <c r="E165" s="69"/>
       <c r="F165" s="59" t="s">
         <v>53</v>
       </c>
       <c r="G165" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="J165" s="71"/>
+      <c r="J165" s="69"/>
       <c r="K165" s="68" t="s">
         <v>53</v>
       </c>
-      <c r="L165" s="71"/>
+      <c r="L165" s="69"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A166" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="21">
         <v>30219.9</v>
       </c>
       <c r="C166" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D166" s="39">
         <v>32855</v>
       </c>
       <c r="E166" s="55">
         <v>35106.800000000003</v>
       </c>
       <c r="F166" s="54">
         <v>33630.97</v>
       </c>
       <c r="G166" s="63">
         <v>30931.64</v>
       </c>
       <c r="H166" s="54">
         <v>29918.959999999999</v>
       </c>
       <c r="I166" s="40">
         <v>30665.599999999999</v>
       </c>
-      <c r="J166" s="70">
+      <c r="J166" s="59">
         <v>34362.68</v>
       </c>
       <c r="K166" s="68">
         <v>34333.72</v>
       </c>
       <c r="L166" s="54">
         <v>32307.5</v>
       </c>
       <c r="M166" s="23">
         <v>32375.9</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B167" s="21">
         <v>2418.6999999999998</v>
       </c>
       <c r="C167" s="39">
         <v>2681.7</v>
       </c>
       <c r="D167" s="39">
         <v>2627.5</v>
       </c>
       <c r="E167" s="55">
         <v>2926.53</v>
       </c>
       <c r="F167" s="54">
         <v>2696.6</v>
       </c>
       <c r="G167" s="63">
         <v>2429.4699999999998</v>
       </c>
       <c r="H167" s="54">
         <v>2271.39</v>
       </c>
       <c r="I167" s="40">
         <v>2386.8000000000002</v>
       </c>
-      <c r="J167" s="70">
+      <c r="J167" s="59">
         <v>2845.15</v>
       </c>
       <c r="K167" s="68">
         <v>2922.07</v>
       </c>
       <c r="L167" s="54">
         <v>2695.13</v>
       </c>
       <c r="M167" s="23">
         <v>2668.4</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B168" s="21">
         <v>2082.1999999999998</v>
       </c>
       <c r="C168" s="39">
         <v>1568.6</v>
       </c>
       <c r="D168" s="39">
         <v>2438.4</v>
       </c>
       <c r="E168" s="55">
         <v>2165.27</v>
       </c>
       <c r="F168" s="54">
         <v>2359.48</v>
       </c>
       <c r="G168" s="63">
         <v>2637.36</v>
       </c>
       <c r="H168" s="54">
         <v>2933.66</v>
       </c>
       <c r="I168" s="40">
         <v>3131.1</v>
       </c>
-      <c r="J168" s="70">
+      <c r="J168" s="59">
         <v>3299.17</v>
       </c>
       <c r="K168" s="68">
         <v>3511.17</v>
       </c>
       <c r="L168" s="54">
         <v>3522.59</v>
       </c>
       <c r="M168" s="23">
         <v>3540.1</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B169" s="21">
         <v>2473.6</v>
       </c>
       <c r="C169" s="39">
         <v>2182.6</v>
       </c>
       <c r="D169" s="39">
         <v>2752.3</v>
       </c>
       <c r="E169" s="55">
         <v>2779.06</v>
       </c>
       <c r="F169" s="54">
         <v>2460.39</v>
       </c>
       <c r="G169" s="63">
         <v>2384.7800000000002</v>
       </c>
       <c r="H169" s="54">
         <v>2237.21</v>
       </c>
       <c r="I169" s="40">
         <v>2247.9</v>
       </c>
-      <c r="J169" s="70">
+      <c r="J169" s="59">
         <v>3290.49</v>
       </c>
       <c r="K169" s="68">
         <v>3254.84</v>
       </c>
       <c r="L169" s="54">
         <v>2818.16</v>
       </c>
       <c r="M169" s="23">
         <v>2811.8</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="36">
         <v>2026</v>
       </c>
       <c r="B170" s="21"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="25"/>
       <c r="H170" s="25"/>
       <c r="I170" s="25"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="21">
         <v>39458.5</v>
       </c>
-      <c r="E171" s="82">
+      <c r="E171" s="78">
         <v>41382.89</v>
       </c>
       <c r="F171" s="59">
         <v>38069.199999999997</v>
       </c>
       <c r="G171" s="63">
         <v>36703.1</v>
       </c>
       <c r="H171" s="65">
         <v>35398.68</v>
       </c>
       <c r="I171" s="65">
         <v>36247.300000000003</v>
       </c>
-      <c r="J171" s="70"/>
+      <c r="J171" s="63">
+        <v>41308.33</v>
+      </c>
       <c r="K171" s="68"/>
       <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
-      <c r="E172" s="71"/>
+      <c r="E172" s="69"/>
       <c r="F172" s="59"/>
       <c r="G172" s="64"/>
       <c r="I172" s="65"/>
-      <c r="J172" s="71"/>
+      <c r="J172" s="69"/>
       <c r="K172" s="68"/>
-      <c r="L172" s="71"/>
+      <c r="L172" s="69"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
       <c r="D173" s="39">
         <v>31451.8</v>
       </c>
-      <c r="E173" s="82">
+      <c r="E173" s="78">
         <v>32784.71</v>
       </c>
       <c r="F173" s="59">
         <v>32574.6</v>
       </c>
       <c r="G173" s="63">
         <v>31263.1</v>
       </c>
       <c r="H173" s="65">
         <v>30273.66</v>
       </c>
       <c r="I173" s="65">
         <v>31110.799999999999</v>
       </c>
-      <c r="J173" s="70"/>
+      <c r="J173" s="63">
+        <v>35702.620000000003</v>
+      </c>
       <c r="K173" s="68"/>
       <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="39">
         <v>2340.6</v>
       </c>
-      <c r="E174" s="82">
+      <c r="E174" s="78">
         <v>2420.64</v>
       </c>
       <c r="F174" s="59">
         <v>2236.6</v>
       </c>
       <c r="G174" s="63">
         <v>2325.5</v>
       </c>
       <c r="H174" s="65">
         <v>2164.15</v>
       </c>
       <c r="I174" s="65">
         <v>2186.4</v>
       </c>
-      <c r="J174" s="70"/>
+      <c r="J174" s="63">
+        <v>2703.97</v>
+      </c>
       <c r="K174" s="68"/>
       <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
       <c r="D175" s="39">
         <v>3215.3</v>
       </c>
-      <c r="E175" s="82">
+      <c r="E175" s="78">
         <v>2917.2</v>
       </c>
       <c r="F175" s="59">
         <v>618.92999999999995</v>
       </c>
       <c r="G175" s="63">
         <v>565.20000000000005</v>
       </c>
       <c r="H175" s="65">
         <v>548.61</v>
       </c>
       <c r="I175" s="65">
         <v>530.1</v>
       </c>
-      <c r="J175" s="70"/>
+      <c r="J175" s="63">
+        <v>524.36</v>
+      </c>
       <c r="K175" s="68"/>
       <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
       <c r="D176" s="39">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E176" s="82">
+      <c r="E176" s="78">
         <v>3260.34</v>
       </c>
       <c r="F176" s="59">
         <v>2639.07</v>
       </c>
       <c r="G176" s="63">
         <v>2549.1999999999998</v>
       </c>
       <c r="H176" s="65">
         <v>2412.27</v>
       </c>
       <c r="I176" s="65">
         <v>2420.1</v>
       </c>
-      <c r="J176" s="70"/>
+      <c r="J176" s="63">
+        <v>2377.39</v>
+      </c>
       <c r="K176" s="68"/>
       <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
       <c r="J177" s="49"/>
-      <c r="K177" s="76"/>
+      <c r="K177" s="73"/>
       <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13" ht="10.5" customHeight="1">
       <c r="A178" s="34">
         <v>2018</v>
       </c>
       <c r="B178" s="21"/>
       <c r="C178" s="21"/>
       <c r="D178" s="21"/>
       <c r="E178" s="21"/>
       <c r="F178" s="21"/>
       <c r="G178" s="21"/>
       <c r="H178" s="21"/>
       <c r="I178" s="21"/>
       <c r="J178" s="21"/>
-      <c r="K178" s="74"/>
+      <c r="K178" s="71"/>
       <c r="L178" s="21"/>
       <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1">
       <c r="A179" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B179" s="21">
         <v>2202.6</v>
       </c>
       <c r="C179" s="21">
         <v>2321.6999999999998</v>
       </c>
       <c r="D179" s="21">
         <v>2240</v>
       </c>
       <c r="E179" s="21">
         <v>2544.1999999999998</v>
       </c>
       <c r="F179" s="21">
         <v>2297.1999999999998</v>
       </c>
       <c r="G179" s="21">
         <v>2307.3000000000002</v>
       </c>
@@ -9065,492 +9079,501 @@
       </c>
       <c r="B229" s="21">
         <v>655</v>
       </c>
       <c r="C229" s="21">
         <v>689.6</v>
       </c>
       <c r="D229" s="21">
         <v>718.8</v>
       </c>
       <c r="E229" s="55">
         <v>777.7</v>
       </c>
       <c r="F229" s="58">
         <v>737.6</v>
       </c>
       <c r="G229" s="63">
         <v>692.4</v>
       </c>
       <c r="H229" s="58">
         <v>661.51840000000004</v>
       </c>
       <c r="I229" s="21">
         <v>685.1</v>
       </c>
-      <c r="J229" s="72">
+      <c r="J229" s="84">
         <v>776.4</v>
       </c>
-      <c r="K229" s="75">
+      <c r="K229" s="72">
         <v>767.07659999999998</v>
       </c>
       <c r="L229" s="58">
         <v>773.22889999999995</v>
       </c>
       <c r="M229" s="21">
         <v>771</v>
       </c>
     </row>
     <row r="230" spans="1:13" ht="10.5" customHeight="1">
       <c r="A230" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B230" s="21"/>
       <c r="C230" s="21"/>
       <c r="D230" s="21"/>
       <c r="E230" s="21"/>
       <c r="F230" s="60"/>
       <c r="G230" s="65"/>
       <c r="H230" s="21"/>
       <c r="I230" s="21"/>
-      <c r="J230" s="72"/>
+      <c r="J230" s="84"/>
       <c r="K230" s="21"/>
       <c r="L230" s="21"/>
       <c r="M230" s="21"/>
     </row>
     <row r="231" spans="1:13" ht="10.5" customHeight="1">
       <c r="A231" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="21">
         <v>590.9</v>
       </c>
       <c r="C231" s="21">
         <v>631</v>
       </c>
       <c r="D231" s="21">
         <v>646.9</v>
       </c>
       <c r="E231" s="56">
         <v>703.4</v>
       </c>
       <c r="F231" s="58">
         <v>666.3</v>
       </c>
       <c r="G231" s="63">
         <v>620.9</v>
       </c>
       <c r="H231" s="58">
         <v>589.84990000000005</v>
       </c>
       <c r="I231" s="21">
         <v>609.6</v>
       </c>
-      <c r="J231" s="70">
+      <c r="J231" s="59">
         <v>682.87710000000004</v>
       </c>
-      <c r="K231" s="75">
+      <c r="K231" s="72">
         <v>670.94050000000004</v>
       </c>
       <c r="L231" s="58">
         <v>682.74680000000001</v>
       </c>
       <c r="M231" s="21">
         <v>680.9</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="10.5" customHeight="1">
       <c r="A232" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B232" s="21">
         <v>11.5</v>
       </c>
       <c r="C232" s="21">
         <v>12.7</v>
       </c>
       <c r="D232" s="21">
         <v>12.5</v>
       </c>
       <c r="E232" s="56">
         <v>13.8</v>
       </c>
       <c r="F232" s="58">
         <v>12.8</v>
       </c>
       <c r="G232" s="63">
         <v>11.5</v>
       </c>
       <c r="H232" s="58">
         <v>10.766</v>
       </c>
       <c r="I232" s="21">
         <v>11.3</v>
       </c>
-      <c r="J232" s="72">
+      <c r="J232" s="84">
         <v>13.486000000000001</v>
       </c>
-      <c r="K232" s="75">
+      <c r="K232" s="72">
         <v>13.851000000000001</v>
       </c>
       <c r="L232" s="58">
         <v>12.775</v>
       </c>
       <c r="M232" s="21">
         <v>12.6</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="10.5" customHeight="1">
       <c r="A233" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B233" s="21">
         <v>20.5</v>
       </c>
       <c r="C233" s="21">
         <v>17.3</v>
       </c>
       <c r="D233" s="21">
         <v>23.4</v>
       </c>
       <c r="E233" s="56">
         <v>24</v>
       </c>
       <c r="F233" s="61">
         <v>26.3</v>
       </c>
       <c r="G233" s="63">
         <v>29.5</v>
       </c>
       <c r="H233" s="58">
         <v>32.956699999999998</v>
       </c>
       <c r="I233" s="21">
         <v>36.1</v>
       </c>
-      <c r="J233" s="72">
+      <c r="J233" s="84">
         <v>37.442</v>
       </c>
-      <c r="K233" s="75">
+      <c r="K233" s="72">
         <v>39.6447</v>
       </c>
       <c r="L233" s="58">
         <v>40.703600000000002</v>
       </c>
       <c r="M233" s="21">
         <v>40.6</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="10.5" customHeight="1">
       <c r="A234" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B234" s="19">
         <v>32.200000000000003</v>
       </c>
       <c r="C234" s="49">
         <v>28.5</v>
       </c>
       <c r="D234" s="21">
         <v>36</v>
       </c>
       <c r="E234" s="56">
         <v>36.299999999999997</v>
       </c>
       <c r="F234" s="61">
         <v>32.1</v>
       </c>
       <c r="G234" s="67">
         <v>30.4</v>
       </c>
       <c r="H234" s="58">
         <v>27.945799999999998</v>
       </c>
       <c r="I234" s="50">
         <v>28.1</v>
       </c>
-      <c r="J234" s="72">
+      <c r="J234" s="84">
         <v>42.622999999999998</v>
       </c>
-      <c r="K234" s="75">
+      <c r="K234" s="72">
         <v>42.6404</v>
       </c>
       <c r="L234" s="58">
         <v>37.003500000000003</v>
       </c>
       <c r="M234" s="51">
         <v>36.9</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34">
         <v>2026</v>
       </c>
       <c r="B235" s="21"/>
       <c r="C235" s="21"/>
       <c r="D235" s="21"/>
       <c r="E235" s="21"/>
       <c r="F235" s="21"/>
       <c r="G235" s="21"/>
       <c r="H235" s="21"/>
       <c r="I235" s="21"/>
       <c r="J235" s="21"/>
       <c r="K235" s="21"/>
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
       <c r="D236" s="21">
         <v>910.4</v>
       </c>
       <c r="E236" s="55">
         <v>988.4</v>
       </c>
-      <c r="F236" s="88">
+      <c r="F236" s="84">
         <v>987.6</v>
       </c>
       <c r="G236" s="63">
         <v>948.7</v>
       </c>
-      <c r="H236" s="92">
+      <c r="H236" s="88">
         <v>1026</v>
       </c>
-      <c r="I236" s="93">
+      <c r="I236" s="89">
         <v>1037.3</v>
       </c>
-      <c r="J236" s="72"/>
-      <c r="K236" s="75"/>
+      <c r="J236" s="58">
+        <v>1180</v>
+      </c>
+      <c r="K236" s="72"/>
       <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
       <c r="F237" s="60"/>
       <c r="G237" s="65"/>
-      <c r="H237" s="89"/>
-[...1 lines deleted...]
-      <c r="J237" s="72"/>
+      <c r="H237" s="85"/>
+      <c r="I237" s="89"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
       <c r="D238" s="21">
         <v>828.3</v>
       </c>
       <c r="E238" s="56">
         <v>897.9</v>
       </c>
-      <c r="F238" s="88">
+      <c r="F238" s="84">
         <v>910.5</v>
       </c>
       <c r="G238" s="63">
         <v>872.5</v>
       </c>
-      <c r="H238" s="94">
+      <c r="H238" s="90">
         <v>954.9</v>
       </c>
-      <c r="I238" s="93">
+      <c r="I238" s="89">
         <v>966</v>
       </c>
-      <c r="J238" s="70"/>
-      <c r="K238" s="75"/>
+      <c r="J238" s="58">
+        <v>1101</v>
+      </c>
+      <c r="K238" s="72"/>
       <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
       <c r="D239" s="21">
         <v>11.4</v>
       </c>
       <c r="E239" s="56">
         <v>11.5</v>
       </c>
-      <c r="F239" s="88">
+      <c r="F239" s="84">
         <v>33.6</v>
       </c>
       <c r="G239" s="63">
         <v>35</v>
       </c>
-      <c r="H239" s="94">
+      <c r="H239" s="90">
         <v>32.6</v>
       </c>
-      <c r="I239" s="93">
+      <c r="I239" s="89">
         <v>32.9</v>
       </c>
-      <c r="J239" s="72"/>
-      <c r="K239" s="75"/>
+      <c r="J239" s="58">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="K239" s="72"/>
       <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
       <c r="D240" s="21">
         <v>36.5</v>
       </c>
       <c r="E240" s="56">
         <v>32.6</v>
       </c>
-      <c r="F240" s="88">
+      <c r="F240" s="84">
         <v>6.6</v>
       </c>
       <c r="G240" s="63">
         <v>5.9</v>
       </c>
-      <c r="H240" s="94">
+      <c r="H240" s="90">
         <v>5.7</v>
       </c>
-      <c r="I240" s="93">
+      <c r="I240" s="89">
         <v>5.5</v>
       </c>
-      <c r="J240" s="72"/>
-      <c r="K240" s="75"/>
+      <c r="J240" s="58">
+        <v>5.4</v>
+      </c>
+      <c r="K240" s="72"/>
       <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
       <c r="C241" s="49">
         <v>36.5</v>
       </c>
       <c r="D241" s="21">
         <v>34.5</v>
       </c>
       <c r="E241" s="56">
         <v>46.5</v>
       </c>
-      <c r="F241" s="88">
+      <c r="F241" s="84">
         <v>36.799999999999997</v>
       </c>
       <c r="G241" s="66">
         <v>35.4</v>
       </c>
-      <c r="H241" s="94">
+      <c r="H241" s="90">
         <v>32.799999999999997</v>
       </c>
-      <c r="I241" s="93">
+      <c r="I241" s="89">
         <v>32.9</v>
       </c>
-      <c r="J241" s="72"/>
-      <c r="K241" s="75"/>
+      <c r="J241" s="58">
+        <v>32.9</v>
+      </c>
+      <c r="K241" s="72"/>
       <c r="L241" s="58"/>
       <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A242" s="101" t="s">
+      <c r="A242" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="B242" s="101"/>
-[...10 lines deleted...]
-      <c r="M242" s="101"/>
+      <c r="B242" s="98"/>
+      <c r="C242" s="98"/>
+      <c r="D242" s="98"/>
+      <c r="E242" s="98"/>
+      <c r="F242" s="98"/>
+      <c r="G242" s="98"/>
+      <c r="H242" s="98"/>
+      <c r="I242" s="98"/>
+      <c r="J242" s="98"/>
+      <c r="K242" s="98"/>
+      <c r="L242" s="98"/>
+      <c r="M242" s="98"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
       <c r="B243" s="47"/>
       <c r="C243" s="47"/>
       <c r="D243" s="47"/>
       <c r="E243" s="47"/>
       <c r="F243" s="47"/>
       <c r="G243" s="47"/>
       <c r="H243" s="47"/>
       <c r="I243" s="47"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="8"/>
     </row>
     <row r="244" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A244" s="100" t="s">
+      <c r="A244" s="97" t="s">
         <v>32</v>
       </c>
-      <c r="B244" s="100"/>
-[...10 lines deleted...]
-      <c r="M244" s="100"/>
+      <c r="B244" s="97"/>
+      <c r="C244" s="97"/>
+      <c r="D244" s="97"/>
+      <c r="E244" s="97"/>
+      <c r="F244" s="97"/>
+      <c r="G244" s="97"/>
+      <c r="H244" s="97"/>
+      <c r="I244" s="97"/>
+      <c r="J244" s="97"/>
+      <c r="K244" s="97"/>
+      <c r="L244" s="97"/>
+      <c r="M244" s="97"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="43"/>
       <c r="B245" s="19"/>
       <c r="C245" s="19"/>
       <c r="D245" s="19"/>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="44"/>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="14"/>
       <c r="B246" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="16" t="s">
@@ -10181,92 +10204,94 @@
       </c>
       <c r="B262" s="27">
         <v>1.3</v>
       </c>
       <c r="C262" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="D262" s="27">
         <v>1.3</v>
       </c>
       <c r="E262" s="60">
         <v>1.27</v>
       </c>
       <c r="F262" s="54">
         <v>1.27</v>
       </c>
       <c r="G262" s="63">
         <v>1.27</v>
       </c>
       <c r="H262" s="54">
         <v>1.4</v>
       </c>
       <c r="I262" s="27">
         <v>1.5</v>
       </c>
-      <c r="J262" s="70">
+      <c r="J262" s="59">
         <v>1.41</v>
       </c>
       <c r="K262" s="68">
         <v>1.32</v>
       </c>
       <c r="L262" s="54">
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
       <c r="D263" s="27">
         <v>1.4</v>
       </c>
-      <c r="E263" s="82">
+      <c r="E263" s="78">
         <v>1.45</v>
       </c>
       <c r="F263" s="59">
         <v>1.47</v>
       </c>
       <c r="G263" s="63">
         <v>1.7</v>
       </c>
-      <c r="H263" s="93">
+      <c r="H263" s="89">
         <v>1.6</v>
       </c>
       <c r="I263" s="65">
         <v>1.8</v>
       </c>
-      <c r="J263" s="70"/>
+      <c r="J263" s="63">
+        <v>1.65</v>
+      </c>
       <c r="K263" s="68"/>
       <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
     <row r="265" spans="1:13" ht="10.5" customHeight="1">
       <c r="A265" s="20">
         <v>2011</v>
       </c>
@@ -10846,93 +10871,95 @@
       </c>
       <c r="B279" s="27">
         <v>3.9</v>
       </c>
       <c r="C279" s="27">
         <v>2.9</v>
       </c>
       <c r="D279" s="27">
         <v>3.6</v>
       </c>
       <c r="E279" s="27">
         <v>3.6</v>
       </c>
       <c r="F279" s="61">
         <v>3.7</v>
       </c>
       <c r="G279" s="67">
         <v>3.9</v>
       </c>
       <c r="H279" s="58">
         <v>4.4176000000000002</v>
       </c>
       <c r="I279" s="27">
         <v>4.7</v>
       </c>
-      <c r="J279" s="72">
+      <c r="J279" s="84">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K279" s="75">
+      <c r="K279" s="72">
         <v>3.6175999999999999</v>
       </c>
       <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
       <c r="D280" s="27">
         <v>3.7</v>
       </c>
-      <c r="E280" s="83">
+      <c r="E280" s="79">
         <v>3.8</v>
       </c>
-      <c r="F280" s="88">
+      <c r="F280" s="84">
         <v>4</v>
       </c>
       <c r="G280" s="67">
         <v>4.7</v>
       </c>
-      <c r="H280" s="95">
+      <c r="H280" s="91">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I280" s="96">
+      <c r="I280" s="92">
         <v>5.2</v>
       </c>
-      <c r="J280" s="72"/>
-      <c r="K280" s="75"/>
+      <c r="J280" s="58">
+        <v>4.5</v>
+      </c>
+      <c r="K280" s="72"/>
       <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
     <row r="282" spans="1:13" ht="10.5" customHeight="1">
       <c r="A282" s="20">
         <v>2016</v>
       </c>
       <c r="B282" s="27">
@@ -11306,92 +11333,94 @@
       </c>
       <c r="B291" s="21">
         <v>472.8</v>
       </c>
       <c r="C291" s="21">
         <v>419.1</v>
       </c>
       <c r="D291" s="21">
         <v>462.3</v>
       </c>
       <c r="E291" s="60">
         <v>436.78</v>
       </c>
       <c r="F291" s="62">
         <v>529.59</v>
       </c>
       <c r="G291" s="67">
         <v>611.35</v>
       </c>
       <c r="H291" s="54">
         <v>707.76</v>
       </c>
       <c r="I291" s="21">
         <v>668.7</v>
       </c>
-      <c r="J291" s="70">
+      <c r="J291" s="59">
         <v>541.79999999999995</v>
       </c>
       <c r="K291" s="68">
         <v>473.87</v>
       </c>
       <c r="L291" s="54">
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
       <c r="D292" s="21">
         <v>457.9</v>
       </c>
-      <c r="E292" s="82">
+      <c r="E292" s="78">
         <v>447.09</v>
       </c>
       <c r="F292" s="59">
         <v>496.96</v>
       </c>
       <c r="G292" s="67">
         <v>571.1</v>
       </c>
-      <c r="H292" s="96">
+      <c r="H292" s="92">
         <v>635.29999999999995</v>
       </c>
-      <c r="I292" s="96">
+      <c r="I292" s="92">
         <v>632.79999999999995</v>
       </c>
-      <c r="J292" s="70"/>
+      <c r="J292" s="63">
+        <v>510.15</v>
+      </c>
       <c r="K292" s="68"/>
       <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
     <row r="294" spans="1:13" ht="10.5" customHeight="1">
       <c r="A294" s="20">
         <v>2016</v>
       </c>
@@ -11751,108 +11780,110 @@
         <v>890.5</v>
       </c>
       <c r="K302" s="52">
         <v>715.8</v>
       </c>
       <c r="L302" s="52">
         <v>824.7</v>
       </c>
       <c r="M302" s="52">
         <v>788.1</v>
       </c>
     </row>
     <row r="303" spans="1:13" ht="10.5" customHeight="1">
       <c r="A303" s="32">
         <v>2025</v>
       </c>
       <c r="B303" s="23">
         <v>988</v>
       </c>
       <c r="C303" s="52">
         <v>855.2</v>
       </c>
       <c r="D303" s="52">
         <v>931.1</v>
       </c>
-      <c r="E303" s="84">
+      <c r="E303" s="80">
         <v>819.6</v>
       </c>
       <c r="F303" s="61">
         <v>1010.5</v>
       </c>
       <c r="G303" s="67">
         <v>1226.5</v>
       </c>
       <c r="H303" s="61">
         <v>1457.3565000000001</v>
       </c>
       <c r="I303" s="52">
         <v>1352.3</v>
       </c>
-      <c r="J303" s="80">
+      <c r="J303" s="99">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K303" s="81">
+      <c r="K303" s="77">
         <v>898.37639999999999</v>
       </c>
       <c r="L303" s="61">
         <v>978.07659999999998</v>
       </c>
       <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
       <c r="B304" s="53">
         <v>1218.8</v>
       </c>
       <c r="C304" s="48">
         <v>1076.8</v>
       </c>
       <c r="D304" s="48">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E304" s="85">
+      <c r="E304" s="81">
         <v>1062.8</v>
       </c>
       <c r="F304" s="57">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G304" s="73">
+      <c r="G304" s="70">
         <v>1413.5</v>
       </c>
-      <c r="H304" s="97">
+      <c r="H304" s="93">
         <v>1592.2</v>
       </c>
-      <c r="I304" s="102">
+      <c r="I304" s="94">
         <v>1566.8</v>
       </c>
-      <c r="J304" s="73"/>
-      <c r="K304" s="77"/>
+      <c r="J304" s="57">
+        <v>1196.3</v>
+      </c>
+      <c r="K304" s="74"/>
       <c r="L304" s="57"/>
       <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
       <c r="C305" s="52"/>
       <c r="D305" s="52"/>
       <c r="E305" s="52"/>
       <c r="F305" s="52"/>
       <c r="G305" s="52"/>
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="J305" s="52"/>
       <c r="K305" s="52"/>
       <c r="L305" s="52"/>
       <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A244:M244"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A242:M242"/>