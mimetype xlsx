--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-75" windowWidth="14490" windowHeight="12915"/>
+    <workbookView xWindow="-180" yWindow="-75" windowWidth="14805" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="54">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
@@ -303,62 +303,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -392,51 +386,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -505,69 +499,65 @@
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -610,50 +600,62 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -925,87 +927,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C2" sqref="C1:C1048576"/>
+    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A279" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="84"/>
-[...10 lines deleted...]
-      <c r="M1" s="84"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>11</v>
       </c>
@@ -1610,97 +1612,101 @@
         <v>2705.6</v>
       </c>
       <c r="K18" s="21">
         <v>3001.2</v>
       </c>
       <c r="L18" s="21">
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="21">
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
       <c r="B19" s="21">
         <v>3328</v>
       </c>
       <c r="C19" s="21">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="21">
         <v>1968.9</v>
       </c>
-      <c r="E19" s="55">
+      <c r="E19" s="60">
         <v>2375.96</v>
       </c>
-      <c r="F19" s="55">
+      <c r="F19" s="54">
         <v>2447.98</v>
       </c>
-      <c r="G19" s="55">
+      <c r="G19" s="54">
         <v>2600</v>
       </c>
-      <c r="H19" s="55">
+      <c r="H19" s="54">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
-      <c r="J19" s="70">
+      <c r="J19" s="68">
         <v>2293.2600000000002</v>
       </c>
-      <c r="K19" s="70">
+      <c r="K19" s="68">
         <v>2429.35</v>
       </c>
-      <c r="L19" s="57">
+      <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
       <c r="B20" s="21">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="21">
         <v>3914.4</v>
       </c>
-      <c r="D20" s="21"/>
-[...3 lines deleted...]
-      <c r="H20" s="55"/>
+      <c r="D20" s="21">
+        <v>4652.1000000000004</v>
+      </c>
+      <c r="E20" s="86">
+        <v>5089.32</v>
+      </c>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="54"/>
       <c r="I20" s="21"/>
-      <c r="J20" s="70"/>
-[...1 lines deleted...]
-      <c r="L20" s="57"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+      <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="20">
         <v>2011</v>
       </c>
       <c r="B22" s="27">
         <v>886.1</v>
@@ -2263,97 +2269,101 @@
         <v>2147.3000000000002</v>
       </c>
       <c r="K35" s="21">
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="21">
         <v>2245.9</v>
       </c>
       <c r="M35" s="21">
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="20">
         <v>2025</v>
       </c>
       <c r="B36" s="21">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="21">
         <v>1785.2</v>
       </c>
       <c r="D36" s="21">
         <v>1711.8</v>
       </c>
-      <c r="E36" s="55">
+      <c r="E36" s="60">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="55">
+      <c r="F36" s="54">
         <v>1867.7</v>
       </c>
-      <c r="G36" s="55">
+      <c r="G36" s="54">
         <v>1928.7</v>
       </c>
-      <c r="H36" s="55">
+      <c r="H36" s="54">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="21">
         <v>1881.6</v>
       </c>
-      <c r="J36" s="70">
+      <c r="J36" s="68">
         <v>2124.1</v>
       </c>
-      <c r="K36" s="70">
+      <c r="K36" s="68">
         <v>2072.3865000000001</v>
       </c>
-      <c r="L36" s="55">
+      <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
       <c r="B37" s="21">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="21">
         <v>4433.6000000000004</v>
       </c>
-      <c r="D37" s="21"/>
-[...3 lines deleted...]
-      <c r="H37" s="55"/>
+      <c r="D37" s="21">
+        <v>5361.1</v>
+      </c>
+      <c r="E37" s="55">
+        <v>5669.6</v>
+      </c>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="54"/>
       <c r="I37" s="21"/>
-      <c r="J37" s="70"/>
-[...1 lines deleted...]
-      <c r="L37" s="55"/>
+      <c r="J37" s="68"/>
+      <c r="K37" s="68"/>
+      <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="20">
         <v>2011</v>
       </c>
       <c r="B39" s="21">
         <v>232441</v>
@@ -2916,97 +2926,101 @@
         <v>40613.4</v>
       </c>
       <c r="K52" s="21">
         <v>41892.699999999997</v>
       </c>
       <c r="L52" s="21">
         <v>41253.1</v>
       </c>
       <c r="M52" s="21">
         <v>38481.699999999997</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="22">
         <v>2025</v>
       </c>
       <c r="B53" s="21">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="21">
         <v>39125</v>
       </c>
       <c r="D53" s="21">
         <v>41285.300000000003</v>
       </c>
-      <c r="E53" s="55">
+      <c r="E53" s="60">
         <v>43574.2</v>
       </c>
-      <c r="F53" s="55">
+      <c r="F53" s="54">
         <v>41855.46</v>
       </c>
-      <c r="G53" s="55">
+      <c r="G53" s="54">
         <v>39226.46</v>
       </c>
-      <c r="H53" s="55">
+      <c r="H53" s="54">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="21">
         <v>39354.1</v>
       </c>
-      <c r="J53" s="70">
+      <c r="J53" s="68">
         <v>44483.91</v>
       </c>
-      <c r="K53" s="70">
+      <c r="K53" s="68">
         <v>44664.52</v>
       </c>
-      <c r="L53" s="55">
+      <c r="L53" s="54">
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
-      <c r="D54" s="21"/>
-[...3 lines deleted...]
-      <c r="H54" s="55"/>
+      <c r="D54" s="21">
+        <v>40116.1</v>
+      </c>
+      <c r="E54" s="86">
+        <v>42007.72</v>
+      </c>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
       <c r="I54" s="21"/>
-      <c r="J54" s="70"/>
-[...1 lines deleted...]
-      <c r="L54" s="55"/>
+      <c r="J54" s="68"/>
+      <c r="K54" s="68"/>
+      <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="22">
         <v>2011</v>
       </c>
       <c r="B56" s="23">
         <v>1778.9</v>
@@ -3569,147 +3583,151 @@
         <v>1667.2</v>
       </c>
       <c r="K69" s="40">
         <v>1493.9</v>
       </c>
       <c r="L69" s="40">
         <v>1597.8</v>
       </c>
       <c r="M69" s="40">
         <v>1510.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="10.5" customHeight="1">
       <c r="A70" s="22">
         <v>2025</v>
       </c>
       <c r="B70" s="23">
         <v>1819</v>
       </c>
       <c r="C70" s="23">
         <v>1674.8</v>
       </c>
       <c r="D70" s="23">
         <v>1802.5</v>
       </c>
-      <c r="E70" s="55">
+      <c r="E70" s="60">
         <v>1763.1</v>
       </c>
-      <c r="F70" s="60">
+      <c r="F70" s="58">
         <v>1938.7</v>
       </c>
-      <c r="G70" s="60">
+      <c r="G70" s="58">
         <v>2185.5</v>
       </c>
-      <c r="H70" s="60">
+      <c r="H70" s="58">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="38">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
-      <c r="K70" s="77">
+      <c r="K70" s="75">
         <v>1840.3151</v>
       </c>
-      <c r="L70" s="60">
+      <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
-      <c r="D71" s="23"/>
-[...3 lines deleted...]
-      <c r="H71" s="60"/>
+      <c r="D71" s="23">
+        <v>2326.5</v>
+      </c>
+      <c r="E71" s="55">
+        <v>2247.4</v>
+      </c>
+      <c r="F71" s="58"/>
+      <c r="G71" s="58"/>
+      <c r="H71" s="58"/>
       <c r="I71" s="38"/>
       <c r="J71" s="40"/>
-      <c r="K71" s="77"/>
-      <c r="L71" s="60"/>
+      <c r="K71" s="75"/>
+      <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="87" t="s">
+      <c r="A72" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="87"/>
-[...10 lines deleted...]
-      <c r="M72" s="87"/>
+      <c r="B72" s="85"/>
+      <c r="C72" s="85"/>
+      <c r="D72" s="85"/>
+      <c r="E72" s="85"/>
+      <c r="F72" s="85"/>
+      <c r="G72" s="85"/>
+      <c r="H72" s="85"/>
+      <c r="I72" s="85"/>
+      <c r="J72" s="85"/>
+      <c r="K72" s="85"/>
+      <c r="L72" s="85"/>
+      <c r="M72" s="85"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A74" s="84" t="s">
+      <c r="A74" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="B74" s="84"/>
-[...10 lines deleted...]
-      <c r="M74" s="84"/>
+      <c r="B74" s="82"/>
+      <c r="C74" s="82"/>
+      <c r="D74" s="82"/>
+      <c r="E74" s="82"/>
+      <c r="F74" s="82"/>
+      <c r="G74" s="82"/>
+      <c r="H74" s="82"/>
+      <c r="I74" s="82"/>
+      <c r="J74" s="82"/>
+      <c r="K74" s="82"/>
+      <c r="L74" s="82"/>
+      <c r="M74" s="82"/>
     </row>
     <row r="75" spans="1:14" ht="10.5" customHeight="1">
       <c r="A75" s="11"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="14"/>
       <c r="B76" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="16" t="s">
@@ -4313,97 +4331,101 @@
         <v>805.8</v>
       </c>
       <c r="K91" s="21">
         <v>699.7</v>
       </c>
       <c r="L91" s="21">
         <v>663.4</v>
       </c>
       <c r="M91" s="21">
         <v>700.5</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="10.5" customHeight="1">
       <c r="A92" s="20">
         <v>2025</v>
       </c>
       <c r="B92" s="21">
         <v>1500.9</v>
       </c>
       <c r="C92" s="21">
         <v>1024.7</v>
       </c>
       <c r="D92" s="21">
         <v>852.1</v>
       </c>
-      <c r="E92" s="55">
+      <c r="E92" s="60">
         <v>1304.24</v>
       </c>
-      <c r="F92" s="55">
+      <c r="F92" s="54">
         <v>1333.09</v>
       </c>
-      <c r="G92" s="65">
+      <c r="G92" s="63">
         <v>1518.19</v>
       </c>
-      <c r="H92" s="55">
+      <c r="H92" s="54">
         <v>963.62</v>
       </c>
       <c r="I92" s="21">
         <v>1351.5</v>
       </c>
-      <c r="J92" s="70">
+      <c r="J92" s="68">
         <v>1117.42</v>
       </c>
-      <c r="K92" s="70">
+      <c r="K92" s="68">
         <v>1188.43</v>
       </c>
-      <c r="L92" s="55">
+      <c r="L92" s="54">
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
-      <c r="D93" s="21"/>
-[...3 lines deleted...]
-      <c r="H93" s="55"/>
+      <c r="D93" s="21">
+        <v>657.9</v>
+      </c>
+      <c r="E93" s="86">
+        <v>1017.07</v>
+      </c>
+      <c r="F93" s="54"/>
+      <c r="G93" s="63"/>
+      <c r="H93" s="54"/>
       <c r="I93" s="21"/>
-      <c r="J93" s="70"/>
-[...1 lines deleted...]
-      <c r="L93" s="55"/>
+      <c r="J93" s="68"/>
+      <c r="K93" s="68"/>
+      <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="20">
         <v>2011</v>
       </c>
       <c r="B95" s="21">
         <v>880.7</v>
@@ -4952,113 +4974,117 @@
       </c>
       <c r="F108" s="23">
         <v>389.6</v>
       </c>
       <c r="G108" s="23">
         <v>396.7</v>
       </c>
       <c r="H108" s="23">
         <v>551.9</v>
       </c>
       <c r="I108" s="23">
         <v>556</v>
       </c>
       <c r="J108" s="23">
         <v>606.29999999999995</v>
       </c>
       <c r="K108" s="23">
         <v>603.70000000000005</v>
       </c>
       <c r="L108" s="23">
         <v>608.79999999999995</v>
       </c>
       <c r="M108" s="23">
         <v>604.79999999999995</v>
       </c>
-      <c r="O108" s="81"/>
-      <c r="P108" s="80"/>
+      <c r="O108" s="79"/>
+      <c r="P108" s="78"/>
     </row>
     <row r="109" spans="1:16" ht="10.5" customHeight="1">
       <c r="A109" s="32">
         <v>2025</v>
       </c>
       <c r="B109" s="23">
         <v>610.79999999999995</v>
       </c>
       <c r="C109" s="23">
         <v>907.8</v>
       </c>
       <c r="D109" s="23">
         <v>760.9</v>
       </c>
       <c r="E109" s="23">
         <v>659.5</v>
       </c>
-      <c r="F109" s="55">
+      <c r="F109" s="54">
         <v>969.2</v>
       </c>
-      <c r="G109" s="65">
+      <c r="G109" s="63">
         <v>1045.0999999999999</v>
       </c>
-      <c r="H109" s="55">
+      <c r="H109" s="54">
         <v>1012.9327</v>
       </c>
       <c r="I109" s="23">
         <v>898.3</v>
       </c>
-      <c r="J109" s="71">
+      <c r="J109" s="69">
         <v>1137.5</v>
       </c>
-      <c r="K109" s="70">
+      <c r="K109" s="68">
         <v>1014.0575</v>
       </c>
-      <c r="L109" s="55">
+      <c r="L109" s="54">
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
-      <c r="D110" s="23"/>
-[...3 lines deleted...]
-      <c r="H110" s="55"/>
+      <c r="D110" s="23">
+        <v>758.2</v>
+      </c>
+      <c r="E110" s="23">
+        <v>907.8</v>
+      </c>
+      <c r="F110" s="54"/>
+      <c r="G110" s="63"/>
+      <c r="H110" s="54"/>
       <c r="I110" s="23"/>
-      <c r="J110" s="71"/>
-[...1 lines deleted...]
-      <c r="L110" s="55"/>
+      <c r="J110" s="69"/>
+      <c r="K110" s="68"/>
+      <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:16" ht="10.5" customHeight="1">
       <c r="A112" s="34">
         <v>2018</v>
       </c>
       <c r="B112" s="21"/>
       <c r="C112" s="21"/>
@@ -6282,53 +6308,53 @@
       <c r="J147" s="40">
         <v>2203.6999999999998</v>
       </c>
       <c r="K147" s="40">
         <v>2123.1</v>
       </c>
       <c r="L147" s="40">
         <v>2292.3000000000002</v>
       </c>
       <c r="M147" s="21">
         <v>1997.84</v>
       </c>
     </row>
     <row r="148" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A148" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B148" s="21"/>
       <c r="C148" s="21"/>
       <c r="D148" s="21"/>
       <c r="E148" s="21"/>
       <c r="F148" s="25"/>
       <c r="G148" s="25"/>
       <c r="H148" s="25"/>
       <c r="I148" s="25"/>
-      <c r="J148" s="50"/>
-[...1 lines deleted...]
-      <c r="L148" s="50"/>
+      <c r="J148" s="49"/>
+      <c r="K148" s="49"/>
+      <c r="L148" s="49"/>
       <c r="M148" s="26"/>
     </row>
     <row r="149" spans="1:13" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A149" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B149" s="21">
         <v>32665.8</v>
       </c>
       <c r="C149" s="21">
         <v>36390.6</v>
       </c>
       <c r="D149" s="21">
         <v>38576.1</v>
       </c>
       <c r="E149" s="21">
         <v>39138.300000000003</v>
       </c>
       <c r="F149" s="21">
         <v>38674.6</v>
       </c>
       <c r="G149" s="25">
         <v>35351.4</v>
       </c>
       <c r="H149" s="25">
@@ -6782,425 +6808,445 @@
       <c r="C163" s="21"/>
       <c r="D163" s="21"/>
       <c r="E163" s="21"/>
       <c r="F163" s="21"/>
       <c r="G163" s="25"/>
       <c r="H163" s="25"/>
       <c r="I163" s="25"/>
       <c r="J163" s="21"/>
       <c r="K163" s="21"/>
       <c r="L163" s="21"/>
       <c r="M163" s="25"/>
     </row>
     <row r="164" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A164" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="21">
         <v>37194.400000000001</v>
       </c>
       <c r="C164" s="21">
         <v>38574</v>
       </c>
       <c r="D164" s="21">
         <v>40673.1</v>
       </c>
-      <c r="E164" s="55">
+      <c r="E164" s="60">
         <v>42977.65</v>
       </c>
-      <c r="F164" s="55">
+      <c r="F164" s="54">
         <v>41147.440000000002</v>
       </c>
-      <c r="G164" s="65">
+      <c r="G164" s="63">
         <v>38383.25</v>
       </c>
-      <c r="H164" s="55">
+      <c r="H164" s="54">
         <v>37361.22</v>
       </c>
       <c r="I164" s="25">
         <v>38431.4</v>
       </c>
-      <c r="J164" s="72">
+      <c r="J164" s="70">
         <v>43797.48</v>
       </c>
-      <c r="K164" s="70">
+      <c r="K164" s="68">
         <v>44021.8</v>
       </c>
-      <c r="L164" s="55">
+      <c r="L164" s="54">
         <v>41343.39</v>
       </c>
       <c r="M164" s="25">
         <v>41396.1</v>
       </c>
     </row>
     <row r="165" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A165" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="21"/>
-      <c r="E165" s="56"/>
-      <c r="F165" s="61" t="s">
+      <c r="E165" s="71"/>
+      <c r="F165" s="59" t="s">
         <v>53</v>
       </c>
-      <c r="G165" s="66" t="s">
+      <c r="G165" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="J165" s="73"/>
-      <c r="K165" s="70" t="s">
+      <c r="J165" s="71"/>
+      <c r="K165" s="68" t="s">
         <v>53</v>
       </c>
-      <c r="L165" s="73"/>
+      <c r="L165" s="71"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A166" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="21">
         <v>30219.9</v>
       </c>
       <c r="C166" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D166" s="39">
         <v>32855</v>
       </c>
-      <c r="E166" s="57">
+      <c r="E166" s="55">
         <v>35106.800000000003</v>
       </c>
-      <c r="F166" s="55">
+      <c r="F166" s="54">
         <v>33630.97</v>
       </c>
-      <c r="G166" s="65">
+      <c r="G166" s="63">
         <v>30931.64</v>
       </c>
-      <c r="H166" s="55">
+      <c r="H166" s="54">
         <v>29918.959999999999</v>
       </c>
       <c r="I166" s="40">
         <v>30665.599999999999</v>
       </c>
-      <c r="J166" s="72">
+      <c r="J166" s="70">
         <v>34362.68</v>
       </c>
-      <c r="K166" s="70">
+      <c r="K166" s="68">
         <v>34333.72</v>
       </c>
-      <c r="L166" s="55">
+      <c r="L166" s="54">
         <v>32307.5</v>
       </c>
       <c r="M166" s="23">
         <v>32375.9</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B167" s="21">
         <v>2418.6999999999998</v>
       </c>
       <c r="C167" s="39">
         <v>2681.7</v>
       </c>
       <c r="D167" s="39">
         <v>2627.5</v>
       </c>
-      <c r="E167" s="57">
+      <c r="E167" s="55">
         <v>2926.53</v>
       </c>
-      <c r="F167" s="55">
+      <c r="F167" s="54">
         <v>2696.6</v>
       </c>
-      <c r="G167" s="65">
+      <c r="G167" s="63">
         <v>2429.4699999999998</v>
       </c>
-      <c r="H167" s="55">
+      <c r="H167" s="54">
         <v>2271.39</v>
       </c>
       <c r="I167" s="40">
         <v>2386.8000000000002</v>
       </c>
-      <c r="J167" s="72">
+      <c r="J167" s="70">
         <v>2845.15</v>
       </c>
-      <c r="K167" s="70">
+      <c r="K167" s="68">
         <v>2922.07</v>
       </c>
-      <c r="L167" s="55">
+      <c r="L167" s="54">
         <v>2695.13</v>
       </c>
       <c r="M167" s="23">
         <v>2668.4</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B168" s="21">
         <v>2082.1999999999998</v>
       </c>
       <c r="C168" s="39">
         <v>1568.6</v>
       </c>
       <c r="D168" s="39">
         <v>2438.4</v>
       </c>
-      <c r="E168" s="57">
+      <c r="E168" s="55">
         <v>2165.27</v>
       </c>
-      <c r="F168" s="55">
+      <c r="F168" s="54">
         <v>2359.48</v>
       </c>
-      <c r="G168" s="65">
+      <c r="G168" s="63">
         <v>2637.36</v>
       </c>
-      <c r="H168" s="55">
+      <c r="H168" s="54">
         <v>2933.66</v>
       </c>
       <c r="I168" s="40">
         <v>3131.1</v>
       </c>
-      <c r="J168" s="72">
+      <c r="J168" s="70">
         <v>3299.17</v>
       </c>
-      <c r="K168" s="70">
+      <c r="K168" s="68">
         <v>3511.17</v>
       </c>
-      <c r="L168" s="55">
+      <c r="L168" s="54">
         <v>3522.59</v>
       </c>
       <c r="M168" s="23">
         <v>3540.1</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B169" s="21">
         <v>2473.6</v>
       </c>
       <c r="C169" s="39">
         <v>2182.6</v>
       </c>
       <c r="D169" s="39">
         <v>2752.3</v>
       </c>
-      <c r="E169" s="57">
+      <c r="E169" s="55">
         <v>2779.06</v>
       </c>
-      <c r="F169" s="55">
+      <c r="F169" s="54">
         <v>2460.39</v>
       </c>
-      <c r="G169" s="65">
+      <c r="G169" s="63">
         <v>2384.7800000000002</v>
       </c>
-      <c r="H169" s="55">
+      <c r="H169" s="54">
         <v>2237.21</v>
       </c>
       <c r="I169" s="40">
         <v>2247.9</v>
       </c>
-      <c r="J169" s="72">
+      <c r="J169" s="70">
         <v>3290.49</v>
       </c>
-      <c r="K169" s="70">
+      <c r="K169" s="68">
         <v>3254.84</v>
       </c>
-      <c r="L169" s="55">
+      <c r="L169" s="54">
         <v>2818.16</v>
       </c>
       <c r="M169" s="23">
         <v>2811.8</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="36">
         <v>2026</v>
       </c>
       <c r="B170" s="21"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="25"/>
       <c r="H170" s="25"/>
       <c r="I170" s="25"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
-      <c r="D171" s="21"/>
-[...3 lines deleted...]
-      <c r="H171" s="55"/>
+      <c r="D171" s="21">
+        <v>39458.5</v>
+      </c>
+      <c r="E171" s="86">
+        <v>41382.89</v>
+      </c>
+      <c r="F171" s="54"/>
+      <c r="G171" s="63"/>
+      <c r="H171" s="54"/>
       <c r="I171" s="25"/>
-      <c r="J171" s="72"/>
-[...1 lines deleted...]
-      <c r="L171" s="55"/>
+      <c r="J171" s="70"/>
+      <c r="K171" s="68"/>
+      <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
-      <c r="E172" s="56"/>
-[...4 lines deleted...]
-      <c r="L172" s="73"/>
+      <c r="E172" s="71"/>
+      <c r="F172" s="59"/>
+      <c r="G172" s="64"/>
+      <c r="J172" s="71"/>
+      <c r="K172" s="68"/>
+      <c r="L172" s="71"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
-      <c r="D173" s="39"/>
-[...3 lines deleted...]
-      <c r="H173" s="55"/>
+      <c r="D173" s="39">
+        <v>31451.8</v>
+      </c>
+      <c r="E173" s="86">
+        <v>32784.71</v>
+      </c>
+      <c r="F173" s="54"/>
+      <c r="G173" s="63"/>
+      <c r="H173" s="54"/>
       <c r="I173" s="40"/>
-      <c r="J173" s="72"/>
-[...1 lines deleted...]
-      <c r="L173" s="55"/>
+      <c r="J173" s="70"/>
+      <c r="K173" s="68"/>
+      <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
-      <c r="D174" s="39"/>
-[...3 lines deleted...]
-      <c r="H174" s="55"/>
+      <c r="D174" s="39">
+        <v>2340.6</v>
+      </c>
+      <c r="E174" s="86">
+        <v>2420.64</v>
+      </c>
+      <c r="F174" s="54"/>
+      <c r="G174" s="63"/>
+      <c r="H174" s="54"/>
       <c r="I174" s="40"/>
-      <c r="J174" s="72"/>
-[...1 lines deleted...]
-      <c r="L174" s="55"/>
+      <c r="J174" s="70"/>
+      <c r="K174" s="68"/>
+      <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
-      <c r="D175" s="39"/>
-[...3 lines deleted...]
-      <c r="H175" s="55"/>
+      <c r="D175" s="39">
+        <v>3215.3</v>
+      </c>
+      <c r="E175" s="86">
+        <v>2917.2</v>
+      </c>
+      <c r="F175" s="54"/>
+      <c r="G175" s="63"/>
+      <c r="H175" s="54"/>
       <c r="I175" s="40"/>
-      <c r="J175" s="72"/>
-[...1 lines deleted...]
-      <c r="L175" s="55"/>
+      <c r="J175" s="70"/>
+      <c r="K175" s="68"/>
+      <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
-      <c r="D176" s="39"/>
-[...3 lines deleted...]
-      <c r="H176" s="55"/>
+      <c r="D176" s="39">
+        <v>2450.8000000000002</v>
+      </c>
+      <c r="E176" s="86">
+        <v>3260.34</v>
+      </c>
+      <c r="F176" s="54"/>
+      <c r="G176" s="63"/>
+      <c r="H176" s="54"/>
       <c r="I176" s="40"/>
-      <c r="J176" s="72"/>
-[...1 lines deleted...]
-      <c r="L176" s="55"/>
+      <c r="J176" s="70"/>
+      <c r="K176" s="68"/>
+      <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
-      <c r="J177" s="50"/>
-[...1 lines deleted...]
-      <c r="L177" s="50"/>
+      <c r="J177" s="49"/>
+      <c r="K177" s="76"/>
+      <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13" ht="10.5" customHeight="1">
       <c r="A178" s="34">
         <v>2018</v>
       </c>
       <c r="B178" s="21"/>
       <c r="C178" s="21"/>
       <c r="D178" s="21"/>
       <c r="E178" s="21"/>
       <c r="F178" s="21"/>
       <c r="G178" s="21"/>
       <c r="H178" s="21"/>
       <c r="I178" s="21"/>
       <c r="J178" s="21"/>
-      <c r="K178" s="76"/>
+      <c r="K178" s="74"/>
       <c r="L178" s="21"/>
       <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1">
       <c r="A179" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B179" s="21">
         <v>2202.6</v>
       </c>
       <c r="C179" s="21">
         <v>2321.6999999999998</v>
       </c>
       <c r="D179" s="21">
         <v>2240</v>
       </c>
       <c r="E179" s="21">
         <v>2544.1999999999998</v>
       </c>
       <c r="F179" s="21">
         <v>2297.1999999999998</v>
       </c>
       <c r="G179" s="21">
         <v>2307.3000000000002</v>
       </c>
@@ -8797,511 +8843,531 @@
         <v>33.5</v>
       </c>
       <c r="I226" s="21">
         <v>34.299999999999997</v>
       </c>
       <c r="J226" s="21">
         <v>37.6</v>
       </c>
       <c r="K226" s="21">
         <v>14</v>
       </c>
       <c r="L226" s="21">
         <v>17.899999999999999</v>
       </c>
       <c r="M226" s="21">
         <v>19.899999999999999</v>
       </c>
     </row>
     <row r="227" spans="1:13" ht="10.5" customHeight="1">
       <c r="A227" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B227" s="19">
         <v>25.8</v>
       </c>
-      <c r="C227" s="50">
+      <c r="C227" s="49">
         <v>31.3</v>
       </c>
       <c r="D227" s="21">
         <v>28.9</v>
       </c>
       <c r="E227" s="21">
         <v>33.200000000000003</v>
       </c>
-      <c r="F227" s="50">
+      <c r="F227" s="49">
         <v>29.6</v>
       </c>
-      <c r="G227" s="50">
+      <c r="G227" s="49">
         <v>26.5</v>
       </c>
-      <c r="H227" s="50">
+      <c r="H227" s="49">
         <v>25.1</v>
       </c>
-      <c r="I227" s="51">
+      <c r="I227" s="50">
         <v>24</v>
       </c>
-      <c r="J227" s="50">
+      <c r="J227" s="49">
         <v>35.299999999999997</v>
       </c>
-      <c r="K227" s="52">
+      <c r="K227" s="51">
         <v>38</v>
       </c>
-      <c r="L227" s="52">
+      <c r="L227" s="51">
         <v>36.200000000000003</v>
       </c>
-      <c r="M227" s="52">
+      <c r="M227" s="51">
         <v>34.799999999999997</v>
       </c>
     </row>
     <row r="228" spans="1:13" ht="10.5" customHeight="1">
       <c r="A228" s="34">
         <v>2025</v>
       </c>
       <c r="B228" s="21"/>
       <c r="C228" s="21"/>
       <c r="D228" s="21"/>
       <c r="E228" s="21"/>
       <c r="F228" s="21"/>
       <c r="G228" s="21"/>
       <c r="H228" s="21"/>
       <c r="I228" s="21"/>
       <c r="J228" s="21"/>
       <c r="K228" s="21"/>
       <c r="L228" s="21"/>
       <c r="M228" s="21"/>
     </row>
     <row r="229" spans="1:13" ht="10.5" customHeight="1">
       <c r="A229" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B229" s="21">
         <v>655</v>
       </c>
       <c r="C229" s="21">
         <v>689.6</v>
       </c>
       <c r="D229" s="21">
         <v>718.8</v>
       </c>
-      <c r="E229" s="57">
+      <c r="E229" s="55">
         <v>777.7</v>
       </c>
-      <c r="F229" s="60">
+      <c r="F229" s="58">
         <v>737.6</v>
       </c>
-      <c r="G229" s="65">
+      <c r="G229" s="63">
         <v>692.4</v>
       </c>
-      <c r="H229" s="60">
+      <c r="H229" s="58">
         <v>661.51840000000004</v>
       </c>
       <c r="I229" s="21">
         <v>685.1</v>
       </c>
-      <c r="J229" s="74">
+      <c r="J229" s="72">
         <v>776.4</v>
       </c>
-      <c r="K229" s="77">
+      <c r="K229" s="75">
         <v>767.07659999999998</v>
       </c>
-      <c r="L229" s="60">
+      <c r="L229" s="58">
         <v>773.22889999999995</v>
       </c>
       <c r="M229" s="21">
         <v>771</v>
       </c>
     </row>
     <row r="230" spans="1:13" ht="10.5" customHeight="1">
       <c r="A230" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B230" s="21"/>
       <c r="C230" s="21"/>
       <c r="D230" s="21"/>
       <c r="E230" s="21"/>
-      <c r="F230" s="62"/>
-      <c r="G230" s="67"/>
+      <c r="F230" s="60"/>
+      <c r="G230" s="65"/>
       <c r="H230" s="21"/>
       <c r="I230" s="21"/>
-      <c r="J230" s="74"/>
+      <c r="J230" s="72"/>
       <c r="K230" s="21"/>
       <c r="L230" s="21"/>
       <c r="M230" s="21"/>
     </row>
     <row r="231" spans="1:13" ht="10.5" customHeight="1">
       <c r="A231" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="21">
         <v>590.9</v>
       </c>
       <c r="C231" s="21">
         <v>631</v>
       </c>
       <c r="D231" s="21">
         <v>646.9</v>
       </c>
-      <c r="E231" s="58">
+      <c r="E231" s="56">
         <v>703.4</v>
       </c>
-      <c r="F231" s="60">
+      <c r="F231" s="58">
         <v>666.3</v>
       </c>
-      <c r="G231" s="65">
+      <c r="G231" s="63">
         <v>620.9</v>
       </c>
-      <c r="H231" s="60">
+      <c r="H231" s="58">
         <v>589.84990000000005</v>
       </c>
       <c r="I231" s="21">
         <v>609.6</v>
       </c>
-      <c r="J231" s="72">
+      <c r="J231" s="70">
         <v>682.87710000000004</v>
       </c>
-      <c r="K231" s="77">
+      <c r="K231" s="75">
         <v>670.94050000000004</v>
       </c>
-      <c r="L231" s="60">
+      <c r="L231" s="58">
         <v>682.74680000000001</v>
       </c>
       <c r="M231" s="21">
         <v>680.9</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="10.5" customHeight="1">
       <c r="A232" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B232" s="21">
         <v>11.5</v>
       </c>
       <c r="C232" s="21">
         <v>12.7</v>
       </c>
       <c r="D232" s="21">
         <v>12.5</v>
       </c>
-      <c r="E232" s="58">
+      <c r="E232" s="56">
         <v>13.8</v>
       </c>
-      <c r="F232" s="60">
+      <c r="F232" s="58">
         <v>12.8</v>
       </c>
-      <c r="G232" s="65">
+      <c r="G232" s="63">
         <v>11.5</v>
       </c>
-      <c r="H232" s="60">
+      <c r="H232" s="58">
         <v>10.766</v>
       </c>
       <c r="I232" s="21">
         <v>11.3</v>
       </c>
-      <c r="J232" s="74">
+      <c r="J232" s="72">
         <v>13.486000000000001</v>
       </c>
-      <c r="K232" s="77">
+      <c r="K232" s="75">
         <v>13.851000000000001</v>
       </c>
-      <c r="L232" s="60">
+      <c r="L232" s="58">
         <v>12.775</v>
       </c>
       <c r="M232" s="21">
         <v>12.6</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="10.5" customHeight="1">
       <c r="A233" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B233" s="21">
         <v>20.5</v>
       </c>
       <c r="C233" s="21">
         <v>17.3</v>
       </c>
       <c r="D233" s="21">
         <v>23.4</v>
       </c>
-      <c r="E233" s="58">
+      <c r="E233" s="56">
         <v>24</v>
       </c>
-      <c r="F233" s="63">
+      <c r="F233" s="61">
         <v>26.3</v>
       </c>
-      <c r="G233" s="65">
+      <c r="G233" s="63">
         <v>29.5</v>
       </c>
-      <c r="H233" s="60">
+      <c r="H233" s="58">
         <v>32.956699999999998</v>
       </c>
       <c r="I233" s="21">
         <v>36.1</v>
       </c>
-      <c r="J233" s="74">
+      <c r="J233" s="72">
         <v>37.442</v>
       </c>
-      <c r="K233" s="77">
+      <c r="K233" s="75">
         <v>39.6447</v>
       </c>
-      <c r="L233" s="60">
+      <c r="L233" s="58">
         <v>40.703600000000002</v>
       </c>
       <c r="M233" s="21">
         <v>40.6</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="10.5" customHeight="1">
       <c r="A234" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B234" s="19">
         <v>32.200000000000003</v>
       </c>
-      <c r="C234" s="50">
+      <c r="C234" s="49">
         <v>28.5</v>
       </c>
       <c r="D234" s="21">
         <v>36</v>
       </c>
-      <c r="E234" s="58">
+      <c r="E234" s="56">
         <v>36.299999999999997</v>
       </c>
-      <c r="F234" s="59">
+      <c r="F234" s="61">
         <v>32.1</v>
       </c>
-      <c r="G234" s="68">
+      <c r="G234" s="67">
         <v>30.4</v>
       </c>
-      <c r="H234" s="60">
+      <c r="H234" s="58">
         <v>27.945799999999998</v>
       </c>
-      <c r="I234" s="51">
+      <c r="I234" s="50">
         <v>28.1</v>
       </c>
-      <c r="J234" s="74">
+      <c r="J234" s="72">
         <v>42.622999999999998</v>
       </c>
-      <c r="K234" s="77">
+      <c r="K234" s="75">
         <v>42.6404</v>
       </c>
-      <c r="L234" s="60">
+      <c r="L234" s="58">
         <v>37.003500000000003</v>
       </c>
-      <c r="M234" s="52">
+      <c r="M234" s="51">
         <v>36.9</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34">
         <v>2026</v>
       </c>
       <c r="B235" s="21"/>
       <c r="C235" s="21"/>
       <c r="D235" s="21"/>
       <c r="E235" s="21"/>
       <c r="F235" s="21"/>
       <c r="G235" s="21"/>
       <c r="H235" s="21"/>
       <c r="I235" s="21"/>
       <c r="J235" s="21"/>
       <c r="K235" s="21"/>
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
-      <c r="D236" s="21"/>
-[...3 lines deleted...]
-      <c r="H236" s="60"/>
+      <c r="D236" s="21">
+        <v>910.4</v>
+      </c>
+      <c r="E236" s="55">
+        <v>988.4</v>
+      </c>
+      <c r="F236" s="58"/>
+      <c r="G236" s="63"/>
+      <c r="H236" s="58"/>
       <c r="I236" s="21"/>
-      <c r="J236" s="74"/>
-[...1 lines deleted...]
-      <c r="L236" s="60"/>
+      <c r="J236" s="72"/>
+      <c r="K236" s="75"/>
+      <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
-      <c r="F237" s="62"/>
-      <c r="G237" s="67"/>
+      <c r="F237" s="60"/>
+      <c r="G237" s="65"/>
       <c r="H237" s="21"/>
       <c r="I237" s="21"/>
-      <c r="J237" s="74"/>
+      <c r="J237" s="72"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
-      <c r="D238" s="21"/>
-[...3 lines deleted...]
-      <c r="H238" s="60"/>
+      <c r="D238" s="21">
+        <v>828.3</v>
+      </c>
+      <c r="E238" s="56">
+        <v>897.9</v>
+      </c>
+      <c r="F238" s="58"/>
+      <c r="G238" s="63"/>
+      <c r="H238" s="58"/>
       <c r="I238" s="21"/>
-      <c r="J238" s="72"/>
-[...1 lines deleted...]
-      <c r="L238" s="60"/>
+      <c r="J238" s="70"/>
+      <c r="K238" s="75"/>
+      <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
-      <c r="D239" s="21"/>
-[...3 lines deleted...]
-      <c r="H239" s="60"/>
+      <c r="D239" s="21">
+        <v>11.4</v>
+      </c>
+      <c r="E239" s="56">
+        <v>11.5</v>
+      </c>
+      <c r="F239" s="58"/>
+      <c r="G239" s="63"/>
+      <c r="H239" s="58"/>
       <c r="I239" s="21"/>
-      <c r="J239" s="74"/>
-[...1 lines deleted...]
-      <c r="L239" s="60"/>
+      <c r="J239" s="72"/>
+      <c r="K239" s="75"/>
+      <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
-      <c r="D240" s="21"/>
-[...3 lines deleted...]
-      <c r="H240" s="60"/>
+      <c r="D240" s="21">
+        <v>36.5</v>
+      </c>
+      <c r="E240" s="56">
+        <v>32.6</v>
+      </c>
+      <c r="F240" s="61"/>
+      <c r="G240" s="63"/>
+      <c r="H240" s="58"/>
       <c r="I240" s="21"/>
-      <c r="J240" s="74"/>
-[...1 lines deleted...]
-      <c r="L240" s="60"/>
+      <c r="J240" s="72"/>
+      <c r="K240" s="75"/>
+      <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
-      <c r="C241" s="50">
+      <c r="C241" s="49">
         <v>36.5</v>
       </c>
-      <c r="D241" s="21"/>
-[...8 lines deleted...]
-      <c r="M241" s="52"/>
+      <c r="D241" s="21">
+        <v>34.5</v>
+      </c>
+      <c r="E241" s="56">
+        <v>46.5</v>
+      </c>
+      <c r="F241" s="57"/>
+      <c r="G241" s="66"/>
+      <c r="H241" s="58"/>
+      <c r="I241" s="50"/>
+      <c r="J241" s="72"/>
+      <c r="K241" s="75"/>
+      <c r="L241" s="58"/>
+      <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A242" s="87" t="s">
+      <c r="A242" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B242" s="87"/>
-[...10 lines deleted...]
-      <c r="M242" s="87"/>
+      <c r="B242" s="85"/>
+      <c r="C242" s="85"/>
+      <c r="D242" s="85"/>
+      <c r="E242" s="85"/>
+      <c r="F242" s="85"/>
+      <c r="G242" s="85"/>
+      <c r="H242" s="85"/>
+      <c r="I242" s="85"/>
+      <c r="J242" s="85"/>
+      <c r="K242" s="85"/>
+      <c r="L242" s="85"/>
+      <c r="M242" s="85"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
       <c r="B243" s="47"/>
       <c r="C243" s="47"/>
       <c r="D243" s="47"/>
       <c r="E243" s="47"/>
       <c r="F243" s="47"/>
       <c r="G243" s="47"/>
       <c r="H243" s="47"/>
       <c r="I243" s="47"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="8"/>
     </row>
     <row r="244" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A244" s="86" t="s">
+      <c r="A244" s="84" t="s">
         <v>32</v>
       </c>
-      <c r="B244" s="86"/>
-[...10 lines deleted...]
-      <c r="M244" s="86"/>
+      <c r="B244" s="84"/>
+      <c r="C244" s="84"/>
+      <c r="D244" s="84"/>
+      <c r="E244" s="84"/>
+      <c r="F244" s="84"/>
+      <c r="G244" s="84"/>
+      <c r="H244" s="84"/>
+      <c r="I244" s="84"/>
+      <c r="J244" s="84"/>
+      <c r="K244" s="84"/>
+      <c r="L244" s="84"/>
+      <c r="M244" s="84"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="43"/>
       <c r="B245" s="19"/>
       <c r="C245" s="19"/>
       <c r="D245" s="19"/>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="44"/>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="14"/>
       <c r="B246" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="16" t="s">
@@ -9917,97 +9983,101 @@
         <v>1.7</v>
       </c>
       <c r="K261" s="27">
         <v>1.3</v>
       </c>
       <c r="L261" s="27">
         <v>1.8</v>
       </c>
       <c r="M261" s="27">
         <v>1.5</v>
       </c>
     </row>
     <row r="262" spans="1:13" ht="10.5" customHeight="1">
       <c r="A262" s="20">
         <v>2025</v>
       </c>
       <c r="B262" s="27">
         <v>1.3</v>
       </c>
       <c r="C262" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="D262" s="27">
         <v>1.3</v>
       </c>
-      <c r="E262" s="55">
+      <c r="E262" s="60">
         <v>1.27</v>
       </c>
-      <c r="F262" s="55">
+      <c r="F262" s="54">
         <v>1.27</v>
       </c>
-      <c r="G262" s="65">
+      <c r="G262" s="63">
         <v>1.27</v>
       </c>
-      <c r="H262" s="55">
+      <c r="H262" s="54">
         <v>1.4</v>
       </c>
       <c r="I262" s="27">
         <v>1.5</v>
       </c>
-      <c r="J262" s="72">
+      <c r="J262" s="70">
         <v>1.41</v>
       </c>
-      <c r="K262" s="70">
+      <c r="K262" s="68">
         <v>1.32</v>
       </c>
-      <c r="L262" s="55">
+      <c r="L262" s="54">
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
-      <c r="D263" s="27"/>
-[...3 lines deleted...]
-      <c r="H263" s="55"/>
+      <c r="D263" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="E263" s="86">
+        <v>1.45</v>
+      </c>
+      <c r="F263" s="54"/>
+      <c r="G263" s="63"/>
+      <c r="H263" s="54"/>
       <c r="I263" s="27"/>
-      <c r="J263" s="72"/>
-[...1 lines deleted...]
-      <c r="L263" s="55"/>
+      <c r="J263" s="70"/>
+      <c r="K263" s="68"/>
+      <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
     <row r="265" spans="1:13" ht="10.5" customHeight="1">
       <c r="A265" s="20">
         <v>2011</v>
       </c>
       <c r="B265" s="27">
         <v>5.4</v>
@@ -10526,141 +10596,145 @@
         <v>2.9</v>
       </c>
       <c r="J277" s="27">
         <v>3.5</v>
       </c>
       <c r="K277" s="27">
         <v>3</v>
       </c>
       <c r="L277" s="27">
         <v>3.9</v>
       </c>
       <c r="M277" s="27">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="278" spans="1:13" ht="10.5" customHeight="1">
       <c r="A278" s="20">
         <v>2024</v>
       </c>
       <c r="B278" s="27">
         <v>2.6</v>
       </c>
       <c r="C278" s="27">
         <v>2.8</v>
       </c>
-      <c r="D278" s="48">
+      <c r="D278" s="27">
         <v>3.2</v>
       </c>
       <c r="E278" s="27">
         <v>3.2</v>
       </c>
       <c r="F278" s="45">
         <v>3.6</v>
       </c>
       <c r="G278" s="27">
         <v>3.6</v>
       </c>
       <c r="H278" s="27">
         <v>4.7</v>
       </c>
       <c r="I278" s="27">
         <v>4.9000000000000004</v>
       </c>
       <c r="J278" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="K278" s="27">
         <v>3.5</v>
       </c>
       <c r="L278" s="27">
         <v>5</v>
       </c>
       <c r="M278" s="27">
         <v>4.7</v>
       </c>
     </row>
     <row r="279" spans="1:13" ht="10.5" customHeight="1">
       <c r="A279" s="20">
         <v>2025</v>
       </c>
       <c r="B279" s="27">
         <v>3.9</v>
       </c>
       <c r="C279" s="27">
         <v>2.9</v>
       </c>
-      <c r="D279" s="48">
+      <c r="D279" s="27">
         <v>3.6</v>
       </c>
       <c r="E279" s="27">
         <v>3.6</v>
       </c>
-      <c r="F279" s="63">
+      <c r="F279" s="61">
         <v>3.7</v>
       </c>
-      <c r="G279" s="69">
+      <c r="G279" s="67">
         <v>3.9</v>
       </c>
-      <c r="H279" s="60">
+      <c r="H279" s="58">
         <v>4.4176000000000002</v>
       </c>
       <c r="I279" s="27">
         <v>4.7</v>
       </c>
-      <c r="J279" s="74">
+      <c r="J279" s="72">
         <v>4.4371999999999998</v>
       </c>
-      <c r="K279" s="77">
+      <c r="K279" s="75">
         <v>3.6175999999999999</v>
       </c>
-      <c r="L279" s="60">
+      <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
-      <c r="D280" s="48"/>
-[...3 lines deleted...]
-      <c r="H280" s="60"/>
+      <c r="D280" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="E280" s="87">
+        <v>3.8</v>
+      </c>
+      <c r="F280" s="61"/>
+      <c r="G280" s="67"/>
+      <c r="H280" s="58"/>
       <c r="I280" s="27"/>
-      <c r="J280" s="74"/>
-[...1 lines deleted...]
-      <c r="L280" s="60"/>
+      <c r="J280" s="72"/>
+      <c r="K280" s="75"/>
+      <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
     <row r="282" spans="1:13" ht="10.5" customHeight="1">
       <c r="A282" s="20">
         <v>2016</v>
       </c>
       <c r="B282" s="27">
         <v>302.7</v>
@@ -11018,97 +11092,101 @@
         <v>452.4</v>
       </c>
       <c r="K290" s="21">
         <v>425.4</v>
       </c>
       <c r="L290" s="21">
         <v>412.5</v>
       </c>
       <c r="M290" s="21">
         <v>424.5</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="10.5" customHeight="1">
       <c r="A291" s="20">
         <v>2025</v>
       </c>
       <c r="B291" s="21">
         <v>472.8</v>
       </c>
       <c r="C291" s="21">
         <v>419.1</v>
       </c>
       <c r="D291" s="21">
         <v>462.3</v>
       </c>
-      <c r="E291" s="55">
+      <c r="E291" s="60">
         <v>436.78</v>
       </c>
-      <c r="F291" s="64">
+      <c r="F291" s="62">
         <v>529.59</v>
       </c>
-      <c r="G291" s="69">
+      <c r="G291" s="67">
         <v>611.35</v>
       </c>
-      <c r="H291" s="55">
+      <c r="H291" s="54">
         <v>707.76</v>
       </c>
       <c r="I291" s="21">
         <v>668.7</v>
       </c>
-      <c r="J291" s="72">
+      <c r="J291" s="70">
         <v>541.79999999999995</v>
       </c>
-      <c r="K291" s="70">
+      <c r="K291" s="68">
         <v>473.87</v>
       </c>
-      <c r="L291" s="55">
+      <c r="L291" s="54">
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
-      <c r="D292" s="21"/>
-[...3 lines deleted...]
-      <c r="H292" s="55"/>
+      <c r="D292" s="21">
+        <v>457.9</v>
+      </c>
+      <c r="E292" s="86">
+        <v>447.09</v>
+      </c>
+      <c r="F292" s="62"/>
+      <c r="G292" s="67"/>
+      <c r="H292" s="54"/>
       <c r="I292" s="21"/>
-      <c r="J292" s="72"/>
-[...1 lines deleted...]
-      <c r="L292" s="55"/>
+      <c r="J292" s="70"/>
+      <c r="K292" s="68"/>
+      <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
     <row r="294" spans="1:13" ht="10.5" customHeight="1">
       <c r="A294" s="20">
         <v>2016</v>
       </c>
       <c r="B294" s="27">
         <v>629.4</v>
@@ -11419,160 +11497,164 @@
         <v>951.2</v>
       </c>
       <c r="I301" s="23">
         <v>949.7</v>
       </c>
       <c r="J301" s="23">
         <v>763.7</v>
       </c>
       <c r="K301" s="23">
         <v>717.5</v>
       </c>
       <c r="L301" s="23">
         <v>740.2</v>
       </c>
       <c r="M301" s="23">
         <v>669.6</v>
       </c>
     </row>
     <row r="302" spans="1:13" ht="10.5" customHeight="1">
       <c r="A302" s="32">
         <v>2024</v>
       </c>
       <c r="B302" s="23">
         <v>820.3</v>
       </c>
-      <c r="C302" s="53">
+      <c r="C302" s="52">
         <v>594</v>
       </c>
-      <c r="D302" s="53">
+      <c r="D302" s="52">
         <v>817</v>
       </c>
-      <c r="E302" s="53">
+      <c r="E302" s="52">
         <v>564.70000000000005</v>
       </c>
-      <c r="F302" s="53">
+      <c r="F302" s="52">
         <v>775.6</v>
       </c>
-      <c r="G302" s="53">
+      <c r="G302" s="52">
         <v>939.1</v>
       </c>
-      <c r="H302" s="53">
+      <c r="H302" s="52">
         <v>1143.5999999999999</v>
       </c>
-      <c r="I302" s="53">
+      <c r="I302" s="52">
         <v>1061.0999999999999</v>
       </c>
-      <c r="J302" s="53">
+      <c r="J302" s="52">
         <v>890.5</v>
       </c>
-      <c r="K302" s="53">
+      <c r="K302" s="52">
         <v>715.8</v>
       </c>
-      <c r="L302" s="53">
+      <c r="L302" s="52">
         <v>824.7</v>
       </c>
-      <c r="M302" s="53">
+      <c r="M302" s="52">
         <v>788.1</v>
       </c>
     </row>
     <row r="303" spans="1:13" ht="10.5" customHeight="1">
       <c r="A303" s="32">
         <v>2025</v>
       </c>
       <c r="B303" s="23">
         <v>988</v>
       </c>
-      <c r="C303" s="53">
+      <c r="C303" s="52">
         <v>855.2</v>
       </c>
-      <c r="D303" s="53">
+      <c r="D303" s="52">
         <v>931.1</v>
       </c>
-      <c r="E303" s="63">
+      <c r="E303" s="88">
         <v>819.6</v>
       </c>
-      <c r="F303" s="63">
+      <c r="F303" s="61">
         <v>1010.5</v>
       </c>
-      <c r="G303" s="69">
+      <c r="G303" s="67">
         <v>1226.5</v>
       </c>
-      <c r="H303" s="63">
+      <c r="H303" s="61">
         <v>1457.3565000000001</v>
       </c>
-      <c r="I303" s="53">
+      <c r="I303" s="52">
         <v>1352.3</v>
       </c>
-      <c r="J303" s="82">
+      <c r="J303" s="80">
         <v>1078.8653999999999</v>
       </c>
-      <c r="K303" s="83">
+      <c r="K303" s="81">
         <v>898.37639999999999</v>
       </c>
-      <c r="L303" s="63">
+      <c r="L303" s="61">
         <v>978.07659999999998</v>
       </c>
-      <c r="M303" s="53">
+      <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
-      <c r="B304" s="54">
+      <c r="B304" s="53">
         <v>1218.8</v>
       </c>
-      <c r="C304" s="49">
+      <c r="C304" s="48">
         <v>1076.8</v>
       </c>
-      <c r="D304" s="49"/>
-[...8 lines deleted...]
-      <c r="M304" s="49"/>
+      <c r="D304" s="48">
+        <v>1196.0999999999999</v>
+      </c>
+      <c r="E304" s="89">
+        <v>1062.8</v>
+      </c>
+      <c r="F304" s="57"/>
+      <c r="G304" s="66"/>
+      <c r="H304" s="57"/>
+      <c r="I304" s="48"/>
+      <c r="J304" s="73"/>
+      <c r="K304" s="77"/>
+      <c r="L304" s="57"/>
+      <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
-      <c r="C305" s="53"/>
-[...9 lines deleted...]
-      <c r="M305" s="53"/>
+      <c r="C305" s="52"/>
+      <c r="D305" s="52"/>
+      <c r="E305" s="52"/>
+      <c r="F305" s="52"/>
+      <c r="G305" s="52"/>
+      <c r="H305" s="52"/>
+      <c r="I305" s="52"/>
+      <c r="J305" s="52"/>
+      <c r="K305" s="52"/>
+      <c r="L305" s="52"/>
+      <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A244:M244"/>
     <mergeCell ref="A72:M72"/>
     <mergeCell ref="A242:M242"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>