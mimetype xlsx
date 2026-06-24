--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -197,51 +197,51 @@
     <t>27,4</t>
   </si>
   <si>
     <t>30,6</t>
   </si>
   <si>
     <t>30,1</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -302,50 +302,56 @@
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -386,51 +392,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -589,72 +595,79 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -928,86 +941,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A279" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E2" sqref="E1:E1048576"/>
+      <pane ySplit="3" topLeftCell="A277" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F2" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...10 lines deleted...]
-      <c r="M1" s="82"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>11</v>
       </c>
@@ -1517,665 +1530,668 @@
       <c r="F16" s="21">
         <v>1898.6</v>
       </c>
       <c r="G16" s="21">
         <v>2148.1999999999998</v>
       </c>
       <c r="H16" s="21">
         <v>2234.8000000000002</v>
       </c>
       <c r="I16" s="21">
         <v>2315.1999999999998</v>
       </c>
       <c r="J16" s="21">
         <v>2348.6999999999998</v>
       </c>
       <c r="K16" s="21">
         <v>2030.3</v>
       </c>
       <c r="L16" s="21">
         <v>1830.4</v>
       </c>
       <c r="M16" s="21">
         <v>1775.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="10.5" customHeight="1">
+    <row r="17" spans="1:14" ht="10.5" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="21">
         <v>1961.6</v>
       </c>
       <c r="C17" s="21">
         <v>1901.4</v>
       </c>
       <c r="D17" s="21">
         <v>2087</v>
       </c>
       <c r="E17" s="21">
         <v>2105.9</v>
       </c>
       <c r="F17" s="21">
         <v>1874</v>
       </c>
       <c r="G17" s="21">
         <v>2143.1999999999998</v>
       </c>
       <c r="H17" s="21">
         <v>1773.4</v>
       </c>
       <c r="I17" s="21">
         <v>1774.7</v>
       </c>
       <c r="J17" s="21">
         <v>2098.3000000000002</v>
       </c>
       <c r="K17" s="21">
         <v>2202.9</v>
       </c>
       <c r="L17" s="21">
         <v>2178.5</v>
       </c>
       <c r="M17" s="21">
         <v>2142.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="10.5" customHeight="1">
+    <row r="18" spans="1:14" ht="10.5" customHeight="1">
       <c r="A18" s="22">
         <v>2024</v>
       </c>
       <c r="B18" s="21">
         <v>1574.4</v>
       </c>
       <c r="C18" s="21">
         <v>1924.8</v>
       </c>
       <c r="D18" s="21">
         <v>2225.6999999999998</v>
       </c>
       <c r="E18" s="21">
         <v>2873.1</v>
       </c>
       <c r="F18" s="21">
         <v>2444.6999999999998</v>
       </c>
       <c r="G18" s="21">
         <v>2416</v>
       </c>
       <c r="H18" s="21">
         <v>2611.3000000000002</v>
       </c>
       <c r="I18" s="21">
         <v>2621.3000000000002</v>
       </c>
       <c r="J18" s="21">
         <v>2705.6</v>
       </c>
       <c r="K18" s="21">
         <v>3001.2</v>
       </c>
       <c r="L18" s="21">
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="21">
         <v>2901.2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="10.5" customHeight="1">
+    <row r="19" spans="1:14" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
       <c r="B19" s="21">
         <v>3328</v>
       </c>
       <c r="C19" s="21">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="21">
         <v>1968.9</v>
       </c>
       <c r="E19" s="60">
         <v>2375.96</v>
       </c>
       <c r="F19" s="54">
         <v>2447.98</v>
       </c>
       <c r="G19" s="54">
         <v>2600</v>
       </c>
       <c r="H19" s="54">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
       <c r="J19" s="68">
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="68">
         <v>2429.35</v>
       </c>
       <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="10.5" customHeight="1">
+    <row r="20" spans="1:14" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
       <c r="B20" s="21">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="21">
         <v>3914.4</v>
       </c>
       <c r="D20" s="21">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="86">
+      <c r="E20" s="82">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="54"/>
+      <c r="F20" s="54">
+        <v>5029.8599999999997</v>
+      </c>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="21"/>
       <c r="J20" s="68"/>
       <c r="K20" s="68"/>
       <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
-    <row r="21" spans="1:13" ht="10.5" customHeight="1">
+    <row r="21" spans="1:14" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
-    <row r="22" spans="1:13" ht="10.5" customHeight="1">
+    <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="20">
         <v>2011</v>
       </c>
       <c r="B22" s="27">
         <v>886.1</v>
       </c>
       <c r="C22" s="27">
         <v>797.2</v>
       </c>
       <c r="D22" s="27">
         <v>799.8</v>
       </c>
       <c r="E22" s="27">
         <v>823.8</v>
       </c>
       <c r="F22" s="27">
         <v>959.3</v>
       </c>
       <c r="G22" s="27">
         <v>1154.4000000000001</v>
       </c>
       <c r="H22" s="27">
         <v>1409</v>
       </c>
       <c r="I22" s="27">
         <v>1617.7</v>
       </c>
       <c r="J22" s="27">
         <v>1840</v>
       </c>
       <c r="K22" s="27">
         <v>1945.8</v>
       </c>
       <c r="L22" s="21">
         <v>1923.6</v>
       </c>
       <c r="M22" s="27">
         <v>1966.58</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="10.5" customHeight="1">
+    <row r="23" spans="1:14" ht="10.5" customHeight="1">
       <c r="A23" s="20">
         <v>2012</v>
       </c>
       <c r="B23" s="27">
         <v>1226.7</v>
       </c>
       <c r="C23" s="27">
         <v>1075.3</v>
       </c>
       <c r="D23" s="27">
         <v>1062.8</v>
       </c>
       <c r="E23" s="27">
         <v>1168.5</v>
       </c>
       <c r="F23" s="27">
         <v>1291.7</v>
       </c>
       <c r="G23" s="27">
         <v>1484.9</v>
       </c>
       <c r="H23" s="27">
         <v>1611.5</v>
       </c>
       <c r="I23" s="27">
         <v>1701</v>
       </c>
       <c r="J23" s="27">
         <v>1837.4</v>
       </c>
       <c r="K23" s="27">
         <v>1806.6</v>
       </c>
       <c r="L23" s="21">
         <v>1778.2</v>
       </c>
       <c r="M23" s="27">
         <v>1907.88</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="10.5" customHeight="1">
+    <row r="24" spans="1:14" ht="10.5" customHeight="1">
       <c r="A24" s="20">
         <v>2013</v>
       </c>
       <c r="B24" s="27">
         <v>1376</v>
       </c>
       <c r="C24" s="27">
         <v>1260.0999999999999</v>
       </c>
       <c r="D24" s="27">
         <v>1206.8</v>
       </c>
       <c r="E24" s="27">
         <v>1278.7</v>
       </c>
       <c r="F24" s="27">
         <v>1307.8</v>
       </c>
       <c r="G24" s="27">
         <v>1362.1</v>
       </c>
       <c r="H24" s="27">
         <v>1616.7</v>
       </c>
       <c r="I24" s="27">
         <v>1749.6</v>
       </c>
       <c r="J24" s="27">
         <v>1922.6</v>
       </c>
       <c r="K24" s="27">
         <v>1925.4</v>
       </c>
       <c r="L24" s="21">
         <v>1925.5</v>
       </c>
       <c r="M24" s="27">
         <v>1979.91</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="10.5" customHeight="1">
+    <row r="25" spans="1:14" ht="10.5" customHeight="1">
       <c r="A25" s="20">
         <v>2014</v>
       </c>
       <c r="B25" s="27">
         <v>1519.7</v>
       </c>
       <c r="C25" s="27">
         <v>1391.6</v>
       </c>
       <c r="D25" s="27">
         <v>1329.1</v>
       </c>
       <c r="E25" s="27">
         <v>1419.4</v>
       </c>
       <c r="F25" s="27">
         <v>1413.2</v>
       </c>
       <c r="G25" s="27">
         <v>1521.9</v>
       </c>
       <c r="H25" s="27">
         <v>1864</v>
       </c>
       <c r="I25" s="27">
         <v>1965.6</v>
       </c>
       <c r="J25" s="27">
         <v>2129.6</v>
       </c>
       <c r="K25" s="27">
         <v>2235</v>
       </c>
       <c r="L25" s="21">
         <v>2152.1999999999998</v>
       </c>
       <c r="M25" s="27">
         <v>2268.63</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="10.5" customHeight="1">
+    <row r="26" spans="1:14" ht="10.5" customHeight="1">
       <c r="A26" s="20">
         <v>2015</v>
       </c>
       <c r="B26" s="27">
         <v>1617.2</v>
       </c>
       <c r="C26" s="27">
         <v>1496.6</v>
       </c>
       <c r="D26" s="27">
         <v>1395.9</v>
       </c>
       <c r="E26" s="27">
         <v>1565.7</v>
       </c>
       <c r="F26" s="27">
         <v>1560.3</v>
       </c>
       <c r="G26" s="27">
         <v>1693.2</v>
       </c>
       <c r="H26" s="27">
         <v>1910.2</v>
       </c>
       <c r="I26" s="27">
         <v>1681.5</v>
       </c>
       <c r="J26" s="27">
         <v>2029.5</v>
       </c>
       <c r="K26" s="27">
         <v>2265.5</v>
       </c>
       <c r="L26" s="21">
         <v>2131.5</v>
       </c>
       <c r="M26" s="27">
         <v>1824.31</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="10.5" customHeight="1">
+    <row r="27" spans="1:14" ht="10.5" customHeight="1">
       <c r="A27" s="20">
         <v>2016</v>
       </c>
       <c r="B27" s="27">
         <v>1667.2</v>
       </c>
       <c r="C27" s="27">
         <v>1530.1</v>
       </c>
       <c r="D27" s="27">
         <v>1491.3</v>
       </c>
       <c r="E27" s="27">
         <v>1720.8</v>
       </c>
       <c r="F27" s="27">
         <v>1787.5</v>
       </c>
       <c r="G27" s="27">
         <v>1852.6</v>
       </c>
       <c r="H27" s="27">
         <v>2441.9</v>
       </c>
       <c r="I27" s="27">
         <v>2299.4</v>
       </c>
       <c r="J27" s="27">
         <v>2400.9</v>
       </c>
       <c r="K27" s="27">
         <v>2215.9</v>
       </c>
       <c r="L27" s="21">
         <v>2443.9</v>
       </c>
       <c r="M27" s="27">
         <v>2120.59</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="10.5" customHeight="1">
+    <row r="28" spans="1:14" ht="10.5" customHeight="1">
       <c r="A28" s="20">
         <v>2017</v>
       </c>
       <c r="B28" s="27">
         <v>1669.6</v>
       </c>
       <c r="C28" s="27">
         <v>1517.3</v>
       </c>
       <c r="D28" s="27">
         <v>1480.6</v>
       </c>
       <c r="E28" s="27">
         <v>1740.6</v>
       </c>
       <c r="F28" s="27">
         <v>1790.6</v>
       </c>
       <c r="G28" s="27">
         <v>1846.7</v>
       </c>
       <c r="H28" s="27">
         <v>2445.6999999999998</v>
       </c>
       <c r="I28" s="27">
         <v>2294.6</v>
       </c>
       <c r="J28" s="27">
         <v>2410.9</v>
       </c>
       <c r="K28" s="27">
         <v>2214.5</v>
       </c>
       <c r="L28" s="21">
         <v>2445.9</v>
       </c>
       <c r="M28" s="27">
         <v>2187.6999999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="10.5" customHeight="1">
+    <row r="29" spans="1:14" ht="10.5" customHeight="1">
       <c r="A29" s="20">
         <v>2018</v>
       </c>
       <c r="B29" s="27">
         <v>1701.2</v>
       </c>
       <c r="C29" s="27">
         <v>1591</v>
       </c>
       <c r="D29" s="27">
         <v>1591.9</v>
       </c>
       <c r="E29" s="27">
         <v>1894.6</v>
       </c>
       <c r="F29" s="27">
         <v>1941.3</v>
       </c>
       <c r="G29" s="27">
         <v>1982.4</v>
       </c>
       <c r="H29" s="27">
         <v>2648.9</v>
       </c>
       <c r="I29" s="27">
         <v>2596.6</v>
       </c>
       <c r="J29" s="27">
         <v>2625.3</v>
       </c>
       <c r="K29" s="27">
         <v>2462.4</v>
       </c>
       <c r="L29" s="21">
         <v>2421.5</v>
       </c>
       <c r="M29" s="27">
         <v>2271.91</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="10.5" customHeight="1">
+    <row r="30" spans="1:14" ht="10.5" customHeight="1">
       <c r="A30" s="20">
         <v>2019</v>
       </c>
       <c r="B30" s="27">
         <v>1872.1</v>
       </c>
       <c r="C30" s="27">
         <v>1765.1</v>
       </c>
       <c r="D30" s="27">
         <v>1829.1</v>
       </c>
       <c r="E30" s="27">
         <v>2129.3000000000002</v>
       </c>
       <c r="F30" s="27">
         <v>2173.5</v>
       </c>
       <c r="G30" s="27">
         <v>2170.6999999999998</v>
       </c>
       <c r="H30" s="27">
         <v>2412.5</v>
       </c>
       <c r="I30" s="27">
         <v>2800.7</v>
       </c>
       <c r="J30" s="27">
         <v>2889</v>
       </c>
       <c r="K30" s="27">
         <v>3026.3</v>
       </c>
       <c r="L30" s="21">
         <v>2685</v>
       </c>
       <c r="M30" s="27">
         <v>1490.56</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="10.5" customHeight="1">
+    <row r="31" spans="1:14" ht="10.5" customHeight="1">
       <c r="A31" s="20">
         <v>2020</v>
       </c>
       <c r="B31" s="27">
         <v>1987.8</v>
       </c>
       <c r="C31" s="27">
         <v>1650.6</v>
       </c>
       <c r="D31" s="27">
         <v>1608.7</v>
       </c>
       <c r="E31" s="27">
         <v>1233.4000000000001</v>
       </c>
       <c r="F31" s="27">
         <v>1595</v>
       </c>
       <c r="G31" s="27">
         <v>1752.9</v>
       </c>
       <c r="H31" s="27">
         <v>2010.3</v>
       </c>
       <c r="I31" s="27">
         <v>2209.4</v>
       </c>
       <c r="J31" s="27">
         <v>2401.6</v>
       </c>
       <c r="K31" s="27">
         <v>2488.8000000000002</v>
       </c>
       <c r="L31" s="21">
         <v>2605.9</v>
       </c>
       <c r="M31" s="27">
         <v>2909.16</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="10.5" customHeight="1">
+    <row r="32" spans="1:14" ht="10.5" customHeight="1">
       <c r="A32" s="20">
         <v>2021</v>
       </c>
       <c r="B32" s="27">
         <v>2128.5</v>
       </c>
       <c r="C32" s="27">
         <v>2196</v>
       </c>
       <c r="D32" s="27">
         <v>1988.6</v>
       </c>
       <c r="E32" s="27">
         <v>1765.7</v>
       </c>
       <c r="F32" s="27">
         <v>1662.5</v>
       </c>
       <c r="G32" s="27">
         <v>2205.8000000000002</v>
       </c>
       <c r="H32" s="27">
         <v>2180.4</v>
       </c>
       <c r="I32" s="27">
         <v>2066.5</v>
       </c>
       <c r="J32" s="27">
         <v>2341.1999999999998</v>
       </c>
       <c r="K32" s="27">
         <v>2224.6</v>
       </c>
       <c r="L32" s="21">
         <v>2337.6</v>
       </c>
       <c r="M32" s="27">
         <v>2200.4699999999998</v>
       </c>
+      <c r="N32" s="86"/>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="21">
         <v>1170</v>
       </c>
       <c r="C33" s="21">
         <v>1132</v>
       </c>
       <c r="D33" s="21">
         <v>1176</v>
       </c>
       <c r="E33" s="21">
         <v>1141</v>
       </c>
       <c r="F33" s="21">
         <v>1244.8</v>
       </c>
       <c r="G33" s="21">
         <v>1107.3</v>
       </c>
       <c r="H33" s="21">
         <v>1348.7</v>
@@ -2313,51 +2329,53 @@
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
       <c r="B37" s="21">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="21">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="21">
         <v>5361.1</v>
       </c>
       <c r="E37" s="55">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="54"/>
+      <c r="F37" s="55">
+        <v>5473.2</v>
+      </c>
       <c r="G37" s="54"/>
       <c r="H37" s="54"/>
       <c r="I37" s="21"/>
       <c r="J37" s="68"/>
       <c r="K37" s="68"/>
       <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
@@ -2967,54 +2985,56 @@
         <v>44483.91</v>
       </c>
       <c r="K53" s="68">
         <v>44664.52</v>
       </c>
       <c r="L53" s="54">
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
       <c r="D54" s="21">
         <v>40116.1</v>
       </c>
-      <c r="E54" s="86">
+      <c r="E54" s="82">
         <v>42007.72</v>
       </c>
-      <c r="F54" s="54"/>
+      <c r="F54" s="59">
+        <v>38772.99</v>
+      </c>
       <c r="G54" s="54"/>
       <c r="H54" s="54"/>
       <c r="I54" s="21"/>
       <c r="J54" s="68"/>
       <c r="K54" s="68"/>
       <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
@@ -3610,124 +3630,127 @@
       </c>
       <c r="F70" s="58">
         <v>1938.7</v>
       </c>
       <c r="G70" s="58">
         <v>2185.5</v>
       </c>
       <c r="H70" s="58">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="38">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
       <c r="K70" s="75">
         <v>1840.3151</v>
       </c>
       <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
+      <c r="N70" s="87"/>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
       <c r="D71" s="23">
         <v>2326.5</v>
       </c>
       <c r="E71" s="55">
         <v>2247.4</v>
       </c>
-      <c r="F71" s="58"/>
+      <c r="F71" s="92">
+        <v>2390.4</v>
+      </c>
       <c r="G71" s="58"/>
       <c r="H71" s="58"/>
       <c r="I71" s="38"/>
       <c r="J71" s="40"/>
       <c r="K71" s="75"/>
       <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="85" t="s">
+      <c r="A72" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="85"/>
-[...10 lines deleted...]
-      <c r="M72" s="85"/>
+      <c r="B72" s="91"/>
+      <c r="C72" s="91"/>
+      <c r="D72" s="91"/>
+      <c r="E72" s="91"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="91"/>
+      <c r="H72" s="91"/>
+      <c r="I72" s="91"/>
+      <c r="J72" s="91"/>
+      <c r="K72" s="91"/>
+      <c r="L72" s="91"/>
+      <c r="M72" s="91"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A74" s="82" t="s">
+      <c r="A74" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B74" s="82"/>
-[...10 lines deleted...]
-      <c r="M74" s="82"/>
+      <c r="B74" s="88"/>
+      <c r="C74" s="88"/>
+      <c r="D74" s="88"/>
+      <c r="E74" s="88"/>
+      <c r="F74" s="88"/>
+      <c r="G74" s="88"/>
+      <c r="H74" s="88"/>
+      <c r="I74" s="88"/>
+      <c r="J74" s="88"/>
+      <c r="K74" s="88"/>
+      <c r="L74" s="88"/>
+      <c r="M74" s="88"/>
     </row>
     <row r="75" spans="1:14" ht="10.5" customHeight="1">
       <c r="A75" s="11"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="14"/>
       <c r="B76" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="16" t="s">
@@ -4372,54 +4395,56 @@
         <v>1117.42</v>
       </c>
       <c r="K92" s="68">
         <v>1188.43</v>
       </c>
       <c r="L92" s="54">
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
       <c r="D93" s="21">
         <v>657.9</v>
       </c>
-      <c r="E93" s="86">
+      <c r="E93" s="82">
         <v>1017.07</v>
       </c>
-      <c r="F93" s="54"/>
+      <c r="F93" s="59">
+        <v>1149.9100000000001</v>
+      </c>
       <c r="G93" s="63"/>
       <c r="H93" s="54"/>
       <c r="I93" s="21"/>
       <c r="J93" s="68"/>
       <c r="K93" s="68"/>
       <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
@@ -5034,51 +5059,53 @@
         <v>1014.0575</v>
       </c>
       <c r="L109" s="54">
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
       <c r="D110" s="23">
         <v>758.2</v>
       </c>
       <c r="E110" s="23">
         <v>907.8</v>
       </c>
-      <c r="F110" s="54"/>
+      <c r="F110" s="59">
+        <v>951.1</v>
+      </c>
       <c r="G110" s="63"/>
       <c r="H110" s="54"/>
       <c r="I110" s="23"/>
       <c r="J110" s="69"/>
       <c r="K110" s="68"/>
       <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
@@ -7048,166 +7075,176 @@
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="25"/>
       <c r="H170" s="25"/>
       <c r="I170" s="25"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="21">
         <v>39458.5</v>
       </c>
-      <c r="E171" s="86">
+      <c r="E171" s="82">
         <v>41382.89</v>
       </c>
-      <c r="F171" s="54"/>
+      <c r="F171" s="59">
+        <v>38069.199999999997</v>
+      </c>
       <c r="G171" s="63"/>
       <c r="H171" s="54"/>
       <c r="I171" s="25"/>
       <c r="J171" s="70"/>
       <c r="K171" s="68"/>
       <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
       <c r="E172" s="71"/>
       <c r="F172" s="59"/>
       <c r="G172" s="64"/>
       <c r="J172" s="71"/>
       <c r="K172" s="68"/>
       <c r="L172" s="71"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
       <c r="D173" s="39">
         <v>31451.8</v>
       </c>
-      <c r="E173" s="86">
+      <c r="E173" s="82">
         <v>32784.71</v>
       </c>
-      <c r="F173" s="54"/>
+      <c r="F173" s="59">
+        <v>32574.6</v>
+      </c>
       <c r="G173" s="63"/>
       <c r="H173" s="54"/>
       <c r="I173" s="40"/>
       <c r="J173" s="70"/>
       <c r="K173" s="68"/>
       <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="39">
         <v>2340.6</v>
       </c>
-      <c r="E174" s="86">
+      <c r="E174" s="82">
         <v>2420.64</v>
       </c>
-      <c r="F174" s="54"/>
+      <c r="F174" s="59">
+        <v>2236.6</v>
+      </c>
       <c r="G174" s="63"/>
       <c r="H174" s="54"/>
       <c r="I174" s="40"/>
       <c r="J174" s="70"/>
       <c r="K174" s="68"/>
       <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
       <c r="D175" s="39">
         <v>3215.3</v>
       </c>
-      <c r="E175" s="86">
+      <c r="E175" s="82">
         <v>2917.2</v>
       </c>
-      <c r="F175" s="54"/>
+      <c r="F175" s="59">
+        <v>618.92999999999995</v>
+      </c>
       <c r="G175" s="63"/>
       <c r="H175" s="54"/>
       <c r="I175" s="40"/>
       <c r="J175" s="70"/>
       <c r="K175" s="68"/>
       <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
       <c r="D176" s="39">
         <v>2450.8000000000002</v>
       </c>
-      <c r="E176" s="86">
+      <c r="E176" s="82">
         <v>3260.34</v>
       </c>
-      <c r="F176" s="54"/>
+      <c r="F176" s="59">
+        <v>2639.07</v>
+      </c>
       <c r="G176" s="63"/>
       <c r="H176" s="54"/>
       <c r="I176" s="40"/>
       <c r="J176" s="70"/>
       <c r="K176" s="68"/>
       <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
       <c r="J177" s="49"/>
       <c r="K177" s="76"/>
       <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
@@ -9149,225 +9186,235 @@
       <c r="F235" s="21"/>
       <c r="G235" s="21"/>
       <c r="H235" s="21"/>
       <c r="I235" s="21"/>
       <c r="J235" s="21"/>
       <c r="K235" s="21"/>
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
       <c r="D236" s="21">
         <v>910.4</v>
       </c>
       <c r="E236" s="55">
         <v>988.4</v>
       </c>
-      <c r="F236" s="58"/>
+      <c r="F236" s="92">
+        <v>987.6</v>
+      </c>
       <c r="G236" s="63"/>
       <c r="H236" s="58"/>
       <c r="I236" s="21"/>
       <c r="J236" s="72"/>
       <c r="K236" s="75"/>
       <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
       <c r="F237" s="60"/>
       <c r="G237" s="65"/>
       <c r="H237" s="21"/>
       <c r="I237" s="21"/>
       <c r="J237" s="72"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
       <c r="D238" s="21">
         <v>828.3</v>
       </c>
       <c r="E238" s="56">
         <v>897.9</v>
       </c>
-      <c r="F238" s="58"/>
+      <c r="F238" s="92">
+        <v>910.5</v>
+      </c>
       <c r="G238" s="63"/>
       <c r="H238" s="58"/>
       <c r="I238" s="21"/>
       <c r="J238" s="70"/>
       <c r="K238" s="75"/>
       <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
       <c r="D239" s="21">
         <v>11.4</v>
       </c>
       <c r="E239" s="56">
         <v>11.5</v>
       </c>
-      <c r="F239" s="58"/>
+      <c r="F239" s="92">
+        <v>33.6</v>
+      </c>
       <c r="G239" s="63"/>
       <c r="H239" s="58"/>
       <c r="I239" s="21"/>
       <c r="J239" s="72"/>
       <c r="K239" s="75"/>
       <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
       <c r="D240" s="21">
         <v>36.5</v>
       </c>
       <c r="E240" s="56">
         <v>32.6</v>
       </c>
-      <c r="F240" s="61"/>
+      <c r="F240" s="92">
+        <v>6.6</v>
+      </c>
       <c r="G240" s="63"/>
       <c r="H240" s="58"/>
       <c r="I240" s="21"/>
       <c r="J240" s="72"/>
       <c r="K240" s="75"/>
       <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
       <c r="C241" s="49">
         <v>36.5</v>
       </c>
       <c r="D241" s="21">
         <v>34.5</v>
       </c>
       <c r="E241" s="56">
         <v>46.5</v>
       </c>
-      <c r="F241" s="57"/>
+      <c r="F241" s="92">
+        <v>36.799999999999997</v>
+      </c>
       <c r="G241" s="66"/>
       <c r="H241" s="58"/>
       <c r="I241" s="50"/>
       <c r="J241" s="72"/>
       <c r="K241" s="75"/>
       <c r="L241" s="58"/>
       <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A242" s="85" t="s">
+      <c r="A242" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="B242" s="85"/>
-[...10 lines deleted...]
-      <c r="M242" s="85"/>
+      <c r="B242" s="91"/>
+      <c r="C242" s="91"/>
+      <c r="D242" s="91"/>
+      <c r="E242" s="91"/>
+      <c r="F242" s="91"/>
+      <c r="G242" s="91"/>
+      <c r="H242" s="91"/>
+      <c r="I242" s="91"/>
+      <c r="J242" s="91"/>
+      <c r="K242" s="91"/>
+      <c r="L242" s="91"/>
+      <c r="M242" s="91"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
       <c r="B243" s="47"/>
       <c r="C243" s="47"/>
       <c r="D243" s="47"/>
       <c r="E243" s="47"/>
       <c r="F243" s="47"/>
       <c r="G243" s="47"/>
       <c r="H243" s="47"/>
       <c r="I243" s="47"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="8"/>
     </row>
     <row r="244" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A244" s="84" t="s">
+      <c r="A244" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="B244" s="84"/>
-[...10 lines deleted...]
-      <c r="M244" s="84"/>
+      <c r="B244" s="90"/>
+      <c r="C244" s="90"/>
+      <c r="D244" s="90"/>
+      <c r="E244" s="90"/>
+      <c r="F244" s="90"/>
+      <c r="G244" s="90"/>
+      <c r="H244" s="90"/>
+      <c r="I244" s="90"/>
+      <c r="J244" s="90"/>
+      <c r="K244" s="90"/>
+      <c r="L244" s="90"/>
+      <c r="M244" s="90"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="43"/>
       <c r="B245" s="19"/>
       <c r="C245" s="19"/>
       <c r="D245" s="19"/>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="44"/>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="14"/>
       <c r="B246" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="16" t="s">
@@ -10024,54 +10071,56 @@
         <v>1.41</v>
       </c>
       <c r="K262" s="68">
         <v>1.32</v>
       </c>
       <c r="L262" s="54">
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
       <c r="D263" s="27">
         <v>1.4</v>
       </c>
-      <c r="E263" s="86">
+      <c r="E263" s="82">
         <v>1.45</v>
       </c>
-      <c r="F263" s="54"/>
+      <c r="F263" s="59">
+        <v>1.47</v>
+      </c>
       <c r="G263" s="63"/>
       <c r="H263" s="54"/>
       <c r="I263" s="27"/>
       <c r="J263" s="70"/>
       <c r="K263" s="68"/>
       <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
@@ -10681,54 +10730,56 @@
         <v>4.4371999999999998</v>
       </c>
       <c r="K279" s="75">
         <v>3.6175999999999999</v>
       </c>
       <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
       <c r="D280" s="27">
         <v>3.7</v>
       </c>
-      <c r="E280" s="87">
+      <c r="E280" s="83">
         <v>3.8</v>
       </c>
-      <c r="F280" s="61"/>
+      <c r="F280" s="92">
+        <v>4</v>
+      </c>
       <c r="G280" s="67"/>
       <c r="H280" s="58"/>
       <c r="I280" s="27"/>
       <c r="J280" s="72"/>
       <c r="K280" s="75"/>
       <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
@@ -11133,54 +11184,56 @@
         <v>541.79999999999995</v>
       </c>
       <c r="K291" s="68">
         <v>473.87</v>
       </c>
       <c r="L291" s="54">
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
       <c r="D292" s="21">
         <v>457.9</v>
       </c>
-      <c r="E292" s="86">
+      <c r="E292" s="82">
         <v>447.09</v>
       </c>
-      <c r="F292" s="62"/>
+      <c r="F292" s="59">
+        <v>496.96</v>
+      </c>
       <c r="G292" s="67"/>
       <c r="H292" s="54"/>
       <c r="I292" s="21"/>
       <c r="J292" s="70"/>
       <c r="K292" s="68"/>
       <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
@@ -11544,96 +11597,98 @@
         <v>890.5</v>
       </c>
       <c r="K302" s="52">
         <v>715.8</v>
       </c>
       <c r="L302" s="52">
         <v>824.7</v>
       </c>
       <c r="M302" s="52">
         <v>788.1</v>
       </c>
     </row>
     <row r="303" spans="1:13" ht="10.5" customHeight="1">
       <c r="A303" s="32">
         <v>2025</v>
       </c>
       <c r="B303" s="23">
         <v>988</v>
       </c>
       <c r="C303" s="52">
         <v>855.2</v>
       </c>
       <c r="D303" s="52">
         <v>931.1</v>
       </c>
-      <c r="E303" s="88">
+      <c r="E303" s="84">
         <v>819.6</v>
       </c>
       <c r="F303" s="61">
         <v>1010.5</v>
       </c>
       <c r="G303" s="67">
         <v>1226.5</v>
       </c>
       <c r="H303" s="61">
         <v>1457.3565000000001</v>
       </c>
       <c r="I303" s="52">
         <v>1352.3</v>
       </c>
       <c r="J303" s="80">
         <v>1078.8653999999999</v>
       </c>
       <c r="K303" s="81">
         <v>898.37639999999999</v>
       </c>
       <c r="L303" s="61">
         <v>978.07659999999998</v>
       </c>
       <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
       <c r="B304" s="53">
         <v>1218.8</v>
       </c>
       <c r="C304" s="48">
         <v>1076.8</v>
       </c>
       <c r="D304" s="48">
         <v>1196.0999999999999</v>
       </c>
-      <c r="E304" s="89">
+      <c r="E304" s="85">
         <v>1062.8</v>
       </c>
-      <c r="F304" s="57"/>
-      <c r="G304" s="66"/>
+      <c r="F304" s="57">
+        <v>1168.9000000000001</v>
+      </c>
+      <c r="G304" s="73"/>
       <c r="H304" s="57"/>
       <c r="I304" s="48"/>
       <c r="J304" s="73"/>
       <c r="K304" s="77"/>
       <c r="L304" s="57"/>
       <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
       <c r="C305" s="52"/>
       <c r="D305" s="52"/>
       <c r="E305" s="52"/>
       <c r="F305" s="52"/>
       <c r="G305" s="52"/>
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="J305" s="52"/>
       <c r="K305" s="52"/>
       <c r="L305" s="52"/>
       <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>