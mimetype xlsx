--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-75" windowWidth="14805" windowHeight="12915"/>
+    <workbookView xWindow="-180" yWindow="-75" windowWidth="15450" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="54">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
@@ -189,59 +189,59 @@
   </si>
   <si>
     <t>33,4</t>
   </si>
   <si>
     <t>22,7</t>
   </si>
   <si>
     <t>27,4</t>
   </si>
   <si>
     <t>30,6</t>
   </si>
   <si>
     <t>30,1</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -308,50 +308,56 @@
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -390,285 +396,294 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -940,87 +955,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F2" sqref="F1:F1048576"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="88"/>
-[...10 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>11</v>
       </c>
@@ -1616,107 +1631,109 @@
         <v>2416</v>
       </c>
       <c r="H18" s="21">
         <v>2611.3000000000002</v>
       </c>
       <c r="I18" s="21">
         <v>2621.3000000000002</v>
       </c>
       <c r="J18" s="21">
         <v>2705.6</v>
       </c>
       <c r="K18" s="21">
         <v>3001.2</v>
       </c>
       <c r="L18" s="21">
         <v>2606.1999999999998</v>
       </c>
       <c r="M18" s="21">
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="89">
         <v>3328</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="89">
         <v>2054.6999999999998</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="89">
         <v>1968.9</v>
       </c>
-      <c r="E19" s="60">
+      <c r="E19" s="91">
         <v>2375.96</v>
       </c>
-      <c r="F19" s="54">
+      <c r="F19" s="91">
         <v>2447.98</v>
       </c>
       <c r="G19" s="54">
         <v>2600</v>
       </c>
       <c r="H19" s="54">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
       <c r="J19" s="68">
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="68">
         <v>2429.35</v>
       </c>
       <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="89">
         <v>4402.1000000000004</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="89">
         <v>3914.4</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="89">
         <v>4652.1000000000004</v>
       </c>
-      <c r="E20" s="82">
+      <c r="E20" s="90">
         <v>5089.32</v>
       </c>
-      <c r="F20" s="54">
+      <c r="F20" s="91">
         <v>5029.8599999999997</v>
       </c>
-      <c r="G20" s="54"/>
+      <c r="G20" s="54">
+        <v>4889.8999999999996</v>
+      </c>
       <c r="H20" s="54"/>
       <c r="I20" s="21"/>
       <c r="J20" s="68"/>
       <c r="K20" s="68"/>
       <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
@@ -2276,107 +2293,109 @@
         <v>1856.4</v>
       </c>
       <c r="H35" s="21">
         <v>2106.6999999999998</v>
       </c>
       <c r="I35" s="21">
         <v>2078.9</v>
       </c>
       <c r="J35" s="21">
         <v>2147.3000000000002</v>
       </c>
       <c r="K35" s="21">
         <v>2317.6999999999998</v>
       </c>
       <c r="L35" s="21">
         <v>2245.9</v>
       </c>
       <c r="M35" s="21">
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="20">
         <v>2025</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="89">
         <v>2146.8000000000002</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="89">
         <v>1785.2</v>
       </c>
-      <c r="D36" s="21">
+      <c r="D36" s="89">
         <v>1711.8</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="91">
         <v>1563.05</v>
       </c>
-      <c r="F36" s="54">
+      <c r="F36" s="91">
         <v>1867.7</v>
       </c>
       <c r="G36" s="54">
         <v>1928.7</v>
       </c>
       <c r="H36" s="54">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="21">
         <v>1881.6</v>
       </c>
       <c r="J36" s="68">
         <v>2124.1</v>
       </c>
       <c r="K36" s="68">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="89">
         <v>4912.1000000000004</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="89">
         <v>4433.6000000000004</v>
       </c>
-      <c r="D37" s="21">
+      <c r="D37" s="89">
         <v>5361.1</v>
       </c>
-      <c r="E37" s="55">
+      <c r="E37" s="91">
         <v>5669.6</v>
       </c>
-      <c r="F37" s="55">
+      <c r="F37" s="91">
         <v>5473.2</v>
       </c>
-      <c r="G37" s="54"/>
+      <c r="G37" s="54">
+        <v>5371.9</v>
+      </c>
       <c r="H37" s="54"/>
       <c r="I37" s="21"/>
       <c r="J37" s="68"/>
       <c r="K37" s="68"/>
       <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
@@ -2991,51 +3010,53 @@
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
       <c r="D54" s="21">
         <v>40116.1</v>
       </c>
       <c r="E54" s="82">
         <v>42007.72</v>
       </c>
       <c r="F54" s="59">
         <v>38772.99</v>
       </c>
-      <c r="G54" s="54"/>
+      <c r="G54" s="54">
+        <v>37530</v>
+      </c>
       <c r="H54" s="54"/>
       <c r="I54" s="21"/>
       <c r="J54" s="68"/>
       <c r="K54" s="68"/>
       <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
@@ -3648,109 +3669,111 @@
       </c>
       <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
       <c r="N70" s="87"/>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
       <c r="D71" s="23">
         <v>2326.5</v>
       </c>
       <c r="E71" s="55">
         <v>2247.4</v>
       </c>
-      <c r="F71" s="92">
+      <c r="F71" s="88">
         <v>2390.4</v>
       </c>
-      <c r="G71" s="58"/>
+      <c r="G71" s="58">
+        <v>2673.1</v>
+      </c>
       <c r="H71" s="58"/>
       <c r="I71" s="38"/>
       <c r="J71" s="40"/>
       <c r="K71" s="75"/>
       <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="91" t="s">
+      <c r="A72" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="91"/>
-[...10 lines deleted...]
-      <c r="M72" s="91"/>
+      <c r="B72" s="95"/>
+      <c r="C72" s="95"/>
+      <c r="D72" s="95"/>
+      <c r="E72" s="95"/>
+      <c r="F72" s="95"/>
+      <c r="G72" s="95"/>
+      <c r="H72" s="95"/>
+      <c r="I72" s="95"/>
+      <c r="J72" s="95"/>
+      <c r="K72" s="95"/>
+      <c r="L72" s="95"/>
+      <c r="M72" s="95"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A74" s="88" t="s">
+      <c r="A74" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="B74" s="88"/>
-[...10 lines deleted...]
-      <c r="M74" s="88"/>
+      <c r="B74" s="92"/>
+      <c r="C74" s="92"/>
+      <c r="D74" s="92"/>
+      <c r="E74" s="92"/>
+      <c r="F74" s="92"/>
+      <c r="G74" s="92"/>
+      <c r="H74" s="92"/>
+      <c r="I74" s="92"/>
+      <c r="J74" s="92"/>
+      <c r="K74" s="92"/>
+      <c r="L74" s="92"/>
+      <c r="M74" s="92"/>
     </row>
     <row r="75" spans="1:14" ht="10.5" customHeight="1">
       <c r="A75" s="11"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="14"/>
       <c r="B76" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="16" t="s">
@@ -4401,51 +4424,53 @@
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
       <c r="D93" s="21">
         <v>657.9</v>
       </c>
       <c r="E93" s="82">
         <v>1017.07</v>
       </c>
       <c r="F93" s="59">
         <v>1149.9100000000001</v>
       </c>
-      <c r="G93" s="63"/>
+      <c r="G93" s="63">
+        <v>1196.5999999999999</v>
+      </c>
       <c r="H93" s="54"/>
       <c r="I93" s="21"/>
       <c r="J93" s="68"/>
       <c r="K93" s="68"/>
       <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
@@ -5062,51 +5087,53 @@
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
       <c r="D110" s="23">
         <v>758.2</v>
       </c>
       <c r="E110" s="23">
         <v>907.8</v>
       </c>
       <c r="F110" s="59">
         <v>951.1</v>
       </c>
-      <c r="G110" s="63"/>
+      <c r="G110" s="63">
+        <v>1071.8</v>
+      </c>
       <c r="H110" s="54"/>
       <c r="I110" s="23"/>
       <c r="J110" s="69"/>
       <c r="K110" s="68"/>
       <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:16" ht="10.5" customHeight="1">
@@ -7081,171 +7108,181 @@
       <c r="I170" s="25"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="21">
         <v>39458.5</v>
       </c>
       <c r="E171" s="82">
         <v>41382.89</v>
       </c>
       <c r="F171" s="59">
         <v>38069.199999999997</v>
       </c>
-      <c r="G171" s="63"/>
+      <c r="G171" s="63">
+        <v>36703.1</v>
+      </c>
       <c r="H171" s="54"/>
       <c r="I171" s="25"/>
       <c r="J171" s="70"/>
       <c r="K171" s="68"/>
       <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
       <c r="E172" s="71"/>
       <c r="F172" s="59"/>
       <c r="G172" s="64"/>
       <c r="J172" s="71"/>
       <c r="K172" s="68"/>
       <c r="L172" s="71"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
       <c r="D173" s="39">
         <v>31451.8</v>
       </c>
       <c r="E173" s="82">
         <v>32784.71</v>
       </c>
       <c r="F173" s="59">
         <v>32574.6</v>
       </c>
-      <c r="G173" s="63"/>
+      <c r="G173" s="63">
+        <v>31263.1</v>
+      </c>
       <c r="H173" s="54"/>
       <c r="I173" s="40"/>
       <c r="J173" s="70"/>
       <c r="K173" s="68"/>
       <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="39">
         <v>2340.6</v>
       </c>
       <c r="E174" s="82">
         <v>2420.64</v>
       </c>
       <c r="F174" s="59">
         <v>2236.6</v>
       </c>
-      <c r="G174" s="63"/>
+      <c r="G174" s="63">
+        <v>2325.5</v>
+      </c>
       <c r="H174" s="54"/>
       <c r="I174" s="40"/>
       <c r="J174" s="70"/>
       <c r="K174" s="68"/>
       <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
       <c r="D175" s="39">
         <v>3215.3</v>
       </c>
       <c r="E175" s="82">
         <v>2917.2</v>
       </c>
       <c r="F175" s="59">
         <v>618.92999999999995</v>
       </c>
-      <c r="G175" s="63"/>
+      <c r="G175" s="63">
+        <v>565.20000000000005</v>
+      </c>
       <c r="H175" s="54"/>
       <c r="I175" s="40"/>
       <c r="J175" s="70"/>
       <c r="K175" s="68"/>
       <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
       <c r="D176" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="82">
         <v>3260.34</v>
       </c>
       <c r="F176" s="59">
         <v>2639.07</v>
       </c>
-      <c r="G176" s="63"/>
+      <c r="G176" s="63">
+        <v>2549.1999999999998</v>
+      </c>
       <c r="H176" s="54"/>
       <c r="I176" s="40"/>
       <c r="J176" s="70"/>
       <c r="K176" s="68"/>
       <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
       <c r="J177" s="49"/>
       <c r="K177" s="76"/>
       <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13" ht="10.5" customHeight="1">
@@ -9186,235 +9223,245 @@
       <c r="F235" s="21"/>
       <c r="G235" s="21"/>
       <c r="H235" s="21"/>
       <c r="I235" s="21"/>
       <c r="J235" s="21"/>
       <c r="K235" s="21"/>
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
       <c r="D236" s="21">
         <v>910.4</v>
       </c>
       <c r="E236" s="55">
         <v>988.4</v>
       </c>
-      <c r="F236" s="92">
+      <c r="F236" s="88">
         <v>987.6</v>
       </c>
-      <c r="G236" s="63"/>
+      <c r="G236" s="63">
+        <v>948.7</v>
+      </c>
       <c r="H236" s="58"/>
       <c r="I236" s="21"/>
       <c r="J236" s="72"/>
       <c r="K236" s="75"/>
       <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
       <c r="F237" s="60"/>
       <c r="G237" s="65"/>
       <c r="H237" s="21"/>
       <c r="I237" s="21"/>
       <c r="J237" s="72"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
       <c r="D238" s="21">
         <v>828.3</v>
       </c>
       <c r="E238" s="56">
         <v>897.9</v>
       </c>
-      <c r="F238" s="92">
+      <c r="F238" s="88">
         <v>910.5</v>
       </c>
-      <c r="G238" s="63"/>
+      <c r="G238" s="63">
+        <v>872.5</v>
+      </c>
       <c r="H238" s="58"/>
       <c r="I238" s="21"/>
       <c r="J238" s="70"/>
       <c r="K238" s="75"/>
       <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
       <c r="D239" s="21">
         <v>11.4</v>
       </c>
       <c r="E239" s="56">
         <v>11.5</v>
       </c>
-      <c r="F239" s="92">
+      <c r="F239" s="88">
         <v>33.6</v>
       </c>
-      <c r="G239" s="63"/>
+      <c r="G239" s="63">
+        <v>35</v>
+      </c>
       <c r="H239" s="58"/>
       <c r="I239" s="21"/>
       <c r="J239" s="72"/>
       <c r="K239" s="75"/>
       <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
       <c r="D240" s="21">
         <v>36.5</v>
       </c>
       <c r="E240" s="56">
         <v>32.6</v>
       </c>
-      <c r="F240" s="92">
+      <c r="F240" s="88">
         <v>6.6</v>
       </c>
-      <c r="G240" s="63"/>
+      <c r="G240" s="63">
+        <v>5.9</v>
+      </c>
       <c r="H240" s="58"/>
       <c r="I240" s="21"/>
       <c r="J240" s="72"/>
       <c r="K240" s="75"/>
       <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
       <c r="C241" s="49">
         <v>36.5</v>
       </c>
       <c r="D241" s="21">
         <v>34.5</v>
       </c>
       <c r="E241" s="56">
         <v>46.5</v>
       </c>
-      <c r="F241" s="92">
+      <c r="F241" s="88">
         <v>36.799999999999997</v>
       </c>
-      <c r="G241" s="66"/>
+      <c r="G241" s="66">
+        <v>35.4</v>
+      </c>
       <c r="H241" s="58"/>
       <c r="I241" s="50"/>
       <c r="J241" s="72"/>
       <c r="K241" s="75"/>
       <c r="L241" s="58"/>
       <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A242" s="91" t="s">
+      <c r="A242" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B242" s="91"/>
-[...10 lines deleted...]
-      <c r="M242" s="91"/>
+      <c r="B242" s="95"/>
+      <c r="C242" s="95"/>
+      <c r="D242" s="95"/>
+      <c r="E242" s="95"/>
+      <c r="F242" s="95"/>
+      <c r="G242" s="95"/>
+      <c r="H242" s="95"/>
+      <c r="I242" s="95"/>
+      <c r="J242" s="95"/>
+      <c r="K242" s="95"/>
+      <c r="L242" s="95"/>
+      <c r="M242" s="95"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
       <c r="B243" s="47"/>
       <c r="C243" s="47"/>
       <c r="D243" s="47"/>
       <c r="E243" s="47"/>
       <c r="F243" s="47"/>
       <c r="G243" s="47"/>
       <c r="H243" s="47"/>
       <c r="I243" s="47"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="8"/>
     </row>
     <row r="244" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A244" s="90" t="s">
+      <c r="A244" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="B244" s="90"/>
-[...10 lines deleted...]
-      <c r="M244" s="90"/>
+      <c r="B244" s="94"/>
+      <c r="C244" s="94"/>
+      <c r="D244" s="94"/>
+      <c r="E244" s="94"/>
+      <c r="F244" s="94"/>
+      <c r="G244" s="94"/>
+      <c r="H244" s="94"/>
+      <c r="I244" s="94"/>
+      <c r="J244" s="94"/>
+      <c r="K244" s="94"/>
+      <c r="L244" s="94"/>
+      <c r="M244" s="94"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="43"/>
       <c r="B245" s="19"/>
       <c r="C245" s="19"/>
       <c r="D245" s="19"/>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="44"/>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="14"/>
       <c r="B246" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="16" t="s">
@@ -10077,51 +10124,53 @@
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
       <c r="D263" s="27">
         <v>1.4</v>
       </c>
       <c r="E263" s="82">
         <v>1.45</v>
       </c>
       <c r="F263" s="59">
         <v>1.47</v>
       </c>
-      <c r="G263" s="63"/>
+      <c r="G263" s="63">
+        <v>1.7</v>
+      </c>
       <c r="H263" s="54"/>
       <c r="I263" s="27"/>
       <c r="J263" s="70"/>
       <c r="K263" s="68"/>
       <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
     <row r="265" spans="1:13" ht="10.5" customHeight="1">
@@ -10733,54 +10782,56 @@
         <v>3.6175999999999999</v>
       </c>
       <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
       <c r="D280" s="27">
         <v>3.7</v>
       </c>
       <c r="E280" s="83">
         <v>3.8</v>
       </c>
-      <c r="F280" s="92">
+      <c r="F280" s="88">
         <v>4</v>
       </c>
-      <c r="G280" s="67"/>
+      <c r="G280" s="67">
+        <v>4.7</v>
+      </c>
       <c r="H280" s="58"/>
       <c r="I280" s="27"/>
       <c r="J280" s="72"/>
       <c r="K280" s="75"/>
       <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
     <row r="282" spans="1:13" ht="10.5" customHeight="1">
@@ -11190,51 +11241,53 @@
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
       <c r="D292" s="21">
         <v>457.9</v>
       </c>
       <c r="E292" s="82">
         <v>447.09</v>
       </c>
       <c r="F292" s="59">
         <v>496.96</v>
       </c>
-      <c r="G292" s="67"/>
+      <c r="G292" s="67">
+        <v>571.1</v>
+      </c>
       <c r="H292" s="54"/>
       <c r="I292" s="21"/>
       <c r="J292" s="70"/>
       <c r="K292" s="68"/>
       <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
     <row r="294" spans="1:13" ht="10.5" customHeight="1">
@@ -11644,51 +11697,53 @@
         <v>978.07659999999998</v>
       </c>
       <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
       <c r="B304" s="53">
         <v>1218.8</v>
       </c>
       <c r="C304" s="48">
         <v>1076.8</v>
       </c>
       <c r="D304" s="48">
         <v>1196.0999999999999</v>
       </c>
       <c r="E304" s="85">
         <v>1062.8</v>
       </c>
       <c r="F304" s="57">
         <v>1168.9000000000001</v>
       </c>
-      <c r="G304" s="73"/>
+      <c r="G304" s="73">
+        <v>1413.5</v>
+      </c>
       <c r="H304" s="57"/>
       <c r="I304" s="48"/>
       <c r="J304" s="73"/>
       <c r="K304" s="77"/>
       <c r="L304" s="57"/>
       <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
       <c r="C305" s="52"/>
       <c r="D305" s="52"/>
       <c r="E305" s="52"/>
       <c r="F305" s="52"/>
       <c r="G305" s="52"/>
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="J305" s="52"/>
       <c r="K305" s="52"/>
       <c r="L305" s="52"/>
       <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>