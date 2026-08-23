--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -189,57 +189,57 @@
   </si>
   <si>
     <t>33,4</t>
   </si>
   <si>
     <t>22,7</t>
   </si>
   <si>
     <t>27,4</t>
   </si>
   <si>
     <t>30,6</t>
   </si>
   <si>
     <t>30,1</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -396,294 +396,306 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -955,53 +967,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
+      <selection pane="bottomLeft" activeCell="H2" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
       <c r="A1" s="92" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
@@ -1649,92 +1661,94 @@
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
       <c r="B19" s="89">
         <v>3328</v>
       </c>
       <c r="C19" s="89">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="89">
         <v>1968.9</v>
       </c>
       <c r="E19" s="91">
         <v>2375.96</v>
       </c>
       <c r="F19" s="91">
         <v>2447.98</v>
       </c>
       <c r="G19" s="54">
         <v>2600</v>
       </c>
-      <c r="H19" s="54">
+      <c r="H19" s="60">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
       <c r="J19" s="68">
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="68">
         <v>2429.35</v>
       </c>
       <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
       <c r="B20" s="89">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="89">
         <v>3914.4</v>
       </c>
       <c r="D20" s="89">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="90">
         <v>5089.32</v>
       </c>
       <c r="F20" s="91">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="54">
         <v>4889.8999999999996</v>
       </c>
-      <c r="H20" s="54"/>
+      <c r="H20" s="55">
+        <v>4649.6000000000004</v>
+      </c>
       <c r="I20" s="21"/>
       <c r="J20" s="68"/>
       <c r="K20" s="68"/>
       <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="20">
@@ -2311,92 +2325,94 @@
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="20">
         <v>2025</v>
       </c>
       <c r="B36" s="89">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="89">
         <v>1785.2</v>
       </c>
       <c r="D36" s="89">
         <v>1711.8</v>
       </c>
       <c r="E36" s="91">
         <v>1563.05</v>
       </c>
       <c r="F36" s="91">
         <v>1867.7</v>
       </c>
       <c r="G36" s="54">
         <v>1928.7</v>
       </c>
-      <c r="H36" s="54">
+      <c r="H36" s="60">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="21">
         <v>1881.6</v>
       </c>
       <c r="J36" s="68">
         <v>2124.1</v>
       </c>
       <c r="K36" s="68">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
       <c r="B37" s="89">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="89">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="89">
         <v>5361.1</v>
       </c>
       <c r="E37" s="91">
         <v>5669.6</v>
       </c>
       <c r="F37" s="91">
         <v>5473.2</v>
       </c>
       <c r="G37" s="54">
         <v>5371.9</v>
       </c>
-      <c r="H37" s="54"/>
+      <c r="H37" s="55">
+        <v>5278.28</v>
+      </c>
       <c r="I37" s="21"/>
       <c r="J37" s="68"/>
       <c r="K37" s="68"/>
       <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="20">
@@ -2972,92 +2988,94 @@
         <v>38481.699999999997</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="22">
         <v>2025</v>
       </c>
       <c r="B53" s="21">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="21">
         <v>39125</v>
       </c>
       <c r="D53" s="21">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="60">
         <v>43574.2</v>
       </c>
       <c r="F53" s="54">
         <v>41855.46</v>
       </c>
       <c r="G53" s="54">
         <v>39226.46</v>
       </c>
-      <c r="H53" s="54">
+      <c r="H53" s="60">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="21">
         <v>39354.1</v>
       </c>
       <c r="J53" s="68">
         <v>44483.91</v>
       </c>
       <c r="K53" s="68">
         <v>44664.52</v>
       </c>
       <c r="L53" s="54">
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
       <c r="D54" s="21">
         <v>40116.1</v>
       </c>
       <c r="E54" s="82">
         <v>42007.72</v>
       </c>
       <c r="F54" s="59">
         <v>38772.99</v>
       </c>
       <c r="G54" s="54">
         <v>37530</v>
       </c>
-      <c r="H54" s="54"/>
+      <c r="H54" s="55">
+        <v>36314.400000000001</v>
+      </c>
       <c r="I54" s="21"/>
       <c r="J54" s="68"/>
       <c r="K54" s="68"/>
       <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="22">
@@ -3633,93 +3651,95 @@
         <v>1510.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="10.5" customHeight="1">
       <c r="A70" s="22">
         <v>2025</v>
       </c>
       <c r="B70" s="23">
         <v>1819</v>
       </c>
       <c r="C70" s="23">
         <v>1674.8</v>
       </c>
       <c r="D70" s="23">
         <v>1802.5</v>
       </c>
       <c r="E70" s="60">
         <v>1763.1</v>
       </c>
       <c r="F70" s="58">
         <v>1938.7</v>
       </c>
       <c r="G70" s="58">
         <v>2185.5</v>
       </c>
-      <c r="H70" s="58">
+      <c r="H70" s="96">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="38">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
       <c r="K70" s="75">
         <v>1840.3151</v>
       </c>
       <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
       <c r="N70" s="87"/>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
       <c r="D71" s="23">
         <v>2326.5</v>
       </c>
       <c r="E71" s="55">
         <v>2247.4</v>
       </c>
       <c r="F71" s="88">
         <v>2390.4</v>
       </c>
       <c r="G71" s="58">
         <v>2673.1</v>
       </c>
-      <c r="H71" s="58"/>
+      <c r="H71" s="56">
+        <v>2965.5</v>
+      </c>
       <c r="I71" s="38"/>
       <c r="J71" s="40"/>
       <c r="K71" s="75"/>
       <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="A72" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="95"/>
       <c r="C72" s="95"/>
       <c r="D72" s="95"/>
       <c r="E72" s="95"/>
       <c r="F72" s="95"/>
       <c r="G72" s="95"/>
       <c r="H72" s="95"/>
       <c r="I72" s="95"/>
       <c r="J72" s="95"/>
       <c r="K72" s="95"/>
       <c r="L72" s="95"/>
       <c r="M72" s="95"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
@@ -4386,92 +4406,94 @@
         <v>700.5</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="10.5" customHeight="1">
       <c r="A92" s="20">
         <v>2025</v>
       </c>
       <c r="B92" s="21">
         <v>1500.9</v>
       </c>
       <c r="C92" s="21">
         <v>1024.7</v>
       </c>
       <c r="D92" s="21">
         <v>852.1</v>
       </c>
       <c r="E92" s="60">
         <v>1304.24</v>
       </c>
       <c r="F92" s="54">
         <v>1333.09</v>
       </c>
       <c r="G92" s="63">
         <v>1518.19</v>
       </c>
-      <c r="H92" s="54">
+      <c r="H92" s="60">
         <v>963.62</v>
       </c>
       <c r="I92" s="21">
         <v>1351.5</v>
       </c>
       <c r="J92" s="68">
         <v>1117.42</v>
       </c>
       <c r="K92" s="68">
         <v>1188.43</v>
       </c>
       <c r="L92" s="54">
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
       <c r="D93" s="21">
         <v>657.9</v>
       </c>
       <c r="E93" s="82">
         <v>1017.07</v>
       </c>
       <c r="F93" s="59">
         <v>1149.9100000000001</v>
       </c>
       <c r="G93" s="63">
         <v>1196.5999999999999</v>
       </c>
-      <c r="H93" s="54"/>
+      <c r="H93" s="97">
+        <v>954.68</v>
+      </c>
       <c r="I93" s="21"/>
       <c r="J93" s="68"/>
       <c r="K93" s="68"/>
       <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="20">
@@ -5049,92 +5071,94 @@
       <c r="O108" s="79"/>
       <c r="P108" s="78"/>
     </row>
     <row r="109" spans="1:16" ht="10.5" customHeight="1">
       <c r="A109" s="32">
         <v>2025</v>
       </c>
       <c r="B109" s="23">
         <v>610.79999999999995</v>
       </c>
       <c r="C109" s="23">
         <v>907.8</v>
       </c>
       <c r="D109" s="23">
         <v>760.9</v>
       </c>
       <c r="E109" s="23">
         <v>659.5</v>
       </c>
       <c r="F109" s="54">
         <v>969.2</v>
       </c>
       <c r="G109" s="63">
         <v>1045.0999999999999</v>
       </c>
-      <c r="H109" s="54">
+      <c r="H109" s="60">
         <v>1012.9327</v>
       </c>
       <c r="I109" s="23">
         <v>898.3</v>
       </c>
       <c r="J109" s="69">
         <v>1137.5</v>
       </c>
       <c r="K109" s="68">
         <v>1014.0575</v>
       </c>
       <c r="L109" s="54">
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
       <c r="D110" s="23">
         <v>758.2</v>
       </c>
       <c r="E110" s="23">
         <v>907.8</v>
       </c>
       <c r="F110" s="59">
         <v>951.1</v>
       </c>
       <c r="G110" s="63">
         <v>1071.8</v>
       </c>
-      <c r="H110" s="54"/>
+      <c r="H110" s="97">
+        <v>1003.2</v>
+      </c>
       <c r="I110" s="23"/>
       <c r="J110" s="69"/>
       <c r="K110" s="68"/>
       <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:16" ht="10.5" customHeight="1">
       <c r="A112" s="34">
@@ -6871,51 +6895,51 @@
       <c r="L163" s="21"/>
       <c r="M163" s="25"/>
     </row>
     <row r="164" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A164" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="21">
         <v>37194.400000000001</v>
       </c>
       <c r="C164" s="21">
         <v>38574</v>
       </c>
       <c r="D164" s="21">
         <v>40673.1</v>
       </c>
       <c r="E164" s="60">
         <v>42977.65</v>
       </c>
       <c r="F164" s="54">
         <v>41147.440000000002</v>
       </c>
       <c r="G164" s="63">
         <v>38383.25</v>
       </c>
-      <c r="H164" s="54">
+      <c r="H164" s="60">
         <v>37361.22</v>
       </c>
       <c r="I164" s="25">
         <v>38431.4</v>
       </c>
       <c r="J164" s="70">
         <v>43797.48</v>
       </c>
       <c r="K164" s="68">
         <v>44021.8</v>
       </c>
       <c r="L164" s="54">
         <v>41343.39</v>
       </c>
       <c r="M164" s="25">
         <v>41396.1</v>
       </c>
     </row>
     <row r="165" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A165" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="21"/>
       <c r="E165" s="71"/>
       <c r="F165" s="59" t="s">
@@ -6930,174 +6954,174 @@
       </c>
       <c r="L165" s="71"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A166" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="21">
         <v>30219.9</v>
       </c>
       <c r="C166" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D166" s="39">
         <v>32855</v>
       </c>
       <c r="E166" s="55">
         <v>35106.800000000003</v>
       </c>
       <c r="F166" s="54">
         <v>33630.97</v>
       </c>
       <c r="G166" s="63">
         <v>30931.64</v>
       </c>
-      <c r="H166" s="54">
+      <c r="H166" s="60">
         <v>29918.959999999999</v>
       </c>
       <c r="I166" s="40">
         <v>30665.599999999999</v>
       </c>
       <c r="J166" s="70">
         <v>34362.68</v>
       </c>
       <c r="K166" s="68">
         <v>34333.72</v>
       </c>
       <c r="L166" s="54">
         <v>32307.5</v>
       </c>
       <c r="M166" s="23">
         <v>32375.9</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B167" s="21">
         <v>2418.6999999999998</v>
       </c>
       <c r="C167" s="39">
         <v>2681.7</v>
       </c>
       <c r="D167" s="39">
         <v>2627.5</v>
       </c>
       <c r="E167" s="55">
         <v>2926.53</v>
       </c>
       <c r="F167" s="54">
         <v>2696.6</v>
       </c>
       <c r="G167" s="63">
         <v>2429.4699999999998</v>
       </c>
-      <c r="H167" s="54">
+      <c r="H167" s="60">
         <v>2271.39</v>
       </c>
       <c r="I167" s="40">
         <v>2386.8000000000002</v>
       </c>
       <c r="J167" s="70">
         <v>2845.15</v>
       </c>
       <c r="K167" s="68">
         <v>2922.07</v>
       </c>
       <c r="L167" s="54">
         <v>2695.13</v>
       </c>
       <c r="M167" s="23">
         <v>2668.4</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B168" s="21">
         <v>2082.1999999999998</v>
       </c>
       <c r="C168" s="39">
         <v>1568.6</v>
       </c>
       <c r="D168" s="39">
         <v>2438.4</v>
       </c>
       <c r="E168" s="55">
         <v>2165.27</v>
       </c>
       <c r="F168" s="54">
         <v>2359.48</v>
       </c>
       <c r="G168" s="63">
         <v>2637.36</v>
       </c>
-      <c r="H168" s="54">
+      <c r="H168" s="60">
         <v>2933.66</v>
       </c>
       <c r="I168" s="40">
         <v>3131.1</v>
       </c>
       <c r="J168" s="70">
         <v>3299.17</v>
       </c>
       <c r="K168" s="68">
         <v>3511.17</v>
       </c>
       <c r="L168" s="54">
         <v>3522.59</v>
       </c>
       <c r="M168" s="23">
         <v>3540.1</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B169" s="21">
         <v>2473.6</v>
       </c>
       <c r="C169" s="39">
         <v>2182.6</v>
       </c>
       <c r="D169" s="39">
         <v>2752.3</v>
       </c>
       <c r="E169" s="55">
         <v>2779.06</v>
       </c>
       <c r="F169" s="54">
         <v>2460.39</v>
       </c>
       <c r="G169" s="63">
         <v>2384.7800000000002</v>
       </c>
-      <c r="H169" s="54">
+      <c r="H169" s="60">
         <v>2237.21</v>
       </c>
       <c r="I169" s="40">
         <v>2247.9</v>
       </c>
       <c r="J169" s="70">
         <v>3290.49</v>
       </c>
       <c r="K169" s="68">
         <v>3254.84</v>
       </c>
       <c r="L169" s="54">
         <v>2818.16</v>
       </c>
       <c r="M169" s="23">
         <v>2811.8</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="36">
         <v>2026</v>
       </c>
       <c r="B170" s="21"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
@@ -7111,179 +7135,189 @@
       <c r="L170" s="21"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="21">
         <v>39458.5</v>
       </c>
       <c r="E171" s="82">
         <v>41382.89</v>
       </c>
       <c r="F171" s="59">
         <v>38069.199999999997</v>
       </c>
       <c r="G171" s="63">
         <v>36703.1</v>
       </c>
-      <c r="H171" s="54"/>
+      <c r="H171" s="65">
+        <v>35398.68</v>
+      </c>
       <c r="I171" s="25"/>
       <c r="J171" s="70"/>
       <c r="K171" s="68"/>
       <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
       <c r="E172" s="71"/>
       <c r="F172" s="59"/>
       <c r="G172" s="64"/>
       <c r="J172" s="71"/>
       <c r="K172" s="68"/>
       <c r="L172" s="71"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
       <c r="D173" s="39">
         <v>31451.8</v>
       </c>
       <c r="E173" s="82">
         <v>32784.71</v>
       </c>
       <c r="F173" s="59">
         <v>32574.6</v>
       </c>
       <c r="G173" s="63">
         <v>31263.1</v>
       </c>
-      <c r="H173" s="54"/>
+      <c r="H173" s="65">
+        <v>30273.66</v>
+      </c>
       <c r="I173" s="40"/>
       <c r="J173" s="70"/>
       <c r="K173" s="68"/>
       <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="39">
         <v>2340.6</v>
       </c>
       <c r="E174" s="82">
         <v>2420.64</v>
       </c>
       <c r="F174" s="59">
         <v>2236.6</v>
       </c>
       <c r="G174" s="63">
         <v>2325.5</v>
       </c>
-      <c r="H174" s="54"/>
+      <c r="H174" s="65">
+        <v>2164.15</v>
+      </c>
       <c r="I174" s="40"/>
       <c r="J174" s="70"/>
       <c r="K174" s="68"/>
       <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
       <c r="D175" s="39">
         <v>3215.3</v>
       </c>
       <c r="E175" s="82">
         <v>2917.2</v>
       </c>
       <c r="F175" s="59">
         <v>618.92999999999995</v>
       </c>
       <c r="G175" s="63">
         <v>565.20000000000005</v>
       </c>
-      <c r="H175" s="54"/>
+      <c r="H175" s="65">
+        <v>548.61</v>
+      </c>
       <c r="I175" s="40"/>
       <c r="J175" s="70"/>
       <c r="K175" s="68"/>
       <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
       <c r="D176" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="82">
         <v>3260.34</v>
       </c>
       <c r="F176" s="59">
         <v>2639.07</v>
       </c>
       <c r="G176" s="63">
         <v>2549.1999999999998</v>
       </c>
-      <c r="H176" s="54"/>
+      <c r="H176" s="65">
+        <v>2412.27</v>
+      </c>
       <c r="I176" s="40"/>
       <c r="J176" s="70"/>
       <c r="K176" s="68"/>
       <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
       <c r="J177" s="49"/>
       <c r="K177" s="76"/>
       <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13" ht="10.5" customHeight="1">
       <c r="A178" s="34">
@@ -8990,51 +9024,51 @@
       <c r="L228" s="21"/>
       <c r="M228" s="21"/>
     </row>
     <row r="229" spans="1:13" ht="10.5" customHeight="1">
       <c r="A229" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B229" s="21">
         <v>655</v>
       </c>
       <c r="C229" s="21">
         <v>689.6</v>
       </c>
       <c r="D229" s="21">
         <v>718.8</v>
       </c>
       <c r="E229" s="55">
         <v>777.7</v>
       </c>
       <c r="F229" s="58">
         <v>737.6</v>
       </c>
       <c r="G229" s="63">
         <v>692.4</v>
       </c>
-      <c r="H229" s="58">
+      <c r="H229" s="96">
         <v>661.51840000000004</v>
       </c>
       <c r="I229" s="21">
         <v>685.1</v>
       </c>
       <c r="J229" s="72">
         <v>776.4</v>
       </c>
       <c r="K229" s="75">
         <v>767.07659999999998</v>
       </c>
       <c r="L229" s="58">
         <v>773.22889999999995</v>
       </c>
       <c r="M229" s="21">
         <v>771</v>
       </c>
     </row>
     <row r="230" spans="1:13" ht="10.5" customHeight="1">
       <c r="A230" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B230" s="21"/>
       <c r="C230" s="21"/>
       <c r="D230" s="21"/>
@@ -9048,174 +9082,174 @@
       <c r="L230" s="21"/>
       <c r="M230" s="21"/>
     </row>
     <row r="231" spans="1:13" ht="10.5" customHeight="1">
       <c r="A231" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="21">
         <v>590.9</v>
       </c>
       <c r="C231" s="21">
         <v>631</v>
       </c>
       <c r="D231" s="21">
         <v>646.9</v>
       </c>
       <c r="E231" s="56">
         <v>703.4</v>
       </c>
       <c r="F231" s="58">
         <v>666.3</v>
       </c>
       <c r="G231" s="63">
         <v>620.9</v>
       </c>
-      <c r="H231" s="58">
+      <c r="H231" s="96">
         <v>589.84990000000005</v>
       </c>
       <c r="I231" s="21">
         <v>609.6</v>
       </c>
       <c r="J231" s="70">
         <v>682.87710000000004</v>
       </c>
       <c r="K231" s="75">
         <v>670.94050000000004</v>
       </c>
       <c r="L231" s="58">
         <v>682.74680000000001</v>
       </c>
       <c r="M231" s="21">
         <v>680.9</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="10.5" customHeight="1">
       <c r="A232" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B232" s="21">
         <v>11.5</v>
       </c>
       <c r="C232" s="21">
         <v>12.7</v>
       </c>
       <c r="D232" s="21">
         <v>12.5</v>
       </c>
       <c r="E232" s="56">
         <v>13.8</v>
       </c>
       <c r="F232" s="58">
         <v>12.8</v>
       </c>
       <c r="G232" s="63">
         <v>11.5</v>
       </c>
-      <c r="H232" s="58">
+      <c r="H232" s="96">
         <v>10.766</v>
       </c>
       <c r="I232" s="21">
         <v>11.3</v>
       </c>
       <c r="J232" s="72">
         <v>13.486000000000001</v>
       </c>
       <c r="K232" s="75">
         <v>13.851000000000001</v>
       </c>
       <c r="L232" s="58">
         <v>12.775</v>
       </c>
       <c r="M232" s="21">
         <v>12.6</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="10.5" customHeight="1">
       <c r="A233" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B233" s="21">
         <v>20.5</v>
       </c>
       <c r="C233" s="21">
         <v>17.3</v>
       </c>
       <c r="D233" s="21">
         <v>23.4</v>
       </c>
       <c r="E233" s="56">
         <v>24</v>
       </c>
       <c r="F233" s="61">
         <v>26.3</v>
       </c>
       <c r="G233" s="63">
         <v>29.5</v>
       </c>
-      <c r="H233" s="58">
+      <c r="H233" s="96">
         <v>32.956699999999998</v>
       </c>
       <c r="I233" s="21">
         <v>36.1</v>
       </c>
       <c r="J233" s="72">
         <v>37.442</v>
       </c>
       <c r="K233" s="75">
         <v>39.6447</v>
       </c>
       <c r="L233" s="58">
         <v>40.703600000000002</v>
       </c>
       <c r="M233" s="21">
         <v>40.6</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="10.5" customHeight="1">
       <c r="A234" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B234" s="19">
         <v>32.200000000000003</v>
       </c>
       <c r="C234" s="49">
         <v>28.5</v>
       </c>
       <c r="D234" s="21">
         <v>36</v>
       </c>
       <c r="E234" s="56">
         <v>36.299999999999997</v>
       </c>
       <c r="F234" s="61">
         <v>32.1</v>
       </c>
       <c r="G234" s="67">
         <v>30.4</v>
       </c>
-      <c r="H234" s="58">
+      <c r="H234" s="96">
         <v>27.945799999999998</v>
       </c>
       <c r="I234" s="50">
         <v>28.1</v>
       </c>
       <c r="J234" s="72">
         <v>42.622999999999998</v>
       </c>
       <c r="K234" s="75">
         <v>42.6404</v>
       </c>
       <c r="L234" s="58">
         <v>37.003500000000003</v>
       </c>
       <c r="M234" s="51">
         <v>36.9</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34">
         <v>2026</v>
       </c>
       <c r="B235" s="21"/>
       <c r="C235" s="21"/>
       <c r="D235" s="21"/>
@@ -9229,184 +9263,194 @@
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
       <c r="D236" s="21">
         <v>910.4</v>
       </c>
       <c r="E236" s="55">
         <v>988.4</v>
       </c>
       <c r="F236" s="88">
         <v>987.6</v>
       </c>
       <c r="G236" s="63">
         <v>948.7</v>
       </c>
-      <c r="H236" s="58"/>
+      <c r="H236" s="97">
+        <v>1026</v>
+      </c>
       <c r="I236" s="21"/>
       <c r="J236" s="72"/>
       <c r="K236" s="75"/>
       <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
       <c r="F237" s="60"/>
       <c r="G237" s="65"/>
       <c r="H237" s="21"/>
       <c r="I237" s="21"/>
       <c r="J237" s="72"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
       <c r="D238" s="21">
         <v>828.3</v>
       </c>
       <c r="E238" s="56">
         <v>897.9</v>
       </c>
       <c r="F238" s="88">
         <v>910.5</v>
       </c>
       <c r="G238" s="63">
         <v>872.5</v>
       </c>
-      <c r="H238" s="58"/>
+      <c r="H238" s="83">
+        <v>954.9</v>
+      </c>
       <c r="I238" s="21"/>
       <c r="J238" s="70"/>
       <c r="K238" s="75"/>
       <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
       <c r="D239" s="21">
         <v>11.4</v>
       </c>
       <c r="E239" s="56">
         <v>11.5</v>
       </c>
       <c r="F239" s="88">
         <v>33.6</v>
       </c>
       <c r="G239" s="63">
         <v>35</v>
       </c>
-      <c r="H239" s="58"/>
+      <c r="H239" s="83">
+        <v>32.6</v>
+      </c>
       <c r="I239" s="21"/>
       <c r="J239" s="72"/>
       <c r="K239" s="75"/>
       <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
       <c r="D240" s="21">
         <v>36.5</v>
       </c>
       <c r="E240" s="56">
         <v>32.6</v>
       </c>
       <c r="F240" s="88">
         <v>6.6</v>
       </c>
       <c r="G240" s="63">
         <v>5.9</v>
       </c>
-      <c r="H240" s="58"/>
+      <c r="H240" s="83">
+        <v>5.7</v>
+      </c>
       <c r="I240" s="21"/>
       <c r="J240" s="72"/>
       <c r="K240" s="75"/>
       <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
       <c r="C241" s="49">
         <v>36.5</v>
       </c>
       <c r="D241" s="21">
         <v>34.5</v>
       </c>
       <c r="E241" s="56">
         <v>46.5</v>
       </c>
       <c r="F241" s="88">
         <v>36.799999999999997</v>
       </c>
       <c r="G241" s="66">
         <v>35.4</v>
       </c>
-      <c r="H241" s="58"/>
+      <c r="H241" s="83">
+        <v>32.799999999999997</v>
+      </c>
       <c r="I241" s="50"/>
       <c r="J241" s="72"/>
       <c r="K241" s="75"/>
       <c r="L241" s="58"/>
       <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="A242" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B242" s="95"/>
       <c r="C242" s="95"/>
       <c r="D242" s="95"/>
       <c r="E242" s="95"/>
       <c r="F242" s="95"/>
       <c r="G242" s="95"/>
       <c r="H242" s="95"/>
       <c r="I242" s="95"/>
       <c r="J242" s="95"/>
       <c r="K242" s="95"/>
       <c r="L242" s="95"/>
       <c r="M242" s="95"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
@@ -10086,92 +10130,94 @@
         <v>1.5</v>
       </c>
     </row>
     <row r="262" spans="1:13" ht="10.5" customHeight="1">
       <c r="A262" s="20">
         <v>2025</v>
       </c>
       <c r="B262" s="27">
         <v>1.3</v>
       </c>
       <c r="C262" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="D262" s="27">
         <v>1.3</v>
       </c>
       <c r="E262" s="60">
         <v>1.27</v>
       </c>
       <c r="F262" s="54">
         <v>1.27</v>
       </c>
       <c r="G262" s="63">
         <v>1.27</v>
       </c>
-      <c r="H262" s="54">
+      <c r="H262" s="60">
         <v>1.4</v>
       </c>
       <c r="I262" s="27">
         <v>1.5</v>
       </c>
       <c r="J262" s="70">
         <v>1.41</v>
       </c>
       <c r="K262" s="68">
         <v>1.32</v>
       </c>
       <c r="L262" s="54">
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
       <c r="D263" s="27">
         <v>1.4</v>
       </c>
       <c r="E263" s="82">
         <v>1.45</v>
       </c>
       <c r="F263" s="59">
         <v>1.47</v>
       </c>
       <c r="G263" s="63">
         <v>1.7</v>
       </c>
-      <c r="H263" s="54"/>
+      <c r="H263" s="97">
+        <v>1.6</v>
+      </c>
       <c r="I263" s="27"/>
       <c r="J263" s="70"/>
       <c r="K263" s="68"/>
       <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
     <row r="265" spans="1:13" ht="10.5" customHeight="1">
       <c r="A265" s="20">
@@ -10747,92 +10793,94 @@
         <v>4.7</v>
       </c>
     </row>
     <row r="279" spans="1:13" ht="10.5" customHeight="1">
       <c r="A279" s="20">
         <v>2025</v>
       </c>
       <c r="B279" s="27">
         <v>3.9</v>
       </c>
       <c r="C279" s="27">
         <v>2.9</v>
       </c>
       <c r="D279" s="27">
         <v>3.6</v>
       </c>
       <c r="E279" s="27">
         <v>3.6</v>
       </c>
       <c r="F279" s="61">
         <v>3.7</v>
       </c>
       <c r="G279" s="67">
         <v>3.9</v>
       </c>
-      <c r="H279" s="58">
+      <c r="H279" s="96">
         <v>4.4176000000000002</v>
       </c>
       <c r="I279" s="27">
         <v>4.7</v>
       </c>
       <c r="J279" s="72">
         <v>4.4371999999999998</v>
       </c>
       <c r="K279" s="75">
         <v>3.6175999999999999</v>
       </c>
       <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
       <c r="D280" s="27">
         <v>3.7</v>
       </c>
       <c r="E280" s="83">
         <v>3.8</v>
       </c>
       <c r="F280" s="88">
         <v>4</v>
       </c>
       <c r="G280" s="67">
         <v>4.7</v>
       </c>
-      <c r="H280" s="58"/>
+      <c r="H280" s="98">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="I280" s="27"/>
       <c r="J280" s="72"/>
       <c r="K280" s="75"/>
       <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
     <row r="282" spans="1:13" ht="10.5" customHeight="1">
       <c r="A282" s="20">
@@ -11203,92 +11251,94 @@
         <v>424.5</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="10.5" customHeight="1">
       <c r="A291" s="20">
         <v>2025</v>
       </c>
       <c r="B291" s="21">
         <v>472.8</v>
       </c>
       <c r="C291" s="21">
         <v>419.1</v>
       </c>
       <c r="D291" s="21">
         <v>462.3</v>
       </c>
       <c r="E291" s="60">
         <v>436.78</v>
       </c>
       <c r="F291" s="62">
         <v>529.59</v>
       </c>
       <c r="G291" s="67">
         <v>611.35</v>
       </c>
-      <c r="H291" s="54">
+      <c r="H291" s="60">
         <v>707.76</v>
       </c>
       <c r="I291" s="21">
         <v>668.7</v>
       </c>
       <c r="J291" s="70">
         <v>541.79999999999995</v>
       </c>
       <c r="K291" s="68">
         <v>473.87</v>
       </c>
       <c r="L291" s="54">
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
       <c r="D292" s="21">
         <v>457.9</v>
       </c>
       <c r="E292" s="82">
         <v>447.09</v>
       </c>
       <c r="F292" s="59">
         <v>496.96</v>
       </c>
       <c r="G292" s="67">
         <v>571.1</v>
       </c>
-      <c r="H292" s="54"/>
+      <c r="H292" s="98">
+        <v>635.29999999999995</v>
+      </c>
       <c r="I292" s="21"/>
       <c r="J292" s="70"/>
       <c r="K292" s="68"/>
       <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
     <row r="294" spans="1:13" ht="10.5" customHeight="1">
       <c r="A294" s="20">
@@ -11659,92 +11709,94 @@
         <v>788.1</v>
       </c>
     </row>
     <row r="303" spans="1:13" ht="10.5" customHeight="1">
       <c r="A303" s="32">
         <v>2025</v>
       </c>
       <c r="B303" s="23">
         <v>988</v>
       </c>
       <c r="C303" s="52">
         <v>855.2</v>
       </c>
       <c r="D303" s="52">
         <v>931.1</v>
       </c>
       <c r="E303" s="84">
         <v>819.6</v>
       </c>
       <c r="F303" s="61">
         <v>1010.5</v>
       </c>
       <c r="G303" s="67">
         <v>1226.5</v>
       </c>
-      <c r="H303" s="61">
+      <c r="H303" s="84">
         <v>1457.3565000000001</v>
       </c>
       <c r="I303" s="52">
         <v>1352.3</v>
       </c>
       <c r="J303" s="80">
         <v>1078.8653999999999</v>
       </c>
       <c r="K303" s="81">
         <v>898.37639999999999</v>
       </c>
       <c r="L303" s="61">
         <v>978.07659999999998</v>
       </c>
       <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
       <c r="B304" s="53">
         <v>1218.8</v>
       </c>
       <c r="C304" s="48">
         <v>1076.8</v>
       </c>
       <c r="D304" s="48">
         <v>1196.0999999999999</v>
       </c>
       <c r="E304" s="85">
         <v>1062.8</v>
       </c>
       <c r="F304" s="57">
         <v>1168.9000000000001</v>
       </c>
       <c r="G304" s="73">
         <v>1413.5</v>
       </c>
-      <c r="H304" s="57"/>
+      <c r="H304" s="99">
+        <v>1592.2</v>
+      </c>
       <c r="I304" s="48"/>
       <c r="J304" s="73"/>
       <c r="K304" s="77"/>
       <c r="L304" s="57"/>
       <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
       <c r="C305" s="52"/>
       <c r="D305" s="52"/>
       <c r="E305" s="52"/>
       <c r="F305" s="52"/>
       <c r="G305" s="52"/>
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="J305" s="52"/>
       <c r="K305" s="52"/>
       <c r="L305" s="52"/>
       <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A74:M74"/>