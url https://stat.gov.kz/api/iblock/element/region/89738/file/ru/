--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="-75" windowWidth="15450" windowHeight="12915"/>
+    <workbookView xWindow="13425" yWindow="-150" windowWidth="15450" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="55">
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
@@ -182,50 +182,53 @@
     <t>33,6</t>
   </si>
   <si>
     <t>33,1</t>
   </si>
   <si>
     <t>33,7</t>
   </si>
   <si>
     <t>33,4</t>
   </si>
   <si>
     <t>22,7</t>
   </si>
   <si>
     <t>27,4</t>
   </si>
   <si>
     <t>30,6</t>
   </si>
   <si>
     <t>30,1</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>5 507,5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -398,51 +401,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -629,70 +632,79 @@
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -967,87 +979,87 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P305"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H2" sqref="H1:H1048576"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A268" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I2" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="12.75">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="10"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>11</v>
       </c>
@@ -1661,95 +1673,97 @@
         <v>2901.2</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1">
       <c r="A19" s="22">
         <v>2025</v>
       </c>
       <c r="B19" s="89">
         <v>3328</v>
       </c>
       <c r="C19" s="89">
         <v>2054.6999999999998</v>
       </c>
       <c r="D19" s="89">
         <v>1968.9</v>
       </c>
       <c r="E19" s="91">
         <v>2375.96</v>
       </c>
       <c r="F19" s="91">
         <v>2447.98</v>
       </c>
       <c r="G19" s="54">
         <v>2600</v>
       </c>
-      <c r="H19" s="60">
+      <c r="H19" s="54">
         <v>2110.5100000000002</v>
       </c>
       <c r="I19" s="21">
         <v>2535.6</v>
       </c>
       <c r="J19" s="68">
         <v>2293.2600000000002</v>
       </c>
       <c r="K19" s="68">
         <v>2429.35</v>
       </c>
       <c r="L19" s="55">
         <v>2388.35</v>
       </c>
       <c r="M19" s="21">
         <v>2672.8</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1">
       <c r="A20" s="22">
         <v>2026</v>
       </c>
       <c r="B20" s="89">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="89">
         <v>3914.4</v>
       </c>
       <c r="D20" s="89">
         <v>4652.1000000000004</v>
       </c>
       <c r="E20" s="90">
         <v>5089.32</v>
       </c>
       <c r="F20" s="91">
         <v>5029.8599999999997</v>
       </c>
       <c r="G20" s="54">
         <v>4889.8999999999996</v>
       </c>
       <c r="H20" s="55">
         <v>4649.6000000000004</v>
       </c>
-      <c r="I20" s="21"/>
+      <c r="I20" s="60">
+        <v>4883.1000000000004</v>
+      </c>
       <c r="J20" s="68"/>
       <c r="K20" s="68"/>
       <c r="L20" s="55"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1">
       <c r="A22" s="20">
         <v>2011</v>
@@ -2325,95 +2339,97 @@
         <v>2301.9</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="20">
         <v>2025</v>
       </c>
       <c r="B36" s="89">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="89">
         <v>1785.2</v>
       </c>
       <c r="D36" s="89">
         <v>1711.8</v>
       </c>
       <c r="E36" s="91">
         <v>1563.05</v>
       </c>
       <c r="F36" s="91">
         <v>1867.7</v>
       </c>
       <c r="G36" s="54">
         <v>1928.7</v>
       </c>
-      <c r="H36" s="60">
+      <c r="H36" s="54">
         <v>1974.5644</v>
       </c>
       <c r="I36" s="21">
         <v>1881.6</v>
       </c>
       <c r="J36" s="68">
         <v>2124.1</v>
       </c>
       <c r="K36" s="68">
         <v>2072.3865000000001</v>
       </c>
       <c r="L36" s="54">
         <v>2037.6659999999999</v>
       </c>
       <c r="M36" s="21">
         <v>2574.8000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20">
         <v>2026</v>
       </c>
       <c r="B37" s="89">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="89">
         <v>4433.6000000000004</v>
       </c>
       <c r="D37" s="89">
         <v>5361.1</v>
       </c>
       <c r="E37" s="91">
         <v>5669.6</v>
       </c>
       <c r="F37" s="91">
         <v>5473.2</v>
       </c>
       <c r="G37" s="54">
         <v>5371.9</v>
       </c>
       <c r="H37" s="55">
         <v>5278.28</v>
       </c>
-      <c r="I37" s="21"/>
+      <c r="I37" s="55" t="s">
+        <v>54</v>
+      </c>
       <c r="J37" s="68"/>
       <c r="K37" s="68"/>
       <c r="L37" s="54"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1">
       <c r="A39" s="20">
         <v>2011</v>
@@ -2988,112 +3004,114 @@
         <v>38481.699999999997</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="22">
         <v>2025</v>
       </c>
       <c r="B53" s="21">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="21">
         <v>39125</v>
       </c>
       <c r="D53" s="21">
         <v>41285.300000000003</v>
       </c>
       <c r="E53" s="60">
         <v>43574.2</v>
       </c>
       <c r="F53" s="54">
         <v>41855.46</v>
       </c>
       <c r="G53" s="54">
         <v>39226.46</v>
       </c>
-      <c r="H53" s="60">
+      <c r="H53" s="54">
         <v>38340.800000000003</v>
       </c>
       <c r="I53" s="21">
         <v>39354.1</v>
       </c>
       <c r="J53" s="68">
         <v>44483.91</v>
       </c>
       <c r="K53" s="68">
         <v>44664.52</v>
       </c>
       <c r="L53" s="54">
         <v>41979.94</v>
       </c>
       <c r="M53" s="21">
         <v>42057.5</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="22">
         <v>2026</v>
       </c>
       <c r="B54" s="21">
         <v>39139.4</v>
       </c>
       <c r="C54" s="21">
         <v>38603.9</v>
       </c>
       <c r="D54" s="21">
         <v>40116.1</v>
       </c>
       <c r="E54" s="82">
         <v>42007.72</v>
       </c>
       <c r="F54" s="59">
         <v>38772.99</v>
       </c>
       <c r="G54" s="54">
         <v>37530</v>
       </c>
       <c r="H54" s="55">
         <v>36314.400000000001</v>
       </c>
-      <c r="I54" s="21"/>
+      <c r="I54" s="55">
+        <v>37144.699999999997</v>
+      </c>
       <c r="J54" s="68"/>
       <c r="K54" s="68"/>
       <c r="L54" s="54"/>
       <c r="M54" s="21"/>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
       <c r="A55" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="23"/>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="25"/>
-      <c r="I55" s="25"/>
+      <c r="I55" s="55"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
       <c r="A56" s="22">
         <v>2011</v>
       </c>
       <c r="B56" s="23">
         <v>1778.9</v>
       </c>
       <c r="C56" s="23">
         <v>1774.8</v>
       </c>
       <c r="D56" s="23">
         <v>1797.3</v>
       </c>
       <c r="E56" s="23">
         <v>1836.2</v>
       </c>
       <c r="F56" s="23">
         <v>1895.7</v>
       </c>
       <c r="G56" s="23">
@@ -3651,149 +3669,151 @@
         <v>1510.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" ht="10.5" customHeight="1">
       <c r="A70" s="22">
         <v>2025</v>
       </c>
       <c r="B70" s="23">
         <v>1819</v>
       </c>
       <c r="C70" s="23">
         <v>1674.8</v>
       </c>
       <c r="D70" s="23">
         <v>1802.5</v>
       </c>
       <c r="E70" s="60">
         <v>1763.1</v>
       </c>
       <c r="F70" s="58">
         <v>1938.7</v>
       </c>
       <c r="G70" s="58">
         <v>2185.5</v>
       </c>
-      <c r="H70" s="96">
+      <c r="H70" s="58">
         <v>2441.5947999999999</v>
       </c>
       <c r="I70" s="38">
         <v>2337.6999999999998</v>
       </c>
       <c r="J70" s="40">
         <v>2007.2</v>
       </c>
       <c r="K70" s="75">
         <v>1840.3151</v>
       </c>
       <c r="L70" s="58">
         <v>1903.3810000000001</v>
       </c>
       <c r="M70" s="40">
         <v>1912.2</v>
       </c>
       <c r="N70" s="87"/>
     </row>
     <row r="71" spans="1:14" ht="10.5" customHeight="1">
       <c r="A71" s="22">
         <v>2026</v>
       </c>
       <c r="B71" s="23">
         <v>2064.9</v>
       </c>
       <c r="C71" s="23">
         <v>1970.1</v>
       </c>
       <c r="D71" s="23">
         <v>2326.5</v>
       </c>
       <c r="E71" s="55">
         <v>2247.4</v>
       </c>
       <c r="F71" s="88">
         <v>2390.4</v>
       </c>
       <c r="G71" s="58">
         <v>2673.1</v>
       </c>
       <c r="H71" s="56">
         <v>2965.5</v>
       </c>
-      <c r="I71" s="38"/>
+      <c r="I71" s="56">
+        <v>2925.8</v>
+      </c>
       <c r="J71" s="40"/>
       <c r="K71" s="75"/>
       <c r="L71" s="58"/>
       <c r="M71" s="40"/>
     </row>
     <row r="72" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="95" t="s">
+      <c r="A72" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="95"/>
-[...10 lines deleted...]
-      <c r="M72" s="95"/>
+      <c r="B72" s="101"/>
+      <c r="C72" s="101"/>
+      <c r="D72" s="101"/>
+      <c r="E72" s="101"/>
+      <c r="F72" s="101"/>
+      <c r="G72" s="101"/>
+      <c r="H72" s="101"/>
+      <c r="I72" s="101"/>
+      <c r="J72" s="101"/>
+      <c r="K72" s="101"/>
+      <c r="L72" s="101"/>
+      <c r="M72" s="101"/>
       <c r="N72" s="8"/>
     </row>
     <row r="73" spans="1:14" ht="10.5" customHeight="1">
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="13"/>
     </row>
     <row r="74" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A74" s="92" t="s">
+      <c r="A74" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="B74" s="92"/>
-[...10 lines deleted...]
-      <c r="M74" s="92"/>
+      <c r="B74" s="98"/>
+      <c r="C74" s="98"/>
+      <c r="D74" s="98"/>
+      <c r="E74" s="98"/>
+      <c r="F74" s="98"/>
+      <c r="G74" s="98"/>
+      <c r="H74" s="98"/>
+      <c r="I74" s="98"/>
+      <c r="J74" s="98"/>
+      <c r="K74" s="98"/>
+      <c r="L74" s="98"/>
+      <c r="M74" s="98"/>
     </row>
     <row r="75" spans="1:14" ht="10.5" customHeight="1">
       <c r="A75" s="11"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="14"/>
       <c r="B76" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="16" t="s">
@@ -4406,95 +4426,97 @@
         <v>700.5</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="10.5" customHeight="1">
       <c r="A92" s="20">
         <v>2025</v>
       </c>
       <c r="B92" s="21">
         <v>1500.9</v>
       </c>
       <c r="C92" s="21">
         <v>1024.7</v>
       </c>
       <c r="D92" s="21">
         <v>852.1</v>
       </c>
       <c r="E92" s="60">
         <v>1304.24</v>
       </c>
       <c r="F92" s="54">
         <v>1333.09</v>
       </c>
       <c r="G92" s="63">
         <v>1518.19</v>
       </c>
-      <c r="H92" s="60">
+      <c r="H92" s="54">
         <v>963.62</v>
       </c>
       <c r="I92" s="21">
         <v>1351.5</v>
       </c>
       <c r="J92" s="68">
         <v>1117.42</v>
       </c>
       <c r="K92" s="68">
         <v>1188.43</v>
       </c>
       <c r="L92" s="54">
         <v>1174.51</v>
       </c>
       <c r="M92" s="21">
         <v>1274.2</v>
       </c>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="20">
         <v>2026</v>
       </c>
       <c r="B93" s="21">
         <v>651.20000000000005</v>
       </c>
       <c r="C93" s="21">
         <v>663</v>
       </c>
       <c r="D93" s="21">
         <v>657.9</v>
       </c>
       <c r="E93" s="82">
         <v>1017.07</v>
       </c>
       <c r="F93" s="59">
         <v>1149.9100000000001</v>
       </c>
       <c r="G93" s="63">
         <v>1196.5999999999999</v>
       </c>
-      <c r="H93" s="97">
+      <c r="H93" s="92">
         <v>954.68</v>
       </c>
-      <c r="I93" s="21"/>
+      <c r="I93" s="93">
+        <v>1003.1</v>
+      </c>
       <c r="J93" s="68"/>
       <c r="K93" s="68"/>
       <c r="L93" s="54"/>
       <c r="M93" s="21"/>
     </row>
     <row r="94" spans="1:13" ht="18" customHeight="1">
       <c r="A94" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="25"/>
       <c r="D94" s="21"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" ht="10.5" customHeight="1">
       <c r="A95" s="20">
         <v>2011</v>
@@ -5071,95 +5093,97 @@
       <c r="O108" s="79"/>
       <c r="P108" s="78"/>
     </row>
     <row r="109" spans="1:16" ht="10.5" customHeight="1">
       <c r="A109" s="32">
         <v>2025</v>
       </c>
       <c r="B109" s="23">
         <v>610.79999999999995</v>
       </c>
       <c r="C109" s="23">
         <v>907.8</v>
       </c>
       <c r="D109" s="23">
         <v>760.9</v>
       </c>
       <c r="E109" s="23">
         <v>659.5</v>
       </c>
       <c r="F109" s="54">
         <v>969.2</v>
       </c>
       <c r="G109" s="63">
         <v>1045.0999999999999</v>
       </c>
-      <c r="H109" s="60">
+      <c r="H109" s="54">
         <v>1012.9327</v>
       </c>
       <c r="I109" s="23">
         <v>898.3</v>
       </c>
       <c r="J109" s="69">
         <v>1137.5</v>
       </c>
       <c r="K109" s="68">
         <v>1014.0575</v>
       </c>
       <c r="L109" s="54">
         <v>983.98680000000002</v>
       </c>
       <c r="M109" s="23">
         <v>1139.3</v>
       </c>
     </row>
     <row r="110" spans="1:16" ht="10.5" customHeight="1">
       <c r="A110" s="32">
         <v>2026</v>
       </c>
       <c r="B110" s="23">
         <v>827.9</v>
       </c>
       <c r="C110" s="23">
         <v>766.9</v>
       </c>
       <c r="D110" s="23">
         <v>758.2</v>
       </c>
       <c r="E110" s="23">
         <v>907.8</v>
       </c>
       <c r="F110" s="59">
         <v>951.1</v>
       </c>
       <c r="G110" s="63">
         <v>1071.8</v>
       </c>
-      <c r="H110" s="97">
+      <c r="H110" s="92">
         <v>1003.2</v>
       </c>
-      <c r="I110" s="23"/>
+      <c r="I110" s="93">
+        <v>1020.5</v>
+      </c>
       <c r="J110" s="69"/>
       <c r="K110" s="68"/>
       <c r="L110" s="54"/>
       <c r="M110" s="23"/>
     </row>
     <row r="111" spans="1:16" ht="23.25" customHeight="1">
       <c r="A111" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="21"/>
       <c r="H111" s="21"/>
       <c r="I111" s="21"/>
       <c r="J111" s="21"/>
       <c r="K111" s="21"/>
       <c r="L111" s="21"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:16" ht="10.5" customHeight="1">
       <c r="A112" s="34">
         <v>2018</v>
@@ -6895,51 +6919,51 @@
       <c r="L163" s="21"/>
       <c r="M163" s="25"/>
     </row>
     <row r="164" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A164" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="21">
         <v>37194.400000000001</v>
       </c>
       <c r="C164" s="21">
         <v>38574</v>
       </c>
       <c r="D164" s="21">
         <v>40673.1</v>
       </c>
       <c r="E164" s="60">
         <v>42977.65</v>
       </c>
       <c r="F164" s="54">
         <v>41147.440000000002</v>
       </c>
       <c r="G164" s="63">
         <v>38383.25</v>
       </c>
-      <c r="H164" s="60">
+      <c r="H164" s="54">
         <v>37361.22</v>
       </c>
       <c r="I164" s="25">
         <v>38431.4</v>
       </c>
       <c r="J164" s="70">
         <v>43797.48</v>
       </c>
       <c r="K164" s="68">
         <v>44021.8</v>
       </c>
       <c r="L164" s="54">
         <v>41343.39</v>
       </c>
       <c r="M164" s="25">
         <v>41396.1</v>
       </c>
     </row>
     <row r="165" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A165" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B165" s="21"/>
       <c r="E165" s="71"/>
       <c r="F165" s="59" t="s">
@@ -6954,174 +6978,174 @@
       </c>
       <c r="L165" s="71"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A166" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="21">
         <v>30219.9</v>
       </c>
       <c r="C166" s="39">
         <v>32141.200000000001</v>
       </c>
       <c r="D166" s="39">
         <v>32855</v>
       </c>
       <c r="E166" s="55">
         <v>35106.800000000003</v>
       </c>
       <c r="F166" s="54">
         <v>33630.97</v>
       </c>
       <c r="G166" s="63">
         <v>30931.64</v>
       </c>
-      <c r="H166" s="60">
+      <c r="H166" s="54">
         <v>29918.959999999999</v>
       </c>
       <c r="I166" s="40">
         <v>30665.599999999999</v>
       </c>
       <c r="J166" s="70">
         <v>34362.68</v>
       </c>
       <c r="K166" s="68">
         <v>34333.72</v>
       </c>
       <c r="L166" s="54">
         <v>32307.5</v>
       </c>
       <c r="M166" s="23">
         <v>32375.9</v>
       </c>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A167" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B167" s="21">
         <v>2418.6999999999998</v>
       </c>
       <c r="C167" s="39">
         <v>2681.7</v>
       </c>
       <c r="D167" s="39">
         <v>2627.5</v>
       </c>
       <c r="E167" s="55">
         <v>2926.53</v>
       </c>
       <c r="F167" s="54">
         <v>2696.6</v>
       </c>
       <c r="G167" s="63">
         <v>2429.4699999999998</v>
       </c>
-      <c r="H167" s="60">
+      <c r="H167" s="54">
         <v>2271.39</v>
       </c>
       <c r="I167" s="40">
         <v>2386.8000000000002</v>
       </c>
       <c r="J167" s="70">
         <v>2845.15</v>
       </c>
       <c r="K167" s="68">
         <v>2922.07</v>
       </c>
       <c r="L167" s="54">
         <v>2695.13</v>
       </c>
       <c r="M167" s="23">
         <v>2668.4</v>
       </c>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A168" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B168" s="21">
         <v>2082.1999999999998</v>
       </c>
       <c r="C168" s="39">
         <v>1568.6</v>
       </c>
       <c r="D168" s="39">
         <v>2438.4</v>
       </c>
       <c r="E168" s="55">
         <v>2165.27</v>
       </c>
       <c r="F168" s="54">
         <v>2359.48</v>
       </c>
       <c r="G168" s="63">
         <v>2637.36</v>
       </c>
-      <c r="H168" s="60">
+      <c r="H168" s="54">
         <v>2933.66</v>
       </c>
       <c r="I168" s="40">
         <v>3131.1</v>
       </c>
       <c r="J168" s="70">
         <v>3299.17</v>
       </c>
       <c r="K168" s="68">
         <v>3511.17</v>
       </c>
       <c r="L168" s="54">
         <v>3522.59</v>
       </c>
       <c r="M168" s="23">
         <v>3540.1</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A169" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B169" s="21">
         <v>2473.6</v>
       </c>
       <c r="C169" s="39">
         <v>2182.6</v>
       </c>
       <c r="D169" s="39">
         <v>2752.3</v>
       </c>
       <c r="E169" s="55">
         <v>2779.06</v>
       </c>
       <c r="F169" s="54">
         <v>2460.39</v>
       </c>
       <c r="G169" s="63">
         <v>2384.7800000000002</v>
       </c>
-      <c r="H169" s="60">
+      <c r="H169" s="54">
         <v>2237.21</v>
       </c>
       <c r="I169" s="40">
         <v>2247.9</v>
       </c>
       <c r="J169" s="70">
         <v>3290.49</v>
       </c>
       <c r="K169" s="68">
         <v>3254.84</v>
       </c>
       <c r="L169" s="54">
         <v>2818.16</v>
       </c>
       <c r="M169" s="23">
         <v>2811.8</v>
       </c>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A170" s="36">
         <v>2026</v>
       </c>
       <c r="B170" s="21"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
@@ -7138,187 +7162,198 @@
     <row r="171" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A171" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="21">
         <v>38478</v>
       </c>
       <c r="C171" s="21">
         <v>38010.400000000001</v>
       </c>
       <c r="D171" s="21">
         <v>39458.5</v>
       </c>
       <c r="E171" s="82">
         <v>41382.89</v>
       </c>
       <c r="F171" s="59">
         <v>38069.199999999997</v>
       </c>
       <c r="G171" s="63">
         <v>36703.1</v>
       </c>
       <c r="H171" s="65">
         <v>35398.68</v>
       </c>
-      <c r="I171" s="25"/>
+      <c r="I171" s="65">
+        <v>36247.300000000003</v>
+      </c>
       <c r="J171" s="70"/>
       <c r="K171" s="68"/>
       <c r="L171" s="54"/>
       <c r="M171" s="25"/>
     </row>
     <row r="172" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A172" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B172" s="21"/>
       <c r="E172" s="71"/>
       <c r="F172" s="59"/>
       <c r="G172" s="64"/>
+      <c r="I172" s="65"/>
       <c r="J172" s="71"/>
       <c r="K172" s="68"/>
       <c r="L172" s="71"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A173" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B173" s="21">
         <v>26729.200000000001</v>
       </c>
       <c r="C173" s="39">
         <v>29610.6</v>
       </c>
       <c r="D173" s="39">
         <v>31451.8</v>
       </c>
       <c r="E173" s="82">
         <v>32784.71</v>
       </c>
       <c r="F173" s="59">
         <v>32574.6</v>
       </c>
       <c r="G173" s="63">
         <v>31263.1</v>
       </c>
       <c r="H173" s="65">
         <v>30273.66</v>
       </c>
-      <c r="I173" s="40"/>
+      <c r="I173" s="65">
+        <v>31110.799999999999</v>
+      </c>
       <c r="J173" s="70"/>
       <c r="K173" s="68"/>
       <c r="L173" s="54"/>
       <c r="M173" s="23"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A174" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="21">
         <v>2169.4</v>
       </c>
       <c r="C174" s="39">
         <v>2404.1999999999998</v>
       </c>
       <c r="D174" s="39">
         <v>2340.6</v>
       </c>
       <c r="E174" s="82">
         <v>2420.64</v>
       </c>
       <c r="F174" s="59">
         <v>2236.6</v>
       </c>
       <c r="G174" s="63">
         <v>2325.5</v>
       </c>
       <c r="H174" s="65">
         <v>2164.15</v>
       </c>
-      <c r="I174" s="40"/>
+      <c r="I174" s="65">
+        <v>2186.4</v>
+      </c>
       <c r="J174" s="70"/>
       <c r="K174" s="68"/>
       <c r="L174" s="54"/>
       <c r="M174" s="23"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A175" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B175" s="21">
         <v>7296.6</v>
       </c>
       <c r="C175" s="39">
         <v>3413.7</v>
       </c>
       <c r="D175" s="39">
         <v>3215.3</v>
       </c>
       <c r="E175" s="82">
         <v>2917.2</v>
       </c>
       <c r="F175" s="59">
         <v>618.92999999999995</v>
       </c>
       <c r="G175" s="63">
         <v>565.20000000000005</v>
       </c>
       <c r="H175" s="65">
         <v>548.61</v>
       </c>
-      <c r="I175" s="40"/>
+      <c r="I175" s="65">
+        <v>530.1</v>
+      </c>
       <c r="J175" s="70"/>
       <c r="K175" s="68"/>
       <c r="L175" s="54"/>
       <c r="M175" s="23"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1" ht="10.5" customHeight="1">
       <c r="A176" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B176" s="21">
         <v>2282.8000000000002</v>
       </c>
       <c r="C176" s="39">
         <v>2582</v>
       </c>
       <c r="D176" s="39">
         <v>2450.8000000000002</v>
       </c>
       <c r="E176" s="82">
         <v>3260.34</v>
       </c>
       <c r="F176" s="59">
         <v>2639.07</v>
       </c>
       <c r="G176" s="63">
         <v>2549.1999999999998</v>
       </c>
       <c r="H176" s="65">
         <v>2412.27</v>
       </c>
-      <c r="I176" s="40"/>
+      <c r="I176" s="65">
+        <v>2420.1</v>
+      </c>
       <c r="J176" s="70"/>
       <c r="K176" s="68"/>
       <c r="L176" s="54"/>
       <c r="M176" s="23"/>
     </row>
     <row r="177" spans="1:13" ht="10.5" customHeight="1">
       <c r="A177" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="25"/>
       <c r="C177" s="25"/>
       <c r="D177" s="25"/>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25"/>
       <c r="I177" s="25"/>
       <c r="J177" s="49"/>
       <c r="K177" s="76"/>
       <c r="L177" s="49"/>
       <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13" ht="10.5" customHeight="1">
       <c r="A178" s="34">
         <v>2018</v>
@@ -9024,51 +9059,51 @@
       <c r="L228" s="21"/>
       <c r="M228" s="21"/>
     </row>
     <row r="229" spans="1:13" ht="10.5" customHeight="1">
       <c r="A229" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B229" s="21">
         <v>655</v>
       </c>
       <c r="C229" s="21">
         <v>689.6</v>
       </c>
       <c r="D229" s="21">
         <v>718.8</v>
       </c>
       <c r="E229" s="55">
         <v>777.7</v>
       </c>
       <c r="F229" s="58">
         <v>737.6</v>
       </c>
       <c r="G229" s="63">
         <v>692.4</v>
       </c>
-      <c r="H229" s="96">
+      <c r="H229" s="58">
         <v>661.51840000000004</v>
       </c>
       <c r="I229" s="21">
         <v>685.1</v>
       </c>
       <c r="J229" s="72">
         <v>776.4</v>
       </c>
       <c r="K229" s="75">
         <v>767.07659999999998</v>
       </c>
       <c r="L229" s="58">
         <v>773.22889999999995</v>
       </c>
       <c r="M229" s="21">
         <v>771</v>
       </c>
     </row>
     <row r="230" spans="1:13" ht="10.5" customHeight="1">
       <c r="A230" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B230" s="21"/>
       <c r="C230" s="21"/>
       <c r="D230" s="21"/>
@@ -9082,174 +9117,174 @@
       <c r="L230" s="21"/>
       <c r="M230" s="21"/>
     </row>
     <row r="231" spans="1:13" ht="10.5" customHeight="1">
       <c r="A231" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B231" s="21">
         <v>590.9</v>
       </c>
       <c r="C231" s="21">
         <v>631</v>
       </c>
       <c r="D231" s="21">
         <v>646.9</v>
       </c>
       <c r="E231" s="56">
         <v>703.4</v>
       </c>
       <c r="F231" s="58">
         <v>666.3</v>
       </c>
       <c r="G231" s="63">
         <v>620.9</v>
       </c>
-      <c r="H231" s="96">
+      <c r="H231" s="58">
         <v>589.84990000000005</v>
       </c>
       <c r="I231" s="21">
         <v>609.6</v>
       </c>
       <c r="J231" s="70">
         <v>682.87710000000004</v>
       </c>
       <c r="K231" s="75">
         <v>670.94050000000004</v>
       </c>
       <c r="L231" s="58">
         <v>682.74680000000001</v>
       </c>
       <c r="M231" s="21">
         <v>680.9</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="10.5" customHeight="1">
       <c r="A232" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B232" s="21">
         <v>11.5</v>
       </c>
       <c r="C232" s="21">
         <v>12.7</v>
       </c>
       <c r="D232" s="21">
         <v>12.5</v>
       </c>
       <c r="E232" s="56">
         <v>13.8</v>
       </c>
       <c r="F232" s="58">
         <v>12.8</v>
       </c>
       <c r="G232" s="63">
         <v>11.5</v>
       </c>
-      <c r="H232" s="96">
+      <c r="H232" s="58">
         <v>10.766</v>
       </c>
       <c r="I232" s="21">
         <v>11.3</v>
       </c>
       <c r="J232" s="72">
         <v>13.486000000000001</v>
       </c>
       <c r="K232" s="75">
         <v>13.851000000000001</v>
       </c>
       <c r="L232" s="58">
         <v>12.775</v>
       </c>
       <c r="M232" s="21">
         <v>12.6</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="10.5" customHeight="1">
       <c r="A233" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B233" s="21">
         <v>20.5</v>
       </c>
       <c r="C233" s="21">
         <v>17.3</v>
       </c>
       <c r="D233" s="21">
         <v>23.4</v>
       </c>
       <c r="E233" s="56">
         <v>24</v>
       </c>
       <c r="F233" s="61">
         <v>26.3</v>
       </c>
       <c r="G233" s="63">
         <v>29.5</v>
       </c>
-      <c r="H233" s="96">
+      <c r="H233" s="58">
         <v>32.956699999999998</v>
       </c>
       <c r="I233" s="21">
         <v>36.1</v>
       </c>
       <c r="J233" s="72">
         <v>37.442</v>
       </c>
       <c r="K233" s="75">
         <v>39.6447</v>
       </c>
       <c r="L233" s="58">
         <v>40.703600000000002</v>
       </c>
       <c r="M233" s="21">
         <v>40.6</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="10.5" customHeight="1">
       <c r="A234" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B234" s="19">
         <v>32.200000000000003</v>
       </c>
       <c r="C234" s="49">
         <v>28.5</v>
       </c>
       <c r="D234" s="21">
         <v>36</v>
       </c>
       <c r="E234" s="56">
         <v>36.299999999999997</v>
       </c>
       <c r="F234" s="61">
         <v>32.1</v>
       </c>
       <c r="G234" s="67">
         <v>30.4</v>
       </c>
-      <c r="H234" s="96">
+      <c r="H234" s="58">
         <v>27.945799999999998</v>
       </c>
       <c r="I234" s="50">
         <v>28.1</v>
       </c>
       <c r="J234" s="72">
         <v>42.622999999999998</v>
       </c>
       <c r="K234" s="75">
         <v>42.6404</v>
       </c>
       <c r="L234" s="58">
         <v>37.003500000000003</v>
       </c>
       <c r="M234" s="51">
         <v>36.9</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="34">
         <v>2026</v>
       </c>
       <c r="B235" s="21"/>
       <c r="C235" s="21"/>
       <c r="D235" s="21"/>
@@ -9263,249 +9298,259 @@
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B236" s="21">
         <v>621.9</v>
       </c>
       <c r="C236" s="21">
         <v>735.3</v>
       </c>
       <c r="D236" s="21">
         <v>910.4</v>
       </c>
       <c r="E236" s="55">
         <v>988.4</v>
       </c>
       <c r="F236" s="88">
         <v>987.6</v>
       </c>
       <c r="G236" s="63">
         <v>948.7</v>
       </c>
-      <c r="H236" s="97">
+      <c r="H236" s="92">
         <v>1026</v>
       </c>
-      <c r="I236" s="21"/>
+      <c r="I236" s="93">
+        <v>1037.3</v>
+      </c>
       <c r="J236" s="72"/>
       <c r="K236" s="75"/>
       <c r="L236" s="58"/>
       <c r="M236" s="21"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
       <c r="A237" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="21"/>
       <c r="C237" s="21"/>
       <c r="D237" s="21"/>
       <c r="E237" s="21"/>
       <c r="F237" s="60"/>
       <c r="G237" s="65"/>
-      <c r="H237" s="21"/>
-      <c r="I237" s="21"/>
+      <c r="H237" s="89"/>
+      <c r="I237" s="93"/>
       <c r="J237" s="72"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B238" s="21">
         <v>522.79999999999995</v>
       </c>
       <c r="C238" s="21">
         <v>648.9</v>
       </c>
       <c r="D238" s="21">
         <v>828.3</v>
       </c>
       <c r="E238" s="56">
         <v>897.9</v>
       </c>
       <c r="F238" s="88">
         <v>910.5</v>
       </c>
       <c r="G238" s="63">
         <v>872.5</v>
       </c>
-      <c r="H238" s="83">
+      <c r="H238" s="94">
         <v>954.9</v>
       </c>
-      <c r="I238" s="21"/>
+      <c r="I238" s="93">
+        <v>966</v>
+      </c>
       <c r="J238" s="70"/>
       <c r="K238" s="75"/>
       <c r="L238" s="58"/>
       <c r="M238" s="21"/>
     </row>
     <row r="239" spans="1:13" ht="10.5" customHeight="1">
       <c r="A239" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B239" s="21">
         <v>10.3</v>
       </c>
       <c r="C239" s="21">
         <v>11.4</v>
       </c>
       <c r="D239" s="21">
         <v>11.4</v>
       </c>
       <c r="E239" s="56">
         <v>11.5</v>
       </c>
       <c r="F239" s="88">
         <v>33.6</v>
       </c>
       <c r="G239" s="63">
         <v>35</v>
       </c>
-      <c r="H239" s="83">
+      <c r="H239" s="94">
         <v>32.6</v>
       </c>
-      <c r="I239" s="21"/>
+      <c r="I239" s="93">
+        <v>32.9</v>
+      </c>
       <c r="J239" s="72"/>
       <c r="K239" s="75"/>
       <c r="L239" s="58"/>
       <c r="M239" s="21"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B240" s="21">
         <v>59</v>
       </c>
       <c r="C240" s="21">
         <v>38.5</v>
       </c>
       <c r="D240" s="21">
         <v>36.5</v>
       </c>
       <c r="E240" s="56">
         <v>32.6</v>
       </c>
       <c r="F240" s="88">
         <v>6.6</v>
       </c>
       <c r="G240" s="63">
         <v>5.9</v>
       </c>
-      <c r="H240" s="83">
+      <c r="H240" s="94">
         <v>5.7</v>
       </c>
-      <c r="I240" s="21"/>
+      <c r="I240" s="93">
+        <v>5.5</v>
+      </c>
       <c r="J240" s="72"/>
       <c r="K240" s="75"/>
       <c r="L240" s="58"/>
       <c r="M240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="10.5" customHeight="1">
       <c r="A241" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B241" s="19">
         <v>29.7</v>
       </c>
       <c r="C241" s="49">
         <v>36.5</v>
       </c>
       <c r="D241" s="21">
         <v>34.5</v>
       </c>
       <c r="E241" s="56">
         <v>46.5</v>
       </c>
       <c r="F241" s="88">
         <v>36.799999999999997</v>
       </c>
       <c r="G241" s="66">
         <v>35.4</v>
       </c>
-      <c r="H241" s="83">
+      <c r="H241" s="94">
         <v>32.799999999999997</v>
       </c>
-      <c r="I241" s="50"/>
+      <c r="I241" s="93">
+        <v>32.9</v>
+      </c>
       <c r="J241" s="72"/>
       <c r="K241" s="75"/>
       <c r="L241" s="58"/>
       <c r="M241" s="51"/>
     </row>
     <row r="242" spans="1:14" s="9" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A242" s="95" t="s">
+      <c r="A242" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="B242" s="95"/>
-[...10 lines deleted...]
-      <c r="M242" s="95"/>
+      <c r="B242" s="101"/>
+      <c r="C242" s="101"/>
+      <c r="D242" s="101"/>
+      <c r="E242" s="101"/>
+      <c r="F242" s="101"/>
+      <c r="G242" s="101"/>
+      <c r="H242" s="101"/>
+      <c r="I242" s="101"/>
+      <c r="J242" s="101"/>
+      <c r="K242" s="101"/>
+      <c r="L242" s="101"/>
+      <c r="M242" s="101"/>
     </row>
     <row r="243" spans="1:14" s="9" customFormat="1" ht="11.25" customHeight="1">
       <c r="A243" s="47"/>
       <c r="B243" s="47"/>
       <c r="C243" s="47"/>
       <c r="D243" s="47"/>
       <c r="E243" s="47"/>
       <c r="F243" s="47"/>
       <c r="G243" s="47"/>
       <c r="H243" s="47"/>
       <c r="I243" s="47"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="8"/>
     </row>
     <row r="244" spans="1:14" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A244" s="94" t="s">
+      <c r="A244" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="B244" s="94"/>
-[...10 lines deleted...]
-      <c r="M244" s="94"/>
+      <c r="B244" s="100"/>
+      <c r="C244" s="100"/>
+      <c r="D244" s="100"/>
+      <c r="E244" s="100"/>
+      <c r="F244" s="100"/>
+      <c r="G244" s="100"/>
+      <c r="H244" s="100"/>
+      <c r="I244" s="100"/>
+      <c r="J244" s="100"/>
+      <c r="K244" s="100"/>
+      <c r="L244" s="100"/>
+      <c r="M244" s="100"/>
     </row>
     <row r="245" spans="1:14" ht="10.5" customHeight="1">
       <c r="A245" s="43"/>
       <c r="B245" s="19"/>
       <c r="C245" s="19"/>
       <c r="D245" s="19"/>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
       <c r="K245" s="19"/>
       <c r="L245" s="19"/>
       <c r="M245" s="44"/>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="14"/>
       <c r="B246" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C246" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D246" s="16" t="s">
@@ -10130,95 +10175,97 @@
         <v>1.5</v>
       </c>
     </row>
     <row r="262" spans="1:13" ht="10.5" customHeight="1">
       <c r="A262" s="20">
         <v>2025</v>
       </c>
       <c r="B262" s="27">
         <v>1.3</v>
       </c>
       <c r="C262" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="D262" s="27">
         <v>1.3</v>
       </c>
       <c r="E262" s="60">
         <v>1.27</v>
       </c>
       <c r="F262" s="54">
         <v>1.27</v>
       </c>
       <c r="G262" s="63">
         <v>1.27</v>
       </c>
-      <c r="H262" s="60">
+      <c r="H262" s="54">
         <v>1.4</v>
       </c>
       <c r="I262" s="27">
         <v>1.5</v>
       </c>
       <c r="J262" s="70">
         <v>1.41</v>
       </c>
       <c r="K262" s="68">
         <v>1.32</v>
       </c>
       <c r="L262" s="54">
         <v>1.43</v>
       </c>
       <c r="M262" s="27">
         <v>1.8</v>
       </c>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="20">
         <v>2026</v>
       </c>
       <c r="B263" s="27">
         <v>1.4</v>
       </c>
       <c r="C263" s="27">
         <v>2.4</v>
       </c>
       <c r="D263" s="27">
         <v>1.4</v>
       </c>
       <c r="E263" s="82">
         <v>1.45</v>
       </c>
       <c r="F263" s="59">
         <v>1.47</v>
       </c>
       <c r="G263" s="63">
         <v>1.7</v>
       </c>
-      <c r="H263" s="97">
+      <c r="H263" s="93">
         <v>1.6</v>
       </c>
-      <c r="I263" s="27"/>
+      <c r="I263" s="65">
+        <v>1.8</v>
+      </c>
       <c r="J263" s="70"/>
       <c r="K263" s="68"/>
       <c r="L263" s="54"/>
       <c r="M263" s="27"/>
     </row>
     <row r="264" spans="1:13" ht="10.5" customHeight="1">
       <c r="A264" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B264" s="29"/>
       <c r="C264" s="29"/>
       <c r="D264" s="27"/>
       <c r="E264" s="29"/>
       <c r="F264" s="29"/>
       <c r="G264" s="29"/>
       <c r="H264" s="27"/>
       <c r="I264" s="29"/>
       <c r="J264" s="29"/>
       <c r="K264" s="29"/>
       <c r="L264" s="29"/>
       <c r="M264" s="27"/>
     </row>
     <row r="265" spans="1:13" ht="10.5" customHeight="1">
       <c r="A265" s="20">
         <v>2011</v>
@@ -10793,95 +10840,97 @@
         <v>4.7</v>
       </c>
     </row>
     <row r="279" spans="1:13" ht="10.5" customHeight="1">
       <c r="A279" s="20">
         <v>2025</v>
       </c>
       <c r="B279" s="27">
         <v>3.9</v>
       </c>
       <c r="C279" s="27">
         <v>2.9</v>
       </c>
       <c r="D279" s="27">
         <v>3.6</v>
       </c>
       <c r="E279" s="27">
         <v>3.6</v>
       </c>
       <c r="F279" s="61">
         <v>3.7</v>
       </c>
       <c r="G279" s="67">
         <v>3.9</v>
       </c>
-      <c r="H279" s="96">
+      <c r="H279" s="58">
         <v>4.4176000000000002</v>
       </c>
       <c r="I279" s="27">
         <v>4.7</v>
       </c>
       <c r="J279" s="72">
         <v>4.4371999999999998</v>
       </c>
       <c r="K279" s="75">
         <v>3.6175999999999999</v>
       </c>
       <c r="L279" s="58">
         <v>4.0568</v>
       </c>
       <c r="M279" s="27">
         <v>4.8</v>
       </c>
     </row>
     <row r="280" spans="1:13" ht="10.5" customHeight="1">
       <c r="A280" s="20">
         <v>2026</v>
       </c>
       <c r="B280" s="27">
         <v>3.6</v>
       </c>
       <c r="C280" s="27">
         <v>3.4</v>
       </c>
       <c r="D280" s="27">
         <v>3.7</v>
       </c>
       <c r="E280" s="83">
         <v>3.8</v>
       </c>
       <c r="F280" s="88">
         <v>4</v>
       </c>
       <c r="G280" s="67">
         <v>4.7</v>
       </c>
-      <c r="H280" s="98">
+      <c r="H280" s="95">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I280" s="27"/>
+      <c r="I280" s="96">
+        <v>5.2</v>
+      </c>
       <c r="J280" s="72"/>
       <c r="K280" s="75"/>
       <c r="L280" s="58"/>
       <c r="M280" s="27"/>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B281" s="29"/>
       <c r="C281" s="29"/>
       <c r="D281" s="27"/>
       <c r="E281" s="29"/>
       <c r="F281" s="29"/>
       <c r="G281" s="29"/>
       <c r="H281" s="29"/>
       <c r="I281" s="29"/>
       <c r="J281" s="29"/>
       <c r="K281" s="29"/>
       <c r="L281" s="29"/>
       <c r="M281" s="27"/>
     </row>
     <row r="282" spans="1:13" ht="10.5" customHeight="1">
       <c r="A282" s="20">
         <v>2016</v>
@@ -11251,95 +11300,97 @@
         <v>424.5</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="10.5" customHeight="1">
       <c r="A291" s="20">
         <v>2025</v>
       </c>
       <c r="B291" s="21">
         <v>472.8</v>
       </c>
       <c r="C291" s="21">
         <v>419.1</v>
       </c>
       <c r="D291" s="21">
         <v>462.3</v>
       </c>
       <c r="E291" s="60">
         <v>436.78</v>
       </c>
       <c r="F291" s="62">
         <v>529.59</v>
       </c>
       <c r="G291" s="67">
         <v>611.35</v>
       </c>
-      <c r="H291" s="60">
+      <c r="H291" s="54">
         <v>707.76</v>
       </c>
       <c r="I291" s="21">
         <v>668.7</v>
       </c>
       <c r="J291" s="70">
         <v>541.79999999999995</v>
       </c>
       <c r="K291" s="68">
         <v>473.87</v>
       </c>
       <c r="L291" s="54">
         <v>489.6</v>
       </c>
       <c r="M291" s="21">
         <v>452.7</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="10.5" customHeight="1">
       <c r="A292" s="20">
         <v>2026</v>
       </c>
       <c r="B292" s="21">
         <v>452.2</v>
       </c>
       <c r="C292" s="21">
         <v>441.5</v>
       </c>
       <c r="D292" s="21">
         <v>457.9</v>
       </c>
       <c r="E292" s="82">
         <v>447.09</v>
       </c>
       <c r="F292" s="59">
         <v>496.96</v>
       </c>
       <c r="G292" s="67">
         <v>571.1</v>
       </c>
-      <c r="H292" s="98">
+      <c r="H292" s="96">
         <v>635.29999999999995</v>
       </c>
-      <c r="I292" s="21"/>
+      <c r="I292" s="96">
+        <v>632.79999999999995</v>
+      </c>
       <c r="J292" s="70"/>
       <c r="K292" s="68"/>
       <c r="L292" s="54"/>
       <c r="M292" s="21"/>
     </row>
     <row r="293" spans="1:13" ht="10.5" customHeight="1">
       <c r="A293" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B293" s="29"/>
       <c r="C293" s="29"/>
       <c r="D293" s="27"/>
       <c r="E293" s="29"/>
       <c r="F293" s="29"/>
       <c r="G293" s="29"/>
       <c r="H293" s="29"/>
       <c r="I293" s="29"/>
       <c r="J293" s="21"/>
       <c r="K293" s="21"/>
       <c r="L293" s="21"/>
       <c r="M293" s="21"/>
     </row>
     <row r="294" spans="1:13" ht="10.5" customHeight="1">
       <c r="A294" s="20">
         <v>2016</v>
@@ -11709,95 +11760,97 @@
         <v>788.1</v>
       </c>
     </row>
     <row r="303" spans="1:13" ht="10.5" customHeight="1">
       <c r="A303" s="32">
         <v>2025</v>
       </c>
       <c r="B303" s="23">
         <v>988</v>
       </c>
       <c r="C303" s="52">
         <v>855.2</v>
       </c>
       <c r="D303" s="52">
         <v>931.1</v>
       </c>
       <c r="E303" s="84">
         <v>819.6</v>
       </c>
       <c r="F303" s="61">
         <v>1010.5</v>
       </c>
       <c r="G303" s="67">
         <v>1226.5</v>
       </c>
-      <c r="H303" s="84">
+      <c r="H303" s="61">
         <v>1457.3565000000001</v>
       </c>
       <c r="I303" s="52">
         <v>1352.3</v>
       </c>
       <c r="J303" s="80">
         <v>1078.8653999999999</v>
       </c>
       <c r="K303" s="81">
         <v>898.37639999999999</v>
       </c>
       <c r="L303" s="61">
         <v>978.07659999999998</v>
       </c>
       <c r="M303" s="52">
         <v>916.4</v>
       </c>
     </row>
     <row r="304" spans="1:13" ht="10.5" customHeight="1">
       <c r="A304" s="46">
         <v>2026</v>
       </c>
       <c r="B304" s="53">
         <v>1218.8</v>
       </c>
       <c r="C304" s="48">
         <v>1076.8</v>
       </c>
       <c r="D304" s="48">
         <v>1196.0999999999999</v>
       </c>
       <c r="E304" s="85">
         <v>1062.8</v>
       </c>
       <c r="F304" s="57">
         <v>1168.9000000000001</v>
       </c>
       <c r="G304" s="73">
         <v>1413.5</v>
       </c>
-      <c r="H304" s="99">
+      <c r="H304" s="97">
         <v>1592.2</v>
       </c>
-      <c r="I304" s="48"/>
+      <c r="I304" s="102">
+        <v>1566.8</v>
+      </c>
       <c r="J304" s="73"/>
       <c r="K304" s="77"/>
       <c r="L304" s="57"/>
       <c r="M304" s="48"/>
     </row>
     <row r="305" spans="1:13" ht="10.5" customHeight="1">
       <c r="A305" s="32"/>
       <c r="B305" s="23"/>
       <c r="C305" s="52"/>
       <c r="D305" s="52"/>
       <c r="E305" s="52"/>
       <c r="F305" s="52"/>
       <c r="G305" s="52"/>
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="J305" s="52"/>
       <c r="K305" s="52"/>
       <c r="L305" s="52"/>
       <c r="M305" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A244:M244"/>