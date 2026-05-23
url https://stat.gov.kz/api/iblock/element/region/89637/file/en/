--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10170" yWindow="705" windowWidth="18660" windowHeight="9150"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
@@ -122,52 +122,53 @@
     <t>Aktogay district</t>
   </si>
   <si>
     <t>Karkaraly district</t>
   </si>
   <si>
     <t>Nura district</t>
   </si>
   <si>
     <t>Osakarov district</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Output of basic industrial products  of Karaganda region 2026 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -243,51 +244,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -308,50 +309,53 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -634,86 +638,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="20" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="18" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="18" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="18" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="18" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="18" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="18" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
@@ -743,636 +747,686 @@
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="26">
         <v>1224846.3</v>
       </c>
       <c r="C6" s="26">
         <v>2363087.5</v>
       </c>
       <c r="D6" s="26">
         <v>3637824.6</v>
       </c>
-      <c r="E6" s="8"/>
+      <c r="E6" s="26">
+        <v>4812063.9000000004</v>
+      </c>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>353463</v>
       </c>
       <c r="C7" s="26">
         <v>671361.2</v>
       </c>
       <c r="D7" s="26">
         <v>1062524.6000000001</v>
       </c>
-      <c r="E7" s="8"/>
+      <c r="E7" s="26">
+        <v>1387198.1</v>
+      </c>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
         <v>96184.1</v>
       </c>
       <c r="C8" s="26">
         <v>192283.7</v>
       </c>
       <c r="D8" s="26">
         <v>292754.09999999998</v>
       </c>
-      <c r="E8" s="8"/>
+      <c r="E8" s="26">
+        <v>392855.3</v>
+      </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>3350.2</v>
       </c>
       <c r="C9" s="26">
         <v>10106.700000000001</v>
       </c>
       <c r="D9" s="26">
         <v>22177.7</v>
       </c>
-      <c r="E9" s="8"/>
+      <c r="E9" s="26">
+        <v>35880.300000000003</v>
+      </c>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>348029</v>
       </c>
       <c r="C10" s="26">
         <v>660928</v>
       </c>
       <c r="D10" s="26">
         <v>993235</v>
       </c>
-      <c r="E10" s="8"/>
+      <c r="E10" s="26">
+        <v>1333604</v>
+      </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>8668</v>
       </c>
       <c r="C11" s="26">
         <v>16911.599999999999</v>
       </c>
       <c r="D11" s="26">
         <v>24432.6</v>
       </c>
-      <c r="E11" s="8"/>
+      <c r="E11" s="26">
+        <v>28560.3</v>
+      </c>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>401941.7</v>
       </c>
       <c r="C12" s="26">
         <v>764278.3</v>
       </c>
       <c r="D12" s="26">
         <v>1161475</v>
       </c>
-      <c r="E12" s="8"/>
+      <c r="E12" s="26">
+        <v>1518732.7</v>
+      </c>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>361.7</v>
       </c>
       <c r="C13" s="26">
         <v>676.3</v>
       </c>
       <c r="D13" s="26">
         <v>991</v>
       </c>
-      <c r="E13" s="8"/>
+      <c r="E13" s="26">
+        <v>1305.5999999999999</v>
+      </c>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="8">
         <v>12848.7</v>
       </c>
       <c r="C14" s="26">
         <v>46541.7</v>
       </c>
       <c r="D14" s="26">
         <v>80234.7</v>
       </c>
-      <c r="E14" s="8"/>
+      <c r="E14" s="26">
+        <v>113927.7</v>
+      </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="8"/>
+      <c r="E15" s="26" t="s">
+        <v>31</v>
+      </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="12"/>
       <c r="B16" s="25"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
+      <c r="E16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
+      <c r="E17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="13">
         <v>1638.4</v>
       </c>
       <c r="C18" s="13">
         <v>3113.9</v>
       </c>
       <c r="D18" s="13">
         <v>4451.5</v>
       </c>
-      <c r="E18" s="13"/>
+      <c r="E18" s="13">
+        <v>5267.8</v>
+      </c>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13">
         <v>633.4</v>
       </c>
       <c r="C19" s="13">
         <v>1188.2</v>
       </c>
       <c r="D19" s="13">
         <v>1676.7</v>
       </c>
-      <c r="E19" s="13"/>
+      <c r="E19" s="13">
+        <v>1892.9</v>
+      </c>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>160.80000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>304.39999999999998</v>
       </c>
       <c r="D20" s="13">
         <v>424.8</v>
       </c>
-      <c r="E20" s="13"/>
+      <c r="E20" s="13">
+        <v>459.4</v>
+      </c>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>49.2</v>
       </c>
       <c r="C21" s="13">
         <v>94</v>
       </c>
       <c r="D21" s="13">
         <v>138.19999999999999</v>
       </c>
-      <c r="E21" s="13"/>
+      <c r="E21" s="13">
+        <v>154</v>
+      </c>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="13">
         <v>58.5</v>
       </c>
       <c r="C22" s="13">
         <v>101.5</v>
       </c>
       <c r="D22" s="13">
         <v>140.6</v>
       </c>
-      <c r="E22" s="13"/>
+      <c r="E22" s="13">
+        <v>156</v>
+      </c>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="13">
         <v>475.5</v>
       </c>
       <c r="C23" s="13">
         <v>922.8</v>
       </c>
       <c r="D23" s="13">
         <v>1350</v>
       </c>
-      <c r="E23" s="13"/>
+      <c r="E23" s="13">
+        <v>1768.4</v>
+      </c>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="13">
         <v>116.9</v>
       </c>
       <c r="C24" s="13">
         <v>218.8</v>
       </c>
       <c r="D24" s="13">
         <v>316</v>
       </c>
-      <c r="E24" s="13"/>
+      <c r="E24" s="13">
+        <v>355.9</v>
+      </c>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="13">
         <v>114.3</v>
       </c>
       <c r="C25" s="13">
         <v>220.2</v>
       </c>
       <c r="D25" s="13">
         <v>310.8</v>
       </c>
-      <c r="E25" s="13"/>
+      <c r="E25" s="13">
+        <v>356.4</v>
+      </c>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>1.2</v>
       </c>
       <c r="C26" s="13">
         <v>1.8</v>
       </c>
       <c r="D26" s="13">
         <v>2.4</v>
       </c>
-      <c r="E26" s="13"/>
+      <c r="E26" s="13">
+        <v>3</v>
+      </c>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>8.6</v>
       </c>
       <c r="C27" s="13">
         <v>15.4</v>
       </c>
       <c r="D27" s="13">
         <v>22.1</v>
       </c>
-      <c r="E27" s="13"/>
+      <c r="E27" s="13">
+        <v>30.2</v>
+      </c>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="13">
         <v>0.3</v>
       </c>
       <c r="C28" s="13">
         <v>0.6</v>
       </c>
       <c r="D28" s="13">
         <v>0.8</v>
       </c>
-      <c r="E28" s="13"/>
+      <c r="E28" s="13">
+        <v>1.3</v>
+      </c>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="23"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="13">
         <v>8</v>
       </c>
       <c r="C29" s="13">
         <v>15.2</v>
       </c>
       <c r="D29" s="13">
         <v>20.7</v>
       </c>
-      <c r="E29" s="13"/>
+      <c r="E29" s="13">
+        <v>24.1</v>
+      </c>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="13">
         <v>3.5</v>
       </c>
       <c r="C30" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="D30" s="13">
         <v>16.8</v>
       </c>
-      <c r="E30" s="13"/>
+      <c r="E30" s="13">
+        <v>23.5</v>
+      </c>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="15">
         <v>8.1</v>
       </c>
       <c r="C31" s="15">
         <v>20.9</v>
       </c>
       <c r="D31" s="15">
         <v>31.6</v>
       </c>
-      <c r="E31" s="15"/>
+      <c r="E31" s="15">
+        <v>42.7</v>
+      </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="28"/>
-[...6 lines deleted...]
-      <c r="I32" s="28"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
       <c r="J32" s="16"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="29"/>
-[...10 lines deleted...]
-      <c r="M33" s="30"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>