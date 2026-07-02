--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -244,51 +244,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -313,61 +313,70 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -638,86 +647,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="20" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="20" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="18" customWidth="1"/>
-    <col min="6" max="6" width="9.85546875" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="10.28515625" style="18" customWidth="1"/>
+    <col min="6" max="7" width="9.28515625" style="18" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="18" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="18" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="18" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="18" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
@@ -750,683 +758,731 @@
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="26">
         <v>1224846.3</v>
       </c>
       <c r="C6" s="26">
         <v>2363087.5</v>
       </c>
       <c r="D6" s="26">
         <v>3637824.6</v>
       </c>
       <c r="E6" s="26">
         <v>4812063.9000000004</v>
       </c>
-      <c r="F6" s="8"/>
+      <c r="F6" s="26">
+        <v>5989873.9000000004</v>
+      </c>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>353463</v>
       </c>
       <c r="C7" s="26">
         <v>671361.2</v>
       </c>
       <c r="D7" s="26">
         <v>1062524.6000000001</v>
       </c>
       <c r="E7" s="26">
         <v>1387198.1</v>
       </c>
-      <c r="F7" s="8"/>
+      <c r="F7" s="26">
+        <v>1686203.2</v>
+      </c>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
         <v>96184.1</v>
       </c>
       <c r="C8" s="26">
         <v>192283.7</v>
       </c>
       <c r="D8" s="26">
         <v>292754.09999999998</v>
       </c>
       <c r="E8" s="26">
         <v>392855.3</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="26">
+        <v>495515.2</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>3350.2</v>
       </c>
       <c r="C9" s="26">
         <v>10106.700000000001</v>
       </c>
       <c r="D9" s="26">
         <v>22177.7</v>
       </c>
       <c r="E9" s="26">
         <v>35880.300000000003</v>
       </c>
-      <c r="F9" s="8"/>
+      <c r="F9" s="26">
+        <v>51227.6</v>
+      </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>348029</v>
       </c>
       <c r="C10" s="26">
         <v>660928</v>
       </c>
       <c r="D10" s="26">
         <v>993235</v>
       </c>
       <c r="E10" s="26">
         <v>1333604</v>
       </c>
-      <c r="F10" s="8"/>
+      <c r="F10" s="26">
+        <v>1690985</v>
+      </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>8668</v>
       </c>
       <c r="C11" s="26">
         <v>16911.599999999999</v>
       </c>
       <c r="D11" s="26">
         <v>24432.6</v>
       </c>
       <c r="E11" s="26">
         <v>28560.3</v>
       </c>
-      <c r="F11" s="8"/>
+      <c r="F11" s="26">
+        <v>28560.3</v>
+      </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>401941.7</v>
       </c>
       <c r="C12" s="26">
         <v>764278.3</v>
       </c>
       <c r="D12" s="26">
         <v>1161475</v>
       </c>
       <c r="E12" s="26">
         <v>1518732.7</v>
       </c>
-      <c r="F12" s="8"/>
+      <c r="F12" s="26">
+        <v>1881256.6</v>
+      </c>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>361.7</v>
       </c>
       <c r="C13" s="26">
         <v>676.3</v>
       </c>
       <c r="D13" s="26">
         <v>991</v>
       </c>
       <c r="E13" s="26">
         <v>1305.5999999999999</v>
       </c>
-      <c r="F13" s="8"/>
+      <c r="F13" s="26">
+        <v>1424.6</v>
+      </c>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="8">
         <v>12848.7</v>
       </c>
       <c r="C14" s="26">
         <v>46541.7</v>
       </c>
       <c r="D14" s="26">
         <v>80234.7</v>
       </c>
       <c r="E14" s="26">
         <v>113927.7</v>
       </c>
-      <c r="F14" s="8"/>
+      <c r="F14" s="26">
+        <v>146264.29999999999</v>
+      </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="F15" s="8"/>
+      <c r="F15" s="26">
+        <v>8437</v>
+      </c>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="12"/>
       <c r="B16" s="25"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="13">
         <v>1638.4</v>
       </c>
       <c r="C18" s="13">
         <v>3113.9</v>
       </c>
       <c r="D18" s="13">
         <v>4451.5</v>
       </c>
-      <c r="E18" s="13">
-[...2 lines deleted...]
-      <c r="F18" s="13"/>
+      <c r="E18" s="24">
+        <v>5120</v>
+      </c>
+      <c r="F18" s="28">
+        <v>5367.9</v>
+      </c>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13">
         <v>633.4</v>
       </c>
       <c r="C19" s="13">
         <v>1188.2</v>
       </c>
       <c r="D19" s="13">
         <v>1676.7</v>
       </c>
-      <c r="E19" s="13">
-[...2 lines deleted...]
-      <c r="F19" s="13"/>
+      <c r="E19" s="24">
+        <v>1889</v>
+      </c>
+      <c r="F19" s="28">
+        <v>1896.7</v>
+      </c>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>160.80000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>304.39999999999998</v>
       </c>
       <c r="D20" s="13">
         <v>424.8</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="24">
         <v>459.4</v>
       </c>
-      <c r="F20" s="13"/>
+      <c r="F20" s="28">
+        <v>483.9</v>
+      </c>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>49.2</v>
       </c>
       <c r="C21" s="13">
         <v>94</v>
       </c>
       <c r="D21" s="13">
         <v>138.19999999999999</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="24">
         <v>154</v>
       </c>
-      <c r="F21" s="13"/>
+      <c r="F21" s="28">
+        <v>154</v>
+      </c>
       <c r="G21" s="13"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="13">
         <v>58.5</v>
       </c>
       <c r="C22" s="13">
         <v>101.5</v>
       </c>
       <c r="D22" s="13">
         <v>140.6</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="24">
         <v>156</v>
       </c>
-      <c r="F22" s="13"/>
+      <c r="F22" s="28">
+        <v>194.5</v>
+      </c>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="13">
         <v>475.5</v>
       </c>
       <c r="C23" s="13">
         <v>922.8</v>
       </c>
       <c r="D23" s="13">
         <v>1350</v>
       </c>
-      <c r="E23" s="13">
-[...2 lines deleted...]
-      <c r="F23" s="13"/>
+      <c r="E23" s="24">
+        <v>1627.7</v>
+      </c>
+      <c r="F23" s="28">
+        <v>1763.3</v>
+      </c>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="13">
         <v>116.9</v>
       </c>
       <c r="C24" s="13">
         <v>218.8</v>
       </c>
       <c r="D24" s="13">
         <v>316</v>
       </c>
-      <c r="E24" s="13">
-[...2 lines deleted...]
-      <c r="F24" s="13"/>
+      <c r="E24" s="24">
+        <v>355.7</v>
+      </c>
+      <c r="F24" s="28">
+        <v>361.7</v>
+      </c>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="13">
         <v>114.3</v>
       </c>
       <c r="C25" s="13">
         <v>220.2</v>
       </c>
       <c r="D25" s="13">
         <v>310.8</v>
       </c>
-      <c r="E25" s="13">
-[...2 lines deleted...]
-      <c r="F25" s="13"/>
+      <c r="E25" s="24">
+        <v>355.9</v>
+      </c>
+      <c r="F25" s="28">
+        <v>365.3</v>
+      </c>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>1.2</v>
       </c>
       <c r="C26" s="13">
         <v>1.8</v>
       </c>
       <c r="D26" s="13">
         <v>2.4</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="24">
         <v>3</v>
       </c>
-      <c r="F26" s="13"/>
+      <c r="F26" s="28">
+        <v>4.3</v>
+      </c>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>8.6</v>
       </c>
       <c r="C27" s="13">
         <v>15.4</v>
       </c>
       <c r="D27" s="13">
         <v>22.1</v>
       </c>
-      <c r="E27" s="13">
-[...2 lines deleted...]
-      <c r="F27" s="13"/>
+      <c r="E27" s="24">
+        <v>28.9</v>
+      </c>
+      <c r="F27" s="28">
+        <v>37.200000000000003</v>
+      </c>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="13">
         <v>0.3</v>
       </c>
       <c r="C28" s="13">
         <v>0.6</v>
       </c>
       <c r="D28" s="13">
         <v>0.8</v>
       </c>
-      <c r="E28" s="13">
-[...2 lines deleted...]
-      <c r="F28" s="13"/>
+      <c r="E28" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0.9</v>
+      </c>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="23"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="13">
         <v>8</v>
       </c>
       <c r="C29" s="13">
         <v>15.2</v>
       </c>
       <c r="D29" s="13">
         <v>20.7</v>
       </c>
-      <c r="E29" s="13">
-[...2 lines deleted...]
-      <c r="F29" s="13"/>
+      <c r="E29" s="24">
+        <v>23.4</v>
+      </c>
+      <c r="F29" s="28">
+        <v>25</v>
+      </c>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="13">
         <v>3.5</v>
       </c>
       <c r="C30" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="D30" s="13">
         <v>16.8</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="24">
         <v>23.5</v>
       </c>
-      <c r="F30" s="13"/>
+      <c r="F30" s="28">
+        <v>31.5</v>
+      </c>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="15">
         <v>8.1</v>
       </c>
       <c r="C31" s="15">
         <v>20.9</v>
       </c>
       <c r="D31" s="15">
         <v>31.6</v>
       </c>
-      <c r="E31" s="15">
-[...2 lines deleted...]
-      <c r="F31" s="15"/>
+      <c r="E31" s="34">
+        <v>42.4</v>
+      </c>
+      <c r="F31" s="29">
+        <v>49.6</v>
+      </c>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="29"/>
-[...6 lines deleted...]
-      <c r="I32" s="29"/>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
       <c r="J32" s="16"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A33" s="30" t="s">
+      <c r="A33" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="30"/>
-[...10 lines deleted...]
-      <c r="M33" s="31"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>