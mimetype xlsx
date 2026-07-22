--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10170" yWindow="705" windowWidth="18660" windowHeight="9150"/>
+    <workbookView xWindow="10176" yWindow="708" windowWidth="18660" windowHeight="9156"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
@@ -244,51 +244,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -319,64 +319,70 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -647,85 +653,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="20" customWidth="1"/>
-    <col min="2" max="3" width="12.28515625" style="20" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="18"/>
+    <col min="2" max="3" width="12.33203125" style="20" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="20" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="18" customWidth="1"/>
+    <col min="6" max="7" width="9.33203125" style="18" customWidth="1"/>
+    <col min="8" max="8" width="9.5546875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="11.109375" style="18" customWidth="1"/>
+    <col min="10" max="10" width="11.33203125" style="18" customWidth="1"/>
+    <col min="11" max="11" width="11.5546875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="13.44140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="13.5546875" style="18" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="30"/>
-[...10 lines deleted...]
-      <c r="M2" s="30"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
@@ -761,728 +767,778 @@
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="26">
         <v>1224846.3</v>
       </c>
       <c r="C6" s="26">
         <v>2363087.5</v>
       </c>
       <c r="D6" s="26">
         <v>3637824.6</v>
       </c>
       <c r="E6" s="26">
         <v>4812063.9000000004</v>
       </c>
       <c r="F6" s="26">
         <v>5989873.9000000004</v>
       </c>
-      <c r="G6" s="8"/>
+      <c r="G6" s="35">
+        <v>7017712.2999999998</v>
+      </c>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>353463</v>
       </c>
       <c r="C7" s="26">
         <v>671361.2</v>
       </c>
       <c r="D7" s="26">
         <v>1062524.6000000001</v>
       </c>
       <c r="E7" s="26">
         <v>1387198.1</v>
       </c>
       <c r="F7" s="26">
         <v>1686203.2</v>
       </c>
-      <c r="G7" s="8"/>
+      <c r="G7" s="35">
+        <v>1963250.9</v>
+      </c>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
         <v>96184.1</v>
       </c>
       <c r="C8" s="26">
         <v>192283.7</v>
       </c>
       <c r="D8" s="26">
         <v>292754.09999999998</v>
       </c>
       <c r="E8" s="26">
         <v>392855.3</v>
       </c>
       <c r="F8" s="26">
         <v>495515.2</v>
       </c>
-      <c r="G8" s="8"/>
+      <c r="G8" s="35">
+        <v>579322.9</v>
+      </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>3350.2</v>
       </c>
       <c r="C9" s="26">
         <v>10106.700000000001</v>
       </c>
       <c r="D9" s="26">
         <v>22177.7</v>
       </c>
       <c r="E9" s="26">
         <v>35880.300000000003</v>
       </c>
       <c r="F9" s="26">
         <v>51227.6</v>
       </c>
-      <c r="G9" s="8"/>
+      <c r="G9" s="35">
+        <v>66116</v>
+      </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>348029</v>
       </c>
       <c r="C10" s="26">
         <v>660928</v>
       </c>
       <c r="D10" s="26">
         <v>993235</v>
       </c>
       <c r="E10" s="26">
         <v>1333604</v>
       </c>
       <c r="F10" s="26">
         <v>1690985</v>
       </c>
-      <c r="G10" s="8"/>
+      <c r="G10" s="35">
+        <v>1996925</v>
+      </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>8668</v>
       </c>
       <c r="C11" s="26">
         <v>16911.599999999999</v>
       </c>
       <c r="D11" s="26">
         <v>24432.6</v>
       </c>
       <c r="E11" s="26">
         <v>28560.3</v>
       </c>
       <c r="F11" s="26">
         <v>28560.3</v>
       </c>
-      <c r="G11" s="8"/>
+      <c r="G11" s="35">
+        <v>28560.3</v>
+      </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>401941.7</v>
       </c>
       <c r="C12" s="26">
         <v>764278.3</v>
       </c>
       <c r="D12" s="26">
         <v>1161475</v>
       </c>
       <c r="E12" s="26">
         <v>1518732.7</v>
       </c>
       <c r="F12" s="26">
         <v>1881256.6</v>
       </c>
-      <c r="G12" s="8"/>
+      <c r="G12" s="35">
+        <v>2186518.5</v>
+      </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>361.7</v>
       </c>
       <c r="C13" s="26">
         <v>676.3</v>
       </c>
       <c r="D13" s="26">
         <v>991</v>
       </c>
       <c r="E13" s="26">
         <v>1305.5999999999999</v>
       </c>
       <c r="F13" s="26">
         <v>1424.6</v>
       </c>
-      <c r="G13" s="8"/>
+      <c r="G13" s="35">
+        <v>1543.7</v>
+      </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="8">
         <v>12848.7</v>
       </c>
       <c r="C14" s="26">
         <v>46541.7</v>
       </c>
       <c r="D14" s="26">
         <v>80234.7</v>
       </c>
       <c r="E14" s="26">
         <v>113927.7</v>
       </c>
       <c r="F14" s="26">
         <v>146264.29999999999</v>
       </c>
-      <c r="G14" s="8"/>
+      <c r="G14" s="35">
+        <v>178601</v>
+      </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="26">
         <v>8437</v>
       </c>
-      <c r="G15" s="8"/>
+      <c r="G15" s="35">
+        <v>16874</v>
+      </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="12"/>
       <c r="B16" s="25"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="27"/>
+      <c r="G16" s="36"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="27"/>
+      <c r="G17" s="36"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="13">
         <v>1638.4</v>
       </c>
       <c r="C18" s="13">
         <v>3113.9</v>
       </c>
       <c r="D18" s="13">
         <v>4451.5</v>
       </c>
       <c r="E18" s="24">
         <v>5120</v>
       </c>
       <c r="F18" s="28">
         <v>5367.9</v>
       </c>
-      <c r="G18" s="13"/>
+      <c r="G18" s="35">
+        <v>5579.8</v>
+      </c>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13">
         <v>633.4</v>
       </c>
       <c r="C19" s="13">
         <v>1188.2</v>
       </c>
       <c r="D19" s="13">
         <v>1676.7</v>
       </c>
       <c r="E19" s="24">
         <v>1889</v>
       </c>
       <c r="F19" s="28">
         <v>1896.7</v>
       </c>
-      <c r="G19" s="13"/>
+      <c r="G19" s="35">
+        <v>1902.9</v>
+      </c>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>160.80000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>304.39999999999998</v>
       </c>
       <c r="D20" s="13">
         <v>424.8</v>
       </c>
       <c r="E20" s="24">
         <v>459.4</v>
       </c>
       <c r="F20" s="28">
         <v>483.9</v>
       </c>
-      <c r="G20" s="13"/>
+      <c r="G20" s="35">
+        <v>498.2</v>
+      </c>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>49.2</v>
       </c>
       <c r="C21" s="13">
         <v>94</v>
       </c>
       <c r="D21" s="13">
         <v>138.19999999999999</v>
       </c>
       <c r="E21" s="24">
         <v>154</v>
       </c>
       <c r="F21" s="28">
         <v>154</v>
       </c>
-      <c r="G21" s="13"/>
+      <c r="G21" s="35">
+        <v>154</v>
+      </c>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="13">
         <v>58.5</v>
       </c>
       <c r="C22" s="13">
         <v>101.5</v>
       </c>
       <c r="D22" s="13">
         <v>140.6</v>
       </c>
       <c r="E22" s="24">
         <v>156</v>
       </c>
       <c r="F22" s="28">
         <v>194.5</v>
       </c>
-      <c r="G22" s="13"/>
+      <c r="G22" s="35">
+        <v>232.9</v>
+      </c>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="13">
         <v>475.5</v>
       </c>
       <c r="C23" s="13">
         <v>922.8</v>
       </c>
       <c r="D23" s="13">
         <v>1350</v>
       </c>
       <c r="E23" s="24">
         <v>1627.7</v>
       </c>
       <c r="F23" s="28">
         <v>1763.3</v>
       </c>
-      <c r="G23" s="13"/>
+      <c r="G23" s="35">
+        <v>1878.4</v>
+      </c>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="13">
         <v>116.9</v>
       </c>
       <c r="C24" s="13">
         <v>218.8</v>
       </c>
       <c r="D24" s="13">
         <v>316</v>
       </c>
       <c r="E24" s="24">
         <v>355.7</v>
       </c>
       <c r="F24" s="28">
         <v>361.7</v>
       </c>
-      <c r="G24" s="13"/>
+      <c r="G24" s="35">
+        <v>366.3</v>
+      </c>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="13">
         <v>114.3</v>
       </c>
       <c r="C25" s="13">
         <v>220.2</v>
       </c>
       <c r="D25" s="13">
         <v>310.8</v>
       </c>
       <c r="E25" s="24">
         <v>355.9</v>
       </c>
       <c r="F25" s="28">
         <v>365.3</v>
       </c>
-      <c r="G25" s="13"/>
+      <c r="G25" s="35">
+        <v>373.5</v>
+      </c>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>1.2</v>
       </c>
       <c r="C26" s="13">
         <v>1.8</v>
       </c>
       <c r="D26" s="13">
         <v>2.4</v>
       </c>
       <c r="E26" s="24">
         <v>3</v>
       </c>
       <c r="F26" s="28">
         <v>4.3</v>
       </c>
-      <c r="G26" s="13"/>
+      <c r="G26" s="35">
+        <v>5.5</v>
+      </c>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>8.6</v>
       </c>
       <c r="C27" s="13">
         <v>15.4</v>
       </c>
       <c r="D27" s="13">
         <v>22.1</v>
       </c>
       <c r="E27" s="24">
         <v>28.9</v>
       </c>
       <c r="F27" s="28">
         <v>37.200000000000003</v>
       </c>
-      <c r="G27" s="13"/>
+      <c r="G27" s="35">
+        <v>45.5</v>
+      </c>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="13">
         <v>0.3</v>
       </c>
       <c r="C28" s="13">
         <v>0.6</v>
       </c>
       <c r="D28" s="13">
         <v>0.8</v>
       </c>
       <c r="E28" s="24">
         <v>0.9</v>
       </c>
       <c r="F28" s="28">
         <v>0.9</v>
       </c>
-      <c r="G28" s="13"/>
+      <c r="G28" s="35">
+        <v>0.9</v>
+      </c>
       <c r="H28" s="13"/>
       <c r="I28" s="23"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="13">
         <v>8</v>
       </c>
       <c r="C29" s="13">
         <v>15.2</v>
       </c>
       <c r="D29" s="13">
         <v>20.7</v>
       </c>
       <c r="E29" s="24">
         <v>23.4</v>
       </c>
       <c r="F29" s="28">
         <v>25</v>
       </c>
-      <c r="G29" s="13"/>
+      <c r="G29" s="35">
+        <v>26.6</v>
+      </c>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="13">
         <v>3.5</v>
       </c>
       <c r="C30" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="D30" s="13">
         <v>16.8</v>
       </c>
       <c r="E30" s="24">
         <v>23.5</v>
       </c>
       <c r="F30" s="28">
         <v>31.5</v>
       </c>
-      <c r="G30" s="13"/>
+      <c r="G30" s="35">
+        <v>39.4</v>
+      </c>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="15">
         <v>8.1</v>
       </c>
       <c r="C31" s="15">
         <v>20.9</v>
       </c>
       <c r="D31" s="15">
         <v>31.6</v>
       </c>
-      <c r="E31" s="34">
+      <c r="E31" s="30">
         <v>42.4</v>
       </c>
       <c r="F31" s="29">
         <v>49.6</v>
       </c>
-      <c r="G31" s="15"/>
+      <c r="G31" s="30">
+        <v>55.6</v>
+      </c>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A32" s="31" t="s">
+      <c r="A32" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="31"/>
-[...6 lines deleted...]
-      <c r="I32" s="31"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
       <c r="J32" s="16"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="32"/>
-[...10 lines deleted...]
-      <c r="M33" s="33"/>
+      <c r="B33" s="33"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="34"/>
+      <c r="L33" s="34"/>
+      <c r="M33" s="34"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>