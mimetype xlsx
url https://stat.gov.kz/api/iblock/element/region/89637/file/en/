--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10176" yWindow="708" windowWidth="18660" windowHeight="9156"/>
+    <workbookView xWindow="10170" yWindow="705" windowWidth="18660" windowHeight="9150"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="34">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
@@ -185,50 +185,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -244,51 +245,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -322,66 +323,69 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -653,85 +657,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="20" customWidth="1"/>
-    <col min="2" max="3" width="12.33203125" style="20" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="18"/>
+    <col min="2" max="3" width="12.28515625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="20" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="18" customWidth="1"/>
+    <col min="6" max="7" width="9.28515625" style="18" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="18" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="18" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" style="18" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="18" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="18" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" style="18" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="31"/>
-[...10 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
@@ -767,778 +771,828 @@
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="26">
         <v>1224846.3</v>
       </c>
       <c r="C6" s="26">
         <v>2363087.5</v>
       </c>
       <c r="D6" s="26">
         <v>3637824.6</v>
       </c>
       <c r="E6" s="26">
         <v>4812063.9000000004</v>
       </c>
       <c r="F6" s="26">
         <v>5989873.9000000004</v>
       </c>
-      <c r="G6" s="35">
+      <c r="G6" s="31">
         <v>7017712.2999999998</v>
       </c>
-      <c r="H6" s="8"/>
+      <c r="H6" s="26">
+        <v>8054681.7000000002</v>
+      </c>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="8">
         <v>353463</v>
       </c>
       <c r="C7" s="26">
         <v>671361.2</v>
       </c>
       <c r="D7" s="26">
         <v>1062524.6000000001</v>
       </c>
       <c r="E7" s="26">
         <v>1387198.1</v>
       </c>
       <c r="F7" s="26">
         <v>1686203.2</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="31">
         <v>1963250.9</v>
       </c>
-      <c r="H7" s="8"/>
+      <c r="H7" s="26">
+        <v>2254711.9</v>
+      </c>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
         <v>96184.1</v>
       </c>
       <c r="C8" s="26">
         <v>192283.7</v>
       </c>
       <c r="D8" s="26">
         <v>292754.09999999998</v>
       </c>
       <c r="E8" s="26">
         <v>392855.3</v>
       </c>
       <c r="F8" s="26">
         <v>495515.2</v>
       </c>
-      <c r="G8" s="35">
+      <c r="G8" s="31">
         <v>579322.9</v>
       </c>
-      <c r="H8" s="8"/>
+      <c r="H8" s="26">
+        <v>666146.69999999995</v>
+      </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>3350.2</v>
       </c>
       <c r="C9" s="26">
         <v>10106.700000000001</v>
       </c>
       <c r="D9" s="26">
         <v>22177.7</v>
       </c>
       <c r="E9" s="26">
         <v>35880.300000000003</v>
       </c>
       <c r="F9" s="26">
         <v>51227.6</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="31">
         <v>66116</v>
       </c>
-      <c r="H9" s="8"/>
+      <c r="H9" s="26">
+        <v>81038</v>
+      </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>348029</v>
       </c>
       <c r="C10" s="26">
         <v>660928</v>
       </c>
       <c r="D10" s="26">
         <v>993235</v>
       </c>
       <c r="E10" s="26">
         <v>1333604</v>
       </c>
       <c r="F10" s="26">
         <v>1690985</v>
       </c>
-      <c r="G10" s="35">
+      <c r="G10" s="31">
         <v>1996925</v>
       </c>
-      <c r="H10" s="8"/>
+      <c r="H10" s="26">
+        <v>2286775</v>
+      </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>8668</v>
       </c>
       <c r="C11" s="26">
         <v>16911.599999999999</v>
       </c>
       <c r="D11" s="26">
         <v>24432.6</v>
       </c>
       <c r="E11" s="26">
         <v>28560.3</v>
       </c>
       <c r="F11" s="26">
         <v>28560.3</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="31">
         <v>28560.3</v>
       </c>
-      <c r="H11" s="8"/>
+      <c r="H11" s="26">
+        <v>28560.3</v>
+      </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>401941.7</v>
       </c>
       <c r="C12" s="26">
         <v>764278.3</v>
       </c>
       <c r="D12" s="26">
         <v>1161475</v>
       </c>
       <c r="E12" s="26">
         <v>1518732.7</v>
       </c>
       <c r="F12" s="26">
         <v>1881256.6</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="31">
         <v>2186518.5</v>
       </c>
-      <c r="H12" s="8"/>
+      <c r="H12" s="26">
+        <v>2499538.5</v>
+      </c>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>361.7</v>
       </c>
       <c r="C13" s="26">
         <v>676.3</v>
       </c>
       <c r="D13" s="26">
         <v>991</v>
       </c>
       <c r="E13" s="26">
         <v>1305.5999999999999</v>
       </c>
       <c r="F13" s="26">
         <v>1424.6</v>
       </c>
-      <c r="G13" s="35">
+      <c r="G13" s="31">
         <v>1543.7</v>
       </c>
-      <c r="H13" s="8"/>
+      <c r="H13" s="26">
+        <v>1662.7</v>
+      </c>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="8">
         <v>12848.7</v>
       </c>
       <c r="C14" s="26">
         <v>46541.7</v>
       </c>
       <c r="D14" s="26">
         <v>80234.7</v>
       </c>
       <c r="E14" s="26">
         <v>113927.7</v>
       </c>
       <c r="F14" s="26">
         <v>146264.29999999999</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="31">
         <v>178601</v>
       </c>
-      <c r="H14" s="8"/>
+      <c r="H14" s="26">
+        <v>210937.7</v>
+      </c>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="26">
         <v>8437</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G15" s="31">
         <v>16874</v>
       </c>
-      <c r="H15" s="8"/>
+      <c r="H15" s="26">
+        <v>25311</v>
+      </c>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="12"/>
       <c r="B16" s="25"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="27"/>
-      <c r="G16" s="36"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="37"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="27"/>
-      <c r="G17" s="36"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="37"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="13">
         <v>1638.4</v>
       </c>
       <c r="C18" s="13">
         <v>3113.9</v>
       </c>
       <c r="D18" s="13">
         <v>4451.5</v>
       </c>
       <c r="E18" s="24">
         <v>5120</v>
       </c>
       <c r="F18" s="28">
         <v>5367.9</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="31">
         <v>5579.8</v>
       </c>
-      <c r="H18" s="13"/>
+      <c r="H18" s="26">
+        <v>5783.5</v>
+      </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="13">
         <v>633.4</v>
       </c>
       <c r="C19" s="13">
         <v>1188.2</v>
       </c>
       <c r="D19" s="13">
         <v>1676.7</v>
       </c>
       <c r="E19" s="24">
         <v>1889</v>
       </c>
       <c r="F19" s="28">
         <v>1896.7</v>
       </c>
-      <c r="G19" s="35">
+      <c r="G19" s="31">
         <v>1902.9</v>
       </c>
-      <c r="H19" s="13"/>
+      <c r="H19" s="26">
+        <v>1908.5</v>
+      </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="13">
         <v>160.80000000000001</v>
       </c>
       <c r="C20" s="13">
         <v>304.39999999999998</v>
       </c>
       <c r="D20" s="13">
         <v>424.8</v>
       </c>
       <c r="E20" s="24">
         <v>459.4</v>
       </c>
       <c r="F20" s="28">
         <v>483.9</v>
       </c>
-      <c r="G20" s="35">
+      <c r="G20" s="31">
         <v>498.2</v>
       </c>
-      <c r="H20" s="13"/>
+      <c r="H20" s="26">
+        <v>511.7</v>
+      </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="13">
         <v>49.2</v>
       </c>
       <c r="C21" s="13">
         <v>94</v>
       </c>
       <c r="D21" s="13">
         <v>138.19999999999999</v>
       </c>
       <c r="E21" s="24">
         <v>154</v>
       </c>
       <c r="F21" s="28">
         <v>154</v>
       </c>
-      <c r="G21" s="35">
+      <c r="G21" s="31">
         <v>154</v>
       </c>
-      <c r="H21" s="23"/>
+      <c r="H21" s="26">
+        <v>154</v>
+      </c>
       <c r="I21" s="23"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="13">
         <v>58.5</v>
       </c>
       <c r="C22" s="13">
         <v>101.5</v>
       </c>
       <c r="D22" s="13">
         <v>140.6</v>
       </c>
       <c r="E22" s="24">
         <v>156</v>
       </c>
       <c r="F22" s="28">
         <v>194.5</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="31">
         <v>232.9</v>
       </c>
-      <c r="H22" s="13"/>
+      <c r="H22" s="26">
+        <v>264.10000000000002</v>
+      </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="13">
         <v>475.5</v>
       </c>
       <c r="C23" s="13">
         <v>922.8</v>
       </c>
       <c r="D23" s="13">
         <v>1350</v>
       </c>
       <c r="E23" s="24">
         <v>1627.7</v>
       </c>
       <c r="F23" s="28">
         <v>1763.3</v>
       </c>
-      <c r="G23" s="35">
+      <c r="G23" s="31">
         <v>1878.4</v>
       </c>
-      <c r="H23" s="13"/>
+      <c r="H23" s="26">
+        <v>1994</v>
+      </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="13">
         <v>116.9</v>
       </c>
       <c r="C24" s="13">
         <v>218.8</v>
       </c>
       <c r="D24" s="13">
         <v>316</v>
       </c>
       <c r="E24" s="24">
         <v>355.7</v>
       </c>
       <c r="F24" s="28">
         <v>361.7</v>
       </c>
-      <c r="G24" s="35">
+      <c r="G24" s="31">
         <v>366.3</v>
       </c>
-      <c r="H24" s="13"/>
+      <c r="H24" s="26">
+        <v>371</v>
+      </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="13">
         <v>114.3</v>
       </c>
       <c r="C25" s="13">
         <v>220.2</v>
       </c>
       <c r="D25" s="13">
         <v>310.8</v>
       </c>
       <c r="E25" s="24">
         <v>355.9</v>
       </c>
       <c r="F25" s="28">
         <v>365.3</v>
       </c>
-      <c r="G25" s="35">
+      <c r="G25" s="31">
         <v>373.5</v>
       </c>
-      <c r="H25" s="13"/>
+      <c r="H25" s="26">
+        <v>381.4</v>
+      </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>1.2</v>
       </c>
       <c r="C26" s="13">
         <v>1.8</v>
       </c>
       <c r="D26" s="13">
         <v>2.4</v>
       </c>
       <c r="E26" s="24">
         <v>3</v>
       </c>
       <c r="F26" s="28">
         <v>4.3</v>
       </c>
-      <c r="G26" s="35">
+      <c r="G26" s="31">
         <v>5.5</v>
       </c>
-      <c r="H26" s="13"/>
+      <c r="H26" s="26">
+        <v>6.7</v>
+      </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="13">
         <v>8.6</v>
       </c>
       <c r="C27" s="13">
         <v>15.4</v>
       </c>
       <c r="D27" s="13">
         <v>22.1</v>
       </c>
       <c r="E27" s="24">
         <v>28.9</v>
       </c>
       <c r="F27" s="28">
         <v>37.200000000000003</v>
       </c>
-      <c r="G27" s="35">
+      <c r="G27" s="31">
         <v>45.5</v>
       </c>
-      <c r="H27" s="13"/>
+      <c r="H27" s="26">
+        <v>53.8</v>
+      </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="13">
         <v>0.3</v>
       </c>
       <c r="C28" s="13">
         <v>0.6</v>
       </c>
       <c r="D28" s="13">
         <v>0.8</v>
       </c>
       <c r="E28" s="24">
         <v>0.9</v>
       </c>
       <c r="F28" s="28">
         <v>0.9</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="31">
         <v>0.9</v>
       </c>
-      <c r="H28" s="13"/>
+      <c r="H28" s="26">
+        <v>0.9</v>
+      </c>
       <c r="I28" s="23"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="13">
         <v>8</v>
       </c>
       <c r="C29" s="13">
         <v>15.2</v>
       </c>
       <c r="D29" s="13">
         <v>20.7</v>
       </c>
       <c r="E29" s="24">
         <v>23.4</v>
       </c>
       <c r="F29" s="28">
         <v>25</v>
       </c>
-      <c r="G29" s="35">
+      <c r="G29" s="31">
         <v>26.6</v>
       </c>
-      <c r="H29" s="13"/>
+      <c r="H29" s="26">
+        <v>28.3</v>
+      </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="13">
         <v>3.5</v>
       </c>
       <c r="C30" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="D30" s="13">
         <v>16.8</v>
       </c>
       <c r="E30" s="24">
         <v>23.5</v>
       </c>
       <c r="F30" s="28">
         <v>31.5</v>
       </c>
-      <c r="G30" s="35">
+      <c r="G30" s="31">
         <v>39.4</v>
       </c>
-      <c r="H30" s="13"/>
+      <c r="H30" s="26">
+        <v>47.4</v>
+      </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="15">
         <v>8.1</v>
       </c>
       <c r="C31" s="15">
         <v>20.9</v>
       </c>
       <c r="D31" s="15">
         <v>31.6</v>
       </c>
       <c r="E31" s="30">
         <v>42.4</v>
       </c>
       <c r="F31" s="29">
         <v>49.6</v>
       </c>
       <c r="G31" s="30">
         <v>55.6</v>
       </c>
-      <c r="H31" s="15"/>
+      <c r="H31" s="29">
+        <v>61.6</v>
+      </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="32"/>
-[...6 lines deleted...]
-      <c r="I32" s="32"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
       <c r="J32" s="16"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A33" s="33" t="s">
+      <c r="A33" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="33"/>
-[...10 lines deleted...]
-      <c r="M33" s="34"/>
+      <c r="B33" s="35"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>