--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8235" yWindow="-15" windowWidth="20610" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="40">
   <si>
     <t/>
   </si>
   <si>
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t xml:space="preserve">Iron ore, thsd. tons   </t>
   </si>
   <si>
     <t>Copper ore, thsd. Tons</t>
   </si>
   <si>
     <t>Lead in a lead concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Marganese ore, thsd. Tons</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
@@ -145,51 +145,51 @@
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
     <t>Zinc in zinc concentrate, thousand tons</t>
   </si>
   <si>
     <t>Aktogay district</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Output of basic industrial products  of Karaganda region in 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -199,50 +199,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -258,51 +263,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -364,50 +369,65 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -693,103 +713,103 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N60"/>
+  <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="G66" sqref="G66"/>
+      <selection activeCell="H50" sqref="H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="9" style="22" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="22" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="22" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="22" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="22" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="22" customWidth="1"/>
     <col min="12" max="13" width="11.140625" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="45"/>
-[...11 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="A1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:14" s="24" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="23" customFormat="1" ht="22.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="29" t="s">
@@ -856,1178 +876,1279 @@
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="15">
         <v>3669.3</v>
       </c>
       <c r="C6" s="15">
         <v>6481.8</v>
       </c>
       <c r="D6" s="15">
         <v>9952.9</v>
       </c>
-      <c r="E6" s="8"/>
+      <c r="E6" s="43">
+        <v>13282.3</v>
+      </c>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="15">
         <v>224.1</v>
       </c>
       <c r="C7" s="15">
         <v>473.1</v>
       </c>
       <c r="D7" s="15">
         <v>739.1</v>
       </c>
-      <c r="E7" s="8"/>
+      <c r="E7" s="43">
+        <v>963.5</v>
+      </c>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="15">
         <v>194.6</v>
       </c>
       <c r="C8" s="15">
         <v>391.3</v>
       </c>
       <c r="D8" s="15">
         <v>585.6</v>
       </c>
-      <c r="E8" s="8"/>
+      <c r="E8" s="43">
+        <v>828.4</v>
+      </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="26" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>130.6</v>
       </c>
       <c r="C9" s="15">
         <v>250</v>
       </c>
       <c r="D9" s="15">
         <v>381.3</v>
       </c>
-      <c r="E9" s="8"/>
+      <c r="E9" s="43">
+        <v>502.6</v>
+      </c>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="26" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="15">
         <v>323.7</v>
       </c>
       <c r="C10" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>960.2</v>
       </c>
-      <c r="E10" s="8"/>
+      <c r="E10" s="43">
+        <v>1316</v>
+      </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="26" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="15">
         <v>363</v>
       </c>
       <c r="C11" s="15">
         <v>708.6</v>
       </c>
       <c r="D11" s="15">
         <v>1070.5999999999999</v>
       </c>
-      <c r="E11" s="8"/>
+      <c r="E11" s="43">
+        <v>1410.8</v>
+      </c>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="26" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="15">
         <v>44</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>128.19999999999999</v>
       </c>
-      <c r="E12" s="8"/>
+      <c r="E12" s="43">
+        <v>170.9</v>
+      </c>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="26" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>1797.5</v>
       </c>
       <c r="C13" s="15">
         <v>3119.2</v>
       </c>
       <c r="D13" s="15">
         <v>4561.2</v>
       </c>
-      <c r="E13" s="8"/>
+      <c r="E13" s="43">
+        <v>5822.6</v>
+      </c>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="26" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C14" s="15">
         <v>826.9</v>
       </c>
       <c r="D14" s="15">
         <v>1526.7</v>
       </c>
-      <c r="E14" s="8"/>
+      <c r="E14" s="43">
+        <v>2267.5</v>
+      </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
-    <row r="15" spans="1:14" s="26" customFormat="1">
+    <row r="15" spans="1:14" s="26" customFormat="1" ht="12.75">
       <c r="A15" s="13"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="27"/>
-      <c r="E15" s="6"/>
+      <c r="E15" s="44"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="26" customFormat="1" ht="36" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="6"/>
       <c r="D16" s="28"/>
-      <c r="E16" s="6"/>
+      <c r="E16" s="36"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="26" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>3277.6</v>
       </c>
       <c r="C17" s="15">
         <v>5741.1</v>
       </c>
       <c r="D17" s="15">
         <v>8794.7999999999993</v>
       </c>
-      <c r="E17" s="8"/>
+      <c r="E17" s="43">
+        <v>11712.5</v>
+      </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="26" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>128.6</v>
       </c>
       <c r="C18" s="15">
         <v>274.5</v>
       </c>
       <c r="D18" s="15">
         <v>416.5</v>
       </c>
-      <c r="E18" s="8"/>
+      <c r="E18" s="43">
+        <v>533.29999999999995</v>
+      </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="26" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="15">
         <v>194.6</v>
       </c>
       <c r="C19" s="15">
         <v>391.3</v>
       </c>
       <c r="D19" s="15">
         <v>585.6</v>
       </c>
-      <c r="E19" s="8"/>
+      <c r="E19" s="43">
+        <v>828.4</v>
+      </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="26" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="15">
         <v>24.4</v>
       </c>
       <c r="C20" s="15">
         <v>43.6</v>
       </c>
       <c r="D20" s="15">
         <v>66.5</v>
       </c>
-      <c r="E20" s="8"/>
+      <c r="E20" s="43">
+        <v>83.8</v>
+      </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="26" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="15">
         <v>323.7</v>
       </c>
       <c r="C21" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D21" s="15">
         <v>960.2</v>
       </c>
-      <c r="E21" s="8"/>
+      <c r="E21" s="43">
+        <v>1316</v>
+      </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="26" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="15">
         <v>173</v>
       </c>
       <c r="C22" s="15">
         <v>372.9</v>
       </c>
       <c r="D22" s="15">
         <v>549.9</v>
       </c>
-      <c r="E22" s="8"/>
+      <c r="E22" s="43">
+        <v>690</v>
+      </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="32"/>
     </row>
     <row r="23" spans="1:13" s="26" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="15">
         <v>44</v>
       </c>
       <c r="C23" s="15">
         <v>81</v>
       </c>
       <c r="D23" s="15">
         <v>128.19999999999999</v>
       </c>
-      <c r="E23" s="8"/>
+      <c r="E23" s="43">
+        <v>170.9</v>
+      </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" s="26" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="15">
         <v>1797.5</v>
       </c>
       <c r="C24" s="15">
         <v>3119.2</v>
       </c>
       <c r="D24" s="15">
         <v>4561.2</v>
       </c>
-      <c r="E24" s="8"/>
+      <c r="E24" s="43">
+        <v>5822.6</v>
+      </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="26" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C25" s="15">
         <v>826.9</v>
       </c>
       <c r="D25" s="15">
         <v>1526.7</v>
       </c>
-      <c r="E25" s="8"/>
+      <c r="E25" s="43">
+        <v>2267.5</v>
+      </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
-    <row r="26" spans="1:13" s="26" customFormat="1">
+    <row r="26" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A26" s="13"/>
       <c r="B26" s="8"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
-      <c r="E26" s="6"/>
+      <c r="E26" s="45"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="26" customFormat="1">
+    <row r="27" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
-      <c r="E27" s="6"/>
+      <c r="E27" s="45"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="26" customFormat="1">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="15">
         <v>250.1</v>
       </c>
       <c r="C28" s="15">
         <v>683.5</v>
       </c>
       <c r="D28" s="15">
         <v>940</v>
       </c>
-      <c r="E28" s="8"/>
+      <c r="E28" s="43">
+        <v>1445.7</v>
+      </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="32"/>
     </row>
     <row r="29" spans="1:13" s="26" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="D29" s="15">
         <v>6.1</v>
       </c>
-      <c r="E29" s="8"/>
+      <c r="E29" s="43">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="32"/>
     </row>
     <row r="30" spans="1:13" s="26" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="15">
         <v>2</v>
       </c>
       <c r="C30" s="15">
         <v>2</v>
       </c>
       <c r="D30" s="15">
         <v>2</v>
       </c>
-      <c r="E30" s="8"/>
+      <c r="E30" s="43">
+        <v>2</v>
+      </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
     </row>
     <row r="31" spans="1:13" s="26" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>246.1</v>
       </c>
       <c r="C31" s="15">
         <v>677.4</v>
       </c>
       <c r="D31" s="15">
         <v>931.9</v>
       </c>
-      <c r="E31" s="12"/>
+      <c r="E31" s="43">
+        <v>1435.4</v>
+      </c>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="32"/>
     </row>
-    <row r="32" spans="1:13" s="26" customFormat="1">
+    <row r="32" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A32" s="13"/>
       <c r="B32" s="8"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
-      <c r="E32" s="6"/>
+      <c r="E32" s="44"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="1:13" s="26" customFormat="1">
+    <row r="33" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
-      <c r="E33" s="6"/>
+      <c r="E33" s="46"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="26" customFormat="1">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15">
         <v>1287.5999999999999</v>
       </c>
       <c r="C34" s="15">
         <v>2495.9</v>
       </c>
       <c r="D34" s="15">
         <v>3783.3</v>
       </c>
-      <c r="E34" s="8"/>
+      <c r="E34" s="43">
+        <v>5628.4</v>
+      </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="32"/>
     </row>
     <row r="35" spans="1:13" s="26" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="15">
         <v>149.1</v>
       </c>
       <c r="C35" s="15">
         <v>281.2</v>
       </c>
       <c r="D35" s="15">
         <v>516.29999999999995</v>
       </c>
-      <c r="E35" s="8"/>
+      <c r="E35" s="43">
+        <v>833.3</v>
+      </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" s="38" customFormat="1">
       <c r="A36" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="15">
         <v>73</v>
       </c>
       <c r="D36" s="15">
         <v>146</v>
       </c>
-      <c r="E36" s="8"/>
+      <c r="E36" s="43">
+        <v>219</v>
+      </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" s="26" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="15">
         <v>505.1</v>
       </c>
       <c r="C37" s="15">
         <v>919.4</v>
       </c>
       <c r="D37" s="15">
         <v>1388.1</v>
       </c>
-      <c r="E37" s="8"/>
+      <c r="E37" s="43">
+        <v>1853.5</v>
+      </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" s="26" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="15">
         <v>130.9</v>
       </c>
       <c r="C38" s="15">
         <v>266.39999999999998</v>
       </c>
       <c r="D38" s="15">
         <v>388.2</v>
       </c>
-      <c r="E38" s="8"/>
+      <c r="E38" s="43">
+        <v>839.6</v>
+      </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="32"/>
     </row>
     <row r="39" spans="1:13" s="26" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="15">
         <v>502.5</v>
       </c>
       <c r="C39" s="15">
         <v>955.9</v>
       </c>
       <c r="D39" s="15">
         <v>1344.7</v>
       </c>
-      <c r="E39" s="8"/>
+      <c r="E39" s="43">
+        <v>1883</v>
+      </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
     </row>
-    <row r="40" spans="1:13" s="26" customFormat="1">
+    <row r="40" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A40" s="13"/>
       <c r="B40" s="8"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
-      <c r="E40" s="6"/>
+      <c r="E40" s="44"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
-      <c r="E41" s="6"/>
+      <c r="E41" s="46"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" s="26" customFormat="1">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15">
         <v>1.6</v>
       </c>
       <c r="C42" s="15">
         <v>3.3</v>
       </c>
       <c r="D42" s="15">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E42" s="8"/>
+      <c r="E42" s="43">
+        <v>6.6</v>
+      </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:13" s="26" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="15">
         <v>0.6</v>
       </c>
       <c r="C43" s="15">
         <v>1.3</v>
       </c>
       <c r="D43" s="15">
         <v>2</v>
       </c>
-      <c r="E43" s="8"/>
+      <c r="E43" s="43">
+        <v>2.7</v>
+      </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:13" s="26" customFormat="1">
       <c r="A44" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="15">
         <v>1</v>
       </c>
       <c r="C44" s="15">
         <v>2</v>
       </c>
       <c r="D44" s="15">
         <v>2.9</v>
       </c>
-      <c r="E44" s="8"/>
+      <c r="E44" s="43">
+        <v>3.9</v>
+      </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
     </row>
-    <row r="45" spans="1:13" s="26" customFormat="1">
+    <row r="45" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A45" s="14"/>
       <c r="B45" s="8"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
-      <c r="E45" s="12"/>
+      <c r="E45" s="45"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
     </row>
     <row r="46" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A46" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="12"/>
       <c r="D46" s="12"/>
-      <c r="E46" s="12"/>
+      <c r="E46" s="45"/>
       <c r="F46" s="12"/>
       <c r="G46" s="12"/>
       <c r="H46" s="12"/>
       <c r="I46" s="12"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" s="26" customFormat="1">
       <c r="A47" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C47" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D47" s="15">
         <v>7.1</v>
       </c>
-      <c r="E47" s="8"/>
+      <c r="E47" s="43">
+        <v>10</v>
+      </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
     </row>
-    <row r="48" spans="1:13" s="26" customFormat="1">
+    <row r="48" spans="1:13" s="42" customFormat="1">
       <c r="A48" s="14" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-      <c r="E48" s="8"/>
+        <v>38</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="43">
+        <v>0.4</v>
+      </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
-    <row r="49" spans="1:13" s="26" customFormat="1" ht="12.75">
-[...12 lines deleted...]
-      <c r="M49" s="33"/>
+    <row r="49" spans="1:13" s="26" customFormat="1">
+      <c r="A49" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C49" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D49" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="E49" s="43">
+        <v>9.6</v>
+      </c>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:13" s="26" customFormat="1" ht="12.75">
-      <c r="A50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A50" s="14"/>
       <c r="B50" s="8"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
-      <c r="E50" s="6"/>
+      <c r="E50" s="12"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
-      <c r="M50" s="34"/>
-[...2 lines deleted...]
-      <c r="A51" s="7" t="s">
+      <c r="M50" s="33"/>
+    </row>
+    <row r="51" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="8"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="34"/>
+    </row>
+    <row r="52" spans="1:13" s="26" customFormat="1">
+      <c r="A52" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B51" s="15">
+      <c r="B52" s="15">
         <v>0.1</v>
       </c>
-      <c r="C51" s="15">
+      <c r="C52" s="15">
         <v>3.5</v>
       </c>
-      <c r="D51" s="15">
+      <c r="D52" s="15">
         <v>6.8</v>
       </c>
-      <c r="E51" s="8"/>
-[...22 lines deleted...]
-      <c r="E52" s="8"/>
+      <c r="E52" s="43">
+        <v>10.1</v>
+      </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="31"/>
       <c r="I52" s="31"/>
       <c r="J52" s="31"/>
       <c r="K52" s="31"/>
       <c r="L52" s="31"/>
       <c r="M52" s="31"/>
     </row>
     <row r="53" spans="1:13" s="37" customFormat="1">
-      <c r="A53" s="14" t="s">
-[...3 lines deleted...]
-        <v>0.1</v>
+      <c r="A53" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>8</v>
       </c>
       <c r="C53" s="15">
-        <v>1.1000000000000001</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="D53" s="15">
-        <v>2.1</v>
-[...1 lines deleted...]
-      <c r="E53" s="8"/>
+        <v>4.7</v>
+      </c>
+      <c r="E53" s="43">
+        <v>7</v>
+      </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
     </row>
-    <row r="54" spans="1:13" s="26" customFormat="1" ht="12.75">
-[...17 lines deleted...]
-      </c>
+    <row r="54" spans="1:13" s="37" customFormat="1">
+      <c r="A54" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="C54" s="15">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D54" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="E54" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+    </row>
+    <row r="55" spans="1:13" s="26" customFormat="1" ht="12.75">
+      <c r="A55" s="13"/>
       <c r="B55" s="8"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
-      <c r="E55" s="6"/>
+      <c r="E55" s="45"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:13" s="26" customFormat="1">
-      <c r="A56" s="7" t="s">
+    <row r="56" spans="1:13" s="26" customFormat="1" ht="22.5">
+      <c r="A56" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="8"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="35"/>
+    </row>
+    <row r="57" spans="1:13" s="26" customFormat="1">
+      <c r="A57" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="39">
+      <c r="B57" s="39">
         <v>8000</v>
       </c>
-      <c r="C56" s="39">
+      <c r="C57" s="39">
         <v>18333</v>
       </c>
-      <c r="D56" s="39">
+      <c r="D57" s="39">
         <v>25408</v>
       </c>
-      <c r="E56" s="16"/>
-[...10 lines deleted...]
-      <c r="A57" s="17" t="s">
+      <c r="E57" s="39">
+        <v>83183</v>
+      </c>
+      <c r="F57" s="16"/>
+      <c r="G57" s="16"/>
+      <c r="H57" s="16"/>
+      <c r="I57" s="16"/>
+      <c r="J57" s="16"/>
+      <c r="K57" s="16"/>
+      <c r="L57" s="16"/>
+      <c r="M57" s="16"/>
+    </row>
+    <row r="58" spans="1:13" s="26" customFormat="1">
+      <c r="A58" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B57" s="40">
+      <c r="B58" s="40">
         <v>8000</v>
       </c>
-      <c r="C57" s="40">
+      <c r="C58" s="40">
         <v>18333</v>
       </c>
-      <c r="D57" s="40">
+      <c r="D58" s="40">
         <v>25408</v>
       </c>
-      <c r="E57" s="18"/>
-[...10 lines deleted...]
-      <c r="A58" s="42" t="s">
+      <c r="E58" s="40">
+        <v>83183</v>
+      </c>
+      <c r="F58" s="18"/>
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
+    </row>
+    <row r="59" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+      <c r="A59" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B58" s="42"/>
-[...13 lines deleted...]
-      <c r="A59" s="43" t="s">
+      <c r="B59" s="47"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="47"/>
+      <c r="F59" s="47"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="47"/>
+      <c r="I59" s="47"/>
+      <c r="J59" s="19"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
+    </row>
+    <row r="60" spans="1:13" ht="24" customHeight="1">
+      <c r="A60" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B59" s="43"/>
-[...13 lines deleted...]
-      <c r="A60" s="21" t="s">
+      <c r="B60" s="48"/>
+      <c r="C60" s="48"/>
+      <c r="D60" s="48"/>
+      <c r="E60" s="48"/>
+      <c r="F60" s="48"/>
+      <c r="G60" s="48"/>
+      <c r="H60" s="49"/>
+      <c r="I60" s="49"/>
+      <c r="J60" s="49"/>
+      <c r="K60" s="49"/>
+      <c r="L60" s="49"/>
+      <c r="M60" s="49"/>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B60" s="22"/>
+      <c r="B61" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A58:I58"/>
-    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A59:I59"/>
+    <mergeCell ref="A60:M60"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>