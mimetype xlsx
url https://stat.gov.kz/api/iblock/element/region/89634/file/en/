--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -716,51 +716,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="H50" sqref="H50"/>
+      <selection activeCell="I47" sqref="I47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="9" style="22" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" style="22" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="22" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" style="22" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="22" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="22" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="22" customWidth="1"/>
     <col min="12" max="13" width="11.140625" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="50"/>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
@@ -879,251 +879,269 @@
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="15">
         <v>3669.3</v>
       </c>
       <c r="C6" s="15">
         <v>6481.8</v>
       </c>
       <c r="D6" s="15">
         <v>9952.9</v>
       </c>
       <c r="E6" s="43">
         <v>13282.3</v>
       </c>
-      <c r="F6" s="8"/>
+      <c r="F6" s="43">
+        <v>16446.099999999999</v>
+      </c>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="15">
         <v>224.1</v>
       </c>
       <c r="C7" s="15">
         <v>473.1</v>
       </c>
       <c r="D7" s="15">
         <v>739.1</v>
       </c>
       <c r="E7" s="43">
         <v>963.5</v>
       </c>
-      <c r="F7" s="8"/>
+      <c r="F7" s="43">
+        <v>1172.9000000000001</v>
+      </c>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="15">
         <v>194.6</v>
       </c>
       <c r="C8" s="15">
         <v>391.3</v>
       </c>
       <c r="D8" s="15">
         <v>585.6</v>
       </c>
       <c r="E8" s="43">
         <v>828.4</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="43">
+        <v>1049.5999999999999</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="26" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>130.6</v>
       </c>
       <c r="C9" s="15">
         <v>250</v>
       </c>
       <c r="D9" s="15">
         <v>381.3</v>
       </c>
       <c r="E9" s="43">
         <v>502.6</v>
       </c>
-      <c r="F9" s="8"/>
+      <c r="F9" s="43">
+        <v>605.9</v>
+      </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="26" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="15">
         <v>323.7</v>
       </c>
       <c r="C10" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>960.2</v>
       </c>
       <c r="E10" s="43">
         <v>1316</v>
       </c>
-      <c r="F10" s="8"/>
+      <c r="F10" s="43">
+        <v>1637.4</v>
+      </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="26" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="15">
         <v>363</v>
       </c>
       <c r="C11" s="15">
         <v>708.6</v>
       </c>
       <c r="D11" s="15">
         <v>1070.5999999999999</v>
       </c>
       <c r="E11" s="43">
         <v>1410.8</v>
       </c>
-      <c r="F11" s="8"/>
+      <c r="F11" s="43">
+        <v>1729.1</v>
+      </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="26" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="15">
         <v>44</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E12" s="43">
         <v>170.9</v>
       </c>
-      <c r="F12" s="8"/>
+      <c r="F12" s="43">
+        <v>181.6</v>
+      </c>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="26" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>1797.5</v>
       </c>
       <c r="C13" s="15">
         <v>3119.2</v>
       </c>
       <c r="D13" s="15">
         <v>4561.2</v>
       </c>
       <c r="E13" s="43">
         <v>5822.6</v>
       </c>
-      <c r="F13" s="8"/>
+      <c r="F13" s="43">
+        <v>7021.7</v>
+      </c>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="26" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C14" s="15">
         <v>826.9</v>
       </c>
       <c r="D14" s="15">
         <v>1526.7</v>
       </c>
       <c r="E14" s="43">
         <v>2267.5</v>
       </c>
-      <c r="F14" s="8"/>
+      <c r="F14" s="43">
+        <v>3047.9</v>
+      </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:14" s="26" customFormat="1" ht="12.75">
       <c r="A15" s="13"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="27"/>
       <c r="E15" s="44"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="26" customFormat="1" ht="36" customHeight="1">
       <c r="A16" s="4" t="s">
@@ -1135,251 +1153,269 @@
       <c r="E16" s="36"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="26" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>3277.6</v>
       </c>
       <c r="C17" s="15">
         <v>5741.1</v>
       </c>
       <c r="D17" s="15">
         <v>8794.7999999999993</v>
       </c>
       <c r="E17" s="43">
         <v>11712.5</v>
       </c>
-      <c r="F17" s="8"/>
+      <c r="F17" s="43">
+        <v>14423.8</v>
+      </c>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="26" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>128.6</v>
       </c>
       <c r="C18" s="15">
         <v>274.5</v>
       </c>
       <c r="D18" s="15">
         <v>416.5</v>
       </c>
       <c r="E18" s="43">
         <v>533.29999999999995</v>
       </c>
-      <c r="F18" s="8"/>
+      <c r="F18" s="43">
+        <v>567.4</v>
+      </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="26" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="15">
         <v>194.6</v>
       </c>
       <c r="C19" s="15">
         <v>391.3</v>
       </c>
       <c r="D19" s="15">
         <v>585.6</v>
       </c>
       <c r="E19" s="43">
         <v>828.4</v>
       </c>
-      <c r="F19" s="8"/>
+      <c r="F19" s="43">
+        <v>1049.5999999999999</v>
+      </c>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="26" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="15">
         <v>24.4</v>
       </c>
       <c r="C20" s="15">
         <v>43.6</v>
       </c>
       <c r="D20" s="15">
         <v>66.5</v>
       </c>
       <c r="E20" s="43">
         <v>83.8</v>
       </c>
-      <c r="F20" s="8"/>
+      <c r="F20" s="43">
+        <v>99.4</v>
+      </c>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="26" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="15">
         <v>323.7</v>
       </c>
       <c r="C21" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D21" s="15">
         <v>960.2</v>
       </c>
       <c r="E21" s="43">
         <v>1316</v>
       </c>
-      <c r="F21" s="8"/>
+      <c r="F21" s="43">
+        <v>1637.4</v>
+      </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="26" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="15">
         <v>173</v>
       </c>
       <c r="C22" s="15">
         <v>372.9</v>
       </c>
       <c r="D22" s="15">
         <v>549.9</v>
       </c>
       <c r="E22" s="43">
         <v>690</v>
       </c>
-      <c r="F22" s="8"/>
+      <c r="F22" s="43">
+        <v>818.8</v>
+      </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="32"/>
     </row>
     <row r="23" spans="1:13" s="26" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="15">
         <v>44</v>
       </c>
       <c r="C23" s="15">
         <v>81</v>
       </c>
       <c r="D23" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E23" s="43">
         <v>170.9</v>
       </c>
-      <c r="F23" s="8"/>
+      <c r="F23" s="43">
+        <v>181.6</v>
+      </c>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" s="26" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="15">
         <v>1797.5</v>
       </c>
       <c r="C24" s="15">
         <v>3119.2</v>
       </c>
       <c r="D24" s="15">
         <v>4561.2</v>
       </c>
       <c r="E24" s="43">
         <v>5822.6</v>
       </c>
-      <c r="F24" s="8"/>
+      <c r="F24" s="43">
+        <v>7021.7</v>
+      </c>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="26" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C25" s="15">
         <v>826.9</v>
       </c>
       <c r="D25" s="15">
         <v>1526.7</v>
       </c>
       <c r="E25" s="43">
         <v>2267.5</v>
       </c>
-      <c r="F25" s="8"/>
+      <c r="F25" s="43">
+        <v>3047.9</v>
+      </c>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
     <row r="26" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A26" s="13"/>
       <c r="B26" s="8"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="45"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A27" s="4" t="s">
@@ -1392,126 +1428,134 @@
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="26" customFormat="1">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="15">
         <v>250.1</v>
       </c>
       <c r="C28" s="15">
         <v>683.5</v>
       </c>
       <c r="D28" s="15">
         <v>940</v>
       </c>
       <c r="E28" s="43">
         <v>1445.7</v>
       </c>
-      <c r="F28" s="8"/>
+      <c r="F28" s="43">
+        <v>1739.8</v>
+      </c>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="32"/>
     </row>
     <row r="29" spans="1:13" s="26" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="D29" s="15">
         <v>6.1</v>
       </c>
       <c r="E29" s="43">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F29" s="8"/>
+      <c r="F29" s="43">
+        <v>33.4</v>
+      </c>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="32"/>
     </row>
     <row r="30" spans="1:13" s="26" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="15">
         <v>2</v>
       </c>
       <c r="C30" s="15">
         <v>2</v>
       </c>
       <c r="D30" s="15">
         <v>2</v>
       </c>
       <c r="E30" s="43">
         <v>2</v>
       </c>
-      <c r="F30" s="8"/>
+      <c r="F30" s="43">
+        <v>2</v>
+      </c>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
     </row>
     <row r="31" spans="1:13" s="26" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>246.1</v>
       </c>
       <c r="C31" s="15">
         <v>677.4</v>
       </c>
       <c r="D31" s="15">
         <v>931.9</v>
       </c>
       <c r="E31" s="43">
         <v>1435.4</v>
       </c>
-      <c r="F31" s="12"/>
+      <c r="F31" s="43">
+        <v>1704.4</v>
+      </c>
       <c r="G31" s="12"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="32"/>
     </row>
     <row r="32" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A32" s="13"/>
       <c r="B32" s="8"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="44"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A33" s="4" t="s">
@@ -1524,176 +1568,188 @@
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="26" customFormat="1">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15">
         <v>1287.5999999999999</v>
       </c>
       <c r="C34" s="15">
         <v>2495.9</v>
       </c>
       <c r="D34" s="15">
         <v>3783.3</v>
       </c>
       <c r="E34" s="43">
         <v>5628.4</v>
       </c>
-      <c r="F34" s="8"/>
+      <c r="F34" s="43">
+        <v>7413.9</v>
+      </c>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="32"/>
     </row>
     <row r="35" spans="1:13" s="26" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="15">
         <v>149.1</v>
       </c>
       <c r="C35" s="15">
         <v>281.2</v>
       </c>
       <c r="D35" s="15">
         <v>516.29999999999995</v>
       </c>
       <c r="E35" s="43">
         <v>833.3</v>
       </c>
-      <c r="F35" s="8"/>
+      <c r="F35" s="43">
+        <v>1169.9000000000001</v>
+      </c>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" s="38" customFormat="1">
       <c r="A36" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="15">
         <v>73</v>
       </c>
       <c r="D36" s="15">
         <v>146</v>
       </c>
       <c r="E36" s="43">
         <v>219</v>
       </c>
-      <c r="F36" s="8"/>
+      <c r="F36" s="43">
+        <v>331</v>
+      </c>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" s="26" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="15">
         <v>505.1</v>
       </c>
       <c r="C37" s="15">
         <v>919.4</v>
       </c>
       <c r="D37" s="15">
         <v>1388.1</v>
       </c>
       <c r="E37" s="43">
         <v>1853.5</v>
       </c>
-      <c r="F37" s="8"/>
+      <c r="F37" s="43">
+        <v>2333</v>
+      </c>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" s="26" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="15">
         <v>130.9</v>
       </c>
       <c r="C38" s="15">
         <v>266.39999999999998</v>
       </c>
       <c r="D38" s="15">
         <v>388.2</v>
       </c>
       <c r="E38" s="43">
         <v>839.6</v>
       </c>
-      <c r="F38" s="8"/>
+      <c r="F38" s="43">
+        <v>942.5</v>
+      </c>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="32"/>
     </row>
     <row r="39" spans="1:13" s="26" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="15">
         <v>502.5</v>
       </c>
       <c r="C39" s="15">
         <v>955.9</v>
       </c>
       <c r="D39" s="15">
         <v>1344.7</v>
       </c>
       <c r="E39" s="43">
         <v>1883</v>
       </c>
-      <c r="F39" s="8"/>
+      <c r="F39" s="43">
+        <v>2637.5</v>
+      </c>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
     </row>
     <row r="40" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A40" s="13"/>
       <c r="B40" s="8"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="44"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A41" s="4" t="s">
@@ -1706,101 +1762,107 @@
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" s="26" customFormat="1">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15">
         <v>1.6</v>
       </c>
       <c r="C42" s="15">
         <v>3.3</v>
       </c>
       <c r="D42" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="E42" s="43">
         <v>6.6</v>
       </c>
-      <c r="F42" s="8"/>
+      <c r="F42" s="43">
+        <v>7.7</v>
+      </c>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:13" s="26" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="15">
         <v>0.6</v>
       </c>
       <c r="C43" s="15">
         <v>1.3</v>
       </c>
       <c r="D43" s="15">
         <v>2</v>
       </c>
       <c r="E43" s="43">
         <v>2.7</v>
       </c>
-      <c r="F43" s="8"/>
+      <c r="F43" s="43">
+        <v>2.9</v>
+      </c>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:13" s="26" customFormat="1">
       <c r="A44" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="15">
         <v>1</v>
       </c>
       <c r="C44" s="15">
         <v>2</v>
       </c>
       <c r="D44" s="15">
         <v>2.9</v>
       </c>
       <c r="E44" s="43">
         <v>3.9</v>
       </c>
-      <c r="F44" s="8"/>
+      <c r="F44" s="43">
+        <v>4.8</v>
+      </c>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
     </row>
     <row r="45" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A45" s="14"/>
       <c r="B45" s="8"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="45"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
     </row>
     <row r="46" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A46" s="4" t="s">
@@ -1813,101 +1875,107 @@
       <c r="F46" s="12"/>
       <c r="G46" s="12"/>
       <c r="H46" s="12"/>
       <c r="I46" s="12"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" s="26" customFormat="1">
       <c r="A47" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C47" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D47" s="15">
         <v>7.1</v>
       </c>
       <c r="E47" s="43">
         <v>10</v>
       </c>
-      <c r="F47" s="8"/>
+      <c r="F47" s="43">
+        <v>12.8</v>
+      </c>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
     </row>
     <row r="48" spans="1:13" s="42" customFormat="1">
       <c r="A48" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="43">
         <v>0.4</v>
       </c>
-      <c r="F48" s="8"/>
+      <c r="F48" s="43">
+        <v>0.4</v>
+      </c>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="26" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C49" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D49" s="15">
         <v>7.1</v>
       </c>
       <c r="E49" s="43">
         <v>9.6</v>
       </c>
-      <c r="F49" s="8"/>
+      <c r="F49" s="43">
+        <v>12.4</v>
+      </c>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A50" s="14"/>
       <c r="B50" s="8"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="12"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="33"/>
     </row>
     <row r="51" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A51" s="4" t="s">
@@ -1920,101 +1988,107 @@
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="26" customFormat="1">
       <c r="A52" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="15">
         <v>0.1</v>
       </c>
       <c r="C52" s="15">
         <v>3.5</v>
       </c>
       <c r="D52" s="15">
         <v>6.8</v>
       </c>
       <c r="E52" s="43">
         <v>10.1</v>
       </c>
-      <c r="F52" s="8"/>
+      <c r="F52" s="43">
+        <v>13.1</v>
+      </c>
       <c r="G52" s="8"/>
       <c r="H52" s="31"/>
       <c r="I52" s="31"/>
       <c r="J52" s="31"/>
       <c r="K52" s="31"/>
       <c r="L52" s="31"/>
       <c r="M52" s="31"/>
     </row>
     <row r="53" spans="1:13" s="37" customFormat="1">
       <c r="A53" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="D53" s="15">
         <v>4.7</v>
       </c>
       <c r="E53" s="43">
         <v>7</v>
       </c>
-      <c r="F53" s="8"/>
+      <c r="F53" s="43">
+        <v>10</v>
+      </c>
       <c r="G53" s="8"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
     </row>
     <row r="54" spans="1:13" s="37" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="15">
         <v>0.1</v>
       </c>
       <c r="C54" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="D54" s="15">
         <v>2.1</v>
       </c>
       <c r="E54" s="43">
         <v>3.1</v>
       </c>
-      <c r="F54" s="8"/>
+      <c r="F54" s="43">
+        <v>3.1</v>
+      </c>
       <c r="G54" s="8"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A55" s="13"/>
       <c r="B55" s="8"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="45"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A56" s="4" t="s">
@@ -2027,76 +2101,80 @@
       <c r="F56" s="6"/>
       <c r="G56" s="6"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="35"/>
     </row>
     <row r="57" spans="1:13" s="26" customFormat="1">
       <c r="A57" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="39">
         <v>8000</v>
       </c>
       <c r="C57" s="39">
         <v>18333</v>
       </c>
       <c r="D57" s="39">
         <v>25408</v>
       </c>
       <c r="E57" s="39">
         <v>83183</v>
       </c>
-      <c r="F57" s="16"/>
+      <c r="F57" s="39">
+        <v>88114</v>
+      </c>
       <c r="G57" s="16"/>
       <c r="H57" s="16"/>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" s="26" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="40">
         <v>8000</v>
       </c>
       <c r="C58" s="40">
         <v>18333</v>
       </c>
       <c r="D58" s="40">
         <v>25408</v>
       </c>
       <c r="E58" s="40">
         <v>83183</v>
       </c>
-      <c r="F58" s="18"/>
+      <c r="F58" s="18">
+        <v>88114</v>
+      </c>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
       <c r="A59" s="47" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="47"/>
       <c r="C59" s="47"/>
       <c r="D59" s="47"/>
       <c r="E59" s="47"/>
       <c r="F59" s="47"/>
       <c r="G59" s="47"/>
       <c r="H59" s="47"/>
       <c r="I59" s="47"/>
       <c r="J59" s="19"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
     </row>