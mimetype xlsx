--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8235" yWindow="-15" windowWidth="20610" windowHeight="12795"/>
+    <workbookView xWindow="8232" yWindow="-12" windowWidth="20616" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="40">
   <si>
     <t/>
   </si>
   <si>
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t xml:space="preserve">Iron ore, thsd. tons   </t>
   </si>
@@ -145,51 +145,51 @@
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
     <t>Zinc in zinc concentrate, thousand tons</t>
   </si>
   <si>
     <t>Aktogay district</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Output of basic industrial products  of Karaganda region in 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -205,50 +205,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -263,51 +269,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -383,50 +389,61 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -716,100 +733,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I47" sqref="I47"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="22" customWidth="1"/>
-    <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
-    <col min="3" max="3" width="10.7109375" style="22" customWidth="1"/>
+    <col min="2" max="2" width="12.5546875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="22" customWidth="1"/>
     <col min="4" max="4" width="9" style="22" customWidth="1"/>
-    <col min="5" max="5" width="8.85546875" style="22" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="22"/>
+    <col min="5" max="5" width="8.88671875" style="22" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="22" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="22" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="22" customWidth="1"/>
+    <col min="9" max="10" width="10.6640625" style="22" customWidth="1"/>
+    <col min="11" max="11" width="10.88671875" style="22" customWidth="1"/>
+    <col min="12" max="13" width="11.109375" style="22" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="50"/>
-[...11 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="A1" s="55"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:14" s="24" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="23" customFormat="1" ht="22.5" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="29" t="s">
@@ -882,1340 +899,1418 @@
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="15">
         <v>3669.3</v>
       </c>
       <c r="C6" s="15">
         <v>6481.8</v>
       </c>
       <c r="D6" s="15">
         <v>9952.9</v>
       </c>
       <c r="E6" s="43">
         <v>13282.3</v>
       </c>
       <c r="F6" s="43">
         <v>16446.099999999999</v>
       </c>
-      <c r="G6" s="8"/>
+      <c r="G6" s="39">
+        <v>19555.5</v>
+      </c>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="15">
         <v>224.1</v>
       </c>
       <c r="C7" s="15">
         <v>473.1</v>
       </c>
       <c r="D7" s="15">
         <v>739.1</v>
       </c>
       <c r="E7" s="43">
         <v>963.5</v>
       </c>
       <c r="F7" s="43">
         <v>1172.9000000000001</v>
       </c>
-      <c r="G7" s="8"/>
+      <c r="G7" s="39">
+        <v>1330</v>
+      </c>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="15">
         <v>194.6</v>
       </c>
       <c r="C8" s="15">
         <v>391.3</v>
       </c>
       <c r="D8" s="15">
         <v>585.6</v>
       </c>
       <c r="E8" s="43">
         <v>828.4</v>
       </c>
       <c r="F8" s="43">
         <v>1049.5999999999999</v>
       </c>
-      <c r="G8" s="8"/>
+      <c r="G8" s="39">
+        <v>1205.8</v>
+      </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="26" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>130.6</v>
       </c>
       <c r="C9" s="15">
         <v>250</v>
       </c>
       <c r="D9" s="15">
         <v>381.3</v>
       </c>
       <c r="E9" s="43">
         <v>502.6</v>
       </c>
       <c r="F9" s="43">
         <v>605.9</v>
       </c>
-      <c r="G9" s="8"/>
+      <c r="G9" s="39">
+        <v>711.8</v>
+      </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="26" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="15">
         <v>323.7</v>
       </c>
       <c r="C10" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>960.2</v>
       </c>
       <c r="E10" s="43">
         <v>1316</v>
       </c>
       <c r="F10" s="43">
         <v>1637.4</v>
       </c>
-      <c r="G10" s="8"/>
+      <c r="G10" s="39">
+        <v>2004.9</v>
+      </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="26" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="15">
         <v>363</v>
       </c>
       <c r="C11" s="15">
         <v>708.6</v>
       </c>
       <c r="D11" s="15">
         <v>1070.5999999999999</v>
       </c>
       <c r="E11" s="43">
         <v>1410.8</v>
       </c>
       <c r="F11" s="43">
         <v>1729.1</v>
       </c>
-      <c r="G11" s="8"/>
+      <c r="G11" s="39">
+        <v>2074.4</v>
+      </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="26" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="15">
         <v>44</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E12" s="43">
         <v>170.9</v>
       </c>
       <c r="F12" s="43">
         <v>181.6</v>
       </c>
-      <c r="G12" s="8"/>
+      <c r="G12" s="39">
+        <v>403.5</v>
+      </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="26" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>1797.5</v>
       </c>
       <c r="C13" s="15">
         <v>3119.2</v>
       </c>
       <c r="D13" s="15">
         <v>4561.2</v>
       </c>
       <c r="E13" s="43">
         <v>5822.6</v>
       </c>
       <c r="F13" s="43">
         <v>7021.7</v>
       </c>
-      <c r="G13" s="8"/>
+      <c r="G13" s="39">
+        <v>8332.7999999999993</v>
+      </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="26" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C14" s="15">
         <v>826.9</v>
       </c>
       <c r="D14" s="15">
         <v>1526.7</v>
       </c>
       <c r="E14" s="43">
         <v>2267.5</v>
       </c>
       <c r="F14" s="43">
         <v>3047.9</v>
       </c>
-      <c r="G14" s="8"/>
+      <c r="G14" s="39">
+        <v>3492.3</v>
+      </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
-    <row r="15" spans="1:14" s="26" customFormat="1" ht="12.75">
+    <row r="15" spans="1:14" s="26" customFormat="1" ht="13.2">
       <c r="A15" s="13"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="27"/>
       <c r="E15" s="44"/>
       <c r="F15" s="6"/>
-      <c r="G15" s="6"/>
+      <c r="G15" s="49"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="26" customFormat="1" ht="36" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="6"/>
       <c r="D16" s="28"/>
       <c r="E16" s="36"/>
       <c r="F16" s="6"/>
-      <c r="G16" s="6"/>
+      <c r="G16" s="36"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="26" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>3277.6</v>
       </c>
       <c r="C17" s="15">
         <v>5741.1</v>
       </c>
       <c r="D17" s="15">
         <v>8794.7999999999993</v>
       </c>
       <c r="E17" s="43">
         <v>11712.5</v>
       </c>
       <c r="F17" s="43">
         <v>14423.8</v>
       </c>
-      <c r="G17" s="8"/>
+      <c r="G17" s="16">
+        <v>17134.599999999999</v>
+      </c>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="26" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>128.6</v>
       </c>
       <c r="C18" s="15">
         <v>274.5</v>
       </c>
       <c r="D18" s="15">
         <v>416.5</v>
       </c>
       <c r="E18" s="43">
         <v>533.29999999999995</v>
       </c>
       <c r="F18" s="43">
         <v>567.4</v>
       </c>
-      <c r="G18" s="8"/>
+      <c r="G18" s="16">
+        <v>607</v>
+      </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="26" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="15">
         <v>194.6</v>
       </c>
       <c r="C19" s="15">
         <v>391.3</v>
       </c>
       <c r="D19" s="15">
         <v>585.6</v>
       </c>
       <c r="E19" s="43">
         <v>828.4</v>
       </c>
       <c r="F19" s="43">
         <v>1049.5999999999999</v>
       </c>
-      <c r="G19" s="8"/>
+      <c r="G19" s="16">
+        <v>1205.8</v>
+      </c>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="26" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="15">
         <v>24.4</v>
       </c>
       <c r="C20" s="15">
         <v>43.6</v>
       </c>
       <c r="D20" s="15">
         <v>66.5</v>
       </c>
       <c r="E20" s="43">
         <v>83.8</v>
       </c>
       <c r="F20" s="43">
         <v>99.4</v>
       </c>
-      <c r="G20" s="8"/>
+      <c r="G20" s="16">
+        <v>115.1</v>
+      </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="26" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="15">
         <v>323.7</v>
       </c>
       <c r="C21" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D21" s="15">
         <v>960.2</v>
       </c>
       <c r="E21" s="43">
         <v>1316</v>
       </c>
       <c r="F21" s="43">
         <v>1637.4</v>
       </c>
-      <c r="G21" s="8"/>
+      <c r="G21" s="16">
+        <v>2004.9</v>
+      </c>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="26" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="15">
         <v>173</v>
       </c>
       <c r="C22" s="15">
         <v>372.9</v>
       </c>
       <c r="D22" s="15">
         <v>549.9</v>
       </c>
       <c r="E22" s="43">
         <v>690</v>
       </c>
       <c r="F22" s="43">
         <v>818.8</v>
       </c>
-      <c r="G22" s="8"/>
+      <c r="G22" s="16">
+        <v>973.2</v>
+      </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="32"/>
     </row>
     <row r="23" spans="1:13" s="26" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="15">
         <v>44</v>
       </c>
       <c r="C23" s="15">
         <v>81</v>
       </c>
       <c r="D23" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E23" s="43">
         <v>170.9</v>
       </c>
       <c r="F23" s="43">
         <v>181.6</v>
       </c>
-      <c r="G23" s="8"/>
+      <c r="G23" s="16">
+        <v>403.5</v>
+      </c>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" s="26" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="15">
         <v>1797.5</v>
       </c>
       <c r="C24" s="15">
         <v>3119.2</v>
       </c>
       <c r="D24" s="15">
         <v>4561.2</v>
       </c>
       <c r="E24" s="43">
         <v>5822.6</v>
       </c>
       <c r="F24" s="43">
         <v>7021.7</v>
       </c>
-      <c r="G24" s="8"/>
+      <c r="G24" s="16">
+        <v>8332.7999999999993</v>
+      </c>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="26" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C25" s="15">
         <v>826.9</v>
       </c>
       <c r="D25" s="15">
         <v>1526.7</v>
       </c>
       <c r="E25" s="43">
         <v>2267.5</v>
       </c>
       <c r="F25" s="43">
         <v>3047.9</v>
       </c>
-      <c r="G25" s="8"/>
+      <c r="G25" s="16">
+        <v>3492.3</v>
+      </c>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
-    <row r="26" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="26" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A26" s="13"/>
       <c r="B26" s="8"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="45"/>
       <c r="F26" s="6"/>
-      <c r="G26" s="6"/>
+      <c r="G26" s="47"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="27" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="45"/>
       <c r="F27" s="6"/>
-      <c r="G27" s="6"/>
+      <c r="G27" s="47"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="26" customFormat="1">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="15">
         <v>250.1</v>
       </c>
       <c r="C28" s="15">
         <v>683.5</v>
       </c>
       <c r="D28" s="15">
         <v>940</v>
       </c>
       <c r="E28" s="43">
         <v>1445.7</v>
       </c>
       <c r="F28" s="43">
         <v>1739.8</v>
       </c>
-      <c r="G28" s="8"/>
+      <c r="G28" s="50">
+        <v>2333.1</v>
+      </c>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="32"/>
     </row>
     <row r="29" spans="1:13" s="26" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="D29" s="15">
         <v>6.1</v>
       </c>
       <c r="E29" s="43">
         <v>8.3000000000000007</v>
       </c>
       <c r="F29" s="43">
         <v>33.4</v>
       </c>
-      <c r="G29" s="8"/>
+      <c r="G29" s="50">
+        <v>115.9</v>
+      </c>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="32"/>
     </row>
     <row r="30" spans="1:13" s="26" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="15">
         <v>2</v>
       </c>
       <c r="C30" s="15">
         <v>2</v>
       </c>
       <c r="D30" s="15">
         <v>2</v>
       </c>
       <c r="E30" s="43">
         <v>2</v>
       </c>
       <c r="F30" s="43">
         <v>2</v>
       </c>
-      <c r="G30" s="8"/>
+      <c r="G30" s="50">
+        <v>2</v>
+      </c>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
     </row>
     <row r="31" spans="1:13" s="26" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>246.1</v>
       </c>
       <c r="C31" s="15">
         <v>677.4</v>
       </c>
       <c r="D31" s="15">
         <v>931.9</v>
       </c>
       <c r="E31" s="43">
         <v>1435.4</v>
       </c>
       <c r="F31" s="43">
         <v>1704.4</v>
       </c>
-      <c r="G31" s="12"/>
+      <c r="G31" s="50">
+        <v>2215.1999999999998</v>
+      </c>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="32"/>
     </row>
-    <row r="32" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="32" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A32" s="13"/>
       <c r="B32" s="8"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="44"/>
       <c r="F32" s="6"/>
-      <c r="G32" s="6"/>
+      <c r="G32" s="46"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="33" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="46"/>
       <c r="F33" s="6"/>
-      <c r="G33" s="6"/>
+      <c r="G33" s="48"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="26" customFormat="1">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15">
         <v>1287.5999999999999</v>
       </c>
       <c r="C34" s="15">
         <v>2495.9</v>
       </c>
       <c r="D34" s="15">
         <v>3783.3</v>
       </c>
       <c r="E34" s="43">
         <v>5628.4</v>
       </c>
       <c r="F34" s="43">
         <v>7413.9</v>
       </c>
-      <c r="G34" s="8"/>
+      <c r="G34" s="50">
+        <v>9104.1</v>
+      </c>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="32"/>
     </row>
     <row r="35" spans="1:13" s="26" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="15">
         <v>149.1</v>
       </c>
       <c r="C35" s="15">
         <v>281.2</v>
       </c>
       <c r="D35" s="15">
         <v>516.29999999999995</v>
       </c>
       <c r="E35" s="43">
         <v>833.3</v>
       </c>
       <c r="F35" s="43">
         <v>1169.9000000000001</v>
       </c>
-      <c r="G35" s="8"/>
+      <c r="G35" s="50">
+        <v>1503.9</v>
+      </c>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" s="38" customFormat="1">
       <c r="A36" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="15">
         <v>73</v>
       </c>
       <c r="D36" s="15">
         <v>146</v>
       </c>
       <c r="E36" s="43">
         <v>219</v>
       </c>
       <c r="F36" s="43">
         <v>331</v>
       </c>
-      <c r="G36" s="8"/>
+      <c r="G36" s="50">
+        <v>443</v>
+      </c>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" s="26" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="15">
         <v>505.1</v>
       </c>
       <c r="C37" s="15">
         <v>919.4</v>
       </c>
       <c r="D37" s="15">
         <v>1388.1</v>
       </c>
       <c r="E37" s="43">
         <v>1853.5</v>
       </c>
       <c r="F37" s="43">
         <v>2333</v>
       </c>
-      <c r="G37" s="8"/>
+      <c r="G37" s="50">
+        <v>2785.1</v>
+      </c>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" s="26" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="15">
         <v>130.9</v>
       </c>
       <c r="C38" s="15">
         <v>266.39999999999998</v>
       </c>
       <c r="D38" s="15">
         <v>388.2</v>
       </c>
       <c r="E38" s="43">
         <v>839.6</v>
       </c>
       <c r="F38" s="43">
         <v>942.5</v>
       </c>
-      <c r="G38" s="8"/>
+      <c r="G38" s="50">
+        <v>1041.2</v>
+      </c>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="32"/>
     </row>
     <row r="39" spans="1:13" s="26" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="15">
         <v>502.5</v>
       </c>
       <c r="C39" s="15">
         <v>955.9</v>
       </c>
       <c r="D39" s="15">
         <v>1344.7</v>
       </c>
       <c r="E39" s="43">
         <v>1883</v>
       </c>
       <c r="F39" s="43">
         <v>2637.5</v>
       </c>
-      <c r="G39" s="8"/>
+      <c r="G39" s="50">
+        <v>3330.9</v>
+      </c>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
     </row>
-    <row r="40" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="40" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A40" s="13"/>
       <c r="B40" s="8"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="44"/>
       <c r="F40" s="6"/>
-      <c r="G40" s="6"/>
+      <c r="G40" s="47"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
     </row>
-    <row r="41" spans="1:13" s="26" customFormat="1" ht="22.5">
+    <row r="41" spans="1:13" s="26" customFormat="1" ht="21">
       <c r="A41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="46"/>
       <c r="F41" s="6"/>
-      <c r="G41" s="6"/>
+      <c r="G41" s="47"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" s="26" customFormat="1">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15">
         <v>1.6</v>
       </c>
       <c r="C42" s="15">
         <v>3.3</v>
       </c>
       <c r="D42" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="E42" s="43">
         <v>6.6</v>
       </c>
       <c r="F42" s="43">
         <v>7.7</v>
       </c>
-      <c r="G42" s="8"/>
+      <c r="G42" s="50">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:13" s="26" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="15">
         <v>0.6</v>
       </c>
       <c r="C43" s="15">
         <v>1.3</v>
       </c>
       <c r="D43" s="15">
         <v>2</v>
       </c>
       <c r="E43" s="43">
         <v>2.7</v>
       </c>
       <c r="F43" s="43">
         <v>2.9</v>
       </c>
-      <c r="G43" s="8"/>
+      <c r="G43" s="50">
+        <v>3.2</v>
+      </c>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:13" s="26" customFormat="1">
       <c r="A44" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="15">
         <v>1</v>
       </c>
       <c r="C44" s="15">
         <v>2</v>
       </c>
       <c r="D44" s="15">
         <v>2.9</v>
       </c>
       <c r="E44" s="43">
         <v>3.9</v>
       </c>
       <c r="F44" s="43">
         <v>4.8</v>
       </c>
-      <c r="G44" s="8"/>
+      <c r="G44" s="50">
+        <v>5.6</v>
+      </c>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
     </row>
-    <row r="45" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="45" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A45" s="14"/>
       <c r="B45" s="8"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="45"/>
       <c r="F45" s="12"/>
-      <c r="G45" s="12"/>
+      <c r="G45" s="47"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
     </row>
-    <row r="46" spans="1:13" s="26" customFormat="1" ht="22.5">
+    <row r="46" spans="1:13" s="26" customFormat="1" ht="21">
       <c r="A46" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="12"/>
       <c r="D46" s="12"/>
       <c r="E46" s="45"/>
       <c r="F46" s="12"/>
-      <c r="G46" s="12"/>
+      <c r="G46" s="47"/>
       <c r="H46" s="12"/>
       <c r="I46" s="12"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" s="26" customFormat="1">
       <c r="A47" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C47" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D47" s="15">
         <v>7.1</v>
       </c>
       <c r="E47" s="43">
         <v>10</v>
       </c>
       <c r="F47" s="43">
         <v>12.8</v>
       </c>
-      <c r="G47" s="8"/>
+      <c r="G47" s="50">
+        <v>15.3</v>
+      </c>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
     </row>
     <row r="48" spans="1:13" s="42" customFormat="1">
       <c r="A48" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="43">
         <v>0.4</v>
       </c>
       <c r="F48" s="43">
         <v>0.4</v>
       </c>
-      <c r="G48" s="8"/>
+      <c r="G48" s="50">
+        <v>0.4</v>
+      </c>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="26" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C49" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D49" s="15">
         <v>7.1</v>
       </c>
       <c r="E49" s="43">
         <v>9.6</v>
       </c>
       <c r="F49" s="43">
         <v>12.4</v>
       </c>
-      <c r="G49" s="8"/>
+      <c r="G49" s="50">
+        <v>14.9</v>
+      </c>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
     </row>
-    <row r="50" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="50" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A50" s="14"/>
       <c r="B50" s="8"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="12"/>
       <c r="F50" s="6"/>
-      <c r="G50" s="6"/>
+      <c r="G50" s="51"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="33"/>
     </row>
-    <row r="51" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="51" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="35"/>
       <c r="F51" s="6"/>
-      <c r="G51" s="6"/>
+      <c r="G51" s="47"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="26" customFormat="1">
       <c r="A52" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="15">
         <v>0.1</v>
       </c>
       <c r="C52" s="15">
         <v>3.5</v>
       </c>
       <c r="D52" s="15">
         <v>6.8</v>
       </c>
       <c r="E52" s="43">
         <v>10.1</v>
       </c>
       <c r="F52" s="43">
         <v>13.1</v>
       </c>
-      <c r="G52" s="8"/>
+      <c r="G52" s="50">
+        <v>16.100000000000001</v>
+      </c>
       <c r="H52" s="31"/>
       <c r="I52" s="31"/>
       <c r="J52" s="31"/>
       <c r="K52" s="31"/>
       <c r="L52" s="31"/>
       <c r="M52" s="31"/>
     </row>
     <row r="53" spans="1:13" s="37" customFormat="1">
       <c r="A53" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="D53" s="15">
         <v>4.7</v>
       </c>
       <c r="E53" s="43">
         <v>7</v>
       </c>
       <c r="F53" s="43">
         <v>10</v>
       </c>
-      <c r="G53" s="8"/>
+      <c r="G53" s="50">
+        <v>13</v>
+      </c>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
     </row>
     <row r="54" spans="1:13" s="37" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="15">
         <v>0.1</v>
       </c>
       <c r="C54" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="D54" s="15">
         <v>2.1</v>
       </c>
       <c r="E54" s="43">
         <v>3.1</v>
       </c>
       <c r="F54" s="43">
         <v>3.1</v>
       </c>
-      <c r="G54" s="8"/>
+      <c r="G54" s="50">
+        <v>3.1</v>
+      </c>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
-    <row r="55" spans="1:13" s="26" customFormat="1" ht="12.75">
+    <row r="55" spans="1:13" s="26" customFormat="1" ht="13.2">
       <c r="A55" s="13"/>
       <c r="B55" s="8"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="45"/>
       <c r="F55" s="6"/>
-      <c r="G55" s="6"/>
+      <c r="G55" s="49"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:13" s="26" customFormat="1" ht="22.5">
+    <row r="56" spans="1:13" s="26" customFormat="1" ht="21">
       <c r="A56" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="45"/>
       <c r="F56" s="6"/>
-      <c r="G56" s="6"/>
+      <c r="G56" s="39"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="35"/>
     </row>
     <row r="57" spans="1:13" s="26" customFormat="1">
       <c r="A57" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="39">
         <v>8000</v>
       </c>
       <c r="C57" s="39">
         <v>18333</v>
       </c>
       <c r="D57" s="39">
         <v>25408</v>
       </c>
       <c r="E57" s="39">
         <v>83183</v>
       </c>
       <c r="F57" s="39">
         <v>88114</v>
       </c>
-      <c r="G57" s="16"/>
+      <c r="G57" s="16">
+        <v>126997</v>
+      </c>
       <c r="H57" s="16"/>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" s="26" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="40">
         <v>8000</v>
       </c>
       <c r="C58" s="40">
         <v>18333</v>
       </c>
       <c r="D58" s="40">
         <v>25408</v>
       </c>
       <c r="E58" s="40">
         <v>83183</v>
       </c>
       <c r="F58" s="18">
         <v>88114</v>
       </c>
-      <c r="G58" s="18"/>
+      <c r="G58" s="40">
+        <v>126997</v>
+      </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A59" s="47" t="s">
+      <c r="A59" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B59" s="47"/>
-[...6 lines deleted...]
-      <c r="I59" s="47"/>
+      <c r="B59" s="52"/>
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="52"/>
+      <c r="F59" s="52"/>
+      <c r="G59" s="52"/>
+      <c r="H59" s="52"/>
+      <c r="I59" s="52"/>
       <c r="J59" s="19"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
     </row>
     <row r="60" spans="1:13" ht="24" customHeight="1">
-      <c r="A60" s="48" t="s">
+      <c r="A60" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="B60" s="48"/>
-[...10 lines deleted...]
-      <c r="M60" s="49"/>
+      <c r="B60" s="53"/>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
+      <c r="H60" s="54"/>
+      <c r="I60" s="54"/>
+      <c r="J60" s="54"/>
+      <c r="K60" s="54"/>
+      <c r="L60" s="54"/>
+      <c r="M60" s="54"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A59:I59"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>