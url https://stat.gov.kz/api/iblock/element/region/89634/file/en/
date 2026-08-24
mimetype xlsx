--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8232" yWindow="-12" windowWidth="20616" windowHeight="12792"/>
+    <workbookView xWindow="8235" yWindow="-15" windowWidth="20610" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="40">
   <si>
     <t/>
   </si>
   <si>
     <t>Coal, including lignite and coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t>Coal, including lignite, except coal concentrate, thsd. Tons</t>
   </si>
   <si>
     <t xml:space="preserve">Iron ore, thsd. tons   </t>
   </si>
@@ -204,50 +204,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -733,67 +734,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="22" customWidth="1"/>
-    <col min="2" max="2" width="12.5546875" style="23" customWidth="1"/>
-    <col min="3" max="3" width="10.6640625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="9" style="22" customWidth="1"/>
-    <col min="5" max="5" width="8.88671875" style="22" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="22"/>
+    <col min="5" max="5" width="8.85546875" style="22" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="22" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="22" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="22" customWidth="1"/>
+    <col min="9" max="10" width="10.7109375" style="22" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="22" customWidth="1"/>
+    <col min="12" max="13" width="11.140625" style="22" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="55"/>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="57"/>
@@ -902,290 +903,308 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="15">
         <v>3669.3</v>
       </c>
       <c r="C6" s="15">
         <v>6481.8</v>
       </c>
       <c r="D6" s="15">
         <v>9952.9</v>
       </c>
       <c r="E6" s="43">
         <v>13282.3</v>
       </c>
       <c r="F6" s="43">
         <v>16446.099999999999</v>
       </c>
       <c r="G6" s="39">
         <v>19555.5</v>
       </c>
-      <c r="H6" s="8"/>
+      <c r="H6" s="15">
+        <v>22694.5</v>
+      </c>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="15">
         <v>224.1</v>
       </c>
       <c r="C7" s="15">
         <v>473.1</v>
       </c>
       <c r="D7" s="15">
         <v>739.1</v>
       </c>
       <c r="E7" s="43">
         <v>963.5</v>
       </c>
       <c r="F7" s="43">
         <v>1172.9000000000001</v>
       </c>
       <c r="G7" s="39">
         <v>1330</v>
       </c>
-      <c r="H7" s="8"/>
+      <c r="H7" s="15">
+        <v>1543.4</v>
+      </c>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:14" s="26" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="15">
         <v>194.6</v>
       </c>
       <c r="C8" s="15">
         <v>391.3</v>
       </c>
       <c r="D8" s="15">
         <v>585.6</v>
       </c>
       <c r="E8" s="43">
         <v>828.4</v>
       </c>
       <c r="F8" s="43">
         <v>1049.5999999999999</v>
       </c>
       <c r="G8" s="39">
         <v>1205.8</v>
       </c>
-      <c r="H8" s="8"/>
+      <c r="H8" s="15">
+        <v>1398</v>
+      </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:14" s="26" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>130.6</v>
       </c>
       <c r="C9" s="15">
         <v>250</v>
       </c>
       <c r="D9" s="15">
         <v>381.3</v>
       </c>
       <c r="E9" s="43">
         <v>502.6</v>
       </c>
       <c r="F9" s="43">
         <v>605.9</v>
       </c>
       <c r="G9" s="39">
         <v>711.8</v>
       </c>
-      <c r="H9" s="8"/>
+      <c r="H9" s="15">
+        <v>780.9</v>
+      </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:14" s="26" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="15">
         <v>323.7</v>
       </c>
       <c r="C10" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D10" s="15">
         <v>960.2</v>
       </c>
       <c r="E10" s="43">
         <v>1316</v>
       </c>
       <c r="F10" s="43">
         <v>1637.4</v>
       </c>
       <c r="G10" s="39">
         <v>2004.9</v>
       </c>
-      <c r="H10" s="8"/>
+      <c r="H10" s="15">
+        <v>2309.4</v>
+      </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:14" s="26" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="15">
         <v>363</v>
       </c>
       <c r="C11" s="15">
         <v>708.6</v>
       </c>
       <c r="D11" s="15">
         <v>1070.5999999999999</v>
       </c>
       <c r="E11" s="43">
         <v>1410.8</v>
       </c>
       <c r="F11" s="43">
         <v>1729.1</v>
       </c>
       <c r="G11" s="39">
         <v>2074.4</v>
       </c>
-      <c r="H11" s="8"/>
+      <c r="H11" s="15">
+        <v>2418.8000000000002</v>
+      </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:14" s="26" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="15">
         <v>44</v>
       </c>
       <c r="C12" s="15">
         <v>81</v>
       </c>
       <c r="D12" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E12" s="43">
         <v>170.9</v>
       </c>
       <c r="F12" s="43">
         <v>181.6</v>
       </c>
       <c r="G12" s="39">
         <v>403.5</v>
       </c>
-      <c r="H12" s="8"/>
+      <c r="H12" s="15">
+        <v>403.5</v>
+      </c>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="26" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>1797.5</v>
       </c>
       <c r="C13" s="15">
         <v>3119.2</v>
       </c>
       <c r="D13" s="15">
         <v>4561.2</v>
       </c>
       <c r="E13" s="43">
         <v>5822.6</v>
       </c>
       <c r="F13" s="43">
         <v>7021.7</v>
       </c>
       <c r="G13" s="39">
         <v>8332.7999999999993</v>
       </c>
-      <c r="H13" s="8"/>
+      <c r="H13" s="15">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:14" s="26" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C14" s="15">
         <v>826.9</v>
       </c>
       <c r="D14" s="15">
         <v>1526.7</v>
       </c>
       <c r="E14" s="43">
         <v>2267.5</v>
       </c>
       <c r="F14" s="43">
         <v>3047.9</v>
       </c>
       <c r="G14" s="39">
         <v>3492.3</v>
       </c>
-      <c r="H14" s="8"/>
+      <c r="H14" s="15">
+        <v>4149.8</v>
+      </c>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
-    <row r="15" spans="1:14" s="26" customFormat="1" ht="13.2">
+    <row r="15" spans="1:14" s="26" customFormat="1" ht="12.75">
       <c r="A15" s="13"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="27"/>
       <c r="E15" s="44"/>
       <c r="F15" s="6"/>
       <c r="G15" s="49"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:14" s="26" customFormat="1" ht="36" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="6"/>
       <c r="D16" s="28"/>
       <c r="E16" s="36"/>
       <c r="F16" s="6"/>
       <c r="G16" s="36"/>
       <c r="H16" s="6"/>
@@ -1194,1084 +1213,1144 @@
       <c r="K16" s="6"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" s="26" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="15">
         <v>3277.6</v>
       </c>
       <c r="C17" s="15">
         <v>5741.1</v>
       </c>
       <c r="D17" s="15">
         <v>8794.7999999999993</v>
       </c>
       <c r="E17" s="43">
         <v>11712.5</v>
       </c>
       <c r="F17" s="43">
         <v>14423.8</v>
       </c>
       <c r="G17" s="16">
         <v>17134.599999999999</v>
       </c>
-      <c r="H17" s="8"/>
+      <c r="H17" s="8">
+        <v>19935</v>
+      </c>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" s="26" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="15">
         <v>128.6</v>
       </c>
       <c r="C18" s="15">
         <v>274.5</v>
       </c>
       <c r="D18" s="15">
         <v>416.5</v>
       </c>
       <c r="E18" s="43">
         <v>533.29999999999995</v>
       </c>
       <c r="F18" s="43">
         <v>567.4</v>
       </c>
       <c r="G18" s="16">
         <v>607</v>
       </c>
-      <c r="H18" s="8"/>
+      <c r="H18" s="8">
+        <v>718.7</v>
+      </c>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="26" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="15">
         <v>194.6</v>
       </c>
       <c r="C19" s="15">
         <v>391.3</v>
       </c>
       <c r="D19" s="15">
         <v>585.6</v>
       </c>
       <c r="E19" s="43">
         <v>828.4</v>
       </c>
       <c r="F19" s="43">
         <v>1049.5999999999999</v>
       </c>
       <c r="G19" s="16">
         <v>1205.8</v>
       </c>
-      <c r="H19" s="8"/>
+      <c r="H19" s="8">
+        <v>1398</v>
+      </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" s="26" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="15">
         <v>24.4</v>
       </c>
       <c r="C20" s="15">
         <v>43.6</v>
       </c>
       <c r="D20" s="15">
         <v>66.5</v>
       </c>
       <c r="E20" s="43">
         <v>83.8</v>
       </c>
       <c r="F20" s="43">
         <v>99.4</v>
       </c>
       <c r="G20" s="16">
         <v>115.1</v>
       </c>
-      <c r="H20" s="8"/>
+      <c r="H20" s="8">
+        <v>124.8</v>
+      </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" s="26" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="15">
         <v>323.7</v>
       </c>
       <c r="C21" s="15">
         <v>631.70000000000005</v>
       </c>
       <c r="D21" s="15">
         <v>960.2</v>
       </c>
       <c r="E21" s="43">
         <v>1316</v>
       </c>
       <c r="F21" s="43">
         <v>1637.4</v>
       </c>
       <c r="G21" s="16">
         <v>2004.9</v>
       </c>
-      <c r="H21" s="8"/>
+      <c r="H21" s="8">
+        <v>2309.4</v>
+      </c>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" s="26" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="15">
         <v>173</v>
       </c>
       <c r="C22" s="15">
         <v>372.9</v>
       </c>
       <c r="D22" s="15">
         <v>549.9</v>
       </c>
       <c r="E22" s="43">
         <v>690</v>
       </c>
       <c r="F22" s="43">
         <v>818.8</v>
       </c>
       <c r="G22" s="16">
         <v>973.2</v>
       </c>
-      <c r="H22" s="8"/>
+      <c r="H22" s="8">
+        <v>1140.0999999999999</v>
+      </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="32"/>
     </row>
     <row r="23" spans="1:13" s="26" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="15">
         <v>44</v>
       </c>
       <c r="C23" s="15">
         <v>81</v>
       </c>
       <c r="D23" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E23" s="43">
         <v>170.9</v>
       </c>
       <c r="F23" s="43">
         <v>181.6</v>
       </c>
       <c r="G23" s="16">
         <v>403.5</v>
       </c>
-      <c r="H23" s="8"/>
+      <c r="H23" s="8">
+        <v>403.5</v>
+      </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:13" s="26" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="15">
         <v>1797.5</v>
       </c>
       <c r="C24" s="15">
         <v>3119.2</v>
       </c>
       <c r="D24" s="15">
         <v>4561.2</v>
       </c>
       <c r="E24" s="43">
         <v>5822.6</v>
       </c>
       <c r="F24" s="43">
         <v>7021.7</v>
       </c>
       <c r="G24" s="16">
         <v>8332.7999999999993</v>
       </c>
-      <c r="H24" s="8"/>
+      <c r="H24" s="8">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="26" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="15">
         <v>591.79999999999995</v>
       </c>
       <c r="C25" s="15">
         <v>826.9</v>
       </c>
       <c r="D25" s="15">
         <v>1526.7</v>
       </c>
       <c r="E25" s="43">
         <v>2267.5</v>
       </c>
       <c r="F25" s="43">
         <v>3047.9</v>
       </c>
       <c r="G25" s="16">
         <v>3492.3</v>
       </c>
-      <c r="H25" s="8"/>
+      <c r="H25" s="8">
+        <v>4149.8</v>
+      </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
-    <row r="26" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="26" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A26" s="13"/>
       <c r="B26" s="8"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="45"/>
       <c r="F26" s="6"/>
       <c r="G26" s="47"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="27" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="45"/>
       <c r="F27" s="6"/>
       <c r="G27" s="47"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13" s="26" customFormat="1">
       <c r="A28" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="15">
         <v>250.1</v>
       </c>
       <c r="C28" s="15">
         <v>683.5</v>
       </c>
       <c r="D28" s="15">
         <v>940</v>
       </c>
       <c r="E28" s="43">
         <v>1445.7</v>
       </c>
       <c r="F28" s="43">
         <v>1739.8</v>
       </c>
       <c r="G28" s="50">
         <v>2333.1</v>
       </c>
-      <c r="H28" s="8"/>
+      <c r="H28" s="8">
+        <v>2673.6</v>
+      </c>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="32"/>
     </row>
     <row r="29" spans="1:13" s="26" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="15">
         <v>2</v>
       </c>
       <c r="C29" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="D29" s="15">
         <v>6.1</v>
       </c>
       <c r="E29" s="43">
         <v>8.3000000000000007</v>
       </c>
       <c r="F29" s="43">
         <v>33.4</v>
       </c>
       <c r="G29" s="50">
         <v>115.9</v>
       </c>
-      <c r="H29" s="8"/>
+      <c r="H29" s="8">
+        <v>178.9</v>
+      </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="32"/>
     </row>
     <row r="30" spans="1:13" s="26" customFormat="1">
       <c r="A30" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="15">
         <v>2</v>
       </c>
       <c r="C30" s="15">
         <v>2</v>
       </c>
       <c r="D30" s="15">
         <v>2</v>
       </c>
       <c r="E30" s="43">
         <v>2</v>
       </c>
       <c r="F30" s="43">
         <v>2</v>
       </c>
       <c r="G30" s="50">
         <v>2</v>
       </c>
-      <c r="H30" s="8"/>
+      <c r="H30" s="8">
+        <v>2</v>
+      </c>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
     </row>
     <row r="31" spans="1:13" s="26" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>246.1</v>
       </c>
       <c r="C31" s="15">
         <v>677.4</v>
       </c>
       <c r="D31" s="15">
         <v>931.9</v>
       </c>
       <c r="E31" s="43">
         <v>1435.4</v>
       </c>
       <c r="F31" s="43">
         <v>1704.4</v>
       </c>
       <c r="G31" s="50">
         <v>2215.1999999999998</v>
       </c>
-      <c r="H31" s="8"/>
+      <c r="H31" s="8">
+        <v>2492.6999999999998</v>
+      </c>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="32"/>
     </row>
-    <row r="32" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="32" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A32" s="13"/>
       <c r="B32" s="8"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="44"/>
       <c r="F32" s="6"/>
       <c r="G32" s="46"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="33" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="46"/>
       <c r="F33" s="6"/>
       <c r="G33" s="48"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" s="26" customFormat="1">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15">
         <v>1287.5999999999999</v>
       </c>
       <c r="C34" s="15">
         <v>2495.9</v>
       </c>
       <c r="D34" s="15">
         <v>3783.3</v>
       </c>
       <c r="E34" s="43">
         <v>5628.4</v>
       </c>
       <c r="F34" s="43">
         <v>7413.9</v>
       </c>
       <c r="G34" s="50">
         <v>9104.1</v>
       </c>
-      <c r="H34" s="8"/>
+      <c r="H34" s="8">
+        <v>10975.1</v>
+      </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="32"/>
     </row>
     <row r="35" spans="1:13" s="26" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="15">
         <v>149.1</v>
       </c>
       <c r="C35" s="15">
         <v>281.2</v>
       </c>
       <c r="D35" s="15">
         <v>516.29999999999995</v>
       </c>
       <c r="E35" s="43">
         <v>833.3</v>
       </c>
       <c r="F35" s="43">
         <v>1169.9000000000001</v>
       </c>
       <c r="G35" s="50">
         <v>1503.9</v>
       </c>
-      <c r="H35" s="8"/>
+      <c r="H35" s="8">
+        <v>1825.5</v>
+      </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
     </row>
     <row r="36" spans="1:13" s="38" customFormat="1">
       <c r="A36" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="15">
         <v>73</v>
       </c>
       <c r="D36" s="15">
         <v>146</v>
       </c>
       <c r="E36" s="43">
         <v>219</v>
       </c>
       <c r="F36" s="43">
         <v>331</v>
       </c>
       <c r="G36" s="50">
         <v>443</v>
       </c>
-      <c r="H36" s="8"/>
+      <c r="H36" s="8">
+        <v>555</v>
+      </c>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
     </row>
     <row r="37" spans="1:13" s="26" customFormat="1">
       <c r="A37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="15">
         <v>505.1</v>
       </c>
       <c r="C37" s="15">
         <v>919.4</v>
       </c>
       <c r="D37" s="15">
         <v>1388.1</v>
       </c>
       <c r="E37" s="43">
         <v>1853.5</v>
       </c>
       <c r="F37" s="43">
         <v>2333</v>
       </c>
       <c r="G37" s="50">
         <v>2785.1</v>
       </c>
-      <c r="H37" s="8"/>
+      <c r="H37" s="8">
+        <v>3251.2</v>
+      </c>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
     </row>
     <row r="38" spans="1:13" s="26" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="15">
         <v>130.9</v>
       </c>
       <c r="C38" s="15">
         <v>266.39999999999998</v>
       </c>
       <c r="D38" s="15">
         <v>388.2</v>
       </c>
       <c r="E38" s="43">
         <v>839.6</v>
       </c>
       <c r="F38" s="43">
         <v>942.5</v>
       </c>
       <c r="G38" s="50">
         <v>1041.2</v>
       </c>
-      <c r="H38" s="8"/>
+      <c r="H38" s="8">
+        <v>1133.0999999999999</v>
+      </c>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="32"/>
     </row>
     <row r="39" spans="1:13" s="26" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="15">
         <v>502.5</v>
       </c>
       <c r="C39" s="15">
         <v>955.9</v>
       </c>
       <c r="D39" s="15">
         <v>1344.7</v>
       </c>
       <c r="E39" s="43">
         <v>1883</v>
       </c>
       <c r="F39" s="43">
         <v>2637.5</v>
       </c>
       <c r="G39" s="50">
         <v>3330.9</v>
       </c>
-      <c r="H39" s="8"/>
+      <c r="H39" s="8">
+        <v>4210.3</v>
+      </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
     </row>
-    <row r="40" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="40" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A40" s="13"/>
       <c r="B40" s="8"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="44"/>
       <c r="F40" s="6"/>
       <c r="G40" s="47"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
     </row>
-    <row r="41" spans="1:13" s="26" customFormat="1" ht="21">
+    <row r="41" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A41" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="46"/>
       <c r="F41" s="6"/>
       <c r="G41" s="47"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" s="26" customFormat="1">
       <c r="A42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15">
         <v>1.6</v>
       </c>
       <c r="C42" s="15">
         <v>3.3</v>
       </c>
       <c r="D42" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="E42" s="43">
         <v>6.6</v>
       </c>
       <c r="F42" s="43">
         <v>7.7</v>
       </c>
       <c r="G42" s="50">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H42" s="8"/>
+      <c r="H42" s="8">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:13" s="26" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="15">
         <v>0.6</v>
       </c>
       <c r="C43" s="15">
         <v>1.3</v>
       </c>
       <c r="D43" s="15">
         <v>2</v>
       </c>
       <c r="E43" s="43">
         <v>2.7</v>
       </c>
       <c r="F43" s="43">
         <v>2.9</v>
       </c>
       <c r="G43" s="50">
         <v>3.2</v>
       </c>
-      <c r="H43" s="8"/>
+      <c r="H43" s="8">
+        <v>3.4</v>
+      </c>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:13" s="26" customFormat="1">
       <c r="A44" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="15">
         <v>1</v>
       </c>
       <c r="C44" s="15">
         <v>2</v>
       </c>
       <c r="D44" s="15">
         <v>2.9</v>
       </c>
       <c r="E44" s="43">
         <v>3.9</v>
       </c>
       <c r="F44" s="43">
         <v>4.8</v>
       </c>
       <c r="G44" s="50">
         <v>5.6</v>
       </c>
-      <c r="H44" s="8"/>
+      <c r="H44" s="8">
+        <v>6.3</v>
+      </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
     </row>
-    <row r="45" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="45" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A45" s="14"/>
       <c r="B45" s="8"/>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="45"/>
       <c r="F45" s="12"/>
       <c r="G45" s="47"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
     </row>
-    <row r="46" spans="1:13" s="26" customFormat="1" ht="21">
+    <row r="46" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A46" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="12"/>
       <c r="D46" s="12"/>
       <c r="E46" s="45"/>
       <c r="F46" s="12"/>
       <c r="G46" s="47"/>
       <c r="H46" s="12"/>
       <c r="I46" s="12"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" s="26" customFormat="1">
       <c r="A47" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C47" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D47" s="15">
         <v>7.1</v>
       </c>
       <c r="E47" s="43">
         <v>10</v>
       </c>
       <c r="F47" s="43">
         <v>12.8</v>
       </c>
       <c r="G47" s="50">
         <v>15.3</v>
       </c>
-      <c r="H47" s="8"/>
+      <c r="H47" s="8">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
     </row>
     <row r="48" spans="1:13" s="42" customFormat="1">
       <c r="A48" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="43">
         <v>0.4</v>
       </c>
       <c r="F48" s="43">
         <v>0.4</v>
       </c>
       <c r="G48" s="50">
         <v>0.4</v>
       </c>
-      <c r="H48" s="8"/>
+      <c r="H48" s="8">
+        <v>0.4</v>
+      </c>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="26" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C49" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="D49" s="15">
         <v>7.1</v>
       </c>
       <c r="E49" s="43">
         <v>9.6</v>
       </c>
       <c r="F49" s="43">
         <v>12.4</v>
       </c>
       <c r="G49" s="50">
         <v>14.9</v>
       </c>
-      <c r="H49" s="8"/>
+      <c r="H49" s="8">
+        <v>17.2</v>
+      </c>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
     </row>
-    <row r="50" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="50" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A50" s="14"/>
       <c r="B50" s="8"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="12"/>
       <c r="F50" s="6"/>
       <c r="G50" s="51"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="33"/>
     </row>
-    <row r="51" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="51" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="35"/>
       <c r="F51" s="6"/>
       <c r="G51" s="47"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="34"/>
     </row>
     <row r="52" spans="1:13" s="26" customFormat="1">
       <c r="A52" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="15">
         <v>0.1</v>
       </c>
       <c r="C52" s="15">
         <v>3.5</v>
       </c>
       <c r="D52" s="15">
         <v>6.8</v>
       </c>
       <c r="E52" s="43">
         <v>10.1</v>
       </c>
       <c r="F52" s="43">
         <v>13.1</v>
       </c>
       <c r="G52" s="50">
         <v>16.100000000000001</v>
       </c>
-      <c r="H52" s="31"/>
+      <c r="H52" s="8">
+        <v>19.100000000000001</v>
+      </c>
       <c r="I52" s="31"/>
       <c r="J52" s="31"/>
       <c r="K52" s="31"/>
       <c r="L52" s="31"/>
       <c r="M52" s="31"/>
     </row>
     <row r="53" spans="1:13" s="37" customFormat="1">
       <c r="A53" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="D53" s="15">
         <v>4.7</v>
       </c>
       <c r="E53" s="43">
         <v>7</v>
       </c>
       <c r="F53" s="43">
         <v>10</v>
       </c>
       <c r="G53" s="50">
         <v>13</v>
       </c>
-      <c r="H53" s="31"/>
+      <c r="H53" s="8">
+        <v>16</v>
+      </c>
       <c r="I53" s="31"/>
       <c r="J53" s="31"/>
       <c r="K53" s="31"/>
       <c r="L53" s="31"/>
       <c r="M53" s="31"/>
     </row>
     <row r="54" spans="1:13" s="37" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="15">
         <v>0.1</v>
       </c>
       <c r="C54" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="D54" s="15">
         <v>2.1</v>
       </c>
       <c r="E54" s="43">
         <v>3.1</v>
       </c>
       <c r="F54" s="43">
         <v>3.1</v>
       </c>
       <c r="G54" s="50">
         <v>3.1</v>
       </c>
-      <c r="H54" s="31"/>
+      <c r="H54" s="8">
+        <v>3.1</v>
+      </c>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
-    <row r="55" spans="1:13" s="26" customFormat="1" ht="13.2">
+    <row r="55" spans="1:13" s="26" customFormat="1" ht="12.75">
       <c r="A55" s="13"/>
       <c r="B55" s="8"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="45"/>
       <c r="F55" s="6"/>
       <c r="G55" s="49"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:13" s="26" customFormat="1" ht="21">
+    <row r="56" spans="1:13" s="26" customFormat="1" ht="22.5">
       <c r="A56" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="45"/>
       <c r="F56" s="6"/>
       <c r="G56" s="39"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="35"/>
     </row>
     <row r="57" spans="1:13" s="26" customFormat="1">
       <c r="A57" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="39">
         <v>8000</v>
       </c>
       <c r="C57" s="39">
         <v>18333</v>
       </c>
       <c r="D57" s="39">
         <v>25408</v>
       </c>
       <c r="E57" s="39">
         <v>83183</v>
       </c>
       <c r="F57" s="39">
         <v>88114</v>
       </c>
       <c r="G57" s="16">
         <v>126997</v>
       </c>
-      <c r="H57" s="16"/>
+      <c r="H57" s="39">
+        <v>135247</v>
+      </c>
       <c r="I57" s="16"/>
       <c r="J57" s="16"/>
       <c r="K57" s="16"/>
       <c r="L57" s="16"/>
       <c r="M57" s="16"/>
     </row>
     <row r="58" spans="1:13" s="26" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="40">
         <v>8000</v>
       </c>
       <c r="C58" s="40">
         <v>18333</v>
       </c>
       <c r="D58" s="40">
         <v>25408</v>
       </c>
       <c r="E58" s="40">
         <v>83183</v>
       </c>
       <c r="F58" s="18">
         <v>88114</v>
       </c>
       <c r="G58" s="40">
         <v>126997</v>
       </c>
-      <c r="H58" s="18"/>
+      <c r="H58" s="40">
+        <v>135247</v>
+      </c>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
       <c r="A59" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B59" s="52"/>
       <c r="C59" s="52"/>
       <c r="D59" s="52"/>
       <c r="E59" s="52"/>
       <c r="F59" s="52"/>
       <c r="G59" s="52"/>
       <c r="H59" s="52"/>
       <c r="I59" s="52"/>
       <c r="J59" s="19"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
     </row>
     <row r="60" spans="1:13" ht="24" customHeight="1">
       <c r="A60" s="53" t="s">