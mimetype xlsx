--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -7,58 +7,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="525" windowWidth="28455" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Volume of retail trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume of retail trade'!$A$1:$M$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume of retail trade'!$A$1:$O$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
   <si>
     <t>Retail trade volume by single-industry towns</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t>Balkhash city</t>
   </si>
   <si>
     <t>Saran city</t>
   </si>
   <si>
     <t>Temirtau city</t>
   </si>
   <si>
     <t>Shakhtinsk  city</t>
   </si>
   <si>
     <t>Abai city</t>
   </si>
   <si>
@@ -178,51 +178,51 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -245,61 +245,64 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -559,401 +562,425 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="118" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="13" width="10.7109375" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="14" max="14" width="10.42578125" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...9 lines deleted...]
-      <c r="L1" s="26"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" s="22"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="24"/>
       <c r="K2" s="23"/>
-      <c r="M2" s="5" t="s">
+      <c r="N2" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1">
+    <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2013</v>
       </c>
       <c r="C3" s="7">
         <v>2014</v>
       </c>
       <c r="D3" s="7">
         <v>2015</v>
       </c>
       <c r="E3" s="7">
         <v>2016</v>
       </c>
       <c r="F3" s="7">
         <v>2017</v>
       </c>
       <c r="G3" s="8">
         <v>2018</v>
       </c>
       <c r="H3" s="6">
         <v>2019</v>
       </c>
       <c r="I3" s="6">
         <v>2020</v>
       </c>
       <c r="J3" s="6">
         <v>2021</v>
       </c>
       <c r="K3" s="6">
         <v>2022</v>
       </c>
       <c r="L3" s="9">
         <v>2023</v>
       </c>
       <c r="M3" s="9">
         <v>2024</v>
       </c>
+      <c r="N3" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1">
+    <row r="4" spans="1:14" s="3" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11">
         <v>70287063</v>
       </c>
       <c r="C4" s="11">
         <v>78273304</v>
       </c>
       <c r="D4" s="11">
         <v>81321724</v>
       </c>
       <c r="E4" s="11">
         <v>92421372</v>
       </c>
       <c r="F4" s="11">
         <v>101419025</v>
       </c>
       <c r="G4" s="11">
         <v>110892621</v>
       </c>
       <c r="H4" s="11">
         <v>118364182</v>
       </c>
       <c r="I4" s="11">
         <v>131922752</v>
       </c>
       <c r="J4" s="11">
         <v>145887284</v>
       </c>
       <c r="K4" s="12">
         <v>178512057</v>
       </c>
       <c r="L4" s="12">
         <v>200594971</v>
       </c>
       <c r="M4" s="12">
         <v>202118592</v>
       </c>
+      <c r="N4" s="12">
+        <v>255205429</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1">
+    <row r="5" spans="1:14" s="1" customFormat="1">
       <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="14">
         <v>12109099</v>
       </c>
       <c r="C5" s="14">
         <v>13131518</v>
       </c>
       <c r="D5" s="14">
         <v>13768076</v>
       </c>
       <c r="E5" s="14">
         <v>16198263</v>
       </c>
       <c r="F5" s="15">
         <v>16996223</v>
       </c>
       <c r="G5" s="15">
         <v>18239593</v>
       </c>
       <c r="H5" s="16">
         <v>19591379</v>
       </c>
       <c r="I5" s="16">
         <v>23417220</v>
       </c>
       <c r="J5" s="16">
         <v>25490273</v>
       </c>
       <c r="K5" s="16">
         <v>29886228</v>
       </c>
       <c r="L5" s="17">
         <v>34014916</v>
       </c>
-      <c r="M5" s="27">
+      <c r="M5" s="26">
         <v>37537762</v>
       </c>
+      <c r="N5" s="26">
+        <v>49213847</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1">
+    <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>2599626</v>
       </c>
       <c r="C6" s="14">
         <v>2415559</v>
       </c>
       <c r="D6" s="14">
         <v>3064452</v>
       </c>
       <c r="E6" s="14">
         <v>3597620</v>
       </c>
       <c r="F6" s="15">
         <v>3826372</v>
       </c>
       <c r="G6" s="15">
         <v>4301168</v>
       </c>
       <c r="H6" s="16">
         <v>4465010</v>
       </c>
       <c r="I6" s="16">
         <v>5194574</v>
       </c>
       <c r="J6" s="16">
         <v>4589762</v>
       </c>
       <c r="K6" s="16">
         <v>8465523</v>
       </c>
       <c r="L6" s="17">
         <v>10853589</v>
       </c>
-      <c r="M6" s="28" t="s">
+      <c r="M6" s="27" t="s">
         <v>8</v>
       </c>
+      <c r="N6" s="27" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1">
+    <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>46539558</v>
       </c>
       <c r="C7" s="14">
         <v>51806169</v>
       </c>
       <c r="D7" s="14">
         <v>53307103</v>
       </c>
       <c r="E7" s="14">
         <v>60621587</v>
       </c>
       <c r="F7" s="15">
         <v>70759137</v>
       </c>
       <c r="G7" s="15">
         <v>77154194</v>
       </c>
       <c r="H7" s="16">
         <v>78977501</v>
       </c>
       <c r="I7" s="16">
         <v>90238940</v>
       </c>
       <c r="J7" s="16">
         <v>99186777</v>
       </c>
       <c r="K7" s="16">
         <v>117747510</v>
       </c>
       <c r="L7" s="17">
         <v>132808031</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M7" s="26">
         <v>143635787</v>
       </c>
+      <c r="N7" s="29">
+        <v>174585402</v>
+      </c>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1">
+    <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>5365915</v>
       </c>
       <c r="C8" s="14">
         <v>6502862</v>
       </c>
       <c r="D8" s="14">
         <v>7616803</v>
       </c>
       <c r="E8" s="14">
         <v>7980037</v>
       </c>
       <c r="F8" s="15">
         <v>6170881</v>
       </c>
       <c r="G8" s="15">
         <v>8440554</v>
       </c>
       <c r="H8" s="16">
         <v>9278013</v>
       </c>
       <c r="I8" s="16">
         <v>11134738</v>
       </c>
       <c r="J8" s="16">
         <v>12132190</v>
       </c>
       <c r="K8" s="16">
         <v>14242894</v>
       </c>
       <c r="L8" s="17">
         <v>14829563</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="26">
         <v>13828550</v>
       </c>
+      <c r="N8" s="29">
+        <v>19346143</v>
+      </c>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1">
+    <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="19">
         <v>3672865</v>
       </c>
       <c r="C9" s="19">
         <v>4417196</v>
       </c>
       <c r="D9" s="19">
         <v>3565290</v>
       </c>
       <c r="E9" s="19">
         <v>4023865</v>
       </c>
       <c r="F9" s="20">
         <v>3666412</v>
       </c>
       <c r="G9" s="20">
         <v>2757112</v>
       </c>
       <c r="H9" s="21">
         <v>6052279</v>
       </c>
       <c r="I9" s="21">
         <v>1937280</v>
       </c>
       <c r="J9" s="21">
         <v>4488282</v>
       </c>
       <c r="K9" s="21">
         <v>8169903</v>
       </c>
       <c r="L9" s="21">
         <v>8088873</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="28">
         <v>7116494</v>
       </c>
+      <c r="N9" s="28">
+        <v>12060038</v>
+      </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" s="23"/>
       <c r="B10" s="25"/>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>