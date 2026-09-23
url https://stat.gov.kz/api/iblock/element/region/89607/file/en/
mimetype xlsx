--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15150" yWindow="-75" windowWidth="13785" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="66">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>All types of transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-March </t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t xml:space="preserve">January-May </t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
@@ -195,50 +195,65 @@
     <t xml:space="preserve">January-February </t>
   </si>
   <si>
     <t>all types of road and urban electric transport</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Passenger turnover</t>
   </si>
   <si>
     <t>36 291,2</t>
   </si>
   <si>
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
+  </si>
+  <si>
+    <t>41 798,7</t>
+  </si>
+  <si>
+    <t>19 563,8</t>
+  </si>
+  <si>
+    <t>7 307,4</t>
+  </si>
+  <si>
+    <t>7 255,5</t>
+  </si>
+  <si>
+    <t>6 601,9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -6050,52 +6065,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D271" workbookViewId="0">
-      <selection activeCell="F270" sqref="F270"/>
+    <sheetView tabSelected="1" topLeftCell="D262" workbookViewId="0">
+      <selection activeCell="I262" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
@@ -6822,51 +6837,53 @@
     <row r="21" spans="1:24">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
       <c r="E21" s="86">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="75">
         <v>22788.04</v>
       </c>
       <c r="G21" s="82">
         <v>27678</v>
       </c>
       <c r="H21" s="82">
         <v>32327.599999999999</v>
       </c>
-      <c r="I21" s="31"/>
+      <c r="I21" s="91">
+        <v>37210.699999999997</v>
+      </c>
       <c r="J21" s="86"/>
       <c r="K21" s="86"/>
       <c r="L21" s="86"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
         <v>2011</v>
@@ -7503,51 +7520,53 @@
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
       <c r="E38" s="86">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="75">
         <v>25641.1</v>
       </c>
       <c r="G38" s="91">
         <v>31012.9</v>
       </c>
       <c r="H38" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="I38" s="31"/>
+      <c r="I38" s="91" t="s">
+        <v>61</v>
+      </c>
       <c r="J38" s="31"/>
       <c r="K38" s="86"/>
       <c r="L38" s="86"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="32">
@@ -8179,51 +8198,53 @@
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
       <c r="E55" s="86">
         <v>159867</v>
       </c>
       <c r="F55" s="75">
         <v>198639.99</v>
       </c>
       <c r="G55" s="82">
         <v>236170</v>
       </c>
       <c r="H55" s="82">
         <v>272484.40000000002</v>
       </c>
-      <c r="I55" s="31"/>
+      <c r="I55" s="91">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J55" s="86"/>
       <c r="K55" s="86"/>
       <c r="L55" s="86"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:14">
@@ -8855,51 +8876,53 @@
     <row r="72" spans="1:14">
       <c r="A72" s="40">
         <v>2026</v>
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
       <c r="E72" s="100">
         <v>8608.9</v>
       </c>
       <c r="F72" s="101">
         <v>10999.3</v>
       </c>
       <c r="G72" s="104">
         <v>13672.4</v>
       </c>
       <c r="H72" s="104">
         <v>16637.900000000001</v>
       </c>
-      <c r="I72" s="42"/>
+      <c r="I72" s="104" t="s">
+        <v>62</v>
+      </c>
       <c r="J72" s="87"/>
       <c r="K72" s="88"/>
       <c r="L72" s="87"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
       <c r="A73" s="108" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="108"/>
       <c r="C73" s="108"/>
       <c r="D73" s="108"/>
       <c r="E73" s="108"/>
       <c r="F73" s="108"/>
       <c r="G73" s="108"/>
       <c r="H73" s="108"/>
       <c r="I73" s="108"/>
       <c r="J73" s="108"/>
       <c r="K73" s="108"/>
       <c r="L73" s="108"/>
       <c r="M73" s="108"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A74" s="107" t="s">
@@ -8947,51 +8970,51 @@
       <c r="F76" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I76" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K76" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="25" t="s">
         <v>11</v>
       </c>
       <c r="M76" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:14" ht="22.5">
+    <row r="77" spans="1:14">
       <c r="A77" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="28"/>
       <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="29">
         <v>2018</v>
       </c>
       <c r="B78" s="44">
         <v>19674.5</v>
       </c>
       <c r="C78" s="44">
         <v>37959.5</v>
@@ -9320,51 +9343,53 @@
     <row r="86" spans="1:14">
       <c r="A86" s="45">
         <v>2026</v>
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
       <c r="E86" s="86">
         <v>2989.12</v>
       </c>
       <c r="F86" s="75">
         <v>4139.03</v>
       </c>
       <c r="G86" s="82">
         <v>5335.6</v>
       </c>
       <c r="H86" s="82">
         <v>6290.3</v>
       </c>
-      <c r="I86" s="44"/>
+      <c r="I86" s="91">
+        <v>7293.5</v>
+      </c>
       <c r="J86" s="86"/>
       <c r="K86" s="86"/>
       <c r="L86" s="86"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
       <c r="F87" s="39"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="29">
@@ -9701,57 +9726,59 @@
     <row r="96" spans="1:14">
       <c r="A96" s="45">
         <v>2026</v>
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
       <c r="E96" s="82">
         <v>3260.8</v>
       </c>
       <c r="F96" s="75">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="91">
         <v>5283.8</v>
       </c>
       <c r="H96" s="91">
         <v>6287</v>
       </c>
-      <c r="I96" s="44"/>
+      <c r="I96" s="91" t="s">
+        <v>63</v>
+      </c>
       <c r="J96" s="39"/>
       <c r="K96" s="86"/>
       <c r="L96" s="86"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:25" ht="33.75">
+    <row r="97" spans="1:25" ht="22.5">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="29">
         <v>2018</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
@@ -11892,192 +11919,202 @@
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
       <c r="E164" s="86">
         <v>157329.78</v>
       </c>
       <c r="F164" s="75">
         <v>195398.98</v>
       </c>
       <c r="G164" s="82">
         <v>232102.1</v>
       </c>
       <c r="H164" s="82">
         <v>267500.79999999999</v>
       </c>
-      <c r="I164" s="31"/>
+      <c r="I164" s="91">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J164" s="86"/>
       <c r="K164" s="86"/>
       <c r="L164" s="86"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
       <c r="E165" s="76"/>
       <c r="F165" s="82"/>
       <c r="G165" s="82"/>
       <c r="H165" s="82"/>
-      <c r="I165" s="31"/>
+      <c r="I165" s="91"/>
       <c r="J165" s="76"/>
       <c r="K165" s="86"/>
       <c r="L165" s="91"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
       <c r="E166" s="86">
         <v>120576.29</v>
       </c>
       <c r="F166" s="75">
         <v>153150.9</v>
       </c>
       <c r="G166" s="82">
         <v>184414</v>
       </c>
       <c r="H166" s="82">
         <v>214687.7</v>
       </c>
-      <c r="I166" s="31"/>
+      <c r="I166" s="91">
+        <v>245798.5</v>
+      </c>
       <c r="J166" s="86"/>
       <c r="K166" s="86"/>
       <c r="L166" s="86"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
       <c r="E167" s="86">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="75">
         <v>11571.38</v>
       </c>
       <c r="G167" s="82">
         <v>13896.9</v>
       </c>
       <c r="H167" s="82">
         <v>16061</v>
       </c>
-      <c r="I167" s="31"/>
+      <c r="I167" s="91">
+        <v>18247.400000000001</v>
+      </c>
       <c r="J167" s="86"/>
       <c r="K167" s="86"/>
       <c r="L167" s="86"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
       <c r="E168" s="86">
         <v>16842.8</v>
       </c>
       <c r="F168" s="75">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="82">
         <v>18027</v>
       </c>
       <c r="H168" s="82">
         <v>18575.599999999999</v>
       </c>
-      <c r="I168" s="31"/>
+      <c r="I168" s="91">
+        <v>19105.7</v>
+      </c>
       <c r="J168" s="86"/>
       <c r="K168" s="86"/>
       <c r="L168" s="86"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
       <c r="E169" s="86">
         <v>10575.9</v>
       </c>
       <c r="F169" s="75">
         <v>13214.96</v>
       </c>
       <c r="G169" s="82">
         <v>15764.2</v>
       </c>
       <c r="H169" s="82">
         <v>18176.5</v>
       </c>
-      <c r="I169" s="31"/>
+      <c r="I169" s="91">
+        <v>20596.5</v>
+      </c>
       <c r="J169" s="86"/>
       <c r="K169" s="86"/>
       <c r="L169" s="86"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="31"/>
@@ -14197,192 +14234,202 @@
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
       <c r="E239" s="82">
         <v>3256</v>
       </c>
       <c r="F239" s="77">
         <v>4243.6000000000004</v>
       </c>
       <c r="G239" s="105">
         <v>5192.3</v>
       </c>
       <c r="H239" s="105" t="s">
         <v>58</v>
       </c>
-      <c r="I239" s="31"/>
+      <c r="I239" s="105" t="s">
+        <v>64</v>
+      </c>
       <c r="J239" s="90"/>
       <c r="K239" s="88"/>
       <c r="L239" s="88"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
       <c r="F240" s="102"/>
       <c r="G240" s="35"/>
       <c r="H240" s="105"/>
-      <c r="I240" s="31"/>
+      <c r="I240" s="105"/>
       <c r="J240" s="90"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
       <c r="E241" s="85">
         <v>2898</v>
       </c>
       <c r="F241" s="77">
         <v>3808.5</v>
       </c>
       <c r="G241" s="105">
         <v>4681</v>
       </c>
       <c r="H241" s="105" t="s">
         <v>59</v>
       </c>
-      <c r="I241" s="31"/>
+      <c r="I241" s="105" t="s">
+        <v>65</v>
+      </c>
       <c r="J241" s="90"/>
       <c r="K241" s="88"/>
       <c r="L241" s="88"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
       <c r="E242" s="85">
         <v>44.2</v>
       </c>
       <c r="F242" s="77">
         <v>77.900000000000006</v>
       </c>
       <c r="G242" s="105">
         <v>112.9</v>
       </c>
       <c r="H242" s="105">
         <v>145.4</v>
       </c>
-      <c r="I242" s="31"/>
+      <c r="I242" s="105">
+        <v>178.3</v>
+      </c>
       <c r="J242" s="90"/>
       <c r="K242" s="88"/>
       <c r="L242" s="88"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
       <c r="E243" s="85">
         <v>166.6</v>
       </c>
       <c r="F243" s="77">
         <v>173.2</v>
       </c>
       <c r="G243" s="105">
         <v>179.1</v>
       </c>
       <c r="H243" s="105">
         <v>184.8</v>
       </c>
-      <c r="I243" s="31"/>
+      <c r="I243" s="105">
+        <v>190.3</v>
+      </c>
       <c r="J243" s="90"/>
       <c r="K243" s="88"/>
       <c r="L243" s="88"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
       <c r="E244" s="100">
         <v>147.19999999999999</v>
       </c>
       <c r="F244" s="101">
         <v>184</v>
       </c>
       <c r="G244" s="105">
         <v>219.3</v>
       </c>
       <c r="H244" s="105">
         <v>252.1</v>
       </c>
-      <c r="I244" s="27"/>
+      <c r="I244" s="104">
+        <v>285</v>
+      </c>
       <c r="J244" s="90"/>
       <c r="K244" s="88"/>
       <c r="L244" s="88"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
       <c r="A245" s="108" t="s">
         <v>22</v>
       </c>
       <c r="B245" s="108"/>
       <c r="C245" s="108"/>
       <c r="D245" s="108"/>
       <c r="E245" s="108"/>
       <c r="F245" s="108"/>
       <c r="G245" s="108"/>
       <c r="H245" s="108"/>
       <c r="I245" s="108"/>
       <c r="J245" s="108"/>
       <c r="K245" s="108"/>
       <c r="L245" s="108"/>
       <c r="M245" s="108"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A246" s="106" t="s">
         <v>23</v>
@@ -14429,51 +14476,51 @@
       <c r="F248" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G248" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H248" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I248" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J248" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K248" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L248" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M248" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="249" spans="1:13" ht="22.5">
+    <row r="249" spans="1:13">
       <c r="A249" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B249" s="28"/>
       <c r="C249" s="28"/>
       <c r="D249" s="28"/>
       <c r="E249" s="28"/>
       <c r="F249" s="28"/>
       <c r="G249" s="28"/>
       <c r="H249" s="28"/>
       <c r="I249" s="28"/>
       <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
       <c r="M249" s="28"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="29">
         <v>2011</v>
       </c>
       <c r="B250" s="59">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="59">
         <v>4.7</v>
@@ -15086,51 +15133,53 @@
     <row r="265" spans="1:24">
       <c r="A265" s="32">
         <v>2026</v>
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
       <c r="E265" s="86">
         <v>6.68</v>
       </c>
       <c r="F265" s="75">
         <v>8.15</v>
       </c>
       <c r="G265" s="82">
         <v>9.9</v>
       </c>
       <c r="H265" s="82">
         <v>11.5</v>
       </c>
-      <c r="I265" s="60"/>
+      <c r="I265" s="91">
+        <v>13.3</v>
+      </c>
       <c r="J265" s="75"/>
       <c r="K265" s="86"/>
       <c r="L265" s="92"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
         <v>2011</v>
@@ -15771,51 +15820,53 @@
     <row r="282" spans="1:24">
       <c r="A282" s="32">
         <v>2026</v>
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
       <c r="E282" s="85">
         <v>14.4</v>
       </c>
       <c r="F282" s="77">
         <v>18.5</v>
       </c>
       <c r="G282" s="85">
         <v>23.2</v>
       </c>
       <c r="H282" s="85">
         <v>27.7</v>
       </c>
-      <c r="I282" s="60"/>
+      <c r="I282" s="105">
+        <v>32.799999999999997</v>
+      </c>
       <c r="J282" s="60"/>
       <c r="K282" s="88"/>
       <c r="L282" s="93"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
         <v>2016</v>
@@ -16251,51 +16302,53 @@
     <row r="294" spans="1:24">
       <c r="A294" s="32">
         <v>2026</v>
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
       <c r="E294" s="86">
         <v>1798.6</v>
       </c>
       <c r="F294" s="75">
         <v>2295.5700000000002</v>
       </c>
       <c r="G294" s="82">
         <v>2866.6</v>
       </c>
       <c r="H294" s="82">
         <v>3501.9</v>
       </c>
-      <c r="I294" s="35"/>
+      <c r="I294" s="91">
+        <v>4134.6000000000004</v>
+      </c>
       <c r="J294" s="75"/>
       <c r="K294" s="86"/>
       <c r="L294" s="92"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
         <v>2016</v>