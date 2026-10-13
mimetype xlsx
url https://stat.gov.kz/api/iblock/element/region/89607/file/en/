--- v5 (2026-09-23)
+++ v6 (2026-10-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15150" yWindow="-75" windowWidth="13785" windowHeight="12915"/>
+    <workbookView xWindow="12720" yWindow="90" windowWidth="13515" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="74">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>All types of transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-March </t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t xml:space="preserve">January-May </t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
@@ -210,50 +210,74 @@
     <t>36 291,2</t>
   </si>
   <si>
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
   </si>
   <si>
     <t>41 798,7</t>
   </si>
   <si>
     <t>19 563,8</t>
   </si>
   <si>
     <t>7 307,4</t>
   </si>
   <si>
     <t>7 255,5</t>
   </si>
   <si>
     <t>6 601,9</t>
+  </si>
+  <si>
+    <t>47 138,6</t>
+  </si>
+  <si>
+    <t>22 111,4</t>
+  </si>
+  <si>
+    <t>8 331,8</t>
+  </si>
+  <si>
+    <t>8 435,5</t>
+  </si>
+  <si>
+    <t>7 702,9</t>
+  </si>
+  <si>
+    <t>317, 9</t>
+  </si>
+  <si>
+    <t>10 295,9</t>
+  </si>
+  <si>
+    <t>11 492,1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -6065,52 +6089,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D262" workbookViewId="0">
-      <selection activeCell="I262" sqref="I1:I1048576"/>
+    <sheetView tabSelected="1" topLeftCell="D265" workbookViewId="0">
+      <selection activeCell="J306" sqref="J306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
@@ -6840,51 +6864,53 @@
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
       <c r="E21" s="86">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="75">
         <v>22788.04</v>
       </c>
       <c r="G21" s="82">
         <v>27678</v>
       </c>
       <c r="H21" s="82">
         <v>32327.599999999999</v>
       </c>
       <c r="I21" s="91">
         <v>37210.699999999997</v>
       </c>
-      <c r="J21" s="86"/>
+      <c r="J21" s="91">
+        <v>41983</v>
+      </c>
       <c r="K21" s="86"/>
       <c r="L21" s="86"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
         <v>2011</v>
       </c>
@@ -7482,92 +7508,94 @@
       </c>
       <c r="B37" s="31">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="31">
         <v>3932</v>
       </c>
       <c r="D37" s="31">
         <v>5643.8</v>
       </c>
       <c r="E37" s="75">
         <v>7206.7</v>
       </c>
       <c r="F37" s="82">
         <v>9074.5</v>
       </c>
       <c r="G37" s="83">
         <v>11003.3</v>
       </c>
       <c r="H37" s="86">
         <v>12977.8</v>
       </c>
       <c r="I37" s="31">
         <v>14859.4</v>
       </c>
-      <c r="J37" s="31">
+      <c r="J37" s="91">
         <v>16983.5</v>
       </c>
       <c r="K37" s="86">
         <v>19055.890100000001</v>
       </c>
       <c r="L37" s="86">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="31">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
       <c r="E38" s="86">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="75">
         <v>25641.1</v>
       </c>
       <c r="G38" s="91">
         <v>31012.9</v>
       </c>
       <c r="H38" s="91" t="s">
         <v>57</v>
       </c>
       <c r="I38" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="J38" s="31"/>
+      <c r="J38" s="91" t="s">
+        <v>66</v>
+      </c>
       <c r="K38" s="86"/>
       <c r="L38" s="86"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="32">
         <v>2011</v>
@@ -8201,51 +8229,53 @@
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
       <c r="E55" s="86">
         <v>159867</v>
       </c>
       <c r="F55" s="75">
         <v>198639.99</v>
       </c>
       <c r="G55" s="82">
         <v>236170</v>
       </c>
       <c r="H55" s="82">
         <v>272484.40000000002</v>
       </c>
       <c r="I55" s="91">
         <v>309629.09999999998</v>
       </c>
-      <c r="J55" s="86"/>
+      <c r="J55" s="91">
+        <v>351604.8</v>
+      </c>
       <c r="K55" s="86"/>
       <c r="L55" s="86"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="32">
@@ -8879,51 +8909,53 @@
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
       <c r="E72" s="100">
         <v>8608.9</v>
       </c>
       <c r="F72" s="101">
         <v>10999.3</v>
       </c>
       <c r="G72" s="104">
         <v>13672.4</v>
       </c>
       <c r="H72" s="104">
         <v>16637.900000000001</v>
       </c>
       <c r="I72" s="104" t="s">
         <v>62</v>
       </c>
-      <c r="J72" s="87"/>
+      <c r="J72" s="104" t="s">
+        <v>67</v>
+      </c>
       <c r="K72" s="88"/>
       <c r="L72" s="87"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
       <c r="A73" s="108" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="108"/>
       <c r="C73" s="108"/>
       <c r="D73" s="108"/>
       <c r="E73" s="108"/>
       <c r="F73" s="108"/>
       <c r="G73" s="108"/>
       <c r="H73" s="108"/>
       <c r="I73" s="108"/>
       <c r="J73" s="108"/>
       <c r="K73" s="108"/>
       <c r="L73" s="108"/>
       <c r="M73" s="108"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A74" s="107" t="s">
         <v>48</v>
@@ -8970,51 +9002,51 @@
       <c r="F76" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I76" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K76" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="25" t="s">
         <v>11</v>
       </c>
       <c r="M76" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:14">
+    <row r="77" spans="1:14" ht="22.5">
       <c r="A77" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="28"/>
       <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="29">
         <v>2018</v>
       </c>
       <c r="B78" s="44">
         <v>19674.5</v>
       </c>
       <c r="C78" s="44">
         <v>37959.5</v>
@@ -9346,51 +9378,53 @@
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
       <c r="E86" s="86">
         <v>2989.12</v>
       </c>
       <c r="F86" s="75">
         <v>4139.03</v>
       </c>
       <c r="G86" s="82">
         <v>5335.6</v>
       </c>
       <c r="H86" s="82">
         <v>6290.3</v>
       </c>
       <c r="I86" s="91">
         <v>7293.5</v>
       </c>
-      <c r="J86" s="86"/>
+      <c r="J86" s="91">
+        <v>8335.7000000000007</v>
+      </c>
       <c r="K86" s="86"/>
       <c r="L86" s="86"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
       <c r="F87" s="39"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="29">
         <v>2018</v>
@@ -9729,56 +9763,58 @@
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
       <c r="E96" s="82">
         <v>3260.8</v>
       </c>
       <c r="F96" s="75">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="91">
         <v>5283.8</v>
       </c>
       <c r="H96" s="91">
         <v>6287</v>
       </c>
       <c r="I96" s="91" t="s">
         <v>63</v>
       </c>
-      <c r="J96" s="39"/>
+      <c r="J96" s="91" t="s">
+        <v>68</v>
+      </c>
       <c r="K96" s="86"/>
       <c r="L96" s="86"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:25" ht="22.5">
+    <row r="97" spans="1:25" ht="33.75">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="29">
         <v>2018</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
@@ -11922,200 +11958,210 @@
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
       <c r="E164" s="86">
         <v>157329.78</v>
       </c>
       <c r="F164" s="75">
         <v>195398.98</v>
       </c>
       <c r="G164" s="82">
         <v>232102.1</v>
       </c>
       <c r="H164" s="82">
         <v>267500.79999999999</v>
       </c>
       <c r="I164" s="91">
         <v>309629.09999999998</v>
       </c>
-      <c r="J164" s="86"/>
+      <c r="J164" s="91">
+        <v>345056.4</v>
+      </c>
       <c r="K164" s="86"/>
       <c r="L164" s="86"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
       <c r="E165" s="76"/>
       <c r="F165" s="82"/>
       <c r="G165" s="82"/>
       <c r="H165" s="82"/>
       <c r="I165" s="91"/>
-      <c r="J165" s="76"/>
+      <c r="J165" s="91"/>
       <c r="K165" s="86"/>
       <c r="L165" s="91"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
       <c r="E166" s="86">
         <v>120576.29</v>
       </c>
       <c r="F166" s="75">
         <v>153150.9</v>
       </c>
       <c r="G166" s="82">
         <v>184414</v>
       </c>
       <c r="H166" s="82">
         <v>214687.7</v>
       </c>
       <c r="I166" s="91">
         <v>245798.5</v>
       </c>
-      <c r="J166" s="86"/>
+      <c r="J166" s="91">
+        <v>281501.09999999998</v>
+      </c>
       <c r="K166" s="86"/>
       <c r="L166" s="86"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
       <c r="E167" s="86">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="75">
         <v>11571.38</v>
       </c>
       <c r="G167" s="82">
         <v>13896.9</v>
       </c>
       <c r="H167" s="82">
         <v>16061</v>
       </c>
       <c r="I167" s="91">
         <v>18247.400000000001</v>
       </c>
-      <c r="J167" s="86"/>
+      <c r="J167" s="91">
+        <v>20951.400000000001</v>
+      </c>
       <c r="K167" s="86"/>
       <c r="L167" s="86"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
       <c r="E168" s="86">
         <v>16842.8</v>
       </c>
       <c r="F168" s="75">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="82">
         <v>18027</v>
       </c>
       <c r="H168" s="82">
         <v>18575.599999999999</v>
       </c>
       <c r="I168" s="91">
         <v>19105.7</v>
       </c>
-      <c r="J168" s="86"/>
+      <c r="J168" s="91">
+        <v>19630.099999999999</v>
+      </c>
       <c r="K168" s="86"/>
       <c r="L168" s="86"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
       <c r="E169" s="86">
         <v>10575.9</v>
       </c>
       <c r="F169" s="75">
         <v>13214.96</v>
       </c>
       <c r="G169" s="82">
         <v>15764.2</v>
       </c>
       <c r="H169" s="82">
         <v>18176.5</v>
       </c>
       <c r="I169" s="91">
         <v>20596.5</v>
       </c>
-      <c r="J169" s="86"/>
+      <c r="J169" s="91">
+        <v>22973.9</v>
+      </c>
       <c r="K169" s="86"/>
       <c r="L169" s="86"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="31"/>
       <c r="C171" s="31"/>
@@ -14237,200 +14283,210 @@
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
       <c r="E239" s="82">
         <v>3256</v>
       </c>
       <c r="F239" s="77">
         <v>4243.6000000000004</v>
       </c>
       <c r="G239" s="105">
         <v>5192.3</v>
       </c>
       <c r="H239" s="105" t="s">
         <v>58</v>
       </c>
       <c r="I239" s="105" t="s">
         <v>64</v>
       </c>
-      <c r="J239" s="90"/>
+      <c r="J239" s="105" t="s">
+        <v>69</v>
+      </c>
       <c r="K239" s="88"/>
       <c r="L239" s="88"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
       <c r="F240" s="102"/>
       <c r="G240" s="35"/>
       <c r="H240" s="105"/>
       <c r="I240" s="105"/>
-      <c r="J240" s="90"/>
+      <c r="J240" s="105"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
       <c r="E241" s="85">
         <v>2898</v>
       </c>
       <c r="F241" s="77">
         <v>3808.5</v>
       </c>
       <c r="G241" s="105">
         <v>4681</v>
       </c>
       <c r="H241" s="105" t="s">
         <v>59</v>
       </c>
       <c r="I241" s="105" t="s">
         <v>65</v>
       </c>
-      <c r="J241" s="90"/>
+      <c r="J241" s="105" t="s">
+        <v>70</v>
+      </c>
       <c r="K241" s="88"/>
       <c r="L241" s="88"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
       <c r="E242" s="85">
         <v>44.2</v>
       </c>
       <c r="F242" s="77">
         <v>77.900000000000006</v>
       </c>
       <c r="G242" s="105">
         <v>112.9</v>
       </c>
       <c r="H242" s="105">
         <v>145.4</v>
       </c>
       <c r="I242" s="105">
         <v>178.3</v>
       </c>
-      <c r="J242" s="90"/>
+      <c r="J242" s="105">
+        <v>219</v>
+      </c>
       <c r="K242" s="88"/>
       <c r="L242" s="88"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
       <c r="E243" s="85">
         <v>166.6</v>
       </c>
       <c r="F243" s="77">
         <v>173.2</v>
       </c>
       <c r="G243" s="105">
         <v>179.1</v>
       </c>
       <c r="H243" s="105">
         <v>184.8</v>
       </c>
       <c r="I243" s="105">
         <v>190.3</v>
       </c>
-      <c r="J243" s="90"/>
+      <c r="J243" s="105">
+        <v>195.7</v>
+      </c>
       <c r="K243" s="88"/>
       <c r="L243" s="88"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
       <c r="E244" s="100">
         <v>147.19999999999999</v>
       </c>
       <c r="F244" s="101">
         <v>184</v>
       </c>
       <c r="G244" s="105">
         <v>219.3</v>
       </c>
       <c r="H244" s="105">
         <v>252.1</v>
       </c>
       <c r="I244" s="104">
         <v>285</v>
       </c>
-      <c r="J244" s="90"/>
+      <c r="J244" s="105" t="s">
+        <v>71</v>
+      </c>
       <c r="K244" s="88"/>
       <c r="L244" s="88"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
       <c r="A245" s="108" t="s">
         <v>22</v>
       </c>
       <c r="B245" s="108"/>
       <c r="C245" s="108"/>
       <c r="D245" s="108"/>
       <c r="E245" s="108"/>
       <c r="F245" s="108"/>
       <c r="G245" s="108"/>
       <c r="H245" s="108"/>
       <c r="I245" s="108"/>
       <c r="J245" s="108"/>
       <c r="K245" s="108"/>
       <c r="L245" s="108"/>
       <c r="M245" s="108"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A246" s="106" t="s">
         <v>23</v>
       </c>
@@ -14476,51 +14532,51 @@
       <c r="F248" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G248" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H248" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I248" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J248" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K248" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L248" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M248" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="249" spans="1:13">
+    <row r="249" spans="1:13" ht="22.5">
       <c r="A249" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B249" s="28"/>
       <c r="C249" s="28"/>
       <c r="D249" s="28"/>
       <c r="E249" s="28"/>
       <c r="F249" s="28"/>
       <c r="G249" s="28"/>
       <c r="H249" s="28"/>
       <c r="I249" s="28"/>
       <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
       <c r="M249" s="28"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="29">
         <v>2011</v>
       </c>
       <c r="B250" s="59">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="59">
         <v>4.7</v>
@@ -15136,51 +15192,53 @@
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
       <c r="E265" s="86">
         <v>6.68</v>
       </c>
       <c r="F265" s="75">
         <v>8.15</v>
       </c>
       <c r="G265" s="82">
         <v>9.9</v>
       </c>
       <c r="H265" s="82">
         <v>11.5</v>
       </c>
       <c r="I265" s="91">
         <v>13.3</v>
       </c>
-      <c r="J265" s="75"/>
+      <c r="J265" s="91">
+        <v>14.9</v>
+      </c>
       <c r="K265" s="86"/>
       <c r="L265" s="92"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
         <v>2011</v>
       </c>
@@ -15823,51 +15881,53 @@
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
       <c r="E282" s="85">
         <v>14.4</v>
       </c>
       <c r="F282" s="77">
         <v>18.5</v>
       </c>
       <c r="G282" s="85">
         <v>23.2</v>
       </c>
       <c r="H282" s="85">
         <v>27.7</v>
       </c>
       <c r="I282" s="105">
         <v>32.799999999999997</v>
       </c>
-      <c r="J282" s="60"/>
+      <c r="J282" s="105">
+        <v>37.4</v>
+      </c>
       <c r="K282" s="88"/>
       <c r="L282" s="93"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
         <v>2016</v>
       </c>
@@ -16305,51 +16365,53 @@
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
       <c r="E294" s="86">
         <v>1798.6</v>
       </c>
       <c r="F294" s="75">
         <v>2295.5700000000002</v>
       </c>
       <c r="G294" s="82">
         <v>2866.6</v>
       </c>
       <c r="H294" s="82">
         <v>3501.9</v>
       </c>
       <c r="I294" s="91">
         <v>4134.6000000000004</v>
       </c>
-      <c r="J294" s="75"/>
+      <c r="J294" s="91">
+        <v>4644.8</v>
+      </c>
       <c r="K294" s="86"/>
       <c r="L294" s="92"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
         <v>2016</v>
       </c>
@@ -16783,52 +16845,56 @@
     <row r="306" spans="1:13">
       <c r="A306" s="63">
         <v>2026</v>
       </c>
       <c r="B306" s="41">
         <v>1218.8</v>
       </c>
       <c r="C306" s="56">
         <v>2295.6</v>
       </c>
       <c r="D306" s="56">
         <v>3491.7</v>
       </c>
       <c r="E306" s="100">
         <v>4554.5</v>
       </c>
       <c r="F306" s="101">
         <v>5723.4</v>
       </c>
       <c r="G306" s="100">
         <v>7136.9</v>
       </c>
       <c r="H306" s="100" t="s">
         <v>60</v>
       </c>
-      <c r="I306" s="98"/>
-      <c r="J306" s="98"/>
+      <c r="I306" s="104" t="s">
+        <v>72</v>
+      </c>
+      <c r="J306" s="104" t="s">
+        <v>73</v>
+      </c>
       <c r="K306" s="99"/>
       <c r="L306" s="99"/>
       <c r="M306" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A73:M73"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>