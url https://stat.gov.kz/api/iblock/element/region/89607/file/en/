--- v0 (2026-04-24)
+++ v1 (2026-05-19)
@@ -190,52 +190,52 @@
   </si>
   <si>
     <t>all types of road and urban eleсtriс transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-February </t>
   </si>
   <si>
     <t>all types of road and urban electric transport</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Passenger turnover</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -734,51 +734,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2368">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3000,150 +3000,150 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...47 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -3266,53 +3266,50 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="27" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="32" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="33" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="32" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3344,50 +3341,53 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2368">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="6"/>
     <cellStyle name="20% - Акцент1 11" xfId="7"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 13 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 14" xfId="16"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="17"/>
@@ -6032,52 +6032,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D306" sqref="D306"/>
+    <sheetView tabSelected="1" topLeftCell="A315" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
+      <selection activeCell="E306" sqref="E306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
@@ -6754,96 +6754,98 @@
         <v>24398.1</v>
       </c>
       <c r="L19" s="31">
         <v>27004.3</v>
       </c>
       <c r="M19" s="31">
         <v>29905.5</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="31">
         <v>3328</v>
       </c>
       <c r="C20" s="31">
         <v>5382.7</v>
       </c>
       <c r="D20" s="31">
         <v>7351.5</v>
       </c>
       <c r="E20" s="75">
         <v>9727.5</v>
       </c>
-      <c r="F20" s="79">
+      <c r="F20" s="78">
         <v>12175.48</v>
       </c>
-      <c r="G20" s="85">
+      <c r="G20" s="84">
         <v>14775.48</v>
       </c>
-      <c r="H20" s="90">
+      <c r="H20" s="89">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="31">
         <v>19421.599999999999</v>
       </c>
-      <c r="J20" s="90">
+      <c r="J20" s="89">
         <v>21714.84</v>
       </c>
-      <c r="K20" s="90">
+      <c r="K20" s="89">
         <v>24144.19</v>
       </c>
-      <c r="L20" s="90">
+      <c r="L20" s="89">
         <v>26532.53</v>
       </c>
       <c r="M20" s="31">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
-      <c r="E21" s="75"/>
-[...2 lines deleted...]
-      <c r="H21" s="90"/>
+      <c r="E21" s="89">
+        <v>17758.169999999998</v>
+      </c>
+      <c r="F21" s="78"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="89"/>
       <c r="I21" s="31"/>
-      <c r="J21" s="90"/>
-[...1 lines deleted...]
-      <c r="L21" s="90"/>
+      <c r="J21" s="89"/>
+      <c r="K21" s="89"/>
+      <c r="L21" s="89"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
         <v>2011</v>
       </c>
       <c r="B23" s="31">
         <v>886.1</v>
@@ -7427,96 +7429,98 @@
         <v>19109.099999999999</v>
       </c>
       <c r="L36" s="31">
         <v>21355.1</v>
       </c>
       <c r="M36" s="31">
         <v>23656.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="33">
         <v>2025</v>
       </c>
       <c r="B37" s="31">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="31">
         <v>3932</v>
       </c>
       <c r="D37" s="31">
         <v>5643.8</v>
       </c>
       <c r="E37" s="75">
         <v>7206.7</v>
       </c>
-      <c r="F37" s="79">
+      <c r="F37" s="78">
         <v>9074.5</v>
       </c>
-      <c r="G37" s="86">
+      <c r="G37" s="85">
         <v>11003.3</v>
       </c>
-      <c r="H37" s="90">
+      <c r="H37" s="89">
         <v>12977.8</v>
       </c>
       <c r="I37" s="31">
         <v>14859.4</v>
       </c>
       <c r="J37" s="31">
         <v>16983.5</v>
       </c>
-      <c r="K37" s="90">
+      <c r="K37" s="89">
         <v>19055.890100000001</v>
       </c>
-      <c r="L37" s="90">
+      <c r="L37" s="89">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="31">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
-      <c r="E38" s="75"/>
-[...2 lines deleted...]
-      <c r="H38" s="90"/>
+      <c r="E38" s="89">
+        <v>20167.900000000001</v>
+      </c>
+      <c r="F38" s="78"/>
+      <c r="G38" s="85"/>
+      <c r="H38" s="89"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
-      <c r="K38" s="90"/>
-      <c r="L38" s="90"/>
+      <c r="K38" s="89"/>
+      <c r="L38" s="89"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="32">
         <v>2011</v>
       </c>
       <c r="B40" s="31">
@@ -8094,97 +8098,99 @@
       </c>
       <c r="L53" s="31">
         <v>425653.6</v>
       </c>
       <c r="M53" s="31">
         <v>464135.3</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="33">
         <v>2025</v>
       </c>
       <c r="B54" s="31">
         <v>37859.699999999997</v>
       </c>
       <c r="C54" s="31">
         <v>76984.7</v>
       </c>
       <c r="D54" s="31">
         <v>118270</v>
       </c>
       <c r="E54" s="75">
         <v>161844.16</v>
       </c>
-      <c r="F54" s="79">
+      <c r="F54" s="78">
         <v>203699.61</v>
       </c>
-      <c r="G54" s="85">
+      <c r="G54" s="84">
         <v>242926.07999999999</v>
       </c>
-      <c r="H54" s="90">
+      <c r="H54" s="89">
         <v>281266.88</v>
       </c>
       <c r="I54" s="31">
         <v>320620.90000000002</v>
       </c>
-      <c r="J54" s="90">
+      <c r="J54" s="89">
         <v>365104.83</v>
       </c>
-      <c r="K54" s="90">
+      <c r="K54" s="89">
         <v>409769.35</v>
       </c>
-      <c r="L54" s="90">
+      <c r="L54" s="89">
         <v>451749.28</v>
       </c>
       <c r="M54" s="31">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
-      <c r="E55" s="75"/>
-[...2 lines deleted...]
-      <c r="H55" s="90"/>
+      <c r="E55" s="89">
+        <v>159867</v>
+      </c>
+      <c r="F55" s="78"/>
+      <c r="G55" s="84"/>
+      <c r="H55" s="89"/>
       <c r="I55" s="31"/>
-      <c r="J55" s="90"/>
-[...1 lines deleted...]
-      <c r="L55" s="90"/>
+      <c r="J55" s="89"/>
+      <c r="K55" s="89"/>
+      <c r="L55" s="89"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="32">
         <v>2011</v>
       </c>
@@ -8759,100 +8765,102 @@
       </c>
       <c r="K70" s="57">
         <v>15829.8</v>
       </c>
       <c r="L70" s="57">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="57">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="43">
         <v>2025</v>
       </c>
       <c r="B71" s="74">
         <v>1819</v>
       </c>
       <c r="C71" s="74">
         <v>3493.8</v>
       </c>
       <c r="D71" s="39">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="98">
+      <c r="E71" s="97">
         <v>7059.5</v>
       </c>
-      <c r="F71" s="82">
+      <c r="F71" s="81">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G71" s="99">
+      <c r="G71" s="98">
         <v>11183.9</v>
       </c>
-      <c r="H71" s="97">
+      <c r="H71" s="96">
         <v>13625.5</v>
       </c>
       <c r="I71" s="74">
         <v>15963.2</v>
       </c>
-      <c r="J71" s="97">
+      <c r="J71" s="96">
         <v>17970.400000000001</v>
       </c>
-      <c r="K71" s="97">
+      <c r="K71" s="96">
         <v>198103.70370000001</v>
       </c>
-      <c r="L71" s="97">
+      <c r="L71" s="96">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="57">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="40">
         <v>2026</v>
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="76"/>
-[...2 lines deleted...]
-      <c r="H72" s="91"/>
+      <c r="E72" s="103">
+        <v>8608.9</v>
+      </c>
+      <c r="F72" s="79"/>
+      <c r="G72" s="86"/>
+      <c r="H72" s="90"/>
       <c r="I72" s="42"/>
-      <c r="J72" s="91"/>
-[...1 lines deleted...]
-      <c r="L72" s="91"/>
+      <c r="J72" s="90"/>
+      <c r="K72" s="91"/>
+      <c r="L72" s="90"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
       <c r="A73" s="106" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="106"/>
       <c r="C73" s="106"/>
       <c r="D73" s="106"/>
       <c r="E73" s="106"/>
       <c r="F73" s="106"/>
       <c r="G73" s="106"/>
       <c r="H73" s="106"/>
       <c r="I73" s="106"/>
       <c r="J73" s="106"/>
       <c r="K73" s="106"/>
       <c r="L73" s="106"/>
       <c r="M73" s="106"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A74" s="105" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="105"/>
@@ -8897,51 +8905,51 @@
       <c r="F76" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I76" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K76" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="25" t="s">
         <v>11</v>
       </c>
       <c r="M76" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:14" ht="22.5">
+    <row r="77" spans="1:14">
       <c r="A77" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="28"/>
       <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="29">
         <v>2018</v>
       </c>
       <c r="B78" s="44">
         <v>19674.5</v>
       </c>
       <c r="C78" s="44">
         <v>37959.5</v>
@@ -9220,96 +9228,98 @@
         <v>6432.3</v>
       </c>
       <c r="L84" s="44">
         <v>7095.8</v>
       </c>
       <c r="M84" s="39">
         <v>7796.3</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="45">
         <v>2025</v>
       </c>
       <c r="B85" s="44">
         <v>1500.9</v>
       </c>
       <c r="C85" s="44">
         <v>2525.6</v>
       </c>
       <c r="D85" s="44">
         <v>3377.7</v>
       </c>
       <c r="E85" s="75">
         <v>4681.93</v>
       </c>
-      <c r="F85" s="79">
+      <c r="F85" s="78">
         <v>6015.02</v>
       </c>
-      <c r="G85" s="85">
+      <c r="G85" s="84">
         <v>7533.21</v>
       </c>
       <c r="H85" s="39">
         <v>8496.7999999999993</v>
       </c>
       <c r="I85" s="44">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="90">
+      <c r="J85" s="89">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="90">
+      <c r="K85" s="89">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="90">
+      <c r="L85" s="89">
         <v>13328.7</v>
       </c>
       <c r="M85" s="39">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="45">
         <v>2026</v>
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="75"/>
-[...1 lines deleted...]
-      <c r="G86" s="85"/>
+      <c r="E86" s="89">
+        <v>2989.12</v>
+      </c>
+      <c r="F86" s="78"/>
+      <c r="G86" s="84"/>
       <c r="H86" s="39"/>
       <c r="I86" s="44"/>
-      <c r="J86" s="90"/>
-[...1 lines deleted...]
-      <c r="L86" s="90"/>
+      <c r="J86" s="89"/>
+      <c r="K86" s="89"/>
+      <c r="L86" s="89"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
       <c r="F87" s="44"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="29">
         <v>2018</v>
       </c>
       <c r="B88" s="44">
@@ -9593,99 +9603,101 @@
         <v>4439.8</v>
       </c>
       <c r="L94" s="39">
         <v>5048.6000000000004</v>
       </c>
       <c r="M94" s="39">
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="45">
         <v>2025</v>
       </c>
       <c r="B95" s="44">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="44">
         <v>1518.5</v>
       </c>
       <c r="D95" s="44">
         <v>2279.4</v>
       </c>
       <c r="E95" s="75">
         <v>2938.9</v>
       </c>
-      <c r="F95" s="79">
+      <c r="F95" s="78">
         <v>3908.1</v>
       </c>
-      <c r="G95" s="86">
+      <c r="G95" s="85">
         <v>4953.2</v>
       </c>
-      <c r="H95" s="90">
+      <c r="H95" s="89">
         <v>5966.1</v>
       </c>
       <c r="I95" s="44">
         <v>6864.4</v>
       </c>
       <c r="J95" s="39">
         <v>8002</v>
       </c>
-      <c r="K95" s="90">
+      <c r="K95" s="89">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="90">
+      <c r="L95" s="89">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="39">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="45">
         <v>2026</v>
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
-      <c r="E96" s="75"/>
-[...2 lines deleted...]
-      <c r="H96" s="90"/>
+      <c r="E96" s="84">
+        <v>3260.8</v>
+      </c>
+      <c r="F96" s="78"/>
+      <c r="G96" s="85"/>
+      <c r="H96" s="89"/>
       <c r="I96" s="44"/>
       <c r="J96" s="39"/>
-      <c r="K96" s="90"/>
-      <c r="L96" s="90"/>
+      <c r="K96" s="89"/>
+      <c r="L96" s="89"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:25" ht="33.75">
+    <row r="97" spans="1:25" ht="22.5">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="29">
         <v>2018</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
@@ -11557,424 +11569,434 @@
       <c r="F155" s="31"/>
       <c r="G155" s="31"/>
       <c r="H155" s="31"/>
       <c r="I155" s="31"/>
       <c r="J155" s="31"/>
       <c r="K155" s="31"/>
       <c r="L155" s="53"/>
       <c r="M155" s="53"/>
     </row>
     <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B156" s="31">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="31">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="31">
         <v>116441.4</v>
       </c>
       <c r="E156" s="75">
         <v>159419.07999999999</v>
       </c>
-      <c r="F156" s="79">
+      <c r="F156" s="78">
         <v>200566.52</v>
       </c>
-      <c r="G156" s="85">
+      <c r="G156" s="84">
         <v>238949.77</v>
       </c>
-      <c r="H156" s="90">
+      <c r="H156" s="89">
         <v>276310.99</v>
       </c>
       <c r="I156" s="31">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="90">
+      <c r="J156" s="89">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="90">
+      <c r="K156" s="89">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="90">
+      <c r="L156" s="89">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="31"/>
       <c r="C157" s="31"/>
       <c r="D157" s="31"/>
-      <c r="E157" s="77"/>
+      <c r="E157" s="76"/>
       <c r="F157" s="75" t="s">
         <v>55</v>
       </c>
-      <c r="G157" s="85" t="s">
+      <c r="G157" s="84" t="s">
         <v>55</v>
       </c>
-      <c r="H157" s="77"/>
+      <c r="H157" s="76"/>
       <c r="I157" s="31"/>
-      <c r="J157" s="77"/>
-      <c r="K157" s="90" t="s">
+      <c r="J157" s="76"/>
+      <c r="K157" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="L157" s="95"/>
+      <c r="L157" s="94"/>
       <c r="M157" s="53"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B158" s="31">
         <v>30219.9</v>
       </c>
       <c r="C158" s="31">
         <v>62361</v>
       </c>
       <c r="D158" s="31">
         <v>95216</v>
       </c>
       <c r="E158" s="75">
         <v>130322.82</v>
       </c>
-      <c r="F158" s="79">
+      <c r="F158" s="78">
         <v>163953.79</v>
       </c>
-      <c r="G158" s="85">
+      <c r="G158" s="84">
         <v>194885.43</v>
       </c>
-      <c r="H158" s="90">
+      <c r="H158" s="89">
         <v>224804.39</v>
       </c>
       <c r="I158" s="31">
         <v>255470</v>
       </c>
-      <c r="J158" s="90">
+      <c r="J158" s="89">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="90">
+      <c r="K158" s="89">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="90">
+      <c r="L158" s="89">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B159" s="31">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="31">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="31">
         <v>7727.9</v>
       </c>
       <c r="E159" s="75">
         <v>10654.41</v>
       </c>
-      <c r="F159" s="79">
+      <c r="F159" s="78">
         <v>13351.01</v>
       </c>
-      <c r="G159" s="85">
+      <c r="G159" s="84">
         <v>15780.48</v>
       </c>
-      <c r="H159" s="90">
+      <c r="H159" s="89">
         <v>18051.87</v>
       </c>
       <c r="I159" s="31">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="90">
+      <c r="J159" s="89">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="90">
+      <c r="K159" s="89">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="90">
+      <c r="L159" s="89">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B160" s="31">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="31">
         <v>3650.8</v>
       </c>
       <c r="D160" s="31">
         <v>6089.1</v>
       </c>
       <c r="E160" s="75">
         <v>8254.4</v>
       </c>
-      <c r="F160" s="79">
+      <c r="F160" s="78">
         <v>10613.88</v>
       </c>
-      <c r="G160" s="85">
+      <c r="G160" s="84">
         <v>13251.24</v>
       </c>
-      <c r="H160" s="90">
+      <c r="H160" s="89">
         <v>16184.91</v>
       </c>
       <c r="I160" s="31">
         <v>19316</v>
       </c>
-      <c r="J160" s="90">
+      <c r="J160" s="89">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="90">
+      <c r="K160" s="89">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="90">
+      <c r="L160" s="89">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B161" s="31">
         <v>2473.6</v>
       </c>
       <c r="C161" s="31">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="31">
         <v>7408.4</v>
       </c>
       <c r="E161" s="75">
         <v>10187.44</v>
       </c>
-      <c r="F161" s="79">
+      <c r="F161" s="78">
         <v>12647.83</v>
       </c>
-      <c r="G161" s="85">
+      <c r="G161" s="84">
         <v>15032.62</v>
       </c>
-      <c r="H161" s="90">
+      <c r="H161" s="89">
         <v>17269.82</v>
       </c>
       <c r="I161" s="31">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="90">
+      <c r="J161" s="89">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="90">
+      <c r="K161" s="89">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="90">
+      <c r="L161" s="89">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="49"/>
       <c r="B162" s="31"/>
       <c r="C162" s="31"/>
       <c r="D162" s="31"/>
       <c r="E162" s="75"/>
-      <c r="F162" s="79"/>
-[...1 lines deleted...]
-      <c r="H162" s="90"/>
+      <c r="F162" s="78"/>
+      <c r="G162" s="84"/>
+      <c r="H162" s="89"/>
       <c r="I162" s="31"/>
-      <c r="J162" s="90"/>
-[...1 lines deleted...]
-      <c r="L162" s="90"/>
+      <c r="J162" s="89"/>
+      <c r="K162" s="89"/>
+      <c r="L162" s="89"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="31"/>
       <c r="C163" s="31"/>
       <c r="D163" s="31"/>
       <c r="E163" s="31"/>
       <c r="F163" s="31"/>
       <c r="G163" s="31"/>
       <c r="H163" s="31"/>
       <c r="I163" s="31"/>
       <c r="J163" s="31"/>
       <c r="K163" s="31"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="75"/>
-[...2 lines deleted...]
-      <c r="H164" s="90"/>
+      <c r="E164" s="89">
+        <v>157329.78</v>
+      </c>
+      <c r="F164" s="78"/>
+      <c r="G164" s="84"/>
+      <c r="H164" s="89"/>
       <c r="I164" s="31"/>
-      <c r="J164" s="90"/>
-[...1 lines deleted...]
-      <c r="L164" s="90"/>
+      <c r="J164" s="89"/>
+      <c r="K164" s="89"/>
+      <c r="L164" s="89"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
-      <c r="E165" s="77"/>
+      <c r="E165" s="76"/>
       <c r="F165" s="75"/>
-      <c r="G165" s="85"/>
-      <c r="H165" s="77"/>
+      <c r="G165" s="84"/>
+      <c r="H165" s="76"/>
       <c r="I165" s="31"/>
-      <c r="J165" s="77"/>
-[...1 lines deleted...]
-      <c r="L165" s="95"/>
+      <c r="J165" s="76"/>
+      <c r="K165" s="89"/>
+      <c r="L165" s="94"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="75"/>
-[...2 lines deleted...]
-      <c r="H166" s="90"/>
+      <c r="E166" s="89">
+        <v>120576.29</v>
+      </c>
+      <c r="F166" s="78"/>
+      <c r="G166" s="84"/>
+      <c r="H166" s="89"/>
       <c r="I166" s="31"/>
-      <c r="J166" s="90"/>
-[...1 lines deleted...]
-      <c r="L166" s="90"/>
+      <c r="J166" s="89"/>
+      <c r="K166" s="89"/>
+      <c r="L166" s="89"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="75"/>
-[...2 lines deleted...]
-      <c r="H167" s="90"/>
+      <c r="E167" s="89">
+        <v>9334.7800000000007</v>
+      </c>
+      <c r="F167" s="78"/>
+      <c r="G167" s="84"/>
+      <c r="H167" s="89"/>
       <c r="I167" s="31"/>
-      <c r="J167" s="90"/>
-[...1 lines deleted...]
-      <c r="L167" s="90"/>
+      <c r="J167" s="89"/>
+      <c r="K167" s="89"/>
+      <c r="L167" s="89"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="75"/>
-[...2 lines deleted...]
-      <c r="H168" s="90"/>
+      <c r="E168" s="89">
+        <v>16842.8</v>
+      </c>
+      <c r="F168" s="78"/>
+      <c r="G168" s="84"/>
+      <c r="H168" s="89"/>
       <c r="I168" s="31"/>
-      <c r="J168" s="90"/>
-[...1 lines deleted...]
-      <c r="L168" s="90"/>
+      <c r="J168" s="89"/>
+      <c r="K168" s="89"/>
+      <c r="L168" s="89"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="75"/>
-[...2 lines deleted...]
-      <c r="H169" s="90"/>
+      <c r="E169" s="89">
+        <v>10575.9</v>
+      </c>
+      <c r="F169" s="78"/>
+      <c r="G169" s="84"/>
+      <c r="H169" s="89"/>
       <c r="I169" s="31"/>
-      <c r="J169" s="90"/>
-[...1 lines deleted...]
-      <c r="L169" s="90"/>
+      <c r="J169" s="89"/>
+      <c r="K169" s="89"/>
+      <c r="L169" s="89"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="31"/>
       <c r="C171" s="31"/>
       <c r="D171" s="31"/>
       <c r="E171" s="31"/>
@@ -13825,421 +13847,431 @@
       <c r="C230" s="39"/>
       <c r="D230" s="39"/>
       <c r="E230" s="39"/>
       <c r="F230" s="57"/>
       <c r="G230" s="57"/>
       <c r="H230" s="57"/>
       <c r="I230" s="39"/>
       <c r="J230" s="57"/>
       <c r="K230" s="57"/>
       <c r="L230" s="58"/>
       <c r="M230" s="58"/>
     </row>
     <row r="231" spans="1:13" ht="22.5">
       <c r="A231" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B231" s="31">
         <v>655</v>
       </c>
       <c r="C231" s="48">
         <v>1344.6</v>
       </c>
       <c r="D231" s="31">
         <v>2063.4</v>
       </c>
-      <c r="E231" s="78">
+      <c r="E231" s="77">
         <v>2841</v>
       </c>
-      <c r="F231" s="80">
+      <c r="F231" s="79">
         <v>3578.6</v>
       </c>
-      <c r="G231" s="78">
+      <c r="G231" s="77">
         <v>4271.2</v>
       </c>
-      <c r="H231" s="92">
+      <c r="H231" s="91">
         <v>4932.7</v>
       </c>
       <c r="I231" s="31">
         <v>5617.8</v>
       </c>
-      <c r="J231" s="94">
+      <c r="J231" s="93">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K231" s="92">
+      <c r="K231" s="91">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L231" s="92">
+      <c r="L231" s="91">
         <v>7934.5178999999998</v>
       </c>
       <c r="M231" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="31"/>
       <c r="C232" s="31"/>
       <c r="D232" s="31"/>
       <c r="E232" s="31"/>
-      <c r="F232" s="81"/>
-[...1 lines deleted...]
-      <c r="H232" s="88"/>
+      <c r="F232" s="80"/>
+      <c r="G232" s="87"/>
+      <c r="H232" s="87"/>
       <c r="I232" s="31"/>
-      <c r="J232" s="94"/>
+      <c r="J232" s="93"/>
       <c r="K232" s="35"/>
       <c r="L232" s="53"/>
       <c r="M232" s="53"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="31">
         <v>590.9</v>
       </c>
       <c r="C233" s="31">
         <v>1222</v>
       </c>
       <c r="D233" s="31">
         <v>1868.9</v>
       </c>
-      <c r="E233" s="78">
+      <c r="E233" s="77">
         <v>2572.3000000000002</v>
       </c>
-      <c r="F233" s="80">
+      <c r="F233" s="79">
         <v>3238.7</v>
       </c>
-      <c r="G233" s="78">
+      <c r="G233" s="77">
         <v>3859.7</v>
       </c>
-      <c r="H233" s="92">
+      <c r="H233" s="91">
         <v>4449.5</v>
       </c>
       <c r="I233" s="31">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J233" s="94">
+      <c r="J233" s="93">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K233" s="92">
+      <c r="K233" s="91">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L233" s="92">
+      <c r="L233" s="91">
         <v>7095.6532999999999</v>
       </c>
       <c r="M233" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B234" s="31">
         <v>11.5</v>
       </c>
       <c r="C234" s="31">
         <v>24.2</v>
       </c>
       <c r="D234" s="31">
         <v>36.6</v>
       </c>
-      <c r="E234" s="78">
+      <c r="E234" s="77">
         <v>50.5</v>
       </c>
-      <c r="F234" s="80">
+      <c r="F234" s="79">
         <v>63</v>
       </c>
-      <c r="G234" s="78">
+      <c r="G234" s="77">
         <v>74.8</v>
       </c>
-      <c r="H234" s="92">
+      <c r="H234" s="91">
         <v>85.56</v>
       </c>
       <c r="I234" s="31">
         <v>96.9</v>
       </c>
-      <c r="J234" s="94">
+      <c r="J234" s="93">
         <v>110.36499999999999</v>
       </c>
-      <c r="K234" s="92">
+      <c r="K234" s="91">
         <v>124.21599999999999</v>
       </c>
-      <c r="L234" s="92">
+      <c r="L234" s="91">
         <v>136.99100000000001</v>
       </c>
       <c r="M234" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="31">
         <v>20.5</v>
       </c>
       <c r="C235" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D235" s="31">
         <v>61.1</v>
       </c>
-      <c r="E235" s="78">
+      <c r="E235" s="77">
         <v>85.2</v>
       </c>
-      <c r="F235" s="82">
+      <c r="F235" s="81">
         <v>111.6</v>
       </c>
-      <c r="G235" s="78">
+      <c r="G235" s="77">
         <v>141.1</v>
       </c>
-      <c r="H235" s="92">
+      <c r="H235" s="91">
         <v>174.06</v>
       </c>
       <c r="I235" s="31">
         <v>210.2</v>
       </c>
-      <c r="J235" s="94">
+      <c r="J235" s="93">
         <v>247.6121</v>
       </c>
-      <c r="K235" s="92">
+      <c r="K235" s="91">
         <v>287.2568</v>
       </c>
-      <c r="L235" s="92">
+      <c r="L235" s="91">
         <v>327.96039999999999</v>
       </c>
       <c r="M235" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B236" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="C236" s="27">
         <v>60.7</v>
       </c>
       <c r="D236" s="27">
         <v>96.7</v>
       </c>
-      <c r="E236" s="76">
+      <c r="E236" s="97">
         <v>133</v>
       </c>
-      <c r="F236" s="83">
+      <c r="F236" s="81">
         <v>165.1</v>
       </c>
-      <c r="G236" s="78">
+      <c r="G236" s="77">
         <v>195.6</v>
       </c>
-      <c r="H236" s="92">
+      <c r="H236" s="91">
         <v>223.5301</v>
       </c>
       <c r="I236" s="27">
         <v>251.6</v>
       </c>
-      <c r="J236" s="94">
+      <c r="J236" s="93">
         <v>294.26859999999999</v>
       </c>
-      <c r="K236" s="92">
+      <c r="K236" s="91">
         <v>336.90899999999999</v>
       </c>
-      <c r="L236" s="92">
+      <c r="L236" s="91">
         <v>373.91250000000002</v>
       </c>
       <c r="M236" s="28">
         <v>410.8</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="55"/>
       <c r="B237" s="27"/>
       <c r="C237" s="27"/>
       <c r="D237" s="27"/>
-      <c r="E237" s="98"/>
-[...2 lines deleted...]
-      <c r="H237" s="92"/>
+      <c r="E237" s="97"/>
+      <c r="F237" s="81"/>
+      <c r="G237" s="77"/>
+      <c r="H237" s="91"/>
       <c r="I237" s="27"/>
-      <c r="J237" s="94"/>
-[...1 lines deleted...]
-      <c r="L237" s="92"/>
+      <c r="J237" s="93"/>
+      <c r="K237" s="91"/>
+      <c r="L237" s="91"/>
       <c r="M237" s="28"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="45">
         <v>2026</v>
       </c>
       <c r="B238" s="39"/>
       <c r="C238" s="39"/>
       <c r="D238" s="39"/>
       <c r="E238" s="39"/>
       <c r="F238" s="57"/>
       <c r="G238" s="57"/>
       <c r="H238" s="57"/>
       <c r="I238" s="39"/>
       <c r="J238" s="57"/>
       <c r="K238" s="57"/>
       <c r="L238" s="58"/>
       <c r="M238" s="58"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
-      <c r="E239" s="78"/>
-[...2 lines deleted...]
-      <c r="H239" s="92"/>
+      <c r="E239" s="84">
+        <v>3256</v>
+      </c>
+      <c r="F239" s="79"/>
+      <c r="G239" s="77"/>
+      <c r="H239" s="91"/>
       <c r="I239" s="31"/>
-      <c r="J239" s="94"/>
-[...1 lines deleted...]
-      <c r="L239" s="92"/>
+      <c r="J239" s="93"/>
+      <c r="K239" s="91"/>
+      <c r="L239" s="91"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
-      <c r="F240" s="81"/>
-[...1 lines deleted...]
-      <c r="H240" s="88"/>
+      <c r="F240" s="80"/>
+      <c r="G240" s="87"/>
+      <c r="H240" s="87"/>
       <c r="I240" s="31"/>
-      <c r="J240" s="94"/>
+      <c r="J240" s="93"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
-      <c r="E241" s="78"/>
-[...2 lines deleted...]
-      <c r="H241" s="92"/>
+      <c r="E241" s="88">
+        <v>2898</v>
+      </c>
+      <c r="F241" s="79"/>
+      <c r="G241" s="77"/>
+      <c r="H241" s="91"/>
       <c r="I241" s="31"/>
-      <c r="J241" s="94"/>
-[...1 lines deleted...]
-      <c r="L241" s="92"/>
+      <c r="J241" s="93"/>
+      <c r="K241" s="91"/>
+      <c r="L241" s="91"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
-      <c r="E242" s="78"/>
-[...2 lines deleted...]
-      <c r="H242" s="92"/>
+      <c r="E242" s="88">
+        <v>44.2</v>
+      </c>
+      <c r="F242" s="79"/>
+      <c r="G242" s="77"/>
+      <c r="H242" s="91"/>
       <c r="I242" s="31"/>
-      <c r="J242" s="94"/>
-[...1 lines deleted...]
-      <c r="L242" s="92"/>
+      <c r="J242" s="93"/>
+      <c r="K242" s="91"/>
+      <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
-      <c r="E243" s="78"/>
-[...2 lines deleted...]
-      <c r="H243" s="92"/>
+      <c r="E243" s="88">
+        <v>166.6</v>
+      </c>
+      <c r="F243" s="81"/>
+      <c r="G243" s="77"/>
+      <c r="H243" s="91"/>
       <c r="I243" s="31"/>
-      <c r="J243" s="94"/>
-[...1 lines deleted...]
-      <c r="L243" s="92"/>
+      <c r="J243" s="93"/>
+      <c r="K243" s="91"/>
+      <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
-      <c r="E244" s="76"/>
-[...2 lines deleted...]
-      <c r="H244" s="92"/>
+      <c r="E244" s="103">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="F244" s="82"/>
+      <c r="G244" s="77"/>
+      <c r="H244" s="91"/>
       <c r="I244" s="27"/>
-      <c r="J244" s="94"/>
-[...1 lines deleted...]
-      <c r="L244" s="92"/>
+      <c r="J244" s="93"/>
+      <c r="K244" s="91"/>
+      <c r="L244" s="91"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
       <c r="A245" s="106" t="s">
         <v>22</v>
       </c>
       <c r="B245" s="106"/>
       <c r="C245" s="106"/>
       <c r="D245" s="106"/>
       <c r="E245" s="106"/>
       <c r="F245" s="106"/>
       <c r="G245" s="106"/>
       <c r="H245" s="106"/>
       <c r="I245" s="106"/>
       <c r="J245" s="106"/>
       <c r="K245" s="106"/>
       <c r="L245" s="106"/>
       <c r="M245" s="106"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A246" s="104" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="104"/>
       <c r="C246" s="104"/>
@@ -14283,51 +14315,51 @@
       <c r="F248" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G248" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H248" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I248" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J248" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K248" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L248" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M248" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="249" spans="1:13" ht="22.5">
+    <row r="249" spans="1:13">
       <c r="A249" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B249" s="28"/>
       <c r="C249" s="28"/>
       <c r="D249" s="28"/>
       <c r="E249" s="28"/>
       <c r="F249" s="28"/>
       <c r="G249" s="28"/>
       <c r="H249" s="28"/>
       <c r="I249" s="28"/>
       <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
       <c r="M249" s="28"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="29">
         <v>2011</v>
       </c>
       <c r="B250" s="59">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="59">
         <v>4.7</v>
@@ -14890,96 +14922,98 @@
         <v>13.6</v>
       </c>
       <c r="L263" s="69">
         <v>15.4</v>
       </c>
       <c r="M263" s="60">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264" s="32">
         <v>2025</v>
       </c>
       <c r="B264" s="60">
         <v>1.3</v>
       </c>
       <c r="C264" s="60">
         <v>2.4</v>
       </c>
       <c r="D264" s="60">
         <v>3.6</v>
       </c>
       <c r="E264" s="75">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F264" s="79">
+      <c r="F264" s="78">
         <v>6.19</v>
       </c>
-      <c r="G264" s="85">
+      <c r="G264" s="84">
         <v>7.45</v>
       </c>
-      <c r="H264" s="93">
+      <c r="H264" s="92">
         <v>8.85</v>
       </c>
       <c r="I264" s="60">
         <v>10.4</v>
       </c>
       <c r="J264" s="75">
         <v>11.8</v>
       </c>
-      <c r="K264" s="90">
+      <c r="K264" s="89">
         <v>13.11</v>
       </c>
-      <c r="L264" s="96">
+      <c r="L264" s="95">
         <v>14.55</v>
       </c>
       <c r="M264" s="60">
         <v>16.3</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265" s="32">
         <v>2026</v>
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
-      <c r="E265" s="75"/>
-[...2 lines deleted...]
-      <c r="H265" s="93"/>
+      <c r="E265" s="89">
+        <v>6.68</v>
+      </c>
+      <c r="F265" s="78"/>
+      <c r="G265" s="84"/>
+      <c r="H265" s="92"/>
       <c r="I265" s="60"/>
       <c r="J265" s="75"/>
-      <c r="K265" s="90"/>
-      <c r="L265" s="96"/>
+      <c r="K265" s="89"/>
+      <c r="L265" s="95"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
         <v>2011</v>
       </c>
       <c r="B267" s="59">
         <v>5.4</v>
@@ -15564,99 +15598,101 @@
         <v>33.5</v>
       </c>
       <c r="K280" s="60">
         <v>37</v>
       </c>
       <c r="L280" s="69">
         <v>42</v>
       </c>
       <c r="M280" s="60">
         <v>46.7</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281" s="32">
         <v>2025</v>
       </c>
       <c r="B281" s="60">
         <v>3.9</v>
       </c>
       <c r="C281" s="60">
         <v>6.7</v>
       </c>
       <c r="D281" s="61">
         <v>10.3</v>
       </c>
-      <c r="E281" s="78">
+      <c r="E281" s="77">
         <v>13.9</v>
       </c>
-      <c r="F281" s="82">
+      <c r="F281" s="81">
         <v>17.7</v>
       </c>
-      <c r="G281" s="89">
+      <c r="G281" s="88">
         <v>21.7</v>
       </c>
-      <c r="H281" s="93">
+      <c r="H281" s="92">
         <v>26.129799999999999</v>
       </c>
       <c r="I281" s="60">
         <v>30.8</v>
       </c>
       <c r="J281" s="60">
         <v>35.299999999999997</v>
       </c>
-      <c r="K281" s="92">
+      <c r="K281" s="91">
         <v>38.881799999999998</v>
       </c>
-      <c r="L281" s="97">
+      <c r="L281" s="96">
         <v>42.938600000000001</v>
       </c>
       <c r="M281" s="60">
         <v>47.7</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282" s="32">
         <v>2026</v>
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
-      <c r="E282" s="78"/>
-[...2 lines deleted...]
-      <c r="H282" s="93"/>
+      <c r="E282" s="88">
+        <v>14.4</v>
+      </c>
+      <c r="F282" s="81"/>
+      <c r="G282" s="88"/>
+      <c r="H282" s="92"/>
       <c r="I282" s="60"/>
       <c r="J282" s="60"/>
-      <c r="K282" s="92"/>
-      <c r="L282" s="97"/>
+      <c r="K282" s="91"/>
+      <c r="L282" s="96"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
         <v>2016</v>
       </c>
       <c r="B284" s="35">
         <v>302.7</v>
@@ -16039,96 +16075,98 @@
         <v>4413.1000000000004</v>
       </c>
       <c r="L292" s="39">
         <v>4825.6000000000004</v>
       </c>
       <c r="M292" s="35">
         <v>5250.1</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293" s="32">
         <v>2025</v>
       </c>
       <c r="B293" s="35">
         <v>472.8</v>
       </c>
       <c r="C293" s="35">
         <v>891.8</v>
       </c>
       <c r="D293" s="35">
         <v>1354.1</v>
       </c>
       <c r="E293" s="75">
         <v>1790.88</v>
       </c>
-      <c r="F293" s="84">
+      <c r="F293" s="83">
         <v>2320.4</v>
       </c>
-      <c r="G293" s="85">
+      <c r="G293" s="84">
         <v>2931.82</v>
       </c>
-      <c r="H293" s="93">
+      <c r="H293" s="92">
         <v>3639.59</v>
       </c>
       <c r="I293" s="35">
         <v>4308.3</v>
       </c>
       <c r="J293" s="75">
         <v>4850.07</v>
       </c>
-      <c r="K293" s="90">
+      <c r="K293" s="89">
         <v>5323.93</v>
       </c>
-      <c r="L293" s="96">
+      <c r="L293" s="95">
         <v>5813.53</v>
       </c>
       <c r="M293" s="35">
         <v>6266.2</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294" s="32">
         <v>2026</v>
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
-      <c r="E294" s="75"/>
-[...2 lines deleted...]
-      <c r="H294" s="93"/>
+      <c r="E294" s="89">
+        <v>1798.6</v>
+      </c>
+      <c r="F294" s="83"/>
+      <c r="G294" s="84"/>
+      <c r="H294" s="92"/>
       <c r="I294" s="35"/>
       <c r="J294" s="75"/>
-      <c r="K294" s="90"/>
-      <c r="L294" s="96"/>
+      <c r="K294" s="89"/>
+      <c r="L294" s="95"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
         <v>2016</v>
       </c>
       <c r="B296" s="35">
         <v>629.4</v>
@@ -16498,109 +16536,111 @@
         <v>4510.7</v>
       </c>
       <c r="H304" s="57">
         <v>5654.3</v>
       </c>
       <c r="I304" s="57">
         <v>6715.4</v>
       </c>
       <c r="J304" s="74">
         <v>7605.9</v>
       </c>
       <c r="K304" s="57">
         <v>8321.7000000000007</v>
       </c>
       <c r="L304" s="57">
         <v>9146.5</v>
       </c>
       <c r="M304" s="57">
         <v>9934.6</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="64">
         <v>2025</v>
       </c>
-      <c r="B305" s="100" t="s">
+      <c r="B305" s="99" t="s">
         <v>54</v>
       </c>
       <c r="C305" s="57">
         <v>1843.3</v>
       </c>
       <c r="D305" s="57">
         <v>2774.3</v>
       </c>
-      <c r="E305" s="98">
+      <c r="E305" s="97">
         <v>3593.9</v>
       </c>
-      <c r="F305" s="82">
+      <c r="F305" s="81">
         <v>4604.5</v>
       </c>
-      <c r="G305" s="101">
+      <c r="G305" s="100">
         <v>5831</v>
       </c>
-      <c r="H305" s="93">
+      <c r="H305" s="92">
         <v>7288.3766999999998</v>
       </c>
       <c r="I305" s="57">
         <v>8640.6</v>
       </c>
-      <c r="J305" s="98">
+      <c r="J305" s="97">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K305" s="97">
+      <c r="K305" s="96">
         <v>10617.8907</v>
       </c>
-      <c r="L305" s="96">
+      <c r="L305" s="95">
         <v>11595.9673</v>
       </c>
       <c r="M305" s="57">
         <v>12512.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="63">
         <v>2026</v>
       </c>
       <c r="B306" s="41">
         <v>1218.8</v>
       </c>
       <c r="C306" s="56">
         <v>2295.6</v>
       </c>
       <c r="D306" s="56">
         <v>3491.7</v>
       </c>
-      <c r="E306" s="102"/>
-[...7 lines deleted...]
-      <c r="M306" s="102"/>
+      <c r="E306" s="103">
+        <v>4554.5</v>
+      </c>
+      <c r="F306" s="101"/>
+      <c r="G306" s="101"/>
+      <c r="H306" s="102"/>
+      <c r="I306" s="101"/>
+      <c r="J306" s="101"/>
+      <c r="K306" s="102"/>
+      <c r="L306" s="102"/>
+      <c r="M306" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A73:M73"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>