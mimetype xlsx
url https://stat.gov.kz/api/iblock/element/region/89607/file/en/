--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -190,52 +190,52 @@
   </si>
   <si>
     <t>all types of road and urban eleсtriс transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-February </t>
   </si>
   <si>
     <t>all types of road and urban electric transport</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Passenger turnover</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -734,51 +734,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2368">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3000,152 +3000,152 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...47 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3284,56 +3284,50 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="32" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="33" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="32" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -3342,50 +3336,59 @@
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2368">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="6"/>
     <cellStyle name="20% - Акцент1 11" xfId="7"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 13 3" xfId="15"/>
@@ -6032,98 +6035,98 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A315" zoomScale="190" zoomScaleNormal="190" workbookViewId="0">
-      <selection activeCell="E306" sqref="E306"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="15.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="105" t="s">
+      <c r="A2" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="105"/>
-[...10 lines deleted...]
-      <c r="M2" s="105"/>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="3"/>
     </row>
     <row r="4" spans="1:25" ht="25.5" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="23" t="s">
@@ -6757,95 +6760,97 @@
         <v>27004.3</v>
       </c>
       <c r="M19" s="31">
         <v>29905.5</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="31">
         <v>3328</v>
       </c>
       <c r="C20" s="31">
         <v>5382.7</v>
       </c>
       <c r="D20" s="31">
         <v>7351.5</v>
       </c>
       <c r="E20" s="75">
         <v>9727.5</v>
       </c>
       <c r="F20" s="78">
         <v>12175.48</v>
       </c>
-      <c r="G20" s="84">
+      <c r="G20" s="82">
         <v>14775.48</v>
       </c>
-      <c r="H20" s="89">
+      <c r="H20" s="87">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="31">
         <v>19421.599999999999</v>
       </c>
-      <c r="J20" s="89">
+      <c r="J20" s="87">
         <v>21714.84</v>
       </c>
-      <c r="K20" s="89">
+      <c r="K20" s="87">
         <v>24144.19</v>
       </c>
-      <c r="L20" s="89">
+      <c r="L20" s="87">
         <v>26532.53</v>
       </c>
       <c r="M20" s="31">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
-      <c r="E21" s="89">
+      <c r="E21" s="87">
         <v>17758.169999999998</v>
       </c>
-      <c r="F21" s="78"/>
-[...1 lines deleted...]
-      <c r="H21" s="89"/>
+      <c r="F21" s="75">
+        <v>22788.04</v>
+      </c>
+      <c r="G21" s="82"/>
+      <c r="H21" s="87"/>
       <c r="I21" s="31"/>
-      <c r="J21" s="89"/>
-[...1 lines deleted...]
-      <c r="L21" s="89"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
         <v>2011</v>
       </c>
       <c r="B23" s="31">
         <v>886.1</v>
@@ -7429,98 +7434,100 @@
         <v>19109.099999999999</v>
       </c>
       <c r="L36" s="31">
         <v>21355.1</v>
       </c>
       <c r="M36" s="31">
         <v>23656.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="33">
         <v>2025</v>
       </c>
       <c r="B37" s="31">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="31">
         <v>3932</v>
       </c>
       <c r="D37" s="31">
         <v>5643.8</v>
       </c>
       <c r="E37" s="75">
         <v>7206.7</v>
       </c>
-      <c r="F37" s="78">
+      <c r="F37" s="82">
         <v>9074.5</v>
       </c>
-      <c r="G37" s="85">
+      <c r="G37" s="83">
         <v>11003.3</v>
       </c>
-      <c r="H37" s="89">
+      <c r="H37" s="87">
         <v>12977.8</v>
       </c>
       <c r="I37" s="31">
         <v>14859.4</v>
       </c>
       <c r="J37" s="31">
         <v>16983.5</v>
       </c>
-      <c r="K37" s="89">
+      <c r="K37" s="87">
         <v>19055.890100000001</v>
       </c>
-      <c r="L37" s="89">
+      <c r="L37" s="87">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="31">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
-      <c r="E38" s="89">
+      <c r="E38" s="87">
         <v>20167.900000000001</v>
       </c>
-      <c r="F38" s="78"/>
-[...1 lines deleted...]
-      <c r="H38" s="89"/>
+      <c r="F38" s="75">
+        <v>25641.1</v>
+      </c>
+      <c r="G38" s="83"/>
+      <c r="H38" s="87"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
-      <c r="K38" s="89"/>
-      <c r="L38" s="89"/>
+      <c r="K38" s="87"/>
+      <c r="L38" s="87"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="32">
         <v>2011</v>
       </c>
       <c r="B40" s="31">
@@ -8098,99 +8105,101 @@
       </c>
       <c r="L53" s="31">
         <v>425653.6</v>
       </c>
       <c r="M53" s="31">
         <v>464135.3</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="33">
         <v>2025</v>
       </c>
       <c r="B54" s="31">
         <v>37859.699999999997</v>
       </c>
       <c r="C54" s="31">
         <v>76984.7</v>
       </c>
       <c r="D54" s="31">
         <v>118270</v>
       </c>
       <c r="E54" s="75">
         <v>161844.16</v>
       </c>
-      <c r="F54" s="78">
+      <c r="F54" s="82">
         <v>203699.61</v>
       </c>
-      <c r="G54" s="84">
+      <c r="G54" s="82">
         <v>242926.07999999999</v>
       </c>
-      <c r="H54" s="89">
+      <c r="H54" s="87">
         <v>281266.88</v>
       </c>
       <c r="I54" s="31">
         <v>320620.90000000002</v>
       </c>
-      <c r="J54" s="89">
+      <c r="J54" s="87">
         <v>365104.83</v>
       </c>
-      <c r="K54" s="89">
+      <c r="K54" s="87">
         <v>409769.35</v>
       </c>
-      <c r="L54" s="89">
+      <c r="L54" s="87">
         <v>451749.28</v>
       </c>
       <c r="M54" s="31">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
-      <c r="E55" s="89">
+      <c r="E55" s="87">
         <v>159867</v>
       </c>
-      <c r="F55" s="78"/>
-[...1 lines deleted...]
-      <c r="H55" s="89"/>
+      <c r="F55" s="75">
+        <v>198639.99</v>
+      </c>
+      <c r="G55" s="82"/>
+      <c r="H55" s="87"/>
       <c r="I55" s="31"/>
-      <c r="J55" s="89"/>
-[...1 lines deleted...]
-      <c r="L55" s="89"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="87"/>
+      <c r="L55" s="87"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="32">
         <v>2011</v>
       </c>
@@ -8765,138 +8774,140 @@
       </c>
       <c r="K70" s="57">
         <v>15829.8</v>
       </c>
       <c r="L70" s="57">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="57">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="43">
         <v>2025</v>
       </c>
       <c r="B71" s="74">
         <v>1819</v>
       </c>
       <c r="C71" s="74">
         <v>3493.8</v>
       </c>
       <c r="D71" s="39">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="97">
+      <c r="E71" s="95">
         <v>7059.5</v>
       </c>
-      <c r="F71" s="81">
+      <c r="F71" s="98">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G71" s="98">
+      <c r="G71" s="96">
         <v>11183.9</v>
       </c>
-      <c r="H71" s="96">
+      <c r="H71" s="94">
         <v>13625.5</v>
       </c>
       <c r="I71" s="74">
         <v>15963.2</v>
       </c>
-      <c r="J71" s="96">
+      <c r="J71" s="94">
         <v>17970.400000000001</v>
       </c>
-      <c r="K71" s="96">
+      <c r="K71" s="94">
         <v>198103.70370000001</v>
       </c>
-      <c r="L71" s="96">
+      <c r="L71" s="94">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="57">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="40">
         <v>2026</v>
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="103">
+      <c r="E72" s="101">
         <v>8608.9</v>
       </c>
-      <c r="F72" s="79"/>
-[...1 lines deleted...]
-      <c r="H72" s="90"/>
+      <c r="F72" s="102">
+        <v>10999.3</v>
+      </c>
+      <c r="G72" s="84"/>
+      <c r="H72" s="88"/>
       <c r="I72" s="42"/>
-      <c r="J72" s="90"/>
-[...1 lines deleted...]
-      <c r="L72" s="90"/>
+      <c r="J72" s="88"/>
+      <c r="K72" s="89"/>
+      <c r="L72" s="88"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
-      <c r="A73" s="106" t="s">
+      <c r="A73" s="107" t="s">
         <v>22</v>
       </c>
-      <c r="B73" s="106"/>
-[...10 lines deleted...]
-      <c r="M73" s="106"/>
+      <c r="B73" s="107"/>
+      <c r="C73" s="107"/>
+      <c r="D73" s="107"/>
+      <c r="E73" s="107"/>
+      <c r="F73" s="107"/>
+      <c r="G73" s="107"/>
+      <c r="H73" s="107"/>
+      <c r="I73" s="107"/>
+      <c r="J73" s="107"/>
+      <c r="K73" s="107"/>
+      <c r="L73" s="107"/>
+      <c r="M73" s="107"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A74" s="105" t="s">
+      <c r="A74" s="106" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="105"/>
-[...10 lines deleted...]
-      <c r="M74" s="105"/>
+      <c r="B74" s="106"/>
+      <c r="C74" s="106"/>
+      <c r="D74" s="106"/>
+      <c r="E74" s="106"/>
+      <c r="F74" s="106"/>
+      <c r="G74" s="106"/>
+      <c r="H74" s="106"/>
+      <c r="I74" s="106"/>
+      <c r="J74" s="106"/>
+      <c r="K74" s="106"/>
+      <c r="L74" s="106"/>
+      <c r="M74" s="106"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:14" ht="26.25" customHeight="1">
       <c r="A76" s="22"/>
       <c r="B76" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E76" s="23" t="s">
@@ -9231,470 +9242,474 @@
         <v>7095.8</v>
       </c>
       <c r="M84" s="39">
         <v>7796.3</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="45">
         <v>2025</v>
       </c>
       <c r="B85" s="44">
         <v>1500.9</v>
       </c>
       <c r="C85" s="44">
         <v>2525.6</v>
       </c>
       <c r="D85" s="44">
         <v>3377.7</v>
       </c>
       <c r="E85" s="75">
         <v>4681.93</v>
       </c>
       <c r="F85" s="78">
         <v>6015.02</v>
       </c>
-      <c r="G85" s="84">
+      <c r="G85" s="82">
         <v>7533.21</v>
       </c>
       <c r="H85" s="39">
         <v>8496.7999999999993</v>
       </c>
       <c r="I85" s="44">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="89">
+      <c r="J85" s="87">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="89">
+      <c r="K85" s="87">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="89">
+      <c r="L85" s="87">
         <v>13328.7</v>
       </c>
       <c r="M85" s="39">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="45">
         <v>2026</v>
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="89">
+      <c r="E86" s="87">
         <v>2989.12</v>
       </c>
-      <c r="F86" s="78"/>
-      <c r="G86" s="84"/>
+      <c r="F86" s="75">
+        <v>4139.03</v>
+      </c>
+      <c r="G86" s="82"/>
       <c r="H86" s="39"/>
       <c r="I86" s="44"/>
-      <c r="J86" s="89"/>
-[...1 lines deleted...]
-      <c r="L86" s="89"/>
+      <c r="J86" s="87"/>
+      <c r="K86" s="87"/>
+      <c r="L86" s="87"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
-      <c r="F87" s="44"/>
+      <c r="F87" s="39"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="29">
         <v>2018</v>
       </c>
       <c r="B88" s="44">
         <v>1697.6</v>
       </c>
       <c r="C88" s="44">
         <v>3284.9</v>
       </c>
       <c r="D88" s="44">
         <v>4872.8</v>
       </c>
       <c r="E88" s="44">
         <v>6763.5</v>
       </c>
-      <c r="F88" s="44">
+      <c r="F88" s="39">
         <v>8700.9</v>
       </c>
       <c r="G88" s="44">
         <v>10679.5</v>
       </c>
       <c r="H88" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I88" s="44" t="s">
         <v>0</v>
       </c>
       <c r="J88" s="44">
         <v>18537.2</v>
       </c>
       <c r="K88" s="39">
         <v>20994.9</v>
       </c>
       <c r="L88" s="44">
         <v>23411.599999999999</v>
       </c>
       <c r="M88" s="39">
         <v>25678.52</v>
       </c>
       <c r="N88" s="4"/>
     </row>
     <row r="89" spans="1:14" ht="12.75">
       <c r="A89" s="29">
         <v>2019</v>
       </c>
       <c r="B89" s="44">
         <v>1869.4</v>
       </c>
       <c r="C89" s="44">
         <v>3623.8</v>
       </c>
       <c r="D89" s="44">
         <v>5443.3</v>
       </c>
       <c r="E89" s="44">
         <v>7566.7</v>
       </c>
-      <c r="F89" s="44">
+      <c r="F89" s="39">
         <v>9733.9</v>
       </c>
       <c r="G89" s="44">
         <v>11899.2</v>
       </c>
       <c r="H89" s="44">
         <v>14307.4</v>
       </c>
       <c r="I89" s="44">
         <v>17103.599999999999</v>
       </c>
       <c r="J89" s="44">
         <v>19987.8</v>
       </c>
       <c r="K89" s="39">
         <v>23007</v>
       </c>
       <c r="L89" s="44">
         <v>25685</v>
       </c>
       <c r="M89" s="39">
         <v>27166.61</v>
       </c>
       <c r="N89" s="14"/>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="29">
         <v>2020</v>
       </c>
       <c r="B90" s="44">
         <v>1983.8</v>
       </c>
       <c r="C90" s="44">
         <v>3629.2</v>
       </c>
       <c r="D90" s="44">
         <v>5234.6000000000004</v>
       </c>
       <c r="E90" s="44">
         <v>6467.3</v>
       </c>
-      <c r="F90" s="44">
+      <c r="F90" s="39">
         <v>8060.5</v>
       </c>
       <c r="G90" s="44">
         <v>9810.7999999999993</v>
       </c>
       <c r="H90" s="44">
         <v>11818.6</v>
       </c>
       <c r="I90" s="44">
         <v>14025.6</v>
       </c>
       <c r="J90" s="44">
         <v>16423.2</v>
       </c>
       <c r="K90" s="39">
         <v>18908.599999999999</v>
       </c>
       <c r="L90" s="44">
         <v>21509.3</v>
       </c>
       <c r="M90" s="39">
         <v>24412.66</v>
       </c>
       <c r="N90" s="4"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="29">
         <v>2021</v>
       </c>
       <c r="B91" s="44">
         <v>2962.2</v>
       </c>
       <c r="C91" s="44">
         <v>5907.4</v>
       </c>
       <c r="D91" s="44">
         <v>8762.5</v>
       </c>
       <c r="E91" s="44">
         <v>11444</v>
       </c>
-      <c r="F91" s="44">
+      <c r="F91" s="39">
         <v>14063.1</v>
       </c>
       <c r="G91" s="44">
         <v>17172.2</v>
       </c>
       <c r="H91" s="44">
         <v>20263.2</v>
       </c>
       <c r="I91" s="44">
         <v>23227.7</v>
       </c>
       <c r="J91" s="44">
         <v>26429.3</v>
       </c>
       <c r="K91" s="39">
         <v>29594.9</v>
       </c>
       <c r="L91" s="44">
         <v>32834.199999999997</v>
       </c>
       <c r="M91" s="39">
         <v>36001.5</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="21" customFormat="1">
       <c r="A92" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B92" s="44">
         <v>311.89999999999998</v>
       </c>
       <c r="C92" s="44">
         <v>659.4</v>
       </c>
       <c r="D92" s="44">
         <v>992.9</v>
       </c>
       <c r="E92" s="44">
         <v>1376</v>
       </c>
-      <c r="F92" s="44">
+      <c r="F92" s="39">
         <v>1801.5</v>
       </c>
       <c r="G92" s="44">
         <v>2137.3000000000002</v>
       </c>
       <c r="H92" s="44">
         <v>2657.2</v>
       </c>
       <c r="I92" s="44">
         <v>3113.4</v>
       </c>
       <c r="J92" s="44">
         <v>3592.1</v>
       </c>
       <c r="K92" s="39">
         <v>4037.8</v>
       </c>
       <c r="L92" s="44">
         <v>4441.8</v>
       </c>
       <c r="M92" s="39">
         <v>4839.3999999999996</v>
       </c>
       <c r="N92" s="19"/>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B93" s="44">
         <v>381.7</v>
       </c>
       <c r="C93" s="44">
         <v>771.7</v>
       </c>
       <c r="D93" s="44">
         <v>1185.5</v>
       </c>
       <c r="E93" s="44">
         <v>1658.5</v>
       </c>
-      <c r="F93" s="44">
+      <c r="F93" s="39">
         <v>2034.7</v>
       </c>
       <c r="G93" s="44">
         <v>2479.6999999999998</v>
       </c>
       <c r="H93" s="44">
         <v>2857.4</v>
       </c>
       <c r="I93" s="44">
         <v>3248.6</v>
       </c>
       <c r="J93" s="44">
         <v>3642.4</v>
       </c>
       <c r="K93" s="39">
         <v>4056.5</v>
       </c>
       <c r="L93" s="44">
         <v>4557.5</v>
       </c>
       <c r="M93" s="39">
         <v>5014.1000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="45">
         <v>2024</v>
       </c>
       <c r="B94" s="44">
         <v>305.10000000000002</v>
       </c>
       <c r="C94" s="44">
         <v>622.6</v>
       </c>
       <c r="D94" s="66">
         <v>959</v>
       </c>
       <c r="E94" s="44">
         <v>1335.6</v>
       </c>
-      <c r="F94" s="44">
+      <c r="F94" s="39">
         <v>1725.2</v>
       </c>
       <c r="G94" s="44">
         <v>2121.9</v>
       </c>
       <c r="H94" s="44">
         <v>2673.7</v>
       </c>
       <c r="I94" s="44">
         <v>3229.8</v>
       </c>
       <c r="J94" s="44">
         <v>3836.1</v>
       </c>
       <c r="K94" s="39">
         <v>4439.8</v>
       </c>
       <c r="L94" s="39">
         <v>5048.6000000000004</v>
       </c>
       <c r="M94" s="39">
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="45">
         <v>2025</v>
       </c>
       <c r="B95" s="44">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="44">
         <v>1518.5</v>
       </c>
       <c r="D95" s="44">
         <v>2279.4</v>
       </c>
       <c r="E95" s="75">
         <v>2938.9</v>
       </c>
-      <c r="F95" s="78">
+      <c r="F95" s="82">
         <v>3908.1</v>
       </c>
-      <c r="G95" s="85">
+      <c r="G95" s="83">
         <v>4953.2</v>
       </c>
-      <c r="H95" s="89">
+      <c r="H95" s="87">
         <v>5966.1</v>
       </c>
       <c r="I95" s="44">
         <v>6864.4</v>
       </c>
       <c r="J95" s="39">
         <v>8002</v>
       </c>
-      <c r="K95" s="89">
+      <c r="K95" s="87">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="89">
+      <c r="L95" s="87">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="39">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="45">
         <v>2026</v>
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
-      <c r="E96" s="84">
+      <c r="E96" s="82">
         <v>3260.8</v>
       </c>
-      <c r="F96" s="78"/>
-[...1 lines deleted...]
-      <c r="H96" s="89"/>
+      <c r="F96" s="75">
+        <v>4211.8999999999996</v>
+      </c>
+      <c r="G96" s="83"/>
+      <c r="H96" s="87"/>
       <c r="I96" s="44"/>
       <c r="J96" s="39"/>
-      <c r="K96" s="89"/>
-      <c r="L96" s="89"/>
+      <c r="K96" s="87"/>
+      <c r="L96" s="87"/>
       <c r="M96" s="39"/>
     </row>
     <row r="97" spans="1:25" ht="22.5">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="29">
         <v>2018</v>
       </c>
       <c r="B98" s="46"/>
@@ -11572,431 +11587,441 @@
       <c r="I155" s="31"/>
       <c r="J155" s="31"/>
       <c r="K155" s="31"/>
       <c r="L155" s="53"/>
       <c r="M155" s="53"/>
     </row>
     <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B156" s="31">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="31">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="31">
         <v>116441.4</v>
       </c>
       <c r="E156" s="75">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="78">
         <v>200566.52</v>
       </c>
-      <c r="G156" s="84">
+      <c r="G156" s="82">
         <v>238949.77</v>
       </c>
-      <c r="H156" s="89">
+      <c r="H156" s="87">
         <v>276310.99</v>
       </c>
       <c r="I156" s="31">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="89">
+      <c r="J156" s="87">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="89">
+      <c r="K156" s="87">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="89">
+      <c r="L156" s="87">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="31"/>
       <c r="C157" s="31"/>
       <c r="D157" s="31"/>
       <c r="E157" s="76"/>
       <c r="F157" s="75" t="s">
         <v>55</v>
       </c>
-      <c r="G157" s="84" t="s">
+      <c r="G157" s="82" t="s">
         <v>55</v>
       </c>
       <c r="H157" s="76"/>
       <c r="I157" s="31"/>
       <c r="J157" s="76"/>
-      <c r="K157" s="89" t="s">
+      <c r="K157" s="87" t="s">
         <v>55</v>
       </c>
-      <c r="L157" s="94"/>
+      <c r="L157" s="92"/>
       <c r="M157" s="53"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B158" s="31">
         <v>30219.9</v>
       </c>
       <c r="C158" s="31">
         <v>62361</v>
       </c>
       <c r="D158" s="31">
         <v>95216</v>
       </c>
       <c r="E158" s="75">
         <v>130322.82</v>
       </c>
       <c r="F158" s="78">
         <v>163953.79</v>
       </c>
-      <c r="G158" s="84">
+      <c r="G158" s="82">
         <v>194885.43</v>
       </c>
-      <c r="H158" s="89">
+      <c r="H158" s="87">
         <v>224804.39</v>
       </c>
       <c r="I158" s="31">
         <v>255470</v>
       </c>
-      <c r="J158" s="89">
+      <c r="J158" s="87">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="89">
+      <c r="K158" s="87">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="89">
+      <c r="L158" s="87">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B159" s="31">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="31">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="31">
         <v>7727.9</v>
       </c>
       <c r="E159" s="75">
         <v>10654.41</v>
       </c>
       <c r="F159" s="78">
         <v>13351.01</v>
       </c>
-      <c r="G159" s="84">
+      <c r="G159" s="82">
         <v>15780.48</v>
       </c>
-      <c r="H159" s="89">
+      <c r="H159" s="87">
         <v>18051.87</v>
       </c>
       <c r="I159" s="31">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="89">
+      <c r="J159" s="87">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="89">
+      <c r="K159" s="87">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="89">
+      <c r="L159" s="87">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B160" s="31">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="31">
         <v>3650.8</v>
       </c>
       <c r="D160" s="31">
         <v>6089.1</v>
       </c>
       <c r="E160" s="75">
         <v>8254.4</v>
       </c>
       <c r="F160" s="78">
         <v>10613.88</v>
       </c>
-      <c r="G160" s="84">
+      <c r="G160" s="82">
         <v>13251.24</v>
       </c>
-      <c r="H160" s="89">
+      <c r="H160" s="87">
         <v>16184.91</v>
       </c>
       <c r="I160" s="31">
         <v>19316</v>
       </c>
-      <c r="J160" s="89">
+      <c r="J160" s="87">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="89">
+      <c r="K160" s="87">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="89">
+      <c r="L160" s="87">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B161" s="31">
         <v>2473.6</v>
       </c>
       <c r="C161" s="31">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="31">
         <v>7408.4</v>
       </c>
       <c r="E161" s="75">
         <v>10187.44</v>
       </c>
       <c r="F161" s="78">
         <v>12647.83</v>
       </c>
-      <c r="G161" s="84">
+      <c r="G161" s="82">
         <v>15032.62</v>
       </c>
-      <c r="H161" s="89">
+      <c r="H161" s="87">
         <v>17269.82</v>
       </c>
       <c r="I161" s="31">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="89">
+      <c r="J161" s="87">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="89">
+      <c r="K161" s="87">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="89">
+      <c r="L161" s="87">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="49"/>
       <c r="B162" s="31"/>
       <c r="C162" s="31"/>
       <c r="D162" s="31"/>
       <c r="E162" s="75"/>
       <c r="F162" s="78"/>
-      <c r="G162" s="84"/>
-      <c r="H162" s="89"/>
+      <c r="G162" s="82"/>
+      <c r="H162" s="87"/>
       <c r="I162" s="31"/>
-      <c r="J162" s="89"/>
-[...1 lines deleted...]
-      <c r="L162" s="89"/>
+      <c r="J162" s="87"/>
+      <c r="K162" s="87"/>
+      <c r="L162" s="87"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="31"/>
       <c r="C163" s="31"/>
       <c r="D163" s="31"/>
       <c r="E163" s="31"/>
       <c r="F163" s="31"/>
       <c r="G163" s="31"/>
       <c r="H163" s="31"/>
       <c r="I163" s="31"/>
       <c r="J163" s="31"/>
       <c r="K163" s="31"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="89">
+      <c r="E164" s="87">
         <v>157329.78</v>
       </c>
-      <c r="F164" s="78"/>
-[...1 lines deleted...]
-      <c r="H164" s="89"/>
+      <c r="F164" s="75">
+        <v>195398.98</v>
+      </c>
+      <c r="G164" s="82"/>
+      <c r="H164" s="87"/>
       <c r="I164" s="31"/>
-      <c r="J164" s="89"/>
-[...1 lines deleted...]
-      <c r="L164" s="89"/>
+      <c r="J164" s="87"/>
+      <c r="K164" s="87"/>
+      <c r="L164" s="87"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
       <c r="E165" s="76"/>
-      <c r="F165" s="75"/>
-      <c r="G165" s="84"/>
+      <c r="F165" s="82"/>
+      <c r="G165" s="82"/>
       <c r="H165" s="76"/>
       <c r="I165" s="31"/>
       <c r="J165" s="76"/>
-      <c r="K165" s="89"/>
-      <c r="L165" s="94"/>
+      <c r="K165" s="87"/>
+      <c r="L165" s="92"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="89">
+      <c r="E166" s="87">
         <v>120576.29</v>
       </c>
-      <c r="F166" s="78"/>
-[...1 lines deleted...]
-      <c r="H166" s="89"/>
+      <c r="F166" s="75">
+        <v>153150.9</v>
+      </c>
+      <c r="G166" s="82"/>
+      <c r="H166" s="87"/>
       <c r="I166" s="31"/>
-      <c r="J166" s="89"/>
-[...1 lines deleted...]
-      <c r="L166" s="89"/>
+      <c r="J166" s="87"/>
+      <c r="K166" s="87"/>
+      <c r="L166" s="87"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="89">
+      <c r="E167" s="87">
         <v>9334.7800000000007</v>
       </c>
-      <c r="F167" s="78"/>
-[...1 lines deleted...]
-      <c r="H167" s="89"/>
+      <c r="F167" s="75">
+        <v>11571.38</v>
+      </c>
+      <c r="G167" s="82"/>
+      <c r="H167" s="87"/>
       <c r="I167" s="31"/>
-      <c r="J167" s="89"/>
-[...1 lines deleted...]
-      <c r="L167" s="89"/>
+      <c r="J167" s="87"/>
+      <c r="K167" s="87"/>
+      <c r="L167" s="87"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="89">
+      <c r="E168" s="87">
         <v>16842.8</v>
       </c>
-      <c r="F168" s="78"/>
-[...1 lines deleted...]
-      <c r="H168" s="89"/>
+      <c r="F168" s="75">
+        <v>17461.740000000002</v>
+      </c>
+      <c r="G168" s="82"/>
+      <c r="H168" s="87"/>
       <c r="I168" s="31"/>
-      <c r="J168" s="89"/>
-[...1 lines deleted...]
-      <c r="L168" s="89"/>
+      <c r="J168" s="87"/>
+      <c r="K168" s="87"/>
+      <c r="L168" s="87"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="89">
+      <c r="E169" s="87">
         <v>10575.9</v>
       </c>
-      <c r="F169" s="78"/>
-[...1 lines deleted...]
-      <c r="H169" s="89"/>
+      <c r="F169" s="75">
+        <v>13214.96</v>
+      </c>
+      <c r="G169" s="82"/>
+      <c r="H169" s="87"/>
       <c r="I169" s="31"/>
-      <c r="J169" s="89"/>
-[...1 lines deleted...]
-      <c r="L169" s="89"/>
+      <c r="J169" s="87"/>
+      <c r="K169" s="87"/>
+      <c r="L169" s="87"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="31"/>
       <c r="C171" s="31"/>
       <c r="D171" s="31"/>
       <c r="E171" s="31"/>
@@ -13856,457 +13881,467 @@
       <c r="L230" s="58"/>
       <c r="M230" s="58"/>
     </row>
     <row r="231" spans="1:13" ht="22.5">
       <c r="A231" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B231" s="31">
         <v>655</v>
       </c>
       <c r="C231" s="48">
         <v>1344.6</v>
       </c>
       <c r="D231" s="31">
         <v>2063.4</v>
       </c>
       <c r="E231" s="77">
         <v>2841</v>
       </c>
       <c r="F231" s="79">
         <v>3578.6</v>
       </c>
       <c r="G231" s="77">
         <v>4271.2</v>
       </c>
-      <c r="H231" s="91">
+      <c r="H231" s="89">
         <v>4932.7</v>
       </c>
       <c r="I231" s="31">
         <v>5617.8</v>
       </c>
-      <c r="J231" s="93">
+      <c r="J231" s="91">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K231" s="91">
+      <c r="K231" s="89">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L231" s="91">
+      <c r="L231" s="89">
         <v>7934.5178999999998</v>
       </c>
       <c r="M231" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="31"/>
       <c r="C232" s="31"/>
       <c r="D232" s="31"/>
       <c r="E232" s="31"/>
       <c r="F232" s="80"/>
-      <c r="G232" s="87"/>
-      <c r="H232" s="87"/>
+      <c r="G232" s="85"/>
+      <c r="H232" s="85"/>
       <c r="I232" s="31"/>
-      <c r="J232" s="93"/>
+      <c r="J232" s="91"/>
       <c r="K232" s="35"/>
       <c r="L232" s="53"/>
       <c r="M232" s="53"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="31">
         <v>590.9</v>
       </c>
       <c r="C233" s="31">
         <v>1222</v>
       </c>
       <c r="D233" s="31">
         <v>1868.9</v>
       </c>
       <c r="E233" s="77">
         <v>2572.3000000000002</v>
       </c>
       <c r="F233" s="79">
         <v>3238.7</v>
       </c>
       <c r="G233" s="77">
         <v>3859.7</v>
       </c>
-      <c r="H233" s="91">
+      <c r="H233" s="89">
         <v>4449.5</v>
       </c>
       <c r="I233" s="31">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J233" s="93">
+      <c r="J233" s="91">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K233" s="91">
+      <c r="K233" s="89">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L233" s="91">
+      <c r="L233" s="89">
         <v>7095.6532999999999</v>
       </c>
       <c r="M233" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B234" s="31">
         <v>11.5</v>
       </c>
       <c r="C234" s="31">
         <v>24.2</v>
       </c>
       <c r="D234" s="31">
         <v>36.6</v>
       </c>
       <c r="E234" s="77">
         <v>50.5</v>
       </c>
       <c r="F234" s="79">
         <v>63</v>
       </c>
       <c r="G234" s="77">
         <v>74.8</v>
       </c>
-      <c r="H234" s="91">
+      <c r="H234" s="89">
         <v>85.56</v>
       </c>
       <c r="I234" s="31">
         <v>96.9</v>
       </c>
-      <c r="J234" s="93">
+      <c r="J234" s="91">
         <v>110.36499999999999</v>
       </c>
-      <c r="K234" s="91">
+      <c r="K234" s="89">
         <v>124.21599999999999</v>
       </c>
-      <c r="L234" s="91">
+      <c r="L234" s="89">
         <v>136.99100000000001</v>
       </c>
       <c r="M234" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="31">
         <v>20.5</v>
       </c>
       <c r="C235" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D235" s="31">
         <v>61.1</v>
       </c>
       <c r="E235" s="77">
         <v>85.2</v>
       </c>
       <c r="F235" s="81">
         <v>111.6</v>
       </c>
       <c r="G235" s="77">
         <v>141.1</v>
       </c>
-      <c r="H235" s="91">
+      <c r="H235" s="89">
         <v>174.06</v>
       </c>
       <c r="I235" s="31">
         <v>210.2</v>
       </c>
-      <c r="J235" s="93">
+      <c r="J235" s="91">
         <v>247.6121</v>
       </c>
-      <c r="K235" s="91">
+      <c r="K235" s="89">
         <v>287.2568</v>
       </c>
-      <c r="L235" s="91">
+      <c r="L235" s="89">
         <v>327.96039999999999</v>
       </c>
       <c r="M235" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B236" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="C236" s="27">
         <v>60.7</v>
       </c>
       <c r="D236" s="27">
         <v>96.7</v>
       </c>
-      <c r="E236" s="97">
+      <c r="E236" s="95">
         <v>133</v>
       </c>
       <c r="F236" s="81">
         <v>165.1</v>
       </c>
       <c r="G236" s="77">
         <v>195.6</v>
       </c>
-      <c r="H236" s="91">
+      <c r="H236" s="89">
         <v>223.5301</v>
       </c>
       <c r="I236" s="27">
         <v>251.6</v>
       </c>
-      <c r="J236" s="93">
+      <c r="J236" s="91">
         <v>294.26859999999999</v>
       </c>
-      <c r="K236" s="91">
+      <c r="K236" s="89">
         <v>336.90899999999999</v>
       </c>
-      <c r="L236" s="91">
+      <c r="L236" s="89">
         <v>373.91250000000002</v>
       </c>
       <c r="M236" s="28">
         <v>410.8</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="55"/>
       <c r="B237" s="27"/>
       <c r="C237" s="27"/>
       <c r="D237" s="27"/>
-      <c r="E237" s="97"/>
+      <c r="E237" s="95"/>
       <c r="F237" s="81"/>
       <c r="G237" s="77"/>
-      <c r="H237" s="91"/>
+      <c r="H237" s="89"/>
       <c r="I237" s="27"/>
-      <c r="J237" s="93"/>
-[...1 lines deleted...]
-      <c r="L237" s="91"/>
+      <c r="J237" s="91"/>
+      <c r="K237" s="89"/>
+      <c r="L237" s="89"/>
       <c r="M237" s="28"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="45">
         <v>2026</v>
       </c>
       <c r="B238" s="39"/>
       <c r="C238" s="39"/>
       <c r="D238" s="39"/>
       <c r="E238" s="39"/>
       <c r="F238" s="57"/>
       <c r="G238" s="57"/>
       <c r="H238" s="57"/>
       <c r="I238" s="39"/>
       <c r="J238" s="57"/>
       <c r="K238" s="57"/>
       <c r="L238" s="58"/>
       <c r="M238" s="58"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
-      <c r="E239" s="84">
+      <c r="E239" s="82">
         <v>3256</v>
       </c>
-      <c r="F239" s="79"/>
+      <c r="F239" s="77">
+        <v>4243.6000000000004</v>
+      </c>
       <c r="G239" s="77"/>
-      <c r="H239" s="91"/>
+      <c r="H239" s="89"/>
       <c r="I239" s="31"/>
-      <c r="J239" s="93"/>
-[...1 lines deleted...]
-      <c r="L239" s="91"/>
+      <c r="J239" s="91"/>
+      <c r="K239" s="89"/>
+      <c r="L239" s="89"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
-      <c r="F240" s="80"/>
-[...1 lines deleted...]
-      <c r="H240" s="87"/>
+      <c r="F240" s="103"/>
+      <c r="G240" s="85"/>
+      <c r="H240" s="85"/>
       <c r="I240" s="31"/>
-      <c r="J240" s="93"/>
+      <c r="J240" s="91"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
-      <c r="E241" s="88">
+      <c r="E241" s="86">
         <v>2898</v>
       </c>
-      <c r="F241" s="79"/>
+      <c r="F241" s="77">
+        <v>3808.5</v>
+      </c>
       <c r="G241" s="77"/>
-      <c r="H241" s="91"/>
+      <c r="H241" s="89"/>
       <c r="I241" s="31"/>
-      <c r="J241" s="93"/>
-[...1 lines deleted...]
-      <c r="L241" s="91"/>
+      <c r="J241" s="91"/>
+      <c r="K241" s="89"/>
+      <c r="L241" s="89"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
-      <c r="E242" s="88">
+      <c r="E242" s="86">
         <v>44.2</v>
       </c>
-      <c r="F242" s="79"/>
+      <c r="F242" s="77">
+        <v>77.900000000000006</v>
+      </c>
       <c r="G242" s="77"/>
-      <c r="H242" s="91"/>
+      <c r="H242" s="89"/>
       <c r="I242" s="31"/>
-      <c r="J242" s="93"/>
-[...1 lines deleted...]
-      <c r="L242" s="91"/>
+      <c r="J242" s="91"/>
+      <c r="K242" s="89"/>
+      <c r="L242" s="89"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
-      <c r="E243" s="88">
+      <c r="E243" s="86">
         <v>166.6</v>
       </c>
-      <c r="F243" s="81"/>
+      <c r="F243" s="77">
+        <v>173.2</v>
+      </c>
       <c r="G243" s="77"/>
-      <c r="H243" s="91"/>
+      <c r="H243" s="89"/>
       <c r="I243" s="31"/>
-      <c r="J243" s="93"/>
-[...1 lines deleted...]
-      <c r="L243" s="91"/>
+      <c r="J243" s="91"/>
+      <c r="K243" s="89"/>
+      <c r="L243" s="89"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
-      <c r="E244" s="103">
+      <c r="E244" s="101">
         <v>147.19999999999999</v>
       </c>
-      <c r="F244" s="82"/>
+      <c r="F244" s="102">
+        <v>184</v>
+      </c>
       <c r="G244" s="77"/>
-      <c r="H244" s="91"/>
+      <c r="H244" s="89"/>
       <c r="I244" s="27"/>
-      <c r="J244" s="93"/>
-[...1 lines deleted...]
-      <c r="L244" s="91"/>
+      <c r="J244" s="91"/>
+      <c r="K244" s="89"/>
+      <c r="L244" s="89"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
-      <c r="A245" s="106" t="s">
+      <c r="A245" s="107" t="s">
         <v>22</v>
       </c>
-      <c r="B245" s="106"/>
-[...10 lines deleted...]
-      <c r="M245" s="106"/>
+      <c r="B245" s="107"/>
+      <c r="C245" s="107"/>
+      <c r="D245" s="107"/>
+      <c r="E245" s="107"/>
+      <c r="F245" s="107"/>
+      <c r="G245" s="107"/>
+      <c r="H245" s="107"/>
+      <c r="I245" s="107"/>
+      <c r="J245" s="107"/>
+      <c r="K245" s="107"/>
+      <c r="L245" s="107"/>
+      <c r="M245" s="107"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A246" s="104" t="s">
+      <c r="A246" s="105" t="s">
         <v>23</v>
       </c>
-      <c r="B246" s="104"/>
-[...10 lines deleted...]
-      <c r="M246" s="104"/>
+      <c r="B246" s="105"/>
+      <c r="C246" s="105"/>
+      <c r="D246" s="105"/>
+      <c r="E246" s="105"/>
+      <c r="F246" s="105"/>
+      <c r="G246" s="105"/>
+      <c r="H246" s="105"/>
+      <c r="I246" s="105"/>
+      <c r="J246" s="105"/>
+      <c r="K246" s="105"/>
+      <c r="L246" s="105"/>
+      <c r="M246" s="105"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="7"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="4"/>
       <c r="F247" s="4"/>
       <c r="G247" s="4"/>
       <c r="I247" s="4"/>
       <c r="J247" s="4"/>
       <c r="M247" s="4"/>
     </row>
     <row r="248" spans="1:13" ht="25.5" customHeight="1">
       <c r="A248" s="22"/>
       <c r="B248" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C248" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D248" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E248" s="23" t="s">
@@ -14925,95 +14960,97 @@
         <v>15.4</v>
       </c>
       <c r="M263" s="60">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264" s="32">
         <v>2025</v>
       </c>
       <c r="B264" s="60">
         <v>1.3</v>
       </c>
       <c r="C264" s="60">
         <v>2.4</v>
       </c>
       <c r="D264" s="60">
         <v>3.6</v>
       </c>
       <c r="E264" s="75">
         <v>4.9000000000000004</v>
       </c>
       <c r="F264" s="78">
         <v>6.19</v>
       </c>
-      <c r="G264" s="84">
+      <c r="G264" s="82">
         <v>7.45</v>
       </c>
-      <c r="H264" s="92">
+      <c r="H264" s="90">
         <v>8.85</v>
       </c>
       <c r="I264" s="60">
         <v>10.4</v>
       </c>
       <c r="J264" s="75">
         <v>11.8</v>
       </c>
-      <c r="K264" s="89">
+      <c r="K264" s="87">
         <v>13.11</v>
       </c>
-      <c r="L264" s="95">
+      <c r="L264" s="93">
         <v>14.55</v>
       </c>
       <c r="M264" s="60">
         <v>16.3</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265" s="32">
         <v>2026</v>
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
-      <c r="E265" s="89">
+      <c r="E265" s="87">
         <v>6.68</v>
       </c>
-      <c r="F265" s="78"/>
-[...1 lines deleted...]
-      <c r="H265" s="92"/>
+      <c r="F265" s="75">
+        <v>8.15</v>
+      </c>
+      <c r="G265" s="82"/>
+      <c r="H265" s="90"/>
       <c r="I265" s="60"/>
       <c r="J265" s="75"/>
-      <c r="K265" s="89"/>
-      <c r="L265" s="95"/>
+      <c r="K265" s="87"/>
+      <c r="L265" s="93"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
         <v>2011</v>
       </c>
       <c r="B267" s="59">
         <v>5.4</v>
@@ -15601,98 +15638,100 @@
         <v>37</v>
       </c>
       <c r="L280" s="69">
         <v>42</v>
       </c>
       <c r="M280" s="60">
         <v>46.7</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281" s="32">
         <v>2025</v>
       </c>
       <c r="B281" s="60">
         <v>3.9</v>
       </c>
       <c r="C281" s="60">
         <v>6.7</v>
       </c>
       <c r="D281" s="61">
         <v>10.3</v>
       </c>
       <c r="E281" s="77">
         <v>13.9</v>
       </c>
-      <c r="F281" s="81">
+      <c r="F281" s="98">
         <v>17.7</v>
       </c>
-      <c r="G281" s="88">
+      <c r="G281" s="86">
         <v>21.7</v>
       </c>
-      <c r="H281" s="92">
+      <c r="H281" s="90">
         <v>26.129799999999999</v>
       </c>
       <c r="I281" s="60">
         <v>30.8</v>
       </c>
       <c r="J281" s="60">
         <v>35.299999999999997</v>
       </c>
-      <c r="K281" s="91">
+      <c r="K281" s="89">
         <v>38.881799999999998</v>
       </c>
-      <c r="L281" s="96">
+      <c r="L281" s="94">
         <v>42.938600000000001</v>
       </c>
       <c r="M281" s="60">
         <v>47.7</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282" s="32">
         <v>2026</v>
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
-      <c r="E282" s="88">
+      <c r="E282" s="86">
         <v>14.4</v>
       </c>
-      <c r="F282" s="81"/>
-[...1 lines deleted...]
-      <c r="H282" s="92"/>
+      <c r="F282" s="77">
+        <v>18.5</v>
+      </c>
+      <c r="G282" s="86"/>
+      <c r="H282" s="90"/>
       <c r="I282" s="60"/>
       <c r="J282" s="60"/>
-      <c r="K282" s="91"/>
-      <c r="L282" s="96"/>
+      <c r="K282" s="89"/>
+      <c r="L282" s="94"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
         <v>2016</v>
       </c>
       <c r="B284" s="35">
         <v>302.7</v>
@@ -16075,98 +16114,100 @@
         <v>4413.1000000000004</v>
       </c>
       <c r="L292" s="39">
         <v>4825.6000000000004</v>
       </c>
       <c r="M292" s="35">
         <v>5250.1</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293" s="32">
         <v>2025</v>
       </c>
       <c r="B293" s="35">
         <v>472.8</v>
       </c>
       <c r="C293" s="35">
         <v>891.8</v>
       </c>
       <c r="D293" s="35">
         <v>1354.1</v>
       </c>
       <c r="E293" s="75">
         <v>1790.88</v>
       </c>
-      <c r="F293" s="83">
+      <c r="F293" s="104">
         <v>2320.4</v>
       </c>
-      <c r="G293" s="84">
+      <c r="G293" s="82">
         <v>2931.82</v>
       </c>
-      <c r="H293" s="92">
+      <c r="H293" s="90">
         <v>3639.59</v>
       </c>
       <c r="I293" s="35">
         <v>4308.3</v>
       </c>
       <c r="J293" s="75">
         <v>4850.07</v>
       </c>
-      <c r="K293" s="89">
+      <c r="K293" s="87">
         <v>5323.93</v>
       </c>
-      <c r="L293" s="95">
+      <c r="L293" s="93">
         <v>5813.53</v>
       </c>
       <c r="M293" s="35">
         <v>6266.2</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294" s="32">
         <v>2026</v>
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
-      <c r="E294" s="89">
+      <c r="E294" s="87">
         <v>1798.6</v>
       </c>
-      <c r="F294" s="83"/>
-[...1 lines deleted...]
-      <c r="H294" s="92"/>
+      <c r="F294" s="75">
+        <v>2295.5700000000002</v>
+      </c>
+      <c r="G294" s="82"/>
+      <c r="H294" s="90"/>
       <c r="I294" s="35"/>
       <c r="J294" s="75"/>
-      <c r="K294" s="89"/>
-      <c r="L294" s="95"/>
+      <c r="K294" s="87"/>
+      <c r="L294" s="93"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
         <v>2016</v>
       </c>
       <c r="B296" s="35">
         <v>629.4</v>
@@ -16536,111 +16577,113 @@
         <v>4510.7</v>
       </c>
       <c r="H304" s="57">
         <v>5654.3</v>
       </c>
       <c r="I304" s="57">
         <v>6715.4</v>
       </c>
       <c r="J304" s="74">
         <v>7605.9</v>
       </c>
       <c r="K304" s="57">
         <v>8321.7000000000007</v>
       </c>
       <c r="L304" s="57">
         <v>9146.5</v>
       </c>
       <c r="M304" s="57">
         <v>9934.6</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="64">
         <v>2025</v>
       </c>
-      <c r="B305" s="99" t="s">
+      <c r="B305" s="97" t="s">
         <v>54</v>
       </c>
       <c r="C305" s="57">
         <v>1843.3</v>
       </c>
       <c r="D305" s="57">
         <v>2774.3</v>
       </c>
-      <c r="E305" s="97">
+      <c r="E305" s="95">
         <v>3593.9</v>
       </c>
-      <c r="F305" s="81">
+      <c r="F305" s="98">
         <v>4604.5</v>
       </c>
-      <c r="G305" s="100">
+      <c r="G305" s="98">
         <v>5831</v>
       </c>
-      <c r="H305" s="92">
+      <c r="H305" s="90">
         <v>7288.3766999999998</v>
       </c>
       <c r="I305" s="57">
         <v>8640.6</v>
       </c>
-      <c r="J305" s="97">
+      <c r="J305" s="95">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K305" s="96">
+      <c r="K305" s="94">
         <v>10617.8907</v>
       </c>
-      <c r="L305" s="95">
+      <c r="L305" s="93">
         <v>11595.9673</v>
       </c>
       <c r="M305" s="57">
         <v>12512.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="63">
         <v>2026</v>
       </c>
       <c r="B306" s="41">
         <v>1218.8</v>
       </c>
       <c r="C306" s="56">
         <v>2295.6</v>
       </c>
       <c r="D306" s="56">
         <v>3491.7</v>
       </c>
-      <c r="E306" s="103">
+      <c r="E306" s="101">
         <v>4554.5</v>
       </c>
-      <c r="F306" s="101"/>
-[...6 lines deleted...]
-      <c r="M306" s="101"/>
+      <c r="F306" s="102">
+        <v>5723.4</v>
+      </c>
+      <c r="G306" s="99"/>
+      <c r="H306" s="100"/>
+      <c r="I306" s="99"/>
+      <c r="J306" s="99"/>
+      <c r="K306" s="100"/>
+      <c r="L306" s="100"/>
+      <c r="M306" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A73:M73"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>