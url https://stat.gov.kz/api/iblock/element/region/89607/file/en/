--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -3101,51 +3101,51 @@
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3290,53 +3290,50 @@
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="32" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="33" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -3355,50 +3352,56 @@
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2368">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="6"/>
     <cellStyle name="20% - Акцент1 11" xfId="7"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 13 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 14" xfId="16"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 14 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 15" xfId="19"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 15 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 16" xfId="22"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="23"/>
     <cellStyle name="20% - Акцент1 16 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 17" xfId="25"/>
@@ -6035,98 +6038,98 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="F97" sqref="F97"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="15.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="106" t="s">
+      <c r="A2" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="106"/>
-[...10 lines deleted...]
-      <c r="M2" s="106"/>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="3"/>
     </row>
     <row r="4" spans="1:25" ht="25.5" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="23" t="s">
@@ -6763,94 +6766,96 @@
         <v>29905.5</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="31">
         <v>3328</v>
       </c>
       <c r="C20" s="31">
         <v>5382.7</v>
       </c>
       <c r="D20" s="31">
         <v>7351.5</v>
       </c>
       <c r="E20" s="75">
         <v>9727.5</v>
       </c>
       <c r="F20" s="78">
         <v>12175.48</v>
       </c>
       <c r="G20" s="82">
         <v>14775.48</v>
       </c>
-      <c r="H20" s="87">
+      <c r="H20" s="86">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="31">
         <v>19421.599999999999</v>
       </c>
-      <c r="J20" s="87">
+      <c r="J20" s="86">
         <v>21714.84</v>
       </c>
-      <c r="K20" s="87">
+      <c r="K20" s="86">
         <v>24144.19</v>
       </c>
-      <c r="L20" s="87">
+      <c r="L20" s="86">
         <v>26532.53</v>
       </c>
       <c r="M20" s="31">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
-      <c r="E21" s="87">
+      <c r="E21" s="86">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="75">
         <v>22788.04</v>
       </c>
-      <c r="G21" s="82"/>
-      <c r="H21" s="87"/>
+      <c r="G21" s="82">
+        <v>27678</v>
+      </c>
+      <c r="H21" s="86"/>
       <c r="I21" s="31"/>
-      <c r="J21" s="87"/>
-[...1 lines deleted...]
-      <c r="L21" s="87"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="86"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
         <v>2011</v>
       </c>
       <c r="B23" s="31">
         <v>886.1</v>
@@ -7440,94 +7445,96 @@
         <v>23656.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="33">
         <v>2025</v>
       </c>
       <c r="B37" s="31">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="31">
         <v>3932</v>
       </c>
       <c r="D37" s="31">
         <v>5643.8</v>
       </c>
       <c r="E37" s="75">
         <v>7206.7</v>
       </c>
       <c r="F37" s="82">
         <v>9074.5</v>
       </c>
       <c r="G37" s="83">
         <v>11003.3</v>
       </c>
-      <c r="H37" s="87">
+      <c r="H37" s="86">
         <v>12977.8</v>
       </c>
       <c r="I37" s="31">
         <v>14859.4</v>
       </c>
       <c r="J37" s="31">
         <v>16983.5</v>
       </c>
-      <c r="K37" s="87">
+      <c r="K37" s="86">
         <v>19055.890100000001</v>
       </c>
-      <c r="L37" s="87">
+      <c r="L37" s="86">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="31">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
-      <c r="E38" s="87">
+      <c r="E38" s="86">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="75">
         <v>25641.1</v>
       </c>
-      <c r="G38" s="83"/>
-      <c r="H38" s="87"/>
+      <c r="G38" s="91">
+        <v>31012.9</v>
+      </c>
+      <c r="H38" s="86"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
-      <c r="K38" s="87"/>
-      <c r="L38" s="87"/>
+      <c r="K38" s="86"/>
+      <c r="L38" s="86"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="32">
         <v>2011</v>
       </c>
       <c r="B40" s="31">
@@ -8111,95 +8118,97 @@
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="33">
         <v>2025</v>
       </c>
       <c r="B54" s="31">
         <v>37859.699999999997</v>
       </c>
       <c r="C54" s="31">
         <v>76984.7</v>
       </c>
       <c r="D54" s="31">
         <v>118270</v>
       </c>
       <c r="E54" s="75">
         <v>161844.16</v>
       </c>
       <c r="F54" s="82">
         <v>203699.61</v>
       </c>
       <c r="G54" s="82">
         <v>242926.07999999999</v>
       </c>
-      <c r="H54" s="87">
+      <c r="H54" s="86">
         <v>281266.88</v>
       </c>
       <c r="I54" s="31">
         <v>320620.90000000002</v>
       </c>
-      <c r="J54" s="87">
+      <c r="J54" s="86">
         <v>365104.83</v>
       </c>
-      <c r="K54" s="87">
+      <c r="K54" s="86">
         <v>409769.35</v>
       </c>
-      <c r="L54" s="87">
+      <c r="L54" s="86">
         <v>451749.28</v>
       </c>
       <c r="M54" s="31">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
-      <c r="E55" s="87">
+      <c r="E55" s="86">
         <v>159867</v>
       </c>
       <c r="F55" s="75">
         <v>198639.99</v>
       </c>
-      <c r="G55" s="82"/>
-      <c r="H55" s="87"/>
+      <c r="G55" s="82">
+        <v>236170</v>
+      </c>
+      <c r="H55" s="86"/>
       <c r="I55" s="31"/>
-      <c r="J55" s="87"/>
-[...1 lines deleted...]
-      <c r="L55" s="87"/>
+      <c r="J55" s="86"/>
+      <c r="K55" s="86"/>
+      <c r="L55" s="86"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="32">
         <v>2011</v>
       </c>
@@ -8774,140 +8783,142 @@
       </c>
       <c r="K70" s="57">
         <v>15829.8</v>
       </c>
       <c r="L70" s="57">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="57">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="43">
         <v>2025</v>
       </c>
       <c r="B71" s="74">
         <v>1819</v>
       </c>
       <c r="C71" s="74">
         <v>3493.8</v>
       </c>
       <c r="D71" s="39">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="95">
+      <c r="E71" s="94">
         <v>7059.5</v>
       </c>
-      <c r="F71" s="98">
+      <c r="F71" s="97">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G71" s="96">
+      <c r="G71" s="95">
         <v>11183.9</v>
       </c>
-      <c r="H71" s="94">
+      <c r="H71" s="93">
         <v>13625.5</v>
       </c>
       <c r="I71" s="74">
         <v>15963.2</v>
       </c>
-      <c r="J71" s="94">
+      <c r="J71" s="93">
         <v>17970.400000000001</v>
       </c>
-      <c r="K71" s="94">
+      <c r="K71" s="93">
         <v>198103.70370000001</v>
       </c>
-      <c r="L71" s="94">
+      <c r="L71" s="93">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="57">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="40">
         <v>2026</v>
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="101">
+      <c r="E72" s="100">
         <v>8608.9</v>
       </c>
-      <c r="F72" s="102">
+      <c r="F72" s="101">
         <v>10999.3</v>
       </c>
-      <c r="G72" s="84"/>
-      <c r="H72" s="88"/>
+      <c r="G72" s="107">
+        <v>13672.4</v>
+      </c>
+      <c r="H72" s="87"/>
       <c r="I72" s="42"/>
-      <c r="J72" s="88"/>
-[...1 lines deleted...]
-      <c r="L72" s="88"/>
+      <c r="J72" s="87"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="87"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
-      <c r="A73" s="107" t="s">
+      <c r="A73" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B73" s="107"/>
-[...10 lines deleted...]
-      <c r="M73" s="107"/>
+      <c r="B73" s="106"/>
+      <c r="C73" s="106"/>
+      <c r="D73" s="106"/>
+      <c r="E73" s="106"/>
+      <c r="F73" s="106"/>
+      <c r="G73" s="106"/>
+      <c r="H73" s="106"/>
+      <c r="I73" s="106"/>
+      <c r="J73" s="106"/>
+      <c r="K73" s="106"/>
+      <c r="L73" s="106"/>
+      <c r="M73" s="106"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A74" s="106" t="s">
+      <c r="A74" s="105" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="106"/>
-[...10 lines deleted...]
-      <c r="M74" s="106"/>
+      <c r="B74" s="105"/>
+      <c r="C74" s="105"/>
+      <c r="D74" s="105"/>
+      <c r="E74" s="105"/>
+      <c r="F74" s="105"/>
+      <c r="G74" s="105"/>
+      <c r="H74" s="105"/>
+      <c r="I74" s="105"/>
+      <c r="J74" s="105"/>
+      <c r="K74" s="105"/>
+      <c r="L74" s="105"/>
+      <c r="M74" s="105"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:14" ht="26.25" customHeight="1">
       <c r="A76" s="22"/>
       <c r="B76" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E76" s="23" t="s">
@@ -8916,51 +8927,51 @@
       <c r="F76" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I76" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K76" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L76" s="25" t="s">
         <v>11</v>
       </c>
       <c r="M76" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:14">
+    <row r="77" spans="1:14" ht="22.5">
       <c r="A77" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="28"/>
       <c r="C77" s="28"/>
       <c r="D77" s="28"/>
       <c r="E77" s="28"/>
       <c r="F77" s="28"/>
       <c r="G77" s="28"/>
       <c r="H77" s="28"/>
       <c r="I77" s="28"/>
       <c r="J77" s="28"/>
       <c r="K77" s="28"/>
       <c r="L77" s="28"/>
       <c r="M77" s="28"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="29">
         <v>2018</v>
       </c>
       <c r="B78" s="44">
         <v>19674.5</v>
       </c>
       <c r="C78" s="44">
         <v>37959.5</v>
@@ -9251,88 +9262,90 @@
       </c>
       <c r="B85" s="44">
         <v>1500.9</v>
       </c>
       <c r="C85" s="44">
         <v>2525.6</v>
       </c>
       <c r="D85" s="44">
         <v>3377.7</v>
       </c>
       <c r="E85" s="75">
         <v>4681.93</v>
       </c>
       <c r="F85" s="78">
         <v>6015.02</v>
       </c>
       <c r="G85" s="82">
         <v>7533.21</v>
       </c>
       <c r="H85" s="39">
         <v>8496.7999999999993</v>
       </c>
       <c r="I85" s="44">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="87">
+      <c r="J85" s="86">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="87">
+      <c r="K85" s="86">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="87">
+      <c r="L85" s="86">
         <v>13328.7</v>
       </c>
       <c r="M85" s="39">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="45">
         <v>2026</v>
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="87">
+      <c r="E86" s="86">
         <v>2989.12</v>
       </c>
       <c r="F86" s="75">
         <v>4139.03</v>
       </c>
-      <c r="G86" s="82"/>
+      <c r="G86" s="82">
+        <v>5335.6</v>
+      </c>
       <c r="H86" s="39"/>
       <c r="I86" s="44"/>
-      <c r="J86" s="87"/>
-[...1 lines deleted...]
-      <c r="L86" s="87"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="86"/>
+      <c r="L86" s="86"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
       <c r="F87" s="39"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="29">
         <v>2018</v>
       </c>
       <c r="B88" s="44">
@@ -9622,97 +9635,99 @@
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="45">
         <v>2025</v>
       </c>
       <c r="B95" s="44">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="44">
         <v>1518.5</v>
       </c>
       <c r="D95" s="44">
         <v>2279.4</v>
       </c>
       <c r="E95" s="75">
         <v>2938.9</v>
       </c>
       <c r="F95" s="82">
         <v>3908.1</v>
       </c>
       <c r="G95" s="83">
         <v>4953.2</v>
       </c>
-      <c r="H95" s="87">
+      <c r="H95" s="86">
         <v>5966.1</v>
       </c>
       <c r="I95" s="44">
         <v>6864.4</v>
       </c>
       <c r="J95" s="39">
         <v>8002</v>
       </c>
-      <c r="K95" s="87">
+      <c r="K95" s="86">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="87">
+      <c r="L95" s="86">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="39">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="45">
         <v>2026</v>
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
       <c r="E96" s="82">
         <v>3260.8</v>
       </c>
       <c r="F96" s="75">
         <v>4211.8999999999996</v>
       </c>
-      <c r="G96" s="83"/>
-      <c r="H96" s="87"/>
+      <c r="G96" s="91">
+        <v>5283.8</v>
+      </c>
+      <c r="H96" s="86"/>
       <c r="I96" s="44"/>
       <c r="J96" s="39"/>
-      <c r="K96" s="87"/>
-      <c r="L96" s="87"/>
+      <c r="K96" s="86"/>
+      <c r="L96" s="86"/>
       <c r="M96" s="39"/>
     </row>
-    <row r="97" spans="1:25" ht="22.5">
+    <row r="97" spans="1:25" ht="33.75">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="29">
         <v>2018</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
@@ -11590,438 +11605,448 @@
       <c r="L155" s="53"/>
       <c r="M155" s="53"/>
     </row>
     <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B156" s="31">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="31">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="31">
         <v>116441.4</v>
       </c>
       <c r="E156" s="75">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="78">
         <v>200566.52</v>
       </c>
       <c r="G156" s="82">
         <v>238949.77</v>
       </c>
-      <c r="H156" s="87">
+      <c r="H156" s="86">
         <v>276310.99</v>
       </c>
       <c r="I156" s="31">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="87">
+      <c r="J156" s="86">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="87">
+      <c r="K156" s="86">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="87">
+      <c r="L156" s="86">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="31"/>
       <c r="C157" s="31"/>
       <c r="D157" s="31"/>
       <c r="E157" s="76"/>
       <c r="F157" s="75" t="s">
         <v>55</v>
       </c>
       <c r="G157" s="82" t="s">
         <v>55</v>
       </c>
       <c r="H157" s="76"/>
       <c r="I157" s="31"/>
       <c r="J157" s="76"/>
-      <c r="K157" s="87" t="s">
+      <c r="K157" s="86" t="s">
         <v>55</v>
       </c>
-      <c r="L157" s="92"/>
+      <c r="L157" s="91"/>
       <c r="M157" s="53"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B158" s="31">
         <v>30219.9</v>
       </c>
       <c r="C158" s="31">
         <v>62361</v>
       </c>
       <c r="D158" s="31">
         <v>95216</v>
       </c>
       <c r="E158" s="75">
         <v>130322.82</v>
       </c>
       <c r="F158" s="78">
         <v>163953.79</v>
       </c>
       <c r="G158" s="82">
         <v>194885.43</v>
       </c>
-      <c r="H158" s="87">
+      <c r="H158" s="86">
         <v>224804.39</v>
       </c>
       <c r="I158" s="31">
         <v>255470</v>
       </c>
-      <c r="J158" s="87">
+      <c r="J158" s="86">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="87">
+      <c r="K158" s="86">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="87">
+      <c r="L158" s="86">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B159" s="31">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="31">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="31">
         <v>7727.9</v>
       </c>
       <c r="E159" s="75">
         <v>10654.41</v>
       </c>
       <c r="F159" s="78">
         <v>13351.01</v>
       </c>
       <c r="G159" s="82">
         <v>15780.48</v>
       </c>
-      <c r="H159" s="87">
+      <c r="H159" s="86">
         <v>18051.87</v>
       </c>
       <c r="I159" s="31">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="87">
+      <c r="J159" s="86">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="87">
+      <c r="K159" s="86">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="87">
+      <c r="L159" s="86">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B160" s="31">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="31">
         <v>3650.8</v>
       </c>
       <c r="D160" s="31">
         <v>6089.1</v>
       </c>
       <c r="E160" s="75">
         <v>8254.4</v>
       </c>
       <c r="F160" s="78">
         <v>10613.88</v>
       </c>
       <c r="G160" s="82">
         <v>13251.24</v>
       </c>
-      <c r="H160" s="87">
+      <c r="H160" s="86">
         <v>16184.91</v>
       </c>
       <c r="I160" s="31">
         <v>19316</v>
       </c>
-      <c r="J160" s="87">
+      <c r="J160" s="86">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="87">
+      <c r="K160" s="86">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="87">
+      <c r="L160" s="86">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B161" s="31">
         <v>2473.6</v>
       </c>
       <c r="C161" s="31">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="31">
         <v>7408.4</v>
       </c>
       <c r="E161" s="75">
         <v>10187.44</v>
       </c>
       <c r="F161" s="78">
         <v>12647.83</v>
       </c>
       <c r="G161" s="82">
         <v>15032.62</v>
       </c>
-      <c r="H161" s="87">
+      <c r="H161" s="86">
         <v>17269.82</v>
       </c>
       <c r="I161" s="31">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="87">
+      <c r="J161" s="86">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="87">
+      <c r="K161" s="86">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="87">
+      <c r="L161" s="86">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="49"/>
       <c r="B162" s="31"/>
       <c r="C162" s="31"/>
       <c r="D162" s="31"/>
       <c r="E162" s="75"/>
       <c r="F162" s="78"/>
       <c r="G162" s="82"/>
-      <c r="H162" s="87"/>
+      <c r="H162" s="86"/>
       <c r="I162" s="31"/>
-      <c r="J162" s="87"/>
-[...1 lines deleted...]
-      <c r="L162" s="87"/>
+      <c r="J162" s="86"/>
+      <c r="K162" s="86"/>
+      <c r="L162" s="86"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="31"/>
       <c r="C163" s="31"/>
       <c r="D163" s="31"/>
       <c r="E163" s="31"/>
       <c r="F163" s="31"/>
       <c r="G163" s="31"/>
       <c r="H163" s="31"/>
       <c r="I163" s="31"/>
       <c r="J163" s="31"/>
       <c r="K163" s="31"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="87">
+      <c r="E164" s="86">
         <v>157329.78</v>
       </c>
       <c r="F164" s="75">
         <v>195398.98</v>
       </c>
-      <c r="G164" s="82"/>
-      <c r="H164" s="87"/>
+      <c r="G164" s="82">
+        <v>232102.1</v>
+      </c>
+      <c r="H164" s="86"/>
       <c r="I164" s="31"/>
-      <c r="J164" s="87"/>
-[...1 lines deleted...]
-      <c r="L164" s="87"/>
+      <c r="J164" s="86"/>
+      <c r="K164" s="86"/>
+      <c r="L164" s="86"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
       <c r="E165" s="76"/>
       <c r="F165" s="82"/>
       <c r="G165" s="82"/>
       <c r="H165" s="76"/>
       <c r="I165" s="31"/>
       <c r="J165" s="76"/>
-      <c r="K165" s="87"/>
-      <c r="L165" s="92"/>
+      <c r="K165" s="86"/>
+      <c r="L165" s="91"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="87">
+      <c r="E166" s="86">
         <v>120576.29</v>
       </c>
       <c r="F166" s="75">
         <v>153150.9</v>
       </c>
-      <c r="G166" s="82"/>
-      <c r="H166" s="87"/>
+      <c r="G166" s="82">
+        <v>184414</v>
+      </c>
+      <c r="H166" s="86"/>
       <c r="I166" s="31"/>
-      <c r="J166" s="87"/>
-[...1 lines deleted...]
-      <c r="L166" s="87"/>
+      <c r="J166" s="86"/>
+      <c r="K166" s="86"/>
+      <c r="L166" s="86"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="87">
+      <c r="E167" s="86">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="75">
         <v>11571.38</v>
       </c>
-      <c r="G167" s="82"/>
-      <c r="H167" s="87"/>
+      <c r="G167" s="82">
+        <v>13896.9</v>
+      </c>
+      <c r="H167" s="86"/>
       <c r="I167" s="31"/>
-      <c r="J167" s="87"/>
-[...1 lines deleted...]
-      <c r="L167" s="87"/>
+      <c r="J167" s="86"/>
+      <c r="K167" s="86"/>
+      <c r="L167" s="86"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="87">
+      <c r="E168" s="86">
         <v>16842.8</v>
       </c>
       <c r="F168" s="75">
         <v>17461.740000000002</v>
       </c>
-      <c r="G168" s="82"/>
-      <c r="H168" s="87"/>
+      <c r="G168" s="82">
+        <v>18027</v>
+      </c>
+      <c r="H168" s="86"/>
       <c r="I168" s="31"/>
-      <c r="J168" s="87"/>
-[...1 lines deleted...]
-      <c r="L168" s="87"/>
+      <c r="J168" s="86"/>
+      <c r="K168" s="86"/>
+      <c r="L168" s="86"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="87">
+      <c r="E169" s="86">
         <v>10575.9</v>
       </c>
       <c r="F169" s="75">
         <v>13214.96</v>
       </c>
-      <c r="G169" s="82"/>
-      <c r="H169" s="87"/>
+      <c r="G169" s="82">
+        <v>15764.2</v>
+      </c>
+      <c r="H169" s="86"/>
       <c r="I169" s="31"/>
-      <c r="J169" s="87"/>
-[...1 lines deleted...]
-      <c r="L169" s="87"/>
+      <c r="J169" s="86"/>
+      <c r="K169" s="86"/>
+      <c r="L169" s="86"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="31"/>
       <c r="C171" s="31"/>
       <c r="D171" s="31"/>
       <c r="E171" s="31"/>
@@ -13881,467 +13906,477 @@
       <c r="L230" s="58"/>
       <c r="M230" s="58"/>
     </row>
     <row r="231" spans="1:13" ht="22.5">
       <c r="A231" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B231" s="31">
         <v>655</v>
       </c>
       <c r="C231" s="48">
         <v>1344.6</v>
       </c>
       <c r="D231" s="31">
         <v>2063.4</v>
       </c>
       <c r="E231" s="77">
         <v>2841</v>
       </c>
       <c r="F231" s="79">
         <v>3578.6</v>
       </c>
       <c r="G231" s="77">
         <v>4271.2</v>
       </c>
-      <c r="H231" s="89">
+      <c r="H231" s="88">
         <v>4932.7</v>
       </c>
       <c r="I231" s="31">
         <v>5617.8</v>
       </c>
-      <c r="J231" s="91">
+      <c r="J231" s="90">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K231" s="89">
+      <c r="K231" s="88">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L231" s="89">
+      <c r="L231" s="88">
         <v>7934.5178999999998</v>
       </c>
       <c r="M231" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="31"/>
       <c r="C232" s="31"/>
       <c r="D232" s="31"/>
       <c r="E232" s="31"/>
       <c r="F232" s="80"/>
-      <c r="G232" s="85"/>
-      <c r="H232" s="85"/>
+      <c r="G232" s="84"/>
+      <c r="H232" s="84"/>
       <c r="I232" s="31"/>
-      <c r="J232" s="91"/>
+      <c r="J232" s="90"/>
       <c r="K232" s="35"/>
       <c r="L232" s="53"/>
       <c r="M232" s="53"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="31">
         <v>590.9</v>
       </c>
       <c r="C233" s="31">
         <v>1222</v>
       </c>
       <c r="D233" s="31">
         <v>1868.9</v>
       </c>
       <c r="E233" s="77">
         <v>2572.3000000000002</v>
       </c>
       <c r="F233" s="79">
         <v>3238.7</v>
       </c>
       <c r="G233" s="77">
         <v>3859.7</v>
       </c>
-      <c r="H233" s="89">
+      <c r="H233" s="88">
         <v>4449.5</v>
       </c>
       <c r="I233" s="31">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J233" s="91">
+      <c r="J233" s="90">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K233" s="89">
+      <c r="K233" s="88">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L233" s="89">
+      <c r="L233" s="88">
         <v>7095.6532999999999</v>
       </c>
       <c r="M233" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B234" s="31">
         <v>11.5</v>
       </c>
       <c r="C234" s="31">
         <v>24.2</v>
       </c>
       <c r="D234" s="31">
         <v>36.6</v>
       </c>
       <c r="E234" s="77">
         <v>50.5</v>
       </c>
       <c r="F234" s="79">
         <v>63</v>
       </c>
       <c r="G234" s="77">
         <v>74.8</v>
       </c>
-      <c r="H234" s="89">
+      <c r="H234" s="88">
         <v>85.56</v>
       </c>
       <c r="I234" s="31">
         <v>96.9</v>
       </c>
-      <c r="J234" s="91">
+      <c r="J234" s="90">
         <v>110.36499999999999</v>
       </c>
-      <c r="K234" s="89">
+      <c r="K234" s="88">
         <v>124.21599999999999</v>
       </c>
-      <c r="L234" s="89">
+      <c r="L234" s="88">
         <v>136.99100000000001</v>
       </c>
       <c r="M234" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="31">
         <v>20.5</v>
       </c>
       <c r="C235" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D235" s="31">
         <v>61.1</v>
       </c>
       <c r="E235" s="77">
         <v>85.2</v>
       </c>
       <c r="F235" s="81">
         <v>111.6</v>
       </c>
       <c r="G235" s="77">
         <v>141.1</v>
       </c>
-      <c r="H235" s="89">
+      <c r="H235" s="88">
         <v>174.06</v>
       </c>
       <c r="I235" s="31">
         <v>210.2</v>
       </c>
-      <c r="J235" s="91">
+      <c r="J235" s="90">
         <v>247.6121</v>
       </c>
-      <c r="K235" s="89">
+      <c r="K235" s="88">
         <v>287.2568</v>
       </c>
-      <c r="L235" s="89">
+      <c r="L235" s="88">
         <v>327.96039999999999</v>
       </c>
       <c r="M235" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B236" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="C236" s="27">
         <v>60.7</v>
       </c>
       <c r="D236" s="27">
         <v>96.7</v>
       </c>
-      <c r="E236" s="95">
+      <c r="E236" s="94">
         <v>133</v>
       </c>
       <c r="F236" s="81">
         <v>165.1</v>
       </c>
       <c r="G236" s="77">
         <v>195.6</v>
       </c>
-      <c r="H236" s="89">
+      <c r="H236" s="88">
         <v>223.5301</v>
       </c>
       <c r="I236" s="27">
         <v>251.6</v>
       </c>
-      <c r="J236" s="91">
+      <c r="J236" s="90">
         <v>294.26859999999999</v>
       </c>
-      <c r="K236" s="89">
+      <c r="K236" s="88">
         <v>336.90899999999999</v>
       </c>
-      <c r="L236" s="89">
+      <c r="L236" s="88">
         <v>373.91250000000002</v>
       </c>
       <c r="M236" s="28">
         <v>410.8</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="55"/>
       <c r="B237" s="27"/>
       <c r="C237" s="27"/>
       <c r="D237" s="27"/>
-      <c r="E237" s="95"/>
+      <c r="E237" s="94"/>
       <c r="F237" s="81"/>
       <c r="G237" s="77"/>
-      <c r="H237" s="89"/>
+      <c r="H237" s="88"/>
       <c r="I237" s="27"/>
-      <c r="J237" s="91"/>
-[...1 lines deleted...]
-      <c r="L237" s="89"/>
+      <c r="J237" s="90"/>
+      <c r="K237" s="88"/>
+      <c r="L237" s="88"/>
       <c r="M237" s="28"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="45">
         <v>2026</v>
       </c>
       <c r="B238" s="39"/>
       <c r="C238" s="39"/>
       <c r="D238" s="39"/>
       <c r="E238" s="39"/>
       <c r="F238" s="57"/>
       <c r="G238" s="57"/>
       <c r="H238" s="57"/>
       <c r="I238" s="39"/>
       <c r="J238" s="57"/>
       <c r="K238" s="57"/>
       <c r="L238" s="58"/>
       <c r="M238" s="58"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
       <c r="E239" s="82">
         <v>3256</v>
       </c>
       <c r="F239" s="77">
         <v>4243.6000000000004</v>
       </c>
-      <c r="G239" s="77"/>
-      <c r="H239" s="89"/>
+      <c r="G239" s="108">
+        <v>5192.3</v>
+      </c>
+      <c r="H239" s="88"/>
       <c r="I239" s="31"/>
-      <c r="J239" s="91"/>
-[...1 lines deleted...]
-      <c r="L239" s="89"/>
+      <c r="J239" s="90"/>
+      <c r="K239" s="88"/>
+      <c r="L239" s="88"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
-      <c r="F240" s="103"/>
-[...1 lines deleted...]
-      <c r="H240" s="85"/>
+      <c r="F240" s="102"/>
+      <c r="G240" s="35"/>
+      <c r="H240" s="84"/>
       <c r="I240" s="31"/>
-      <c r="J240" s="91"/>
+      <c r="J240" s="90"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
-      <c r="E241" s="86">
+      <c r="E241" s="85">
         <v>2898</v>
       </c>
       <c r="F241" s="77">
         <v>3808.5</v>
       </c>
-      <c r="G241" s="77"/>
-      <c r="H241" s="89"/>
+      <c r="G241" s="108">
+        <v>4681</v>
+      </c>
+      <c r="H241" s="88"/>
       <c r="I241" s="31"/>
-      <c r="J241" s="91"/>
-[...1 lines deleted...]
-      <c r="L241" s="89"/>
+      <c r="J241" s="90"/>
+      <c r="K241" s="88"/>
+      <c r="L241" s="88"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
-      <c r="E242" s="86">
+      <c r="E242" s="85">
         <v>44.2</v>
       </c>
       <c r="F242" s="77">
         <v>77.900000000000006</v>
       </c>
-      <c r="G242" s="77"/>
-      <c r="H242" s="89"/>
+      <c r="G242" s="108">
+        <v>112.9</v>
+      </c>
+      <c r="H242" s="88"/>
       <c r="I242" s="31"/>
-      <c r="J242" s="91"/>
-[...1 lines deleted...]
-      <c r="L242" s="89"/>
+      <c r="J242" s="90"/>
+      <c r="K242" s="88"/>
+      <c r="L242" s="88"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
-      <c r="E243" s="86">
+      <c r="E243" s="85">
         <v>166.6</v>
       </c>
       <c r="F243" s="77">
         <v>173.2</v>
       </c>
-      <c r="G243" s="77"/>
-      <c r="H243" s="89"/>
+      <c r="G243" s="108">
+        <v>179.1</v>
+      </c>
+      <c r="H243" s="88"/>
       <c r="I243" s="31"/>
-      <c r="J243" s="91"/>
-[...1 lines deleted...]
-      <c r="L243" s="89"/>
+      <c r="J243" s="90"/>
+      <c r="K243" s="88"/>
+      <c r="L243" s="88"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
-      <c r="E244" s="101">
+      <c r="E244" s="100">
         <v>147.19999999999999</v>
       </c>
-      <c r="F244" s="102">
+      <c r="F244" s="101">
         <v>184</v>
       </c>
-      <c r="G244" s="77"/>
-      <c r="H244" s="89"/>
+      <c r="G244" s="108">
+        <v>219.3</v>
+      </c>
+      <c r="H244" s="88"/>
       <c r="I244" s="27"/>
-      <c r="J244" s="91"/>
-[...1 lines deleted...]
-      <c r="L244" s="89"/>
+      <c r="J244" s="90"/>
+      <c r="K244" s="88"/>
+      <c r="L244" s="88"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
-      <c r="A245" s="107" t="s">
+      <c r="A245" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B245" s="107"/>
-[...10 lines deleted...]
-      <c r="M245" s="107"/>
+      <c r="B245" s="106"/>
+      <c r="C245" s="106"/>
+      <c r="D245" s="106"/>
+      <c r="E245" s="106"/>
+      <c r="F245" s="106"/>
+      <c r="G245" s="106"/>
+      <c r="H245" s="106"/>
+      <c r="I245" s="106"/>
+      <c r="J245" s="106"/>
+      <c r="K245" s="106"/>
+      <c r="L245" s="106"/>
+      <c r="M245" s="106"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A246" s="105" t="s">
+      <c r="A246" s="104" t="s">
         <v>23</v>
       </c>
-      <c r="B246" s="105"/>
-[...10 lines deleted...]
-      <c r="M246" s="105"/>
+      <c r="B246" s="104"/>
+      <c r="C246" s="104"/>
+      <c r="D246" s="104"/>
+      <c r="E246" s="104"/>
+      <c r="F246" s="104"/>
+      <c r="G246" s="104"/>
+      <c r="H246" s="104"/>
+      <c r="I246" s="104"/>
+      <c r="J246" s="104"/>
+      <c r="K246" s="104"/>
+      <c r="L246" s="104"/>
+      <c r="M246" s="104"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="7"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="4"/>
       <c r="F247" s="4"/>
       <c r="G247" s="4"/>
       <c r="I247" s="4"/>
       <c r="J247" s="4"/>
       <c r="M247" s="4"/>
     </row>
     <row r="248" spans="1:13" ht="25.5" customHeight="1">
       <c r="A248" s="22"/>
       <c r="B248" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C248" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D248" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E248" s="23" t="s">
@@ -14350,51 +14385,51 @@
       <c r="F248" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G248" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H248" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I248" s="23" t="s">
         <v>9</v>
       </c>
       <c r="J248" s="23" t="s">
         <v>10</v>
       </c>
       <c r="K248" s="71" t="s">
         <v>50</v>
       </c>
       <c r="L248" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M248" s="25" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="249" spans="1:13">
+    <row r="249" spans="1:13" ht="22.5">
       <c r="A249" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B249" s="28"/>
       <c r="C249" s="28"/>
       <c r="D249" s="28"/>
       <c r="E249" s="28"/>
       <c r="F249" s="28"/>
       <c r="G249" s="28"/>
       <c r="H249" s="28"/>
       <c r="I249" s="28"/>
       <c r="J249" s="28"/>
       <c r="K249" s="28"/>
       <c r="L249" s="28"/>
       <c r="M249" s="28"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="29">
         <v>2011</v>
       </c>
       <c r="B250" s="59">
         <v>2.2999999999999998</v>
       </c>
       <c r="C250" s="59">
         <v>4.7</v>
@@ -14963,94 +14998,96 @@
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264" s="32">
         <v>2025</v>
       </c>
       <c r="B264" s="60">
         <v>1.3</v>
       </c>
       <c r="C264" s="60">
         <v>2.4</v>
       </c>
       <c r="D264" s="60">
         <v>3.6</v>
       </c>
       <c r="E264" s="75">
         <v>4.9000000000000004</v>
       </c>
       <c r="F264" s="78">
         <v>6.19</v>
       </c>
       <c r="G264" s="82">
         <v>7.45</v>
       </c>
-      <c r="H264" s="90">
+      <c r="H264" s="89">
         <v>8.85</v>
       </c>
       <c r="I264" s="60">
         <v>10.4</v>
       </c>
       <c r="J264" s="75">
         <v>11.8</v>
       </c>
-      <c r="K264" s="87">
+      <c r="K264" s="86">
         <v>13.11</v>
       </c>
-      <c r="L264" s="93">
+      <c r="L264" s="92">
         <v>14.55</v>
       </c>
       <c r="M264" s="60">
         <v>16.3</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265" s="32">
         <v>2026</v>
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
-      <c r="E265" s="87">
+      <c r="E265" s="86">
         <v>6.68</v>
       </c>
       <c r="F265" s="75">
         <v>8.15</v>
       </c>
-      <c r="G265" s="82"/>
-      <c r="H265" s="90"/>
+      <c r="G265" s="82">
+        <v>9.9</v>
+      </c>
+      <c r="H265" s="89"/>
       <c r="I265" s="60"/>
       <c r="J265" s="75"/>
-      <c r="K265" s="87"/>
-      <c r="L265" s="93"/>
+      <c r="K265" s="86"/>
+      <c r="L265" s="92"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
         <v>2011</v>
       </c>
       <c r="B267" s="59">
         <v>5.4</v>
@@ -15638,100 +15675,102 @@
         <v>37</v>
       </c>
       <c r="L280" s="69">
         <v>42</v>
       </c>
       <c r="M280" s="60">
         <v>46.7</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281" s="32">
         <v>2025</v>
       </c>
       <c r="B281" s="60">
         <v>3.9</v>
       </c>
       <c r="C281" s="60">
         <v>6.7</v>
       </c>
       <c r="D281" s="61">
         <v>10.3</v>
       </c>
       <c r="E281" s="77">
         <v>13.9</v>
       </c>
-      <c r="F281" s="98">
+      <c r="F281" s="97">
         <v>17.7</v>
       </c>
-      <c r="G281" s="86">
+      <c r="G281" s="85">
         <v>21.7</v>
       </c>
-      <c r="H281" s="90">
+      <c r="H281" s="89">
         <v>26.129799999999999</v>
       </c>
       <c r="I281" s="60">
         <v>30.8</v>
       </c>
       <c r="J281" s="60">
         <v>35.299999999999997</v>
       </c>
-      <c r="K281" s="89">
+      <c r="K281" s="88">
         <v>38.881799999999998</v>
       </c>
-      <c r="L281" s="94">
+      <c r="L281" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M281" s="60">
         <v>47.7</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282" s="32">
         <v>2026</v>
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
-      <c r="E282" s="86">
+      <c r="E282" s="85">
         <v>14.4</v>
       </c>
       <c r="F282" s="77">
         <v>18.5</v>
       </c>
-      <c r="G282" s="86"/>
-      <c r="H282" s="90"/>
+      <c r="G282" s="85">
+        <v>23.2</v>
+      </c>
+      <c r="H282" s="89"/>
       <c r="I282" s="60"/>
       <c r="J282" s="60"/>
-      <c r="K282" s="89"/>
-      <c r="L282" s="94"/>
+      <c r="K282" s="88"/>
+      <c r="L282" s="93"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
         <v>2016</v>
       </c>
       <c r="B284" s="35">
         <v>302.7</v>
@@ -16114,100 +16153,102 @@
         <v>4413.1000000000004</v>
       </c>
       <c r="L292" s="39">
         <v>4825.6000000000004</v>
       </c>
       <c r="M292" s="35">
         <v>5250.1</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293" s="32">
         <v>2025</v>
       </c>
       <c r="B293" s="35">
         <v>472.8</v>
       </c>
       <c r="C293" s="35">
         <v>891.8</v>
       </c>
       <c r="D293" s="35">
         <v>1354.1</v>
       </c>
       <c r="E293" s="75">
         <v>1790.88</v>
       </c>
-      <c r="F293" s="104">
+      <c r="F293" s="103">
         <v>2320.4</v>
       </c>
       <c r="G293" s="82">
         <v>2931.82</v>
       </c>
-      <c r="H293" s="90">
+      <c r="H293" s="89">
         <v>3639.59</v>
       </c>
       <c r="I293" s="35">
         <v>4308.3</v>
       </c>
       <c r="J293" s="75">
         <v>4850.07</v>
       </c>
-      <c r="K293" s="87">
+      <c r="K293" s="86">
         <v>5323.93</v>
       </c>
-      <c r="L293" s="93">
+      <c r="L293" s="92">
         <v>5813.53</v>
       </c>
       <c r="M293" s="35">
         <v>6266.2</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294" s="32">
         <v>2026</v>
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
-      <c r="E294" s="87">
+      <c r="E294" s="86">
         <v>1798.6</v>
       </c>
       <c r="F294" s="75">
         <v>2295.5700000000002</v>
       </c>
-      <c r="G294" s="82"/>
-      <c r="H294" s="90"/>
+      <c r="G294" s="82">
+        <v>2866.6</v>
+      </c>
+      <c r="H294" s="89"/>
       <c r="I294" s="35"/>
       <c r="J294" s="75"/>
-      <c r="K294" s="87"/>
-      <c r="L294" s="93"/>
+      <c r="K294" s="86"/>
+      <c r="L294" s="92"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
         <v>2016</v>
       </c>
       <c r="B296" s="35">
         <v>629.4</v>
@@ -16577,113 +16618,115 @@
         <v>4510.7</v>
       </c>
       <c r="H304" s="57">
         <v>5654.3</v>
       </c>
       <c r="I304" s="57">
         <v>6715.4</v>
       </c>
       <c r="J304" s="74">
         <v>7605.9</v>
       </c>
       <c r="K304" s="57">
         <v>8321.7000000000007</v>
       </c>
       <c r="L304" s="57">
         <v>9146.5</v>
       </c>
       <c r="M304" s="57">
         <v>9934.6</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="64">
         <v>2025</v>
       </c>
-      <c r="B305" s="97" t="s">
+      <c r="B305" s="96" t="s">
         <v>54</v>
       </c>
       <c r="C305" s="57">
         <v>1843.3</v>
       </c>
       <c r="D305" s="57">
         <v>2774.3</v>
       </c>
-      <c r="E305" s="95">
+      <c r="E305" s="94">
         <v>3593.9</v>
       </c>
-      <c r="F305" s="98">
+      <c r="F305" s="97">
         <v>4604.5</v>
       </c>
-      <c r="G305" s="98">
+      <c r="G305" s="97">
         <v>5831</v>
       </c>
-      <c r="H305" s="90">
+      <c r="H305" s="89">
         <v>7288.3766999999998</v>
       </c>
       <c r="I305" s="57">
         <v>8640.6</v>
       </c>
-      <c r="J305" s="95">
+      <c r="J305" s="94">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K305" s="94">
+      <c r="K305" s="93">
         <v>10617.8907</v>
       </c>
-      <c r="L305" s="93">
+      <c r="L305" s="92">
         <v>11595.9673</v>
       </c>
       <c r="M305" s="57">
         <v>12512.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="63">
         <v>2026</v>
       </c>
       <c r="B306" s="41">
         <v>1218.8</v>
       </c>
       <c r="C306" s="56">
         <v>2295.6</v>
       </c>
       <c r="D306" s="56">
         <v>3491.7</v>
       </c>
-      <c r="E306" s="101">
+      <c r="E306" s="100">
         <v>4554.5</v>
       </c>
-      <c r="F306" s="102">
+      <c r="F306" s="101">
         <v>5723.4</v>
       </c>
-      <c r="G306" s="99"/>
-[...5 lines deleted...]
-      <c r="M306" s="99"/>
+      <c r="G306" s="100">
+        <v>7136.9</v>
+      </c>
+      <c r="H306" s="99"/>
+      <c r="I306" s="98"/>
+      <c r="J306" s="98"/>
+      <c r="K306" s="99"/>
+      <c r="L306" s="99"/>
+      <c r="M306" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A73:M73"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>