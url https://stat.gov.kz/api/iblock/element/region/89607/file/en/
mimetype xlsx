--- v3 (2026-07-21)
+++ v4 (2026-09-03)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15150" yWindow="-75" windowWidth="13785" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="61">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>All types of transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-March </t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t xml:space="preserve">January-May </t>
   </si>
   <si>
     <t xml:space="preserve">January-June </t>
   </si>
   <si>
@@ -184,58 +184,70 @@
   </si>
   <si>
     <t>other types (cableways and others)</t>
   </si>
   <si>
     <t xml:space="preserve">January-October </t>
   </si>
   <si>
     <t>all types of road and urban eleсtriс transport</t>
   </si>
   <si>
     <t xml:space="preserve">January-February </t>
   </si>
   <si>
     <t>all types of road and urban electric transport</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Passenger turnover</t>
   </si>
+  <si>
+    <t>36 291,2</t>
+  </si>
+  <si>
+    <t>6 218,3</t>
+  </si>
+  <si>
+    <t>5 635,9</t>
+  </si>
+  <si>
+    <t>8 729,1</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -734,51 +746,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2368">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3000,150 +3012,150 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...47 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -3344,64 +3356,64 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="31" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2368">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="6"/>
     <cellStyle name="20% - Акцент1 11" xfId="7"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="9"/>
     <cellStyle name="20% - Акцент1 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 13 3" xfId="15"/>
     <cellStyle name="20% - Акцент1 14" xfId="16"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 14 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 15" xfId="19"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 15 3" xfId="21"/>
     <cellStyle name="20% - Акцент1 16" xfId="22"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="23"/>
     <cellStyle name="20% - Акцент1 16 3" xfId="24"/>
     <cellStyle name="20% - Акцент1 17" xfId="25"/>
@@ -6038,98 +6050,98 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y306"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView tabSelected="1" topLeftCell="D271" workbookViewId="0">
+      <selection activeCell="F270" sqref="F270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="34" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="16.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12" style="2" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="15.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="12.75">
-      <c r="A2" s="105" t="s">
+      <c r="A2" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="105"/>
-[...10 lines deleted...]
-      <c r="M2" s="105"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="3"/>
     </row>
     <row r="4" spans="1:25" ht="25.5" customHeight="1">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="23" t="s">
@@ -6807,51 +6819,53 @@
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="31">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="31">
         <v>8316.5</v>
       </c>
       <c r="D21" s="31">
         <v>12968.6</v>
       </c>
       <c r="E21" s="86">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="75">
         <v>22788.04</v>
       </c>
       <c r="G21" s="82">
         <v>27678</v>
       </c>
-      <c r="H21" s="86"/>
+      <c r="H21" s="82">
+        <v>32327.599999999999</v>
+      </c>
       <c r="I21" s="31"/>
       <c r="J21" s="86"/>
       <c r="K21" s="86"/>
       <c r="L21" s="86"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="32">
@@ -7486,51 +7500,53 @@
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="31">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="31">
         <v>9345.6</v>
       </c>
       <c r="D38" s="31">
         <v>14706.8</v>
       </c>
       <c r="E38" s="86">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="75">
         <v>25641.1</v>
       </c>
       <c r="G38" s="91">
         <v>31012.9</v>
       </c>
-      <c r="H38" s="86"/>
+      <c r="H38" s="91" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="86"/>
       <c r="L38" s="86"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:14" ht="22.5" customHeight="1">
       <c r="A39" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="28"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="39"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
@@ -8160,51 +8176,53 @@
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="31">
         <v>39139.4</v>
       </c>
       <c r="C55" s="31">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="31">
         <v>117859.3</v>
       </c>
       <c r="E55" s="86">
         <v>159867</v>
       </c>
       <c r="F55" s="75">
         <v>198639.99</v>
       </c>
       <c r="G55" s="82">
         <v>236170</v>
       </c>
-      <c r="H55" s="86"/>
+      <c r="H55" s="82">
+        <v>272484.40000000002</v>
+      </c>
       <c r="I55" s="31"/>
       <c r="J55" s="86"/>
       <c r="K55" s="86"/>
       <c r="L55" s="86"/>
       <c r="M55" s="31"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="31"/>
       <c r="C56" s="31"/>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="35"/>
       <c r="G56" s="57"/>
       <c r="H56" s="35"/>
       <c r="I56" s="38"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="4"/>
     </row>
@@ -8831,94 +8849,96 @@
       </c>
       <c r="M71" s="57">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="40">
         <v>2026</v>
       </c>
       <c r="B72" s="41">
         <v>2064.9</v>
       </c>
       <c r="C72" s="42">
         <v>4035</v>
       </c>
       <c r="D72" s="41">
         <v>6361.5</v>
       </c>
       <c r="E72" s="100">
         <v>8608.9</v>
       </c>
       <c r="F72" s="101">
         <v>10999.3</v>
       </c>
-      <c r="G72" s="107">
+      <c r="G72" s="104">
         <v>13672.4</v>
       </c>
-      <c r="H72" s="87"/>
+      <c r="H72" s="104">
+        <v>16637.900000000001</v>
+      </c>
       <c r="I72" s="42"/>
       <c r="J72" s="87"/>
       <c r="K72" s="88"/>
       <c r="L72" s="87"/>
       <c r="M72" s="56"/>
       <c r="N72" s="4"/>
     </row>
     <row r="73" spans="1:14" ht="21" customHeight="1">
-      <c r="A73" s="106" t="s">
+      <c r="A73" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="B73" s="106"/>
-[...10 lines deleted...]
-      <c r="M73" s="106"/>
+      <c r="B73" s="108"/>
+      <c r="C73" s="108"/>
+      <c r="D73" s="108"/>
+      <c r="E73" s="108"/>
+      <c r="F73" s="108"/>
+      <c r="G73" s="108"/>
+      <c r="H73" s="108"/>
+      <c r="I73" s="108"/>
+      <c r="J73" s="108"/>
+      <c r="K73" s="108"/>
+      <c r="L73" s="108"/>
+      <c r="M73" s="108"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A74" s="105" t="s">
+      <c r="A74" s="107" t="s">
         <v>48</v>
       </c>
-      <c r="B74" s="105"/>
-[...10 lines deleted...]
-      <c r="M74" s="105"/>
+      <c r="B74" s="107"/>
+      <c r="C74" s="107"/>
+      <c r="D74" s="107"/>
+      <c r="E74" s="107"/>
+      <c r="F74" s="107"/>
+      <c r="G74" s="107"/>
+      <c r="H74" s="107"/>
+      <c r="I74" s="107"/>
+      <c r="J74" s="107"/>
+      <c r="K74" s="107"/>
+      <c r="L74" s="107"/>
+      <c r="M74" s="107"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="I75" s="4"/>
       <c r="J75" s="4"/>
       <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:14" ht="26.25" customHeight="1">
       <c r="A76" s="22"/>
       <c r="B76" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E76" s="23" t="s">
@@ -9297,51 +9317,53 @@
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="45">
         <v>2026</v>
       </c>
       <c r="B86" s="31">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="44">
         <v>1314.2</v>
       </c>
       <c r="D86" s="44">
         <v>1972.1</v>
       </c>
       <c r="E86" s="86">
         <v>2989.12</v>
       </c>
       <c r="F86" s="75">
         <v>4139.03</v>
       </c>
       <c r="G86" s="82">
         <v>5335.6</v>
       </c>
-      <c r="H86" s="39"/>
+      <c r="H86" s="82">
+        <v>6290.3</v>
+      </c>
       <c r="I86" s="44"/>
       <c r="J86" s="86"/>
       <c r="K86" s="86"/>
       <c r="L86" s="86"/>
       <c r="M86" s="39"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="44"/>
       <c r="C87" s="44"/>
       <c r="D87" s="44"/>
       <c r="E87" s="44"/>
       <c r="F87" s="39"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="39"/>
       <c r="L87" s="44"/>
       <c r="M87" s="39"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
@@ -9676,51 +9698,53 @@
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="45">
         <v>2026</v>
       </c>
       <c r="B96" s="39">
         <v>827.9</v>
       </c>
       <c r="C96" s="44">
         <v>1594.8</v>
       </c>
       <c r="D96" s="44">
         <v>2353</v>
       </c>
       <c r="E96" s="82">
         <v>3260.8</v>
       </c>
       <c r="F96" s="75">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="91">
         <v>5283.8</v>
       </c>
-      <c r="H96" s="86"/>
+      <c r="H96" s="91">
+        <v>6287</v>
+      </c>
       <c r="I96" s="44"/>
       <c r="J96" s="39"/>
       <c r="K96" s="86"/>
       <c r="L96" s="86"/>
       <c r="M96" s="39"/>
     </row>
     <row r="97" spans="1:25" ht="33.75">
       <c r="A97" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="31"/>
       <c r="C97" s="35"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:25">
@@ -11865,184 +11889,194 @@
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B164" s="31">
         <v>38478</v>
       </c>
       <c r="C164" s="31">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="31">
         <v>115946.9</v>
       </c>
       <c r="E164" s="86">
         <v>157329.78</v>
       </c>
       <c r="F164" s="75">
         <v>195398.98</v>
       </c>
       <c r="G164" s="82">
         <v>232102.1</v>
       </c>
-      <c r="H164" s="86"/>
+      <c r="H164" s="82">
+        <v>267500.79999999999</v>
+      </c>
       <c r="I164" s="31"/>
       <c r="J164" s="86"/>
       <c r="K164" s="86"/>
       <c r="L164" s="86"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="31"/>
       <c r="C165" s="31"/>
       <c r="D165" s="31"/>
       <c r="E165" s="76"/>
       <c r="F165" s="82"/>
       <c r="G165" s="82"/>
-      <c r="H165" s="76"/>
+      <c r="H165" s="82"/>
       <c r="I165" s="31"/>
       <c r="J165" s="76"/>
       <c r="K165" s="86"/>
       <c r="L165" s="91"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B166" s="31">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="31">
         <v>56339.8</v>
       </c>
       <c r="D166" s="31">
         <v>87791.6</v>
       </c>
       <c r="E166" s="86">
         <v>120576.29</v>
       </c>
       <c r="F166" s="75">
         <v>153150.9</v>
       </c>
       <c r="G166" s="82">
         <v>184414</v>
       </c>
-      <c r="H166" s="86"/>
+      <c r="H166" s="82">
+        <v>214687.7</v>
+      </c>
       <c r="I166" s="31"/>
       <c r="J166" s="86"/>
       <c r="K166" s="86"/>
       <c r="L166" s="86"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="31">
         <v>2169.4</v>
       </c>
       <c r="C167" s="31">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="31">
         <v>6914.1</v>
       </c>
       <c r="E167" s="86">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="75">
         <v>11571.38</v>
       </c>
       <c r="G167" s="82">
         <v>13896.9</v>
       </c>
-      <c r="H167" s="86"/>
+      <c r="H167" s="82">
+        <v>16061</v>
+      </c>
       <c r="I167" s="31"/>
       <c r="J167" s="86"/>
       <c r="K167" s="86"/>
       <c r="L167" s="86"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B168" s="31">
         <v>7296.6</v>
       </c>
       <c r="C168" s="31">
         <v>10710.3</v>
       </c>
       <c r="D168" s="31">
         <v>13925.6</v>
       </c>
       <c r="E168" s="86">
         <v>16842.8</v>
       </c>
       <c r="F168" s="75">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="82">
         <v>18027</v>
       </c>
-      <c r="H168" s="86"/>
+      <c r="H168" s="82">
+        <v>18575.599999999999</v>
+      </c>
       <c r="I168" s="31"/>
       <c r="J168" s="86"/>
       <c r="K168" s="86"/>
       <c r="L168" s="86"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B169" s="31">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="31">
         <v>4864.8</v>
       </c>
       <c r="D169" s="31">
         <v>7315.6</v>
       </c>
       <c r="E169" s="86">
         <v>10575.9</v>
       </c>
       <c r="F169" s="75">
         <v>13214.96</v>
       </c>
       <c r="G169" s="82">
         <v>15764.2</v>
       </c>
-      <c r="H169" s="86"/>
+      <c r="H169" s="82">
+        <v>18176.5</v>
+      </c>
       <c r="I169" s="31"/>
       <c r="J169" s="86"/>
       <c r="K169" s="86"/>
       <c r="L169" s="86"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="31"/>
       <c r="B170" s="31"/>
       <c r="C170" s="31"/>
       <c r="D170" s="31"/>
       <c r="E170" s="31"/>
       <c r="F170" s="31"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="31"/>
       <c r="J170" s="31"/>
       <c r="K170" s="31"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="31" t="s">
         <v>56</v>
       </c>
@@ -14157,226 +14191,236 @@
       <c r="I238" s="39"/>
       <c r="J238" s="57"/>
       <c r="K238" s="57"/>
       <c r="L238" s="58"/>
       <c r="M238" s="58"/>
     </row>
     <row r="239" spans="1:13" ht="22.5">
       <c r="A239" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="31">
         <v>621.9</v>
       </c>
       <c r="C239" s="48">
         <v>1357.2</v>
       </c>
       <c r="D239" s="31">
         <v>2267.6</v>
       </c>
       <c r="E239" s="82">
         <v>3256</v>
       </c>
       <c r="F239" s="77">
         <v>4243.6000000000004</v>
       </c>
-      <c r="G239" s="108">
+      <c r="G239" s="105">
         <v>5192.3</v>
       </c>
-      <c r="H239" s="88"/>
+      <c r="H239" s="105" t="s">
+        <v>58</v>
+      </c>
       <c r="I239" s="31"/>
       <c r="J239" s="90"/>
       <c r="K239" s="88"/>
       <c r="L239" s="88"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B240" s="31"/>
       <c r="C240" s="31"/>
       <c r="D240" s="31"/>
       <c r="E240" s="31"/>
       <c r="F240" s="102"/>
       <c r="G240" s="35"/>
-      <c r="H240" s="84"/>
+      <c r="H240" s="105"/>
       <c r="I240" s="31"/>
       <c r="J240" s="90"/>
       <c r="K240" s="35"/>
       <c r="L240" s="53"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="31">
         <v>522.79999999999995</v>
       </c>
       <c r="C241" s="31">
         <v>1171.8</v>
       </c>
       <c r="D241" s="31">
         <v>2000.1</v>
       </c>
       <c r="E241" s="85">
         <v>2898</v>
       </c>
       <c r="F241" s="77">
         <v>3808.5</v>
       </c>
-      <c r="G241" s="108">
+      <c r="G241" s="105">
         <v>4681</v>
       </c>
-      <c r="H241" s="88"/>
+      <c r="H241" s="105" t="s">
+        <v>59</v>
+      </c>
       <c r="I241" s="31"/>
       <c r="J241" s="90"/>
       <c r="K241" s="88"/>
       <c r="L241" s="88"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="31">
         <v>10.3</v>
       </c>
       <c r="C242" s="31">
         <v>21.7</v>
       </c>
       <c r="D242" s="31">
         <v>32.799999999999997</v>
       </c>
       <c r="E242" s="85">
         <v>44.2</v>
       </c>
       <c r="F242" s="77">
         <v>77.900000000000006</v>
       </c>
-      <c r="G242" s="108">
+      <c r="G242" s="105">
         <v>112.9</v>
       </c>
-      <c r="H242" s="88"/>
+      <c r="H242" s="105">
+        <v>145.4</v>
+      </c>
       <c r="I242" s="31"/>
       <c r="J242" s="90"/>
       <c r="K242" s="88"/>
       <c r="L242" s="88"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="31">
         <v>59</v>
       </c>
       <c r="C243" s="31">
         <v>97.6</v>
       </c>
       <c r="D243" s="31">
         <v>134.1</v>
       </c>
       <c r="E243" s="85">
         <v>166.6</v>
       </c>
       <c r="F243" s="77">
         <v>173.2</v>
       </c>
-      <c r="G243" s="108">
+      <c r="G243" s="105">
         <v>179.1</v>
       </c>
-      <c r="H243" s="88"/>
+      <c r="H243" s="105">
+        <v>184.8</v>
+      </c>
       <c r="I243" s="31"/>
       <c r="J243" s="90"/>
       <c r="K243" s="88"/>
       <c r="L243" s="88"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B244" s="28">
         <v>29.7</v>
       </c>
       <c r="C244" s="27">
         <v>66.2</v>
       </c>
       <c r="D244" s="27">
         <v>100.7</v>
       </c>
       <c r="E244" s="100">
         <v>147.19999999999999</v>
       </c>
       <c r="F244" s="101">
         <v>184</v>
       </c>
-      <c r="G244" s="108">
+      <c r="G244" s="105">
         <v>219.3</v>
       </c>
-      <c r="H244" s="88"/>
+      <c r="H244" s="105">
+        <v>252.1</v>
+      </c>
       <c r="I244" s="27"/>
       <c r="J244" s="90"/>
       <c r="K244" s="88"/>
       <c r="L244" s="88"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13" ht="18" customHeight="1">
-      <c r="A245" s="106" t="s">
+      <c r="A245" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="B245" s="106"/>
-[...10 lines deleted...]
-      <c r="M245" s="106"/>
+      <c r="B245" s="108"/>
+      <c r="C245" s="108"/>
+      <c r="D245" s="108"/>
+      <c r="E245" s="108"/>
+      <c r="F245" s="108"/>
+      <c r="G245" s="108"/>
+      <c r="H245" s="108"/>
+      <c r="I245" s="108"/>
+      <c r="J245" s="108"/>
+      <c r="K245" s="108"/>
+      <c r="L245" s="108"/>
+      <c r="M245" s="108"/>
     </row>
     <row r="246" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A246" s="104" t="s">
+      <c r="A246" s="106" t="s">
         <v>23</v>
       </c>
-      <c r="B246" s="104"/>
-[...10 lines deleted...]
-      <c r="M246" s="104"/>
+      <c r="B246" s="106"/>
+      <c r="C246" s="106"/>
+      <c r="D246" s="106"/>
+      <c r="E246" s="106"/>
+      <c r="F246" s="106"/>
+      <c r="G246" s="106"/>
+      <c r="H246" s="106"/>
+      <c r="I246" s="106"/>
+      <c r="J246" s="106"/>
+      <c r="K246" s="106"/>
+      <c r="L246" s="106"/>
+      <c r="M246" s="106"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="7"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="4"/>
       <c r="F247" s="4"/>
       <c r="G247" s="4"/>
       <c r="I247" s="4"/>
       <c r="J247" s="4"/>
       <c r="M247" s="4"/>
     </row>
     <row r="248" spans="1:13" ht="25.5" customHeight="1">
       <c r="A248" s="22"/>
       <c r="B248" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C248" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D248" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E248" s="23" t="s">
@@ -15039,51 +15083,53 @@
         <v>16.3</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265" s="32">
         <v>2026</v>
       </c>
       <c r="B265" s="60">
         <v>1.4</v>
       </c>
       <c r="C265" s="60">
         <v>3.8</v>
       </c>
       <c r="D265" s="60">
         <v>5.2</v>
       </c>
       <c r="E265" s="86">
         <v>6.68</v>
       </c>
       <c r="F265" s="75">
         <v>8.15</v>
       </c>
       <c r="G265" s="82">
         <v>9.9</v>
       </c>
-      <c r="H265" s="89"/>
+      <c r="H265" s="82">
+        <v>11.5</v>
+      </c>
       <c r="I265" s="60"/>
       <c r="J265" s="75"/>
       <c r="K265" s="86"/>
       <c r="L265" s="92"/>
       <c r="M265" s="60"/>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="59"/>
       <c r="C266" s="59"/>
       <c r="D266" s="59"/>
       <c r="E266" s="59"/>
       <c r="F266" s="59"/>
       <c r="G266" s="68"/>
       <c r="H266" s="59"/>
       <c r="I266" s="59"/>
       <c r="J266" s="59"/>
       <c r="K266" s="59"/>
       <c r="L266" s="68"/>
       <c r="M266" s="59"/>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" s="29">
@@ -15722,51 +15768,53 @@
         <v>47.7</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282" s="32">
         <v>2026</v>
       </c>
       <c r="B282" s="60">
         <v>3.6</v>
       </c>
       <c r="C282" s="60">
         <v>6.9</v>
       </c>
       <c r="D282" s="61">
         <v>10.7</v>
       </c>
       <c r="E282" s="85">
         <v>14.4</v>
       </c>
       <c r="F282" s="77">
         <v>18.5</v>
       </c>
       <c r="G282" s="85">
         <v>23.2</v>
       </c>
-      <c r="H282" s="89"/>
+      <c r="H282" s="85">
+        <v>27.7</v>
+      </c>
       <c r="I282" s="60"/>
       <c r="J282" s="60"/>
       <c r="K282" s="88"/>
       <c r="L282" s="93"/>
       <c r="M282" s="60"/>
     </row>
     <row r="283" spans="1:24" ht="24" customHeight="1">
       <c r="A283" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="59"/>
       <c r="C283" s="59"/>
       <c r="D283" s="59"/>
       <c r="E283" s="59"/>
       <c r="F283" s="59"/>
       <c r="G283" s="68"/>
       <c r="H283" s="59"/>
       <c r="I283" s="59"/>
       <c r="J283" s="59"/>
       <c r="K283" s="59"/>
       <c r="L283" s="68"/>
       <c r="M283" s="59"/>
     </row>
     <row r="284" spans="1:24" ht="12.75">
       <c r="A284" s="29">
@@ -16200,51 +16248,53 @@
         <v>6266.2</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294" s="32">
         <v>2026</v>
       </c>
       <c r="B294" s="31">
         <v>452.2</v>
       </c>
       <c r="C294" s="35">
         <v>893.7</v>
       </c>
       <c r="D294" s="35">
         <v>1351.5</v>
       </c>
       <c r="E294" s="86">
         <v>1798.6</v>
       </c>
       <c r="F294" s="75">
         <v>2295.5700000000002</v>
       </c>
       <c r="G294" s="82">
         <v>2866.6</v>
       </c>
-      <c r="H294" s="89"/>
+      <c r="H294" s="82">
+        <v>3501.9</v>
+      </c>
       <c r="I294" s="35"/>
       <c r="J294" s="75"/>
       <c r="K294" s="86"/>
       <c r="L294" s="92"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:24" ht="13.5" customHeight="1">
       <c r="A295" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="62"/>
       <c r="C295" s="35"/>
       <c r="D295" s="35"/>
       <c r="E295" s="35"/>
       <c r="F295" s="35"/>
       <c r="G295" s="57"/>
       <c r="H295" s="35"/>
       <c r="I295" s="60"/>
       <c r="J295" s="35"/>
       <c r="K295" s="35"/>
       <c r="L295" s="39"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:24" ht="12.75">
       <c r="A296" s="29">
@@ -16677,51 +16727,53 @@
         <v>12512.4</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="63">
         <v>2026</v>
       </c>
       <c r="B306" s="41">
         <v>1218.8</v>
       </c>
       <c r="C306" s="56">
         <v>2295.6</v>
       </c>
       <c r="D306" s="56">
         <v>3491.7</v>
       </c>
       <c r="E306" s="100">
         <v>4554.5</v>
       </c>
       <c r="F306" s="101">
         <v>5723.4</v>
       </c>
       <c r="G306" s="100">
         <v>7136.9</v>
       </c>
-      <c r="H306" s="99"/>
+      <c r="H306" s="100" t="s">
+        <v>60</v>
+      </c>
       <c r="I306" s="98"/>
       <c r="J306" s="98"/>
       <c r="K306" s="99"/>
       <c r="L306" s="99"/>
       <c r="M306" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A245:M245"/>
     <mergeCell ref="A73:M73"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>