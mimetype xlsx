--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -1,95 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7335" yWindow="390" windowWidth="16080" windowHeight="12660" activeTab="13"/>
+    <workbookView xWindow="7335" yWindow="390" windowWidth="16080" windowHeight="12660" activeTab="14"/>
   </bookViews>
   <sheets>
     <sheet name="1998-2001" sheetId="2" r:id="rId1"/>
     <sheet name="2002-2005" sheetId="4" r:id="rId2"/>
     <sheet name="2006-2009" sheetId="5" r:id="rId3"/>
     <sheet name="2010-2013" sheetId="6" r:id="rId4"/>
     <sheet name="2014" sheetId="8" r:id="rId5"/>
     <sheet name="2015" sheetId="9" r:id="rId6"/>
     <sheet name="2016" sheetId="10" r:id="rId7"/>
     <sheet name="2017" sheetId="11" r:id="rId8"/>
     <sheet name="2018-2019" sheetId="13" r:id="rId9"/>
     <sheet name="2020" sheetId="15" r:id="rId10"/>
     <sheet name="2021" sheetId="16" r:id="rId11"/>
     <sheet name="2022" sheetId="17" r:id="rId12"/>
     <sheet name="2023" sheetId="18" r:id="rId13"/>
     <sheet name="2024" sheetId="19" r:id="rId14"/>
+    <sheet name="2025" sheetId="20" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1998-2001'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'2002-2005'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C41" i="20"/>
+  <c r="C40"/>
+  <c r="C39"/>
+  <c r="C38"/>
+  <c r="C37"/>
+  <c r="C36"/>
+  <c r="C35"/>
+  <c r="C34"/>
+  <c r="C33"/>
+  <c r="C32"/>
+  <c r="C31"/>
+  <c r="C30"/>
+  <c r="C29"/>
+  <c r="C28"/>
+  <c r="C27"/>
+  <c r="C26"/>
+  <c r="C25"/>
+  <c r="C24"/>
+  <c r="C23"/>
+  <c r="C22"/>
+  <c r="C21"/>
+  <c r="C20"/>
+  <c r="C19"/>
+  <c r="C18"/>
+  <c r="C17"/>
+  <c r="C16"/>
+  <c r="C15"/>
+  <c r="C14"/>
+  <c r="C13"/>
+  <c r="C12"/>
+  <c r="C11"/>
+  <c r="C10"/>
+  <c r="C9"/>
+  <c r="C8"/>
+  <c r="C7"/>
+  <c r="C6"/>
   <c r="C40" i="17"/>
   <c r="C39"/>
   <c r="C38"/>
   <c r="C37"/>
   <c r="C36"/>
   <c r="C35"/>
   <c r="C34"/>
   <c r="C33"/>
   <c r="C32"/>
   <c r="C31"/>
   <c r="C30"/>
   <c r="C29"/>
   <c r="C28"/>
   <c r="C27"/>
   <c r="C26"/>
   <c r="C25"/>
   <c r="C23"/>
   <c r="C22"/>
   <c r="C21"/>
   <c r="C20"/>
   <c r="C19"/>
   <c r="C18"/>
   <c r="C17"/>
   <c r="C16"/>
   <c r="C15"/>
@@ -149,51 +188,51 @@
   <c r="C26"/>
   <c r="C25"/>
   <c r="C24"/>
   <c r="C23"/>
   <c r="C22"/>
   <c r="C21"/>
   <c r="C20"/>
   <c r="C19"/>
   <c r="C18"/>
   <c r="C17"/>
   <c r="C16"/>
   <c r="C15"/>
   <c r="C14"/>
   <c r="C13"/>
   <c r="C12"/>
   <c r="C11"/>
   <c r="C10"/>
   <c r="C9"/>
   <c r="C8"/>
   <c r="C7"/>
   <c r="C6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="151">
   <si>
     <t>Buildings and building construction works </t>
   </si>
   <si>
     <t>Constructions and construction works for civil engineering  </t>
   </si>
   <si>
     <t>Roads and motorways; construction works for roads and motorways  </t>
   </si>
   <si>
     <t>Railways and underground railways; construction works for railways and underground railways </t>
   </si>
   <si>
     <t>Bridges and tunnels; construction works for bridges and tunnels  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for fluids  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for electricity and telecommunications</t>
   </si>
   <si>
     <t>Constructions and construction works for water projects  </t>
   </si>
   <si>
@@ -1279,53 +1318,62 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1341,76 +1389,67 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 23" xfId="5"/>
     <cellStyle name="Обычный 24" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1727,74 +1766,74 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="23" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="23" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="23" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="23" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="23" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="23" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="23" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="67" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="122" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="120"/>
-[...6 lines deleted...]
-      <c r="I1" s="120"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
     </row>
     <row r="2" spans="1:9" s="69" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="68"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="68"/>
       <c r="G2" s="68"/>
-      <c r="H2" s="142" t="s">
+      <c r="H2" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="I2" s="142"/>
+      <c r="I2" s="123"/>
     </row>
     <row r="3" spans="1:9" s="71" customFormat="1" ht="45" customHeight="1">
       <c r="A3" s="70"/>
       <c r="B3" s="107" t="s">
         <v>127</v>
       </c>
       <c r="C3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="109" t="s">
         <v>128</v>
       </c>
       <c r="E3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="F3" s="109" t="s">
         <v>129</v>
       </c>
       <c r="G3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="H3" s="109" t="s">
         <v>130</v>
       </c>
       <c r="I3" s="108" t="s">
@@ -2538,78 +2577,78 @@
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2020</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="123"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
       <c r="A6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="15">
         <v>466735204</v>
       </c>
       <c r="C6" s="16">
         <v>100</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
@@ -3010,78 +3049,78 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2021</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="123"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
       <c r="A6" s="35" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="44">
         <v>452474136</v>
       </c>
       <c r="C6" s="45">
         <v>100</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="46"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
     </row>
@@ -3596,78 +3635,78 @@
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="56.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="136"/>
-      <c r="B3" s="125">
+      <c r="A3" s="139"/>
+      <c r="B3" s="128">
         <v>2022</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="137"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="140"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="138"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="141"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B6" s="15">
         <v>351059039</v>
       </c>
       <c r="C6" s="16">
         <v>100</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>24</v>
@@ -4049,55 +4088,55 @@
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>734657</v>
       </c>
       <c r="C39" s="16">
         <f t="shared" si="0"/>
         <v>0.20926878911669328</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="50" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="10">
         <v>41166583</v>
       </c>
       <c r="C40" s="11">
         <f t="shared" si="0"/>
         <v>11.726398818063192</v>
       </c>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="139" t="s">
+      <c r="A42" s="142" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="140"/>
-      <c r="C42" s="140"/>
+      <c r="B42" s="143"/>
+      <c r="C42" s="143"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="115" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="B45" s="15"/>
       <c r="C45" s="16"/>
     </row>
     <row r="46" spans="1:3">
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
     </row>
     <row r="47" spans="1:3">
       <c r="B47" s="15"/>
       <c r="C47" s="16"/>
     </row>
     <row r="48" spans="1:3">
       <c r="B48" s="15"/>
       <c r="C48" s="16"/>
     </row>
     <row r="49" spans="2:3">
       <c r="B49" s="15"/>
       <c r="C49" s="16"/>
@@ -4226,55 +4265,55 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F23" sqref="F22:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="52" style="12" customWidth="1"/>
     <col min="2" max="2" width="15" style="12" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="13"/>
       <c r="B3" s="113">
         <v>2023</v>
       </c>
       <c r="C3" s="114" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B4" s="8">
         <v>516723159</v>
       </c>
       <c r="C4" s="6">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
         <v>98</v>
       </c>
@@ -4670,93 +4709,93 @@
     <row r="38" spans="1:3">
       <c r="A38" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="8">
         <v>2104525</v>
       </c>
       <c r="C38" s="6">
         <f t="shared" si="0"/>
         <v>0.40728288704396931</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B39" s="10">
         <v>28683906</v>
       </c>
       <c r="C39" s="11">
         <f t="shared" si="0"/>
         <v>5.5511167828264494</v>
       </c>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="139" t="s">
+      <c r="A41" s="142" t="s">
         <v>143</v>
       </c>
-      <c r="B41" s="140"/>
-      <c r="C41" s="140"/>
+      <c r="B41" s="143"/>
+      <c r="C41" s="143"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="115" t="s">
         <v>142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:C41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="A42" sqref="A42:XFD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="12" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="21"/>
       <c r="B3" s="22">
         <v>2024</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="24">
       <c r="A4" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B4" s="15">
         <v>671222686</v>
       </c>
       <c r="C4" s="16">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
         <v>98</v>
       </c>
@@ -5166,113 +5205,624 @@
     <row r="39" spans="1:3">
       <c r="A39" s="18" t="s">
         <v>124</v>
       </c>
       <c r="B39" s="15">
         <v>3087480</v>
       </c>
       <c r="C39" s="16">
         <f t="shared" si="0"/>
         <v>0.45997849363512128</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="10">
         <v>44289808</v>
       </c>
       <c r="C40" s="11">
         <f t="shared" si="0"/>
         <v>6.598377695476163</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A42" s="139" t="s">
+      <c r="A42" s="142" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="140"/>
-      <c r="C42" s="140"/>
+      <c r="B42" s="143"/>
+      <c r="C42" s="143"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="115" t="s">
         <v>142</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C45"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A44" sqref="A44:XFD45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="38.28515625" customWidth="1"/>
+    <col min="2" max="2" width="23.42578125" customWidth="1"/>
+    <col min="3" max="3" width="25.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15">
+      <c r="A1" s="134" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+    </row>
+    <row r="3" spans="1:3" ht="22.5">
+      <c r="A3" s="21"/>
+      <c r="B3" s="22">
+        <v>2025</v>
+      </c>
+      <c r="C3" s="14" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="24">
+      <c r="A4" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" s="15">
+        <v>723319476</v>
+      </c>
+      <c r="C4" s="16">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="15">
+        <v>118163</v>
+      </c>
+      <c r="C6" s="16">
+        <f>B6*100/723319476</f>
+        <v>1.6336211580178714E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="15">
+        <v>20499454</v>
+      </c>
+      <c r="C7" s="16">
+        <f t="shared" ref="C7:C41" si="0">B7*100/723319476</f>
+        <v>2.8340801928026615</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="33.75">
+      <c r="A8" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B8" s="15">
+        <v>133300138</v>
+      </c>
+      <c r="C8" s="16">
+        <f t="shared" si="0"/>
+        <v>18.428943561309552</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="15">
+        <v>20755</v>
+      </c>
+      <c r="C9" s="16">
+        <f t="shared" si="0"/>
+        <v>2.8694098097256267E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="22.5">
+      <c r="A10" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="15">
+        <v>725945</v>
+      </c>
+      <c r="C10" s="16">
+        <f t="shared" si="0"/>
+        <v>0.10036298262207999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="15">
+        <v>131186810</v>
+      </c>
+      <c r="C11" s="16">
+        <f t="shared" si="0"/>
+        <v>18.136772802727631</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="45">
+      <c r="A12" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12" s="15">
+        <v>2422939</v>
+      </c>
+      <c r="C12" s="16">
+        <f t="shared" si="0"/>
+        <v>0.33497494266281863</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="15">
+        <v>96915492</v>
+      </c>
+      <c r="C13" s="16">
+        <f t="shared" si="0"/>
+        <v>13.398711802417996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="15">
+        <v>694717</v>
+      </c>
+      <c r="C14" s="16">
+        <f t="shared" si="0"/>
+        <v>9.6045664889576401E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="15">
+        <v>7549680</v>
+      </c>
+      <c r="C15" s="16">
+        <f t="shared" si="0"/>
+        <v>1.0437545580481509</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5">
+      <c r="A16" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="15">
+        <v>31224891</v>
+      </c>
+      <c r="C16" s="16">
+        <f t="shared" si="0"/>
+        <v>4.3168879086009841</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="15">
+        <v>17251669</v>
+      </c>
+      <c r="C17" s="16">
+        <f t="shared" si="0"/>
+        <v>2.3850690562630446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5">
+      <c r="A18" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="15">
+        <v>11485069</v>
+      </c>
+      <c r="C18" s="16">
+        <f t="shared" si="0"/>
+        <v>1.5878279765827845</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="15">
+        <v>2000066</v>
+      </c>
+      <c r="C19" s="16">
+        <f t="shared" si="0"/>
+        <v>0.27651211758606098</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="22.5">
+      <c r="A20" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="15">
+        <v>9982323</v>
+      </c>
+      <c r="C20" s="16">
+        <f t="shared" si="0"/>
+        <v>1.3800710932329436</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5">
+      <c r="A21" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="15">
+        <v>486706</v>
+      </c>
+      <c r="C21" s="16">
+        <f t="shared" si="0"/>
+        <v>6.7287832852436558E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="15">
+        <v>29569645</v>
+      </c>
+      <c r="C22" s="16">
+        <f t="shared" si="0"/>
+        <v>4.0880476720358629</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="15">
+        <v>836242</v>
+      </c>
+      <c r="C23" s="16">
+        <f t="shared" si="0"/>
+        <v>0.11561170793083968</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="15">
+        <v>2638</v>
+      </c>
+      <c r="C24" s="16">
+        <f t="shared" si="0"/>
+        <v>3.6470744775023866E-4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="15">
+        <v>39770</v>
+      </c>
+      <c r="C25" s="16">
+        <f t="shared" si="0"/>
+        <v>5.4982620155523089E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="33.75">
+      <c r="A26" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" s="15">
+        <v>1547118</v>
+      </c>
+      <c r="C26" s="16">
+        <f t="shared" si="0"/>
+        <v>0.21389137875225692</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" s="15">
+        <v>30075075</v>
+      </c>
+      <c r="C27" s="16">
+        <f t="shared" si="0"/>
+        <v>4.1579241259086466</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="22.5">
+      <c r="A28" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="15">
+        <v>10770137</v>
+      </c>
+      <c r="C28" s="16">
+        <f t="shared" si="0"/>
+        <v>1.4889875576915892</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="15">
+        <v>375373</v>
+      </c>
+      <c r="C29" s="16">
+        <f t="shared" si="0"/>
+        <v>5.1895878993309455E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5">
+      <c r="A30" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" s="15">
+        <v>74634028</v>
+      </c>
+      <c r="C30" s="16">
+        <f t="shared" si="0"/>
+        <v>10.318266060348691</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5">
+      <c r="A31" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="15">
+        <v>6129475</v>
+      </c>
+      <c r="C31" s="16">
+        <f t="shared" si="0"/>
+        <v>0.84740909147039201</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="15">
+        <v>2640875</v>
+      </c>
+      <c r="C32" s="16">
+        <f t="shared" si="0"/>
+        <v>0.36510492080265788</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="15">
+        <v>6296670</v>
+      </c>
+      <c r="C33" s="16">
+        <f t="shared" si="0"/>
+        <v>0.87052405042664716</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="15">
+        <v>1761456</v>
+      </c>
+      <c r="C34" s="16">
+        <f t="shared" si="0"/>
+        <v>0.24352392800771205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="15">
+        <v>2143050</v>
+      </c>
+      <c r="C35" s="16">
+        <f t="shared" si="0"/>
+        <v>0.29627986956070845</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="15">
+        <v>10868188</v>
+      </c>
+      <c r="C36" s="16">
+        <f t="shared" si="0"/>
+        <v>1.5025432551742877</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B37" s="15">
+        <v>3074673</v>
+      </c>
+      <c r="C37" s="16">
+        <f t="shared" si="0"/>
+        <v>0.42507814347860862</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="15">
+        <v>10417516</v>
+      </c>
+      <c r="C38" s="16">
+        <f t="shared" si="0"/>
+        <v>1.4402371767465032</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="15">
+        <v>85960</v>
+      </c>
+      <c r="C39" s="16">
+        <f t="shared" si="0"/>
+        <v>1.1884098638593826E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="15">
+        <v>2180253</v>
+      </c>
+      <c r="C40" s="16">
+        <f t="shared" si="0"/>
+        <v>0.30142323998476162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="22.5">
+      <c r="A41" s="20" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" s="10">
+        <v>64006517</v>
+      </c>
+      <c r="C41" s="11">
+        <f t="shared" si="0"/>
+        <v>8.8489967605960054</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" s="12" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A44" s="142" t="s">
+        <v>143</v>
+      </c>
+      <c r="B44" s="143"/>
+      <c r="C44" s="143"/>
+    </row>
+    <row r="45" spans="1:3" s="12" customFormat="1">
+      <c r="A45" s="115" t="s">
+        <v>142</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A44:C44"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="23" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="23" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="12" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="75" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="12" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="75" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="12" customWidth="1"/>
     <col min="9" max="9" width="14" style="75" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="121"/>
-[...6 lines deleted...]
-      <c r="I1" s="121"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
     </row>
     <row r="2" spans="1:10" s="69" customFormat="1" ht="11.25">
       <c r="A2" s="80"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="81"/>
       <c r="F2" s="81"/>
       <c r="H2" s="81"/>
-      <c r="I2" s="141" t="s">
+      <c r="I2" s="120" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="71" customFormat="1" ht="45" customHeight="1">
       <c r="A3" s="70"/>
       <c r="B3" s="107" t="s">
         <v>131</v>
       </c>
       <c r="C3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="109" t="s">
         <v>132</v>
       </c>
       <c r="E3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="F3" s="107" t="s">
         <v>133</v>
       </c>
       <c r="G3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="H3" s="107" t="s">
         <v>134</v>
@@ -6035,72 +6585,72 @@
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="12" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="12" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="12" customWidth="1"/>
     <col min="10" max="10" width="13" style="12" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="12" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="12" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="12" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="121"/>
-[...6 lines deleted...]
-      <c r="I1" s="121"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="68"/>
       <c r="B2" s="81"/>
       <c r="C2" s="86"/>
-      <c r="D2" s="122"/>
-[...1 lines deleted...]
-      <c r="F2" s="122"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
       <c r="G2" s="87"/>
       <c r="H2" s="69"/>
-      <c r="I2" s="141" t="s">
+      <c r="I2" s="120" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="47.25" customHeight="1">
       <c r="A3" s="88"/>
       <c r="B3" s="110" t="s">
         <v>135</v>
       </c>
       <c r="C3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="110" t="s">
         <v>136</v>
       </c>
       <c r="E3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="F3" s="110" t="s">
         <v>137</v>
       </c>
       <c r="G3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="H3" s="111" t="s">
         <v>138</v>
@@ -6860,70 +7410,70 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="12" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="12" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="12" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="121"/>
-[...6 lines deleted...]
-      <c r="I1" s="121"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="68"/>
       <c r="B2" s="81"/>
       <c r="C2" s="86"/>
-      <c r="D2" s="123"/>
-[...2 lines deleted...]
-      <c r="I2" s="141" t="s">
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="I2" s="120" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="45" customHeight="1">
       <c r="A3" s="88"/>
       <c r="B3" s="107" t="s">
         <v>139</v>
       </c>
       <c r="C3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="107" t="s">
         <v>140</v>
       </c>
       <c r="E3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="F3" s="107" t="s">
         <v>141</v>
       </c>
       <c r="G3" s="108" t="s">
         <v>126</v>
       </c>
       <c r="H3" s="112">
         <v>2013</v>
@@ -7672,76 +8222,76 @@
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="12" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="12" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:4" ht="12.75" customHeight="1">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2014</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
     </row>
     <row r="5" spans="1:4" ht="27" customHeight="1">
-      <c r="A5" s="123"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
       <c r="A6" s="56" t="s">
         <v>148</v>
       </c>
       <c r="B6" s="57">
         <v>224632195</v>
       </c>
       <c r="C6" s="58">
         <v>100</v>
       </c>
       <c r="D6" s="23"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="60"/>
       <c r="C7" s="61"/>
       <c r="D7" s="23"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="59" t="s">
         <v>26</v>
@@ -8102,79 +8652,79 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="50" style="80" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="80" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="80" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="80"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="2" spans="1:4">
       <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2015</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="81"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="81"/>
     </row>
     <row r="5" spans="1:4" ht="21" customHeight="1">
-      <c r="A5" s="123"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="81"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
       <c r="A6" s="116" t="s">
         <v>148</v>
       </c>
       <c r="B6" s="8">
         <v>161174822</v>
       </c>
       <c r="C6" s="6">
         <v>100</v>
       </c>
       <c r="D6" s="81"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="54" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="81"/>
@@ -8566,80 +9116,80 @@
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="12" customWidth="1"/>
     <col min="2" max="3" width="15.85546875" style="12" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2016</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
     </row>
     <row r="5" spans="1:4" ht="23.25" customHeight="1">
-      <c r="A5" s="123"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
-      <c r="A6" s="143" t="s">
+      <c r="A6" s="121" t="s">
         <v>148</v>
       </c>
       <c r="B6" s="15">
         <v>149010940</v>
       </c>
       <c r="C6" s="16">
         <v>100</v>
       </c>
       <c r="D6" s="23"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="23"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="24" t="s">
         <v>26</v>
@@ -9040,83 +9590,83 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="12" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="12"/>
     <col min="5" max="5" width="21.5703125" style="12" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="2" spans="1:5">
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="132"/>
-      <c r="B3" s="125">
+      <c r="A3" s="135"/>
+      <c r="B3" s="128">
         <v>2017</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="131" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="23"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="132"/>
-[...1 lines deleted...]
-      <c r="C4" s="129"/>
+      <c r="A4" s="135"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="132"/>
       <c r="D4" s="23"/>
     </row>
     <row r="5" spans="1:5" ht="30.75" customHeight="1">
-      <c r="A5" s="132"/>
-[...1 lines deleted...]
-      <c r="C5" s="130"/>
+      <c r="A5" s="135"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="133"/>
       <c r="D5" s="23"/>
     </row>
     <row r="6" spans="1:5" ht="27.75" customHeight="1">
-      <c r="A6" s="143" t="s">
+      <c r="A6" s="121" t="s">
         <v>148</v>
       </c>
       <c r="B6" s="15">
         <v>170991698</v>
       </c>
       <c r="C6" s="16">
         <v>100</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="30"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="23"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="25" t="s">
@@ -9519,87 +10069,87 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="12" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="12" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="12" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="134" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="131"/>
-      <c r="C1" s="131"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="124"/>
-      <c r="B3" s="125">
+      <c r="A3" s="127"/>
+      <c r="B3" s="128">
         <v>2018</v>
       </c>
-      <c r="C3" s="133" t="s">
+      <c r="C3" s="136" t="s">
         <v>126</v>
       </c>
-      <c r="D3" s="125">
+      <c r="D3" s="128">
         <v>2019</v>
       </c>
-      <c r="E3" s="128" t="s">
+      <c r="E3" s="131" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="122"/>
-[...3 lines deleted...]
-      <c r="E4" s="129"/>
+      <c r="A4" s="125"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="137"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="132"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="123"/>
-[...3 lines deleted...]
-      <c r="E5" s="130"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="130"/>
+      <c r="C5" s="138"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="133"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
-      <c r="A6" s="143" t="s">
+      <c r="A6" s="121" t="s">
         <v>148</v>
       </c>
       <c r="B6" s="15">
         <v>217672785</v>
       </c>
       <c r="C6" s="16">
         <v>100</v>
       </c>
       <c r="D6" s="15">
         <v>433918015</v>
       </c>
       <c r="E6" s="16">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>24</v>
       </c>
@@ -10211,183 +10761,184 @@
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D3:D5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A08D48-6B65-4252-B07B-F4CABF554E0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EB0B5A-1330-4F36-BE09-ADDE1285AC8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A08D48-6B65-4252-B07B-F4CABF554E0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>1998-2001</vt:lpstr>
       <vt:lpstr>2002-2005</vt:lpstr>
       <vt:lpstr>2006-2009</vt:lpstr>
       <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'2002-2005'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>