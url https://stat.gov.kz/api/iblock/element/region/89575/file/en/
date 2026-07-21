--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -263,160 +263,128 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -736,112 +704,112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F45"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I42" sqref="I42"/>
+      <selection activeCell="A34" sqref="A34:F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12" style="20" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
     </row>
     <row r="2" spans="1:6" ht="10.5" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" s="3" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="32"/>
-      <c r="B3" s="33" t="s">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="33"/>
-      <c r="D3" s="34" t="s">
+      <c r="C3" s="31"/>
+      <c r="D3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="34"/>
-      <c r="F3" s="34"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
     </row>
     <row r="4" spans="1:6" ht="78" customHeight="1" thickBot="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="26" t="s">
+      <c r="D4" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12" customHeight="1">
       <c r="A5" s="4">
         <v>1991</v>
       </c>
       <c r="B5" s="5">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="6">
         <v>68.2</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
       <c r="A6" s="4">
@@ -1422,284 +1390,312 @@
       <c r="F34" s="11">
         <v>124997888</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>2021</v>
       </c>
       <c r="B35" s="7">
         <v>452474136</v>
       </c>
       <c r="C35" s="6">
         <v>94.5</v>
       </c>
       <c r="D35" s="11">
         <v>121907860</v>
       </c>
       <c r="E35" s="11">
         <v>195023872</v>
       </c>
       <c r="F35" s="11">
         <v>135542404</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="16">
+      <c r="A36" s="14">
         <v>2022</v>
       </c>
-      <c r="B36" s="14">
+      <c r="B36" s="22">
         <v>351059039</v>
       </c>
-      <c r="C36" s="15">
+      <c r="C36" s="23">
         <v>94.5</v>
       </c>
       <c r="D36" s="11">
         <v>87146964</v>
       </c>
       <c r="E36" s="11">
         <v>119640933</v>
       </c>
       <c r="F36" s="11">
         <v>144271142</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="16">
+      <c r="A37" s="14">
         <v>2023</v>
       </c>
-      <c r="B37" s="14">
+      <c r="B37" s="22">
         <v>516723159</v>
       </c>
-      <c r="C37" s="15">
+      <c r="C37" s="23">
         <v>139</v>
       </c>
       <c r="D37" s="11">
         <v>93107113</v>
       </c>
       <c r="E37" s="11">
         <v>285740440</v>
       </c>
       <c r="F37" s="11">
         <v>137875606</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="16">
+      <c r="A38" s="14">
         <v>2024</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="22">
         <v>671222686</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="23">
         <v>124.8</v>
       </c>
       <c r="D38" s="11">
         <v>144373309</v>
       </c>
       <c r="E38" s="11">
         <v>351330886</v>
       </c>
       <c r="F38" s="11">
         <v>175518491</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="17"/>
-[...7 lines deleted...]
-      <c r="A40" s="28" t="s">
+      <c r="A39" s="14">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="22">
+        <v>723319476</v>
+      </c>
+      <c r="C39" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="D39" s="11">
+        <v>154664455</v>
+      </c>
+      <c r="E39" s="11">
+        <v>310713656</v>
+      </c>
+      <c r="F39" s="11">
+        <v>257941365</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="15"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="18"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="15"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+    </row>
+    <row r="42" spans="1:6" s="3" customFormat="1">
+      <c r="A42" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="28"/>
-[...2 lines deleted...]
-      <c r="A41" s="30" t="s">
+      <c r="B42" s="26"/>
+    </row>
+    <row r="43" spans="1:6" s="3" customFormat="1">
+      <c r="A43" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B41" s="30"/>
-[...2 lines deleted...]
-      <c r="A42" s="29" t="s">
+      <c r="B43" s="28"/>
+    </row>
+    <row r="44" spans="1:6" s="3" customFormat="1">
+      <c r="A44" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B42" s="29"/>
-[...8 lines deleted...]
-      <c r="C45" s="23"/>
+      <c r="B44" s="27"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="C47" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A42:B42"/>
-    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A43:B43"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83644451-735B-4DBE-8CB2-E44F578CD067}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C6E131-9C70-4A3E-B5EF-06795EE22850}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B4E28-E6FE-41BE-8651-DE19CC411949}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>