--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="28590" windowHeight="10275"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="24">
   <si>
     <t>The volume of performed construction work</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
@@ -7247,135 +7247,136 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+      <selection activeCell="V3" sqref="V3:X3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="10" style="2" bestFit="1" customWidth="1"/>
-    <col min="19" max="23" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="2"/>
+    <col min="19" max="24" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
-    <row r="3" spans="1:23" ht="18.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="19" t="s">
         <v>19</v>
       </c>
       <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
     </row>
-    <row r="4" spans="1:23" ht="34.5" customHeight="1" thickBot="1">
+    <row r="4" spans="1:24" ht="34.5" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6">
         <v>2003</v>
       </c>
       <c r="C4" s="6">
         <v>2004</v>
       </c>
       <c r="D4" s="6">
         <v>2005</v>
       </c>
       <c r="E4" s="6">
         <v>2006</v>
       </c>
       <c r="F4" s="6">
         <v>2007</v>
       </c>
       <c r="G4" s="7">
         <v>2008</v>
       </c>
       <c r="H4" s="6">
         <v>2009</v>
       </c>
       <c r="I4" s="7">
         <v>2010</v>
       </c>
@@ -7399,52 +7400,55 @@
       </c>
       <c r="P4" s="8">
         <v>2017</v>
       </c>
       <c r="Q4" s="8">
         <v>2018</v>
       </c>
       <c r="R4" s="9">
         <v>2019</v>
       </c>
       <c r="S4" s="9">
         <v>2020</v>
       </c>
       <c r="T4" s="9">
         <v>2021</v>
       </c>
       <c r="U4" s="9">
         <v>2022</v>
       </c>
       <c r="V4" s="10">
         <v>2023</v>
       </c>
       <c r="W4" s="10">
         <v>2024</v>
       </c>
+      <c r="X4" s="10">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>16430952</v>
       </c>
       <c r="C5" s="12">
         <v>23940672</v>
       </c>
       <c r="D5" s="12">
         <v>44414110</v>
       </c>
       <c r="E5" s="12">
         <v>52892040</v>
       </c>
       <c r="F5" s="12">
         <v>64709378</v>
       </c>
       <c r="G5" s="12">
         <v>77461985</v>
       </c>
       <c r="H5" s="12">
         <v>79105337</v>
       </c>
       <c r="I5" s="13">
@@ -7470,52 +7474,55 @@
       </c>
       <c r="P5" s="16">
         <v>170991698</v>
       </c>
       <c r="Q5" s="16">
         <v>217672785</v>
       </c>
       <c r="R5" s="16">
         <v>433918015</v>
       </c>
       <c r="S5" s="12">
         <v>466735204</v>
       </c>
       <c r="T5" s="12">
         <v>452474136</v>
       </c>
       <c r="U5" s="12">
         <v>351059039</v>
       </c>
       <c r="V5" s="12">
         <v>516723159</v>
       </c>
       <c r="W5" s="12">
         <v>671222686</v>
       </c>
+      <c r="X5" s="12">
+        <v>723319476</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="12">
         <v>7420547</v>
       </c>
       <c r="C6" s="12">
         <v>11078117</v>
       </c>
       <c r="D6" s="12">
         <v>19376680</v>
       </c>
       <c r="E6" s="12">
         <v>29545537</v>
       </c>
       <c r="F6" s="12">
         <v>40717611</v>
       </c>
       <c r="G6" s="12">
         <v>37297115</v>
       </c>
       <c r="H6" s="12">
         <v>35604622</v>
       </c>
       <c r="I6" s="12">
@@ -7541,52 +7548,55 @@
       </c>
       <c r="P6" s="12">
         <v>52104290</v>
       </c>
       <c r="Q6" s="12">
         <v>67934151</v>
       </c>
       <c r="R6" s="16">
         <v>69836520</v>
       </c>
       <c r="S6" s="12">
         <v>96430968</v>
       </c>
       <c r="T6" s="12">
         <v>139841197</v>
       </c>
       <c r="U6" s="12">
         <v>100208567</v>
       </c>
       <c r="V6" s="12">
         <v>125725153</v>
       </c>
       <c r="W6" s="12">
         <v>189847140</v>
       </c>
+      <c r="X6" s="12">
+        <v>173110443</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="12">
         <v>1798822</v>
       </c>
       <c r="C7" s="12">
         <v>637610</v>
       </c>
       <c r="D7" s="12">
         <v>1591274</v>
       </c>
       <c r="E7" s="12">
         <v>1984471</v>
       </c>
       <c r="F7" s="12">
         <v>2642997</v>
       </c>
       <c r="G7" s="12">
         <v>4525339</v>
       </c>
       <c r="H7" s="12">
         <v>3342902</v>
       </c>
       <c r="I7" s="12">
@@ -7612,52 +7622,55 @@
       </c>
       <c r="P7" s="12">
         <v>6824267</v>
       </c>
       <c r="Q7" s="12">
         <v>12653915</v>
       </c>
       <c r="R7" s="16">
         <v>17299394</v>
       </c>
       <c r="S7" s="12">
         <v>27781402</v>
       </c>
       <c r="T7" s="12">
         <v>37098548</v>
       </c>
       <c r="U7" s="12">
         <v>25606036</v>
       </c>
       <c r="V7" s="12">
         <v>42134000</v>
       </c>
       <c r="W7" s="12">
         <v>64219219</v>
       </c>
+      <c r="X7" s="12">
+        <v>99473957</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>2697230</v>
       </c>
       <c r="C8" s="12">
         <v>5000992</v>
       </c>
       <c r="D8" s="12">
         <v>8026232</v>
       </c>
       <c r="E8" s="12">
         <v>6706877</v>
       </c>
       <c r="F8" s="12">
         <v>3449405</v>
       </c>
       <c r="G8" s="12">
         <v>5645851</v>
       </c>
       <c r="H8" s="12">
         <v>8097115</v>
       </c>
       <c r="I8" s="12">
@@ -7683,52 +7696,55 @@
       </c>
       <c r="P8" s="12">
         <v>7512667</v>
       </c>
       <c r="Q8" s="12">
         <v>9961122</v>
       </c>
       <c r="R8" s="16">
         <v>20713278</v>
       </c>
       <c r="S8" s="12">
         <v>22203959</v>
       </c>
       <c r="T8" s="12">
         <v>22421415</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>1</v>
       </c>
+      <c r="X8" s="12" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
         <v>76929</v>
       </c>
       <c r="C9" s="12">
         <v>54868</v>
       </c>
       <c r="D9" s="12">
         <v>105733</v>
       </c>
       <c r="E9" s="12">
         <v>97256</v>
       </c>
       <c r="F9" s="12">
         <v>111760</v>
       </c>
       <c r="G9" s="12">
         <v>385439</v>
       </c>
       <c r="H9" s="12">
         <v>676230</v>
       </c>
       <c r="I9" s="12">
@@ -7754,52 +7770,55 @@
       </c>
       <c r="P9" s="12">
         <v>6303079</v>
       </c>
       <c r="Q9" s="12">
         <v>29090946</v>
       </c>
       <c r="R9" s="16">
         <v>67769180</v>
       </c>
       <c r="S9" s="12">
         <v>71312865</v>
       </c>
       <c r="T9" s="12">
         <v>22031839</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>1</v>
       </c>
+      <c r="X9" s="12" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="12">
         <v>2585</v>
       </c>
       <c r="C10" s="12">
         <v>34636</v>
       </c>
       <c r="D10" s="12">
         <v>32159</v>
       </c>
       <c r="E10" s="12">
         <v>40403</v>
       </c>
       <c r="F10" s="12">
         <v>132806</v>
       </c>
       <c r="G10" s="12">
         <v>378520</v>
       </c>
       <c r="H10" s="12">
         <v>615758</v>
       </c>
       <c r="I10" s="12">
@@ -7825,52 +7844,55 @@
       </c>
       <c r="P10" s="12">
         <v>956010</v>
       </c>
       <c r="Q10" s="12">
         <v>832935</v>
       </c>
       <c r="R10" s="16">
         <v>377693</v>
       </c>
       <c r="S10" s="12">
         <v>891080</v>
       </c>
       <c r="T10" s="12">
         <v>1263500</v>
       </c>
       <c r="U10" s="12">
         <v>4523243</v>
       </c>
       <c r="V10" s="12">
         <v>5422587</v>
       </c>
       <c r="W10" s="12">
         <v>23352901</v>
       </c>
+      <c r="X10" s="12">
+        <v>8632745</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12">
         <v>325748</v>
       </c>
       <c r="C11" s="12">
         <v>552165</v>
       </c>
       <c r="D11" s="12">
         <v>562558</v>
       </c>
       <c r="E11" s="12">
         <v>547722</v>
       </c>
       <c r="F11" s="12">
         <v>1023492</v>
       </c>
       <c r="G11" s="12">
         <v>1105896</v>
       </c>
       <c r="H11" s="12">
         <v>2536340</v>
       </c>
       <c r="I11" s="12">
@@ -7896,52 +7918,55 @@
       </c>
       <c r="P11" s="12">
         <v>2216668</v>
       </c>
       <c r="Q11" s="12">
         <v>4632488</v>
       </c>
       <c r="R11" s="16">
         <v>3045799</v>
       </c>
       <c r="S11" s="12">
         <v>5730230</v>
       </c>
       <c r="T11" s="12">
         <v>15513594</v>
       </c>
       <c r="U11" s="12">
         <v>48618941</v>
       </c>
       <c r="V11" s="12">
         <v>29793834</v>
       </c>
       <c r="W11" s="12">
         <v>28951835</v>
       </c>
+      <c r="X11" s="12">
+        <v>31621649</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="12">
         <v>68963</v>
       </c>
       <c r="C12" s="12">
         <v>116923</v>
       </c>
       <c r="D12" s="12">
         <v>80007</v>
       </c>
       <c r="E12" s="12">
         <v>81938</v>
       </c>
       <c r="F12" s="12">
         <v>78980</v>
       </c>
       <c r="G12" s="12">
         <v>239580</v>
       </c>
       <c r="H12" s="12">
         <v>449926</v>
       </c>
       <c r="I12" s="12">
@@ -7967,52 +7992,53 @@
       </c>
       <c r="P12" s="12">
         <v>18446912</v>
       </c>
       <c r="Q12" s="12">
         <v>13230767</v>
       </c>
       <c r="R12" s="16">
         <v>12463636</v>
       </c>
       <c r="S12" s="12">
         <v>24777134</v>
       </c>
       <c r="T12" s="12">
         <v>26203573</v>
       </c>
       <c r="U12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="12" t="s">
         <v>1</v>
       </c>
+      <c r="X12" s="12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="12">
         <v>2859618</v>
       </c>
       <c r="C13" s="12">
         <v>5272316</v>
       </c>
       <c r="D13" s="12">
         <v>8618057</v>
       </c>
       <c r="E13" s="12">
         <v>8704789</v>
       </c>
       <c r="F13" s="12">
         <v>10049048</v>
       </c>
       <c r="G13" s="12">
         <v>14793815</v>
       </c>
       <c r="H13" s="12">
         <v>11904351</v>
       </c>
       <c r="I13" s="12">
@@ -8038,52 +8064,55 @@
       </c>
       <c r="P13" s="12">
         <v>25328572</v>
       </c>
       <c r="Q13" s="12">
         <v>26935986</v>
       </c>
       <c r="R13" s="16">
         <v>36083447</v>
       </c>
       <c r="S13" s="12">
         <v>37087244</v>
       </c>
       <c r="T13" s="12">
         <v>47124467</v>
       </c>
       <c r="U13" s="12">
         <v>65745101</v>
       </c>
       <c r="V13" s="12">
         <v>54164619</v>
       </c>
       <c r="W13" s="12">
         <v>65296120</v>
       </c>
+      <c r="X13" s="12">
+        <v>89551358</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="12">
         <v>25992</v>
       </c>
       <c r="C14" s="12">
         <v>34516</v>
       </c>
       <c r="D14" s="12">
         <v>98865</v>
       </c>
       <c r="E14" s="12">
         <v>123027</v>
       </c>
       <c r="F14" s="12">
         <v>178156</v>
       </c>
       <c r="G14" s="12">
         <v>508407</v>
       </c>
       <c r="H14" s="12">
         <v>1141577</v>
       </c>
       <c r="I14" s="12">
@@ -8109,79 +8138,83 @@
       </c>
       <c r="P14" s="12">
         <v>1456915</v>
       </c>
       <c r="Q14" s="12">
         <v>2222056</v>
       </c>
       <c r="R14" s="16">
         <v>4784709</v>
       </c>
       <c r="S14" s="12">
         <v>6971982</v>
       </c>
       <c r="T14" s="12">
         <v>8392610</v>
       </c>
       <c r="U14" s="12">
         <v>7460264</v>
       </c>
       <c r="V14" s="12">
         <v>15316502</v>
       </c>
       <c r="W14" s="12">
         <v>15048124</v>
       </c>
+      <c r="X14" s="12">
+        <v>17985557</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="16"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
+      <c r="X15" s="12"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="12">
         <v>175585</v>
       </c>
       <c r="C16" s="12">
         <v>143142</v>
       </c>
       <c r="D16" s="12">
         <v>193936</v>
       </c>
       <c r="E16" s="12">
         <v>276553</v>
       </c>
       <c r="F16" s="12">
         <v>341628</v>
       </c>
       <c r="G16" s="12">
         <v>643305</v>
       </c>
       <c r="H16" s="12">
         <v>2138372</v>
       </c>
       <c r="I16" s="12">
@@ -8207,52 +8240,55 @@
       </c>
       <c r="P16" s="12">
         <v>4370283</v>
       </c>
       <c r="Q16" s="12">
         <v>6007369</v>
       </c>
       <c r="R16" s="16">
         <v>19740429</v>
       </c>
       <c r="S16" s="12">
         <v>28580742</v>
       </c>
       <c r="T16" s="12">
         <v>11644876</v>
       </c>
       <c r="U16" s="12">
         <v>7011876</v>
       </c>
       <c r="V16" s="12">
         <v>23613315</v>
       </c>
       <c r="W16" s="12">
         <v>32644941</v>
       </c>
+      <c r="X16" s="12">
+        <v>49200540</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="12">
         <v>1872</v>
       </c>
       <c r="C17" s="12">
         <v>407</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="12">
         <v>191926</v>
       </c>
       <c r="H17" s="12">
         <v>669330</v>
       </c>
       <c r="I17" s="12">
@@ -8278,52 +8314,55 @@
       </c>
       <c r="P17" s="12">
         <v>6629478</v>
       </c>
       <c r="Q17" s="12">
         <v>4029362</v>
       </c>
       <c r="R17" s="16">
         <v>11749039</v>
       </c>
       <c r="S17" s="12">
         <v>31084265</v>
       </c>
       <c r="T17" s="12">
         <v>23029438</v>
       </c>
       <c r="U17" s="12">
         <v>15023078</v>
       </c>
       <c r="V17" s="12">
         <v>72308364</v>
       </c>
       <c r="W17" s="12">
         <v>92991995</v>
       </c>
+      <c r="X17" s="12">
+        <v>60333157</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="12">
         <v>128087</v>
       </c>
       <c r="C18" s="12">
         <v>291051</v>
       </c>
       <c r="D18" s="12">
         <v>296924</v>
       </c>
       <c r="E18" s="12">
         <v>405220</v>
       </c>
       <c r="F18" s="12">
         <v>1683893</v>
       </c>
       <c r="G18" s="12">
         <v>1436597</v>
       </c>
       <c r="H18" s="12">
         <v>3118660</v>
       </c>
       <c r="I18" s="12">
@@ -8349,52 +8388,55 @@
       </c>
       <c r="P18" s="12">
         <v>10100166</v>
       </c>
       <c r="Q18" s="12">
         <v>11333976</v>
       </c>
       <c r="R18" s="16">
         <v>18030899</v>
       </c>
       <c r="S18" s="12">
         <v>15239152</v>
       </c>
       <c r="T18" s="12">
         <v>10278902</v>
       </c>
       <c r="U18" s="12">
         <v>16825499</v>
       </c>
       <c r="V18" s="12">
         <v>29752571</v>
       </c>
       <c r="W18" s="12">
         <v>37358952</v>
       </c>
+      <c r="X18" s="12">
+        <v>54524986</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="12">
         <v>148258</v>
       </c>
       <c r="C19" s="12">
         <v>74100</v>
       </c>
       <c r="D19" s="12">
         <v>1867494</v>
       </c>
       <c r="E19" s="12">
         <v>918434</v>
       </c>
       <c r="F19" s="12">
         <v>185511</v>
       </c>
       <c r="G19" s="12">
         <v>266096</v>
       </c>
       <c r="H19" s="12">
         <v>852342</v>
       </c>
       <c r="I19" s="12">
@@ -8420,52 +8462,55 @@
       </c>
       <c r="P19" s="12">
         <v>7868014</v>
       </c>
       <c r="Q19" s="12">
         <v>5746608</v>
       </c>
       <c r="R19" s="16">
         <v>50979680</v>
       </c>
       <c r="S19" s="12">
         <v>14141937</v>
       </c>
       <c r="T19" s="12">
         <v>21567645</v>
       </c>
       <c r="U19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="12" t="s">
         <v>1</v>
       </c>
+      <c r="X19" s="12" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="12">
         <v>85526</v>
       </c>
       <c r="C20" s="12">
         <v>61349</v>
       </c>
       <c r="D20" s="12">
         <v>92836</v>
       </c>
       <c r="E20" s="12">
         <v>74258</v>
       </c>
       <c r="F20" s="12">
         <v>71264</v>
       </c>
       <c r="G20" s="12">
         <v>953807</v>
       </c>
       <c r="H20" s="12">
         <v>1096265</v>
       </c>
       <c r="I20" s="12">
@@ -8491,52 +8536,55 @@
       </c>
       <c r="P20" s="12">
         <v>3443876</v>
       </c>
       <c r="Q20" s="12">
         <v>5267376</v>
       </c>
       <c r="R20" s="16">
         <v>4526499</v>
       </c>
       <c r="S20" s="12">
         <v>8485427</v>
       </c>
       <c r="T20" s="12">
         <v>6559664</v>
       </c>
       <c r="U20" s="12">
         <v>16340753</v>
       </c>
       <c r="V20" s="12">
         <v>12405466</v>
       </c>
       <c r="W20" s="12">
         <v>23274212</v>
       </c>
+      <c r="X20" s="12">
+        <v>12955213</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="12">
         <v>1277</v>
       </c>
       <c r="C21" s="12">
         <v>3628</v>
       </c>
       <c r="D21" s="12">
         <v>106146</v>
       </c>
       <c r="E21" s="12">
         <v>5136</v>
       </c>
       <c r="F21" s="12">
         <v>405328</v>
       </c>
       <c r="G21" s="12">
         <v>3038391</v>
       </c>
       <c r="H21" s="12">
         <v>2252804</v>
       </c>
       <c r="I21" s="12">
@@ -8562,52 +8610,55 @@
       </c>
       <c r="P21" s="12">
         <v>6145044</v>
       </c>
       <c r="Q21" s="12">
         <v>3436298</v>
       </c>
       <c r="R21" s="16">
         <v>4705479</v>
       </c>
       <c r="S21" s="12">
         <v>4982438</v>
       </c>
       <c r="T21" s="12">
         <v>6375795</v>
       </c>
       <c r="U21" s="12">
         <v>14850859</v>
       </c>
       <c r="V21" s="12">
         <v>15864141</v>
       </c>
       <c r="W21" s="12">
         <v>4371781</v>
       </c>
+      <c r="X21" s="12">
+        <v>49938097</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="12">
         <v>302406</v>
       </c>
       <c r="C22" s="12">
         <v>178274</v>
       </c>
       <c r="D22" s="12">
         <v>290293</v>
       </c>
       <c r="E22" s="12">
         <v>188526</v>
       </c>
       <c r="F22" s="12">
         <v>442858</v>
       </c>
       <c r="G22" s="12">
         <v>1160648</v>
       </c>
       <c r="H22" s="12">
         <v>801788</v>
       </c>
       <c r="I22" s="12">
@@ -8633,52 +8684,55 @@
       </c>
       <c r="P22" s="12">
         <v>3330331</v>
       </c>
       <c r="Q22" s="12">
         <v>2647497</v>
       </c>
       <c r="R22" s="16">
         <v>6376422</v>
       </c>
       <c r="S22" s="12">
         <v>10586304</v>
       </c>
       <c r="T22" s="12">
         <v>11439576</v>
       </c>
       <c r="U22" s="12">
         <v>12563807</v>
       </c>
       <c r="V22" s="12">
         <v>17622291</v>
       </c>
       <c r="W22" s="12">
         <v>17722975</v>
       </c>
+      <c r="X22" s="12">
+        <v>21719219</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="12">
         <v>34094</v>
       </c>
       <c r="C23" s="12">
         <v>9668</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="12">
         <v>7590</v>
       </c>
       <c r="F23" s="12">
         <v>19289</v>
       </c>
       <c r="G23" s="12">
         <v>1047689</v>
       </c>
       <c r="H23" s="12">
         <v>2331482</v>
       </c>
       <c r="I23" s="12">
@@ -8704,52 +8758,55 @@
       </c>
       <c r="P23" s="12">
         <v>2691960</v>
       </c>
       <c r="Q23" s="12">
         <v>2469500</v>
       </c>
       <c r="R23" s="16">
         <v>64163253</v>
       </c>
       <c r="S23" s="12">
         <v>3499932</v>
       </c>
       <c r="T23" s="12">
         <v>1467892</v>
       </c>
       <c r="U23" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V23" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W23" s="12" t="s">
         <v>1</v>
       </c>
+      <c r="X23" s="12" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="12">
         <v>277413</v>
       </c>
       <c r="C24" s="12">
         <v>396910</v>
       </c>
       <c r="D24" s="12">
         <v>3074916</v>
       </c>
       <c r="E24" s="12">
         <v>3184303</v>
       </c>
       <c r="F24" s="12">
         <v>3175352</v>
       </c>
       <c r="G24" s="12">
         <v>3843564</v>
       </c>
       <c r="H24" s="12">
         <v>1475473</v>
       </c>
       <c r="I24" s="12">
@@ -8774,56 +8831,59 @@
         <v>2469931</v>
       </c>
       <c r="P24" s="12">
         <v>5263166</v>
       </c>
       <c r="Q24" s="12">
         <v>9240433</v>
       </c>
       <c r="R24" s="16">
         <v>21272659</v>
       </c>
       <c r="S24" s="12">
         <v>56948143</v>
       </c>
       <c r="T24" s="12">
         <v>40219605</v>
       </c>
       <c r="U24" s="12">
         <v>16281015</v>
       </c>
       <c r="V24" s="12">
         <v>72600316</v>
       </c>
       <c r="W24" s="12">
         <v>76142491</v>
+      </c>
+      <c r="X24" s="12">
+        <v>54272555</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M2"/>
-    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="V3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>