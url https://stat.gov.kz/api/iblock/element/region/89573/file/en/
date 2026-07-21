--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2895" yWindow="1545" windowWidth="25935" windowHeight="9165"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="24">
   <si>
     <t>Construction works physical volume  indices</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
     <t>Karaganda C.A.</t>
   </si>
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
@@ -205,94 +205,91 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -1890,117 +1887,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+      <selection activeCell="T2" sqref="T2:X2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21" customHeight="1">
+    <row r="1" spans="1:24" ht="21" customHeight="1">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="U2" s="16"/>
-[...1 lines deleted...]
-      <c r="W2" s="16"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
     </row>
-    <row r="3" spans="1:23" ht="19.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="19.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="7">
         <v>2006</v>
       </c>
       <c r="F3" s="7">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="6">
         <v>2010</v>
       </c>
@@ -2024,52 +2022,55 @@
       </c>
       <c r="P3" s="8">
         <v>2017</v>
       </c>
       <c r="Q3" s="8">
         <v>2018</v>
       </c>
       <c r="R3" s="8">
         <v>2019</v>
       </c>
       <c r="S3" s="8">
         <v>2020</v>
       </c>
       <c r="T3" s="8">
         <v>2021</v>
       </c>
       <c r="U3" s="8">
         <v>2022</v>
       </c>
       <c r="V3" s="9">
         <v>2023</v>
       </c>
       <c r="W3" s="9">
         <v>2024</v>
       </c>
+      <c r="X3" s="9">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="C4" s="11">
         <v>140.1</v>
       </c>
       <c r="D4" s="11">
         <v>177.2</v>
       </c>
       <c r="E4" s="11">
         <v>114.3</v>
       </c>
       <c r="F4" s="11">
         <v>117.42673089199866</v>
       </c>
       <c r="G4" s="11">
         <v>112.91658872278698</v>
       </c>
       <c r="H4" s="11">
         <v>97.911308553188618</v>
       </c>
       <c r="I4" s="11">
@@ -2095,52 +2096,55 @@
       </c>
       <c r="P4" s="11">
         <v>109.9</v>
       </c>
       <c r="Q4" s="11">
         <v>121.4</v>
       </c>
       <c r="R4" s="11">
         <v>194.9</v>
       </c>
       <c r="S4" s="11">
         <v>107</v>
       </c>
       <c r="T4" s="11">
         <v>94.5</v>
       </c>
       <c r="U4" s="12">
         <v>94.5</v>
       </c>
       <c r="V4" s="12">
         <v>139</v>
       </c>
       <c r="W4" s="12">
         <v>124.8</v>
       </c>
+      <c r="X4" s="12">
+        <v>104.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="11">
         <v>131.80000000000001</v>
       </c>
       <c r="C5" s="11">
         <v>142.5</v>
       </c>
       <c r="D5" s="11">
         <v>167.1</v>
       </c>
       <c r="E5" s="11">
         <v>146.30000000000001</v>
       </c>
       <c r="F5" s="11">
         <v>132.30000000000001</v>
       </c>
       <c r="G5" s="11">
         <v>86.4</v>
       </c>
       <c r="H5" s="11">
         <v>91.7</v>
       </c>
       <c r="I5" s="11">
@@ -2166,52 +2170,55 @@
       </c>
       <c r="P5" s="11">
         <v>120.2</v>
       </c>
       <c r="Q5" s="11">
         <v>124.3</v>
       </c>
       <c r="R5" s="11">
         <v>100.5</v>
       </c>
       <c r="S5" s="11">
         <v>137.4</v>
       </c>
       <c r="T5" s="11">
         <v>141.30000000000001</v>
       </c>
       <c r="U5" s="12">
         <v>69.2</v>
       </c>
       <c r="V5" s="12">
         <v>118.5</v>
       </c>
       <c r="W5" s="12">
         <v>147</v>
       </c>
+      <c r="X5" s="12">
+        <v>88.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <v>139.30000000000001</v>
       </c>
       <c r="C6" s="11">
         <v>33.799999999999997</v>
       </c>
       <c r="D6" s="11">
         <v>238.4</v>
       </c>
       <c r="E6" s="11">
         <v>119.7</v>
       </c>
       <c r="F6" s="11">
         <v>127.8</v>
       </c>
       <c r="G6" s="11">
         <v>161.5</v>
       </c>
       <c r="H6" s="11">
         <v>70.8</v>
       </c>
       <c r="I6" s="11">
@@ -2237,52 +2244,55 @@
       </c>
       <c r="P6" s="11">
         <v>133.1</v>
       </c>
       <c r="Q6" s="11">
         <v>176.8</v>
       </c>
       <c r="R6" s="11">
         <v>133.6</v>
       </c>
       <c r="S6" s="11">
         <v>159.80000000000001</v>
       </c>
       <c r="T6" s="11">
         <v>130.19999999999999</v>
       </c>
       <c r="U6" s="12">
         <v>66.7</v>
       </c>
       <c r="V6" s="12">
         <v>155.4</v>
       </c>
       <c r="W6" s="12">
         <v>146.4</v>
       </c>
+      <c r="X6" s="12">
+        <v>150.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>232.9</v>
       </c>
       <c r="C7" s="11">
         <v>176.9</v>
       </c>
       <c r="D7" s="11">
         <v>153.30000000000001</v>
       </c>
       <c r="E7" s="11">
         <v>80.2</v>
       </c>
       <c r="F7" s="11">
         <v>49.4</v>
       </c>
       <c r="G7" s="11">
         <v>154.4</v>
       </c>
       <c r="H7" s="11">
         <v>137.5</v>
       </c>
       <c r="I7" s="11">
@@ -2308,52 +2318,55 @@
       </c>
       <c r="P7" s="11">
         <v>78.2</v>
       </c>
       <c r="Q7" s="11">
         <v>126.4</v>
       </c>
       <c r="R7" s="11">
         <v>203.3</v>
       </c>
       <c r="S7" s="11">
         <v>106.7</v>
       </c>
       <c r="T7" s="11">
         <v>98.4</v>
       </c>
       <c r="U7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="W7" s="12" t="s">
         <v>2</v>
       </c>
+      <c r="X7" s="12" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11">
         <v>207.9</v>
       </c>
       <c r="C8" s="11">
         <v>68.099999999999994</v>
       </c>
       <c r="D8" s="11">
         <v>183.9</v>
       </c>
       <c r="E8" s="11">
         <v>88.3</v>
       </c>
       <c r="F8" s="11">
         <v>110.3</v>
       </c>
       <c r="G8" s="11">
         <v>325.2</v>
       </c>
       <c r="H8" s="11">
         <v>168.2</v>
       </c>
       <c r="I8" s="11">
@@ -2379,52 +2392,55 @@
       </c>
       <c r="P8" s="11">
         <v>259.10000000000002</v>
       </c>
       <c r="Q8" s="11">
         <v>440</v>
       </c>
       <c r="R8" s="11">
         <v>227.7</v>
       </c>
       <c r="S8" s="11">
         <v>104.7</v>
       </c>
       <c r="T8" s="11">
         <v>30.1</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V8" s="12" t="s">
         <v>2</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>2</v>
       </c>
+      <c r="X8" s="12" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>12.3</v>
       </c>
       <c r="C9" s="11">
         <v>1278.5</v>
       </c>
       <c r="D9" s="11">
         <v>88.7</v>
       </c>
       <c r="E9" s="11">
         <v>120.6</v>
       </c>
       <c r="F9" s="11">
         <v>315.5</v>
       </c>
       <c r="G9" s="11">
         <v>268.89999999999998</v>
       </c>
       <c r="H9" s="11">
         <v>156</v>
       </c>
       <c r="I9" s="11">
@@ -2450,52 +2466,55 @@
       </c>
       <c r="P9" s="11">
         <v>110.6</v>
       </c>
       <c r="Q9" s="11">
         <v>83.1</v>
       </c>
       <c r="R9" s="11">
         <v>44.3</v>
       </c>
       <c r="S9" s="11">
         <v>234.8</v>
       </c>
       <c r="T9" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="U9" s="12">
         <v>345.9</v>
       </c>
       <c r="V9" s="12">
         <v>113.2</v>
       </c>
       <c r="W9" s="12">
         <v>413.7</v>
       </c>
+      <c r="X9" s="12">
+        <v>35.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11">
         <v>157</v>
       </c>
       <c r="C10" s="11">
         <v>161.80000000000001</v>
       </c>
       <c r="D10" s="11">
         <v>97.3</v>
       </c>
       <c r="E10" s="11">
         <v>93.4</v>
       </c>
       <c r="F10" s="11">
         <v>179.3</v>
       </c>
       <c r="G10" s="11">
         <v>101.9</v>
       </c>
       <c r="H10" s="11">
         <v>219.9</v>
       </c>
       <c r="I10" s="11">
@@ -2521,52 +2540,55 @@
       </c>
       <c r="P10" s="11">
         <v>244.7</v>
       </c>
       <c r="Q10" s="11">
         <v>199.2</v>
       </c>
       <c r="R10" s="11">
         <v>64.3</v>
       </c>
       <c r="S10" s="11">
         <v>187.2</v>
       </c>
       <c r="T10" s="11">
         <v>263.89999999999998</v>
       </c>
       <c r="U10" s="12">
         <v>302.8</v>
       </c>
       <c r="V10" s="12">
         <v>57.9</v>
       </c>
       <c r="W10" s="12">
         <v>93.3</v>
       </c>
+      <c r="X10" s="12">
+        <v>106</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>125.7</v>
       </c>
       <c r="C11" s="11">
         <v>161.69999999999999</v>
       </c>
       <c r="D11" s="11">
         <v>65.400000000000006</v>
       </c>
       <c r="E11" s="11">
         <v>98.2</v>
       </c>
       <c r="F11" s="11">
         <v>92.6</v>
       </c>
       <c r="G11" s="11">
         <v>286.10000000000002</v>
       </c>
       <c r="H11" s="11">
         <v>180</v>
       </c>
       <c r="I11" s="11">
@@ -2592,52 +2614,55 @@
       </c>
       <c r="P11" s="11">
         <v>131.5</v>
       </c>
       <c r="Q11" s="11">
         <v>68.400000000000006</v>
       </c>
       <c r="R11" s="11">
         <v>92.1</v>
       </c>
       <c r="S11" s="11">
         <v>197.8</v>
       </c>
       <c r="T11" s="11">
         <v>103.1</v>
       </c>
       <c r="U11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V11" s="12" t="s">
         <v>2</v>
       </c>
       <c r="W11" s="12" t="s">
         <v>2</v>
       </c>
+      <c r="X11" s="12" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="11">
         <v>122.5</v>
       </c>
       <c r="C12" s="11">
         <v>175.9</v>
       </c>
       <c r="D12" s="11">
         <v>156.1</v>
       </c>
       <c r="E12" s="11">
         <v>96.9</v>
       </c>
       <c r="F12" s="11">
         <v>110.8</v>
       </c>
       <c r="G12" s="11">
         <v>138.9</v>
       </c>
       <c r="H12" s="11">
         <v>77.2</v>
       </c>
       <c r="I12" s="11">
@@ -2663,52 +2688,55 @@
       </c>
       <c r="P12" s="11">
         <v>97.2</v>
       </c>
       <c r="Q12" s="11">
         <v>101.4</v>
       </c>
       <c r="R12" s="11">
         <v>130.9</v>
       </c>
       <c r="S12" s="11">
         <v>102.3</v>
       </c>
       <c r="T12" s="11">
         <v>123.8</v>
       </c>
       <c r="U12" s="12">
         <v>134.80000000000001</v>
       </c>
       <c r="V12" s="12">
         <v>77.8</v>
       </c>
       <c r="W12" s="12">
         <v>115.8</v>
       </c>
+      <c r="X12" s="12">
+        <v>133.19999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="11">
         <v>320.10000000000002</v>
       </c>
       <c r="C13" s="11">
         <v>126.7</v>
       </c>
       <c r="D13" s="11">
         <v>273.60000000000002</v>
       </c>
       <c r="E13" s="11">
         <v>119.4</v>
       </c>
       <c r="F13" s="11">
         <v>139</v>
       </c>
       <c r="G13" s="11">
         <v>269.3</v>
       </c>
       <c r="H13" s="11">
         <v>215.4</v>
       </c>
       <c r="I13" s="11">
@@ -2734,79 +2762,83 @@
       </c>
       <c r="P13" s="11">
         <v>304.39999999999998</v>
       </c>
       <c r="Q13" s="11">
         <v>145.4</v>
       </c>
       <c r="R13" s="11">
         <v>210.5</v>
       </c>
       <c r="S13" s="11">
         <v>145</v>
       </c>
       <c r="T13" s="11">
         <v>117.3</v>
       </c>
       <c r="U13" s="12">
         <v>85.9</v>
       </c>
       <c r="V13" s="12">
         <v>193.9</v>
       </c>
       <c r="W13" s="12">
         <v>94.4</v>
       </c>
+      <c r="X13" s="12">
+        <v>116</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
+      <c r="X14" s="12"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="11">
         <v>154.5</v>
       </c>
       <c r="C15" s="11">
         <v>77.8</v>
       </c>
       <c r="D15" s="11">
         <v>129.4</v>
       </c>
       <c r="E15" s="11">
         <v>136.9</v>
       </c>
       <c r="F15" s="11">
         <v>118.56</v>
       </c>
       <c r="G15" s="11">
         <v>177.6</v>
       </c>
       <c r="H15" s="11">
         <v>318.7</v>
       </c>
       <c r="I15" s="11">
@@ -2832,52 +2864,55 @@
       </c>
       <c r="P15" s="11">
         <v>136.6</v>
       </c>
       <c r="Q15" s="11">
         <v>131</v>
       </c>
       <c r="R15" s="11">
         <v>321.2</v>
       </c>
       <c r="S15" s="11">
         <v>144.1</v>
       </c>
       <c r="T15" s="11">
         <v>39.700000000000003</v>
       </c>
       <c r="U15" s="12">
         <v>58.2</v>
       </c>
       <c r="V15" s="12">
         <v>318</v>
       </c>
       <c r="W15" s="12">
         <v>132.80000000000001</v>
       </c>
+      <c r="X15" s="12">
+        <v>146.30000000000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="11">
         <v>31</v>
       </c>
       <c r="C16" s="11">
         <v>20.100000000000001</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11">
         <v>334.4</v>
       </c>
       <c r="I16" s="11">
@@ -2903,52 +2938,55 @@
       </c>
       <c r="P16" s="11">
         <v>307.89999999999998</v>
       </c>
       <c r="Q16" s="11">
         <v>57.9</v>
       </c>
       <c r="R16" s="11">
         <v>285</v>
       </c>
       <c r="S16" s="11">
         <v>263.3</v>
       </c>
       <c r="T16" s="11">
         <v>72.2</v>
       </c>
       <c r="U16" s="12">
         <v>63</v>
       </c>
       <c r="V16" s="12">
         <v>454.5</v>
       </c>
       <c r="W16" s="12">
         <v>123.5</v>
       </c>
+      <c r="X16" s="12">
+        <v>63</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="11">
         <v>86.8</v>
       </c>
       <c r="C17" s="11">
         <v>216.8</v>
       </c>
       <c r="D17" s="11">
         <v>97.4</v>
       </c>
       <c r="E17" s="11">
         <v>131</v>
       </c>
       <c r="F17" s="11">
         <v>398.8</v>
       </c>
       <c r="G17" s="11">
         <v>80.5</v>
       </c>
       <c r="H17" s="11">
         <v>208.4</v>
       </c>
       <c r="I17" s="11">
@@ -2974,52 +3012,55 @@
       </c>
       <c r="P17" s="11">
         <v>310.60000000000002</v>
       </c>
       <c r="Q17" s="11">
         <v>107</v>
       </c>
       <c r="R17" s="11">
         <v>155.5</v>
       </c>
       <c r="S17" s="11">
         <v>84.1</v>
       </c>
       <c r="T17" s="11">
         <v>65.7</v>
       </c>
       <c r="U17" s="12">
         <v>158.19999999999999</v>
       </c>
       <c r="V17" s="12">
         <v>167</v>
       </c>
       <c r="W17" s="12">
         <v>114.3</v>
       </c>
+      <c r="X17" s="12">
+        <v>141.69999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="11">
         <v>192.9</v>
       </c>
       <c r="C18" s="11">
         <v>47.7</v>
       </c>
       <c r="D18" s="11">
         <v>2407.1</v>
       </c>
       <c r="E18" s="11">
         <v>47.2</v>
       </c>
       <c r="F18" s="11">
         <v>19.399999999999999</v>
       </c>
       <c r="G18" s="11">
         <v>135.30000000000001</v>
       </c>
       <c r="H18" s="11">
         <v>307.10000000000002</v>
       </c>
       <c r="I18" s="11">
@@ -3045,52 +3086,55 @@
       </c>
       <c r="P18" s="11">
         <v>158.9</v>
       </c>
       <c r="Q18" s="11">
         <v>69.599999999999994</v>
       </c>
       <c r="R18" s="11">
         <v>867.2</v>
       </c>
       <c r="S18" s="11">
         <v>27.6</v>
       </c>
       <c r="T18" s="11">
         <v>148.6</v>
       </c>
       <c r="U18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V18" s="12" t="s">
         <v>2</v>
       </c>
       <c r="W18" s="12" t="s">
         <v>2</v>
       </c>
+      <c r="X18" s="12" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="11">
         <v>228.6</v>
       </c>
       <c r="C19" s="11">
         <v>68.400000000000006</v>
       </c>
       <c r="D19" s="11">
         <v>144.6</v>
       </c>
       <c r="E19" s="11">
         <v>76.8</v>
       </c>
       <c r="F19" s="11">
         <v>92.1</v>
       </c>
       <c r="G19" s="11">
         <v>1262</v>
       </c>
       <c r="H19" s="11">
         <v>110.2</v>
       </c>
       <c r="I19" s="11">
@@ -3116,52 +3160,55 @@
       </c>
       <c r="P19" s="11">
         <v>105.8</v>
       </c>
       <c r="Q19" s="11">
         <v>145.80000000000001</v>
       </c>
       <c r="R19" s="11">
         <v>84</v>
       </c>
       <c r="S19" s="11">
         <v>186.5</v>
       </c>
       <c r="T19" s="11">
         <v>75.3</v>
       </c>
       <c r="U19" s="12">
         <v>240.7</v>
       </c>
       <c r="V19" s="12">
         <v>71.7</v>
       </c>
       <c r="W19" s="12">
         <v>180.2</v>
       </c>
+      <c r="X19" s="12">
+        <v>54</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="11">
         <v>3.4</v>
       </c>
       <c r="C20" s="11">
         <v>264.2</v>
       </c>
       <c r="D20" s="11">
         <v>2814.9</v>
       </c>
       <c r="E20" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="F20" s="11">
         <v>7626.7</v>
       </c>
       <c r="G20" s="11">
         <v>707.2</v>
       </c>
       <c r="H20" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="I20" s="11">
@@ -3187,52 +3234,55 @@
       </c>
       <c r="P20" s="11">
         <v>93.5</v>
       </c>
       <c r="Q20" s="11">
         <v>53.3</v>
       </c>
       <c r="R20" s="11">
         <v>133.9</v>
       </c>
       <c r="S20" s="11">
         <v>105.4</v>
       </c>
       <c r="T20" s="11">
         <v>124.7</v>
       </c>
       <c r="U20" s="12">
         <v>225</v>
       </c>
       <c r="V20" s="12">
         <v>100.9</v>
       </c>
       <c r="W20" s="12">
         <v>26.5</v>
       </c>
+      <c r="X20" s="12">
+        <v>1109</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="11">
         <v>52.9</v>
       </c>
       <c r="C21" s="11">
         <v>56.3</v>
       </c>
       <c r="D21" s="11">
         <v>155.5</v>
       </c>
       <c r="E21" s="11">
         <v>62.3</v>
       </c>
       <c r="F21" s="11">
         <v>225.5</v>
       </c>
       <c r="G21" s="11">
         <v>247.2</v>
       </c>
       <c r="H21" s="11">
         <v>66.2</v>
       </c>
       <c r="I21" s="11">
@@ -3258,52 +3308,55 @@
       </c>
       <c r="P21" s="11">
         <v>14.4</v>
       </c>
       <c r="Q21" s="11">
         <v>75.8</v>
       </c>
       <c r="R21" s="11">
         <v>235.4</v>
       </c>
       <c r="S21" s="11">
         <v>165.2</v>
       </c>
       <c r="T21" s="11">
         <v>105.3</v>
       </c>
       <c r="U21" s="12">
         <v>106.1</v>
       </c>
       <c r="V21" s="12">
         <v>132.4</v>
       </c>
       <c r="W21" s="12">
         <v>96.6</v>
       </c>
+      <c r="X21" s="12">
+        <v>119</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="12">
         <v>27.1</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="12">
         <v>243.7</v>
       </c>
       <c r="G22" s="11">
         <v>5121.2</v>
       </c>
       <c r="H22" s="11">
         <v>213.4</v>
       </c>
       <c r="I22" s="11">
@@ -3329,52 +3382,55 @@
       </c>
       <c r="P22" s="11">
         <v>73</v>
       </c>
       <c r="Q22" s="11">
         <v>87.5</v>
       </c>
       <c r="R22" s="11">
         <v>2539.8000000000002</v>
       </c>
       <c r="S22" s="11">
         <v>5.4</v>
       </c>
       <c r="T22" s="11">
         <v>40.9</v>
       </c>
       <c r="U22" s="12" t="s">
         <v>2</v>
       </c>
       <c r="V22" s="12" t="s">
         <v>2</v>
       </c>
       <c r="W22" s="12" t="s">
         <v>2</v>
       </c>
+      <c r="X22" s="12" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="11">
         <v>139.5</v>
       </c>
       <c r="C23" s="11">
         <v>136.5</v>
       </c>
       <c r="D23" s="11">
         <v>740</v>
       </c>
       <c r="E23" s="11">
         <v>99.4</v>
       </c>
       <c r="F23" s="11">
         <v>95.7</v>
       </c>
       <c r="G23" s="11">
         <v>114.2</v>
       </c>
       <c r="H23" s="11">
         <v>137</v>
       </c>
       <c r="I23" s="11">
@@ -3399,174 +3455,177 @@
         <v>154.30000000000001</v>
       </c>
       <c r="P23" s="11">
         <v>204.1</v>
       </c>
       <c r="Q23" s="11">
         <v>167.4</v>
       </c>
       <c r="R23" s="11">
         <v>225</v>
       </c>
       <c r="S23" s="11">
         <v>266.39999999999998</v>
       </c>
       <c r="T23" s="11">
         <v>68.8</v>
       </c>
       <c r="U23" s="12">
         <v>39.1</v>
       </c>
       <c r="V23" s="12">
         <v>421.1</v>
       </c>
       <c r="W23" s="12">
         <v>100.7</v>
+      </c>
+      <c r="X23" s="12">
+        <v>69.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:S1"/>
-    <mergeCell ref="T2:W2"/>
+    <mergeCell ref="T2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB61216-72E3-4406-9636-723A34FDB54B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1283B3E7-2259-4F28-A035-D97CF347FA3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14B0B0CB-5CB1-4902-969B-299CEA69F865}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1283B3E7-2259-4F28-A035-D97CF347FA3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABB61216-72E3-4406-9636-723A34FDB54B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>