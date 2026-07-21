--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -724,52 +724,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A38" sqref="A38:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="18" style="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="17" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" customHeight="1" thickBot="1">
       <c r="A1" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
@@ -1600,57 +1600,71 @@
       <c r="A37" s="19">
         <v>2024</v>
       </c>
       <c r="B37" s="22">
         <v>671222.68599999999</v>
       </c>
       <c r="C37" s="18">
         <v>124.8</v>
       </c>
       <c r="D37" s="22">
         <v>547.62099999999998</v>
       </c>
       <c r="E37" s="18">
         <v>120.4</v>
       </c>
       <c r="F37" s="23">
         <v>75.081999999999994</v>
       </c>
       <c r="G37" s="24">
         <v>99.7</v>
       </c>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="25"/>
-[...5 lines deleted...]
-      <c r="G38" s="27"/>
+      <c r="A38" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="22">
+        <v>723319.47600000002</v>
+      </c>
+      <c r="C38" s="18">
+        <v>104.6</v>
+      </c>
+      <c r="D38" s="22">
+        <v>599.96100000000001</v>
+      </c>
+      <c r="E38" s="18">
+        <v>109.6</v>
+      </c>
+      <c r="F38" s="23">
+        <v>87.108000000000004</v>
+      </c>
+      <c r="G38" s="24">
+        <v>116</v>
+      </c>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="25"/>
       <c r="B39" s="20"/>
       <c r="C39" s="21"/>
       <c r="D39" s="20"/>
       <c r="E39" s="21"/>
       <c r="F39" s="26"/>
       <c r="G39" s="27"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
     </row>
     <row r="40" spans="1:9" s="35" customFormat="1">
       <c r="A40" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="34"/>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
       <c r="H40" s="34"/>
@@ -1687,53 +1701,56 @@
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1742,91 +1759,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>