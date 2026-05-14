--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1104,84 +1104,84 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="32"/>
     <cellStyle name="Обычный 2" xfId="21"/>
@@ -1495,51 +1495,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="104.140625" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1815,59 +1815,59 @@
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="14.25" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="63">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="63">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>76</v>
       </c>
@@ -2231,1840 +2231,1920 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z80"/>
+  <dimension ref="A1:Z79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B5"/>
+      <selection activeCell="U24" sqref="U24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="9" bestFit="1" customWidth="1"/>
-    <col min="5" max="9" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.42578125" style="9" customWidth="1"/>
+    <col min="5" max="10" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="9.42578125" style="9" customWidth="1"/>
-    <col min="15" max="22" width="9.140625" style="9"/>
+    <col min="14" max="14" width="9.140625" style="9" customWidth="1"/>
+    <col min="15" max="15" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.28515625" style="9" customWidth="1"/>
+    <col min="17" max="18" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="19" max="22" width="9.140625" style="9"/>
     <col min="23" max="23" width="11.28515625" style="9" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="9" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="52" t="s">
+    <row r="1" spans="1:26" ht="31.5" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="72" t="s">
+      <c r="B1" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="C2" s="72"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" s="41" customFormat="1" ht="14.25" customHeight="1"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+    </row>
+    <row r="2" spans="1:26" s="41" customFormat="1" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:26" s="41" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="70">
+        <v>2025</v>
+      </c>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="72">
+        <v>2026</v>
+      </c>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="73"/>
+    </row>
     <row r="4" spans="1:26" s="41" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="77" t="s">
-[...35 lines deleted...]
-      <c r="C5" s="23" t="s">
+      <c r="A4" s="75"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="D4" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="24" t="s">
+      <c r="E4" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="F5" s="24" t="s">
+      <c r="F4" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="G5" s="24" t="s">
+      <c r="G4" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="24" t="s">
+      <c r="H4" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="I5" s="24" t="s">
+      <c r="I4" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="J5" s="24" t="s">
+      <c r="J4" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="K5" s="24" t="s">
+      <c r="K4" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="L5" s="24" t="s">
+      <c r="L4" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="M5" s="24" t="s">
+      <c r="M4" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="N5" s="24" t="s">
+      <c r="N4" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="O5" s="25" t="s">
+      <c r="O4" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="P5" s="26" t="s">
+      <c r="P4" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="Q5" s="26" t="s">
+      <c r="Q4" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="R5" s="26" t="s">
+      <c r="R4" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="S5" s="27" t="s">
+      <c r="S4" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="T5" s="27" t="s">
+      <c r="T4" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="U5" s="27" t="s">
+      <c r="U4" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="V5" s="27" t="s">
+      <c r="V4" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="W5" s="27" t="s">
+      <c r="W4" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="X5" s="26" t="s">
+      <c r="X4" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="Y5" s="27" t="s">
+      <c r="Y4" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="Z5" s="27" t="s">
+      <c r="Z4" s="27" t="s">
         <v>52</v>
       </c>
     </row>
+    <row r="5" spans="1:26" s="41" customFormat="1" ht="11.25">
+      <c r="B5" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="78"/>
+      <c r="L5" s="78"/>
+      <c r="M5" s="78"/>
+      <c r="N5" s="78"/>
+      <c r="O5" s="78"/>
+      <c r="P5" s="78"/>
+      <c r="Q5" s="78"/>
+      <c r="R5" s="78"/>
+      <c r="S5" s="78"/>
+      <c r="T5" s="78"/>
+      <c r="U5" s="78"/>
+      <c r="V5" s="78"/>
+      <c r="W5" s="78"/>
+      <c r="X5" s="78"/>
+      <c r="Y5" s="78"/>
+      <c r="Z5" s="79"/>
+    </row>
     <row r="6" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="B6" s="69" t="s">
-[...25 lines deleted...]
-      <c r="Z6" s="70"/>
+      <c r="A6" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="11">
+        <v>2292333</v>
+      </c>
+      <c r="D6" s="11">
+        <v>2297491</v>
+      </c>
+      <c r="E6" s="11">
+        <v>2300876</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2305765</v>
+      </c>
+      <c r="G6" s="13">
+        <v>2310071</v>
+      </c>
+      <c r="H6" s="11">
+        <v>2314929</v>
+      </c>
+      <c r="I6" s="11">
+        <v>2319893</v>
+      </c>
+      <c r="J6" s="11">
+        <v>2325485</v>
+      </c>
+      <c r="K6" s="22">
+        <v>2332397</v>
+      </c>
+      <c r="L6" s="22">
+        <v>2337023</v>
+      </c>
+      <c r="M6" s="11">
+        <v>2341901</v>
+      </c>
+      <c r="N6" s="11">
+        <v>2345012</v>
+      </c>
+      <c r="O6" s="11">
+        <v>2348103</v>
+      </c>
+      <c r="P6" s="11">
+        <v>2351424</v>
+      </c>
+      <c r="Q6" s="48">
+        <v>2354736</v>
+      </c>
+      <c r="R6" s="50">
+        <v>2359052</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A7" s="32" t="s">
-[...45 lines deleted...]
-        <v>2351424</v>
+      <c r="A7" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="33">
+        <v>269533</v>
+      </c>
+      <c r="D7" s="33">
+        <v>269655</v>
+      </c>
+      <c r="E7" s="33">
+        <v>270075</v>
+      </c>
+      <c r="F7" s="33">
+        <v>270227</v>
+      </c>
+      <c r="G7" s="33">
+        <v>270580</v>
+      </c>
+      <c r="H7" s="33">
+        <v>271019</v>
+      </c>
+      <c r="I7" s="33">
+        <v>271429</v>
+      </c>
+      <c r="J7" s="33">
+        <v>271807</v>
+      </c>
+      <c r="K7" s="33">
+        <v>272169</v>
+      </c>
+      <c r="L7" s="33">
+        <v>272571</v>
+      </c>
+      <c r="M7" s="33">
+        <v>272611</v>
+      </c>
+      <c r="N7" s="33">
+        <v>272596</v>
+      </c>
+      <c r="O7" s="33">
+        <v>272739</v>
+      </c>
+      <c r="P7" s="33">
+        <v>273029</v>
       </c>
       <c r="Q7" s="48">
-        <v>2354736</v>
-      </c>
+        <v>273422</v>
+      </c>
+      <c r="R7" s="50">
+        <v>273881</v>
+      </c>
+      <c r="S7" s="15"/>
+      <c r="T7" s="12"/>
+      <c r="U7" s="12"/>
+      <c r="V7" s="12"/>
+      <c r="W7" s="22"/>
+      <c r="X7" s="22"/>
+      <c r="Y7" s="11"/>
+      <c r="Z7" s="11"/>
     </row>
     <row r="8" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A8" s="28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C8" s="33">
-        <v>269533</v>
+        <v>384886</v>
       </c>
       <c r="D8" s="33">
-        <v>269655</v>
+        <v>386516</v>
       </c>
       <c r="E8" s="33">
-        <v>270075</v>
+        <v>387792</v>
       </c>
       <c r="F8" s="33">
-        <v>270227</v>
+        <v>389561</v>
       </c>
       <c r="G8" s="33">
-        <v>270580</v>
+        <v>390606</v>
       </c>
       <c r="H8" s="33">
-        <v>271019</v>
+        <v>392064</v>
       </c>
       <c r="I8" s="33">
-        <v>271429</v>
+        <v>393247</v>
       </c>
       <c r="J8" s="33">
-        <v>271807</v>
+        <v>394590</v>
       </c>
       <c r="K8" s="33">
-        <v>272169</v>
+        <v>396533</v>
       </c>
       <c r="L8" s="33">
-        <v>272571</v>
+        <v>397615</v>
       </c>
       <c r="M8" s="33">
-        <v>272611</v>
+        <v>398765</v>
       </c>
       <c r="N8" s="33">
-        <v>272596</v>
+        <v>399828</v>
       </c>
       <c r="O8" s="33">
-        <v>272739</v>
+        <v>400953</v>
       </c>
       <c r="P8" s="33">
-        <v>273029</v>
+        <v>401900</v>
       </c>
       <c r="Q8" s="48">
-        <v>273422</v>
-[...9 lines deleted...]
-      <c r="Z8" s="11"/>
+        <v>402867</v>
+      </c>
+      <c r="R8" s="50">
+        <v>403720</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A9" s="28" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B9" s="29" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C9" s="33">
-        <v>384886</v>
+        <v>358637</v>
       </c>
       <c r="D9" s="33">
-        <v>386516</v>
+        <v>358500</v>
       </c>
       <c r="E9" s="33">
-        <v>387792</v>
+        <v>358356</v>
       </c>
       <c r="F9" s="33">
-        <v>389561</v>
+        <v>358412</v>
       </c>
       <c r="G9" s="33">
-        <v>390606</v>
+        <v>358585</v>
       </c>
       <c r="H9" s="33">
-        <v>392064</v>
+        <v>358597</v>
       </c>
       <c r="I9" s="33">
-        <v>393247</v>
+        <v>358611</v>
       </c>
       <c r="J9" s="33">
-        <v>394590</v>
+        <v>358859</v>
       </c>
       <c r="K9" s="33">
-        <v>396533</v>
+        <v>359270</v>
       </c>
       <c r="L9" s="33">
-        <v>397615</v>
+        <v>359487</v>
       </c>
       <c r="M9" s="33">
-        <v>398765</v>
+        <v>359988</v>
       </c>
       <c r="N9" s="33">
-        <v>399828</v>
+        <v>360142</v>
       </c>
       <c r="O9" s="33">
-        <v>400953</v>
+        <v>360392</v>
       </c>
       <c r="P9" s="33">
-        <v>401900</v>
+        <v>360456</v>
       </c>
       <c r="Q9" s="48">
-        <v>402867</v>
+        <v>360568</v>
+      </c>
+      <c r="R9" s="50">
+        <v>360806</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A10" s="28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B10" s="29" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C10" s="33">
-        <v>358637</v>
+        <v>338538</v>
       </c>
       <c r="D10" s="33">
-        <v>358500</v>
+        <v>339636</v>
       </c>
       <c r="E10" s="33">
-        <v>358356</v>
+        <v>340121</v>
       </c>
       <c r="F10" s="33">
-        <v>358412</v>
+        <v>340783</v>
       </c>
       <c r="G10" s="33">
-        <v>358585</v>
+        <v>341582</v>
       </c>
       <c r="H10" s="33">
-        <v>358597</v>
+        <v>342459</v>
       </c>
       <c r="I10" s="33">
-        <v>358611</v>
+        <v>343586</v>
       </c>
       <c r="J10" s="33">
-        <v>358859</v>
+        <v>344657</v>
       </c>
       <c r="K10" s="33">
-        <v>359270</v>
+        <v>346286</v>
       </c>
       <c r="L10" s="33">
-        <v>359487</v>
+        <v>346868</v>
       </c>
       <c r="M10" s="33">
-        <v>359988</v>
+        <v>347643</v>
       </c>
       <c r="N10" s="33">
-        <v>360142</v>
+        <v>347927</v>
       </c>
       <c r="O10" s="33">
-        <v>360392</v>
+        <v>348491</v>
       </c>
       <c r="P10" s="33">
-        <v>360456</v>
+        <v>349022</v>
       </c>
       <c r="Q10" s="48">
-        <v>360568</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" s="41" customFormat="1" ht="11.25">
+        <v>349503</v>
+      </c>
+      <c r="R10" s="50">
+        <v>350329</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="42" customFormat="1" ht="11.25">
       <c r="A11" s="28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B11" s="29" t="s">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="C11" s="33">
-        <v>338538</v>
+        <v>200067</v>
       </c>
       <c r="D11" s="33">
-        <v>339636</v>
+        <v>200114</v>
       </c>
       <c r="E11" s="33">
-        <v>340121</v>
+        <v>199671</v>
       </c>
       <c r="F11" s="33">
-        <v>340783</v>
+        <v>199630</v>
       </c>
       <c r="G11" s="33">
-        <v>341582</v>
+        <v>199421</v>
       </c>
       <c r="H11" s="33">
-        <v>342459</v>
+        <v>199433</v>
       </c>
       <c r="I11" s="33">
-        <v>343586</v>
+        <v>199417</v>
       </c>
       <c r="J11" s="33">
-        <v>344657</v>
+        <v>199412</v>
       </c>
       <c r="K11" s="33">
-        <v>346286</v>
+        <v>199315</v>
       </c>
       <c r="L11" s="33">
-        <v>346868</v>
+        <v>199065</v>
       </c>
       <c r="M11" s="33">
-        <v>347643</v>
+        <v>199082</v>
       </c>
       <c r="N11" s="33">
-        <v>347927</v>
+        <v>199007</v>
       </c>
       <c r="O11" s="33">
-        <v>348491</v>
+        <v>198881</v>
       </c>
       <c r="P11" s="33">
-        <v>349022</v>
+        <v>198785</v>
       </c>
       <c r="Q11" s="48">
-        <v>349503</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" s="42" customFormat="1" ht="11.25">
+        <v>198512</v>
+      </c>
+      <c r="R11" s="50">
+        <v>198447</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A12" s="28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="C12" s="33">
-        <v>200067</v>
+        <v>251873</v>
       </c>
       <c r="D12" s="33">
-        <v>200114</v>
+        <v>251836</v>
       </c>
       <c r="E12" s="33">
-        <v>199671</v>
+        <v>252022</v>
       </c>
       <c r="F12" s="33">
-        <v>199630</v>
+        <v>252386</v>
       </c>
       <c r="G12" s="33">
-        <v>199421</v>
+        <v>252777</v>
       </c>
       <c r="H12" s="33">
-        <v>199433</v>
+        <v>253123</v>
       </c>
       <c r="I12" s="33">
-        <v>199417</v>
+        <v>253550</v>
       </c>
       <c r="J12" s="33">
-        <v>199412</v>
+        <v>253875</v>
       </c>
       <c r="K12" s="33">
-        <v>199315</v>
+        <v>254082</v>
       </c>
       <c r="L12" s="33">
-        <v>199065</v>
+        <v>254338</v>
       </c>
       <c r="M12" s="33">
-        <v>199082</v>
+        <v>254702</v>
       </c>
       <c r="N12" s="33">
-        <v>199007</v>
+        <v>254984</v>
       </c>
       <c r="O12" s="33">
-        <v>198881</v>
+        <v>255078</v>
       </c>
       <c r="P12" s="33">
-        <v>198785</v>
+        <v>255113</v>
       </c>
       <c r="Q12" s="48">
-        <v>198512</v>
+        <v>255147</v>
+      </c>
+      <c r="R12" s="50">
+        <v>255347</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A13" s="28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C13" s="33">
-        <v>251873</v>
+        <v>222325</v>
       </c>
       <c r="D13" s="33">
-        <v>251836</v>
+        <v>224461</v>
       </c>
       <c r="E13" s="33">
-        <v>252022</v>
+        <v>226039</v>
       </c>
       <c r="F13" s="33">
-        <v>252386</v>
+        <v>227597</v>
       </c>
       <c r="G13" s="33">
-        <v>252777</v>
+        <v>228908</v>
       </c>
       <c r="H13" s="33">
-        <v>253123</v>
+        <v>230012</v>
       </c>
       <c r="I13" s="33">
-        <v>253550</v>
+        <v>231449</v>
       </c>
       <c r="J13" s="33">
-        <v>253875</v>
+        <v>233074</v>
       </c>
       <c r="K13" s="33">
-        <v>254082</v>
+        <v>234979</v>
       </c>
       <c r="L13" s="33">
-        <v>254338</v>
+        <v>236676</v>
       </c>
       <c r="M13" s="33">
-        <v>254702</v>
+        <v>238173</v>
       </c>
       <c r="N13" s="33">
-        <v>254984</v>
+        <v>239231</v>
       </c>
       <c r="O13" s="33">
-        <v>255078</v>
+        <v>240049</v>
       </c>
       <c r="P13" s="33">
-        <v>255113</v>
+        <v>241297</v>
       </c>
       <c r="Q13" s="48">
-        <v>255147</v>
-      </c>
+        <v>242444</v>
+      </c>
+      <c r="R13" s="50">
+        <v>243811</v>
+      </c>
+      <c r="S13" s="20"/>
+      <c r="T13" s="20"/>
+      <c r="U13" s="21"/>
+      <c r="V13" s="21"/>
+      <c r="W13" s="22"/>
+      <c r="X13" s="22"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
     </row>
     <row r="14" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A14" s="28" t="s">
-[...58 lines deleted...]
-      <c r="Z14" s="11"/>
+      <c r="A14" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="34">
+        <v>266196</v>
+      </c>
+      <c r="D14" s="34">
+        <v>266495</v>
+      </c>
+      <c r="E14" s="34">
+        <v>266800</v>
+      </c>
+      <c r="F14" s="34">
+        <v>267169</v>
+      </c>
+      <c r="G14" s="34">
+        <v>267612</v>
+      </c>
+      <c r="H14" s="34">
+        <v>268222</v>
+      </c>
+      <c r="I14" s="34">
+        <v>268604</v>
+      </c>
+      <c r="J14" s="34">
+        <v>269211</v>
+      </c>
+      <c r="K14" s="34">
+        <v>269763</v>
+      </c>
+      <c r="L14" s="34">
+        <v>270403</v>
+      </c>
+      <c r="M14" s="34">
+        <v>270937</v>
+      </c>
+      <c r="N14" s="34">
+        <v>271297</v>
+      </c>
+      <c r="O14" s="34">
+        <v>271520</v>
+      </c>
+      <c r="P14" s="34">
+        <v>271822</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>272273</v>
+      </c>
+      <c r="R14" s="51">
+        <v>272711</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A15" s="30" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B15" s="80" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="80"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="F15" s="80"/>
+      <c r="G15" s="80"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="80"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="80"/>
+      <c r="M15" s="80"/>
+      <c r="N15" s="80"/>
+      <c r="O15" s="80"/>
+      <c r="P15" s="80"/>
+      <c r="Q15" s="80"/>
+      <c r="R15" s="80"/>
+      <c r="S15" s="80"/>
+      <c r="T15" s="80"/>
+      <c r="U15" s="80"/>
+      <c r="V15" s="80"/>
+      <c r="W15" s="80"/>
+      <c r="X15" s="80"/>
+      <c r="Y15" s="80"/>
+      <c r="Z15" s="80"/>
     </row>
     <row r="16" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="B16" s="71" t="s">
-[...25 lines deleted...]
-      <c r="Z16" s="71"/>
+      <c r="A16" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="43">
+        <v>1066492</v>
+      </c>
+      <c r="D16" s="43">
+        <v>1068744</v>
+      </c>
+      <c r="E16" s="43">
+        <v>1070482</v>
+      </c>
+      <c r="F16" s="44">
+        <v>1072916</v>
+      </c>
+      <c r="G16" s="45">
+        <v>1075242</v>
+      </c>
+      <c r="H16" s="45">
+        <v>1077761</v>
+      </c>
+      <c r="I16" s="45">
+        <v>1080116</v>
+      </c>
+      <c r="J16" s="45">
+        <v>1082654</v>
+      </c>
+      <c r="K16" s="46">
+        <v>1085550</v>
+      </c>
+      <c r="L16" s="46">
+        <v>1087731</v>
+      </c>
+      <c r="M16" s="47">
+        <v>1090100</v>
+      </c>
+      <c r="N16" s="47">
+        <v>1091510</v>
+      </c>
+      <c r="O16" s="47">
+        <v>1092870</v>
+      </c>
+      <c r="P16" s="47">
+        <v>1094281</v>
+      </c>
+      <c r="Q16" s="48">
+        <v>1095775</v>
+      </c>
+      <c r="R16" s="50">
+        <v>1097609</v>
+      </c>
     </row>
     <row r="17" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A17" s="32" t="s">
-[...45 lines deleted...]
-        <v>1094281</v>
+      <c r="A17" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="35">
+        <v>122388</v>
+      </c>
+      <c r="D17" s="35">
+        <v>122520</v>
+      </c>
+      <c r="E17" s="35">
+        <v>122743</v>
+      </c>
+      <c r="F17" s="35">
+        <v>122797</v>
+      </c>
+      <c r="G17" s="35">
+        <v>122940</v>
+      </c>
+      <c r="H17" s="35">
+        <v>123155</v>
+      </c>
+      <c r="I17" s="36">
+        <v>123373</v>
+      </c>
+      <c r="J17" s="35">
+        <v>123517</v>
+      </c>
+      <c r="K17" s="35">
+        <v>123676</v>
+      </c>
+      <c r="L17" s="35">
+        <v>123876</v>
+      </c>
+      <c r="M17" s="35">
+        <v>123879</v>
+      </c>
+      <c r="N17" s="35">
+        <v>123819</v>
+      </c>
+      <c r="O17" s="33">
+        <v>123883</v>
+      </c>
+      <c r="P17" s="33">
+        <v>124059</v>
       </c>
       <c r="Q17" s="48">
-        <v>1095775</v>
+        <v>124236</v>
+      </c>
+      <c r="R17" s="50">
+        <v>124368</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A18" s="28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C18" s="35">
-        <v>122388</v>
+        <v>184127</v>
       </c>
       <c r="D18" s="35">
-        <v>122520</v>
+        <v>184917</v>
       </c>
       <c r="E18" s="35">
-        <v>122743</v>
+        <v>185569</v>
       </c>
       <c r="F18" s="35">
-        <v>122797</v>
+        <v>186496</v>
       </c>
       <c r="G18" s="35">
-        <v>122940</v>
+        <v>187167</v>
       </c>
       <c r="H18" s="35">
-        <v>123155</v>
+        <v>187964</v>
       </c>
       <c r="I18" s="36">
-        <v>123373</v>
+        <v>188649</v>
       </c>
       <c r="J18" s="35">
-        <v>123517</v>
+        <v>189387</v>
       </c>
       <c r="K18" s="35">
-        <v>123676</v>
+        <v>190185</v>
       </c>
       <c r="L18" s="35">
-        <v>123876</v>
+        <v>190590</v>
       </c>
       <c r="M18" s="35">
-        <v>123879</v>
+        <v>191194</v>
       </c>
       <c r="N18" s="35">
-        <v>123819</v>
+        <v>191737</v>
       </c>
       <c r="O18" s="33">
-        <v>123883</v>
+        <v>192323</v>
       </c>
       <c r="P18" s="33">
-        <v>124059</v>
+        <v>192790</v>
       </c>
       <c r="Q18" s="48">
-        <v>124236</v>
+        <v>193269</v>
+      </c>
+      <c r="R18" s="50">
+        <v>193659</v>
       </c>
     </row>
     <row r="19" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A19" s="28" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C19" s="35">
-        <v>184127</v>
+        <v>162008</v>
       </c>
       <c r="D19" s="35">
-        <v>184917</v>
+        <v>161931</v>
       </c>
       <c r="E19" s="35">
-        <v>185569</v>
+        <v>161912</v>
       </c>
       <c r="F19" s="35">
-        <v>186496</v>
+        <v>161938</v>
       </c>
       <c r="G19" s="35">
-        <v>187167</v>
+        <v>162065</v>
       </c>
       <c r="H19" s="35">
-        <v>187964</v>
+        <v>162045</v>
       </c>
       <c r="I19" s="36">
-        <v>188649</v>
+        <v>161982</v>
       </c>
       <c r="J19" s="35">
-        <v>189387</v>
+        <v>162077</v>
       </c>
       <c r="K19" s="35">
-        <v>190185</v>
+        <v>162261</v>
       </c>
       <c r="L19" s="35">
-        <v>190590</v>
+        <v>162360</v>
       </c>
       <c r="M19" s="35">
-        <v>191194</v>
+        <v>162676</v>
       </c>
       <c r="N19" s="35">
-        <v>191737</v>
+        <v>162811</v>
       </c>
       <c r="O19" s="33">
-        <v>192323</v>
+        <v>162902</v>
       </c>
       <c r="P19" s="33">
-        <v>192790</v>
+        <v>162902</v>
       </c>
       <c r="Q19" s="48">
-        <v>193269</v>
+        <v>162953</v>
+      </c>
+      <c r="R19" s="50">
+        <v>163045</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A20" s="28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C20" s="35">
-        <v>162008</v>
+        <v>154039</v>
       </c>
       <c r="D20" s="35">
-        <v>161931</v>
+        <v>154509</v>
       </c>
       <c r="E20" s="35">
-        <v>161912</v>
+        <v>154747</v>
       </c>
       <c r="F20" s="35">
-        <v>161938</v>
+        <v>155042</v>
       </c>
       <c r="G20" s="35">
-        <v>162065</v>
+        <v>155431</v>
       </c>
       <c r="H20" s="35">
-        <v>162045</v>
+        <v>155877</v>
       </c>
       <c r="I20" s="36">
-        <v>161982</v>
+        <v>156320</v>
       </c>
       <c r="J20" s="35">
-        <v>162077</v>
+        <v>156839</v>
       </c>
       <c r="K20" s="35">
-        <v>162261</v>
+        <v>157458</v>
       </c>
       <c r="L20" s="35">
-        <v>162360</v>
+        <v>157722</v>
       </c>
       <c r="M20" s="35">
-        <v>162676</v>
+        <v>158065</v>
       </c>
       <c r="N20" s="35">
-        <v>162811</v>
+        <v>158201</v>
       </c>
       <c r="O20" s="33">
-        <v>162902</v>
+        <v>158390</v>
       </c>
       <c r="P20" s="33">
-        <v>162902</v>
+        <v>158627</v>
       </c>
       <c r="Q20" s="48">
-        <v>162953</v>
+        <v>158854</v>
+      </c>
+      <c r="R20" s="50">
+        <v>159251</v>
       </c>
     </row>
     <row r="21" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A21" s="28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="C21" s="35">
-        <v>154039</v>
+        <v>93258</v>
       </c>
       <c r="D21" s="35">
-        <v>154509</v>
+        <v>93289</v>
       </c>
       <c r="E21" s="35">
-        <v>154747</v>
+        <v>93066</v>
       </c>
       <c r="F21" s="35">
-        <v>155042</v>
+        <v>93022</v>
       </c>
       <c r="G21" s="35">
-        <v>155431</v>
+        <v>92924</v>
       </c>
       <c r="H21" s="35">
-        <v>155877</v>
+        <v>92938</v>
       </c>
       <c r="I21" s="36">
-        <v>156320</v>
+        <v>92864</v>
       </c>
       <c r="J21" s="35">
-        <v>156839</v>
+        <v>92788</v>
       </c>
       <c r="K21" s="35">
-        <v>157458</v>
+        <v>92690</v>
       </c>
       <c r="L21" s="35">
-        <v>157722</v>
+        <v>92602</v>
       </c>
       <c r="M21" s="35">
-        <v>158065</v>
+        <v>92615</v>
       </c>
       <c r="N21" s="35">
-        <v>158201</v>
+        <v>92563</v>
       </c>
       <c r="O21" s="33">
-        <v>158390</v>
+        <v>92507</v>
       </c>
       <c r="P21" s="33">
-        <v>158627</v>
+        <v>92473</v>
       </c>
       <c r="Q21" s="48">
-        <v>158854</v>
+        <v>92328</v>
+      </c>
+      <c r="R21" s="50">
+        <v>92257</v>
       </c>
     </row>
     <row r="22" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A22" s="28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="29" t="s">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="C22" s="35">
-        <v>93258</v>
+        <v>120827</v>
       </c>
       <c r="D22" s="35">
-        <v>93289</v>
+        <v>120743</v>
       </c>
       <c r="E22" s="35">
-        <v>93066</v>
+        <v>120834</v>
       </c>
       <c r="F22" s="35">
-        <v>93022</v>
+        <v>121000</v>
       </c>
       <c r="G22" s="35">
-        <v>92924</v>
+        <v>121173</v>
       </c>
       <c r="H22" s="35">
-        <v>92938</v>
+        <v>121354</v>
       </c>
       <c r="I22" s="36">
-        <v>92864</v>
+        <v>121584</v>
       </c>
       <c r="J22" s="35">
-        <v>92788</v>
+        <v>121712</v>
       </c>
       <c r="K22" s="35">
-        <v>92690</v>
+        <v>121772</v>
       </c>
       <c r="L22" s="35">
-        <v>92602</v>
+        <v>121902</v>
       </c>
       <c r="M22" s="35">
-        <v>92615</v>
+        <v>122072</v>
       </c>
       <c r="N22" s="35">
-        <v>92563</v>
+        <v>122175</v>
       </c>
       <c r="O22" s="33">
-        <v>92507</v>
+        <v>122226</v>
       </c>
       <c r="P22" s="33">
-        <v>92473</v>
+        <v>122235</v>
       </c>
       <c r="Q22" s="48">
-        <v>92328</v>
+        <v>122193</v>
+      </c>
+      <c r="R22" s="50">
+        <v>122277</v>
       </c>
     </row>
     <row r="23" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A23" s="28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23" s="29" t="s">
-        <v>67</v>
-[...35 lines deleted...]
-        <v>122175</v>
+        <v>69</v>
+      </c>
+      <c r="C23" s="37">
+        <v>103267</v>
+      </c>
+      <c r="D23" s="37">
+        <v>104168</v>
+      </c>
+      <c r="E23" s="37">
+        <v>104919</v>
+      </c>
+      <c r="F23" s="37">
+        <v>105718</v>
+      </c>
+      <c r="G23" s="37">
+        <v>106434</v>
+      </c>
+      <c r="H23" s="37">
+        <v>107005</v>
+      </c>
+      <c r="I23" s="38">
+        <v>107700</v>
+      </c>
+      <c r="J23" s="37">
+        <v>108433</v>
+      </c>
+      <c r="K23" s="37">
+        <v>109355</v>
+      </c>
+      <c r="L23" s="37">
+        <v>110201</v>
+      </c>
+      <c r="M23" s="37">
+        <v>110855</v>
+      </c>
+      <c r="N23" s="37">
+        <v>111323</v>
       </c>
       <c r="O23" s="33">
-        <v>122226</v>
+        <v>111708</v>
       </c>
       <c r="P23" s="33">
-        <v>122235</v>
+        <v>112204</v>
       </c>
       <c r="Q23" s="48">
-        <v>122193</v>
+        <v>112742</v>
+      </c>
+      <c r="R23" s="50">
+        <v>113374</v>
       </c>
     </row>
     <row r="24" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A24" s="28" t="s">
-[...48 lines deleted...]
-        <v>112742</v>
+      <c r="A24" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="39">
+        <v>126481</v>
+      </c>
+      <c r="D24" s="39">
+        <v>126570</v>
+      </c>
+      <c r="E24" s="39">
+        <v>126692</v>
+      </c>
+      <c r="F24" s="39">
+        <v>126903</v>
+      </c>
+      <c r="G24" s="39">
+        <v>127108</v>
+      </c>
+      <c r="H24" s="39">
+        <v>127423</v>
+      </c>
+      <c r="I24" s="40">
+        <v>127644</v>
+      </c>
+      <c r="J24" s="39">
+        <v>127901</v>
+      </c>
+      <c r="K24" s="39">
+        <v>128153</v>
+      </c>
+      <c r="L24" s="39">
+        <v>128478</v>
+      </c>
+      <c r="M24" s="39">
+        <v>128744</v>
+      </c>
+      <c r="N24" s="39">
+        <v>128881</v>
+      </c>
+      <c r="O24" s="34">
+        <v>128931</v>
+      </c>
+      <c r="P24" s="34">
+        <v>128991</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>129200</v>
+      </c>
+      <c r="R24" s="51">
+        <v>129378</v>
       </c>
     </row>
     <row r="25" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A25" s="30" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="B25" s="80" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="80"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
     </row>
     <row r="26" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="B26" s="71" t="s">
-[...25 lines deleted...]
-      <c r="Z26" s="71"/>
+      <c r="A26" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="19">
+        <v>1225841</v>
+      </c>
+      <c r="D26" s="19">
+        <v>1228747</v>
+      </c>
+      <c r="E26" s="19">
+        <v>1230394</v>
+      </c>
+      <c r="F26" s="11">
+        <v>1232849</v>
+      </c>
+      <c r="G26" s="20">
+        <v>1234829</v>
+      </c>
+      <c r="H26" s="20">
+        <v>1237168</v>
+      </c>
+      <c r="I26" s="21">
+        <v>1239777</v>
+      </c>
+      <c r="J26" s="21">
+        <v>1242831</v>
+      </c>
+      <c r="K26" s="22">
+        <v>1246847</v>
+      </c>
+      <c r="L26" s="22">
+        <v>1249292</v>
+      </c>
+      <c r="M26" s="11">
+        <v>1251801</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1253502</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1255233</v>
+      </c>
+      <c r="P26" s="11">
+        <v>1257143</v>
+      </c>
+      <c r="Q26" s="50">
+        <v>1258961</v>
+      </c>
+      <c r="R26" s="50">
+        <v>1261443</v>
+      </c>
     </row>
     <row r="27" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A27" s="32" t="s">
-[...45 lines deleted...]
-        <v>1257143</v>
+      <c r="A27" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="35">
+        <v>147145</v>
+      </c>
+      <c r="D27" s="35">
+        <v>147135</v>
+      </c>
+      <c r="E27" s="35">
+        <v>147332</v>
+      </c>
+      <c r="F27" s="35">
+        <v>147430</v>
+      </c>
+      <c r="G27" s="35">
+        <v>147640</v>
+      </c>
+      <c r="H27" s="35">
+        <v>147864</v>
+      </c>
+      <c r="I27" s="35">
+        <v>148056</v>
+      </c>
+      <c r="J27" s="35">
+        <v>148290</v>
+      </c>
+      <c r="K27" s="35">
+        <v>148493</v>
+      </c>
+      <c r="L27" s="35">
+        <v>148695</v>
+      </c>
+      <c r="M27" s="35">
+        <v>148732</v>
+      </c>
+      <c r="N27" s="35">
+        <v>148777</v>
+      </c>
+      <c r="O27" s="33">
+        <v>148856</v>
+      </c>
+      <c r="P27" s="33">
+        <v>148970</v>
       </c>
       <c r="Q27" s="50">
-        <v>1258961</v>
+        <v>149186</v>
+      </c>
+      <c r="R27" s="50">
+        <v>149513</v>
       </c>
     </row>
     <row r="28" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A28" s="28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B28" s="29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C28" s="35">
-        <v>147145</v>
+        <v>200759</v>
       </c>
       <c r="D28" s="35">
-        <v>147135</v>
+        <v>201599</v>
       </c>
       <c r="E28" s="35">
-        <v>147332</v>
+        <v>202223</v>
       </c>
       <c r="F28" s="35">
-        <v>147430</v>
+        <v>203065</v>
       </c>
       <c r="G28" s="35">
-        <v>147640</v>
+        <v>203439</v>
       </c>
       <c r="H28" s="35">
-        <v>147864</v>
+        <v>204100</v>
       </c>
       <c r="I28" s="35">
-        <v>148056</v>
+        <v>204598</v>
       </c>
       <c r="J28" s="35">
-        <v>148290</v>
+        <v>205203</v>
       </c>
       <c r="K28" s="35">
-        <v>148493</v>
+        <v>206348</v>
       </c>
       <c r="L28" s="35">
-        <v>148695</v>
+        <v>207025</v>
       </c>
       <c r="M28" s="35">
-        <v>148732</v>
+        <v>207571</v>
       </c>
       <c r="N28" s="35">
-        <v>148777</v>
+        <v>208091</v>
       </c>
       <c r="O28" s="33">
-        <v>148856</v>
+        <v>208630</v>
       </c>
       <c r="P28" s="33">
-        <v>148970</v>
+        <v>209110</v>
       </c>
       <c r="Q28" s="50">
-        <v>149186</v>
+        <v>209598</v>
+      </c>
+      <c r="R28" s="50">
+        <v>210061</v>
       </c>
     </row>
     <row r="29" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A29" s="28" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B29" s="29" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C29" s="35">
-        <v>200759</v>
+        <v>196629</v>
       </c>
       <c r="D29" s="35">
-        <v>201599</v>
+        <v>196569</v>
       </c>
       <c r="E29" s="35">
-        <v>202223</v>
+        <v>196444</v>
       </c>
       <c r="F29" s="35">
-        <v>203065</v>
+        <v>196474</v>
       </c>
       <c r="G29" s="35">
-        <v>203439</v>
+        <v>196520</v>
       </c>
       <c r="H29" s="35">
-        <v>204100</v>
+        <v>196552</v>
       </c>
       <c r="I29" s="35">
-        <v>204598</v>
+        <v>196629</v>
       </c>
       <c r="J29" s="35">
-        <v>205203</v>
+        <v>196782</v>
       </c>
       <c r="K29" s="35">
-        <v>206348</v>
+        <v>197009</v>
       </c>
       <c r="L29" s="35">
-        <v>207025</v>
+        <v>197127</v>
       </c>
       <c r="M29" s="35">
-        <v>207571</v>
+        <v>197312</v>
       </c>
       <c r="N29" s="35">
-        <v>208091</v>
+        <v>197331</v>
       </c>
       <c r="O29" s="33">
-        <v>208630</v>
+        <v>197490</v>
       </c>
       <c r="P29" s="33">
-        <v>209110</v>
+        <v>197554</v>
       </c>
       <c r="Q29" s="50">
-        <v>209598</v>
+        <v>197615</v>
+      </c>
+      <c r="R29" s="50">
+        <v>197761</v>
       </c>
     </row>
     <row r="30" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A30" s="28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B30" s="29" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C30" s="35">
-        <v>196629</v>
+        <v>184499</v>
       </c>
       <c r="D30" s="35">
-        <v>196569</v>
+        <v>185127</v>
       </c>
       <c r="E30" s="35">
-        <v>196444</v>
+        <v>185374</v>
       </c>
       <c r="F30" s="35">
-        <v>196474</v>
+        <v>185741</v>
       </c>
       <c r="G30" s="35">
-        <v>196520</v>
+        <v>186151</v>
       </c>
       <c r="H30" s="35">
-        <v>196552</v>
+        <v>186582</v>
       </c>
       <c r="I30" s="35">
-        <v>196629</v>
+        <v>187266</v>
       </c>
       <c r="J30" s="35">
-        <v>196782</v>
+        <v>187818</v>
       </c>
       <c r="K30" s="35">
-        <v>197009</v>
+        <v>188828</v>
       </c>
       <c r="L30" s="35">
-        <v>197127</v>
+        <v>189146</v>
       </c>
       <c r="M30" s="35">
-        <v>197312</v>
+        <v>189578</v>
       </c>
       <c r="N30" s="35">
-        <v>197331</v>
+        <v>189726</v>
       </c>
       <c r="O30" s="33">
-        <v>197490</v>
+        <v>190101</v>
       </c>
       <c r="P30" s="33">
-        <v>197554</v>
+        <v>190395</v>
       </c>
       <c r="Q30" s="50">
-        <v>197615</v>
+        <v>190649</v>
+      </c>
+      <c r="R30" s="50">
+        <v>191078</v>
       </c>
     </row>
     <row r="31" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A31" s="28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B31" s="29" t="s">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="C31" s="35">
-        <v>184499</v>
+        <v>106809</v>
       </c>
       <c r="D31" s="35">
-        <v>185127</v>
+        <v>106825</v>
       </c>
       <c r="E31" s="35">
-        <v>185374</v>
+        <v>106605</v>
       </c>
       <c r="F31" s="35">
-        <v>185741</v>
+        <v>106608</v>
       </c>
       <c r="G31" s="35">
-        <v>186151</v>
+        <v>106497</v>
       </c>
       <c r="H31" s="35">
-        <v>186582</v>
+        <v>106495</v>
       </c>
       <c r="I31" s="35">
-        <v>187266</v>
+        <v>106553</v>
       </c>
       <c r="J31" s="35">
-        <v>187818</v>
+        <v>106624</v>
       </c>
       <c r="K31" s="35">
-        <v>188828</v>
+        <v>106625</v>
       </c>
       <c r="L31" s="35">
-        <v>189146</v>
+        <v>106463</v>
       </c>
       <c r="M31" s="35">
-        <v>189578</v>
+        <v>106467</v>
       </c>
       <c r="N31" s="35">
-        <v>189726</v>
+        <v>106444</v>
       </c>
       <c r="O31" s="33">
-        <v>190101</v>
+        <v>106374</v>
       </c>
       <c r="P31" s="33">
-        <v>190395</v>
+        <v>106312</v>
       </c>
       <c r="Q31" s="50">
-        <v>190649</v>
+        <v>106184</v>
+      </c>
+      <c r="R31" s="50">
+        <v>106190</v>
       </c>
     </row>
     <row r="32" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A32" s="28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B32" s="29" t="s">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="C32" s="35">
-        <v>106809</v>
+        <v>131046</v>
       </c>
       <c r="D32" s="35">
-        <v>106825</v>
+        <v>131093</v>
       </c>
       <c r="E32" s="35">
-        <v>106605</v>
+        <v>131188</v>
       </c>
       <c r="F32" s="35">
-        <v>106608</v>
+        <v>131386</v>
       </c>
       <c r="G32" s="35">
-        <v>106497</v>
+        <v>131604</v>
       </c>
       <c r="H32" s="35">
-        <v>106495</v>
+        <v>131769</v>
       </c>
       <c r="I32" s="35">
-        <v>106553</v>
+        <v>131966</v>
       </c>
       <c r="J32" s="35">
-        <v>106624</v>
+        <v>132163</v>
       </c>
       <c r="K32" s="35">
-        <v>106625</v>
+        <v>132310</v>
       </c>
       <c r="L32" s="35">
-        <v>106463</v>
+        <v>132436</v>
       </c>
       <c r="M32" s="35">
-        <v>106467</v>
+        <v>132630</v>
       </c>
       <c r="N32" s="35">
-        <v>106444</v>
+        <v>132809</v>
       </c>
       <c r="O32" s="33">
-        <v>106374</v>
+        <v>132852</v>
       </c>
       <c r="P32" s="33">
-        <v>106312</v>
+        <v>132878</v>
       </c>
       <c r="Q32" s="50">
-        <v>106184</v>
+        <v>132954</v>
+      </c>
+      <c r="R32" s="50">
+        <v>133070</v>
       </c>
     </row>
     <row r="33" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A33" s="28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B33" s="29" t="s">
-        <v>67</v>
-[...35 lines deleted...]
-        <v>132809</v>
+        <v>69</v>
+      </c>
+      <c r="C33" s="37">
+        <v>119058</v>
+      </c>
+      <c r="D33" s="37">
+        <v>120293</v>
+      </c>
+      <c r="E33" s="37">
+        <v>121120</v>
+      </c>
+      <c r="F33" s="37">
+        <v>121879</v>
+      </c>
+      <c r="G33" s="37">
+        <v>122474</v>
+      </c>
+      <c r="H33" s="37">
+        <v>123007</v>
+      </c>
+      <c r="I33" s="37">
+        <v>123749</v>
+      </c>
+      <c r="J33" s="37">
+        <v>124641</v>
+      </c>
+      <c r="K33" s="37">
+        <v>125624</v>
+      </c>
+      <c r="L33" s="37">
+        <v>126475</v>
+      </c>
+      <c r="M33" s="37">
+        <v>127318</v>
+      </c>
+      <c r="N33" s="37">
+        <v>127908</v>
       </c>
       <c r="O33" s="33">
-        <v>132852</v>
+        <v>128341</v>
       </c>
       <c r="P33" s="33">
-        <v>132878</v>
+        <v>129093</v>
       </c>
       <c r="Q33" s="50">
-        <v>132954</v>
+        <v>129702</v>
+      </c>
+      <c r="R33" s="50">
+        <v>130437</v>
       </c>
     </row>
     <row r="34" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A34" s="28" t="s">
-[...52 lines deleted...]
-      <c r="A35" s="30" t="s">
+      <c r="A34" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="B35" s="31" t="s">
+      <c r="B34" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="39">
+      <c r="C34" s="39">
         <v>139715</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D34" s="39">
         <v>139925</v>
       </c>
-      <c r="E35" s="39">
+      <c r="E34" s="39">
         <v>140108</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F34" s="39">
         <v>140266</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G34" s="39">
         <v>140504</v>
       </c>
-      <c r="H35" s="39">
+      <c r="H34" s="39">
         <v>140799</v>
       </c>
-      <c r="I35" s="39">
+      <c r="I34" s="39">
         <v>140960</v>
       </c>
-      <c r="J35" s="39">
+      <c r="J34" s="39">
         <v>141310</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K34" s="39">
         <v>141610</v>
       </c>
-      <c r="L35" s="39">
+      <c r="L34" s="39">
         <v>141925</v>
       </c>
-      <c r="M35" s="39">
+      <c r="M34" s="39">
         <v>142193</v>
       </c>
-      <c r="N35" s="39">
+      <c r="N34" s="39">
         <v>142416</v>
       </c>
-      <c r="O35" s="34">
+      <c r="O34" s="34">
         <v>142589</v>
       </c>
-      <c r="P35" s="34">
+      <c r="P34" s="34">
         <v>142831</v>
       </c>
-      <c r="Q35" s="51">
+      <c r="Q34" s="51">
         <v>143073</v>
       </c>
-    </row>
-[...73 lines deleted...]
-      <c r="W80" s="10"/>
+      <c r="R34" s="51">
+        <v>143333</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="B45" s="14"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="16"/>
+      <c r="O45" s="17"/>
+      <c r="P45" s="17"/>
+      <c r="Q45" s="17"/>
+      <c r="R45" s="12"/>
+      <c r="S45" s="18"/>
+      <c r="T45" s="18"/>
+      <c r="U45" s="18"/>
+      <c r="V45" s="18"/>
+      <c r="W45" s="22"/>
+      <c r="X45" s="22"/>
+      <c r="Y45" s="11"/>
+      <c r="Z45" s="11"/>
+    </row>
+    <row r="60" spans="2:23">
+      <c r="B60" s="10"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
+      <c r="R60" s="10"/>
+      <c r="S60" s="10"/>
+      <c r="T60" s="10"/>
+      <c r="U60" s="10"/>
+      <c r="V60" s="10"/>
+      <c r="W60" s="10"/>
+    </row>
+    <row r="79" spans="2:23">
+      <c r="B79" s="10"/>
+      <c r="C79" s="10"/>
+      <c r="D79" s="10"/>
+      <c r="E79" s="10"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="10"/>
+      <c r="H79" s="10"/>
+      <c r="I79" s="10"/>
+      <c r="J79" s="10"/>
+      <c r="K79" s="10"/>
+      <c r="L79" s="10"/>
+      <c r="M79" s="10"/>
+      <c r="N79" s="10"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="10"/>
+      <c r="Q79" s="10"/>
+      <c r="R79" s="10"/>
+      <c r="S79" s="10"/>
+      <c r="T79" s="10"/>
+      <c r="U79" s="10"/>
+      <c r="V79" s="10"/>
+      <c r="W79" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A4:A5"/>
-[...6 lines deleted...]
-    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B5:Z5"/>
+    <mergeCell ref="B15:Z15"/>
+    <mergeCell ref="B25:Z25"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>