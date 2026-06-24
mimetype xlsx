--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -928,81 +928,78 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1104,84 +1101,84 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="32"/>
     <cellStyle name="Обычный 2" xfId="21"/>
@@ -1495,51 +1492,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="104.140625" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1695,210 +1692,210 @@
     <col min="14339" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="44.28515625" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="44.28515625" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="2" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="44.28515625" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="44.28515625" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="44.28515625" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="44.28515625" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="2" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="44.28515625" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="55">
+      <c r="B1" s="54">
         <v>611101</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="54" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15" customHeight="1">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="57">
+      <c r="B5" s="56">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="67" t="s">
+      <c r="B6" s="66" t="s">
         <v>78</v>
       </c>
       <c r="C6" s="8"/>
     </row>
     <row r="7" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="57" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="38.25">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="8"/>
     </row>
     <row r="9" spans="1:3" ht="42" customHeight="1">
-      <c r="A9" s="53" t="s">
+      <c r="A9" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="8"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="53" t="s">
+      <c r="A10" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="58" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="60" t="s">
+      <c r="B11" s="59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="25.5">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="67" t="s">
+      <c r="B14" s="66" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="63">
-        <v>46154</v>
+      <c r="B15" s="62">
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="63">
-        <v>46185</v>
+      <c r="B16" s="62">
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="64" t="s">
+      <c r="B17" s="63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="63" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="64" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="66" t="s">
+      <c r="B20" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7"/>
@@ -2215,1875 +2212,1954 @@
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="68" t="s">
+      <c r="B14" s="67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U24" sqref="U24"/>
+      <selection activeCell="X34" sqref="X34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="9" customWidth="1"/>
     <col min="17" max="18" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="9.140625" style="9"/>
     <col min="23" max="23" width="11.28515625" style="9" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="9" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="31.5" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="69" t="s">
+      <c r="B1" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="69"/>
-[...26 lines deleted...]
-      <c r="A3" s="74" t="s">
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+    </row>
+    <row r="2" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="70">
+      <c r="B3" s="70"/>
+      <c r="C3" s="76">
         <v>2025</v>
       </c>
-      <c r="D3" s="71"/>
-[...10 lines deleted...]
-      <c r="O3" s="72">
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="77"/>
+      <c r="O3" s="78">
         <v>2026</v>
       </c>
-      <c r="P3" s="73"/>
-[...14 lines deleted...]
-      <c r="C4" s="23" t="s">
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="79"/>
+      <c r="X3" s="79"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="79"/>
+    </row>
+    <row r="4" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="D4" s="24" t="s">
+      <c r="D4" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="E4" s="24" t="s">
+      <c r="E4" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="F4" s="24" t="s">
+      <c r="F4" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="G4" s="24" t="s">
+      <c r="G4" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="24" t="s">
+      <c r="I4" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="J4" s="24" t="s">
+      <c r="J4" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="K4" s="24" t="s">
+      <c r="K4" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="L4" s="24" t="s">
+      <c r="L4" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="M4" s="24" t="s">
+      <c r="M4" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="N4" s="24" t="s">
+      <c r="N4" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="O4" s="25" t="s">
+      <c r="O4" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="P4" s="26" t="s">
+      <c r="P4" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="Q4" s="26" t="s">
+      <c r="Q4" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="R4" s="26" t="s">
+      <c r="R4" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="S4" s="27" t="s">
+      <c r="S4" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="T4" s="27" t="s">
+      <c r="T4" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="U4" s="27" t="s">
+      <c r="U4" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="V4" s="27" t="s">
+      <c r="V4" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="W4" s="27" t="s">
+      <c r="W4" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="X4" s="26" t="s">
+      <c r="X4" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="Y4" s="27" t="s">
+      <c r="Y4" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="Z4" s="27" t="s">
+      <c r="Z4" s="26" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="B5" s="78" t="s">
+    <row r="5" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="B5" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="78"/>
-[...25 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="73"/>
+    </row>
+    <row r="6" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
         <v>2292333</v>
       </c>
       <c r="D6" s="11">
         <v>2297491</v>
       </c>
       <c r="E6" s="11">
         <v>2300876</v>
       </c>
       <c r="F6" s="11">
         <v>2305765</v>
       </c>
       <c r="G6" s="13">
         <v>2310071</v>
       </c>
       <c r="H6" s="11">
         <v>2314929</v>
       </c>
       <c r="I6" s="11">
         <v>2319893</v>
       </c>
       <c r="J6" s="11">
         <v>2325485</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="21">
         <v>2332397</v>
       </c>
-      <c r="L6" s="22">
+      <c r="L6" s="21">
         <v>2337023</v>
       </c>
       <c r="M6" s="11">
         <v>2341901</v>
       </c>
       <c r="N6" s="11">
         <v>2345012</v>
       </c>
       <c r="O6" s="11">
         <v>2348103</v>
       </c>
       <c r="P6" s="11">
         <v>2351424</v>
       </c>
-      <c r="Q6" s="48">
+      <c r="Q6" s="47">
         <v>2354736</v>
       </c>
-      <c r="R6" s="50">
+      <c r="R6" s="49">
         <v>2359052</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="S6" s="49">
+        <v>2362463</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A7" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="32">
         <v>269533</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="32">
         <v>269655</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="32">
         <v>270075</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="32">
         <v>270227</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="32">
         <v>270580</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="32">
         <v>271019</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="32">
         <v>271429</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <v>271807</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="32">
         <v>272169</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="32">
         <v>272571</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="32">
         <v>272611</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N7" s="32">
         <v>272596</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="32">
         <v>272739</v>
       </c>
-      <c r="P7" s="33">
+      <c r="P7" s="32">
         <v>273029</v>
       </c>
-      <c r="Q7" s="48">
+      <c r="Q7" s="47">
         <v>273422</v>
       </c>
-      <c r="R7" s="50">
+      <c r="R7" s="49">
         <v>273881</v>
       </c>
-      <c r="S7" s="15"/>
+      <c r="S7" s="49">
+        <v>274155</v>
+      </c>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
-      <c r="W7" s="22"/>
-      <c r="X7" s="22"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
       <c r="Y7" s="11"/>
       <c r="Z7" s="11"/>
     </row>
-    <row r="8" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A8" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="32">
         <v>384886</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="32">
         <v>386516</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="32">
         <v>387792</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="32">
         <v>389561</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="32">
         <v>390606</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="32">
         <v>392064</v>
       </c>
-      <c r="I8" s="33">
+      <c r="I8" s="32">
         <v>393247</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="32">
         <v>394590</v>
       </c>
-      <c r="K8" s="33">
+      <c r="K8" s="32">
         <v>396533</v>
       </c>
-      <c r="L8" s="33">
+      <c r="L8" s="32">
         <v>397615</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="32">
         <v>398765</v>
       </c>
-      <c r="N8" s="33">
+      <c r="N8" s="32">
         <v>399828</v>
       </c>
-      <c r="O8" s="33">
+      <c r="O8" s="32">
         <v>400953</v>
       </c>
-      <c r="P8" s="33">
+      <c r="P8" s="32">
         <v>401900</v>
       </c>
-      <c r="Q8" s="48">
+      <c r="Q8" s="47">
         <v>402867</v>
       </c>
-      <c r="R8" s="50">
+      <c r="R8" s="49">
         <v>403720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="S8" s="49">
+        <v>404659</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A9" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="32">
         <v>358637</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="32">
         <v>358500</v>
       </c>
-      <c r="E9" s="33">
+      <c r="E9" s="32">
         <v>358356</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="32">
         <v>358412</v>
       </c>
-      <c r="G9" s="33">
+      <c r="G9" s="32">
         <v>358585</v>
       </c>
-      <c r="H9" s="33">
+      <c r="H9" s="32">
         <v>358597</v>
       </c>
-      <c r="I9" s="33">
+      <c r="I9" s="32">
         <v>358611</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="32">
         <v>358859</v>
       </c>
-      <c r="K9" s="33">
+      <c r="K9" s="32">
         <v>359270</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="32">
         <v>359487</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="32">
         <v>359988</v>
       </c>
-      <c r="N9" s="33">
+      <c r="N9" s="32">
         <v>360142</v>
       </c>
-      <c r="O9" s="33">
+      <c r="O9" s="32">
         <v>360392</v>
       </c>
-      <c r="P9" s="33">
+      <c r="P9" s="32">
         <v>360456</v>
       </c>
-      <c r="Q9" s="48">
+      <c r="Q9" s="47">
         <v>360568</v>
       </c>
-      <c r="R9" s="50">
+      <c r="R9" s="49">
         <v>360806</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="S9" s="49">
+        <v>360801</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A10" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B10" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="32">
         <v>338538</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="32">
         <v>339636</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="32">
         <v>340121</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="32">
         <v>340783</v>
       </c>
-      <c r="G10" s="33">
+      <c r="G10" s="32">
         <v>341582</v>
       </c>
-      <c r="H10" s="33">
+      <c r="H10" s="32">
         <v>342459</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>343586</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>344657</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>346286</v>
       </c>
-      <c r="L10" s="33">
+      <c r="L10" s="32">
         <v>346868</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="32">
         <v>347643</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="32">
         <v>347927</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="32">
         <v>348491</v>
       </c>
-      <c r="P10" s="33">
+      <c r="P10" s="32">
         <v>349022</v>
       </c>
-      <c r="Q10" s="48">
+      <c r="Q10" s="47">
         <v>349503</v>
       </c>
-      <c r="R10" s="50">
+      <c r="R10" s="49">
         <v>350329</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="S10" s="49">
+        <v>350818</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="41" customFormat="1" ht="11.25">
+      <c r="A11" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="29" t="s">
+      <c r="B11" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="32">
         <v>200067</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="32">
         <v>200114</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="32">
         <v>199671</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="32">
         <v>199630</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="32">
         <v>199421</v>
       </c>
-      <c r="H11" s="33">
+      <c r="H11" s="32">
         <v>199433</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>199417</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>199412</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>199315</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="32">
         <v>199065</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="32">
         <v>199082</v>
       </c>
-      <c r="N11" s="33">
+      <c r="N11" s="32">
         <v>199007</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="32">
         <v>198881</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="32">
         <v>198785</v>
       </c>
-      <c r="Q11" s="48">
+      <c r="Q11" s="47">
         <v>198512</v>
       </c>
-      <c r="R11" s="50">
+      <c r="R11" s="49">
         <v>198447</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="S11" s="49">
+        <v>198421</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="32">
         <v>251873</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="32">
         <v>251836</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="32">
         <v>252022</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="32">
         <v>252386</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="32">
         <v>252777</v>
       </c>
-      <c r="H12" s="33">
+      <c r="H12" s="32">
         <v>253123</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>253550</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>253875</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>254082</v>
       </c>
-      <c r="L12" s="33">
+      <c r="L12" s="32">
         <v>254338</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="32">
         <v>254702</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="32">
         <v>254984</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="32">
         <v>255078</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="32">
         <v>255113</v>
       </c>
-      <c r="Q12" s="48">
+      <c r="Q12" s="47">
         <v>255147</v>
       </c>
-      <c r="R12" s="50">
+      <c r="R12" s="49">
         <v>255347</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="S12" s="49">
+        <v>255463</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="29" t="s">
+      <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="32">
         <v>222325</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="32">
         <v>224461</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="32">
         <v>226039</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="32">
         <v>227597</v>
       </c>
-      <c r="G13" s="33">
+      <c r="G13" s="32">
         <v>228908</v>
       </c>
-      <c r="H13" s="33">
+      <c r="H13" s="32">
         <v>230012</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>231449</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>233074</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>234979</v>
       </c>
-      <c r="L13" s="33">
+      <c r="L13" s="32">
         <v>236676</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="32">
         <v>238173</v>
       </c>
-      <c r="N13" s="33">
+      <c r="N13" s="32">
         <v>239231</v>
       </c>
-      <c r="O13" s="33">
+      <c r="O13" s="32">
         <v>240049</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P13" s="32">
         <v>241297</v>
       </c>
-      <c r="Q13" s="48">
+      <c r="Q13" s="47">
         <v>242444</v>
       </c>
-      <c r="R13" s="50">
+      <c r="R13" s="49">
         <v>243811</v>
       </c>
-      <c r="S13" s="20"/>
-[...4 lines deleted...]
-      <c r="X13" s="22"/>
+      <c r="S13" s="49">
+        <v>244939</v>
+      </c>
+      <c r="T13" s="19"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="21"/>
+      <c r="X13" s="21"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
     </row>
-    <row r="14" spans="1:26" s="41" customFormat="1" ht="11.25">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A14" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="33">
         <v>266196</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="33">
         <v>266495</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="33">
         <v>266800</v>
       </c>
-      <c r="F14" s="34">
+      <c r="F14" s="33">
         <v>267169</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="33">
         <v>267612</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="33">
         <v>268222</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="33">
         <v>268604</v>
       </c>
-      <c r="J14" s="34">
+      <c r="J14" s="33">
         <v>269211</v>
       </c>
-      <c r="K14" s="34">
+      <c r="K14" s="33">
         <v>269763</v>
       </c>
-      <c r="L14" s="34">
+      <c r="L14" s="33">
         <v>270403</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="33">
         <v>270937</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="33">
         <v>271297</v>
       </c>
-      <c r="O14" s="34">
+      <c r="O14" s="33">
         <v>271520</v>
       </c>
-      <c r="P14" s="34">
+      <c r="P14" s="33">
         <v>271822</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>272273</v>
       </c>
-      <c r="R14" s="51">
+      <c r="R14" s="50">
         <v>272711</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="80" t="s">
+      <c r="S14" s="50">
+        <v>273207</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="B15" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="80"/>
-[...25 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="74"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
+      <c r="M15" s="74"/>
+      <c r="N15" s="74"/>
+      <c r="O15" s="74"/>
+      <c r="P15" s="74"/>
+      <c r="Q15" s="74"/>
+      <c r="R15" s="74"/>
+      <c r="S15" s="74"/>
+      <c r="T15" s="74"/>
+      <c r="U15" s="74"/>
+      <c r="V15" s="74"/>
+      <c r="W15" s="74"/>
+      <c r="X15" s="74"/>
+      <c r="Y15" s="74"/>
+      <c r="Z15" s="74"/>
+    </row>
+    <row r="16" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A16" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="42">
         <v>1066492</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>1068744</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>1070482</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="43">
         <v>1072916</v>
       </c>
-      <c r="G16" s="45">
+      <c r="G16" s="44">
         <v>1075242</v>
       </c>
-      <c r="H16" s="45">
+      <c r="H16" s="44">
         <v>1077761</v>
       </c>
-      <c r="I16" s="45">
+      <c r="I16" s="44">
         <v>1080116</v>
       </c>
-      <c r="J16" s="45">
+      <c r="J16" s="44">
         <v>1082654</v>
       </c>
-      <c r="K16" s="46">
+      <c r="K16" s="45">
         <v>1085550</v>
       </c>
-      <c r="L16" s="46">
+      <c r="L16" s="45">
         <v>1087731</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="46">
         <v>1090100</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="46">
         <v>1091510</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="46">
         <v>1092870</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="46">
         <v>1094281</v>
       </c>
-      <c r="Q16" s="48">
+      <c r="Q16" s="47">
         <v>1095775</v>
       </c>
-      <c r="R16" s="50">
+      <c r="R16" s="49">
         <v>1097609</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="28" t="s">
+      <c r="S16" s="49">
+        <v>1099339</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>122388</v>
       </c>
-      <c r="D17" s="35">
+      <c r="D17" s="34">
         <v>122520</v>
       </c>
-      <c r="E17" s="35">
+      <c r="E17" s="34">
         <v>122743</v>
       </c>
-      <c r="F17" s="35">
+      <c r="F17" s="34">
         <v>122797</v>
       </c>
-      <c r="G17" s="35">
+      <c r="G17" s="34">
         <v>122940</v>
       </c>
-      <c r="H17" s="35">
+      <c r="H17" s="34">
         <v>123155</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="35">
         <v>123373</v>
       </c>
-      <c r="J17" s="35">
+      <c r="J17" s="34">
         <v>123517</v>
       </c>
-      <c r="K17" s="35">
+      <c r="K17" s="34">
         <v>123676</v>
       </c>
-      <c r="L17" s="35">
+      <c r="L17" s="34">
         <v>123876</v>
       </c>
-      <c r="M17" s="35">
+      <c r="M17" s="34">
         <v>123879</v>
       </c>
-      <c r="N17" s="35">
+      <c r="N17" s="34">
         <v>123819</v>
       </c>
-      <c r="O17" s="33">
+      <c r="O17" s="32">
         <v>123883</v>
       </c>
-      <c r="P17" s="33">
+      <c r="P17" s="32">
         <v>124059</v>
       </c>
-      <c r="Q17" s="48">
+      <c r="Q17" s="47">
         <v>124236</v>
       </c>
-      <c r="R17" s="50">
+      <c r="R17" s="49">
         <v>124368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="28" t="s">
+      <c r="S17" s="49">
+        <v>124475</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A18" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="29" t="s">
+      <c r="B18" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>184127</v>
       </c>
-      <c r="D18" s="35">
+      <c r="D18" s="34">
         <v>184917</v>
       </c>
-      <c r="E18" s="35">
+      <c r="E18" s="34">
         <v>185569</v>
       </c>
-      <c r="F18" s="35">
+      <c r="F18" s="34">
         <v>186496</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="34">
         <v>187167</v>
       </c>
-      <c r="H18" s="35">
+      <c r="H18" s="34">
         <v>187964</v>
       </c>
-      <c r="I18" s="36">
+      <c r="I18" s="35">
         <v>188649</v>
       </c>
-      <c r="J18" s="35">
+      <c r="J18" s="34">
         <v>189387</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>190185</v>
       </c>
-      <c r="L18" s="35">
+      <c r="L18" s="34">
         <v>190590</v>
       </c>
-      <c r="M18" s="35">
+      <c r="M18" s="34">
         <v>191194</v>
       </c>
-      <c r="N18" s="35">
+      <c r="N18" s="34">
         <v>191737</v>
       </c>
-      <c r="O18" s="33">
+      <c r="O18" s="32">
         <v>192323</v>
       </c>
-      <c r="P18" s="33">
+      <c r="P18" s="32">
         <v>192790</v>
       </c>
-      <c r="Q18" s="48">
+      <c r="Q18" s="47">
         <v>193269</v>
       </c>
-      <c r="R18" s="50">
+      <c r="R18" s="49">
         <v>193659</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="S18" s="49">
+        <v>194155</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A19" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="C19" s="35">
+      <c r="C19" s="34">
         <v>162008</v>
       </c>
-      <c r="D19" s="35">
+      <c r="D19" s="34">
         <v>161931</v>
       </c>
-      <c r="E19" s="35">
+      <c r="E19" s="34">
         <v>161912</v>
       </c>
-      <c r="F19" s="35">
+      <c r="F19" s="34">
         <v>161938</v>
       </c>
-      <c r="G19" s="35">
+      <c r="G19" s="34">
         <v>162065</v>
       </c>
-      <c r="H19" s="35">
+      <c r="H19" s="34">
         <v>162045</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="35">
         <v>161982</v>
       </c>
-      <c r="J19" s="35">
+      <c r="J19" s="34">
         <v>162077</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>162261</v>
       </c>
-      <c r="L19" s="35">
+      <c r="L19" s="34">
         <v>162360</v>
       </c>
-      <c r="M19" s="35">
+      <c r="M19" s="34">
         <v>162676</v>
       </c>
-      <c r="N19" s="35">
+      <c r="N19" s="34">
         <v>162811</v>
       </c>
-      <c r="O19" s="33">
+      <c r="O19" s="32">
         <v>162902</v>
       </c>
-      <c r="P19" s="33">
+      <c r="P19" s="32">
         <v>162902</v>
       </c>
-      <c r="Q19" s="48">
+      <c r="Q19" s="47">
         <v>162953</v>
       </c>
-      <c r="R19" s="50">
+      <c r="R19" s="49">
         <v>163045</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="S19" s="49">
+        <v>163031</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A20" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="35">
+      <c r="C20" s="34">
         <v>154039</v>
       </c>
-      <c r="D20" s="35">
+      <c r="D20" s="34">
         <v>154509</v>
       </c>
-      <c r="E20" s="35">
+      <c r="E20" s="34">
         <v>154747</v>
       </c>
-      <c r="F20" s="35">
+      <c r="F20" s="34">
         <v>155042</v>
       </c>
-      <c r="G20" s="35">
+      <c r="G20" s="34">
         <v>155431</v>
       </c>
-      <c r="H20" s="35">
+      <c r="H20" s="34">
         <v>155877</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="35">
         <v>156320</v>
       </c>
-      <c r="J20" s="35">
+      <c r="J20" s="34">
         <v>156839</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>157458</v>
       </c>
-      <c r="L20" s="35">
+      <c r="L20" s="34">
         <v>157722</v>
       </c>
-      <c r="M20" s="35">
+      <c r="M20" s="34">
         <v>158065</v>
       </c>
-      <c r="N20" s="35">
+      <c r="N20" s="34">
         <v>158201</v>
       </c>
-      <c r="O20" s="33">
+      <c r="O20" s="32">
         <v>158390</v>
       </c>
-      <c r="P20" s="33">
+      <c r="P20" s="32">
         <v>158627</v>
       </c>
-      <c r="Q20" s="48">
+      <c r="Q20" s="47">
         <v>158854</v>
       </c>
-      <c r="R20" s="50">
+      <c r="R20" s="49">
         <v>159251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="S20" s="49">
+        <v>159528</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A21" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="29" t="s">
+      <c r="B21" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C21" s="35">
+      <c r="C21" s="34">
         <v>93258</v>
       </c>
-      <c r="D21" s="35">
+      <c r="D21" s="34">
         <v>93289</v>
       </c>
-      <c r="E21" s="35">
+      <c r="E21" s="34">
         <v>93066</v>
       </c>
-      <c r="F21" s="35">
+      <c r="F21" s="34">
         <v>93022</v>
       </c>
-      <c r="G21" s="35">
+      <c r="G21" s="34">
         <v>92924</v>
       </c>
-      <c r="H21" s="35">
+      <c r="H21" s="34">
         <v>92938</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="35">
         <v>92864</v>
       </c>
-      <c r="J21" s="35">
+      <c r="J21" s="34">
         <v>92788</v>
       </c>
-      <c r="K21" s="35">
+      <c r="K21" s="34">
         <v>92690</v>
       </c>
-      <c r="L21" s="35">
+      <c r="L21" s="34">
         <v>92602</v>
       </c>
-      <c r="M21" s="35">
+      <c r="M21" s="34">
         <v>92615</v>
       </c>
-      <c r="N21" s="35">
+      <c r="N21" s="34">
         <v>92563</v>
       </c>
-      <c r="O21" s="33">
+      <c r="O21" s="32">
         <v>92507</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="32">
         <v>92473</v>
       </c>
-      <c r="Q21" s="48">
+      <c r="Q21" s="47">
         <v>92328</v>
       </c>
-      <c r="R21" s="50">
+      <c r="R21" s="49">
         <v>92257</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="28" t="s">
+      <c r="S21" s="49">
+        <v>92272</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A22" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="29" t="s">
+      <c r="B22" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="35">
+      <c r="C22" s="34">
         <v>120827</v>
       </c>
-      <c r="D22" s="35">
+      <c r="D22" s="34">
         <v>120743</v>
       </c>
-      <c r="E22" s="35">
+      <c r="E22" s="34">
         <v>120834</v>
       </c>
-      <c r="F22" s="35">
+      <c r="F22" s="34">
         <v>121000</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="34">
         <v>121173</v>
       </c>
-      <c r="H22" s="35">
+      <c r="H22" s="34">
         <v>121354</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="35">
         <v>121584</v>
       </c>
-      <c r="J22" s="35">
+      <c r="J22" s="34">
         <v>121712</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>121772</v>
       </c>
-      <c r="L22" s="35">
+      <c r="L22" s="34">
         <v>121902</v>
       </c>
-      <c r="M22" s="35">
+      <c r="M22" s="34">
         <v>122072</v>
       </c>
-      <c r="N22" s="35">
+      <c r="N22" s="34">
         <v>122175</v>
       </c>
-      <c r="O22" s="33">
+      <c r="O22" s="32">
         <v>122226</v>
       </c>
-      <c r="P22" s="33">
+      <c r="P22" s="32">
         <v>122235</v>
       </c>
-      <c r="Q22" s="48">
+      <c r="Q22" s="47">
         <v>122193</v>
       </c>
-      <c r="R22" s="50">
+      <c r="R22" s="49">
         <v>122277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="S22" s="49">
+        <v>122297</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A23" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="29" t="s">
+      <c r="B23" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="36">
         <v>103267</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="36">
         <v>104168</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="36">
         <v>104919</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="36">
         <v>105718</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="36">
         <v>106434</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="36">
         <v>107005</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="37">
         <v>107700</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="36">
         <v>108433</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="36">
         <v>109355</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="36">
         <v>110201</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="36">
         <v>110855</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="36">
         <v>111323</v>
       </c>
-      <c r="O23" s="33">
+      <c r="O23" s="32">
         <v>111708</v>
       </c>
-      <c r="P23" s="33">
+      <c r="P23" s="32">
         <v>112204</v>
       </c>
-      <c r="Q23" s="48">
+      <c r="Q23" s="47">
         <v>112742</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R23" s="49">
         <v>113374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="30" t="s">
+      <c r="S23" s="49">
+        <v>113970</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A24" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>126481</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="38">
         <v>126570</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>126692</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="38">
         <v>126903</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="38">
         <v>127108</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="38">
         <v>127423</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="39">
         <v>127644</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="38">
         <v>127901</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="38">
         <v>128153</v>
       </c>
-      <c r="L24" s="39">
+      <c r="L24" s="38">
         <v>128478</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="38">
         <v>128744</v>
       </c>
-      <c r="N24" s="39">
+      <c r="N24" s="38">
         <v>128881</v>
       </c>
-      <c r="O24" s="34">
+      <c r="O24" s="33">
         <v>128931</v>
       </c>
-      <c r="P24" s="34">
+      <c r="P24" s="33">
         <v>128991</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>129200</v>
       </c>
-      <c r="R24" s="51">
+      <c r="R24" s="50">
         <v>129378</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="80" t="s">
+      <c r="S24" s="50">
+        <v>129611</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="B25" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="80"/>
-[...25 lines deleted...]
-      <c r="A26" s="32" t="s">
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+    </row>
+    <row r="26" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A26" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="19">
+      <c r="C26" s="18">
         <v>1225841</v>
       </c>
-      <c r="D26" s="19">
+      <c r="D26" s="18">
         <v>1228747</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E26" s="18">
         <v>1230394</v>
       </c>
       <c r="F26" s="11">
         <v>1232849</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="19">
         <v>1234829</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="19">
         <v>1237168</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I26" s="20">
         <v>1239777</v>
       </c>
-      <c r="J26" s="21">
+      <c r="J26" s="20">
         <v>1242831</v>
       </c>
-      <c r="K26" s="22">
+      <c r="K26" s="21">
         <v>1246847</v>
       </c>
-      <c r="L26" s="22">
+      <c r="L26" s="21">
         <v>1249292</v>
       </c>
       <c r="M26" s="11">
         <v>1251801</v>
       </c>
       <c r="N26" s="11">
         <v>1253502</v>
       </c>
       <c r="O26" s="11">
         <v>1255233</v>
       </c>
       <c r="P26" s="11">
         <v>1257143</v>
       </c>
-      <c r="Q26" s="50">
+      <c r="Q26" s="49">
         <v>1258961</v>
       </c>
-      <c r="R26" s="50">
+      <c r="R26" s="49">
         <v>1261443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="28" t="s">
+      <c r="S26" s="49">
+        <v>1263124</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A27" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="29" t="s">
+      <c r="B27" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="35">
+      <c r="C27" s="34">
         <v>147145</v>
       </c>
-      <c r="D27" s="35">
+      <c r="D27" s="34">
         <v>147135</v>
       </c>
-      <c r="E27" s="35">
+      <c r="E27" s="34">
         <v>147332</v>
       </c>
-      <c r="F27" s="35">
+      <c r="F27" s="34">
         <v>147430</v>
       </c>
-      <c r="G27" s="35">
+      <c r="G27" s="34">
         <v>147640</v>
       </c>
-      <c r="H27" s="35">
+      <c r="H27" s="34">
         <v>147864</v>
       </c>
-      <c r="I27" s="35">
+      <c r="I27" s="34">
         <v>148056</v>
       </c>
-      <c r="J27" s="35">
+      <c r="J27" s="34">
         <v>148290</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>148493</v>
       </c>
-      <c r="L27" s="35">
+      <c r="L27" s="34">
         <v>148695</v>
       </c>
-      <c r="M27" s="35">
+      <c r="M27" s="34">
         <v>148732</v>
       </c>
-      <c r="N27" s="35">
+      <c r="N27" s="34">
         <v>148777</v>
       </c>
-      <c r="O27" s="33">
+      <c r="O27" s="32">
         <v>148856</v>
       </c>
-      <c r="P27" s="33">
+      <c r="P27" s="32">
         <v>148970</v>
       </c>
-      <c r="Q27" s="50">
+      <c r="Q27" s="49">
         <v>149186</v>
       </c>
-      <c r="R27" s="50">
+      <c r="R27" s="49">
         <v>149513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="28" t="s">
+      <c r="S27" s="49">
+        <v>149680</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A28" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="29" t="s">
+      <c r="B28" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="C28" s="35">
+      <c r="C28" s="34">
         <v>200759</v>
       </c>
-      <c r="D28" s="35">
+      <c r="D28" s="34">
         <v>201599</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="34">
         <v>202223</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="34">
         <v>203065</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="34">
         <v>203439</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="34">
         <v>204100</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="34">
         <v>204598</v>
       </c>
-      <c r="J28" s="35">
+      <c r="J28" s="34">
         <v>205203</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>206348</v>
       </c>
-      <c r="L28" s="35">
+      <c r="L28" s="34">
         <v>207025</v>
       </c>
-      <c r="M28" s="35">
+      <c r="M28" s="34">
         <v>207571</v>
       </c>
-      <c r="N28" s="35">
+      <c r="N28" s="34">
         <v>208091</v>
       </c>
-      <c r="O28" s="33">
+      <c r="O28" s="32">
         <v>208630</v>
       </c>
-      <c r="P28" s="33">
+      <c r="P28" s="32">
         <v>209110</v>
       </c>
-      <c r="Q28" s="50">
+      <c r="Q28" s="49">
         <v>209598</v>
       </c>
-      <c r="R28" s="50">
+      <c r="R28" s="49">
         <v>210061</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="28" t="s">
+      <c r="S28" s="49">
+        <v>210504</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A29" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="29" t="s">
+      <c r="B29" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="35">
+      <c r="C29" s="34">
         <v>196629</v>
       </c>
-      <c r="D29" s="35">
+      <c r="D29" s="34">
         <v>196569</v>
       </c>
-      <c r="E29" s="35">
+      <c r="E29" s="34">
         <v>196444</v>
       </c>
-      <c r="F29" s="35">
+      <c r="F29" s="34">
         <v>196474</v>
       </c>
-      <c r="G29" s="35">
+      <c r="G29" s="34">
         <v>196520</v>
       </c>
-      <c r="H29" s="35">
+      <c r="H29" s="34">
         <v>196552</v>
       </c>
-      <c r="I29" s="35">
+      <c r="I29" s="34">
         <v>196629</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J29" s="34">
         <v>196782</v>
       </c>
-      <c r="K29" s="35">
+      <c r="K29" s="34">
         <v>197009</v>
       </c>
-      <c r="L29" s="35">
+      <c r="L29" s="34">
         <v>197127</v>
       </c>
-      <c r="M29" s="35">
+      <c r="M29" s="34">
         <v>197312</v>
       </c>
-      <c r="N29" s="35">
+      <c r="N29" s="34">
         <v>197331</v>
       </c>
-      <c r="O29" s="33">
+      <c r="O29" s="32">
         <v>197490</v>
       </c>
-      <c r="P29" s="33">
+      <c r="P29" s="32">
         <v>197554</v>
       </c>
-      <c r="Q29" s="50">
+      <c r="Q29" s="49">
         <v>197615</v>
       </c>
-      <c r="R29" s="50">
+      <c r="R29" s="49">
         <v>197761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="28" t="s">
+      <c r="S29" s="49">
+        <v>197770</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A30" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="29" t="s">
+      <c r="B30" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="35">
+      <c r="C30" s="34">
         <v>184499</v>
       </c>
-      <c r="D30" s="35">
+      <c r="D30" s="34">
         <v>185127</v>
       </c>
-      <c r="E30" s="35">
+      <c r="E30" s="34">
         <v>185374</v>
       </c>
-      <c r="F30" s="35">
+      <c r="F30" s="34">
         <v>185741</v>
       </c>
-      <c r="G30" s="35">
+      <c r="G30" s="34">
         <v>186151</v>
       </c>
-      <c r="H30" s="35">
+      <c r="H30" s="34">
         <v>186582</v>
       </c>
-      <c r="I30" s="35">
+      <c r="I30" s="34">
         <v>187266</v>
       </c>
-      <c r="J30" s="35">
+      <c r="J30" s="34">
         <v>187818</v>
       </c>
-      <c r="K30" s="35">
+      <c r="K30" s="34">
         <v>188828</v>
       </c>
-      <c r="L30" s="35">
+      <c r="L30" s="34">
         <v>189146</v>
       </c>
-      <c r="M30" s="35">
+      <c r="M30" s="34">
         <v>189578</v>
       </c>
-      <c r="N30" s="35">
+      <c r="N30" s="34">
         <v>189726</v>
       </c>
-      <c r="O30" s="33">
+      <c r="O30" s="32">
         <v>190101</v>
       </c>
-      <c r="P30" s="33">
+      <c r="P30" s="32">
         <v>190395</v>
       </c>
-      <c r="Q30" s="50">
+      <c r="Q30" s="49">
         <v>190649</v>
       </c>
-      <c r="R30" s="50">
+      <c r="R30" s="49">
         <v>191078</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="S30" s="49">
+        <v>191290</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A31" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="B31" s="29" t="s">
+      <c r="B31" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="35">
+      <c r="C31" s="34">
         <v>106809</v>
       </c>
-      <c r="D31" s="35">
+      <c r="D31" s="34">
         <v>106825</v>
       </c>
-      <c r="E31" s="35">
+      <c r="E31" s="34">
         <v>106605</v>
       </c>
-      <c r="F31" s="35">
+      <c r="F31" s="34">
         <v>106608</v>
       </c>
-      <c r="G31" s="35">
+      <c r="G31" s="34">
         <v>106497</v>
       </c>
-      <c r="H31" s="35">
+      <c r="H31" s="34">
         <v>106495</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="34">
         <v>106553</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J31" s="34">
         <v>106624</v>
       </c>
-      <c r="K31" s="35">
+      <c r="K31" s="34">
         <v>106625</v>
       </c>
-      <c r="L31" s="35">
+      <c r="L31" s="34">
         <v>106463</v>
       </c>
-      <c r="M31" s="35">
+      <c r="M31" s="34">
         <v>106467</v>
       </c>
-      <c r="N31" s="35">
+      <c r="N31" s="34">
         <v>106444</v>
       </c>
-      <c r="O31" s="33">
+      <c r="O31" s="32">
         <v>106374</v>
       </c>
-      <c r="P31" s="33">
+      <c r="P31" s="32">
         <v>106312</v>
       </c>
-      <c r="Q31" s="50">
+      <c r="Q31" s="49">
         <v>106184</v>
       </c>
-      <c r="R31" s="50">
+      <c r="R31" s="49">
         <v>106190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="28" t="s">
+      <c r="S31" s="49">
+        <v>106149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A32" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="29" t="s">
+      <c r="B32" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="C32" s="35">
+      <c r="C32" s="34">
         <v>131046</v>
       </c>
-      <c r="D32" s="35">
+      <c r="D32" s="34">
         <v>131093</v>
       </c>
-      <c r="E32" s="35">
+      <c r="E32" s="34">
         <v>131188</v>
       </c>
-      <c r="F32" s="35">
+      <c r="F32" s="34">
         <v>131386</v>
       </c>
-      <c r="G32" s="35">
+      <c r="G32" s="34">
         <v>131604</v>
       </c>
-      <c r="H32" s="35">
+      <c r="H32" s="34">
         <v>131769</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="34">
         <v>131966</v>
       </c>
-      <c r="J32" s="35">
+      <c r="J32" s="34">
         <v>132163</v>
       </c>
-      <c r="K32" s="35">
+      <c r="K32" s="34">
         <v>132310</v>
       </c>
-      <c r="L32" s="35">
+      <c r="L32" s="34">
         <v>132436</v>
       </c>
-      <c r="M32" s="35">
+      <c r="M32" s="34">
         <v>132630</v>
       </c>
-      <c r="N32" s="35">
+      <c r="N32" s="34">
         <v>132809</v>
       </c>
-      <c r="O32" s="33">
+      <c r="O32" s="32">
         <v>132852</v>
       </c>
-      <c r="P32" s="33">
+      <c r="P32" s="32">
         <v>132878</v>
       </c>
-      <c r="Q32" s="50">
+      <c r="Q32" s="49">
         <v>132954</v>
       </c>
-      <c r="R32" s="50">
+      <c r="R32" s="49">
         <v>133070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="28" t="s">
+      <c r="S32" s="49">
+        <v>133166</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A33" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="29" t="s">
+      <c r="B33" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="C33" s="37">
+      <c r="C33" s="36">
         <v>119058</v>
       </c>
-      <c r="D33" s="37">
+      <c r="D33" s="36">
         <v>120293</v>
       </c>
-      <c r="E33" s="37">
+      <c r="E33" s="36">
         <v>121120</v>
       </c>
-      <c r="F33" s="37">
+      <c r="F33" s="36">
         <v>121879</v>
       </c>
-      <c r="G33" s="37">
+      <c r="G33" s="36">
         <v>122474</v>
       </c>
-      <c r="H33" s="37">
+      <c r="H33" s="36">
         <v>123007</v>
       </c>
-      <c r="I33" s="37">
+      <c r="I33" s="36">
         <v>123749</v>
       </c>
-      <c r="J33" s="37">
+      <c r="J33" s="36">
         <v>124641</v>
       </c>
-      <c r="K33" s="37">
+      <c r="K33" s="36">
         <v>125624</v>
       </c>
-      <c r="L33" s="37">
+      <c r="L33" s="36">
         <v>126475</v>
       </c>
-      <c r="M33" s="37">
+      <c r="M33" s="36">
         <v>127318</v>
       </c>
-      <c r="N33" s="37">
+      <c r="N33" s="36">
         <v>127908</v>
       </c>
-      <c r="O33" s="33">
+      <c r="O33" s="32">
         <v>128341</v>
       </c>
-      <c r="P33" s="33">
+      <c r="P33" s="32">
         <v>129093</v>
       </c>
-      <c r="Q33" s="50">
+      <c r="Q33" s="49">
         <v>129702</v>
       </c>
-      <c r="R33" s="50">
+      <c r="R33" s="49">
         <v>130437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="30" t="s">
+      <c r="S33" s="49">
+        <v>130969</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" s="40" customFormat="1" ht="11.25">
+      <c r="A34" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="B34" s="31" t="s">
+      <c r="B34" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="C34" s="39">
+      <c r="C34" s="38">
         <v>139715</v>
       </c>
-      <c r="D34" s="39">
+      <c r="D34" s="38">
         <v>139925</v>
       </c>
-      <c r="E34" s="39">
+      <c r="E34" s="38">
         <v>140108</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="38">
         <v>140266</v>
       </c>
-      <c r="G34" s="39">
+      <c r="G34" s="38">
         <v>140504</v>
       </c>
-      <c r="H34" s="39">
+      <c r="H34" s="38">
         <v>140799</v>
       </c>
-      <c r="I34" s="39">
+      <c r="I34" s="38">
         <v>140960</v>
       </c>
-      <c r="J34" s="39">
+      <c r="J34" s="38">
         <v>141310</v>
       </c>
-      <c r="K34" s="39">
+      <c r="K34" s="38">
         <v>141610</v>
       </c>
-      <c r="L34" s="39">
+      <c r="L34" s="38">
         <v>141925</v>
       </c>
-      <c r="M34" s="39">
+      <c r="M34" s="38">
         <v>142193</v>
       </c>
-      <c r="N34" s="39">
+      <c r="N34" s="38">
         <v>142416</v>
       </c>
-      <c r="O34" s="34">
+      <c r="O34" s="33">
         <v>142589</v>
       </c>
-      <c r="P34" s="34">
+      <c r="P34" s="33">
         <v>142831</v>
       </c>
-      <c r="Q34" s="51">
+      <c r="Q34" s="50">
         <v>143073</v>
       </c>
-      <c r="R34" s="51">
+      <c r="R34" s="50">
         <v>143333</v>
+      </c>
+      <c r="S34" s="50">
+        <v>143596</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" s="14"/>
-      <c r="C45" s="16"/>
-[...13 lines deleted...]
-      <c r="Q45" s="17"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="16"/>
+      <c r="P45" s="16"/>
+      <c r="Q45" s="16"/>
       <c r="R45" s="12"/>
-      <c r="S45" s="18"/>
-[...4 lines deleted...]
-      <c r="X45" s="22"/>
+      <c r="S45" s="17"/>
+      <c r="T45" s="17"/>
+      <c r="U45" s="17"/>
+      <c r="V45" s="17"/>
+      <c r="W45" s="21"/>
+      <c r="X45" s="21"/>
       <c r="Y45" s="11"/>
       <c r="Z45" s="11"/>
     </row>
     <row r="60" spans="2:23">
       <c r="B60" s="10"/>
       <c r="C60" s="10"/>
       <c r="D60" s="10"/>
       <c r="E60" s="10"/>
       <c r="F60" s="10"/>
       <c r="G60" s="10"/>
       <c r="H60" s="10"/>
       <c r="I60" s="10"/>
       <c r="J60" s="10"/>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="10"/>
       <c r="N60" s="10"/>
       <c r="O60" s="10"/>
       <c r="P60" s="10"/>
       <c r="Q60" s="10"/>
       <c r="R60" s="10"/>
       <c r="S60" s="10"/>
       <c r="T60" s="10"/>
       <c r="U60" s="10"/>
       <c r="V60" s="10"/>
@@ -4093,58 +4169,58 @@
       <c r="B79" s="10"/>
       <c r="C79" s="10"/>
       <c r="D79" s="10"/>
       <c r="E79" s="10"/>
       <c r="F79" s="10"/>
       <c r="G79" s="10"/>
       <c r="H79" s="10"/>
       <c r="I79" s="10"/>
       <c r="J79" s="10"/>
       <c r="K79" s="10"/>
       <c r="L79" s="10"/>
       <c r="M79" s="10"/>
       <c r="N79" s="10"/>
       <c r="O79" s="10"/>
       <c r="P79" s="10"/>
       <c r="Q79" s="10"/>
       <c r="R79" s="10"/>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
       <c r="U79" s="10"/>
       <c r="V79" s="10"/>
       <c r="W79" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B5:Z5"/>
-[...1 lines deleted...]
-    <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="C3:N3"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B5:Z5"/>
+    <mergeCell ref="B15:Z15"/>
+    <mergeCell ref="B25:Z25"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>