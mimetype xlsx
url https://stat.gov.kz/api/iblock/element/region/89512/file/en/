--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1101,84 +1101,84 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="32"/>
     <cellStyle name="Обычный 2" xfId="21"/>
@@ -1492,51 +1492,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="104.140625" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1812,59 +1812,59 @@
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="14.25" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="62">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="62">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>76</v>
       </c>
@@ -2169,51 +2169,51 @@
     <col min="14850" max="14850" width="88.42578125" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="2" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="4.42578125" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="2" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="4.42578125" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="2" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="4.42578125" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="2" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="4.42578125" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="2" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="4.42578125" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="1"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>8</v>
@@ -2231,144 +2231,144 @@
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X34" sqref="X34"/>
+      <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="10.140625" style="9" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="8.28515625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="22" width="9.140625" style="9"/>
+    <col min="16" max="16" width="8.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="17" max="20" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="9.140625" style="9"/>
     <col min="23" max="23" width="11.28515625" style="9" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="9" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="31.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="75" t="s">
+      <c r="B1" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="75"/>
-[...22 lines deleted...]
-      <c r="Z1" s="75"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
     </row>
     <row r="2" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1"/>
     <row r="3" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="70"/>
-      <c r="C3" s="76">
+      <c r="B3" s="78"/>
+      <c r="C3" s="72">
         <v>2025</v>
       </c>
-      <c r="D3" s="77"/>
-[...10 lines deleted...]
-      <c r="O3" s="78">
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="74">
         <v>2026</v>
       </c>
-      <c r="P3" s="79"/>
-[...9 lines deleted...]
-      <c r="Z3" s="79"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
     </row>
     <row r="4" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71"/>
+      <c r="A4" s="77"/>
+      <c r="B4" s="79"/>
       <c r="C4" s="22" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>53</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>54</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>55</v>
       </c>
       <c r="J4" s="23" t="s">
         <v>48</v>
       </c>
       <c r="K4" s="23" t="s">
@@ -2399,77 +2399,77 @@
         <v>46</v>
       </c>
       <c r="T4" s="26" t="s">
         <v>47</v>
       </c>
       <c r="U4" s="26" t="s">
         <v>55</v>
       </c>
       <c r="V4" s="26" t="s">
         <v>48</v>
       </c>
       <c r="W4" s="26" t="s">
         <v>49</v>
       </c>
       <c r="X4" s="25" t="s">
         <v>50</v>
       </c>
       <c r="Y4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="Z4" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B5" s="72" t="s">
+      <c r="B5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="72"/>
-[...22 lines deleted...]
-      <c r="Z5" s="73"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="69"/>
     </row>
     <row r="6" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
         <v>2292333</v>
       </c>
       <c r="D6" s="11">
         <v>2297491</v>
       </c>
       <c r="E6" s="11">
         <v>2300876</v>
       </c>
       <c r="F6" s="11">
         <v>2305765</v>
       </c>
       <c r="G6" s="13">
         <v>2310071</v>
       </c>
       <c r="H6" s="11">
         <v>2314929</v>
@@ -2485,50 +2485,53 @@
       </c>
       <c r="L6" s="21">
         <v>2337023</v>
       </c>
       <c r="M6" s="11">
         <v>2341901</v>
       </c>
       <c r="N6" s="11">
         <v>2345012</v>
       </c>
       <c r="O6" s="11">
         <v>2348103</v>
       </c>
       <c r="P6" s="11">
         <v>2351424</v>
       </c>
       <c r="Q6" s="47">
         <v>2354736</v>
       </c>
       <c r="R6" s="49">
         <v>2359052</v>
       </c>
       <c r="S6" s="49">
         <v>2362463</v>
       </c>
+      <c r="T6" s="49">
+        <v>2366525</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A7" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="32">
         <v>269533</v>
       </c>
       <c r="D7" s="32">
         <v>269655</v>
       </c>
       <c r="E7" s="32">
         <v>270075</v>
       </c>
       <c r="F7" s="32">
         <v>270227</v>
       </c>
       <c r="G7" s="32">
         <v>270580</v>
       </c>
       <c r="H7" s="32">
         <v>271019</v>
@@ -2544,51 +2547,53 @@
       </c>
       <c r="L7" s="32">
         <v>272571</v>
       </c>
       <c r="M7" s="32">
         <v>272611</v>
       </c>
       <c r="N7" s="32">
         <v>272596</v>
       </c>
       <c r="O7" s="32">
         <v>272739</v>
       </c>
       <c r="P7" s="32">
         <v>273029</v>
       </c>
       <c r="Q7" s="47">
         <v>273422</v>
       </c>
       <c r="R7" s="49">
         <v>273881</v>
       </c>
       <c r="S7" s="49">
         <v>274155</v>
       </c>
-      <c r="T7" s="12"/>
+      <c r="T7" s="49">
+        <v>274257</v>
+      </c>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="11"/>
       <c r="Z7" s="11"/>
     </row>
     <row r="8" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="32">
         <v>384886</v>
       </c>
       <c r="D8" s="32">
         <v>386516</v>
       </c>
       <c r="E8" s="32">
         <v>387792</v>
       </c>
       <c r="F8" s="32">
         <v>389561</v>
@@ -2610,50 +2615,53 @@
       </c>
       <c r="L8" s="32">
         <v>397615</v>
       </c>
       <c r="M8" s="32">
         <v>398765</v>
       </c>
       <c r="N8" s="32">
         <v>399828</v>
       </c>
       <c r="O8" s="32">
         <v>400953</v>
       </c>
       <c r="P8" s="32">
         <v>401900</v>
       </c>
       <c r="Q8" s="47">
         <v>402867</v>
       </c>
       <c r="R8" s="49">
         <v>403720</v>
       </c>
       <c r="S8" s="49">
         <v>404659</v>
       </c>
+      <c r="T8" s="49">
+        <v>405567</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="32">
         <v>358637</v>
       </c>
       <c r="D9" s="32">
         <v>358500</v>
       </c>
       <c r="E9" s="32">
         <v>358356</v>
       </c>
       <c r="F9" s="32">
         <v>358412</v>
       </c>
       <c r="G9" s="32">
         <v>358585</v>
       </c>
       <c r="H9" s="32">
         <v>358597</v>
@@ -2669,50 +2677,53 @@
       </c>
       <c r="L9" s="32">
         <v>359487</v>
       </c>
       <c r="M9" s="32">
         <v>359988</v>
       </c>
       <c r="N9" s="32">
         <v>360142</v>
       </c>
       <c r="O9" s="32">
         <v>360392</v>
       </c>
       <c r="P9" s="32">
         <v>360456</v>
       </c>
       <c r="Q9" s="47">
         <v>360568</v>
       </c>
       <c r="R9" s="49">
         <v>360806</v>
       </c>
       <c r="S9" s="49">
         <v>360801</v>
       </c>
+      <c r="T9" s="49">
+        <v>361408</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="32">
         <v>338538</v>
       </c>
       <c r="D10" s="32">
         <v>339636</v>
       </c>
       <c r="E10" s="32">
         <v>340121</v>
       </c>
       <c r="F10" s="32">
         <v>340783</v>
       </c>
       <c r="G10" s="32">
         <v>341582</v>
       </c>
       <c r="H10" s="32">
         <v>342459</v>
@@ -2728,50 +2739,53 @@
       </c>
       <c r="L10" s="32">
         <v>346868</v>
       </c>
       <c r="M10" s="32">
         <v>347643</v>
       </c>
       <c r="N10" s="32">
         <v>347927</v>
       </c>
       <c r="O10" s="32">
         <v>348491</v>
       </c>
       <c r="P10" s="32">
         <v>349022</v>
       </c>
       <c r="Q10" s="47">
         <v>349503</v>
       </c>
       <c r="R10" s="49">
         <v>350329</v>
       </c>
       <c r="S10" s="49">
         <v>350818</v>
       </c>
+      <c r="T10" s="49">
+        <v>351648</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="32">
         <v>200067</v>
       </c>
       <c r="D11" s="32">
         <v>200114</v>
       </c>
       <c r="E11" s="32">
         <v>199671</v>
       </c>
       <c r="F11" s="32">
         <v>199630</v>
       </c>
       <c r="G11" s="32">
         <v>199421</v>
       </c>
       <c r="H11" s="32">
         <v>199433</v>
@@ -2787,50 +2801,53 @@
       </c>
       <c r="L11" s="32">
         <v>199065</v>
       </c>
       <c r="M11" s="32">
         <v>199082</v>
       </c>
       <c r="N11" s="32">
         <v>199007</v>
       </c>
       <c r="O11" s="32">
         <v>198881</v>
       </c>
       <c r="P11" s="32">
         <v>198785</v>
       </c>
       <c r="Q11" s="47">
         <v>198512</v>
       </c>
       <c r="R11" s="49">
         <v>198447</v>
       </c>
       <c r="S11" s="49">
         <v>198421</v>
       </c>
+      <c r="T11" s="49">
+        <v>198522</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="32">
         <v>251873</v>
       </c>
       <c r="D12" s="32">
         <v>251836</v>
       </c>
       <c r="E12" s="32">
         <v>252022</v>
       </c>
       <c r="F12" s="32">
         <v>252386</v>
       </c>
       <c r="G12" s="32">
         <v>252777</v>
       </c>
       <c r="H12" s="32">
         <v>253123</v>
@@ -2846,50 +2863,53 @@
       </c>
       <c r="L12" s="32">
         <v>254338</v>
       </c>
       <c r="M12" s="32">
         <v>254702</v>
       </c>
       <c r="N12" s="32">
         <v>254984</v>
       </c>
       <c r="O12" s="32">
         <v>255078</v>
       </c>
       <c r="P12" s="32">
         <v>255113</v>
       </c>
       <c r="Q12" s="47">
         <v>255147</v>
       </c>
       <c r="R12" s="49">
         <v>255347</v>
       </c>
       <c r="S12" s="49">
         <v>255463</v>
       </c>
+      <c r="T12" s="49">
+        <v>255622</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="32">
         <v>222325</v>
       </c>
       <c r="D13" s="32">
         <v>224461</v>
       </c>
       <c r="E13" s="32">
         <v>226039</v>
       </c>
       <c r="F13" s="32">
         <v>227597</v>
       </c>
       <c r="G13" s="32">
         <v>228908</v>
       </c>
       <c r="H13" s="32">
         <v>230012</v>
@@ -2905,51 +2925,53 @@
       </c>
       <c r="L13" s="32">
         <v>236676</v>
       </c>
       <c r="M13" s="32">
         <v>238173</v>
       </c>
       <c r="N13" s="32">
         <v>239231</v>
       </c>
       <c r="O13" s="32">
         <v>240049</v>
       </c>
       <c r="P13" s="32">
         <v>241297</v>
       </c>
       <c r="Q13" s="47">
         <v>242444</v>
       </c>
       <c r="R13" s="49">
         <v>243811</v>
       </c>
       <c r="S13" s="49">
         <v>244939</v>
       </c>
-      <c r="T13" s="19"/>
+      <c r="T13" s="49">
+        <v>245927</v>
+      </c>
       <c r="U13" s="20"/>
       <c r="V13" s="20"/>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
     </row>
     <row r="14" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="33">
         <v>266196</v>
       </c>
       <c r="D14" s="33">
         <v>266495</v>
       </c>
       <c r="E14" s="33">
         <v>266800</v>
       </c>
       <c r="F14" s="33">
         <v>267169</v>
@@ -2971,79 +2993,82 @@
       </c>
       <c r="L14" s="33">
         <v>270403</v>
       </c>
       <c r="M14" s="33">
         <v>270937</v>
       </c>
       <c r="N14" s="33">
         <v>271297</v>
       </c>
       <c r="O14" s="33">
         <v>271520</v>
       </c>
       <c r="P14" s="33">
         <v>271822</v>
       </c>
       <c r="Q14" s="48">
         <v>272273</v>
       </c>
       <c r="R14" s="50">
         <v>272711</v>
       </c>
       <c r="S14" s="50">
         <v>273207</v>
       </c>
+      <c r="T14" s="50">
+        <v>273574</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B15" s="74" t="s">
+      <c r="B15" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="74"/>
-[...22 lines deleted...]
-      <c r="Z15" s="74"/>
+      <c r="C15" s="70"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="70"/>
+      <c r="G15" s="70"/>
+      <c r="H15" s="70"/>
+      <c r="I15" s="70"/>
+      <c r="J15" s="70"/>
+      <c r="K15" s="70"/>
+      <c r="L15" s="70"/>
+      <c r="M15" s="70"/>
+      <c r="N15" s="70"/>
+      <c r="O15" s="70"/>
+      <c r="P15" s="70"/>
+      <c r="Q15" s="70"/>
+      <c r="R15" s="70"/>
+      <c r="S15" s="70"/>
+      <c r="T15" s="70"/>
+      <c r="U15" s="70"/>
+      <c r="V15" s="70"/>
+      <c r="W15" s="70"/>
+      <c r="X15" s="70"/>
+      <c r="Y15" s="70"/>
+      <c r="Z15" s="70"/>
     </row>
     <row r="16" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="42">
         <v>1066492</v>
       </c>
       <c r="D16" s="42">
         <v>1068744</v>
       </c>
       <c r="E16" s="42">
         <v>1070482</v>
       </c>
       <c r="F16" s="43">
         <v>1072916</v>
       </c>
       <c r="G16" s="44">
         <v>1075242</v>
       </c>
       <c r="H16" s="44">
         <v>1077761</v>
@@ -3059,50 +3084,53 @@
       </c>
       <c r="L16" s="45">
         <v>1087731</v>
       </c>
       <c r="M16" s="46">
         <v>1090100</v>
       </c>
       <c r="N16" s="46">
         <v>1091510</v>
       </c>
       <c r="O16" s="46">
         <v>1092870</v>
       </c>
       <c r="P16" s="46">
         <v>1094281</v>
       </c>
       <c r="Q16" s="47">
         <v>1095775</v>
       </c>
       <c r="R16" s="49">
         <v>1097609</v>
       </c>
       <c r="S16" s="49">
         <v>1099339</v>
       </c>
+      <c r="T16" s="49">
+        <v>1101136</v>
+      </c>
     </row>
     <row r="17" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="34">
         <v>122388</v>
       </c>
       <c r="D17" s="34">
         <v>122520</v>
       </c>
       <c r="E17" s="34">
         <v>122743</v>
       </c>
       <c r="F17" s="34">
         <v>122797</v>
       </c>
       <c r="G17" s="34">
         <v>122940</v>
       </c>
       <c r="H17" s="34">
         <v>123155</v>
@@ -3118,50 +3146,53 @@
       </c>
       <c r="L17" s="34">
         <v>123876</v>
       </c>
       <c r="M17" s="34">
         <v>123879</v>
       </c>
       <c r="N17" s="34">
         <v>123819</v>
       </c>
       <c r="O17" s="32">
         <v>123883</v>
       </c>
       <c r="P17" s="32">
         <v>124059</v>
       </c>
       <c r="Q17" s="47">
         <v>124236</v>
       </c>
       <c r="R17" s="49">
         <v>124368</v>
       </c>
       <c r="S17" s="49">
         <v>124475</v>
       </c>
+      <c r="T17" s="49">
+        <v>124485</v>
+      </c>
     </row>
     <row r="18" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A18" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="34">
         <v>184127</v>
       </c>
       <c r="D18" s="34">
         <v>184917</v>
       </c>
       <c r="E18" s="34">
         <v>185569</v>
       </c>
       <c r="F18" s="34">
         <v>186496</v>
       </c>
       <c r="G18" s="34">
         <v>187167</v>
       </c>
       <c r="H18" s="34">
         <v>187964</v>
@@ -3177,50 +3208,53 @@
       </c>
       <c r="L18" s="34">
         <v>190590</v>
       </c>
       <c r="M18" s="34">
         <v>191194</v>
       </c>
       <c r="N18" s="34">
         <v>191737</v>
       </c>
       <c r="O18" s="32">
         <v>192323</v>
       </c>
       <c r="P18" s="32">
         <v>192790</v>
       </c>
       <c r="Q18" s="47">
         <v>193269</v>
       </c>
       <c r="R18" s="49">
         <v>193659</v>
       </c>
       <c r="S18" s="49">
         <v>194155</v>
       </c>
+      <c r="T18" s="49">
+        <v>194629</v>
+      </c>
     </row>
     <row r="19" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A19" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="34">
         <v>162008</v>
       </c>
       <c r="D19" s="34">
         <v>161931</v>
       </c>
       <c r="E19" s="34">
         <v>161912</v>
       </c>
       <c r="F19" s="34">
         <v>161938</v>
       </c>
       <c r="G19" s="34">
         <v>162065</v>
       </c>
       <c r="H19" s="34">
         <v>162045</v>
@@ -3236,50 +3270,53 @@
       </c>
       <c r="L19" s="34">
         <v>162360</v>
       </c>
       <c r="M19" s="34">
         <v>162676</v>
       </c>
       <c r="N19" s="34">
         <v>162811</v>
       </c>
       <c r="O19" s="32">
         <v>162902</v>
       </c>
       <c r="P19" s="32">
         <v>162902</v>
       </c>
       <c r="Q19" s="47">
         <v>162953</v>
       </c>
       <c r="R19" s="49">
         <v>163045</v>
       </c>
       <c r="S19" s="49">
         <v>163031</v>
       </c>
+      <c r="T19" s="49">
+        <v>163322</v>
+      </c>
     </row>
     <row r="20" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="34">
         <v>154039</v>
       </c>
       <c r="D20" s="34">
         <v>154509</v>
       </c>
       <c r="E20" s="34">
         <v>154747</v>
       </c>
       <c r="F20" s="34">
         <v>155042</v>
       </c>
       <c r="G20" s="34">
         <v>155431</v>
       </c>
       <c r="H20" s="34">
         <v>155877</v>
@@ -3295,50 +3332,53 @@
       </c>
       <c r="L20" s="34">
         <v>157722</v>
       </c>
       <c r="M20" s="34">
         <v>158065</v>
       </c>
       <c r="N20" s="34">
         <v>158201</v>
       </c>
       <c r="O20" s="32">
         <v>158390</v>
       </c>
       <c r="P20" s="32">
         <v>158627</v>
       </c>
       <c r="Q20" s="47">
         <v>158854</v>
       </c>
       <c r="R20" s="49">
         <v>159251</v>
       </c>
       <c r="S20" s="49">
         <v>159528</v>
       </c>
+      <c r="T20" s="49">
+        <v>159862</v>
+      </c>
     </row>
     <row r="21" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="34">
         <v>93258</v>
       </c>
       <c r="D21" s="34">
         <v>93289</v>
       </c>
       <c r="E21" s="34">
         <v>93066</v>
       </c>
       <c r="F21" s="34">
         <v>93022</v>
       </c>
       <c r="G21" s="34">
         <v>92924</v>
       </c>
       <c r="H21" s="34">
         <v>92938</v>
@@ -3354,50 +3394,53 @@
       </c>
       <c r="L21" s="34">
         <v>92602</v>
       </c>
       <c r="M21" s="34">
         <v>92615</v>
       </c>
       <c r="N21" s="34">
         <v>92563</v>
       </c>
       <c r="O21" s="32">
         <v>92507</v>
       </c>
       <c r="P21" s="32">
         <v>92473</v>
       </c>
       <c r="Q21" s="47">
         <v>92328</v>
       </c>
       <c r="R21" s="49">
         <v>92257</v>
       </c>
       <c r="S21" s="49">
         <v>92272</v>
       </c>
+      <c r="T21" s="49">
+        <v>92297</v>
+      </c>
     </row>
     <row r="22" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A22" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="34">
         <v>120827</v>
       </c>
       <c r="D22" s="34">
         <v>120743</v>
       </c>
       <c r="E22" s="34">
         <v>120834</v>
       </c>
       <c r="F22" s="34">
         <v>121000</v>
       </c>
       <c r="G22" s="34">
         <v>121173</v>
       </c>
       <c r="H22" s="34">
         <v>121354</v>
@@ -3413,50 +3456,53 @@
       </c>
       <c r="L22" s="34">
         <v>121902</v>
       </c>
       <c r="M22" s="34">
         <v>122072</v>
       </c>
       <c r="N22" s="34">
         <v>122175</v>
       </c>
       <c r="O22" s="32">
         <v>122226</v>
       </c>
       <c r="P22" s="32">
         <v>122235</v>
       </c>
       <c r="Q22" s="47">
         <v>122193</v>
       </c>
       <c r="R22" s="49">
         <v>122277</v>
       </c>
       <c r="S22" s="49">
         <v>122297</v>
       </c>
+      <c r="T22" s="49">
+        <v>122338</v>
+      </c>
     </row>
     <row r="23" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="36">
         <v>103267</v>
       </c>
       <c r="D23" s="36">
         <v>104168</v>
       </c>
       <c r="E23" s="36">
         <v>104919</v>
       </c>
       <c r="F23" s="36">
         <v>105718</v>
       </c>
       <c r="G23" s="36">
         <v>106434</v>
       </c>
       <c r="H23" s="36">
         <v>107005</v>
@@ -3472,50 +3518,53 @@
       </c>
       <c r="L23" s="36">
         <v>110201</v>
       </c>
       <c r="M23" s="36">
         <v>110855</v>
       </c>
       <c r="N23" s="36">
         <v>111323</v>
       </c>
       <c r="O23" s="32">
         <v>111708</v>
       </c>
       <c r="P23" s="32">
         <v>112204</v>
       </c>
       <c r="Q23" s="47">
         <v>112742</v>
       </c>
       <c r="R23" s="49">
         <v>113374</v>
       </c>
       <c r="S23" s="49">
         <v>113970</v>
       </c>
+      <c r="T23" s="49">
+        <v>114442</v>
+      </c>
     </row>
     <row r="24" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="38">
         <v>126481</v>
       </c>
       <c r="D24" s="38">
         <v>126570</v>
       </c>
       <c r="E24" s="38">
         <v>126692</v>
       </c>
       <c r="F24" s="38">
         <v>126903</v>
       </c>
       <c r="G24" s="38">
         <v>127108</v>
       </c>
       <c r="H24" s="38">
         <v>127423</v>
@@ -3531,79 +3580,82 @@
       </c>
       <c r="L24" s="38">
         <v>128478</v>
       </c>
       <c r="M24" s="38">
         <v>128744</v>
       </c>
       <c r="N24" s="38">
         <v>128881</v>
       </c>
       <c r="O24" s="33">
         <v>128931</v>
       </c>
       <c r="P24" s="33">
         <v>128991</v>
       </c>
       <c r="Q24" s="48">
         <v>129200</v>
       </c>
       <c r="R24" s="50">
         <v>129378</v>
       </c>
       <c r="S24" s="50">
         <v>129611</v>
       </c>
+      <c r="T24" s="50">
+        <v>129761</v>
+      </c>
     </row>
     <row r="25" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B25" s="74" t="s">
+      <c r="B25" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="74"/>
-[...22 lines deleted...]
-      <c r="Z25" s="74"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="T25" s="70"/>
+      <c r="U25" s="70"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="70"/>
+      <c r="X25" s="70"/>
+      <c r="Y25" s="70"/>
+      <c r="Z25" s="70"/>
     </row>
     <row r="26" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A26" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="18">
         <v>1225841</v>
       </c>
       <c r="D26" s="18">
         <v>1228747</v>
       </c>
       <c r="E26" s="18">
         <v>1230394</v>
       </c>
       <c r="F26" s="11">
         <v>1232849</v>
       </c>
       <c r="G26" s="19">
         <v>1234829</v>
       </c>
       <c r="H26" s="19">
         <v>1237168</v>
@@ -3619,50 +3671,53 @@
       </c>
       <c r="L26" s="21">
         <v>1249292</v>
       </c>
       <c r="M26" s="11">
         <v>1251801</v>
       </c>
       <c r="N26" s="11">
         <v>1253502</v>
       </c>
       <c r="O26" s="11">
         <v>1255233</v>
       </c>
       <c r="P26" s="11">
         <v>1257143</v>
       </c>
       <c r="Q26" s="49">
         <v>1258961</v>
       </c>
       <c r="R26" s="49">
         <v>1261443</v>
       </c>
       <c r="S26" s="49">
         <v>1263124</v>
       </c>
+      <c r="T26" s="49">
+        <v>1265389</v>
+      </c>
     </row>
     <row r="27" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A27" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="34">
         <v>147145</v>
       </c>
       <c r="D27" s="34">
         <v>147135</v>
       </c>
       <c r="E27" s="34">
         <v>147332</v>
       </c>
       <c r="F27" s="34">
         <v>147430</v>
       </c>
       <c r="G27" s="34">
         <v>147640</v>
       </c>
       <c r="H27" s="34">
         <v>147864</v>
@@ -3678,50 +3733,53 @@
       </c>
       <c r="L27" s="34">
         <v>148695</v>
       </c>
       <c r="M27" s="34">
         <v>148732</v>
       </c>
       <c r="N27" s="34">
         <v>148777</v>
       </c>
       <c r="O27" s="32">
         <v>148856</v>
       </c>
       <c r="P27" s="32">
         <v>148970</v>
       </c>
       <c r="Q27" s="49">
         <v>149186</v>
       </c>
       <c r="R27" s="49">
         <v>149513</v>
       </c>
       <c r="S27" s="49">
         <v>149680</v>
       </c>
+      <c r="T27" s="49">
+        <v>149772</v>
+      </c>
     </row>
     <row r="28" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A28" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="34">
         <v>200759</v>
       </c>
       <c r="D28" s="34">
         <v>201599</v>
       </c>
       <c r="E28" s="34">
         <v>202223</v>
       </c>
       <c r="F28" s="34">
         <v>203065</v>
       </c>
       <c r="G28" s="34">
         <v>203439</v>
       </c>
       <c r="H28" s="34">
         <v>204100</v>
@@ -3737,50 +3795,53 @@
       </c>
       <c r="L28" s="34">
         <v>207025</v>
       </c>
       <c r="M28" s="34">
         <v>207571</v>
       </c>
       <c r="N28" s="34">
         <v>208091</v>
       </c>
       <c r="O28" s="32">
         <v>208630</v>
       </c>
       <c r="P28" s="32">
         <v>209110</v>
       </c>
       <c r="Q28" s="49">
         <v>209598</v>
       </c>
       <c r="R28" s="49">
         <v>210061</v>
       </c>
       <c r="S28" s="49">
         <v>210504</v>
       </c>
+      <c r="T28" s="49">
+        <v>210938</v>
+      </c>
     </row>
     <row r="29" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="34">
         <v>196629</v>
       </c>
       <c r="D29" s="34">
         <v>196569</v>
       </c>
       <c r="E29" s="34">
         <v>196444</v>
       </c>
       <c r="F29" s="34">
         <v>196474</v>
       </c>
       <c r="G29" s="34">
         <v>196520</v>
       </c>
       <c r="H29" s="34">
         <v>196552</v>
@@ -3796,50 +3857,53 @@
       </c>
       <c r="L29" s="34">
         <v>197127</v>
       </c>
       <c r="M29" s="34">
         <v>197312</v>
       </c>
       <c r="N29" s="34">
         <v>197331</v>
       </c>
       <c r="O29" s="32">
         <v>197490</v>
       </c>
       <c r="P29" s="32">
         <v>197554</v>
       </c>
       <c r="Q29" s="49">
         <v>197615</v>
       </c>
       <c r="R29" s="49">
         <v>197761</v>
       </c>
       <c r="S29" s="49">
         <v>197770</v>
       </c>
+      <c r="T29" s="49">
+        <v>198086</v>
+      </c>
     </row>
     <row r="30" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="34">
         <v>184499</v>
       </c>
       <c r="D30" s="34">
         <v>185127</v>
       </c>
       <c r="E30" s="34">
         <v>185374</v>
       </c>
       <c r="F30" s="34">
         <v>185741</v>
       </c>
       <c r="G30" s="34">
         <v>186151</v>
       </c>
       <c r="H30" s="34">
         <v>186582</v>
@@ -3855,50 +3919,53 @@
       </c>
       <c r="L30" s="34">
         <v>189146</v>
       </c>
       <c r="M30" s="34">
         <v>189578</v>
       </c>
       <c r="N30" s="34">
         <v>189726</v>
       </c>
       <c r="O30" s="32">
         <v>190101</v>
       </c>
       <c r="P30" s="32">
         <v>190395</v>
       </c>
       <c r="Q30" s="49">
         <v>190649</v>
       </c>
       <c r="R30" s="49">
         <v>191078</v>
       </c>
       <c r="S30" s="49">
         <v>191290</v>
       </c>
+      <c r="T30" s="49">
+        <v>191786</v>
+      </c>
     </row>
     <row r="31" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A31" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="34">
         <v>106809</v>
       </c>
       <c r="D31" s="34">
         <v>106825</v>
       </c>
       <c r="E31" s="34">
         <v>106605</v>
       </c>
       <c r="F31" s="34">
         <v>106608</v>
       </c>
       <c r="G31" s="34">
         <v>106497</v>
       </c>
       <c r="H31" s="34">
         <v>106495</v>
@@ -3914,50 +3981,53 @@
       </c>
       <c r="L31" s="34">
         <v>106463</v>
       </c>
       <c r="M31" s="34">
         <v>106467</v>
       </c>
       <c r="N31" s="34">
         <v>106444</v>
       </c>
       <c r="O31" s="32">
         <v>106374</v>
       </c>
       <c r="P31" s="32">
         <v>106312</v>
       </c>
       <c r="Q31" s="49">
         <v>106184</v>
       </c>
       <c r="R31" s="49">
         <v>106190</v>
       </c>
       <c r="S31" s="49">
         <v>106149</v>
       </c>
+      <c r="T31" s="49">
+        <v>106225</v>
+      </c>
     </row>
     <row r="32" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A32" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="34">
         <v>131046</v>
       </c>
       <c r="D32" s="34">
         <v>131093</v>
       </c>
       <c r="E32" s="34">
         <v>131188</v>
       </c>
       <c r="F32" s="34">
         <v>131386</v>
       </c>
       <c r="G32" s="34">
         <v>131604</v>
       </c>
       <c r="H32" s="34">
         <v>131769</v>
@@ -3973,50 +4043,53 @@
       </c>
       <c r="L32" s="34">
         <v>132436</v>
       </c>
       <c r="M32" s="34">
         <v>132630</v>
       </c>
       <c r="N32" s="34">
         <v>132809</v>
       </c>
       <c r="O32" s="32">
         <v>132852</v>
       </c>
       <c r="P32" s="32">
         <v>132878</v>
       </c>
       <c r="Q32" s="49">
         <v>132954</v>
       </c>
       <c r="R32" s="49">
         <v>133070</v>
       </c>
       <c r="S32" s="49">
         <v>133166</v>
       </c>
+      <c r="T32" s="49">
+        <v>133284</v>
+      </c>
     </row>
     <row r="33" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A33" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="36">
         <v>119058</v>
       </c>
       <c r="D33" s="36">
         <v>120293</v>
       </c>
       <c r="E33" s="36">
         <v>121120</v>
       </c>
       <c r="F33" s="36">
         <v>121879</v>
       </c>
       <c r="G33" s="36">
         <v>122474</v>
       </c>
       <c r="H33" s="36">
         <v>123007</v>
@@ -4032,50 +4105,53 @@
       </c>
       <c r="L33" s="36">
         <v>126475</v>
       </c>
       <c r="M33" s="36">
         <v>127318</v>
       </c>
       <c r="N33" s="36">
         <v>127908</v>
       </c>
       <c r="O33" s="32">
         <v>128341</v>
       </c>
       <c r="P33" s="32">
         <v>129093</v>
       </c>
       <c r="Q33" s="49">
         <v>129702</v>
       </c>
       <c r="R33" s="49">
         <v>130437</v>
       </c>
       <c r="S33" s="49">
         <v>130969</v>
       </c>
+      <c r="T33" s="49">
+        <v>131485</v>
+      </c>
     </row>
     <row r="34" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A34" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="38">
         <v>139715</v>
       </c>
       <c r="D34" s="38">
         <v>139925</v>
       </c>
       <c r="E34" s="38">
         <v>140108</v>
       </c>
       <c r="F34" s="38">
         <v>140266</v>
       </c>
       <c r="G34" s="38">
         <v>140504</v>
       </c>
       <c r="H34" s="38">
         <v>140799</v>
@@ -4090,50 +4166,53 @@
         <v>141610</v>
       </c>
       <c r="L34" s="38">
         <v>141925</v>
       </c>
       <c r="M34" s="38">
         <v>142193</v>
       </c>
       <c r="N34" s="38">
         <v>142416</v>
       </c>
       <c r="O34" s="33">
         <v>142589</v>
       </c>
       <c r="P34" s="33">
         <v>142831</v>
       </c>
       <c r="Q34" s="50">
         <v>143073</v>
       </c>
       <c r="R34" s="50">
         <v>143333</v>
       </c>
       <c r="S34" s="50">
         <v>143596</v>
+      </c>
+      <c r="T34" s="50">
+        <v>143813</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="12"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="21"/>
@@ -4169,58 +4248,58 @@
       <c r="B79" s="10"/>
       <c r="C79" s="10"/>
       <c r="D79" s="10"/>
       <c r="E79" s="10"/>
       <c r="F79" s="10"/>
       <c r="G79" s="10"/>
       <c r="H79" s="10"/>
       <c r="I79" s="10"/>
       <c r="J79" s="10"/>
       <c r="K79" s="10"/>
       <c r="L79" s="10"/>
       <c r="M79" s="10"/>
       <c r="N79" s="10"/>
       <c r="O79" s="10"/>
       <c r="P79" s="10"/>
       <c r="Q79" s="10"/>
       <c r="R79" s="10"/>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
       <c r="U79" s="10"/>
       <c r="V79" s="10"/>
       <c r="W79" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B1:Z1"/>
-[...1 lines deleted...]
-    <mergeCell ref="O3:Z3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="B5:Z5"/>
     <mergeCell ref="B15:Z15"/>
     <mergeCell ref="B25:Z25"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="O3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>