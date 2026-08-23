--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="79">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
@@ -1491,52 +1491,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="104.140625" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1812,59 +1812,59 @@
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="14.25" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="62">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="62">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>76</v>
       </c>
@@ -2169,51 +2169,51 @@
     <col min="14850" max="14850" width="88.42578125" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="2" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="4.42578125" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="2" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="4.42578125" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="2" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="4.42578125" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="2" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="4.42578125" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="2" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="4.42578125" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="1"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>8</v>
@@ -2230,69 +2230,69 @@
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M42" sqref="M42"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="X35" sqref="X35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="20" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="9.140625" style="9"/>
+    <col min="17" max="21" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="9"/>
     <col min="23" max="23" width="11.28515625" style="9" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="9" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="31.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="71" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="71"/>
       <c r="F1" s="71"/>
       <c r="G1" s="71"/>
       <c r="H1" s="71"/>
       <c r="I1" s="71"/>
       <c r="J1" s="71"/>
       <c r="K1" s="71"/>
       <c r="L1" s="71"/>
       <c r="M1" s="71"/>
       <c r="N1" s="71"/>
@@ -2488,50 +2488,53 @@
       </c>
       <c r="M6" s="11">
         <v>2341901</v>
       </c>
       <c r="N6" s="11">
         <v>2345012</v>
       </c>
       <c r="O6" s="11">
         <v>2348103</v>
       </c>
       <c r="P6" s="11">
         <v>2351424</v>
       </c>
       <c r="Q6" s="47">
         <v>2354736</v>
       </c>
       <c r="R6" s="49">
         <v>2359052</v>
       </c>
       <c r="S6" s="49">
         <v>2362463</v>
       </c>
       <c r="T6" s="49">
         <v>2366525</v>
       </c>
+      <c r="U6" s="49">
+        <v>2373772</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A7" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="32">
         <v>269533</v>
       </c>
       <c r="D7" s="32">
         <v>269655</v>
       </c>
       <c r="E7" s="32">
         <v>270075</v>
       </c>
       <c r="F7" s="32">
         <v>270227</v>
       </c>
       <c r="G7" s="32">
         <v>270580</v>
       </c>
       <c r="H7" s="32">
         <v>271019</v>
@@ -2550,51 +2553,53 @@
       </c>
       <c r="M7" s="32">
         <v>272611</v>
       </c>
       <c r="N7" s="32">
         <v>272596</v>
       </c>
       <c r="O7" s="32">
         <v>272739</v>
       </c>
       <c r="P7" s="32">
         <v>273029</v>
       </c>
       <c r="Q7" s="47">
         <v>273422</v>
       </c>
       <c r="R7" s="49">
         <v>273881</v>
       </c>
       <c r="S7" s="49">
         <v>274155</v>
       </c>
       <c r="T7" s="49">
         <v>274257</v>
       </c>
-      <c r="U7" s="12"/>
+      <c r="U7" s="49">
+        <v>274597</v>
+      </c>
       <c r="V7" s="12"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="11"/>
       <c r="Z7" s="11"/>
     </row>
     <row r="8" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="32">
         <v>384886</v>
       </c>
       <c r="D8" s="32">
         <v>386516</v>
       </c>
       <c r="E8" s="32">
         <v>387792</v>
       </c>
       <c r="F8" s="32">
         <v>389561</v>
       </c>
@@ -2618,50 +2623,53 @@
       </c>
       <c r="M8" s="32">
         <v>398765</v>
       </c>
       <c r="N8" s="32">
         <v>399828</v>
       </c>
       <c r="O8" s="32">
         <v>400953</v>
       </c>
       <c r="P8" s="32">
         <v>401900</v>
       </c>
       <c r="Q8" s="47">
         <v>402867</v>
       </c>
       <c r="R8" s="49">
         <v>403720</v>
       </c>
       <c r="S8" s="49">
         <v>404659</v>
       </c>
       <c r="T8" s="49">
         <v>405567</v>
       </c>
+      <c r="U8" s="49">
+        <v>407728</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="32">
         <v>358637</v>
       </c>
       <c r="D9" s="32">
         <v>358500</v>
       </c>
       <c r="E9" s="32">
         <v>358356</v>
       </c>
       <c r="F9" s="32">
         <v>358412</v>
       </c>
       <c r="G9" s="32">
         <v>358585</v>
       </c>
       <c r="H9" s="32">
         <v>358597</v>
@@ -2680,50 +2688,53 @@
       </c>
       <c r="M9" s="32">
         <v>359988</v>
       </c>
       <c r="N9" s="32">
         <v>360142</v>
       </c>
       <c r="O9" s="32">
         <v>360392</v>
       </c>
       <c r="P9" s="32">
         <v>360456</v>
       </c>
       <c r="Q9" s="47">
         <v>360568</v>
       </c>
       <c r="R9" s="49">
         <v>360806</v>
       </c>
       <c r="S9" s="49">
         <v>360801</v>
       </c>
       <c r="T9" s="49">
         <v>361408</v>
       </c>
+      <c r="U9" s="49">
+        <v>362152</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="32">
         <v>338538</v>
       </c>
       <c r="D10" s="32">
         <v>339636</v>
       </c>
       <c r="E10" s="32">
         <v>340121</v>
       </c>
       <c r="F10" s="32">
         <v>340783</v>
       </c>
       <c r="G10" s="32">
         <v>341582</v>
       </c>
       <c r="H10" s="32">
         <v>342459</v>
@@ -2742,50 +2753,53 @@
       </c>
       <c r="M10" s="32">
         <v>347643</v>
       </c>
       <c r="N10" s="32">
         <v>347927</v>
       </c>
       <c r="O10" s="32">
         <v>348491</v>
       </c>
       <c r="P10" s="32">
         <v>349022</v>
       </c>
       <c r="Q10" s="47">
         <v>349503</v>
       </c>
       <c r="R10" s="49">
         <v>350329</v>
       </c>
       <c r="S10" s="49">
         <v>350818</v>
       </c>
       <c r="T10" s="49">
         <v>351648</v>
       </c>
+      <c r="U10" s="49">
+        <v>353009</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="32">
         <v>200067</v>
       </c>
       <c r="D11" s="32">
         <v>200114</v>
       </c>
       <c r="E11" s="32">
         <v>199671</v>
       </c>
       <c r="F11" s="32">
         <v>199630</v>
       </c>
       <c r="G11" s="32">
         <v>199421</v>
       </c>
       <c r="H11" s="32">
         <v>199433</v>
@@ -2804,50 +2818,53 @@
       </c>
       <c r="M11" s="32">
         <v>199082</v>
       </c>
       <c r="N11" s="32">
         <v>199007</v>
       </c>
       <c r="O11" s="32">
         <v>198881</v>
       </c>
       <c r="P11" s="32">
         <v>198785</v>
       </c>
       <c r="Q11" s="47">
         <v>198512</v>
       </c>
       <c r="R11" s="49">
         <v>198447</v>
       </c>
       <c r="S11" s="49">
         <v>198421</v>
       </c>
       <c r="T11" s="49">
         <v>198522</v>
       </c>
+      <c r="U11" s="49">
+        <v>198614</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="32">
         <v>251873</v>
       </c>
       <c r="D12" s="32">
         <v>251836</v>
       </c>
       <c r="E12" s="32">
         <v>252022</v>
       </c>
       <c r="F12" s="32">
         <v>252386</v>
       </c>
       <c r="G12" s="32">
         <v>252777</v>
       </c>
       <c r="H12" s="32">
         <v>253123</v>
@@ -2866,50 +2883,53 @@
       </c>
       <c r="M12" s="32">
         <v>254702</v>
       </c>
       <c r="N12" s="32">
         <v>254984</v>
       </c>
       <c r="O12" s="32">
         <v>255078</v>
       </c>
       <c r="P12" s="32">
         <v>255113</v>
       </c>
       <c r="Q12" s="47">
         <v>255147</v>
       </c>
       <c r="R12" s="49">
         <v>255347</v>
       </c>
       <c r="S12" s="49">
         <v>255463</v>
       </c>
       <c r="T12" s="49">
         <v>255622</v>
       </c>
+      <c r="U12" s="49">
+        <v>256138</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="32">
         <v>222325</v>
       </c>
       <c r="D13" s="32">
         <v>224461</v>
       </c>
       <c r="E13" s="32">
         <v>226039</v>
       </c>
       <c r="F13" s="32">
         <v>227597</v>
       </c>
       <c r="G13" s="32">
         <v>228908</v>
       </c>
       <c r="H13" s="32">
         <v>230012</v>
@@ -2928,51 +2948,53 @@
       </c>
       <c r="M13" s="32">
         <v>238173</v>
       </c>
       <c r="N13" s="32">
         <v>239231</v>
       </c>
       <c r="O13" s="32">
         <v>240049</v>
       </c>
       <c r="P13" s="32">
         <v>241297</v>
       </c>
       <c r="Q13" s="47">
         <v>242444</v>
       </c>
       <c r="R13" s="49">
         <v>243811</v>
       </c>
       <c r="S13" s="49">
         <v>244939</v>
       </c>
       <c r="T13" s="49">
         <v>245927</v>
       </c>
-      <c r="U13" s="20"/>
+      <c r="U13" s="49">
+        <v>247341</v>
+      </c>
       <c r="V13" s="20"/>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
     </row>
     <row r="14" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="33">
         <v>266196</v>
       </c>
       <c r="D14" s="33">
         <v>266495</v>
       </c>
       <c r="E14" s="33">
         <v>266800</v>
       </c>
       <c r="F14" s="33">
         <v>267169</v>
       </c>
@@ -2995,50 +3017,53 @@
         <v>270403</v>
       </c>
       <c r="M14" s="33">
         <v>270937</v>
       </c>
       <c r="N14" s="33">
         <v>271297</v>
       </c>
       <c r="O14" s="33">
         <v>271520</v>
       </c>
       <c r="P14" s="33">
         <v>271822</v>
       </c>
       <c r="Q14" s="48">
         <v>272273</v>
       </c>
       <c r="R14" s="50">
         <v>272711</v>
       </c>
       <c r="S14" s="50">
         <v>273207</v>
       </c>
       <c r="T14" s="50">
         <v>273574</v>
+      </c>
+      <c r="U14" s="50">
+        <v>274193</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="B15" s="70" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="70"/>
       <c r="L15" s="70"/>
       <c r="M15" s="70"/>
       <c r="N15" s="70"/>
       <c r="O15" s="70"/>
       <c r="P15" s="70"/>
       <c r="Q15" s="70"/>
       <c r="R15" s="70"/>
       <c r="S15" s="70"/>
       <c r="T15" s="70"/>
       <c r="U15" s="70"/>
@@ -3087,50 +3112,53 @@
       </c>
       <c r="M16" s="46">
         <v>1090100</v>
       </c>
       <c r="N16" s="46">
         <v>1091510</v>
       </c>
       <c r="O16" s="46">
         <v>1092870</v>
       </c>
       <c r="P16" s="46">
         <v>1094281</v>
       </c>
       <c r="Q16" s="47">
         <v>1095775</v>
       </c>
       <c r="R16" s="49">
         <v>1097609</v>
       </c>
       <c r="S16" s="49">
         <v>1099339</v>
       </c>
       <c r="T16" s="49">
         <v>1101136</v>
       </c>
+      <c r="U16" s="49">
+        <v>1104163</v>
+      </c>
     </row>
     <row r="17" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="34">
         <v>122388</v>
       </c>
       <c r="D17" s="34">
         <v>122520</v>
       </c>
       <c r="E17" s="34">
         <v>122743</v>
       </c>
       <c r="F17" s="34">
         <v>122797</v>
       </c>
       <c r="G17" s="34">
         <v>122940</v>
       </c>
       <c r="H17" s="34">
         <v>123155</v>
@@ -3149,50 +3177,53 @@
       </c>
       <c r="M17" s="34">
         <v>123879</v>
       </c>
       <c r="N17" s="34">
         <v>123819</v>
       </c>
       <c r="O17" s="32">
         <v>123883</v>
       </c>
       <c r="P17" s="32">
         <v>124059</v>
       </c>
       <c r="Q17" s="47">
         <v>124236</v>
       </c>
       <c r="R17" s="49">
         <v>124368</v>
       </c>
       <c r="S17" s="49">
         <v>124475</v>
       </c>
       <c r="T17" s="49">
         <v>124485</v>
       </c>
+      <c r="U17" s="49">
+        <v>124614</v>
+      </c>
     </row>
     <row r="18" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A18" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="34">
         <v>184127</v>
       </c>
       <c r="D18" s="34">
         <v>184917</v>
       </c>
       <c r="E18" s="34">
         <v>185569</v>
       </c>
       <c r="F18" s="34">
         <v>186496</v>
       </c>
       <c r="G18" s="34">
         <v>187167</v>
       </c>
       <c r="H18" s="34">
         <v>187964</v>
@@ -3211,50 +3242,53 @@
       </c>
       <c r="M18" s="34">
         <v>191194</v>
       </c>
       <c r="N18" s="34">
         <v>191737</v>
       </c>
       <c r="O18" s="32">
         <v>192323</v>
       </c>
       <c r="P18" s="32">
         <v>192790</v>
       </c>
       <c r="Q18" s="47">
         <v>193269</v>
       </c>
       <c r="R18" s="49">
         <v>193659</v>
       </c>
       <c r="S18" s="49">
         <v>194155</v>
       </c>
       <c r="T18" s="49">
         <v>194629</v>
       </c>
+      <c r="U18" s="49">
+        <v>195603</v>
+      </c>
     </row>
     <row r="19" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A19" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="34">
         <v>162008</v>
       </c>
       <c r="D19" s="34">
         <v>161931</v>
       </c>
       <c r="E19" s="34">
         <v>161912</v>
       </c>
       <c r="F19" s="34">
         <v>161938</v>
       </c>
       <c r="G19" s="34">
         <v>162065</v>
       </c>
       <c r="H19" s="34">
         <v>162045</v>
@@ -3273,50 +3307,53 @@
       </c>
       <c r="M19" s="34">
         <v>162676</v>
       </c>
       <c r="N19" s="34">
         <v>162811</v>
       </c>
       <c r="O19" s="32">
         <v>162902</v>
       </c>
       <c r="P19" s="32">
         <v>162902</v>
       </c>
       <c r="Q19" s="47">
         <v>162953</v>
       </c>
       <c r="R19" s="49">
         <v>163045</v>
       </c>
       <c r="S19" s="49">
         <v>163031</v>
       </c>
       <c r="T19" s="49">
         <v>163322</v>
       </c>
+      <c r="U19" s="49">
+        <v>163657</v>
+      </c>
     </row>
     <row r="20" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="34">
         <v>154039</v>
       </c>
       <c r="D20" s="34">
         <v>154509</v>
       </c>
       <c r="E20" s="34">
         <v>154747</v>
       </c>
       <c r="F20" s="34">
         <v>155042</v>
       </c>
       <c r="G20" s="34">
         <v>155431</v>
       </c>
       <c r="H20" s="34">
         <v>155877</v>
@@ -3335,50 +3372,53 @@
       </c>
       <c r="M20" s="34">
         <v>158065</v>
       </c>
       <c r="N20" s="34">
         <v>158201</v>
       </c>
       <c r="O20" s="32">
         <v>158390</v>
       </c>
       <c r="P20" s="32">
         <v>158627</v>
       </c>
       <c r="Q20" s="47">
         <v>158854</v>
       </c>
       <c r="R20" s="49">
         <v>159251</v>
       </c>
       <c r="S20" s="49">
         <v>159528</v>
       </c>
       <c r="T20" s="49">
         <v>159862</v>
       </c>
+      <c r="U20" s="49">
+        <v>160393</v>
+      </c>
     </row>
     <row r="21" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="34">
         <v>93258</v>
       </c>
       <c r="D21" s="34">
         <v>93289</v>
       </c>
       <c r="E21" s="34">
         <v>93066</v>
       </c>
       <c r="F21" s="34">
         <v>93022</v>
       </c>
       <c r="G21" s="34">
         <v>92924</v>
       </c>
       <c r="H21" s="34">
         <v>92938</v>
@@ -3397,50 +3437,53 @@
       </c>
       <c r="M21" s="34">
         <v>92615</v>
       </c>
       <c r="N21" s="34">
         <v>92563</v>
       </c>
       <c r="O21" s="32">
         <v>92507</v>
       </c>
       <c r="P21" s="32">
         <v>92473</v>
       </c>
       <c r="Q21" s="47">
         <v>92328</v>
       </c>
       <c r="R21" s="49">
         <v>92257</v>
       </c>
       <c r="S21" s="49">
         <v>92272</v>
       </c>
       <c r="T21" s="49">
         <v>92297</v>
       </c>
+      <c r="U21" s="49">
+        <v>92341</v>
+      </c>
     </row>
     <row r="22" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A22" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="34">
         <v>120827</v>
       </c>
       <c r="D22" s="34">
         <v>120743</v>
       </c>
       <c r="E22" s="34">
         <v>120834</v>
       </c>
       <c r="F22" s="34">
         <v>121000</v>
       </c>
       <c r="G22" s="34">
         <v>121173</v>
       </c>
       <c r="H22" s="34">
         <v>121354</v>
@@ -3459,50 +3502,53 @@
       </c>
       <c r="M22" s="34">
         <v>122072</v>
       </c>
       <c r="N22" s="34">
         <v>122175</v>
       </c>
       <c r="O22" s="32">
         <v>122226</v>
       </c>
       <c r="P22" s="32">
         <v>122235</v>
       </c>
       <c r="Q22" s="47">
         <v>122193</v>
       </c>
       <c r="R22" s="49">
         <v>122277</v>
       </c>
       <c r="S22" s="49">
         <v>122297</v>
       </c>
       <c r="T22" s="49">
         <v>122338</v>
       </c>
+      <c r="U22" s="49">
+        <v>122520</v>
+      </c>
     </row>
     <row r="23" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="36">
         <v>103267</v>
       </c>
       <c r="D23" s="36">
         <v>104168</v>
       </c>
       <c r="E23" s="36">
         <v>104919</v>
       </c>
       <c r="F23" s="36">
         <v>105718</v>
       </c>
       <c r="G23" s="36">
         <v>106434</v>
       </c>
       <c r="H23" s="36">
         <v>107005</v>
@@ -3521,50 +3567,53 @@
       </c>
       <c r="M23" s="36">
         <v>110855</v>
       </c>
       <c r="N23" s="36">
         <v>111323</v>
       </c>
       <c r="O23" s="32">
         <v>111708</v>
       </c>
       <c r="P23" s="32">
         <v>112204</v>
       </c>
       <c r="Q23" s="47">
         <v>112742</v>
       </c>
       <c r="R23" s="49">
         <v>113374</v>
       </c>
       <c r="S23" s="49">
         <v>113970</v>
       </c>
       <c r="T23" s="49">
         <v>114442</v>
       </c>
+      <c r="U23" s="49">
+        <v>115065</v>
+      </c>
     </row>
     <row r="24" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="38">
         <v>126481</v>
       </c>
       <c r="D24" s="38">
         <v>126570</v>
       </c>
       <c r="E24" s="38">
         <v>126692</v>
       </c>
       <c r="F24" s="38">
         <v>126903</v>
       </c>
       <c r="G24" s="38">
         <v>127108</v>
       </c>
       <c r="H24" s="38">
         <v>127423</v>
@@ -3582,50 +3631,53 @@
         <v>128478</v>
       </c>
       <c r="M24" s="38">
         <v>128744</v>
       </c>
       <c r="N24" s="38">
         <v>128881</v>
       </c>
       <c r="O24" s="33">
         <v>128931</v>
       </c>
       <c r="P24" s="33">
         <v>128991</v>
       </c>
       <c r="Q24" s="48">
         <v>129200</v>
       </c>
       <c r="R24" s="50">
         <v>129378</v>
       </c>
       <c r="S24" s="50">
         <v>129611</v>
       </c>
       <c r="T24" s="50">
         <v>129761</v>
+      </c>
+      <c r="U24" s="50">
+        <v>129970</v>
       </c>
     </row>
     <row r="25" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="B25" s="70" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="70"/>
       <c r="D25" s="70"/>
       <c r="E25" s="70"/>
       <c r="F25" s="70"/>
       <c r="G25" s="70"/>
       <c r="H25" s="70"/>
       <c r="I25" s="70"/>
       <c r="J25" s="70"/>
       <c r="K25" s="70"/>
       <c r="L25" s="70"/>
       <c r="M25" s="70"/>
       <c r="N25" s="70"/>
       <c r="O25" s="70"/>
       <c r="P25" s="70"/>
       <c r="Q25" s="70"/>
       <c r="R25" s="70"/>
       <c r="S25" s="70"/>
       <c r="T25" s="70"/>
       <c r="U25" s="70"/>
@@ -3674,50 +3726,53 @@
       </c>
       <c r="M26" s="11">
         <v>1251801</v>
       </c>
       <c r="N26" s="11">
         <v>1253502</v>
       </c>
       <c r="O26" s="11">
         <v>1255233</v>
       </c>
       <c r="P26" s="11">
         <v>1257143</v>
       </c>
       <c r="Q26" s="49">
         <v>1258961</v>
       </c>
       <c r="R26" s="49">
         <v>1261443</v>
       </c>
       <c r="S26" s="49">
         <v>1263124</v>
       </c>
       <c r="T26" s="49">
         <v>1265389</v>
       </c>
+      <c r="U26" s="49">
+        <v>1269609</v>
+      </c>
     </row>
     <row r="27" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A27" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="34">
         <v>147145</v>
       </c>
       <c r="D27" s="34">
         <v>147135</v>
       </c>
       <c r="E27" s="34">
         <v>147332</v>
       </c>
       <c r="F27" s="34">
         <v>147430</v>
       </c>
       <c r="G27" s="34">
         <v>147640</v>
       </c>
       <c r="H27" s="34">
         <v>147864</v>
@@ -3736,50 +3791,53 @@
       </c>
       <c r="M27" s="34">
         <v>148732</v>
       </c>
       <c r="N27" s="34">
         <v>148777</v>
       </c>
       <c r="O27" s="32">
         <v>148856</v>
       </c>
       <c r="P27" s="32">
         <v>148970</v>
       </c>
       <c r="Q27" s="49">
         <v>149186</v>
       </c>
       <c r="R27" s="49">
         <v>149513</v>
       </c>
       <c r="S27" s="49">
         <v>149680</v>
       </c>
       <c r="T27" s="49">
         <v>149772</v>
       </c>
+      <c r="U27" s="49">
+        <v>149983</v>
+      </c>
     </row>
     <row r="28" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A28" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="34">
         <v>200759</v>
       </c>
       <c r="D28" s="34">
         <v>201599</v>
       </c>
       <c r="E28" s="34">
         <v>202223</v>
       </c>
       <c r="F28" s="34">
         <v>203065</v>
       </c>
       <c r="G28" s="34">
         <v>203439</v>
       </c>
       <c r="H28" s="34">
         <v>204100</v>
@@ -3798,50 +3856,53 @@
       </c>
       <c r="M28" s="34">
         <v>207571</v>
       </c>
       <c r="N28" s="34">
         <v>208091</v>
       </c>
       <c r="O28" s="32">
         <v>208630</v>
       </c>
       <c r="P28" s="32">
         <v>209110</v>
       </c>
       <c r="Q28" s="49">
         <v>209598</v>
       </c>
       <c r="R28" s="49">
         <v>210061</v>
       </c>
       <c r="S28" s="49">
         <v>210504</v>
       </c>
       <c r="T28" s="49">
         <v>210938</v>
       </c>
+      <c r="U28" s="49">
+        <v>212125</v>
+      </c>
     </row>
     <row r="29" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="34">
         <v>196629</v>
       </c>
       <c r="D29" s="34">
         <v>196569</v>
       </c>
       <c r="E29" s="34">
         <v>196444</v>
       </c>
       <c r="F29" s="34">
         <v>196474</v>
       </c>
       <c r="G29" s="34">
         <v>196520</v>
       </c>
       <c r="H29" s="34">
         <v>196552</v>
@@ -3860,50 +3921,53 @@
       </c>
       <c r="M29" s="34">
         <v>197312</v>
       </c>
       <c r="N29" s="34">
         <v>197331</v>
       </c>
       <c r="O29" s="32">
         <v>197490</v>
       </c>
       <c r="P29" s="32">
         <v>197554</v>
       </c>
       <c r="Q29" s="49">
         <v>197615</v>
       </c>
       <c r="R29" s="49">
         <v>197761</v>
       </c>
       <c r="S29" s="49">
         <v>197770</v>
       </c>
       <c r="T29" s="49">
         <v>198086</v>
       </c>
+      <c r="U29" s="49">
+        <v>198495</v>
+      </c>
     </row>
     <row r="30" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="34">
         <v>184499</v>
       </c>
       <c r="D30" s="34">
         <v>185127</v>
       </c>
       <c r="E30" s="34">
         <v>185374</v>
       </c>
       <c r="F30" s="34">
         <v>185741</v>
       </c>
       <c r="G30" s="34">
         <v>186151</v>
       </c>
       <c r="H30" s="34">
         <v>186582</v>
@@ -3922,50 +3986,53 @@
       </c>
       <c r="M30" s="34">
         <v>189578</v>
       </c>
       <c r="N30" s="34">
         <v>189726</v>
       </c>
       <c r="O30" s="32">
         <v>190101</v>
       </c>
       <c r="P30" s="32">
         <v>190395</v>
       </c>
       <c r="Q30" s="49">
         <v>190649</v>
       </c>
       <c r="R30" s="49">
         <v>191078</v>
       </c>
       <c r="S30" s="49">
         <v>191290</v>
       </c>
       <c r="T30" s="49">
         <v>191786</v>
       </c>
+      <c r="U30" s="49">
+        <v>192616</v>
+      </c>
     </row>
     <row r="31" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A31" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="34">
         <v>106809</v>
       </c>
       <c r="D31" s="34">
         <v>106825</v>
       </c>
       <c r="E31" s="34">
         <v>106605</v>
       </c>
       <c r="F31" s="34">
         <v>106608</v>
       </c>
       <c r="G31" s="34">
         <v>106497</v>
       </c>
       <c r="H31" s="34">
         <v>106495</v>
@@ -3984,50 +4051,53 @@
       </c>
       <c r="M31" s="34">
         <v>106467</v>
       </c>
       <c r="N31" s="34">
         <v>106444</v>
       </c>
       <c r="O31" s="32">
         <v>106374</v>
       </c>
       <c r="P31" s="32">
         <v>106312</v>
       </c>
       <c r="Q31" s="49">
         <v>106184</v>
       </c>
       <c r="R31" s="49">
         <v>106190</v>
       </c>
       <c r="S31" s="49">
         <v>106149</v>
       </c>
       <c r="T31" s="49">
         <v>106225</v>
       </c>
+      <c r="U31" s="49">
+        <v>106273</v>
+      </c>
     </row>
     <row r="32" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A32" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="34">
         <v>131046</v>
       </c>
       <c r="D32" s="34">
         <v>131093</v>
       </c>
       <c r="E32" s="34">
         <v>131188</v>
       </c>
       <c r="F32" s="34">
         <v>131386</v>
       </c>
       <c r="G32" s="34">
         <v>131604</v>
       </c>
       <c r="H32" s="34">
         <v>131769</v>
@@ -4046,50 +4116,53 @@
       </c>
       <c r="M32" s="34">
         <v>132630</v>
       </c>
       <c r="N32" s="34">
         <v>132809</v>
       </c>
       <c r="O32" s="32">
         <v>132852</v>
       </c>
       <c r="P32" s="32">
         <v>132878</v>
       </c>
       <c r="Q32" s="49">
         <v>132954</v>
       </c>
       <c r="R32" s="49">
         <v>133070</v>
       </c>
       <c r="S32" s="49">
         <v>133166</v>
       </c>
       <c r="T32" s="49">
         <v>133284</v>
       </c>
+      <c r="U32" s="49">
+        <v>133618</v>
+      </c>
     </row>
     <row r="33" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A33" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="36">
         <v>119058</v>
       </c>
       <c r="D33" s="36">
         <v>120293</v>
       </c>
       <c r="E33" s="36">
         <v>121120</v>
       </c>
       <c r="F33" s="36">
         <v>121879</v>
       </c>
       <c r="G33" s="36">
         <v>122474</v>
       </c>
       <c r="H33" s="36">
         <v>123007</v>
@@ -4108,50 +4181,53 @@
       </c>
       <c r="M33" s="36">
         <v>127318</v>
       </c>
       <c r="N33" s="36">
         <v>127908</v>
       </c>
       <c r="O33" s="32">
         <v>128341</v>
       </c>
       <c r="P33" s="32">
         <v>129093</v>
       </c>
       <c r="Q33" s="49">
         <v>129702</v>
       </c>
       <c r="R33" s="49">
         <v>130437</v>
       </c>
       <c r="S33" s="49">
         <v>130969</v>
       </c>
       <c r="T33" s="49">
         <v>131485</v>
       </c>
+      <c r="U33" s="49">
+        <v>132276</v>
+      </c>
     </row>
     <row r="34" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A34" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="38">
         <v>139715</v>
       </c>
       <c r="D34" s="38">
         <v>139925</v>
       </c>
       <c r="E34" s="38">
         <v>140108</v>
       </c>
       <c r="F34" s="38">
         <v>140266</v>
       </c>
       <c r="G34" s="38">
         <v>140504</v>
       </c>
       <c r="H34" s="38">
         <v>140799</v>
@@ -4169,50 +4245,53 @@
         <v>141925</v>
       </c>
       <c r="M34" s="38">
         <v>142193</v>
       </c>
       <c r="N34" s="38">
         <v>142416</v>
       </c>
       <c r="O34" s="33">
         <v>142589</v>
       </c>
       <c r="P34" s="33">
         <v>142831</v>
       </c>
       <c r="Q34" s="50">
         <v>143073</v>
       </c>
       <c r="R34" s="50">
         <v>143333</v>
       </c>
       <c r="S34" s="50">
         <v>143596</v>
       </c>
       <c r="T34" s="50">
         <v>143813</v>
+      </c>
+      <c r="U34" s="50">
+        <v>144223</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="12"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="21"/>