--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="79">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
@@ -928,51 +928,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1100,50 +1100,53 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1491,52 +1494,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="104.140625" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1812,59 +1815,59 @@
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="14.25" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="62">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="62">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>76</v>
       </c>
@@ -2230,145 +2233,145 @@
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X35" sqref="X35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="X20" sqref="X20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="17" max="21" width="7.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="9"/>
     <col min="23" max="23" width="11.28515625" style="9" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="9" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="31.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="71" t="s">
+      <c r="B1" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="71"/>
-[...22 lines deleted...]
-      <c r="Z1" s="71"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
     </row>
     <row r="2" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1"/>
     <row r="3" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="77" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="78"/>
-      <c r="C3" s="72">
+      <c r="B3" s="79"/>
+      <c r="C3" s="73">
         <v>2025</v>
       </c>
-      <c r="D3" s="73"/>
-[...10 lines deleted...]
-      <c r="O3" s="74">
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="75">
         <v>2026</v>
       </c>
-      <c r="P3" s="75"/>
-[...9 lines deleted...]
-      <c r="Z3" s="75"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
     </row>
     <row r="4" spans="1:26" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="77"/>
-      <c r="B4" s="79"/>
+      <c r="A4" s="78"/>
+      <c r="B4" s="80"/>
       <c r="C4" s="22" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>53</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>54</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>55</v>
       </c>
       <c r="J4" s="23" t="s">
         <v>48</v>
       </c>
       <c r="K4" s="23" t="s">
@@ -2399,77 +2402,77 @@
         <v>46</v>
       </c>
       <c r="T4" s="26" t="s">
         <v>47</v>
       </c>
       <c r="U4" s="26" t="s">
         <v>55</v>
       </c>
       <c r="V4" s="26" t="s">
         <v>48</v>
       </c>
       <c r="W4" s="26" t="s">
         <v>49</v>
       </c>
       <c r="X4" s="25" t="s">
         <v>50</v>
       </c>
       <c r="Y4" s="26" t="s">
         <v>51</v>
       </c>
       <c r="Z4" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B5" s="68" t="s">
+      <c r="B5" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="68"/>
-[...22 lines deleted...]
-      <c r="Z5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
+      <c r="U5" s="69"/>
+      <c r="V5" s="69"/>
+      <c r="W5" s="69"/>
+      <c r="X5" s="69"/>
+      <c r="Y5" s="69"/>
+      <c r="Z5" s="70"/>
     </row>
     <row r="6" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="11">
         <v>2292333</v>
       </c>
       <c r="D6" s="11">
         <v>2297491</v>
       </c>
       <c r="E6" s="11">
         <v>2300876</v>
       </c>
       <c r="F6" s="11">
         <v>2305765</v>
       </c>
       <c r="G6" s="13">
         <v>2310071</v>
       </c>
       <c r="H6" s="11">
         <v>2314929</v>
@@ -2491,50 +2494,53 @@
       </c>
       <c r="N6" s="11">
         <v>2345012</v>
       </c>
       <c r="O6" s="11">
         <v>2348103</v>
       </c>
       <c r="P6" s="11">
         <v>2351424</v>
       </c>
       <c r="Q6" s="47">
         <v>2354736</v>
       </c>
       <c r="R6" s="49">
         <v>2359052</v>
       </c>
       <c r="S6" s="49">
         <v>2362463</v>
       </c>
       <c r="T6" s="49">
         <v>2366525</v>
       </c>
       <c r="U6" s="49">
         <v>2373772</v>
       </c>
+      <c r="V6" s="68">
+        <v>2379793</v>
+      </c>
     </row>
     <row r="7" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A7" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="32">
         <v>269533</v>
       </c>
       <c r="D7" s="32">
         <v>269655</v>
       </c>
       <c r="E7" s="32">
         <v>270075</v>
       </c>
       <c r="F7" s="32">
         <v>270227</v>
       </c>
       <c r="G7" s="32">
         <v>270580</v>
       </c>
       <c r="H7" s="32">
         <v>271019</v>
@@ -2556,51 +2562,53 @@
       </c>
       <c r="N7" s="32">
         <v>272596</v>
       </c>
       <c r="O7" s="32">
         <v>272739</v>
       </c>
       <c r="P7" s="32">
         <v>273029</v>
       </c>
       <c r="Q7" s="47">
         <v>273422</v>
       </c>
       <c r="R7" s="49">
         <v>273881</v>
       </c>
       <c r="S7" s="49">
         <v>274155</v>
       </c>
       <c r="T7" s="49">
         <v>274257</v>
       </c>
       <c r="U7" s="49">
         <v>274597</v>
       </c>
-      <c r="V7" s="12"/>
+      <c r="V7" s="32">
+        <v>274826</v>
+      </c>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="11"/>
       <c r="Z7" s="11"/>
     </row>
     <row r="8" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="32">
         <v>384886</v>
       </c>
       <c r="D8" s="32">
         <v>386516</v>
       </c>
       <c r="E8" s="32">
         <v>387792</v>
       </c>
       <c r="F8" s="32">
         <v>389561</v>
       </c>
       <c r="G8" s="32">
@@ -2626,50 +2634,53 @@
       </c>
       <c r="N8" s="32">
         <v>399828</v>
       </c>
       <c r="O8" s="32">
         <v>400953</v>
       </c>
       <c r="P8" s="32">
         <v>401900</v>
       </c>
       <c r="Q8" s="47">
         <v>402867</v>
       </c>
       <c r="R8" s="49">
         <v>403720</v>
       </c>
       <c r="S8" s="49">
         <v>404659</v>
       </c>
       <c r="T8" s="49">
         <v>405567</v>
       </c>
       <c r="U8" s="49">
         <v>407728</v>
       </c>
+      <c r="V8" s="32">
+        <v>409947</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="32">
         <v>358637</v>
       </c>
       <c r="D9" s="32">
         <v>358500</v>
       </c>
       <c r="E9" s="32">
         <v>358356</v>
       </c>
       <c r="F9" s="32">
         <v>358412</v>
       </c>
       <c r="G9" s="32">
         <v>358585</v>
       </c>
       <c r="H9" s="32">
         <v>358597</v>
@@ -2691,50 +2702,53 @@
       </c>
       <c r="N9" s="32">
         <v>360142</v>
       </c>
       <c r="O9" s="32">
         <v>360392</v>
       </c>
       <c r="P9" s="32">
         <v>360456</v>
       </c>
       <c r="Q9" s="47">
         <v>360568</v>
       </c>
       <c r="R9" s="49">
         <v>360806</v>
       </c>
       <c r="S9" s="49">
         <v>360801</v>
       </c>
       <c r="T9" s="49">
         <v>361408</v>
       </c>
       <c r="U9" s="49">
         <v>362152</v>
       </c>
+      <c r="V9" s="32">
+        <v>362442</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="32">
         <v>338538</v>
       </c>
       <c r="D10" s="32">
         <v>339636</v>
       </c>
       <c r="E10" s="32">
         <v>340121</v>
       </c>
       <c r="F10" s="32">
         <v>340783</v>
       </c>
       <c r="G10" s="32">
         <v>341582</v>
       </c>
       <c r="H10" s="32">
         <v>342459</v>
@@ -2756,50 +2770,53 @@
       </c>
       <c r="N10" s="32">
         <v>347927</v>
       </c>
       <c r="O10" s="32">
         <v>348491</v>
       </c>
       <c r="P10" s="32">
         <v>349022</v>
       </c>
       <c r="Q10" s="47">
         <v>349503</v>
       </c>
       <c r="R10" s="49">
         <v>350329</v>
       </c>
       <c r="S10" s="49">
         <v>350818</v>
       </c>
       <c r="T10" s="49">
         <v>351648</v>
       </c>
       <c r="U10" s="49">
         <v>353009</v>
       </c>
+      <c r="V10" s="32">
+        <v>353868</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="41" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="32">
         <v>200067</v>
       </c>
       <c r="D11" s="32">
         <v>200114</v>
       </c>
       <c r="E11" s="32">
         <v>199671</v>
       </c>
       <c r="F11" s="32">
         <v>199630</v>
       </c>
       <c r="G11" s="32">
         <v>199421</v>
       </c>
       <c r="H11" s="32">
         <v>199433</v>
@@ -2821,50 +2838,53 @@
       </c>
       <c r="N11" s="32">
         <v>199007</v>
       </c>
       <c r="O11" s="32">
         <v>198881</v>
       </c>
       <c r="P11" s="32">
         <v>198785</v>
       </c>
       <c r="Q11" s="47">
         <v>198512</v>
       </c>
       <c r="R11" s="49">
         <v>198447</v>
       </c>
       <c r="S11" s="49">
         <v>198421</v>
       </c>
       <c r="T11" s="49">
         <v>198522</v>
       </c>
       <c r="U11" s="49">
         <v>198614</v>
       </c>
+      <c r="V11" s="32">
+        <v>198838</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="32">
         <v>251873</v>
       </c>
       <c r="D12" s="32">
         <v>251836</v>
       </c>
       <c r="E12" s="32">
         <v>252022</v>
       </c>
       <c r="F12" s="32">
         <v>252386</v>
       </c>
       <c r="G12" s="32">
         <v>252777</v>
       </c>
       <c r="H12" s="32">
         <v>253123</v>
@@ -2886,50 +2906,53 @@
       </c>
       <c r="N12" s="32">
         <v>254984</v>
       </c>
       <c r="O12" s="32">
         <v>255078</v>
       </c>
       <c r="P12" s="32">
         <v>255113</v>
       </c>
       <c r="Q12" s="47">
         <v>255147</v>
       </c>
       <c r="R12" s="49">
         <v>255347</v>
       </c>
       <c r="S12" s="49">
         <v>255463</v>
       </c>
       <c r="T12" s="49">
         <v>255622</v>
       </c>
       <c r="U12" s="49">
         <v>256138</v>
       </c>
+      <c r="V12" s="32">
+        <v>256576</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="32">
         <v>222325</v>
       </c>
       <c r="D13" s="32">
         <v>224461</v>
       </c>
       <c r="E13" s="32">
         <v>226039</v>
       </c>
       <c r="F13" s="32">
         <v>227597</v>
       </c>
       <c r="G13" s="32">
         <v>228908</v>
       </c>
       <c r="H13" s="32">
         <v>230012</v>
@@ -2951,51 +2974,53 @@
       </c>
       <c r="N13" s="32">
         <v>239231</v>
       </c>
       <c r="O13" s="32">
         <v>240049</v>
       </c>
       <c r="P13" s="32">
         <v>241297</v>
       </c>
       <c r="Q13" s="47">
         <v>242444</v>
       </c>
       <c r="R13" s="49">
         <v>243811</v>
       </c>
       <c r="S13" s="49">
         <v>244939</v>
       </c>
       <c r="T13" s="49">
         <v>245927</v>
       </c>
       <c r="U13" s="49">
         <v>247341</v>
       </c>
-      <c r="V13" s="20"/>
+      <c r="V13" s="32">
+        <v>248686</v>
+      </c>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
     </row>
     <row r="14" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="33">
         <v>266196</v>
       </c>
       <c r="D14" s="33">
         <v>266495</v>
       </c>
       <c r="E14" s="33">
         <v>266800</v>
       </c>
       <c r="F14" s="33">
         <v>267169</v>
       </c>
       <c r="G14" s="33">
@@ -3021,79 +3046,82 @@
       </c>
       <c r="N14" s="33">
         <v>271297</v>
       </c>
       <c r="O14" s="33">
         <v>271520</v>
       </c>
       <c r="P14" s="33">
         <v>271822</v>
       </c>
       <c r="Q14" s="48">
         <v>272273</v>
       </c>
       <c r="R14" s="50">
         <v>272711</v>
       </c>
       <c r="S14" s="50">
         <v>273207</v>
       </c>
       <c r="T14" s="50">
         <v>273574</v>
       </c>
       <c r="U14" s="50">
         <v>274193</v>
       </c>
+      <c r="V14" s="33">
+        <v>274610</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="70"/>
-[...22 lines deleted...]
-      <c r="Z15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="71"/>
+      <c r="L15" s="71"/>
+      <c r="M15" s="71"/>
+      <c r="N15" s="71"/>
+      <c r="O15" s="71"/>
+      <c r="P15" s="71"/>
+      <c r="Q15" s="71"/>
+      <c r="R15" s="71"/>
+      <c r="S15" s="71"/>
+      <c r="T15" s="71"/>
+      <c r="U15" s="71"/>
+      <c r="V15" s="71"/>
+      <c r="W15" s="71"/>
+      <c r="X15" s="71"/>
+      <c r="Y15" s="71"/>
+      <c r="Z15" s="71"/>
     </row>
     <row r="16" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A16" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="42">
         <v>1066492</v>
       </c>
       <c r="D16" s="42">
         <v>1068744</v>
       </c>
       <c r="E16" s="42">
         <v>1070482</v>
       </c>
       <c r="F16" s="43">
         <v>1072916</v>
       </c>
       <c r="G16" s="44">
         <v>1075242</v>
       </c>
       <c r="H16" s="44">
         <v>1077761</v>
@@ -3115,50 +3143,53 @@
       </c>
       <c r="N16" s="46">
         <v>1091510</v>
       </c>
       <c r="O16" s="46">
         <v>1092870</v>
       </c>
       <c r="P16" s="46">
         <v>1094281</v>
       </c>
       <c r="Q16" s="47">
         <v>1095775</v>
       </c>
       <c r="R16" s="49">
         <v>1097609</v>
       </c>
       <c r="S16" s="49">
         <v>1099339</v>
       </c>
       <c r="T16" s="49">
         <v>1101136</v>
       </c>
       <c r="U16" s="49">
         <v>1104163</v>
       </c>
+      <c r="V16" s="68">
+        <v>1106621</v>
+      </c>
     </row>
     <row r="17" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A17" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="34">
         <v>122388</v>
       </c>
       <c r="D17" s="34">
         <v>122520</v>
       </c>
       <c r="E17" s="34">
         <v>122743</v>
       </c>
       <c r="F17" s="34">
         <v>122797</v>
       </c>
       <c r="G17" s="34">
         <v>122940</v>
       </c>
       <c r="H17" s="34">
         <v>123155</v>
@@ -3180,50 +3211,53 @@
       </c>
       <c r="N17" s="34">
         <v>123819</v>
       </c>
       <c r="O17" s="32">
         <v>123883</v>
       </c>
       <c r="P17" s="32">
         <v>124059</v>
       </c>
       <c r="Q17" s="47">
         <v>124236</v>
       </c>
       <c r="R17" s="49">
         <v>124368</v>
       </c>
       <c r="S17" s="49">
         <v>124475</v>
       </c>
       <c r="T17" s="49">
         <v>124485</v>
       </c>
       <c r="U17" s="49">
         <v>124614</v>
       </c>
+      <c r="V17" s="32">
+        <v>124655</v>
+      </c>
     </row>
     <row r="18" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A18" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="34">
         <v>184127</v>
       </c>
       <c r="D18" s="34">
         <v>184917</v>
       </c>
       <c r="E18" s="34">
         <v>185569</v>
       </c>
       <c r="F18" s="34">
         <v>186496</v>
       </c>
       <c r="G18" s="34">
         <v>187167</v>
       </c>
       <c r="H18" s="34">
         <v>187964</v>
@@ -3245,50 +3279,53 @@
       </c>
       <c r="N18" s="34">
         <v>191737</v>
       </c>
       <c r="O18" s="32">
         <v>192323</v>
       </c>
       <c r="P18" s="32">
         <v>192790</v>
       </c>
       <c r="Q18" s="47">
         <v>193269</v>
       </c>
       <c r="R18" s="49">
         <v>193659</v>
       </c>
       <c r="S18" s="49">
         <v>194155</v>
       </c>
       <c r="T18" s="49">
         <v>194629</v>
       </c>
       <c r="U18" s="49">
         <v>195603</v>
       </c>
+      <c r="V18" s="32">
+        <v>196655</v>
+      </c>
     </row>
     <row r="19" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A19" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="34">
         <v>162008</v>
       </c>
       <c r="D19" s="34">
         <v>161931</v>
       </c>
       <c r="E19" s="34">
         <v>161912</v>
       </c>
       <c r="F19" s="34">
         <v>161938</v>
       </c>
       <c r="G19" s="34">
         <v>162065</v>
       </c>
       <c r="H19" s="34">
         <v>162045</v>
@@ -3310,50 +3347,53 @@
       </c>
       <c r="N19" s="34">
         <v>162811</v>
       </c>
       <c r="O19" s="32">
         <v>162902</v>
       </c>
       <c r="P19" s="32">
         <v>162902</v>
       </c>
       <c r="Q19" s="47">
         <v>162953</v>
       </c>
       <c r="R19" s="49">
         <v>163045</v>
       </c>
       <c r="S19" s="49">
         <v>163031</v>
       </c>
       <c r="T19" s="49">
         <v>163322</v>
       </c>
       <c r="U19" s="49">
         <v>163657</v>
       </c>
+      <c r="V19" s="32">
+        <v>163696</v>
+      </c>
     </row>
     <row r="20" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="34">
         <v>154039</v>
       </c>
       <c r="D20" s="34">
         <v>154509</v>
       </c>
       <c r="E20" s="34">
         <v>154747</v>
       </c>
       <c r="F20" s="34">
         <v>155042</v>
       </c>
       <c r="G20" s="34">
         <v>155431</v>
       </c>
       <c r="H20" s="34">
         <v>155877</v>
@@ -3375,50 +3415,53 @@
       </c>
       <c r="N20" s="34">
         <v>158201</v>
       </c>
       <c r="O20" s="32">
         <v>158390</v>
       </c>
       <c r="P20" s="32">
         <v>158627</v>
       </c>
       <c r="Q20" s="47">
         <v>158854</v>
       </c>
       <c r="R20" s="49">
         <v>159251</v>
       </c>
       <c r="S20" s="49">
         <v>159528</v>
       </c>
       <c r="T20" s="49">
         <v>159862</v>
       </c>
       <c r="U20" s="49">
         <v>160393</v>
       </c>
+      <c r="V20" s="32">
+        <v>160742</v>
+      </c>
     </row>
     <row r="21" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A21" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="34">
         <v>93258</v>
       </c>
       <c r="D21" s="34">
         <v>93289</v>
       </c>
       <c r="E21" s="34">
         <v>93066</v>
       </c>
       <c r="F21" s="34">
         <v>93022</v>
       </c>
       <c r="G21" s="34">
         <v>92924</v>
       </c>
       <c r="H21" s="34">
         <v>92938</v>
@@ -3440,50 +3483,53 @@
       </c>
       <c r="N21" s="34">
         <v>92563</v>
       </c>
       <c r="O21" s="32">
         <v>92507</v>
       </c>
       <c r="P21" s="32">
         <v>92473</v>
       </c>
       <c r="Q21" s="47">
         <v>92328</v>
       </c>
       <c r="R21" s="49">
         <v>92257</v>
       </c>
       <c r="S21" s="49">
         <v>92272</v>
       </c>
       <c r="T21" s="49">
         <v>92297</v>
       </c>
       <c r="U21" s="49">
         <v>92341</v>
       </c>
+      <c r="V21" s="32">
+        <v>92399</v>
+      </c>
     </row>
     <row r="22" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A22" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="34">
         <v>120827</v>
       </c>
       <c r="D22" s="34">
         <v>120743</v>
       </c>
       <c r="E22" s="34">
         <v>120834</v>
       </c>
       <c r="F22" s="34">
         <v>121000</v>
       </c>
       <c r="G22" s="34">
         <v>121173</v>
       </c>
       <c r="H22" s="34">
         <v>121354</v>
@@ -3505,50 +3551,53 @@
       </c>
       <c r="N22" s="34">
         <v>122175</v>
       </c>
       <c r="O22" s="32">
         <v>122226</v>
       </c>
       <c r="P22" s="32">
         <v>122235</v>
       </c>
       <c r="Q22" s="47">
         <v>122193</v>
       </c>
       <c r="R22" s="49">
         <v>122277</v>
       </c>
       <c r="S22" s="49">
         <v>122297</v>
       </c>
       <c r="T22" s="49">
         <v>122338</v>
       </c>
       <c r="U22" s="49">
         <v>122520</v>
       </c>
+      <c r="V22" s="32">
+        <v>122710</v>
+      </c>
     </row>
     <row r="23" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="36">
         <v>103267</v>
       </c>
       <c r="D23" s="36">
         <v>104168</v>
       </c>
       <c r="E23" s="36">
         <v>104919</v>
       </c>
       <c r="F23" s="36">
         <v>105718</v>
       </c>
       <c r="G23" s="36">
         <v>106434</v>
       </c>
       <c r="H23" s="36">
         <v>107005</v>
@@ -3570,50 +3619,53 @@
       </c>
       <c r="N23" s="36">
         <v>111323</v>
       </c>
       <c r="O23" s="32">
         <v>111708</v>
       </c>
       <c r="P23" s="32">
         <v>112204</v>
       </c>
       <c r="Q23" s="47">
         <v>112742</v>
       </c>
       <c r="R23" s="49">
         <v>113374</v>
       </c>
       <c r="S23" s="49">
         <v>113970</v>
       </c>
       <c r="T23" s="49">
         <v>114442</v>
       </c>
       <c r="U23" s="49">
         <v>115065</v>
       </c>
+      <c r="V23" s="32">
+        <v>115637</v>
+      </c>
     </row>
     <row r="24" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A24" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="38">
         <v>126481</v>
       </c>
       <c r="D24" s="38">
         <v>126570</v>
       </c>
       <c r="E24" s="38">
         <v>126692</v>
       </c>
       <c r="F24" s="38">
         <v>126903</v>
       </c>
       <c r="G24" s="38">
         <v>127108</v>
       </c>
       <c r="H24" s="38">
         <v>127423</v>
@@ -3635,79 +3687,82 @@
       </c>
       <c r="N24" s="38">
         <v>128881</v>
       </c>
       <c r="O24" s="33">
         <v>128931</v>
       </c>
       <c r="P24" s="33">
         <v>128991</v>
       </c>
       <c r="Q24" s="48">
         <v>129200</v>
       </c>
       <c r="R24" s="50">
         <v>129378</v>
       </c>
       <c r="S24" s="50">
         <v>129611</v>
       </c>
       <c r="T24" s="50">
         <v>129761</v>
       </c>
       <c r="U24" s="50">
         <v>129970</v>
       </c>
+      <c r="V24" s="33">
+        <v>130127</v>
+      </c>
     </row>
     <row r="25" spans="1:26" s="40" customFormat="1" ht="11.25">
-      <c r="B25" s="70" t="s">
+      <c r="B25" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="70"/>
-[...22 lines deleted...]
-      <c r="Z25" s="70"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
     </row>
     <row r="26" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A26" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="18">
         <v>1225841</v>
       </c>
       <c r="D26" s="18">
         <v>1228747</v>
       </c>
       <c r="E26" s="18">
         <v>1230394</v>
       </c>
       <c r="F26" s="11">
         <v>1232849</v>
       </c>
       <c r="G26" s="19">
         <v>1234829</v>
       </c>
       <c r="H26" s="19">
         <v>1237168</v>
@@ -3729,50 +3784,53 @@
       </c>
       <c r="N26" s="11">
         <v>1253502</v>
       </c>
       <c r="O26" s="11">
         <v>1255233</v>
       </c>
       <c r="P26" s="11">
         <v>1257143</v>
       </c>
       <c r="Q26" s="49">
         <v>1258961</v>
       </c>
       <c r="R26" s="49">
         <v>1261443</v>
       </c>
       <c r="S26" s="49">
         <v>1263124</v>
       </c>
       <c r="T26" s="49">
         <v>1265389</v>
       </c>
       <c r="U26" s="49">
         <v>1269609</v>
       </c>
+      <c r="V26" s="68">
+        <v>1273172</v>
+      </c>
     </row>
     <row r="27" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A27" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="34">
         <v>147145</v>
       </c>
       <c r="D27" s="34">
         <v>147135</v>
       </c>
       <c r="E27" s="34">
         <v>147332</v>
       </c>
       <c r="F27" s="34">
         <v>147430</v>
       </c>
       <c r="G27" s="34">
         <v>147640</v>
       </c>
       <c r="H27" s="34">
         <v>147864</v>
@@ -3794,50 +3852,53 @@
       </c>
       <c r="N27" s="34">
         <v>148777</v>
       </c>
       <c r="O27" s="32">
         <v>148856</v>
       </c>
       <c r="P27" s="32">
         <v>148970</v>
       </c>
       <c r="Q27" s="49">
         <v>149186</v>
       </c>
       <c r="R27" s="49">
         <v>149513</v>
       </c>
       <c r="S27" s="49">
         <v>149680</v>
       </c>
       <c r="T27" s="49">
         <v>149772</v>
       </c>
       <c r="U27" s="49">
         <v>149983</v>
       </c>
+      <c r="V27" s="32">
+        <v>150171</v>
+      </c>
     </row>
     <row r="28" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A28" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="34">
         <v>200759</v>
       </c>
       <c r="D28" s="34">
         <v>201599</v>
       </c>
       <c r="E28" s="34">
         <v>202223</v>
       </c>
       <c r="F28" s="34">
         <v>203065</v>
       </c>
       <c r="G28" s="34">
         <v>203439</v>
       </c>
       <c r="H28" s="34">
         <v>204100</v>
@@ -3859,50 +3920,53 @@
       </c>
       <c r="N28" s="34">
         <v>208091</v>
       </c>
       <c r="O28" s="32">
         <v>208630</v>
       </c>
       <c r="P28" s="32">
         <v>209110</v>
       </c>
       <c r="Q28" s="49">
         <v>209598</v>
       </c>
       <c r="R28" s="49">
         <v>210061</v>
       </c>
       <c r="S28" s="49">
         <v>210504</v>
       </c>
       <c r="T28" s="49">
         <v>210938</v>
       </c>
       <c r="U28" s="49">
         <v>212125</v>
       </c>
+      <c r="V28" s="32">
+        <v>213292</v>
+      </c>
     </row>
     <row r="29" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="34">
         <v>196629</v>
       </c>
       <c r="D29" s="34">
         <v>196569</v>
       </c>
       <c r="E29" s="34">
         <v>196444</v>
       </c>
       <c r="F29" s="34">
         <v>196474</v>
       </c>
       <c r="G29" s="34">
         <v>196520</v>
       </c>
       <c r="H29" s="34">
         <v>196552</v>
@@ -3924,50 +3988,53 @@
       </c>
       <c r="N29" s="34">
         <v>197331</v>
       </c>
       <c r="O29" s="32">
         <v>197490</v>
       </c>
       <c r="P29" s="32">
         <v>197554</v>
       </c>
       <c r="Q29" s="49">
         <v>197615</v>
       </c>
       <c r="R29" s="49">
         <v>197761</v>
       </c>
       <c r="S29" s="49">
         <v>197770</v>
       </c>
       <c r="T29" s="49">
         <v>198086</v>
       </c>
       <c r="U29" s="49">
         <v>198495</v>
       </c>
+      <c r="V29" s="32">
+        <v>198746</v>
+      </c>
     </row>
     <row r="30" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="34">
         <v>184499</v>
       </c>
       <c r="D30" s="34">
         <v>185127</v>
       </c>
       <c r="E30" s="34">
         <v>185374</v>
       </c>
       <c r="F30" s="34">
         <v>185741</v>
       </c>
       <c r="G30" s="34">
         <v>186151</v>
       </c>
       <c r="H30" s="34">
         <v>186582</v>
@@ -3989,50 +4056,53 @@
       </c>
       <c r="N30" s="34">
         <v>189726</v>
       </c>
       <c r="O30" s="32">
         <v>190101</v>
       </c>
       <c r="P30" s="32">
         <v>190395</v>
       </c>
       <c r="Q30" s="49">
         <v>190649</v>
       </c>
       <c r="R30" s="49">
         <v>191078</v>
       </c>
       <c r="S30" s="49">
         <v>191290</v>
       </c>
       <c r="T30" s="49">
         <v>191786</v>
       </c>
       <c r="U30" s="49">
         <v>192616</v>
       </c>
+      <c r="V30" s="32">
+        <v>193126</v>
+      </c>
     </row>
     <row r="31" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A31" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="34">
         <v>106809</v>
       </c>
       <c r="D31" s="34">
         <v>106825</v>
       </c>
       <c r="E31" s="34">
         <v>106605</v>
       </c>
       <c r="F31" s="34">
         <v>106608</v>
       </c>
       <c r="G31" s="34">
         <v>106497</v>
       </c>
       <c r="H31" s="34">
         <v>106495</v>
@@ -4054,50 +4124,53 @@
       </c>
       <c r="N31" s="34">
         <v>106444</v>
       </c>
       <c r="O31" s="32">
         <v>106374</v>
       </c>
       <c r="P31" s="32">
         <v>106312</v>
       </c>
       <c r="Q31" s="49">
         <v>106184</v>
       </c>
       <c r="R31" s="49">
         <v>106190</v>
       </c>
       <c r="S31" s="49">
         <v>106149</v>
       </c>
       <c r="T31" s="49">
         <v>106225</v>
       </c>
       <c r="U31" s="49">
         <v>106273</v>
       </c>
+      <c r="V31" s="32">
+        <v>106439</v>
+      </c>
     </row>
     <row r="32" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A32" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="34">
         <v>131046</v>
       </c>
       <c r="D32" s="34">
         <v>131093</v>
       </c>
       <c r="E32" s="34">
         <v>131188</v>
       </c>
       <c r="F32" s="34">
         <v>131386</v>
       </c>
       <c r="G32" s="34">
         <v>131604</v>
       </c>
       <c r="H32" s="34">
         <v>131769</v>
@@ -4119,50 +4192,53 @@
       </c>
       <c r="N32" s="34">
         <v>132809</v>
       </c>
       <c r="O32" s="32">
         <v>132852</v>
       </c>
       <c r="P32" s="32">
         <v>132878</v>
       </c>
       <c r="Q32" s="49">
         <v>132954</v>
       </c>
       <c r="R32" s="49">
         <v>133070</v>
       </c>
       <c r="S32" s="49">
         <v>133166</v>
       </c>
       <c r="T32" s="49">
         <v>133284</v>
       </c>
       <c r="U32" s="49">
         <v>133618</v>
       </c>
+      <c r="V32" s="32">
+        <v>133866</v>
+      </c>
     </row>
     <row r="33" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A33" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="36">
         <v>119058</v>
       </c>
       <c r="D33" s="36">
         <v>120293</v>
       </c>
       <c r="E33" s="36">
         <v>121120</v>
       </c>
       <c r="F33" s="36">
         <v>121879</v>
       </c>
       <c r="G33" s="36">
         <v>122474</v>
       </c>
       <c r="H33" s="36">
         <v>123007</v>
@@ -4184,50 +4260,53 @@
       </c>
       <c r="N33" s="36">
         <v>127908</v>
       </c>
       <c r="O33" s="32">
         <v>128341</v>
       </c>
       <c r="P33" s="32">
         <v>129093</v>
       </c>
       <c r="Q33" s="49">
         <v>129702</v>
       </c>
       <c r="R33" s="49">
         <v>130437</v>
       </c>
       <c r="S33" s="49">
         <v>130969</v>
       </c>
       <c r="T33" s="49">
         <v>131485</v>
       </c>
       <c r="U33" s="49">
         <v>132276</v>
       </c>
+      <c r="V33" s="32">
+        <v>133049</v>
+      </c>
     </row>
     <row r="34" spans="1:26" s="40" customFormat="1" ht="11.25">
       <c r="A34" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="38">
         <v>139715</v>
       </c>
       <c r="D34" s="38">
         <v>139925</v>
       </c>
       <c r="E34" s="38">
         <v>140108</v>
       </c>
       <c r="F34" s="38">
         <v>140266</v>
       </c>
       <c r="G34" s="38">
         <v>140504</v>
       </c>
       <c r="H34" s="38">
         <v>140799</v>
@@ -4248,50 +4327,53 @@
         <v>142193</v>
       </c>
       <c r="N34" s="38">
         <v>142416</v>
       </c>
       <c r="O34" s="33">
         <v>142589</v>
       </c>
       <c r="P34" s="33">
         <v>142831</v>
       </c>
       <c r="Q34" s="50">
         <v>143073</v>
       </c>
       <c r="R34" s="50">
         <v>143333</v>
       </c>
       <c r="S34" s="50">
         <v>143596</v>
       </c>
       <c r="T34" s="50">
         <v>143813</v>
       </c>
       <c r="U34" s="50">
         <v>144223</v>
+      </c>
+      <c r="V34" s="33">
+        <v>144483</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="15"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="12"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="21"/>