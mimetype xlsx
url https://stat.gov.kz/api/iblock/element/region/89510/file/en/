--- v2 (2026-08-23)
+++ v3 (2026-10-05)
@@ -1,96 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.kambarbekova\Desktop\Динамика_07\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="18"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" firstSheet="2" activeTab="19"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
     <sheet name="07" sheetId="18" r:id="rId7"/>
     <sheet name="08" sheetId="19" r:id="rId8"/>
     <sheet name="09" sheetId="20" r:id="rId9"/>
     <sheet name="10" sheetId="21" r:id="rId10"/>
     <sheet name="11" sheetId="22" r:id="rId11"/>
     <sheet name="12" sheetId="23" r:id="rId12"/>
     <sheet name="01_2026" sheetId="24" r:id="rId13"/>
     <sheet name="02_2026" sheetId="25" r:id="rId14"/>
     <sheet name="03_2026" sheetId="26" r:id="rId15"/>
     <sheet name="04_2026" sheetId="27" r:id="rId16"/>
     <sheet name="05_2026" sheetId="28" r:id="rId17"/>
     <sheet name="06_2026" sheetId="29" r:id="rId18"/>
     <sheet name="07_2026" sheetId="30" r:id="rId19"/>
+    <sheet name="08_2026" sheetId="31" r:id="rId20"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -177,61 +184,65 @@
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
   </si>
   <si>
     <t>January-July 2026 compared to
 January-July 2025, %</t>
   </si>
+  <si>
+    <t>January-August 2026 compared to
+January-August 2025, %</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -522,166 +533,176 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="3"/>
     <cellStyle name="Обычный 13" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="14"/>
     <cellStyle name="Обычный 8" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -813,9365 +834,9696 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="15">
         <v>109.1</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>110.5</v>
       </c>
       <c r="E6" s="9">
         <v>98.9</v>
       </c>
       <c r="F6" s="9">
         <v>109.3</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>107.3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>106.7</v>
       </c>
       <c r="E7" s="9">
         <v>106.9</v>
       </c>
       <c r="F7" s="9">
         <v>129.30000000000001</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>112.8</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>116</v>
       </c>
       <c r="E8" s="9">
         <v>96.2</v>
       </c>
       <c r="F8" s="9">
         <v>91.4</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>98.7</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>104.9</v>
       </c>
       <c r="E9" s="9">
         <v>96.9</v>
       </c>
       <c r="F9" s="9">
         <v>133.1</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>100.2</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>98.2</v>
       </c>
       <c r="E10" s="9">
         <v>100</v>
       </c>
       <c r="F10" s="9">
         <v>119</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>103.7</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>103.8</v>
       </c>
       <c r="E11" s="9">
         <v>102.4</v>
       </c>
       <c r="F11" s="9">
         <v>140.1</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>84.5</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>84.5</v>
       </c>
       <c r="E12" s="9">
         <v>87.7</v>
       </c>
       <c r="F12" s="9">
         <v>90.2</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>107</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>95.6</v>
       </c>
       <c r="E13" s="9">
         <v>110</v>
       </c>
       <c r="F13" s="9">
         <v>172.1</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>132.6</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>132.4</v>
       </c>
       <c r="E14" s="9">
         <v>109.2</v>
       </c>
       <c r="F14" s="9">
         <v>96.6</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>112.3</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>113.7</v>
       </c>
       <c r="E6" s="9">
         <v>103.6</v>
       </c>
       <c r="F6" s="9">
         <v>102.4</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>105.5</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>105.6</v>
       </c>
       <c r="E7" s="9">
         <v>104</v>
       </c>
       <c r="F7" s="9">
         <v>106.7</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>128.5</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>132.4</v>
       </c>
       <c r="E8" s="9">
         <v>101</v>
       </c>
       <c r="F8" s="9">
         <v>116.6</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>88.9</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>86.5</v>
       </c>
       <c r="E9" s="9">
         <v>96.6</v>
       </c>
       <c r="F9" s="9">
         <v>98.9</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>105.2</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>109.3</v>
       </c>
       <c r="E10" s="9">
         <v>104.1</v>
       </c>
       <c r="F10" s="9">
         <v>105.4</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>104.5</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>104.2</v>
       </c>
       <c r="E11" s="9">
         <v>108.4</v>
       </c>
       <c r="F11" s="9">
         <v>108.3</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>101.8</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>104.6</v>
       </c>
       <c r="E12" s="9">
         <v>92.5</v>
       </c>
       <c r="F12" s="9">
         <v>92.5</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>97.9</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>81</v>
       </c>
       <c r="E13" s="9">
         <v>106.5</v>
       </c>
       <c r="F13" s="9">
         <v>122.6</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>107.8</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>106.2</v>
       </c>
       <c r="E14" s="9">
         <v>105.7</v>
       </c>
       <c r="F14" s="9">
         <v>98.6</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>115</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>116.8</v>
       </c>
       <c r="E6" s="9">
         <v>103.9</v>
       </c>
       <c r="F6" s="9">
         <v>102.5</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>105.1</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>105.2</v>
       </c>
       <c r="E7" s="9">
         <v>104.3</v>
       </c>
       <c r="F7" s="9">
         <v>106.3</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>134.19999999999999</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>138.80000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>101.6</v>
       </c>
       <c r="F8" s="9">
         <v>118.6</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>88.2</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>85.3</v>
       </c>
       <c r="E9" s="9">
         <v>97.8</v>
       </c>
       <c r="F9" s="9">
         <v>98.3</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>102.8</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>100.9</v>
       </c>
       <c r="E10" s="9">
         <v>103.7</v>
       </c>
       <c r="F10" s="9">
         <v>105.2</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>103.8</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>103.3</v>
       </c>
       <c r="E11" s="9">
         <v>110.3</v>
       </c>
       <c r="F11" s="9">
         <v>106.6</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>101.3</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>103</v>
       </c>
       <c r="E12" s="9">
         <v>95.7</v>
       </c>
       <c r="F12" s="9">
         <v>93.3</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>96</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>79.5</v>
       </c>
       <c r="E13" s="9">
         <v>108</v>
       </c>
       <c r="F13" s="9">
         <v>118.3</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>116.7</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>115.7</v>
       </c>
       <c r="E14" s="9">
         <v>108.1</v>
       </c>
       <c r="F14" s="9">
         <v>98.9</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>117.2</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>119.3</v>
       </c>
       <c r="E6" s="9">
         <v>104.1</v>
       </c>
       <c r="F6" s="9">
         <v>102.9</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>104.8</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>104.6</v>
       </c>
       <c r="E7" s="9">
         <v>104.7</v>
       </c>
       <c r="F7" s="9">
         <v>107.1</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>136.9</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>141.6</v>
       </c>
       <c r="E8" s="9">
         <v>102.1</v>
       </c>
       <c r="F8" s="9">
         <v>120.8</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>86.4</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>83.1</v>
       </c>
       <c r="E9" s="9">
         <v>96.5</v>
       </c>
       <c r="F9" s="9">
         <v>98.5</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>101.1</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>96.1</v>
       </c>
       <c r="E10" s="9">
         <v>103.1</v>
       </c>
       <c r="F10" s="9">
         <v>103.5</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>103.7</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>103.3</v>
       </c>
       <c r="E11" s="9">
         <v>108.8</v>
       </c>
       <c r="F11" s="9">
         <v>106.2</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>101.5</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>101.8</v>
       </c>
       <c r="E12" s="9">
         <v>102.4</v>
       </c>
       <c r="F12" s="9">
         <v>94.8</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>94.1</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>78.8</v>
       </c>
       <c r="E13" s="9">
         <v>106.5</v>
       </c>
       <c r="F13" s="9">
         <v>116.4</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>126.4</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>126</v>
       </c>
       <c r="E14" s="9">
         <v>108.1</v>
       </c>
       <c r="F14" s="9">
         <v>99.9</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>111.9</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>113.7</v>
       </c>
       <c r="E6" s="9">
         <v>102</v>
       </c>
       <c r="F6" s="9">
         <v>107.5</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>85</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>79.3</v>
       </c>
       <c r="E7" s="9">
         <v>92.1</v>
       </c>
       <c r="F7" s="9">
         <v>95.1</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>152.80000000000001</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>160.5</v>
       </c>
       <c r="E8" s="9">
         <v>107.7</v>
       </c>
       <c r="F8" s="9">
         <v>109.9</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>82.6</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>78.099999999999994</v>
       </c>
       <c r="E9" s="9">
         <v>95.4</v>
       </c>
       <c r="F9" s="9">
         <v>83.3</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>96</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>82.5</v>
       </c>
       <c r="E10" s="9">
         <v>100.7</v>
       </c>
       <c r="F10" s="9">
         <v>90</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>94</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>92.9</v>
       </c>
       <c r="E11" s="9">
         <v>97.7</v>
       </c>
       <c r="F11" s="9">
         <v>95.6</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>116.5</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>119.7</v>
       </c>
       <c r="E12" s="9">
         <v>113.1</v>
       </c>
       <c r="F12" s="9">
         <v>90.8</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>102.6</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>99.4</v>
       </c>
       <c r="E13" s="9">
         <v>106.8</v>
       </c>
       <c r="F13" s="9">
         <v>96.9</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>70.099999999999994</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>65.900000000000006</v>
       </c>
       <c r="E14" s="9">
         <v>90.7</v>
       </c>
       <c r="F14" s="9">
         <v>102.7</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>129.80000000000001</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>134.30000000000001</v>
       </c>
       <c r="E6" s="9">
         <v>103.5</v>
       </c>
       <c r="F6" s="9">
         <v>116.3</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>95.9</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>98</v>
       </c>
       <c r="E7" s="9">
         <v>94.8</v>
       </c>
       <c r="F7" s="9">
         <v>117.1</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>160.4</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>170.1</v>
       </c>
       <c r="E8" s="9">
         <v>105.2</v>
       </c>
       <c r="F8" s="9">
         <v>127.1</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>83.9</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>80</v>
       </c>
       <c r="E9" s="9">
         <v>88.7</v>
       </c>
       <c r="F9" s="9">
         <v>104.3</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>100.4</v>
       </c>
       <c r="E10" s="9">
         <v>99.9</v>
       </c>
       <c r="F10" s="9">
         <v>111.9</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>110.1</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>113.2</v>
       </c>
       <c r="E11" s="9">
         <v>93.1</v>
       </c>
       <c r="F11" s="9">
         <v>112.3</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>141.30000000000001</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="E12" s="9">
         <v>120.4</v>
       </c>
       <c r="F12" s="9">
         <v>109.1</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>132</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>159</v>
       </c>
       <c r="E13" s="9">
         <v>105.9</v>
       </c>
       <c r="F13" s="9">
         <v>131</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>93.7</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>93.2</v>
       </c>
       <c r="E14" s="9">
         <v>96.2</v>
       </c>
       <c r="F14" s="9">
         <v>123.8</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>131.1</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>136.1</v>
       </c>
       <c r="E6" s="9">
         <v>101.5</v>
       </c>
       <c r="F6" s="9">
         <v>115.3</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>106</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>108.8</v>
       </c>
       <c r="E7" s="9">
         <v>95.4</v>
       </c>
       <c r="F7" s="9">
         <v>119.6</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>167.4</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>175.4</v>
       </c>
       <c r="E8" s="9">
         <v>103.6</v>
       </c>
       <c r="F8" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>96.4</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>97.6</v>
       </c>
       <c r="E9" s="9">
         <v>89.6</v>
       </c>
       <c r="F9" s="9">
         <v>103.1</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>107.5</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>116.8</v>
       </c>
       <c r="E10" s="9">
         <v>102.9</v>
       </c>
       <c r="F10" s="9">
         <v>112.9</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>118.5</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>120.2</v>
       </c>
       <c r="E11" s="9">
         <v>93.3</v>
       </c>
       <c r="F11" s="9">
         <v>114.2</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>153.4</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>163.5</v>
       </c>
       <c r="E12" s="9">
         <v>113.1</v>
       </c>
       <c r="F12" s="9">
         <v>116.9</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>120.2</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>127.3</v>
       </c>
       <c r="E13" s="9">
         <v>100.7</v>
       </c>
       <c r="F13" s="9">
         <v>143.19999999999999</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>141.9</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>143.69999999999999</v>
       </c>
       <c r="E14" s="9">
         <v>95.7</v>
       </c>
       <c r="F14" s="9">
         <v>121.7</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>127.8</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>132.1</v>
       </c>
       <c r="E6" s="9">
         <v>102.8</v>
       </c>
       <c r="F6" s="9">
         <v>113.4</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>107.2</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>108.8</v>
       </c>
       <c r="E7" s="9">
         <v>101</v>
       </c>
       <c r="F7" s="9">
         <v>116.7</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>157.1</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>163.80000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>103.8</v>
       </c>
       <c r="F8" s="9">
         <v>124</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>96.8</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>98.3</v>
       </c>
       <c r="E9" s="9">
         <v>88.7</v>
       </c>
       <c r="F9" s="9">
         <v>102.8</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>111.4</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>119.2</v>
       </c>
       <c r="E10" s="9">
         <v>108</v>
       </c>
       <c r="F10" s="9">
         <v>110.8</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>114.7</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>116.4</v>
       </c>
       <c r="E11" s="9">
         <v>89.3</v>
       </c>
       <c r="F11" s="9">
         <v>113.1</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>147.5</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>156.30000000000001</v>
       </c>
       <c r="E12" s="9">
         <v>112.3</v>
       </c>
       <c r="F12" s="9">
         <v>115.2</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>122.7</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>131.6</v>
       </c>
       <c r="E13" s="9">
         <v>102.7</v>
       </c>
       <c r="F13" s="9">
         <v>136.69999999999999</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>153.69999999999999</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>156.1</v>
       </c>
       <c r="E14" s="9">
         <v>94.1</v>
       </c>
       <c r="F14" s="9">
         <v>119.7</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D33" sqref="D32:D33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>125.4</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>130</v>
       </c>
       <c r="E6" s="9">
         <v>99.2</v>
       </c>
       <c r="F6" s="9">
         <v>110.7</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>104.4</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>105.9</v>
       </c>
       <c r="E7" s="9">
         <v>98.4</v>
       </c>
       <c r="F7" s="9">
         <v>113.9</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>154.5</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>161.30000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>100.4</v>
       </c>
       <c r="F8" s="9">
         <v>120.6</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>92.3</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>93.4</v>
       </c>
       <c r="E9" s="9">
         <v>84.7</v>
       </c>
       <c r="F9" s="9">
         <v>101.9</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>104.7</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>107.6</v>
       </c>
       <c r="E10" s="9">
         <v>103.1</v>
       </c>
       <c r="F10" s="9">
         <v>108.5</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>113.2</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>113.8</v>
       </c>
       <c r="E11" s="9">
         <v>104.6</v>
       </c>
       <c r="F11" s="9">
         <v>111.4</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>139.19999999999999</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>148.4</v>
       </c>
       <c r="E12" s="9">
         <v>100.6</v>
       </c>
       <c r="F12" s="9">
         <v>111.4</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>125.9</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>141.69999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>95.7</v>
       </c>
       <c r="F13" s="9">
         <v>133.5</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>166.8</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>170</v>
       </c>
       <c r="E14" s="9">
         <v>87.5</v>
       </c>
       <c r="F14" s="9">
         <v>116.4</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>124.2</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>128.5</v>
       </c>
       <c r="E6" s="9">
         <v>99.8</v>
       </c>
       <c r="F6" s="9">
         <v>109</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>103.1</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>106.6</v>
       </c>
       <c r="E7" s="9">
         <v>90.7</v>
       </c>
       <c r="F7" s="9">
         <v>112.3</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>155.80000000000001</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>162.69999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>101</v>
       </c>
       <c r="F8" s="9">
         <v>118</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>94.6</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>94.5</v>
       </c>
       <c r="E9" s="9">
         <v>92.7</v>
       </c>
       <c r="F9" s="9">
         <v>101.2</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>102.3</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>101.3</v>
       </c>
       <c r="E10" s="9">
         <v>102.4</v>
       </c>
       <c r="F10" s="9">
         <v>106.5</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>111.5</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>110.9</v>
       </c>
       <c r="E11" s="9">
         <v>121.5</v>
       </c>
       <c r="F11" s="9">
         <v>110</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>136.69999999999999</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>144.6</v>
       </c>
       <c r="E12" s="9">
         <v>104.9</v>
       </c>
       <c r="F12" s="9">
         <v>108.8</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>126.2</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>139.19999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>102.3</v>
       </c>
       <c r="F13" s="9">
         <v>129.5</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>156.19999999999999</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>158.69999999999999</v>
       </c>
       <c r="E14" s="9">
         <v>94.9</v>
       </c>
       <c r="F14" s="9">
         <v>113.8</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="1"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="1"/>
     </row>
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="6" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9">
         <v>122.5</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>126.5</v>
       </c>
       <c r="E6" s="9">
         <v>99.7</v>
       </c>
       <c r="F6" s="9">
         <v>106.8</v>
       </c>
       <c r="G6" s="1"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="7" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>100.8</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>105.2</v>
       </c>
       <c r="E7" s="9">
         <v>85.5</v>
       </c>
       <c r="F7" s="9">
         <v>110.4</v>
       </c>
       <c r="G7" s="1"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>154.6</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>161.4</v>
       </c>
       <c r="E8" s="9">
         <v>100.9</v>
       </c>
       <c r="F8" s="9">
         <v>114.6</v>
       </c>
       <c r="G8" s="1"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="9" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>96.3</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>97</v>
       </c>
       <c r="E9" s="9">
         <v>91.8</v>
       </c>
       <c r="F9" s="9">
         <v>100.2</v>
       </c>
       <c r="G9" s="1"/>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="10" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>101</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>97.7</v>
       </c>
       <c r="E10" s="9">
         <v>102.1</v>
       </c>
       <c r="F10" s="9">
         <v>105.2</v>
       </c>
       <c r="G10" s="1"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="11" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>111.1</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>109.7</v>
       </c>
       <c r="E11" s="9">
         <v>134.4</v>
       </c>
       <c r="F11" s="9">
         <v>106.7</v>
       </c>
       <c r="G11" s="1"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="12" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>132.1</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>139.5</v>
       </c>
       <c r="E12" s="9">
         <v>102.5</v>
       </c>
       <c r="F12" s="9">
         <v>105.8</v>
       </c>
       <c r="G12" s="1"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="13" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>139.5</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>163.9</v>
       </c>
       <c r="E13" s="9">
         <v>101.6</v>
       </c>
       <c r="F13" s="9">
         <v>123.8</v>
       </c>
       <c r="G13" s="1"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="14.25">
+    <row r="14" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>149.5</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>151.9</v>
       </c>
       <c r="E14" s="9">
         <v>91.7</v>
       </c>
       <c r="F14" s="9">
         <v>112.5</v>
       </c>
       <c r="G14" s="1"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>107</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>108.3</v>
       </c>
       <c r="E6" s="9">
         <v>98.1</v>
       </c>
       <c r="F6" s="9">
         <v>104.7</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>108.6</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>111.3</v>
       </c>
       <c r="E7" s="9">
         <v>104.5</v>
       </c>
       <c r="F7" s="9">
         <v>118.6</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>103.5</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>105.2</v>
       </c>
       <c r="E8" s="9">
         <v>97.4</v>
       </c>
       <c r="F8" s="9">
         <v>88</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>98.5</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>106.1</v>
       </c>
       <c r="E9" s="9">
         <v>94.5</v>
       </c>
       <c r="F9" s="9">
         <v>120.9</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>109.9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>144.1</v>
       </c>
       <c r="E10" s="9">
         <v>97.9</v>
       </c>
       <c r="F10" s="9">
         <v>111.9</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>107.5</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>107.4</v>
       </c>
       <c r="E11" s="9">
         <v>107.8</v>
       </c>
       <c r="F11" s="9">
         <v>137.80000000000001</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>99.7</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>108.4</v>
       </c>
       <c r="E12" s="9">
         <v>88.1</v>
       </c>
       <c r="F12" s="9">
         <v>88.9</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>108.7</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>103.4</v>
       </c>
       <c r="E13" s="9">
         <v>109.4</v>
       </c>
       <c r="F13" s="9">
         <v>172.1</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>121.4</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>119.3</v>
       </c>
       <c r="E14" s="9">
         <v>99.9</v>
       </c>
       <c r="F14" s="9">
         <v>93.2</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:P15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="29.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="9">
+        <v>120.9</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="9">
+        <v>124.7</v>
+      </c>
+      <c r="E6" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="F6" s="9">
+        <v>105</v>
+      </c>
+      <c r="G6" s="1"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="9">
+        <v>101.7</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="9">
+        <v>107.8</v>
+      </c>
+      <c r="E7" s="9">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="F7" s="9">
+        <v>108.3</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="9">
+        <v>151.9</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="9">
+        <v>158.4</v>
+      </c>
+      <c r="E8" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="F8" s="9">
+        <v>111.9</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="9">
+        <v>102.9</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="9">
+        <v>102</v>
+      </c>
+      <c r="E9" s="9">
+        <v>107.2</v>
+      </c>
+      <c r="F9" s="9">
+        <v>98.8</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="9">
+        <v>114.6</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>102</v>
+      </c>
+      <c r="E10" s="9">
+        <v>121.2</v>
+      </c>
+      <c r="F10" s="9">
+        <v>104.5</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="9">
+        <v>109.8</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>108.7</v>
+      </c>
+      <c r="E11" s="9">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="F11" s="9">
+        <v>103.7</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>135.6</v>
+      </c>
+      <c r="E12" s="9">
+        <v>101.5</v>
+      </c>
+      <c r="F12" s="9">
+        <v>103.1</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="9">
+        <v>136.5</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E13" s="9">
+        <v>111.7</v>
+      </c>
+      <c r="F13" s="9">
+        <v>119.1</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="9">
+        <v>141.9</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="9">
+        <v>144</v>
+      </c>
+      <c r="E14" s="9">
+        <v>91.5</v>
+      </c>
+      <c r="F14" s="9">
+        <v>110.7</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>111.2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>113</v>
       </c>
       <c r="E6" s="9">
         <v>99.1</v>
       </c>
       <c r="F6" s="9">
         <v>107.2</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>107.3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>110.9</v>
       </c>
       <c r="E7" s="9">
         <v>102.4</v>
       </c>
       <c r="F7" s="9">
         <v>121.7</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>122.2</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>127.5</v>
       </c>
       <c r="E8" s="9">
         <v>99.6</v>
       </c>
       <c r="F8" s="9">
         <v>91.1</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>104</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>115.3</v>
       </c>
       <c r="E9" s="9">
         <v>93.2</v>
       </c>
       <c r="F9" s="9">
         <v>123.2</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>115.8</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>164.8</v>
       </c>
       <c r="E10" s="9">
         <v>99.2</v>
       </c>
       <c r="F10" s="9">
         <v>115</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>108.1</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>107.2</v>
       </c>
       <c r="E11" s="9">
         <v>111.7</v>
       </c>
       <c r="F11" s="9">
         <v>138.1</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>102.1</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>114</v>
       </c>
       <c r="E12" s="9">
         <v>88.3</v>
       </c>
       <c r="F12" s="9">
         <v>89.5</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>109</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>108.2</v>
       </c>
       <c r="E13" s="9">
         <v>108.4</v>
       </c>
       <c r="F13" s="9">
         <v>173</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>107.7</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>105.6</v>
       </c>
       <c r="E14" s="9">
         <v>100.4</v>
       </c>
       <c r="F14" s="9">
         <v>96.2</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>115</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>117.6</v>
       </c>
       <c r="E6" s="9">
         <v>97.6</v>
       </c>
       <c r="F6" s="9">
         <v>104.1</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>108.5</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>112.8</v>
       </c>
       <c r="E7" s="9">
         <v>100.5</v>
       </c>
       <c r="F7" s="9">
         <v>117.4</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>129.4</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>135.4</v>
       </c>
       <c r="E8" s="9">
         <v>100.3</v>
       </c>
       <c r="F8" s="9">
         <v>91.8</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>103.6</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>113.9</v>
       </c>
       <c r="E9" s="9">
         <v>93.5</v>
       </c>
       <c r="F9" s="9">
         <v>113.8</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>113.6</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>167.8</v>
       </c>
       <c r="E10" s="9">
         <v>95.6</v>
       </c>
       <c r="F10" s="9">
         <v>109.1</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>108.5</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>108.3</v>
       </c>
       <c r="E11" s="9">
         <v>109.6</v>
       </c>
       <c r="F11" s="9">
         <v>129.19999999999999</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>102.9</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>114.3</v>
       </c>
       <c r="E12" s="9">
         <v>87.4</v>
       </c>
       <c r="F12" s="9">
         <v>88.3</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>113.2</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>114.2</v>
       </c>
       <c r="E13" s="9">
         <v>107</v>
       </c>
       <c r="F13" s="9">
         <v>162.80000000000001</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>117</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>115.2</v>
       </c>
       <c r="E14" s="9">
         <v>102.3</v>
       </c>
       <c r="F14" s="9">
         <v>93.8</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>114.1</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="20">
         <v>116.2</v>
       </c>
       <c r="E6" s="20">
         <v>99.5</v>
       </c>
       <c r="F6" s="20">
         <v>107.2</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="20">
         <v>107.8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="20">
         <v>110</v>
       </c>
       <c r="E7" s="20">
         <v>101.9</v>
       </c>
       <c r="F7" s="20">
         <v>120.7</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="20">
         <v>129.4</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>134.30000000000001</v>
       </c>
       <c r="E8" s="20">
         <v>102.8</v>
       </c>
       <c r="F8" s="20">
         <v>103</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="20">
         <v>99</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="20">
         <v>103</v>
       </c>
       <c r="E9" s="20">
         <v>93.9</v>
       </c>
       <c r="F9" s="20">
         <v>115.4</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="20">
         <v>111.8</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="20">
         <v>154.30000000000001</v>
       </c>
       <c r="E10" s="20">
         <v>97.6</v>
       </c>
       <c r="F10" s="20">
         <v>110.8</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="20">
         <v>107.3</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="20">
         <v>106.8</v>
       </c>
       <c r="E11" s="20">
         <v>110.6</v>
       </c>
       <c r="F11" s="20">
         <v>129.6</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="20">
         <v>103</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="20">
         <v>111.9</v>
       </c>
       <c r="E12" s="20">
         <v>89.8</v>
       </c>
       <c r="F12" s="20">
         <v>90.9</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="20">
         <v>109.2</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="20">
         <v>102.1</v>
       </c>
       <c r="E13" s="20">
         <v>108.1</v>
       </c>
       <c r="F13" s="20">
         <v>155.9</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>116.8</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="20">
         <v>115.2</v>
       </c>
       <c r="E14" s="20">
         <v>106.2</v>
       </c>
       <c r="F14" s="20">
         <v>97.5</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>114.3</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>116.3</v>
       </c>
       <c r="E6" s="9">
         <v>100.4</v>
       </c>
       <c r="F6" s="9">
         <v>109</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>108.1</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>109.8</v>
       </c>
       <c r="E7" s="9">
         <v>102.3</v>
       </c>
       <c r="F7" s="9">
         <v>121.1</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>132.80000000000001</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>102.9</v>
       </c>
       <c r="F8" s="9">
         <v>113.9</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>97.2</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>99.3</v>
       </c>
       <c r="E9" s="9">
         <v>94.3</v>
       </c>
       <c r="F9" s="9">
         <v>113.9</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>111.4</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>147.9</v>
       </c>
       <c r="E10" s="9">
         <v>99.3</v>
       </c>
       <c r="F10" s="9">
         <v>111.8</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>106.5</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>105.9</v>
       </c>
       <c r="E11" s="9">
         <v>110.6</v>
       </c>
       <c r="F11" s="9">
         <v>126.5</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>100.3</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>106.4</v>
       </c>
       <c r="E12" s="9">
         <v>90.4</v>
       </c>
       <c r="F12" s="9">
         <v>92.9</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>108</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>96.6</v>
       </c>
       <c r="E13" s="9">
         <v>108.4</v>
       </c>
       <c r="F13" s="9">
         <v>152.9</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>118.1</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>116.8</v>
       </c>
       <c r="E14" s="9">
         <v>106.3</v>
       </c>
       <c r="F14" s="9">
         <v>99.5</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>113.5</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>115.5</v>
       </c>
       <c r="E6" s="9">
         <v>101.3</v>
       </c>
       <c r="F6" s="9">
         <v>99.9</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>106.7</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>108.5</v>
       </c>
       <c r="E7" s="9">
         <v>100.5</v>
       </c>
       <c r="F7" s="9">
         <v>103.1</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>131.69999999999999</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>136.30000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>102.6</v>
       </c>
       <c r="F8" s="9">
         <v>107.6</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>89.4</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>88.6</v>
       </c>
       <c r="E9" s="9">
         <v>92.7</v>
       </c>
       <c r="F9" s="9">
         <v>97</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>105</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>118.8</v>
       </c>
       <c r="E10" s="9">
         <v>101.2</v>
       </c>
       <c r="F10" s="9">
         <v>98.3</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>104.7</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>104.2</v>
       </c>
       <c r="E11" s="9">
         <v>109.5</v>
       </c>
       <c r="F11" s="9">
         <v>107.9</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>95.7</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>100.5</v>
       </c>
       <c r="E12" s="9">
         <v>88</v>
       </c>
       <c r="F12" s="9">
         <v>86.4</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>101.9</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>91</v>
       </c>
       <c r="E13" s="9">
         <v>104</v>
       </c>
       <c r="F13" s="9">
         <v>122.8</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>109.4</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>107.9</v>
       </c>
       <c r="E14" s="9">
         <v>103.5</v>
       </c>
       <c r="F14" s="9">
         <v>92.7</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>114</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>116</v>
       </c>
       <c r="E6" s="9">
         <v>101.6</v>
       </c>
       <c r="F6" s="9">
         <v>100.8</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>106.4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>107.7</v>
       </c>
       <c r="E7" s="9">
         <v>100.8</v>
       </c>
       <c r="F7" s="9">
         <v>104.6</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>129.80000000000001</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>102.7</v>
       </c>
       <c r="F8" s="9">
         <v>112</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>87.6</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>85.9</v>
       </c>
       <c r="E9" s="9">
         <v>93</v>
       </c>
       <c r="F9" s="9">
         <v>97.3</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>107.4</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>125.2</v>
       </c>
       <c r="E10" s="9">
         <v>102.2</v>
       </c>
       <c r="F10" s="9">
         <v>101.9</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>103.7</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>103.2</v>
       </c>
       <c r="E11" s="9">
         <v>108.9</v>
       </c>
       <c r="F11" s="9">
         <v>108.3</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>101.3</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>105.5</v>
       </c>
       <c r="E12" s="9">
         <v>87.8</v>
       </c>
       <c r="F12" s="9">
         <v>88.8</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>102.3</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>89.4</v>
       </c>
       <c r="E13" s="9">
         <v>103.4</v>
       </c>
       <c r="F13" s="9">
         <v>128.69999999999999</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>117.3</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>116.2</v>
       </c>
       <c r="E14" s="9">
         <v>103.9</v>
       </c>
       <c r="F14" s="9">
         <v>95.2</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24"/>
       <c r="B4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
     </row>
-    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+    <row r="5" spans="1:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25"/>
       <c r="B5" s="27"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="19">
         <v>113.2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="9">
         <v>115</v>
       </c>
       <c r="E6" s="9">
         <v>102.2</v>
       </c>
       <c r="F6" s="9">
         <v>102</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="9">
         <v>106.5</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="9">
         <v>107.6</v>
       </c>
       <c r="E7" s="9">
         <v>101.2</v>
       </c>
       <c r="F7" s="9">
         <v>106.6</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9">
         <v>127.9</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="9">
         <v>131.69999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>101.9</v>
       </c>
       <c r="F8" s="9">
         <v>115.6</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9">
         <v>87.6</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9">
         <v>85.4</v>
       </c>
       <c r="E9" s="9">
         <v>94.1</v>
       </c>
       <c r="F9" s="9">
         <v>98.7</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="4"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="9">
         <v>107.4</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="9">
         <v>120.2</v>
       </c>
       <c r="E10" s="9">
         <v>103.3</v>
       </c>
       <c r="F10" s="9">
         <v>104.4</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="9">
         <v>104</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <v>103.7</v>
       </c>
       <c r="E11" s="9">
         <v>108.6</v>
       </c>
       <c r="F11" s="9">
         <v>109.5</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
         <v>101.8</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>105.7</v>
       </c>
       <c r="E12" s="9">
         <v>88.5</v>
       </c>
       <c r="F12" s="9">
         <v>90.9</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="9">
         <v>101.2</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>84.9</v>
       </c>
       <c r="E13" s="9">
         <v>106.4</v>
       </c>
       <c r="F13" s="9">
         <v>129.4</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>115</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>113.7</v>
       </c>
       <c r="E14" s="9">
         <v>105</v>
       </c>
       <c r="F14" s="9">
         <v>97.7</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+    <row r="15" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E18" s="8"/>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E19" s="8"/>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E20" s="8"/>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="8"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="8"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="8"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="8"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="8"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="8"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="8"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="8"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="8"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="8"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="8"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="8"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="8"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
-    <row r="38" spans="1:7">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>01_2026</vt:lpstr>
       <vt:lpstr>02_2026</vt:lpstr>
       <vt:lpstr>03_2026</vt:lpstr>
       <vt:lpstr>04_2026</vt:lpstr>
       <vt:lpstr>05_2026</vt:lpstr>
       <vt:lpstr>06_2026</vt:lpstr>
       <vt:lpstr>07_2026</vt:lpstr>
+      <vt:lpstr>08_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>