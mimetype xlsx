--- v3 (2026-10-05)
+++ v4 (2026-10-25)
@@ -2,102 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.kambarbekova\Desktop\Динамика_07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.kambarbekova\Desktop\Динамика_08\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" firstSheet="2" activeTab="19"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" firstSheet="3" activeTab="20"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
     <sheet name="07" sheetId="18" r:id="rId7"/>
     <sheet name="08" sheetId="19" r:id="rId8"/>
     <sheet name="09" sheetId="20" r:id="rId9"/>
     <sheet name="10" sheetId="21" r:id="rId10"/>
     <sheet name="11" sheetId="22" r:id="rId11"/>
     <sheet name="12" sheetId="23" r:id="rId12"/>
     <sheet name="01_2026" sheetId="24" r:id="rId13"/>
     <sheet name="02_2026" sheetId="25" r:id="rId14"/>
     <sheet name="03_2026" sheetId="26" r:id="rId15"/>
     <sheet name="04_2026" sheetId="27" r:id="rId16"/>
     <sheet name="05_2026" sheetId="28" r:id="rId17"/>
     <sheet name="06_2026" sheetId="29" r:id="rId18"/>
     <sheet name="07_2026" sheetId="30" r:id="rId19"/>
     <sheet name="08_2026" sheetId="31" r:id="rId20"/>
+    <sheet name="09_2026" sheetId="32" r:id="rId21"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="39">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -187,50 +189,54 @@
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
   </si>
   <si>
     <t>January-July 2026 compared to
 January-July 2025, %</t>
   </si>
   <si>
     <t>January-August 2026 compared to
 January-August 2025, %</t>
+  </si>
+  <si>
+    <t>January-September 2026 compared to
+January-September 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -545,51 +551,51 @@
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="14"/>
     <cellStyle name="Обычный 8" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6638,52 +6644,52 @@
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.140625" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
@@ -6934,50 +6940,380 @@
       <c r="G13" s="1"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>141.9</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>144</v>
       </c>
       <c r="E14" s="9">
         <v>91.5</v>
       </c>
       <c r="F14" s="9">
         <v>110.7</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:P15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="29.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="9">
+        <v>122.2</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="9">
+        <v>126.2</v>
+      </c>
+      <c r="E6" s="9">
+        <v>100.1</v>
+      </c>
+      <c r="F6" s="9">
+        <v>104.7</v>
+      </c>
+      <c r="G6" s="1"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="9">
+        <v>102.4</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="9">
+        <v>109.6</v>
+      </c>
+      <c r="E7" s="9">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="F7" s="9">
+        <v>108.1</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="9">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="9">
+        <v>165.6</v>
+      </c>
+      <c r="E8" s="9">
+        <v>101.6</v>
+      </c>
+      <c r="F8" s="9">
+        <v>110.9</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="9">
+        <v>110.3</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="9">
+        <v>109</v>
+      </c>
+      <c r="E9" s="9">
+        <v>118.4</v>
+      </c>
+      <c r="F9" s="9">
+        <v>99.2</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="9">
+        <v>114.5</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>105.1</v>
+      </c>
+      <c r="E10" s="9">
+        <v>119.5</v>
+      </c>
+      <c r="F10" s="9">
+        <v>105.4</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="9">
+        <v>108.5</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>107.6</v>
+      </c>
+      <c r="E11" s="9">
+        <v>123.5</v>
+      </c>
+      <c r="F11" s="9">
+        <v>102.3</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>127.5</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>134.5</v>
+      </c>
+      <c r="E12" s="9">
+        <v>99.5</v>
+      </c>
+      <c r="F12" s="9">
+        <v>103.1</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="9">
+        <v>136.9</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>156.9</v>
+      </c>
+      <c r="E13" s="9">
+        <v>107.7</v>
+      </c>
+      <c r="F13" s="9">
+        <v>118</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="9">
+        <v>136.9</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="9">
+        <v>138.9</v>
+      </c>
+      <c r="E14" s="9">
+        <v>88.1</v>
+      </c>
+      <c r="F14" s="9">
+        <v>111</v>
       </c>
       <c r="G14" s="1"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
@@ -10461,69 +10797,70 @@
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>01_2026</vt:lpstr>
       <vt:lpstr>02_2026</vt:lpstr>
       <vt:lpstr>03_2026</vt:lpstr>
       <vt:lpstr>04_2026</vt:lpstr>
       <vt:lpstr>05_2026</vt:lpstr>
       <vt:lpstr>06_2026</vt:lpstr>
       <vt:lpstr>07_2026</vt:lpstr>
       <vt:lpstr>08_2026</vt:lpstr>
+      <vt:lpstr>09_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>