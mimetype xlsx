--- v0 (2026-06-24)
+++ v1 (2026-08-03)
@@ -3,90 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="16"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="17"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
     <sheet name="07" sheetId="18" r:id="rId7"/>
     <sheet name="08" sheetId="19" r:id="rId8"/>
     <sheet name="09" sheetId="20" r:id="rId9"/>
     <sheet name="10" sheetId="21" r:id="rId10"/>
     <sheet name="11" sheetId="22" r:id="rId11"/>
     <sheet name="12" sheetId="23" r:id="rId12"/>
     <sheet name="01_2026" sheetId="24" r:id="rId13"/>
     <sheet name="02_2026" sheetId="25" r:id="rId14"/>
     <sheet name="03_2026" sheetId="26" r:id="rId15"/>
     <sheet name="04_2026" sheetId="27" r:id="rId16"/>
     <sheet name="05_2026" sheetId="28" r:id="rId17"/>
+    <sheet name="06_2026" sheetId="29" r:id="rId18"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="36">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -164,50 +166,54 @@
 January-November 2024, %</t>
   </si>
   <si>
     <t>January-December 2025 compared to
 January-December 2024, %</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
+  </si>
+  <si>
+    <t>January-June 2026 compared to
+January-June 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="#,##0.0"/>
     <numFmt numFmtId="174" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -514,51 +520,51 @@
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="3"/>
     <cellStyle name="Обычный 13" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="14"/>
     <cellStyle name="Обычный 8" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4783,52 +4789,52 @@
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D33" sqref="D32:D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1">
@@ -5069,50 +5075,547 @@
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="9">
         <v>166.8</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="9">
         <v>170</v>
       </c>
       <c r="E14" s="9">
         <v>87.5</v>
       </c>
       <c r="F14" s="9">
         <v>116.4</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="17"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="E18" s="8"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="E19" s="8"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="E20" s="8"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A3" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+    </row>
+    <row r="5" spans="1:16" ht="56.25" customHeight="1">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="9">
+        <v>124.2</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="9">
+        <v>128.5</v>
+      </c>
+      <c r="E6" s="9">
+        <v>99.8</v>
+      </c>
+      <c r="F6" s="9">
+        <v>109</v>
+      </c>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="9">
+        <v>103.1</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="9">
+        <v>106.6</v>
+      </c>
+      <c r="E7" s="9">
+        <v>90.7</v>
+      </c>
+      <c r="F7" s="9">
+        <v>112.3</v>
+      </c>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="9">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="9">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="E8" s="9">
+        <v>101</v>
+      </c>
+      <c r="F8" s="9">
+        <v>118</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="9">
+        <v>94.6</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="9">
+        <v>94.5</v>
+      </c>
+      <c r="E9" s="9">
+        <v>92.7</v>
+      </c>
+      <c r="F9" s="9">
+        <v>101.2</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="9">
+        <v>102.3</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>101.3</v>
+      </c>
+      <c r="E10" s="9">
+        <v>102.4</v>
+      </c>
+      <c r="F10" s="9">
+        <v>106.5</v>
+      </c>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="9">
+        <v>111.5</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>110.9</v>
+      </c>
+      <c r="E11" s="9">
+        <v>121.5</v>
+      </c>
+      <c r="F11" s="9">
+        <v>110</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>144.6</v>
+      </c>
+      <c r="E12" s="9">
+        <v>104.9</v>
+      </c>
+      <c r="F12" s="9">
+        <v>108.8</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="9">
+        <v>126.2</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="E13" s="9">
+        <v>102.3</v>
+      </c>
+      <c r="F13" s="9">
+        <v>129.5</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="9">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="9">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="E14" s="9">
+        <v>94.9</v>
+      </c>
+      <c r="F14" s="9">
+        <v>113.8</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
     <row r="15" spans="1:16" ht="14.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
     </row>
@@ -9271,66 +9774,67 @@
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>01_2026</vt:lpstr>
       <vt:lpstr>02_2026</vt:lpstr>
       <vt:lpstr>03_2026</vt:lpstr>
       <vt:lpstr>04_2026</vt:lpstr>
       <vt:lpstr>05_2026</vt:lpstr>
+      <vt:lpstr>06_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>