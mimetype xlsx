--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,94 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="17"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="18"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
     <sheet name="06" sheetId="17" r:id="rId6"/>
     <sheet name="07" sheetId="18" r:id="rId7"/>
     <sheet name="08" sheetId="19" r:id="rId8"/>
     <sheet name="09" sheetId="20" r:id="rId9"/>
     <sheet name="10" sheetId="21" r:id="rId10"/>
     <sheet name="11" sheetId="22" r:id="rId11"/>
     <sheet name="12" sheetId="23" r:id="rId12"/>
     <sheet name="01_2026" sheetId="24" r:id="rId13"/>
     <sheet name="02_2026" sheetId="25" r:id="rId14"/>
     <sheet name="03_2026" sheetId="26" r:id="rId15"/>
     <sheet name="04_2026" sheetId="27" r:id="rId16"/>
     <sheet name="05_2026" sheetId="28" r:id="rId17"/>
     <sheet name="06_2026" sheetId="29" r:id="rId18"/>
+    <sheet name="07_2026" sheetId="30" r:id="rId19"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="37">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -171,59 +173,63 @@
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
   </si>
+  <si>
+    <t>January-July 2026 compared to
+January-July 2025, %</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="172" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="174" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -425,91 +431,91 @@
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="174" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -520,51 +526,51 @@
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="3"/>
     <cellStyle name="Обычный 13" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 10" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="14"/>
     <cellStyle name="Обычный 8" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5286,52 +5292,52 @@
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:XFD15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1">
@@ -5767,50 +5773,380 @@
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="8"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="8"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="8"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" customWidth="1"/>
+    <col min="5" max="5" width="23.140625" customWidth="1"/>
+    <col min="6" max="6" width="29.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="1"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="9">
+        <v>122.5</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="9">
+        <v>126.5</v>
+      </c>
+      <c r="E6" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="F6" s="9">
+        <v>106.8</v>
+      </c>
+      <c r="G6" s="1"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="9">
+        <v>100.8</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="9">
+        <v>105.2</v>
+      </c>
+      <c r="E7" s="9">
+        <v>85.5</v>
+      </c>
+      <c r="F7" s="9">
+        <v>110.4</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="9">
+        <v>154.6</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="9">
+        <v>161.4</v>
+      </c>
+      <c r="E8" s="9">
+        <v>100.9</v>
+      </c>
+      <c r="F8" s="9">
+        <v>114.6</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A9" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="9">
+        <v>96.3</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="9">
+        <v>97</v>
+      </c>
+      <c r="E9" s="9">
+        <v>91.8</v>
+      </c>
+      <c r="F9" s="9">
+        <v>100.2</v>
+      </c>
+      <c r="G9" s="1"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="9">
+        <v>101</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="9">
+        <v>97.7</v>
+      </c>
+      <c r="E10" s="9">
+        <v>102.1</v>
+      </c>
+      <c r="F10" s="9">
+        <v>105.2</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="9">
+        <v>111.1</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>109.7</v>
+      </c>
+      <c r="E11" s="9">
+        <v>134.4</v>
+      </c>
+      <c r="F11" s="9">
+        <v>106.7</v>
+      </c>
+      <c r="G11" s="1"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="4"/>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>132.1</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>139.5</v>
+      </c>
+      <c r="E12" s="9">
+        <v>102.5</v>
+      </c>
+      <c r="F12" s="9">
+        <v>105.8</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="4"/>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="9">
+        <v>139.5</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>163.9</v>
+      </c>
+      <c r="E13" s="9">
+        <v>101.6</v>
+      </c>
+      <c r="F13" s="9">
+        <v>123.8</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="14.25">
+      <c r="A14" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="9">
+        <v>149.5</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="9">
+        <v>151.9</v>
+      </c>
+      <c r="E14" s="9">
+        <v>91.7</v>
+      </c>
+      <c r="F14" s="9">
+        <v>112.5</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
@@ -9774,67 +10110,68 @@
       <c r="G38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
       <vt:lpstr>01_2026</vt:lpstr>
       <vt:lpstr>02_2026</vt:lpstr>
       <vt:lpstr>03_2026</vt:lpstr>
       <vt:lpstr>04_2026</vt:lpstr>
       <vt:lpstr>05_2026</vt:lpstr>
       <vt:lpstr>06_2026</vt:lpstr>
+      <vt:lpstr>07_2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>