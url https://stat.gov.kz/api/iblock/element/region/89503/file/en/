--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13815" windowHeight="9870"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="12">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Physical volume index of construction works</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
@@ -60,60 +55,60 @@
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>Bostandyk</t>
   </si>
   <si>
     <t>Jetysu</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -274,178 +269,180 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -471,118 +468,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -718,136 +713,139 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="P17" sqref="P17"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="12" width="8.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="1" customWidth="1"/>
     <col min="14" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:24" ht="25.5" customHeight="1">
+      <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="41"/>
-[...19 lines deleted...]
-      <c r="V1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
     </row>
-    <row r="2" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="12.75" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A3" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="43"/>
-[...20 lines deleted...]
-      <c r="W3" s="43"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
     </row>
-    <row r="4" spans="1:23" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" ht="21" customHeight="1" thickBot="1">
       <c r="A4" s="31"/>
       <c r="B4" s="30">
         <v>2003</v>
       </c>
       <c r="C4" s="3">
         <v>2004</v>
       </c>
       <c r="D4" s="4">
         <v>2005</v>
       </c>
       <c r="E4" s="5">
         <v>2006</v>
       </c>
       <c r="F4" s="5">
         <v>2007</v>
       </c>
       <c r="G4" s="2">
         <v>2008</v>
       </c>
       <c r="H4" s="3">
         <v>2009</v>
       </c>
       <c r="I4" s="4">
         <v>2010</v>
       </c>
@@ -871,52 +869,55 @@
       </c>
       <c r="P4" s="4">
         <v>2017</v>
       </c>
       <c r="Q4" s="6">
         <v>2018</v>
       </c>
       <c r="R4" s="6">
         <v>2019</v>
       </c>
       <c r="S4" s="6">
         <v>2020</v>
       </c>
       <c r="T4" s="6">
         <v>2021</v>
       </c>
       <c r="U4" s="6">
         <v>2022</v>
       </c>
       <c r="V4" s="40">
         <v>2023</v>
       </c>
       <c r="W4" s="40">
         <v>2024</v>
       </c>
+      <c r="X4" s="40">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="17" customFormat="1">
       <c r="A5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="23">
         <v>122.4</v>
       </c>
       <c r="C5" s="23">
         <v>94.8</v>
       </c>
       <c r="D5" s="12">
         <v>251.9</v>
       </c>
       <c r="E5" s="13">
         <v>150.9</v>
       </c>
       <c r="F5" s="13">
         <v>107.9</v>
       </c>
       <c r="G5" s="13">
         <v>62.659952089406055</v>
       </c>
       <c r="H5" s="13">
         <v>80.084936099241133</v>
       </c>
       <c r="I5" s="9">
@@ -939,55 +940,58 @@
       </c>
       <c r="O5" s="16">
         <v>100.6</v>
       </c>
       <c r="P5" s="16">
         <v>103.5</v>
       </c>
       <c r="Q5" s="26">
         <v>104.8</v>
       </c>
       <c r="R5" s="24">
         <v>103.5</v>
       </c>
       <c r="S5" s="24">
         <v>110.7</v>
       </c>
       <c r="T5" s="32">
         <v>120</v>
       </c>
       <c r="U5" s="33">
         <v>106.7</v>
       </c>
       <c r="V5" s="38">
         <v>102.4</v>
       </c>
-      <c r="W5" s="44">
+      <c r="W5" s="41">
         <v>117.5</v>
       </c>
+      <c r="X5" s="45">
+        <v>151.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>140.5</v>
       </c>
       <c r="C6" s="11">
         <v>97.5</v>
       </c>
       <c r="D6" s="10">
         <v>231.4</v>
       </c>
       <c r="E6" s="18">
         <v>150.63717676661651</v>
       </c>
       <c r="F6" s="18">
         <v>132.18541965011397</v>
       </c>
       <c r="G6" s="18">
         <v>47.681641288228334</v>
       </c>
       <c r="H6" s="18">
         <v>115.28007132250586</v>
       </c>
       <c r="I6" s="18">
@@ -1010,55 +1014,58 @@
       </c>
       <c r="O6" s="18">
         <v>99.6</v>
       </c>
       <c r="P6" s="18">
         <v>109.4</v>
       </c>
       <c r="Q6" s="25">
         <v>107</v>
       </c>
       <c r="R6" s="19">
         <v>106.6</v>
       </c>
       <c r="S6" s="20">
         <v>109.3</v>
       </c>
       <c r="T6" s="34">
         <v>122.8</v>
       </c>
       <c r="U6" s="34">
         <v>103.4</v>
       </c>
       <c r="V6" s="39">
         <v>101.4</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="42">
         <v>114.4</v>
       </c>
+      <c r="X6" s="42">
+        <v>148.30000000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24">
       <c r="A7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="18">
         <v>138.2050686292306</v>
       </c>
       <c r="I7" s="18">
@@ -1081,55 +1088,58 @@
       </c>
       <c r="O7" s="18">
         <v>107.4</v>
       </c>
       <c r="P7" s="18">
         <v>117.2</v>
       </c>
       <c r="Q7" s="25">
         <v>104.1</v>
       </c>
       <c r="R7" s="19">
         <v>104.1</v>
       </c>
       <c r="S7" s="20">
         <v>113</v>
       </c>
       <c r="T7" s="35">
         <v>58.4</v>
       </c>
       <c r="U7" s="35">
         <v>177.3</v>
       </c>
       <c r="V7" s="39">
         <v>105.2</v>
       </c>
-      <c r="W7" s="45">
+      <c r="W7" s="42">
         <v>148.1</v>
       </c>
+      <c r="X7" s="42">
+        <v>188.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24">
       <c r="A8" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>132.5</v>
       </c>
       <c r="C8" s="11">
         <v>81.3</v>
       </c>
       <c r="D8" s="10">
         <v>224.3</v>
       </c>
       <c r="E8" s="18">
         <v>138.79193438487414</v>
       </c>
       <c r="F8" s="18">
         <v>81.792641469022371</v>
       </c>
       <c r="G8" s="18">
         <v>62.332052604865531</v>
       </c>
       <c r="H8" s="18">
         <v>103.26016496879886</v>
       </c>
       <c r="I8" s="18">
@@ -1152,55 +1162,58 @@
       </c>
       <c r="O8" s="18">
         <v>96.3</v>
       </c>
       <c r="P8" s="18">
         <v>86.7</v>
       </c>
       <c r="Q8" s="25">
         <v>122.8</v>
       </c>
       <c r="R8" s="19">
         <v>102.3</v>
       </c>
       <c r="S8" s="20">
         <v>100.5</v>
       </c>
       <c r="T8" s="35">
         <v>128.30000000000001</v>
       </c>
       <c r="U8" s="35">
         <v>84.1</v>
       </c>
       <c r="V8" s="39">
         <v>101.4</v>
       </c>
-      <c r="W8" s="45">
+      <c r="W8" s="42">
         <v>102.2</v>
       </c>
+      <c r="X8" s="42">
+        <v>148.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24">
       <c r="A9" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
         <v>118.8</v>
       </c>
       <c r="C9" s="11">
         <v>91.7</v>
       </c>
       <c r="D9" s="10">
         <v>240.7</v>
       </c>
       <c r="E9" s="18">
         <v>182.73713928336474</v>
       </c>
       <c r="F9" s="18">
         <v>96.70225697191897</v>
       </c>
       <c r="G9" s="18">
         <v>59.592011301044522</v>
       </c>
       <c r="H9" s="18">
         <v>75.686191514025936</v>
       </c>
       <c r="I9" s="18">
@@ -1223,55 +1236,58 @@
       </c>
       <c r="O9" s="18">
         <v>97.1</v>
       </c>
       <c r="P9" s="18">
         <v>81.2</v>
       </c>
       <c r="Q9" s="25">
         <v>111.8</v>
       </c>
       <c r="R9" s="19">
         <v>114.5</v>
       </c>
       <c r="S9" s="20">
         <v>83.3</v>
       </c>
       <c r="T9" s="35">
         <v>136.30000000000001</v>
       </c>
       <c r="U9" s="35">
         <v>103.6</v>
       </c>
       <c r="V9" s="39">
         <v>100.6</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="42">
         <v>107.4</v>
       </c>
+      <c r="X9" s="42">
+        <v>146.80000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24">
       <c r="A10" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
         <v>117.6</v>
       </c>
       <c r="C10" s="11">
         <v>95.1</v>
       </c>
       <c r="D10" s="10">
         <v>279.5</v>
       </c>
       <c r="E10" s="18">
         <v>119.46189821982178</v>
       </c>
       <c r="F10" s="18">
         <v>120.63133112539357</v>
       </c>
       <c r="G10" s="18">
         <v>61.905115963747768</v>
       </c>
       <c r="H10" s="18">
         <v>67.915339963400882</v>
       </c>
       <c r="I10" s="18">
@@ -1294,55 +1310,58 @@
       </c>
       <c r="O10" s="18">
         <v>99.1</v>
       </c>
       <c r="P10" s="18">
         <v>68.400000000000006</v>
       </c>
       <c r="Q10" s="25">
         <v>79.5</v>
       </c>
       <c r="R10" s="19">
         <v>106.9</v>
       </c>
       <c r="S10" s="21">
         <v>109.3</v>
       </c>
       <c r="T10" s="36">
         <v>173</v>
       </c>
       <c r="U10" s="36">
         <v>102.7</v>
       </c>
       <c r="V10" s="39">
         <v>104.4</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="42">
         <v>162.9</v>
       </c>
+      <c r="X10" s="42">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24">
       <c r="A11" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
         <v>115.9</v>
       </c>
       <c r="C11" s="11">
         <v>101.5</v>
       </c>
       <c r="D11" s="10">
         <v>359.4</v>
       </c>
       <c r="E11" s="18">
         <v>160.35546323736847</v>
       </c>
       <c r="F11" s="18">
         <v>116.78407924044538</v>
       </c>
       <c r="G11" s="18">
         <v>67.878863710150597</v>
       </c>
       <c r="H11" s="18">
         <v>53.243608117342511</v>
       </c>
       <c r="I11" s="18">
@@ -1365,55 +1384,58 @@
       </c>
       <c r="O11" s="18">
         <v>113.6</v>
       </c>
       <c r="P11" s="18">
         <v>91.1</v>
       </c>
       <c r="Q11" s="25">
         <v>129.4</v>
       </c>
       <c r="R11" s="19">
         <v>95.8</v>
       </c>
       <c r="S11" s="21">
         <v>101</v>
       </c>
       <c r="T11" s="37">
         <v>109.4</v>
       </c>
       <c r="U11" s="37">
         <v>96.5</v>
       </c>
       <c r="V11" s="39">
         <v>101.8</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="42">
         <v>173.2</v>
       </c>
+      <c r="X11" s="42">
+        <v>126</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24">
       <c r="A12" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="18" t="s">
@@ -1436,55 +1458,58 @@
       </c>
       <c r="O12" s="18">
         <v>136.19999999999999</v>
       </c>
       <c r="P12" s="18">
         <v>447</v>
       </c>
       <c r="Q12" s="25">
         <v>101.1</v>
       </c>
       <c r="R12" s="19">
         <v>100.1</v>
       </c>
       <c r="S12" s="21">
         <v>212.6</v>
       </c>
       <c r="T12" s="36">
         <v>117.1</v>
       </c>
       <c r="U12" s="36">
         <v>97.8</v>
       </c>
       <c r="V12" s="39">
         <v>103.7</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="42">
         <v>68.5</v>
       </c>
+      <c r="X12" s="42">
+        <v>181.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24">
       <c r="A13" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>100.3</v>
       </c>
       <c r="C13" s="11">
         <v>116.6</v>
       </c>
       <c r="D13" s="10">
         <v>178.9</v>
       </c>
       <c r="E13" s="18">
         <v>136.24458779299499</v>
       </c>
       <c r="F13" s="18">
         <v>83.025621743936696</v>
       </c>
       <c r="G13" s="18">
         <v>105.44787564602774</v>
       </c>
       <c r="H13" s="18">
         <v>81.310110459729017</v>
       </c>
       <c r="I13" s="18">
@@ -1507,99 +1532,99 @@
       </c>
       <c r="O13" s="18">
         <v>84.8</v>
       </c>
       <c r="P13" s="18">
         <v>159.69999999999999</v>
       </c>
       <c r="Q13" s="25">
         <v>60.6</v>
       </c>
       <c r="R13" s="19">
         <v>81.8</v>
       </c>
       <c r="S13" s="21">
         <v>140.19999999999999</v>
       </c>
       <c r="T13" s="37">
         <v>196.8</v>
       </c>
       <c r="U13" s="37">
         <v>117.4</v>
       </c>
       <c r="V13" s="39">
         <v>102</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="42">
         <v>90.7</v>
       </c>
+      <c r="X13" s="42">
+        <v>166</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24">
       <c r="A14" s="27"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24">
       <c r="A15"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24">
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:V1"/>
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1608,88 +1633,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578C1099-8AA2-4614-81E7-F154A818366C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{957E9209-BDFB-4F64-A86D-F459574B3D0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B2CF8B-6405-4439-8351-9D6B01DC93F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{957E9209-BDFB-4F64-A86D-F459574B3D0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{578C1099-8AA2-4614-81E7-F154A818366C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>