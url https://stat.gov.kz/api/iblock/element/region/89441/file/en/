--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,179 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="6360" windowWidth="28845" windowHeight="6420"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="3" r:id="rId1"/>
     <sheet name="indices" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$V$11</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$Z$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$W$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$AA$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="11">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
-    <t>Al-Farabi</t>
-[...1 lines deleted...]
-  <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>Turan</t>
   </si>
+  <si>
+    <t>Al Farabi</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="171" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -263,329 +271,362 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="173" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -725,969 +766,992 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AA33"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:XFD5"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
     <col min="2" max="16" width="9" style="1" customWidth="1"/>
     <col min="17" max="17" width="9" style="3" customWidth="1"/>
     <col min="18" max="23" width="9.140625" style="1"/>
     <col min="24" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="55" t="s">
+    <row r="2" spans="1:27">
+      <c r="A2" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55"/>
-[...47 lines deleted...]
-      <c r="X3" s="54" t="s">
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+    </row>
+    <row r="3" spans="1:27" s="19" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="Y3" s="54"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AA3" s="61"/>
+    </row>
+    <row r="4" spans="1:27" s="23" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="20"/>
-      <c r="B4" s="38">
+      <c r="B4" s="25">
         <v>2000</v>
       </c>
-      <c r="C4" s="39">
+      <c r="C4" s="26">
         <v>2001</v>
       </c>
-      <c r="D4" s="39">
+      <c r="D4" s="26">
         <v>2002</v>
       </c>
-      <c r="E4" s="39">
+      <c r="E4" s="26">
         <v>2003</v>
       </c>
-      <c r="F4" s="39">
+      <c r="F4" s="26">
         <v>2004</v>
       </c>
-      <c r="G4" s="39">
+      <c r="G4" s="26">
         <v>2005</v>
       </c>
-      <c r="H4" s="39">
+      <c r="H4" s="26">
         <v>2006</v>
       </c>
-      <c r="I4" s="39">
+      <c r="I4" s="26">
         <v>2007</v>
       </c>
-      <c r="J4" s="39">
+      <c r="J4" s="26">
         <v>2008</v>
       </c>
-      <c r="K4" s="39">
+      <c r="K4" s="26">
         <v>2009</v>
       </c>
-      <c r="L4" s="39">
+      <c r="L4" s="26">
         <v>2010</v>
       </c>
-      <c r="M4" s="39">
+      <c r="M4" s="26">
         <v>2011</v>
       </c>
-      <c r="N4" s="39">
+      <c r="N4" s="26">
         <v>2012</v>
       </c>
-      <c r="O4" s="39">
+      <c r="O4" s="26">
         <v>2013</v>
       </c>
-      <c r="P4" s="39">
+      <c r="P4" s="26">
         <v>2014</v>
       </c>
-      <c r="Q4" s="39">
+      <c r="Q4" s="26">
         <v>2015</v>
       </c>
-      <c r="R4" s="39">
+      <c r="R4" s="26">
         <v>2016</v>
       </c>
-      <c r="S4" s="39">
+      <c r="S4" s="26">
         <v>2017</v>
       </c>
-      <c r="T4" s="39">
+      <c r="T4" s="26">
         <v>2018</v>
       </c>
-      <c r="U4" s="39">
+      <c r="U4" s="26">
         <v>2019</v>
       </c>
-      <c r="V4" s="39">
+      <c r="V4" s="26">
         <v>2020</v>
       </c>
-      <c r="W4" s="40">
+      <c r="W4" s="27">
         <v>2021</v>
       </c>
-      <c r="X4" s="40">
+      <c r="X4" s="27">
         <v>2022</v>
       </c>
-      <c r="Y4" s="40">
+      <c r="Y4" s="27">
         <v>2023</v>
       </c>
-      <c r="Z4" s="40">
+      <c r="Z4" s="27">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="AA4" s="27">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="57">
+      <c r="B5" s="30">
         <v>833.4</v>
       </c>
-      <c r="C5" s="58">
+      <c r="C5" s="31">
         <v>192.8</v>
       </c>
-      <c r="D5" s="59">
+      <c r="D5" s="32">
         <v>199.5</v>
       </c>
-      <c r="E5" s="60">
+      <c r="E5" s="33">
         <v>121.2</v>
       </c>
-      <c r="F5" s="60">
+      <c r="F5" s="33">
         <v>226</v>
       </c>
-      <c r="G5" s="60">
+      <c r="G5" s="33">
         <v>337.9</v>
       </c>
-      <c r="H5" s="60">
+      <c r="H5" s="33">
         <v>411.7</v>
       </c>
-      <c r="I5" s="60">
+      <c r="I5" s="33">
         <v>586</v>
       </c>
-      <c r="J5" s="60">
+      <c r="J5" s="33">
         <v>663.6</v>
       </c>
-      <c r="K5" s="60">
+      <c r="K5" s="33">
         <v>591.5</v>
       </c>
-      <c r="L5" s="60">
+      <c r="L5" s="33">
         <v>977.2</v>
       </c>
-      <c r="M5" s="60">
+      <c r="M5" s="33">
         <v>1657</v>
       </c>
-      <c r="N5" s="60">
+      <c r="N5" s="33">
         <v>577.20000000000005</v>
       </c>
-      <c r="O5" s="59">
+      <c r="O5" s="32">
         <v>842.5</v>
       </c>
-      <c r="P5" s="59">
+      <c r="P5" s="32">
         <v>1320.5</v>
       </c>
-      <c r="Q5" s="59">
+      <c r="Q5" s="32">
         <v>1469.4</v>
       </c>
-      <c r="R5" s="59">
+      <c r="R5" s="32">
         <v>1820.1</v>
       </c>
-      <c r="S5" s="59">
+      <c r="S5" s="32">
         <v>2007.5</v>
       </c>
-      <c r="T5" s="61">
+      <c r="T5" s="34">
         <v>2158.5830000000001</v>
       </c>
-      <c r="U5" s="61">
+      <c r="U5" s="34">
         <v>2739.7809999999999</v>
       </c>
-      <c r="V5" s="61">
+      <c r="V5" s="34">
         <v>3631.1170000000002</v>
       </c>
-      <c r="W5" s="61">
+      <c r="W5" s="34">
         <v>4592.5739999999996</v>
       </c>
-      <c r="X5" s="41">
+      <c r="X5" s="35">
         <v>5559</v>
       </c>
-      <c r="Y5" s="41">
+      <c r="Y5" s="35">
         <v>8838.4989999999998</v>
       </c>
-      <c r="Z5" s="60">
+      <c r="Z5" s="33">
         <v>10426.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="AA5" s="36">
+        <v>11728.79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="32" t="s">
-[...53 lines deleted...]
-      <c r="T6" s="42">
+      <c r="B6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="S6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="T6" s="40">
         <v>1112.0129999999999</v>
       </c>
-      <c r="U6" s="43">
+      <c r="U6" s="41">
         <v>1648.9269999999999</v>
       </c>
-      <c r="V6" s="43">
+      <c r="V6" s="41">
         <v>2341.9560000000001</v>
       </c>
-      <c r="W6" s="44">
+      <c r="W6" s="42">
         <v>3446.8</v>
       </c>
-      <c r="X6" s="41">
+      <c r="X6" s="43">
         <v>3609.5</v>
       </c>
-      <c r="Y6" s="45">
+      <c r="Y6" s="44">
         <v>3155.9490000000001</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="Z6" s="43">
         <v>4196.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="AA6" s="45">
+        <v>4033.52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="R7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="T7" s="40">
+        <v>423.9</v>
+      </c>
+      <c r="U7" s="41">
+        <v>386.185</v>
+      </c>
+      <c r="V7" s="41">
+        <v>287.38200000000001</v>
+      </c>
+      <c r="W7" s="46">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="X7" s="43">
+        <v>235.9</v>
+      </c>
+      <c r="Y7" s="44">
+        <v>415.68799999999999</v>
+      </c>
+      <c r="Z7" s="43">
+        <v>949.38</v>
+      </c>
+      <c r="AA7" s="45">
+        <v>1848.4849999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="32" t="s">
-[...76 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="B8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="R8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="S8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="T8" s="40">
+        <v>290.3</v>
+      </c>
+      <c r="U8" s="41">
+        <v>295.86</v>
+      </c>
+      <c r="V8" s="41">
+        <v>339.23</v>
+      </c>
+      <c r="W8" s="46">
+        <v>393.4</v>
+      </c>
+      <c r="X8" s="43">
+        <v>1019.1</v>
+      </c>
+      <c r="Y8" s="44">
+        <v>3412.19</v>
+      </c>
+      <c r="Z8" s="43">
+        <v>2585.194</v>
+      </c>
+      <c r="AA8" s="45">
+        <v>2395.3670000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="32" t="s">
-[...133 lines deleted...]
-      <c r="T9" s="42">
+      <c r="B9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="S9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="T9" s="40">
         <v>332.36200000000002</v>
       </c>
-      <c r="U9" s="43">
+      <c r="U9" s="41">
         <v>408.81</v>
       </c>
-      <c r="V9" s="43">
+      <c r="V9" s="41">
         <v>662.54899999999998</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="46">
         <v>590.70000000000005</v>
       </c>
       <c r="X9" s="47">
         <v>694.5</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="44">
         <v>1266.356</v>
       </c>
-      <c r="Z9" s="41">
+      <c r="Z9" s="43">
         <v>1643.9280000000001</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="Y10" s="46">
+      <c r="AA9" s="45">
+        <v>2023.3679999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="48"/>
+      <c r="N10" s="48"/>
+      <c r="O10" s="48"/>
+      <c r="P10" s="48"/>
+      <c r="Q10" s="49"/>
+      <c r="R10" s="48"/>
+      <c r="S10" s="48"/>
+      <c r="T10" s="48"/>
+      <c r="U10" s="48"/>
+      <c r="V10" s="48"/>
+      <c r="W10" s="48"/>
+      <c r="X10" s="48"/>
+      <c r="Y10" s="50">
         <v>588.31600000000003</v>
       </c>
       <c r="Z10" s="51">
         <v>1051.588</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA10" s="52">
+        <v>1428.05</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:27">
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="12"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:27">
       <c r="B13" s="4"/>
       <c r="G13" s="4"/>
       <c r="I13" s="4"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:27">
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="G14" s="4"/>
       <c r="I14" s="4"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:27">
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="5"/>
       <c r="G15" s="4"/>
       <c r="I15" s="6"/>
       <c r="J15" s="2"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:27">
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="G16" s="4"/>
       <c r="I16" s="6"/>
       <c r="J16" s="2"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="9"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
     </row>
-    <row r="17" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:18">
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="G17" s="4"/>
       <c r="I17" s="6"/>
       <c r="J17" s="2"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
     </row>
-    <row r="18" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:18">
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="G18" s="4"/>
       <c r="I18" s="6"/>
       <c r="J18" s="2"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
     </row>
-    <row r="19" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:18">
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="G19" s="4"/>
       <c r="I19" s="6"/>
       <c r="J19" s="2"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
     </row>
-    <row r="20" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:18">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="G20" s="4"/>
       <c r="I20" s="6"/>
       <c r="J20" s="2"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="9"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
     </row>
-    <row r="21" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:18">
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="G21" s="4"/>
       <c r="I21" s="6"/>
       <c r="J21" s="2"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="9"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
     </row>
-    <row r="22" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:18">
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="G22" s="4"/>
       <c r="I22" s="6"/>
       <c r="J22" s="2"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="9"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
     </row>
-    <row r="23" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:18">
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="G23" s="4"/>
       <c r="I23" s="6"/>
       <c r="J23" s="2"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="9"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
     </row>
-    <row r="24" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:18">
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="G24" s="4"/>
       <c r="I24" s="6"/>
       <c r="J24" s="2"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="9"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
     </row>
-    <row r="25" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:18">
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="G25" s="4"/>
       <c r="I25" s="6"/>
       <c r="J25" s="2"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="9"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
     </row>
-    <row r="26" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:18">
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="G26" s="4"/>
       <c r="I26" s="6"/>
       <c r="J26" s="2"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="9"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
     </row>
-    <row r="27" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:18">
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="G27" s="4"/>
       <c r="I27" s="6"/>
       <c r="J27" s="2"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="9"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
     </row>
-    <row r="28" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:18">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="G28" s="4"/>
       <c r="I28" s="6"/>
       <c r="J28" s="2"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="9"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
     </row>
-    <row r="29" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:18">
       <c r="C29" s="4"/>
       <c r="I29" s="6"/>
       <c r="J29" s="2"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="9"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
     </row>
-    <row r="30" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:18">
       <c r="I30" s="6"/>
       <c r="J30" s="2"/>
       <c r="K30" s="7"/>
     </row>
-    <row r="31" spans="2:18" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:18">
       <c r="I31" s="6"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="33" spans="10:11" x14ac:dyDescent="0.2">
+    <row r="33" spans="10:11">
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="X3:Z3"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:V13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:V10"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
-    <col min="2" max="12" width="8.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="12" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7109375" style="3" customWidth="1"/>
+    <col min="14" max="23" width="8.7109375" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="55" t="s">
+    <row r="2" spans="1:23">
+      <c r="A2" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="55"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:22" s="19" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+    </row>
+    <row r="3" spans="1:23" s="19" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
-      <c r="Q3" s="56" t="s">
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="56"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:22" s="23" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+    </row>
+    <row r="4" spans="1:23" s="23" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="20"/>
       <c r="B4" s="21">
         <v>2004</v>
       </c>
       <c r="C4" s="21">
         <v>2005</v>
       </c>
       <c r="D4" s="22">
         <v>2006</v>
       </c>
       <c r="E4" s="21">
         <v>2007</v>
       </c>
       <c r="F4" s="21">
         <v>2008</v>
       </c>
       <c r="G4" s="21">
         <v>2009</v>
       </c>
       <c r="H4" s="21">
         <v>2010</v>
       </c>
       <c r="I4" s="21">
         <v>2011</v>
       </c>
@@ -1708,497 +1772,518 @@
       </c>
       <c r="O4" s="21">
         <v>2017</v>
       </c>
       <c r="P4" s="21">
         <v>2018</v>
       </c>
       <c r="Q4" s="21">
         <v>2019</v>
       </c>
       <c r="R4" s="21">
         <v>2020</v>
       </c>
       <c r="S4" s="21">
         <v>2021</v>
       </c>
       <c r="T4" s="21">
         <v>2022</v>
       </c>
       <c r="U4" s="21">
         <v>2023</v>
       </c>
       <c r="V4" s="21">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="W4" s="21">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="64">
         <v>101.2</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="64">
         <v>136.30000000000001</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="64">
         <v>105.2</v>
       </c>
-      <c r="E5" s="25">
+      <c r="E5" s="64">
         <v>142.9</v>
       </c>
-      <c r="F5" s="25">
+      <c r="F5" s="64">
         <v>95.6</v>
       </c>
-      <c r="G5" s="25">
+      <c r="G5" s="64">
         <v>89.7</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="64">
         <v>157.30000000000001</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="64">
         <v>180</v>
       </c>
-      <c r="J5" s="25">
+      <c r="J5" s="64">
         <v>104.8</v>
       </c>
-      <c r="K5" s="26">
+      <c r="K5" s="65">
         <v>142.19999999999999</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="65">
         <v>124.7</v>
       </c>
-      <c r="M5" s="27">
+      <c r="M5" s="66">
         <v>106.5</v>
       </c>
-      <c r="N5" s="27">
+      <c r="N5" s="66">
         <v>106.9</v>
       </c>
-      <c r="O5" s="27">
+      <c r="O5" s="66">
         <v>109.2</v>
       </c>
-      <c r="P5" s="28">
+      <c r="P5" s="67">
         <v>106.6</v>
       </c>
-      <c r="Q5" s="28">
+      <c r="Q5" s="67">
         <v>124.6</v>
       </c>
-      <c r="R5" s="28">
+      <c r="R5" s="67">
         <v>131.5</v>
       </c>
-      <c r="S5" s="28">
+      <c r="S5" s="67">
         <v>120</v>
       </c>
-      <c r="T5" s="29">
+      <c r="T5" s="68">
         <v>115</v>
       </c>
-      <c r="U5" s="48">
+      <c r="U5" s="69">
         <v>153.5</v>
       </c>
-      <c r="V5" s="52">
+      <c r="V5" s="70">
         <v>114.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="W5" s="69">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="32" t="s">
-[...41 lines deleted...]
-      <c r="P6" s="33">
+      <c r="B6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="57">
         <v>131</v>
       </c>
-      <c r="Q6" s="33">
+      <c r="Q6" s="57">
         <v>145.5</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="57">
         <v>140.9</v>
       </c>
-      <c r="S6" s="29">
+      <c r="S6" s="55">
         <v>139.6</v>
       </c>
-      <c r="T6" s="29">
+      <c r="T6" s="55">
         <v>99.5</v>
       </c>
-      <c r="U6" s="48">
+      <c r="U6" s="56">
         <v>84.4</v>
       </c>
-      <c r="V6" s="29">
+      <c r="V6" s="55">
         <v>128.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="W6" s="53">
+        <v>85.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="57">
+        <v>137.5</v>
+      </c>
+      <c r="Q7" s="57">
+        <v>89.4</v>
+      </c>
+      <c r="R7" s="57">
+        <v>73.8</v>
+      </c>
+      <c r="S7" s="55">
+        <v>53.4</v>
+      </c>
+      <c r="T7" s="55">
+        <v>138.5</v>
+      </c>
+      <c r="U7" s="56">
+        <v>170.1</v>
+      </c>
+      <c r="V7" s="55">
+        <v>221.3</v>
+      </c>
+      <c r="W7" s="53">
+        <v>173.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="32" t="s">
-[...64 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="B8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P8" s="57">
+        <v>112.8</v>
+      </c>
+      <c r="Q8" s="57">
+        <v>100</v>
+      </c>
+      <c r="R8" s="57">
+        <v>113.7</v>
+      </c>
+      <c r="S8" s="55">
+        <v>110</v>
+      </c>
+      <c r="T8" s="55">
+        <v>246</v>
+      </c>
+      <c r="U8" s="56">
+        <v>323.2</v>
+      </c>
+      <c r="V8" s="55">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="W8" s="53">
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="32" t="s">
-[...64 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="B9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="I9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="N9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="O9" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="P9" s="57">
+        <v>54.4</v>
+      </c>
+      <c r="Q9" s="57">
+        <v>120.7</v>
+      </c>
+      <c r="R9" s="57">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="S9" s="55">
+        <v>84.6</v>
+      </c>
+      <c r="T9" s="55">
+        <v>111.6</v>
+      </c>
+      <c r="U9" s="55">
+        <v>176</v>
+      </c>
+      <c r="V9" s="55">
+        <v>125.8</v>
+      </c>
+      <c r="W9" s="53">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="46" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="32" t="s">
-[...127 lines deleted...]
-      <c r="V10" s="36">
+      <c r="B10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="I10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="P10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="R10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="S10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="T10" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="U10" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="V10" s="60">
         <v>173.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W10" s="54">
+        <v>121.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23">
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="17"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="Q3:V3"/>
-    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="T3:W3"/>
+    <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.18" right="0.17" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>