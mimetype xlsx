--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -7,84 +7,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="8250"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Z$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$AA$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="9">
   <si>
     <t>Retail trade per capita</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
-    <t>Al-Farabi</t>
-[...1 lines deleted...]
-  <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t>Al Farabi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0\ _₽;[Red]#,##0\ _₽"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -136,51 +136,51 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -262,55 +262,68 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -346,68 +359,77 @@
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -669,150 +691,150 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AV69"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="I1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="X25" sqref="X25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="2" customWidth="1"/>
     <col min="2" max="10" width="10.42578125" style="2" customWidth="1"/>
     <col min="11" max="14" width="10.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="4" customWidth="1"/>
     <col min="16" max="17" width="10.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.5703125" style="1" customWidth="1"/>
     <col min="23" max="48" width="9.140625" style="1"/>
     <col min="49" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:48" s="10" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="35"/>
-[...24 lines deleted...]
-      <c r="AA2" s="9"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
       <c r="AH2" s="9"/>
       <c r="AI2" s="9"/>
       <c r="AJ2" s="9"/>
       <c r="AK2" s="9"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
       <c r="AT2" s="9"/>
       <c r="AU2" s="9"/>
       <c r="AV2" s="9"/>
     </row>
     <row r="3" spans="1:48" s="15" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
       <c r="U3" s="12"/>
       <c r="V3" s="12"/>
       <c r="W3" s="12"/>
       <c r="X3" s="14"/>
       <c r="Y3" s="14"/>
-      <c r="Z3" s="13" t="s">
+      <c r="Z3" s="14"/>
+      <c r="AA3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AA3" s="14"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
       <c r="AF3" s="14"/>
       <c r="AG3" s="14"/>
       <c r="AH3" s="14"/>
       <c r="AI3" s="14"/>
       <c r="AJ3" s="14"/>
       <c r="AK3" s="14"/>
       <c r="AL3" s="14"/>
       <c r="AM3" s="14"/>
       <c r="AN3" s="14"/>
       <c r="AO3" s="14"/>
       <c r="AP3" s="14"/>
       <c r="AQ3" s="14"/>
       <c r="AR3" s="14"/>
       <c r="AS3" s="14"/>
       <c r="AT3" s="14"/>
       <c r="AU3" s="14"/>
       <c r="AV3" s="14"/>
     </row>
     <row r="4" spans="1:48" s="20" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="16"/>
       <c r="B4" s="16">
@@ -862,57 +884,59 @@
       </c>
       <c r="Q4" s="18">
         <v>2015</v>
       </c>
       <c r="R4" s="18">
         <v>2016</v>
       </c>
       <c r="S4" s="16">
         <v>2017</v>
       </c>
       <c r="T4" s="16">
         <v>2018</v>
       </c>
       <c r="U4" s="16">
         <v>2019</v>
       </c>
       <c r="V4" s="16">
         <v>2020</v>
       </c>
       <c r="W4" s="16">
         <v>2021</v>
       </c>
       <c r="X4" s="16">
         <v>2022</v>
       </c>
-      <c r="Y4" s="16">
+      <c r="Y4" s="18">
         <v>2023</v>
       </c>
       <c r="Z4" s="16">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
+      <c r="AA4" s="43">
+        <v>2025</v>
+      </c>
       <c r="AB4" s="19"/>
       <c r="AC4" s="19"/>
       <c r="AD4" s="19"/>
       <c r="AE4" s="19"/>
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19"/>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
     </row>
     <row r="5" spans="1:48" s="28" customFormat="1" ht="11.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
@@ -967,527 +991,541 @@
       </c>
       <c r="R5" s="22">
         <v>300545</v>
       </c>
       <c r="S5" s="22">
         <v>331871</v>
       </c>
       <c r="T5" s="23">
         <v>367152</v>
       </c>
       <c r="U5" s="24">
         <v>422734</v>
       </c>
       <c r="V5" s="25">
         <v>469479</v>
       </c>
       <c r="W5" s="25">
         <v>544190</v>
       </c>
       <c r="X5" s="26">
         <v>640212.24800000002</v>
       </c>
       <c r="Y5" s="22">
         <v>790254.49600000004</v>
       </c>
-      <c r="Z5" s="41">
+      <c r="Z5" s="40">
         <v>961372.58900000004</v>
       </c>
-      <c r="AA5" s="27"/>
+      <c r="AA5" s="41">
+        <v>1070466.6610000001</v>
+      </c>
       <c r="AB5" s="27"/>
       <c r="AC5" s="27"/>
       <c r="AD5" s="27"/>
       <c r="AE5" s="27"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
       <c r="AH5" s="27"/>
       <c r="AI5" s="27"/>
     </row>
     <row r="6" spans="1:48" s="32" customFormat="1" ht="11.25">
       <c r="A6" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S6" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T6" s="23">
         <v>360712</v>
       </c>
       <c r="U6" s="25">
         <v>508373</v>
       </c>
       <c r="V6" s="25">
         <v>515366</v>
       </c>
       <c r="W6" s="22">
         <v>588074</v>
       </c>
       <c r="X6" s="26">
         <v>674142.49</v>
       </c>
       <c r="Y6" s="34">
         <v>784658.74699999997</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="Z6" s="40">
         <v>1485760.09</v>
       </c>
-      <c r="AA6" s="31"/>
+      <c r="AA6" s="41">
+        <v>1625720.4950000001</v>
+      </c>
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="31"/>
       <c r="AJ6" s="31"/>
       <c r="AK6" s="31"/>
       <c r="AL6" s="31"/>
       <c r="AM6" s="31"/>
       <c r="AN6" s="31"/>
       <c r="AO6" s="31"/>
       <c r="AP6" s="31"/>
       <c r="AQ6" s="31"/>
       <c r="AR6" s="31"/>
       <c r="AS6" s="31"/>
       <c r="AT6" s="31"/>
       <c r="AU6" s="31"/>
       <c r="AV6" s="31"/>
     </row>
     <row r="7" spans="1:48" s="32" customFormat="1" ht="11.25">
       <c r="A7" s="29" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S7" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T7" s="23">
         <v>771838</v>
       </c>
       <c r="U7" s="25">
         <v>687395</v>
       </c>
       <c r="V7" s="25">
         <v>711190</v>
       </c>
       <c r="W7" s="22">
         <v>859792</v>
       </c>
       <c r="X7" s="26">
         <v>1153437.3189999999</v>
       </c>
       <c r="Y7" s="34">
         <v>1350263.69</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="Z7" s="40">
         <v>1240801.3799999999</v>
       </c>
-      <c r="AA7" s="31"/>
+      <c r="AA7" s="41">
+        <v>1385374.61</v>
+      </c>
       <c r="AB7" s="31"/>
       <c r="AC7" s="31"/>
       <c r="AD7" s="31"/>
       <c r="AE7" s="31"/>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
       <c r="AL7" s="31"/>
       <c r="AM7" s="31"/>
       <c r="AN7" s="31"/>
       <c r="AO7" s="31"/>
       <c r="AP7" s="31"/>
       <c r="AQ7" s="31"/>
       <c r="AR7" s="31"/>
       <c r="AS7" s="31"/>
       <c r="AT7" s="31"/>
       <c r="AU7" s="31"/>
       <c r="AV7" s="31"/>
     </row>
-    <row r="8" spans="1:48" s="38" customFormat="1" ht="11.25">
+    <row r="8" spans="1:48" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S8" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T8" s="23">
         <v>245444</v>
       </c>
       <c r="U8" s="25">
         <v>308080</v>
       </c>
       <c r="V8" s="25">
         <v>431501</v>
       </c>
       <c r="W8" s="22">
         <v>422963</v>
       </c>
       <c r="X8" s="26">
         <v>597022.30599999998</v>
       </c>
       <c r="Y8" s="34">
         <v>775569.94299999997</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="Z8" s="40">
         <v>1259648.335</v>
       </c>
-      <c r="AA8" s="31"/>
+      <c r="AA8" s="41">
+        <v>1280990.2579999999</v>
+      </c>
       <c r="AB8" s="31"/>
       <c r="AC8" s="31"/>
       <c r="AD8" s="31"/>
       <c r="AE8" s="31"/>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
       <c r="AL8" s="31"/>
       <c r="AM8" s="31"/>
       <c r="AN8" s="31"/>
       <c r="AO8" s="31"/>
       <c r="AP8" s="31"/>
       <c r="AQ8" s="31"/>
       <c r="AR8" s="31"/>
       <c r="AS8" s="31"/>
       <c r="AT8" s="31"/>
       <c r="AU8" s="31"/>
       <c r="AV8" s="31"/>
     </row>
     <row r="9" spans="1:48" s="31" customFormat="1" ht="11.25">
-      <c r="A9" s="39" t="s">
-        <v>6</v>
+      <c r="A9" s="38" t="s">
+        <v>5</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S9" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T9" s="23">
         <v>167617</v>
       </c>
       <c r="U9" s="25">
         <v>221195</v>
       </c>
       <c r="V9" s="25">
         <v>251176</v>
       </c>
       <c r="W9" s="22">
         <v>380877</v>
       </c>
-      <c r="X9" s="40">
+      <c r="X9" s="39">
         <v>344626.902</v>
       </c>
       <c r="Y9" s="34">
         <v>279349.37800000003</v>
       </c>
-      <c r="Z9" s="41">
+      <c r="Z9" s="40">
         <v>428166.73700000002</v>
       </c>
+      <c r="AA9" s="41">
+        <v>627069.47699999996</v>
+      </c>
     </row>
     <row r="10" spans="1:48">
-      <c r="A10" s="36" t="s">
-        <v>8</v>
+      <c r="A10" s="35" t="s">
+        <v>7</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Q10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="R10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="T10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="U10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="V10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="W10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="X10" s="33" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Y10" s="33" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="Z10" s="37">
+        <v>6</v>
+      </c>
+      <c r="Z10" s="36">
         <v>546730.72600000002</v>
+      </c>
+      <c r="AA10" s="42">
+        <v>545244.78</v>
       </c>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
       <c r="AQ10" s="2"/>
       <c r="AR10" s="2"/>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
     </row>
     <row r="11" spans="1:48">
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
@@ -2092,51 +2130,51 @@
       <c r="Q66" s="2"/>
     </row>
     <row r="67" spans="13:17">
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
     </row>
     <row r="68" spans="13:17">
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
       <c r="P68" s="2"/>
       <c r="Q68" s="2"/>
     </row>
     <row r="69" spans="13:17">
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>