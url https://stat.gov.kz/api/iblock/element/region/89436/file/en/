--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -11,95 +11,95 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="9720" windowHeight="7320" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="IPV by districts" sheetId="2" r:id="rId1"/>
     <sheet name="IPV of food products" sheetId="3" r:id="rId2"/>
     <sheet name="IPV of non-food products" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV by districts'!$A$1:$Z$11</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'IPV of non-food products'!$A$1:$Z$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'IPV by districts'!$A$1:$AA$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'IPV of food products'!$A$1:$AA$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'IPV of non-food products'!$A$1:$AA$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="12">
   <si>
     <t>Indices of physical volume of retail trade</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Indices of the physical volume of retail trade of food products</t>
   </si>
   <si>
     <t>Indices of physical volume of retail trade of non-food products</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
-    <t>Al-Farabi</t>
-[...1 lines deleted...]
-  <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2,1 times</t>
   </si>
   <si>
     <t>Turan</t>
+  </si>
+  <si>
+    <t>Al Farabi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -144,50 +144,52 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -285,51 +287,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -360,159 +362,158 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -780,123 +781,126 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z20"/>
+  <dimension ref="A2:AA20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="2" customWidth="1"/>
     <col min="2" max="17" width="9.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26">
-      <c r="A2" s="71" t="s">
+    <row r="2" spans="1:27">
+      <c r="A2" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="71"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" s="26" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+    </row>
+    <row r="3" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
-      <c r="U3" s="72" t="s">
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="72"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:26" s="33" customFormat="1" ht="12" thickBot="1">
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="55"/>
+      <c r="AA3" s="55"/>
+    </row>
+    <row r="4" spans="1:27" s="33" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="28"/>
       <c r="B4" s="29">
         <v>2000</v>
       </c>
       <c r="C4" s="29">
         <v>2001</v>
       </c>
       <c r="D4" s="29">
         <v>2002</v>
       </c>
       <c r="E4" s="29">
         <v>2003</v>
       </c>
       <c r="F4" s="30">
         <v>2004</v>
       </c>
       <c r="G4" s="30">
         <v>2005</v>
       </c>
       <c r="H4" s="31">
         <v>2006</v>
       </c>
       <c r="I4" s="30">
         <v>2007</v>
       </c>
@@ -929,1222 +933,1266 @@
       </c>
       <c r="S4" s="30">
         <v>2017</v>
       </c>
       <c r="T4" s="30">
         <v>2018</v>
       </c>
       <c r="U4" s="30">
         <v>2019</v>
       </c>
       <c r="V4" s="30">
         <v>2020</v>
       </c>
       <c r="W4" s="30">
         <v>2021</v>
       </c>
       <c r="X4" s="30">
         <v>2022</v>
       </c>
       <c r="Y4" s="30">
         <v>2023</v>
       </c>
       <c r="Z4" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="34" t="s">
+      <c r="AA4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="66" customFormat="1" ht="11.25">
+      <c r="A5" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="60">
         <v>144.19999999999999</v>
       </c>
-      <c r="C5" s="35">
+      <c r="C5" s="60">
         <v>112.7</v>
       </c>
-      <c r="D5" s="35">
+      <c r="D5" s="60">
         <v>128.19999999999999</v>
       </c>
-      <c r="E5" s="35">
+      <c r="E5" s="60">
         <v>95.9</v>
       </c>
-      <c r="F5" s="35">
+      <c r="F5" s="60">
         <v>126.1</v>
       </c>
-      <c r="G5" s="35">
+      <c r="G5" s="60">
         <v>164.5</v>
       </c>
-      <c r="H5" s="35">
+      <c r="H5" s="60">
         <v>118.3</v>
       </c>
-      <c r="I5" s="35">
+      <c r="I5" s="60">
         <v>129.6</v>
       </c>
-      <c r="J5" s="35">
+      <c r="J5" s="60">
         <v>103.6</v>
       </c>
-      <c r="K5" s="35">
+      <c r="K5" s="60">
         <v>97.4</v>
       </c>
-      <c r="L5" s="35">
+      <c r="L5" s="60">
         <v>137.30000000000001</v>
       </c>
-      <c r="M5" s="35">
+      <c r="M5" s="60">
         <v>103.7</v>
       </c>
-      <c r="N5" s="36">
+      <c r="N5" s="61">
         <v>119.7</v>
       </c>
-      <c r="O5" s="36">
+      <c r="O5" s="61">
         <v>119.4</v>
       </c>
-      <c r="P5" s="36">
+      <c r="P5" s="61">
         <v>109.5</v>
       </c>
-      <c r="Q5" s="36">
+      <c r="Q5" s="61">
         <v>88.7</v>
       </c>
-      <c r="R5" s="36">
+      <c r="R5" s="61">
         <v>99.5</v>
       </c>
-      <c r="S5" s="37">
+      <c r="S5" s="62">
         <v>105.9</v>
       </c>
-      <c r="T5" s="38">
+      <c r="T5" s="63">
         <v>109.8</v>
       </c>
-      <c r="U5" s="38">
+      <c r="U5" s="63">
         <v>113</v>
       </c>
-      <c r="V5" s="38">
+      <c r="V5" s="63">
         <v>107.4</v>
       </c>
-      <c r="W5" s="38">
+      <c r="W5" s="63">
         <v>111.2</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="64">
         <v>110.8</v>
       </c>
-      <c r="Y5" s="65">
+      <c r="Y5" s="64">
         <v>113.1</v>
       </c>
-      <c r="Z5" s="67">
+      <c r="Z5" s="65">
         <v>118.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40" t="s">
+      <c r="AA5" s="65">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="41" t="s">
-[...53 lines deleted...]
-      <c r="T6" s="42">
+      <c r="B6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T6" s="37">
         <v>104.3</v>
       </c>
-      <c r="U6" s="43">
+      <c r="U6" s="38">
         <v>137.6</v>
       </c>
-      <c r="V6" s="44">
+      <c r="V6" s="39">
         <v>99</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="40">
         <v>110.3</v>
       </c>
-      <c r="X6" s="39">
+      <c r="X6" s="34">
         <v>106.8</v>
       </c>
-      <c r="Y6" s="65">
+      <c r="Y6" s="50">
         <v>106.6</v>
       </c>
-      <c r="Z6" s="68">
+      <c r="Z6" s="52">
         <v>118.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="AA6" s="52">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T7" s="37">
+        <v>110.2</v>
+      </c>
+      <c r="U7" s="38">
+        <v>87.7</v>
+      </c>
+      <c r="V7" s="38">
+        <v>97.2</v>
+      </c>
+      <c r="W7" s="40">
+        <v>112.8</v>
+      </c>
+      <c r="X7" s="34">
+        <v>114.1</v>
+      </c>
+      <c r="Y7" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="Z7" s="52">
+        <v>115.6</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="41" t="s">
-[...76 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="37">
+        <v>102.8</v>
+      </c>
+      <c r="U8" s="38">
+        <v>121.4</v>
+      </c>
+      <c r="V8" s="38">
+        <v>133.5</v>
+      </c>
+      <c r="W8" s="40">
+        <v>92.3</v>
+      </c>
+      <c r="X8" s="34">
+        <v>115.3</v>
+      </c>
+      <c r="Y8" s="50">
+        <v>117.8</v>
+      </c>
+      <c r="Z8" s="52">
+        <v>107.9</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="41" t="s">
-[...133 lines deleted...]
-      <c r="T9" s="42">
+      <c r="B9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="37">
         <v>150.80000000000001</v>
       </c>
-      <c r="U9" s="43">
+      <c r="U9" s="38">
         <v>132.30000000000001</v>
       </c>
-      <c r="V9" s="43">
+      <c r="V9" s="38">
         <v>113.3</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="40">
         <v>150.9</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="40">
         <v>106.6</v>
       </c>
-      <c r="Y9" s="68">
+      <c r="Y9" s="52">
         <v>75.8</v>
       </c>
-      <c r="Z9" s="68">
+      <c r="Z9" s="52">
         <v>120.7</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="Z10" s="66">
+      <c r="AA9" s="52">
+        <v>144.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="P10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="R10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="S10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="W10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="51">
         <v>154.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA10" s="51">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="18"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="18"/>
     </row>
     <row r="20" spans="11:11">
       <c r="K20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:X2"/>
-    <mergeCell ref="U3:Z3"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="X3:AA3"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AN97"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E48" sqref="E48"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.42578125" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:40" s="70" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A2" s="74" t="s">
+    <row r="2" spans="1:40" s="53" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A2" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="74"/>
-[...23 lines deleted...]
-      <c r="Z2" s="74"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
     </row>
     <row r="3" spans="1:40" s="26" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
-      <c r="U3" s="73" t="s">
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="73"/>
-[...3 lines deleted...]
-      <c r="Z3" s="73"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
     </row>
     <row r="4" spans="1:40" s="26" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="29">
         <v>2000</v>
       </c>
       <c r="C4" s="29">
         <v>2001</v>
       </c>
       <c r="D4" s="29">
         <v>2002</v>
       </c>
       <c r="E4" s="29">
         <v>2003</v>
       </c>
       <c r="F4" s="29">
         <v>2004</v>
       </c>
       <c r="G4" s="29">
         <v>2005</v>
       </c>
-      <c r="H4" s="50">
+      <c r="H4" s="45">
         <v>2006</v>
       </c>
       <c r="I4" s="29">
         <v>2007</v>
       </c>
       <c r="J4" s="29">
         <v>2008</v>
       </c>
       <c r="K4" s="29">
         <v>2009</v>
       </c>
       <c r="L4" s="29">
         <v>2010</v>
       </c>
       <c r="M4" s="29">
         <v>2011</v>
       </c>
       <c r="N4" s="29">
         <v>2012</v>
       </c>
-      <c r="O4" s="51">
+      <c r="O4" s="46">
         <v>2013</v>
       </c>
       <c r="P4" s="29">
         <v>2014</v>
       </c>
       <c r="Q4" s="29">
         <v>2015</v>
       </c>
       <c r="R4" s="29">
         <v>2016</v>
       </c>
       <c r="S4" s="29">
         <v>2017</v>
       </c>
       <c r="T4" s="29">
         <v>2018</v>
       </c>
       <c r="U4" s="29">
         <v>2019</v>
       </c>
       <c r="V4" s="29">
         <v>2020</v>
       </c>
       <c r="W4" s="29">
         <v>2021</v>
       </c>
       <c r="X4" s="29">
         <v>2022</v>
       </c>
       <c r="Y4" s="30">
         <v>2023</v>
       </c>
       <c r="Z4" s="30">
         <v>2024</v>
       </c>
+      <c r="AA4" s="30">
+        <v>2025</v>
+      </c>
       <c r="AN4" s="33">
         <v>1999</v>
       </c>
     </row>
-    <row r="5" spans="1:40" s="26" customFormat="1" ht="11.25">
-      <c r="A5" s="34" t="s">
+    <row r="5" spans="1:40" s="66" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="52">
+      <c r="B5" s="67">
         <v>92.6</v>
       </c>
-      <c r="C5" s="52">
+      <c r="C5" s="67">
         <v>98</v>
       </c>
-      <c r="D5" s="52">
+      <c r="D5" s="67">
         <v>103</v>
       </c>
-      <c r="E5" s="52">
+      <c r="E5" s="67">
         <v>90.5</v>
       </c>
-      <c r="F5" s="52">
+      <c r="F5" s="67">
         <v>119.9</v>
       </c>
-      <c r="G5" s="52">
+      <c r="G5" s="67">
         <v>91.1</v>
       </c>
-      <c r="H5" s="52">
+      <c r="H5" s="67">
         <v>88.8</v>
       </c>
-      <c r="I5" s="52">
+      <c r="I5" s="67">
         <v>91.2</v>
       </c>
-      <c r="J5" s="52">
+      <c r="J5" s="67">
         <v>80.599999999999994</v>
       </c>
-      <c r="K5" s="52">
+      <c r="K5" s="67">
         <v>119.4</v>
       </c>
-      <c r="L5" s="52">
+      <c r="L5" s="67">
         <v>160.19999999999999</v>
       </c>
-      <c r="M5" s="52">
+      <c r="M5" s="67">
         <v>116.7</v>
       </c>
-      <c r="N5" s="52">
+      <c r="N5" s="67">
         <v>112.6</v>
       </c>
-      <c r="O5" s="53">
+      <c r="O5" s="68">
         <v>129.80000000000001</v>
       </c>
-      <c r="P5" s="53">
+      <c r="P5" s="68">
         <v>112.4</v>
       </c>
-      <c r="Q5" s="53">
+      <c r="Q5" s="68">
         <v>91.2</v>
       </c>
-      <c r="R5" s="53">
+      <c r="R5" s="68">
         <v>83.6</v>
       </c>
-      <c r="S5" s="54" t="s">
+      <c r="S5" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="T5" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="U5" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="V5" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="W5" s="62">
+        <v>101.6</v>
+      </c>
+      <c r="X5" s="71">
+        <v>101.3</v>
+      </c>
+      <c r="Y5" s="65">
+        <v>94.7</v>
+      </c>
+      <c r="Z5" s="65">
+        <v>135.1</v>
+      </c>
+      <c r="AA5" s="65">
+        <v>98.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="A6" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T6" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="U6" s="47">
+        <v>94.9</v>
+      </c>
+      <c r="V6" s="47">
+        <v>122.3</v>
+      </c>
+      <c r="W6" s="40">
+        <v>105.9</v>
+      </c>
+      <c r="X6" s="40">
+        <v>102.7</v>
+      </c>
+      <c r="Y6" s="52">
+        <v>88.9</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="AA6" s="52">
+        <v>183.7</v>
+      </c>
+      <c r="AN6" s="48"/>
+    </row>
+    <row r="7" spans="1:40" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T7" s="47">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="U7" s="47">
+        <v>90.6</v>
+      </c>
+      <c r="V7" s="47">
+        <v>77.7</v>
+      </c>
+      <c r="W7" s="40">
+        <v>102.5</v>
+      </c>
+      <c r="X7" s="40">
+        <v>103.5</v>
+      </c>
+      <c r="Y7" s="52">
+        <v>86.1</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>48.2</v>
+      </c>
+      <c r="AN7" s="48"/>
+    </row>
+    <row r="8" spans="1:40" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="47">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="U8" s="47">
+        <v>161</v>
+      </c>
+      <c r="V8" s="47">
+        <v>141.1</v>
+      </c>
+      <c r="W8" s="40">
+        <v>102.3</v>
+      </c>
+      <c r="X8" s="40">
+        <v>101.7</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>105.5</v>
+      </c>
+      <c r="AN8" s="48"/>
+    </row>
+    <row r="9" spans="1:40" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="47">
+        <v>123.3</v>
+      </c>
+      <c r="U9" s="47">
+        <v>95.9</v>
+      </c>
+      <c r="V9" s="47">
+        <v>92.5</v>
+      </c>
+      <c r="W9" s="40">
+        <v>92.3</v>
+      </c>
+      <c r="X9" s="40">
+        <v>92.5</v>
+      </c>
+      <c r="Y9" s="52">
+        <v>115.2</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>87.6</v>
+      </c>
+      <c r="AA9" s="52">
+        <v>106.7</v>
+      </c>
+      <c r="AN9" s="48"/>
+    </row>
+    <row r="10" spans="1:40" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="55">
-[...421 lines deleted...]
-      <c r="Z10" s="48">
+      <c r="B10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="P10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="R10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="S10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="W10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="43">
         <v>135.4</v>
+      </c>
+      <c r="AA10" s="51">
+        <v>50.6</v>
       </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="4"/>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
@@ -2743,702 +2791,719 @@
     <row r="85" spans="3:9">
       <c r="C85" s="14"/>
       <c r="F85" s="13"/>
       <c r="I85" s="13"/>
     </row>
     <row r="86" spans="3:9">
       <c r="C86" s="14"/>
       <c r="F86" s="13"/>
       <c r="I86" s="13"/>
     </row>
     <row r="87" spans="3:9">
       <c r="C87" s="14"/>
       <c r="F87" s="13"/>
       <c r="I87" s="13"/>
     </row>
     <row r="88" spans="3:9">
       <c r="C88" s="14"/>
       <c r="F88" s="13"/>
       <c r="I88" s="13"/>
     </row>
     <row r="97" spans="8:8">
       <c r="H97" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="U3:Z3"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="Y3:AA3"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="14" max="17" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S24" sqref="S24"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.42578125" style="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="9.5703125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A2" s="75" t="s">
+      <c r="A2" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="75"/>
-[...23 lines deleted...]
-      <c r="Z2" s="75"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
     </row>
     <row r="3" spans="1:27" s="26" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
-      <c r="U3" s="73" t="s">
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="73"/>
-[...4 lines deleted...]
-      <c r="AA3" s="58"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
     </row>
     <row r="4" spans="1:27" s="26" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="29">
         <v>2000</v>
       </c>
       <c r="C4" s="29">
         <v>2001</v>
       </c>
       <c r="D4" s="29">
         <v>2002</v>
       </c>
       <c r="E4" s="29">
         <v>2003</v>
       </c>
       <c r="F4" s="29">
         <v>2004</v>
       </c>
       <c r="G4" s="29">
         <v>2005</v>
       </c>
-      <c r="H4" s="50">
+      <c r="H4" s="45">
         <v>2006</v>
       </c>
       <c r="I4" s="29">
         <v>2007</v>
       </c>
       <c r="J4" s="29">
         <v>2008</v>
       </c>
       <c r="K4" s="29">
         <v>2009</v>
       </c>
       <c r="L4" s="29">
         <v>2010</v>
       </c>
       <c r="M4" s="29">
         <v>2011</v>
       </c>
       <c r="N4" s="29">
         <v>2012</v>
       </c>
-      <c r="O4" s="51">
+      <c r="O4" s="46">
         <v>2013</v>
       </c>
       <c r="P4" s="29">
         <v>2014</v>
       </c>
-      <c r="Q4" s="59">
+      <c r="Q4" s="49">
         <v>2015</v>
       </c>
-      <c r="R4" s="59">
+      <c r="R4" s="49">
         <v>2016</v>
       </c>
-      <c r="S4" s="59">
+      <c r="S4" s="49">
         <v>2017</v>
       </c>
-      <c r="T4" s="59">
+      <c r="T4" s="49">
         <v>2018</v>
       </c>
-      <c r="U4" s="59">
+      <c r="U4" s="49">
         <v>2019</v>
       </c>
-      <c r="V4" s="59">
+      <c r="V4" s="49">
         <v>2020</v>
       </c>
-      <c r="W4" s="59">
+      <c r="W4" s="49">
         <v>2021</v>
       </c>
-      <c r="X4" s="59">
+      <c r="X4" s="49">
         <v>2022</v>
       </c>
       <c r="Y4" s="30">
         <v>2023</v>
       </c>
       <c r="Z4" s="30">
         <v>2024</v>
       </c>
-      <c r="AA4" s="60"/>
-[...2 lines deleted...]
-      <c r="A5" s="34" t="s">
+      <c r="AA4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="66" customFormat="1" ht="11.25">
+      <c r="A5" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="61">
+      <c r="B5" s="72">
         <v>140.4</v>
       </c>
-      <c r="C5" s="61">
+      <c r="C5" s="72">
         <v>148.80000000000001</v>
       </c>
-      <c r="D5" s="61">
+      <c r="D5" s="72">
         <v>169.4</v>
       </c>
-      <c r="E5" s="61">
+      <c r="E5" s="72">
         <v>102.6</v>
       </c>
-      <c r="F5" s="61">
+      <c r="F5" s="72">
         <v>138.1</v>
       </c>
-      <c r="G5" s="61">
+      <c r="G5" s="72">
         <v>172</v>
       </c>
-      <c r="H5" s="61">
+      <c r="H5" s="72">
         <v>120.1</v>
       </c>
-      <c r="I5" s="61">
+      <c r="I5" s="72">
         <v>147.1</v>
       </c>
-      <c r="J5" s="61">
+      <c r="J5" s="72">
         <v>105</v>
       </c>
-      <c r="K5" s="61">
+      <c r="K5" s="72">
         <v>109.8</v>
       </c>
-      <c r="L5" s="61">
+      <c r="L5" s="72">
         <v>105.5</v>
       </c>
-      <c r="M5" s="61">
+      <c r="M5" s="72">
         <v>118.5</v>
       </c>
-      <c r="N5" s="61">
+      <c r="N5" s="72">
         <v>128.19999999999999</v>
       </c>
-      <c r="O5" s="62">
+      <c r="O5" s="73">
         <v>121.2</v>
       </c>
-      <c r="P5" s="62">
+      <c r="P5" s="73">
         <v>106.5</v>
       </c>
-      <c r="Q5" s="62">
+      <c r="Q5" s="73">
         <v>90.2</v>
       </c>
-      <c r="R5" s="62">
+      <c r="R5" s="73">
         <v>94.5</v>
       </c>
-      <c r="S5" s="35">
+      <c r="S5" s="60">
         <v>80.3</v>
       </c>
-      <c r="T5" s="63">
+      <c r="T5" s="74">
         <v>110.2</v>
       </c>
-      <c r="U5" s="63">
+      <c r="U5" s="74">
         <v>120.4</v>
       </c>
-      <c r="V5" s="36">
+      <c r="V5" s="61">
         <v>111.6</v>
       </c>
-      <c r="W5" s="45">
+      <c r="W5" s="71">
         <v>116</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="64">
         <v>115.9</v>
       </c>
-      <c r="Y5" s="69">
+      <c r="Y5" s="65">
         <v>122</v>
       </c>
-      <c r="Z5" s="45">
+      <c r="Z5" s="71">
         <v>112.2</v>
       </c>
+      <c r="AA5" s="65">
+        <v>108.2</v>
+      </c>
     </row>
     <row r="6" spans="1:27" s="26" customFormat="1" ht="11.25">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="41" t="s">
-[...53 lines deleted...]
-      <c r="T6" s="45">
+      <c r="B6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T6" s="40">
         <v>121.6</v>
       </c>
-      <c r="U6" s="45">
+      <c r="U6" s="40">
         <v>153.5</v>
       </c>
-      <c r="V6" s="45">
+      <c r="V6" s="40">
         <v>94.4</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="40">
         <v>112</v>
       </c>
-      <c r="X6" s="39">
+      <c r="X6" s="34">
         <v>109.3</v>
       </c>
-      <c r="Y6" s="45">
+      <c r="Y6" s="40">
         <v>113</v>
       </c>
-      <c r="Z6" s="45">
+      <c r="Z6" s="40">
         <v>109.4</v>
       </c>
-      <c r="AA6" s="60"/>
+      <c r="AA6" s="52">
+        <v>81.7</v>
+      </c>
     </row>
     <row r="7" spans="1:27" s="26" customFormat="1" ht="11.25">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T7" s="40">
+        <v>91.8</v>
+      </c>
+      <c r="U7" s="40">
+        <v>82.7</v>
+      </c>
+      <c r="V7" s="40">
+        <v>117.3</v>
+      </c>
+      <c r="W7" s="40">
+        <v>119.9</v>
+      </c>
+      <c r="X7" s="34">
+        <v>121.1</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>117.4</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>100.4</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="26" customFormat="1" ht="11.25">
+      <c r="A8" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="41" t="s">
-[...77 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S8" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="40">
+        <v>112.2</v>
+      </c>
+      <c r="U8" s="40">
+        <v>110.7</v>
+      </c>
+      <c r="V8" s="40">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="W8" s="40">
+        <v>87.1</v>
+      </c>
+      <c r="X8" s="34">
+        <v>123.6</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>102.1</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="26" customFormat="1" ht="11.25">
+      <c r="A9" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="41" t="s">
-[...134 lines deleted...]
-      <c r="T9" s="45">
+      <c r="B9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="40">
         <v>291.7</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="40">
         <v>198.9</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="40">
         <v>133</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="40">
         <v>194.8</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="40">
         <v>113</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="40">
         <v>63.1</v>
       </c>
-      <c r="Z9" s="45">
+      <c r="Z9" s="40">
         <v>140.9</v>
       </c>
-      <c r="AA9" s="60"/>
+      <c r="AA9" s="52">
+        <v>158.5</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="26" customFormat="1" ht="11.25">
-      <c r="A10" s="46" t="s">
-[...74 lines deleted...]
-      <c r="Z10" s="48">
+      <c r="A10" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="N10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="P10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="R10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="S10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="U10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="W10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="X10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y10" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z10" s="43">
         <v>161.80000000000001</v>
+      </c>
+      <c r="AA10" s="51">
+        <v>104.4</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="15"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="15"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="24"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="23"/>
@@ -3557,52 +3622,52 @@
       <c r="J23" s="17"/>
     </row>
     <row r="24" spans="1:17">
       <c r="J24" s="17"/>
     </row>
     <row r="25" spans="1:17">
       <c r="J25" s="17"/>
     </row>
     <row r="26" spans="1:17">
       <c r="J26" s="17"/>
     </row>
     <row r="27" spans="1:17">
       <c r="J27" s="17"/>
     </row>
     <row r="28" spans="1:17">
       <c r="J28" s="17"/>
     </row>
     <row r="29" spans="1:17">
       <c r="J29" s="17"/>
     </row>
     <row r="30" spans="1:17">
       <c r="J30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="U3:Z3"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="Y3:AA3"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>