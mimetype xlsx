--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,132 +1,284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{880D1406-C9F1-421A-80F8-DB22AEF0A319}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Indicator!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>in percentage</t>
   </si>
   <si>
     <t>of previous month</t>
   </si>
   <si>
     <t>by corresponding month of the last year</t>
   </si>
   <si>
     <t>by corresponding period of the last year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Volume indices of wholesale trade</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>percentage</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">since January 2015 </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The value index of turnover in current prices characterizes the change in turnover volumes due to changes in prices and the quantity of goods sold.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The physical volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes.
+To calculate the physical volume index of goods (services) turnover, the turnovers of the reporting and base periods are compared in the prices of the same period, taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Kemelova Rauan Muratovna</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -153,50 +305,125 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -217,58 +444,70 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -298,103 +537,157 @@
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 10" xfId="10"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -429,119 +722,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -673,1281 +932,1543 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="Q30" sqref="Q30"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="36" customWidth="1"/>
+    <col min="1" max="1" width="56.42578125" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="32">
+        <v>171203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A11"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="100" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="44"/>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="45"/>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44"/>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M40"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11.42578125" style="30" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="28"/>
-[...2 lines deleted...]
-      <c r="D1" s="28"/>
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...10 lines deleted...]
-      <c r="M2" s="30"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="33"/>
+      <c r="A3" s="27"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
-      <c r="L3" s="31" t="s">
+      <c r="L3" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="31"/>
+      <c r="M3" s="51"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="32"/>
-[...10 lines deleted...]
-      <c r="M5" s="32"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="34">
+      <c r="A6" s="28">
         <v>2018</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="2"/>
       <c r="G6" s="3">
         <v>96.8</v>
       </c>
       <c r="H6" s="2">
         <v>115.4</v>
       </c>
       <c r="I6" s="3">
         <v>105.8</v>
       </c>
       <c r="J6" s="4">
         <v>86</v>
       </c>
       <c r="K6" s="4">
         <v>103.5</v>
       </c>
       <c r="L6" s="3">
         <v>108.9</v>
       </c>
       <c r="M6" s="3">
         <v>136.4</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="34">
+      <c r="A7" s="28">
         <v>2019</v>
       </c>
       <c r="B7" s="2">
         <v>54.3</v>
       </c>
       <c r="C7" s="2">
         <v>91.8</v>
       </c>
       <c r="D7" s="2">
         <v>122.6</v>
       </c>
       <c r="E7" s="3">
         <v>107.2</v>
       </c>
       <c r="F7" s="2">
         <v>104</v>
       </c>
       <c r="G7" s="3">
         <v>102.1</v>
       </c>
       <c r="H7" s="2">
         <v>111.5</v>
       </c>
       <c r="I7" s="3">
         <v>88</v>
       </c>
       <c r="J7" s="3">
         <v>110.3</v>
       </c>
       <c r="K7" s="3">
         <v>94.2</v>
       </c>
       <c r="L7" s="3">
         <v>126</v>
       </c>
       <c r="M7" s="3">
         <v>120.2</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="34">
+      <c r="A8" s="28">
         <v>2020</v>
       </c>
       <c r="B8" s="2">
         <v>54.9</v>
       </c>
       <c r="C8" s="2">
         <v>93.8</v>
       </c>
       <c r="D8" s="2">
         <v>116.3</v>
       </c>
       <c r="E8" s="5">
         <v>59</v>
       </c>
       <c r="F8" s="3">
         <v>168.6</v>
       </c>
       <c r="G8" s="3">
         <v>126.3</v>
       </c>
       <c r="H8" s="3">
         <v>90.1</v>
       </c>
       <c r="I8" s="3">
         <v>104.2</v>
       </c>
       <c r="J8" s="3">
         <v>125.7</v>
       </c>
       <c r="K8" s="3">
         <v>78.400000000000006</v>
       </c>
       <c r="L8" s="3">
         <v>118</v>
       </c>
       <c r="M8" s="3">
         <v>118.7</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="34">
+      <c r="A9" s="28">
         <v>2021</v>
       </c>
       <c r="B9" s="2">
         <v>55.2</v>
       </c>
       <c r="C9" s="2">
         <v>97</v>
       </c>
       <c r="D9" s="2">
         <v>116.1</v>
       </c>
       <c r="E9" s="5">
         <v>94.5</v>
       </c>
       <c r="F9" s="5">
         <v>106.9</v>
       </c>
       <c r="G9" s="5">
         <v>137.19999999999999</v>
       </c>
       <c r="H9" s="3">
         <v>89.5</v>
       </c>
       <c r="I9" s="3">
         <v>106.6</v>
       </c>
       <c r="J9" s="3">
         <v>106.1</v>
       </c>
       <c r="K9" s="3">
         <v>99.7</v>
       </c>
       <c r="L9" s="3">
         <v>107.8</v>
       </c>
       <c r="M9" s="3">
         <v>118.9</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="34">
+      <c r="A10" s="28">
         <v>2022</v>
       </c>
       <c r="B10" s="2">
         <v>50.1</v>
       </c>
       <c r="C10" s="2">
         <v>115.7</v>
       </c>
       <c r="D10" s="3">
         <v>111.7</v>
       </c>
       <c r="E10" s="3">
         <v>104.1</v>
       </c>
       <c r="F10" s="3">
         <v>103.7</v>
       </c>
       <c r="G10" s="5">
         <v>113.5</v>
       </c>
       <c r="H10" s="3">
         <v>93.3</v>
       </c>
       <c r="I10" s="3">
         <v>104.9</v>
       </c>
       <c r="J10" s="3">
         <v>107</v>
       </c>
       <c r="K10" s="3">
         <v>107.9</v>
       </c>
       <c r="L10" s="3">
         <v>103.7</v>
       </c>
       <c r="M10" s="3">
         <v>108.8</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="34">
+      <c r="A11" s="28">
         <v>2023</v>
       </c>
       <c r="B11" s="6">
         <v>58.7</v>
       </c>
       <c r="C11" s="6">
         <v>115.5</v>
       </c>
       <c r="D11" s="6">
         <v>137.9</v>
       </c>
       <c r="E11" s="6">
         <v>82.9</v>
       </c>
       <c r="F11" s="3">
         <v>109.5</v>
       </c>
       <c r="G11" s="6">
         <v>101.6</v>
       </c>
       <c r="H11" s="3">
         <v>112.7</v>
       </c>
       <c r="I11" s="3">
         <v>94</v>
       </c>
       <c r="J11" s="6">
         <v>99.2</v>
       </c>
       <c r="K11" s="6">
         <v>108.9</v>
       </c>
       <c r="L11" s="6">
         <v>106.2</v>
       </c>
       <c r="M11" s="6">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="34">
+      <c r="A12" s="28">
         <v>2024</v>
       </c>
       <c r="B12" s="7">
         <v>49.7</v>
       </c>
       <c r="C12" s="7">
         <v>110.9</v>
       </c>
       <c r="D12" s="7">
         <v>141.69999999999999</v>
       </c>
       <c r="E12" s="12">
         <v>77</v>
       </c>
       <c r="F12" s="12">
         <v>132.69999999999999</v>
       </c>
       <c r="G12" s="12">
         <v>114.5</v>
       </c>
       <c r="H12" s="14">
         <v>91.2</v>
       </c>
       <c r="I12" s="14">
         <v>105.8</v>
       </c>
       <c r="J12" s="12">
         <v>97.9</v>
       </c>
       <c r="K12" s="14">
         <v>110.5</v>
       </c>
       <c r="L12" s="14">
         <v>109.9</v>
       </c>
       <c r="M12" s="12">
         <v>117.7</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="34">
+      <c r="A13" s="28">
         <v>2025</v>
       </c>
       <c r="B13" s="14">
         <v>42.7</v>
       </c>
       <c r="C13" s="17">
         <v>114.8</v>
       </c>
       <c r="D13" s="12">
         <v>141.80000000000001</v>
       </c>
       <c r="E13" s="14">
         <v>91</v>
       </c>
       <c r="F13" s="12">
         <v>116.5</v>
       </c>
       <c r="G13" s="14">
         <v>117.9</v>
       </c>
       <c r="H13" s="12">
         <v>90.7</v>
       </c>
       <c r="I13" s="12">
         <v>109.9</v>
       </c>
       <c r="J13" s="12">
         <v>97.5</v>
       </c>
       <c r="K13" s="12">
         <v>102.6</v>
       </c>
       <c r="L13" s="14">
         <v>107.3</v>
       </c>
       <c r="M13" s="14">
         <v>124.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="34">
+      <c r="A14" s="28">
         <v>2026</v>
       </c>
       <c r="B14" s="12">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="22">
         <v>118.2</v>
       </c>
       <c r="D14" s="22">
         <v>141.1</v>
       </c>
       <c r="E14" s="22">
         <v>91</v>
       </c>
       <c r="F14" s="22">
         <v>117.3</v>
       </c>
       <c r="G14" s="12">
         <v>117.1</v>
       </c>
       <c r="H14" s="26">
         <v>94.3</v>
       </c>
-      <c r="I14" s="12"/>
+      <c r="I14" s="12">
+        <v>104.5</v>
+      </c>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="27"/>
-[...10 lines deleted...]
-      <c r="M15" s="27"/>
+      <c r="B15" s="47"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="34">
+      <c r="A16" s="28">
         <v>2018</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="2"/>
       <c r="G16" s="5">
         <v>94.6</v>
       </c>
       <c r="H16" s="2">
         <v>100.9</v>
       </c>
       <c r="I16" s="5">
         <v>100.6</v>
       </c>
       <c r="J16" s="4">
         <v>97.6</v>
       </c>
       <c r="K16" s="4">
         <v>108.7</v>
       </c>
       <c r="L16" s="5">
         <v>106.6</v>
       </c>
       <c r="M16" s="5">
         <v>108.7</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="34">
+      <c r="A17" s="28">
         <v>2019</v>
       </c>
       <c r="B17" s="2">
         <v>101.6</v>
       </c>
       <c r="C17" s="2">
         <v>102.1</v>
       </c>
       <c r="D17" s="2">
         <v>104.4</v>
       </c>
       <c r="E17" s="5">
         <v>107</v>
       </c>
       <c r="F17" s="2">
         <v>106.9</v>
       </c>
       <c r="G17" s="5">
         <v>112.9</v>
       </c>
       <c r="H17" s="2">
         <v>109.1</v>
       </c>
       <c r="I17" s="5">
         <v>90.2</v>
       </c>
       <c r="J17" s="5">
         <v>115.7</v>
       </c>
       <c r="K17" s="5">
         <v>105.3</v>
       </c>
       <c r="L17" s="5">
         <v>122</v>
       </c>
       <c r="M17" s="5">
         <v>107.4</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="34">
+      <c r="A18" s="28">
         <v>2020</v>
       </c>
       <c r="B18" s="2">
         <v>108.6</v>
       </c>
       <c r="C18" s="2">
         <v>110.9</v>
       </c>
       <c r="D18" s="2">
         <v>105.2</v>
       </c>
       <c r="E18" s="5">
         <v>57.9</v>
       </c>
       <c r="F18" s="5">
         <v>93.9</v>
       </c>
       <c r="G18" s="5">
         <v>116.2</v>
       </c>
       <c r="H18" s="5">
         <v>93.9</v>
       </c>
       <c r="I18" s="5">
         <v>111.2</v>
       </c>
       <c r="J18" s="5">
         <v>126.6</v>
       </c>
       <c r="K18" s="5">
         <v>105.4</v>
       </c>
       <c r="L18" s="3">
         <v>98.7</v>
       </c>
       <c r="M18" s="8">
         <v>97.4</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="34">
+      <c r="A19" s="28">
         <v>2021</v>
       </c>
       <c r="B19" s="2">
         <v>97.9</v>
       </c>
       <c r="C19" s="2">
         <v>101.2</v>
       </c>
       <c r="D19" s="2">
         <v>101</v>
       </c>
       <c r="E19" s="5">
         <v>161.6</v>
       </c>
       <c r="F19" s="5">
         <v>102.5</v>
       </c>
       <c r="G19" s="5">
         <v>111.4</v>
       </c>
       <c r="H19" s="5">
         <v>110.7</v>
       </c>
       <c r="I19" s="5">
         <v>113.3</v>
       </c>
       <c r="J19" s="5">
         <v>95.7</v>
       </c>
       <c r="K19" s="5">
         <v>121.7</v>
       </c>
       <c r="L19" s="3">
         <v>111.1</v>
       </c>
       <c r="M19" s="8">
         <v>111.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="34">
+      <c r="A20" s="28">
         <v>2022</v>
       </c>
       <c r="B20" s="2">
         <v>101.1</v>
       </c>
       <c r="C20" s="2">
         <v>120.7</v>
       </c>
       <c r="D20" s="5">
         <v>116.1</v>
       </c>
       <c r="E20" s="5">
         <v>127.9</v>
       </c>
       <c r="F20" s="5">
         <v>124</v>
       </c>
       <c r="G20" s="5">
         <v>102.6</v>
       </c>
       <c r="H20" s="5">
         <v>106.9</v>
       </c>
       <c r="I20" s="5">
         <v>105.2</v>
       </c>
       <c r="J20" s="5">
         <v>106.2</v>
       </c>
       <c r="K20" s="5">
         <v>114.9</v>
       </c>
       <c r="L20" s="3">
         <v>110.6</v>
       </c>
       <c r="M20" s="8">
         <v>101.2</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="34">
+      <c r="A21" s="28">
         <v>2023</v>
       </c>
       <c r="B21" s="6">
         <v>118.6</v>
       </c>
       <c r="C21" s="6">
         <v>118.4</v>
       </c>
       <c r="D21" s="6">
         <v>146.1</v>
       </c>
       <c r="E21" s="6">
         <v>116.4</v>
       </c>
       <c r="F21" s="5">
         <v>123</v>
       </c>
       <c r="G21" s="6">
         <v>110</v>
       </c>
       <c r="H21" s="5">
         <v>132.80000000000001</v>
       </c>
       <c r="I21" s="6">
         <v>119</v>
       </c>
       <c r="J21" s="6">
         <v>110.3</v>
       </c>
       <c r="K21" s="6">
         <v>111.4</v>
       </c>
       <c r="L21" s="6">
         <v>114.1</v>
       </c>
       <c r="M21" s="6">
         <v>131.19999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="34">
+      <c r="A22" s="28">
         <v>2024</v>
       </c>
       <c r="B22" s="7">
         <v>110.9</v>
       </c>
       <c r="C22" s="7">
         <v>106.5</v>
       </c>
       <c r="D22" s="7">
         <v>109.4</v>
       </c>
       <c r="E22" s="12">
         <v>101.5</v>
       </c>
       <c r="F22" s="12">
         <v>123.1</v>
       </c>
       <c r="G22" s="12">
         <v>138.69999999999999</v>
       </c>
       <c r="H22" s="14">
         <v>112.3</v>
       </c>
       <c r="I22" s="14">
         <v>126.4</v>
       </c>
       <c r="J22" s="12">
         <v>124.7</v>
       </c>
       <c r="K22" s="14">
         <v>126.4</v>
       </c>
       <c r="L22" s="14">
         <v>130.80000000000001</v>
       </c>
       <c r="M22" s="12">
         <v>123.1</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="34">
+      <c r="A23" s="28">
         <v>2025</v>
       </c>
       <c r="B23" s="14">
         <v>105.8</v>
       </c>
       <c r="C23" s="18">
         <v>109.6</v>
       </c>
       <c r="D23" s="12">
         <v>109.7</v>
       </c>
       <c r="E23" s="14">
         <v>129.69999999999999</v>
       </c>
       <c r="F23" s="12">
         <v>113.8</v>
       </c>
       <c r="G23" s="14">
         <v>117.3</v>
       </c>
       <c r="H23" s="12">
         <v>116.6</v>
       </c>
       <c r="I23" s="12">
         <v>120.9</v>
       </c>
       <c r="J23" s="12">
         <v>120.6</v>
       </c>
       <c r="K23" s="12">
         <v>112.1</v>
       </c>
       <c r="L23" s="14">
         <v>109.3</v>
       </c>
       <c r="M23" s="14">
         <v>115.7</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="34">
+      <c r="A24" s="28">
         <v>2026</v>
       </c>
       <c r="B24" s="12">
         <v>103.8</v>
       </c>
       <c r="C24" s="22">
         <v>106.8</v>
       </c>
       <c r="D24" s="22">
         <v>106.3</v>
       </c>
       <c r="E24" s="22">
         <v>106.3</v>
       </c>
       <c r="F24" s="22">
         <v>107</v>
       </c>
       <c r="G24" s="12">
         <v>106.2</v>
       </c>
       <c r="H24" s="26">
         <v>110.5</v>
       </c>
-      <c r="I24" s="12"/>
+      <c r="I24" s="12">
+        <v>105</v>
+      </c>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="27"/>
-[...10 lines deleted...]
-      <c r="M25" s="27"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="34">
+      <c r="A26" s="28">
         <v>2018</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2">
         <v>107.8</v>
       </c>
       <c r="H26" s="2">
         <v>106.5</v>
       </c>
       <c r="I26" s="2">
         <v>105.6</v>
       </c>
       <c r="J26" s="4">
         <v>104.5</v>
       </c>
       <c r="K26" s="4">
         <v>105</v>
       </c>
       <c r="L26" s="2">
         <v>105.3</v>
       </c>
       <c r="M26" s="2">
         <v>105.7</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="34">
+      <c r="A27" s="28">
         <v>2019</v>
       </c>
       <c r="B27" s="2">
         <v>101.6</v>
       </c>
       <c r="C27" s="2">
         <v>101.8</v>
       </c>
       <c r="D27" s="2">
         <v>102.3</v>
       </c>
       <c r="E27" s="2">
         <v>103.6</v>
       </c>
       <c r="F27" s="2">
         <v>104.3</v>
       </c>
       <c r="G27" s="2">
         <v>105.9</v>
       </c>
       <c r="H27" s="2">
         <v>106.5</v>
       </c>
       <c r="I27" s="2">
         <v>103.9</v>
       </c>
       <c r="J27" s="2">
         <v>105.3</v>
       </c>
       <c r="K27" s="2">
         <v>105.3</v>
       </c>
       <c r="L27" s="2">
         <v>107.1</v>
       </c>
       <c r="M27" s="2">
         <v>107.1</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="34">
+      <c r="A28" s="28">
         <v>2020</v>
       </c>
       <c r="B28" s="2">
         <v>108.6</v>
       </c>
       <c r="C28" s="2">
         <v>109.8</v>
       </c>
       <c r="D28" s="2">
         <v>108</v>
       </c>
       <c r="E28" s="2">
         <v>93.6</v>
       </c>
       <c r="F28" s="2">
         <v>98</v>
       </c>
       <c r="G28" s="2">
         <v>98</v>
       </c>
       <c r="H28" s="2">
         <v>97.2</v>
       </c>
       <c r="I28" s="2">
         <v>99.1</v>
       </c>
       <c r="J28" s="2">
         <v>102.7</v>
       </c>
       <c r="K28" s="2">
         <v>103</v>
       </c>
       <c r="L28" s="2">
         <v>102.5</v>
       </c>
       <c r="M28" s="2">
         <v>101.8</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="34">
+      <c r="A29" s="28">
         <v>2021</v>
       </c>
       <c r="B29" s="2">
         <v>97.9</v>
       </c>
       <c r="C29" s="2">
         <v>99.5</v>
       </c>
       <c r="D29" s="2">
         <v>100</v>
       </c>
       <c r="E29" s="2">
         <v>110.9</v>
       </c>
       <c r="F29" s="2">
         <v>109.1</v>
       </c>
       <c r="G29" s="2">
         <v>109.6</v>
       </c>
       <c r="H29" s="2">
         <v>109.9</v>
       </c>
       <c r="I29" s="2">
         <v>110.4</v>
       </c>
       <c r="J29" s="2">
         <v>108.1</v>
       </c>
       <c r="K29" s="2">
         <v>109.6</v>
       </c>
       <c r="L29" s="2">
         <v>109.8</v>
       </c>
       <c r="M29" s="2">
         <v>110.1</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="34">
+      <c r="A30" s="28">
         <v>2022</v>
       </c>
       <c r="B30" s="2">
         <v>101.1</v>
       </c>
       <c r="C30" s="2">
         <v>110.8</v>
       </c>
       <c r="D30" s="5">
         <v>112.9</v>
       </c>
       <c r="E30" s="5">
         <v>116.9</v>
       </c>
       <c r="F30" s="5">
         <v>118.5</v>
       </c>
       <c r="G30" s="2">
         <v>114.9</v>
       </c>
       <c r="H30" s="2">
         <v>113.6</v>
       </c>
       <c r="I30" s="5">
         <v>112.4</v>
       </c>
       <c r="J30" s="5">
         <v>111.5</v>
       </c>
       <c r="K30" s="5">
         <v>112.1</v>
       </c>
       <c r="L30" s="2">
         <v>112</v>
       </c>
       <c r="M30" s="2">
         <v>110.8</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A31" s="34">
+      <c r="A31" s="28">
         <v>2023</v>
       </c>
       <c r="B31" s="6">
         <v>118.6</v>
       </c>
       <c r="C31" s="6">
         <v>118.4</v>
       </c>
       <c r="D31" s="6">
         <v>128.6</v>
       </c>
       <c r="E31" s="6">
         <v>125.1</v>
       </c>
       <c r="F31" s="8">
         <v>124.6</v>
       </c>
       <c r="G31" s="6">
         <v>121.4</v>
       </c>
       <c r="H31" s="6">
         <v>123.1</v>
       </c>
       <c r="I31" s="6">
         <v>122.5</v>
       </c>
       <c r="J31" s="6">
         <v>120.7</v>
       </c>
       <c r="K31" s="6">
         <v>119.3</v>
       </c>
       <c r="L31" s="6">
         <v>118.5</v>
       </c>
       <c r="M31" s="6">
         <v>119.8</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="34">
+      <c r="A32" s="28">
         <v>2024</v>
       </c>
       <c r="B32" s="7">
         <v>110.9</v>
       </c>
       <c r="C32" s="7">
         <v>108.5</v>
       </c>
       <c r="D32" s="7">
         <v>108.9</v>
       </c>
       <c r="E32" s="15">
         <v>106.9</v>
       </c>
       <c r="F32" s="15">
         <v>110.6</v>
       </c>
       <c r="G32" s="15">
         <v>115.8</v>
       </c>
       <c r="H32" s="16">
         <v>115.1</v>
       </c>
       <c r="I32" s="16">
         <v>116.8</v>
       </c>
       <c r="J32" s="15">
         <v>117.7</v>
       </c>
       <c r="K32" s="16">
         <v>118.7</v>
       </c>
       <c r="L32" s="16">
         <v>120.1</v>
       </c>
       <c r="M32" s="6">
         <v>120.5</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="34">
+      <c r="A33" s="28">
         <v>2025</v>
       </c>
       <c r="B33" s="16">
         <v>105.8</v>
       </c>
       <c r="C33" s="20">
         <v>107.8</v>
       </c>
       <c r="D33" s="15">
         <v>108.7</v>
       </c>
       <c r="E33" s="16">
         <v>113.9</v>
       </c>
       <c r="F33" s="15">
         <v>114</v>
       </c>
       <c r="G33" s="16">
         <v>114.7</v>
       </c>
       <c r="H33" s="15">
         <v>115.1</v>
       </c>
       <c r="I33" s="15">
         <v>116.1</v>
       </c>
       <c r="J33" s="15">
         <v>116.7</v>
       </c>
       <c r="K33" s="15">
         <v>116.2</v>
       </c>
       <c r="L33" s="16">
         <v>115.5</v>
       </c>
       <c r="M33" s="16">
         <v>115.5</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="35">
+      <c r="A34" s="29">
         <v>2026</v>
       </c>
       <c r="B34" s="21">
         <v>103.8</v>
       </c>
       <c r="C34" s="23">
         <v>105.4</v>
       </c>
       <c r="D34" s="23">
         <v>105.7</v>
       </c>
       <c r="E34" s="23">
         <v>105.9</v>
       </c>
       <c r="F34" s="23">
         <v>106.1</v>
       </c>
       <c r="G34" s="21">
         <v>106.1</v>
       </c>
       <c r="H34" s="25">
         <v>106.9</v>
       </c>
-      <c r="I34" s="19"/>
+      <c r="I34" s="21">
+        <v>106.6</v>
+      </c>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E38" s="24"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E39" s="24"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E40" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>