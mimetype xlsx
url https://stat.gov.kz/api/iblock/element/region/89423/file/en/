--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Резолюция(КР 13102026 1021 Орнатылған тәртіп бойынша)\английский\английский\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Indicator!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Volume indices of retail trade</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -161,57 +161,51 @@
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of trade statistics</t>
   </si>
   <si>
-    <t>Kemelova Rauan Muratovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 395115</t>
-  </si>
-[...1 lines deleted...]
-    <t>rau.kemelova@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -224,55 +218,61 @@
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
   </si>
+  <si>
+    <t>Duisenov Bakdaulet Gauharbaevish</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -549,115 +549,115 @@
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -948,401 +948,401 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="56.42578125" customWidth="1"/>
     <col min="2" max="2" width="72.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="32">
+      <c r="B2" s="31">
         <v>171203</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="31" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="40" t="s">
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="32" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="33" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="40" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="34"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="45">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="48" t="s">
         <v>58</v>
-      </c>
-[...84 lines deleted...]
-        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="39" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="39" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A3" s="43" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A4" s="43" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="39" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="40"/>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="41"/>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="40"/>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
         <v>54</v>
-      </c>
-[...17 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E40" sqref="E40"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="30" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="48"/>
-[...2 lines deleted...]
-      <c r="D1" s="48"/>
+      <c r="A1" s="50"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="51"/>
+      <c r="M3" s="53"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="52"/>
-[...10 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="28">
         <v>2018</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="2"/>
       <c r="G6" s="3">
         <v>96.8</v>
       </c>
       <c r="H6" s="2">
         <v>115.4</v>
       </c>
       <c r="I6" s="3">
         <v>105.8</v>
       </c>
       <c r="J6" s="4">
         <v>86</v>
       </c>
       <c r="K6" s="4">
         <v>103.5</v>
       </c>
@@ -1646,71 +1646,73 @@
       </c>
       <c r="B14" s="12">
         <v>38.299999999999997</v>
       </c>
       <c r="C14" s="22">
         <v>118.2</v>
       </c>
       <c r="D14" s="22">
         <v>141.1</v>
       </c>
       <c r="E14" s="22">
         <v>91</v>
       </c>
       <c r="F14" s="22">
         <v>117.3</v>
       </c>
       <c r="G14" s="12">
         <v>117.1</v>
       </c>
       <c r="H14" s="26">
         <v>94.3</v>
       </c>
       <c r="I14" s="12">
         <v>104.5</v>
       </c>
-      <c r="J14" s="12"/>
+      <c r="J14" s="26">
+        <v>96.6</v>
+      </c>
       <c r="K14" s="12"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
     </row>
     <row r="15" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="47"/>
-[...10 lines deleted...]
-      <c r="M15" s="47"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="49"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="28">
         <v>2018</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="2"/>
       <c r="G16" s="5">
         <v>94.6</v>
       </c>
       <c r="H16" s="2">
         <v>100.9</v>
       </c>
       <c r="I16" s="5">
         <v>100.6</v>
       </c>
       <c r="J16" s="4">
         <v>97.6</v>
       </c>
       <c r="K16" s="4">
         <v>108.7</v>
       </c>
@@ -2014,71 +2016,73 @@
       </c>
       <c r="B24" s="12">
         <v>103.8</v>
       </c>
       <c r="C24" s="22">
         <v>106.8</v>
       </c>
       <c r="D24" s="22">
         <v>106.3</v>
       </c>
       <c r="E24" s="22">
         <v>106.3</v>
       </c>
       <c r="F24" s="22">
         <v>107</v>
       </c>
       <c r="G24" s="12">
         <v>106.2</v>
       </c>
       <c r="H24" s="26">
         <v>110.5</v>
       </c>
       <c r="I24" s="12">
         <v>105</v>
       </c>
-      <c r="J24" s="12"/>
+      <c r="J24" s="26">
+        <v>104.1</v>
+      </c>
       <c r="K24" s="12"/>
       <c r="L24" s="14"/>
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="47" t="s">
+      <c r="A25" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="47"/>
-[...10 lines deleted...]
-      <c r="M25" s="47"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="49"/>
+      <c r="K25" s="49"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="28">
         <v>2018</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2">
         <v>107.8</v>
       </c>
       <c r="H26" s="2">
         <v>106.5</v>
       </c>
       <c r="I26" s="2">
         <v>105.6</v>
       </c>
       <c r="J26" s="4">
         <v>104.5</v>
       </c>
       <c r="K26" s="4">
         <v>105</v>
       </c>
@@ -2382,51 +2386,53 @@
       </c>
       <c r="B34" s="21">
         <v>103.8</v>
       </c>
       <c r="C34" s="23">
         <v>105.4</v>
       </c>
       <c r="D34" s="23">
         <v>105.7</v>
       </c>
       <c r="E34" s="23">
         <v>105.9</v>
       </c>
       <c r="F34" s="23">
         <v>106.1</v>
       </c>
       <c r="G34" s="21">
         <v>106.1</v>
       </c>
       <c r="H34" s="25">
         <v>106.9</v>
       </c>
       <c r="I34" s="21">
         <v>106.6</v>
       </c>
-      <c r="J34" s="19"/>
+      <c r="J34" s="25">
+        <v>106.2</v>
+      </c>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E38" s="24"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E39" s="24"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="E40" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>