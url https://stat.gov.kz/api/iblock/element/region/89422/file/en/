--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22130"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E197103A-0C3E-40D3-B03A-14C8BCD83984}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume car" sheetId="4" r:id="rId1"/>
-    <sheet name="IPV car" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Volume car" sheetId="4" r:id="rId3"/>
+    <sheet name="IPV car" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'IPV car'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume car'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'IPV car'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume car'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="60">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -75,65 +78,210 @@
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>The volume of services rendered for the maintenance and repair of cars</t>
   </si>
   <si>
     <t>of previous month</t>
   </si>
   <si>
     <t xml:space="preserve"> by corresponding month of the last year</t>
   </si>
   <si>
     <t xml:space="preserve"> by corresponding period of the last year</t>
   </si>
   <si>
     <t>in percentage</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Scope of provision of vehicle maintenance and repair services</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2020 January</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of services for vehicle maintenance and repair reflects the value of the work (services) provided to the population by enterprises and individual entrepreneurs engaged in this type of activity.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar </t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Kemelova Rauan Muratovna</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -166,118 +314,235 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -374,112 +639,169 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="14">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="12"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 10" xfId="13"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 2 2" xfId="11"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2" xfId="9"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="10"/>
+    <cellStyle name="Обычный 5" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -514,119 +836,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -758,105 +1046,357 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="52.7109375" customWidth="1"/>
+    <col min="2" max="2" width="68" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="61">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A7" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="62" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="63"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="77" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="65">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="65">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>50</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A11"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="99.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="73" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="73" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="73" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="73" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="73" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="73" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="74"/>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="75"/>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="74"/>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" s="78" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="53" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56"/>
-[...10 lines deleted...]
-      <c r="M3" s="56"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
@@ -1166,1172 +1706,1180 @@
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="52">
         <v>2026</v>
       </c>
       <c r="B12" s="37">
         <v>485.02</v>
       </c>
       <c r="C12" s="39">
         <v>583.45600000000002</v>
       </c>
       <c r="D12" s="42">
         <v>769.98199999999997</v>
       </c>
       <c r="E12" s="43">
         <v>774.90599999999995</v>
       </c>
       <c r="F12" s="44">
         <v>789.05399999999997</v>
       </c>
       <c r="G12" s="44">
         <v>826.23299999999995</v>
       </c>
       <c r="H12" s="45">
         <v>781.87599999999998</v>
       </c>
-      <c r="I12" s="34"/>
+      <c r="I12" s="37">
+        <v>833.87699999999995</v>
+      </c>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="R27" sqref="R27"/>
+    <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="66"/>
+    <col min="1" max="1" width="9.140625" style="60"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="4"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A3" s="60"/>
+      <c r="A3" s="54"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="L3" s="59" t="s">
+      <c r="L3" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="59"/>
+      <c r="M3" s="84"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="57"/>
-[...10 lines deleted...]
-      <c r="M5" s="57"/>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="61">
+      <c r="A6" s="55">
         <v>2019</v>
       </c>
       <c r="B6" s="7">
         <v>53.6</v>
       </c>
       <c r="C6" s="7">
         <v>110.7</v>
       </c>
       <c r="D6" s="7">
         <v>103.5</v>
       </c>
       <c r="E6" s="7">
         <v>106</v>
       </c>
       <c r="F6" s="7">
         <v>100.8</v>
       </c>
       <c r="G6" s="7">
         <v>93.2</v>
       </c>
       <c r="H6" s="7">
         <v>131.69999999999999</v>
       </c>
       <c r="I6" s="7">
         <v>110.9</v>
       </c>
       <c r="J6" s="7">
         <v>106.2</v>
       </c>
       <c r="K6" s="7">
         <v>100.7</v>
       </c>
       <c r="L6" s="7">
         <v>108.9</v>
       </c>
       <c r="M6" s="7">
         <v>194.6</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="62">
+      <c r="A7" s="56">
         <v>2020</v>
       </c>
       <c r="B7" s="7">
         <v>29.4</v>
       </c>
       <c r="C7" s="7">
         <v>144.5</v>
       </c>
       <c r="D7" s="7">
         <v>79.5</v>
       </c>
       <c r="E7" s="7">
         <v>30.3</v>
       </c>
       <c r="F7" s="7">
         <v>324.7</v>
       </c>
       <c r="G7" s="7">
         <v>154.5</v>
       </c>
       <c r="H7" s="7">
         <v>100.7</v>
       </c>
       <c r="I7" s="7">
         <v>116.2</v>
       </c>
       <c r="J7" s="7">
         <v>70.599999999999994</v>
       </c>
       <c r="K7" s="7">
         <v>121.8</v>
       </c>
       <c r="L7" s="7">
         <v>115.4</v>
       </c>
       <c r="M7" s="7">
         <v>94.6</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="62">
+      <c r="A8" s="56">
         <v>2021</v>
       </c>
       <c r="B8" s="7">
         <v>68.8</v>
       </c>
       <c r="C8" s="7">
         <v>104.4</v>
       </c>
       <c r="D8" s="7">
         <v>120.9</v>
       </c>
       <c r="E8" s="7">
         <v>96.9</v>
       </c>
       <c r="F8" s="7">
         <v>142.4</v>
       </c>
       <c r="G8" s="7">
         <v>76.900000000000006</v>
       </c>
       <c r="H8" s="7">
         <v>105.6</v>
       </c>
       <c r="I8" s="7">
         <v>105.9</v>
       </c>
       <c r="J8" s="7">
         <v>112.9</v>
       </c>
       <c r="K8" s="7">
         <v>93</v>
       </c>
       <c r="L8" s="7">
         <v>99.5</v>
       </c>
       <c r="M8" s="7">
         <v>152.69999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="62">
+      <c r="A9" s="56">
         <v>2022</v>
       </c>
       <c r="B9" s="7">
         <v>61.9</v>
       </c>
       <c r="C9" s="7">
         <v>104.3</v>
       </c>
       <c r="D9" s="7">
         <v>129.4</v>
       </c>
       <c r="E9" s="7">
         <v>83.4</v>
       </c>
       <c r="F9" s="7">
         <v>99.2</v>
       </c>
       <c r="G9" s="7">
         <v>122.5</v>
       </c>
       <c r="H9" s="7">
         <v>151.6</v>
       </c>
       <c r="I9" s="7">
         <v>123</v>
       </c>
       <c r="J9" s="7">
         <v>60.5</v>
       </c>
       <c r="K9" s="7">
         <v>122.5</v>
       </c>
       <c r="L9" s="7">
         <v>97.8</v>
       </c>
       <c r="M9" s="7">
         <v>148.19999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="62">
+      <c r="A10" s="56">
         <v>2023</v>
       </c>
       <c r="B10" s="7">
         <v>36.9</v>
       </c>
       <c r="C10" s="7">
         <v>103.3</v>
       </c>
       <c r="D10" s="8">
         <v>206.9</v>
       </c>
       <c r="E10" s="7">
         <v>59.8</v>
       </c>
       <c r="F10" s="9">
         <v>147</v>
       </c>
       <c r="G10" s="7">
         <v>82.1</v>
       </c>
       <c r="H10" s="7">
         <v>96.4</v>
       </c>
       <c r="I10" s="9">
         <v>111.6</v>
       </c>
       <c r="J10" s="7">
         <v>89.7</v>
       </c>
       <c r="K10" s="7">
         <v>148.80000000000001</v>
       </c>
       <c r="L10" s="7">
         <v>102</v>
       </c>
       <c r="M10" s="7">
         <v>113.5</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="62">
+      <c r="A11" s="56">
         <v>2024</v>
       </c>
       <c r="B11" s="7">
         <v>42.5</v>
       </c>
       <c r="C11" s="7">
         <v>99.1</v>
       </c>
       <c r="D11" s="7">
         <v>186.8</v>
       </c>
       <c r="E11" s="26">
         <v>63.5</v>
       </c>
       <c r="F11" s="19">
         <v>120.1</v>
       </c>
       <c r="G11" s="19">
         <v>134.6</v>
       </c>
       <c r="H11" s="19">
         <v>101.1</v>
       </c>
       <c r="I11" s="19">
         <v>87.9</v>
       </c>
       <c r="J11" s="19">
         <v>123.3</v>
       </c>
       <c r="K11" s="19">
         <v>88</v>
       </c>
       <c r="L11" s="19">
         <v>85.7</v>
       </c>
       <c r="M11" s="19">
         <v>198.4</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="62">
+      <c r="A12" s="56">
         <v>2025</v>
       </c>
       <c r="B12" s="26">
         <v>34.5</v>
       </c>
       <c r="C12" s="19">
         <v>94.1</v>
       </c>
       <c r="D12" s="19">
         <v>174.6</v>
       </c>
       <c r="E12" s="19">
         <v>95.2</v>
       </c>
       <c r="F12" s="19">
         <v>114</v>
       </c>
       <c r="G12" s="19">
         <v>65.3</v>
       </c>
       <c r="H12" s="30">
         <v>132.5</v>
       </c>
       <c r="I12" s="19">
         <v>105.8</v>
       </c>
       <c r="J12" s="19">
         <v>111.1</v>
       </c>
       <c r="K12" s="19">
         <v>101.2</v>
       </c>
       <c r="L12" s="26">
         <v>123</v>
       </c>
       <c r="M12" s="26">
         <v>124.7</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="62">
+      <c r="A13" s="56">
         <v>2026</v>
       </c>
       <c r="B13" s="19">
         <v>37.1</v>
       </c>
       <c r="C13" s="40">
         <v>120.3</v>
       </c>
       <c r="D13" s="40">
         <v>132</v>
       </c>
       <c r="E13" s="40">
         <v>100.6</v>
       </c>
       <c r="F13" s="40">
         <v>101.8</v>
       </c>
       <c r="G13" s="40">
         <v>104.7</v>
       </c>
       <c r="H13" s="48">
         <v>94.6</v>
       </c>
-      <c r="I13" s="19"/>
+      <c r="I13" s="19">
+        <v>106.7</v>
+      </c>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="58" t="s">
+      <c r="A14" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="58"/>
-[...10 lines deleted...]
-      <c r="M14" s="58"/>
+      <c r="B14" s="83"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="83"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="83"/>
+      <c r="K14" s="83"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="83"/>
       <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="63">
+      <c r="A15" s="57">
         <v>2019</v>
       </c>
       <c r="B15" s="7">
         <v>127.4</v>
       </c>
       <c r="C15" s="7">
         <v>129.6</v>
       </c>
       <c r="D15" s="7">
         <v>88.2</v>
       </c>
       <c r="E15" s="7">
         <v>112.4</v>
       </c>
       <c r="F15" s="7">
         <v>96.2</v>
       </c>
       <c r="G15" s="7">
         <v>86.8</v>
       </c>
       <c r="H15" s="7">
         <v>102.5</v>
       </c>
       <c r="I15" s="7">
         <v>107.4</v>
       </c>
       <c r="J15" s="7">
         <v>83.8</v>
       </c>
       <c r="K15" s="7">
         <v>103.6</v>
       </c>
       <c r="L15" s="7">
         <v>118.3</v>
       </c>
       <c r="M15" s="7">
         <v>202.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="64">
+      <c r="A16" s="58">
         <v>2020</v>
       </c>
       <c r="B16" s="7">
         <v>111.1</v>
       </c>
       <c r="C16" s="7">
         <v>145</v>
       </c>
       <c r="D16" s="7">
         <v>111.3</v>
       </c>
       <c r="E16" s="7">
         <v>31.8</v>
       </c>
       <c r="F16" s="7">
         <v>102.4</v>
       </c>
       <c r="G16" s="7">
         <v>169.7</v>
       </c>
       <c r="H16" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="I16" s="7">
         <v>135.9</v>
       </c>
       <c r="J16" s="7">
         <v>90.3</v>
       </c>
       <c r="K16" s="7">
         <v>109.2</v>
       </c>
       <c r="L16" s="7">
         <v>115.6</v>
       </c>
       <c r="M16" s="7">
         <v>56.2</v>
       </c>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A17" s="64">
+      <c r="A17" s="58">
         <v>2021</v>
       </c>
       <c r="B17" s="7">
         <v>131.5</v>
       </c>
       <c r="C17" s="7">
         <v>95</v>
       </c>
       <c r="D17" s="7">
         <v>144.6</v>
       </c>
       <c r="E17" s="7">
         <v>463</v>
       </c>
       <c r="F17" s="7">
         <v>203.1</v>
       </c>
       <c r="G17" s="7">
         <v>101.1</v>
       </c>
       <c r="H17" s="7">
         <v>106</v>
       </c>
       <c r="I17" s="7">
         <v>96.6</v>
       </c>
       <c r="J17" s="7">
         <v>154.69999999999999</v>
       </c>
       <c r="K17" s="7">
         <v>118</v>
       </c>
       <c r="L17" s="7">
         <v>101.8</v>
       </c>
       <c r="M17" s="7">
         <v>164.4</v>
       </c>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A18" s="64">
+      <c r="A18" s="58">
         <v>2022</v>
       </c>
       <c r="B18" s="27">
         <v>148</v>
       </c>
       <c r="C18" s="27">
         <v>147.9</v>
       </c>
       <c r="D18" s="27">
         <v>158.30000000000001</v>
       </c>
       <c r="E18" s="27">
         <v>136.19999999999999</v>
       </c>
       <c r="F18" s="27">
         <v>94.9</v>
       </c>
       <c r="G18" s="27">
         <v>151.19999999999999</v>
       </c>
       <c r="H18" s="27">
         <v>217</v>
       </c>
       <c r="I18" s="28">
         <v>252.1</v>
       </c>
       <c r="J18" s="27">
         <v>135.19999999999999</v>
       </c>
       <c r="K18" s="27">
         <v>178</v>
       </c>
       <c r="L18" s="27">
         <v>174.8</v>
       </c>
       <c r="M18" s="27">
         <v>169.7</v>
       </c>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A19" s="64">
+      <c r="A19" s="58">
         <v>2023</v>
       </c>
       <c r="B19" s="7">
         <v>101.1</v>
       </c>
       <c r="C19" s="7">
         <v>100.2</v>
       </c>
       <c r="D19" s="7">
         <v>160.19999999999999</v>
       </c>
       <c r="E19" s="7">
         <v>114.9</v>
       </c>
       <c r="F19" s="10">
         <v>170.3</v>
       </c>
       <c r="G19" s="7">
         <v>114.1</v>
       </c>
       <c r="H19" s="7">
         <v>72.599999999999994</v>
       </c>
       <c r="I19" s="11">
         <v>65.900000000000006</v>
       </c>
       <c r="J19" s="7">
         <v>97.6</v>
       </c>
       <c r="K19" s="7">
         <v>118.5</v>
       </c>
       <c r="L19" s="7">
         <v>123.7</v>
       </c>
       <c r="M19" s="7">
         <v>94.7</v>
       </c>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A20" s="62">
+      <c r="A20" s="56">
         <v>2024</v>
       </c>
       <c r="B20" s="7">
         <v>109.1</v>
       </c>
       <c r="C20" s="7">
         <v>104.6</v>
       </c>
       <c r="D20" s="7">
         <v>94.5</v>
       </c>
       <c r="E20" s="26">
         <v>100.3</v>
       </c>
       <c r="F20" s="19">
         <v>81.900000000000006</v>
       </c>
       <c r="G20" s="19">
         <v>134.4</v>
       </c>
       <c r="H20" s="19">
         <v>140.80000000000001</v>
       </c>
       <c r="I20" s="19">
         <v>110.9</v>
       </c>
       <c r="J20" s="19">
         <v>152.5</v>
       </c>
       <c r="K20" s="19">
         <v>90.2</v>
       </c>
       <c r="L20" s="19">
         <v>75.8</v>
       </c>
       <c r="M20" s="19">
         <v>132.5</v>
       </c>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A21" s="62">
+      <c r="A21" s="56">
         <v>2025</v>
       </c>
       <c r="B21" s="26">
         <v>107.4</v>
       </c>
       <c r="C21" s="19">
         <v>101.9</v>
       </c>
       <c r="D21" s="19">
         <v>95.2</v>
       </c>
       <c r="E21" s="19">
         <v>142.80000000000001</v>
       </c>
       <c r="F21" s="19">
         <v>135.5</v>
       </c>
       <c r="G21" s="19">
         <v>65.7</v>
       </c>
       <c r="H21" s="30">
         <v>86.1</v>
       </c>
       <c r="I21" s="19">
         <v>103.6</v>
       </c>
       <c r="J21" s="19">
         <v>93.3</v>
       </c>
       <c r="K21" s="19">
         <v>107.3</v>
       </c>
       <c r="L21" s="26">
         <v>154.19999999999999</v>
       </c>
       <c r="M21" s="26">
         <v>96.9</v>
       </c>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A22" s="62">
+      <c r="A22" s="56">
         <v>2026</v>
       </c>
       <c r="B22" s="19">
         <v>104.3</v>
       </c>
       <c r="C22" s="40">
         <v>133.4</v>
       </c>
       <c r="D22" s="40">
         <v>100.8</v>
       </c>
       <c r="E22" s="40">
         <v>106.6</v>
       </c>
       <c r="F22" s="40">
         <v>95.2</v>
       </c>
       <c r="G22" s="40">
         <v>152.69999999999999</v>
       </c>
       <c r="H22" s="46">
         <v>102.5</v>
       </c>
-      <c r="I22" s="19"/>
+      <c r="I22" s="19">
+        <v>110</v>
+      </c>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="58" t="s">
+      <c r="A23" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="58"/>
-[...10 lines deleted...]
-      <c r="M23" s="58"/>
+      <c r="B23" s="83"/>
+      <c r="C23" s="83"/>
+      <c r="D23" s="83"/>
+      <c r="E23" s="83"/>
+      <c r="F23" s="83"/>
+      <c r="G23" s="83"/>
+      <c r="H23" s="83"/>
+      <c r="I23" s="83"/>
+      <c r="J23" s="83"/>
+      <c r="K23" s="83"/>
+      <c r="L23" s="83"/>
+      <c r="M23" s="83"/>
     </row>
     <row r="24" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="61">
+      <c r="A24" s="55">
         <v>2019</v>
       </c>
       <c r="B24" s="7">
         <v>127.4</v>
       </c>
       <c r="C24" s="7">
         <v>128.5</v>
       </c>
       <c r="D24" s="7">
         <v>110.7</v>
       </c>
       <c r="E24" s="7">
         <v>111.2</v>
       </c>
       <c r="F24" s="7">
         <v>107.6</v>
       </c>
       <c r="G24" s="7">
         <v>103.4</v>
       </c>
       <c r="H24" s="7">
         <v>103.3</v>
       </c>
       <c r="I24" s="7">
         <v>103.9</v>
       </c>
       <c r="J24" s="7">
         <v>100.2</v>
       </c>
       <c r="K24" s="7">
         <v>100.7</v>
       </c>
       <c r="L24" s="7">
         <v>102.5</v>
       </c>
       <c r="M24" s="7">
         <v>113.5</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A25" s="62">
+      <c r="A25" s="56">
         <v>2020</v>
       </c>
       <c r="B25" s="7">
         <v>111.1</v>
       </c>
       <c r="C25" s="7">
         <v>128.9</v>
       </c>
       <c r="D25" s="7">
         <v>122.7</v>
       </c>
       <c r="E25" s="7">
         <v>98</v>
       </c>
       <c r="F25" s="7">
         <v>98.9</v>
       </c>
       <c r="G25" s="7">
         <v>110.7</v>
       </c>
       <c r="H25" s="7">
         <v>114.2</v>
       </c>
       <c r="I25" s="7">
         <v>117.8</v>
       </c>
       <c r="J25" s="7">
         <v>113.6</v>
       </c>
       <c r="K25" s="7">
         <v>113.1</v>
       </c>
       <c r="L25" s="7">
         <v>113.4</v>
       </c>
       <c r="M25" s="9">
         <v>102.4</v>
       </c>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A26" s="62">
+      <c r="A26" s="56">
         <v>2021</v>
       </c>
       <c r="B26" s="7">
         <v>131.5</v>
       </c>
       <c r="C26" s="7">
         <v>109.9</v>
       </c>
       <c r="D26" s="7">
         <v>121</v>
       </c>
       <c r="E26" s="7">
         <v>151.1</v>
       </c>
       <c r="F26" s="7">
         <v>162.69999999999999</v>
       </c>
       <c r="G26" s="7">
         <v>146.9</v>
       </c>
       <c r="H26" s="7">
         <v>138.6</v>
       </c>
       <c r="I26" s="7">
         <v>130.5</v>
       </c>
       <c r="J26" s="7">
         <v>133.4</v>
       </c>
       <c r="K26" s="7">
         <v>131.5</v>
       </c>
       <c r="L26" s="7">
         <v>127.6</v>
       </c>
       <c r="M26" s="7">
         <v>131.5</v>
       </c>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A27" s="62">
+      <c r="A27" s="56">
         <v>2022</v>
       </c>
       <c r="B27" s="7">
         <v>148</v>
       </c>
       <c r="C27" s="7">
         <v>148</v>
       </c>
       <c r="D27" s="7">
         <v>151.9</v>
       </c>
       <c r="E27" s="7">
         <v>147.69999999999999</v>
       </c>
       <c r="F27" s="7">
         <v>133</v>
       </c>
       <c r="G27" s="7">
         <v>136.5</v>
       </c>
       <c r="H27" s="7">
         <v>149.80000000000001</v>
       </c>
       <c r="I27" s="7">
         <v>165.1</v>
       </c>
       <c r="J27" s="7">
         <v>160.9</v>
       </c>
       <c r="K27" s="7">
         <v>163</v>
       </c>
       <c r="L27" s="7">
         <v>164.4</v>
       </c>
       <c r="M27" s="7">
         <v>165.4</v>
       </c>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A28" s="62">
+      <c r="A28" s="56">
         <v>2023</v>
       </c>
       <c r="B28" s="7">
         <v>101.1</v>
       </c>
       <c r="C28" s="7">
         <v>100.7</v>
       </c>
       <c r="D28" s="7">
         <v>124.4</v>
       </c>
       <c r="E28" s="7">
         <v>122</v>
       </c>
       <c r="F28" s="12">
         <v>131.6</v>
       </c>
       <c r="G28" s="7">
         <v>127.9</v>
       </c>
       <c r="H28" s="7">
         <v>114.8</v>
       </c>
       <c r="I28" s="13">
         <v>103.6</v>
       </c>
       <c r="J28" s="7">
         <v>102.9</v>
       </c>
       <c r="K28" s="7">
         <v>104.8</v>
       </c>
       <c r="L28" s="7">
         <v>106.8</v>
       </c>
       <c r="M28" s="7">
         <v>105</v>
       </c>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="62">
+      <c r="A29" s="56">
         <v>2024</v>
       </c>
       <c r="B29" s="7">
         <v>109.1</v>
       </c>
       <c r="C29" s="7">
         <v>106.8</v>
       </c>
       <c r="D29" s="7">
         <v>100.5</v>
       </c>
       <c r="E29" s="29">
         <v>100.5</v>
       </c>
       <c r="F29" s="7">
         <v>95.7</v>
       </c>
       <c r="G29" s="7">
         <v>102.4</v>
       </c>
       <c r="H29" s="7">
         <v>107.9</v>
       </c>
       <c r="I29" s="7">
         <v>108.4</v>
       </c>
       <c r="J29" s="7">
         <v>113.2</v>
       </c>
       <c r="K29" s="7">
         <v>110</v>
       </c>
       <c r="L29" s="7">
         <v>105.7</v>
       </c>
       <c r="M29" s="7">
         <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A30" s="62">
+      <c r="A30" s="56">
         <v>2025</v>
       </c>
       <c r="B30" s="29">
         <v>107.4</v>
       </c>
       <c r="C30" s="7">
         <v>104.6</v>
       </c>
       <c r="D30" s="7">
         <v>100.1</v>
       </c>
       <c r="E30" s="7">
         <v>110.1</v>
       </c>
       <c r="F30" s="7">
         <v>116.1</v>
       </c>
       <c r="G30" s="7">
         <v>104.4</v>
       </c>
       <c r="H30" s="33">
         <v>101.1</v>
       </c>
       <c r="I30" s="7">
         <v>101.6</v>
       </c>
       <c r="J30" s="7">
         <v>100.5</v>
       </c>
       <c r="K30" s="7">
         <v>101.4</v>
       </c>
       <c r="L30" s="29">
         <v>106.4</v>
       </c>
       <c r="M30" s="29">
         <v>105</v>
       </c>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A31" s="65">
+      <c r="A31" s="59">
         <v>2026</v>
       </c>
       <c r="B31" s="38">
         <v>104.3</v>
       </c>
       <c r="C31" s="41">
         <v>118.4</v>
       </c>
       <c r="D31" s="41">
         <v>110.3</v>
       </c>
       <c r="E31" s="41">
         <v>109.2</v>
       </c>
       <c r="F31" s="41">
         <v>105.2</v>
       </c>
       <c r="G31" s="41">
         <v>112.2</v>
       </c>
       <c r="H31" s="47">
         <v>111.5</v>
       </c>
-      <c r="I31" s="32"/>
+      <c r="I31" s="38">
+        <v>111.2</v>
+      </c>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
     </row>
     <row r="36" spans="12:14" x14ac:dyDescent="0.2">
       <c r="L36" s="18"/>
     </row>
     <row r="37" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M37" s="31"/>
       <c r="N37" s="2"/>
     </row>
     <row r="38" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M38" s="31"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M39" s="31"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="12:14" x14ac:dyDescent="0.2">
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="12:14" x14ac:dyDescent="0.2">
       <c r="N41" s="2"/>
@@ -2345,51 +2893,53 @@
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Volume car</vt:lpstr>
       <vt:lpstr>IPV car</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>