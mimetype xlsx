--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22130"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FAFF549-91E4-4113-B62B-D3883BFAE18F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Volume car" sheetId="4" r:id="rId3"/>
     <sheet name="IPV car" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'IPV car'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Volume car'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="60">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          mln. tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
@@ -189,90 +190,90 @@
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Division of trade statistics</t>
   </si>
   <si>
-    <t>Kemelova Rauan Muratovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 395115</t>
   </si>
   <si>
-    <t>rau.kemelova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Duisenov Bakdaulet Gauharbaevish</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;?\ _₽_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -313,50 +314,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -672,120 +674,120 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="12"/>
+    <cellStyle name="Гиперссылка 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="13"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="5"/>
+    <cellStyle name="Обычный 10" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 3 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 5" xfId="5" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -836,85 +838,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1046,357 +1082,357 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B21" sqref="B16:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52.7109375" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="61">
         <v>171301</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="66" t="s">
+      <c r="A4" s="65" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="62" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="65" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.25">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="66" t="s">
+      <c r="A8" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="63"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="77" t="s">
-        <v>57</v>
+      <c r="B10" s="75" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="64"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="67" t="s">
+      <c r="B12" s="66" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="66" t="s">
+      <c r="A13" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="68" t="s">
+      <c r="B13" s="67" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="A14" s="66" t="s">
+      <c r="A14" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="76" t="s">
+      <c r="B14" s="74" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="83">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="83">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="65" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="84" t="s">
         <v>58</v>
-      </c>
-[...54 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="99.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="71" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="71" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="71" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="73" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="71" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" s="73" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="71" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A5" s="73" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="71" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="74"/>
+      <c r="A8" s="72"/>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A9" s="75"/>
+      <c r="A9" s="73"/>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A10" s="74"/>
+      <c r="A10" s="72"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="78" t="s">
-        <v>59</v>
+      <c r="A11" s="76" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:N12"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="53" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="80"/>
-[...10 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="81"/>
-[...10 lines deleted...]
-      <c r="M3" s="81"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
@@ -1709,173 +1745,175 @@
       </c>
       <c r="B12" s="37">
         <v>485.02</v>
       </c>
       <c r="C12" s="39">
         <v>583.45600000000002</v>
       </c>
       <c r="D12" s="42">
         <v>769.98199999999997</v>
       </c>
       <c r="E12" s="43">
         <v>774.90599999999995</v>
       </c>
       <c r="F12" s="44">
         <v>789.05399999999997</v>
       </c>
       <c r="G12" s="44">
         <v>826.23299999999995</v>
       </c>
       <c r="H12" s="45">
         <v>781.87599999999998</v>
       </c>
       <c r="I12" s="37">
         <v>833.87699999999995</v>
       </c>
-      <c r="J12" s="34"/>
+      <c r="J12" s="37">
+        <v>875.67399999999998</v>
+      </c>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:N43"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="60"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="4"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="80"/>
-[...10 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="54"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="L3" s="84" t="s">
+      <c r="L3" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="84"/>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82" t="s">
+      <c r="A5" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="82"/>
-[...10 lines deleted...]
-      <c r="M5" s="82"/>
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="55">
         <v>2019</v>
       </c>
       <c r="B6" s="7">
         <v>53.6</v>
       </c>
       <c r="C6" s="7">
         <v>110.7</v>
       </c>
       <c r="D6" s="7">
         <v>103.5</v>
       </c>
       <c r="E6" s="7">
         <v>106</v>
       </c>
       <c r="F6" s="7">
         <v>100.8</v>
       </c>
       <c r="G6" s="7">
         <v>93.2</v>
       </c>
       <c r="H6" s="7">
@@ -2149,71 +2187,73 @@
       </c>
       <c r="B13" s="19">
         <v>37.1</v>
       </c>
       <c r="C13" s="40">
         <v>120.3</v>
       </c>
       <c r="D13" s="40">
         <v>132</v>
       </c>
       <c r="E13" s="40">
         <v>100.6</v>
       </c>
       <c r="F13" s="40">
         <v>101.8</v>
       </c>
       <c r="G13" s="40">
         <v>104.7</v>
       </c>
       <c r="H13" s="48">
         <v>94.6</v>
       </c>
       <c r="I13" s="19">
         <v>106.7</v>
       </c>
-      <c r="J13" s="19"/>
+      <c r="J13" s="19">
+        <v>105</v>
+      </c>
       <c r="K13" s="19"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="83" t="s">
+      <c r="A14" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="83"/>
-[...10 lines deleted...]
-      <c r="M14" s="83"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="81"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="81"/>
+      <c r="I14" s="81"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="81"/>
+      <c r="L14" s="81"/>
+      <c r="M14" s="81"/>
       <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="57">
         <v>2019</v>
       </c>
       <c r="B15" s="7">
         <v>127.4</v>
       </c>
       <c r="C15" s="7">
         <v>129.6</v>
       </c>
       <c r="D15" s="7">
         <v>88.2</v>
       </c>
       <c r="E15" s="7">
         <v>112.4</v>
       </c>
       <c r="F15" s="7">
         <v>96.2</v>
       </c>
       <c r="G15" s="7">
         <v>86.8</v>
       </c>
       <c r="H15" s="7">
@@ -2493,72 +2533,74 @@
       </c>
       <c r="B22" s="19">
         <v>104.3</v>
       </c>
       <c r="C22" s="40">
         <v>133.4</v>
       </c>
       <c r="D22" s="40">
         <v>100.8</v>
       </c>
       <c r="E22" s="40">
         <v>106.6</v>
       </c>
       <c r="F22" s="40">
         <v>95.2</v>
       </c>
       <c r="G22" s="40">
         <v>152.69999999999999</v>
       </c>
       <c r="H22" s="46">
         <v>102.5</v>
       </c>
       <c r="I22" s="19">
         <v>110</v>
       </c>
-      <c r="J22" s="19"/>
+      <c r="J22" s="19">
+        <v>104</v>
+      </c>
       <c r="K22" s="19"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="83" t="s">
+      <c r="A23" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="83"/>
-[...10 lines deleted...]
-      <c r="M23" s="83"/>
+      <c r="B23" s="81"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="81"/>
+      <c r="F23" s="81"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="81"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="81"/>
+      <c r="K23" s="81"/>
+      <c r="L23" s="81"/>
+      <c r="M23" s="81"/>
     </row>
     <row r="24" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="55">
         <v>2019</v>
       </c>
       <c r="B24" s="7">
         <v>127.4</v>
       </c>
       <c r="C24" s="7">
         <v>128.5</v>
       </c>
       <c r="D24" s="7">
         <v>110.7</v>
       </c>
       <c r="E24" s="7">
         <v>111.2</v>
       </c>
       <c r="F24" s="7">
         <v>107.6</v>
       </c>
       <c r="G24" s="7">
         <v>103.4</v>
       </c>
       <c r="H24" s="7">
         <v>103.3</v>
@@ -2836,51 +2878,53 @@
       </c>
       <c r="B31" s="38">
         <v>104.3</v>
       </c>
       <c r="C31" s="41">
         <v>118.4</v>
       </c>
       <c r="D31" s="41">
         <v>110.3</v>
       </c>
       <c r="E31" s="41">
         <v>109.2</v>
       </c>
       <c r="F31" s="41">
         <v>105.2</v>
       </c>
       <c r="G31" s="41">
         <v>112.2</v>
       </c>
       <c r="H31" s="47">
         <v>111.5</v>
       </c>
       <c r="I31" s="38">
         <v>111.2</v>
       </c>
-      <c r="J31" s="32"/>
+      <c r="J31" s="38">
+        <v>110</v>
+      </c>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
     </row>
     <row r="36" spans="12:14" x14ac:dyDescent="0.2">
       <c r="L36" s="18"/>
     </row>
     <row r="37" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M37" s="31"/>
       <c r="N37" s="2"/>
     </row>
     <row r="38" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M38" s="31"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="12:14" x14ac:dyDescent="0.2">
       <c r="M39" s="31"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="12:14" x14ac:dyDescent="0.2">
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="12:14" x14ac:dyDescent="0.2">
       <c r="N41" s="2"/>
     </row>