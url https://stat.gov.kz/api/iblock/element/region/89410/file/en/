--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -507,51 +507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="7" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
@@ -849,51 +849,53 @@
         <v>468422.40000000002</v>
       </c>
       <c r="K10" s="12">
         <v>454992.2</v>
       </c>
       <c r="L10" s="12">
         <v>501866.1</v>
       </c>
       <c r="M10" s="12">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="16">
         <v>180535.7</v>
       </c>
       <c r="C11" s="16">
         <v>215414.5</v>
       </c>
       <c r="D11" s="16">
         <v>295122</v>
       </c>
-      <c r="E11" s="14"/>
+      <c r="E11" s="16">
+        <v>326705.90000000002</v>
+      </c>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>