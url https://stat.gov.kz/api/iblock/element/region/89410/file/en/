--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -507,51 +507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="7" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
@@ -852,51 +852,53 @@
         <v>454992.2</v>
       </c>
       <c r="L10" s="12">
         <v>501866.1</v>
       </c>
       <c r="M10" s="12">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="16">
         <v>180535.7</v>
       </c>
       <c r="C11" s="16">
         <v>215414.5</v>
       </c>
       <c r="D11" s="16">
         <v>295122</v>
       </c>
       <c r="E11" s="16">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="14"/>
+      <c r="F11" s="16">
+        <v>425831.8</v>
+      </c>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>