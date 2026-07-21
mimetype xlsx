--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -146,97 +146,102 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -507,76 +512,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="7" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="18"/>
-[...10 lines deleted...]
-      <c r="M2" s="18"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="4"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
@@ -823,89 +828,91 @@
       </c>
       <c r="B10" s="8">
         <v>144327.79999999999</v>
       </c>
       <c r="C10" s="12">
         <v>161673</v>
       </c>
       <c r="D10" s="12">
         <v>233079.7</v>
       </c>
       <c r="E10" s="12">
         <v>247306.8</v>
       </c>
       <c r="F10" s="12">
         <v>321791.09999999998</v>
       </c>
       <c r="G10" s="12">
         <v>372001.6</v>
       </c>
       <c r="H10" s="13">
         <v>327511</v>
       </c>
       <c r="I10" s="12">
         <v>402708.7</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="14">
         <v>468422.40000000002</v>
       </c>
       <c r="K10" s="12">
         <v>454992.2</v>
       </c>
       <c r="L10" s="12">
         <v>501866.1</v>
       </c>
       <c r="M10" s="12">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="15">
         <v>180535.7</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="15">
         <v>215414.5</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="15">
         <v>295122</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="15">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="15">
         <v>425831.8</v>
       </c>
-      <c r="G11" s="14"/>
-[...5 lines deleted...]
-      <c r="M11" s="14"/>
+      <c r="G11" s="15">
+        <v>545424.4</v>
+      </c>
+      <c r="H11" s="18"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>