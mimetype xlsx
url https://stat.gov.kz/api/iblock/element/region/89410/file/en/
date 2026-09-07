--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6358323B-AFA7-4A16-AB2E-37938EA6B11A}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="quantity" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">quantity!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Quantity of implemetation of goods by month (by field of Trade)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
@@ -61,56 +67,56 @@
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -146,102 +152,103 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -263,116 +270,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -508,411 +551,413 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="U22" sqref="U22"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="8.85546875" style="11" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="17"/>
-[...10 lines deleted...]
-      <c r="M2" s="17"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
     </row>
-    <row r="3" spans="1:13">
-      <c r="A3" s="4"/>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
-[...1 lines deleted...]
-      <c r="B4" s="10" t="s">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="K4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="5">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="9">
         <v>2020</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="12">
         <v>66483.100000000006</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="12">
         <v>78675.100000000006</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="12">
         <v>93885.5</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="12">
         <v>72187.100000000006</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="12">
         <v>109915.1</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G5" s="12">
         <v>136954.1</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H5" s="12">
         <v>107139.1</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I5" s="12">
         <v>111031.7</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J5" s="12">
         <v>130997</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K5" s="12">
         <v>120421.4</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L5" s="12">
         <v>129333.4</v>
       </c>
-      <c r="M5" s="8">
+      <c r="M5" s="12">
         <v>166527.5</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
-      <c r="A6" s="5">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="9">
         <v>2021</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="12">
         <v>68964.899999999994</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="12">
         <v>84075.199999999997</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="12">
         <v>99879.5</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="12">
         <v>93538.4</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="12">
         <v>112402.8</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="12">
         <v>153610.70000000001</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H6" s="12">
         <v>124645.3</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="12">
         <v>136508.70000000001</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J6" s="12">
         <v>156947.5</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K6" s="12">
         <v>140305</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L6" s="12">
         <v>172531.6</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M6" s="12">
         <v>209602.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="5">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="9">
         <v>2022</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="12">
         <v>80369.8</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="12">
         <v>99904.5</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="12">
         <v>126869.2</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="12">
         <v>124530.1</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="12">
         <v>145776.1</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="12">
         <v>191235</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="12">
         <v>177459.1</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="12">
         <v>193973.7</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="12">
         <v>226177.8</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="12">
         <v>211962.8</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="12">
         <v>239521.2</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="12">
         <v>239580.79999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="5">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
         <v>2023</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="12">
         <v>98261.2</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="12">
         <v>120567.5</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="12">
         <v>162416.70000000001</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="12">
         <v>136038.39999999999</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="12">
         <v>160903.70000000001</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="12">
         <v>238243.7</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="12">
         <v>207455.4</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="12">
         <v>221467.2</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="12">
         <v>250987.4</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="12">
         <v>231657.5</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="12">
         <v>278531.8</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="12">
         <v>301654.7</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
-      <c r="A9" s="5">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
         <v>2024</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="12">
         <v>115330.1</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="12">
         <v>140903.79999999999</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="12">
         <v>187975</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="12">
         <v>163797.4</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="12">
         <v>223942.5</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="13">
         <v>299750.8</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="16">
         <v>252076.6</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="13">
         <v>295494.40000000002</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="13">
         <v>301102.5</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="13">
         <v>329281</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="13">
         <v>368171.8</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="13">
         <v>401231</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
-      <c r="A10" s="5">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
         <v>2025</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="12">
         <v>144327.79999999999</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="13">
         <v>161673</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="13">
         <v>233079.7</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="13">
         <v>247306.8</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="13">
         <v>321791.09999999998</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="13">
         <v>372001.6</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="16">
         <v>327511</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="13">
         <v>402708.7</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="18">
         <v>468422.40000000002</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="13">
         <v>454992.2</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="13">
         <v>501866.1</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="13">
         <v>596049.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
-      <c r="A11" s="6">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
         <v>2026</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="14">
         <v>180535.7</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="14">
         <v>215414.5</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="14">
         <v>295122</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="14">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="14">
         <v>425831.8</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="14">
         <v>545424.4</v>
       </c>
-      <c r="H11" s="18"/>
-[...4 lines deleted...]
-      <c r="M11" s="15"/>
+      <c r="H11" s="17">
+        <v>458314.7</v>
+      </c>
+      <c r="I11" s="14"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>