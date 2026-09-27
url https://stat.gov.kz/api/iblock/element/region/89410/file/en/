--- v4 (2026-09-07)
+++ v5 (2026-09-27)
@@ -1,274 +1,1196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22130"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6358323B-AFA7-4A16-AB2E-37938EA6B11A}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="quantity" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="quantity" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">quantity!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">quantity!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t>Quantity of implemetation of goods by month (by field of Trade)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume of sales of goods and services as a whole and physical volume index of trade (by field of Trade) </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge, percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since June 2018</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of sales of goods and services characterizes the amount of cash revenue received for sold goods, products, and services rendered for cash and non-cash payments. The index of value volumes of turnover in current prices characterizes the change in turnover volumes due to changes in prices and the quantity of sold goods.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation, computational</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The index of the physical volume of turnover shows how the turnover changes as a result of changes only in its physical volume, excluding the effect of price changes. To calculate the index of the physical volume of sales of goods (services), the turnovers of the reporting and base periods are compared in prices of one and the same period taken as the base period (in constant prices).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Kemelova Rauan Muratovna</t>
+  </si>
+  <si>
+    <t>+7 7252 395115</t>
+  </si>
+  <si>
+    <t>rau.kemelova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="14">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
+    <numFmt numFmtId="166" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="179" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="7" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="3" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="10" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="5" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="6" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="11" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="12" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="13" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="4" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="14" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="7" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="96" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="2" xfId="96" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="97">
+    <cellStyle name="Comma" xfId="3"/>
+    <cellStyle name="Comma [0]_Book2" xfId="4"/>
+    <cellStyle name="Comma_Book2" xfId="5"/>
+    <cellStyle name="Comma0" xfId="6"/>
+    <cellStyle name="Currency" xfId="7"/>
+    <cellStyle name="Currency [0]_Book2" xfId="8"/>
+    <cellStyle name="Currency_Book2" xfId="9"/>
+    <cellStyle name="Currency0" xfId="10"/>
+    <cellStyle name="Date" xfId="11"/>
+    <cellStyle name="Fixed" xfId="12"/>
+    <cellStyle name="Heading 1" xfId="13"/>
+    <cellStyle name="Heading 2" xfId="14"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
+    <cellStyle name="normal" xfId="17"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="18"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="19"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21"/>
+    <cellStyle name="Percent" xfId="22"/>
+    <cellStyle name="S10" xfId="23"/>
+    <cellStyle name="S12" xfId="24"/>
+    <cellStyle name="S13" xfId="25"/>
+    <cellStyle name="S14" xfId="26"/>
+    <cellStyle name="S15" xfId="27"/>
+    <cellStyle name="S16" xfId="28"/>
+    <cellStyle name="S2" xfId="29"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="30"/>
+    <cellStyle name="S4 3 2" xfId="31"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="33"/>
+    <cellStyle name="S6" xfId="34"/>
+    <cellStyle name="S7" xfId="35"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="SAPBEXaggData" xfId="38"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="39"/>
+    <cellStyle name="SAPBEXaggItem" xfId="40"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="41"/>
+    <cellStyle name="SAPBEXchaText" xfId="42"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="44"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="45"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="47"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="48"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="50"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="51"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="52"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="53"/>
+    <cellStyle name="SAPBEXfilterText" xfId="54"/>
+    <cellStyle name="SAPBEXformats" xfId="55"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="56"/>
+    <cellStyle name="SAPBEXheaderText" xfId="57"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="65"/>
+    <cellStyle name="SAPBEXresData" xfId="66"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="67"/>
+    <cellStyle name="SAPBEXresItem" xfId="68"/>
+    <cellStyle name="SAPBEXresItemX" xfId="69"/>
+    <cellStyle name="SAPBEXstdData" xfId="70"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="71"/>
+    <cellStyle name="SAPBEXstdItem" xfId="72"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="73"/>
+    <cellStyle name="SAPBEXtitle" xfId="74"/>
+    <cellStyle name="SAPBEXundefined" xfId="75"/>
+    <cellStyle name="Total" xfId="76"/>
+    <cellStyle name="Гиперссылка" xfId="77" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="78"/>
+    <cellStyle name="Денежный 2" xfId="79"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="2"/>
+    <cellStyle name="Обычный 11 20" xfId="80"/>
+    <cellStyle name="Обычный 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 3" xfId="82"/>
+    <cellStyle name="Обычный 2 4" xfId="83"/>
+    <cellStyle name="Обычный 2 5" xfId="84"/>
+    <cellStyle name="Обычный 2 6" xfId="85"/>
+    <cellStyle name="Обычный 2 8" xfId="86"/>
+    <cellStyle name="Обычный 3" xfId="87"/>
+    <cellStyle name="Обычный 3 2" xfId="88"/>
+    <cellStyle name="Обычный 4" xfId="89"/>
+    <cellStyle name="Обычный 8" xfId="90"/>
+    <cellStyle name="Процентный 2" xfId="91"/>
+    <cellStyle name="Процентный 2 2" xfId="92"/>
+    <cellStyle name="Процентный 2 3" xfId="93"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="94"/>
+    <cellStyle name="Финансовый 2" xfId="95"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -303,119 +1225,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -547,440 +1435,713 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:M11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="11" customWidth="1"/>
+    <col min="1" max="1" width="49.140625" customWidth="1"/>
+    <col min="2" max="2" width="59.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="28">
+        <v>172401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="89.25">
+      <c r="A7" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="89.25">
+      <c r="A9" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="33"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="24">
+      <c r="A13" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A14" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="1.5" hidden="1" customHeight="1">
+      <c r="A15" s="25"/>
+      <c r="B15" s="40"/>
+    </row>
+    <row r="16" spans="1:2" hidden="1">
+      <c r="A16" s="37"/>
+      <c r="B16" s="41"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="42">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="42">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="46" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A16"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B17" r:id="rId3" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A11"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="99.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1">
+      <c r="A2" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="22"/>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="23"/>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="22"/>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M11"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="8.85546875" style="9" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="6" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="18"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="7"/>
-[...13 lines deleted...]
-      <c r="A3" s="8"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="6"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="9">
+    <row r="5" spans="1:13">
+      <c r="A5" s="7">
         <v>2020</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B5" s="10">
         <v>66483.100000000006</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="10">
         <v>78675.100000000006</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="10">
         <v>93885.5</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="10">
         <v>72187.100000000006</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F5" s="10">
         <v>109915.1</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="10">
         <v>136954.1</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="10">
         <v>107139.1</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="10">
         <v>111031.7</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="10">
         <v>130997</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="10">
         <v>120421.4</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="10">
         <v>129333.4</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="10">
         <v>166527.5</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="9">
+    <row r="6" spans="1:13">
+      <c r="A6" s="7">
         <v>2021</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="10">
         <v>68964.899999999994</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="10">
         <v>84075.199999999997</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="10">
         <v>99879.5</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="10">
         <v>93538.4</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="10">
         <v>112402.8</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="10">
         <v>153610.70000000001</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="10">
         <v>124645.3</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="10">
         <v>136508.70000000001</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="10">
         <v>156947.5</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="10">
         <v>140305</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="10">
         <v>172531.6</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="10">
         <v>209602.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="9">
+    <row r="7" spans="1:13">
+      <c r="A7" s="7">
         <v>2022</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="10">
         <v>80369.8</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="10">
         <v>99904.5</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="10">
         <v>126869.2</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="10">
         <v>124530.1</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="10">
         <v>145776.1</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="10">
         <v>191235</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="10">
         <v>177459.1</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="10">
         <v>193973.7</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="10">
         <v>226177.8</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="10">
         <v>211962.8</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="10">
         <v>239521.2</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="10">
         <v>239580.79999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="9">
+    <row r="8" spans="1:13">
+      <c r="A8" s="7">
         <v>2023</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="10">
         <v>98261.2</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="10">
         <v>120567.5</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="10">
         <v>162416.70000000001</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="10">
         <v>136038.39999999999</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="10">
         <v>160903.70000000001</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="10">
         <v>238243.7</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="10">
         <v>207455.4</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="10">
         <v>221467.2</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="10">
         <v>250987.4</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="10">
         <v>231657.5</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="10">
         <v>278531.8</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="10">
         <v>301654.7</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="9">
+    <row r="9" spans="1:13">
+      <c r="A9" s="7">
         <v>2024</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="10">
         <v>115330.1</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="10">
         <v>140903.79999999999</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="10">
         <v>187975</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="10">
         <v>163797.4</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="10">
         <v>223942.5</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="11">
         <v>299750.8</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="14">
         <v>252076.6</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="11">
         <v>295494.40000000002</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="11">
         <v>301102.5</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="11">
         <v>329281</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="11">
         <v>368171.8</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="11">
         <v>401231</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="9">
+    <row r="10" spans="1:13">
+      <c r="A10" s="7">
         <v>2025</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="10">
         <v>144327.79999999999</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="11">
         <v>161673</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="11">
         <v>233079.7</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="11">
         <v>247306.8</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>321791.09999999998</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="11">
         <v>372001.6</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="14">
         <v>327511</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="11">
         <v>402708.7</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="16">
         <v>468422.40000000002</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="11">
         <v>454992.2</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="11">
         <v>501866.1</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="11">
         <v>596049.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="10">
+    <row r="11" spans="1:13">
+      <c r="A11" s="8">
         <v>2026</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="12">
         <v>180535.7</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="12">
         <v>215414.5</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="12">
         <v>295122</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="12">
         <v>326705.90000000002</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="12">
         <v>425831.8</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="12">
         <v>545424.4</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="15">
         <v>458314.7</v>
       </c>
-      <c r="I11" s="14"/>
-[...3 lines deleted...]
-      <c r="M11" s="14"/>
+      <c r="I11" s="17">
+        <v>649748.4</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quantity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>