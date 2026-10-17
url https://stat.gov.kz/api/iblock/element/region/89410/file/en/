--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22130"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kemelova\Desktop\ДОКЛАД 2023-2026\2026 ДОКЛАД\Доклад 08-2026\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B.Duisenov\Desktop\Динамика\ДИНАМИЧЕСКИЕ РЯДЫ месяц\английский\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99A948D2-ECE8-4A84-9022-240A3975E0F4}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="quantity" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">quantity!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t>Quantity of implemetation of goods by month (by field of Trade)</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -206,78 +207,77 @@
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>(2-trade, period-monthly) "Volume of sales of goods and services)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28254&amp;year=2026&amp;name=85285&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Division of trade statistics</t>
   </si>
   <si>
-    <t>Kemelova Rauan Muratovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 395115</t>
   </si>
   <si>
-    <t>rau.kemelova@aspire.gov.kz</t>
+    <t>Duisenov Bakdaulet Gauharbaevish</t>
+  </si>
+  <si>
+    <t>b.duisenov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...14 lines deleted...]
-    <numFmt numFmtId="179" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="13">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0\ _₽;[Red]#,##0.0\ _₽"/>
+    <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -691,71 +691,71 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -881,300 +881,300 @@
     </xf>
     <xf numFmtId="4" fontId="23" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="20" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="25" fillId="15" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="7" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="77" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="14" fontId="33" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...5 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
-    <cellStyle name="Comma" xfId="3"/>
-[...72 lines deleted...]
-    <cellStyle name="Total" xfId="76"/>
+    <cellStyle name="Comma" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Comma [0]_Book2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Comma_Book2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Comma0" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Currency" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Currency [0]_Book2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Currency_Book2" xfId="9" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Currency0" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Date" xfId="11" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Fixed" xfId="12" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Heading 1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Heading 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="normal" xfId="17" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="19" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Percent" xfId="22" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="S10" xfId="23" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="S12" xfId="24" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="S13" xfId="25" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="S14" xfId="26" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="S15" xfId="27" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="S16" xfId="28" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="S2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="30" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="S4 3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="32" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="33" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="S6" xfId="34" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="S7" xfId="35" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="36" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="37" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="SAPBEXaggData" xfId="38" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="39" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="SAPBEXaggItem" xfId="40" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="41" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="SAPBEXchaText" xfId="42" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="43" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="44" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="45" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="46" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="47" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="48" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="49" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="50" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="51" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="52" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="53" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="SAPBEXfilterText" xfId="54" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="SAPBEXformats" xfId="55" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="56" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="SAPBEXheaderText" xfId="57" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="58" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="59" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="60" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="61" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="62" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="63" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="64" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="65" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="SAPBEXresData" xfId="66" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="67" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="SAPBEXresItem" xfId="68" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="SAPBEXresItemX" xfId="69" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="SAPBEXstdData" xfId="70" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="71" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="SAPBEXstdItem" xfId="72" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="73" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="SAPBEXtitle" xfId="74" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="SAPBEXundefined" xfId="75" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Total" xfId="76" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
     <cellStyle name="Гиперссылка" xfId="77" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="78"/>
-    <cellStyle name="Денежный 2" xfId="79"/>
+    <cellStyle name="Гиперссылка 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Денежный 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="2"/>
-[...17 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="95"/>
+    <cellStyle name="Обычный 10" xfId="2" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 11 20" xfId="80" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="96" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="82" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="83" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="84" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="85" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="86" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 3" xfId="87" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="88" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 4" xfId="89" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 8" xfId="90" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Процентный 2" xfId="91" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Процентный 2 2" xfId="92" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Процентный 2 3" xfId="93" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="94" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Финансовый 2" xfId="95" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1225,85 +1225,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1435,353 +1469,353 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.140625" customWidth="1"/>
     <col min="2" max="2" width="59.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="28">
+      <c r="B2" s="23">
         <v>172401</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="25.5">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="89.25">
-      <c r="A7" s="31" t="s">
+    <row r="7" spans="1:2" ht="63.75">
+      <c r="A7" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="32" t="s">
+      <c r="B7" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="89.25">
-      <c r="A9" s="31" t="s">
+    <row r="9" spans="1:2" ht="76.5">
+      <c r="A9" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
-      <c r="A10" s="31" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="32" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="33"/>
+      <c r="B11" s="28"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21.75" customHeight="1">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="1.5" hidden="1" customHeight="1">
-      <c r="A15" s="25"/>
-      <c r="B15" s="40"/>
+      <c r="A15" s="39"/>
+      <c r="B15" s="34"/>
     </row>
     <row r="16" spans="1:2" hidden="1">
-      <c r="A16" s="37"/>
-      <c r="B16" s="41"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="35"/>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="31" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="42">
-        <v>46279</v>
+      <c r="B18" s="43">
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="31" t="s">
+      <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="42">
-        <v>46307</v>
+      <c r="B19" s="43">
+        <v>46339</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="31" t="s">
+      <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="45" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="31" t="s">
+      <c r="A23" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/"/>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B17" r:id="rId4" display="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="99.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="21" t="s">
+      <c r="A5" s="18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="21" t="s">
+      <c r="A6" s="18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="22"/>
+      <c r="A8" s="19"/>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="23"/>
+      <c r="A9" s="20"/>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="22"/>
+      <c r="A10" s="19"/>
     </row>
     <row r="11" spans="1:1">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="21" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="9" customWidth="1"/>
     <col min="2" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="18"/>
+      <c r="A1" s="17"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="20"/>
-[...10 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="6"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
@@ -1981,139 +2015,141 @@
         <v>301654.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7">
         <v>2024</v>
       </c>
       <c r="B9" s="10">
         <v>115330.1</v>
       </c>
       <c r="C9" s="10">
         <v>140903.79999999999</v>
       </c>
       <c r="D9" s="10">
         <v>187975</v>
       </c>
       <c r="E9" s="10">
         <v>163797.4</v>
       </c>
       <c r="F9" s="10">
         <v>223942.5</v>
       </c>
       <c r="G9" s="11">
         <v>299750.8</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="13">
         <v>252076.6</v>
       </c>
       <c r="I9" s="11">
         <v>295494.40000000002</v>
       </c>
       <c r="J9" s="11">
         <v>301102.5</v>
       </c>
       <c r="K9" s="11">
         <v>329281</v>
       </c>
       <c r="L9" s="11">
         <v>368171.8</v>
       </c>
       <c r="M9" s="11">
         <v>401231</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7">
         <v>2025</v>
       </c>
       <c r="B10" s="10">
         <v>144327.79999999999</v>
       </c>
       <c r="C10" s="11">
         <v>161673</v>
       </c>
       <c r="D10" s="11">
         <v>233079.7</v>
       </c>
       <c r="E10" s="11">
         <v>247306.8</v>
       </c>
       <c r="F10" s="11">
         <v>321791.09999999998</v>
       </c>
       <c r="G10" s="11">
         <v>372001.6</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="13">
         <v>327511</v>
       </c>
       <c r="I10" s="11">
         <v>402708.7</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="15">
         <v>468422.40000000002</v>
       </c>
       <c r="K10" s="11">
         <v>454992.2</v>
       </c>
       <c r="L10" s="11">
         <v>501866.1</v>
       </c>
       <c r="M10" s="11">
         <v>596049.6</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="8">
         <v>2026</v>
       </c>
       <c r="B11" s="12">
         <v>180535.7</v>
       </c>
       <c r="C11" s="12">
         <v>215414.5</v>
       </c>
       <c r="D11" s="12">
         <v>295122</v>
       </c>
       <c r="E11" s="12">
         <v>326705.90000000002</v>
       </c>
       <c r="F11" s="12">
         <v>425831.8</v>
       </c>
       <c r="G11" s="12">
         <v>545424.4</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="14">
         <v>458314.7</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="16">
         <v>649748.4</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="37">
+        <v>523141.7</v>
+      </c>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>