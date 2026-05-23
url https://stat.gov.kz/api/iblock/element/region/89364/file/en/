--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="28755" windowHeight="12585" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="28755" windowHeight="12585" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
+    <sheet name="04" sheetId="15" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="26">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Кaragandy region</t>
   </si>
   <si>
     <t>Karaganda с.а.</t>
   </si>
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
@@ -90,50 +92,53 @@
     <t>Osakarov district</t>
   </si>
   <si>
     <t>Sheth district</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>Water supply;  sanitation, waste collection, treatment and disposal, pollution elimination aktivities</t>
   </si>
   <si>
     <t>* operative data</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>March 2026 compared to                  March 2025, as a percentage</t>
   </si>
   <si>
     <t>January 2026 compared to                  January 2025, as a percentage</t>
   </si>
   <si>
     <t>February 2026 compared to                  February 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>April 2026 compared to                  April 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -436,51 +441,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1771,52 +1776,52 @@
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="19.140625" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
@@ -2119,86 +2124,458 @@
       <c r="E18" s="30">
         <v>75.7</v>
       </c>
       <c r="F18" s="30">
         <v>110.9</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="30">
         <v>85.7</v>
       </c>
       <c r="C19" s="30">
         <v>88.2</v>
       </c>
       <c r="D19" s="30">
         <v>87</v>
       </c>
       <c r="E19" s="30">
         <v>18.399999999999999</v>
       </c>
       <c r="F19" s="30">
         <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A3" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
+    </row>
+    <row r="5" spans="1:6" ht="63" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="30">
+        <v>105.6</v>
+      </c>
+      <c r="C6" s="30">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="30">
+        <v>106.7</v>
+      </c>
+      <c r="E6" s="30">
+        <v>106.7</v>
+      </c>
+      <c r="F6" s="30">
+        <v>83.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="30">
+        <v>115.7</v>
+      </c>
+      <c r="C7" s="30">
+        <v>85.6</v>
+      </c>
+      <c r="D7" s="30">
+        <v>123.1</v>
+      </c>
+      <c r="E7" s="30">
+        <v>100.7</v>
+      </c>
+      <c r="F7" s="30">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="30">
+        <v>101.2</v>
+      </c>
+      <c r="C8" s="30">
+        <v>96.4</v>
+      </c>
+      <c r="D8" s="30">
+        <v>102.4</v>
+      </c>
+      <c r="E8" s="30">
+        <v>97.2</v>
+      </c>
+      <c r="F8" s="30">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="30">
+        <v>108.9</v>
+      </c>
+      <c r="C9" s="30">
+        <v>109.2</v>
+      </c>
+      <c r="D9" s="30">
+        <v>100</v>
+      </c>
+      <c r="E9" s="30">
+        <v>100.2</v>
+      </c>
+      <c r="F9" s="30">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>160</v>
+      </c>
+      <c r="C10" s="30">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="D10" s="30">
+        <v>190.2</v>
+      </c>
+      <c r="E10" s="30">
+        <v>90.5</v>
+      </c>
+      <c r="F10" s="30">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="30">
+        <v>100.2</v>
+      </c>
+      <c r="C11" s="30">
+        <v>101.7</v>
+      </c>
+      <c r="D11" s="30">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="30">
+        <v>108.1</v>
+      </c>
+      <c r="F11" s="30">
+        <v>53.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="30">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="C12" s="30">
+        <v>148</v>
+      </c>
+      <c r="D12" s="30">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="E12" s="30">
+        <v>119.2</v>
+      </c>
+      <c r="F12" s="30">
+        <v>170.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="A13" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="30">
+        <v>112.5</v>
+      </c>
+      <c r="C13" s="30">
+        <v>107.6</v>
+      </c>
+      <c r="D13" s="30">
+        <v>127</v>
+      </c>
+      <c r="E13" s="30">
+        <v>122.5</v>
+      </c>
+      <c r="F13" s="30">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1">
+      <c r="A14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="30">
+        <v>119.4</v>
+      </c>
+      <c r="C14" s="30">
+        <v>110.4</v>
+      </c>
+      <c r="D14" s="30">
+        <v>122.7</v>
+      </c>
+      <c r="E14" s="30">
+        <v>61.5</v>
+      </c>
+      <c r="F14" s="30">
+        <v>56.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="30">
+        <v>101.6</v>
+      </c>
+      <c r="C15" s="30">
+        <v>97.4</v>
+      </c>
+      <c r="D15" s="30">
+        <v>115</v>
+      </c>
+      <c r="E15" s="30">
+        <v>125.6</v>
+      </c>
+      <c r="F15" s="30">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="30">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="C16" s="30">
+        <v>137</v>
+      </c>
+      <c r="D16" s="30">
+        <v>113.2</v>
+      </c>
+      <c r="E16" s="30">
+        <v>110.2</v>
+      </c>
+      <c r="F16" s="30">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="30">
+        <v>120.4</v>
+      </c>
+      <c r="C17" s="30">
+        <v>126</v>
+      </c>
+      <c r="D17" s="30">
+        <v>95.4</v>
+      </c>
+      <c r="E17" s="30">
+        <v>97.7</v>
+      </c>
+      <c r="F17" s="30">
+        <v>95.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="30">
+        <v>106.5</v>
+      </c>
+      <c r="C18" s="30">
+        <v>97.4</v>
+      </c>
+      <c r="D18" s="30">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="E18" s="30">
+        <v>102.8</v>
+      </c>
+      <c r="F18" s="30">
+        <v>124.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="30">
+        <v>90.7</v>
+      </c>
+      <c r="C19" s="30">
+        <v>88.1</v>
+      </c>
+      <c r="D19" s="30">
+        <v>106.6</v>
+      </c>
+      <c r="E19" s="30">
+        <v>19.2</v>
+      </c>
+      <c r="F19" s="30">
+        <v>86.9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>