--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="28755" windowHeight="12585" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="23250" windowHeight="12585" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
+    <sheet name="05" sheetId="16" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="27">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Кaragandy region</t>
   </si>
   <si>
     <t>Karaganda с.а.</t>
   </si>
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
@@ -85,60 +87,67 @@
   <si>
     <t>Karkaraly district</t>
   </si>
   <si>
     <t>Nura district</t>
   </si>
   <si>
     <t>Osakarov district</t>
   </si>
   <si>
     <t>Sheth district</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>Water supply;  sanitation, waste collection, treatment and disposal, pollution elimination aktivities</t>
   </si>
   <si>
     <t>* operative data</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
-    <t>March 2026 compared to                  March 2025, as a percentage</t>
-[...1 lines deleted...]
-  <si>
     <t>January 2026 compared to                  January 2025, as a percentage</t>
   </si>
   <si>
-    <t>February 2026 compared to                  February 2025, as a percentage</t>
+    <t>January - February 2026 compared to
+January- February 2025, as a percentage</t>
   </si>
   <si>
-    <t>April 2026 compared to                  April 2025, as a percentage</t>
+    <t>January - March 2026 compared to
+January- March 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January - April 2026 compared to
+January- April 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January - May 2026 compared to
+January- May 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -333,51 +342,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -403,89 +412,92 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -736,112 +748,112 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F20"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="7" customWidth="1"/>
     <col min="3" max="4" width="19.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="28.5" customHeight="1">
       <c r="A3" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="18.75" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
       <c r="G4" s="9"/>
     </row>
     <row r="5" spans="1:16" ht="47.25" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>106.3</v>
       </c>
       <c r="C6" s="30">
         <v>102</v>
       </c>
       <c r="D6" s="30">
@@ -1403,105 +1415,105 @@
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="8"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="4" width="19.5703125" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" customWidth="1"/>
     <col min="6" max="6" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5" customHeight="1">
+    <row r="3" spans="1:6" ht="34.9" customHeight="1">
       <c r="A3" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.6</v>
       </c>
       <c r="C6" s="30">
         <v>101.4</v>
       </c>
       <c r="D6" s="30">
         <v>107.1</v>
@@ -1777,106 +1789,106 @@
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:F20"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="19.140625" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.9</v>
       </c>
       <c r="C6" s="30">
         <v>101</v>
       </c>
       <c r="D6" s="30">
         <v>107.6</v>
@@ -2151,103 +2163,103 @@
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="21.75" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.6</v>
       </c>
       <c r="C6" s="30">
         <v>102.8</v>
       </c>
       <c r="D6" s="30">
         <v>106.7</v>
@@ -2495,87 +2507,459 @@
       <c r="E18" s="30">
         <v>102.8</v>
       </c>
       <c r="F18" s="30">
         <v>124.3</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="30">
         <v>90.7</v>
       </c>
       <c r="C19" s="30">
         <v>88.1</v>
       </c>
       <c r="D19" s="30">
         <v>106.6</v>
       </c>
       <c r="E19" s="30">
         <v>19.2</v>
       </c>
       <c r="F19" s="30">
         <v>86.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
+    </row>
+    <row r="5" spans="1:6" ht="63" customHeight="1">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="30">
+        <v>105</v>
+      </c>
+      <c r="C6" s="30">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="30">
+        <v>106</v>
+      </c>
+      <c r="E6" s="30">
+        <v>105.5</v>
+      </c>
+      <c r="F6" s="30">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="30">
+        <v>112.7</v>
+      </c>
+      <c r="C7" s="30">
+        <v>88.3</v>
+      </c>
+      <c r="D7" s="30">
+        <v>119.2</v>
+      </c>
+      <c r="E7" s="30">
+        <v>97.9</v>
+      </c>
+      <c r="F7" s="30">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="30">
+        <v>100.5</v>
+      </c>
+      <c r="C8" s="30">
+        <v>97.9</v>
+      </c>
+      <c r="D8" s="30">
+        <v>101</v>
+      </c>
+      <c r="E8" s="30">
+        <v>100.1</v>
+      </c>
+      <c r="F8" s="30">
+        <v>118.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="30">
+        <v>96.2</v>
+      </c>
+      <c r="C9" s="30">
+        <v>96.2</v>
+      </c>
+      <c r="D9" s="30">
+        <v>100</v>
+      </c>
+      <c r="E9" s="30">
+        <v>80.2</v>
+      </c>
+      <c r="F9" s="30">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="C10" s="30">
+        <v>90.3</v>
+      </c>
+      <c r="D10" s="30">
+        <v>176.1</v>
+      </c>
+      <c r="E10" s="30">
+        <v>100.2</v>
+      </c>
+      <c r="F10" s="30">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="30">
+        <v>100.6</v>
+      </c>
+      <c r="C11" s="30">
+        <v>102.5</v>
+      </c>
+      <c r="D11" s="30">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="30">
+        <v>108.7</v>
+      </c>
+      <c r="F11" s="30">
+        <v>54.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="30">
+        <v>125.3</v>
+      </c>
+      <c r="C12" s="30">
+        <v>139.1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>85.1</v>
+      </c>
+      <c r="E12" s="30">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F12" s="30">
+        <v>154.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="A13" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="30">
+        <v>113.9</v>
+      </c>
+      <c r="C13" s="30">
+        <v>108.9</v>
+      </c>
+      <c r="D13" s="30">
+        <v>135</v>
+      </c>
+      <c r="E13" s="30">
+        <v>122.7</v>
+      </c>
+      <c r="F13" s="30">
+        <v>120.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1">
+      <c r="A14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="30">
+        <v>122.2</v>
+      </c>
+      <c r="C14" s="30">
+        <v>113</v>
+      </c>
+      <c r="D14" s="30">
+        <v>125.6</v>
+      </c>
+      <c r="E14" s="30">
+        <v>69.2</v>
+      </c>
+      <c r="F14" s="30">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="30">
+        <v>101.4</v>
+      </c>
+      <c r="C15" s="30">
+        <v>96.9</v>
+      </c>
+      <c r="D15" s="30">
+        <v>115.7</v>
+      </c>
+      <c r="E15" s="30">
+        <v>146.5</v>
+      </c>
+      <c r="F15" s="30">
+        <v>219.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="30">
+        <v>131.5</v>
+      </c>
+      <c r="C16" s="30">
+        <v>131.6</v>
+      </c>
+      <c r="D16" s="30">
+        <v>107.7</v>
+      </c>
+      <c r="E16" s="30">
+        <v>88.2</v>
+      </c>
+      <c r="F16" s="30">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="30">
+        <v>121.1</v>
+      </c>
+      <c r="C17" s="30">
+        <v>121.2</v>
+      </c>
+      <c r="D17" s="30">
+        <v>121.8</v>
+      </c>
+      <c r="E17" s="30">
+        <v>110.2</v>
+      </c>
+      <c r="F17" s="30">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="30">
+        <v>116.3</v>
+      </c>
+      <c r="C18" s="30">
+        <v>111.9</v>
+      </c>
+      <c r="D18" s="30">
+        <v>145.9</v>
+      </c>
+      <c r="E18" s="30">
+        <v>109.3</v>
+      </c>
+      <c r="F18" s="30">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="30">
+        <v>101.5</v>
+      </c>
+      <c r="C19" s="30">
+        <v>89.2</v>
+      </c>
+      <c r="D19" s="30">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="E19" s="30">
+        <v>30.7</v>
+      </c>
+      <c r="F19" s="30">
+        <v>90.9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>