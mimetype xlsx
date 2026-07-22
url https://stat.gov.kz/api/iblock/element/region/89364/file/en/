--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="23250" windowHeight="12585" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="96" windowWidth="23256" windowHeight="12588" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
+    <sheet name="06" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="28">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Кaragandy region</t>
   </si>
   <si>
     <t>Karaganda с.а.</t>
   </si>
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
@@ -104,50 +106,54 @@
   </si>
   <si>
     <t>* operative data</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>January 2026 compared to                  January 2025, as a percentage</t>
   </si>
   <si>
     <t>January - February 2026 compared to
 January- February 2025, as a percentage</t>
   </si>
   <si>
     <t>January - March 2026 compared to
 January- March 2025, as a percentage</t>
   </si>
   <si>
     <t>January - April 2026 compared to
 January- April 2025, as a percentage</t>
   </si>
   <si>
     <t>January - May 2026 compared to
 January- May 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January - June 2026 compared to
+January- June 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -342,51 +348,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -436,68 +442,77 @@
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -751,59 +766,59 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="26.140625" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="26.109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="19.109375" style="7" customWidth="1"/>
+    <col min="3" max="4" width="19.44140625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="20.109375" style="7" customWidth="1"/>
+    <col min="6" max="6" width="20.6640625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="24.88671875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="28.5" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="13"/>
@@ -1418,78 +1433,78 @@
       <c r="D44" s="2"/>
       <c r="E44" s="8"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="19.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="19.140625" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" customWidth="1"/>
+    <col min="3" max="4" width="19.5546875" customWidth="1"/>
+    <col min="5" max="5" width="19.33203125" customWidth="1"/>
+    <col min="6" max="6" width="19.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
-    <row r="3" spans="1:6" ht="34.9" customHeight="1">
+    <row r="3" spans="1:6" ht="34.950000000000003" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="33"/>
       <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
       <c r="A5" s="34"/>
       <c r="B5" s="35"/>
       <c r="C5" s="22" t="s">
@@ -1792,58 +1807,58 @@
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.140625" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" customWidth="1"/>
+    <col min="2" max="2" width="20.44140625" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="19.109375" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
-    <col min="6" max="6" width="18.85546875" customWidth="1"/>
+    <col min="6" max="6" width="18.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="13"/>
@@ -2167,54 +2182,54 @@
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" customWidth="1"/>
-    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="21.75" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="13"/>
@@ -2534,58 +2549,58 @@
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" customWidth="1"/>
-    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+    <col min="1" max="1" width="24.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
     </row>
     <row r="2" spans="1:6" ht="12" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="33.75" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="13"/>
@@ -2878,88 +2893,460 @@
       <c r="E18" s="30">
         <v>109.3</v>
       </c>
       <c r="F18" s="30">
         <v>114.8</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="30">
         <v>101.5</v>
       </c>
       <c r="C19" s="30">
         <v>89.2</v>
       </c>
       <c r="D19" s="30">
         <v>144.30000000000001</v>
       </c>
       <c r="E19" s="30">
         <v>30.7</v>
       </c>
       <c r="F19" s="30">
         <v>90.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="24.5546875" customWidth="1"/>
+    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
+    </row>
+    <row r="5" spans="1:6" ht="63" customHeight="1">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="C6" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="D6" s="39">
+        <v>106.3</v>
+      </c>
+      <c r="E6" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="F6" s="39">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="40">
+        <v>109.9</v>
+      </c>
+      <c r="C7" s="40">
+        <v>81.5</v>
+      </c>
+      <c r="D7" s="40">
+        <v>116.2</v>
+      </c>
+      <c r="E7" s="40">
+        <v>98</v>
+      </c>
+      <c r="F7" s="40">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="40">
+        <v>101.7</v>
+      </c>
+      <c r="C8" s="40">
+        <v>99.4</v>
+      </c>
+      <c r="D8" s="40">
+        <v>102.2</v>
+      </c>
+      <c r="E8" s="40">
+        <v>99.9</v>
+      </c>
+      <c r="F8" s="40">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="40">
+        <v>90.9</v>
+      </c>
+      <c r="C9" s="40">
+        <v>90.8</v>
+      </c>
+      <c r="D9" s="40">
+        <v>100</v>
+      </c>
+      <c r="E9" s="40">
+        <v>66.8</v>
+      </c>
+      <c r="F9" s="40">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="40">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="C10" s="40">
+        <v>114.3</v>
+      </c>
+      <c r="D10" s="40">
+        <v>183.3</v>
+      </c>
+      <c r="E10" s="40">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="40">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="40">
+        <v>101.2</v>
+      </c>
+      <c r="C11" s="40">
+        <v>103</v>
+      </c>
+      <c r="D11" s="40">
+        <v>102.5</v>
+      </c>
+      <c r="E11" s="40">
+        <v>108.8</v>
+      </c>
+      <c r="F11" s="40">
+        <v>58.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="40">
+        <v>122.8</v>
+      </c>
+      <c r="C12" s="40">
+        <v>133.4</v>
+      </c>
+      <c r="D12" s="40">
+        <v>88.4</v>
+      </c>
+      <c r="E12" s="40">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="F12" s="40">
+        <v>199.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="A13" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="40">
+        <v>114.7</v>
+      </c>
+      <c r="C13" s="40">
+        <v>109.3</v>
+      </c>
+      <c r="D13" s="40">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="E13" s="40">
+        <v>122</v>
+      </c>
+      <c r="F13" s="40">
+        <v>126.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1">
+      <c r="A14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="40">
+        <v>120</v>
+      </c>
+      <c r="C14" s="40">
+        <v>114.2</v>
+      </c>
+      <c r="D14" s="40">
+        <v>122.1</v>
+      </c>
+      <c r="E14" s="40">
+        <v>74.3</v>
+      </c>
+      <c r="F14" s="40">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="40">
+        <v>104.2</v>
+      </c>
+      <c r="C15" s="40">
+        <v>98</v>
+      </c>
+      <c r="D15" s="40">
+        <v>124</v>
+      </c>
+      <c r="E15" s="40">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F15" s="40">
+        <v>217.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="40">
+        <v>130.1</v>
+      </c>
+      <c r="C16" s="40">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="D16" s="40">
+        <v>104</v>
+      </c>
+      <c r="E16" s="40">
+        <v>73.5</v>
+      </c>
+      <c r="F16" s="40">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="40">
+        <v>118.1</v>
+      </c>
+      <c r="C17" s="40">
+        <v>116.3</v>
+      </c>
+      <c r="D17" s="40">
+        <v>127.5</v>
+      </c>
+      <c r="E17" s="40">
+        <v>117.7</v>
+      </c>
+      <c r="F17" s="40">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="40">
+        <v>119.5</v>
+      </c>
+      <c r="C18" s="40">
+        <v>117.8</v>
+      </c>
+      <c r="D18" s="40">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E18" s="40">
+        <v>117</v>
+      </c>
+      <c r="F18" s="40">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="41">
+        <v>107.3</v>
+      </c>
+      <c r="C19" s="41">
+        <v>90.4</v>
+      </c>
+      <c r="D19" s="41">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="E19" s="41">
+        <v>42.3</v>
+      </c>
+      <c r="F19" s="41">
+        <v>94.3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>