--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,71 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="96" windowWidth="23256" windowHeight="12588" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="23250" windowHeight="12585" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="12" r:id="rId1"/>
     <sheet name="02" sheetId="13" r:id="rId2"/>
     <sheet name="03" sheetId="14" r:id="rId3"/>
     <sheet name="04" sheetId="15" r:id="rId4"/>
     <sheet name="05" sheetId="16" r:id="rId5"/>
-    <sheet name="06" sheetId="17" r:id="rId6"/>
+    <sheet name="06" sheetId="18" r:id="rId6"/>
+    <sheet name="07" sheetId="17" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="29">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Кaragandy region</t>
   </si>
   <si>
     <t>Karaganda с.а.</t>
   </si>
   <si>
     <t>Balqash с.а.</t>
   </si>
   <si>
@@ -110,50 +112,54 @@
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>January 2026 compared to                  January 2025, as a percentage</t>
   </si>
   <si>
     <t>January - February 2026 compared to
 January- February 2025, as a percentage</t>
   </si>
   <si>
     <t>January - March 2026 compared to
 January- March 2025, as a percentage</t>
   </si>
   <si>
     <t>January - April 2026 compared to
 January- April 2025, as a percentage</t>
   </si>
   <si>
     <t>January - May 2026 compared to
 January- May 2025, as a percentage</t>
   </si>
   <si>
     <t>January - June 2026 compared to
 January- June 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January - July 2026 compared to
+January- July 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -237,50 +243,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -421,98 +428,98 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -766,109 +773,109 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.109375" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="26.140625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" style="7" customWidth="1"/>
+    <col min="3" max="4" width="19.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" style="7" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="28.5" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="18.75" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
       <c r="G4" s="9"/>
     </row>
     <row r="5" spans="1:16" ht="47.25" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>106.3</v>
       </c>
       <c r="C6" s="30">
         <v>102</v>
       </c>
       <c r="D6" s="30">
@@ -1433,102 +1440,102 @@
       <c r="D44" s="2"/>
       <c r="E44" s="8"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="19.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="19.109375" customWidth="1"/>
+    <col min="2" max="2" width="19.85546875" customWidth="1"/>
+    <col min="3" max="4" width="19.5703125" customWidth="1"/>
+    <col min="5" max="5" width="19.28515625" customWidth="1"/>
+    <col min="6" max="6" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
-    <row r="3" spans="1:6" ht="34.950000000000003" customHeight="1">
+    <row r="3" spans="1:6" ht="34.9" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.6</v>
       </c>
       <c r="C6" s="30">
         <v>101.4</v>
       </c>
       <c r="D6" s="30">
         <v>107.1</v>
@@ -1807,103 +1814,103 @@
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.109375" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" customWidth="1"/>
+    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="19.140625" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
-    <col min="6" max="6" width="18.88671875" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.9</v>
       </c>
       <c r="C6" s="30">
         <v>101</v>
       </c>
       <c r="D6" s="30">
         <v>107.6</v>
@@ -2182,99 +2189,99 @@
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="21.75" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105.6</v>
       </c>
       <c r="C6" s="30">
         <v>102.8</v>
       </c>
       <c r="D6" s="30">
         <v>106.7</v>
@@ -2553,99 +2560,99 @@
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:6" ht="12" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="33.75" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="30">
         <v>105</v>
       </c>
       <c r="C6" s="30">
         <v>102.8</v>
       </c>
       <c r="D6" s="30">
         <v>106</v>
@@ -2920,433 +2927,805 @@
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" customWidth="1"/>
-    <col min="2" max="6" width="19.33203125" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...3 lines deleted...]
-      <c r="F1" s="32"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:6" ht="12" customHeight="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="33.75" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
     </row>
     <row r="5" spans="1:6" ht="63" customHeight="1">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="32">
         <v>105.2</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="32">
         <v>102.8</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="32">
         <v>106.3</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="32">
         <v>105.2</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="32">
         <v>83.1</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="40">
+      <c r="B7" s="33">
         <v>109.9</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="33">
         <v>81.5</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="33">
         <v>116.2</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="33">
         <v>98</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="33">
         <v>114.3</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="40">
+      <c r="B8" s="33">
         <v>101.7</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="33">
         <v>99.4</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="33">
         <v>102.2</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="33">
         <v>99.9</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="33">
         <v>113.5</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="40">
+      <c r="B9" s="33">
         <v>90.9</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="33">
         <v>90.8</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="33">
         <v>100</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="33">
         <v>66.8</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="33">
         <v>103.1</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="40">
+      <c r="B10" s="33">
         <v>163.69999999999999</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="33">
         <v>114.3</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="33">
         <v>183.3</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="33">
         <v>110.5</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="33">
         <v>105.6</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="40">
+      <c r="B11" s="33">
         <v>101.2</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="33">
         <v>103</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="33">
         <v>102.5</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="33">
         <v>108.8</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="33">
         <v>58.8</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="40">
+      <c r="B12" s="33">
         <v>122.8</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="33">
         <v>133.4</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="33">
         <v>88.4</v>
       </c>
-      <c r="E12" s="40">
+      <c r="E12" s="33">
         <v>140.30000000000001</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="33">
         <v>199.1</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="40">
+      <c r="B13" s="33">
         <v>114.7</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="33">
         <v>109.3</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="33">
         <v>149.30000000000001</v>
       </c>
-      <c r="E13" s="40">
+      <c r="E13" s="33">
         <v>122</v>
       </c>
-      <c r="F13" s="40">
+      <c r="F13" s="33">
         <v>126.6</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="40">
+      <c r="B14" s="33">
         <v>120</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="33">
         <v>114.2</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="33">
         <v>122.1</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="33">
         <v>74.3</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="33">
         <v>66.5</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="40">
+      <c r="B15" s="33">
         <v>104.2</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="33">
         <v>98</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="33">
         <v>124</v>
       </c>
-      <c r="E15" s="40">
+      <c r="E15" s="33">
         <v>160.30000000000001</v>
       </c>
-      <c r="F15" s="40">
+      <c r="F15" s="33">
         <v>217.5</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="40">
+      <c r="B16" s="33">
         <v>130.1</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="33">
         <v>130.19999999999999</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="33">
         <v>104</v>
       </c>
-      <c r="E16" s="40">
+      <c r="E16" s="33">
         <v>73.5</v>
       </c>
-      <c r="F16" s="40">
+      <c r="F16" s="33">
         <v>99.9</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="40">
+      <c r="B17" s="33">
         <v>118.1</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="33">
         <v>116.3</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="33">
         <v>127.5</v>
       </c>
-      <c r="E17" s="40">
+      <c r="E17" s="33">
         <v>117.7</v>
       </c>
-      <c r="F17" s="40">
+      <c r="F17" s="33">
         <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="40">
+      <c r="B18" s="33">
         <v>119.5</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="33">
         <v>117.8</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="33">
         <v>140.80000000000001</v>
       </c>
-      <c r="E18" s="40">
+      <c r="E18" s="33">
         <v>117</v>
       </c>
-      <c r="F18" s="40">
+      <c r="F18" s="33">
         <v>103.2</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="34">
         <v>107.3</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="34">
         <v>90.4</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="34">
         <v>162.19999999999999</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="34">
         <v>42.3</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="34">
         <v>94.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="6" width="19.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:6" ht="63" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="30">
+        <v>104.8</v>
+      </c>
+      <c r="C6" s="30">
+        <v>101.9</v>
+      </c>
+      <c r="D6" s="30">
+        <v>106</v>
+      </c>
+      <c r="E6" s="30">
+        <v>104.7</v>
+      </c>
+      <c r="F6" s="30">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="30">
+        <v>107.8</v>
+      </c>
+      <c r="C7" s="30">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D7" s="30">
+        <v>113.6</v>
+      </c>
+      <c r="E7" s="30">
+        <v>99.3</v>
+      </c>
+      <c r="F7" s="30">
+        <v>113.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="30">
+        <v>103.9</v>
+      </c>
+      <c r="C8" s="30">
+        <v>101.3</v>
+      </c>
+      <c r="D8" s="30">
+        <v>104.6</v>
+      </c>
+      <c r="E8" s="30">
+        <v>99.8</v>
+      </c>
+      <c r="F8" s="30">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="30">
+        <v>84</v>
+      </c>
+      <c r="C9" s="30">
+        <v>83.7</v>
+      </c>
+      <c r="D9" s="30">
+        <v>100</v>
+      </c>
+      <c r="E9" s="30">
+        <v>57.3</v>
+      </c>
+      <c r="F9" s="30">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>157.5</v>
+      </c>
+      <c r="C10" s="30">
+        <v>123</v>
+      </c>
+      <c r="D10" s="30">
+        <v>171.9</v>
+      </c>
+      <c r="E10" s="30">
+        <v>108.5</v>
+      </c>
+      <c r="F10" s="30">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="30">
+        <v>100.5</v>
+      </c>
+      <c r="C11" s="30">
+        <v>101.9</v>
+      </c>
+      <c r="D11" s="30">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="30">
+        <v>106.9</v>
+      </c>
+      <c r="F11" s="30">
+        <v>63.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="30">
+        <v>118.6</v>
+      </c>
+      <c r="C12" s="30">
+        <v>126.5</v>
+      </c>
+      <c r="D12" s="30">
+        <v>88.8</v>
+      </c>
+      <c r="E12" s="30">
+        <v>152.1</v>
+      </c>
+      <c r="F12" s="30">
+        <v>183.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="A13" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="30">
+        <v>116.3</v>
+      </c>
+      <c r="C13" s="30">
+        <v>112.4</v>
+      </c>
+      <c r="D13" s="30">
+        <v>145.5</v>
+      </c>
+      <c r="E13" s="30">
+        <v>120.9</v>
+      </c>
+      <c r="F13" s="30">
+        <v>122.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1">
+      <c r="A14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="30">
+        <v>130.4</v>
+      </c>
+      <c r="C14" s="30">
+        <v>114.6</v>
+      </c>
+      <c r="D14" s="30">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="E14" s="30">
+        <v>111.2</v>
+      </c>
+      <c r="F14" s="30">
+        <v>69.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="30">
+        <v>104.6</v>
+      </c>
+      <c r="C15" s="30">
+        <v>97.8</v>
+      </c>
+      <c r="D15" s="30">
+        <v>126.6</v>
+      </c>
+      <c r="E15" s="30">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="F15" s="30">
+        <v>209.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="30">
+        <v>128.5</v>
+      </c>
+      <c r="C16" s="30">
+        <v>128.6</v>
+      </c>
+      <c r="D16" s="30">
+        <v>99.4</v>
+      </c>
+      <c r="E16" s="30">
+        <v>63</v>
+      </c>
+      <c r="F16" s="30">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="30">
+        <v>114.4</v>
+      </c>
+      <c r="C17" s="30">
+        <v>111.2</v>
+      </c>
+      <c r="D17" s="30">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="E17" s="30">
+        <v>123.6</v>
+      </c>
+      <c r="F17" s="30">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="30">
+        <v>117.4</v>
+      </c>
+      <c r="C18" s="30">
+        <v>114.1</v>
+      </c>
+      <c r="D18" s="30">
+        <v>134.1</v>
+      </c>
+      <c r="E18" s="30">
+        <v>117.8</v>
+      </c>
+      <c r="F18" s="30">
+        <v>124.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="30">
+        <v>106.3</v>
+      </c>
+      <c r="C19" s="30">
+        <v>91.1</v>
+      </c>
+      <c r="D19" s="30">
+        <v>155.9</v>
+      </c>
+      <c r="E19" s="30">
+        <v>45.8</v>
+      </c>
+      <c r="F19" s="30">
+        <v>94.8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>