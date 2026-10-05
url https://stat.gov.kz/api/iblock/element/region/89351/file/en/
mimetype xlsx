--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8400" yWindow="135" windowWidth="16200" windowHeight="9825"/>
   </bookViews>
   <sheets>
-    <sheet name="volume" sheetId="4" r:id="rId1"/>
-    <sheet name="indices" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Volumes" sheetId="4" r:id="rId3"/>
+    <sheet name="Indices of physical" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$M$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Indices of physical'!$A$1:$M$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Metadata!$A$1:$B$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Volumes!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -71,62 +76,213 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        mln. tenge</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge, percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since June 2018</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation, computational</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical form "Report on the sale of goods and services" (index - 2-trade, periodicity - monthly)</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Trade Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Shadibekova Zhangyl</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>zh_shadibekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>171301, 171302</t>
+  </si>
+  <si>
+    <t>This indicator includes maintenance and repair of vehicles: mechanical and electrical repair work, repair of electronic fuel injection systems, routine inspection, and current repair. A relative indicator that reflects the change in the volume of services provided in the current period compared to the base period, taking into account price changes for motor vehicle maintenance and repair.</t>
+  </si>
+  <si>
+    <t>The volume index of turnover shows how turnover changes as a result of changes only in its physical volume, excluding the impact of price changes. In physical terms, the volume index of sales of goods and services is calculated by deflating the current value of the sales volume using appropriate indices. The corresponding price index is used as a sales volume deflator.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702060?keyword=</t>
+  </si>
+  <si>
+    <t>Volume of scope of car maintenance and repair services, Indices of the physical volume of car maintenance and repair services.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -165,60 +321,111 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -345,60 +552,78 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -576,105 +801,171 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 6" xfId="6"/>
+    <cellStyle name="Обычный 2 8" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -919,105 +1210,582 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+    <col min="257" max="257" width="44.7109375" customWidth="1"/>
+    <col min="258" max="258" width="84" customWidth="1"/>
+    <col min="513" max="513" width="44.7109375" customWidth="1"/>
+    <col min="514" max="514" width="84" customWidth="1"/>
+    <col min="769" max="769" width="44.7109375" customWidth="1"/>
+    <col min="770" max="770" width="84" customWidth="1"/>
+    <col min="1025" max="1025" width="44.7109375" customWidth="1"/>
+    <col min="1026" max="1026" width="84" customWidth="1"/>
+    <col min="1281" max="1281" width="44.7109375" customWidth="1"/>
+    <col min="1282" max="1282" width="84" customWidth="1"/>
+    <col min="1537" max="1537" width="44.7109375" customWidth="1"/>
+    <col min="1538" max="1538" width="84" customWidth="1"/>
+    <col min="1793" max="1793" width="44.7109375" customWidth="1"/>
+    <col min="1794" max="1794" width="84" customWidth="1"/>
+    <col min="2049" max="2049" width="44.7109375" customWidth="1"/>
+    <col min="2050" max="2050" width="84" customWidth="1"/>
+    <col min="2305" max="2305" width="44.7109375" customWidth="1"/>
+    <col min="2306" max="2306" width="84" customWidth="1"/>
+    <col min="2561" max="2561" width="44.7109375" customWidth="1"/>
+    <col min="2562" max="2562" width="84" customWidth="1"/>
+    <col min="2817" max="2817" width="44.7109375" customWidth="1"/>
+    <col min="2818" max="2818" width="84" customWidth="1"/>
+    <col min="3073" max="3073" width="44.7109375" customWidth="1"/>
+    <col min="3074" max="3074" width="84" customWidth="1"/>
+    <col min="3329" max="3329" width="44.7109375" customWidth="1"/>
+    <col min="3330" max="3330" width="84" customWidth="1"/>
+    <col min="3585" max="3585" width="44.7109375" customWidth="1"/>
+    <col min="3586" max="3586" width="84" customWidth="1"/>
+    <col min="3841" max="3841" width="44.7109375" customWidth="1"/>
+    <col min="3842" max="3842" width="84" customWidth="1"/>
+    <col min="4097" max="4097" width="44.7109375" customWidth="1"/>
+    <col min="4098" max="4098" width="84" customWidth="1"/>
+    <col min="4353" max="4353" width="44.7109375" customWidth="1"/>
+    <col min="4354" max="4354" width="84" customWidth="1"/>
+    <col min="4609" max="4609" width="44.7109375" customWidth="1"/>
+    <col min="4610" max="4610" width="84" customWidth="1"/>
+    <col min="4865" max="4865" width="44.7109375" customWidth="1"/>
+    <col min="4866" max="4866" width="84" customWidth="1"/>
+    <col min="5121" max="5121" width="44.7109375" customWidth="1"/>
+    <col min="5122" max="5122" width="84" customWidth="1"/>
+    <col min="5377" max="5377" width="44.7109375" customWidth="1"/>
+    <col min="5378" max="5378" width="84" customWidth="1"/>
+    <col min="5633" max="5633" width="44.7109375" customWidth="1"/>
+    <col min="5634" max="5634" width="84" customWidth="1"/>
+    <col min="5889" max="5889" width="44.7109375" customWidth="1"/>
+    <col min="5890" max="5890" width="84" customWidth="1"/>
+    <col min="6145" max="6145" width="44.7109375" customWidth="1"/>
+    <col min="6146" max="6146" width="84" customWidth="1"/>
+    <col min="6401" max="6401" width="44.7109375" customWidth="1"/>
+    <col min="6402" max="6402" width="84" customWidth="1"/>
+    <col min="6657" max="6657" width="44.7109375" customWidth="1"/>
+    <col min="6658" max="6658" width="84" customWidth="1"/>
+    <col min="6913" max="6913" width="44.7109375" customWidth="1"/>
+    <col min="6914" max="6914" width="84" customWidth="1"/>
+    <col min="7169" max="7169" width="44.7109375" customWidth="1"/>
+    <col min="7170" max="7170" width="84" customWidth="1"/>
+    <col min="7425" max="7425" width="44.7109375" customWidth="1"/>
+    <col min="7426" max="7426" width="84" customWidth="1"/>
+    <col min="7681" max="7681" width="44.7109375" customWidth="1"/>
+    <col min="7682" max="7682" width="84" customWidth="1"/>
+    <col min="7937" max="7937" width="44.7109375" customWidth="1"/>
+    <col min="7938" max="7938" width="84" customWidth="1"/>
+    <col min="8193" max="8193" width="44.7109375" customWidth="1"/>
+    <col min="8194" max="8194" width="84" customWidth="1"/>
+    <col min="8449" max="8449" width="44.7109375" customWidth="1"/>
+    <col min="8450" max="8450" width="84" customWidth="1"/>
+    <col min="8705" max="8705" width="44.7109375" customWidth="1"/>
+    <col min="8706" max="8706" width="84" customWidth="1"/>
+    <col min="8961" max="8961" width="44.7109375" customWidth="1"/>
+    <col min="8962" max="8962" width="84" customWidth="1"/>
+    <col min="9217" max="9217" width="44.7109375" customWidth="1"/>
+    <col min="9218" max="9218" width="84" customWidth="1"/>
+    <col min="9473" max="9473" width="44.7109375" customWidth="1"/>
+    <col min="9474" max="9474" width="84" customWidth="1"/>
+    <col min="9729" max="9729" width="44.7109375" customWidth="1"/>
+    <col min="9730" max="9730" width="84" customWidth="1"/>
+    <col min="9985" max="9985" width="44.7109375" customWidth="1"/>
+    <col min="9986" max="9986" width="84" customWidth="1"/>
+    <col min="10241" max="10241" width="44.7109375" customWidth="1"/>
+    <col min="10242" max="10242" width="84" customWidth="1"/>
+    <col min="10497" max="10497" width="44.7109375" customWidth="1"/>
+    <col min="10498" max="10498" width="84" customWidth="1"/>
+    <col min="10753" max="10753" width="44.7109375" customWidth="1"/>
+    <col min="10754" max="10754" width="84" customWidth="1"/>
+    <col min="11009" max="11009" width="44.7109375" customWidth="1"/>
+    <col min="11010" max="11010" width="84" customWidth="1"/>
+    <col min="11265" max="11265" width="44.7109375" customWidth="1"/>
+    <col min="11266" max="11266" width="84" customWidth="1"/>
+    <col min="11521" max="11521" width="44.7109375" customWidth="1"/>
+    <col min="11522" max="11522" width="84" customWidth="1"/>
+    <col min="11777" max="11777" width="44.7109375" customWidth="1"/>
+    <col min="11778" max="11778" width="84" customWidth="1"/>
+    <col min="12033" max="12033" width="44.7109375" customWidth="1"/>
+    <col min="12034" max="12034" width="84" customWidth="1"/>
+    <col min="12289" max="12289" width="44.7109375" customWidth="1"/>
+    <col min="12290" max="12290" width="84" customWidth="1"/>
+    <col min="12545" max="12545" width="44.7109375" customWidth="1"/>
+    <col min="12546" max="12546" width="84" customWidth="1"/>
+    <col min="12801" max="12801" width="44.7109375" customWidth="1"/>
+    <col min="12802" max="12802" width="84" customWidth="1"/>
+    <col min="13057" max="13057" width="44.7109375" customWidth="1"/>
+    <col min="13058" max="13058" width="84" customWidth="1"/>
+    <col min="13313" max="13313" width="44.7109375" customWidth="1"/>
+    <col min="13314" max="13314" width="84" customWidth="1"/>
+    <col min="13569" max="13569" width="44.7109375" customWidth="1"/>
+    <col min="13570" max="13570" width="84" customWidth="1"/>
+    <col min="13825" max="13825" width="44.7109375" customWidth="1"/>
+    <col min="13826" max="13826" width="84" customWidth="1"/>
+    <col min="14081" max="14081" width="44.7109375" customWidth="1"/>
+    <col min="14082" max="14082" width="84" customWidth="1"/>
+    <col min="14337" max="14337" width="44.7109375" customWidth="1"/>
+    <col min="14338" max="14338" width="84" customWidth="1"/>
+    <col min="14593" max="14593" width="44.7109375" customWidth="1"/>
+    <col min="14594" max="14594" width="84" customWidth="1"/>
+    <col min="14849" max="14849" width="44.7109375" customWidth="1"/>
+    <col min="14850" max="14850" width="84" customWidth="1"/>
+    <col min="15105" max="15105" width="44.7109375" customWidth="1"/>
+    <col min="15106" max="15106" width="84" customWidth="1"/>
+    <col min="15361" max="15361" width="44.7109375" customWidth="1"/>
+    <col min="15362" max="15362" width="84" customWidth="1"/>
+    <col min="15617" max="15617" width="44.7109375" customWidth="1"/>
+    <col min="15618" max="15618" width="84" customWidth="1"/>
+    <col min="15873" max="15873" width="44.7109375" customWidth="1"/>
+    <col min="15874" max="15874" width="84" customWidth="1"/>
+    <col min="16129" max="16129" width="44.7109375" customWidth="1"/>
+    <col min="16130" max="16130" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="90" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="80" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="91" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="92" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="80" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="91" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A6" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="91" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="91" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="81" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="91" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="91" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="91"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="93" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="24" x14ac:dyDescent="0.25">
+      <c r="A12" s="81" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="93" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="99"/>
+      <c r="B14" s="102"/>
+    </row>
+    <row r="15" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="100"/>
+      <c r="B15" s="103"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="81" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="94" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="95">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="95">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="92" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="97" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="81" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="82" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="83"/>
+      <c r="B23" s="83"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="83"/>
+      <c r="B24" s="83"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="83"/>
+      <c r="B25" s="83"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:A18"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="99" customWidth="1"/>
+    <col min="257" max="257" width="99" customWidth="1"/>
+    <col min="513" max="513" width="99" customWidth="1"/>
+    <col min="769" max="769" width="99" customWidth="1"/>
+    <col min="1025" max="1025" width="99" customWidth="1"/>
+    <col min="1281" max="1281" width="99" customWidth="1"/>
+    <col min="1537" max="1537" width="99" customWidth="1"/>
+    <col min="1793" max="1793" width="99" customWidth="1"/>
+    <col min="2049" max="2049" width="99" customWidth="1"/>
+    <col min="2305" max="2305" width="99" customWidth="1"/>
+    <col min="2561" max="2561" width="99" customWidth="1"/>
+    <col min="2817" max="2817" width="99" customWidth="1"/>
+    <col min="3073" max="3073" width="99" customWidth="1"/>
+    <col min="3329" max="3329" width="99" customWidth="1"/>
+    <col min="3585" max="3585" width="99" customWidth="1"/>
+    <col min="3841" max="3841" width="99" customWidth="1"/>
+    <col min="4097" max="4097" width="99" customWidth="1"/>
+    <col min="4353" max="4353" width="99" customWidth="1"/>
+    <col min="4609" max="4609" width="99" customWidth="1"/>
+    <col min="4865" max="4865" width="99" customWidth="1"/>
+    <col min="5121" max="5121" width="99" customWidth="1"/>
+    <col min="5377" max="5377" width="99" customWidth="1"/>
+    <col min="5633" max="5633" width="99" customWidth="1"/>
+    <col min="5889" max="5889" width="99" customWidth="1"/>
+    <col min="6145" max="6145" width="99" customWidth="1"/>
+    <col min="6401" max="6401" width="99" customWidth="1"/>
+    <col min="6657" max="6657" width="99" customWidth="1"/>
+    <col min="6913" max="6913" width="99" customWidth="1"/>
+    <col min="7169" max="7169" width="99" customWidth="1"/>
+    <col min="7425" max="7425" width="99" customWidth="1"/>
+    <col min="7681" max="7681" width="99" customWidth="1"/>
+    <col min="7937" max="7937" width="99" customWidth="1"/>
+    <col min="8193" max="8193" width="99" customWidth="1"/>
+    <col min="8449" max="8449" width="99" customWidth="1"/>
+    <col min="8705" max="8705" width="99" customWidth="1"/>
+    <col min="8961" max="8961" width="99" customWidth="1"/>
+    <col min="9217" max="9217" width="99" customWidth="1"/>
+    <col min="9473" max="9473" width="99" customWidth="1"/>
+    <col min="9729" max="9729" width="99" customWidth="1"/>
+    <col min="9985" max="9985" width="99" customWidth="1"/>
+    <col min="10241" max="10241" width="99" customWidth="1"/>
+    <col min="10497" max="10497" width="99" customWidth="1"/>
+    <col min="10753" max="10753" width="99" customWidth="1"/>
+    <col min="11009" max="11009" width="99" customWidth="1"/>
+    <col min="11265" max="11265" width="99" customWidth="1"/>
+    <col min="11521" max="11521" width="99" customWidth="1"/>
+    <col min="11777" max="11777" width="99" customWidth="1"/>
+    <col min="12033" max="12033" width="99" customWidth="1"/>
+    <col min="12289" max="12289" width="99" customWidth="1"/>
+    <col min="12545" max="12545" width="99" customWidth="1"/>
+    <col min="12801" max="12801" width="99" customWidth="1"/>
+    <col min="13057" max="13057" width="99" customWidth="1"/>
+    <col min="13313" max="13313" width="99" customWidth="1"/>
+    <col min="13569" max="13569" width="99" customWidth="1"/>
+    <col min="13825" max="13825" width="99" customWidth="1"/>
+    <col min="14081" max="14081" width="99" customWidth="1"/>
+    <col min="14337" max="14337" width="99" customWidth="1"/>
+    <col min="14593" max="14593" width="99" customWidth="1"/>
+    <col min="14849" max="14849" width="99" customWidth="1"/>
+    <col min="15105" max="15105" width="99" customWidth="1"/>
+    <col min="15361" max="15361" width="99" customWidth="1"/>
+    <col min="15617" max="15617" width="99" customWidth="1"/>
+    <col min="15873" max="15873" width="99" customWidth="1"/>
+    <col min="16129" max="16129" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="84" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" s="84" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" s="84" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="84" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" s="85"/>
+    </row>
+    <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="86" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="85"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="85"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" s="87"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="87"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="87"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="88" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="9" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="105" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="78"/>
-[...10 lines deleted...]
-      <c r="M2" s="78"/>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1354,158 +2122,160 @@
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="70">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="69">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="71">
         <v>1135.453</v>
       </c>
       <c r="E12" s="72">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="69">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="69">
         <v>1149.481</v>
       </c>
-      <c r="H12" s="86">
+      <c r="H12" s="77">
         <v>1139.0999999999999</v>
       </c>
-      <c r="I12" s="68"/>
+      <c r="I12" s="89">
+        <v>1153.9280000000001</v>
+      </c>
       <c r="J12" s="68"/>
       <c r="K12" s="68"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="R31" sqref="R31"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Z36" sqref="Z36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="9.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="9"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="81"/>
-[...10 lines deleted...]
-      <c r="M3" s="82"/>
+      <c r="B3" s="108"/>
+      <c r="C3" s="108"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="109"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="30">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -1750,97 +2520,99 @@
       <c r="F10" s="27">
         <v>101</v>
       </c>
       <c r="G10" s="61">
         <v>116</v>
       </c>
       <c r="H10" s="21">
         <v>88.5</v>
       </c>
       <c r="I10" s="33">
         <v>120.9</v>
       </c>
       <c r="J10" s="27">
         <v>83.7</v>
       </c>
       <c r="K10" s="33">
         <v>106.6</v>
       </c>
       <c r="L10" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="64">
         <v>118.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="88" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="73">
         <v>57.5</v>
       </c>
       <c r="C11" s="73">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="73">
         <v>99.6</v>
       </c>
       <c r="F11" s="27">
         <v>102.5</v>
       </c>
-      <c r="G11" s="87">
+      <c r="G11" s="78">
         <v>99.1</v>
       </c>
       <c r="H11" s="33">
         <v>99.1</v>
       </c>
-      <c r="I11" s="33"/>
+      <c r="I11" s="33">
+        <v>101.3</v>
+      </c>
       <c r="J11" s="27"/>
       <c r="K11" s="33"/>
       <c r="L11" s="20"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="83" t="s">
+      <c r="A12" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="84"/>
-[...10 lines deleted...]
-      <c r="M12" s="85"/>
+      <c r="B12" s="111"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="111"/>
+      <c r="E12" s="111"/>
+      <c r="F12" s="111"/>
+      <c r="G12" s="111"/>
+      <c r="H12" s="111"/>
+      <c r="I12" s="111"/>
+      <c r="J12" s="111"/>
+      <c r="K12" s="111"/>
+      <c r="L12" s="111"/>
+      <c r="M12" s="112"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2110,72 +2882,74 @@
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2026</v>
       </c>
       <c r="B20" s="36">
         <v>107.3</v>
       </c>
       <c r="C20" s="24">
         <v>99.7</v>
       </c>
       <c r="D20" s="24">
         <v>300.3</v>
       </c>
       <c r="E20" s="74">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="27">
         <v>298.8</v>
       </c>
       <c r="G20" s="76">
         <v>255.3</v>
       </c>
       <c r="H20" s="34">
         <v>285.89999999999998</v>
       </c>
-      <c r="I20" s="34"/>
+      <c r="I20" s="34">
+        <v>239.5</v>
+      </c>
       <c r="J20" s="27"/>
       <c r="K20" s="34"/>
       <c r="L20" s="63"/>
       <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="83" t="s">
+      <c r="A21" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="84"/>
-[...10 lines deleted...]
-      <c r="M21" s="85"/>
+      <c r="B21" s="111"/>
+      <c r="C21" s="111"/>
+      <c r="D21" s="111"/>
+      <c r="E21" s="111"/>
+      <c r="F21" s="111"/>
+      <c r="G21" s="111"/>
+      <c r="H21" s="111"/>
+      <c r="I21" s="111"/>
+      <c r="J21" s="111"/>
+      <c r="K21" s="111"/>
+      <c r="L21" s="111"/>
+      <c r="M21" s="112"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -2439,93 +3213,98 @@
         <v>107.4</v>
       </c>
       <c r="M28" s="29">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2026</v>
       </c>
       <c r="B29" s="27">
         <v>107.3</v>
       </c>
       <c r="C29" s="75">
         <v>103.4</v>
       </c>
       <c r="D29" s="75">
         <v>170.3</v>
       </c>
       <c r="E29" s="75">
         <v>202.2</v>
       </c>
       <c r="F29" s="27">
         <v>222</v>
       </c>
-      <c r="G29" s="87">
+      <c r="G29" s="78">
         <v>228.5</v>
       </c>
       <c r="H29" s="60">
         <v>236.8</v>
       </c>
-      <c r="I29" s="68"/>
+      <c r="I29" s="29">
+        <v>237.3</v>
+      </c>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>volume!Область_печати</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Volumes</vt:lpstr>
+      <vt:lpstr>Indices of physical</vt:lpstr>
+      <vt:lpstr>'Indices of physical'!Область_печати</vt:lpstr>
+      <vt:lpstr>Metadata!Область_печати</vt:lpstr>
+      <vt:lpstr>Volumes!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>