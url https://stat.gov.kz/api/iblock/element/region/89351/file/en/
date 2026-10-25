--- v4 (2026-10-05)
+++ v5 (2026-10-25)
@@ -579,51 +579,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -851,50 +851,60 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1230,51 +1240,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b47/0aa6x46z7zs1h4u73uo43dneowyia8zo/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/turkestan/dynamic-tables/28254/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+      <selection activeCell="Q30" sqref="Q30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
     <col min="257" max="257" width="44.7109375" customWidth="1"/>
     <col min="258" max="258" width="84" customWidth="1"/>
     <col min="513" max="513" width="44.7109375" customWidth="1"/>
     <col min="514" max="514" width="84" customWidth="1"/>
     <col min="769" max="769" width="44.7109375" customWidth="1"/>
     <col min="770" max="770" width="84" customWidth="1"/>
     <col min="1025" max="1025" width="44.7109375" customWidth="1"/>
     <col min="1026" max="1026" width="84" customWidth="1"/>
     <col min="1281" max="1281" width="44.7109375" customWidth="1"/>
     <col min="1282" max="1282" width="84" customWidth="1"/>
     <col min="1537" max="1537" width="44.7109375" customWidth="1"/>
     <col min="1538" max="1538" width="84" customWidth="1"/>
     <col min="1793" max="1793" width="44.7109375" customWidth="1"/>
     <col min="1794" max="1794" width="84" customWidth="1"/>
     <col min="2049" max="2049" width="44.7109375" customWidth="1"/>
     <col min="2050" max="2050" width="84" customWidth="1"/>
     <col min="2305" max="2305" width="44.7109375" customWidth="1"/>
     <col min="2306" max="2306" width="84" customWidth="1"/>
     <col min="2561" max="2561" width="44.7109375" customWidth="1"/>
@@ -1460,64 +1470,64 @@
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="81" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="91"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="81" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="24" x14ac:dyDescent="0.25">
       <c r="A12" s="81" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="93" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="98" t="s">
+      <c r="A13" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="105" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="99"/>
-      <c r="B14" s="102"/>
+      <c r="A14" s="103"/>
+      <c r="B14" s="106"/>
     </row>
     <row r="15" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="100"/>
-      <c r="B15" s="103"/>
+      <c r="A15" s="104"/>
+      <c r="B15" s="107"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="81" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="94" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="81" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="95">
         <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="81" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="95">
         <v>46307</v>
       </c>
     </row>
@@ -1564,51 +1574,51 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="83"/>
       <c r="B25" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:A18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="Q32" sqref="Q32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="99" customWidth="1"/>
     <col min="257" max="257" width="99" customWidth="1"/>
     <col min="513" max="513" width="99" customWidth="1"/>
     <col min="769" max="769" width="99" customWidth="1"/>
     <col min="1025" max="1025" width="99" customWidth="1"/>
     <col min="1281" max="1281" width="99" customWidth="1"/>
     <col min="1537" max="1537" width="99" customWidth="1"/>
     <col min="1793" max="1793" width="99" customWidth="1"/>
     <col min="2049" max="2049" width="99" customWidth="1"/>
     <col min="2305" max="2305" width="99" customWidth="1"/>
     <col min="2561" max="2561" width="99" customWidth="1"/>
     <col min="2817" max="2817" width="99" customWidth="1"/>
     <col min="3073" max="3073" width="99" customWidth="1"/>
     <col min="3329" max="3329" width="99" customWidth="1"/>
     <col min="3585" max="3585" width="99" customWidth="1"/>
     <col min="3841" max="3841" width="99" customWidth="1"/>
     <col min="4097" max="4097" width="99" customWidth="1"/>
     <col min="4353" max="4353" width="99" customWidth="1"/>
     <col min="4609" max="4609" width="99" customWidth="1"/>
     <col min="4865" max="4865" width="99" customWidth="1"/>
     <col min="5121" max="5121" width="99" customWidth="1"/>
@@ -1699,93 +1709,93 @@
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="87"/>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="87"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="87"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="88" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H37" sqref="H37"/>
+      <selection activeCell="S38" sqref="S38:S39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="9" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="104"/>
-[...10 lines deleted...]
-      <c r="M1" s="104"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="105" t="s">
+      <c r="A2" s="109" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="105"/>
-[...10 lines deleted...]
-      <c r="M2" s="105"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -2128,154 +2138,156 @@
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="69">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="71">
         <v>1135.453</v>
       </c>
       <c r="E12" s="72">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="69">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="69">
         <v>1149.481</v>
       </c>
       <c r="H12" s="77">
         <v>1139.0999999999999</v>
       </c>
       <c r="I12" s="89">
         <v>1153.9280000000001</v>
       </c>
-      <c r="J12" s="68"/>
+      <c r="J12" s="77">
+        <v>1179.4000000000001</v>
+      </c>
       <c r="K12" s="68"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Z36" sqref="Z36"/>
+      <selection activeCell="Y28" sqref="Y28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="9.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="9"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="106" t="s">
+      <c r="A1" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="104"/>
-[...10 lines deleted...]
-      <c r="M1" s="104"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="107" t="s">
+      <c r="A3" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="108"/>
-[...10 lines deleted...]
-      <c r="M3" s="109"/>
+      <c r="B3" s="112"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
+      <c r="L3" s="112"/>
+      <c r="M3" s="113"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="30">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -2520,99 +2532,101 @@
       <c r="F10" s="27">
         <v>101</v>
       </c>
       <c r="G10" s="61">
         <v>116</v>
       </c>
       <c r="H10" s="21">
         <v>88.5</v>
       </c>
       <c r="I10" s="33">
         <v>120.9</v>
       </c>
       <c r="J10" s="27">
         <v>83.7</v>
       </c>
       <c r="K10" s="33">
         <v>106.6</v>
       </c>
       <c r="L10" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="64">
         <v>118.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="79" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="79" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="73">
         <v>57.5</v>
       </c>
       <c r="C11" s="73">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="73">
         <v>99.6</v>
       </c>
       <c r="F11" s="27">
         <v>102.5</v>
       </c>
       <c r="G11" s="78">
         <v>99.1</v>
       </c>
       <c r="H11" s="33">
         <v>99.1</v>
       </c>
       <c r="I11" s="33">
         <v>101.3</v>
       </c>
-      <c r="J11" s="27"/>
+      <c r="J11" s="100">
+        <v>102.2</v>
+      </c>
       <c r="K11" s="33"/>
       <c r="L11" s="20"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="110" t="s">
+      <c r="A12" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="111"/>
-[...10 lines deleted...]
-      <c r="M12" s="112"/>
+      <c r="B12" s="115"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="115"/>
+      <c r="F12" s="115"/>
+      <c r="G12" s="115"/>
+      <c r="H12" s="115"/>
+      <c r="I12" s="115"/>
+      <c r="J12" s="115"/>
+      <c r="K12" s="115"/>
+      <c r="L12" s="115"/>
+      <c r="M12" s="116"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2885,71 +2899,73 @@
       </c>
       <c r="B20" s="36">
         <v>107.3</v>
       </c>
       <c r="C20" s="24">
         <v>99.7</v>
       </c>
       <c r="D20" s="24">
         <v>300.3</v>
       </c>
       <c r="E20" s="74">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="27">
         <v>298.8</v>
       </c>
       <c r="G20" s="76">
         <v>255.3</v>
       </c>
       <c r="H20" s="34">
         <v>285.89999999999998</v>
       </c>
       <c r="I20" s="34">
         <v>239.5</v>
       </c>
-      <c r="J20" s="27"/>
-      <c r="K20" s="34"/>
+      <c r="J20" s="99">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="K20" s="101"/>
       <c r="L20" s="63"/>
       <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="110" t="s">
+      <c r="A21" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="111"/>
-[...10 lines deleted...]
-      <c r="M21" s="112"/>
+      <c r="B21" s="115"/>
+      <c r="C21" s="115"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="115"/>
+      <c r="F21" s="115"/>
+      <c r="G21" s="115"/>
+      <c r="H21" s="115"/>
+      <c r="I21" s="115"/>
+      <c r="J21" s="115"/>
+      <c r="K21" s="115"/>
+      <c r="L21" s="115"/>
+      <c r="M21" s="116"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -3222,51 +3238,53 @@
       </c>
       <c r="B29" s="27">
         <v>107.3</v>
       </c>
       <c r="C29" s="75">
         <v>103.4</v>
       </c>
       <c r="D29" s="75">
         <v>170.3</v>
       </c>
       <c r="E29" s="75">
         <v>202.2</v>
       </c>
       <c r="F29" s="27">
         <v>222</v>
       </c>
       <c r="G29" s="78">
         <v>228.5</v>
       </c>
       <c r="H29" s="60">
         <v>236.8</v>
       </c>
       <c r="I29" s="29">
         <v>237.3</v>
       </c>
-      <c r="J29" s="68"/>
+      <c r="J29" s="98">
+        <v>243.4</v>
+      </c>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>