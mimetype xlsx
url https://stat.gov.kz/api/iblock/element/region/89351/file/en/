--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="60" windowWidth="16200" windowHeight="9825"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="4" r:id="rId1"/>
     <sheet name="indices" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$M$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
@@ -349,51 +349,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -550,79 +550,94 @@
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -901,93 +916,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="9" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="71"/>
-[...10 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1303,169 +1318,173 @@
         <v>352.173</v>
       </c>
       <c r="G11" s="41">
         <v>408.572</v>
       </c>
       <c r="H11" s="41">
         <v>361.553</v>
       </c>
       <c r="I11" s="41">
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="40">
         <v>365.7</v>
       </c>
       <c r="K11" s="67">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="40">
         <v>550.4</v>
       </c>
       <c r="M11" s="66">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="79">
+      <c r="A12" s="70">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="69">
         <v>375.60300000000001</v>
       </c>
-      <c r="D12" s="68"/>
-      <c r="E12" s="68"/>
+      <c r="D12" s="71">
+        <v>1135.453</v>
+      </c>
+      <c r="E12" s="72">
+        <v>1131.4659999999999</v>
+      </c>
       <c r="F12" s="68"/>
       <c r="G12" s="68"/>
       <c r="H12" s="68"/>
       <c r="I12" s="68"/>
       <c r="J12" s="68"/>
       <c r="K12" s="68"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="N16" sqref="N16"/>
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="9.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="9"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="70"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="74"/>
-[...10 lines deleted...]
-      <c r="M3" s="75"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="81"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="30">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -1720,77 +1739,81 @@
         <v>120.9</v>
       </c>
       <c r="J10" s="27">
         <v>83.7</v>
       </c>
       <c r="K10" s="33">
         <v>106.6</v>
       </c>
       <c r="L10" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="64">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="16">
         <v>57.5</v>
       </c>
       <c r="C11" s="16">
         <v>93.4</v>
       </c>
-      <c r="D11" s="20"/>
-      <c r="E11" s="16"/>
+      <c r="D11" s="20">
+        <v>302.3</v>
+      </c>
+      <c r="E11" s="73">
+        <v>99.6</v>
+      </c>
       <c r="F11" s="27"/>
       <c r="G11" s="61"/>
       <c r="H11" s="21"/>
       <c r="I11" s="33"/>
       <c r="J11" s="27"/>
       <c r="K11" s="33"/>
       <c r="L11" s="20"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="76" t="s">
+      <c r="A12" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="77"/>
-[...10 lines deleted...]
-      <c r="M12" s="78"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="83"/>
+      <c r="G12" s="83"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="84"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2045,77 +2068,81 @@
         <v>116.6</v>
       </c>
       <c r="J19" s="27">
         <v>95.1</v>
       </c>
       <c r="K19" s="34">
         <v>82.6</v>
       </c>
       <c r="L19" s="63">
         <v>102</v>
       </c>
       <c r="M19" s="65">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2026</v>
       </c>
       <c r="B20" s="36">
         <v>107.3</v>
       </c>
       <c r="C20" s="24">
         <v>99.7</v>
       </c>
-      <c r="D20" s="24"/>
-      <c r="E20" s="12"/>
+      <c r="D20" s="24">
+        <v>300.3</v>
+      </c>
+      <c r="E20" s="74">
+        <v>294.39999999999998</v>
+      </c>
       <c r="F20" s="27"/>
       <c r="G20" s="51"/>
       <c r="H20" s="7"/>
       <c r="I20" s="34"/>
       <c r="J20" s="27"/>
       <c r="K20" s="34"/>
       <c r="L20" s="63"/>
       <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="76" t="s">
+      <c r="A21" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="77"/>
-[...10 lines deleted...]
-      <c r="M21" s="78"/>
+      <c r="B21" s="83"/>
+      <c r="C21" s="83"/>
+      <c r="D21" s="83"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="84"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -2370,52 +2397,56 @@
         <v>114.8</v>
       </c>
       <c r="J28" s="60">
         <v>112.2</v>
       </c>
       <c r="K28" s="29">
         <v>108.1</v>
       </c>
       <c r="L28" s="15">
         <v>107.4</v>
       </c>
       <c r="M28" s="29">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2026</v>
       </c>
       <c r="B29" s="27">
         <v>107.3</v>
       </c>
       <c r="C29" s="15">
         <v>103.4</v>
       </c>
-      <c r="D29" s="68"/>
-      <c r="E29" s="68"/>
+      <c r="D29" s="15">
+        <v>170.3</v>
+      </c>
+      <c r="E29" s="75">
+        <v>202.2</v>
+      </c>
       <c r="F29" s="68"/>
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>