--- v1 (2026-05-13)
+++ v2 (2026-07-02)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="16200" windowHeight="9825"/>
+    <workbookView xWindow="12345" yWindow="150" windowWidth="16200" windowHeight="9825"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="4" r:id="rId1"/>
     <sheet name="indices" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$M$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -916,51 +916,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="9" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
       <c r="K1" s="76"/>
       <c r="L1" s="76"/>
       <c r="M1" s="76"/>
@@ -1333,75 +1333,77 @@
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="40">
         <v>550.4</v>
       </c>
       <c r="M11" s="66">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="70">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="69">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="71">
         <v>1135.453</v>
       </c>
       <c r="E12" s="72">
         <v>1131.4659999999999</v>
       </c>
-      <c r="F12" s="68"/>
+      <c r="F12" s="69">
+        <v>1159.7560000000001</v>
+      </c>
       <c r="G12" s="68"/>
       <c r="H12" s="68"/>
       <c r="I12" s="68"/>
       <c r="J12" s="68"/>
       <c r="K12" s="68"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="9.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="9"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
       <c r="K1" s="76"/>
@@ -1745,51 +1747,53 @@
         <v>106.6</v>
       </c>
       <c r="L10" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="64">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
       <c r="B11" s="16">
         <v>57.5</v>
       </c>
       <c r="C11" s="16">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="73">
         <v>99.6</v>
       </c>
-      <c r="F11" s="27"/>
+      <c r="F11" s="27">
+        <v>102.5</v>
+      </c>
       <c r="G11" s="61"/>
       <c r="H11" s="21"/>
       <c r="I11" s="33"/>
       <c r="J11" s="27"/>
       <c r="K11" s="33"/>
       <c r="L11" s="20"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="83"/>
       <c r="C12" s="83"/>
       <c r="D12" s="83"/>
       <c r="E12" s="83"/>
       <c r="F12" s="83"/>
       <c r="G12" s="83"/>
       <c r="H12" s="83"/>
       <c r="I12" s="83"/>
       <c r="J12" s="83"/>
       <c r="K12" s="83"/>
       <c r="L12" s="83"/>
       <c r="M12" s="84"/>
     </row>
@@ -2074,51 +2078,53 @@
         <v>82.6</v>
       </c>
       <c r="L19" s="63">
         <v>102</v>
       </c>
       <c r="M19" s="65">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2026</v>
       </c>
       <c r="B20" s="36">
         <v>107.3</v>
       </c>
       <c r="C20" s="24">
         <v>99.7</v>
       </c>
       <c r="D20" s="24">
         <v>300.3</v>
       </c>
       <c r="E20" s="74">
         <v>294.39999999999998</v>
       </c>
-      <c r="F20" s="27"/>
+      <c r="F20" s="27">
+        <v>298.8</v>
+      </c>
       <c r="G20" s="51"/>
       <c r="H20" s="7"/>
       <c r="I20" s="34"/>
       <c r="J20" s="27"/>
       <c r="K20" s="34"/>
       <c r="L20" s="63"/>
       <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="82" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="83"/>
       <c r="C21" s="83"/>
       <c r="D21" s="83"/>
       <c r="E21" s="83"/>
       <c r="F21" s="83"/>
       <c r="G21" s="83"/>
       <c r="H21" s="83"/>
       <c r="I21" s="83"/>
       <c r="J21" s="83"/>
       <c r="K21" s="83"/>
       <c r="L21" s="83"/>
       <c r="M21" s="84"/>
     </row>
@@ -2403,51 +2409,53 @@
         <v>108.1</v>
       </c>
       <c r="L28" s="15">
         <v>107.4</v>
       </c>
       <c r="M28" s="29">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2026</v>
       </c>
       <c r="B29" s="27">
         <v>107.3</v>
       </c>
       <c r="C29" s="15">
         <v>103.4</v>
       </c>
       <c r="D29" s="15">
         <v>170.3</v>
       </c>
       <c r="E29" s="75">
         <v>202.2</v>
       </c>
-      <c r="F29" s="68"/>
+      <c r="F29" s="27">
+        <v>222</v>
+      </c>
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>