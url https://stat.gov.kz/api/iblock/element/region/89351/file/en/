--- v2 (2026-07-02)
+++ v3 (2026-08-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12345" yWindow="150" windowWidth="16200" windowHeight="9825"/>
+    <workbookView xWindow="8400" yWindow="135" windowWidth="16200" windowHeight="9825"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="4" r:id="rId1"/>
     <sheet name="indices" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$M$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        mln. tenge</t>
   </si>
   <si>
     <t>as percent of previous month</t>
   </si>
   <si>
     <t>in percentage by corresponding month of the last year</t>
   </si>
   <si>
     <t>in percentage by corresponding period of the last year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -160,50 +160,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -349,51 +354,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -568,76 +573,86 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -916,93 +931,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="9" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="77"/>
-[...10 lines deleted...]
-      <c r="M2" s="77"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1336,157 +1351,161 @@
         <v>550.4</v>
       </c>
       <c r="M11" s="66">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="70">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="69">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="71">
         <v>1135.453</v>
       </c>
       <c r="E12" s="72">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="69">
         <v>1159.7560000000001</v>
       </c>
-      <c r="G12" s="68"/>
-      <c r="H12" s="68"/>
+      <c r="G12" s="69">
+        <v>1149.481</v>
+      </c>
+      <c r="H12" s="86">
+        <v>1139.0999999999999</v>
+      </c>
       <c r="I12" s="68"/>
       <c r="J12" s="68"/>
       <c r="K12" s="68"/>
       <c r="L12" s="68"/>
       <c r="M12" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="N20" sqref="N20"/>
+      <selection activeCell="R31" sqref="R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="9.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="9"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="80"/>
-[...10 lines deleted...]
-      <c r="M3" s="81"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="82"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="30">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -1731,93 +1750,97 @@
       <c r="F10" s="27">
         <v>101</v>
       </c>
       <c r="G10" s="61">
         <v>116</v>
       </c>
       <c r="H10" s="21">
         <v>88.5</v>
       </c>
       <c r="I10" s="33">
         <v>120.9</v>
       </c>
       <c r="J10" s="27">
         <v>83.7</v>
       </c>
       <c r="K10" s="33">
         <v>106.6</v>
       </c>
       <c r="L10" s="20">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="64">
         <v>118.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="88" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="30">
         <v>2026</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="73">
         <v>57.5</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="73">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="73">
         <v>99.6</v>
       </c>
       <c r="F11" s="27">
         <v>102.5</v>
       </c>
-      <c r="G11" s="61"/>
-      <c r="H11" s="21"/>
+      <c r="G11" s="87">
+        <v>99.1</v>
+      </c>
+      <c r="H11" s="33">
+        <v>99.1</v>
+      </c>
       <c r="I11" s="33"/>
       <c r="J11" s="27"/>
       <c r="K11" s="33"/>
       <c r="L11" s="20"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="82" t="s">
+      <c r="A12" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="83"/>
-[...10 lines deleted...]
-      <c r="M12" s="84"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="84"/>
+      <c r="J12" s="84"/>
+      <c r="K12" s="84"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="85"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2081,74 +2104,78 @@
         <v>102</v>
       </c>
       <c r="M19" s="65">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2026</v>
       </c>
       <c r="B20" s="36">
         <v>107.3</v>
       </c>
       <c r="C20" s="24">
         <v>99.7</v>
       </c>
       <c r="D20" s="24">
         <v>300.3</v>
       </c>
       <c r="E20" s="74">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="27">
         <v>298.8</v>
       </c>
-      <c r="G20" s="51"/>
-      <c r="H20" s="7"/>
+      <c r="G20" s="76">
+        <v>255.3</v>
+      </c>
+      <c r="H20" s="34">
+        <v>285.89999999999998</v>
+      </c>
       <c r="I20" s="34"/>
       <c r="J20" s="27"/>
       <c r="K20" s="34"/>
       <c r="L20" s="63"/>
       <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="82" t="s">
+      <c r="A21" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="83"/>
-[...10 lines deleted...]
-      <c r="M21" s="84"/>
+      <c r="B21" s="84"/>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="85"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -2400,64 +2427,68 @@
         <v>114.5</v>
       </c>
       <c r="I28" s="29">
         <v>114.8</v>
       </c>
       <c r="J28" s="60">
         <v>112.2</v>
       </c>
       <c r="K28" s="29">
         <v>108.1</v>
       </c>
       <c r="L28" s="15">
         <v>107.4</v>
       </c>
       <c r="M28" s="29">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2026</v>
       </c>
       <c r="B29" s="27">
         <v>107.3</v>
       </c>
-      <c r="C29" s="15">
+      <c r="C29" s="75">
         <v>103.4</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="75">
         <v>170.3</v>
       </c>
       <c r="E29" s="75">
         <v>202.2</v>
       </c>
       <c r="F29" s="27">
         <v>222</v>
       </c>
-      <c r="G29" s="68"/>
-      <c r="H29" s="68"/>
+      <c r="G29" s="87">
+        <v>228.5</v>
+      </c>
+      <c r="H29" s="60">
+        <v>236.8</v>
+      </c>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">