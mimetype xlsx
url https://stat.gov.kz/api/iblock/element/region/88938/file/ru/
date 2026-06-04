--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,282 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="840" activeTab="11"/>
+    <workbookView xWindow="75" yWindow="30" windowWidth="11430" windowHeight="8805" tabRatio="840" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="январь" sheetId="1" r:id="rId1"/>
-    <sheet name="январь - февраль " sheetId="2" r:id="rId2"/>
-[...9 lines deleted...]
-    <sheet name="январь-декабрь" sheetId="14" r:id="rId12"/>
+    <sheet name="январь-февраль" sheetId="2" r:id="rId2"/>
+    <sheet name="январь-март" sheetId="3" r:id="rId3"/>
+    <sheet name="Январь-апрель" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">январь!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="21">
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>По области</t>
   </si>
   <si>
     <t xml:space="preserve">г.а Талдыкорган   </t>
   </si>
   <si>
     <t xml:space="preserve">г.а Текели   </t>
   </si>
   <si>
     <t xml:space="preserve">Аксуский </t>
   </si>
   <si>
     <t xml:space="preserve">Алакольский </t>
   </si>
   <si>
     <t xml:space="preserve">Ескельдинский </t>
   </si>
   <si>
     <t xml:space="preserve">Кербулакский </t>
   </si>
   <si>
     <t xml:space="preserve">Коксуский </t>
   </si>
   <si>
     <t xml:space="preserve">Каратальский </t>
   </si>
   <si>
     <t xml:space="preserve">Панфиловский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарканский </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">
 в процентах к соответствующему периоду прошлого года</t>
   </si>
   <si>
-    <t xml:space="preserve"> ( январь - июнь 2025 года)</t>
-[...50 lines deleted...]
-    <t>4832,3</t>
+    <t xml:space="preserve"> ( январь   2026 года)</t>
+  </si>
+  <si>
+    <t>747,2</t>
+  </si>
+  <si>
+    <t>4976,7</t>
+  </si>
+  <si>
+    <t>438,8</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (январь-февраль  2026 года)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (январь-март  2026 года)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (январь-апрель  2026 года)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.00\ &quot;₸&quot;"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -314,62380 +239,266 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...103 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="3"/>
     <cellStyle name="Обычный 13" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 45" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Обычный 5" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Обычный 7" xfId="10"/>
     <cellStyle name="Обычный 71" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...62009 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -62822,2682 +633,848 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:C17"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-      <c r="C1" s="56"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A2" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="56"/>
+      <c r="A2" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="4" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="58" t="s">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="59" t="s">
-        <v>14</v>
+      <c r="C4" s="20" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A5" s="57"/>
-[...1 lines deleted...]
-      <c r="C5" s="59"/>
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
     </row>
     <row r="6" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="57"/>
-[...1 lines deleted...]
-      <c r="C6" s="59"/>
+      <c r="A6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="20"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="17">
-[...3 lines deleted...]
-        <v>145.4</v>
+      <c r="B7" s="12">
+        <v>2431.5</v>
+      </c>
+      <c r="C7" s="11">
+        <v>127.7</v>
       </c>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="17">
-[...3 lines deleted...]
-        <v>200.5</v>
+      <c r="B8" s="12">
+        <v>406.9</v>
+      </c>
+      <c r="C8" s="11">
+        <v>95.6</v>
       </c>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="12">
         <v>35</v>
       </c>
-      <c r="C9" s="23">
-        <v>122.9</v>
+      <c r="C9" s="11">
+        <v>100</v>
       </c>
       <c r="E9" s="5"/>
     </row>
     <row r="10" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="17">
-[...3 lines deleted...]
-        <v>120.5</v>
+      <c r="B10" s="12">
+        <v>28.8</v>
+      </c>
+      <c r="C10" s="11">
+        <v>113</v>
       </c>
       <c r="E10" s="5"/>
     </row>
     <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="17">
-[...3 lines deleted...]
-        <v>109.5</v>
+      <c r="B11" s="12">
+        <v>299.7</v>
+      </c>
+      <c r="C11" s="11">
+        <v>99.4</v>
       </c>
       <c r="E11" s="5"/>
     </row>
     <row r="12" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="17">
-[...3 lines deleted...]
-        <v>152.4</v>
+      <c r="B12" s="12">
+        <v>215.5</v>
+      </c>
+      <c r="C12" s="11">
+        <v>127.4</v>
       </c>
       <c r="E12" s="5"/>
     </row>
     <row r="13" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="17">
-[...3 lines deleted...]
-        <v>108.3</v>
+      <c r="B13" s="12">
+        <v>120.8</v>
+      </c>
+      <c r="C13" s="11">
+        <v>115.5</v>
       </c>
       <c r="E13" s="5"/>
     </row>
     <row r="14" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="17">
-[...3 lines deleted...]
-        <v>342.2</v>
+      <c r="B14" s="12">
+        <v>206.4</v>
+      </c>
+      <c r="C14" s="11">
+        <v>163</v>
       </c>
       <c r="E14" s="5"/>
     </row>
     <row r="15" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="17">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="B15" s="12">
+        <v>216.4</v>
+      </c>
+      <c r="C15" s="11">
+        <v>105</v>
       </c>
       <c r="E15" s="5"/>
     </row>
     <row r="16" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="17">
-[...3 lines deleted...]
-        <v>144.4</v>
+      <c r="B16" s="12">
+        <v>859.4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>222.1</v>
       </c>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="18">
-[...3 lines deleted...]
-        <v>140.19999999999999</v>
+      <c r="B17" s="13">
+        <v>42.6</v>
+      </c>
+      <c r="C17" s="10">
+        <v>110.8</v>
       </c>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5" ht="18.75" customHeight="1">
       <c r="A18" s="2"/>
       <c r="B18" s="3"/>
       <c r="C18" s="2"/>
       <c r="E18" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:F19"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E18"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...16 lines deleted...]
-      <c r="B4" s="58" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="59" t="s">
-[...15 lines deleted...]
-    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="C4" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="20"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="48">
-[...3 lines deleted...]
-        <v>108.6</v>
+      <c r="B7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="11">
+        <v>74.3</v>
       </c>
       <c r="E7" s="5"/>
-      <c r="F7" s="6"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="48">
-[...3 lines deleted...]
-        <v>81.900000000000006</v>
+      <c r="B8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="11">
+        <v>43.2</v>
       </c>
       <c r="E8" s="5"/>
-      <c r="F8" s="6"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="48">
-[...3 lines deleted...]
-        <v>117.4</v>
+      <c r="B9" s="14">
+        <v>168</v>
+      </c>
+      <c r="C9" s="11">
+        <v>116.8</v>
       </c>
       <c r="E9" s="5"/>
-      <c r="F9" s="6"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="48">
-[...3 lines deleted...]
-        <v>107.2</v>
+      <c r="B10" s="14">
+        <v>75.7</v>
+      </c>
+      <c r="C10" s="11">
+        <v>10.5</v>
       </c>
       <c r="E10" s="5"/>
-      <c r="F10" s="6"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="48">
-[...3 lines deleted...]
-        <v>88.6</v>
+      <c r="B11" s="14">
+        <v>814.1</v>
+      </c>
+      <c r="C11" s="11">
+        <v>114.5</v>
       </c>
       <c r="E11" s="5"/>
-      <c r="F11" s="6"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="48">
-[...3 lines deleted...]
-        <v>98.5</v>
+      <c r="B12" s="14">
+        <v>344.5</v>
+      </c>
+      <c r="C12" s="11">
+        <v>76.3</v>
       </c>
       <c r="E12" s="5"/>
-      <c r="F12" s="6"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="48">
-[...3 lines deleted...]
-        <v>98.3</v>
+      <c r="B13" s="14">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="C13" s="11">
+        <v>97</v>
       </c>
       <c r="E13" s="5"/>
-      <c r="F13" s="6"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="48">
-[...3 lines deleted...]
-        <v>164.8</v>
+      <c r="B14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="11">
+        <v>169.8</v>
       </c>
       <c r="E14" s="5"/>
-      <c r="F14" s="6"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="48">
-[...3 lines deleted...]
-        <v>160.19999999999999</v>
+      <c r="B15" s="14">
+        <v>415.1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>105</v>
       </c>
       <c r="E15" s="5"/>
-      <c r="F15" s="6"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="48">
-[...3 lines deleted...]
-        <v>150.9</v>
+      <c r="B16" s="14">
+        <v>1667.4</v>
+      </c>
+      <c r="C16" s="11">
+        <v>88.6</v>
       </c>
       <c r="E16" s="5"/>
-      <c r="F16" s="6"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" ht="15" customHeight="1">
+    </row>
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="46">
-[...3 lines deleted...]
-        <v>75.900000000000006</v>
+      <c r="B17" s="14">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="C17" s="11">
+        <v>118.6</v>
       </c>
       <c r="E17" s="5"/>
-      <c r="F17" s="6"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6">
+    </row>
+    <row r="18" spans="1:5" ht="18.75" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="2"/>
       <c r="E18" s="6"/>
-      <c r="F18" s="6"/>
-[...3 lines deleted...]
-      <c r="F19" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
-[...664 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:C17"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...16 lines deleted...]
-      <c r="B4" s="58" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="59" t="s">
-[...15 lines deleted...]
-    <row r="7" spans="1:5" ht="15" customHeight="1">
+      <c r="C4" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="20"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19">
-[...7 lines deleted...]
-    <row r="8" spans="1:5" ht="15" customHeight="1">
+      <c r="B7" s="12">
+        <v>9303.7999999999993</v>
+      </c>
+      <c r="C7" s="11">
+        <v>86.6</v>
+      </c>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19">
-[...7 lines deleted...]
-    <row r="9" spans="1:5" ht="15" customHeight="1">
+      <c r="B8" s="12">
+        <v>2446.5</v>
+      </c>
+      <c r="C8" s="11">
+        <v>71</v>
+      </c>
+      <c r="E8" s="5"/>
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="19">
-[...7 lines deleted...]
-    <row r="10" spans="1:5" ht="15" customHeight="1">
+      <c r="B9" s="12">
+        <v>211</v>
+      </c>
+      <c r="C9" s="11">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="19">
-[...7 lines deleted...]
-    <row r="11" spans="1:5" ht="15" customHeight="1">
+      <c r="B10" s="12">
+        <v>146.6</v>
+      </c>
+      <c r="C10" s="11">
+        <v>19.8</v>
+      </c>
+      <c r="E10" s="5"/>
+    </row>
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="19">
-[...7 lines deleted...]
-    <row r="12" spans="1:5" ht="15" customHeight="1">
+      <c r="B11" s="12">
+        <v>1105.9000000000001</v>
+      </c>
+      <c r="C11" s="11">
+        <v>117.2</v>
+      </c>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19">
-[...7 lines deleted...]
-    <row r="13" spans="1:5" ht="15" customHeight="1">
+      <c r="B12" s="12">
+        <v>514.1</v>
+      </c>
+      <c r="C12" s="11">
+        <v>79.7</v>
+      </c>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="19">
-[...7 lines deleted...]
-    <row r="14" spans="1:5" ht="15" customHeight="1">
+      <c r="B13" s="12">
+        <v>251.2</v>
+      </c>
+      <c r="C13" s="11">
+        <v>36.5</v>
+      </c>
+      <c r="E13" s="5"/>
+    </row>
+    <row r="14" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="19">
-[...7 lines deleted...]
-    <row r="15" spans="1:5" ht="15" customHeight="1">
+      <c r="B14" s="12">
+        <v>617.29999999999995</v>
+      </c>
+      <c r="C14" s="11">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="E14" s="5"/>
+    </row>
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="19">
-[...7 lines deleted...]
-    <row r="16" spans="1:5" ht="15" customHeight="1">
+      <c r="B15" s="12">
+        <v>643.79999999999995</v>
+      </c>
+      <c r="C15" s="11">
+        <v>94.9</v>
+      </c>
+      <c r="E15" s="5"/>
+    </row>
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="19">
-[...7 lines deleted...]
-    <row r="17" spans="1:5" ht="15" customHeight="1">
+      <c r="B16" s="12">
+        <v>3140.5</v>
+      </c>
+      <c r="C16" s="11">
+        <v>118.4</v>
+      </c>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21">
-[...7 lines deleted...]
-    <row r="18" spans="1:5">
+      <c r="B17" s="12">
+        <v>226.9</v>
+      </c>
+      <c r="C17" s="11">
+        <v>117.8</v>
+      </c>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5" ht="18.75" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="2"/>
       <c r="E18" s="6"/>
-    </row>
-[...3 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:C17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:3" ht="15" customHeight="1">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...16 lines deleted...]
-      <c r="B4" s="58" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1"/>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="59" t="s">
-[...14 lines deleted...]
-    <row r="7" spans="1:5" ht="15" customHeight="1">
+      <c r="C4" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1">
+      <c r="A6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="20"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="17">
-[...7 lines deleted...]
-    <row r="8" spans="1:5" ht="15" customHeight="1">
+      <c r="B7" s="21">
+        <v>12988.2</v>
+      </c>
+      <c r="C7" s="15">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="17">
-[...7 lines deleted...]
-    <row r="9" spans="1:5" ht="15" customHeight="1">
+      <c r="B8" s="21">
+        <v>3316.1</v>
+      </c>
+      <c r="C8" s="15">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="17">
-[...7 lines deleted...]
-    <row r="10" spans="1:5" ht="15" customHeight="1">
+      <c r="B9" s="21">
+        <v>682</v>
+      </c>
+      <c r="C9" s="15">
+        <v>84.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="17">
-[...7 lines deleted...]
-    <row r="11" spans="1:5" ht="15" customHeight="1">
+      <c r="B10" s="21">
+        <v>223.8</v>
+      </c>
+      <c r="C10" s="15">
+        <v>24.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="17">
-[...7 lines deleted...]
-    <row r="12" spans="1:5" ht="15" customHeight="1">
+      <c r="B11" s="21">
+        <v>1350.2</v>
+      </c>
+      <c r="C11" s="15">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="17">
-[...7 lines deleted...]
-    <row r="13" spans="1:5" ht="15" customHeight="1">
+      <c r="B12" s="21">
+        <v>644.1</v>
+      </c>
+      <c r="C12" s="15">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="17">
-[...7 lines deleted...]
-    <row r="14" spans="1:5" ht="15" customHeight="1">
+      <c r="B13" s="21">
+        <v>351.2</v>
+      </c>
+      <c r="C13" s="15">
+        <v>34.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="17">
-[...7 lines deleted...]
-    <row r="15" spans="1:5" ht="15" customHeight="1">
+      <c r="B14" s="21">
+        <v>742.4</v>
+      </c>
+      <c r="C14" s="15">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="17">
-[...7 lines deleted...]
-    <row r="16" spans="1:5" ht="15" customHeight="1">
+      <c r="B15" s="21">
+        <v>760.9</v>
+      </c>
+      <c r="C15" s="15">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36">
-[...7 lines deleted...]
-    <row r="17" spans="1:5" ht="15" customHeight="1">
+      <c r="B16" s="21">
+        <v>4610.7</v>
+      </c>
+      <c r="C16" s="15">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="18">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="B17" s="22">
+        <v>306.8</v>
+      </c>
+      <c r="C17" s="16">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...1075 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>январь</vt:lpstr>
-      <vt:lpstr>январь - февраль </vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>январь-декабрь</vt:lpstr>
+      <vt:lpstr>январь-февраль</vt:lpstr>
+      <vt:lpstr>январь-март</vt:lpstr>
+      <vt:lpstr>Январь-апрель</vt:lpstr>
       <vt:lpstr>январь!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>