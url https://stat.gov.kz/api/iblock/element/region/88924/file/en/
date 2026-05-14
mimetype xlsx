--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -189,51 +189,51 @@
 July</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of birth.</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -248,56 +248,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -381,51 +375,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -510,62 +504,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -962,110 +944,110 @@
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="S5" s="33"/>
       <c r="T5" s="34"/>
       <c r="X5" s="36"/>
       <c r="Y5" s="35"/>
       <c r="Z5" s="33"/>
       <c r="AA5" s="33"/>
       <c r="AB5" s="33"/>
       <c r="AE5" s="33"/>
       <c r="AF5" s="34"/>
       <c r="AJ5" s="36"/>
       <c r="AK5" s="35"/>
       <c r="AL5" s="33"/>
       <c r="AM5" s="33"/>
       <c r="AN5" s="33"/>
       <c r="AQ5" s="33"/>
       <c r="AR5" s="34"/>
       <c r="AV5" s="36"/>
       <c r="AW5" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="51"/>
       <c r="B6" s="8">
         <v>2023</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
-      <c r="N6" s="53">
+      <c r="N6" s="49">
         <v>2024</v>
       </c>
-      <c r="O6" s="54"/>
-[...10 lines deleted...]
-      <c r="Z6" s="53">
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="49">
         <v>2025</v>
       </c>
-      <c r="AA6" s="54"/>
-[...10 lines deleted...]
-      <c r="AL6" s="53">
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="49">
         <v>2026</v>
       </c>
-      <c r="AM6" s="54"/>
-[...9 lines deleted...]
-      <c r="AW6" s="54"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
     </row>
     <row r="7" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A7" s="56"/>
+      <c r="A7" s="52"/>
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -1207,50 +1189,53 @@
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
       <c r="S8" s="37"/>
       <c r="T8" s="37"/>
       <c r="U8" s="37"/>
       <c r="V8" s="37"/>
       <c r="W8" s="37"/>
       <c r="X8" s="37"/>
       <c r="Y8" s="37"/>
       <c r="Z8" s="37"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="38"/>
       <c r="AG8" s="38"/>
       <c r="AH8" s="38"/>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="13">
         <v>1447</v>
       </c>
       <c r="C9" s="13">
         <v>1192</v>
       </c>
       <c r="D9" s="13">
         <v>1319</v>
       </c>
       <c r="E9" s="13">
         <v>1324</v>
       </c>
       <c r="F9" s="1">
         <v>1521</v>
       </c>
       <c r="G9" s="14">
         <v>1394</v>
       </c>
       <c r="H9" s="14">
         <v>1469</v>
@@ -1326,50 +1311,53 @@
       </c>
       <c r="AF9" s="25">
         <v>1308</v>
       </c>
       <c r="AG9" s="25">
         <v>1172</v>
       </c>
       <c r="AH9" s="25">
         <v>1244</v>
       </c>
       <c r="AI9" s="25">
         <v>1148</v>
       </c>
       <c r="AJ9" s="25">
         <v>985</v>
       </c>
       <c r="AK9" s="25">
         <v>1137</v>
       </c>
       <c r="AL9" s="25">
         <v>1067</v>
       </c>
       <c r="AM9" s="25">
         <v>989</v>
       </c>
+      <c r="AN9" s="25">
+        <v>1037</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="13">
         <v>671</v>
       </c>
       <c r="C10" s="13">
         <v>566</v>
       </c>
       <c r="D10" s="13">
         <v>603</v>
       </c>
       <c r="E10" s="13">
         <v>612</v>
       </c>
       <c r="F10" s="1">
         <v>716</v>
       </c>
       <c r="G10" s="14">
         <v>654</v>
       </c>
       <c r="H10" s="14">
         <v>629</v>
@@ -1445,50 +1433,53 @@
       </c>
       <c r="AF10" s="25">
         <v>667</v>
       </c>
       <c r="AG10" s="25">
         <v>570</v>
       </c>
       <c r="AH10" s="25">
         <v>589</v>
       </c>
       <c r="AI10" s="25">
         <v>550</v>
       </c>
       <c r="AJ10" s="25">
         <v>498</v>
       </c>
       <c r="AK10" s="25">
         <v>522</v>
       </c>
       <c r="AL10" s="25">
         <v>480</v>
       </c>
       <c r="AM10" s="25">
         <v>469</v>
       </c>
+      <c r="AN10" s="25">
+        <v>499</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="13">
         <v>98</v>
       </c>
       <c r="C11" s="13">
         <v>86</v>
       </c>
       <c r="D11" s="13">
         <v>106</v>
       </c>
       <c r="E11" s="13">
         <v>102</v>
       </c>
       <c r="F11" s="1">
         <v>111</v>
       </c>
       <c r="G11" s="14">
         <v>123</v>
       </c>
       <c r="H11" s="14">
         <v>132</v>
@@ -1564,50 +1555,53 @@
       </c>
       <c r="AF11" s="25">
         <v>116</v>
       </c>
       <c r="AG11" s="25">
         <v>101</v>
       </c>
       <c r="AH11" s="25">
         <v>96</v>
       </c>
       <c r="AI11" s="25">
         <v>96</v>
       </c>
       <c r="AJ11" s="25">
         <v>83</v>
       </c>
       <c r="AK11" s="25">
         <v>94</v>
       </c>
       <c r="AL11" s="25">
         <v>82</v>
       </c>
       <c r="AM11" s="25">
         <v>85</v>
       </c>
+      <c r="AN11" s="25">
+        <v>78</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="13">
         <v>25</v>
       </c>
       <c r="C12" s="13">
         <v>19</v>
       </c>
       <c r="D12" s="13">
         <v>17</v>
       </c>
       <c r="E12" s="13">
         <v>14</v>
       </c>
       <c r="F12" s="1">
         <v>18</v>
       </c>
       <c r="G12" s="14">
         <v>16</v>
       </c>
       <c r="H12" s="14">
         <v>27</v>
@@ -1683,50 +1677,53 @@
       </c>
       <c r="AF12" s="25">
         <v>13</v>
       </c>
       <c r="AG12" s="25">
         <v>17</v>
       </c>
       <c r="AH12" s="25">
         <v>8</v>
       </c>
       <c r="AI12" s="25">
         <v>8</v>
       </c>
       <c r="AJ12" s="25">
         <v>13</v>
       </c>
       <c r="AK12" s="25">
         <v>15</v>
       </c>
       <c r="AL12" s="25">
         <v>11</v>
       </c>
       <c r="AM12" s="25">
         <v>16</v>
       </c>
+      <c r="AN12" s="25">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="13">
         <v>46</v>
       </c>
       <c r="C13" s="13">
         <v>43</v>
       </c>
       <c r="D13" s="13">
         <v>27</v>
       </c>
       <c r="E13" s="13">
         <v>38</v>
       </c>
       <c r="F13" s="1">
         <v>57</v>
       </c>
       <c r="G13" s="14">
         <v>44</v>
       </c>
       <c r="H13" s="14">
         <v>37</v>
@@ -1802,50 +1799,53 @@
       </c>
       <c r="AF13" s="25">
         <v>33</v>
       </c>
       <c r="AG13" s="25">
         <v>40</v>
       </c>
       <c r="AH13" s="25">
         <v>36</v>
       </c>
       <c r="AI13" s="25">
         <v>25</v>
       </c>
       <c r="AJ13" s="25">
         <v>34</v>
       </c>
       <c r="AK13" s="25">
         <v>47</v>
       </c>
       <c r="AL13" s="25">
         <v>38</v>
       </c>
       <c r="AM13" s="25">
         <v>36</v>
       </c>
+      <c r="AN13" s="25">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="13">
         <v>194</v>
       </c>
       <c r="C14" s="13">
         <v>142</v>
       </c>
       <c r="D14" s="13">
         <v>192</v>
       </c>
       <c r="E14" s="13">
         <v>192</v>
       </c>
       <c r="F14" s="1">
         <v>189</v>
       </c>
       <c r="G14" s="14">
         <v>176</v>
       </c>
       <c r="H14" s="14">
         <v>243</v>
@@ -1921,50 +1921,53 @@
       </c>
       <c r="AF14" s="25">
         <v>146</v>
       </c>
       <c r="AG14" s="25">
         <v>146</v>
       </c>
       <c r="AH14" s="25">
         <v>179</v>
       </c>
       <c r="AI14" s="25">
         <v>168</v>
       </c>
       <c r="AJ14" s="25">
         <v>133</v>
       </c>
       <c r="AK14" s="25">
         <v>153</v>
       </c>
       <c r="AL14" s="25">
         <v>174</v>
       </c>
       <c r="AM14" s="25">
         <v>125</v>
       </c>
+      <c r="AN14" s="25">
+        <v>140</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="13">
         <v>55</v>
       </c>
       <c r="C15" s="13">
         <v>58</v>
       </c>
       <c r="D15" s="13">
         <v>53</v>
       </c>
       <c r="E15" s="13">
         <v>68</v>
       </c>
       <c r="F15" s="1">
         <v>62</v>
       </c>
       <c r="G15" s="14">
         <v>56</v>
       </c>
       <c r="H15" s="14">
         <v>68</v>
@@ -2039,89 +2042,93 @@
         <v>52</v>
       </c>
       <c r="AF15" s="25">
         <v>41</v>
       </c>
       <c r="AG15" s="25">
         <v>39</v>
       </c>
       <c r="AH15" s="25">
         <v>44</v>
       </c>
       <c r="AI15" s="25">
         <v>43</v>
       </c>
       <c r="AJ15" s="25">
         <v>33</v>
       </c>
       <c r="AK15" s="25">
         <v>48</v>
       </c>
       <c r="AL15" s="25">
         <v>49</v>
       </c>
       <c r="AM15" s="25">
         <v>36</v>
+      </c>
+      <c r="AN15" s="25">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="K16" s="1"/>
       <c r="M16" s="1"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="25"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="13">
         <v>75</v>
       </c>
       <c r="C17" s="13">
         <v>65</v>
       </c>
       <c r="D17" s="13">
         <v>52</v>
       </c>
       <c r="E17" s="13">
         <v>69</v>
       </c>
       <c r="F17" s="1">
         <v>73</v>
       </c>
       <c r="G17" s="14">
         <v>58</v>
       </c>
       <c r="H17" s="14">
         <v>72</v>
       </c>
       <c r="I17" s="1">
@@ -2195,52 +2202,55 @@
       </c>
       <c r="AF17" s="25">
         <v>49</v>
       </c>
       <c r="AG17" s="25">
         <v>45</v>
       </c>
       <c r="AH17" s="25">
         <v>53</v>
       </c>
       <c r="AI17" s="25">
         <v>56</v>
       </c>
       <c r="AJ17" s="25">
         <v>37</v>
       </c>
       <c r="AK17" s="25">
         <v>69</v>
       </c>
       <c r="AL17" s="25">
         <v>47</v>
       </c>
       <c r="AM17" s="25">
         <v>45</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="13">
         <v>32</v>
       </c>
       <c r="C18" s="13">
         <v>17</v>
       </c>
       <c r="D18" s="13">
         <v>20</v>
       </c>
       <c r="E18" s="13">
         <v>21</v>
       </c>
       <c r="F18" s="1">
         <v>33</v>
       </c>
       <c r="G18" s="14">
         <v>28</v>
       </c>
       <c r="H18" s="14">
         <v>27</v>
       </c>
       <c r="I18" s="1">
@@ -2314,52 +2324,55 @@
       </c>
       <c r="AF18" s="25">
         <v>27</v>
       </c>
       <c r="AG18" s="25">
         <v>23</v>
       </c>
       <c r="AH18" s="25">
         <v>22</v>
       </c>
       <c r="AI18" s="25">
         <v>33</v>
       </c>
       <c r="AJ18" s="25">
         <v>16</v>
       </c>
       <c r="AK18" s="25">
         <v>15</v>
       </c>
       <c r="AL18" s="25">
         <v>27</v>
       </c>
       <c r="AM18" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="13">
         <v>73</v>
       </c>
       <c r="C19" s="13">
         <v>63</v>
       </c>
       <c r="D19" s="13">
         <v>79</v>
       </c>
       <c r="E19" s="13">
         <v>59</v>
       </c>
       <c r="F19" s="1">
         <v>77</v>
       </c>
       <c r="G19" s="14">
         <v>83</v>
       </c>
       <c r="H19" s="14">
         <v>55</v>
       </c>
       <c r="I19" s="1">
@@ -2433,52 +2446,55 @@
       </c>
       <c r="AF19" s="25">
         <v>65</v>
       </c>
       <c r="AG19" s="25">
         <v>57</v>
       </c>
       <c r="AH19" s="25">
         <v>51</v>
       </c>
       <c r="AI19" s="25">
         <v>50</v>
       </c>
       <c r="AJ19" s="25">
         <v>40</v>
       </c>
       <c r="AK19" s="25">
         <v>56</v>
       </c>
       <c r="AL19" s="25">
         <v>44</v>
       </c>
       <c r="AM19" s="25">
         <v>47</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="25">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="41">
         <v>43</v>
       </c>
       <c r="C20" s="41">
         <v>37</v>
       </c>
       <c r="D20" s="41">
         <v>48</v>
       </c>
       <c r="E20" s="41">
         <v>50</v>
       </c>
       <c r="F20" s="25">
         <v>47</v>
       </c>
       <c r="G20" s="26">
         <v>50</v>
       </c>
       <c r="H20" s="26">
         <v>59</v>
       </c>
       <c r="I20" s="25">
@@ -2552,52 +2568,55 @@
       </c>
       <c r="AF20" s="25">
         <v>35</v>
       </c>
       <c r="AG20" s="25">
         <v>34</v>
       </c>
       <c r="AH20" s="25">
         <v>49</v>
       </c>
       <c r="AI20" s="25">
         <v>30</v>
       </c>
       <c r="AJ20" s="25">
         <v>27</v>
       </c>
       <c r="AK20" s="25">
         <v>30</v>
       </c>
       <c r="AL20" s="25">
         <v>28</v>
       </c>
       <c r="AM20" s="25">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="25">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="41">
         <v>30</v>
       </c>
       <c r="C21" s="41">
         <v>21</v>
       </c>
       <c r="D21" s="41">
         <v>21</v>
       </c>
       <c r="E21" s="41">
         <v>23</v>
       </c>
       <c r="F21" s="25">
         <v>29</v>
       </c>
       <c r="G21" s="26">
         <v>18</v>
       </c>
       <c r="H21" s="26">
         <v>23</v>
       </c>
       <c r="I21" s="25">
@@ -2671,52 +2690,55 @@
       </c>
       <c r="AF21" s="25">
         <v>27</v>
       </c>
       <c r="AG21" s="25">
         <v>20</v>
       </c>
       <c r="AH21" s="25">
         <v>30</v>
       </c>
       <c r="AI21" s="25">
         <v>22</v>
       </c>
       <c r="AJ21" s="25">
         <v>14</v>
       </c>
       <c r="AK21" s="25">
         <v>14</v>
       </c>
       <c r="AL21" s="25">
         <v>17</v>
       </c>
       <c r="AM21" s="25">
         <v>18</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="41">
         <v>41</v>
       </c>
       <c r="C22" s="41">
         <v>33</v>
       </c>
       <c r="D22" s="41">
         <v>42</v>
       </c>
       <c r="E22" s="41">
         <v>30</v>
       </c>
       <c r="F22" s="25">
         <v>31</v>
       </c>
       <c r="G22" s="26">
         <v>34</v>
       </c>
       <c r="H22" s="26">
         <v>42</v>
       </c>
       <c r="I22" s="25">
@@ -2790,52 +2812,55 @@
       </c>
       <c r="AF22" s="25">
         <v>33</v>
       </c>
       <c r="AG22" s="25">
         <v>26</v>
       </c>
       <c r="AH22" s="25">
         <v>35</v>
       </c>
       <c r="AI22" s="25">
         <v>15</v>
       </c>
       <c r="AJ22" s="25">
         <v>23</v>
       </c>
       <c r="AK22" s="25">
         <v>27</v>
       </c>
       <c r="AL22" s="25">
         <v>25</v>
       </c>
       <c r="AM22" s="25">
         <v>28</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="41">
         <v>64</v>
       </c>
       <c r="C23" s="41">
         <v>42</v>
       </c>
       <c r="D23" s="41">
         <v>59</v>
       </c>
       <c r="E23" s="41">
         <v>46</v>
       </c>
       <c r="F23" s="25">
         <v>78</v>
       </c>
       <c r="G23" s="26">
         <v>54</v>
       </c>
       <c r="H23" s="26">
         <v>55</v>
       </c>
       <c r="I23" s="25">
@@ -2909,95 +2934,99 @@
       </c>
       <c r="AF23" s="25">
         <v>56</v>
       </c>
       <c r="AG23" s="25">
         <v>54</v>
       </c>
       <c r="AH23" s="25">
         <v>52</v>
       </c>
       <c r="AI23" s="25">
         <v>52</v>
       </c>
       <c r="AJ23" s="25">
         <v>34</v>
       </c>
       <c r="AK23" s="25">
         <v>47</v>
       </c>
       <c r="AL23" s="25">
         <v>45</v>
       </c>
       <c r="AM23" s="25">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="39"/>
       <c r="Y24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="38"/>
       <c r="AC24" s="38"/>
       <c r="AD24" s="38"/>
       <c r="AE24" s="38"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="38"/>
       <c r="AH24" s="38"/>
       <c r="AI24" s="38"/>
-      <c r="AJ24" s="49"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AJ24" s="38"/>
+      <c r="AK24" s="38"/>
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="41">
         <v>1145</v>
       </c>
       <c r="C25" s="41">
         <v>962</v>
       </c>
       <c r="D25" s="41">
         <v>1044</v>
       </c>
       <c r="E25" s="41">
         <v>1075</v>
       </c>
       <c r="F25" s="25">
         <v>1215</v>
       </c>
       <c r="G25" s="26">
         <v>1104</v>
       </c>
       <c r="H25" s="26">
         <v>1187</v>
       </c>
       <c r="I25" s="25">
@@ -3071,52 +3100,55 @@
       </c>
       <c r="AF25" s="25">
         <v>1054</v>
       </c>
       <c r="AG25" s="25">
         <v>945</v>
       </c>
       <c r="AH25" s="25">
         <v>995</v>
       </c>
       <c r="AI25" s="25">
         <v>924</v>
       </c>
       <c r="AJ25" s="25">
         <v>815</v>
       </c>
       <c r="AK25" s="25">
         <v>920</v>
       </c>
       <c r="AL25" s="25">
         <v>865</v>
       </c>
       <c r="AM25" s="25">
         <v>800</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="25">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="41">
         <v>671</v>
       </c>
       <c r="C26" s="41">
         <v>566</v>
       </c>
       <c r="D26" s="41">
         <v>603</v>
       </c>
       <c r="E26" s="41">
         <v>612</v>
       </c>
       <c r="F26" s="25">
         <v>716</v>
       </c>
       <c r="G26" s="26">
         <v>654</v>
       </c>
       <c r="H26" s="26">
         <v>629</v>
       </c>
       <c r="I26" s="25">
@@ -3190,52 +3222,55 @@
       </c>
       <c r="AF26" s="25">
         <v>667</v>
       </c>
       <c r="AG26" s="25">
         <v>570</v>
       </c>
       <c r="AH26" s="25">
         <v>589</v>
       </c>
       <c r="AI26" s="25">
         <v>550</v>
       </c>
       <c r="AJ26" s="25">
         <v>498</v>
       </c>
       <c r="AK26" s="25">
         <v>522</v>
       </c>
       <c r="AL26" s="25">
         <v>480</v>
       </c>
       <c r="AM26" s="25">
         <v>469</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="25">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="41">
         <v>98</v>
       </c>
       <c r="C27" s="41">
         <v>86</v>
       </c>
       <c r="D27" s="41">
         <v>106</v>
       </c>
       <c r="E27" s="41">
         <v>102</v>
       </c>
       <c r="F27" s="25">
         <v>111</v>
       </c>
       <c r="G27" s="26">
         <v>123</v>
       </c>
       <c r="H27" s="26">
         <v>132</v>
       </c>
       <c r="I27" s="25">
@@ -3309,52 +3344,55 @@
       </c>
       <c r="AF27" s="25">
         <v>116</v>
       </c>
       <c r="AG27" s="25">
         <v>101</v>
       </c>
       <c r="AH27" s="25">
         <v>96</v>
       </c>
       <c r="AI27" s="25">
         <v>96</v>
       </c>
       <c r="AJ27" s="25">
         <v>83</v>
       </c>
       <c r="AK27" s="25">
         <v>94</v>
       </c>
       <c r="AL27" s="25">
         <v>82</v>
       </c>
       <c r="AM27" s="25">
         <v>85</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="41">
         <v>25</v>
       </c>
       <c r="C28" s="41">
         <v>19</v>
       </c>
       <c r="D28" s="41">
         <v>17</v>
       </c>
       <c r="E28" s="41">
         <v>14</v>
       </c>
       <c r="F28" s="25">
         <v>18</v>
       </c>
       <c r="G28" s="26">
         <v>16</v>
       </c>
       <c r="H28" s="26">
         <v>27</v>
       </c>
       <c r="I28" s="25">
@@ -3428,52 +3466,55 @@
       </c>
       <c r="AF28" s="25">
         <v>13</v>
       </c>
       <c r="AG28" s="25">
         <v>17</v>
       </c>
       <c r="AH28" s="25">
         <v>8</v>
       </c>
       <c r="AI28" s="25">
         <v>8</v>
       </c>
       <c r="AJ28" s="25">
         <v>13</v>
       </c>
       <c r="AK28" s="25">
         <v>15</v>
       </c>
       <c r="AL28" s="25">
         <v>11</v>
       </c>
       <c r="AM28" s="25">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="41">
         <v>46</v>
       </c>
       <c r="C29" s="41">
         <v>43</v>
       </c>
       <c r="D29" s="41">
         <v>27</v>
       </c>
       <c r="E29" s="41">
         <v>38</v>
       </c>
       <c r="F29" s="25">
         <v>57</v>
       </c>
       <c r="G29" s="26">
         <v>44</v>
       </c>
       <c r="H29" s="26">
         <v>37</v>
       </c>
       <c r="I29" s="25">
@@ -3547,52 +3588,55 @@
       </c>
       <c r="AF29" s="25">
         <v>33</v>
       </c>
       <c r="AG29" s="25">
         <v>40</v>
       </c>
       <c r="AH29" s="25">
         <v>36</v>
       </c>
       <c r="AI29" s="25">
         <v>25</v>
       </c>
       <c r="AJ29" s="25">
         <v>34</v>
       </c>
       <c r="AK29" s="25">
         <v>47</v>
       </c>
       <c r="AL29" s="25">
         <v>38</v>
       </c>
       <c r="AM29" s="25">
         <v>36</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="41">
         <v>194</v>
       </c>
       <c r="C30" s="41">
         <v>142</v>
       </c>
       <c r="D30" s="41">
         <v>192</v>
       </c>
       <c r="E30" s="41">
         <v>192</v>
       </c>
       <c r="F30" s="25">
         <v>189</v>
       </c>
       <c r="G30" s="26">
         <v>176</v>
       </c>
       <c r="H30" s="26">
         <v>243</v>
       </c>
       <c r="I30" s="25">
@@ -3666,52 +3710,55 @@
       </c>
       <c r="AF30" s="25">
         <v>146</v>
       </c>
       <c r="AG30" s="25">
         <v>146</v>
       </c>
       <c r="AH30" s="25">
         <v>179</v>
       </c>
       <c r="AI30" s="25">
         <v>168</v>
       </c>
       <c r="AJ30" s="25">
         <v>133</v>
       </c>
       <c r="AK30" s="25">
         <v>153</v>
       </c>
       <c r="AL30" s="25">
         <v>174</v>
       </c>
       <c r="AM30" s="25">
         <v>125</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="41">
         <v>55</v>
       </c>
       <c r="C31" s="41">
         <v>58</v>
       </c>
       <c r="D31" s="41">
         <v>53</v>
       </c>
       <c r="E31" s="41">
         <v>68</v>
       </c>
       <c r="F31" s="25">
         <v>62</v>
       </c>
       <c r="G31" s="26">
         <v>56</v>
       </c>
       <c r="H31" s="26">
         <v>68</v>
       </c>
       <c r="I31" s="25">
@@ -3785,95 +3832,99 @@
       </c>
       <c r="AF31" s="25">
         <v>41</v>
       </c>
       <c r="AG31" s="25">
         <v>39</v>
       </c>
       <c r="AH31" s="25">
         <v>44</v>
       </c>
       <c r="AI31" s="25">
         <v>43</v>
       </c>
       <c r="AJ31" s="25">
         <v>33</v>
       </c>
       <c r="AK31" s="25">
         <v>48</v>
       </c>
       <c r="AL31" s="25">
         <v>49</v>
       </c>
       <c r="AM31" s="25">
         <v>36</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="25"/>
       <c r="L32" s="29"/>
       <c r="M32" s="25"/>
       <c r="N32" s="29"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="25"/>
       <c r="AB32" s="25"/>
       <c r="AC32" s="25"/>
       <c r="AD32" s="25"/>
       <c r="AE32" s="25"/>
       <c r="AF32" s="25"/>
       <c r="AG32" s="25"/>
       <c r="AH32" s="25"/>
       <c r="AI32" s="25"/>
       <c r="AJ32" s="25"/>
       <c r="AK32" s="25"/>
       <c r="AL32" s="25"/>
       <c r="AM32" s="25"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="25"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="41">
         <v>37</v>
       </c>
       <c r="C33" s="41">
         <v>36</v>
       </c>
       <c r="D33" s="41">
         <v>29</v>
       </c>
       <c r="E33" s="41">
         <v>33</v>
       </c>
       <c r="F33" s="25">
         <v>46</v>
       </c>
       <c r="G33" s="26">
         <v>24</v>
       </c>
       <c r="H33" s="26">
         <v>33</v>
       </c>
       <c r="I33" s="25">
@@ -3947,52 +3998,55 @@
       </c>
       <c r="AF33" s="25">
         <v>28</v>
       </c>
       <c r="AG33" s="25">
         <v>21</v>
       </c>
       <c r="AH33" s="25">
         <v>23</v>
       </c>
       <c r="AI33" s="25">
         <v>25</v>
       </c>
       <c r="AJ33" s="25">
         <v>11</v>
       </c>
       <c r="AK33" s="25">
         <v>32</v>
       </c>
       <c r="AL33" s="25">
         <v>25</v>
       </c>
       <c r="AM33" s="25">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="41">
         <v>19</v>
       </c>
       <c r="C34" s="41">
         <v>12</v>
       </c>
       <c r="D34" s="41">
         <v>17</v>
       </c>
       <c r="E34" s="41">
         <v>16</v>
       </c>
       <c r="F34" s="25">
         <v>16</v>
       </c>
       <c r="G34" s="26">
         <v>11</v>
       </c>
       <c r="H34" s="26">
         <v>18</v>
       </c>
       <c r="I34" s="25">
@@ -4066,95 +4120,99 @@
       </c>
       <c r="AF34" s="25">
         <v>10</v>
       </c>
       <c r="AG34" s="25">
         <v>11</v>
       </c>
       <c r="AH34" s="25">
         <v>20</v>
       </c>
       <c r="AI34" s="25">
         <v>9</v>
       </c>
       <c r="AJ34" s="25">
         <v>10</v>
       </c>
       <c r="AK34" s="25">
         <v>9</v>
       </c>
       <c r="AL34" s="25">
         <v>6</v>
       </c>
       <c r="AM34" s="25">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="39"/>
       <c r="Y35" s="39"/>
       <c r="Z35" s="39"/>
       <c r="AA35" s="38"/>
       <c r="AB35" s="38"/>
       <c r="AC35" s="38"/>
       <c r="AD35" s="38"/>
       <c r="AE35" s="38"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="38"/>
       <c r="AH35" s="38"/>
       <c r="AI35" s="38"/>
-      <c r="AJ35" s="49"/>
-[...4 lines deleted...]
-    <row r="36" spans="1:39" s="29" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AJ35" s="38"/>
+      <c r="AK35" s="38"/>
+      <c r="AL35" s="38"/>
+      <c r="AM35" s="38"/>
+      <c r="AN35" s="38"/>
+    </row>
+    <row r="36" spans="1:40" s="29" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="41">
         <v>302</v>
       </c>
       <c r="C36" s="41">
         <v>230</v>
       </c>
       <c r="D36" s="41">
         <v>275</v>
       </c>
       <c r="E36" s="41">
         <v>249</v>
       </c>
       <c r="F36" s="25">
         <v>306</v>
       </c>
       <c r="G36" s="26">
         <v>290</v>
       </c>
       <c r="H36" s="26">
         <v>282</v>
       </c>
       <c r="I36" s="25">
@@ -4228,88 +4286,92 @@
       </c>
       <c r="AF36" s="25">
         <v>254</v>
       </c>
       <c r="AG36" s="25">
         <v>227</v>
       </c>
       <c r="AH36" s="25">
         <v>249</v>
       </c>
       <c r="AI36" s="25">
         <v>224</v>
       </c>
       <c r="AJ36" s="25">
         <v>170</v>
       </c>
       <c r="AK36" s="25">
         <v>217</v>
       </c>
       <c r="AL36" s="25">
         <v>202</v>
       </c>
       <c r="AM36" s="25">
         <v>189</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="25">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="K37" s="1"/>
       <c r="M37" s="1"/>
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="25"/>
       <c r="S37" s="25"/>
       <c r="T37" s="25"/>
       <c r="U37" s="25"/>
       <c r="V37" s="25"/>
       <c r="W37" s="25"/>
       <c r="X37" s="25"/>
       <c r="Y37" s="25"/>
       <c r="Z37" s="25"/>
       <c r="AA37" s="25"/>
       <c r="AB37" s="25"/>
       <c r="AC37" s="25"/>
       <c r="AD37" s="25"/>
       <c r="AE37" s="25"/>
       <c r="AF37" s="25"/>
       <c r="AG37" s="25"/>
       <c r="AH37" s="25"/>
       <c r="AI37" s="25"/>
       <c r="AJ37" s="25"/>
       <c r="AK37" s="25"/>
       <c r="AL37" s="25"/>
       <c r="AM37" s="25"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="25"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="13">
         <v>38</v>
       </c>
       <c r="C38" s="13">
         <v>29</v>
       </c>
       <c r="D38" s="13">
         <v>23</v>
       </c>
       <c r="E38" s="13">
         <v>36</v>
       </c>
       <c r="F38" s="1">
         <v>27</v>
       </c>
       <c r="G38" s="14">
         <v>34</v>
       </c>
       <c r="H38" s="14">
         <v>39</v>
       </c>
       <c r="I38" s="1">
@@ -4383,52 +4445,55 @@
       </c>
       <c r="AF38" s="25">
         <v>21</v>
       </c>
       <c r="AG38" s="25">
         <v>24</v>
       </c>
       <c r="AH38" s="25">
         <v>30</v>
       </c>
       <c r="AI38" s="25">
         <v>31</v>
       </c>
       <c r="AJ38" s="25">
         <v>26</v>
       </c>
       <c r="AK38" s="25">
         <v>37</v>
       </c>
       <c r="AL38" s="25">
         <v>22</v>
       </c>
       <c r="AM38" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>32</v>
       </c>
       <c r="C39" s="13">
         <v>17</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>21</v>
       </c>
       <c r="F39" s="1">
         <v>33</v>
       </c>
       <c r="G39" s="14">
         <v>28</v>
       </c>
       <c r="H39" s="14">
         <v>27</v>
       </c>
       <c r="I39" s="1">
@@ -4502,52 +4567,55 @@
       </c>
       <c r="AF39" s="25">
         <v>27</v>
       </c>
       <c r="AG39" s="25">
         <v>23</v>
       </c>
       <c r="AH39" s="25">
         <v>22</v>
       </c>
       <c r="AI39" s="25">
         <v>33</v>
       </c>
       <c r="AJ39" s="25">
         <v>16</v>
       </c>
       <c r="AK39" s="25">
         <v>15</v>
       </c>
       <c r="AL39" s="25">
         <v>27</v>
       </c>
       <c r="AM39" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="13">
         <v>73</v>
       </c>
       <c r="C40" s="13">
         <v>63</v>
       </c>
       <c r="D40" s="13">
         <v>79</v>
       </c>
       <c r="E40" s="13">
         <v>59</v>
       </c>
       <c r="F40" s="1">
         <v>77</v>
       </c>
       <c r="G40" s="14">
         <v>83</v>
       </c>
       <c r="H40" s="14">
         <v>55</v>
       </c>
       <c r="I40" s="1">
@@ -4621,52 +4689,55 @@
       </c>
       <c r="AF40" s="25">
         <v>65</v>
       </c>
       <c r="AG40" s="25">
         <v>57</v>
       </c>
       <c r="AH40" s="25">
         <v>51</v>
       </c>
       <c r="AI40" s="25">
         <v>50</v>
       </c>
       <c r="AJ40" s="25">
         <v>40</v>
       </c>
       <c r="AK40" s="25">
         <v>56</v>
       </c>
       <c r="AL40" s="25">
         <v>44</v>
       </c>
       <c r="AM40" s="25">
         <v>47</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="25">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="13">
         <v>24</v>
       </c>
       <c r="C41" s="13">
         <v>25</v>
       </c>
       <c r="D41" s="13">
         <v>31</v>
       </c>
       <c r="E41" s="13">
         <v>34</v>
       </c>
       <c r="F41" s="1">
         <v>31</v>
       </c>
       <c r="G41" s="14">
         <v>39</v>
       </c>
       <c r="H41" s="14">
         <v>41</v>
       </c>
       <c r="I41" s="1">
@@ -4740,52 +4811,55 @@
       </c>
       <c r="AF41" s="25">
         <v>25</v>
       </c>
       <c r="AG41" s="25">
         <v>23</v>
       </c>
       <c r="AH41" s="25">
         <v>29</v>
       </c>
       <c r="AI41" s="25">
         <v>21</v>
       </c>
       <c r="AJ41" s="25">
         <v>17</v>
       </c>
       <c r="AK41" s="25">
         <v>21</v>
       </c>
       <c r="AL41" s="25">
         <v>22</v>
       </c>
       <c r="AM41" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="13">
         <v>30</v>
       </c>
       <c r="C42" s="13">
         <v>21</v>
       </c>
       <c r="D42" s="13">
         <v>21</v>
       </c>
       <c r="E42" s="13">
         <v>23</v>
       </c>
       <c r="F42" s="1">
         <v>29</v>
       </c>
       <c r="G42" s="14">
         <v>18</v>
       </c>
       <c r="H42" s="14">
         <v>23</v>
       </c>
       <c r="I42" s="1">
@@ -4859,52 +4933,55 @@
       </c>
       <c r="AF42" s="25">
         <v>27</v>
       </c>
       <c r="AG42" s="25">
         <v>20</v>
       </c>
       <c r="AH42" s="25">
         <v>30</v>
       </c>
       <c r="AI42" s="25">
         <v>22</v>
       </c>
       <c r="AJ42" s="25">
         <v>14</v>
       </c>
       <c r="AK42" s="25">
         <v>14</v>
       </c>
       <c r="AL42" s="25">
         <v>17</v>
       </c>
       <c r="AM42" s="25">
         <v>18</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="13">
         <v>41</v>
       </c>
       <c r="C43" s="13">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>42</v>
       </c>
       <c r="E43" s="13">
         <v>30</v>
       </c>
       <c r="F43" s="1">
         <v>31</v>
       </c>
       <c r="G43" s="14">
         <v>34</v>
       </c>
       <c r="H43" s="14">
         <v>42</v>
       </c>
       <c r="I43" s="1">
@@ -4978,52 +5055,55 @@
       </c>
       <c r="AF43" s="25">
         <v>33</v>
       </c>
       <c r="AG43" s="25">
         <v>26</v>
       </c>
       <c r="AH43" s="25">
         <v>35</v>
       </c>
       <c r="AI43" s="25">
         <v>15</v>
       </c>
       <c r="AJ43" s="25">
         <v>23</v>
       </c>
       <c r="AK43" s="25">
         <v>27</v>
       </c>
       <c r="AL43" s="25">
         <v>25</v>
       </c>
       <c r="AM43" s="25">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="17">
         <v>64</v>
       </c>
       <c r="C44" s="17">
         <v>42</v>
       </c>
       <c r="D44" s="17">
         <v>59</v>
       </c>
       <c r="E44" s="17">
         <v>46</v>
       </c>
       <c r="F44" s="2">
         <v>78</v>
       </c>
       <c r="G44" s="18">
         <v>54</v>
       </c>
       <c r="H44" s="18">
         <v>55</v>
       </c>
       <c r="I44" s="2">
@@ -5097,75 +5177,78 @@
       </c>
       <c r="AF44" s="2">
         <v>56</v>
       </c>
       <c r="AG44" s="2">
         <v>54</v>
       </c>
       <c r="AH44" s="2">
         <v>52</v>
       </c>
       <c r="AI44" s="2">
         <v>52</v>
       </c>
       <c r="AJ44" s="2">
         <v>34</v>
       </c>
       <c r="AK44" s="2">
         <v>47</v>
       </c>
       <c r="AL44" s="2">
         <v>45</v>
       </c>
       <c r="AM44" s="2">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW47"/>
+  <dimension ref="A2:AW78"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:A7"/>
+    <sheetView topLeftCell="M1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="AP39" sqref="AP39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="30" customWidth="1"/>
     <col min="4" max="17" width="8.7109375" style="28" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="13.9" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
@@ -5175,135 +5258,135 @@
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="48"/>
       <c r="S2" s="48"/>
       <c r="T2" s="48"/>
       <c r="U2" s="48"/>
       <c r="V2" s="48"/>
       <c r="W2" s="48"/>
       <c r="X2" s="48"/>
       <c r="Y2" s="48"/>
       <c r="Z2" s="48"/>
       <c r="AA2" s="48"/>
       <c r="AB2" s="48"/>
       <c r="AC2" s="48"/>
       <c r="AD2" s="48"/>
       <c r="AE2" s="48"/>
       <c r="AF2" s="48"/>
       <c r="AG2" s="48"/>
       <c r="AH2" s="48"/>
       <c r="AI2" s="48"/>
       <c r="AJ2" s="48"/>
       <c r="AK2" s="48"/>
     </row>
     <row r="5" spans="1:49" s="6" customFormat="1" ht="13.9" customHeight="1">
-      <c r="B5" s="57"/>
-[...12 lines deleted...]
-      <c r="O5" s="58"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
       <c r="P5" s="33"/>
       <c r="S5" s="33"/>
       <c r="W5" s="36"/>
       <c r="X5" s="36"/>
       <c r="Y5" s="35"/>
       <c r="AK5" s="34"/>
       <c r="AW5" s="34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="51"/>
       <c r="B6" s="23">
         <v>2023</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
-      <c r="N6" s="59">
+      <c r="N6" s="55">
         <v>2024</v>
       </c>
-      <c r="O6" s="60"/>
-[...10 lines deleted...]
-      <c r="Z6" s="62">
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="58">
         <v>2025</v>
       </c>
-      <c r="AA6" s="62"/>
-[...10 lines deleted...]
-      <c r="AL6" s="62">
+      <c r="AA6" s="58"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="55"/>
+      <c r="AL6" s="58">
         <v>2026</v>
       </c>
-      <c r="AM6" s="62"/>
-[...9 lines deleted...]
-      <c r="AW6" s="59"/>
+      <c r="AM6" s="58"/>
+      <c r="AN6" s="58"/>
+      <c r="AO6" s="58"/>
+      <c r="AP6" s="58"/>
+      <c r="AQ6" s="58"/>
+      <c r="AR6" s="58"/>
+      <c r="AS6" s="58"/>
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="58"/>
+      <c r="AW6" s="55"/>
     </row>
     <row r="7" spans="1:49" ht="24" customHeight="1">
-      <c r="A7" s="56"/>
+      <c r="A7" s="52"/>
       <c r="B7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -5445,50 +5528,53 @@
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
       <c r="S8" s="37"/>
       <c r="T8" s="37"/>
       <c r="U8" s="37"/>
       <c r="V8" s="37"/>
       <c r="W8" s="37"/>
       <c r="X8" s="37"/>
       <c r="Y8" s="37"/>
       <c r="Z8" s="37"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="38"/>
       <c r="AG8" s="38"/>
       <c r="AH8" s="38"/>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
     </row>
     <row r="9" spans="1:49" ht="13.9" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="21">
         <v>15</v>
       </c>
       <c r="C9" s="21">
         <v>14.37</v>
       </c>
       <c r="D9" s="21">
         <v>14.13</v>
       </c>
       <c r="E9" s="3">
         <v>14.14</v>
       </c>
       <c r="F9" s="3">
         <v>14.47</v>
       </c>
       <c r="G9" s="3">
         <v>14.55</v>
       </c>
       <c r="H9" s="3">
         <v>14.65</v>
@@ -5561,52 +5647,55 @@
       </c>
       <c r="AE9" s="22">
         <v>11.92</v>
       </c>
       <c r="AF9" s="22">
         <v>12.17</v>
       </c>
       <c r="AG9" s="22">
         <v>12.17</v>
       </c>
       <c r="AH9" s="22">
         <v>12.3</v>
       </c>
       <c r="AI9" s="22">
         <v>12.26</v>
       </c>
       <c r="AJ9" s="22">
         <v>12.11</v>
       </c>
       <c r="AK9" s="22">
         <v>12.09</v>
       </c>
       <c r="AL9" s="22">
         <v>11.1</v>
       </c>
-      <c r="AM9" s="50">
+      <c r="AM9" s="22">
         <v>11.23</v>
+      </c>
+      <c r="AN9" s="22">
+        <v>11.09</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="21">
         <v>15.25</v>
       </c>
       <c r="C10" s="21">
         <v>14.77</v>
       </c>
       <c r="D10" s="21">
         <v>14.4</v>
       </c>
       <c r="E10" s="3">
         <v>14.4</v>
       </c>
       <c r="F10" s="3">
         <v>14.78</v>
       </c>
       <c r="G10" s="3">
         <v>14.87</v>
       </c>
       <c r="H10" s="3">
@@ -5680,52 +5769,55 @@
       </c>
       <c r="AE10" s="22">
         <v>12.14</v>
       </c>
       <c r="AF10" s="22">
         <v>12.53</v>
       </c>
       <c r="AG10" s="22">
         <v>12.54</v>
       </c>
       <c r="AH10" s="22">
         <v>12.65</v>
       </c>
       <c r="AI10" s="22">
         <v>12.61</v>
       </c>
       <c r="AJ10" s="22">
         <v>12.5</v>
       </c>
       <c r="AK10" s="22">
         <v>12.43</v>
       </c>
       <c r="AL10" s="22">
         <v>10.53</v>
       </c>
-      <c r="AM10" s="50">
+      <c r="AM10" s="22">
         <v>10.94</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>10.95</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21">
         <v>14.86</v>
       </c>
       <c r="C11" s="21">
         <v>14.64</v>
       </c>
       <c r="D11" s="21">
         <v>15.12</v>
       </c>
       <c r="E11" s="3">
         <v>15.33</v>
       </c>
       <c r="F11" s="3">
         <v>15.63</v>
       </c>
       <c r="G11" s="3">
         <v>16.239999999999998</v>
       </c>
       <c r="H11" s="3">
@@ -5799,52 +5891,55 @@
       </c>
       <c r="AE11" s="22">
         <v>14.21</v>
       </c>
       <c r="AF11" s="22">
         <v>14.73</v>
       </c>
       <c r="AG11" s="22">
         <v>14.83</v>
       </c>
       <c r="AH11" s="22">
         <v>14.87</v>
       </c>
       <c r="AI11" s="22">
         <v>14.86</v>
       </c>
       <c r="AJ11" s="22">
         <v>14.7</v>
       </c>
       <c r="AK11" s="22">
         <v>14.67</v>
       </c>
       <c r="AL11" s="22">
         <v>12.68</v>
       </c>
-      <c r="AM11" s="50">
+      <c r="AM11" s="22">
         <v>13.52</v>
+      </c>
+      <c r="AN11" s="22">
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="21">
         <v>26.33</v>
       </c>
       <c r="C12" s="21">
         <v>24.32</v>
       </c>
       <c r="D12" s="21">
         <v>22.14</v>
       </c>
       <c r="E12" s="3">
         <v>20.41</v>
       </c>
       <c r="F12" s="3">
         <v>20.12</v>
       </c>
       <c r="G12" s="3">
         <v>19.670000000000002</v>
       </c>
       <c r="H12" s="3">
@@ -5918,52 +6013,55 @@
       </c>
       <c r="AE12" s="22">
         <v>14.39</v>
       </c>
       <c r="AF12" s="22">
         <v>14.41</v>
       </c>
       <c r="AG12" s="22">
         <v>14.94</v>
       </c>
       <c r="AH12" s="22">
         <v>14.31</v>
       </c>
       <c r="AI12" s="22">
         <v>13.73</v>
       </c>
       <c r="AJ12" s="22">
         <v>13.8</v>
       </c>
       <c r="AK12" s="22">
         <v>14</v>
       </c>
       <c r="AL12" s="22">
         <v>12.44</v>
       </c>
-      <c r="AM12" s="50">
+      <c r="AM12" s="22">
         <v>15.68</v>
+      </c>
+      <c r="AN12" s="22">
+        <v>15.3</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="21">
         <v>12.39</v>
       </c>
       <c r="C13" s="21">
         <v>12.57</v>
       </c>
       <c r="D13" s="21">
         <v>10.75</v>
       </c>
       <c r="E13" s="3">
         <v>10.71</v>
       </c>
       <c r="F13" s="3">
         <v>11.64</v>
       </c>
       <c r="G13" s="3">
         <v>11.73</v>
       </c>
       <c r="H13" s="3">
@@ -6037,52 +6135,55 @@
       </c>
       <c r="AE13" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="AF13" s="22">
         <v>9.68</v>
       </c>
       <c r="AG13" s="22">
         <v>9.84</v>
       </c>
       <c r="AH13" s="22">
         <v>9.8699999999999992</v>
       </c>
       <c r="AI13" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AJ13" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AK13" s="22">
         <v>9.82</v>
       </c>
       <c r="AL13" s="22">
         <v>10.39</v>
       </c>
-      <c r="AM13" s="50">
+      <c r="AM13" s="22">
         <v>10.62</v>
+      </c>
+      <c r="AN13" s="22">
+        <v>9.89</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="21">
         <v>12.86</v>
       </c>
       <c r="C14" s="21">
         <v>11.7</v>
       </c>
       <c r="D14" s="21">
         <v>12.04</v>
       </c>
       <c r="E14" s="3">
         <v>12.32</v>
       </c>
       <c r="F14" s="3">
         <v>12.37</v>
       </c>
       <c r="G14" s="3">
         <v>12.32</v>
       </c>
       <c r="H14" s="3">
@@ -6156,52 +6257,55 @@
       </c>
       <c r="AE14" s="22">
         <v>10.16</v>
       </c>
       <c r="AF14" s="22">
         <v>10.11</v>
       </c>
       <c r="AG14" s="22">
         <v>10.07</v>
       </c>
       <c r="AH14" s="22">
         <v>10.32</v>
       </c>
       <c r="AI14" s="22">
         <v>10.41</v>
       </c>
       <c r="AJ14" s="22">
         <v>10.29</v>
       </c>
       <c r="AK14" s="22">
         <v>10.29</v>
       </c>
       <c r="AL14" s="22">
         <v>11.63</v>
       </c>
-      <c r="AM14" s="50">
+      <c r="AM14" s="22">
         <v>10.52</v>
+      </c>
+      <c r="AN14" s="22">
+        <v>10.14</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="21">
         <v>11.09</v>
       </c>
       <c r="C15" s="21">
         <v>11.98</v>
       </c>
       <c r="D15" s="21">
         <v>11.54</v>
       </c>
       <c r="E15" s="3">
         <v>12.19</v>
       </c>
       <c r="F15" s="3">
         <v>12.25</v>
       </c>
       <c r="G15" s="3">
         <v>12.16</v>
       </c>
       <c r="H15" s="3">
@@ -6275,89 +6379,94 @@
       </c>
       <c r="AE15" s="22">
         <v>9.8800000000000008</v>
       </c>
       <c r="AF15" s="22">
         <v>9.65</v>
       </c>
       <c r="AG15" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="AH15" s="22">
         <v>9.43</v>
       </c>
       <c r="AI15" s="22">
         <v>9.3699999999999992</v>
       </c>
       <c r="AJ15" s="22">
         <v>9.16</v>
       </c>
       <c r="AK15" s="22">
         <v>9.2200000000000006</v>
       </c>
       <c r="AL15" s="22">
         <v>10.15</v>
       </c>
-      <c r="AM15" s="50">
+      <c r="AM15" s="22">
         <v>9.2799999999999994</v>
+      </c>
+      <c r="AN15" s="22">
+        <v>8.39</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="3"/>
       <c r="M16" s="3"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="22"/>
       <c r="U16" s="22"/>
       <c r="V16" s="22"/>
       <c r="W16" s="22"/>
       <c r="X16" s="22"/>
       <c r="Y16" s="22"/>
       <c r="Z16" s="22"/>
       <c r="AA16" s="22"/>
       <c r="AB16" s="22"/>
       <c r="AC16" s="22"/>
       <c r="AD16" s="22"/>
       <c r="AE16" s="22"/>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="22"/>
       <c r="AK16" s="22"/>
       <c r="AL16" s="22"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AM16" s="22"/>
+      <c r="AN16" s="22"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21">
         <v>15.02</v>
       </c>
       <c r="C17" s="21">
         <v>14.7</v>
       </c>
       <c r="D17" s="21">
         <v>13.22</v>
       </c>
       <c r="E17" s="3">
         <v>13.48</v>
       </c>
       <c r="F17" s="3">
         <v>13.71</v>
       </c>
       <c r="G17" s="3">
         <v>13.42</v>
       </c>
       <c r="H17" s="3">
         <v>13.56</v>
       </c>
       <c r="I17" s="3">
@@ -6428,55 +6537,58 @@
       </c>
       <c r="AE17" s="22">
         <v>10.96</v>
       </c>
       <c r="AF17" s="22">
         <v>10.84</v>
       </c>
       <c r="AG17" s="22">
         <v>10.64</v>
       </c>
       <c r="AH17" s="22">
         <v>10.7</v>
       </c>
       <c r="AI17" s="22">
         <v>10.78</v>
       </c>
       <c r="AJ17" s="22">
         <v>10.52</v>
       </c>
       <c r="AK17" s="22">
         <v>10.82</v>
       </c>
       <c r="AL17" s="22">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AM17" s="50">
+      <c r="AM17" s="22">
         <v>10.08</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="22">
+        <v>9.85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21">
         <v>23.6</v>
       </c>
       <c r="C18" s="21">
         <v>19.010000000000002</v>
       </c>
       <c r="D18" s="21">
         <v>17.53</v>
       </c>
       <c r="E18" s="3">
         <v>17.149999999999999</v>
       </c>
       <c r="F18" s="3">
         <v>18.579999999999998</v>
       </c>
       <c r="G18" s="3">
         <v>19.05</v>
       </c>
       <c r="H18" s="3">
         <v>19.170000000000002</v>
       </c>
       <c r="I18" s="3">
@@ -6547,55 +6659,58 @@
       </c>
       <c r="AE18" s="22">
         <v>15.96</v>
       </c>
       <c r="AF18" s="22">
         <v>16.68</v>
       </c>
       <c r="AG18" s="22">
         <v>16.84</v>
       </c>
       <c r="AH18" s="22">
         <v>16.940000000000001</v>
       </c>
       <c r="AI18" s="22">
         <v>17.82</v>
       </c>
       <c r="AJ18" s="22">
         <v>17.38</v>
       </c>
       <c r="AK18" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="AL18" s="22">
         <v>21.52</v>
       </c>
-      <c r="AM18" s="50">
+      <c r="AM18" s="22">
         <v>20.09</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="22">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="21">
         <v>16.14</v>
       </c>
       <c r="C19" s="21">
         <v>15.76</v>
       </c>
       <c r="D19" s="21">
         <v>16.32</v>
       </c>
       <c r="E19" s="3">
         <v>15.59</v>
       </c>
       <c r="F19" s="3">
         <v>15.87</v>
       </c>
       <c r="G19" s="3">
         <v>16.399999999999999</v>
       </c>
       <c r="H19" s="3">
         <v>15.8</v>
       </c>
       <c r="I19" s="3">
@@ -6666,55 +6781,58 @@
       </c>
       <c r="AE19" s="22">
         <v>12.26</v>
       </c>
       <c r="AF19" s="22">
         <v>12.64</v>
       </c>
       <c r="AG19" s="22">
         <v>12.68</v>
       </c>
       <c r="AH19" s="22">
         <v>12.61</v>
       </c>
       <c r="AI19" s="22">
         <v>12.49</v>
       </c>
       <c r="AJ19" s="22">
         <v>12.21</v>
       </c>
       <c r="AK19" s="22">
         <v>12.24</v>
       </c>
       <c r="AL19" s="22">
         <v>10.23</v>
       </c>
-      <c r="AM19" s="50">
+      <c r="AM19" s="22">
         <v>11.09</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="22">
+        <v>10.67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="21">
         <v>16.54</v>
       </c>
       <c r="C20" s="21">
         <v>16.09</v>
       </c>
       <c r="D20" s="21">
         <v>16.87</v>
       </c>
       <c r="E20" s="3">
         <v>17.579999999999998</v>
       </c>
       <c r="F20" s="3">
         <v>17.649999999999999</v>
       </c>
       <c r="G20" s="3">
         <v>18.02</v>
       </c>
       <c r="H20" s="3">
         <v>18.73</v>
       </c>
       <c r="I20" s="3">
@@ -6785,55 +6903,58 @@
       </c>
       <c r="AE20" s="22">
         <v>14.71</v>
       </c>
       <c r="AF20" s="22">
         <v>14.66</v>
       </c>
       <c r="AG20" s="22">
         <v>14.61</v>
       </c>
       <c r="AH20" s="22">
         <v>15.27</v>
       </c>
       <c r="AI20" s="22">
         <v>14.96</v>
       </c>
       <c r="AJ20" s="22">
         <v>14.64</v>
       </c>
       <c r="AK20" s="22">
         <v>14.42</v>
       </c>
       <c r="AL20" s="22">
         <v>11.75</v>
       </c>
-      <c r="AM20" s="50">
+      <c r="AM20" s="22">
         <v>11.89</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="22">
+        <v>13.72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="21">
         <v>15.85</v>
       </c>
       <c r="C21" s="21">
         <v>14.18</v>
       </c>
       <c r="D21" s="21">
         <v>13.11</v>
       </c>
       <c r="E21" s="3">
         <v>12.95</v>
       </c>
       <c r="F21" s="3">
         <v>13.41</v>
       </c>
       <c r="G21" s="3">
         <v>12.84</v>
       </c>
       <c r="H21" s="3">
         <v>12.77</v>
       </c>
       <c r="I21" s="3">
@@ -6904,55 +7025,58 @@
       </c>
       <c r="AE21" s="22">
         <v>13.34</v>
       </c>
       <c r="AF21" s="22">
         <v>13.63</v>
       </c>
       <c r="AG21" s="22">
         <v>13.33</v>
       </c>
       <c r="AH21" s="22">
         <v>13.8</v>
       </c>
       <c r="AI21" s="22">
         <v>13.66</v>
       </c>
       <c r="AJ21" s="22">
         <v>13.16</v>
       </c>
       <c r="AK21" s="22">
         <v>12.7</v>
       </c>
       <c r="AL21" s="22">
         <v>9.99</v>
       </c>
-      <c r="AM21" s="50">
+      <c r="AM21" s="22">
         <v>10.72</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="22">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="21">
         <v>15.99</v>
       </c>
       <c r="C22" s="21">
         <v>15.15</v>
       </c>
       <c r="D22" s="21">
         <v>15.57</v>
       </c>
       <c r="E22" s="3">
         <v>14.71</v>
       </c>
       <c r="F22" s="3">
         <v>14.19</v>
       </c>
       <c r="G22" s="3">
         <v>14.12</v>
       </c>
       <c r="H22" s="3">
         <v>14.47</v>
       </c>
       <c r="I22" s="3">
@@ -7023,55 +7147,58 @@
       </c>
       <c r="AE22" s="22">
         <v>9.59</v>
       </c>
       <c r="AF22" s="22">
         <v>10.17</v>
       </c>
       <c r="AG22" s="22">
         <v>10.23</v>
       </c>
       <c r="AH22" s="22">
         <v>10.73</v>
       </c>
       <c r="AI22" s="22">
         <v>10.27</v>
       </c>
       <c r="AJ22" s="22">
         <v>10.220000000000001</v>
       </c>
       <c r="AK22" s="22">
         <v>10.29</v>
       </c>
       <c r="AL22" s="22">
         <v>10.48</v>
       </c>
-      <c r="AM22" s="50">
+      <c r="AM22" s="22">
         <v>11.66</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="22">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="44">
         <v>20.010000000000002</v>
       </c>
       <c r="C23" s="44">
         <v>17.36</v>
       </c>
       <c r="D23" s="44">
         <v>17.72</v>
       </c>
       <c r="E23" s="22">
         <v>17</v>
       </c>
       <c r="F23" s="22">
         <v>18.489999999999998</v>
       </c>
       <c r="G23" s="22">
         <v>18.329999999999998</v>
       </c>
       <c r="H23" s="22">
         <v>18.190000000000001</v>
       </c>
       <c r="I23" s="22">
@@ -7142,97 +7269,102 @@
       </c>
       <c r="AE23" s="22">
         <v>15.61</v>
       </c>
       <c r="AF23" s="22">
         <v>16.07</v>
       </c>
       <c r="AG23" s="22">
         <v>16.329999999999998</v>
       </c>
       <c r="AH23" s="22">
         <v>16.489999999999998</v>
       </c>
       <c r="AI23" s="22">
         <v>16.57</v>
       </c>
       <c r="AJ23" s="22">
         <v>16.12</v>
       </c>
       <c r="AK23" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="AL23" s="22">
         <v>15.43</v>
       </c>
-      <c r="AM23" s="50">
+      <c r="AM23" s="22">
         <v>14.82</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="22">
+        <v>15.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="39"/>
       <c r="Y24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="38"/>
       <c r="AE24" s="38"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="38"/>
       <c r="AH24" s="38"/>
       <c r="AI24" s="38"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38"/>
-      <c r="AL24" s="22"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
+    </row>
+    <row r="25" spans="1:40" ht="13.9" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="44">
         <v>14.58</v>
       </c>
       <c r="C25" s="44">
         <v>14.1</v>
       </c>
       <c r="D25" s="44">
         <v>13.82</v>
       </c>
       <c r="E25" s="22">
         <v>13.9</v>
       </c>
       <c r="F25" s="22">
         <v>14.22</v>
       </c>
       <c r="G25" s="22">
         <v>14.28</v>
       </c>
       <c r="H25" s="22">
         <v>14.4</v>
       </c>
       <c r="I25" s="22">
@@ -7303,55 +7435,58 @@
       </c>
       <c r="AE25" s="22">
         <v>11.71</v>
       </c>
       <c r="AF25" s="22">
         <v>11.94</v>
       </c>
       <c r="AG25" s="22">
         <v>11.94</v>
       </c>
       <c r="AH25" s="22">
         <v>12.06</v>
       </c>
       <c r="AI25" s="22">
         <v>12.02</v>
       </c>
       <c r="AJ25" s="22">
         <v>11.9</v>
       </c>
       <c r="AK25" s="22">
         <v>11.88</v>
       </c>
       <c r="AL25" s="22">
         <v>10.88</v>
       </c>
-      <c r="AM25" s="50">
+      <c r="AM25" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="22">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="44">
         <v>15.25</v>
       </c>
       <c r="C26" s="44">
         <v>14.78</v>
       </c>
       <c r="D26" s="44">
         <v>14.41</v>
       </c>
       <c r="E26" s="22">
         <v>14.4</v>
       </c>
       <c r="F26" s="22">
         <v>14.78</v>
       </c>
       <c r="G26" s="22">
         <v>14.88</v>
       </c>
       <c r="H26" s="22">
         <v>14.79</v>
       </c>
       <c r="I26" s="22">
@@ -7422,55 +7557,58 @@
       </c>
       <c r="AE26" s="22">
         <v>12.14</v>
       </c>
       <c r="AF26" s="22">
         <v>12.53</v>
       </c>
       <c r="AG26" s="22">
         <v>12.54</v>
       </c>
       <c r="AH26" s="22">
         <v>12.65</v>
       </c>
       <c r="AI26" s="22">
         <v>12.61</v>
       </c>
       <c r="AJ26" s="22">
         <v>12.5</v>
       </c>
       <c r="AK26" s="22">
         <v>12.43</v>
       </c>
       <c r="AL26" s="22">
         <v>10.53</v>
       </c>
-      <c r="AM26" s="50">
+      <c r="AM26" s="22">
         <v>10.94</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="22">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="44">
         <v>14.86</v>
       </c>
       <c r="C27" s="44">
         <v>14.64</v>
       </c>
       <c r="D27" s="44">
         <v>15.12</v>
       </c>
       <c r="E27" s="22">
         <v>15.33</v>
       </c>
       <c r="F27" s="22">
         <v>15.63</v>
       </c>
       <c r="G27" s="22">
         <v>16.239999999999998</v>
       </c>
       <c r="H27" s="22">
         <v>16.8</v>
       </c>
       <c r="I27" s="22">
@@ -7541,55 +7679,58 @@
       </c>
       <c r="AE27" s="22">
         <v>14.21</v>
       </c>
       <c r="AF27" s="22">
         <v>14.73</v>
       </c>
       <c r="AG27" s="22">
         <v>14.83</v>
       </c>
       <c r="AH27" s="22">
         <v>14.87</v>
       </c>
       <c r="AI27" s="22">
         <v>14.86</v>
       </c>
       <c r="AJ27" s="22">
         <v>14.7</v>
       </c>
       <c r="AK27" s="22">
         <v>14.67</v>
       </c>
       <c r="AL27" s="22">
         <v>12.68</v>
       </c>
-      <c r="AM27" s="50">
+      <c r="AM27" s="22">
         <v>13.52</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="22">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="44">
         <v>26.33</v>
       </c>
       <c r="C28" s="44">
         <v>24.32</v>
       </c>
       <c r="D28" s="44">
         <v>22.14</v>
       </c>
       <c r="E28" s="22">
         <v>20.41</v>
       </c>
       <c r="F28" s="22">
         <v>20.12</v>
       </c>
       <c r="G28" s="22">
         <v>19.670000000000002</v>
       </c>
       <c r="H28" s="22">
         <v>20.96</v>
       </c>
       <c r="I28" s="22">
@@ -7660,55 +7801,58 @@
       </c>
       <c r="AE28" s="22">
         <v>14.39</v>
       </c>
       <c r="AF28" s="22">
         <v>14.41</v>
       </c>
       <c r="AG28" s="22">
         <v>14.94</v>
       </c>
       <c r="AH28" s="22">
         <v>14.31</v>
       </c>
       <c r="AI28" s="22">
         <v>13.73</v>
       </c>
       <c r="AJ28" s="22">
         <v>13.8</v>
       </c>
       <c r="AK28" s="22">
         <v>14</v>
       </c>
       <c r="AL28" s="22">
         <v>12.44</v>
       </c>
-      <c r="AM28" s="50">
+      <c r="AM28" s="22">
         <v>15.68</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="22">
+        <v>15.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="44">
         <v>12.39</v>
       </c>
       <c r="C29" s="44">
         <v>12.57</v>
       </c>
       <c r="D29" s="44">
         <v>10.75</v>
       </c>
       <c r="E29" s="22">
         <v>10.71</v>
       </c>
       <c r="F29" s="22">
         <v>11.64</v>
       </c>
       <c r="G29" s="22">
         <v>11.73</v>
       </c>
       <c r="H29" s="22">
         <v>11.47</v>
       </c>
       <c r="I29" s="22">
@@ -7779,55 +7923,58 @@
       </c>
       <c r="AE29" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="AF29" s="22">
         <v>9.68</v>
       </c>
       <c r="AG29" s="22">
         <v>9.84</v>
       </c>
       <c r="AH29" s="22">
         <v>9.8699999999999992</v>
       </c>
       <c r="AI29" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AJ29" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AK29" s="22">
         <v>9.82</v>
       </c>
       <c r="AL29" s="22">
         <v>10.39</v>
       </c>
-      <c r="AM29" s="50">
+      <c r="AM29" s="22">
         <v>10.62</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="22">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="44">
         <v>12.86</v>
       </c>
       <c r="C30" s="44">
         <v>11.7</v>
       </c>
       <c r="D30" s="44">
         <v>12.04</v>
       </c>
       <c r="E30" s="22">
         <v>12.32</v>
       </c>
       <c r="F30" s="22">
         <v>12.37</v>
       </c>
       <c r="G30" s="22">
         <v>12.32</v>
       </c>
       <c r="H30" s="22">
         <v>12.88</v>
       </c>
       <c r="I30" s="22">
@@ -7898,55 +8045,58 @@
       </c>
       <c r="AE30" s="22">
         <v>10.16</v>
       </c>
       <c r="AF30" s="22">
         <v>10.11</v>
       </c>
       <c r="AG30" s="22">
         <v>10.07</v>
       </c>
       <c r="AH30" s="22">
         <v>10.32</v>
       </c>
       <c r="AI30" s="22">
         <v>10.41</v>
       </c>
       <c r="AJ30" s="22">
         <v>10.29</v>
       </c>
       <c r="AK30" s="22">
         <v>10.29</v>
       </c>
       <c r="AL30" s="22">
         <v>11.63</v>
       </c>
-      <c r="AM30" s="50">
+      <c r="AM30" s="22">
         <v>10.52</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="22">
+        <v>10.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="44">
         <v>11.09</v>
       </c>
       <c r="C31" s="44">
         <v>11.98</v>
       </c>
       <c r="D31" s="44">
         <v>11.54</v>
       </c>
       <c r="E31" s="22">
         <v>12.19</v>
       </c>
       <c r="F31" s="22">
         <v>12.25</v>
       </c>
       <c r="G31" s="22">
         <v>12.16</v>
       </c>
       <c r="H31" s="22">
         <v>12.39</v>
       </c>
       <c r="I31" s="22">
@@ -8017,99 +8167,100 @@
       </c>
       <c r="AE31" s="22">
         <v>9.8800000000000008</v>
       </c>
       <c r="AF31" s="22">
         <v>9.65</v>
       </c>
       <c r="AG31" s="22">
         <v>9.4499999999999993</v>
       </c>
       <c r="AH31" s="22">
         <v>9.43</v>
       </c>
       <c r="AI31" s="22">
         <v>9.3699999999999992</v>
       </c>
       <c r="AJ31" s="22">
         <v>9.16</v>
       </c>
       <c r="AK31" s="22">
         <v>9.2200000000000006</v>
       </c>
       <c r="AL31" s="22">
         <v>10.15</v>
       </c>
-      <c r="AM31" s="50">
+      <c r="AM31" s="22">
         <v>9.2799999999999994</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="22">
+        <v>8.39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="22"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="22"/>
       <c r="N32" s="29"/>
       <c r="O32" s="22"/>
       <c r="P32" s="22"/>
       <c r="Q32" s="22"/>
       <c r="R32" s="22"/>
       <c r="S32" s="22"/>
       <c r="T32" s="22"/>
       <c r="U32" s="22"/>
       <c r="V32" s="22"/>
       <c r="W32" s="22"/>
       <c r="X32" s="22"/>
       <c r="Y32" s="22"/>
       <c r="Z32" s="22"/>
       <c r="AA32" s="22"/>
       <c r="AB32" s="22"/>
       <c r="AC32" s="22"/>
       <c r="AD32" s="22"/>
       <c r="AE32" s="22"/>
       <c r="AF32" s="22"/>
       <c r="AG32" s="22"/>
       <c r="AH32" s="22"/>
       <c r="AI32" s="22"/>
       <c r="AJ32" s="22"/>
-      <c r="AK32" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="AL32" s="22"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AM32" s="22"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="44">
         <v>15.2</v>
       </c>
       <c r="C33" s="44">
         <v>15.77</v>
       </c>
       <c r="D33" s="44">
         <v>14.44</v>
       </c>
       <c r="E33" s="22">
         <v>14.34</v>
       </c>
       <c r="F33" s="22">
         <v>15.28</v>
       </c>
       <c r="G33" s="22">
         <v>14.43</v>
       </c>
       <c r="H33" s="22">
         <v>14.3</v>
       </c>
       <c r="I33" s="22">
@@ -8175,60 +8326,63 @@
       <c r="AC33" s="22">
         <v>9.8699999999999992</v>
       </c>
       <c r="AD33" s="22">
         <v>10.15</v>
       </c>
       <c r="AE33" s="22">
         <v>10.57</v>
       </c>
       <c r="AF33" s="22">
         <v>10.74</v>
       </c>
       <c r="AG33" s="22">
         <v>10.49</v>
       </c>
       <c r="AH33" s="22">
         <v>10.41</v>
       </c>
       <c r="AI33" s="22">
         <v>10.41</v>
       </c>
       <c r="AJ33" s="22">
         <v>9.9</v>
       </c>
       <c r="AK33" s="22">
-        <v>16.07</v>
+        <v>10.19</v>
       </c>
       <c r="AL33" s="22">
         <v>10.49</v>
       </c>
-      <c r="AM33" s="50">
+      <c r="AM33" s="22">
         <v>10.78</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="22">
+        <v>10.98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="44">
         <v>24.22</v>
       </c>
       <c r="C34" s="44">
         <v>20.72</v>
       </c>
       <c r="D34" s="44">
         <v>21.14</v>
       </c>
       <c r="E34" s="22">
         <v>21.17</v>
       </c>
       <c r="F34" s="22">
         <v>20.98</v>
       </c>
       <c r="G34" s="22">
         <v>19.93</v>
       </c>
       <c r="H34" s="22">
         <v>20.41</v>
       </c>
       <c r="I34" s="22">
@@ -8293,101 +8447,108 @@
       </c>
       <c r="AC34" s="22">
         <v>15.73</v>
       </c>
       <c r="AD34" s="22">
         <v>16.04</v>
       </c>
       <c r="AE34" s="22">
         <v>16.559999999999999</v>
       </c>
       <c r="AF34" s="22">
         <v>16.09</v>
       </c>
       <c r="AG34" s="22">
         <v>15.97</v>
       </c>
       <c r="AH34" s="22">
         <v>17.22</v>
       </c>
       <c r="AI34" s="22">
         <v>16.690000000000001</v>
       </c>
       <c r="AJ34" s="22">
         <v>16.440000000000001</v>
       </c>
-      <c r="AK34" s="22"/>
+      <c r="AK34" s="22">
+        <v>16.07</v>
+      </c>
       <c r="AL34" s="22">
         <v>8.14</v>
       </c>
-      <c r="AM34" s="50">
+      <c r="AM34" s="22">
         <v>10.68</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="22">
+        <v>12.67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="39"/>
       <c r="Y35" s="39"/>
       <c r="Z35" s="39"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="42"/>
       <c r="AD35" s="38"/>
       <c r="AE35" s="38"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="38"/>
       <c r="AH35" s="38"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="38"/>
-      <c r="AL35" s="22"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:39" s="29" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AL35" s="38"/>
+      <c r="AM35" s="38"/>
+      <c r="AN35" s="38"/>
+    </row>
+    <row r="36" spans="1:40" s="29" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="44">
         <v>16.850000000000001</v>
       </c>
       <c r="C36" s="44">
         <v>15.56</v>
       </c>
       <c r="D36" s="44">
         <v>15.46</v>
       </c>
       <c r="E36" s="22">
         <v>15.17</v>
       </c>
       <c r="F36" s="22">
         <v>15.55</v>
       </c>
       <c r="G36" s="22">
         <v>15.75</v>
       </c>
       <c r="H36" s="22">
         <v>15.76</v>
       </c>
       <c r="I36" s="22">
@@ -8458,97 +8619,102 @@
       </c>
       <c r="AE36" s="22">
         <v>12.89</v>
       </c>
       <c r="AF36" s="22">
         <v>13.19</v>
       </c>
       <c r="AG36" s="22">
         <v>13.21</v>
       </c>
       <c r="AH36" s="22">
         <v>13.42</v>
       </c>
       <c r="AI36" s="22">
         <v>13.39</v>
       </c>
       <c r="AJ36" s="22">
         <v>13.11</v>
       </c>
       <c r="AK36" s="22">
         <v>13.06</v>
       </c>
       <c r="AL36" s="22">
         <v>12.16</v>
       </c>
-      <c r="AM36" s="50">
+      <c r="AM36" s="22">
         <v>12.35</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="22">
+        <v>12.35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="44"/>
       <c r="E37" s="22"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="29"/>
       <c r="K37" s="29"/>
       <c r="L37" s="29"/>
       <c r="M37" s="22"/>
       <c r="N37" s="29"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="22"/>
       <c r="S37" s="22"/>
       <c r="T37" s="22"/>
       <c r="U37" s="22"/>
       <c r="V37" s="22"/>
       <c r="W37" s="22"/>
       <c r="X37" s="22"/>
       <c r="Y37" s="22"/>
       <c r="Z37" s="22"/>
       <c r="AA37" s="22"/>
       <c r="AB37" s="22"/>
       <c r="AC37" s="22"/>
       <c r="AD37" s="22"/>
       <c r="AE37" s="22"/>
       <c r="AF37" s="22"/>
       <c r="AG37" s="22"/>
       <c r="AH37" s="22"/>
       <c r="AI37" s="22"/>
       <c r="AJ37" s="22"/>
       <c r="AK37" s="22"/>
       <c r="AL37" s="22"/>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AM37" s="22"/>
+      <c r="AN37" s="22"/>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="44">
         <v>14.84</v>
       </c>
       <c r="C38" s="44">
         <v>13.69</v>
       </c>
       <c r="D38" s="44">
         <v>12.06</v>
       </c>
       <c r="E38" s="22">
         <v>12.66</v>
       </c>
       <c r="F38" s="22">
         <v>12.23</v>
       </c>
       <c r="G38" s="22">
         <v>12.47</v>
       </c>
       <c r="H38" s="22">
         <v>12.86</v>
       </c>
       <c r="I38" s="22">
@@ -8619,55 +8785,58 @@
       </c>
       <c r="AE38" s="22">
         <v>11.35</v>
       </c>
       <c r="AF38" s="22">
         <v>10.94</v>
       </c>
       <c r="AG38" s="22">
         <v>10.79</v>
       </c>
       <c r="AH38" s="22">
         <v>10.98</v>
       </c>
       <c r="AI38" s="22">
         <v>11.14</v>
       </c>
       <c r="AJ38" s="22">
         <v>11.12</v>
       </c>
       <c r="AK38" s="22">
         <v>11.43</v>
       </c>
       <c r="AL38" s="22">
         <v>9.11</v>
       </c>
-      <c r="AM38" s="51">
+      <c r="AM38" s="22">
         <v>9.3800000000000008</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="22">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="44">
         <v>23.6</v>
       </c>
       <c r="C39" s="44">
         <v>19.010000000000002</v>
       </c>
       <c r="D39" s="44">
         <v>17.53</v>
       </c>
       <c r="E39" s="22">
         <v>17.149999999999999</v>
       </c>
       <c r="F39" s="22">
         <v>18.579999999999998</v>
       </c>
       <c r="G39" s="22">
         <v>19.05</v>
       </c>
       <c r="H39" s="22">
         <v>19.170000000000002</v>
       </c>
       <c r="I39" s="22">
@@ -8738,55 +8907,58 @@
       </c>
       <c r="AE39" s="22">
         <v>15.96</v>
       </c>
       <c r="AF39" s="22">
         <v>16.68</v>
       </c>
       <c r="AG39" s="22">
         <v>16.84</v>
       </c>
       <c r="AH39" s="22">
         <v>16.940000000000001</v>
       </c>
       <c r="AI39" s="22">
         <v>17.82</v>
       </c>
       <c r="AJ39" s="22">
         <v>17.38</v>
       </c>
       <c r="AK39" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="AL39" s="22">
         <v>21.52</v>
       </c>
-      <c r="AM39" s="51">
+      <c r="AM39" s="22">
         <v>20.09</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="22">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="44">
         <v>16.14</v>
       </c>
       <c r="C40" s="44">
         <v>15.76</v>
       </c>
       <c r="D40" s="44">
         <v>16.32</v>
       </c>
       <c r="E40" s="22">
         <v>15.59</v>
       </c>
       <c r="F40" s="22">
         <v>15.87</v>
       </c>
       <c r="G40" s="22">
         <v>16.399999999999999</v>
       </c>
       <c r="H40" s="22">
         <v>15.8</v>
       </c>
       <c r="I40" s="22">
@@ -8857,55 +9029,58 @@
       </c>
       <c r="AE40" s="22">
         <v>12.26</v>
       </c>
       <c r="AF40" s="22">
         <v>12.64</v>
       </c>
       <c r="AG40" s="22">
         <v>12.68</v>
       </c>
       <c r="AH40" s="22">
         <v>12.61</v>
       </c>
       <c r="AI40" s="22">
         <v>12.49</v>
       </c>
       <c r="AJ40" s="22">
         <v>12.21</v>
       </c>
       <c r="AK40" s="22">
         <v>12.24</v>
       </c>
       <c r="AL40" s="22">
         <v>10.23</v>
       </c>
-      <c r="AM40" s="51">
+      <c r="AM40" s="22">
         <v>11.09</v>
       </c>
-    </row>
-    <row r="41" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN40" s="22">
+        <v>10.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40" ht="13.9" customHeight="1">
       <c r="A41" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="21">
         <v>13.22</v>
       </c>
       <c r="C41" s="21">
         <v>14.09</v>
       </c>
       <c r="D41" s="21">
         <v>15.04</v>
       </c>
       <c r="E41" s="3">
         <v>16.05</v>
       </c>
       <c r="F41" s="3">
         <v>16.23</v>
       </c>
       <c r="G41" s="3">
         <v>17.2</v>
       </c>
       <c r="H41" s="3">
         <v>18.010000000000002</v>
       </c>
       <c r="I41" s="3">
@@ -8976,55 +9151,58 @@
       </c>
       <c r="AE41" s="22">
         <v>13.9</v>
       </c>
       <c r="AF41" s="22">
         <v>14.03</v>
       </c>
       <c r="AG41" s="22">
         <v>14.01</v>
       </c>
       <c r="AH41" s="22">
         <v>14.4</v>
       </c>
       <c r="AI41" s="22">
         <v>14.19</v>
       </c>
       <c r="AJ41" s="22">
         <v>13.85</v>
       </c>
       <c r="AK41" s="22">
         <v>13.69</v>
       </c>
       <c r="AL41" s="22">
         <v>13.37</v>
       </c>
-      <c r="AM41" s="51">
+      <c r="AM41" s="22">
         <v>12.44</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="22">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="21">
         <v>15.85</v>
       </c>
       <c r="C42" s="21">
         <v>14.18</v>
       </c>
       <c r="D42" s="21">
         <v>13.11</v>
       </c>
       <c r="E42" s="3">
         <v>12.95</v>
       </c>
       <c r="F42" s="3">
         <v>13.41</v>
       </c>
       <c r="G42" s="3">
         <v>12.84</v>
       </c>
       <c r="H42" s="3">
         <v>12.77</v>
       </c>
       <c r="I42" s="3">
@@ -9095,55 +9273,58 @@
       </c>
       <c r="AE42" s="22">
         <v>13.34</v>
       </c>
       <c r="AF42" s="22">
         <v>13.63</v>
       </c>
       <c r="AG42" s="22">
         <v>13.33</v>
       </c>
       <c r="AH42" s="22">
         <v>13.8</v>
       </c>
       <c r="AI42" s="22">
         <v>13.66</v>
       </c>
       <c r="AJ42" s="22">
         <v>13.16</v>
       </c>
       <c r="AK42" s="22">
         <v>12.7</v>
       </c>
       <c r="AL42" s="22">
         <v>9.99</v>
       </c>
-      <c r="AM42" s="51">
+      <c r="AM42" s="22">
         <v>10.72</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="22">
+        <v>12.44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="21">
         <v>15.99</v>
       </c>
       <c r="C43" s="21">
         <v>15.15</v>
       </c>
       <c r="D43" s="21">
         <v>15.57</v>
       </c>
       <c r="E43" s="3">
         <v>14.71</v>
       </c>
       <c r="F43" s="3">
         <v>14.19</v>
       </c>
       <c r="G43" s="3">
         <v>14.12</v>
       </c>
       <c r="H43" s="3">
         <v>14.47</v>
       </c>
       <c r="I43" s="3">
@@ -9214,55 +9395,58 @@
       </c>
       <c r="AE43" s="22">
         <v>9.59</v>
       </c>
       <c r="AF43" s="22">
         <v>10.17</v>
       </c>
       <c r="AG43" s="22">
         <v>10.23</v>
       </c>
       <c r="AH43" s="22">
         <v>10.73</v>
       </c>
       <c r="AI43" s="22">
         <v>10.27</v>
       </c>
       <c r="AJ43" s="22">
         <v>10.220000000000001</v>
       </c>
       <c r="AK43" s="22">
         <v>10.29</v>
       </c>
       <c r="AL43" s="22">
         <v>10.48</v>
       </c>
-      <c r="AM43" s="51">
+      <c r="AM43" s="22">
         <v>11.66</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="22">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="31">
         <v>20.010000000000002</v>
       </c>
       <c r="C44" s="31">
         <v>17.36</v>
       </c>
       <c r="D44" s="31">
         <v>17.72</v>
       </c>
       <c r="E44" s="4">
         <v>17</v>
       </c>
       <c r="F44" s="4">
         <v>18.489999999999998</v>
       </c>
       <c r="G44" s="4">
         <v>18.329999999999998</v>
       </c>
       <c r="H44" s="4">
         <v>18.190000000000001</v>
       </c>
       <c r="I44" s="4">
@@ -9333,62 +9517,163 @@
       </c>
       <c r="AE44" s="4">
         <v>15.61</v>
       </c>
       <c r="AF44" s="4">
         <v>16.07</v>
       </c>
       <c r="AG44" s="4">
         <v>16.329999999999998</v>
       </c>
       <c r="AH44" s="4">
         <v>16.489999999999998</v>
       </c>
       <c r="AI44" s="4">
         <v>16.57</v>
       </c>
       <c r="AJ44" s="4">
         <v>16.12</v>
       </c>
       <c r="AK44" s="4">
         <v>16.079999999999998</v>
       </c>
       <c r="AL44" s="4">
         <v>15.43</v>
       </c>
-      <c r="AM44" s="52">
+      <c r="AM44" s="4">
         <v>14.82</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="17.45" customHeight="1">
+      <c r="AN44" s="4">
+        <v>15.23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="17.45" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>45</v>
       </c>
       <c r="R45" s="22"/>
-    </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AM45" s="22"/>
+    </row>
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
+      <c r="AM46" s="22"/>
+    </row>
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="E47" s="32"/>
+      <c r="AM47" s="22"/>
+    </row>
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
+      <c r="AM48" s="22"/>
+    </row>
+    <row r="49" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM49" s="22"/>
+    </row>
+    <row r="50" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM50" s="22"/>
+    </row>
+    <row r="51" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM51" s="22"/>
+    </row>
+    <row r="52" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM52" s="22"/>
+    </row>
+    <row r="53" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM53" s="22"/>
+    </row>
+    <row r="54" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM54" s="22"/>
+    </row>
+    <row r="55" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM55" s="22"/>
+    </row>
+    <row r="56" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM56" s="22"/>
+    </row>
+    <row r="57" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM57" s="22"/>
+    </row>
+    <row r="58" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM58" s="22"/>
+    </row>
+    <row r="59" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM59" s="22"/>
+    </row>
+    <row r="60" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM60" s="22"/>
+    </row>
+    <row r="61" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM61" s="22"/>
+    </row>
+    <row r="62" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM62" s="22"/>
+    </row>
+    <row r="63" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM63" s="22"/>
+    </row>
+    <row r="64" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM64" s="22"/>
+    </row>
+    <row r="65" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM65" s="22"/>
+    </row>
+    <row r="66" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM66" s="22"/>
+    </row>
+    <row r="67" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM67" s="22"/>
+    </row>
+    <row r="68" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM68" s="22"/>
+    </row>
+    <row r="69" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM69" s="22"/>
+    </row>
+    <row r="70" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM70" s="22"/>
+    </row>
+    <row r="71" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM71" s="22"/>
+    </row>
+    <row r="72" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM72" s="22"/>
+    </row>
+    <row r="73" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM73" s="22"/>
+    </row>
+    <row r="74" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM74" s="22"/>
+    </row>
+    <row r="75" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM75" s="22"/>
+    </row>
+    <row r="76" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM76" s="22"/>
+    </row>
+    <row r="77" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM77" s="22"/>
+    </row>
+    <row r="78" spans="39:39" ht="13.9" customHeight="1">
+      <c r="AM78" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:O5"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15" style="28" customWidth="1"/>
@@ -9438,110 +9723,110 @@
       <c r="AK2" s="48"/>
     </row>
     <row r="5" spans="1:49" s="6" customFormat="1" ht="13.9" customHeight="1">
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="S5" s="33"/>
       <c r="X5" s="36"/>
       <c r="Y5" s="35"/>
       <c r="AK5" s="35"/>
       <c r="AW5" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A6" s="55"/>
+      <c r="A6" s="51"/>
       <c r="B6" s="8">
         <v>2023</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
-      <c r="N6" s="53">
+      <c r="N6" s="49">
         <v>2024</v>
       </c>
-      <c r="O6" s="54"/>
-[...10 lines deleted...]
-      <c r="Z6" s="53">
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="49">
         <v>2025</v>
       </c>
-      <c r="AA6" s="54"/>
-[...10 lines deleted...]
-      <c r="AL6" s="53">
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="50"/>
+      <c r="AL6" s="49">
         <v>2026</v>
       </c>
-      <c r="AM6" s="54"/>
-[...9 lines deleted...]
-      <c r="AW6" s="54"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="50"/>
+      <c r="AO6" s="50"/>
+      <c r="AP6" s="50"/>
+      <c r="AQ6" s="50"/>
+      <c r="AR6" s="50"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="50"/>
+      <c r="AU6" s="50"/>
+      <c r="AV6" s="50"/>
+      <c r="AW6" s="50"/>
     </row>
     <row r="7" spans="1:49" ht="13.9" customHeight="1">
-      <c r="A7" s="56"/>
+      <c r="A7" s="52"/>
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -9683,50 +9968,53 @@
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
       <c r="S8" s="37"/>
       <c r="T8" s="37"/>
       <c r="U8" s="37"/>
       <c r="V8" s="37"/>
       <c r="W8" s="37"/>
       <c r="X8" s="37"/>
       <c r="Y8" s="37"/>
       <c r="Z8" s="37"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="38"/>
       <c r="AG8" s="38"/>
       <c r="AH8" s="38"/>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
     </row>
     <row r="9" spans="1:49" ht="21" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="45">
         <v>1447</v>
       </c>
       <c r="C9" s="45">
         <v>1192</v>
       </c>
       <c r="D9" s="45">
         <v>1319</v>
       </c>
       <c r="E9" s="45">
         <v>1324</v>
       </c>
       <c r="F9" s="45">
         <v>1521</v>
       </c>
       <c r="G9" s="45">
         <v>1394</v>
       </c>
       <c r="H9" s="45">
         <v>1469</v>
@@ -9802,50 +10090,53 @@
       </c>
       <c r="AF9" s="45">
         <v>1308</v>
       </c>
       <c r="AG9" s="45">
         <v>1172</v>
       </c>
       <c r="AH9" s="45">
         <v>1244</v>
       </c>
       <c r="AI9" s="45">
         <v>1148</v>
       </c>
       <c r="AJ9" s="14">
         <v>985</v>
       </c>
       <c r="AK9" s="14">
         <v>1137</v>
       </c>
       <c r="AL9" s="26">
         <v>1067</v>
       </c>
       <c r="AM9" s="26">
         <v>989</v>
       </c>
+      <c r="AN9" s="26">
+        <v>1037</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="13.9" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="45">
         <v>671</v>
       </c>
       <c r="C10" s="45">
         <v>566</v>
       </c>
       <c r="D10" s="45">
         <v>603</v>
       </c>
       <c r="E10" s="45">
         <v>612</v>
       </c>
       <c r="F10" s="45">
         <v>716</v>
       </c>
       <c r="G10" s="45">
         <v>654</v>
       </c>
       <c r="H10" s="45">
         <v>629</v>
@@ -9921,50 +10212,53 @@
       </c>
       <c r="AF10" s="45">
         <v>667</v>
       </c>
       <c r="AG10" s="45">
         <v>570</v>
       </c>
       <c r="AH10" s="45">
         <v>589</v>
       </c>
       <c r="AI10" s="45">
         <v>550</v>
       </c>
       <c r="AJ10" s="14">
         <v>498</v>
       </c>
       <c r="AK10" s="14">
         <v>522</v>
       </c>
       <c r="AL10" s="26">
         <v>480</v>
       </c>
       <c r="AM10" s="26">
         <v>469</v>
       </c>
+      <c r="AN10" s="26">
+        <v>499</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="13.9" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="45">
         <v>98</v>
       </c>
       <c r="C11" s="45">
         <v>86</v>
       </c>
       <c r="D11" s="45">
         <v>106</v>
       </c>
       <c r="E11" s="45">
         <v>102</v>
       </c>
       <c r="F11" s="45">
         <v>111</v>
       </c>
       <c r="G11" s="45">
         <v>123</v>
       </c>
       <c r="H11" s="45">
         <v>132</v>
@@ -10040,50 +10334,53 @@
       </c>
       <c r="AF11" s="45">
         <v>116</v>
       </c>
       <c r="AG11" s="45">
         <v>101</v>
       </c>
       <c r="AH11" s="45">
         <v>96</v>
       </c>
       <c r="AI11" s="45">
         <v>96</v>
       </c>
       <c r="AJ11" s="14">
         <v>83</v>
       </c>
       <c r="AK11" s="14">
         <v>94</v>
       </c>
       <c r="AL11" s="26">
         <v>82</v>
       </c>
       <c r="AM11" s="26">
         <v>85</v>
       </c>
+      <c r="AN11" s="26">
+        <v>78</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="13.9" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="45">
         <v>25</v>
       </c>
       <c r="C12" s="45">
         <v>19</v>
       </c>
       <c r="D12" s="45">
         <v>17</v>
       </c>
       <c r="E12" s="45">
         <v>14</v>
       </c>
       <c r="F12" s="45">
         <v>18</v>
       </c>
       <c r="G12" s="45">
         <v>16</v>
       </c>
       <c r="H12" s="45">
         <v>27</v>
@@ -10159,50 +10456,53 @@
       </c>
       <c r="AF12" s="45">
         <v>13</v>
       </c>
       <c r="AG12" s="45">
         <v>17</v>
       </c>
       <c r="AH12" s="45">
         <v>8</v>
       </c>
       <c r="AI12" s="45">
         <v>8</v>
       </c>
       <c r="AJ12" s="14">
         <v>13</v>
       </c>
       <c r="AK12" s="14">
         <v>15</v>
       </c>
       <c r="AL12" s="26">
         <v>11</v>
       </c>
       <c r="AM12" s="26">
         <v>16</v>
       </c>
+      <c r="AN12" s="26">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="13.9" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="45">
         <v>46</v>
       </c>
       <c r="C13" s="45">
         <v>43</v>
       </c>
       <c r="D13" s="45">
         <v>27</v>
       </c>
       <c r="E13" s="45">
         <v>38</v>
       </c>
       <c r="F13" s="45">
         <v>57</v>
       </c>
       <c r="G13" s="45">
         <v>44</v>
       </c>
       <c r="H13" s="45">
         <v>37</v>
@@ -10278,50 +10578,53 @@
       </c>
       <c r="AF13" s="45">
         <v>33</v>
       </c>
       <c r="AG13" s="45">
         <v>40</v>
       </c>
       <c r="AH13" s="45">
         <v>36</v>
       </c>
       <c r="AI13" s="45">
         <v>25</v>
       </c>
       <c r="AJ13" s="14">
         <v>34</v>
       </c>
       <c r="AK13" s="14">
         <v>47</v>
       </c>
       <c r="AL13" s="26">
         <v>38</v>
       </c>
       <c r="AM13" s="26">
         <v>36</v>
       </c>
+      <c r="AN13" s="26">
+        <v>31</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="13.9" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="45">
         <v>194</v>
       </c>
       <c r="C14" s="45">
         <v>142</v>
       </c>
       <c r="D14" s="45">
         <v>192</v>
       </c>
       <c r="E14" s="45">
         <v>192</v>
       </c>
       <c r="F14" s="45">
         <v>189</v>
       </c>
       <c r="G14" s="45">
         <v>176</v>
       </c>
       <c r="H14" s="45">
         <v>243</v>
@@ -10397,50 +10700,53 @@
       </c>
       <c r="AF14" s="45">
         <v>146</v>
       </c>
       <c r="AG14" s="45">
         <v>146</v>
       </c>
       <c r="AH14" s="45">
         <v>179</v>
       </c>
       <c r="AI14" s="45">
         <v>168</v>
       </c>
       <c r="AJ14" s="14">
         <v>133</v>
       </c>
       <c r="AK14" s="14">
         <v>153</v>
       </c>
       <c r="AL14" s="26">
         <v>174</v>
       </c>
       <c r="AM14" s="26">
         <v>125</v>
       </c>
+      <c r="AN14" s="26">
+        <v>140</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="13.9" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="45">
         <v>55</v>
       </c>
       <c r="C15" s="45">
         <v>58</v>
       </c>
       <c r="D15" s="45">
         <v>53</v>
       </c>
       <c r="E15" s="45">
         <v>68</v>
       </c>
       <c r="F15" s="45">
         <v>62</v>
       </c>
       <c r="G15" s="45">
         <v>56</v>
       </c>
       <c r="H15" s="45">
         <v>68</v>
@@ -10515,96 +10821,100 @@
         <v>52</v>
       </c>
       <c r="AF15" s="45">
         <v>41</v>
       </c>
       <c r="AG15" s="45">
         <v>39</v>
       </c>
       <c r="AH15" s="45">
         <v>44</v>
       </c>
       <c r="AI15" s="45">
         <v>43</v>
       </c>
       <c r="AJ15" s="14">
         <v>33</v>
       </c>
       <c r="AK15" s="14">
         <v>48</v>
       </c>
       <c r="AL15" s="26">
         <v>49</v>
       </c>
       <c r="AM15" s="26">
         <v>36</v>
+      </c>
+      <c r="AN15" s="26">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="13.9" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
       <c r="N16" s="45"/>
       <c r="O16" s="45"/>
       <c r="P16" s="45"/>
       <c r="Q16" s="45"/>
       <c r="R16" s="45"/>
       <c r="S16" s="45"/>
       <c r="T16" s="45"/>
       <c r="U16" s="45"/>
       <c r="V16" s="45"/>
       <c r="W16" s="45"/>
       <c r="X16" s="45"/>
       <c r="Y16" s="45"/>
       <c r="Z16" s="45"/>
       <c r="AA16" s="45"/>
       <c r="AB16" s="45"/>
       <c r="AC16" s="45"/>
       <c r="AD16" s="45"/>
       <c r="AE16" s="45"/>
       <c r="AF16" s="45"/>
       <c r="AG16" s="45"/>
       <c r="AH16" s="45"/>
       <c r="AI16" s="45"/>
       <c r="AJ16" s="14"/>
       <c r="AK16" s="14"/>
       <c r="AL16" s="26"/>
       <c r="AM16" s="26"/>
-    </row>
-    <row r="17" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN16" s="26"/>
+    </row>
+    <row r="17" spans="1:40" ht="13.9" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="45">
         <v>75</v>
       </c>
       <c r="C17" s="45">
         <v>65</v>
       </c>
       <c r="D17" s="45">
         <v>52</v>
       </c>
       <c r="E17" s="45">
         <v>69</v>
       </c>
       <c r="F17" s="45">
         <v>73</v>
       </c>
       <c r="G17" s="45">
         <v>58</v>
       </c>
       <c r="H17" s="45">
         <v>72</v>
       </c>
       <c r="I17" s="45">
@@ -10678,52 +10988,55 @@
       </c>
       <c r="AF17" s="45">
         <v>49</v>
       </c>
       <c r="AG17" s="45">
         <v>45</v>
       </c>
       <c r="AH17" s="45">
         <v>53</v>
       </c>
       <c r="AI17" s="45">
         <v>56</v>
       </c>
       <c r="AJ17" s="14">
         <v>37</v>
       </c>
       <c r="AK17" s="14">
         <v>69</v>
       </c>
       <c r="AL17" s="26">
         <v>47</v>
       </c>
       <c r="AM17" s="26">
         <v>45</v>
       </c>
-    </row>
-    <row r="18" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN17" s="26">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" ht="13.9" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="45">
         <v>32</v>
       </c>
       <c r="C18" s="45">
         <v>17</v>
       </c>
       <c r="D18" s="45">
         <v>20</v>
       </c>
       <c r="E18" s="45">
         <v>21</v>
       </c>
       <c r="F18" s="45">
         <v>33</v>
       </c>
       <c r="G18" s="45">
         <v>28</v>
       </c>
       <c r="H18" s="45">
         <v>27</v>
       </c>
       <c r="I18" s="45">
@@ -10797,52 +11110,55 @@
       </c>
       <c r="AF18" s="45">
         <v>27</v>
       </c>
       <c r="AG18" s="45">
         <v>23</v>
       </c>
       <c r="AH18" s="45">
         <v>22</v>
       </c>
       <c r="AI18" s="45">
         <v>33</v>
       </c>
       <c r="AJ18" s="14">
         <v>16</v>
       </c>
       <c r="AK18" s="14">
         <v>15</v>
       </c>
       <c r="AL18" s="26">
         <v>27</v>
       </c>
       <c r="AM18" s="26">
         <v>21</v>
       </c>
-    </row>
-    <row r="19" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN18" s="26">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" ht="13.9" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="45">
         <v>73</v>
       </c>
       <c r="C19" s="45">
         <v>63</v>
       </c>
       <c r="D19" s="45">
         <v>79</v>
       </c>
       <c r="E19" s="45">
         <v>59</v>
       </c>
       <c r="F19" s="45">
         <v>77</v>
       </c>
       <c r="G19" s="45">
         <v>83</v>
       </c>
       <c r="H19" s="45">
         <v>55</v>
       </c>
       <c r="I19" s="45">
@@ -10916,52 +11232,55 @@
       </c>
       <c r="AF19" s="45">
         <v>65</v>
       </c>
       <c r="AG19" s="45">
         <v>57</v>
       </c>
       <c r="AH19" s="45">
         <v>51</v>
       </c>
       <c r="AI19" s="45">
         <v>50</v>
       </c>
       <c r="AJ19" s="14">
         <v>40</v>
       </c>
       <c r="AK19" s="14">
         <v>56</v>
       </c>
       <c r="AL19" s="26">
         <v>44</v>
       </c>
       <c r="AM19" s="26">
         <v>47</v>
       </c>
-    </row>
-    <row r="20" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN19" s="26">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" ht="13.9" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="45">
         <v>43</v>
       </c>
       <c r="C20" s="45">
         <v>37</v>
       </c>
       <c r="D20" s="45">
         <v>48</v>
       </c>
       <c r="E20" s="45">
         <v>50</v>
       </c>
       <c r="F20" s="45">
         <v>47</v>
       </c>
       <c r="G20" s="45">
         <v>50</v>
       </c>
       <c r="H20" s="45">
         <v>59</v>
       </c>
       <c r="I20" s="45">
@@ -11035,52 +11354,55 @@
       </c>
       <c r="AF20" s="45">
         <v>35</v>
       </c>
       <c r="AG20" s="45">
         <v>34</v>
       </c>
       <c r="AH20" s="45">
         <v>49</v>
       </c>
       <c r="AI20" s="45">
         <v>30</v>
       </c>
       <c r="AJ20" s="14">
         <v>27</v>
       </c>
       <c r="AK20" s="14">
         <v>30</v>
       </c>
       <c r="AL20" s="26">
         <v>28</v>
       </c>
       <c r="AM20" s="26">
         <v>26</v>
       </c>
-    </row>
-    <row r="21" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN20" s="26">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" ht="13.9" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="45">
         <v>30</v>
       </c>
       <c r="C21" s="45">
         <v>21</v>
       </c>
       <c r="D21" s="45">
         <v>21</v>
       </c>
       <c r="E21" s="45">
         <v>23</v>
       </c>
       <c r="F21" s="45">
         <v>29</v>
       </c>
       <c r="G21" s="45">
         <v>18</v>
       </c>
       <c r="H21" s="45">
         <v>23</v>
       </c>
       <c r="I21" s="45">
@@ -11154,52 +11476,55 @@
       </c>
       <c r="AF21" s="45">
         <v>27</v>
       </c>
       <c r="AG21" s="45">
         <v>20</v>
       </c>
       <c r="AH21" s="45">
         <v>30</v>
       </c>
       <c r="AI21" s="45">
         <v>22</v>
       </c>
       <c r="AJ21" s="14">
         <v>14</v>
       </c>
       <c r="AK21" s="14">
         <v>14</v>
       </c>
       <c r="AL21" s="26">
         <v>17</v>
       </c>
       <c r="AM21" s="26">
         <v>18</v>
       </c>
-    </row>
-    <row r="22" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN21" s="26">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40" ht="13.9" customHeight="1">
       <c r="A22" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="45">
         <v>41</v>
       </c>
       <c r="C22" s="45">
         <v>33</v>
       </c>
       <c r="D22" s="45">
         <v>42</v>
       </c>
       <c r="E22" s="45">
         <v>30</v>
       </c>
       <c r="F22" s="45">
         <v>31</v>
       </c>
       <c r="G22" s="45">
         <v>34</v>
       </c>
       <c r="H22" s="45">
         <v>42</v>
       </c>
       <c r="I22" s="45">
@@ -11273,52 +11598,55 @@
       </c>
       <c r="AF22" s="45">
         <v>33</v>
       </c>
       <c r="AG22" s="45">
         <v>26</v>
       </c>
       <c r="AH22" s="45">
         <v>35</v>
       </c>
       <c r="AI22" s="45">
         <v>15</v>
       </c>
       <c r="AJ22" s="14">
         <v>23</v>
       </c>
       <c r="AK22" s="14">
         <v>27</v>
       </c>
       <c r="AL22" s="26">
         <v>25</v>
       </c>
       <c r="AM22" s="26">
         <v>28</v>
       </c>
-    </row>
-    <row r="23" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN22" s="26">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40" ht="13.9" customHeight="1">
       <c r="A23" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="45">
         <v>64</v>
       </c>
       <c r="C23" s="45">
         <v>42</v>
       </c>
       <c r="D23" s="45">
         <v>59</v>
       </c>
       <c r="E23" s="45">
         <v>46</v>
       </c>
       <c r="F23" s="45">
         <v>78</v>
       </c>
       <c r="G23" s="45">
         <v>54</v>
       </c>
       <c r="H23" s="45">
         <v>55</v>
       </c>
       <c r="I23" s="45">
@@ -11392,95 +11720,99 @@
       </c>
       <c r="AF23" s="45">
         <v>56</v>
       </c>
       <c r="AG23" s="45">
         <v>54</v>
       </c>
       <c r="AH23" s="45">
         <v>52</v>
       </c>
       <c r="AI23" s="45">
         <v>52</v>
       </c>
       <c r="AJ23" s="14">
         <v>34</v>
       </c>
       <c r="AK23" s="14">
         <v>47</v>
       </c>
       <c r="AL23" s="26">
         <v>45</v>
       </c>
       <c r="AM23" s="26">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN23" s="26">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" ht="13.9" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="46"/>
       <c r="C24" s="46"/>
       <c r="D24" s="46"/>
       <c r="E24" s="46"/>
       <c r="F24" s="46"/>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
       <c r="N24" s="46"/>
       <c r="O24" s="46"/>
       <c r="P24" s="46"/>
       <c r="Q24" s="46"/>
       <c r="R24" s="46"/>
       <c r="S24" s="46"/>
       <c r="T24" s="46"/>
       <c r="U24" s="46"/>
       <c r="V24" s="46"/>
       <c r="W24" s="46"/>
       <c r="X24" s="46"/>
       <c r="Y24" s="46"/>
       <c r="Z24" s="46"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38"/>
-      <c r="AL24" s="26"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:39" ht="24" customHeight="1">
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
+    </row>
+    <row r="25" spans="1:40" ht="24" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="45">
         <v>745</v>
       </c>
       <c r="C25" s="45">
         <v>619</v>
       </c>
       <c r="D25" s="45">
         <v>630</v>
       </c>
       <c r="E25" s="45">
         <v>697</v>
       </c>
       <c r="F25" s="45">
         <v>792</v>
       </c>
       <c r="G25" s="45">
         <v>727</v>
       </c>
       <c r="H25" s="45">
         <v>768</v>
       </c>
       <c r="I25" s="45">
@@ -11554,52 +11886,55 @@
       </c>
       <c r="AF25" s="45">
         <v>691</v>
       </c>
       <c r="AG25" s="45">
         <v>581</v>
       </c>
       <c r="AH25" s="45">
         <v>649</v>
       </c>
       <c r="AI25" s="45">
         <v>591</v>
       </c>
       <c r="AJ25" s="14">
         <v>515</v>
       </c>
       <c r="AK25" s="14">
         <v>571</v>
       </c>
       <c r="AL25" s="26">
         <v>582</v>
       </c>
       <c r="AM25" s="26">
         <v>509</v>
       </c>
-    </row>
-    <row r="26" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN25" s="26">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" ht="13.9" customHeight="1">
       <c r="A26" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="45">
         <v>342</v>
       </c>
       <c r="C26" s="45">
         <v>307</v>
       </c>
       <c r="D26" s="45">
         <v>283</v>
       </c>
       <c r="E26" s="45">
         <v>317</v>
       </c>
       <c r="F26" s="45">
         <v>378</v>
       </c>
       <c r="G26" s="45">
         <v>349</v>
       </c>
       <c r="H26" s="45">
         <v>326</v>
       </c>
       <c r="I26" s="45">
@@ -11673,52 +12008,55 @@
       </c>
       <c r="AF26" s="45">
         <v>349</v>
       </c>
       <c r="AG26" s="45">
         <v>277</v>
       </c>
       <c r="AH26" s="45">
         <v>318</v>
       </c>
       <c r="AI26" s="45">
         <v>292</v>
       </c>
       <c r="AJ26" s="14">
         <v>259</v>
       </c>
       <c r="AK26" s="14">
         <v>283</v>
       </c>
       <c r="AL26" s="26">
         <v>248</v>
       </c>
       <c r="AM26" s="26">
         <v>229</v>
       </c>
-    </row>
-    <row r="27" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN26" s="26">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40" ht="13.9" customHeight="1">
       <c r="A27" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="45">
         <v>56</v>
       </c>
       <c r="C27" s="45">
         <v>46</v>
       </c>
       <c r="D27" s="45">
         <v>56</v>
       </c>
       <c r="E27" s="45">
         <v>61</v>
       </c>
       <c r="F27" s="45">
         <v>55</v>
       </c>
       <c r="G27" s="45">
         <v>58</v>
       </c>
       <c r="H27" s="45">
         <v>72</v>
       </c>
       <c r="I27" s="45">
@@ -11792,52 +12130,55 @@
       </c>
       <c r="AF27" s="45">
         <v>60</v>
       </c>
       <c r="AG27" s="45">
         <v>53</v>
       </c>
       <c r="AH27" s="45">
         <v>52</v>
       </c>
       <c r="AI27" s="45">
         <v>49</v>
       </c>
       <c r="AJ27" s="14">
         <v>44</v>
       </c>
       <c r="AK27" s="14">
         <v>48</v>
       </c>
       <c r="AL27" s="26">
         <v>47</v>
       </c>
       <c r="AM27" s="26">
         <v>49</v>
       </c>
-    </row>
-    <row r="28" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN27" s="26">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40" ht="13.9" customHeight="1">
       <c r="A28" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="45">
         <v>14</v>
       </c>
       <c r="C28" s="45">
         <v>9</v>
       </c>
       <c r="D28" s="45">
         <v>11</v>
       </c>
       <c r="E28" s="45">
         <v>6</v>
       </c>
       <c r="F28" s="45">
         <v>11</v>
       </c>
       <c r="G28" s="45">
         <v>6</v>
       </c>
       <c r="H28" s="45">
         <v>16</v>
       </c>
       <c r="I28" s="45">
@@ -11911,52 +12252,55 @@
       </c>
       <c r="AF28" s="45">
         <v>7</v>
       </c>
       <c r="AG28" s="45">
         <v>11</v>
       </c>
       <c r="AH28" s="45">
         <v>4</v>
       </c>
       <c r="AI28" s="45">
         <v>4</v>
       </c>
       <c r="AJ28" s="14">
         <v>8</v>
       </c>
       <c r="AK28" s="14">
         <v>4</v>
       </c>
       <c r="AL28" s="26">
         <v>6</v>
       </c>
       <c r="AM28" s="26">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN28" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.9" customHeight="1">
       <c r="A29" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="45">
         <v>22</v>
       </c>
       <c r="C29" s="45">
         <v>24</v>
       </c>
       <c r="D29" s="45">
         <v>8</v>
       </c>
       <c r="E29" s="45">
         <v>15</v>
       </c>
       <c r="F29" s="45">
         <v>28</v>
       </c>
       <c r="G29" s="45">
         <v>24</v>
       </c>
       <c r="H29" s="45">
         <v>18</v>
       </c>
       <c r="I29" s="45">
@@ -12030,52 +12374,55 @@
       </c>
       <c r="AF29" s="45">
         <v>18</v>
       </c>
       <c r="AG29" s="45">
         <v>20</v>
       </c>
       <c r="AH29" s="45">
         <v>17</v>
       </c>
       <c r="AI29" s="45">
         <v>13</v>
       </c>
       <c r="AJ29" s="14">
         <v>17</v>
       </c>
       <c r="AK29" s="14">
         <v>29</v>
       </c>
       <c r="AL29" s="26">
         <v>24</v>
       </c>
       <c r="AM29" s="26">
         <v>17</v>
       </c>
-    </row>
-    <row r="30" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN29" s="26">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" ht="13.9" customHeight="1">
       <c r="A30" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="45">
         <v>87</v>
       </c>
       <c r="C30" s="45">
         <v>76</v>
       </c>
       <c r="D30" s="45">
         <v>96</v>
       </c>
       <c r="E30" s="45">
         <v>104</v>
       </c>
       <c r="F30" s="45">
         <v>104</v>
       </c>
       <c r="G30" s="45">
         <v>104</v>
       </c>
       <c r="H30" s="45">
         <v>127</v>
       </c>
       <c r="I30" s="45">
@@ -12149,52 +12496,55 @@
       </c>
       <c r="AF30" s="45">
         <v>86</v>
       </c>
       <c r="AG30" s="45">
         <v>72</v>
       </c>
       <c r="AH30" s="45">
         <v>92</v>
       </c>
       <c r="AI30" s="45">
         <v>83</v>
       </c>
       <c r="AJ30" s="14">
         <v>63</v>
       </c>
       <c r="AK30" s="14">
         <v>72</v>
       </c>
       <c r="AL30" s="26">
         <v>106</v>
       </c>
       <c r="AM30" s="26">
         <v>66</v>
       </c>
-    </row>
-    <row r="31" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN30" s="26">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="13.9" customHeight="1">
       <c r="A31" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="45">
         <v>31</v>
       </c>
       <c r="C31" s="45">
         <v>27</v>
       </c>
       <c r="D31" s="45">
         <v>26</v>
       </c>
       <c r="E31" s="45">
         <v>33</v>
       </c>
       <c r="F31" s="45">
         <v>33</v>
       </c>
       <c r="G31" s="45">
         <v>25</v>
       </c>
       <c r="H31" s="45">
         <v>32</v>
       </c>
       <c r="I31" s="45">
@@ -12268,95 +12618,99 @@
       </c>
       <c r="AF31" s="45">
         <v>19</v>
       </c>
       <c r="AG31" s="45">
         <v>19</v>
       </c>
       <c r="AH31" s="45">
         <v>17</v>
       </c>
       <c r="AI31" s="45">
         <v>18</v>
       </c>
       <c r="AJ31" s="14">
         <v>23</v>
       </c>
       <c r="AK31" s="14">
         <v>25</v>
       </c>
       <c r="AL31" s="26">
         <v>27</v>
       </c>
       <c r="AM31" s="26">
         <v>22</v>
       </c>
-    </row>
-    <row r="32" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN31" s="26">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="13.9" customHeight="1">
       <c r="A32" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="45"/>
       <c r="N32" s="45"/>
       <c r="O32" s="45"/>
       <c r="P32" s="45"/>
       <c r="Q32" s="45"/>
       <c r="R32" s="45"/>
       <c r="S32" s="45"/>
       <c r="T32" s="45"/>
       <c r="U32" s="45"/>
       <c r="V32" s="45"/>
       <c r="W32" s="45"/>
       <c r="X32" s="45"/>
       <c r="Y32" s="45"/>
       <c r="Z32" s="45"/>
       <c r="AA32" s="45"/>
       <c r="AB32" s="45"/>
       <c r="AC32" s="45"/>
       <c r="AD32" s="45"/>
       <c r="AE32" s="45"/>
       <c r="AF32" s="45"/>
       <c r="AG32" s="45"/>
       <c r="AH32" s="45"/>
       <c r="AI32" s="45"/>
       <c r="AJ32" s="14"/>
       <c r="AK32" s="14"/>
       <c r="AL32" s="26"/>
       <c r="AM32" s="26"/>
-    </row>
-    <row r="33" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN32" s="26"/>
+    </row>
+    <row r="33" spans="1:40" ht="13.9" customHeight="1">
       <c r="A33" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="45">
         <v>40</v>
       </c>
       <c r="C33" s="45">
         <v>31</v>
       </c>
       <c r="D33" s="45">
         <v>27</v>
       </c>
       <c r="E33" s="45">
         <v>32</v>
       </c>
       <c r="F33" s="45">
         <v>36</v>
       </c>
       <c r="G33" s="45">
         <v>29</v>
       </c>
       <c r="H33" s="45">
         <v>42</v>
       </c>
       <c r="I33" s="45">
@@ -12430,52 +12784,55 @@
       </c>
       <c r="AF33" s="45">
         <v>22</v>
       </c>
       <c r="AG33" s="45">
         <v>23</v>
       </c>
       <c r="AH33" s="45">
         <v>25</v>
       </c>
       <c r="AI33" s="45">
         <v>31</v>
       </c>
       <c r="AJ33" s="14">
         <v>23</v>
       </c>
       <c r="AK33" s="14">
         <v>27</v>
       </c>
       <c r="AL33" s="26">
         <v>27</v>
       </c>
       <c r="AM33" s="26">
         <v>23</v>
       </c>
-    </row>
-    <row r="34" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN33" s="26">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40" ht="13.9" customHeight="1">
       <c r="A34" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="45">
         <v>18</v>
       </c>
       <c r="C34" s="45">
         <v>5</v>
       </c>
       <c r="D34" s="45">
         <v>8</v>
       </c>
       <c r="E34" s="45">
         <v>13</v>
       </c>
       <c r="F34" s="45">
         <v>17</v>
       </c>
       <c r="G34" s="45">
         <v>10</v>
       </c>
       <c r="H34" s="45">
         <v>13</v>
       </c>
       <c r="I34" s="45">
@@ -12549,52 +12906,55 @@
       </c>
       <c r="AF34" s="45">
         <v>14</v>
       </c>
       <c r="AG34" s="45">
         <v>11</v>
       </c>
       <c r="AH34" s="45">
         <v>13</v>
       </c>
       <c r="AI34" s="45">
         <v>14</v>
       </c>
       <c r="AJ34" s="14">
         <v>8</v>
       </c>
       <c r="AK34" s="14">
         <v>6</v>
       </c>
       <c r="AL34" s="26">
         <v>15</v>
       </c>
       <c r="AM34" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN34" s="26">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="13.9" customHeight="1">
       <c r="A35" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="45">
         <v>45</v>
       </c>
       <c r="C35" s="45">
         <v>30</v>
       </c>
       <c r="D35" s="45">
         <v>35</v>
       </c>
       <c r="E35" s="45">
         <v>35</v>
       </c>
       <c r="F35" s="45">
         <v>37</v>
       </c>
       <c r="G35" s="45">
         <v>38</v>
       </c>
       <c r="H35" s="45">
         <v>30</v>
       </c>
       <c r="I35" s="45">
@@ -12668,52 +13028,55 @@
       </c>
       <c r="AF35" s="45">
         <v>35</v>
       </c>
       <c r="AG35" s="45">
         <v>28</v>
       </c>
       <c r="AH35" s="45">
         <v>22</v>
       </c>
       <c r="AI35" s="45">
         <v>23</v>
       </c>
       <c r="AJ35" s="14">
         <v>19</v>
       </c>
       <c r="AK35" s="14">
         <v>29</v>
       </c>
       <c r="AL35" s="26">
         <v>19</v>
       </c>
       <c r="AM35" s="26">
         <v>27</v>
       </c>
-    </row>
-    <row r="36" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN35" s="26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40" ht="13.9" customHeight="1">
       <c r="A36" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="45">
         <v>30</v>
       </c>
       <c r="C36" s="45">
         <v>19</v>
       </c>
       <c r="D36" s="45">
         <v>21</v>
       </c>
       <c r="E36" s="45">
         <v>29</v>
       </c>
       <c r="F36" s="45">
         <v>22</v>
       </c>
       <c r="G36" s="45">
         <v>29</v>
       </c>
       <c r="H36" s="45">
         <v>36</v>
       </c>
       <c r="I36" s="45">
@@ -12787,52 +13150,55 @@
       </c>
       <c r="AF36" s="45">
         <v>18</v>
       </c>
       <c r="AG36" s="45">
         <v>16</v>
       </c>
       <c r="AH36" s="45">
         <v>27</v>
       </c>
       <c r="AI36" s="45">
         <v>15</v>
       </c>
       <c r="AJ36" s="14">
         <v>13</v>
       </c>
       <c r="AK36" s="14">
         <v>13</v>
       </c>
       <c r="AL36" s="26">
         <v>14</v>
       </c>
       <c r="AM36" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="37" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN36" s="26">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40" ht="13.9" customHeight="1">
       <c r="A37" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="45">
         <v>16</v>
       </c>
       <c r="C37" s="45">
         <v>12</v>
       </c>
       <c r="D37" s="45">
         <v>11</v>
       </c>
       <c r="E37" s="45">
         <v>14</v>
       </c>
       <c r="F37" s="45">
         <v>19</v>
       </c>
       <c r="G37" s="45">
         <v>13</v>
       </c>
       <c r="H37" s="45">
         <v>9</v>
       </c>
       <c r="I37" s="45">
@@ -12906,52 +13272,55 @@
       </c>
       <c r="AF37" s="45">
         <v>15</v>
       </c>
       <c r="AG37" s="45">
         <v>6</v>
       </c>
       <c r="AH37" s="45">
         <v>16</v>
       </c>
       <c r="AI37" s="45">
         <v>14</v>
       </c>
       <c r="AJ37" s="14">
         <v>8</v>
       </c>
       <c r="AK37" s="14">
         <v>6</v>
       </c>
       <c r="AL37" s="26">
         <v>10</v>
       </c>
       <c r="AM37" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN37" s="26">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40" ht="13.9" customHeight="1">
       <c r="A38" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="45">
         <v>18</v>
       </c>
       <c r="C38" s="45">
         <v>16</v>
       </c>
       <c r="D38" s="45">
         <v>22</v>
       </c>
       <c r="E38" s="45">
         <v>13</v>
       </c>
       <c r="F38" s="45">
         <v>17</v>
       </c>
       <c r="G38" s="45">
         <v>14</v>
       </c>
       <c r="H38" s="45">
         <v>17</v>
       </c>
       <c r="I38" s="45">
@@ -13025,52 +13394,55 @@
       </c>
       <c r="AF38" s="45">
         <v>18</v>
       </c>
       <c r="AG38" s="45">
         <v>17</v>
       </c>
       <c r="AH38" s="45">
         <v>20</v>
       </c>
       <c r="AI38" s="45">
         <v>11</v>
       </c>
       <c r="AJ38" s="14">
         <v>13</v>
       </c>
       <c r="AK38" s="14">
         <v>11</v>
       </c>
       <c r="AL38" s="26">
         <v>15</v>
       </c>
       <c r="AM38" s="26">
         <v>15</v>
       </c>
-    </row>
-    <row r="39" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN38" s="26">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40" ht="13.9" customHeight="1">
       <c r="A39" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="45">
         <v>26</v>
       </c>
       <c r="C39" s="45">
         <v>17</v>
       </c>
       <c r="D39" s="45">
         <v>26</v>
       </c>
       <c r="E39" s="45">
         <v>25</v>
       </c>
       <c r="F39" s="45">
         <v>35</v>
       </c>
       <c r="G39" s="45">
         <v>28</v>
       </c>
       <c r="H39" s="45">
         <v>30</v>
       </c>
       <c r="I39" s="45">
@@ -13144,95 +13516,99 @@
       </c>
       <c r="AF39" s="45">
         <v>30</v>
       </c>
       <c r="AG39" s="45">
         <v>28</v>
       </c>
       <c r="AH39" s="45">
         <v>26</v>
       </c>
       <c r="AI39" s="45">
         <v>24</v>
       </c>
       <c r="AJ39" s="14">
         <v>17</v>
       </c>
       <c r="AK39" s="14">
         <v>18</v>
       </c>
       <c r="AL39" s="26">
         <v>24</v>
       </c>
       <c r="AM39" s="26">
         <v>22</v>
       </c>
-    </row>
-    <row r="40" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN39" s="26">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40" ht="13.9" customHeight="1">
       <c r="A40" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="46"/>
       <c r="C40" s="46"/>
       <c r="D40" s="46"/>
       <c r="E40" s="46"/>
       <c r="F40" s="46"/>
       <c r="G40" s="46"/>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
       <c r="K40" s="46"/>
       <c r="L40" s="46"/>
       <c r="M40" s="46"/>
       <c r="N40" s="46"/>
       <c r="O40" s="46"/>
       <c r="P40" s="46"/>
       <c r="Q40" s="46"/>
       <c r="R40" s="46"/>
       <c r="S40" s="46"/>
       <c r="T40" s="46"/>
       <c r="U40" s="46"/>
       <c r="V40" s="46"/>
       <c r="W40" s="46"/>
       <c r="X40" s="46"/>
       <c r="Y40" s="46"/>
       <c r="Z40" s="46"/>
       <c r="AA40" s="46"/>
       <c r="AB40" s="46"/>
       <c r="AC40" s="46"/>
       <c r="AD40" s="46"/>
       <c r="AE40" s="46"/>
       <c r="AF40" s="46"/>
       <c r="AG40" s="46"/>
       <c r="AH40" s="46"/>
       <c r="AI40" s="46"/>
       <c r="AJ40" s="38"/>
       <c r="AK40" s="38"/>
-      <c r="AL40" s="26"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:39" s="29" customFormat="1" ht="24" customHeight="1">
+      <c r="AL40" s="38"/>
+      <c r="AM40" s="38"/>
+      <c r="AN40" s="38"/>
+    </row>
+    <row r="41" spans="1:40" s="29" customFormat="1" ht="24" customHeight="1">
       <c r="A41" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="45">
         <v>702</v>
       </c>
       <c r="C41" s="45">
         <v>573</v>
       </c>
       <c r="D41" s="45">
         <v>689</v>
       </c>
       <c r="E41" s="45">
         <v>627</v>
       </c>
       <c r="F41" s="45">
         <v>729</v>
       </c>
       <c r="G41" s="45">
         <v>667</v>
       </c>
       <c r="H41" s="45">
         <v>701</v>
       </c>
       <c r="I41" s="45">
@@ -13306,52 +13682,55 @@
       </c>
       <c r="AF41" s="45">
         <v>617</v>
       </c>
       <c r="AG41" s="45">
         <v>591</v>
       </c>
       <c r="AH41" s="45">
         <v>595</v>
       </c>
       <c r="AI41" s="45">
         <v>557</v>
       </c>
       <c r="AJ41" s="26">
         <v>470</v>
       </c>
       <c r="AK41" s="26">
         <v>566</v>
       </c>
       <c r="AL41" s="26">
         <v>485</v>
       </c>
       <c r="AM41" s="26">
         <v>480</v>
       </c>
-    </row>
-    <row r="42" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN41" s="26">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40" ht="13.9" customHeight="1">
       <c r="A42" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="45">
         <v>329</v>
       </c>
       <c r="C42" s="45">
         <v>259</v>
       </c>
       <c r="D42" s="45">
         <v>320</v>
       </c>
       <c r="E42" s="45">
         <v>295</v>
       </c>
       <c r="F42" s="45">
         <v>338</v>
       </c>
       <c r="G42" s="45">
         <v>305</v>
       </c>
       <c r="H42" s="45">
         <v>303</v>
       </c>
       <c r="I42" s="45">
@@ -13425,52 +13804,55 @@
       </c>
       <c r="AF42" s="45">
         <v>318</v>
       </c>
       <c r="AG42" s="45">
         <v>293</v>
       </c>
       <c r="AH42" s="45">
         <v>271</v>
       </c>
       <c r="AI42" s="45">
         <v>258</v>
       </c>
       <c r="AJ42" s="26">
         <v>239</v>
       </c>
       <c r="AK42" s="26">
         <v>239</v>
       </c>
       <c r="AL42" s="26">
         <v>232</v>
       </c>
       <c r="AM42" s="26">
         <v>240</v>
       </c>
-    </row>
-    <row r="43" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN42" s="26">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40" ht="13.9" customHeight="1">
       <c r="A43" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="45">
         <v>42</v>
       </c>
       <c r="C43" s="45">
         <v>40</v>
       </c>
       <c r="D43" s="45">
         <v>50</v>
       </c>
       <c r="E43" s="45">
         <v>41</v>
       </c>
       <c r="F43" s="45">
         <v>56</v>
       </c>
       <c r="G43" s="45">
         <v>65</v>
       </c>
       <c r="H43" s="45">
         <v>60</v>
       </c>
       <c r="I43" s="45">
@@ -13544,52 +13926,55 @@
       </c>
       <c r="AF43" s="45">
         <v>56</v>
       </c>
       <c r="AG43" s="45">
         <v>48</v>
       </c>
       <c r="AH43" s="45">
         <v>44</v>
       </c>
       <c r="AI43" s="45">
         <v>47</v>
       </c>
       <c r="AJ43" s="26">
         <v>39</v>
       </c>
       <c r="AK43" s="26">
         <v>46</v>
       </c>
       <c r="AL43" s="26">
         <v>35</v>
       </c>
       <c r="AM43" s="26">
         <v>36</v>
       </c>
-    </row>
-    <row r="44" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN43" s="26">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40" ht="13.9" customHeight="1">
       <c r="A44" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="45">
         <v>11</v>
       </c>
       <c r="C44" s="45">
         <v>10</v>
       </c>
       <c r="D44" s="45">
         <v>6</v>
       </c>
       <c r="E44" s="45">
         <v>8</v>
       </c>
       <c r="F44" s="45">
         <v>7</v>
       </c>
       <c r="G44" s="45">
         <v>10</v>
       </c>
       <c r="H44" s="45">
         <v>11</v>
       </c>
       <c r="I44" s="45">
@@ -13663,52 +14048,55 @@
       </c>
       <c r="AF44" s="45">
         <v>6</v>
       </c>
       <c r="AG44" s="45">
         <v>6</v>
       </c>
       <c r="AH44" s="45">
         <v>4</v>
       </c>
       <c r="AI44" s="45">
         <v>4</v>
       </c>
       <c r="AJ44" s="26">
         <v>5</v>
       </c>
       <c r="AK44" s="26">
         <v>11</v>
       </c>
       <c r="AL44" s="26">
         <v>5</v>
       </c>
       <c r="AM44" s="26">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN44" s="26">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40" ht="13.9" customHeight="1">
       <c r="A45" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="45">
         <v>24</v>
       </c>
       <c r="C45" s="45">
         <v>19</v>
       </c>
       <c r="D45" s="45">
         <v>19</v>
       </c>
       <c r="E45" s="45">
         <v>23</v>
       </c>
       <c r="F45" s="45">
         <v>29</v>
       </c>
       <c r="G45" s="45">
         <v>20</v>
       </c>
       <c r="H45" s="45">
         <v>19</v>
       </c>
       <c r="I45" s="45">
@@ -13782,52 +14170,55 @@
       </c>
       <c r="AF45" s="45">
         <v>15</v>
       </c>
       <c r="AG45" s="45">
         <v>20</v>
       </c>
       <c r="AH45" s="45">
         <v>19</v>
       </c>
       <c r="AI45" s="45">
         <v>12</v>
       </c>
       <c r="AJ45" s="26">
         <v>17</v>
       </c>
       <c r="AK45" s="26">
         <v>18</v>
       </c>
       <c r="AL45" s="26">
         <v>14</v>
       </c>
       <c r="AM45" s="26">
         <v>19</v>
       </c>
-    </row>
-    <row r="46" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN45" s="26">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40" ht="13.9" customHeight="1">
       <c r="A46" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="45">
         <v>107</v>
       </c>
       <c r="C46" s="45">
         <v>66</v>
       </c>
       <c r="D46" s="45">
         <v>96</v>
       </c>
       <c r="E46" s="45">
         <v>88</v>
       </c>
       <c r="F46" s="45">
         <v>85</v>
       </c>
       <c r="G46" s="45">
         <v>72</v>
       </c>
       <c r="H46" s="45">
         <v>116</v>
       </c>
       <c r="I46" s="45">
@@ -13901,52 +14292,55 @@
       </c>
       <c r="AF46" s="45">
         <v>60</v>
       </c>
       <c r="AG46" s="45">
         <v>74</v>
       </c>
       <c r="AH46" s="45">
         <v>87</v>
       </c>
       <c r="AI46" s="45">
         <v>85</v>
       </c>
       <c r="AJ46" s="26">
         <v>70</v>
       </c>
       <c r="AK46" s="26">
         <v>81</v>
       </c>
       <c r="AL46" s="26">
         <v>68</v>
       </c>
       <c r="AM46" s="26">
         <v>59</v>
       </c>
-    </row>
-    <row r="47" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN46" s="26">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="47" spans="1:40" ht="13.9" customHeight="1">
       <c r="A47" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="45">
         <v>24</v>
       </c>
       <c r="C47" s="45">
         <v>31</v>
       </c>
       <c r="D47" s="45">
         <v>27</v>
       </c>
       <c r="E47" s="45">
         <v>35</v>
       </c>
       <c r="F47" s="45">
         <v>29</v>
       </c>
       <c r="G47" s="45">
         <v>31</v>
       </c>
       <c r="H47" s="45">
         <v>36</v>
       </c>
       <c r="I47" s="45">
@@ -14020,95 +14414,99 @@
       </c>
       <c r="AF47" s="45">
         <v>22</v>
       </c>
       <c r="AG47" s="45">
         <v>20</v>
       </c>
       <c r="AH47" s="45">
         <v>27</v>
       </c>
       <c r="AI47" s="45">
         <v>25</v>
       </c>
       <c r="AJ47" s="26">
         <v>10</v>
       </c>
       <c r="AK47" s="26">
         <v>23</v>
       </c>
       <c r="AL47" s="26">
         <v>22</v>
       </c>
       <c r="AM47" s="26">
         <v>14</v>
       </c>
-    </row>
-    <row r="48" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN47" s="26">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:40" ht="13.9" customHeight="1">
       <c r="A48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="45"/>
       <c r="C48" s="45"/>
       <c r="D48" s="45"/>
       <c r="E48" s="45"/>
       <c r="F48" s="45"/>
       <c r="G48" s="45"/>
       <c r="H48" s="45"/>
       <c r="I48" s="45"/>
       <c r="J48" s="45"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
       <c r="M48" s="45"/>
       <c r="N48" s="45"/>
       <c r="O48" s="45"/>
       <c r="P48" s="45"/>
       <c r="Q48" s="45"/>
       <c r="R48" s="45"/>
       <c r="S48" s="45"/>
       <c r="T48" s="45"/>
       <c r="U48" s="45"/>
       <c r="V48" s="45"/>
       <c r="W48" s="45"/>
       <c r="X48" s="45"/>
       <c r="Y48" s="45"/>
       <c r="Z48" s="45"/>
       <c r="AA48" s="45"/>
       <c r="AB48" s="45"/>
       <c r="AC48" s="45"/>
       <c r="AD48" s="45"/>
       <c r="AE48" s="45"/>
       <c r="AF48" s="45"/>
       <c r="AG48" s="45"/>
       <c r="AH48" s="45"/>
       <c r="AI48" s="45"/>
       <c r="AJ48" s="26"/>
       <c r="AK48" s="26"/>
       <c r="AL48" s="26"/>
       <c r="AM48" s="26"/>
-    </row>
-    <row r="49" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN48" s="26"/>
+    </row>
+    <row r="49" spans="1:40" ht="13.9" customHeight="1">
       <c r="A49" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="45">
         <v>35</v>
       </c>
       <c r="C49" s="45">
         <v>34</v>
       </c>
       <c r="D49" s="45">
         <v>25</v>
       </c>
       <c r="E49" s="45">
         <v>37</v>
       </c>
       <c r="F49" s="45">
         <v>37</v>
       </c>
       <c r="G49" s="45">
         <v>29</v>
       </c>
       <c r="H49" s="45">
         <v>30</v>
       </c>
       <c r="I49" s="45">
@@ -14182,52 +14580,55 @@
       </c>
       <c r="AF49" s="45">
         <v>27</v>
       </c>
       <c r="AG49" s="45">
         <v>22</v>
       </c>
       <c r="AH49" s="45">
         <v>28</v>
       </c>
       <c r="AI49" s="45">
         <v>25</v>
       </c>
       <c r="AJ49" s="26">
         <v>14</v>
       </c>
       <c r="AK49" s="26">
         <v>42</v>
       </c>
       <c r="AL49" s="26">
         <v>20</v>
       </c>
       <c r="AM49" s="26">
         <v>22</v>
       </c>
-    </row>
-    <row r="50" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN49" s="26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:40" ht="13.9" customHeight="1">
       <c r="A50" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="45">
         <v>14</v>
       </c>
       <c r="C50" s="45">
         <v>12</v>
       </c>
       <c r="D50" s="45">
         <v>12</v>
       </c>
       <c r="E50" s="45">
         <v>8</v>
       </c>
       <c r="F50" s="45">
         <v>16</v>
       </c>
       <c r="G50" s="45">
         <v>18</v>
       </c>
       <c r="H50" s="45">
         <v>14</v>
       </c>
       <c r="I50" s="45">
@@ -14301,52 +14702,55 @@
       </c>
       <c r="AF50" s="45">
         <v>13</v>
       </c>
       <c r="AG50" s="45">
         <v>12</v>
       </c>
       <c r="AH50" s="45">
         <v>9</v>
       </c>
       <c r="AI50" s="45">
         <v>19</v>
       </c>
       <c r="AJ50" s="26">
         <v>8</v>
       </c>
       <c r="AK50" s="26">
         <v>9</v>
       </c>
       <c r="AL50" s="26">
         <v>12</v>
       </c>
       <c r="AM50" s="26">
         <v>10</v>
       </c>
-    </row>
-    <row r="51" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN50" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:40" ht="13.9" customHeight="1">
       <c r="A51" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="45">
         <v>28</v>
       </c>
       <c r="C51" s="45">
         <v>33</v>
       </c>
       <c r="D51" s="45">
         <v>44</v>
       </c>
       <c r="E51" s="45">
         <v>24</v>
       </c>
       <c r="F51" s="45">
         <v>40</v>
       </c>
       <c r="G51" s="45">
         <v>45</v>
       </c>
       <c r="H51" s="45">
         <v>25</v>
       </c>
       <c r="I51" s="45">
@@ -14420,52 +14824,55 @@
       </c>
       <c r="AF51" s="45">
         <v>30</v>
       </c>
       <c r="AG51" s="45">
         <v>29</v>
       </c>
       <c r="AH51" s="45">
         <v>29</v>
       </c>
       <c r="AI51" s="45">
         <v>27</v>
       </c>
       <c r="AJ51" s="26">
         <v>21</v>
       </c>
       <c r="AK51" s="26">
         <v>27</v>
       </c>
       <c r="AL51" s="26">
         <v>25</v>
       </c>
       <c r="AM51" s="26">
         <v>20</v>
       </c>
-    </row>
-    <row r="52" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN51" s="26">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:40" ht="13.9" customHeight="1">
       <c r="A52" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="45">
         <v>13</v>
       </c>
       <c r="C52" s="45">
         <v>18</v>
       </c>
       <c r="D52" s="45">
         <v>27</v>
       </c>
       <c r="E52" s="45">
         <v>21</v>
       </c>
       <c r="F52" s="45">
         <v>25</v>
       </c>
       <c r="G52" s="45">
         <v>21</v>
       </c>
       <c r="H52" s="45">
         <v>23</v>
       </c>
       <c r="I52" s="45">
@@ -14539,52 +14946,55 @@
       </c>
       <c r="AF52" s="45">
         <v>17</v>
       </c>
       <c r="AG52" s="45">
         <v>18</v>
       </c>
       <c r="AH52" s="45">
         <v>22</v>
       </c>
       <c r="AI52" s="45">
         <v>15</v>
       </c>
       <c r="AJ52" s="26">
         <v>14</v>
       </c>
       <c r="AK52" s="26">
         <v>17</v>
       </c>
       <c r="AL52" s="26">
         <v>14</v>
       </c>
       <c r="AM52" s="26">
         <v>15</v>
       </c>
-    </row>
-    <row r="53" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN52" s="26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:40" ht="13.9" customHeight="1">
       <c r="A53" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="45">
         <v>14</v>
       </c>
       <c r="C53" s="45">
         <v>9</v>
       </c>
       <c r="D53" s="45">
         <v>10</v>
       </c>
       <c r="E53" s="45">
         <v>9</v>
       </c>
       <c r="F53" s="45">
         <v>10</v>
       </c>
       <c r="G53" s="45">
         <v>5</v>
       </c>
       <c r="H53" s="45">
         <v>14</v>
       </c>
       <c r="I53" s="45">
@@ -14658,52 +15068,55 @@
       </c>
       <c r="AF53" s="45">
         <v>12</v>
       </c>
       <c r="AG53" s="45">
         <v>14</v>
       </c>
       <c r="AH53" s="45">
         <v>14</v>
       </c>
       <c r="AI53" s="45">
         <v>8</v>
       </c>
       <c r="AJ53" s="26">
         <v>6</v>
       </c>
       <c r="AK53" s="26">
         <v>8</v>
       </c>
       <c r="AL53" s="26">
         <v>7</v>
       </c>
       <c r="AM53" s="26">
         <v>10</v>
       </c>
-    </row>
-    <row r="54" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN53" s="26">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:40" ht="13.9" customHeight="1">
       <c r="A54" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="45">
         <v>23</v>
       </c>
       <c r="C54" s="45">
         <v>17</v>
       </c>
       <c r="D54" s="45">
         <v>20</v>
       </c>
       <c r="E54" s="45">
         <v>17</v>
       </c>
       <c r="F54" s="45">
         <v>14</v>
       </c>
       <c r="G54" s="45">
         <v>20</v>
       </c>
       <c r="H54" s="45">
         <v>25</v>
       </c>
       <c r="I54" s="45">
@@ -14777,52 +15190,55 @@
       </c>
       <c r="AF54" s="45">
         <v>15</v>
       </c>
       <c r="AG54" s="45">
         <v>9</v>
       </c>
       <c r="AH54" s="45">
         <v>15</v>
       </c>
       <c r="AI54" s="45">
         <v>4</v>
       </c>
       <c r="AJ54" s="26">
         <v>10</v>
       </c>
       <c r="AK54" s="26">
         <v>16</v>
       </c>
       <c r="AL54" s="26">
         <v>10</v>
       </c>
       <c r="AM54" s="26">
         <v>13</v>
       </c>
-    </row>
-    <row r="55" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN54" s="26">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:40" ht="13.9" customHeight="1">
       <c r="A55" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="47">
         <v>38</v>
       </c>
       <c r="C55" s="47">
         <v>25</v>
       </c>
       <c r="D55" s="47">
         <v>33</v>
       </c>
       <c r="E55" s="47">
         <v>21</v>
       </c>
       <c r="F55" s="47">
         <v>43</v>
       </c>
       <c r="G55" s="47">
         <v>26</v>
       </c>
       <c r="H55" s="47">
         <v>25</v>
       </c>
       <c r="I55" s="47">
@@ -14896,52 +15312,55 @@
       </c>
       <c r="AF55" s="47">
         <v>26</v>
       </c>
       <c r="AG55" s="47">
         <v>26</v>
       </c>
       <c r="AH55" s="47">
         <v>26</v>
       </c>
       <c r="AI55" s="47">
         <v>28</v>
       </c>
       <c r="AJ55" s="18">
         <v>17</v>
       </c>
       <c r="AK55" s="18">
         <v>29</v>
       </c>
       <c r="AL55" s="18">
         <v>21</v>
       </c>
       <c r="AM55" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="56" spans="1:39" ht="13.9" customHeight="1">
+      <c r="AN55" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:40" ht="13.9" customHeight="1">
       <c r="A56" s="19" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>