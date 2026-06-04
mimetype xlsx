--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -3,75 +3,75 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6000" yWindow="-315" windowWidth="19410" windowHeight="11010" tabRatio="710"/>
+    <workbookView xWindow="5700" yWindow="345" windowWidth="19410" windowHeight="11010" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Number of births" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Number of births by gender'!$6:$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="50">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -375,194 +375,157 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -854,14523 +817,10687 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="8.85546875" style="28"/>
+    <col min="1" max="1" width="16.42578125" style="20" customWidth="1"/>
+    <col min="2" max="5" width="8.7109375" style="20" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="27"/>
-[...67 lines deleted...]
-      <c r="AW5" s="35" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+    </row>
+    <row r="5" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="23"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="23"/>
+      <c r="X5" s="25"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="23"/>
+      <c r="AJ5" s="25"/>
+      <c r="AK5" s="24" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="49">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="37">
         <v>2024</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="37">
         <v>2025</v>
       </c>
-      <c r="AA6" s="50"/>
-[...10 lines deleted...]
-      <c r="AL6" s="49">
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="37">
         <v>2026</v>
       </c>
-      <c r="AM6" s="50"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+      <c r="AG6" s="38"/>
+      <c r="AH6" s="38"/>
+      <c r="AI6" s="38"/>
+      <c r="AJ6" s="38"/>
+      <c r="AK6" s="38"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="11" t="s">
+      <c r="M7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="20" t="s">
+      <c r="N7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="20" t="s">
+      <c r="O7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="20" t="s">
+      <c r="P7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="20" t="s">
+      <c r="Q7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="20" t="s">
+      <c r="R7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="S7" s="20" t="s">
+      <c r="S7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="T7" s="20" t="s">
+      <c r="T7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="20" t="s">
+      <c r="U7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="20" t="s">
+      <c r="Z7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AA7" s="20" t="s">
+      <c r="AA7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AB7" s="20" t="s">
+      <c r="AB7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AC7" s="20" t="s">
+      <c r="AC7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="AD7" s="20" t="s">
+      <c r="AD7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AE7" s="20" t="s">
+      <c r="AE7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AF7" s="20" t="s">
+      <c r="AF7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="AG7" s="20" t="s">
+      <c r="AG7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="AH7" s="11" t="s">
+      <c r="AH7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AI7" s="10" t="s">
+      <c r="AI7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AJ7" s="10" t="s">
+      <c r="AJ7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AL7" s="20" t="s">
-[...17 lines deleted...]
-      <c r="AR7" s="20" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="35"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1293</v>
+      </c>
+      <c r="C9" s="17">
+        <v>1249</v>
+      </c>
+      <c r="D9" s="17">
+        <v>1217</v>
+      </c>
+      <c r="E9" s="17">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="17">
+        <v>1299</v>
+      </c>
+      <c r="G9" s="17">
+        <v>1319</v>
+      </c>
+      <c r="H9" s="17">
+        <v>1436</v>
+      </c>
+      <c r="I9" s="18">
+        <v>1273</v>
+      </c>
+      <c r="J9" s="18">
+        <v>1360</v>
+      </c>
+      <c r="K9" s="17">
+        <v>1256</v>
+      </c>
+      <c r="L9" s="17">
+        <v>1183</v>
+      </c>
+      <c r="M9" s="17">
+        <v>1227</v>
+      </c>
+      <c r="N9" s="17">
+        <v>965</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1062</v>
+      </c>
+      <c r="P9" s="17">
+        <v>1118</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1235</v>
+      </c>
+      <c r="R9" s="17">
+        <v>1176</v>
+      </c>
+      <c r="S9" s="17">
+        <v>1139</v>
+      </c>
+      <c r="T9" s="17">
+        <v>1308</v>
+      </c>
+      <c r="U9" s="17">
+        <v>1172</v>
+      </c>
+      <c r="V9" s="17">
+        <v>1244</v>
+      </c>
+      <c r="W9" s="17">
+        <v>1148</v>
+      </c>
+      <c r="X9" s="17">
+        <v>985</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>1137</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>1067</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>989</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>1037</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>593</v>
+      </c>
+      <c r="C10" s="17">
+        <v>611</v>
+      </c>
+      <c r="D10" s="17">
+        <v>573</v>
+      </c>
+      <c r="E10" s="17">
+        <v>656</v>
+      </c>
+      <c r="F10" s="17">
+        <v>589</v>
+      </c>
+      <c r="G10" s="17">
+        <v>610</v>
+      </c>
+      <c r="H10" s="17">
+        <v>684</v>
+      </c>
+      <c r="I10" s="18">
+        <v>606</v>
+      </c>
+      <c r="J10" s="18">
+        <v>649</v>
+      </c>
+      <c r="K10" s="17">
+        <v>582</v>
+      </c>
+      <c r="L10" s="17">
+        <v>535</v>
+      </c>
+      <c r="M10" s="17">
+        <v>569</v>
+      </c>
+      <c r="N10" s="17">
+        <v>456</v>
+      </c>
+      <c r="O10" s="17">
+        <v>539</v>
+      </c>
+      <c r="P10" s="17">
+        <v>555</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>577</v>
+      </c>
+      <c r="R10" s="17">
+        <v>539</v>
+      </c>
+      <c r="S10" s="17">
+        <v>523</v>
+      </c>
+      <c r="T10" s="17">
+        <v>667</v>
+      </c>
+      <c r="U10" s="17">
+        <v>570</v>
+      </c>
+      <c r="V10" s="17">
+        <v>589</v>
+      </c>
+      <c r="W10" s="17">
+        <v>550</v>
+      </c>
+      <c r="X10" s="17">
+        <v>498</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>522</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>480</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>469</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>499</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="1">
+        <v>125</v>
+      </c>
+      <c r="C11" s="17">
+        <v>87</v>
+      </c>
+      <c r="D11" s="17">
+        <v>95</v>
+      </c>
+      <c r="E11" s="17">
+        <v>120</v>
+      </c>
+      <c r="F11" s="17">
+        <v>116</v>
+      </c>
+      <c r="G11" s="17">
+        <v>117</v>
+      </c>
+      <c r="H11" s="17">
+        <v>127</v>
+      </c>
+      <c r="I11" s="18">
+        <v>101</v>
+      </c>
+      <c r="J11" s="18">
+        <v>135</v>
+      </c>
+      <c r="K11" s="17">
+        <v>98</v>
+      </c>
+      <c r="L11" s="17">
+        <v>98</v>
+      </c>
+      <c r="M11" s="17">
+        <v>98</v>
+      </c>
+      <c r="N11" s="17">
+        <v>93</v>
+      </c>
+      <c r="O11" s="17">
+        <v>68</v>
+      </c>
+      <c r="P11" s="17">
+        <v>92</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>104</v>
+      </c>
+      <c r="R11" s="17">
+        <v>107</v>
+      </c>
+      <c r="S11" s="17">
+        <v>79</v>
+      </c>
+      <c r="T11" s="17">
+        <v>116</v>
+      </c>
+      <c r="U11" s="17">
+        <v>101</v>
+      </c>
+      <c r="V11" s="17">
+        <v>96</v>
+      </c>
+      <c r="W11" s="17">
+        <v>96</v>
+      </c>
+      <c r="X11" s="17">
+        <v>83</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>94</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>82</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>85</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>78</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1">
+        <v>16</v>
+      </c>
+      <c r="C12" s="17">
+        <v>15</v>
+      </c>
+      <c r="D12" s="17">
+        <v>14</v>
+      </c>
+      <c r="E12" s="17">
+        <v>8</v>
+      </c>
+      <c r="F12" s="17">
+        <v>17</v>
+      </c>
+      <c r="G12" s="17">
+        <v>14</v>
+      </c>
+      <c r="H12" s="17">
+        <v>21</v>
+      </c>
+      <c r="I12" s="18">
+        <v>19</v>
+      </c>
+      <c r="J12" s="18">
+        <v>11</v>
+      </c>
+      <c r="K12" s="17">
+        <v>23</v>
+      </c>
+      <c r="L12" s="17">
+        <v>13</v>
+      </c>
+      <c r="M12" s="17">
+        <v>8</v>
+      </c>
+      <c r="N12" s="17">
+        <v>13</v>
+      </c>
+      <c r="O12" s="17">
+        <v>15</v>
+      </c>
+      <c r="P12" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>15</v>
+      </c>
+      <c r="R12" s="17">
+        <v>10</v>
+      </c>
+      <c r="S12" s="17">
+        <v>16</v>
+      </c>
+      <c r="T12" s="17">
+        <v>13</v>
+      </c>
+      <c r="U12" s="17">
+        <v>17</v>
+      </c>
+      <c r="V12" s="17">
+        <v>8</v>
+      </c>
+      <c r="W12" s="17">
+        <v>8</v>
+      </c>
+      <c r="X12" s="17">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="1">
+        <v>35</v>
+      </c>
+      <c r="C13" s="17">
+        <v>38</v>
+      </c>
+      <c r="D13" s="17">
+        <v>39</v>
+      </c>
+      <c r="E13" s="17">
+        <v>52</v>
+      </c>
+      <c r="F13" s="17">
+        <v>33</v>
+      </c>
+      <c r="G13" s="17">
+        <v>43</v>
+      </c>
+      <c r="H13" s="17">
+        <v>50</v>
+      </c>
+      <c r="I13" s="18">
+        <v>39</v>
+      </c>
+      <c r="J13" s="18">
+        <v>47</v>
+      </c>
+      <c r="K13" s="17">
+        <v>38</v>
+      </c>
+      <c r="L13" s="17">
+        <v>36</v>
+      </c>
+      <c r="M13" s="17">
+        <v>54</v>
+      </c>
+      <c r="N13" s="17">
+        <v>27</v>
+      </c>
+      <c r="O13" s="17">
+        <v>33</v>
+      </c>
+      <c r="P13" s="17">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>41</v>
+      </c>
+      <c r="R13" s="17">
+        <v>36</v>
+      </c>
+      <c r="S13" s="17">
+        <v>36</v>
+      </c>
+      <c r="T13" s="17">
+        <v>33</v>
+      </c>
+      <c r="U13" s="17">
+        <v>40</v>
+      </c>
+      <c r="V13" s="17">
+        <v>36</v>
+      </c>
+      <c r="W13" s="17">
+        <v>25</v>
+      </c>
+      <c r="X13" s="17">
+        <v>34</v>
+      </c>
+      <c r="Y13" s="17">
+        <v>47</v>
+      </c>
+      <c r="Z13" s="17">
+        <v>38</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>36</v>
+      </c>
+      <c r="AB13" s="17">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="17">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="1">
+        <v>169</v>
+      </c>
+      <c r="C14" s="17">
+        <v>172</v>
+      </c>
+      <c r="D14" s="17">
+        <v>153</v>
+      </c>
+      <c r="E14" s="17">
+        <v>164</v>
+      </c>
+      <c r="F14" s="17">
+        <v>171</v>
+      </c>
+      <c r="G14" s="17">
+        <v>191</v>
+      </c>
+      <c r="H14" s="17">
+        <v>172</v>
+      </c>
+      <c r="I14" s="18">
+        <v>194</v>
+      </c>
+      <c r="J14" s="18">
+        <v>173</v>
+      </c>
+      <c r="K14" s="17">
+        <v>177</v>
+      </c>
+      <c r="L14" s="17">
+        <v>161</v>
+      </c>
+      <c r="M14" s="17">
+        <v>178</v>
+      </c>
+      <c r="N14" s="17">
+        <v>119</v>
+      </c>
+      <c r="O14" s="17">
+        <v>133</v>
+      </c>
+      <c r="P14" s="17">
+        <v>136</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>180</v>
+      </c>
+      <c r="R14" s="17">
+        <v>157</v>
+      </c>
+      <c r="S14" s="17">
+        <v>163</v>
+      </c>
+      <c r="T14" s="17">
+        <v>146</v>
+      </c>
+      <c r="U14" s="17">
+        <v>146</v>
+      </c>
+      <c r="V14" s="17">
+        <v>179</v>
+      </c>
+      <c r="W14" s="17">
+        <v>168</v>
+      </c>
+      <c r="X14" s="17">
+        <v>133</v>
+      </c>
+      <c r="Y14" s="17">
+        <v>153</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>174</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>125</v>
+      </c>
+      <c r="AB14" s="17">
+        <v>140</v>
+      </c>
+      <c r="AC14" s="17">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="1">
+        <v>59</v>
+      </c>
+      <c r="C15" s="17">
+        <v>42</v>
+      </c>
+      <c r="D15" s="17">
+        <v>52</v>
+      </c>
+      <c r="E15" s="17">
+        <v>59</v>
+      </c>
+      <c r="F15" s="17">
+        <v>57</v>
+      </c>
+      <c r="G15" s="17">
+        <v>52</v>
+      </c>
+      <c r="H15" s="17">
+        <v>58</v>
+      </c>
+      <c r="I15" s="18">
+        <v>44</v>
+      </c>
+      <c r="J15" s="18">
+        <v>47</v>
+      </c>
+      <c r="K15" s="17">
+        <v>69</v>
+      </c>
+      <c r="L15" s="17">
+        <v>48</v>
+      </c>
+      <c r="M15" s="17">
+        <v>45</v>
+      </c>
+      <c r="N15" s="17">
+        <v>41</v>
+      </c>
+      <c r="O15" s="17">
+        <v>48</v>
+      </c>
+      <c r="P15" s="17">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>50</v>
+      </c>
+      <c r="R15" s="17">
+        <v>48</v>
+      </c>
+      <c r="S15" s="17">
+        <v>52</v>
+      </c>
+      <c r="T15" s="17">
+        <v>41</v>
+      </c>
+      <c r="U15" s="17">
+        <v>39</v>
+      </c>
+      <c r="V15" s="17">
+        <v>44</v>
+      </c>
+      <c r="W15" s="17">
+        <v>43</v>
+      </c>
+      <c r="X15" s="17">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="17">
+        <v>48</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>36</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>32</v>
+      </c>
+      <c r="AC15" s="17">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="17"/>
+      <c r="Q16" s="17"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="17"/>
+      <c r="T16" s="17"/>
+      <c r="U16" s="17"/>
+      <c r="V16" s="17"/>
+      <c r="W16" s="17"/>
+      <c r="X16" s="17"/>
+      <c r="Y16" s="17"/>
+      <c r="Z16" s="17"/>
+      <c r="AA16" s="17"/>
+      <c r="AB16" s="17"/>
+      <c r="AC16" s="17"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="1">
+        <v>65</v>
+      </c>
+      <c r="C17" s="17">
+        <v>66</v>
+      </c>
+      <c r="D17" s="17">
+        <v>63</v>
+      </c>
+      <c r="E17" s="17">
+        <v>62</v>
+      </c>
+      <c r="F17" s="17">
+        <v>51</v>
+      </c>
+      <c r="G17" s="17">
+        <v>43</v>
+      </c>
+      <c r="H17" s="17">
+        <v>65</v>
+      </c>
+      <c r="I17" s="18">
+        <v>43</v>
+      </c>
+      <c r="J17" s="18">
+        <v>51</v>
+      </c>
+      <c r="K17" s="17">
+        <v>54</v>
+      </c>
+      <c r="L17" s="17">
+        <v>50</v>
+      </c>
+      <c r="M17" s="17">
+        <v>52</v>
+      </c>
+      <c r="N17" s="17">
+        <v>40</v>
+      </c>
+      <c r="O17" s="17">
+        <v>45</v>
+      </c>
+      <c r="P17" s="17">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>55</v>
+      </c>
+      <c r="R17" s="17">
+        <v>60</v>
+      </c>
+      <c r="S17" s="17">
+        <v>55</v>
+      </c>
+      <c r="T17" s="17">
+        <v>49</v>
+      </c>
+      <c r="U17" s="17">
+        <v>45</v>
+      </c>
+      <c r="V17" s="17">
+        <v>53</v>
+      </c>
+      <c r="W17" s="17">
+        <v>56</v>
+      </c>
+      <c r="X17" s="17">
+        <v>37</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>69</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>47</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>45</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>45</v>
+      </c>
+      <c r="AC17" s="17">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="1">
+        <v>26</v>
+      </c>
+      <c r="C18" s="17">
+        <v>22</v>
+      </c>
+      <c r="D18" s="17">
+        <v>17</v>
+      </c>
+      <c r="E18" s="17">
+        <v>23</v>
+      </c>
+      <c r="F18" s="17">
+        <v>31</v>
+      </c>
+      <c r="G18" s="17">
+        <v>31</v>
+      </c>
+      <c r="H18" s="17">
+        <v>22</v>
+      </c>
+      <c r="I18" s="18">
+        <v>24</v>
+      </c>
+      <c r="J18" s="18">
+        <v>31</v>
+      </c>
+      <c r="K18" s="17">
+        <v>25</v>
+      </c>
+      <c r="L18" s="17">
+        <v>26</v>
+      </c>
+      <c r="M18" s="17">
+        <v>25</v>
+      </c>
+      <c r="N18" s="17">
+        <v>11</v>
+      </c>
+      <c r="O18" s="17">
+        <v>19</v>
+      </c>
+      <c r="P18" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>27</v>
+      </c>
+      <c r="R18" s="17">
+        <v>17</v>
+      </c>
+      <c r="S18" s="17">
+        <v>22</v>
+      </c>
+      <c r="T18" s="17">
+        <v>27</v>
+      </c>
+      <c r="U18" s="17">
+        <v>23</v>
+      </c>
+      <c r="V18" s="17">
+        <v>22</v>
+      </c>
+      <c r="W18" s="17">
+        <v>33</v>
+      </c>
+      <c r="X18" s="17">
+        <v>16</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>15</v>
+      </c>
+      <c r="Z18" s="17">
+        <v>27</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>15</v>
+      </c>
+      <c r="AC18" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="1">
+        <v>62</v>
+      </c>
+      <c r="C19" s="17">
+        <v>53</v>
+      </c>
+      <c r="D19" s="17">
+        <v>66</v>
+      </c>
+      <c r="E19" s="17">
+        <v>71</v>
+      </c>
+      <c r="F19" s="17">
+        <v>76</v>
+      </c>
+      <c r="G19" s="17">
+        <v>66</v>
+      </c>
+      <c r="H19" s="17">
+        <v>77</v>
+      </c>
+      <c r="I19" s="18">
+        <v>58</v>
+      </c>
+      <c r="J19" s="18">
+        <v>61</v>
+      </c>
+      <c r="K19" s="17">
+        <v>57</v>
+      </c>
+      <c r="L19" s="17">
+        <v>63</v>
+      </c>
+      <c r="M19" s="17">
+        <v>62</v>
+      </c>
+      <c r="N19" s="17">
+        <v>51</v>
+      </c>
+      <c r="O19" s="17">
+        <v>54</v>
+      </c>
+      <c r="P19" s="17">
+        <v>51</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>33</v>
+      </c>
+      <c r="R19" s="17">
+        <v>64</v>
+      </c>
+      <c r="S19" s="17">
+        <v>60</v>
+      </c>
+      <c r="T19" s="17">
+        <v>65</v>
+      </c>
+      <c r="U19" s="17">
+        <v>57</v>
+      </c>
+      <c r="V19" s="17">
+        <v>51</v>
+      </c>
+      <c r="W19" s="17">
+        <v>50</v>
+      </c>
+      <c r="X19" s="17">
+        <v>40</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>56</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>44</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>42</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="17">
+        <v>33</v>
+      </c>
+      <c r="C20" s="17">
+        <v>47</v>
+      </c>
+      <c r="D20" s="17">
+        <v>49</v>
+      </c>
+      <c r="E20" s="17">
+        <v>38</v>
+      </c>
+      <c r="F20" s="17">
+        <v>48</v>
+      </c>
+      <c r="G20" s="17">
+        <v>39</v>
+      </c>
+      <c r="H20" s="17">
+        <v>45</v>
+      </c>
+      <c r="I20" s="18">
+        <v>37</v>
+      </c>
+      <c r="J20" s="18">
+        <v>45</v>
+      </c>
+      <c r="K20" s="17">
+        <v>40</v>
+      </c>
+      <c r="L20" s="17">
+        <v>37</v>
+      </c>
+      <c r="M20" s="17">
+        <v>28</v>
+      </c>
+      <c r="N20" s="17">
+        <v>28</v>
+      </c>
+      <c r="O20" s="17">
+        <v>33</v>
+      </c>
+      <c r="P20" s="17">
+        <v>31</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>37</v>
+      </c>
+      <c r="R20" s="17">
+        <v>43</v>
+      </c>
+      <c r="S20" s="17">
+        <v>40</v>
+      </c>
+      <c r="T20" s="17">
+        <v>35</v>
+      </c>
+      <c r="U20" s="17">
+        <v>34</v>
+      </c>
+      <c r="V20" s="17">
+        <v>49</v>
+      </c>
+      <c r="W20" s="17">
+        <v>30</v>
+      </c>
+      <c r="X20" s="17">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="17">
+        <v>30</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>41</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="17">
+        <v>29</v>
+      </c>
+      <c r="C21" s="17">
+        <v>28</v>
+      </c>
+      <c r="D21" s="17">
+        <v>22</v>
+      </c>
+      <c r="E21" s="17">
+        <v>22</v>
+      </c>
+      <c r="F21" s="17">
+        <v>28</v>
+      </c>
+      <c r="G21" s="17">
+        <v>27</v>
+      </c>
+      <c r="H21" s="17">
+        <v>33</v>
+      </c>
+      <c r="I21" s="18">
+        <v>24</v>
+      </c>
+      <c r="J21" s="18">
+        <v>20</v>
+      </c>
+      <c r="K21" s="17">
+        <v>18</v>
+      </c>
+      <c r="L21" s="17">
+        <v>18</v>
+      </c>
+      <c r="M21" s="17">
+        <v>24</v>
+      </c>
+      <c r="N21" s="17">
+        <v>24</v>
+      </c>
+      <c r="O21" s="17">
+        <v>16</v>
+      </c>
+      <c r="P21" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>31</v>
+      </c>
+      <c r="R21" s="17">
+        <v>27</v>
+      </c>
+      <c r="S21" s="17">
+        <v>18</v>
+      </c>
+      <c r="T21" s="17">
+        <v>27</v>
+      </c>
+      <c r="U21" s="17">
+        <v>20</v>
+      </c>
+      <c r="V21" s="17">
+        <v>30</v>
+      </c>
+      <c r="W21" s="17">
+        <v>22</v>
+      </c>
+      <c r="X21" s="17">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>14</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>17</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>18</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>27</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="17">
+        <v>21</v>
+      </c>
+      <c r="C22" s="17">
+        <v>21</v>
+      </c>
+      <c r="D22" s="17">
+        <v>30</v>
+      </c>
+      <c r="E22" s="17">
+        <v>35</v>
+      </c>
+      <c r="F22" s="17">
+        <v>32</v>
+      </c>
+      <c r="G22" s="17">
+        <v>22</v>
+      </c>
+      <c r="H22" s="17">
+        <v>34</v>
+      </c>
+      <c r="I22" s="18">
+        <v>30</v>
+      </c>
+      <c r="J22" s="18">
+        <v>40</v>
+      </c>
+      <c r="K22" s="17">
+        <v>23</v>
+      </c>
+      <c r="L22" s="17">
+        <v>34</v>
+      </c>
+      <c r="M22" s="17">
+        <v>30</v>
+      </c>
+      <c r="N22" s="17">
+        <v>21</v>
+      </c>
+      <c r="O22" s="17">
+        <v>21</v>
+      </c>
+      <c r="P22" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>23</v>
+      </c>
+      <c r="R22" s="17">
+        <v>20</v>
+      </c>
+      <c r="S22" s="17">
+        <v>29</v>
+      </c>
+      <c r="T22" s="17">
+        <v>33</v>
+      </c>
+      <c r="U22" s="17">
+        <v>26</v>
+      </c>
+      <c r="V22" s="17">
+        <v>35</v>
+      </c>
+      <c r="W22" s="17">
+        <v>15</v>
+      </c>
+      <c r="X22" s="17">
+        <v>23</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>27</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>25</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>28</v>
+      </c>
+      <c r="AB22" s="17">
+        <v>27</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="17">
+        <v>60</v>
+      </c>
+      <c r="C23" s="17">
+        <v>47</v>
+      </c>
+      <c r="D23" s="17">
+        <v>44</v>
+      </c>
+      <c r="E23" s="17">
+        <v>46</v>
+      </c>
+      <c r="F23" s="17">
+        <v>50</v>
+      </c>
+      <c r="G23" s="17">
+        <v>64</v>
+      </c>
+      <c r="H23" s="17">
+        <v>48</v>
+      </c>
+      <c r="I23" s="18">
+        <v>54</v>
+      </c>
+      <c r="J23" s="18">
+        <v>50</v>
+      </c>
+      <c r="K23" s="17">
+        <v>52</v>
+      </c>
+      <c r="L23" s="17">
+        <v>64</v>
+      </c>
+      <c r="M23" s="17">
+        <v>54</v>
+      </c>
+      <c r="N23" s="17">
+        <v>41</v>
+      </c>
+      <c r="O23" s="17">
+        <v>38</v>
+      </c>
+      <c r="P23" s="17">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>62</v>
+      </c>
+      <c r="R23" s="17">
+        <v>48</v>
+      </c>
+      <c r="S23" s="17">
+        <v>46</v>
+      </c>
+      <c r="T23" s="17">
+        <v>56</v>
+      </c>
+      <c r="U23" s="17">
+        <v>54</v>
+      </c>
+      <c r="V23" s="17">
+        <v>52</v>
+      </c>
+      <c r="W23" s="17">
+        <v>52</v>
+      </c>
+      <c r="X23" s="17">
+        <v>34</v>
+      </c>
+      <c r="Y23" s="17">
+        <v>47</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>45</v>
+      </c>
+      <c r="AA23" s="17">
+        <v>37</v>
+      </c>
+      <c r="AB23" s="17">
+        <v>47</v>
+      </c>
+      <c r="AC23" s="17">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="28"/>
+      <c r="N24" s="28"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="27"/>
+      <c r="U24" s="27"/>
+      <c r="V24" s="27"/>
+      <c r="W24" s="27"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="36"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="17">
+        <v>1041</v>
+      </c>
+      <c r="C25" s="17">
+        <v>1007</v>
+      </c>
+      <c r="D25" s="17">
+        <v>965</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1106</v>
+      </c>
+      <c r="F25" s="17">
+        <v>1020</v>
+      </c>
+      <c r="G25" s="17">
+        <v>1059</v>
+      </c>
+      <c r="H25" s="17">
+        <v>1156</v>
+      </c>
+      <c r="I25" s="17">
+        <v>1029</v>
+      </c>
+      <c r="J25" s="17">
+        <v>1104</v>
+      </c>
+      <c r="K25" s="17">
+        <v>1027</v>
+      </c>
+      <c r="L25" s="17">
+        <v>929</v>
+      </c>
+      <c r="M25" s="17">
+        <v>996</v>
+      </c>
+      <c r="N25" s="17">
+        <v>787</v>
+      </c>
+      <c r="O25" s="17">
+        <v>871</v>
+      </c>
+      <c r="P25" s="17">
+        <v>906</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>996</v>
+      </c>
+      <c r="R25" s="17">
+        <v>937</v>
+      </c>
+      <c r="S25" s="17">
+        <v>912</v>
+      </c>
+      <c r="T25" s="17">
+        <v>1054</v>
+      </c>
+      <c r="U25" s="17">
+        <v>945</v>
+      </c>
+      <c r="V25" s="17">
+        <v>995</v>
+      </c>
+      <c r="W25" s="17">
+        <v>924</v>
+      </c>
+      <c r="X25" s="17">
+        <v>815</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>920</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>865</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>800</v>
+      </c>
+      <c r="AB25" s="17">
+        <v>832</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="17">
+        <v>593</v>
+      </c>
+      <c r="C26" s="17">
+        <v>611</v>
+      </c>
+      <c r="D26" s="17">
+        <v>573</v>
+      </c>
+      <c r="E26" s="17">
+        <v>656</v>
+      </c>
+      <c r="F26" s="17">
+        <v>589</v>
+      </c>
+      <c r="G26" s="17">
+        <v>610</v>
+      </c>
+      <c r="H26" s="17">
+        <v>684</v>
+      </c>
+      <c r="I26" s="17">
+        <v>606</v>
+      </c>
+      <c r="J26" s="17">
+        <v>649</v>
+      </c>
+      <c r="K26" s="17">
+        <v>582</v>
+      </c>
+      <c r="L26" s="17">
+        <v>535</v>
+      </c>
+      <c r="M26" s="17">
+        <v>569</v>
+      </c>
+      <c r="N26" s="17">
+        <v>456</v>
+      </c>
+      <c r="O26" s="17">
+        <v>539</v>
+      </c>
+      <c r="P26" s="17">
+        <v>555</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>577</v>
+      </c>
+      <c r="R26" s="17">
+        <v>539</v>
+      </c>
+      <c r="S26" s="17">
+        <v>523</v>
+      </c>
+      <c r="T26" s="17">
+        <v>667</v>
+      </c>
+      <c r="U26" s="17">
+        <v>570</v>
+      </c>
+      <c r="V26" s="17">
+        <v>589</v>
+      </c>
+      <c r="W26" s="17">
+        <v>550</v>
+      </c>
+      <c r="X26" s="17">
+        <v>498</v>
+      </c>
+      <c r="Y26" s="17">
+        <v>522</v>
+      </c>
+      <c r="Z26" s="17">
+        <v>480</v>
+      </c>
+      <c r="AA26" s="17">
+        <v>469</v>
+      </c>
+      <c r="AB26" s="17">
+        <v>499</v>
+      </c>
+      <c r="AC26" s="17">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="17">
+        <v>125</v>
+      </c>
+      <c r="C27" s="17">
+        <v>87</v>
+      </c>
+      <c r="D27" s="17">
+        <v>95</v>
+      </c>
+      <c r="E27" s="17">
+        <v>120</v>
+      </c>
+      <c r="F27" s="17">
+        <v>116</v>
+      </c>
+      <c r="G27" s="17">
+        <v>117</v>
+      </c>
+      <c r="H27" s="17">
+        <v>127</v>
+      </c>
+      <c r="I27" s="17">
+        <v>101</v>
+      </c>
+      <c r="J27" s="17">
+        <v>135</v>
+      </c>
+      <c r="K27" s="17">
+        <v>98</v>
+      </c>
+      <c r="L27" s="17">
+        <v>98</v>
+      </c>
+      <c r="M27" s="17">
+        <v>98</v>
+      </c>
+      <c r="N27" s="17">
+        <v>93</v>
+      </c>
+      <c r="O27" s="17">
+        <v>68</v>
+      </c>
+      <c r="P27" s="17">
+        <v>92</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>104</v>
+      </c>
+      <c r="R27" s="17">
+        <v>107</v>
+      </c>
+      <c r="S27" s="17">
+        <v>79</v>
+      </c>
+      <c r="T27" s="17">
+        <v>116</v>
+      </c>
+      <c r="U27" s="17">
+        <v>101</v>
+      </c>
+      <c r="V27" s="17">
+        <v>96</v>
+      </c>
+      <c r="W27" s="17">
+        <v>96</v>
+      </c>
+      <c r="X27" s="17">
+        <v>83</v>
+      </c>
+      <c r="Y27" s="17">
+        <v>94</v>
+      </c>
+      <c r="Z27" s="17">
+        <v>82</v>
+      </c>
+      <c r="AA27" s="17">
+        <v>85</v>
+      </c>
+      <c r="AB27" s="17">
+        <v>78</v>
+      </c>
+      <c r="AC27" s="17">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="17">
+        <v>16</v>
+      </c>
+      <c r="C28" s="17">
+        <v>15</v>
+      </c>
+      <c r="D28" s="17">
+        <v>14</v>
+      </c>
+      <c r="E28" s="17">
+        <v>8</v>
+      </c>
+      <c r="F28" s="17">
+        <v>17</v>
+      </c>
+      <c r="G28" s="17">
+        <v>14</v>
+      </c>
+      <c r="H28" s="17">
+        <v>21</v>
+      </c>
+      <c r="I28" s="17">
+        <v>19</v>
+      </c>
+      <c r="J28" s="17">
+        <v>11</v>
+      </c>
+      <c r="K28" s="17">
+        <v>23</v>
+      </c>
+      <c r="L28" s="17">
+        <v>13</v>
+      </c>
+      <c r="M28" s="17">
+        <v>8</v>
+      </c>
+      <c r="N28" s="17">
+        <v>13</v>
+      </c>
+      <c r="O28" s="17">
+        <v>15</v>
+      </c>
+      <c r="P28" s="17">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>15</v>
+      </c>
+      <c r="R28" s="17">
+        <v>10</v>
+      </c>
+      <c r="S28" s="17">
+        <v>16</v>
+      </c>
+      <c r="T28" s="17">
+        <v>13</v>
+      </c>
+      <c r="U28" s="17">
+        <v>17</v>
+      </c>
+      <c r="V28" s="17">
+        <v>8</v>
+      </c>
+      <c r="W28" s="17">
+        <v>8</v>
+      </c>
+      <c r="X28" s="17">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>15</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="17">
+        <v>35</v>
+      </c>
+      <c r="C29" s="17">
+        <v>38</v>
+      </c>
+      <c r="D29" s="17">
+        <v>39</v>
+      </c>
+      <c r="E29" s="17">
+        <v>52</v>
+      </c>
+      <c r="F29" s="17">
+        <v>33</v>
+      </c>
+      <c r="G29" s="17">
+        <v>43</v>
+      </c>
+      <c r="H29" s="17">
+        <v>50</v>
+      </c>
+      <c r="I29" s="17">
+        <v>39</v>
+      </c>
+      <c r="J29" s="17">
+        <v>47</v>
+      </c>
+      <c r="K29" s="17">
+        <v>38</v>
+      </c>
+      <c r="L29" s="17">
+        <v>36</v>
+      </c>
+      <c r="M29" s="17">
+        <v>54</v>
+      </c>
+      <c r="N29" s="17">
+        <v>27</v>
+      </c>
+      <c r="O29" s="17">
+        <v>33</v>
+      </c>
+      <c r="P29" s="17">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>41</v>
+      </c>
+      <c r="R29" s="17">
+        <v>36</v>
+      </c>
+      <c r="S29" s="17">
+        <v>36</v>
+      </c>
+      <c r="T29" s="17">
+        <v>33</v>
+      </c>
+      <c r="U29" s="17">
+        <v>40</v>
+      </c>
+      <c r="V29" s="17">
+        <v>36</v>
+      </c>
+      <c r="W29" s="17">
+        <v>25</v>
+      </c>
+      <c r="X29" s="17">
+        <v>34</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>47</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>36</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>31</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="17">
+        <v>169</v>
+      </c>
+      <c r="C30" s="17">
+        <v>172</v>
+      </c>
+      <c r="D30" s="17">
+        <v>153</v>
+      </c>
+      <c r="E30" s="17">
+        <v>164</v>
+      </c>
+      <c r="F30" s="17">
+        <v>171</v>
+      </c>
+      <c r="G30" s="17">
+        <v>191</v>
+      </c>
+      <c r="H30" s="17">
+        <v>172</v>
+      </c>
+      <c r="I30" s="17">
+        <v>194</v>
+      </c>
+      <c r="J30" s="17">
+        <v>173</v>
+      </c>
+      <c r="K30" s="17">
+        <v>177</v>
+      </c>
+      <c r="L30" s="17">
+        <v>161</v>
+      </c>
+      <c r="M30" s="17">
+        <v>178</v>
+      </c>
+      <c r="N30" s="17">
+        <v>119</v>
+      </c>
+      <c r="O30" s="17">
+        <v>133</v>
+      </c>
+      <c r="P30" s="17">
+        <v>136</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>180</v>
+      </c>
+      <c r="R30" s="17">
+        <v>157</v>
+      </c>
+      <c r="S30" s="17">
+        <v>163</v>
+      </c>
+      <c r="T30" s="17">
+        <v>146</v>
+      </c>
+      <c r="U30" s="17">
+        <v>146</v>
+      </c>
+      <c r="V30" s="17">
+        <v>179</v>
+      </c>
+      <c r="W30" s="17">
+        <v>168</v>
+      </c>
+      <c r="X30" s="17">
+        <v>133</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>153</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>174</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>125</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>140</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="17">
+        <v>59</v>
+      </c>
+      <c r="C31" s="17">
+        <v>42</v>
+      </c>
+      <c r="D31" s="17">
+        <v>52</v>
+      </c>
+      <c r="E31" s="17">
+        <v>59</v>
+      </c>
+      <c r="F31" s="17">
+        <v>57</v>
+      </c>
+      <c r="G31" s="17">
+        <v>52</v>
+      </c>
+      <c r="H31" s="17">
+        <v>58</v>
+      </c>
+      <c r="I31" s="17">
+        <v>44</v>
+      </c>
+      <c r="J31" s="17">
+        <v>47</v>
+      </c>
+      <c r="K31" s="17">
+        <v>69</v>
+      </c>
+      <c r="L31" s="17">
+        <v>48</v>
+      </c>
+      <c r="M31" s="17">
+        <v>45</v>
+      </c>
+      <c r="N31" s="17">
+        <v>41</v>
+      </c>
+      <c r="O31" s="17">
+        <v>48</v>
+      </c>
+      <c r="P31" s="17">
+        <v>41</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>50</v>
+      </c>
+      <c r="R31" s="17">
+        <v>48</v>
+      </c>
+      <c r="S31" s="17">
+        <v>52</v>
+      </c>
+      <c r="T31" s="17">
+        <v>41</v>
+      </c>
+      <c r="U31" s="17">
+        <v>39</v>
+      </c>
+      <c r="V31" s="17">
+        <v>44</v>
+      </c>
+      <c r="W31" s="17">
+        <v>43</v>
+      </c>
+      <c r="X31" s="17">
+        <v>33</v>
+      </c>
+      <c r="Y31" s="17">
+        <v>48</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>49</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>36</v>
+      </c>
+      <c r="AB31" s="17">
+        <v>32</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="21"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="17"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="17"/>
+      <c r="Y32" s="17"/>
+      <c r="Z32" s="17"/>
+      <c r="AA32" s="17"/>
+      <c r="AB32" s="17"/>
+      <c r="AC32" s="17"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="17">
+        <v>32</v>
+      </c>
+      <c r="C33" s="17">
+        <v>27</v>
+      </c>
+      <c r="D33" s="17">
+        <v>26</v>
+      </c>
+      <c r="E33" s="17">
+        <v>31</v>
+      </c>
+      <c r="F33" s="17">
+        <v>19</v>
+      </c>
+      <c r="G33" s="17">
+        <v>20</v>
+      </c>
+      <c r="H33" s="17">
+        <v>29</v>
+      </c>
+      <c r="I33" s="17">
+        <v>14</v>
+      </c>
+      <c r="J33" s="17">
+        <v>27</v>
+      </c>
+      <c r="K33" s="17">
+        <v>32</v>
+      </c>
+      <c r="L33" s="17">
+        <v>23</v>
+      </c>
+      <c r="M33" s="17">
+        <v>31</v>
+      </c>
+      <c r="N33" s="17">
+        <v>23</v>
+      </c>
+      <c r="O33" s="17">
+        <v>22</v>
+      </c>
+      <c r="P33" s="17">
+        <v>25</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>22</v>
+      </c>
+      <c r="R33" s="17">
+        <v>27</v>
+      </c>
+      <c r="S33" s="17">
+        <v>29</v>
+      </c>
+      <c r="T33" s="17">
+        <v>28</v>
+      </c>
+      <c r="U33" s="17">
+        <v>21</v>
+      </c>
+      <c r="V33" s="17">
+        <v>23</v>
+      </c>
+      <c r="W33" s="17">
+        <v>25</v>
+      </c>
+      <c r="X33" s="17">
+        <v>11</v>
+      </c>
+      <c r="Y33" s="17">
+        <v>32</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>25</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>24</v>
+      </c>
+      <c r="AB33" s="17">
+        <v>27</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="17">
+        <v>12</v>
+      </c>
+      <c r="C34" s="17">
+        <v>15</v>
+      </c>
+      <c r="D34" s="17">
+        <v>13</v>
+      </c>
+      <c r="E34" s="17">
+        <v>16</v>
+      </c>
+      <c r="F34" s="17">
+        <v>18</v>
+      </c>
+      <c r="G34" s="17">
+        <v>12</v>
+      </c>
+      <c r="H34" s="17">
+        <v>15</v>
+      </c>
+      <c r="I34" s="17">
+        <v>12</v>
+      </c>
+      <c r="J34" s="17">
+        <v>15</v>
+      </c>
+      <c r="K34" s="17">
+        <v>8</v>
+      </c>
+      <c r="L34" s="17">
+        <v>15</v>
+      </c>
+      <c r="M34" s="17">
+        <v>13</v>
+      </c>
+      <c r="N34" s="17">
+        <v>15</v>
+      </c>
+      <c r="O34" s="17">
+        <v>13</v>
+      </c>
+      <c r="P34" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>7</v>
+      </c>
+      <c r="R34" s="17">
+        <v>13</v>
+      </c>
+      <c r="S34" s="17">
+        <v>14</v>
+      </c>
+      <c r="T34" s="17">
+        <v>10</v>
+      </c>
+      <c r="U34" s="17">
+        <v>11</v>
+      </c>
+      <c r="V34" s="17">
+        <v>20</v>
+      </c>
+      <c r="W34" s="17">
+        <v>9</v>
+      </c>
+      <c r="X34" s="17">
+        <v>10</v>
+      </c>
+      <c r="Y34" s="17">
+        <v>9</v>
+      </c>
+      <c r="Z34" s="17">
         <v>6</v>
       </c>
-      <c r="AS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="11" t="s">
+      <c r="AA34" s="17">
+        <v>9</v>
+      </c>
+      <c r="AB34" s="17">
+        <v>12</v>
+      </c>
+      <c r="AC34" s="17">
         <v>8</v>
       </c>
-      <c r="AU7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AW7" s="11" t="s">
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
+      <c r="AB35" s="27"/>
+      <c r="AC35" s="36"/>
+    </row>
+    <row r="36" spans="1:29" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="17">
+        <v>252</v>
+      </c>
+      <c r="C36" s="17">
+        <v>242</v>
+      </c>
+      <c r="D36" s="17">
+        <v>252</v>
+      </c>
+      <c r="E36" s="17">
+        <v>250</v>
+      </c>
+      <c r="F36" s="17">
+        <v>279</v>
+      </c>
+      <c r="G36" s="17">
+        <v>260</v>
+      </c>
+      <c r="H36" s="17">
+        <v>280</v>
+      </c>
+      <c r="I36" s="17">
+        <v>244</v>
+      </c>
+      <c r="J36" s="17">
+        <v>256</v>
+      </c>
+      <c r="K36" s="17">
+        <v>229</v>
+      </c>
+      <c r="L36" s="17">
+        <v>254</v>
+      </c>
+      <c r="M36" s="17">
+        <v>231</v>
+      </c>
+      <c r="N36" s="17">
+        <v>178</v>
+      </c>
+      <c r="O36" s="17">
+        <v>191</v>
+      </c>
+      <c r="P36" s="17">
+        <v>212</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>239</v>
+      </c>
+      <c r="R36" s="17">
+        <v>239</v>
+      </c>
+      <c r="S36" s="17">
+        <v>227</v>
+      </c>
+      <c r="T36" s="17">
+        <v>254</v>
+      </c>
+      <c r="U36" s="17">
+        <v>227</v>
+      </c>
+      <c r="V36" s="17">
+        <v>249</v>
+      </c>
+      <c r="W36" s="17">
+        <v>224</v>
+      </c>
+      <c r="X36" s="17">
+        <v>170</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>217</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>202</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>189</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>205</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="17"/>
+      <c r="O37" s="17"/>
+      <c r="P37" s="17"/>
+      <c r="Q37" s="17"/>
+      <c r="R37" s="17"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="17"/>
+      <c r="Y37" s="17"/>
+      <c r="Z37" s="17"/>
+      <c r="AA37" s="17"/>
+      <c r="AB37" s="17"/>
+      <c r="AC37" s="17"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="1">
+        <v>33</v>
+      </c>
+      <c r="C38" s="17">
+        <v>39</v>
+      </c>
+      <c r="D38" s="17">
+        <v>37</v>
+      </c>
+      <c r="E38" s="17">
+        <v>31</v>
+      </c>
+      <c r="F38" s="17">
+        <v>32</v>
+      </c>
+      <c r="G38" s="17">
+        <v>23</v>
+      </c>
+      <c r="H38" s="17">
+        <v>36</v>
+      </c>
+      <c r="I38" s="17">
+        <v>29</v>
+      </c>
+      <c r="J38" s="17">
+        <v>24</v>
+      </c>
+      <c r="K38" s="17">
+        <v>22</v>
+      </c>
+      <c r="L38" s="17">
+        <v>27</v>
+      </c>
+      <c r="M38" s="17">
+        <v>21</v>
+      </c>
+      <c r="N38" s="17">
+        <v>17</v>
+      </c>
+      <c r="O38" s="17">
+        <v>23</v>
+      </c>
+      <c r="P38" s="17">
+        <v>32</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>33</v>
+      </c>
+      <c r="R38" s="17">
+        <v>33</v>
+      </c>
+      <c r="S38" s="17">
+        <v>26</v>
+      </c>
+      <c r="T38" s="17">
+        <v>21</v>
+      </c>
+      <c r="U38" s="17">
+        <v>24</v>
+      </c>
+      <c r="V38" s="17">
+        <v>30</v>
+      </c>
+      <c r="W38" s="17">
+        <v>31</v>
+      </c>
+      <c r="X38" s="17">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="17">
+        <v>37</v>
+      </c>
+      <c r="Z38" s="17">
+        <v>22</v>
+      </c>
+      <c r="AA38" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB38" s="17">
+        <v>18</v>
+      </c>
+      <c r="AC38" s="17">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="1">
+        <v>26</v>
+      </c>
+      <c r="C39" s="17">
+        <v>22</v>
+      </c>
+      <c r="D39" s="17">
+        <v>17</v>
+      </c>
+      <c r="E39" s="17">
+        <v>23</v>
+      </c>
+      <c r="F39" s="17">
+        <v>31</v>
+      </c>
+      <c r="G39" s="17">
+        <v>31</v>
+      </c>
+      <c r="H39" s="17">
+        <v>22</v>
+      </c>
+      <c r="I39" s="17">
+        <v>24</v>
+      </c>
+      <c r="J39" s="17">
+        <v>31</v>
+      </c>
+      <c r="K39" s="17">
+        <v>25</v>
+      </c>
+      <c r="L39" s="17">
+        <v>26</v>
+      </c>
+      <c r="M39" s="17">
+        <v>25</v>
+      </c>
+      <c r="N39" s="17">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="O39" s="17">
+        <v>19</v>
+      </c>
+      <c r="P39" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>27</v>
+      </c>
+      <c r="R39" s="17">
+        <v>17</v>
+      </c>
+      <c r="S39" s="17">
+        <v>22</v>
+      </c>
+      <c r="T39" s="17">
+        <v>27</v>
+      </c>
+      <c r="U39" s="17">
+        <v>23</v>
+      </c>
+      <c r="V39" s="17">
+        <v>22</v>
+      </c>
+      <c r="W39" s="17">
+        <v>33</v>
+      </c>
+      <c r="X39" s="17">
+        <v>16</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>15</v>
+      </c>
+      <c r="Z39" s="17">
+        <v>27</v>
+      </c>
+      <c r="AA39" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB39" s="17">
+        <v>15</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="1">
+        <v>62</v>
+      </c>
+      <c r="C40" s="17">
+        <v>53</v>
+      </c>
+      <c r="D40" s="17">
+        <v>66</v>
+      </c>
+      <c r="E40" s="17">
+        <v>71</v>
+      </c>
+      <c r="F40" s="17">
+        <v>76</v>
+      </c>
+      <c r="G40" s="17">
+        <v>66</v>
+      </c>
+      <c r="H40" s="17">
+        <v>77</v>
+      </c>
+      <c r="I40" s="17">
+        <v>58</v>
+      </c>
+      <c r="J40" s="17">
+        <v>61</v>
+      </c>
+      <c r="K40" s="17">
+        <v>57</v>
+      </c>
+      <c r="L40" s="17">
+        <v>63</v>
+      </c>
+      <c r="M40" s="17">
+        <v>62</v>
+      </c>
+      <c r="N40" s="17">
+        <v>51</v>
+      </c>
+      <c r="O40" s="17">
+        <v>54</v>
+      </c>
+      <c r="P40" s="17">
+        <v>51</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>33</v>
+      </c>
+      <c r="R40" s="17">
+        <v>64</v>
+      </c>
+      <c r="S40" s="17">
+        <v>60</v>
+      </c>
+      <c r="T40" s="17">
+        <v>65</v>
+      </c>
+      <c r="U40" s="17">
+        <v>57</v>
+      </c>
+      <c r="V40" s="17">
+        <v>51</v>
+      </c>
+      <c r="W40" s="17">
+        <v>50</v>
+      </c>
+      <c r="X40" s="17">
+        <v>40</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="17">
+        <v>44</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>47</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>42</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="1">
+        <v>21</v>
+      </c>
+      <c r="C41" s="17">
+        <v>32</v>
+      </c>
+      <c r="D41" s="17">
+        <v>36</v>
+      </c>
+      <c r="E41" s="17">
+        <v>22</v>
+      </c>
+      <c r="F41" s="17">
+        <v>30</v>
+      </c>
+      <c r="G41" s="17">
+        <v>27</v>
+      </c>
+      <c r="H41" s="17">
+        <v>30</v>
+      </c>
+      <c r="I41" s="17">
+        <v>25</v>
+      </c>
+      <c r="J41" s="17">
+        <v>30</v>
+      </c>
+      <c r="K41" s="17">
+        <v>32</v>
+      </c>
+      <c r="L41" s="17">
+        <v>22</v>
+      </c>
+      <c r="M41" s="17">
+        <v>15</v>
+      </c>
+      <c r="N41" s="17">
+        <v>13</v>
+      </c>
+      <c r="O41" s="17">
+        <v>20</v>
+      </c>
+      <c r="P41" s="17">
+        <v>20</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>30</v>
+      </c>
+      <c r="R41" s="17">
+        <v>30</v>
+      </c>
+      <c r="S41" s="17">
+        <v>26</v>
+      </c>
+      <c r="T41" s="17">
+        <v>25</v>
+      </c>
+      <c r="U41" s="17">
+        <v>23</v>
+      </c>
+      <c r="V41" s="17">
+        <v>29</v>
+      </c>
+      <c r="W41" s="17">
+        <v>21</v>
+      </c>
+      <c r="X41" s="17">
+        <v>17</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>21</v>
+      </c>
+      <c r="Z41" s="17">
+        <v>22</v>
+      </c>
+      <c r="AA41" s="17">
+        <v>17</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>29</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="1">
+        <v>29</v>
+      </c>
+      <c r="C42" s="17">
+        <v>28</v>
+      </c>
+      <c r="D42" s="17">
+        <v>22</v>
+      </c>
+      <c r="E42" s="17">
+        <v>22</v>
+      </c>
+      <c r="F42" s="17">
+        <v>28</v>
+      </c>
+      <c r="G42" s="17">
+        <v>27</v>
+      </c>
+      <c r="H42" s="17">
+        <v>33</v>
+      </c>
+      <c r="I42" s="17">
+        <v>24</v>
+      </c>
+      <c r="J42" s="17">
+        <v>20</v>
+      </c>
+      <c r="K42" s="17">
+        <v>18</v>
+      </c>
+      <c r="L42" s="17">
+        <v>18</v>
+      </c>
+      <c r="M42" s="17">
+        <v>24</v>
+      </c>
+      <c r="N42" s="17">
+        <v>24</v>
+      </c>
+      <c r="O42" s="17">
+        <v>16</v>
+      </c>
+      <c r="P42" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>31</v>
+      </c>
+      <c r="R42" s="17">
+        <v>27</v>
+      </c>
+      <c r="S42" s="17">
+        <v>18</v>
+      </c>
+      <c r="T42" s="17">
+        <v>27</v>
+      </c>
+      <c r="U42" s="17">
+        <v>20</v>
+      </c>
+      <c r="V42" s="17">
+        <v>30</v>
+      </c>
+      <c r="W42" s="17">
+        <v>22</v>
+      </c>
+      <c r="X42" s="17">
+        <v>14</v>
+      </c>
+      <c r="Y42" s="17">
+        <v>14</v>
+      </c>
+      <c r="Z42" s="17">
+        <v>17</v>
+      </c>
+      <c r="AA42" s="17">
+        <v>18</v>
+      </c>
+      <c r="AB42" s="17">
+        <v>27</v>
+      </c>
+      <c r="AC42" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="1">
+        <v>21</v>
+      </c>
+      <c r="C43" s="17">
+        <v>21</v>
+      </c>
+      <c r="D43" s="17">
+        <v>30</v>
+      </c>
+      <c r="E43" s="17">
+        <v>35</v>
+      </c>
+      <c r="F43" s="17">
+        <v>32</v>
+      </c>
+      <c r="G43" s="17">
+        <v>22</v>
+      </c>
+      <c r="H43" s="17">
+        <v>34</v>
+      </c>
+      <c r="I43" s="17">
+        <v>30</v>
+      </c>
+      <c r="J43" s="17">
+        <v>40</v>
+      </c>
+      <c r="K43" s="17">
+        <v>23</v>
+      </c>
+      <c r="L43" s="17">
+        <v>34</v>
+      </c>
+      <c r="M43" s="17">
+        <v>30</v>
+      </c>
+      <c r="N43" s="17">
+        <v>21</v>
+      </c>
+      <c r="O43" s="17">
+        <v>21</v>
+      </c>
+      <c r="P43" s="17">
+        <v>23</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>23</v>
+      </c>
+      <c r="R43" s="17">
+        <v>20</v>
+      </c>
+      <c r="S43" s="17">
+        <v>29</v>
+      </c>
+      <c r="T43" s="17">
+        <v>33</v>
+      </c>
+      <c r="U43" s="17">
+        <v>26</v>
+      </c>
+      <c r="V43" s="17">
+        <v>35</v>
+      </c>
+      <c r="W43" s="17">
+        <v>15</v>
+      </c>
+      <c r="X43" s="17">
+        <v>23</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>27</v>
+      </c>
+      <c r="Z43" s="17">
+        <v>25</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="17">
+        <v>27</v>
+      </c>
+      <c r="AC43" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="2">
+        <v>60</v>
+      </c>
+      <c r="C44" s="2">
+        <v>47</v>
+      </c>
+      <c r="D44" s="2">
+        <v>44</v>
+      </c>
+      <c r="E44" s="2">
         <v>46</v>
       </c>
-      <c r="B8" s="37"/>
-[...40 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="F44" s="2">
+        <v>50</v>
+      </c>
+      <c r="G44" s="2">
+        <v>64</v>
+      </c>
+      <c r="H44" s="2">
         <v>48</v>
       </c>
-      <c r="B9" s="13">
-[...487 lines deleted...]
-      <c r="B13" s="13">
+      <c r="I44" s="2">
+        <v>54</v>
+      </c>
+      <c r="J44" s="2">
+        <v>50</v>
+      </c>
+      <c r="K44" s="2">
+        <v>52</v>
+      </c>
+      <c r="L44" s="2">
+        <v>64</v>
+      </c>
+      <c r="M44" s="2">
+        <v>54</v>
+      </c>
+      <c r="N44" s="2">
+        <v>41</v>
+      </c>
+      <c r="O44" s="2">
+        <v>38</v>
+      </c>
+      <c r="P44" s="2">
+        <v>40</v>
+      </c>
+      <c r="Q44" s="2">
+        <v>62</v>
+      </c>
+      <c r="R44" s="2">
+        <v>48</v>
+      </c>
+      <c r="S44" s="2">
         <v>46</v>
       </c>
-      <c r="C13" s="13">
-[...255 lines deleted...]
-      <c r="G15" s="14">
+      <c r="T44" s="2">
         <v>56</v>
-      </c>
-[...3171 lines deleted...]
-        <v>48</v>
       </c>
       <c r="U44" s="2">
         <v>54</v>
       </c>
       <c r="V44" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W44" s="2">
         <v>52</v>
       </c>
       <c r="X44" s="2">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="Y44" s="2">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="Z44" s="2">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AA44" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB44" s="2">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="AC44" s="2">
-        <v>62</v>
-[...28 lines deleted...]
-      <c r="AM44" s="2">
         <v>37</v>
       </c>
-      <c r="AN44" s="2">
-[...4 lines deleted...]
-      <c r="A45" s="19" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW78"/>
+  <dimension ref="A2:AK78"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AP39" sqref="AP39"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="28" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="16384" width="8.85546875" style="28"/>
+    <col min="1" max="1" width="15.7109375" style="20" customWidth="1"/>
+    <col min="2" max="5" width="8.7109375" style="20" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="27"/>
-[...57 lines deleted...]
-      <c r="AW5" s="34" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+    </row>
+    <row r="5" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="24"/>
+      <c r="Y5" s="23"/>
+      <c r="AK5" s="23" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="55">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="42">
         <v>2024</v>
       </c>
-      <c r="O6" s="56"/>
-[...10 lines deleted...]
-      <c r="Z6" s="58">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="AA6" s="58"/>
-[...10 lines deleted...]
-      <c r="AL6" s="58">
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="45">
         <v>2026</v>
       </c>
-      <c r="AM6" s="58"/>
-[...13 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="42"/>
+    </row>
+    <row r="7" spans="1:37" ht="24" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="20" t="s">
+      <c r="F7" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I7" s="11" t="s">
+      <c r="I7" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="J7" s="11" t="s">
+      <c r="J7" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="K7" s="11" t="s">
+      <c r="K7" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="L7" s="11" t="s">
+      <c r="L7" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="M7" s="11" t="s">
+      <c r="M7" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="N7" s="20" t="s">
+      <c r="N7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="20" t="s">
+      <c r="O7" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="P7" s="20" t="s">
+      <c r="P7" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="Q7" s="20" t="s">
+      <c r="Q7" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="R7" s="20" t="s">
+      <c r="R7" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="S7" s="20" t="s">
+      <c r="S7" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="T7" s="20" t="s">
+      <c r="T7" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="U7" s="20" t="s">
+      <c r="U7" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="W7" s="11" t="s">
+      <c r="W7" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y7" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="Z7" s="20" t="s">
+      <c r="Z7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AA7" s="20" t="s">
+      <c r="AA7" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AB7" s="20" t="s">
+      <c r="AB7" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AC7" s="20" t="s">
+      <c r="AC7" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="AD7" s="20" t="s">
+      <c r="AD7" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="AE7" s="20" t="s">
+      <c r="AE7" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="AF7" s="20" t="s">
+      <c r="AF7" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="AG7" s="20" t="s">
+      <c r="AG7" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="AH7" s="20" t="s">
+      <c r="AH7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="AI7" s="20" t="s">
+      <c r="AI7" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="AJ7" s="20" t="s">
+      <c r="AJ7" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK7" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="AL7" s="20" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="37" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="37"/>
-[...40 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+      <c r="AC8" s="35"/>
+    </row>
+    <row r="9" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A9" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="3">
+        <v>13.47</v>
+      </c>
+      <c r="C9" s="16">
+        <v>13.67</v>
+      </c>
+      <c r="D9" s="16">
+        <v>13.33</v>
+      </c>
+      <c r="E9" s="16">
+        <v>13.63</v>
+      </c>
+      <c r="F9" s="16">
+        <v>13.61</v>
+      </c>
+      <c r="G9" s="16">
+        <v>13.7</v>
+      </c>
+      <c r="H9" s="16">
+        <v>13.88</v>
+      </c>
+      <c r="I9" s="16">
+        <v>13.8</v>
+      </c>
+      <c r="J9" s="16">
+        <v>13.89</v>
+      </c>
+      <c r="K9" s="16">
+        <v>13.81</v>
+      </c>
+      <c r="L9" s="16">
+        <v>13.71</v>
+      </c>
+      <c r="M9" s="16">
+        <v>13.63</v>
+      </c>
+      <c r="N9" s="16">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="O9" s="16">
+        <v>11.07</v>
+      </c>
+      <c r="P9" s="16">
+        <v>11.26</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>11.76</v>
+      </c>
+      <c r="R9" s="16">
+        <v>11.85</v>
+      </c>
+      <c r="S9" s="16">
+        <v>11.92</v>
+      </c>
+      <c r="T9" s="16">
+        <v>12.17</v>
+      </c>
+      <c r="U9" s="16">
+        <v>12.17</v>
+      </c>
+      <c r="V9" s="16">
+        <v>12.3</v>
+      </c>
+      <c r="W9" s="16">
+        <v>12.26</v>
+      </c>
+      <c r="X9" s="16">
+        <v>12.11</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>12.09</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>11.1</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>11.23</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>11.09</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>11.19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="3">
+        <v>13.39</v>
+      </c>
+      <c r="C10" s="16">
+        <v>14.05</v>
+      </c>
+      <c r="D10" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="E10" s="16">
+        <v>14.07</v>
+      </c>
+      <c r="F10" s="16">
+        <v>13.91</v>
+      </c>
+      <c r="G10" s="16">
+        <v>13.96</v>
+      </c>
+      <c r="H10" s="16">
+        <v>14.18</v>
+      </c>
+      <c r="I10" s="16">
+        <v>14.11</v>
+      </c>
+      <c r="J10" s="16">
+        <v>14.22</v>
+      </c>
+      <c r="K10" s="16">
+        <v>14.11</v>
+      </c>
+      <c r="L10" s="16">
+        <v>13.96</v>
+      </c>
+      <c r="M10" s="16">
+        <v>13.87</v>
+      </c>
+      <c r="N10" s="16">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="O10" s="16">
+        <v>11.61</v>
+      </c>
+      <c r="P10" s="16">
+        <v>11.87</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>12.22</v>
+      </c>
+      <c r="R10" s="16">
+        <v>12.17</v>
+      </c>
+      <c r="S10" s="16">
+        <v>12.14</v>
+      </c>
+      <c r="T10" s="16">
+        <v>12.53</v>
+      </c>
+      <c r="U10" s="16">
+        <v>12.54</v>
+      </c>
+      <c r="V10" s="16">
+        <v>12.65</v>
+      </c>
+      <c r="W10" s="16">
+        <v>12.61</v>
+      </c>
+      <c r="X10" s="16">
+        <v>12.5</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>12.43</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>10.53</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>10.94</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>10.95</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="C11" s="16">
+        <v>16.71</v>
+      </c>
+      <c r="D11" s="16">
+        <v>15.97</v>
+      </c>
+      <c r="E11" s="16">
+        <v>16.7</v>
+      </c>
+      <c r="F11" s="16">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="G11" s="16">
+        <v>17.16</v>
+      </c>
+      <c r="H11" s="16">
+        <v>17.43</v>
+      </c>
+      <c r="I11" s="16">
+        <v>17.18</v>
+      </c>
+      <c r="J11" s="16">
+        <v>17.62</v>
+      </c>
+      <c r="K11" s="16">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="L11" s="16">
+        <v>17.18</v>
+      </c>
+      <c r="M11" s="16">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="N11" s="16">
+        <v>14.19</v>
+      </c>
+      <c r="O11" s="16">
+        <v>12.93</v>
+      </c>
+      <c r="P11" s="16">
+        <v>13.29</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>14.06</v>
+      </c>
+      <c r="R11" s="16">
+        <v>14.52</v>
+      </c>
+      <c r="S11" s="16">
+        <v>14.21</v>
+      </c>
+      <c r="T11" s="16">
+        <v>14.73</v>
+      </c>
+      <c r="U11" s="16">
+        <v>14.83</v>
+      </c>
+      <c r="V11" s="16">
+        <v>14.87</v>
+      </c>
+      <c r="W11" s="16">
+        <v>14.86</v>
+      </c>
+      <c r="X11" s="16">
+        <v>14.7</v>
+      </c>
+      <c r="Y11" s="16">
+        <v>14.67</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>12.68</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>13.52</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="3">
+        <v>16.87</v>
+      </c>
+      <c r="C12" s="16">
+        <v>16.97</v>
+      </c>
+      <c r="D12" s="16">
+        <v>16.34</v>
+      </c>
+      <c r="E12" s="16">
+        <v>14.51</v>
+      </c>
+      <c r="F12" s="16">
+        <v>15.21</v>
+      </c>
+      <c r="G12" s="16">
+        <v>15.26</v>
+      </c>
+      <c r="H12" s="16">
+        <v>16.28</v>
+      </c>
+      <c r="I12" s="16">
+        <v>16.78</v>
+      </c>
+      <c r="J12" s="16">
+        <v>16.28</v>
+      </c>
+      <c r="K12" s="16">
+        <v>17.13</v>
+      </c>
+      <c r="L12" s="16">
+        <v>16.88</v>
+      </c>
+      <c r="M12" s="16">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N12" s="16">
+        <v>14.23</v>
+      </c>
+      <c r="O12" s="16">
+        <v>16.02</v>
+      </c>
+      <c r="P12" s="16">
+        <v>13.54</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>14.39</v>
+      </c>
+      <c r="R12" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="S12" s="16">
+        <v>14.39</v>
+      </c>
+      <c r="T12" s="16">
+        <v>14.41</v>
+      </c>
+      <c r="U12" s="16">
+        <v>14.94</v>
+      </c>
+      <c r="V12" s="16">
+        <v>14.31</v>
+      </c>
+      <c r="W12" s="16">
+        <v>13.73</v>
+      </c>
+      <c r="X12" s="16">
+        <v>13.8</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>14</v>
+      </c>
+      <c r="Z12" s="16">
+        <v>12.44</v>
+      </c>
+      <c r="AA12" s="16">
+        <v>15.68</v>
+      </c>
+      <c r="AB12" s="16">
+        <v>15.3</v>
+      </c>
+      <c r="AC12" s="16">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="3">
+        <v>9.48</v>
+      </c>
+      <c r="C13" s="16">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D13" s="16">
+        <v>10.31</v>
+      </c>
+      <c r="E13" s="16">
+        <v>11.36</v>
+      </c>
+      <c r="F13" s="16">
+        <v>10.88</v>
+      </c>
+      <c r="G13" s="16">
+        <v>11.07</v>
+      </c>
+      <c r="H13" s="16">
+        <v>11.43</v>
+      </c>
+      <c r="I13" s="16">
+        <v>11.32</v>
+      </c>
+      <c r="J13" s="16">
+        <v>11.52</v>
+      </c>
+      <c r="K13" s="16">
+        <v>11.39</v>
+      </c>
+      <c r="L13" s="16">
+        <v>11.27</v>
+      </c>
+      <c r="M13" s="16">
+        <v>11.55</v>
+      </c>
+      <c r="N13" s="16">
+        <v>7.33</v>
+      </c>
+      <c r="O13" s="16">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P13" s="16">
+        <v>9.14</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="R13" s="16">
+        <v>9.73</v>
+      </c>
+      <c r="S13" s="16">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="T13" s="16">
+        <v>9.68</v>
+      </c>
+      <c r="U13" s="16">
+        <v>9.84</v>
+      </c>
+      <c r="V13" s="16">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="W13" s="16">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="X13" s="16">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>9.82</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>10.39</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>10.62</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>9.89</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="C14" s="16">
+        <v>11.76</v>
+      </c>
+      <c r="D14" s="16">
+        <v>11.23</v>
+      </c>
+      <c r="E14" s="16">
+        <v>11.25</v>
+      </c>
+      <c r="F14" s="16">
+        <v>11.28</v>
+      </c>
+      <c r="G14" s="16">
+        <v>11.59</v>
+      </c>
+      <c r="H14" s="16">
+        <v>11.57</v>
+      </c>
+      <c r="I14" s="16">
+        <v>11.75</v>
+      </c>
+      <c r="J14" s="16">
+        <v>11.77</v>
+      </c>
+      <c r="K14" s="16">
+        <v>11.77</v>
+      </c>
+      <c r="L14" s="16">
+        <v>11.71</v>
+      </c>
+      <c r="M14" s="16">
+        <v>11.72</v>
+      </c>
+      <c r="N14" s="16">
+        <v>7.95</v>
+      </c>
+      <c r="O14" s="16">
+        <v>8.83</v>
+      </c>
+      <c r="P14" s="16">
+        <v>8.92</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="R14" s="16">
+        <v>9.94</v>
+      </c>
+      <c r="S14" s="16">
+        <v>10.16</v>
+      </c>
+      <c r="T14" s="16">
+        <v>10.11</v>
+      </c>
+      <c r="U14" s="16">
+        <v>10.07</v>
+      </c>
+      <c r="V14" s="16">
+        <v>10.32</v>
+      </c>
+      <c r="W14" s="16">
+        <v>10.41</v>
+      </c>
+      <c r="X14" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>11.63</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>10.52</v>
+      </c>
+      <c r="AB14" s="16">
+        <v>10.14</v>
+      </c>
+      <c r="AC14" s="16">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="21">
+      <c r="B15" s="3">
+        <v>12.05</v>
+      </c>
+      <c r="C15" s="16">
+        <v>10.65</v>
+      </c>
+      <c r="D15" s="16">
+        <v>10.62</v>
+      </c>
+      <c r="E15" s="16">
+        <v>11.06</v>
+      </c>
+      <c r="F15" s="16">
+        <v>11.18</v>
+      </c>
+      <c r="G15" s="16">
+        <v>11.15</v>
+      </c>
+      <c r="H15" s="16">
+        <v>11.25</v>
+      </c>
+      <c r="I15" s="16">
+        <v>10.95</v>
+      </c>
+      <c r="J15" s="16">
+        <v>10.84</v>
+      </c>
+      <c r="K15" s="16">
+        <v>11.17</v>
+      </c>
+      <c r="L15" s="16">
+        <v>11.08</v>
+      </c>
+      <c r="M15" s="16">
+        <v>10.91</v>
+      </c>
+      <c r="N15" s="16">
+        <v>8.42</v>
+      </c>
+      <c r="O15" s="16">
+        <v>9.61</v>
+      </c>
+      <c r="P15" s="16">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>9.57</v>
+      </c>
+      <c r="R15" s="16">
+        <v>9.64</v>
+      </c>
+      <c r="S15" s="16">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="T15" s="16">
+        <v>9.65</v>
+      </c>
+      <c r="U15" s="16">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V15" s="16">
+        <v>9.43</v>
+      </c>
+      <c r="W15" s="16">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="X15" s="16">
+        <v>9.16</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>10.15</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>8.39</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="16"/>
+      <c r="R16" s="16"/>
+      <c r="S16" s="16"/>
+      <c r="T16" s="16"/>
+      <c r="U16" s="16"/>
+      <c r="V16" s="16"/>
+      <c r="W16" s="16"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="16"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="16"/>
+      <c r="AC16" s="16"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="C17" s="16">
+        <v>13.65</v>
+      </c>
+      <c r="D17" s="16">
+        <v>13.34</v>
+      </c>
+      <c r="E17" s="16">
+        <v>13.23</v>
+      </c>
+      <c r="F17" s="16">
+        <v>12.65</v>
+      </c>
+      <c r="G17" s="16">
+        <v>12.05</v>
+      </c>
+      <c r="H17" s="16">
+        <v>12.21</v>
+      </c>
+      <c r="I17" s="16">
+        <v>11.77</v>
+      </c>
+      <c r="J17" s="16">
+        <v>11.65</v>
+      </c>
+      <c r="K17" s="16">
+        <v>11.57</v>
+      </c>
+      <c r="L17" s="16">
+        <v>11.48</v>
+      </c>
+      <c r="M17" s="16">
+        <v>11.4</v>
+      </c>
+      <c r="N17" s="16">
+        <v>8.23</v>
+      </c>
+      <c r="O17" s="16">
+        <v>9.19</v>
+      </c>
+      <c r="P17" s="16">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>10.44</v>
+      </c>
+      <c r="R17" s="16">
+        <v>10.81</v>
+      </c>
+      <c r="S17" s="16">
+        <v>10.96</v>
+      </c>
+      <c r="T17" s="16">
+        <v>10.84</v>
+      </c>
+      <c r="U17" s="16">
+        <v>10.64</v>
+      </c>
+      <c r="V17" s="16">
+        <v>10.7</v>
+      </c>
+      <c r="W17" s="16">
+        <v>10.78</v>
+      </c>
+      <c r="X17" s="16">
+        <v>10.52</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>10.82</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>10.08</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>9.85</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>10.46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="3">
+        <v>19.46</v>
+      </c>
+      <c r="C18" s="16">
+        <v>18.63</v>
+      </c>
+      <c r="D18" s="16">
+        <v>16.64</v>
+      </c>
+      <c r="E18" s="16">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="F18" s="16">
+        <v>18.22</v>
+      </c>
+      <c r="G18" s="16">
+        <v>19.14</v>
+      </c>
+      <c r="H18" s="16">
+        <v>19.12</v>
+      </c>
+      <c r="I18" s="16">
+        <v>19.03</v>
+      </c>
+      <c r="J18" s="16">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="K18" s="16">
+        <v>19.61</v>
+      </c>
+      <c r="L18" s="16">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="M18" s="16">
+        <v>19.64</v>
+      </c>
+      <c r="N18" s="16">
+        <v>8.52</v>
+      </c>
+      <c r="O18" s="16">
+        <v>12.34</v>
+      </c>
+      <c r="P18" s="16">
+        <v>14.22</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="R18" s="16">
+        <v>15.6</v>
+      </c>
+      <c r="S18" s="16">
+        <v>15.96</v>
+      </c>
+      <c r="T18" s="16">
+        <v>16.68</v>
+      </c>
+      <c r="U18" s="16">
+        <v>16.84</v>
+      </c>
+      <c r="V18" s="16">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="W18" s="16">
+        <v>17.82</v>
+      </c>
+      <c r="X18" s="16">
+        <v>17.38</v>
+      </c>
+      <c r="Y18" s="16">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Z18" s="16">
+        <v>21.52</v>
+      </c>
+      <c r="AA18" s="16">
+        <v>20.09</v>
+      </c>
+      <c r="AB18" s="16">
+        <v>17.22</v>
+      </c>
+      <c r="AC18" s="16">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="3">
+        <v>14.07</v>
+      </c>
+      <c r="C19" s="16">
+        <v>13.42</v>
+      </c>
+      <c r="D19" s="16">
+        <v>13.92</v>
+      </c>
+      <c r="E19" s="16">
+        <v>14.57</v>
+      </c>
+      <c r="F19" s="16">
+        <v>15.04</v>
+      </c>
+      <c r="G19" s="16">
+        <v>15.1</v>
+      </c>
+      <c r="H19" s="16">
+        <v>15.37</v>
+      </c>
+      <c r="I19" s="16">
+        <v>15.07</v>
+      </c>
+      <c r="J19" s="16">
+        <v>14.97</v>
+      </c>
+      <c r="K19" s="16">
+        <v>14.76</v>
+      </c>
+      <c r="L19" s="16">
+        <v>14.74</v>
+      </c>
+      <c r="M19" s="16">
+        <v>14.67</v>
+      </c>
+      <c r="N19" s="16">
+        <v>11.68</v>
+      </c>
+      <c r="O19" s="16">
+        <v>12.67</v>
+      </c>
+      <c r="P19" s="16">
+        <v>12.3</v>
+      </c>
+      <c r="Q19" s="16">
+        <v>11.17</v>
+      </c>
+      <c r="R19" s="16">
+        <v>11.89</v>
+      </c>
+      <c r="S19" s="16">
+        <v>12.26</v>
+      </c>
+      <c r="T19" s="16">
+        <v>12.64</v>
+      </c>
+      <c r="U19" s="16">
+        <v>12.68</v>
+      </c>
+      <c r="V19" s="16">
+        <v>12.61</v>
+      </c>
+      <c r="W19" s="16">
+        <v>12.49</v>
+      </c>
+      <c r="X19" s="16">
+        <v>12.21</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>12.24</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>10.23</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>11.09</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>10.67</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="C20" s="16">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="D20" s="16">
+        <v>17.27</v>
+      </c>
+      <c r="E20" s="16">
+        <v>16.82</v>
+      </c>
+      <c r="F20" s="16">
+        <v>17.23</v>
+      </c>
+      <c r="G20" s="16">
+        <v>16.98</v>
+      </c>
+      <c r="H20" s="16">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I20" s="16">
+        <v>16.78</v>
+      </c>
+      <c r="J20" s="16">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="K20" s="16">
+        <v>16.88</v>
+      </c>
+      <c r="L20" s="16">
+        <v>16.72</v>
+      </c>
+      <c r="M20" s="16">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="N20" s="16">
+        <v>11.46</v>
+      </c>
+      <c r="O20" s="16">
+        <v>13.03</v>
+      </c>
+      <c r="P20" s="16">
+        <v>12.85</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>13.48</v>
+      </c>
+      <c r="R20" s="16">
+        <v>14.3</v>
+      </c>
+      <c r="S20" s="16">
+        <v>14.71</v>
+      </c>
+      <c r="T20" s="16">
+        <v>14.66</v>
+      </c>
+      <c r="U20" s="16">
+        <v>14.61</v>
+      </c>
+      <c r="V20" s="16">
+        <v>15.27</v>
+      </c>
+      <c r="W20" s="16">
+        <v>14.96</v>
+      </c>
+      <c r="X20" s="16">
+        <v>14.64</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>14.42</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>11.75</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>11.89</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>13.72</v>
+      </c>
+      <c r="AC20" s="16">
+        <v>12.72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="3">
+        <v>15.9</v>
+      </c>
+      <c r="C21" s="16">
+        <v>16.07</v>
+      </c>
+      <c r="D21" s="16">
+        <v>14.66</v>
+      </c>
+      <c r="E21" s="16">
+        <v>14.1</v>
+      </c>
+      <c r="F21" s="16">
+        <v>14.33</v>
+      </c>
+      <c r="G21" s="16">
+        <v>14.49</v>
+      </c>
+      <c r="H21" s="16">
+        <v>15</v>
+      </c>
+      <c r="I21" s="16">
+        <v>14.75</v>
+      </c>
+      <c r="J21" s="16">
         <v>14.37</v>
       </c>
-      <c r="D9" s="21">
-[...2 lines deleted...]
-      <c r="E9" s="3">
+      <c r="K21" s="16">
+        <v>13.91</v>
+      </c>
+      <c r="L21" s="16">
+        <v>13.59</v>
+      </c>
+      <c r="M21" s="16">
+        <v>13.55</v>
+      </c>
+      <c r="N21" s="16">
+        <v>13.52</v>
+      </c>
+      <c r="O21" s="16">
+        <v>11.8</v>
+      </c>
+      <c r="P21" s="16">
+        <v>12.19</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>13.58</v>
+      </c>
+      <c r="R21" s="16">
+        <v>13.9</v>
+      </c>
+      <c r="S21" s="16">
+        <v>13.34</v>
+      </c>
+      <c r="T21" s="16">
+        <v>13.63</v>
+      </c>
+      <c r="U21" s="16">
+        <v>13.33</v>
+      </c>
+      <c r="V21" s="16">
+        <v>13.8</v>
+      </c>
+      <c r="W21" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="X21" s="16">
+        <v>13.16</v>
+      </c>
+      <c r="Y21" s="16">
+        <v>12.7</v>
+      </c>
+      <c r="Z21" s="16">
+        <v>9.99</v>
+      </c>
+      <c r="AA21" s="16">
+        <v>10.72</v>
+      </c>
+      <c r="AB21" s="16">
+        <v>12.44</v>
+      </c>
+      <c r="AC21" s="16">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="3">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="C22" s="16">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D22" s="16">
+        <v>9.83</v>
+      </c>
+      <c r="E22" s="16">
+        <v>10.98</v>
+      </c>
+      <c r="F22" s="16">
+        <v>11.33</v>
+      </c>
+      <c r="G22" s="16">
+        <v>10.97</v>
+      </c>
+      <c r="H22" s="16">
+        <v>11.35</v>
+      </c>
+      <c r="I22" s="16">
+        <v>11.44</v>
+      </c>
+      <c r="J22" s="16">
+        <v>12</v>
+      </c>
+      <c r="K22" s="16">
+        <v>11.73</v>
+      </c>
+      <c r="L22" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="M22" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="N22" s="16">
+        <v>8.61</v>
+      </c>
+      <c r="O22" s="16">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="P22" s="16">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="R22" s="16">
+        <v>9.06</v>
+      </c>
+      <c r="S22" s="16">
+        <v>9.59</v>
+      </c>
+      <c r="T22" s="16">
+        <v>10.17</v>
+      </c>
+      <c r="U22" s="16">
+        <v>10.23</v>
+      </c>
+      <c r="V22" s="16">
+        <v>10.73</v>
+      </c>
+      <c r="W22" s="16">
+        <v>10.27</v>
+      </c>
+      <c r="X22" s="16">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>10.48</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>11.66</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>11.6</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="16">
+        <v>19.21</v>
+      </c>
+      <c r="C23" s="16">
+        <v>17.71</v>
+      </c>
+      <c r="D23" s="16">
+        <v>16.48</v>
+      </c>
+      <c r="E23" s="16">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="F23" s="16">
+        <v>16.14</v>
+      </c>
+      <c r="G23" s="16">
+        <v>16.97</v>
+      </c>
+      <c r="H23" s="16">
+        <v>16.75</v>
+      </c>
+      <c r="I23" s="16">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="J23" s="16">
+        <v>16.82</v>
+      </c>
+      <c r="K23" s="16">
+        <v>16.82</v>
+      </c>
+      <c r="L23" s="16">
+        <v>17.22</v>
+      </c>
+      <c r="M23" s="16">
+        <v>17.23</v>
+      </c>
+      <c r="N23" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="O23" s="16">
+        <v>13.81</v>
+      </c>
+      <c r="P23" s="16">
+        <v>13.6</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>15.51</v>
+      </c>
+      <c r="R23" s="16">
+        <v>15.58</v>
+      </c>
+      <c r="S23" s="16">
+        <v>15.61</v>
+      </c>
+      <c r="T23" s="16">
+        <v>16.07</v>
+      </c>
+      <c r="U23" s="16">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="V23" s="16">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="W23" s="16">
+        <v>16.57</v>
+      </c>
+      <c r="X23" s="16">
+        <v>16.12</v>
+      </c>
+      <c r="Y23" s="16">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="Z23" s="16">
+        <v>15.43</v>
+      </c>
+      <c r="AA23" s="16">
+        <v>14.82</v>
+      </c>
+      <c r="AB23" s="16">
+        <v>15.23</v>
+      </c>
+      <c r="AC23" s="16">
+        <v>14.71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="28"/>
+      <c r="N24" s="28"/>
+      <c r="O24" s="30"/>
+      <c r="P24" s="30"/>
+      <c r="Q24" s="30"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="27"/>
+      <c r="U24" s="27"/>
+      <c r="V24" s="27"/>
+      <c r="W24" s="27"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="27"/>
+    </row>
+    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="16">
+        <v>13.26</v>
+      </c>
+      <c r="C25" s="16">
+        <v>13.47</v>
+      </c>
+      <c r="D25" s="16">
+        <v>13.06</v>
+      </c>
+      <c r="E25" s="16">
+        <v>13.43</v>
+      </c>
+      <c r="F25" s="16">
+        <v>13.34</v>
+      </c>
+      <c r="G25" s="16">
+        <v>13.44</v>
+      </c>
+      <c r="H25" s="16">
+        <v>13.62</v>
+      </c>
+      <c r="I25" s="16">
+        <v>13.55</v>
+      </c>
+      <c r="J25" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="K25" s="16">
+        <v>13.6</v>
+      </c>
+      <c r="L25" s="16">
+        <v>13.47</v>
+      </c>
+      <c r="M25" s="16">
+        <v>13.4</v>
+      </c>
+      <c r="N25" s="16">
+        <v>9.94</v>
+      </c>
+      <c r="O25" s="16">
+        <v>11</v>
+      </c>
+      <c r="P25" s="16">
+        <v>11.16</v>
+      </c>
+      <c r="Q25" s="16">
+        <v>11.62</v>
+      </c>
+      <c r="R25" s="16">
+        <v>11.67</v>
+      </c>
+      <c r="S25" s="16">
+        <v>11.71</v>
+      </c>
+      <c r="T25" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="U25" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="V25" s="16">
+        <v>12.06</v>
+      </c>
+      <c r="W25" s="16">
+        <v>12.02</v>
+      </c>
+      <c r="X25" s="16">
+        <v>11.9</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>11.88</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>10.88</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>10.83</v>
+      </c>
+      <c r="AC25" s="16">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="16">
+        <v>13.4</v>
+      </c>
+      <c r="C26" s="16">
+        <v>14.05</v>
+      </c>
+      <c r="D26" s="16">
+        <v>13.67</v>
+      </c>
+      <c r="E26" s="16">
+        <v>14.07</v>
+      </c>
+      <c r="F26" s="16">
+        <v>13.92</v>
+      </c>
+      <c r="G26" s="16">
+        <v>13.97</v>
+      </c>
+      <c r="H26" s="16">
+        <v>14.18</v>
+      </c>
+      <c r="I26" s="16">
+        <v>14.11</v>
+      </c>
+      <c r="J26" s="16">
+        <v>14.22</v>
+      </c>
+      <c r="K26" s="16">
+        <v>14.11</v>
+      </c>
+      <c r="L26" s="16">
+        <v>13.96</v>
+      </c>
+      <c r="M26" s="16">
+        <v>13.87</v>
+      </c>
+      <c r="N26" s="16">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="O26" s="16">
+        <v>11.61</v>
+      </c>
+      <c r="P26" s="16">
+        <v>11.87</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>12.22</v>
+      </c>
+      <c r="R26" s="16">
+        <v>12.17</v>
+      </c>
+      <c r="S26" s="16">
+        <v>12.14</v>
+      </c>
+      <c r="T26" s="16">
+        <v>12.53</v>
+      </c>
+      <c r="U26" s="16">
+        <v>12.54</v>
+      </c>
+      <c r="V26" s="16">
+        <v>12.65</v>
+      </c>
+      <c r="W26" s="16">
+        <v>12.61</v>
+      </c>
+      <c r="X26" s="16">
+        <v>12.5</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>12.43</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>10.53</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>10.94</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>10.95</v>
+      </c>
+      <c r="AC26" s="16">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="16">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="C27" s="16">
+        <v>16.71</v>
+      </c>
+      <c r="D27" s="16">
+        <v>15.97</v>
+      </c>
+      <c r="E27" s="16">
+        <v>16.7</v>
+      </c>
+      <c r="F27" s="16">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="G27" s="16">
+        <v>17.16</v>
+      </c>
+      <c r="H27" s="16">
+        <v>17.43</v>
+      </c>
+      <c r="I27" s="16">
+        <v>17.18</v>
+      </c>
+      <c r="J27" s="16">
+        <v>17.62</v>
+      </c>
+      <c r="K27" s="16">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="L27" s="16">
+        <v>17.18</v>
+      </c>
+      <c r="M27" s="16">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="N27" s="16">
+        <v>14.19</v>
+      </c>
+      <c r="O27" s="16">
+        <v>12.93</v>
+      </c>
+      <c r="P27" s="16">
+        <v>13.29</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>14.06</v>
+      </c>
+      <c r="R27" s="16">
+        <v>14.52</v>
+      </c>
+      <c r="S27" s="16">
+        <v>14.21</v>
+      </c>
+      <c r="T27" s="16">
+        <v>14.73</v>
+      </c>
+      <c r="U27" s="16">
+        <v>14.83</v>
+      </c>
+      <c r="V27" s="16">
+        <v>14.87</v>
+      </c>
+      <c r="W27" s="16">
+        <v>14.86</v>
+      </c>
+      <c r="X27" s="16">
+        <v>14.7</v>
+      </c>
+      <c r="Y27" s="16">
+        <v>14.67</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>12.68</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>13.52</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="16">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="16">
+        <v>16.87</v>
+      </c>
+      <c r="C28" s="16">
+        <v>16.97</v>
+      </c>
+      <c r="D28" s="16">
+        <v>16.34</v>
+      </c>
+      <c r="E28" s="16">
+        <v>14.51</v>
+      </c>
+      <c r="F28" s="16">
+        <v>15.21</v>
+      </c>
+      <c r="G28" s="16">
+        <v>15.26</v>
+      </c>
+      <c r="H28" s="16">
+        <v>16.28</v>
+      </c>
+      <c r="I28" s="16">
+        <v>16.78</v>
+      </c>
+      <c r="J28" s="16">
+        <v>16.28</v>
+      </c>
+      <c r="K28" s="16">
+        <v>17.13</v>
+      </c>
+      <c r="L28" s="16">
+        <v>16.88</v>
+      </c>
+      <c r="M28" s="16">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="N28" s="16">
+        <v>14.23</v>
+      </c>
+      <c r="O28" s="16">
+        <v>16.02</v>
+      </c>
+      <c r="P28" s="16">
+        <v>13.54</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>14.39</v>
+      </c>
+      <c r="R28" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="S28" s="16">
+        <v>14.39</v>
+      </c>
+      <c r="T28" s="16">
+        <v>14.41</v>
+      </c>
+      <c r="U28" s="16">
+        <v>14.94</v>
+      </c>
+      <c r="V28" s="16">
+        <v>14.31</v>
+      </c>
+      <c r="W28" s="16">
+        <v>13.73</v>
+      </c>
+      <c r="X28" s="16">
+        <v>13.8</v>
+      </c>
+      <c r="Y28" s="16">
+        <v>14</v>
+      </c>
+      <c r="Z28" s="16">
+        <v>12.44</v>
+      </c>
+      <c r="AA28" s="16">
+        <v>15.68</v>
+      </c>
+      <c r="AB28" s="16">
+        <v>15.3</v>
+      </c>
+      <c r="AC28" s="16">
+        <v>15.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="16">
+        <v>9.48</v>
+      </c>
+      <c r="C29" s="16">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D29" s="16">
+        <v>10.31</v>
+      </c>
+      <c r="E29" s="16">
+        <v>11.36</v>
+      </c>
+      <c r="F29" s="16">
+        <v>10.88</v>
+      </c>
+      <c r="G29" s="16">
+        <v>11.07</v>
+      </c>
+      <c r="H29" s="16">
+        <v>11.43</v>
+      </c>
+      <c r="I29" s="16">
+        <v>11.32</v>
+      </c>
+      <c r="J29" s="16">
+        <v>11.52</v>
+      </c>
+      <c r="K29" s="16">
+        <v>11.39</v>
+      </c>
+      <c r="L29" s="16">
+        <v>11.27</v>
+      </c>
+      <c r="M29" s="16">
+        <v>11.55</v>
+      </c>
+      <c r="N29" s="16">
+        <v>7.33</v>
+      </c>
+      <c r="O29" s="16">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="P29" s="16">
+        <v>9.14</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="R29" s="16">
+        <v>9.73</v>
+      </c>
+      <c r="S29" s="16">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="T29" s="16">
+        <v>9.68</v>
+      </c>
+      <c r="U29" s="16">
+        <v>9.84</v>
+      </c>
+      <c r="V29" s="16">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="W29" s="16">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="X29" s="16">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="Y29" s="16">
+        <v>9.82</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>10.39</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>10.62</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>9.89</v>
+      </c>
+      <c r="AC29" s="16">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="16">
+        <v>11.3</v>
+      </c>
+      <c r="C30" s="16">
+        <v>11.76</v>
+      </c>
+      <c r="D30" s="16">
+        <v>11.23</v>
+      </c>
+      <c r="E30" s="16">
+        <v>11.25</v>
+      </c>
+      <c r="F30" s="16">
+        <v>11.28</v>
+      </c>
+      <c r="G30" s="16">
+        <v>11.59</v>
+      </c>
+      <c r="H30" s="16">
+        <v>11.57</v>
+      </c>
+      <c r="I30" s="16">
+        <v>11.75</v>
+      </c>
+      <c r="J30" s="16">
+        <v>11.77</v>
+      </c>
+      <c r="K30" s="16">
+        <v>11.77</v>
+      </c>
+      <c r="L30" s="16">
+        <v>11.71</v>
+      </c>
+      <c r="M30" s="16">
+        <v>11.72</v>
+      </c>
+      <c r="N30" s="16">
+        <v>7.95</v>
+      </c>
+      <c r="O30" s="16">
+        <v>8.83</v>
+      </c>
+      <c r="P30" s="16">
+        <v>8.92</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="R30" s="16">
+        <v>9.94</v>
+      </c>
+      <c r="S30" s="16">
+        <v>10.16</v>
+      </c>
+      <c r="T30" s="16">
+        <v>10.11</v>
+      </c>
+      <c r="U30" s="16">
+        <v>10.07</v>
+      </c>
+      <c r="V30" s="16">
+        <v>10.32</v>
+      </c>
+      <c r="W30" s="16">
+        <v>10.41</v>
+      </c>
+      <c r="X30" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Y30" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Z30" s="16">
+        <v>11.63</v>
+      </c>
+      <c r="AA30" s="16">
+        <v>10.52</v>
+      </c>
+      <c r="AB30" s="16">
+        <v>10.14</v>
+      </c>
+      <c r="AC30" s="16">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="16">
+        <v>12.05</v>
+      </c>
+      <c r="C31" s="16">
+        <v>10.65</v>
+      </c>
+      <c r="D31" s="16">
+        <v>10.62</v>
+      </c>
+      <c r="E31" s="16">
+        <v>11.06</v>
+      </c>
+      <c r="F31" s="16">
+        <v>11.18</v>
+      </c>
+      <c r="G31" s="16">
+        <v>11.15</v>
+      </c>
+      <c r="H31" s="16">
+        <v>11.25</v>
+      </c>
+      <c r="I31" s="16">
+        <v>10.95</v>
+      </c>
+      <c r="J31" s="16">
+        <v>10.84</v>
+      </c>
+      <c r="K31" s="16">
+        <v>11.17</v>
+      </c>
+      <c r="L31" s="16">
+        <v>11.08</v>
+      </c>
+      <c r="M31" s="16">
+        <v>10.91</v>
+      </c>
+      <c r="N31" s="16">
+        <v>8.42</v>
+      </c>
+      <c r="O31" s="16">
+        <v>9.61</v>
+      </c>
+      <c r="P31" s="16">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>9.57</v>
+      </c>
+      <c r="R31" s="16">
+        <v>9.64</v>
+      </c>
+      <c r="S31" s="16">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="T31" s="16">
+        <v>9.65</v>
+      </c>
+      <c r="U31" s="16">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="V31" s="16">
+        <v>9.43</v>
+      </c>
+      <c r="W31" s="16">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="X31" s="16">
+        <v>9.16</v>
+      </c>
+      <c r="Y31" s="16">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>10.15</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>8.39</v>
+      </c>
+      <c r="AC31" s="16">
+        <v>8.92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="21"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="16"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="16"/>
+      <c r="R32" s="16"/>
+      <c r="S32" s="16"/>
+      <c r="T32" s="16"/>
+      <c r="U32" s="16"/>
+      <c r="V32" s="16"/>
+      <c r="W32" s="16"/>
+      <c r="X32" s="16"/>
+      <c r="Z32" s="16"/>
+      <c r="AA32" s="16"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="16">
+        <v>13.2</v>
+      </c>
+      <c r="C33" s="16">
+        <v>12.55</v>
+      </c>
+      <c r="D33" s="16">
+        <v>11.95</v>
+      </c>
+      <c r="E33" s="16">
+        <v>12.27</v>
+      </c>
+      <c r="F33" s="16">
+        <v>11.4</v>
+      </c>
+      <c r="G33" s="16">
+        <v>10.92</v>
+      </c>
+      <c r="H33" s="16">
+        <v>11.07</v>
+      </c>
+      <c r="I33" s="16">
+        <v>10.4</v>
+      </c>
+      <c r="J33" s="16">
+        <v>10.53</v>
+      </c>
+      <c r="K33" s="16">
+        <v>10.8</v>
+      </c>
+      <c r="L33" s="16">
+        <v>10.72</v>
+      </c>
+      <c r="M33" s="16">
+        <v>10.9</v>
+      </c>
+      <c r="N33" s="16">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="O33" s="16">
+        <v>9.83</v>
+      </c>
+      <c r="P33" s="16">
+        <v>10</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="R33" s="16">
+        <v>10.15</v>
+      </c>
+      <c r="S33" s="16">
+        <v>10.57</v>
+      </c>
+      <c r="T33" s="16">
+        <v>10.74</v>
+      </c>
+      <c r="U33" s="16">
+        <v>10.49</v>
+      </c>
+      <c r="V33" s="16">
+        <v>10.41</v>
+      </c>
+      <c r="W33" s="16">
+        <v>10.41</v>
+      </c>
+      <c r="X33" s="16">
+        <v>9.9</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>10.19</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>10.49</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>10.78</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>10.98</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="16">
+        <v>15.64</v>
+      </c>
+      <c r="C34" s="16">
+        <v>18.03</v>
+      </c>
+      <c r="D34" s="16">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="E34" s="16">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="F34" s="16">
+        <v>19.54</v>
+      </c>
+      <c r="G34" s="16">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="H34" s="16">
+        <v>19.05</v>
+      </c>
+      <c r="I34" s="16">
+        <v>18.63</v>
+      </c>
+      <c r="J34" s="16">
+        <v>18.87</v>
+      </c>
+      <c r="K34" s="16">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="L34" s="16">
+        <v>18.260000000000002</v>
+      </c>
+      <c r="M34" s="16">
+        <v>18.13</v>
+      </c>
+      <c r="N34" s="16">
+        <v>20.39</v>
+      </c>
+      <c r="O34" s="16">
+        <v>19.73</v>
+      </c>
+      <c r="P34" s="16">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>15.73</v>
+      </c>
+      <c r="R34" s="16">
+        <v>16.04</v>
+      </c>
+      <c r="S34" s="16">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="T34" s="16">
+        <v>16.09</v>
+      </c>
+      <c r="U34" s="16">
+        <v>15.97</v>
+      </c>
+      <c r="V34" s="16">
+        <v>17.22</v>
+      </c>
+      <c r="W34" s="16">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="X34" s="16">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="Y34" s="16">
+        <v>16.07</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>8.14</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>10.68</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>12.67</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>12.34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
+      <c r="AB35" s="27"/>
+      <c r="AC35" s="27"/>
+    </row>
+    <row r="36" spans="1:29" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="16">
+        <v>14.41</v>
+      </c>
+      <c r="C36" s="16">
+        <v>14.57</v>
+      </c>
+      <c r="D36" s="16">
+        <v>14.5</v>
+      </c>
+      <c r="E36" s="16">
+        <v>14.55</v>
+      </c>
+      <c r="F36" s="16">
+        <v>14.81</v>
+      </c>
+      <c r="G36" s="16">
+        <v>14.89</v>
+      </c>
+      <c r="H36" s="16">
+        <v>15.08</v>
+      </c>
+      <c r="I36" s="16">
+        <v>14.93</v>
+      </c>
+      <c r="J36" s="16">
+        <v>14.96</v>
+      </c>
+      <c r="K36" s="16">
+        <v>14.77</v>
+      </c>
+      <c r="L36" s="16">
+        <v>14.8</v>
+      </c>
+      <c r="M36" s="16">
+        <v>14.67</v>
+      </c>
+      <c r="N36" s="16">
+        <v>10.45</v>
+      </c>
+      <c r="O36" s="16">
+        <v>11.39</v>
+      </c>
+      <c r="P36" s="16">
+        <v>11.72</v>
+      </c>
+      <c r="Q36" s="16">
+        <v>12.4</v>
+      </c>
+      <c r="R36" s="16">
+        <v>12.73</v>
+      </c>
+      <c r="S36" s="16">
+        <v>12.89</v>
+      </c>
+      <c r="T36" s="16">
+        <v>13.19</v>
+      </c>
+      <c r="U36" s="16">
+        <v>13.21</v>
+      </c>
+      <c r="V36" s="16">
+        <v>13.42</v>
+      </c>
+      <c r="W36" s="16">
+        <v>13.39</v>
+      </c>
+      <c r="X36" s="16">
+        <v>13.11</v>
+      </c>
+      <c r="Y36" s="16">
+        <v>13.06</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>12.16</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>12.35</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>12.35</v>
+      </c>
+      <c r="AC36" s="16">
+        <v>12.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="21"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="16"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="16"/>
+      <c r="Q37" s="16"/>
+      <c r="R37" s="16"/>
+      <c r="S37" s="16"/>
+      <c r="T37" s="16"/>
+      <c r="U37" s="16"/>
+      <c r="V37" s="16"/>
+      <c r="W37" s="16"/>
+      <c r="X37" s="16"/>
+      <c r="Y37" s="16"/>
+      <c r="Z37" s="16"/>
+      <c r="AA37" s="16"/>
+      <c r="AB37" s="16"/>
+      <c r="AC37" s="16"/>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="16">
+        <v>12.99</v>
+      </c>
+      <c r="C38" s="16">
+        <v>14.72</v>
+      </c>
+      <c r="D38" s="16">
+        <v>14.69</v>
+      </c>
+      <c r="E38" s="16">
         <v>14.14</v>
       </c>
-      <c r="F9" s="3">
-[...17 lines deleted...]
-      <c r="L9" s="3">
+      <c r="F38" s="16">
+        <v>13.85</v>
+      </c>
+      <c r="G38" s="16">
+        <v>13.14</v>
+      </c>
+      <c r="H38" s="16">
+        <v>13.31</v>
+      </c>
+      <c r="I38" s="16">
+        <v>13.08</v>
+      </c>
+      <c r="J38" s="16">
+        <v>12.72</v>
+      </c>
+      <c r="K38" s="16">
+        <v>12.3</v>
+      </c>
+      <c r="L38" s="16">
+        <v>12.21</v>
+      </c>
+      <c r="M38" s="16">
+        <v>11.88</v>
+      </c>
+      <c r="N38" s="16">
+        <v>6.95</v>
+      </c>
+      <c r="O38" s="16">
+        <v>8.56</v>
+      </c>
+      <c r="P38" s="16">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="Q38" s="16">
+        <v>10.99</v>
+      </c>
+      <c r="R38" s="16">
+        <v>11.46</v>
+      </c>
+      <c r="S38" s="16">
+        <v>11.35</v>
+      </c>
+      <c r="T38" s="16">
+        <v>10.94</v>
+      </c>
+      <c r="U38" s="16">
+        <v>10.79</v>
+      </c>
+      <c r="V38" s="16">
+        <v>10.98</v>
+      </c>
+      <c r="W38" s="16">
+        <v>11.14</v>
+      </c>
+      <c r="X38" s="16">
+        <v>11.12</v>
+      </c>
+      <c r="Y38" s="16">
+        <v>11.43</v>
+      </c>
+      <c r="Z38" s="16">
+        <v>9.11</v>
+      </c>
+      <c r="AA38" s="16">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AB38" s="16">
+        <v>8.74</v>
+      </c>
+      <c r="AC38" s="16">
+        <v>10.29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="16">
+        <v>19.46</v>
+      </c>
+      <c r="C39" s="16">
+        <v>18.63</v>
+      </c>
+      <c r="D39" s="16">
+        <v>16.64</v>
+      </c>
+      <c r="E39" s="16">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="F39" s="16">
+        <v>18.22</v>
+      </c>
+      <c r="G39" s="16">
+        <v>19.14</v>
+      </c>
+      <c r="H39" s="16">
+        <v>19.12</v>
+      </c>
+      <c r="I39" s="16">
+        <v>19.03</v>
+      </c>
+      <c r="J39" s="16">
+        <v>19.649999999999999</v>
+      </c>
+      <c r="K39" s="16">
+        <v>19.61</v>
+      </c>
+      <c r="L39" s="16">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="M39" s="16">
+        <v>19.64</v>
+      </c>
+      <c r="N39" s="16">
+        <v>8.52</v>
+      </c>
+      <c r="O39" s="16">
+        <v>12.34</v>
+      </c>
+      <c r="P39" s="16">
+        <v>14.22</v>
+      </c>
+      <c r="Q39" s="16">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="R39" s="16">
+        <v>15.6</v>
+      </c>
+      <c r="S39" s="16">
+        <v>15.96</v>
+      </c>
+      <c r="T39" s="16">
+        <v>16.68</v>
+      </c>
+      <c r="U39" s="16">
+        <v>16.84</v>
+      </c>
+      <c r="V39" s="16">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="W39" s="16">
+        <v>17.82</v>
+      </c>
+      <c r="X39" s="16">
+        <v>17.38</v>
+      </c>
+      <c r="Y39" s="16">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Z39" s="16">
+        <v>21.52</v>
+      </c>
+      <c r="AA39" s="16">
+        <v>20.09</v>
+      </c>
+      <c r="AB39" s="16">
+        <v>17.22</v>
+      </c>
+      <c r="AC39" s="16">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="16">
+        <v>14.07</v>
+      </c>
+      <c r="C40" s="16">
+        <v>13.42</v>
+      </c>
+      <c r="D40" s="16">
+        <v>13.92</v>
+      </c>
+      <c r="E40" s="16">
         <v>14.57</v>
       </c>
-      <c r="M9" s="3">
-[...8 lines deleted...]
-      <c r="P9" s="22">
+      <c r="F40" s="16">
+        <v>15.04</v>
+      </c>
+      <c r="G40" s="16">
+        <v>15.1</v>
+      </c>
+      <c r="H40" s="16">
+        <v>15.37</v>
+      </c>
+      <c r="I40" s="16">
+        <v>15.07</v>
+      </c>
+      <c r="J40" s="16">
+        <v>14.97</v>
+      </c>
+      <c r="K40" s="16">
+        <v>14.76</v>
+      </c>
+      <c r="L40" s="16">
+        <v>14.74</v>
+      </c>
+      <c r="M40" s="16">
+        <v>14.67</v>
+      </c>
+      <c r="N40" s="16">
+        <v>11.68</v>
+      </c>
+      <c r="O40" s="16">
+        <v>12.67</v>
+      </c>
+      <c r="P40" s="16">
+        <v>12.3</v>
+      </c>
+      <c r="Q40" s="16">
+        <v>11.17</v>
+      </c>
+      <c r="R40" s="16">
+        <v>11.89</v>
+      </c>
+      <c r="S40" s="16">
+        <v>12.26</v>
+      </c>
+      <c r="T40" s="16">
+        <v>12.64</v>
+      </c>
+      <c r="U40" s="16">
+        <v>12.68</v>
+      </c>
+      <c r="V40" s="16">
+        <v>12.61</v>
+      </c>
+      <c r="W40" s="16">
+        <v>12.49</v>
+      </c>
+      <c r="X40" s="16">
+        <v>12.21</v>
+      </c>
+      <c r="Y40" s="16">
+        <v>12.24</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>10.23</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>11.09</v>
+      </c>
+      <c r="AB40" s="16">
+        <v>10.67</v>
+      </c>
+      <c r="AC40" s="16">
+        <v>11.32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A41" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="3">
+        <v>11.96</v>
+      </c>
+      <c r="C41" s="16">
+        <v>15.48</v>
+      </c>
+      <c r="D41" s="16">
+        <v>17.11</v>
+      </c>
+      <c r="E41" s="16">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="F41" s="16">
+        <v>16.22</v>
+      </c>
+      <c r="G41" s="16">
+        <v>16.11</v>
+      </c>
+      <c r="H41" s="16">
+        <v>16.25</v>
+      </c>
+      <c r="I41" s="16">
+        <v>15.98</v>
+      </c>
+      <c r="J41" s="16">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="K41" s="16">
+        <v>16.37</v>
+      </c>
+      <c r="L41" s="16">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="M41" s="16">
+        <v>15.43</v>
+      </c>
+      <c r="N41" s="16">
+        <v>7.61</v>
+      </c>
+      <c r="O41" s="16">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="P41" s="16">
+        <v>10.66</v>
+      </c>
+      <c r="Q41" s="16">
+        <v>12.49</v>
+      </c>
+      <c r="R41" s="16">
+        <v>13.53</v>
+      </c>
+      <c r="S41" s="16">
+        <v>13.9</v>
+      </c>
+      <c r="T41" s="16">
+        <v>14.03</v>
+      </c>
+      <c r="U41" s="16">
+        <v>14.01</v>
+      </c>
+      <c r="V41" s="16">
+        <v>14.4</v>
+      </c>
+      <c r="W41" s="16">
+        <v>14.19</v>
+      </c>
+      <c r="X41" s="16">
+        <v>13.85</v>
+      </c>
+      <c r="Y41" s="16">
+        <v>13.69</v>
+      </c>
+      <c r="Z41" s="16">
+        <v>13.37</v>
+      </c>
+      <c r="AA41" s="16">
+        <v>12.44</v>
+      </c>
+      <c r="AB41" s="16">
+        <v>14.19</v>
+      </c>
+      <c r="AC41" s="16">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="3">
+        <v>15.9</v>
+      </c>
+      <c r="C42" s="16">
+        <v>16.07</v>
+      </c>
+      <c r="D42" s="16">
+        <v>14.66</v>
+      </c>
+      <c r="E42" s="16">
+        <v>14.1</v>
+      </c>
+      <c r="F42" s="16">
+        <v>14.33</v>
+      </c>
+      <c r="G42" s="16">
+        <v>14.49</v>
+      </c>
+      <c r="H42" s="16">
+        <v>15</v>
+      </c>
+      <c r="I42" s="16">
+        <v>14.75</v>
+      </c>
+      <c r="J42" s="16">
+        <v>14.37</v>
+      </c>
+      <c r="K42" s="16">
+        <v>13.91</v>
+      </c>
+      <c r="L42" s="16">
+        <v>13.59</v>
+      </c>
+      <c r="M42" s="16">
+        <v>13.55</v>
+      </c>
+      <c r="N42" s="16">
+        <v>13.52</v>
+      </c>
+      <c r="O42" s="16">
+        <v>11.8</v>
+      </c>
+      <c r="P42" s="16">
+        <v>12.19</v>
+      </c>
+      <c r="Q42" s="16">
+        <v>13.58</v>
+      </c>
+      <c r="R42" s="16">
+        <v>13.9</v>
+      </c>
+      <c r="S42" s="16">
+        <v>13.34</v>
+      </c>
+      <c r="T42" s="16">
+        <v>13.63</v>
+      </c>
+      <c r="U42" s="16">
         <v>13.33</v>
       </c>
-      <c r="Q9" s="22">
-[...11 lines deleted...]
-      <c r="U9" s="22">
+      <c r="V42" s="16">
         <v>13.8</v>
       </c>
-      <c r="V9" s="22">
-[...2 lines deleted...]
-      <c r="W9" s="22">
+      <c r="W42" s="16">
+        <v>13.66</v>
+      </c>
+      <c r="X42" s="16">
+        <v>13.16</v>
+      </c>
+      <c r="Y42" s="16">
+        <v>12.7</v>
+      </c>
+      <c r="Z42" s="16">
+        <v>9.99</v>
+      </c>
+      <c r="AA42" s="16">
+        <v>10.72</v>
+      </c>
+      <c r="AB42" s="16">
+        <v>12.44</v>
+      </c>
+      <c r="AC42" s="16">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="3">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="C43" s="16">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D43" s="16">
+        <v>9.83</v>
+      </c>
+      <c r="E43" s="16">
+        <v>10.98</v>
+      </c>
+      <c r="F43" s="16">
+        <v>11.33</v>
+      </c>
+      <c r="G43" s="16">
+        <v>10.97</v>
+      </c>
+      <c r="H43" s="16">
+        <v>11.35</v>
+      </c>
+      <c r="I43" s="16">
+        <v>11.44</v>
+      </c>
+      <c r="J43" s="16">
+        <v>12</v>
+      </c>
+      <c r="K43" s="16">
+        <v>11.73</v>
+      </c>
+      <c r="L43" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="M43" s="16">
+        <v>11.94</v>
+      </c>
+      <c r="N43" s="16">
+        <v>8.61</v>
+      </c>
+      <c r="O43" s="16">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="P43" s="16">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="R43" s="16">
+        <v>9.06</v>
+      </c>
+      <c r="S43" s="16">
+        <v>9.59</v>
+      </c>
+      <c r="T43" s="16">
+        <v>10.17</v>
+      </c>
+      <c r="U43" s="16">
+        <v>10.23</v>
+      </c>
+      <c r="V43" s="16">
+        <v>10.73</v>
+      </c>
+      <c r="W43" s="16">
+        <v>10.27</v>
+      </c>
+      <c r="X43" s="16">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="Y43" s="16">
+        <v>10.29</v>
+      </c>
+      <c r="Z43" s="16">
+        <v>10.48</v>
+      </c>
+      <c r="AA43" s="16">
+        <v>11.66</v>
+      </c>
+      <c r="AB43" s="16">
+        <v>11.6</v>
+      </c>
+      <c r="AC43" s="16">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="4">
+        <v>19.21</v>
+      </c>
+      <c r="C44" s="4">
+        <v>17.71</v>
+      </c>
+      <c r="D44" s="4">
+        <v>16.48</v>
+      </c>
+      <c r="E44" s="4">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="F44" s="4">
+        <v>16.14</v>
+      </c>
+      <c r="G44" s="4">
+        <v>16.97</v>
+      </c>
+      <c r="H44" s="4">
+        <v>16.75</v>
+      </c>
+      <c r="I44" s="4">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="J44" s="4">
+        <v>16.82</v>
+      </c>
+      <c r="K44" s="4">
+        <v>16.82</v>
+      </c>
+      <c r="L44" s="4">
+        <v>17.22</v>
+      </c>
+      <c r="M44" s="4">
+        <v>17.23</v>
+      </c>
+      <c r="N44" s="4">
+        <v>13.66</v>
+      </c>
+      <c r="O44" s="4">
         <v>13.81</v>
       </c>
-      <c r="X9" s="22">
-[...1276 lines deleted...]
-      <c r="AE20" s="22">
+      <c r="P44" s="4">
+        <v>13.6</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>15.51</v>
+      </c>
+      <c r="R44" s="4">
+        <v>15.58</v>
+      </c>
+      <c r="S44" s="4">
+        <v>15.61</v>
+      </c>
+      <c r="T44" s="4">
+        <v>16.07</v>
+      </c>
+      <c r="U44" s="4">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="V44" s="4">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="W44" s="4">
+        <v>16.57</v>
+      </c>
+      <c r="X44" s="4">
+        <v>16.12</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="Z44" s="4">
+        <v>15.43</v>
+      </c>
+      <c r="AA44" s="4">
+        <v>14.82</v>
+      </c>
+      <c r="AB44" s="4">
+        <v>15.23</v>
+      </c>
+      <c r="AC44" s="4">
         <v>14.71</v>
       </c>
-      <c r="AF20" s="22">
-[...2642 lines deleted...]
-      <c r="A45" s="19" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="17.45" customHeight="1">
+      <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="R45" s="22"/>
-[...100 lines deleted...]
-      <c r="AM78" s="22"/>
+      <c r="F45" s="16"/>
+      <c r="AA45" s="16"/>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA46" s="16"/>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA47" s="16"/>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AA48" s="16"/>
+    </row>
+    <row r="49" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA49" s="16"/>
+    </row>
+    <row r="50" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA50" s="16"/>
+    </row>
+    <row r="51" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA51" s="16"/>
+    </row>
+    <row r="52" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA52" s="16"/>
+    </row>
+    <row r="53" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA53" s="16"/>
+    </row>
+    <row r="54" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA54" s="16"/>
+    </row>
+    <row r="55" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA55" s="16"/>
+    </row>
+    <row r="56" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA56" s="16"/>
+    </row>
+    <row r="57" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA57" s="16"/>
+    </row>
+    <row r="58" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA58" s="16"/>
+    </row>
+    <row r="59" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA59" s="16"/>
+    </row>
+    <row r="60" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA60" s="16"/>
+    </row>
+    <row r="61" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA61" s="16"/>
+    </row>
+    <row r="62" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA62" s="16"/>
+    </row>
+    <row r="63" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA63" s="16"/>
+    </row>
+    <row r="64" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA64" s="16"/>
+    </row>
+    <row r="65" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA65" s="16"/>
+    </row>
+    <row r="66" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA66" s="16"/>
+    </row>
+    <row r="67" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA67" s="16"/>
+    </row>
+    <row r="68" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA68" s="16"/>
+    </row>
+    <row r="69" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA69" s="16"/>
+    </row>
+    <row r="70" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA70" s="16"/>
+    </row>
+    <row r="71" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA71" s="16"/>
+    </row>
+    <row r="72" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA72" s="16"/>
+    </row>
+    <row r="73" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA73" s="16"/>
+    </row>
+    <row r="74" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA74" s="16"/>
+    </row>
+    <row r="75" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA75" s="16"/>
+    </row>
+    <row r="76" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA76" s="16"/>
+    </row>
+    <row r="77" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA77" s="16"/>
+    </row>
+    <row r="78" spans="27:27" ht="13.9" customHeight="1">
+      <c r="AA78" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B5:O5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW56"/>
+  <dimension ref="A2:AK56"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.9" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="8.85546875" style="28"/>
+    <col min="1" max="1" width="15" style="20" customWidth="1"/>
+    <col min="2" max="5" width="8.7109375" style="20" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="13.9" customHeight="1">
+    <row r="2" spans="1:37" ht="13.9" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="27"/>
-[...54 lines deleted...]
-      <c r="AW5" s="35" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+    </row>
+    <row r="5" spans="1:37" s="6" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="AK5" s="24" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="49">
+    <row r="6" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="37">
         <v>2024</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="37">
         <v>2025</v>
       </c>
-      <c r="AA6" s="50"/>
-[...10 lines deleted...]
-      <c r="AL6" s="49">
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="37">
         <v>2026</v>
       </c>
-      <c r="AM6" s="50"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+      <c r="AG6" s="38"/>
+      <c r="AH6" s="38"/>
+      <c r="AI6" s="38"/>
+      <c r="AJ6" s="38"/>
+      <c r="AK6" s="38"/>
+    </row>
+    <row r="7" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="11" t="s">
+      <c r="M7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="20" t="s">
+      <c r="N7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="20" t="s">
+      <c r="O7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="20" t="s">
+      <c r="P7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="20" t="s">
+      <c r="Q7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="20" t="s">
+      <c r="R7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="S7" s="20" t="s">
+      <c r="S7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="T7" s="20" t="s">
+      <c r="T7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="20" t="s">
+      <c r="U7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="20" t="s">
+      <c r="Z7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AA7" s="20" t="s">
+      <c r="AA7" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AB7" s="20" t="s">
+      <c r="AB7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AC7" s="20" t="s">
+      <c r="AC7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="AD7" s="20" t="s">
+      <c r="AD7" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="AE7" s="20" t="s">
+      <c r="AE7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AF7" s="20" t="s">
+      <c r="AF7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="AG7" s="20" t="s">
+      <c r="AG7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="AH7" s="11" t="s">
+      <c r="AH7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AI7" s="10" t="s">
+      <c r="AI7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AJ7" s="10" t="s">
+      <c r="AJ7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AL7" s="20" t="s">
-[...8 lines deleted...]
-      <c r="AO7" s="20" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="27"/>
+      <c r="U8" s="27"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="27"/>
+      <c r="Y8" s="27"/>
+      <c r="Z8" s="27"/>
+      <c r="AA8" s="27"/>
+      <c r="AB8" s="27"/>
+    </row>
+    <row r="9" spans="1:37" ht="21" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="32">
+        <v>1293</v>
+      </c>
+      <c r="C9" s="32">
+        <v>1249</v>
+      </c>
+      <c r="D9" s="32">
+        <v>1217</v>
+      </c>
+      <c r="E9" s="32">
+        <v>1356</v>
+      </c>
+      <c r="F9" s="32">
+        <v>1299</v>
+      </c>
+      <c r="G9" s="32">
+        <v>1319</v>
+      </c>
+      <c r="H9" s="32">
+        <v>1436</v>
+      </c>
+      <c r="I9" s="32">
+        <v>1273</v>
+      </c>
+      <c r="J9" s="32">
+        <v>1360</v>
+      </c>
+      <c r="K9" s="32">
+        <v>1256</v>
+      </c>
+      <c r="L9" s="32">
+        <v>1183</v>
+      </c>
+      <c r="M9" s="32">
+        <v>1227</v>
+      </c>
+      <c r="N9" s="32">
+        <v>965</v>
+      </c>
+      <c r="O9" s="32">
+        <v>1062</v>
+      </c>
+      <c r="P9" s="32">
+        <v>1118</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>1273</v>
+      </c>
+      <c r="R9" s="32">
+        <v>1176</v>
+      </c>
+      <c r="S9" s="32">
+        <v>1139</v>
+      </c>
+      <c r="T9" s="32">
+        <v>1308</v>
+      </c>
+      <c r="U9" s="32">
+        <v>1172</v>
+      </c>
+      <c r="V9" s="32">
+        <v>1244</v>
+      </c>
+      <c r="W9" s="32">
+        <v>1148</v>
+      </c>
+      <c r="X9" s="10">
+        <v>985</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>1137</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>1067</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>989</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>1037</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="32">
+        <v>593</v>
+      </c>
+      <c r="C10" s="32">
+        <v>611</v>
+      </c>
+      <c r="D10" s="32">
+        <v>573</v>
+      </c>
+      <c r="E10" s="32">
+        <v>656</v>
+      </c>
+      <c r="F10" s="32">
+        <v>589</v>
+      </c>
+      <c r="G10" s="32">
+        <v>610</v>
+      </c>
+      <c r="H10" s="32">
+        <v>684</v>
+      </c>
+      <c r="I10" s="32">
+        <v>606</v>
+      </c>
+      <c r="J10" s="32">
+        <v>649</v>
+      </c>
+      <c r="K10" s="32">
+        <v>582</v>
+      </c>
+      <c r="L10" s="32">
+        <v>535</v>
+      </c>
+      <c r="M10" s="32">
+        <v>569</v>
+      </c>
+      <c r="N10" s="32">
+        <v>456</v>
+      </c>
+      <c r="O10" s="32">
+        <v>539</v>
+      </c>
+      <c r="P10" s="32">
+        <v>555</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>606</v>
+      </c>
+      <c r="R10" s="32">
+        <v>539</v>
+      </c>
+      <c r="S10" s="32">
+        <v>523</v>
+      </c>
+      <c r="T10" s="32">
+        <v>667</v>
+      </c>
+      <c r="U10" s="32">
+        <v>570</v>
+      </c>
+      <c r="V10" s="32">
+        <v>589</v>
+      </c>
+      <c r="W10" s="32">
+        <v>550</v>
+      </c>
+      <c r="X10" s="10">
+        <v>498</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>522</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>480</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>469</v>
+      </c>
+      <c r="AB10" s="18">
+        <v>499</v>
+      </c>
+      <c r="AC10" s="18">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="32">
+        <v>125</v>
+      </c>
+      <c r="C11" s="32">
+        <v>87</v>
+      </c>
+      <c r="D11" s="32">
+        <v>95</v>
+      </c>
+      <c r="E11" s="32">
+        <v>120</v>
+      </c>
+      <c r="F11" s="32">
+        <v>116</v>
+      </c>
+      <c r="G11" s="32">
+        <v>117</v>
+      </c>
+      <c r="H11" s="32">
+        <v>127</v>
+      </c>
+      <c r="I11" s="32">
+        <v>101</v>
+      </c>
+      <c r="J11" s="32">
+        <v>135</v>
+      </c>
+      <c r="K11" s="32">
+        <v>95</v>
+      </c>
+      <c r="L11" s="32">
+        <v>98</v>
+      </c>
+      <c r="M11" s="32">
+        <v>98</v>
+      </c>
+      <c r="N11" s="32">
+        <v>93</v>
+      </c>
+      <c r="O11" s="32">
+        <v>68</v>
+      </c>
+      <c r="P11" s="32">
+        <v>92</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>101</v>
+      </c>
+      <c r="R11" s="32">
+        <v>107</v>
+      </c>
+      <c r="S11" s="32">
+        <v>79</v>
+      </c>
+      <c r="T11" s="32">
+        <v>116</v>
+      </c>
+      <c r="U11" s="32">
+        <v>101</v>
+      </c>
+      <c r="V11" s="32">
+        <v>96</v>
+      </c>
+      <c r="W11" s="32">
+        <v>96</v>
+      </c>
+      <c r="X11" s="10">
+        <v>83</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>94</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>82</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>85</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>78</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="32">
+        <v>16</v>
+      </c>
+      <c r="C12" s="32">
+        <v>15</v>
+      </c>
+      <c r="D12" s="32">
+        <v>14</v>
+      </c>
+      <c r="E12" s="32">
+        <v>8</v>
+      </c>
+      <c r="F12" s="32">
+        <v>17</v>
+      </c>
+      <c r="G12" s="32">
+        <v>14</v>
+      </c>
+      <c r="H12" s="32">
+        <v>21</v>
+      </c>
+      <c r="I12" s="32">
+        <v>19</v>
+      </c>
+      <c r="J12" s="32">
+        <v>11</v>
+      </c>
+      <c r="K12" s="32">
+        <v>23</v>
+      </c>
+      <c r="L12" s="32">
+        <v>13</v>
+      </c>
+      <c r="M12" s="32">
+        <v>8</v>
+      </c>
+      <c r="N12" s="32">
+        <v>13</v>
+      </c>
+      <c r="O12" s="32">
+        <v>15</v>
+      </c>
+      <c r="P12" s="32">
+        <v>8</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>19</v>
+      </c>
+      <c r="R12" s="32">
+        <v>10</v>
+      </c>
+      <c r="S12" s="32">
+        <v>16</v>
+      </c>
+      <c r="T12" s="32">
+        <v>13</v>
+      </c>
+      <c r="U12" s="32">
+        <v>17</v>
+      </c>
+      <c r="V12" s="32">
+        <v>8</v>
+      </c>
+      <c r="W12" s="32">
+        <v>8</v>
+      </c>
+      <c r="X12" s="10">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>15</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="18">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="18">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="32">
+        <v>35</v>
+      </c>
+      <c r="C13" s="32">
+        <v>38</v>
+      </c>
+      <c r="D13" s="32">
+        <v>39</v>
+      </c>
+      <c r="E13" s="32">
+        <v>52</v>
+      </c>
+      <c r="F13" s="32">
+        <v>33</v>
+      </c>
+      <c r="G13" s="32">
+        <v>43</v>
+      </c>
+      <c r="H13" s="32">
+        <v>50</v>
+      </c>
+      <c r="I13" s="32">
+        <v>39</v>
+      </c>
+      <c r="J13" s="32">
+        <v>47</v>
+      </c>
+      <c r="K13" s="32">
+        <v>28</v>
+      </c>
+      <c r="L13" s="32">
+        <v>36</v>
+      </c>
+      <c r="M13" s="32">
+        <v>54</v>
+      </c>
+      <c r="N13" s="32">
+        <v>27</v>
+      </c>
+      <c r="O13" s="32">
+        <v>33</v>
+      </c>
+      <c r="P13" s="32">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>39</v>
+      </c>
+      <c r="R13" s="32">
+        <v>36</v>
+      </c>
+      <c r="S13" s="32">
+        <v>36</v>
+      </c>
+      <c r="T13" s="32">
+        <v>33</v>
+      </c>
+      <c r="U13" s="32">
+        <v>40</v>
+      </c>
+      <c r="V13" s="32">
+        <v>36</v>
+      </c>
+      <c r="W13" s="32">
+        <v>25</v>
+      </c>
+      <c r="X13" s="10">
+        <v>34</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>47</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>38</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>36</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>31</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="32">
+        <v>169</v>
+      </c>
+      <c r="C14" s="32">
+        <v>172</v>
+      </c>
+      <c r="D14" s="32">
+        <v>153</v>
+      </c>
+      <c r="E14" s="32">
+        <v>164</v>
+      </c>
+      <c r="F14" s="32">
+        <v>171</v>
+      </c>
+      <c r="G14" s="32">
+        <v>191</v>
+      </c>
+      <c r="H14" s="32">
+        <v>172</v>
+      </c>
+      <c r="I14" s="32">
+        <v>194</v>
+      </c>
+      <c r="J14" s="32">
+        <v>173</v>
+      </c>
+      <c r="K14" s="32">
+        <v>174</v>
+      </c>
+      <c r="L14" s="32">
+        <v>161</v>
+      </c>
+      <c r="M14" s="32">
+        <v>178</v>
+      </c>
+      <c r="N14" s="32">
+        <v>119</v>
+      </c>
+      <c r="O14" s="32">
+        <v>133</v>
+      </c>
+      <c r="P14" s="32">
+        <v>136</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>194</v>
+      </c>
+      <c r="R14" s="32">
+        <v>157</v>
+      </c>
+      <c r="S14" s="32">
+        <v>163</v>
+      </c>
+      <c r="T14" s="32">
+        <v>146</v>
+      </c>
+      <c r="U14" s="32">
+        <v>146</v>
+      </c>
+      <c r="V14" s="32">
+        <v>179</v>
+      </c>
+      <c r="W14" s="32">
+        <v>168</v>
+      </c>
+      <c r="X14" s="10">
+        <v>133</v>
+      </c>
+      <c r="Y14" s="10">
+        <v>153</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>174</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>125</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>140</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="32">
+        <v>59</v>
+      </c>
+      <c r="C15" s="32">
+        <v>42</v>
+      </c>
+      <c r="D15" s="32">
+        <v>52</v>
+      </c>
+      <c r="E15" s="32">
+        <v>59</v>
+      </c>
+      <c r="F15" s="32">
+        <v>57</v>
+      </c>
+      <c r="G15" s="32">
+        <v>52</v>
+      </c>
+      <c r="H15" s="32">
+        <v>58</v>
+      </c>
+      <c r="I15" s="32">
+        <v>44</v>
+      </c>
+      <c r="J15" s="32">
+        <v>47</v>
+      </c>
+      <c r="K15" s="32">
+        <v>50</v>
+      </c>
+      <c r="L15" s="32">
+        <v>48</v>
+      </c>
+      <c r="M15" s="32">
+        <v>45</v>
+      </c>
+      <c r="N15" s="32">
+        <v>41</v>
+      </c>
+      <c r="O15" s="32">
+        <v>48</v>
+      </c>
+      <c r="P15" s="32">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>44</v>
+      </c>
+      <c r="R15" s="32">
+        <v>48</v>
+      </c>
+      <c r="S15" s="32">
+        <v>52</v>
+      </c>
+      <c r="T15" s="32">
+        <v>41</v>
+      </c>
+      <c r="U15" s="32">
+        <v>39</v>
+      </c>
+      <c r="V15" s="32">
+        <v>44</v>
+      </c>
+      <c r="W15" s="32">
+        <v>43</v>
+      </c>
+      <c r="X15" s="10">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>48</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>36</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>32</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="13.9" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="32"/>
+      <c r="Q16" s="32"/>
+      <c r="R16" s="32"/>
+      <c r="S16" s="32"/>
+      <c r="T16" s="32"/>
+      <c r="U16" s="32"/>
+      <c r="V16" s="32"/>
+      <c r="W16" s="32"/>
+      <c r="X16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="18"/>
+    </row>
+    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="32">
+        <v>65</v>
+      </c>
+      <c r="C17" s="32">
+        <v>66</v>
+      </c>
+      <c r="D17" s="32">
+        <v>63</v>
+      </c>
+      <c r="E17" s="32">
+        <v>62</v>
+      </c>
+      <c r="F17" s="32">
+        <v>51</v>
+      </c>
+      <c r="G17" s="32">
+        <v>43</v>
+      </c>
+      <c r="H17" s="32">
+        <v>65</v>
+      </c>
+      <c r="I17" s="32">
+        <v>43</v>
+      </c>
+      <c r="J17" s="32">
+        <v>51</v>
+      </c>
+      <c r="K17" s="32">
+        <v>54</v>
+      </c>
+      <c r="L17" s="32">
+        <v>50</v>
+      </c>
+      <c r="M17" s="32">
+        <v>52</v>
+      </c>
+      <c r="N17" s="32">
+        <v>40</v>
+      </c>
+      <c r="O17" s="32">
+        <v>45</v>
+      </c>
+      <c r="P17" s="32">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>43</v>
+      </c>
+      <c r="R17" s="32">
+        <v>60</v>
+      </c>
+      <c r="S17" s="32">
+        <v>55</v>
+      </c>
+      <c r="T17" s="32">
+        <v>49</v>
+      </c>
+      <c r="U17" s="32">
+        <v>45</v>
+      </c>
+      <c r="V17" s="32">
+        <v>53</v>
+      </c>
+      <c r="W17" s="32">
+        <v>56</v>
+      </c>
+      <c r="X17" s="10">
+        <v>37</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>69</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>47</v>
+      </c>
+      <c r="AA17" s="18">
+        <v>45</v>
+      </c>
+      <c r="AB17" s="18">
+        <v>45</v>
+      </c>
+      <c r="AC17" s="18">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="32">
+        <v>26</v>
+      </c>
+      <c r="C18" s="32">
+        <v>22</v>
+      </c>
+      <c r="D18" s="32">
+        <v>17</v>
+      </c>
+      <c r="E18" s="32">
+        <v>23</v>
+      </c>
+      <c r="F18" s="32">
+        <v>31</v>
+      </c>
+      <c r="G18" s="32">
+        <v>31</v>
+      </c>
+      <c r="H18" s="32">
+        <v>22</v>
+      </c>
+      <c r="I18" s="32">
+        <v>24</v>
+      </c>
+      <c r="J18" s="32">
+        <v>31</v>
+      </c>
+      <c r="K18" s="32">
+        <v>25</v>
+      </c>
+      <c r="L18" s="32">
+        <v>26</v>
+      </c>
+      <c r="M18" s="32">
+        <v>25</v>
+      </c>
+      <c r="N18" s="32">
+        <v>11</v>
+      </c>
+      <c r="O18" s="32">
+        <v>19</v>
+      </c>
+      <c r="P18" s="32">
+        <v>23</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>24</v>
+      </c>
+      <c r="R18" s="32">
+        <v>17</v>
+      </c>
+      <c r="S18" s="32">
+        <v>22</v>
+      </c>
+      <c r="T18" s="32">
+        <v>27</v>
+      </c>
+      <c r="U18" s="32">
+        <v>23</v>
+      </c>
+      <c r="V18" s="32">
+        <v>22</v>
+      </c>
+      <c r="W18" s="32">
+        <v>33</v>
+      </c>
+      <c r="X18" s="10">
+        <v>16</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>15</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>27</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>21</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="32">
+        <v>62</v>
+      </c>
+      <c r="C19" s="32">
+        <v>53</v>
+      </c>
+      <c r="D19" s="32">
+        <v>66</v>
+      </c>
+      <c r="E19" s="32">
+        <v>71</v>
+      </c>
+      <c r="F19" s="32">
+        <v>76</v>
+      </c>
+      <c r="G19" s="32">
+        <v>66</v>
+      </c>
+      <c r="H19" s="32">
+        <v>77</v>
+      </c>
+      <c r="I19" s="32">
+        <v>58</v>
+      </c>
+      <c r="J19" s="32">
+        <v>61</v>
+      </c>
+      <c r="K19" s="32">
+        <v>57</v>
+      </c>
+      <c r="L19" s="32">
+        <v>63</v>
+      </c>
+      <c r="M19" s="32">
+        <v>62</v>
+      </c>
+      <c r="N19" s="32">
+        <v>51</v>
+      </c>
+      <c r="O19" s="32">
+        <v>54</v>
+      </c>
+      <c r="P19" s="32">
+        <v>51</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>58</v>
+      </c>
+      <c r="R19" s="32">
+        <v>64</v>
+      </c>
+      <c r="S19" s="32">
+        <v>60</v>
+      </c>
+      <c r="T19" s="32">
+        <v>65</v>
+      </c>
+      <c r="U19" s="32">
+        <v>57</v>
+      </c>
+      <c r="V19" s="32">
+        <v>51</v>
+      </c>
+      <c r="W19" s="32">
+        <v>50</v>
+      </c>
+      <c r="X19" s="10">
+        <v>40</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>56</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>44</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>42</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="32">
+        <v>33</v>
+      </c>
+      <c r="C20" s="32">
+        <v>47</v>
+      </c>
+      <c r="D20" s="32">
+        <v>49</v>
+      </c>
+      <c r="E20" s="32">
+        <v>38</v>
+      </c>
+      <c r="F20" s="32">
+        <v>48</v>
+      </c>
+      <c r="G20" s="32">
+        <v>39</v>
+      </c>
+      <c r="H20" s="32">
+        <v>45</v>
+      </c>
+      <c r="I20" s="32">
+        <v>37</v>
+      </c>
+      <c r="J20" s="32">
+        <v>45</v>
+      </c>
+      <c r="K20" s="32">
+        <v>40</v>
+      </c>
+      <c r="L20" s="32">
+        <v>37</v>
+      </c>
+      <c r="M20" s="32">
+        <v>28</v>
+      </c>
+      <c r="N20" s="32">
+        <v>28</v>
+      </c>
+      <c r="O20" s="32">
+        <v>33</v>
+      </c>
+      <c r="P20" s="32">
+        <v>31</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>37</v>
+      </c>
+      <c r="R20" s="32">
+        <v>43</v>
+      </c>
+      <c r="S20" s="32">
+        <v>40</v>
+      </c>
+      <c r="T20" s="32">
+        <v>35</v>
+      </c>
+      <c r="U20" s="32">
+        <v>34</v>
+      </c>
+      <c r="V20" s="32">
+        <v>49</v>
+      </c>
+      <c r="W20" s="32">
+        <v>30</v>
+      </c>
+      <c r="X20" s="10">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>30</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="18">
+        <v>26</v>
+      </c>
+      <c r="AB20" s="18">
+        <v>41</v>
+      </c>
+      <c r="AC20" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A21" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="32">
+        <v>29</v>
+      </c>
+      <c r="C21" s="32">
+        <v>28</v>
+      </c>
+      <c r="D21" s="32">
+        <v>22</v>
+      </c>
+      <c r="E21" s="32">
+        <v>22</v>
+      </c>
+      <c r="F21" s="32">
+        <v>28</v>
+      </c>
+      <c r="G21" s="32">
+        <v>27</v>
+      </c>
+      <c r="H21" s="32">
+        <v>33</v>
+      </c>
+      <c r="I21" s="32">
+        <v>24</v>
+      </c>
+      <c r="J21" s="32">
+        <v>20</v>
+      </c>
+      <c r="K21" s="32">
+        <v>18</v>
+      </c>
+      <c r="L21" s="32">
+        <v>18</v>
+      </c>
+      <c r="M21" s="32">
+        <v>24</v>
+      </c>
+      <c r="N21" s="32">
+        <v>24</v>
+      </c>
+      <c r="O21" s="32">
+        <v>16</v>
+      </c>
+      <c r="P21" s="32">
+        <v>23</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>24</v>
+      </c>
+      <c r="R21" s="32">
+        <v>27</v>
+      </c>
+      <c r="S21" s="32">
+        <v>18</v>
+      </c>
+      <c r="T21" s="32">
+        <v>27</v>
+      </c>
+      <c r="U21" s="32">
+        <v>20</v>
+      </c>
+      <c r="V21" s="32">
+        <v>30</v>
+      </c>
+      <c r="W21" s="32">
+        <v>22</v>
+      </c>
+      <c r="X21" s="10">
+        <v>14</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>14</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>17</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>18</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>27</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A22" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="32">
+        <v>21</v>
+      </c>
+      <c r="C22" s="32">
+        <v>21</v>
+      </c>
+      <c r="D22" s="32">
+        <v>30</v>
+      </c>
+      <c r="E22" s="32">
+        <v>35</v>
+      </c>
+      <c r="F22" s="32">
+        <v>32</v>
+      </c>
+      <c r="G22" s="32">
+        <v>22</v>
+      </c>
+      <c r="H22" s="32">
+        <v>34</v>
+      </c>
+      <c r="I22" s="32">
+        <v>30</v>
+      </c>
+      <c r="J22" s="32">
+        <v>40</v>
+      </c>
+      <c r="K22" s="32">
+        <v>23</v>
+      </c>
+      <c r="L22" s="32">
+        <v>34</v>
+      </c>
+      <c r="M22" s="32">
+        <v>30</v>
+      </c>
+      <c r="N22" s="32">
+        <v>21</v>
+      </c>
+      <c r="O22" s="32">
+        <v>21</v>
+      </c>
+      <c r="P22" s="32">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>30</v>
+      </c>
+      <c r="R22" s="32">
+        <v>20</v>
+      </c>
+      <c r="S22" s="32">
+        <v>29</v>
+      </c>
+      <c r="T22" s="32">
+        <v>33</v>
+      </c>
+      <c r="U22" s="32">
+        <v>26</v>
+      </c>
+      <c r="V22" s="32">
+        <v>35</v>
+      </c>
+      <c r="W22" s="32">
+        <v>15</v>
+      </c>
+      <c r="X22" s="10">
+        <v>23</v>
+      </c>
+      <c r="Y22" s="10">
+        <v>27</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>25</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>28</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>27</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A23" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="32">
+        <v>60</v>
+      </c>
+      <c r="C23" s="32">
+        <v>47</v>
+      </c>
+      <c r="D23" s="32">
+        <v>44</v>
+      </c>
+      <c r="E23" s="32">
+        <v>46</v>
+      </c>
+      <c r="F23" s="32">
+        <v>50</v>
+      </c>
+      <c r="G23" s="32">
+        <v>64</v>
+      </c>
+      <c r="H23" s="32">
+        <v>48</v>
+      </c>
+      <c r="I23" s="32">
+        <v>54</v>
+      </c>
+      <c r="J23" s="32">
+        <v>50</v>
+      </c>
+      <c r="K23" s="32">
+        <v>52</v>
+      </c>
+      <c r="L23" s="32">
+        <v>64</v>
+      </c>
+      <c r="M23" s="32">
+        <v>54</v>
+      </c>
+      <c r="N23" s="32">
+        <v>41</v>
+      </c>
+      <c r="O23" s="32">
+        <v>38</v>
+      </c>
+      <c r="P23" s="32">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>54</v>
+      </c>
+      <c r="R23" s="32">
+        <v>48</v>
+      </c>
+      <c r="S23" s="32">
+        <v>46</v>
+      </c>
+      <c r="T23" s="32">
+        <v>56</v>
+      </c>
+      <c r="U23" s="32">
+        <v>54</v>
+      </c>
+      <c r="V23" s="32">
+        <v>52</v>
+      </c>
+      <c r="W23" s="32">
+        <v>52</v>
+      </c>
+      <c r="X23" s="10">
+        <v>34</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>47</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>45</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>37</v>
+      </c>
+      <c r="AB23" s="18">
+        <v>47</v>
+      </c>
+      <c r="AC23" s="18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+    </row>
+    <row r="25" spans="1:29" ht="24" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="32">
+        <v>707</v>
+      </c>
+      <c r="C25" s="32">
+        <v>663</v>
+      </c>
+      <c r="D25" s="32">
+        <v>627</v>
+      </c>
+      <c r="E25" s="32">
+        <v>681</v>
+      </c>
+      <c r="F25" s="32">
+        <v>688</v>
+      </c>
+      <c r="G25" s="32">
+        <v>676</v>
+      </c>
+      <c r="H25" s="32">
+        <v>762</v>
+      </c>
+      <c r="I25" s="32">
+        <v>640</v>
+      </c>
+      <c r="J25" s="32">
+        <v>723</v>
+      </c>
+      <c r="K25" s="32">
+        <v>630</v>
+      </c>
+      <c r="L25" s="32">
+        <v>616</v>
+      </c>
+      <c r="M25" s="32">
+        <v>660</v>
+      </c>
+      <c r="N25" s="32">
+        <v>468</v>
+      </c>
+      <c r="O25" s="32">
+        <v>539</v>
+      </c>
+      <c r="P25" s="32">
+        <v>597</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>640</v>
+      </c>
+      <c r="R25" s="32">
+        <v>610</v>
+      </c>
+      <c r="S25" s="32">
+        <v>602</v>
+      </c>
+      <c r="T25" s="32">
+        <v>691</v>
+      </c>
+      <c r="U25" s="32">
+        <v>581</v>
+      </c>
+      <c r="V25" s="32">
+        <v>649</v>
+      </c>
+      <c r="W25" s="32">
+        <v>591</v>
+      </c>
+      <c r="X25" s="10">
+        <v>515</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>571</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>582</v>
+      </c>
+      <c r="AA25" s="18">
+        <v>509</v>
+      </c>
+      <c r="AB25" s="18">
+        <v>554</v>
+      </c>
+      <c r="AC25" s="18">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="32">
+        <v>326</v>
+      </c>
+      <c r="C26" s="32">
+        <v>328</v>
+      </c>
+      <c r="D26" s="32">
+        <v>308</v>
+      </c>
+      <c r="E26" s="32">
+        <v>329</v>
+      </c>
+      <c r="F26" s="32">
+        <v>287</v>
+      </c>
+      <c r="G26" s="32">
+        <v>299</v>
+      </c>
+      <c r="H26" s="32">
+        <v>357</v>
+      </c>
+      <c r="I26" s="32">
+        <v>321</v>
+      </c>
+      <c r="J26" s="32">
+        <v>358</v>
+      </c>
+      <c r="K26" s="32">
+        <v>294</v>
+      </c>
+      <c r="L26" s="32">
+        <v>294</v>
+      </c>
+      <c r="M26" s="32">
+        <v>301</v>
+      </c>
+      <c r="N26" s="32">
+        <v>222</v>
+      </c>
+      <c r="O26" s="32">
+        <v>287</v>
+      </c>
+      <c r="P26" s="32">
+        <v>295</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>321</v>
+      </c>
+      <c r="R26" s="32">
+        <v>276</v>
+      </c>
+      <c r="S26" s="32">
+        <v>277</v>
+      </c>
+      <c r="T26" s="32">
+        <v>349</v>
+      </c>
+      <c r="U26" s="32">
+        <v>277</v>
+      </c>
+      <c r="V26" s="32">
+        <v>318</v>
+      </c>
+      <c r="W26" s="32">
+        <v>292</v>
+      </c>
+      <c r="X26" s="10">
+        <v>259</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>283</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>248</v>
+      </c>
+      <c r="AA26" s="18">
+        <v>229</v>
+      </c>
+      <c r="AB26" s="18">
+        <v>267</v>
+      </c>
+      <c r="AC26" s="18">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A27" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="32">
+        <v>73</v>
+      </c>
+      <c r="C27" s="32">
+        <v>51</v>
+      </c>
+      <c r="D27" s="32">
+        <v>53</v>
+      </c>
+      <c r="E27" s="32">
+        <v>63</v>
+      </c>
+      <c r="F27" s="32">
+        <v>59</v>
+      </c>
+      <c r="G27" s="32">
+        <v>63</v>
+      </c>
+      <c r="H27" s="32">
+        <v>68</v>
+      </c>
+      <c r="I27" s="32">
+        <v>53</v>
+      </c>
+      <c r="J27" s="32">
+        <v>62</v>
+      </c>
+      <c r="K27" s="32">
+        <v>51</v>
+      </c>
+      <c r="L27" s="32">
+        <v>46</v>
+      </c>
+      <c r="M27" s="32">
+        <v>53</v>
+      </c>
+      <c r="N27" s="32">
+        <v>46</v>
+      </c>
+      <c r="O27" s="32">
+        <v>30</v>
+      </c>
+      <c r="P27" s="32">
+        <v>39</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>53</v>
+      </c>
+      <c r="R27" s="32">
+        <v>53</v>
+      </c>
+      <c r="S27" s="32">
+        <v>43</v>
+      </c>
+      <c r="T27" s="32">
+        <v>60</v>
+      </c>
+      <c r="U27" s="32">
+        <v>53</v>
+      </c>
+      <c r="V27" s="32">
+        <v>52</v>
+      </c>
+      <c r="W27" s="32">
+        <v>49</v>
+      </c>
+      <c r="X27" s="10">
+        <v>44</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>48</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>47</v>
+      </c>
+      <c r="AA27" s="18">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>40</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A28" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="32">
+        <v>11</v>
+      </c>
+      <c r="C28" s="32">
+        <v>10</v>
+      </c>
+      <c r="D28" s="32">
+        <v>5</v>
+      </c>
+      <c r="E28" s="32">
+        <v>5</v>
+      </c>
+      <c r="F28" s="32">
+        <v>11</v>
+      </c>
+      <c r="G28" s="32">
+        <v>6</v>
+      </c>
+      <c r="H28" s="32">
+        <v>8</v>
+      </c>
+      <c r="I28" s="32">
+        <v>7</v>
+      </c>
+      <c r="J28" s="32">
+        <v>7</v>
+      </c>
+      <c r="K28" s="32">
+        <v>10</v>
+      </c>
+      <c r="L28" s="32">
+        <v>10</v>
+      </c>
+      <c r="M28" s="32">
+        <v>4</v>
+      </c>
+      <c r="N28" s="32">
+        <v>4</v>
+      </c>
+      <c r="O28" s="32">
+        <v>7</v>
+      </c>
+      <c r="P28" s="32">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="32">
+        <v>7</v>
+      </c>
+      <c r="R28" s="32">
+        <v>6</v>
+      </c>
+      <c r="S28" s="32">
+        <v>5</v>
+      </c>
+      <c r="T28" s="32">
+        <v>7</v>
+      </c>
+      <c r="U28" s="32">
+        <v>11</v>
+      </c>
+      <c r="V28" s="32">
+        <v>4</v>
+      </c>
+      <c r="W28" s="32">
+        <v>4</v>
+      </c>
+      <c r="X28" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="18">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>9</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>8</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="32">
+        <v>19</v>
+      </c>
+      <c r="C29" s="32">
+        <v>25</v>
+      </c>
+      <c r="D29" s="32">
+        <v>20</v>
+      </c>
+      <c r="E29" s="32">
+        <v>35</v>
+      </c>
+      <c r="F29" s="32">
+        <v>18</v>
+      </c>
+      <c r="G29" s="32">
+        <v>21</v>
+      </c>
+      <c r="H29" s="32">
+        <v>26</v>
+      </c>
+      <c r="I29" s="32">
+        <v>18</v>
+      </c>
+      <c r="J29" s="32">
+        <v>26</v>
+      </c>
+      <c r="K29" s="32">
+        <v>10</v>
+      </c>
+      <c r="L29" s="32">
+        <v>18</v>
+      </c>
+      <c r="M29" s="32">
+        <v>23</v>
+      </c>
+      <c r="N29" s="32">
+        <v>12</v>
+      </c>
+      <c r="O29" s="32">
+        <v>15</v>
+      </c>
+      <c r="P29" s="32">
+        <v>22</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>18</v>
+      </c>
+      <c r="R29" s="32">
+        <v>15</v>
+      </c>
+      <c r="S29" s="32">
+        <v>24</v>
+      </c>
+      <c r="T29" s="32">
+        <v>18</v>
+      </c>
+      <c r="U29" s="32">
+        <v>20</v>
+      </c>
+      <c r="V29" s="32">
+        <v>17</v>
+      </c>
+      <c r="W29" s="32">
+        <v>13</v>
+      </c>
+      <c r="X29" s="10">
+        <v>17</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>29</v>
+      </c>
+      <c r="Z29" s="18">
+        <v>24</v>
+      </c>
+      <c r="AA29" s="18">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A30" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="32">
+        <v>90</v>
+      </c>
+      <c r="C30" s="32">
+        <v>78</v>
+      </c>
+      <c r="D30" s="32">
+        <v>67</v>
+      </c>
+      <c r="E30" s="32">
+        <v>80</v>
+      </c>
+      <c r="F30" s="32">
+        <v>102</v>
+      </c>
+      <c r="G30" s="32">
+        <v>95</v>
+      </c>
+      <c r="H30" s="32">
+        <v>90</v>
+      </c>
+      <c r="I30" s="32">
+        <v>93</v>
+      </c>
+      <c r="J30" s="32">
+        <v>91</v>
+      </c>
+      <c r="K30" s="32">
+        <v>79</v>
+      </c>
+      <c r="L30" s="32">
+        <v>84</v>
+      </c>
+      <c r="M30" s="32">
+        <v>98</v>
+      </c>
+      <c r="N30" s="32">
+        <v>51</v>
+      </c>
+      <c r="O30" s="32">
+        <v>62</v>
+      </c>
+      <c r="P30" s="32">
+        <v>77</v>
+      </c>
+      <c r="Q30" s="32">
+        <v>93</v>
+      </c>
+      <c r="R30" s="32">
+        <v>87</v>
+      </c>
+      <c r="S30" s="32">
+        <v>85</v>
+      </c>
+      <c r="T30" s="32">
+        <v>86</v>
+      </c>
+      <c r="U30" s="32">
+        <v>72</v>
+      </c>
+      <c r="V30" s="32">
+        <v>92</v>
+      </c>
+      <c r="W30" s="32">
+        <v>83</v>
+      </c>
+      <c r="X30" s="10">
+        <v>63</v>
+      </c>
+      <c r="Y30" s="10">
+        <v>72</v>
+      </c>
+      <c r="Z30" s="18">
+        <v>106</v>
+      </c>
+      <c r="AA30" s="18">
+        <v>66</v>
+      </c>
+      <c r="AB30" s="18">
+        <v>84</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A31" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="32">
+        <v>30</v>
+      </c>
+      <c r="C31" s="32">
+        <v>23</v>
+      </c>
+      <c r="D31" s="32">
+        <v>24</v>
+      </c>
+      <c r="E31" s="32">
+        <v>28</v>
+      </c>
+      <c r="F31" s="32">
+        <v>29</v>
+      </c>
+      <c r="G31" s="32">
+        <v>30</v>
+      </c>
+      <c r="H31" s="32">
+        <v>34</v>
+      </c>
+      <c r="I31" s="32">
+        <v>22</v>
+      </c>
+      <c r="J31" s="32">
+        <v>16</v>
+      </c>
+      <c r="K31" s="32">
+        <v>28</v>
+      </c>
+      <c r="L31" s="32">
+        <v>21</v>
+      </c>
+      <c r="M31" s="32">
+        <v>27</v>
+      </c>
+      <c r="N31" s="32">
+        <v>24</v>
+      </c>
+      <c r="O31" s="32">
+        <v>25</v>
+      </c>
+      <c r="P31" s="32">
+        <v>24</v>
+      </c>
+      <c r="Q31" s="32">
+        <v>22</v>
+      </c>
+      <c r="R31" s="32">
+        <v>24</v>
+      </c>
+      <c r="S31" s="32">
+        <v>31</v>
+      </c>
+      <c r="T31" s="32">
+        <v>19</v>
+      </c>
+      <c r="U31" s="32">
+        <v>19</v>
+      </c>
+      <c r="V31" s="32">
+        <v>17</v>
+      </c>
+      <c r="W31" s="32">
+        <v>18</v>
+      </c>
+      <c r="X31" s="10">
+        <v>23</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>25</v>
+      </c>
+      <c r="Z31" s="18">
+        <v>27</v>
+      </c>
+      <c r="AA31" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB31" s="18">
+        <v>20</v>
+      </c>
+      <c r="AC31" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A32" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="32"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="32"/>
+      <c r="O32" s="32"/>
+      <c r="P32" s="32"/>
+      <c r="Q32" s="32"/>
+      <c r="R32" s="32"/>
+      <c r="S32" s="32"/>
+      <c r="T32" s="32"/>
+      <c r="U32" s="32"/>
+      <c r="V32" s="32"/>
+      <c r="W32" s="32"/>
+      <c r="X32" s="10"/>
+      <c r="Y32" s="10"/>
+      <c r="Z32" s="18"/>
+      <c r="AA32" s="18"/>
+      <c r="AB32" s="18"/>
+      <c r="AC32" s="18"/>
+    </row>
+    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A33" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="32">
+        <v>36</v>
+      </c>
+      <c r="C33" s="32">
+        <v>30</v>
+      </c>
+      <c r="D33" s="32">
+        <v>36</v>
+      </c>
+      <c r="E33" s="32">
+        <v>32</v>
+      </c>
+      <c r="F33" s="32">
+        <v>29</v>
+      </c>
+      <c r="G33" s="32">
+        <v>27</v>
+      </c>
+      <c r="H33" s="32">
+        <v>40</v>
+      </c>
+      <c r="I33" s="32">
+        <v>25</v>
+      </c>
+      <c r="J33" s="32">
+        <v>21</v>
+      </c>
+      <c r="K33" s="32">
+        <v>29</v>
+      </c>
+      <c r="L33" s="32">
+        <v>23</v>
+      </c>
+      <c r="M33" s="32">
+        <v>28</v>
+      </c>
+      <c r="N33" s="32">
+        <v>17</v>
+      </c>
+      <c r="O33" s="32">
+        <v>20</v>
+      </c>
+      <c r="P33" s="32">
+        <v>33</v>
+      </c>
+      <c r="Q33" s="32">
+        <v>25</v>
+      </c>
+      <c r="R33" s="32">
+        <v>27</v>
+      </c>
+      <c r="S33" s="32">
+        <v>24</v>
+      </c>
+      <c r="T33" s="32">
+        <v>22</v>
+      </c>
+      <c r="U33" s="32">
+        <v>23</v>
+      </c>
+      <c r="V33" s="32">
+        <v>25</v>
+      </c>
+      <c r="W33" s="32">
+        <v>31</v>
+      </c>
+      <c r="X33" s="10">
+        <v>23</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>27</v>
+      </c>
+      <c r="Z33" s="18">
+        <v>27</v>
+      </c>
+      <c r="AA33" s="18">
+        <v>23</v>
+      </c>
+      <c r="AB33" s="18">
+        <v>23</v>
+      </c>
+      <c r="AC33" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A34" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="32">
+        <v>15</v>
+      </c>
+      <c r="C34" s="32">
+        <v>12</v>
+      </c>
+      <c r="D34" s="32">
+        <v>10</v>
+      </c>
+      <c r="E34" s="32">
+        <v>14</v>
+      </c>
+      <c r="F34" s="32">
+        <v>13</v>
+      </c>
+      <c r="G34" s="32">
+        <v>19</v>
+      </c>
+      <c r="H34" s="32">
+        <v>11</v>
+      </c>
+      <c r="I34" s="32">
+        <v>9</v>
+      </c>
+      <c r="J34" s="32">
+        <v>16</v>
+      </c>
+      <c r="K34" s="32">
+        <v>10</v>
+      </c>
+      <c r="L34" s="32">
+        <v>12</v>
+      </c>
+      <c r="M34" s="32">
+        <v>17</v>
+      </c>
+      <c r="N34" s="32">
+        <v>8</v>
+      </c>
+      <c r="O34" s="32">
+        <v>6</v>
+      </c>
+      <c r="P34" s="32">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="32">
+        <v>9</v>
+      </c>
+      <c r="R34" s="32">
+        <v>6</v>
+      </c>
+      <c r="S34" s="32">
+        <v>9</v>
+      </c>
+      <c r="T34" s="32">
+        <v>14</v>
+      </c>
+      <c r="U34" s="32">
+        <v>11</v>
+      </c>
+      <c r="V34" s="32">
+        <v>13</v>
+      </c>
+      <c r="W34" s="32">
+        <v>14</v>
+      </c>
+      <c r="X34" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="18">
+        <v>15</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>11</v>
+      </c>
+      <c r="AB34" s="18">
+        <v>7</v>
+      </c>
+      <c r="AC34" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A35" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="32">
+        <v>32</v>
+      </c>
+      <c r="C35" s="32">
+        <v>27</v>
+      </c>
+      <c r="D35" s="32">
+        <v>36</v>
+      </c>
+      <c r="E35" s="32">
+        <v>30</v>
+      </c>
+      <c r="F35" s="32">
+        <v>47</v>
+      </c>
+      <c r="G35" s="32">
+        <v>31</v>
+      </c>
+      <c r="H35" s="32">
+        <v>49</v>
+      </c>
+      <c r="I35" s="32">
+        <v>27</v>
+      </c>
+      <c r="J35" s="32">
+        <v>36</v>
+      </c>
+      <c r="K35" s="32">
+        <v>32</v>
+      </c>
+      <c r="L35" s="32">
+        <v>30</v>
+      </c>
+      <c r="M35" s="32">
+        <v>28</v>
+      </c>
+      <c r="N35" s="32">
+        <v>28</v>
+      </c>
+      <c r="O35" s="32">
+        <v>28</v>
+      </c>
+      <c r="P35" s="32">
+        <v>27</v>
+      </c>
+      <c r="Q35" s="32">
+        <v>27</v>
+      </c>
+      <c r="R35" s="32">
+        <v>34</v>
+      </c>
+      <c r="S35" s="32">
+        <v>31</v>
+      </c>
+      <c r="T35" s="32">
+        <v>35</v>
+      </c>
+      <c r="U35" s="32">
+        <v>28</v>
+      </c>
+      <c r="V35" s="32">
+        <v>22</v>
+      </c>
+      <c r="W35" s="32">
+        <v>23</v>
+      </c>
+      <c r="X35" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y35" s="10">
+        <v>29</v>
+      </c>
+      <c r="Z35" s="18">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="18">
+        <v>27</v>
+      </c>
+      <c r="AB35" s="18">
+        <v>22</v>
+      </c>
+      <c r="AC35" s="18">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A36" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="32">
+        <v>21</v>
+      </c>
+      <c r="C36" s="32">
+        <v>32</v>
+      </c>
+      <c r="D36" s="32">
+        <v>25</v>
+      </c>
+      <c r="E36" s="32">
+        <v>21</v>
+      </c>
+      <c r="F36" s="32">
+        <v>28</v>
+      </c>
+      <c r="G36" s="32">
+        <v>18</v>
+      </c>
+      <c r="H36" s="32">
+        <v>26</v>
+      </c>
+      <c r="I36" s="32">
+        <v>16</v>
+      </c>
+      <c r="J36" s="32">
+        <v>27</v>
+      </c>
+      <c r="K36" s="32">
+        <v>20</v>
+      </c>
+      <c r="L36" s="32">
+        <v>23</v>
+      </c>
+      <c r="M36" s="32">
+        <v>14</v>
+      </c>
+      <c r="N36" s="32">
+        <v>11</v>
+      </c>
+      <c r="O36" s="32">
+        <v>16</v>
+      </c>
+      <c r="P36" s="32">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="32">
+        <v>16</v>
+      </c>
+      <c r="R36" s="32">
+        <v>28</v>
+      </c>
+      <c r="S36" s="32">
+        <v>22</v>
+      </c>
+      <c r="T36" s="32">
+        <v>18</v>
+      </c>
+      <c r="U36" s="32">
+        <v>16</v>
+      </c>
+      <c r="V36" s="32">
+        <v>27</v>
+      </c>
+      <c r="W36" s="32">
+        <v>15</v>
+      </c>
+      <c r="X36" s="10">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="18">
+        <v>14</v>
+      </c>
+      <c r="AA36" s="18">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="18">
+        <v>19</v>
+      </c>
+      <c r="AC36" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A37" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="32">
+        <v>14</v>
+      </c>
+      <c r="C37" s="32">
+        <v>9</v>
+      </c>
+      <c r="D37" s="32">
+        <v>8</v>
+      </c>
+      <c r="E37" s="32">
+        <v>8</v>
+      </c>
+      <c r="F37" s="32">
+        <v>17</v>
+      </c>
+      <c r="G37" s="32">
+        <v>15</v>
+      </c>
+      <c r="H37" s="32">
+        <v>16</v>
+      </c>
+      <c r="I37" s="32">
+        <v>10</v>
+      </c>
+      <c r="J37" s="32">
+        <v>14</v>
+      </c>
+      <c r="K37" s="32">
+        <v>11</v>
+      </c>
+      <c r="L37" s="32">
+        <v>9</v>
+      </c>
+      <c r="M37" s="32">
+        <v>14</v>
+      </c>
+      <c r="N37" s="32">
+        <v>13</v>
+      </c>
+      <c r="O37" s="32">
+        <v>8</v>
+      </c>
+      <c r="P37" s="32">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="32">
+        <v>10</v>
+      </c>
+      <c r="R37" s="32">
+        <v>17</v>
+      </c>
+      <c r="S37" s="32">
+        <v>12</v>
+      </c>
+      <c r="T37" s="32">
+        <v>15</v>
+      </c>
+      <c r="U37" s="32">
+        <v>6</v>
+      </c>
+      <c r="V37" s="32">
+        <v>16</v>
+      </c>
+      <c r="W37" s="32">
+        <v>14</v>
+      </c>
+      <c r="X37" s="10">
+        <v>8</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>6</v>
+      </c>
+      <c r="Z37" s="18">
+        <v>10</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>8</v>
+      </c>
+      <c r="AB37" s="18">
+        <v>14</v>
+      </c>
+      <c r="AC37" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A38" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="32">
+        <v>11</v>
+      </c>
+      <c r="C38" s="32">
+        <v>11</v>
+      </c>
+      <c r="D38" s="32">
+        <v>17</v>
+      </c>
+      <c r="E38" s="32">
+        <v>14</v>
+      </c>
+      <c r="F38" s="32">
+        <v>19</v>
+      </c>
+      <c r="G38" s="32">
+        <v>14</v>
+      </c>
+      <c r="H38" s="32">
+        <v>19</v>
+      </c>
+      <c r="I38" s="32">
+        <v>16</v>
+      </c>
+      <c r="J38" s="32">
+        <v>22</v>
+      </c>
+      <c r="K38" s="32">
+        <v>12</v>
+      </c>
+      <c r="L38" s="32">
+        <v>16</v>
+      </c>
+      <c r="M38" s="32">
+        <v>21</v>
+      </c>
+      <c r="N38" s="32">
+        <v>15</v>
+      </c>
+      <c r="O38" s="32">
+        <v>14</v>
+      </c>
+      <c r="P38" s="32">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="32">
+        <v>16</v>
+      </c>
+      <c r="R38" s="32">
+        <v>8</v>
+      </c>
+      <c r="S38" s="32">
+        <v>15</v>
+      </c>
+      <c r="T38" s="32">
+        <v>18</v>
+      </c>
+      <c r="U38" s="32">
+        <v>17</v>
+      </c>
+      <c r="V38" s="32">
+        <v>20</v>
+      </c>
+      <c r="W38" s="32">
+        <v>11</v>
+      </c>
+      <c r="X38" s="10">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="10">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>15</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="18">
+        <v>12</v>
+      </c>
+      <c r="AC38" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A39" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="32">
+        <v>29</v>
+      </c>
+      <c r="C39" s="32">
+        <v>27</v>
+      </c>
+      <c r="D39" s="32">
+        <v>18</v>
+      </c>
+      <c r="E39" s="32">
+        <v>22</v>
+      </c>
+      <c r="F39" s="32">
+        <v>29</v>
+      </c>
+      <c r="G39" s="32">
+        <v>38</v>
+      </c>
+      <c r="H39" s="32">
+        <v>18</v>
+      </c>
+      <c r="I39" s="32">
+        <v>23</v>
+      </c>
+      <c r="J39" s="32">
+        <v>27</v>
+      </c>
+      <c r="K39" s="32">
+        <v>25</v>
+      </c>
+      <c r="L39" s="32">
+        <v>30</v>
+      </c>
+      <c r="M39" s="32">
+        <v>32</v>
+      </c>
+      <c r="N39" s="32">
+        <v>17</v>
+      </c>
+      <c r="O39" s="32">
+        <v>21</v>
+      </c>
+      <c r="P39" s="32">
+        <v>22</v>
+      </c>
+      <c r="Q39" s="32">
+        <v>23</v>
+      </c>
+      <c r="R39" s="32">
+        <v>29</v>
+      </c>
+      <c r="S39" s="32">
+        <v>24</v>
+      </c>
+      <c r="T39" s="32">
+        <v>30</v>
+      </c>
+      <c r="U39" s="32">
+        <v>28</v>
+      </c>
+      <c r="V39" s="32">
+        <v>26</v>
+      </c>
+      <c r="W39" s="32">
+        <v>24</v>
+      </c>
+      <c r="X39" s="10">
+        <v>17</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>18</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>24</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB39" s="18">
+        <v>23</v>
+      </c>
+      <c r="AC39" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A40" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="33"/>
+      <c r="Q40" s="33"/>
+      <c r="R40" s="33"/>
+      <c r="S40" s="33"/>
+      <c r="T40" s="33"/>
+      <c r="U40" s="33"/>
+      <c r="V40" s="33"/>
+      <c r="W40" s="33"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+    </row>
+    <row r="41" spans="1:29" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="32">
+        <v>586</v>
+      </c>
+      <c r="C41" s="32">
+        <v>586</v>
+      </c>
+      <c r="D41" s="32">
+        <v>590</v>
+      </c>
+      <c r="E41" s="32">
+        <v>675</v>
+      </c>
+      <c r="F41" s="32">
+        <v>611</v>
+      </c>
+      <c r="G41" s="32">
+        <v>643</v>
+      </c>
+      <c r="H41" s="32">
+        <v>674</v>
+      </c>
+      <c r="I41" s="32">
+        <v>633</v>
+      </c>
+      <c r="J41" s="32">
+        <v>637</v>
+      </c>
+      <c r="K41" s="32">
+        <v>626</v>
+      </c>
+      <c r="L41" s="32">
+        <v>567</v>
+      </c>
+      <c r="M41" s="32">
+        <v>567</v>
+      </c>
+      <c r="N41" s="32">
+        <v>497</v>
+      </c>
+      <c r="O41" s="32">
+        <v>523</v>
+      </c>
+      <c r="P41" s="32">
+        <v>521</v>
+      </c>
+      <c r="Q41" s="32">
+        <v>633</v>
+      </c>
+      <c r="R41" s="32">
+        <v>566</v>
+      </c>
+      <c r="S41" s="32">
+        <v>537</v>
+      </c>
+      <c r="T41" s="32">
+        <v>617</v>
+      </c>
+      <c r="U41" s="32">
+        <v>591</v>
+      </c>
+      <c r="V41" s="32">
+        <v>595</v>
+      </c>
+      <c r="W41" s="32">
+        <v>557</v>
+      </c>
+      <c r="X41" s="18">
+        <v>470</v>
+      </c>
+      <c r="Y41" s="18">
+        <v>566</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>485</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>480</v>
+      </c>
+      <c r="AB41" s="18">
+        <v>483</v>
+      </c>
+      <c r="AC41" s="18">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A42" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="32">
+        <v>267</v>
+      </c>
+      <c r="C42" s="32">
+        <v>283</v>
+      </c>
+      <c r="D42" s="32">
+        <v>265</v>
+      </c>
+      <c r="E42" s="32">
+        <v>327</v>
+      </c>
+      <c r="F42" s="32">
+        <v>302</v>
+      </c>
+      <c r="G42" s="32">
+        <v>311</v>
+      </c>
+      <c r="H42" s="32">
+        <v>327</v>
+      </c>
+      <c r="I42" s="32">
+        <v>285</v>
+      </c>
+      <c r="J42" s="32">
+        <v>291</v>
+      </c>
+      <c r="K42" s="32">
+        <v>288</v>
+      </c>
+      <c r="L42" s="32">
+        <v>241</v>
+      </c>
+      <c r="M42" s="32">
+        <v>268</v>
+      </c>
+      <c r="N42" s="32">
+        <v>234</v>
+      </c>
+      <c r="O42" s="32">
+        <v>252</v>
+      </c>
+      <c r="P42" s="32">
+        <v>260</v>
+      </c>
+      <c r="Q42" s="32">
+        <v>285</v>
+      </c>
+      <c r="R42" s="32">
+        <v>263</v>
+      </c>
+      <c r="S42" s="32">
+        <v>246</v>
+      </c>
+      <c r="T42" s="32">
+        <v>318</v>
+      </c>
+      <c r="U42" s="32">
+        <v>293</v>
+      </c>
+      <c r="V42" s="32">
+        <v>271</v>
+      </c>
+      <c r="W42" s="32">
+        <v>258</v>
+      </c>
+      <c r="X42" s="18">
+        <v>239</v>
+      </c>
+      <c r="Y42" s="18">
+        <v>239</v>
+      </c>
+      <c r="Z42" s="18">
+        <v>232</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>240</v>
+      </c>
+      <c r="AB42" s="18">
+        <v>232</v>
+      </c>
+      <c r="AC42" s="18">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A43" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="32">
+        <v>52</v>
+      </c>
+      <c r="C43" s="32">
+        <v>36</v>
+      </c>
+      <c r="D43" s="32">
+        <v>42</v>
+      </c>
+      <c r="E43" s="32">
+        <v>57</v>
+      </c>
+      <c r="F43" s="32">
+        <v>57</v>
+      </c>
+      <c r="G43" s="32">
+        <v>54</v>
+      </c>
+      <c r="H43" s="32">
+        <v>59</v>
+      </c>
+      <c r="I43" s="32">
+        <v>48</v>
+      </c>
+      <c r="J43" s="32">
+        <v>73</v>
+      </c>
+      <c r="K43" s="32">
+        <v>44</v>
+      </c>
+      <c r="L43" s="32">
+        <v>52</v>
+      </c>
+      <c r="M43" s="32">
+        <v>45</v>
+      </c>
+      <c r="N43" s="32">
+        <v>47</v>
+      </c>
+      <c r="O43" s="32">
+        <v>38</v>
+      </c>
+      <c r="P43" s="32">
+        <v>53</v>
+      </c>
+      <c r="Q43" s="32">
+        <v>48</v>
+      </c>
+      <c r="R43" s="32">
+        <v>54</v>
+      </c>
+      <c r="S43" s="32">
+        <v>36</v>
+      </c>
+      <c r="T43" s="32">
+        <v>56</v>
+      </c>
+      <c r="U43" s="32">
+        <v>48</v>
+      </c>
+      <c r="V43" s="32">
+        <v>44</v>
+      </c>
+      <c r="W43" s="32">
+        <v>47</v>
+      </c>
+      <c r="X43" s="18">
+        <v>39</v>
+      </c>
+      <c r="Y43" s="18">
+        <v>46</v>
+      </c>
+      <c r="Z43" s="18">
+        <v>35</v>
+      </c>
+      <c r="AA43" s="18">
+        <v>36</v>
+      </c>
+      <c r="AB43" s="18">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A44" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="32">
+        <v>5</v>
+      </c>
+      <c r="C44" s="32">
+        <v>5</v>
+      </c>
+      <c r="D44" s="32">
+        <v>9</v>
+      </c>
+      <c r="E44" s="32">
         <v>3</v>
       </c>
-      <c r="AP7" s="20" t="s">
+      <c r="F44" s="32">
+        <v>6</v>
+      </c>
+      <c r="G44" s="32">
+        <v>8</v>
+      </c>
+      <c r="H44" s="32">
+        <v>13</v>
+      </c>
+      <c r="I44" s="32">
+        <v>12</v>
+      </c>
+      <c r="J44" s="32">
         <v>4</v>
       </c>
-      <c r="AQ7" s="20" t="s">
+      <c r="K44" s="32">
+        <v>13</v>
+      </c>
+      <c r="L44" s="32">
+        <v>3</v>
+      </c>
+      <c r="M44" s="32">
+        <v>4</v>
+      </c>
+      <c r="N44" s="32">
+        <v>9</v>
+      </c>
+      <c r="O44" s="32">
+        <v>8</v>
+      </c>
+      <c r="P44" s="32">
+        <v>3</v>
+      </c>
+      <c r="Q44" s="32">
+        <v>12</v>
+      </c>
+      <c r="R44" s="32">
+        <v>4</v>
+      </c>
+      <c r="S44" s="32">
+        <v>11</v>
+      </c>
+      <c r="T44" s="32">
+        <v>6</v>
+      </c>
+      <c r="U44" s="32">
+        <v>6</v>
+      </c>
+      <c r="V44" s="32">
+        <v>4</v>
+      </c>
+      <c r="W44" s="32">
+        <v>4</v>
+      </c>
+      <c r="X44" s="18">
         <v>5</v>
       </c>
-      <c r="AR7" s="20" t="s">
+      <c r="Y44" s="18">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>5</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A45" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" s="32">
+        <v>16</v>
+      </c>
+      <c r="C45" s="32">
+        <v>13</v>
+      </c>
+      <c r="D45" s="32">
+        <v>19</v>
+      </c>
+      <c r="E45" s="32">
+        <v>17</v>
+      </c>
+      <c r="F45" s="32">
+        <v>15</v>
+      </c>
+      <c r="G45" s="32">
+        <v>22</v>
+      </c>
+      <c r="H45" s="32">
+        <v>24</v>
+      </c>
+      <c r="I45" s="32">
+        <v>21</v>
+      </c>
+      <c r="J45" s="32">
+        <v>21</v>
+      </c>
+      <c r="K45" s="32">
+        <v>18</v>
+      </c>
+      <c r="L45" s="32">
+        <v>18</v>
+      </c>
+      <c r="M45" s="32">
+        <v>31</v>
+      </c>
+      <c r="N45" s="32">
+        <v>15</v>
+      </c>
+      <c r="O45" s="32">
+        <v>18</v>
+      </c>
+      <c r="P45" s="32">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="32">
+        <v>21</v>
+      </c>
+      <c r="R45" s="32">
+        <v>21</v>
+      </c>
+      <c r="S45" s="32">
+        <v>12</v>
+      </c>
+      <c r="T45" s="32">
+        <v>15</v>
+      </c>
+      <c r="U45" s="32">
+        <v>20</v>
+      </c>
+      <c r="V45" s="32">
+        <v>19</v>
+      </c>
+      <c r="W45" s="32">
+        <v>12</v>
+      </c>
+      <c r="X45" s="18">
+        <v>17</v>
+      </c>
+      <c r="Y45" s="18">
+        <v>18</v>
+      </c>
+      <c r="Z45" s="18">
+        <v>14</v>
+      </c>
+      <c r="AA45" s="18">
+        <v>19</v>
+      </c>
+      <c r="AB45" s="18">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A46" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="32">
+        <v>79</v>
+      </c>
+      <c r="C46" s="32">
+        <v>94</v>
+      </c>
+      <c r="D46" s="32">
+        <v>86</v>
+      </c>
+      <c r="E46" s="32">
+        <v>84</v>
+      </c>
+      <c r="F46" s="32">
+        <v>69</v>
+      </c>
+      <c r="G46" s="32">
+        <v>96</v>
+      </c>
+      <c r="H46" s="32">
+        <v>82</v>
+      </c>
+      <c r="I46" s="32">
+        <v>101</v>
+      </c>
+      <c r="J46" s="32">
+        <v>82</v>
+      </c>
+      <c r="K46" s="32">
+        <v>95</v>
+      </c>
+      <c r="L46" s="32">
+        <v>77</v>
+      </c>
+      <c r="M46" s="32">
+        <v>80</v>
+      </c>
+      <c r="N46" s="32">
+        <v>68</v>
+      </c>
+      <c r="O46" s="32">
+        <v>71</v>
+      </c>
+      <c r="P46" s="32">
+        <v>59</v>
+      </c>
+      <c r="Q46" s="32">
+        <v>101</v>
+      </c>
+      <c r="R46" s="32">
+        <v>70</v>
+      </c>
+      <c r="S46" s="32">
+        <v>78</v>
+      </c>
+      <c r="T46" s="32">
+        <v>60</v>
+      </c>
+      <c r="U46" s="32">
+        <v>74</v>
+      </c>
+      <c r="V46" s="32">
+        <v>87</v>
+      </c>
+      <c r="W46" s="32">
+        <v>85</v>
+      </c>
+      <c r="X46" s="18">
+        <v>70</v>
+      </c>
+      <c r="Y46" s="18">
+        <v>81</v>
+      </c>
+      <c r="Z46" s="18">
+        <v>68</v>
+      </c>
+      <c r="AA46" s="18">
+        <v>59</v>
+      </c>
+      <c r="AB46" s="18">
+        <v>56</v>
+      </c>
+      <c r="AC46" s="18">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A47" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="32">
+        <v>29</v>
+      </c>
+      <c r="C47" s="32">
+        <v>19</v>
+      </c>
+      <c r="D47" s="32">
+        <v>28</v>
+      </c>
+      <c r="E47" s="32">
+        <v>31</v>
+      </c>
+      <c r="F47" s="32">
+        <v>28</v>
+      </c>
+      <c r="G47" s="32">
+        <v>22</v>
+      </c>
+      <c r="H47" s="32">
+        <v>24</v>
+      </c>
+      <c r="I47" s="32">
+        <v>22</v>
+      </c>
+      <c r="J47" s="32">
+        <v>31</v>
+      </c>
+      <c r="K47" s="32">
+        <v>22</v>
+      </c>
+      <c r="L47" s="32">
+        <v>27</v>
+      </c>
+      <c r="M47" s="32">
+        <v>18</v>
+      </c>
+      <c r="N47" s="32">
+        <v>17</v>
+      </c>
+      <c r="O47" s="32">
+        <v>23</v>
+      </c>
+      <c r="P47" s="32">
+        <v>17</v>
+      </c>
+      <c r="Q47" s="32">
+        <v>22</v>
+      </c>
+      <c r="R47" s="32">
+        <v>24</v>
+      </c>
+      <c r="S47" s="32">
+        <v>21</v>
+      </c>
+      <c r="T47" s="32">
+        <v>22</v>
+      </c>
+      <c r="U47" s="32">
+        <v>20</v>
+      </c>
+      <c r="V47" s="32">
+        <v>27</v>
+      </c>
+      <c r="W47" s="32">
+        <v>25</v>
+      </c>
+      <c r="X47" s="18">
+        <v>10</v>
+      </c>
+      <c r="Y47" s="18">
+        <v>23</v>
+      </c>
+      <c r="Z47" s="18">
+        <v>22</v>
+      </c>
+      <c r="AA47" s="18">
+        <v>14</v>
+      </c>
+      <c r="AB47" s="18">
+        <v>12</v>
+      </c>
+      <c r="AC47" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="32"/>
+      <c r="F48" s="32"/>
+      <c r="G48" s="32"/>
+      <c r="H48" s="32"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="32"/>
+      <c r="K48" s="32"/>
+      <c r="L48" s="32"/>
+      <c r="M48" s="32"/>
+      <c r="N48" s="32"/>
+      <c r="O48" s="32"/>
+      <c r="P48" s="32"/>
+      <c r="Q48" s="32"/>
+      <c r="R48" s="32"/>
+      <c r="S48" s="32"/>
+      <c r="T48" s="32"/>
+      <c r="U48" s="32"/>
+      <c r="V48" s="32"/>
+      <c r="W48" s="32"/>
+      <c r="X48" s="18"/>
+      <c r="Y48" s="18"/>
+      <c r="Z48" s="18"/>
+      <c r="AA48" s="18"/>
+      <c r="AB48" s="18"/>
+      <c r="AC48" s="18"/>
+    </row>
+    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A49" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B49" s="32">
+        <v>29</v>
+      </c>
+      <c r="C49" s="32">
+        <v>36</v>
+      </c>
+      <c r="D49" s="32">
+        <v>27</v>
+      </c>
+      <c r="E49" s="32">
+        <v>30</v>
+      </c>
+      <c r="F49" s="32">
+        <v>22</v>
+      </c>
+      <c r="G49" s="32">
+        <v>16</v>
+      </c>
+      <c r="H49" s="32">
+        <v>25</v>
+      </c>
+      <c r="I49" s="32">
+        <v>18</v>
+      </c>
+      <c r="J49" s="32">
+        <v>30</v>
+      </c>
+      <c r="K49" s="32">
+        <v>25</v>
+      </c>
+      <c r="L49" s="32">
+        <v>27</v>
+      </c>
+      <c r="M49" s="32">
+        <v>24</v>
+      </c>
+      <c r="N49" s="32">
+        <v>23</v>
+      </c>
+      <c r="O49" s="32">
+        <v>25</v>
+      </c>
+      <c r="P49" s="32">
+        <v>24</v>
+      </c>
+      <c r="Q49" s="32">
+        <v>18</v>
+      </c>
+      <c r="R49" s="32">
+        <v>33</v>
+      </c>
+      <c r="S49" s="32">
+        <v>31</v>
+      </c>
+      <c r="T49" s="32">
+        <v>27</v>
+      </c>
+      <c r="U49" s="32">
+        <v>22</v>
+      </c>
+      <c r="V49" s="32">
+        <v>28</v>
+      </c>
+      <c r="W49" s="32">
+        <v>25</v>
+      </c>
+      <c r="X49" s="18">
+        <v>14</v>
+      </c>
+      <c r="Y49" s="18">
+        <v>42</v>
+      </c>
+      <c r="Z49" s="18">
+        <v>20</v>
+      </c>
+      <c r="AA49" s="18">
+        <v>22</v>
+      </c>
+      <c r="AB49" s="18">
+        <v>22</v>
+      </c>
+      <c r="AC49" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="32">
+        <v>11</v>
+      </c>
+      <c r="C50" s="32">
+        <v>10</v>
+      </c>
+      <c r="D50" s="32">
+        <v>7</v>
+      </c>
+      <c r="E50" s="32">
+        <v>9</v>
+      </c>
+      <c r="F50" s="32">
+        <v>18</v>
+      </c>
+      <c r="G50" s="32">
+        <v>12</v>
+      </c>
+      <c r="H50" s="32">
+        <v>11</v>
+      </c>
+      <c r="I50" s="32">
+        <v>15</v>
+      </c>
+      <c r="J50" s="32">
+        <v>15</v>
+      </c>
+      <c r="K50" s="32">
+        <v>15</v>
+      </c>
+      <c r="L50" s="32">
+        <v>14</v>
+      </c>
+      <c r="M50" s="32">
+        <v>8</v>
+      </c>
+      <c r="N50" s="32">
+        <v>3</v>
+      </c>
+      <c r="O50" s="32">
+        <v>13</v>
+      </c>
+      <c r="P50" s="32">
+        <v>12</v>
+      </c>
+      <c r="Q50" s="32">
+        <v>15</v>
+      </c>
+      <c r="R50" s="32">
+        <v>11</v>
+      </c>
+      <c r="S50" s="32">
+        <v>13</v>
+      </c>
+      <c r="T50" s="32">
+        <v>13</v>
+      </c>
+      <c r="U50" s="32">
+        <v>12</v>
+      </c>
+      <c r="V50" s="32">
+        <v>9</v>
+      </c>
+      <c r="W50" s="32">
+        <v>19</v>
+      </c>
+      <c r="X50" s="18">
+        <v>8</v>
+      </c>
+      <c r="Y50" s="18">
+        <v>9</v>
+      </c>
+      <c r="Z50" s="18">
+        <v>12</v>
+      </c>
+      <c r="AA50" s="18">
+        <v>10</v>
+      </c>
+      <c r="AB50" s="18">
+        <v>8</v>
+      </c>
+      <c r="AC50" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A51" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" s="32">
+        <v>30</v>
+      </c>
+      <c r="C51" s="32">
+        <v>26</v>
+      </c>
+      <c r="D51" s="32">
+        <v>30</v>
+      </c>
+      <c r="E51" s="32">
+        <v>41</v>
+      </c>
+      <c r="F51" s="32">
+        <v>29</v>
+      </c>
+      <c r="G51" s="32">
+        <v>35</v>
+      </c>
+      <c r="H51" s="32">
+        <v>28</v>
+      </c>
+      <c r="I51" s="32">
+        <v>31</v>
+      </c>
+      <c r="J51" s="32">
+        <v>25</v>
+      </c>
+      <c r="K51" s="32">
+        <v>25</v>
+      </c>
+      <c r="L51" s="32">
+        <v>33</v>
+      </c>
+      <c r="M51" s="32">
+        <v>34</v>
+      </c>
+      <c r="N51" s="32">
+        <v>23</v>
+      </c>
+      <c r="O51" s="32">
+        <v>26</v>
+      </c>
+      <c r="P51" s="32">
+        <v>24</v>
+      </c>
+      <c r="Q51" s="32">
+        <v>31</v>
+      </c>
+      <c r="R51" s="32">
+        <v>30</v>
+      </c>
+      <c r="S51" s="32">
+        <v>29</v>
+      </c>
+      <c r="T51" s="32">
+        <v>30</v>
+      </c>
+      <c r="U51" s="32">
+        <v>29</v>
+      </c>
+      <c r="V51" s="32">
+        <v>29</v>
+      </c>
+      <c r="W51" s="32">
+        <v>27</v>
+      </c>
+      <c r="X51" s="18">
+        <v>21</v>
+      </c>
+      <c r="Y51" s="18">
+        <v>27</v>
+      </c>
+      <c r="Z51" s="18">
+        <v>25</v>
+      </c>
+      <c r="AA51" s="18">
+        <v>20</v>
+      </c>
+      <c r="AB51" s="18">
+        <v>20</v>
+      </c>
+      <c r="AC51" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="32">
+        <v>12</v>
+      </c>
+      <c r="C52" s="32">
+        <v>15</v>
+      </c>
+      <c r="D52" s="32">
+        <v>24</v>
+      </c>
+      <c r="E52" s="32">
+        <v>17</v>
+      </c>
+      <c r="F52" s="32">
+        <v>20</v>
+      </c>
+      <c r="G52" s="32">
+        <v>21</v>
+      </c>
+      <c r="H52" s="32">
+        <v>19</v>
+      </c>
+      <c r="I52" s="32">
+        <v>21</v>
+      </c>
+      <c r="J52" s="32">
+        <v>18</v>
+      </c>
+      <c r="K52" s="32">
+        <v>20</v>
+      </c>
+      <c r="L52" s="32">
+        <v>14</v>
+      </c>
+      <c r="M52" s="32">
+        <v>14</v>
+      </c>
+      <c r="N52" s="32">
+        <v>17</v>
+      </c>
+      <c r="O52" s="32">
+        <v>17</v>
+      </c>
+      <c r="P52" s="32">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="32">
+        <v>21</v>
+      </c>
+      <c r="R52" s="32">
+        <v>15</v>
+      </c>
+      <c r="S52" s="32">
+        <v>18</v>
+      </c>
+      <c r="T52" s="32">
+        <v>17</v>
+      </c>
+      <c r="U52" s="32">
+        <v>18</v>
+      </c>
+      <c r="V52" s="32">
+        <v>22</v>
+      </c>
+      <c r="W52" s="32">
+        <v>15</v>
+      </c>
+      <c r="X52" s="18">
+        <v>14</v>
+      </c>
+      <c r="Y52" s="18">
+        <v>17</v>
+      </c>
+      <c r="Z52" s="18">
+        <v>14</v>
+      </c>
+      <c r="AA52" s="18">
+        <v>15</v>
+      </c>
+      <c r="AB52" s="18">
+        <v>22</v>
+      </c>
+      <c r="AC52" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B53" s="32">
+        <v>15</v>
+      </c>
+      <c r="C53" s="32">
+        <v>19</v>
+      </c>
+      <c r="D53" s="32">
+        <v>14</v>
+      </c>
+      <c r="E53" s="32">
+        <v>14</v>
+      </c>
+      <c r="F53" s="32">
+        <v>11</v>
+      </c>
+      <c r="G53" s="32">
+        <v>12</v>
+      </c>
+      <c r="H53" s="32">
+        <v>17</v>
+      </c>
+      <c r="I53" s="32">
+        <v>14</v>
+      </c>
+      <c r="J53" s="32">
         <v>6</v>
       </c>
-      <c r="AS7" s="20" t="s">
+      <c r="K53" s="32">
         <v>7</v>
       </c>
-      <c r="AT7" s="11" t="s">
+      <c r="L53" s="32">
+        <v>9</v>
+      </c>
+      <c r="M53" s="32">
+        <v>10</v>
+      </c>
+      <c r="N53" s="32">
+        <v>11</v>
+      </c>
+      <c r="O53" s="32">
         <v>8</v>
       </c>
-      <c r="AU7" s="10" t="s">
+      <c r="P53" s="32">
+        <v>10</v>
+      </c>
+      <c r="Q53" s="32">
+        <v>14</v>
+      </c>
+      <c r="R53" s="32">
+        <v>10</v>
+      </c>
+      <c r="S53" s="32">
+        <v>6</v>
+      </c>
+      <c r="T53" s="32">
+        <v>12</v>
+      </c>
+      <c r="U53" s="32">
+        <v>14</v>
+      </c>
+      <c r="V53" s="32">
+        <v>14</v>
+      </c>
+      <c r="W53" s="32">
+        <v>8</v>
+      </c>
+      <c r="X53" s="18">
+        <v>6</v>
+      </c>
+      <c r="Y53" s="18">
+        <v>8</v>
+      </c>
+      <c r="Z53" s="18">
+        <v>7</v>
+      </c>
+      <c r="AA53" s="18">
+        <v>10</v>
+      </c>
+      <c r="AB53" s="18">
+        <v>13</v>
+      </c>
+      <c r="AC53" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="32">
+        <v>10</v>
+      </c>
+      <c r="C54" s="32">
+        <v>10</v>
+      </c>
+      <c r="D54" s="32">
+        <v>13</v>
+      </c>
+      <c r="E54" s="32">
+        <v>21</v>
+      </c>
+      <c r="F54" s="32">
+        <v>13</v>
+      </c>
+      <c r="G54" s="32">
+        <v>8</v>
+      </c>
+      <c r="H54" s="32">
+        <v>15</v>
+      </c>
+      <c r="I54" s="32">
+        <v>14</v>
+      </c>
+      <c r="J54" s="32">
+        <v>18</v>
+      </c>
+      <c r="K54" s="32">
+        <v>11</v>
+      </c>
+      <c r="L54" s="32">
+        <v>18</v>
+      </c>
+      <c r="M54" s="32">
         <v>9</v>
       </c>
-      <c r="AV7" s="10" t="s">
+      <c r="N54" s="32">
+        <v>6</v>
+      </c>
+      <c r="O54" s="32">
+        <v>7</v>
+      </c>
+      <c r="P54" s="32">
         <v>10</v>
       </c>
-      <c r="AW7" s="11" t="s">
-[...292 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="Q54" s="32">
+        <v>14</v>
+      </c>
+      <c r="R54" s="32">
         <v>12</v>
       </c>
-      <c r="B11" s="45">
-[...124 lines deleted...]
-      <c r="C12" s="45">
+      <c r="S54" s="32">
+        <v>14</v>
+      </c>
+      <c r="T54" s="32">
+        <v>15</v>
+      </c>
+      <c r="U54" s="32">
+        <v>9</v>
+      </c>
+      <c r="V54" s="32">
+        <v>15</v>
+      </c>
+      <c r="W54" s="32">
+        <v>4</v>
+      </c>
+      <c r="X54" s="18">
+        <v>10</v>
+      </c>
+      <c r="Y54" s="18">
+        <v>16</v>
+      </c>
+      <c r="Z54" s="18">
+        <v>10</v>
+      </c>
+      <c r="AA54" s="18">
+        <v>13</v>
+      </c>
+      <c r="AB54" s="18">
+        <v>15</v>
+      </c>
+      <c r="AC54" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A55" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="34">
+        <v>31</v>
+      </c>
+      <c r="C55" s="34">
+        <v>20</v>
+      </c>
+      <c r="D55" s="34">
+        <v>26</v>
+      </c>
+      <c r="E55" s="34">
+        <v>24</v>
+      </c>
+      <c r="F55" s="34">
+        <v>21</v>
+      </c>
+      <c r="G55" s="34">
+        <v>26</v>
+      </c>
+      <c r="H55" s="34">
+        <v>30</v>
+      </c>
+      <c r="I55" s="34">
+        <v>31</v>
+      </c>
+      <c r="J55" s="34">
+        <v>23</v>
+      </c>
+      <c r="K55" s="34">
+        <v>27</v>
+      </c>
+      <c r="L55" s="34">
+        <v>34</v>
+      </c>
+      <c r="M55" s="34">
+        <v>22</v>
+      </c>
+      <c r="N55" s="34">
+        <v>24</v>
+      </c>
+      <c r="O55" s="34">
+        <v>17</v>
+      </c>
+      <c r="P55" s="34">
+        <v>18</v>
+      </c>
+      <c r="Q55" s="34">
+        <v>31</v>
+      </c>
+      <c r="R55" s="34">
         <v>19</v>
       </c>
-      <c r="D12" s="45">
+      <c r="S55" s="34">
+        <v>22</v>
+      </c>
+      <c r="T55" s="34">
+        <v>26</v>
+      </c>
+      <c r="U55" s="34">
+        <v>26</v>
+      </c>
+      <c r="V55" s="34">
+        <v>26</v>
+      </c>
+      <c r="W55" s="34">
+        <v>28</v>
+      </c>
+      <c r="X55" s="13">
         <v>17</v>
       </c>
-      <c r="E12" s="45">
-[...17 lines deleted...]
-      <c r="K12" s="45">
+      <c r="Y55" s="13">
+        <v>29</v>
+      </c>
+      <c r="Z55" s="13">
+        <v>21</v>
+      </c>
+      <c r="AA55" s="13">
+        <v>15</v>
+      </c>
+      <c r="AB55" s="13">
+        <v>24</v>
+      </c>
+      <c r="AC55" s="13">
         <v>13</v>
       </c>
-      <c r="L12" s="45">
-[...4944 lines deleted...]
-      <c r="A56" s="19" t="s">
+    </row>
+    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="A56" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>