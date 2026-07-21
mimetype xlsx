--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -1161,50 +1161,53 @@
       </c>
       <c r="V9" s="17">
         <v>1244</v>
       </c>
       <c r="W9" s="17">
         <v>1148</v>
       </c>
       <c r="X9" s="17">
         <v>985</v>
       </c>
       <c r="Y9" s="17">
         <v>1137</v>
       </c>
       <c r="Z9" s="17">
         <v>1067</v>
       </c>
       <c r="AA9" s="17">
         <v>989</v>
       </c>
       <c r="AB9" s="17">
         <v>1037</v>
       </c>
       <c r="AC9" s="17">
         <v>1068</v>
       </c>
+      <c r="AD9" s="17">
+        <v>967</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>593</v>
       </c>
       <c r="C10" s="17">
         <v>611</v>
       </c>
       <c r="D10" s="17">
         <v>573</v>
       </c>
       <c r="E10" s="17">
         <v>656</v>
       </c>
       <c r="F10" s="17">
         <v>589</v>
       </c>
       <c r="G10" s="17">
         <v>610</v>
       </c>
       <c r="H10" s="17">
         <v>684</v>
@@ -1250,50 +1253,53 @@
       </c>
       <c r="V10" s="17">
         <v>589</v>
       </c>
       <c r="W10" s="17">
         <v>550</v>
       </c>
       <c r="X10" s="17">
         <v>498</v>
       </c>
       <c r="Y10" s="17">
         <v>522</v>
       </c>
       <c r="Z10" s="17">
         <v>480</v>
       </c>
       <c r="AA10" s="17">
         <v>469</v>
       </c>
       <c r="AB10" s="17">
         <v>499</v>
       </c>
       <c r="AC10" s="17">
         <v>517</v>
       </c>
+      <c r="AD10" s="17">
+        <v>454</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <v>125</v>
       </c>
       <c r="C11" s="17">
         <v>87</v>
       </c>
       <c r="D11" s="17">
         <v>95</v>
       </c>
       <c r="E11" s="17">
         <v>120</v>
       </c>
       <c r="F11" s="17">
         <v>116</v>
       </c>
       <c r="G11" s="17">
         <v>117</v>
       </c>
       <c r="H11" s="17">
         <v>127</v>
@@ -1339,50 +1345,53 @@
       </c>
       <c r="V11" s="17">
         <v>96</v>
       </c>
       <c r="W11" s="17">
         <v>96</v>
       </c>
       <c r="X11" s="17">
         <v>83</v>
       </c>
       <c r="Y11" s="17">
         <v>94</v>
       </c>
       <c r="Z11" s="17">
         <v>82</v>
       </c>
       <c r="AA11" s="17">
         <v>85</v>
       </c>
       <c r="AB11" s="17">
         <v>78</v>
       </c>
       <c r="AC11" s="17">
         <v>77</v>
       </c>
+      <c r="AD11" s="17">
+        <v>97</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="1">
         <v>16</v>
       </c>
       <c r="C12" s="17">
         <v>15</v>
       </c>
       <c r="D12" s="17">
         <v>14</v>
       </c>
       <c r="E12" s="17">
         <v>8</v>
       </c>
       <c r="F12" s="17">
         <v>17</v>
       </c>
       <c r="G12" s="17">
         <v>14</v>
       </c>
       <c r="H12" s="17">
         <v>21</v>
@@ -1428,50 +1437,53 @@
       </c>
       <c r="V12" s="17">
         <v>8</v>
       </c>
       <c r="W12" s="17">
         <v>8</v>
       </c>
       <c r="X12" s="17">
         <v>13</v>
       </c>
       <c r="Y12" s="17">
         <v>15</v>
       </c>
       <c r="Z12" s="17">
         <v>11</v>
       </c>
       <c r="AA12" s="17">
         <v>16</v>
       </c>
       <c r="AB12" s="17">
         <v>13</v>
       </c>
       <c r="AC12" s="17">
         <v>14</v>
       </c>
+      <c r="AD12" s="17">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1">
         <v>35</v>
       </c>
       <c r="C13" s="17">
         <v>38</v>
       </c>
       <c r="D13" s="17">
         <v>39</v>
       </c>
       <c r="E13" s="17">
         <v>52</v>
       </c>
       <c r="F13" s="17">
         <v>33</v>
       </c>
       <c r="G13" s="17">
         <v>43</v>
       </c>
       <c r="H13" s="17">
         <v>50</v>
@@ -1517,50 +1529,53 @@
       </c>
       <c r="V13" s="17">
         <v>36</v>
       </c>
       <c r="W13" s="17">
         <v>25</v>
       </c>
       <c r="X13" s="17">
         <v>34</v>
       </c>
       <c r="Y13" s="17">
         <v>47</v>
       </c>
       <c r="Z13" s="17">
         <v>38</v>
       </c>
       <c r="AA13" s="17">
         <v>36</v>
       </c>
       <c r="AB13" s="17">
         <v>31</v>
       </c>
       <c r="AC13" s="17">
         <v>40</v>
       </c>
+      <c r="AD13" s="17">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1">
         <v>169</v>
       </c>
       <c r="C14" s="17">
         <v>172</v>
       </c>
       <c r="D14" s="17">
         <v>153</v>
       </c>
       <c r="E14" s="17">
         <v>164</v>
       </c>
       <c r="F14" s="17">
         <v>171</v>
       </c>
       <c r="G14" s="17">
         <v>191</v>
       </c>
       <c r="H14" s="17">
         <v>172</v>
@@ -1606,50 +1621,53 @@
       </c>
       <c r="V14" s="17">
         <v>179</v>
       </c>
       <c r="W14" s="17">
         <v>168</v>
       </c>
       <c r="X14" s="17">
         <v>133</v>
       </c>
       <c r="Y14" s="17">
         <v>153</v>
       </c>
       <c r="Z14" s="17">
         <v>174</v>
       </c>
       <c r="AA14" s="17">
         <v>125</v>
       </c>
       <c r="AB14" s="17">
         <v>140</v>
       </c>
       <c r="AC14" s="17">
         <v>142</v>
       </c>
+      <c r="AD14" s="17">
+        <v>137</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="1">
         <v>59</v>
       </c>
       <c r="C15" s="17">
         <v>42</v>
       </c>
       <c r="D15" s="17">
         <v>52</v>
       </c>
       <c r="E15" s="17">
         <v>59</v>
       </c>
       <c r="F15" s="17">
         <v>57</v>
       </c>
       <c r="G15" s="17">
         <v>52</v>
       </c>
       <c r="H15" s="17">
         <v>58</v>
@@ -1694,85 +1712,89 @@
         <v>39</v>
       </c>
       <c r="V15" s="17">
         <v>44</v>
       </c>
       <c r="W15" s="17">
         <v>43</v>
       </c>
       <c r="X15" s="17">
         <v>33</v>
       </c>
       <c r="Y15" s="17">
         <v>48</v>
       </c>
       <c r="Z15" s="17">
         <v>49</v>
       </c>
       <c r="AA15" s="17">
         <v>36</v>
       </c>
       <c r="AB15" s="17">
         <v>32</v>
       </c>
       <c r="AC15" s="17">
         <v>49</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="17"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
         <v>65</v>
       </c>
       <c r="C17" s="17">
         <v>66</v>
       </c>
       <c r="D17" s="17">
         <v>63</v>
       </c>
       <c r="E17" s="17">
         <v>62</v>
       </c>
       <c r="F17" s="17">
         <v>51</v>
       </c>
       <c r="G17" s="17">
         <v>43</v>
       </c>
       <c r="H17" s="17">
         <v>65</v>
       </c>
       <c r="I17" s="18">
@@ -1816,52 +1838,55 @@
       </c>
       <c r="V17" s="17">
         <v>53</v>
       </c>
       <c r="W17" s="17">
         <v>56</v>
       </c>
       <c r="X17" s="17">
         <v>37</v>
       </c>
       <c r="Y17" s="17">
         <v>69</v>
       </c>
       <c r="Z17" s="17">
         <v>47</v>
       </c>
       <c r="AA17" s="17">
         <v>45</v>
       </c>
       <c r="AB17" s="17">
         <v>45</v>
       </c>
       <c r="AC17" s="17">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="17">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="1">
         <v>26</v>
       </c>
       <c r="C18" s="17">
         <v>22</v>
       </c>
       <c r="D18" s="17">
         <v>17</v>
       </c>
       <c r="E18" s="17">
         <v>23</v>
       </c>
       <c r="F18" s="17">
         <v>31</v>
       </c>
       <c r="G18" s="17">
         <v>31</v>
       </c>
       <c r="H18" s="17">
         <v>22</v>
       </c>
       <c r="I18" s="18">
@@ -1905,52 +1930,55 @@
       </c>
       <c r="V18" s="17">
         <v>22</v>
       </c>
       <c r="W18" s="17">
         <v>33</v>
       </c>
       <c r="X18" s="17">
         <v>16</v>
       </c>
       <c r="Y18" s="17">
         <v>15</v>
       </c>
       <c r="Z18" s="17">
         <v>27</v>
       </c>
       <c r="AA18" s="17">
         <v>21</v>
       </c>
       <c r="AB18" s="17">
         <v>15</v>
       </c>
       <c r="AC18" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="17">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="1">
         <v>62</v>
       </c>
       <c r="C19" s="17">
         <v>53</v>
       </c>
       <c r="D19" s="17">
         <v>66</v>
       </c>
       <c r="E19" s="17">
         <v>71</v>
       </c>
       <c r="F19" s="17">
         <v>76</v>
       </c>
       <c r="G19" s="17">
         <v>66</v>
       </c>
       <c r="H19" s="17">
         <v>77</v>
       </c>
       <c r="I19" s="18">
@@ -1994,52 +2022,55 @@
       </c>
       <c r="V19" s="17">
         <v>51</v>
       </c>
       <c r="W19" s="17">
         <v>50</v>
       </c>
       <c r="X19" s="17">
         <v>40</v>
       </c>
       <c r="Y19" s="17">
         <v>56</v>
       </c>
       <c r="Z19" s="17">
         <v>44</v>
       </c>
       <c r="AA19" s="17">
         <v>47</v>
       </c>
       <c r="AB19" s="17">
         <v>42</v>
       </c>
       <c r="AC19" s="17">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="17">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17">
         <v>33</v>
       </c>
       <c r="C20" s="17">
         <v>47</v>
       </c>
       <c r="D20" s="17">
         <v>49</v>
       </c>
       <c r="E20" s="17">
         <v>38</v>
       </c>
       <c r="F20" s="17">
         <v>48</v>
       </c>
       <c r="G20" s="17">
         <v>39</v>
       </c>
       <c r="H20" s="17">
         <v>45</v>
       </c>
       <c r="I20" s="18">
@@ -2083,52 +2114,55 @@
       </c>
       <c r="V20" s="17">
         <v>49</v>
       </c>
       <c r="W20" s="17">
         <v>30</v>
       </c>
       <c r="X20" s="17">
         <v>27</v>
       </c>
       <c r="Y20" s="17">
         <v>30</v>
       </c>
       <c r="Z20" s="17">
         <v>28</v>
       </c>
       <c r="AA20" s="17">
         <v>26</v>
       </c>
       <c r="AB20" s="17">
         <v>41</v>
       </c>
       <c r="AC20" s="17">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="17">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="17">
         <v>29</v>
       </c>
       <c r="C21" s="17">
         <v>28</v>
       </c>
       <c r="D21" s="17">
         <v>22</v>
       </c>
       <c r="E21" s="17">
         <v>22</v>
       </c>
       <c r="F21" s="17">
         <v>28</v>
       </c>
       <c r="G21" s="17">
         <v>27</v>
       </c>
       <c r="H21" s="17">
         <v>33</v>
       </c>
       <c r="I21" s="18">
@@ -2172,52 +2206,55 @@
       </c>
       <c r="V21" s="17">
         <v>30</v>
       </c>
       <c r="W21" s="17">
         <v>22</v>
       </c>
       <c r="X21" s="17">
         <v>14</v>
       </c>
       <c r="Y21" s="17">
         <v>14</v>
       </c>
       <c r="Z21" s="17">
         <v>17</v>
       </c>
       <c r="AA21" s="17">
         <v>18</v>
       </c>
       <c r="AB21" s="17">
         <v>27</v>
       </c>
       <c r="AC21" s="17">
         <v>22</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="17">
         <v>21</v>
       </c>
       <c r="C22" s="17">
         <v>21</v>
       </c>
       <c r="D22" s="17">
         <v>30</v>
       </c>
       <c r="E22" s="17">
         <v>35</v>
       </c>
       <c r="F22" s="17">
         <v>32</v>
       </c>
       <c r="G22" s="17">
         <v>22</v>
       </c>
       <c r="H22" s="17">
         <v>34</v>
       </c>
       <c r="I22" s="18">
@@ -2261,52 +2298,55 @@
       </c>
       <c r="V22" s="17">
         <v>35</v>
       </c>
       <c r="W22" s="17">
         <v>15</v>
       </c>
       <c r="X22" s="17">
         <v>23</v>
       </c>
       <c r="Y22" s="17">
         <v>27</v>
       </c>
       <c r="Z22" s="17">
         <v>25</v>
       </c>
       <c r="AA22" s="17">
         <v>28</v>
       </c>
       <c r="AB22" s="17">
         <v>27</v>
       </c>
       <c r="AC22" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="17">
         <v>60</v>
       </c>
       <c r="C23" s="17">
         <v>47</v>
       </c>
       <c r="D23" s="17">
         <v>44</v>
       </c>
       <c r="E23" s="17">
         <v>46</v>
       </c>
       <c r="F23" s="17">
         <v>50</v>
       </c>
       <c r="G23" s="17">
         <v>64</v>
       </c>
       <c r="H23" s="17">
         <v>48</v>
       </c>
       <c r="I23" s="18">
@@ -2350,85 +2390,89 @@
       </c>
       <c r="V23" s="17">
         <v>52</v>
       </c>
       <c r="W23" s="17">
         <v>52</v>
       </c>
       <c r="X23" s="17">
         <v>34</v>
       </c>
       <c r="Y23" s="17">
         <v>47</v>
       </c>
       <c r="Z23" s="17">
         <v>45</v>
       </c>
       <c r="AA23" s="17">
         <v>37</v>
       </c>
       <c r="AB23" s="17">
         <v>47</v>
       </c>
       <c r="AC23" s="17">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="17">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="27"/>
       <c r="P24" s="27"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="36"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="17"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="17">
         <v>1041</v>
       </c>
       <c r="C25" s="17">
         <v>1007</v>
       </c>
       <c r="D25" s="17">
         <v>965</v>
       </c>
       <c r="E25" s="17">
         <v>1106</v>
       </c>
       <c r="F25" s="17">
         <v>1020</v>
       </c>
       <c r="G25" s="17">
         <v>1059</v>
       </c>
       <c r="H25" s="17">
         <v>1156</v>
       </c>
       <c r="I25" s="17">
@@ -2472,52 +2516,55 @@
       </c>
       <c r="V25" s="17">
         <v>995</v>
       </c>
       <c r="W25" s="17">
         <v>924</v>
       </c>
       <c r="X25" s="17">
         <v>815</v>
       </c>
       <c r="Y25" s="17">
         <v>920</v>
       </c>
       <c r="Z25" s="17">
         <v>865</v>
       </c>
       <c r="AA25" s="17">
         <v>800</v>
       </c>
       <c r="AB25" s="17">
         <v>832</v>
       </c>
       <c r="AC25" s="17">
         <v>869</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="17">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="17">
         <v>593</v>
       </c>
       <c r="C26" s="17">
         <v>611</v>
       </c>
       <c r="D26" s="17">
         <v>573</v>
       </c>
       <c r="E26" s="17">
         <v>656</v>
       </c>
       <c r="F26" s="17">
         <v>589</v>
       </c>
       <c r="G26" s="17">
         <v>610</v>
       </c>
       <c r="H26" s="17">
         <v>684</v>
       </c>
       <c r="I26" s="17">
@@ -2561,52 +2608,55 @@
       </c>
       <c r="V26" s="17">
         <v>589</v>
       </c>
       <c r="W26" s="17">
         <v>550</v>
       </c>
       <c r="X26" s="17">
         <v>498</v>
       </c>
       <c r="Y26" s="17">
         <v>522</v>
       </c>
       <c r="Z26" s="17">
         <v>480</v>
       </c>
       <c r="AA26" s="17">
         <v>469</v>
       </c>
       <c r="AB26" s="17">
         <v>499</v>
       </c>
       <c r="AC26" s="17">
         <v>517</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="17">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="17">
         <v>125</v>
       </c>
       <c r="C27" s="17">
         <v>87</v>
       </c>
       <c r="D27" s="17">
         <v>95</v>
       </c>
       <c r="E27" s="17">
         <v>120</v>
       </c>
       <c r="F27" s="17">
         <v>116</v>
       </c>
       <c r="G27" s="17">
         <v>117</v>
       </c>
       <c r="H27" s="17">
         <v>127</v>
       </c>
       <c r="I27" s="17">
@@ -2650,52 +2700,55 @@
       </c>
       <c r="V27" s="17">
         <v>96</v>
       </c>
       <c r="W27" s="17">
         <v>96</v>
       </c>
       <c r="X27" s="17">
         <v>83</v>
       </c>
       <c r="Y27" s="17">
         <v>94</v>
       </c>
       <c r="Z27" s="17">
         <v>82</v>
       </c>
       <c r="AA27" s="17">
         <v>85</v>
       </c>
       <c r="AB27" s="17">
         <v>78</v>
       </c>
       <c r="AC27" s="17">
         <v>77</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="17">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="17">
         <v>16</v>
       </c>
       <c r="C28" s="17">
         <v>15</v>
       </c>
       <c r="D28" s="17">
         <v>14</v>
       </c>
       <c r="E28" s="17">
         <v>8</v>
       </c>
       <c r="F28" s="17">
         <v>17</v>
       </c>
       <c r="G28" s="17">
         <v>14</v>
       </c>
       <c r="H28" s="17">
         <v>21</v>
       </c>
       <c r="I28" s="17">
@@ -2739,52 +2792,55 @@
       </c>
       <c r="V28" s="17">
         <v>8</v>
       </c>
       <c r="W28" s="17">
         <v>8</v>
       </c>
       <c r="X28" s="17">
         <v>13</v>
       </c>
       <c r="Y28" s="17">
         <v>15</v>
       </c>
       <c r="Z28" s="17">
         <v>11</v>
       </c>
       <c r="AA28" s="17">
         <v>16</v>
       </c>
       <c r="AB28" s="17">
         <v>13</v>
       </c>
       <c r="AC28" s="17">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="17">
         <v>35</v>
       </c>
       <c r="C29" s="17">
         <v>38</v>
       </c>
       <c r="D29" s="17">
         <v>39</v>
       </c>
       <c r="E29" s="17">
         <v>52</v>
       </c>
       <c r="F29" s="17">
         <v>33</v>
       </c>
       <c r="G29" s="17">
         <v>43</v>
       </c>
       <c r="H29" s="17">
         <v>50</v>
       </c>
       <c r="I29" s="17">
@@ -2828,52 +2884,55 @@
       </c>
       <c r="V29" s="17">
         <v>36</v>
       </c>
       <c r="W29" s="17">
         <v>25</v>
       </c>
       <c r="X29" s="17">
         <v>34</v>
       </c>
       <c r="Y29" s="17">
         <v>47</v>
       </c>
       <c r="Z29" s="17">
         <v>38</v>
       </c>
       <c r="AA29" s="17">
         <v>36</v>
       </c>
       <c r="AB29" s="17">
         <v>31</v>
       </c>
       <c r="AC29" s="17">
         <v>40</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="17">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="17">
         <v>169</v>
       </c>
       <c r="C30" s="17">
         <v>172</v>
       </c>
       <c r="D30" s="17">
         <v>153</v>
       </c>
       <c r="E30" s="17">
         <v>164</v>
       </c>
       <c r="F30" s="17">
         <v>171</v>
       </c>
       <c r="G30" s="17">
         <v>191</v>
       </c>
       <c r="H30" s="17">
         <v>172</v>
       </c>
       <c r="I30" s="17">
@@ -2917,52 +2976,55 @@
       </c>
       <c r="V30" s="17">
         <v>179</v>
       </c>
       <c r="W30" s="17">
         <v>168</v>
       </c>
       <c r="X30" s="17">
         <v>133</v>
       </c>
       <c r="Y30" s="17">
         <v>153</v>
       </c>
       <c r="Z30" s="17">
         <v>174</v>
       </c>
       <c r="AA30" s="17">
         <v>125</v>
       </c>
       <c r="AB30" s="17">
         <v>140</v>
       </c>
       <c r="AC30" s="17">
         <v>142</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="17">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="17">
         <v>59</v>
       </c>
       <c r="C31" s="17">
         <v>42</v>
       </c>
       <c r="D31" s="17">
         <v>52</v>
       </c>
       <c r="E31" s="17">
         <v>59</v>
       </c>
       <c r="F31" s="17">
         <v>57</v>
       </c>
       <c r="G31" s="17">
         <v>52</v>
       </c>
       <c r="H31" s="17">
         <v>58</v>
       </c>
       <c r="I31" s="17">
@@ -3006,85 +3068,88 @@
       </c>
       <c r="V31" s="17">
         <v>44</v>
       </c>
       <c r="W31" s="17">
         <v>43</v>
       </c>
       <c r="X31" s="17">
         <v>33</v>
       </c>
       <c r="Y31" s="17">
         <v>48</v>
       </c>
       <c r="Z31" s="17">
         <v>49</v>
       </c>
       <c r="AA31" s="17">
         <v>36</v>
       </c>
       <c r="AB31" s="17">
         <v>32</v>
       </c>
       <c r="AC31" s="17">
         <v>49</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="17">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
     </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="17">
         <v>32</v>
       </c>
       <c r="C33" s="17">
         <v>27</v>
       </c>
       <c r="D33" s="17">
         <v>26</v>
       </c>
       <c r="E33" s="17">
         <v>31</v>
       </c>
       <c r="F33" s="17">
         <v>19</v>
       </c>
       <c r="G33" s="17">
         <v>20</v>
       </c>
       <c r="H33" s="17">
         <v>29</v>
       </c>
       <c r="I33" s="17">
@@ -3128,52 +3193,55 @@
       </c>
       <c r="V33" s="17">
         <v>23</v>
       </c>
       <c r="W33" s="17">
         <v>25</v>
       </c>
       <c r="X33" s="17">
         <v>11</v>
       </c>
       <c r="Y33" s="17">
         <v>32</v>
       </c>
       <c r="Z33" s="17">
         <v>25</v>
       </c>
       <c r="AA33" s="17">
         <v>24</v>
       </c>
       <c r="AB33" s="17">
         <v>27</v>
       </c>
       <c r="AC33" s="17">
         <v>22</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="17">
         <v>12</v>
       </c>
       <c r="C34" s="17">
         <v>15</v>
       </c>
       <c r="D34" s="17">
         <v>13</v>
       </c>
       <c r="E34" s="17">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>18</v>
       </c>
       <c r="G34" s="17">
         <v>12</v>
       </c>
       <c r="H34" s="17">
         <v>15</v>
       </c>
       <c r="I34" s="17">
@@ -3217,85 +3285,89 @@
       </c>
       <c r="V34" s="17">
         <v>20</v>
       </c>
       <c r="W34" s="17">
         <v>9</v>
       </c>
       <c r="X34" s="17">
         <v>10</v>
       </c>
       <c r="Y34" s="17">
         <v>9</v>
       </c>
       <c r="Z34" s="17">
         <v>6</v>
       </c>
       <c r="AA34" s="17">
         <v>9</v>
       </c>
       <c r="AB34" s="17">
         <v>12</v>
       </c>
       <c r="AC34" s="17">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="17">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="27"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="27"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="36"/>
-    </row>
-    <row r="36" spans="1:29" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" s="21" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="17">
         <v>252</v>
       </c>
       <c r="C36" s="17">
         <v>242</v>
       </c>
       <c r="D36" s="17">
         <v>252</v>
       </c>
       <c r="E36" s="17">
         <v>250</v>
       </c>
       <c r="F36" s="17">
         <v>279</v>
       </c>
       <c r="G36" s="17">
         <v>260</v>
       </c>
       <c r="H36" s="17">
         <v>280</v>
       </c>
       <c r="I36" s="17">
@@ -3339,84 +3411,88 @@
       </c>
       <c r="V36" s="17">
         <v>249</v>
       </c>
       <c r="W36" s="17">
         <v>224</v>
       </c>
       <c r="X36" s="17">
         <v>170</v>
       </c>
       <c r="Y36" s="17">
         <v>217</v>
       </c>
       <c r="Z36" s="17">
         <v>202</v>
       </c>
       <c r="AA36" s="17">
         <v>189</v>
       </c>
       <c r="AB36" s="17">
         <v>205</v>
       </c>
       <c r="AC36" s="17">
         <v>199</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="17">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="1">
         <v>33</v>
       </c>
       <c r="C38" s="17">
         <v>39</v>
       </c>
       <c r="D38" s="17">
         <v>37</v>
       </c>
       <c r="E38" s="17">
         <v>31</v>
       </c>
       <c r="F38" s="17">
         <v>32</v>
       </c>
       <c r="G38" s="17">
         <v>23</v>
       </c>
       <c r="H38" s="17">
         <v>36</v>
       </c>
       <c r="I38" s="17">
@@ -3460,52 +3536,55 @@
       </c>
       <c r="V38" s="17">
         <v>30</v>
       </c>
       <c r="W38" s="17">
         <v>31</v>
       </c>
       <c r="X38" s="17">
         <v>26</v>
       </c>
       <c r="Y38" s="17">
         <v>37</v>
       </c>
       <c r="Z38" s="17">
         <v>22</v>
       </c>
       <c r="AA38" s="17">
         <v>21</v>
       </c>
       <c r="AB38" s="17">
         <v>18</v>
       </c>
       <c r="AC38" s="17">
         <v>35</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="1">
         <v>26</v>
       </c>
       <c r="C39" s="17">
         <v>22</v>
       </c>
       <c r="D39" s="17">
         <v>17</v>
       </c>
       <c r="E39" s="17">
         <v>23</v>
       </c>
       <c r="F39" s="17">
         <v>31</v>
       </c>
       <c r="G39" s="17">
         <v>31</v>
       </c>
       <c r="H39" s="17">
         <v>22</v>
       </c>
       <c r="I39" s="17">
@@ -3549,52 +3628,55 @@
       </c>
       <c r="V39" s="17">
         <v>22</v>
       </c>
       <c r="W39" s="17">
         <v>33</v>
       </c>
       <c r="X39" s="17">
         <v>16</v>
       </c>
       <c r="Y39" s="17">
         <v>15</v>
       </c>
       <c r="Z39" s="17">
         <v>27</v>
       </c>
       <c r="AA39" s="17">
         <v>21</v>
       </c>
       <c r="AB39" s="17">
         <v>15</v>
       </c>
       <c r="AC39" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="17">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="1">
         <v>62</v>
       </c>
       <c r="C40" s="17">
         <v>53</v>
       </c>
       <c r="D40" s="17">
         <v>66</v>
       </c>
       <c r="E40" s="17">
         <v>71</v>
       </c>
       <c r="F40" s="17">
         <v>76</v>
       </c>
       <c r="G40" s="17">
         <v>66</v>
       </c>
       <c r="H40" s="17">
         <v>77</v>
       </c>
       <c r="I40" s="17">
@@ -3638,52 +3720,55 @@
       </c>
       <c r="V40" s="17">
         <v>51</v>
       </c>
       <c r="W40" s="17">
         <v>50</v>
       </c>
       <c r="X40" s="17">
         <v>40</v>
       </c>
       <c r="Y40" s="17">
         <v>56</v>
       </c>
       <c r="Z40" s="17">
         <v>44</v>
       </c>
       <c r="AA40" s="17">
         <v>47</v>
       </c>
       <c r="AB40" s="17">
         <v>42</v>
       </c>
       <c r="AC40" s="17">
         <v>55</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="17">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="1">
         <v>21</v>
       </c>
       <c r="C41" s="17">
         <v>32</v>
       </c>
       <c r="D41" s="17">
         <v>36</v>
       </c>
       <c r="E41" s="17">
         <v>22</v>
       </c>
       <c r="F41" s="17">
         <v>30</v>
       </c>
       <c r="G41" s="17">
         <v>27</v>
       </c>
       <c r="H41" s="17">
         <v>30</v>
       </c>
       <c r="I41" s="17">
@@ -3727,52 +3812,55 @@
       </c>
       <c r="V41" s="17">
         <v>29</v>
       </c>
       <c r="W41" s="17">
         <v>21</v>
       </c>
       <c r="X41" s="17">
         <v>17</v>
       </c>
       <c r="Y41" s="17">
         <v>21</v>
       </c>
       <c r="Z41" s="17">
         <v>22</v>
       </c>
       <c r="AA41" s="17">
         <v>17</v>
       </c>
       <c r="AB41" s="17">
         <v>29</v>
       </c>
       <c r="AC41" s="17">
         <v>14</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="17">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>29</v>
       </c>
       <c r="C42" s="17">
         <v>28</v>
       </c>
       <c r="D42" s="17">
         <v>22</v>
       </c>
       <c r="E42" s="17">
         <v>22</v>
       </c>
       <c r="F42" s="17">
         <v>28</v>
       </c>
       <c r="G42" s="17">
         <v>27</v>
       </c>
       <c r="H42" s="17">
         <v>33</v>
       </c>
       <c r="I42" s="17">
@@ -3816,52 +3904,55 @@
       </c>
       <c r="V42" s="17">
         <v>30</v>
       </c>
       <c r="W42" s="17">
         <v>22</v>
       </c>
       <c r="X42" s="17">
         <v>14</v>
       </c>
       <c r="Y42" s="17">
         <v>14</v>
       </c>
       <c r="Z42" s="17">
         <v>17</v>
       </c>
       <c r="AA42" s="17">
         <v>18</v>
       </c>
       <c r="AB42" s="17">
         <v>27</v>
       </c>
       <c r="AC42" s="17">
         <v>22</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1">
         <v>21</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>30</v>
       </c>
       <c r="E43" s="17">
         <v>35</v>
       </c>
       <c r="F43" s="17">
         <v>32</v>
       </c>
       <c r="G43" s="17">
         <v>22</v>
       </c>
       <c r="H43" s="17">
         <v>34</v>
       </c>
       <c r="I43" s="17">
@@ -3905,52 +3996,55 @@
       </c>
       <c r="V43" s="17">
         <v>35</v>
       </c>
       <c r="W43" s="17">
         <v>15</v>
       </c>
       <c r="X43" s="17">
         <v>23</v>
       </c>
       <c r="Y43" s="17">
         <v>27</v>
       </c>
       <c r="Z43" s="17">
         <v>25</v>
       </c>
       <c r="AA43" s="17">
         <v>28</v>
       </c>
       <c r="AB43" s="17">
         <v>27</v>
       </c>
       <c r="AC43" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="2">
         <v>60</v>
       </c>
       <c r="C44" s="2">
         <v>47</v>
       </c>
       <c r="D44" s="2">
         <v>44</v>
       </c>
       <c r="E44" s="2">
         <v>46</v>
       </c>
       <c r="F44" s="2">
         <v>50</v>
       </c>
       <c r="G44" s="2">
         <v>64</v>
       </c>
       <c r="H44" s="2">
         <v>48</v>
       </c>
       <c r="I44" s="2">
@@ -3994,52 +4088,55 @@
       </c>
       <c r="V44" s="2">
         <v>52</v>
       </c>
       <c r="W44" s="2">
         <v>52</v>
       </c>
       <c r="X44" s="2">
         <v>34</v>
       </c>
       <c r="Y44" s="2">
         <v>47</v>
       </c>
       <c r="Z44" s="2">
         <v>45</v>
       </c>
       <c r="AA44" s="2">
         <v>37</v>
       </c>
       <c r="AB44" s="2">
         <v>47</v>
       </c>
       <c r="AC44" s="2">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="2">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK78"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4347,50 +4444,53 @@
       </c>
       <c r="V9" s="16">
         <v>12.3</v>
       </c>
       <c r="W9" s="16">
         <v>12.26</v>
       </c>
       <c r="X9" s="16">
         <v>12.11</v>
       </c>
       <c r="Y9" s="16">
         <v>12.09</v>
       </c>
       <c r="Z9" s="16">
         <v>11.1</v>
       </c>
       <c r="AA9" s="16">
         <v>11.23</v>
       </c>
       <c r="AB9" s="16">
         <v>11.09</v>
       </c>
       <c r="AC9" s="16">
         <v>11.19</v>
       </c>
+      <c r="AD9" s="16">
+        <v>10.96</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="3">
         <v>13.39</v>
       </c>
       <c r="C10" s="16">
         <v>14.05</v>
       </c>
       <c r="D10" s="16">
         <v>13.66</v>
       </c>
       <c r="E10" s="16">
         <v>14.07</v>
       </c>
       <c r="F10" s="16">
         <v>13.91</v>
       </c>
       <c r="G10" s="16">
         <v>13.96</v>
       </c>
       <c r="H10" s="16">
         <v>14.18</v>
@@ -4436,50 +4536,53 @@
       </c>
       <c r="V10" s="16">
         <v>12.65</v>
       </c>
       <c r="W10" s="16">
         <v>12.61</v>
       </c>
       <c r="X10" s="16">
         <v>12.5</v>
       </c>
       <c r="Y10" s="16">
         <v>12.43</v>
       </c>
       <c r="Z10" s="16">
         <v>10.53</v>
       </c>
       <c r="AA10" s="16">
         <v>10.94</v>
       </c>
       <c r="AB10" s="16">
         <v>10.95</v>
       </c>
       <c r="AC10" s="16">
         <v>11.14</v>
       </c>
+      <c r="AD10" s="16">
+        <v>10.91</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="3">
         <v>19.059999999999999</v>
       </c>
       <c r="C11" s="16">
         <v>16.71</v>
       </c>
       <c r="D11" s="16">
         <v>15.97</v>
       </c>
       <c r="E11" s="16">
         <v>16.7</v>
       </c>
       <c r="F11" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>17.16</v>
       </c>
       <c r="H11" s="16">
         <v>17.43</v>
@@ -4525,50 +4628,53 @@
       </c>
       <c r="V11" s="16">
         <v>14.87</v>
       </c>
       <c r="W11" s="16">
         <v>14.86</v>
       </c>
       <c r="X11" s="16">
         <v>14.7</v>
       </c>
       <c r="Y11" s="16">
         <v>14.67</v>
       </c>
       <c r="Z11" s="16">
         <v>12.68</v>
       </c>
       <c r="AA11" s="16">
         <v>13.52</v>
       </c>
       <c r="AB11" s="16">
         <v>13</v>
       </c>
       <c r="AC11" s="16">
         <v>12.81</v>
       </c>
+      <c r="AD11" s="16">
+        <v>13.26</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="3">
         <v>16.87</v>
       </c>
       <c r="C12" s="16">
         <v>16.97</v>
       </c>
       <c r="D12" s="16">
         <v>16.34</v>
       </c>
       <c r="E12" s="16">
         <v>14.51</v>
       </c>
       <c r="F12" s="16">
         <v>15.21</v>
       </c>
       <c r="G12" s="16">
         <v>15.26</v>
       </c>
       <c r="H12" s="16">
         <v>16.28</v>
@@ -4614,50 +4720,53 @@
       </c>
       <c r="V12" s="16">
         <v>14.31</v>
       </c>
       <c r="W12" s="16">
         <v>13.73</v>
       </c>
       <c r="X12" s="16">
         <v>13.8</v>
       </c>
       <c r="Y12" s="16">
         <v>14</v>
       </c>
       <c r="Z12" s="16">
         <v>12.44</v>
       </c>
       <c r="AA12" s="16">
         <v>15.68</v>
       </c>
       <c r="AB12" s="16">
         <v>15.3</v>
       </c>
       <c r="AC12" s="16">
         <v>15.42</v>
       </c>
+      <c r="AD12" s="16">
+        <v>15.18</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="3">
         <v>9.48</v>
       </c>
       <c r="C13" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="D13" s="16">
         <v>10.31</v>
       </c>
       <c r="E13" s="16">
         <v>11.36</v>
       </c>
       <c r="F13" s="16">
         <v>10.88</v>
       </c>
       <c r="G13" s="16">
         <v>11.07</v>
       </c>
       <c r="H13" s="16">
         <v>11.43</v>
@@ -4703,50 +4812,53 @@
       </c>
       <c r="V13" s="16">
         <v>9.8699999999999992</v>
       </c>
       <c r="W13" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="X13" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y13" s="16">
         <v>9.82</v>
       </c>
       <c r="Z13" s="16">
         <v>10.39</v>
       </c>
       <c r="AA13" s="16">
         <v>10.62</v>
       </c>
       <c r="AB13" s="16">
         <v>9.89</v>
       </c>
       <c r="AC13" s="16">
         <v>10.24</v>
       </c>
+      <c r="AD13" s="16">
+        <v>9.49</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="3">
         <v>11.3</v>
       </c>
       <c r="C14" s="16">
         <v>11.76</v>
       </c>
       <c r="D14" s="16">
         <v>11.23</v>
       </c>
       <c r="E14" s="16">
         <v>11.25</v>
       </c>
       <c r="F14" s="16">
         <v>11.28</v>
       </c>
       <c r="G14" s="16">
         <v>11.59</v>
       </c>
       <c r="H14" s="16">
         <v>11.57</v>
@@ -4792,50 +4904,53 @@
       </c>
       <c r="V14" s="16">
         <v>10.32</v>
       </c>
       <c r="W14" s="16">
         <v>10.41</v>
       </c>
       <c r="X14" s="16">
         <v>10.29</v>
       </c>
       <c r="Y14" s="16">
         <v>10.29</v>
       </c>
       <c r="Z14" s="16">
         <v>11.63</v>
       </c>
       <c r="AA14" s="16">
         <v>10.52</v>
       </c>
       <c r="AB14" s="16">
         <v>10.14</v>
       </c>
       <c r="AC14" s="16">
         <v>10.07</v>
       </c>
+      <c r="AD14" s="16">
+        <v>9.89</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="3">
         <v>12.05</v>
       </c>
       <c r="C15" s="16">
         <v>10.65</v>
       </c>
       <c r="D15" s="16">
         <v>10.62</v>
       </c>
       <c r="E15" s="16">
         <v>11.06</v>
       </c>
       <c r="F15" s="16">
         <v>11.18</v>
       </c>
       <c r="G15" s="16">
         <v>11.15</v>
       </c>
       <c r="H15" s="16">
         <v>11.25</v>
@@ -4880,85 +4995,89 @@
         <v>9.4499999999999993</v>
       </c>
       <c r="V15" s="16">
         <v>9.43</v>
       </c>
       <c r="W15" s="16">
         <v>9.3699999999999992</v>
       </c>
       <c r="X15" s="16">
         <v>9.16</v>
       </c>
       <c r="Y15" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z15" s="16">
         <v>10.15</v>
       </c>
       <c r="AA15" s="16">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB15" s="16">
         <v>8.39</v>
       </c>
       <c r="AC15" s="16">
         <v>8.92</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>8.9600000000000009</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="16"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3">
         <v>13.09</v>
       </c>
       <c r="C17" s="16">
         <v>13.65</v>
       </c>
       <c r="D17" s="16">
         <v>13.34</v>
       </c>
       <c r="E17" s="16">
         <v>13.23</v>
       </c>
       <c r="F17" s="16">
         <v>12.65</v>
       </c>
       <c r="G17" s="16">
         <v>12.05</v>
       </c>
       <c r="H17" s="16">
         <v>12.21</v>
       </c>
       <c r="I17" s="16">
@@ -5002,52 +5121,55 @@
       </c>
       <c r="V17" s="16">
         <v>10.7</v>
       </c>
       <c r="W17" s="16">
         <v>10.78</v>
       </c>
       <c r="X17" s="16">
         <v>10.52</v>
       </c>
       <c r="Y17" s="16">
         <v>10.82</v>
       </c>
       <c r="Z17" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="AA17" s="16">
         <v>10.08</v>
       </c>
       <c r="AB17" s="16">
         <v>9.85</v>
       </c>
       <c r="AC17" s="16">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="16">
+        <v>9.94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="3">
         <v>19.46</v>
       </c>
       <c r="C18" s="16">
         <v>18.63</v>
       </c>
       <c r="D18" s="16">
         <v>16.64</v>
       </c>
       <c r="E18" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="F18" s="16">
         <v>18.22</v>
       </c>
       <c r="G18" s="16">
         <v>19.14</v>
       </c>
       <c r="H18" s="16">
         <v>19.12</v>
       </c>
       <c r="I18" s="16">
@@ -5091,52 +5213,55 @@
       </c>
       <c r="V18" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="W18" s="16">
         <v>17.82</v>
       </c>
       <c r="X18" s="16">
         <v>17.38</v>
       </c>
       <c r="Y18" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="Z18" s="16">
         <v>21.52</v>
       </c>
       <c r="AA18" s="16">
         <v>20.09</v>
       </c>
       <c r="AB18" s="16">
         <v>17.22</v>
       </c>
       <c r="AC18" s="16">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="16">
+        <v>15.94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3">
         <v>14.07</v>
       </c>
       <c r="C19" s="16">
         <v>13.42</v>
       </c>
       <c r="D19" s="16">
         <v>13.92</v>
       </c>
       <c r="E19" s="16">
         <v>14.57</v>
       </c>
       <c r="F19" s="16">
         <v>15.04</v>
       </c>
       <c r="G19" s="16">
         <v>15.1</v>
       </c>
       <c r="H19" s="16">
         <v>15.37</v>
       </c>
       <c r="I19" s="16">
@@ -5180,52 +5305,55 @@
       </c>
       <c r="V19" s="16">
         <v>12.61</v>
       </c>
       <c r="W19" s="16">
         <v>12.49</v>
       </c>
       <c r="X19" s="16">
         <v>12.21</v>
       </c>
       <c r="Y19" s="16">
         <v>12.24</v>
       </c>
       <c r="Z19" s="16">
         <v>10.23</v>
       </c>
       <c r="AA19" s="16">
         <v>11.09</v>
       </c>
       <c r="AB19" s="16">
         <v>10.67</v>
       </c>
       <c r="AC19" s="16">
         <v>11.32</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="16">
+        <v>11.38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="3">
         <v>13.08</v>
       </c>
       <c r="C20" s="16">
         <v>16.260000000000002</v>
       </c>
       <c r="D20" s="16">
         <v>17.27</v>
       </c>
       <c r="E20" s="16">
         <v>16.82</v>
       </c>
       <c r="F20" s="16">
         <v>17.23</v>
       </c>
       <c r="G20" s="16">
         <v>16.98</v>
       </c>
       <c r="H20" s="16">
         <v>17.100000000000001</v>
       </c>
       <c r="I20" s="16">
@@ -5269,52 +5397,55 @@
       </c>
       <c r="V20" s="16">
         <v>15.27</v>
       </c>
       <c r="W20" s="16">
         <v>14.96</v>
       </c>
       <c r="X20" s="16">
         <v>14.64</v>
       </c>
       <c r="Y20" s="16">
         <v>14.42</v>
       </c>
       <c r="Z20" s="16">
         <v>11.75</v>
       </c>
       <c r="AA20" s="16">
         <v>11.89</v>
       </c>
       <c r="AB20" s="16">
         <v>13.72</v>
       </c>
       <c r="AC20" s="16">
         <v>12.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="16">
+        <v>12.18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="3">
         <v>15.9</v>
       </c>
       <c r="C21" s="16">
         <v>16.07</v>
       </c>
       <c r="D21" s="16">
         <v>14.66</v>
       </c>
       <c r="E21" s="16">
         <v>14.1</v>
       </c>
       <c r="F21" s="16">
         <v>14.33</v>
       </c>
       <c r="G21" s="16">
         <v>14.49</v>
       </c>
       <c r="H21" s="16">
         <v>15</v>
       </c>
       <c r="I21" s="16">
@@ -5358,52 +5489,55 @@
       </c>
       <c r="V21" s="16">
         <v>13.8</v>
       </c>
       <c r="W21" s="16">
         <v>13.66</v>
       </c>
       <c r="X21" s="16">
         <v>13.16</v>
       </c>
       <c r="Y21" s="16">
         <v>12.7</v>
       </c>
       <c r="Z21" s="16">
         <v>9.99</v>
       </c>
       <c r="AA21" s="16">
         <v>10.72</v>
       </c>
       <c r="AB21" s="16">
         <v>12.44</v>
       </c>
       <c r="AC21" s="16">
         <v>12.65</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="16">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="3">
         <v>8.4600000000000009</v>
       </c>
       <c r="C22" s="16">
         <v>8.7100000000000009</v>
       </c>
       <c r="D22" s="16">
         <v>9.83</v>
       </c>
       <c r="E22" s="16">
         <v>10.98</v>
       </c>
       <c r="F22" s="16">
         <v>11.33</v>
       </c>
       <c r="G22" s="16">
         <v>10.97</v>
       </c>
       <c r="H22" s="16">
         <v>11.35</v>
       </c>
       <c r="I22" s="16">
@@ -5447,52 +5581,55 @@
       </c>
       <c r="V22" s="16">
         <v>10.73</v>
       </c>
       <c r="W22" s="16">
         <v>10.27</v>
       </c>
       <c r="X22" s="16">
         <v>10.220000000000001</v>
       </c>
       <c r="Y22" s="16">
         <v>10.29</v>
       </c>
       <c r="Z22" s="16">
         <v>10.48</v>
       </c>
       <c r="AA22" s="16">
         <v>11.66</v>
       </c>
       <c r="AB22" s="16">
         <v>11.6</v>
       </c>
       <c r="AC22" s="16">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="16">
+        <v>10.09</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>19.21</v>
       </c>
       <c r="C23" s="16">
         <v>17.71</v>
       </c>
       <c r="D23" s="16">
         <v>16.48</v>
       </c>
       <c r="E23" s="16">
         <v>16.149999999999999</v>
       </c>
       <c r="F23" s="16">
         <v>16.14</v>
       </c>
       <c r="G23" s="16">
         <v>16.97</v>
       </c>
       <c r="H23" s="16">
         <v>16.75</v>
       </c>
       <c r="I23" s="16">
@@ -5536,85 +5673,89 @@
       </c>
       <c r="V23" s="16">
         <v>16.489999999999998</v>
       </c>
       <c r="W23" s="16">
         <v>16.57</v>
       </c>
       <c r="X23" s="16">
         <v>16.12</v>
       </c>
       <c r="Y23" s="16">
         <v>16.079999999999998</v>
       </c>
       <c r="Z23" s="16">
         <v>15.43</v>
       </c>
       <c r="AA23" s="16">
         <v>14.82</v>
       </c>
       <c r="AB23" s="16">
         <v>15.23</v>
       </c>
       <c r="AC23" s="16">
         <v>14.71</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="16">
+        <v>14.28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27"/>
-    </row>
-    <row r="25" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD24" s="16"/>
+    </row>
+    <row r="25" spans="1:30" ht="13.9" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="16">
         <v>13.26</v>
       </c>
       <c r="C25" s="16">
         <v>13.47</v>
       </c>
       <c r="D25" s="16">
         <v>13.06</v>
       </c>
       <c r="E25" s="16">
         <v>13.43</v>
       </c>
       <c r="F25" s="16">
         <v>13.34</v>
       </c>
       <c r="G25" s="16">
         <v>13.44</v>
       </c>
       <c r="H25" s="16">
         <v>13.62</v>
       </c>
       <c r="I25" s="16">
@@ -5658,52 +5799,55 @@
       </c>
       <c r="V25" s="16">
         <v>12.06</v>
       </c>
       <c r="W25" s="16">
         <v>12.02</v>
       </c>
       <c r="X25" s="16">
         <v>11.9</v>
       </c>
       <c r="Y25" s="16">
         <v>11.88</v>
       </c>
       <c r="Z25" s="16">
         <v>10.88</v>
       </c>
       <c r="AA25" s="16">
         <v>11</v>
       </c>
       <c r="AB25" s="16">
         <v>10.83</v>
       </c>
       <c r="AC25" s="16">
         <v>10.95</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="16">
+        <v>10.77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="16">
         <v>13.4</v>
       </c>
       <c r="C26" s="16">
         <v>14.05</v>
       </c>
       <c r="D26" s="16">
         <v>13.67</v>
       </c>
       <c r="E26" s="16">
         <v>14.07</v>
       </c>
       <c r="F26" s="16">
         <v>13.92</v>
       </c>
       <c r="G26" s="16">
         <v>13.97</v>
       </c>
       <c r="H26" s="16">
         <v>14.18</v>
       </c>
       <c r="I26" s="16">
@@ -5747,52 +5891,55 @@
       </c>
       <c r="V26" s="16">
         <v>12.65</v>
       </c>
       <c r="W26" s="16">
         <v>12.61</v>
       </c>
       <c r="X26" s="16">
         <v>12.5</v>
       </c>
       <c r="Y26" s="16">
         <v>12.43</v>
       </c>
       <c r="Z26" s="16">
         <v>10.53</v>
       </c>
       <c r="AA26" s="16">
         <v>10.94</v>
       </c>
       <c r="AB26" s="16">
         <v>10.95</v>
       </c>
       <c r="AC26" s="16">
         <v>11.14</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="16">
+        <v>10.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="16">
         <v>19.059999999999999</v>
       </c>
       <c r="C27" s="16">
         <v>16.71</v>
       </c>
       <c r="D27" s="16">
         <v>15.97</v>
       </c>
       <c r="E27" s="16">
         <v>16.7</v>
       </c>
       <c r="F27" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="G27" s="16">
         <v>17.16</v>
       </c>
       <c r="H27" s="16">
         <v>17.43</v>
       </c>
       <c r="I27" s="16">
@@ -5836,52 +5983,55 @@
       </c>
       <c r="V27" s="16">
         <v>14.87</v>
       </c>
       <c r="W27" s="16">
         <v>14.86</v>
       </c>
       <c r="X27" s="16">
         <v>14.7</v>
       </c>
       <c r="Y27" s="16">
         <v>14.67</v>
       </c>
       <c r="Z27" s="16">
         <v>12.68</v>
       </c>
       <c r="AA27" s="16">
         <v>13.52</v>
       </c>
       <c r="AB27" s="16">
         <v>13</v>
       </c>
       <c r="AC27" s="16">
         <v>12.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="16">
+        <v>13.26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="16">
         <v>16.87</v>
       </c>
       <c r="C28" s="16">
         <v>16.97</v>
       </c>
       <c r="D28" s="16">
         <v>16.34</v>
       </c>
       <c r="E28" s="16">
         <v>14.51</v>
       </c>
       <c r="F28" s="16">
         <v>15.21</v>
       </c>
       <c r="G28" s="16">
         <v>15.26</v>
       </c>
       <c r="H28" s="16">
         <v>16.28</v>
       </c>
       <c r="I28" s="16">
@@ -5925,52 +6075,55 @@
       </c>
       <c r="V28" s="16">
         <v>14.31</v>
       </c>
       <c r="W28" s="16">
         <v>13.73</v>
       </c>
       <c r="X28" s="16">
         <v>13.8</v>
       </c>
       <c r="Y28" s="16">
         <v>14</v>
       </c>
       <c r="Z28" s="16">
         <v>12.44</v>
       </c>
       <c r="AA28" s="16">
         <v>15.68</v>
       </c>
       <c r="AB28" s="16">
         <v>15.3</v>
       </c>
       <c r="AC28" s="16">
         <v>15.42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="16">
+        <v>15.18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="16">
         <v>9.48</v>
       </c>
       <c r="C29" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="D29" s="16">
         <v>10.31</v>
       </c>
       <c r="E29" s="16">
         <v>11.36</v>
       </c>
       <c r="F29" s="16">
         <v>10.88</v>
       </c>
       <c r="G29" s="16">
         <v>11.07</v>
       </c>
       <c r="H29" s="16">
         <v>11.43</v>
       </c>
       <c r="I29" s="16">
@@ -6014,52 +6167,55 @@
       </c>
       <c r="V29" s="16">
         <v>9.8699999999999992</v>
       </c>
       <c r="W29" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="X29" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y29" s="16">
         <v>9.82</v>
       </c>
       <c r="Z29" s="16">
         <v>10.39</v>
       </c>
       <c r="AA29" s="16">
         <v>10.62</v>
       </c>
       <c r="AB29" s="16">
         <v>9.89</v>
       </c>
       <c r="AC29" s="16">
         <v>10.24</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="16">
+        <v>9.49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="16">
         <v>11.3</v>
       </c>
       <c r="C30" s="16">
         <v>11.76</v>
       </c>
       <c r="D30" s="16">
         <v>11.23</v>
       </c>
       <c r="E30" s="16">
         <v>11.25</v>
       </c>
       <c r="F30" s="16">
         <v>11.28</v>
       </c>
       <c r="G30" s="16">
         <v>11.59</v>
       </c>
       <c r="H30" s="16">
         <v>11.57</v>
       </c>
       <c r="I30" s="16">
@@ -6103,52 +6259,55 @@
       </c>
       <c r="V30" s="16">
         <v>10.32</v>
       </c>
       <c r="W30" s="16">
         <v>10.41</v>
       </c>
       <c r="X30" s="16">
         <v>10.29</v>
       </c>
       <c r="Y30" s="16">
         <v>10.29</v>
       </c>
       <c r="Z30" s="16">
         <v>11.63</v>
       </c>
       <c r="AA30" s="16">
         <v>10.52</v>
       </c>
       <c r="AB30" s="16">
         <v>10.14</v>
       </c>
       <c r="AC30" s="16">
         <v>10.07</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="16">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="16">
         <v>12.05</v>
       </c>
       <c r="C31" s="16">
         <v>10.65</v>
       </c>
       <c r="D31" s="16">
         <v>10.62</v>
       </c>
       <c r="E31" s="16">
         <v>11.06</v>
       </c>
       <c r="F31" s="16">
         <v>11.18</v>
       </c>
       <c r="G31" s="16">
         <v>11.15</v>
       </c>
       <c r="H31" s="16">
         <v>11.25</v>
       </c>
       <c r="I31" s="16">
@@ -6192,82 +6351,86 @@
       </c>
       <c r="V31" s="16">
         <v>9.43</v>
       </c>
       <c r="W31" s="16">
         <v>9.3699999999999992</v>
       </c>
       <c r="X31" s="16">
         <v>9.16</v>
       </c>
       <c r="Y31" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z31" s="16">
         <v>10.15</v>
       </c>
       <c r="AA31" s="16">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB31" s="16">
         <v>8.39</v>
       </c>
       <c r="AC31" s="16">
         <v>8.92</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="16">
+        <v>8.9600000000000009</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="16"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="16">
         <v>13.2</v>
       </c>
       <c r="C33" s="16">
         <v>12.55</v>
       </c>
       <c r="D33" s="16">
         <v>11.95</v>
       </c>
       <c r="E33" s="16">
         <v>12.27</v>
       </c>
       <c r="F33" s="16">
         <v>11.4</v>
       </c>
       <c r="G33" s="16">
         <v>10.92</v>
       </c>
       <c r="H33" s="16">
         <v>11.07</v>
       </c>
       <c r="I33" s="16">
@@ -6311,52 +6474,55 @@
       </c>
       <c r="V33" s="16">
         <v>10.41</v>
       </c>
       <c r="W33" s="16">
         <v>10.41</v>
       </c>
       <c r="X33" s="16">
         <v>9.9</v>
       </c>
       <c r="Y33" s="16">
         <v>10.19</v>
       </c>
       <c r="Z33" s="16">
         <v>10.49</v>
       </c>
       <c r="AA33" s="16">
         <v>10.78</v>
       </c>
       <c r="AB33" s="16">
         <v>10.98</v>
       </c>
       <c r="AC33" s="16">
         <v>10.62</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="16">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16">
         <v>15.64</v>
       </c>
       <c r="C34" s="16">
         <v>18.03</v>
       </c>
       <c r="D34" s="16">
         <v>17.649999999999999</v>
       </c>
       <c r="E34" s="16">
         <v>18.559999999999999</v>
       </c>
       <c r="F34" s="16">
         <v>19.54</v>
       </c>
       <c r="G34" s="16">
         <v>18.989999999999998</v>
       </c>
       <c r="H34" s="16">
         <v>19.05</v>
       </c>
       <c r="I34" s="16">
@@ -6400,85 +6566,89 @@
       </c>
       <c r="V34" s="16">
         <v>17.22</v>
       </c>
       <c r="W34" s="16">
         <v>16.690000000000001</v>
       </c>
       <c r="X34" s="16">
         <v>16.440000000000001</v>
       </c>
       <c r="Y34" s="16">
         <v>16.07</v>
       </c>
       <c r="Z34" s="16">
         <v>8.14</v>
       </c>
       <c r="AA34" s="16">
         <v>10.68</v>
       </c>
       <c r="AB34" s="16">
         <v>12.67</v>
       </c>
       <c r="AC34" s="16">
         <v>12.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="16">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="30"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="27"/>
-    </row>
-    <row r="36" spans="1:29" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="16"/>
+    </row>
+    <row r="36" spans="1:30" s="21" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="16">
         <v>14.41</v>
       </c>
       <c r="C36" s="16">
         <v>14.57</v>
       </c>
       <c r="D36" s="16">
         <v>14.5</v>
       </c>
       <c r="E36" s="16">
         <v>14.55</v>
       </c>
       <c r="F36" s="16">
         <v>14.81</v>
       </c>
       <c r="G36" s="16">
         <v>14.89</v>
       </c>
       <c r="H36" s="16">
         <v>15.08</v>
       </c>
       <c r="I36" s="16">
@@ -6522,85 +6692,89 @@
       </c>
       <c r="V36" s="16">
         <v>13.42</v>
       </c>
       <c r="W36" s="16">
         <v>13.39</v>
       </c>
       <c r="X36" s="16">
         <v>13.11</v>
       </c>
       <c r="Y36" s="16">
         <v>13.06</v>
       </c>
       <c r="Z36" s="16">
         <v>12.16</v>
       </c>
       <c r="AA36" s="16">
         <v>12.35</v>
       </c>
       <c r="AB36" s="16">
         <v>12.35</v>
       </c>
       <c r="AC36" s="16">
         <v>12.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="16">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="16"/>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="16">
         <v>12.99</v>
       </c>
       <c r="C38" s="16">
         <v>14.72</v>
       </c>
       <c r="D38" s="16">
         <v>14.69</v>
       </c>
       <c r="E38" s="16">
         <v>14.14</v>
       </c>
       <c r="F38" s="16">
         <v>13.85</v>
       </c>
       <c r="G38" s="16">
         <v>13.14</v>
       </c>
       <c r="H38" s="16">
         <v>13.31</v>
       </c>
       <c r="I38" s="16">
@@ -6644,52 +6818,55 @@
       </c>
       <c r="V38" s="16">
         <v>10.98</v>
       </c>
       <c r="W38" s="16">
         <v>11.14</v>
       </c>
       <c r="X38" s="16">
         <v>11.12</v>
       </c>
       <c r="Y38" s="16">
         <v>11.43</v>
       </c>
       <c r="Z38" s="16">
         <v>9.11</v>
       </c>
       <c r="AA38" s="16">
         <v>9.3800000000000008</v>
       </c>
       <c r="AB38" s="16">
         <v>8.74</v>
       </c>
       <c r="AC38" s="16">
         <v>10.29</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="16">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>19.46</v>
       </c>
       <c r="C39" s="16">
         <v>18.63</v>
       </c>
       <c r="D39" s="16">
         <v>16.64</v>
       </c>
       <c r="E39" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="F39" s="16">
         <v>18.22</v>
       </c>
       <c r="G39" s="16">
         <v>19.14</v>
       </c>
       <c r="H39" s="16">
         <v>19.12</v>
       </c>
       <c r="I39" s="16">
@@ -6733,52 +6910,55 @@
       </c>
       <c r="V39" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="W39" s="16">
         <v>17.82</v>
       </c>
       <c r="X39" s="16">
         <v>17.38</v>
       </c>
       <c r="Y39" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="Z39" s="16">
         <v>21.52</v>
       </c>
       <c r="AA39" s="16">
         <v>20.09</v>
       </c>
       <c r="AB39" s="16">
         <v>17.22</v>
       </c>
       <c r="AC39" s="16">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="16">
+        <v>15.94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="16">
         <v>14.07</v>
       </c>
       <c r="C40" s="16">
         <v>13.42</v>
       </c>
       <c r="D40" s="16">
         <v>13.92</v>
       </c>
       <c r="E40" s="16">
         <v>14.57</v>
       </c>
       <c r="F40" s="16">
         <v>15.04</v>
       </c>
       <c r="G40" s="16">
         <v>15.1</v>
       </c>
       <c r="H40" s="16">
         <v>15.37</v>
       </c>
       <c r="I40" s="16">
@@ -6822,52 +7002,55 @@
       </c>
       <c r="V40" s="16">
         <v>12.61</v>
       </c>
       <c r="W40" s="16">
         <v>12.49</v>
       </c>
       <c r="X40" s="16">
         <v>12.21</v>
       </c>
       <c r="Y40" s="16">
         <v>12.24</v>
       </c>
       <c r="Z40" s="16">
         <v>10.23</v>
       </c>
       <c r="AA40" s="16">
         <v>11.09</v>
       </c>
       <c r="AB40" s="16">
         <v>10.67</v>
       </c>
       <c r="AC40" s="16">
         <v>11.32</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD40" s="16">
+        <v>11.38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="3">
         <v>11.96</v>
       </c>
       <c r="C41" s="16">
         <v>15.48</v>
       </c>
       <c r="D41" s="16">
         <v>17.11</v>
       </c>
       <c r="E41" s="16">
         <v>16.059999999999999</v>
       </c>
       <c r="F41" s="16">
         <v>16.22</v>
       </c>
       <c r="G41" s="16">
         <v>16.11</v>
       </c>
       <c r="H41" s="16">
         <v>16.25</v>
       </c>
       <c r="I41" s="16">
@@ -6911,52 +7094,55 @@
       </c>
       <c r="V41" s="16">
         <v>14.4</v>
       </c>
       <c r="W41" s="16">
         <v>14.19</v>
       </c>
       <c r="X41" s="16">
         <v>13.85</v>
       </c>
       <c r="Y41" s="16">
         <v>13.69</v>
       </c>
       <c r="Z41" s="16">
         <v>13.37</v>
       </c>
       <c r="AA41" s="16">
         <v>12.44</v>
       </c>
       <c r="AB41" s="16">
         <v>14.19</v>
       </c>
       <c r="AC41" s="16">
         <v>12.88</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="16">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="3">
         <v>15.9</v>
       </c>
       <c r="C42" s="16">
         <v>16.07</v>
       </c>
       <c r="D42" s="16">
         <v>14.66</v>
       </c>
       <c r="E42" s="16">
         <v>14.1</v>
       </c>
       <c r="F42" s="16">
         <v>14.33</v>
       </c>
       <c r="G42" s="16">
         <v>14.49</v>
       </c>
       <c r="H42" s="16">
         <v>15</v>
       </c>
       <c r="I42" s="16">
@@ -7000,52 +7186,55 @@
       </c>
       <c r="V42" s="16">
         <v>13.8</v>
       </c>
       <c r="W42" s="16">
         <v>13.66</v>
       </c>
       <c r="X42" s="16">
         <v>13.16</v>
       </c>
       <c r="Y42" s="16">
         <v>12.7</v>
       </c>
       <c r="Z42" s="16">
         <v>9.99</v>
       </c>
       <c r="AA42" s="16">
         <v>10.72</v>
       </c>
       <c r="AB42" s="16">
         <v>12.44</v>
       </c>
       <c r="AC42" s="16">
         <v>12.65</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="16">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="3">
         <v>8.4600000000000009</v>
       </c>
       <c r="C43" s="16">
         <v>8.7100000000000009</v>
       </c>
       <c r="D43" s="16">
         <v>9.83</v>
       </c>
       <c r="E43" s="16">
         <v>10.98</v>
       </c>
       <c r="F43" s="16">
         <v>11.33</v>
       </c>
       <c r="G43" s="16">
         <v>10.97</v>
       </c>
       <c r="H43" s="16">
         <v>11.35</v>
       </c>
       <c r="I43" s="16">
@@ -7089,52 +7278,55 @@
       </c>
       <c r="V43" s="16">
         <v>10.73</v>
       </c>
       <c r="W43" s="16">
         <v>10.27</v>
       </c>
       <c r="X43" s="16">
         <v>10.220000000000001</v>
       </c>
       <c r="Y43" s="16">
         <v>10.29</v>
       </c>
       <c r="Z43" s="16">
         <v>10.48</v>
       </c>
       <c r="AA43" s="16">
         <v>11.66</v>
       </c>
       <c r="AB43" s="16">
         <v>11.6</v>
       </c>
       <c r="AC43" s="16">
         <v>10.64</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="16">
+        <v>10.09</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4">
         <v>19.21</v>
       </c>
       <c r="C44" s="4">
         <v>17.71</v>
       </c>
       <c r="D44" s="4">
         <v>16.48</v>
       </c>
       <c r="E44" s="4">
         <v>16.149999999999999</v>
       </c>
       <c r="F44" s="4">
         <v>16.14</v>
       </c>
       <c r="G44" s="4">
         <v>16.97</v>
       </c>
       <c r="H44" s="4">
         <v>16.75</v>
       </c>
       <c r="I44" s="4">
@@ -7178,65 +7370,68 @@
       </c>
       <c r="V44" s="4">
         <v>16.489999999999998</v>
       </c>
       <c r="W44" s="4">
         <v>16.57</v>
       </c>
       <c r="X44" s="4">
         <v>16.12</v>
       </c>
       <c r="Y44" s="4">
         <v>16.079999999999998</v>
       </c>
       <c r="Z44" s="4">
         <v>15.43</v>
       </c>
       <c r="AA44" s="4">
         <v>14.82</v>
       </c>
       <c r="AB44" s="4">
         <v>15.23</v>
       </c>
       <c r="AC44" s="4">
         <v>14.71</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="17.45" customHeight="1">
+      <c r="AD44" s="4">
+        <v>14.28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="17.45" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F45" s="16"/>
       <c r="AA45" s="16"/>
     </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="AA46" s="16"/>
     </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="AA47" s="16"/>
     </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="AA48" s="16"/>
     </row>
     <row r="49" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA49" s="16"/>
     </row>
     <row r="50" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA50" s="16"/>
     </row>
     <row r="51" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA51" s="16"/>
     </row>
     <row r="52" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA52" s="16"/>
     </row>
     <row r="53" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA53" s="16"/>
     </row>
     <row r="54" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA54" s="16"/>
     </row>
     <row r="55" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA55" s="16"/>
     </row>
     <row r="56" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA56" s="16"/>
@@ -7630,50 +7825,53 @@
       </c>
       <c r="V9" s="32">
         <v>1244</v>
       </c>
       <c r="W9" s="32">
         <v>1148</v>
       </c>
       <c r="X9" s="10">
         <v>985</v>
       </c>
       <c r="Y9" s="10">
         <v>1137</v>
       </c>
       <c r="Z9" s="18">
         <v>1067</v>
       </c>
       <c r="AA9" s="18">
         <v>989</v>
       </c>
       <c r="AB9" s="18">
         <v>1037</v>
       </c>
       <c r="AC9" s="18">
         <v>1068</v>
       </c>
+      <c r="AD9" s="18">
+        <v>967</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="32">
         <v>593</v>
       </c>
       <c r="C10" s="32">
         <v>611</v>
       </c>
       <c r="D10" s="32">
         <v>573</v>
       </c>
       <c r="E10" s="32">
         <v>656</v>
       </c>
       <c r="F10" s="32">
         <v>589</v>
       </c>
       <c r="G10" s="32">
         <v>610</v>
       </c>
       <c r="H10" s="32">
         <v>684</v>
@@ -7719,50 +7917,53 @@
       </c>
       <c r="V10" s="32">
         <v>589</v>
       </c>
       <c r="W10" s="32">
         <v>550</v>
       </c>
       <c r="X10" s="10">
         <v>498</v>
       </c>
       <c r="Y10" s="10">
         <v>522</v>
       </c>
       <c r="Z10" s="18">
         <v>480</v>
       </c>
       <c r="AA10" s="18">
         <v>469</v>
       </c>
       <c r="AB10" s="18">
         <v>499</v>
       </c>
       <c r="AC10" s="18">
         <v>517</v>
       </c>
+      <c r="AD10" s="18">
+        <v>454</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="32">
         <v>125</v>
       </c>
       <c r="C11" s="32">
         <v>87</v>
       </c>
       <c r="D11" s="32">
         <v>95</v>
       </c>
       <c r="E11" s="32">
         <v>120</v>
       </c>
       <c r="F11" s="32">
         <v>116</v>
       </c>
       <c r="G11" s="32">
         <v>117</v>
       </c>
       <c r="H11" s="32">
         <v>127</v>
@@ -7808,50 +8009,53 @@
       </c>
       <c r="V11" s="32">
         <v>96</v>
       </c>
       <c r="W11" s="32">
         <v>96</v>
       </c>
       <c r="X11" s="10">
         <v>83</v>
       </c>
       <c r="Y11" s="10">
         <v>94</v>
       </c>
       <c r="Z11" s="18">
         <v>82</v>
       </c>
       <c r="AA11" s="18">
         <v>85</v>
       </c>
       <c r="AB11" s="18">
         <v>78</v>
       </c>
       <c r="AC11" s="18">
         <v>77</v>
       </c>
+      <c r="AD11" s="18">
+        <v>97</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="32">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>15</v>
       </c>
       <c r="D12" s="32">
         <v>14</v>
       </c>
       <c r="E12" s="32">
         <v>8</v>
       </c>
       <c r="F12" s="32">
         <v>17</v>
       </c>
       <c r="G12" s="32">
         <v>14</v>
       </c>
       <c r="H12" s="32">
         <v>21</v>
@@ -7897,50 +8101,53 @@
       </c>
       <c r="V12" s="32">
         <v>8</v>
       </c>
       <c r="W12" s="32">
         <v>8</v>
       </c>
       <c r="X12" s="10">
         <v>13</v>
       </c>
       <c r="Y12" s="10">
         <v>15</v>
       </c>
       <c r="Z12" s="18">
         <v>11</v>
       </c>
       <c r="AA12" s="18">
         <v>16</v>
       </c>
       <c r="AB12" s="18">
         <v>13</v>
       </c>
       <c r="AC12" s="18">
         <v>14</v>
       </c>
+      <c r="AD12" s="18">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="32">
         <v>35</v>
       </c>
       <c r="C13" s="32">
         <v>38</v>
       </c>
       <c r="D13" s="32">
         <v>39</v>
       </c>
       <c r="E13" s="32">
         <v>52</v>
       </c>
       <c r="F13" s="32">
         <v>33</v>
       </c>
       <c r="G13" s="32">
         <v>43</v>
       </c>
       <c r="H13" s="32">
         <v>50</v>
@@ -7986,50 +8193,53 @@
       </c>
       <c r="V13" s="32">
         <v>36</v>
       </c>
       <c r="W13" s="32">
         <v>25</v>
       </c>
       <c r="X13" s="10">
         <v>34</v>
       </c>
       <c r="Y13" s="10">
         <v>47</v>
       </c>
       <c r="Z13" s="18">
         <v>38</v>
       </c>
       <c r="AA13" s="18">
         <v>36</v>
       </c>
       <c r="AB13" s="18">
         <v>31</v>
       </c>
       <c r="AC13" s="18">
         <v>40</v>
       </c>
+      <c r="AD13" s="18">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="32">
         <v>169</v>
       </c>
       <c r="C14" s="32">
         <v>172</v>
       </c>
       <c r="D14" s="32">
         <v>153</v>
       </c>
       <c r="E14" s="32">
         <v>164</v>
       </c>
       <c r="F14" s="32">
         <v>171</v>
       </c>
       <c r="G14" s="32">
         <v>191</v>
       </c>
       <c r="H14" s="32">
         <v>172</v>
@@ -8075,50 +8285,53 @@
       </c>
       <c r="V14" s="32">
         <v>179</v>
       </c>
       <c r="W14" s="32">
         <v>168</v>
       </c>
       <c r="X14" s="10">
         <v>133</v>
       </c>
       <c r="Y14" s="10">
         <v>153</v>
       </c>
       <c r="Z14" s="18">
         <v>174</v>
       </c>
       <c r="AA14" s="18">
         <v>125</v>
       </c>
       <c r="AB14" s="18">
         <v>140</v>
       </c>
       <c r="AC14" s="18">
         <v>142</v>
       </c>
+      <c r="AD14" s="18">
+        <v>137</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32">
         <v>59</v>
       </c>
       <c r="C15" s="32">
         <v>42</v>
       </c>
       <c r="D15" s="32">
         <v>52</v>
       </c>
       <c r="E15" s="32">
         <v>59</v>
       </c>
       <c r="F15" s="32">
         <v>57</v>
       </c>
       <c r="G15" s="32">
         <v>52</v>
       </c>
       <c r="H15" s="32">
         <v>58</v>
@@ -8163,86 +8376,90 @@
         <v>39</v>
       </c>
       <c r="V15" s="32">
         <v>44</v>
       </c>
       <c r="W15" s="32">
         <v>43</v>
       </c>
       <c r="X15" s="10">
         <v>33</v>
       </c>
       <c r="Y15" s="10">
         <v>48</v>
       </c>
       <c r="Z15" s="18">
         <v>49</v>
       </c>
       <c r="AA15" s="18">
         <v>36</v>
       </c>
       <c r="AB15" s="18">
         <v>32</v>
       </c>
       <c r="AC15" s="18">
         <v>49</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>
       <c r="P16" s="32"/>
       <c r="Q16" s="32"/>
       <c r="R16" s="32"/>
       <c r="S16" s="32"/>
       <c r="T16" s="32"/>
       <c r="U16" s="32"/>
       <c r="V16" s="32"/>
       <c r="W16" s="32"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
-    </row>
-    <row r="17" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD16" s="18"/>
+    </row>
+    <row r="17" spans="1:30" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="32">
         <v>65</v>
       </c>
       <c r="C17" s="32">
         <v>66</v>
       </c>
       <c r="D17" s="32">
         <v>63</v>
       </c>
       <c r="E17" s="32">
         <v>62</v>
       </c>
       <c r="F17" s="32">
         <v>51</v>
       </c>
       <c r="G17" s="32">
         <v>43</v>
       </c>
       <c r="H17" s="32">
         <v>65</v>
       </c>
       <c r="I17" s="32">
@@ -8286,52 +8503,55 @@
       </c>
       <c r="V17" s="32">
         <v>53</v>
       </c>
       <c r="W17" s="32">
         <v>56</v>
       </c>
       <c r="X17" s="10">
         <v>37</v>
       </c>
       <c r="Y17" s="10">
         <v>69</v>
       </c>
       <c r="Z17" s="18">
         <v>47</v>
       </c>
       <c r="AA17" s="18">
         <v>45</v>
       </c>
       <c r="AB17" s="18">
         <v>45</v>
       </c>
       <c r="AC17" s="18">
         <v>57</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD17" s="18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="32">
         <v>26</v>
       </c>
       <c r="C18" s="32">
         <v>22</v>
       </c>
       <c r="D18" s="32">
         <v>17</v>
       </c>
       <c r="E18" s="32">
         <v>23</v>
       </c>
       <c r="F18" s="32">
         <v>31</v>
       </c>
       <c r="G18" s="32">
         <v>31</v>
       </c>
       <c r="H18" s="32">
         <v>22</v>
       </c>
       <c r="I18" s="32">
@@ -8375,52 +8595,55 @@
       </c>
       <c r="V18" s="32">
         <v>22</v>
       </c>
       <c r="W18" s="32">
         <v>33</v>
       </c>
       <c r="X18" s="10">
         <v>16</v>
       </c>
       <c r="Y18" s="10">
         <v>15</v>
       </c>
       <c r="Z18" s="18">
         <v>27</v>
       </c>
       <c r="AA18" s="18">
         <v>21</v>
       </c>
       <c r="AB18" s="18">
         <v>15</v>
       </c>
       <c r="AC18" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD18" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="32">
         <v>62</v>
       </c>
       <c r="C19" s="32">
         <v>53</v>
       </c>
       <c r="D19" s="32">
         <v>66</v>
       </c>
       <c r="E19" s="32">
         <v>71</v>
       </c>
       <c r="F19" s="32">
         <v>76</v>
       </c>
       <c r="G19" s="32">
         <v>66</v>
       </c>
       <c r="H19" s="32">
         <v>77</v>
       </c>
       <c r="I19" s="32">
@@ -8464,52 +8687,55 @@
       </c>
       <c r="V19" s="32">
         <v>51</v>
       </c>
       <c r="W19" s="32">
         <v>50</v>
       </c>
       <c r="X19" s="10">
         <v>40</v>
       </c>
       <c r="Y19" s="10">
         <v>56</v>
       </c>
       <c r="Z19" s="18">
         <v>44</v>
       </c>
       <c r="AA19" s="18">
         <v>47</v>
       </c>
       <c r="AB19" s="18">
         <v>42</v>
       </c>
       <c r="AC19" s="18">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD19" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="32">
         <v>33</v>
       </c>
       <c r="C20" s="32">
         <v>47</v>
       </c>
       <c r="D20" s="32">
         <v>49</v>
       </c>
       <c r="E20" s="32">
         <v>38</v>
       </c>
       <c r="F20" s="32">
         <v>48</v>
       </c>
       <c r="G20" s="32">
         <v>39</v>
       </c>
       <c r="H20" s="32">
         <v>45</v>
       </c>
       <c r="I20" s="32">
@@ -8553,52 +8779,55 @@
       </c>
       <c r="V20" s="32">
         <v>49</v>
       </c>
       <c r="W20" s="32">
         <v>30</v>
       </c>
       <c r="X20" s="10">
         <v>27</v>
       </c>
       <c r="Y20" s="10">
         <v>30</v>
       </c>
       <c r="Z20" s="18">
         <v>28</v>
       </c>
       <c r="AA20" s="18">
         <v>26</v>
       </c>
       <c r="AB20" s="18">
         <v>41</v>
       </c>
       <c r="AC20" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD20" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="32">
         <v>29</v>
       </c>
       <c r="C21" s="32">
         <v>28</v>
       </c>
       <c r="D21" s="32">
         <v>22</v>
       </c>
       <c r="E21" s="32">
         <v>22</v>
       </c>
       <c r="F21" s="32">
         <v>28</v>
       </c>
       <c r="G21" s="32">
         <v>27</v>
       </c>
       <c r="H21" s="32">
         <v>33</v>
       </c>
       <c r="I21" s="32">
@@ -8642,52 +8871,55 @@
       </c>
       <c r="V21" s="32">
         <v>30</v>
       </c>
       <c r="W21" s="32">
         <v>22</v>
       </c>
       <c r="X21" s="10">
         <v>14</v>
       </c>
       <c r="Y21" s="10">
         <v>14</v>
       </c>
       <c r="Z21" s="18">
         <v>17</v>
       </c>
       <c r="AA21" s="18">
         <v>18</v>
       </c>
       <c r="AB21" s="18">
         <v>27</v>
       </c>
       <c r="AC21" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD21" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="13.9" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="32">
         <v>21</v>
       </c>
       <c r="C22" s="32">
         <v>21</v>
       </c>
       <c r="D22" s="32">
         <v>30</v>
       </c>
       <c r="E22" s="32">
         <v>35</v>
       </c>
       <c r="F22" s="32">
         <v>32</v>
       </c>
       <c r="G22" s="32">
         <v>22</v>
       </c>
       <c r="H22" s="32">
         <v>34</v>
       </c>
       <c r="I22" s="32">
@@ -8731,52 +8963,55 @@
       </c>
       <c r="V22" s="32">
         <v>35</v>
       </c>
       <c r="W22" s="32">
         <v>15</v>
       </c>
       <c r="X22" s="10">
         <v>23</v>
       </c>
       <c r="Y22" s="10">
         <v>27</v>
       </c>
       <c r="Z22" s="18">
         <v>25</v>
       </c>
       <c r="AA22" s="18">
         <v>28</v>
       </c>
       <c r="AB22" s="18">
         <v>27</v>
       </c>
       <c r="AC22" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD22" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="32">
         <v>60</v>
       </c>
       <c r="C23" s="32">
         <v>47</v>
       </c>
       <c r="D23" s="32">
         <v>44</v>
       </c>
       <c r="E23" s="32">
         <v>46</v>
       </c>
       <c r="F23" s="32">
         <v>50</v>
       </c>
       <c r="G23" s="32">
         <v>64</v>
       </c>
       <c r="H23" s="32">
         <v>48</v>
       </c>
       <c r="I23" s="32">
@@ -8820,84 +9055,88 @@
       </c>
       <c r="V23" s="32">
         <v>52</v>
       </c>
       <c r="W23" s="32">
         <v>52</v>
       </c>
       <c r="X23" s="10">
         <v>34</v>
       </c>
       <c r="Y23" s="10">
         <v>47</v>
       </c>
       <c r="Z23" s="18">
         <v>45</v>
       </c>
       <c r="AA23" s="18">
         <v>37</v>
       </c>
       <c r="AB23" s="18">
         <v>47</v>
       </c>
       <c r="AC23" s="18">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD23" s="18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
-    </row>
-    <row r="25" spans="1:29" ht="24" customHeight="1">
+      <c r="AD24" s="18"/>
+    </row>
+    <row r="25" spans="1:30" ht="24" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="32">
         <v>707</v>
       </c>
       <c r="C25" s="32">
         <v>663</v>
       </c>
       <c r="D25" s="32">
         <v>627</v>
       </c>
       <c r="E25" s="32">
         <v>681</v>
       </c>
       <c r="F25" s="32">
         <v>688</v>
       </c>
       <c r="G25" s="32">
         <v>676</v>
       </c>
       <c r="H25" s="32">
         <v>762</v>
       </c>
       <c r="I25" s="32">
@@ -8941,52 +9180,55 @@
       </c>
       <c r="V25" s="32">
         <v>649</v>
       </c>
       <c r="W25" s="32">
         <v>591</v>
       </c>
       <c r="X25" s="10">
         <v>515</v>
       </c>
       <c r="Y25" s="10">
         <v>571</v>
       </c>
       <c r="Z25" s="18">
         <v>582</v>
       </c>
       <c r="AA25" s="18">
         <v>509</v>
       </c>
       <c r="AB25" s="18">
         <v>554</v>
       </c>
       <c r="AC25" s="18">
         <v>579</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD25" s="18">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="32">
         <v>326</v>
       </c>
       <c r="C26" s="32">
         <v>328</v>
       </c>
       <c r="D26" s="32">
         <v>308</v>
       </c>
       <c r="E26" s="32">
         <v>329</v>
       </c>
       <c r="F26" s="32">
         <v>287</v>
       </c>
       <c r="G26" s="32">
         <v>299</v>
       </c>
       <c r="H26" s="32">
         <v>357</v>
       </c>
       <c r="I26" s="32">
@@ -9030,52 +9272,55 @@
       </c>
       <c r="V26" s="32">
         <v>318</v>
       </c>
       <c r="W26" s="32">
         <v>292</v>
       </c>
       <c r="X26" s="10">
         <v>259</v>
       </c>
       <c r="Y26" s="10">
         <v>283</v>
       </c>
       <c r="Z26" s="18">
         <v>248</v>
       </c>
       <c r="AA26" s="18">
         <v>229</v>
       </c>
       <c r="AB26" s="18">
         <v>267</v>
       </c>
       <c r="AC26" s="18">
         <v>266</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD26" s="18">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="32">
         <v>73</v>
       </c>
       <c r="C27" s="32">
         <v>51</v>
       </c>
       <c r="D27" s="32">
         <v>53</v>
       </c>
       <c r="E27" s="32">
         <v>63</v>
       </c>
       <c r="F27" s="32">
         <v>59</v>
       </c>
       <c r="G27" s="32">
         <v>63</v>
       </c>
       <c r="H27" s="32">
         <v>68</v>
       </c>
       <c r="I27" s="32">
@@ -9119,52 +9364,55 @@
       </c>
       <c r="V27" s="32">
         <v>52</v>
       </c>
       <c r="W27" s="32">
         <v>49</v>
       </c>
       <c r="X27" s="10">
         <v>44</v>
       </c>
       <c r="Y27" s="10">
         <v>48</v>
       </c>
       <c r="Z27" s="18">
         <v>47</v>
       </c>
       <c r="AA27" s="18">
         <v>49</v>
       </c>
       <c r="AB27" s="18">
         <v>40</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD27" s="18">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="32">
         <v>11</v>
       </c>
       <c r="C28" s="32">
         <v>10</v>
       </c>
       <c r="D28" s="32">
         <v>5</v>
       </c>
       <c r="E28" s="32">
         <v>5</v>
       </c>
       <c r="F28" s="32">
         <v>11</v>
       </c>
       <c r="G28" s="32">
         <v>6</v>
       </c>
       <c r="H28" s="32">
         <v>8</v>
       </c>
       <c r="I28" s="32">
@@ -9208,52 +9456,55 @@
       </c>
       <c r="V28" s="32">
         <v>4</v>
       </c>
       <c r="W28" s="32">
         <v>4</v>
       </c>
       <c r="X28" s="10">
         <v>8</v>
       </c>
       <c r="Y28" s="10">
         <v>4</v>
       </c>
       <c r="Z28" s="18">
         <v>6</v>
       </c>
       <c r="AA28" s="18">
         <v>9</v>
       </c>
       <c r="AB28" s="18">
         <v>8</v>
       </c>
       <c r="AC28" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD28" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>19</v>
       </c>
       <c r="C29" s="32">
         <v>25</v>
       </c>
       <c r="D29" s="32">
         <v>20</v>
       </c>
       <c r="E29" s="32">
         <v>35</v>
       </c>
       <c r="F29" s="32">
         <v>18</v>
       </c>
       <c r="G29" s="32">
         <v>21</v>
       </c>
       <c r="H29" s="32">
         <v>26</v>
       </c>
       <c r="I29" s="32">
@@ -9297,52 +9548,55 @@
       </c>
       <c r="V29" s="32">
         <v>17</v>
       </c>
       <c r="W29" s="32">
         <v>13</v>
       </c>
       <c r="X29" s="10">
         <v>17</v>
       </c>
       <c r="Y29" s="10">
         <v>29</v>
       </c>
       <c r="Z29" s="18">
         <v>24</v>
       </c>
       <c r="AA29" s="18">
         <v>17</v>
       </c>
       <c r="AB29" s="18">
         <v>15</v>
       </c>
       <c r="AC29" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD29" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="32">
         <v>90</v>
       </c>
       <c r="C30" s="32">
         <v>78</v>
       </c>
       <c r="D30" s="32">
         <v>67</v>
       </c>
       <c r="E30" s="32">
         <v>80</v>
       </c>
       <c r="F30" s="32">
         <v>102</v>
       </c>
       <c r="G30" s="32">
         <v>95</v>
       </c>
       <c r="H30" s="32">
         <v>90</v>
       </c>
       <c r="I30" s="32">
@@ -9386,52 +9640,55 @@
       </c>
       <c r="V30" s="32">
         <v>92</v>
       </c>
       <c r="W30" s="32">
         <v>83</v>
       </c>
       <c r="X30" s="10">
         <v>63</v>
       </c>
       <c r="Y30" s="10">
         <v>72</v>
       </c>
       <c r="Z30" s="18">
         <v>106</v>
       </c>
       <c r="AA30" s="18">
         <v>66</v>
       </c>
       <c r="AB30" s="18">
         <v>84</v>
       </c>
       <c r="AC30" s="18">
         <v>79</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD30" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="32">
         <v>30</v>
       </c>
       <c r="C31" s="32">
         <v>23</v>
       </c>
       <c r="D31" s="32">
         <v>24</v>
       </c>
       <c r="E31" s="32">
         <v>28</v>
       </c>
       <c r="F31" s="32">
         <v>29</v>
       </c>
       <c r="G31" s="32">
         <v>30</v>
       </c>
       <c r="H31" s="32">
         <v>34</v>
       </c>
       <c r="I31" s="32">
@@ -9475,85 +9732,89 @@
       </c>
       <c r="V31" s="32">
         <v>17</v>
       </c>
       <c r="W31" s="32">
         <v>18</v>
       </c>
       <c r="X31" s="10">
         <v>23</v>
       </c>
       <c r="Y31" s="10">
         <v>25</v>
       </c>
       <c r="Z31" s="18">
         <v>27</v>
       </c>
       <c r="AA31" s="18">
         <v>22</v>
       </c>
       <c r="AB31" s="18">
         <v>20</v>
       </c>
       <c r="AC31" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD31" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="32"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="32"/>
       <c r="R32" s="32"/>
       <c r="S32" s="32"/>
       <c r="T32" s="32"/>
       <c r="U32" s="32"/>
       <c r="V32" s="32"/>
       <c r="W32" s="32"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
-    </row>
-    <row r="33" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD32" s="18"/>
+    </row>
+    <row r="33" spans="1:30" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="32">
         <v>36</v>
       </c>
       <c r="C33" s="32">
         <v>30</v>
       </c>
       <c r="D33" s="32">
         <v>36</v>
       </c>
       <c r="E33" s="32">
         <v>32</v>
       </c>
       <c r="F33" s="32">
         <v>29</v>
       </c>
       <c r="G33" s="32">
         <v>27</v>
       </c>
       <c r="H33" s="32">
         <v>40</v>
       </c>
       <c r="I33" s="32">
@@ -9597,52 +9858,55 @@
       </c>
       <c r="V33" s="32">
         <v>25</v>
       </c>
       <c r="W33" s="32">
         <v>31</v>
       </c>
       <c r="X33" s="10">
         <v>23</v>
       </c>
       <c r="Y33" s="10">
         <v>27</v>
       </c>
       <c r="Z33" s="18">
         <v>27</v>
       </c>
       <c r="AA33" s="18">
         <v>23</v>
       </c>
       <c r="AB33" s="18">
         <v>23</v>
       </c>
       <c r="AC33" s="18">
         <v>33</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD33" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="32">
         <v>15</v>
       </c>
       <c r="C34" s="32">
         <v>12</v>
       </c>
       <c r="D34" s="32">
         <v>10</v>
       </c>
       <c r="E34" s="32">
         <v>14</v>
       </c>
       <c r="F34" s="32">
         <v>13</v>
       </c>
       <c r="G34" s="32">
         <v>19</v>
       </c>
       <c r="H34" s="32">
         <v>11</v>
       </c>
       <c r="I34" s="32">
@@ -9686,52 +9950,55 @@
       </c>
       <c r="V34" s="32">
         <v>13</v>
       </c>
       <c r="W34" s="32">
         <v>14</v>
       </c>
       <c r="X34" s="10">
         <v>8</v>
       </c>
       <c r="Y34" s="10">
         <v>6</v>
       </c>
       <c r="Z34" s="18">
         <v>15</v>
       </c>
       <c r="AA34" s="18">
         <v>11</v>
       </c>
       <c r="AB34" s="18">
         <v>7</v>
       </c>
       <c r="AC34" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD34" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="13.9" customHeight="1">
       <c r="A35" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="32">
         <v>32</v>
       </c>
       <c r="C35" s="32">
         <v>27</v>
       </c>
       <c r="D35" s="32">
         <v>36</v>
       </c>
       <c r="E35" s="32">
         <v>30</v>
       </c>
       <c r="F35" s="32">
         <v>47</v>
       </c>
       <c r="G35" s="32">
         <v>31</v>
       </c>
       <c r="H35" s="32">
         <v>49</v>
       </c>
       <c r="I35" s="32">
@@ -9775,52 +10042,55 @@
       </c>
       <c r="V35" s="32">
         <v>22</v>
       </c>
       <c r="W35" s="32">
         <v>23</v>
       </c>
       <c r="X35" s="10">
         <v>19</v>
       </c>
       <c r="Y35" s="10">
         <v>29</v>
       </c>
       <c r="Z35" s="18">
         <v>19</v>
       </c>
       <c r="AA35" s="18">
         <v>27</v>
       </c>
       <c r="AB35" s="18">
         <v>22</v>
       </c>
       <c r="AC35" s="18">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD35" s="18">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="13.9" customHeight="1">
       <c r="A36" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="32">
         <v>21</v>
       </c>
       <c r="C36" s="32">
         <v>32</v>
       </c>
       <c r="D36" s="32">
         <v>25</v>
       </c>
       <c r="E36" s="32">
         <v>21</v>
       </c>
       <c r="F36" s="32">
         <v>28</v>
       </c>
       <c r="G36" s="32">
         <v>18</v>
       </c>
       <c r="H36" s="32">
         <v>26</v>
       </c>
       <c r="I36" s="32">
@@ -9864,52 +10134,55 @@
       </c>
       <c r="V36" s="32">
         <v>27</v>
       </c>
       <c r="W36" s="32">
         <v>15</v>
       </c>
       <c r="X36" s="10">
         <v>13</v>
       </c>
       <c r="Y36" s="10">
         <v>13</v>
       </c>
       <c r="Z36" s="18">
         <v>14</v>
       </c>
       <c r="AA36" s="18">
         <v>11</v>
       </c>
       <c r="AB36" s="18">
         <v>19</v>
       </c>
       <c r="AC36" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD36" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="13.9" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="32">
         <v>14</v>
       </c>
       <c r="C37" s="32">
         <v>9</v>
       </c>
       <c r="D37" s="32">
         <v>8</v>
       </c>
       <c r="E37" s="32">
         <v>8</v>
       </c>
       <c r="F37" s="32">
         <v>17</v>
       </c>
       <c r="G37" s="32">
         <v>15</v>
       </c>
       <c r="H37" s="32">
         <v>16</v>
       </c>
       <c r="I37" s="32">
@@ -9953,52 +10226,55 @@
       </c>
       <c r="V37" s="32">
         <v>16</v>
       </c>
       <c r="W37" s="32">
         <v>14</v>
       </c>
       <c r="X37" s="10">
         <v>8</v>
       </c>
       <c r="Y37" s="10">
         <v>6</v>
       </c>
       <c r="Z37" s="18">
         <v>10</v>
       </c>
       <c r="AA37" s="18">
         <v>8</v>
       </c>
       <c r="AB37" s="18">
         <v>14</v>
       </c>
       <c r="AC37" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD37" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="13.9" customHeight="1">
       <c r="A38" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="32">
         <v>11</v>
       </c>
       <c r="C38" s="32">
         <v>11</v>
       </c>
       <c r="D38" s="32">
         <v>17</v>
       </c>
       <c r="E38" s="32">
         <v>14</v>
       </c>
       <c r="F38" s="32">
         <v>19</v>
       </c>
       <c r="G38" s="32">
         <v>14</v>
       </c>
       <c r="H38" s="32">
         <v>19</v>
       </c>
       <c r="I38" s="32">
@@ -10042,52 +10318,55 @@
       </c>
       <c r="V38" s="32">
         <v>20</v>
       </c>
       <c r="W38" s="32">
         <v>11</v>
       </c>
       <c r="X38" s="10">
         <v>13</v>
       </c>
       <c r="Y38" s="10">
         <v>11</v>
       </c>
       <c r="Z38" s="18">
         <v>15</v>
       </c>
       <c r="AA38" s="18">
         <v>15</v>
       </c>
       <c r="AB38" s="18">
         <v>12</v>
       </c>
       <c r="AC38" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD38" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="13.9" customHeight="1">
       <c r="A39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="32">
         <v>29</v>
       </c>
       <c r="C39" s="32">
         <v>27</v>
       </c>
       <c r="D39" s="32">
         <v>18</v>
       </c>
       <c r="E39" s="32">
         <v>22</v>
       </c>
       <c r="F39" s="32">
         <v>29</v>
       </c>
       <c r="G39" s="32">
         <v>38</v>
       </c>
       <c r="H39" s="32">
         <v>18</v>
       </c>
       <c r="I39" s="32">
@@ -10131,84 +10410,88 @@
       </c>
       <c r="V39" s="32">
         <v>26</v>
       </c>
       <c r="W39" s="32">
         <v>24</v>
       </c>
       <c r="X39" s="10">
         <v>17</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="18">
         <v>24</v>
       </c>
       <c r="AA39" s="18">
         <v>22</v>
       </c>
       <c r="AB39" s="18">
         <v>23</v>
       </c>
       <c r="AC39" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD39" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="13.9" customHeight="1">
       <c r="A40" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="33"/>
       <c r="N40" s="33"/>
       <c r="O40" s="33"/>
       <c r="P40" s="33"/>
       <c r="Q40" s="33"/>
       <c r="R40" s="33"/>
       <c r="S40" s="33"/>
       <c r="T40" s="33"/>
       <c r="U40" s="33"/>
       <c r="V40" s="33"/>
       <c r="W40" s="33"/>
       <c r="X40" s="27"/>
       <c r="Y40" s="27"/>
       <c r="Z40" s="27"/>
       <c r="AA40" s="27"/>
       <c r="AB40" s="27"/>
-    </row>
-    <row r="41" spans="1:29" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="AD40" s="18"/>
+    </row>
+    <row r="41" spans="1:30" s="21" customFormat="1" ht="24" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="32">
         <v>586</v>
       </c>
       <c r="C41" s="32">
         <v>586</v>
       </c>
       <c r="D41" s="32">
         <v>590</v>
       </c>
       <c r="E41" s="32">
         <v>675</v>
       </c>
       <c r="F41" s="32">
         <v>611</v>
       </c>
       <c r="G41" s="32">
         <v>643</v>
       </c>
       <c r="H41" s="32">
         <v>674</v>
       </c>
       <c r="I41" s="32">
@@ -10252,52 +10535,55 @@
       </c>
       <c r="V41" s="32">
         <v>595</v>
       </c>
       <c r="W41" s="32">
         <v>557</v>
       </c>
       <c r="X41" s="18">
         <v>470</v>
       </c>
       <c r="Y41" s="18">
         <v>566</v>
       </c>
       <c r="Z41" s="18">
         <v>485</v>
       </c>
       <c r="AA41" s="18">
         <v>480</v>
       </c>
       <c r="AB41" s="18">
         <v>483</v>
       </c>
       <c r="AC41" s="18">
         <v>489</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD41" s="18">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13.9" customHeight="1">
       <c r="A42" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="32">
         <v>267</v>
       </c>
       <c r="C42" s="32">
         <v>283</v>
       </c>
       <c r="D42" s="32">
         <v>265</v>
       </c>
       <c r="E42" s="32">
         <v>327</v>
       </c>
       <c r="F42" s="32">
         <v>302</v>
       </c>
       <c r="G42" s="32">
         <v>311</v>
       </c>
       <c r="H42" s="32">
         <v>327</v>
       </c>
       <c r="I42" s="32">
@@ -10341,52 +10627,55 @@
       </c>
       <c r="V42" s="32">
         <v>271</v>
       </c>
       <c r="W42" s="32">
         <v>258</v>
       </c>
       <c r="X42" s="18">
         <v>239</v>
       </c>
       <c r="Y42" s="18">
         <v>239</v>
       </c>
       <c r="Z42" s="18">
         <v>232</v>
       </c>
       <c r="AA42" s="18">
         <v>240</v>
       </c>
       <c r="AB42" s="18">
         <v>232</v>
       </c>
       <c r="AC42" s="18">
         <v>251</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD42" s="18">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="13.9" customHeight="1">
       <c r="A43" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="32">
         <v>52</v>
       </c>
       <c r="C43" s="32">
         <v>36</v>
       </c>
       <c r="D43" s="32">
         <v>42</v>
       </c>
       <c r="E43" s="32">
         <v>57</v>
       </c>
       <c r="F43" s="32">
         <v>57</v>
       </c>
       <c r="G43" s="32">
         <v>54</v>
       </c>
       <c r="H43" s="32">
         <v>59</v>
       </c>
       <c r="I43" s="32">
@@ -10430,52 +10719,55 @@
       </c>
       <c r="V43" s="32">
         <v>44</v>
       </c>
       <c r="W43" s="32">
         <v>47</v>
       </c>
       <c r="X43" s="18">
         <v>39</v>
       </c>
       <c r="Y43" s="18">
         <v>46</v>
       </c>
       <c r="Z43" s="18">
         <v>35</v>
       </c>
       <c r="AA43" s="18">
         <v>36</v>
       </c>
       <c r="AB43" s="18">
         <v>38</v>
       </c>
       <c r="AC43" s="18">
         <v>37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD43" s="18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="13.9" customHeight="1">
       <c r="A44" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="32">
         <v>5</v>
       </c>
       <c r="C44" s="32">
         <v>5</v>
       </c>
       <c r="D44" s="32">
         <v>9</v>
       </c>
       <c r="E44" s="32">
         <v>3</v>
       </c>
       <c r="F44" s="32">
         <v>6</v>
       </c>
       <c r="G44" s="32">
         <v>8</v>
       </c>
       <c r="H44" s="32">
         <v>13</v>
       </c>
       <c r="I44" s="32">
@@ -10519,52 +10811,55 @@
       </c>
       <c r="V44" s="32">
         <v>4</v>
       </c>
       <c r="W44" s="32">
         <v>4</v>
       </c>
       <c r="X44" s="18">
         <v>5</v>
       </c>
       <c r="Y44" s="18">
         <v>11</v>
       </c>
       <c r="Z44" s="18">
         <v>5</v>
       </c>
       <c r="AA44" s="18">
         <v>7</v>
       </c>
       <c r="AB44" s="18">
         <v>5</v>
       </c>
       <c r="AC44" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD44" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="13.9" customHeight="1">
       <c r="A45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="32">
         <v>16</v>
       </c>
       <c r="C45" s="32">
         <v>13</v>
       </c>
       <c r="D45" s="32">
         <v>19</v>
       </c>
       <c r="E45" s="32">
         <v>17</v>
       </c>
       <c r="F45" s="32">
         <v>15</v>
       </c>
       <c r="G45" s="32">
         <v>22</v>
       </c>
       <c r="H45" s="32">
         <v>24</v>
       </c>
       <c r="I45" s="32">
@@ -10608,52 +10903,55 @@
       </c>
       <c r="V45" s="32">
         <v>19</v>
       </c>
       <c r="W45" s="32">
         <v>12</v>
       </c>
       <c r="X45" s="18">
         <v>17</v>
       </c>
       <c r="Y45" s="18">
         <v>18</v>
       </c>
       <c r="Z45" s="18">
         <v>14</v>
       </c>
       <c r="AA45" s="18">
         <v>19</v>
       </c>
       <c r="AB45" s="18">
         <v>16</v>
       </c>
       <c r="AC45" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD45" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" ht="13.9" customHeight="1">
       <c r="A46" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="32">
         <v>79</v>
       </c>
       <c r="C46" s="32">
         <v>94</v>
       </c>
       <c r="D46" s="32">
         <v>86</v>
       </c>
       <c r="E46" s="32">
         <v>84</v>
       </c>
       <c r="F46" s="32">
         <v>69</v>
       </c>
       <c r="G46" s="32">
         <v>96</v>
       </c>
       <c r="H46" s="32">
         <v>82</v>
       </c>
       <c r="I46" s="32">
@@ -10697,52 +10995,55 @@
       </c>
       <c r="V46" s="32">
         <v>87</v>
       </c>
       <c r="W46" s="32">
         <v>85</v>
       </c>
       <c r="X46" s="18">
         <v>70</v>
       </c>
       <c r="Y46" s="18">
         <v>81</v>
       </c>
       <c r="Z46" s="18">
         <v>68</v>
       </c>
       <c r="AA46" s="18">
         <v>59</v>
       </c>
       <c r="AB46" s="18">
         <v>56</v>
       </c>
       <c r="AC46" s="18">
         <v>63</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD46" s="18">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" ht="13.9" customHeight="1">
       <c r="A47" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="32">
         <v>29</v>
       </c>
       <c r="C47" s="32">
         <v>19</v>
       </c>
       <c r="D47" s="32">
         <v>28</v>
       </c>
       <c r="E47" s="32">
         <v>31</v>
       </c>
       <c r="F47" s="32">
         <v>28</v>
       </c>
       <c r="G47" s="32">
         <v>22</v>
       </c>
       <c r="H47" s="32">
         <v>24</v>
       </c>
       <c r="I47" s="32">
@@ -10786,85 +11087,89 @@
       </c>
       <c r="V47" s="32">
         <v>27</v>
       </c>
       <c r="W47" s="32">
         <v>25</v>
       </c>
       <c r="X47" s="18">
         <v>10</v>
       </c>
       <c r="Y47" s="18">
         <v>23</v>
       </c>
       <c r="Z47" s="18">
         <v>22</v>
       </c>
       <c r="AA47" s="18">
         <v>14</v>
       </c>
       <c r="AB47" s="18">
         <v>12</v>
       </c>
       <c r="AC47" s="18">
         <v>25</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD47" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" ht="13.9" customHeight="1">
       <c r="A48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="32"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="32"/>
       <c r="F48" s="32"/>
       <c r="G48" s="32"/>
       <c r="H48" s="32"/>
       <c r="I48" s="32"/>
       <c r="J48" s="32"/>
       <c r="K48" s="32"/>
       <c r="L48" s="32"/>
       <c r="M48" s="32"/>
       <c r="N48" s="32"/>
       <c r="O48" s="32"/>
       <c r="P48" s="32"/>
       <c r="Q48" s="32"/>
       <c r="R48" s="32"/>
       <c r="S48" s="32"/>
       <c r="T48" s="32"/>
       <c r="U48" s="32"/>
       <c r="V48" s="32"/>
       <c r="W48" s="32"/>
       <c r="X48" s="18"/>
       <c r="Y48" s="18"/>
       <c r="Z48" s="18"/>
       <c r="AA48" s="18"/>
       <c r="AB48" s="18"/>
       <c r="AC48" s="18"/>
-    </row>
-    <row r="49" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD48" s="18"/>
+    </row>
+    <row r="49" spans="1:30" ht="13.9" customHeight="1">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="32">
         <v>29</v>
       </c>
       <c r="C49" s="32">
         <v>36</v>
       </c>
       <c r="D49" s="32">
         <v>27</v>
       </c>
       <c r="E49" s="32">
         <v>30</v>
       </c>
       <c r="F49" s="32">
         <v>22</v>
       </c>
       <c r="G49" s="32">
         <v>16</v>
       </c>
       <c r="H49" s="32">
         <v>25</v>
       </c>
       <c r="I49" s="32">
@@ -10908,52 +11213,55 @@
       </c>
       <c r="V49" s="32">
         <v>28</v>
       </c>
       <c r="W49" s="32">
         <v>25</v>
       </c>
       <c r="X49" s="18">
         <v>14</v>
       </c>
       <c r="Y49" s="18">
         <v>42</v>
       </c>
       <c r="Z49" s="18">
         <v>20</v>
       </c>
       <c r="AA49" s="18">
         <v>22</v>
       </c>
       <c r="AB49" s="18">
         <v>22</v>
       </c>
       <c r="AC49" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD49" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" ht="13.9" customHeight="1">
       <c r="A50" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="32">
         <v>11</v>
       </c>
       <c r="C50" s="32">
         <v>10</v>
       </c>
       <c r="D50" s="32">
         <v>7</v>
       </c>
       <c r="E50" s="32">
         <v>9</v>
       </c>
       <c r="F50" s="32">
         <v>18</v>
       </c>
       <c r="G50" s="32">
         <v>12</v>
       </c>
       <c r="H50" s="32">
         <v>11</v>
       </c>
       <c r="I50" s="32">
@@ -10997,52 +11305,55 @@
       </c>
       <c r="V50" s="32">
         <v>9</v>
       </c>
       <c r="W50" s="32">
         <v>19</v>
       </c>
       <c r="X50" s="18">
         <v>8</v>
       </c>
       <c r="Y50" s="18">
         <v>9</v>
       </c>
       <c r="Z50" s="18">
         <v>12</v>
       </c>
       <c r="AA50" s="18">
         <v>10</v>
       </c>
       <c r="AB50" s="18">
         <v>8</v>
       </c>
       <c r="AC50" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD50" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" ht="13.9" customHeight="1">
       <c r="A51" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="32">
         <v>30</v>
       </c>
       <c r="C51" s="32">
         <v>26</v>
       </c>
       <c r="D51" s="32">
         <v>30</v>
       </c>
       <c r="E51" s="32">
         <v>41</v>
       </c>
       <c r="F51" s="32">
         <v>29</v>
       </c>
       <c r="G51" s="32">
         <v>35</v>
       </c>
       <c r="H51" s="32">
         <v>28</v>
       </c>
       <c r="I51" s="32">
@@ -11086,52 +11397,55 @@
       </c>
       <c r="V51" s="32">
         <v>29</v>
       </c>
       <c r="W51" s="32">
         <v>27</v>
       </c>
       <c r="X51" s="18">
         <v>21</v>
       </c>
       <c r="Y51" s="18">
         <v>27</v>
       </c>
       <c r="Z51" s="18">
         <v>25</v>
       </c>
       <c r="AA51" s="18">
         <v>20</v>
       </c>
       <c r="AB51" s="18">
         <v>20</v>
       </c>
       <c r="AC51" s="18">
         <v>23</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD51" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" ht="13.9" customHeight="1">
       <c r="A52" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="32">
         <v>12</v>
       </c>
       <c r="C52" s="32">
         <v>15</v>
       </c>
       <c r="D52" s="32">
         <v>24</v>
       </c>
       <c r="E52" s="32">
         <v>17</v>
       </c>
       <c r="F52" s="32">
         <v>20</v>
       </c>
       <c r="G52" s="32">
         <v>21</v>
       </c>
       <c r="H52" s="32">
         <v>19</v>
       </c>
       <c r="I52" s="32">
@@ -11175,52 +11489,55 @@
       </c>
       <c r="V52" s="32">
         <v>22</v>
       </c>
       <c r="W52" s="32">
         <v>15</v>
       </c>
       <c r="X52" s="18">
         <v>14</v>
       </c>
       <c r="Y52" s="18">
         <v>17</v>
       </c>
       <c r="Z52" s="18">
         <v>14</v>
       </c>
       <c r="AA52" s="18">
         <v>15</v>
       </c>
       <c r="AB52" s="18">
         <v>22</v>
       </c>
       <c r="AC52" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD52" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" ht="13.9" customHeight="1">
       <c r="A53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="32">
         <v>15</v>
       </c>
       <c r="C53" s="32">
         <v>19</v>
       </c>
       <c r="D53" s="32">
         <v>14</v>
       </c>
       <c r="E53" s="32">
         <v>14</v>
       </c>
       <c r="F53" s="32">
         <v>11</v>
       </c>
       <c r="G53" s="32">
         <v>12</v>
       </c>
       <c r="H53" s="32">
         <v>17</v>
       </c>
       <c r="I53" s="32">
@@ -11264,52 +11581,55 @@
       </c>
       <c r="V53" s="32">
         <v>14</v>
       </c>
       <c r="W53" s="32">
         <v>8</v>
       </c>
       <c r="X53" s="18">
         <v>6</v>
       </c>
       <c r="Y53" s="18">
         <v>8</v>
       </c>
       <c r="Z53" s="18">
         <v>7</v>
       </c>
       <c r="AA53" s="18">
         <v>10</v>
       </c>
       <c r="AB53" s="18">
         <v>13</v>
       </c>
       <c r="AC53" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD53" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="13.9" customHeight="1">
       <c r="A54" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="32">
         <v>10</v>
       </c>
       <c r="C54" s="32">
         <v>10</v>
       </c>
       <c r="D54" s="32">
         <v>13</v>
       </c>
       <c r="E54" s="32">
         <v>21</v>
       </c>
       <c r="F54" s="32">
         <v>13</v>
       </c>
       <c r="G54" s="32">
         <v>8</v>
       </c>
       <c r="H54" s="32">
         <v>15</v>
       </c>
       <c r="I54" s="32">
@@ -11353,52 +11673,55 @@
       </c>
       <c r="V54" s="32">
         <v>15</v>
       </c>
       <c r="W54" s="32">
         <v>4</v>
       </c>
       <c r="X54" s="18">
         <v>10</v>
       </c>
       <c r="Y54" s="18">
         <v>16</v>
       </c>
       <c r="Z54" s="18">
         <v>10</v>
       </c>
       <c r="AA54" s="18">
         <v>13</v>
       </c>
       <c r="AB54" s="18">
         <v>15</v>
       </c>
       <c r="AC54" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD54" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" ht="13.9" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="34">
         <v>31</v>
       </c>
       <c r="C55" s="34">
         <v>20</v>
       </c>
       <c r="D55" s="34">
         <v>26</v>
       </c>
       <c r="E55" s="34">
         <v>24</v>
       </c>
       <c r="F55" s="34">
         <v>21</v>
       </c>
       <c r="G55" s="34">
         <v>26</v>
       </c>
       <c r="H55" s="34">
         <v>30</v>
       </c>
       <c r="I55" s="34">
@@ -11442,52 +11765,55 @@
       </c>
       <c r="V55" s="34">
         <v>26</v>
       </c>
       <c r="W55" s="34">
         <v>28</v>
       </c>
       <c r="X55" s="13">
         <v>17</v>
       </c>
       <c r="Y55" s="13">
         <v>29</v>
       </c>
       <c r="Z55" s="13">
         <v>21</v>
       </c>
       <c r="AA55" s="13">
         <v>15</v>
       </c>
       <c r="AB55" s="13">
         <v>24</v>
       </c>
       <c r="AC55" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" ht="13.9" customHeight="1">
+      <c r="AD55" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" ht="13.9" customHeight="1">
       <c r="A56" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>