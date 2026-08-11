--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -1164,50 +1164,53 @@
       </c>
       <c r="W9" s="17">
         <v>1148</v>
       </c>
       <c r="X9" s="17">
         <v>985</v>
       </c>
       <c r="Y9" s="17">
         <v>1137</v>
       </c>
       <c r="Z9" s="17">
         <v>1067</v>
       </c>
       <c r="AA9" s="17">
         <v>989</v>
       </c>
       <c r="AB9" s="17">
         <v>1037</v>
       </c>
       <c r="AC9" s="17">
         <v>1068</v>
       </c>
       <c r="AD9" s="17">
         <v>967</v>
       </c>
+      <c r="AE9" s="17">
+        <v>1126</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>593</v>
       </c>
       <c r="C10" s="17">
         <v>611</v>
       </c>
       <c r="D10" s="17">
         <v>573</v>
       </c>
       <c r="E10" s="17">
         <v>656</v>
       </c>
       <c r="F10" s="17">
         <v>589</v>
       </c>
       <c r="G10" s="17">
         <v>610</v>
       </c>
       <c r="H10" s="17">
         <v>684</v>
@@ -1256,50 +1259,53 @@
       </c>
       <c r="W10" s="17">
         <v>550</v>
       </c>
       <c r="X10" s="17">
         <v>498</v>
       </c>
       <c r="Y10" s="17">
         <v>522</v>
       </c>
       <c r="Z10" s="17">
         <v>480</v>
       </c>
       <c r="AA10" s="17">
         <v>469</v>
       </c>
       <c r="AB10" s="17">
         <v>499</v>
       </c>
       <c r="AC10" s="17">
         <v>517</v>
       </c>
       <c r="AD10" s="17">
         <v>454</v>
       </c>
+      <c r="AE10" s="17">
+        <v>554</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="1">
         <v>125</v>
       </c>
       <c r="C11" s="17">
         <v>87</v>
       </c>
       <c r="D11" s="17">
         <v>95</v>
       </c>
       <c r="E11" s="17">
         <v>120</v>
       </c>
       <c r="F11" s="17">
         <v>116</v>
       </c>
       <c r="G11" s="17">
         <v>117</v>
       </c>
       <c r="H11" s="17">
         <v>127</v>
@@ -1348,50 +1354,53 @@
       </c>
       <c r="W11" s="17">
         <v>96</v>
       </c>
       <c r="X11" s="17">
         <v>83</v>
       </c>
       <c r="Y11" s="17">
         <v>94</v>
       </c>
       <c r="Z11" s="17">
         <v>82</v>
       </c>
       <c r="AA11" s="17">
         <v>85</v>
       </c>
       <c r="AB11" s="17">
         <v>78</v>
       </c>
       <c r="AC11" s="17">
         <v>77</v>
       </c>
       <c r="AD11" s="17">
         <v>97</v>
       </c>
+      <c r="AE11" s="17">
+        <v>99</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="1">
         <v>16</v>
       </c>
       <c r="C12" s="17">
         <v>15</v>
       </c>
       <c r="D12" s="17">
         <v>14</v>
       </c>
       <c r="E12" s="17">
         <v>8</v>
       </c>
       <c r="F12" s="17">
         <v>17</v>
       </c>
       <c r="G12" s="17">
         <v>14</v>
       </c>
       <c r="H12" s="17">
         <v>21</v>
@@ -1440,50 +1449,53 @@
       </c>
       <c r="W12" s="17">
         <v>8</v>
       </c>
       <c r="X12" s="17">
         <v>13</v>
       </c>
       <c r="Y12" s="17">
         <v>15</v>
       </c>
       <c r="Z12" s="17">
         <v>11</v>
       </c>
       <c r="AA12" s="17">
         <v>16</v>
       </c>
       <c r="AB12" s="17">
         <v>13</v>
       </c>
       <c r="AC12" s="17">
         <v>14</v>
       </c>
       <c r="AD12" s="17">
         <v>13</v>
       </c>
+      <c r="AE12" s="17">
+        <v>20</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1">
         <v>35</v>
       </c>
       <c r="C13" s="17">
         <v>38</v>
       </c>
       <c r="D13" s="17">
         <v>39</v>
       </c>
       <c r="E13" s="17">
         <v>52</v>
       </c>
       <c r="F13" s="17">
         <v>33</v>
       </c>
       <c r="G13" s="17">
         <v>43</v>
       </c>
       <c r="H13" s="17">
         <v>50</v>
@@ -1532,50 +1544,53 @@
       </c>
       <c r="W13" s="17">
         <v>25</v>
       </c>
       <c r="X13" s="17">
         <v>34</v>
       </c>
       <c r="Y13" s="17">
         <v>47</v>
       </c>
       <c r="Z13" s="17">
         <v>38</v>
       </c>
       <c r="AA13" s="17">
         <v>36</v>
       </c>
       <c r="AB13" s="17">
         <v>31</v>
       </c>
       <c r="AC13" s="17">
         <v>40</v>
       </c>
       <c r="AD13" s="17">
         <v>24</v>
       </c>
+      <c r="AE13" s="17">
+        <v>22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1">
         <v>169</v>
       </c>
       <c r="C14" s="17">
         <v>172</v>
       </c>
       <c r="D14" s="17">
         <v>153</v>
       </c>
       <c r="E14" s="17">
         <v>164</v>
       </c>
       <c r="F14" s="17">
         <v>171</v>
       </c>
       <c r="G14" s="17">
         <v>191</v>
       </c>
       <c r="H14" s="17">
         <v>172</v>
@@ -1624,50 +1639,53 @@
       </c>
       <c r="W14" s="17">
         <v>168</v>
       </c>
       <c r="X14" s="17">
         <v>133</v>
       </c>
       <c r="Y14" s="17">
         <v>153</v>
       </c>
       <c r="Z14" s="17">
         <v>174</v>
       </c>
       <c r="AA14" s="17">
         <v>125</v>
       </c>
       <c r="AB14" s="17">
         <v>140</v>
       </c>
       <c r="AC14" s="17">
         <v>142</v>
       </c>
       <c r="AD14" s="17">
         <v>137</v>
       </c>
+      <c r="AE14" s="17">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="1">
         <v>59</v>
       </c>
       <c r="C15" s="17">
         <v>42</v>
       </c>
       <c r="D15" s="17">
         <v>52</v>
       </c>
       <c r="E15" s="17">
         <v>59</v>
       </c>
       <c r="F15" s="17">
         <v>57</v>
       </c>
       <c r="G15" s="17">
         <v>52</v>
       </c>
       <c r="H15" s="17">
         <v>58</v>
@@ -1715,86 +1733,90 @@
         <v>44</v>
       </c>
       <c r="W15" s="17">
         <v>43</v>
       </c>
       <c r="X15" s="17">
         <v>33</v>
       </c>
       <c r="Y15" s="17">
         <v>48</v>
       </c>
       <c r="Z15" s="17">
         <v>49</v>
       </c>
       <c r="AA15" s="17">
         <v>36</v>
       </c>
       <c r="AB15" s="17">
         <v>32</v>
       </c>
       <c r="AC15" s="17">
         <v>49</v>
       </c>
       <c r="AD15" s="17">
         <v>44</v>
+      </c>
+      <c r="AE15" s="17">
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="17"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="1">
         <v>65</v>
       </c>
       <c r="C17" s="17">
         <v>66</v>
       </c>
       <c r="D17" s="17">
         <v>63</v>
       </c>
       <c r="E17" s="17">
         <v>62</v>
       </c>
       <c r="F17" s="17">
         <v>51</v>
       </c>
       <c r="G17" s="17">
         <v>43</v>
       </c>
       <c r="H17" s="17">
         <v>65</v>
       </c>
       <c r="I17" s="18">
@@ -1841,52 +1863,55 @@
       </c>
       <c r="W17" s="17">
         <v>56</v>
       </c>
       <c r="X17" s="17">
         <v>37</v>
       </c>
       <c r="Y17" s="17">
         <v>69</v>
       </c>
       <c r="Z17" s="17">
         <v>47</v>
       </c>
       <c r="AA17" s="17">
         <v>45</v>
       </c>
       <c r="AB17" s="17">
         <v>45</v>
       </c>
       <c r="AC17" s="17">
         <v>57</v>
       </c>
       <c r="AD17" s="17">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="17">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="1">
         <v>26</v>
       </c>
       <c r="C18" s="17">
         <v>22</v>
       </c>
       <c r="D18" s="17">
         <v>17</v>
       </c>
       <c r="E18" s="17">
         <v>23</v>
       </c>
       <c r="F18" s="17">
         <v>31</v>
       </c>
       <c r="G18" s="17">
         <v>31</v>
       </c>
       <c r="H18" s="17">
         <v>22</v>
       </c>
       <c r="I18" s="18">
@@ -1933,52 +1958,55 @@
       </c>
       <c r="W18" s="17">
         <v>33</v>
       </c>
       <c r="X18" s="17">
         <v>16</v>
       </c>
       <c r="Y18" s="17">
         <v>15</v>
       </c>
       <c r="Z18" s="17">
         <v>27</v>
       </c>
       <c r="AA18" s="17">
         <v>21</v>
       </c>
       <c r="AB18" s="17">
         <v>15</v>
       </c>
       <c r="AC18" s="17">
         <v>18</v>
       </c>
       <c r="AD18" s="17">
         <v>17</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="1">
         <v>62</v>
       </c>
       <c r="C19" s="17">
         <v>53</v>
       </c>
       <c r="D19" s="17">
         <v>66</v>
       </c>
       <c r="E19" s="17">
         <v>71</v>
       </c>
       <c r="F19" s="17">
         <v>76</v>
       </c>
       <c r="G19" s="17">
         <v>66</v>
       </c>
       <c r="H19" s="17">
         <v>77</v>
       </c>
       <c r="I19" s="18">
@@ -2025,52 +2053,55 @@
       </c>
       <c r="W19" s="17">
         <v>50</v>
       </c>
       <c r="X19" s="17">
         <v>40</v>
       </c>
       <c r="Y19" s="17">
         <v>56</v>
       </c>
       <c r="Z19" s="17">
         <v>44</v>
       </c>
       <c r="AA19" s="17">
         <v>47</v>
       </c>
       <c r="AB19" s="17">
         <v>42</v>
       </c>
       <c r="AC19" s="17">
         <v>55</v>
       </c>
       <c r="AD19" s="17">
         <v>50</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="17">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="17">
         <v>33</v>
       </c>
       <c r="C20" s="17">
         <v>47</v>
       </c>
       <c r="D20" s="17">
         <v>49</v>
       </c>
       <c r="E20" s="17">
         <v>38</v>
       </c>
       <c r="F20" s="17">
         <v>48</v>
       </c>
       <c r="G20" s="17">
         <v>39</v>
       </c>
       <c r="H20" s="17">
         <v>45</v>
       </c>
       <c r="I20" s="18">
@@ -2117,52 +2148,55 @@
       </c>
       <c r="W20" s="17">
         <v>30</v>
       </c>
       <c r="X20" s="17">
         <v>27</v>
       </c>
       <c r="Y20" s="17">
         <v>30</v>
       </c>
       <c r="Z20" s="17">
         <v>28</v>
       </c>
       <c r="AA20" s="17">
         <v>26</v>
       </c>
       <c r="AB20" s="17">
         <v>41</v>
       </c>
       <c r="AC20" s="17">
         <v>22</v>
       </c>
       <c r="AD20" s="17">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="17">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="17">
         <v>29</v>
       </c>
       <c r="C21" s="17">
         <v>28</v>
       </c>
       <c r="D21" s="17">
         <v>22</v>
       </c>
       <c r="E21" s="17">
         <v>22</v>
       </c>
       <c r="F21" s="17">
         <v>28</v>
       </c>
       <c r="G21" s="17">
         <v>27</v>
       </c>
       <c r="H21" s="17">
         <v>33</v>
       </c>
       <c r="I21" s="18">
@@ -2209,52 +2243,55 @@
       </c>
       <c r="W21" s="17">
         <v>22</v>
       </c>
       <c r="X21" s="17">
         <v>14</v>
       </c>
       <c r="Y21" s="17">
         <v>14</v>
       </c>
       <c r="Z21" s="17">
         <v>17</v>
       </c>
       <c r="AA21" s="17">
         <v>18</v>
       </c>
       <c r="AB21" s="17">
         <v>27</v>
       </c>
       <c r="AC21" s="17">
         <v>22</v>
       </c>
       <c r="AD21" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="17">
         <v>21</v>
       </c>
       <c r="C22" s="17">
         <v>21</v>
       </c>
       <c r="D22" s="17">
         <v>30</v>
       </c>
       <c r="E22" s="17">
         <v>35</v>
       </c>
       <c r="F22" s="17">
         <v>32</v>
       </c>
       <c r="G22" s="17">
         <v>22</v>
       </c>
       <c r="H22" s="17">
         <v>34</v>
       </c>
       <c r="I22" s="18">
@@ -2301,52 +2338,55 @@
       </c>
       <c r="W22" s="17">
         <v>15</v>
       </c>
       <c r="X22" s="17">
         <v>23</v>
       </c>
       <c r="Y22" s="17">
         <v>27</v>
       </c>
       <c r="Z22" s="17">
         <v>25</v>
       </c>
       <c r="AA22" s="17">
         <v>28</v>
       </c>
       <c r="AB22" s="17">
         <v>27</v>
       </c>
       <c r="AC22" s="17">
         <v>18</v>
       </c>
       <c r="AD22" s="17">
         <v>19</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="17">
         <v>60</v>
       </c>
       <c r="C23" s="17">
         <v>47</v>
       </c>
       <c r="D23" s="17">
         <v>44</v>
       </c>
       <c r="E23" s="17">
         <v>46</v>
       </c>
       <c r="F23" s="17">
         <v>50</v>
       </c>
       <c r="G23" s="17">
         <v>64</v>
       </c>
       <c r="H23" s="17">
         <v>48</v>
       </c>
       <c r="I23" s="18">
@@ -2393,86 +2433,90 @@
       </c>
       <c r="W23" s="17">
         <v>52</v>
       </c>
       <c r="X23" s="17">
         <v>34</v>
       </c>
       <c r="Y23" s="17">
         <v>47</v>
       </c>
       <c r="Z23" s="17">
         <v>45</v>
       </c>
       <c r="AA23" s="17">
         <v>37</v>
       </c>
       <c r="AB23" s="17">
         <v>47</v>
       </c>
       <c r="AC23" s="17">
         <v>37</v>
       </c>
       <c r="AD23" s="17">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="17">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="27"/>
       <c r="P24" s="27"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="17"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="17"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="17">
         <v>1041</v>
       </c>
       <c r="C25" s="17">
         <v>1007</v>
       </c>
       <c r="D25" s="17">
         <v>965</v>
       </c>
       <c r="E25" s="17">
         <v>1106</v>
       </c>
       <c r="F25" s="17">
         <v>1020</v>
       </c>
       <c r="G25" s="17">
         <v>1059</v>
       </c>
       <c r="H25" s="17">
         <v>1156</v>
       </c>
       <c r="I25" s="17">
@@ -2519,52 +2563,55 @@
       </c>
       <c r="W25" s="17">
         <v>924</v>
       </c>
       <c r="X25" s="17">
         <v>815</v>
       </c>
       <c r="Y25" s="17">
         <v>920</v>
       </c>
       <c r="Z25" s="17">
         <v>865</v>
       </c>
       <c r="AA25" s="17">
         <v>800</v>
       </c>
       <c r="AB25" s="17">
         <v>832</v>
       </c>
       <c r="AC25" s="17">
         <v>869</v>
       </c>
       <c r="AD25" s="17">
         <v>798</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="17">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="17">
         <v>593</v>
       </c>
       <c r="C26" s="17">
         <v>611</v>
       </c>
       <c r="D26" s="17">
         <v>573</v>
       </c>
       <c r="E26" s="17">
         <v>656</v>
       </c>
       <c r="F26" s="17">
         <v>589</v>
       </c>
       <c r="G26" s="17">
         <v>610</v>
       </c>
       <c r="H26" s="17">
         <v>684</v>
       </c>
       <c r="I26" s="17">
@@ -2611,52 +2658,55 @@
       </c>
       <c r="W26" s="17">
         <v>550</v>
       </c>
       <c r="X26" s="17">
         <v>498</v>
       </c>
       <c r="Y26" s="17">
         <v>522</v>
       </c>
       <c r="Z26" s="17">
         <v>480</v>
       </c>
       <c r="AA26" s="17">
         <v>469</v>
       </c>
       <c r="AB26" s="17">
         <v>499</v>
       </c>
       <c r="AC26" s="17">
         <v>517</v>
       </c>
       <c r="AD26" s="17">
         <v>454</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="17">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="17">
         <v>125</v>
       </c>
       <c r="C27" s="17">
         <v>87</v>
       </c>
       <c r="D27" s="17">
         <v>95</v>
       </c>
       <c r="E27" s="17">
         <v>120</v>
       </c>
       <c r="F27" s="17">
         <v>116</v>
       </c>
       <c r="G27" s="17">
         <v>117</v>
       </c>
       <c r="H27" s="17">
         <v>127</v>
       </c>
       <c r="I27" s="17">
@@ -2703,52 +2753,55 @@
       </c>
       <c r="W27" s="17">
         <v>96</v>
       </c>
       <c r="X27" s="17">
         <v>83</v>
       </c>
       <c r="Y27" s="17">
         <v>94</v>
       </c>
       <c r="Z27" s="17">
         <v>82</v>
       </c>
       <c r="AA27" s="17">
         <v>85</v>
       </c>
       <c r="AB27" s="17">
         <v>78</v>
       </c>
       <c r="AC27" s="17">
         <v>77</v>
       </c>
       <c r="AD27" s="17">
         <v>97</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="17">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="17">
         <v>16</v>
       </c>
       <c r="C28" s="17">
         <v>15</v>
       </c>
       <c r="D28" s="17">
         <v>14</v>
       </c>
       <c r="E28" s="17">
         <v>8</v>
       </c>
       <c r="F28" s="17">
         <v>17</v>
       </c>
       <c r="G28" s="17">
         <v>14</v>
       </c>
       <c r="H28" s="17">
         <v>21</v>
       </c>
       <c r="I28" s="17">
@@ -2795,52 +2848,55 @@
       </c>
       <c r="W28" s="17">
         <v>8</v>
       </c>
       <c r="X28" s="17">
         <v>13</v>
       </c>
       <c r="Y28" s="17">
         <v>15</v>
       </c>
       <c r="Z28" s="17">
         <v>11</v>
       </c>
       <c r="AA28" s="17">
         <v>16</v>
       </c>
       <c r="AB28" s="17">
         <v>13</v>
       </c>
       <c r="AC28" s="17">
         <v>14</v>
       </c>
       <c r="AD28" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="17">
         <v>35</v>
       </c>
       <c r="C29" s="17">
         <v>38</v>
       </c>
       <c r="D29" s="17">
         <v>39</v>
       </c>
       <c r="E29" s="17">
         <v>52</v>
       </c>
       <c r="F29" s="17">
         <v>33</v>
       </c>
       <c r="G29" s="17">
         <v>43</v>
       </c>
       <c r="H29" s="17">
         <v>50</v>
       </c>
       <c r="I29" s="17">
@@ -2887,52 +2943,55 @@
       </c>
       <c r="W29" s="17">
         <v>25</v>
       </c>
       <c r="X29" s="17">
         <v>34</v>
       </c>
       <c r="Y29" s="17">
         <v>47</v>
       </c>
       <c r="Z29" s="17">
         <v>38</v>
       </c>
       <c r="AA29" s="17">
         <v>36</v>
       </c>
       <c r="AB29" s="17">
         <v>31</v>
       </c>
       <c r="AC29" s="17">
         <v>40</v>
       </c>
       <c r="AD29" s="17">
         <v>24</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="17">
         <v>169</v>
       </c>
       <c r="C30" s="17">
         <v>172</v>
       </c>
       <c r="D30" s="17">
         <v>153</v>
       </c>
       <c r="E30" s="17">
         <v>164</v>
       </c>
       <c r="F30" s="17">
         <v>171</v>
       </c>
       <c r="G30" s="17">
         <v>191</v>
       </c>
       <c r="H30" s="17">
         <v>172</v>
       </c>
       <c r="I30" s="17">
@@ -2979,52 +3038,55 @@
       </c>
       <c r="W30" s="17">
         <v>168</v>
       </c>
       <c r="X30" s="17">
         <v>133</v>
       </c>
       <c r="Y30" s="17">
         <v>153</v>
       </c>
       <c r="Z30" s="17">
         <v>174</v>
       </c>
       <c r="AA30" s="17">
         <v>125</v>
       </c>
       <c r="AB30" s="17">
         <v>140</v>
       </c>
       <c r="AC30" s="17">
         <v>142</v>
       </c>
       <c r="AD30" s="17">
         <v>137</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="17">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="17">
         <v>59</v>
       </c>
       <c r="C31" s="17">
         <v>42</v>
       </c>
       <c r="D31" s="17">
         <v>52</v>
       </c>
       <c r="E31" s="17">
         <v>59</v>
       </c>
       <c r="F31" s="17">
         <v>57</v>
       </c>
       <c r="G31" s="17">
         <v>52</v>
       </c>
       <c r="H31" s="17">
         <v>58</v>
       </c>
       <c r="I31" s="17">
@@ -3071,85 +3133,88 @@
       </c>
       <c r="W31" s="17">
         <v>43</v>
       </c>
       <c r="X31" s="17">
         <v>33</v>
       </c>
       <c r="Y31" s="17">
         <v>48</v>
       </c>
       <c r="Z31" s="17">
         <v>49</v>
       </c>
       <c r="AA31" s="17">
         <v>36</v>
       </c>
       <c r="AB31" s="17">
         <v>32</v>
       </c>
       <c r="AC31" s="17">
         <v>49</v>
       </c>
       <c r="AD31" s="17">
         <v>44</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="17">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
     </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="17">
         <v>32</v>
       </c>
       <c r="C33" s="17">
         <v>27</v>
       </c>
       <c r="D33" s="17">
         <v>26</v>
       </c>
       <c r="E33" s="17">
         <v>31</v>
       </c>
       <c r="F33" s="17">
         <v>19</v>
       </c>
       <c r="G33" s="17">
         <v>20</v>
       </c>
       <c r="H33" s="17">
         <v>29</v>
       </c>
       <c r="I33" s="17">
@@ -3196,52 +3261,55 @@
       </c>
       <c r="W33" s="17">
         <v>25</v>
       </c>
       <c r="X33" s="17">
         <v>11</v>
       </c>
       <c r="Y33" s="17">
         <v>32</v>
       </c>
       <c r="Z33" s="17">
         <v>25</v>
       </c>
       <c r="AA33" s="17">
         <v>24</v>
       </c>
       <c r="AB33" s="17">
         <v>27</v>
       </c>
       <c r="AC33" s="17">
         <v>22</v>
       </c>
       <c r="AD33" s="17">
         <v>20</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="17">
         <v>12</v>
       </c>
       <c r="C34" s="17">
         <v>15</v>
       </c>
       <c r="D34" s="17">
         <v>13</v>
       </c>
       <c r="E34" s="17">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>18</v>
       </c>
       <c r="G34" s="17">
         <v>12</v>
       </c>
       <c r="H34" s="17">
         <v>15</v>
       </c>
       <c r="I34" s="17">
@@ -3288,86 +3356,90 @@
       </c>
       <c r="W34" s="17">
         <v>9</v>
       </c>
       <c r="X34" s="17">
         <v>10</v>
       </c>
       <c r="Y34" s="17">
         <v>9</v>
       </c>
       <c r="Z34" s="17">
         <v>6</v>
       </c>
       <c r="AA34" s="17">
         <v>9</v>
       </c>
       <c r="AB34" s="17">
         <v>12</v>
       </c>
       <c r="AC34" s="17">
         <v>8</v>
       </c>
       <c r="AD34" s="17">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="17">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="27"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="27"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="36"/>
       <c r="AD35" s="17"/>
-    </row>
-    <row r="36" spans="1:30" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="17"/>
+    </row>
+    <row r="36" spans="1:31" s="21" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="17">
         <v>252</v>
       </c>
       <c r="C36" s="17">
         <v>242</v>
       </c>
       <c r="D36" s="17">
         <v>252</v>
       </c>
       <c r="E36" s="17">
         <v>250</v>
       </c>
       <c r="F36" s="17">
         <v>279</v>
       </c>
       <c r="G36" s="17">
         <v>260</v>
       </c>
       <c r="H36" s="17">
         <v>280</v>
       </c>
       <c r="I36" s="17">
@@ -3414,85 +3486,89 @@
       </c>
       <c r="W36" s="17">
         <v>224</v>
       </c>
       <c r="X36" s="17">
         <v>170</v>
       </c>
       <c r="Y36" s="17">
         <v>217</v>
       </c>
       <c r="Z36" s="17">
         <v>202</v>
       </c>
       <c r="AA36" s="17">
         <v>189</v>
       </c>
       <c r="AB36" s="17">
         <v>205</v>
       </c>
       <c r="AC36" s="17">
         <v>199</v>
       </c>
       <c r="AD36" s="17">
         <v>169</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="17">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="17"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="1">
         <v>33</v>
       </c>
       <c r="C38" s="17">
         <v>39</v>
       </c>
       <c r="D38" s="17">
         <v>37</v>
       </c>
       <c r="E38" s="17">
         <v>31</v>
       </c>
       <c r="F38" s="17">
         <v>32</v>
       </c>
       <c r="G38" s="17">
         <v>23</v>
       </c>
       <c r="H38" s="17">
         <v>36</v>
       </c>
       <c r="I38" s="17">
@@ -3539,52 +3615,55 @@
       </c>
       <c r="W38" s="17">
         <v>31</v>
       </c>
       <c r="X38" s="17">
         <v>26</v>
       </c>
       <c r="Y38" s="17">
         <v>37</v>
       </c>
       <c r="Z38" s="17">
         <v>22</v>
       </c>
       <c r="AA38" s="17">
         <v>21</v>
       </c>
       <c r="AB38" s="17">
         <v>18</v>
       </c>
       <c r="AC38" s="17">
         <v>35</v>
       </c>
       <c r="AD38" s="17">
         <v>18</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="17">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="1">
         <v>26</v>
       </c>
       <c r="C39" s="17">
         <v>22</v>
       </c>
       <c r="D39" s="17">
         <v>17</v>
       </c>
       <c r="E39" s="17">
         <v>23</v>
       </c>
       <c r="F39" s="17">
         <v>31</v>
       </c>
       <c r="G39" s="17">
         <v>31</v>
       </c>
       <c r="H39" s="17">
         <v>22</v>
       </c>
       <c r="I39" s="17">
@@ -3631,52 +3710,55 @@
       </c>
       <c r="W39" s="17">
         <v>33</v>
       </c>
       <c r="X39" s="17">
         <v>16</v>
       </c>
       <c r="Y39" s="17">
         <v>15</v>
       </c>
       <c r="Z39" s="17">
         <v>27</v>
       </c>
       <c r="AA39" s="17">
         <v>21</v>
       </c>
       <c r="AB39" s="17">
         <v>15</v>
       </c>
       <c r="AC39" s="17">
         <v>18</v>
       </c>
       <c r="AD39" s="17">
         <v>17</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="1">
         <v>62</v>
       </c>
       <c r="C40" s="17">
         <v>53</v>
       </c>
       <c r="D40" s="17">
         <v>66</v>
       </c>
       <c r="E40" s="17">
         <v>71</v>
       </c>
       <c r="F40" s="17">
         <v>76</v>
       </c>
       <c r="G40" s="17">
         <v>66</v>
       </c>
       <c r="H40" s="17">
         <v>77</v>
       </c>
       <c r="I40" s="17">
@@ -3723,52 +3805,55 @@
       </c>
       <c r="W40" s="17">
         <v>50</v>
       </c>
       <c r="X40" s="17">
         <v>40</v>
       </c>
       <c r="Y40" s="17">
         <v>56</v>
       </c>
       <c r="Z40" s="17">
         <v>44</v>
       </c>
       <c r="AA40" s="17">
         <v>47</v>
       </c>
       <c r="AB40" s="17">
         <v>42</v>
       </c>
       <c r="AC40" s="17">
         <v>55</v>
       </c>
       <c r="AD40" s="17">
         <v>50</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="17">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="1">
         <v>21</v>
       </c>
       <c r="C41" s="17">
         <v>32</v>
       </c>
       <c r="D41" s="17">
         <v>36</v>
       </c>
       <c r="E41" s="17">
         <v>22</v>
       </c>
       <c r="F41" s="17">
         <v>30</v>
       </c>
       <c r="G41" s="17">
         <v>27</v>
       </c>
       <c r="H41" s="17">
         <v>30</v>
       </c>
       <c r="I41" s="17">
@@ -3815,52 +3900,55 @@
       </c>
       <c r="W41" s="17">
         <v>21</v>
       </c>
       <c r="X41" s="17">
         <v>17</v>
       </c>
       <c r="Y41" s="17">
         <v>21</v>
       </c>
       <c r="Z41" s="17">
         <v>22</v>
       </c>
       <c r="AA41" s="17">
         <v>17</v>
       </c>
       <c r="AB41" s="17">
         <v>29</v>
       </c>
       <c r="AC41" s="17">
         <v>14</v>
       </c>
       <c r="AD41" s="17">
         <v>15</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="17">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>29</v>
       </c>
       <c r="C42" s="17">
         <v>28</v>
       </c>
       <c r="D42" s="17">
         <v>22</v>
       </c>
       <c r="E42" s="17">
         <v>22</v>
       </c>
       <c r="F42" s="17">
         <v>28</v>
       </c>
       <c r="G42" s="17">
         <v>27</v>
       </c>
       <c r="H42" s="17">
         <v>33</v>
       </c>
       <c r="I42" s="17">
@@ -3907,52 +3995,55 @@
       </c>
       <c r="W42" s="17">
         <v>22</v>
       </c>
       <c r="X42" s="17">
         <v>14</v>
       </c>
       <c r="Y42" s="17">
         <v>14</v>
       </c>
       <c r="Z42" s="17">
         <v>17</v>
       </c>
       <c r="AA42" s="17">
         <v>18</v>
       </c>
       <c r="AB42" s="17">
         <v>27</v>
       </c>
       <c r="AC42" s="17">
         <v>22</v>
       </c>
       <c r="AD42" s="17">
         <v>13</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1">
         <v>21</v>
       </c>
       <c r="C43" s="17">
         <v>21</v>
       </c>
       <c r="D43" s="17">
         <v>30</v>
       </c>
       <c r="E43" s="17">
         <v>35</v>
       </c>
       <c r="F43" s="17">
         <v>32</v>
       </c>
       <c r="G43" s="17">
         <v>22</v>
       </c>
       <c r="H43" s="17">
         <v>34</v>
       </c>
       <c r="I43" s="17">
@@ -3999,52 +4090,55 @@
       </c>
       <c r="W43" s="17">
         <v>15</v>
       </c>
       <c r="X43" s="17">
         <v>23</v>
       </c>
       <c r="Y43" s="17">
         <v>27</v>
       </c>
       <c r="Z43" s="17">
         <v>25</v>
       </c>
       <c r="AA43" s="17">
         <v>28</v>
       </c>
       <c r="AB43" s="17">
         <v>27</v>
       </c>
       <c r="AC43" s="17">
         <v>18</v>
       </c>
       <c r="AD43" s="17">
         <v>19</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="2">
         <v>60</v>
       </c>
       <c r="C44" s="2">
         <v>47</v>
       </c>
       <c r="D44" s="2">
         <v>44</v>
       </c>
       <c r="E44" s="2">
         <v>46</v>
       </c>
       <c r="F44" s="2">
         <v>50</v>
       </c>
       <c r="G44" s="2">
         <v>64</v>
       </c>
       <c r="H44" s="2">
         <v>48</v>
       </c>
       <c r="I44" s="2">
@@ -4091,52 +4185,55 @@
       </c>
       <c r="W44" s="2">
         <v>52</v>
       </c>
       <c r="X44" s="2">
         <v>34</v>
       </c>
       <c r="Y44" s="2">
         <v>47</v>
       </c>
       <c r="Z44" s="2">
         <v>45</v>
       </c>
       <c r="AA44" s="2">
         <v>37</v>
       </c>
       <c r="AB44" s="2">
         <v>47</v>
       </c>
       <c r="AC44" s="2">
         <v>37</v>
       </c>
       <c r="AD44" s="2">
         <v>37</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK78"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4447,50 +4544,53 @@
       </c>
       <c r="W9" s="16">
         <v>12.26</v>
       </c>
       <c r="X9" s="16">
         <v>12.11</v>
       </c>
       <c r="Y9" s="16">
         <v>12.09</v>
       </c>
       <c r="Z9" s="16">
         <v>11.1</v>
       </c>
       <c r="AA9" s="16">
         <v>11.23</v>
       </c>
       <c r="AB9" s="16">
         <v>11.09</v>
       </c>
       <c r="AC9" s="16">
         <v>11.19</v>
       </c>
       <c r="AD9" s="16">
         <v>10.96</v>
       </c>
+      <c r="AE9" s="16">
+        <v>11.16</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="3">
         <v>13.39</v>
       </c>
       <c r="C10" s="16">
         <v>14.05</v>
       </c>
       <c r="D10" s="16">
         <v>13.66</v>
       </c>
       <c r="E10" s="16">
         <v>14.07</v>
       </c>
       <c r="F10" s="16">
         <v>13.91</v>
       </c>
       <c r="G10" s="16">
         <v>13.96</v>
       </c>
       <c r="H10" s="16">
         <v>14.18</v>
@@ -4539,50 +4639,53 @@
       </c>
       <c r="W10" s="16">
         <v>12.61</v>
       </c>
       <c r="X10" s="16">
         <v>12.5</v>
       </c>
       <c r="Y10" s="16">
         <v>12.43</v>
       </c>
       <c r="Z10" s="16">
         <v>10.53</v>
       </c>
       <c r="AA10" s="16">
         <v>10.94</v>
       </c>
       <c r="AB10" s="16">
         <v>10.95</v>
       </c>
       <c r="AC10" s="16">
         <v>11.14</v>
       </c>
       <c r="AD10" s="16">
         <v>10.91</v>
       </c>
+      <c r="AE10" s="16">
+        <v>11.18</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="3">
         <v>19.059999999999999</v>
       </c>
       <c r="C11" s="16">
         <v>16.71</v>
       </c>
       <c r="D11" s="16">
         <v>15.97</v>
       </c>
       <c r="E11" s="16">
         <v>16.7</v>
       </c>
       <c r="F11" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="G11" s="16">
         <v>17.16</v>
       </c>
       <c r="H11" s="16">
         <v>17.43</v>
@@ -4631,50 +4734,53 @@
       </c>
       <c r="W11" s="16">
         <v>14.86</v>
       </c>
       <c r="X11" s="16">
         <v>14.7</v>
       </c>
       <c r="Y11" s="16">
         <v>14.67</v>
       </c>
       <c r="Z11" s="16">
         <v>12.68</v>
       </c>
       <c r="AA11" s="16">
         <v>13.52</v>
       </c>
       <c r="AB11" s="16">
         <v>13</v>
       </c>
       <c r="AC11" s="16">
         <v>12.81</v>
       </c>
       <c r="AD11" s="16">
         <v>13.26</v>
       </c>
+      <c r="AE11" s="16">
+        <v>13.68</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="3">
         <v>16.87</v>
       </c>
       <c r="C12" s="16">
         <v>16.97</v>
       </c>
       <c r="D12" s="16">
         <v>16.34</v>
       </c>
       <c r="E12" s="16">
         <v>14.51</v>
       </c>
       <c r="F12" s="16">
         <v>15.21</v>
       </c>
       <c r="G12" s="16">
         <v>15.26</v>
       </c>
       <c r="H12" s="16">
         <v>16.28</v>
@@ -4723,50 +4829,53 @@
       </c>
       <c r="W12" s="16">
         <v>13.73</v>
       </c>
       <c r="X12" s="16">
         <v>13.8</v>
       </c>
       <c r="Y12" s="16">
         <v>14</v>
       </c>
       <c r="Z12" s="16">
         <v>12.44</v>
       </c>
       <c r="AA12" s="16">
         <v>15.68</v>
       </c>
       <c r="AB12" s="16">
         <v>15.3</v>
       </c>
       <c r="AC12" s="16">
         <v>15.42</v>
       </c>
       <c r="AD12" s="16">
         <v>15.18</v>
       </c>
+      <c r="AE12" s="16">
+        <v>16.52</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="3">
         <v>9.48</v>
       </c>
       <c r="C13" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="D13" s="16">
         <v>10.31</v>
       </c>
       <c r="E13" s="16">
         <v>11.36</v>
       </c>
       <c r="F13" s="16">
         <v>10.88</v>
       </c>
       <c r="G13" s="16">
         <v>11.07</v>
       </c>
       <c r="H13" s="16">
         <v>11.43</v>
@@ -4815,50 +4924,53 @@
       </c>
       <c r="W13" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="X13" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y13" s="16">
         <v>9.82</v>
       </c>
       <c r="Z13" s="16">
         <v>10.39</v>
       </c>
       <c r="AA13" s="16">
         <v>10.62</v>
       </c>
       <c r="AB13" s="16">
         <v>9.89</v>
       </c>
       <c r="AC13" s="16">
         <v>10.24</v>
       </c>
       <c r="AD13" s="16">
         <v>9.49</v>
       </c>
+      <c r="AE13" s="16">
+        <v>8.9499999999999993</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="3">
         <v>11.3</v>
       </c>
       <c r="C14" s="16">
         <v>11.76</v>
       </c>
       <c r="D14" s="16">
         <v>11.23</v>
       </c>
       <c r="E14" s="16">
         <v>11.25</v>
       </c>
       <c r="F14" s="16">
         <v>11.28</v>
       </c>
       <c r="G14" s="16">
         <v>11.59</v>
       </c>
       <c r="H14" s="16">
         <v>11.57</v>
@@ -4907,50 +5019,53 @@
       </c>
       <c r="W14" s="16">
         <v>10.41</v>
       </c>
       <c r="X14" s="16">
         <v>10.29</v>
       </c>
       <c r="Y14" s="16">
         <v>10.29</v>
       </c>
       <c r="Z14" s="16">
         <v>11.63</v>
       </c>
       <c r="AA14" s="16">
         <v>10.52</v>
       </c>
       <c r="AB14" s="16">
         <v>10.14</v>
       </c>
       <c r="AC14" s="16">
         <v>10.07</v>
       </c>
       <c r="AD14" s="16">
         <v>9.89</v>
       </c>
+      <c r="AE14" s="16">
+        <v>10.01</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="3">
         <v>12.05</v>
       </c>
       <c r="C15" s="16">
         <v>10.65</v>
       </c>
       <c r="D15" s="16">
         <v>10.62</v>
       </c>
       <c r="E15" s="16">
         <v>11.06</v>
       </c>
       <c r="F15" s="16">
         <v>11.18</v>
       </c>
       <c r="G15" s="16">
         <v>11.15</v>
       </c>
       <c r="H15" s="16">
         <v>11.25</v>
@@ -4998,86 +5113,90 @@
         <v>9.43</v>
       </c>
       <c r="W15" s="16">
         <v>9.3699999999999992</v>
       </c>
       <c r="X15" s="16">
         <v>9.16</v>
       </c>
       <c r="Y15" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z15" s="16">
         <v>10.15</v>
       </c>
       <c r="AA15" s="16">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB15" s="16">
         <v>8.39</v>
       </c>
       <c r="AC15" s="16">
         <v>8.92</v>
       </c>
       <c r="AD15" s="16">
         <v>8.9600000000000009</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>8.9700000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="16"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3">
         <v>13.09</v>
       </c>
       <c r="C17" s="16">
         <v>13.65</v>
       </c>
       <c r="D17" s="16">
         <v>13.34</v>
       </c>
       <c r="E17" s="16">
         <v>13.23</v>
       </c>
       <c r="F17" s="16">
         <v>12.65</v>
       </c>
       <c r="G17" s="16">
         <v>12.05</v>
       </c>
       <c r="H17" s="16">
         <v>12.21</v>
       </c>
       <c r="I17" s="16">
@@ -5124,52 +5243,55 @@
       </c>
       <c r="W17" s="16">
         <v>10.78</v>
       </c>
       <c r="X17" s="16">
         <v>10.52</v>
       </c>
       <c r="Y17" s="16">
         <v>10.82</v>
       </c>
       <c r="Z17" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="AA17" s="16">
         <v>10.08</v>
       </c>
       <c r="AB17" s="16">
         <v>9.85</v>
       </c>
       <c r="AC17" s="16">
         <v>10.46</v>
       </c>
       <c r="AD17" s="16">
         <v>9.94</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="16">
+        <v>9.94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="3">
         <v>19.46</v>
       </c>
       <c r="C18" s="16">
         <v>18.63</v>
       </c>
       <c r="D18" s="16">
         <v>16.64</v>
       </c>
       <c r="E18" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="F18" s="16">
         <v>18.22</v>
       </c>
       <c r="G18" s="16">
         <v>19.14</v>
       </c>
       <c r="H18" s="16">
         <v>19.12</v>
       </c>
       <c r="I18" s="16">
@@ -5216,52 +5338,55 @@
       </c>
       <c r="W18" s="16">
         <v>17.82</v>
       </c>
       <c r="X18" s="16">
         <v>17.38</v>
       </c>
       <c r="Y18" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="Z18" s="16">
         <v>21.52</v>
       </c>
       <c r="AA18" s="16">
         <v>20.09</v>
       </c>
       <c r="AB18" s="16">
         <v>17.22</v>
       </c>
       <c r="AC18" s="16">
         <v>16.61</v>
       </c>
       <c r="AD18" s="16">
         <v>15.94</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="16">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3">
         <v>14.07</v>
       </c>
       <c r="C19" s="16">
         <v>13.42</v>
       </c>
       <c r="D19" s="16">
         <v>13.92</v>
       </c>
       <c r="E19" s="16">
         <v>14.57</v>
       </c>
       <c r="F19" s="16">
         <v>15.04</v>
       </c>
       <c r="G19" s="16">
         <v>15.1</v>
       </c>
       <c r="H19" s="16">
         <v>15.37</v>
       </c>
       <c r="I19" s="16">
@@ -5308,52 +5433,55 @@
       </c>
       <c r="W19" s="16">
         <v>12.49</v>
       </c>
       <c r="X19" s="16">
         <v>12.21</v>
       </c>
       <c r="Y19" s="16">
         <v>12.24</v>
       </c>
       <c r="Z19" s="16">
         <v>10.23</v>
       </c>
       <c r="AA19" s="16">
         <v>11.09</v>
       </c>
       <c r="AB19" s="16">
         <v>10.67</v>
       </c>
       <c r="AC19" s="16">
         <v>11.32</v>
       </c>
       <c r="AD19" s="16">
         <v>11.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="16">
+        <v>11.22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="3">
         <v>13.08</v>
       </c>
       <c r="C20" s="16">
         <v>16.260000000000002</v>
       </c>
       <c r="D20" s="16">
         <v>17.27</v>
       </c>
       <c r="E20" s="16">
         <v>16.82</v>
       </c>
       <c r="F20" s="16">
         <v>17.23</v>
       </c>
       <c r="G20" s="16">
         <v>16.98</v>
       </c>
       <c r="H20" s="16">
         <v>17.100000000000001</v>
       </c>
       <c r="I20" s="16">
@@ -5400,52 +5528,55 @@
       </c>
       <c r="W20" s="16">
         <v>14.96</v>
       </c>
       <c r="X20" s="16">
         <v>14.64</v>
       </c>
       <c r="Y20" s="16">
         <v>14.42</v>
       </c>
       <c r="Z20" s="16">
         <v>11.75</v>
       </c>
       <c r="AA20" s="16">
         <v>11.89</v>
       </c>
       <c r="AB20" s="16">
         <v>13.72</v>
       </c>
       <c r="AC20" s="16">
         <v>12.72</v>
       </c>
       <c r="AD20" s="16">
         <v>12.18</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="16">
+        <v>12.63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="3">
         <v>15.9</v>
       </c>
       <c r="C21" s="16">
         <v>16.07</v>
       </c>
       <c r="D21" s="16">
         <v>14.66</v>
       </c>
       <c r="E21" s="16">
         <v>14.1</v>
       </c>
       <c r="F21" s="16">
         <v>14.33</v>
       </c>
       <c r="G21" s="16">
         <v>14.49</v>
       </c>
       <c r="H21" s="16">
         <v>15</v>
       </c>
       <c r="I21" s="16">
@@ -5492,52 +5623,55 @@
       </c>
       <c r="W21" s="16">
         <v>13.66</v>
       </c>
       <c r="X21" s="16">
         <v>13.16</v>
       </c>
       <c r="Y21" s="16">
         <v>12.7</v>
       </c>
       <c r="Z21" s="16">
         <v>9.99</v>
       </c>
       <c r="AA21" s="16">
         <v>10.72</v>
       </c>
       <c r="AB21" s="16">
         <v>12.44</v>
       </c>
       <c r="AC21" s="16">
         <v>12.65</v>
       </c>
       <c r="AD21" s="16">
         <v>11.59</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="16">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="3">
         <v>8.4600000000000009</v>
       </c>
       <c r="C22" s="16">
         <v>8.7100000000000009</v>
       </c>
       <c r="D22" s="16">
         <v>9.83</v>
       </c>
       <c r="E22" s="16">
         <v>10.98</v>
       </c>
       <c r="F22" s="16">
         <v>11.33</v>
       </c>
       <c r="G22" s="16">
         <v>10.97</v>
       </c>
       <c r="H22" s="16">
         <v>11.35</v>
       </c>
       <c r="I22" s="16">
@@ -5584,52 +5718,55 @@
       </c>
       <c r="W22" s="16">
         <v>10.27</v>
       </c>
       <c r="X22" s="16">
         <v>10.220000000000001</v>
       </c>
       <c r="Y22" s="16">
         <v>10.29</v>
       </c>
       <c r="Z22" s="16">
         <v>10.48</v>
       </c>
       <c r="AA22" s="16">
         <v>11.66</v>
       </c>
       <c r="AB22" s="16">
         <v>11.6</v>
       </c>
       <c r="AC22" s="16">
         <v>10.64</v>
       </c>
       <c r="AD22" s="16">
         <v>10.09</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="16">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>19.21</v>
       </c>
       <c r="C23" s="16">
         <v>17.71</v>
       </c>
       <c r="D23" s="16">
         <v>16.48</v>
       </c>
       <c r="E23" s="16">
         <v>16.149999999999999</v>
       </c>
       <c r="F23" s="16">
         <v>16.14</v>
       </c>
       <c r="G23" s="16">
         <v>16.97</v>
       </c>
       <c r="H23" s="16">
         <v>16.75</v>
       </c>
       <c r="I23" s="16">
@@ -5676,86 +5813,90 @@
       </c>
       <c r="W23" s="16">
         <v>16.57</v>
       </c>
       <c r="X23" s="16">
         <v>16.12</v>
       </c>
       <c r="Y23" s="16">
         <v>16.079999999999998</v>
       </c>
       <c r="Z23" s="16">
         <v>15.43</v>
       </c>
       <c r="AA23" s="16">
         <v>14.82</v>
       </c>
       <c r="AB23" s="16">
         <v>15.23</v>
       </c>
       <c r="AC23" s="16">
         <v>14.71</v>
       </c>
       <c r="AD23" s="16">
         <v>14.28</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="16">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27"/>
       <c r="AD24" s="16"/>
-    </row>
-    <row r="25" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE24" s="16"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.9" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="16">
         <v>13.26</v>
       </c>
       <c r="C25" s="16">
         <v>13.47</v>
       </c>
       <c r="D25" s="16">
         <v>13.06</v>
       </c>
       <c r="E25" s="16">
         <v>13.43</v>
       </c>
       <c r="F25" s="16">
         <v>13.34</v>
       </c>
       <c r="G25" s="16">
         <v>13.44</v>
       </c>
       <c r="H25" s="16">
         <v>13.62</v>
       </c>
       <c r="I25" s="16">
@@ -5802,52 +5943,55 @@
       </c>
       <c r="W25" s="16">
         <v>12.02</v>
       </c>
       <c r="X25" s="16">
         <v>11.9</v>
       </c>
       <c r="Y25" s="16">
         <v>11.88</v>
       </c>
       <c r="Z25" s="16">
         <v>10.88</v>
       </c>
       <c r="AA25" s="16">
         <v>11</v>
       </c>
       <c r="AB25" s="16">
         <v>10.83</v>
       </c>
       <c r="AC25" s="16">
         <v>10.95</v>
       </c>
       <c r="AD25" s="16">
         <v>10.77</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="16">
+        <v>10.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="16">
         <v>13.4</v>
       </c>
       <c r="C26" s="16">
         <v>14.05</v>
       </c>
       <c r="D26" s="16">
         <v>13.67</v>
       </c>
       <c r="E26" s="16">
         <v>14.07</v>
       </c>
       <c r="F26" s="16">
         <v>13.92</v>
       </c>
       <c r="G26" s="16">
         <v>13.97</v>
       </c>
       <c r="H26" s="16">
         <v>14.18</v>
       </c>
       <c r="I26" s="16">
@@ -5894,52 +6038,55 @@
       </c>
       <c r="W26" s="16">
         <v>12.61</v>
       </c>
       <c r="X26" s="16">
         <v>12.5</v>
       </c>
       <c r="Y26" s="16">
         <v>12.43</v>
       </c>
       <c r="Z26" s="16">
         <v>10.53</v>
       </c>
       <c r="AA26" s="16">
         <v>10.94</v>
       </c>
       <c r="AB26" s="16">
         <v>10.95</v>
       </c>
       <c r="AC26" s="16">
         <v>11.14</v>
       </c>
       <c r="AD26" s="16">
         <v>10.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="16">
+        <v>11.18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="16">
         <v>19.059999999999999</v>
       </c>
       <c r="C27" s="16">
         <v>16.71</v>
       </c>
       <c r="D27" s="16">
         <v>15.97</v>
       </c>
       <c r="E27" s="16">
         <v>16.7</v>
       </c>
       <c r="F27" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="G27" s="16">
         <v>17.16</v>
       </c>
       <c r="H27" s="16">
         <v>17.43</v>
       </c>
       <c r="I27" s="16">
@@ -5986,52 +6133,55 @@
       </c>
       <c r="W27" s="16">
         <v>14.86</v>
       </c>
       <c r="X27" s="16">
         <v>14.7</v>
       </c>
       <c r="Y27" s="16">
         <v>14.67</v>
       </c>
       <c r="Z27" s="16">
         <v>12.68</v>
       </c>
       <c r="AA27" s="16">
         <v>13.52</v>
       </c>
       <c r="AB27" s="16">
         <v>13</v>
       </c>
       <c r="AC27" s="16">
         <v>12.81</v>
       </c>
       <c r="AD27" s="16">
         <v>13.26</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="16">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="16">
         <v>16.87</v>
       </c>
       <c r="C28" s="16">
         <v>16.97</v>
       </c>
       <c r="D28" s="16">
         <v>16.34</v>
       </c>
       <c r="E28" s="16">
         <v>14.51</v>
       </c>
       <c r="F28" s="16">
         <v>15.21</v>
       </c>
       <c r="G28" s="16">
         <v>15.26</v>
       </c>
       <c r="H28" s="16">
         <v>16.28</v>
       </c>
       <c r="I28" s="16">
@@ -6078,52 +6228,55 @@
       </c>
       <c r="W28" s="16">
         <v>13.73</v>
       </c>
       <c r="X28" s="16">
         <v>13.8</v>
       </c>
       <c r="Y28" s="16">
         <v>14</v>
       </c>
       <c r="Z28" s="16">
         <v>12.44</v>
       </c>
       <c r="AA28" s="16">
         <v>15.68</v>
       </c>
       <c r="AB28" s="16">
         <v>15.3</v>
       </c>
       <c r="AC28" s="16">
         <v>15.42</v>
       </c>
       <c r="AD28" s="16">
         <v>15.18</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="16">
+        <v>16.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="16">
         <v>9.48</v>
       </c>
       <c r="C29" s="16">
         <v>10.199999999999999</v>
       </c>
       <c r="D29" s="16">
         <v>10.31</v>
       </c>
       <c r="E29" s="16">
         <v>11.36</v>
       </c>
       <c r="F29" s="16">
         <v>10.88</v>
       </c>
       <c r="G29" s="16">
         <v>11.07</v>
       </c>
       <c r="H29" s="16">
         <v>11.43</v>
       </c>
       <c r="I29" s="16">
@@ -6170,52 +6323,55 @@
       </c>
       <c r="W29" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="X29" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="Y29" s="16">
         <v>9.82</v>
       </c>
       <c r="Z29" s="16">
         <v>10.39</v>
       </c>
       <c r="AA29" s="16">
         <v>10.62</v>
       </c>
       <c r="AB29" s="16">
         <v>9.89</v>
       </c>
       <c r="AC29" s="16">
         <v>10.24</v>
       </c>
       <c r="AD29" s="16">
         <v>9.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="16">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="16">
         <v>11.3</v>
       </c>
       <c r="C30" s="16">
         <v>11.76</v>
       </c>
       <c r="D30" s="16">
         <v>11.23</v>
       </c>
       <c r="E30" s="16">
         <v>11.25</v>
       </c>
       <c r="F30" s="16">
         <v>11.28</v>
       </c>
       <c r="G30" s="16">
         <v>11.59</v>
       </c>
       <c r="H30" s="16">
         <v>11.57</v>
       </c>
       <c r="I30" s="16">
@@ -6262,52 +6418,55 @@
       </c>
       <c r="W30" s="16">
         <v>10.41</v>
       </c>
       <c r="X30" s="16">
         <v>10.29</v>
       </c>
       <c r="Y30" s="16">
         <v>10.29</v>
       </c>
       <c r="Z30" s="16">
         <v>11.63</v>
       </c>
       <c r="AA30" s="16">
         <v>10.52</v>
       </c>
       <c r="AB30" s="16">
         <v>10.14</v>
       </c>
       <c r="AC30" s="16">
         <v>10.07</v>
       </c>
       <c r="AD30" s="16">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="16">
+        <v>10.01</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="16">
         <v>12.05</v>
       </c>
       <c r="C31" s="16">
         <v>10.65</v>
       </c>
       <c r="D31" s="16">
         <v>10.62</v>
       </c>
       <c r="E31" s="16">
         <v>11.06</v>
       </c>
       <c r="F31" s="16">
         <v>11.18</v>
       </c>
       <c r="G31" s="16">
         <v>11.15</v>
       </c>
       <c r="H31" s="16">
         <v>11.25</v>
       </c>
       <c r="I31" s="16">
@@ -6354,83 +6513,87 @@
       </c>
       <c r="W31" s="16">
         <v>9.3699999999999992</v>
       </c>
       <c r="X31" s="16">
         <v>9.16</v>
       </c>
       <c r="Y31" s="16">
         <v>9.2200000000000006</v>
       </c>
       <c r="Z31" s="16">
         <v>10.15</v>
       </c>
       <c r="AA31" s="16">
         <v>9.2799999999999994</v>
       </c>
       <c r="AB31" s="16">
         <v>8.39</v>
       </c>
       <c r="AC31" s="16">
         <v>8.92</v>
       </c>
       <c r="AD31" s="16">
         <v>8.9600000000000009</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="16">
+        <v>8.9700000000000006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="21"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AD32" s="16"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="16"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="16">
         <v>13.2</v>
       </c>
       <c r="C33" s="16">
         <v>12.55</v>
       </c>
       <c r="D33" s="16">
         <v>11.95</v>
       </c>
       <c r="E33" s="16">
         <v>12.27</v>
       </c>
       <c r="F33" s="16">
         <v>11.4</v>
       </c>
       <c r="G33" s="16">
         <v>10.92</v>
       </c>
       <c r="H33" s="16">
         <v>11.07</v>
       </c>
       <c r="I33" s="16">
@@ -6477,52 +6640,55 @@
       </c>
       <c r="W33" s="16">
         <v>10.41</v>
       </c>
       <c r="X33" s="16">
         <v>9.9</v>
       </c>
       <c r="Y33" s="16">
         <v>10.19</v>
       </c>
       <c r="Z33" s="16">
         <v>10.49</v>
       </c>
       <c r="AA33" s="16">
         <v>10.78</v>
       </c>
       <c r="AB33" s="16">
         <v>10.98</v>
       </c>
       <c r="AC33" s="16">
         <v>10.62</v>
       </c>
       <c r="AD33" s="16">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="16">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="16">
         <v>15.64</v>
       </c>
       <c r="C34" s="16">
         <v>18.03</v>
       </c>
       <c r="D34" s="16">
         <v>17.649999999999999</v>
       </c>
       <c r="E34" s="16">
         <v>18.559999999999999</v>
       </c>
       <c r="F34" s="16">
         <v>19.54</v>
       </c>
       <c r="G34" s="16">
         <v>18.989999999999998</v>
       </c>
       <c r="H34" s="16">
         <v>19.05</v>
       </c>
       <c r="I34" s="16">
@@ -6569,86 +6735,90 @@
       </c>
       <c r="W34" s="16">
         <v>16.690000000000001</v>
       </c>
       <c r="X34" s="16">
         <v>16.440000000000001</v>
       </c>
       <c r="Y34" s="16">
         <v>16.07</v>
       </c>
       <c r="Z34" s="16">
         <v>8.14</v>
       </c>
       <c r="AA34" s="16">
         <v>10.68</v>
       </c>
       <c r="AB34" s="16">
         <v>12.67</v>
       </c>
       <c r="AC34" s="16">
         <v>12.34</v>
       </c>
       <c r="AD34" s="16">
         <v>12.3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="16">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="30"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="27"/>
       <c r="AD35" s="16"/>
-    </row>
-    <row r="36" spans="1:30" s="21" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="16"/>
+    </row>
+    <row r="36" spans="1:31" s="21" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="16">
         <v>14.41</v>
       </c>
       <c r="C36" s="16">
         <v>14.57</v>
       </c>
       <c r="D36" s="16">
         <v>14.5</v>
       </c>
       <c r="E36" s="16">
         <v>14.55</v>
       </c>
       <c r="F36" s="16">
         <v>14.81</v>
       </c>
       <c r="G36" s="16">
         <v>14.89</v>
       </c>
       <c r="H36" s="16">
         <v>15.08</v>
       </c>
       <c r="I36" s="16">
@@ -6695,86 +6865,90 @@
       </c>
       <c r="W36" s="16">
         <v>13.39</v>
       </c>
       <c r="X36" s="16">
         <v>13.11</v>
       </c>
       <c r="Y36" s="16">
         <v>13.06</v>
       </c>
       <c r="Z36" s="16">
         <v>12.16</v>
       </c>
       <c r="AA36" s="16">
         <v>12.35</v>
       </c>
       <c r="AB36" s="16">
         <v>12.35</v>
       </c>
       <c r="AC36" s="16">
         <v>12.36</v>
       </c>
       <c r="AD36" s="16">
         <v>11.9</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="16">
+        <v>12.08</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="21"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
       <c r="M37" s="16"/>
       <c r="N37" s="16"/>
       <c r="O37" s="16"/>
       <c r="P37" s="16"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="16"/>
       <c r="S37" s="16"/>
       <c r="T37" s="16"/>
       <c r="U37" s="16"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="16"/>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="16"/>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="16">
         <v>12.99</v>
       </c>
       <c r="C38" s="16">
         <v>14.72</v>
       </c>
       <c r="D38" s="16">
         <v>14.69</v>
       </c>
       <c r="E38" s="16">
         <v>14.14</v>
       </c>
       <c r="F38" s="16">
         <v>13.85</v>
       </c>
       <c r="G38" s="16">
         <v>13.14</v>
       </c>
       <c r="H38" s="16">
         <v>13.31</v>
       </c>
       <c r="I38" s="16">
@@ -6821,52 +6995,55 @@
       </c>
       <c r="W38" s="16">
         <v>11.14</v>
       </c>
       <c r="X38" s="16">
         <v>11.12</v>
       </c>
       <c r="Y38" s="16">
         <v>11.43</v>
       </c>
       <c r="Z38" s="16">
         <v>9.11</v>
       </c>
       <c r="AA38" s="16">
         <v>9.3800000000000008</v>
       </c>
       <c r="AB38" s="16">
         <v>8.74</v>
       </c>
       <c r="AC38" s="16">
         <v>10.29</v>
       </c>
       <c r="AD38" s="16">
         <v>9.6999999999999993</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="16">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="16">
         <v>19.46</v>
       </c>
       <c r="C39" s="16">
         <v>18.63</v>
       </c>
       <c r="D39" s="16">
         <v>16.64</v>
       </c>
       <c r="E39" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="F39" s="16">
         <v>18.22</v>
       </c>
       <c r="G39" s="16">
         <v>19.14</v>
       </c>
       <c r="H39" s="16">
         <v>19.12</v>
       </c>
       <c r="I39" s="16">
@@ -6913,52 +7090,55 @@
       </c>
       <c r="W39" s="16">
         <v>17.82</v>
       </c>
       <c r="X39" s="16">
         <v>17.38</v>
       </c>
       <c r="Y39" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="Z39" s="16">
         <v>21.52</v>
       </c>
       <c r="AA39" s="16">
         <v>20.09</v>
       </c>
       <c r="AB39" s="16">
         <v>17.22</v>
       </c>
       <c r="AC39" s="16">
         <v>16.61</v>
       </c>
       <c r="AD39" s="16">
         <v>15.94</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="16">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="16">
         <v>14.07</v>
       </c>
       <c r="C40" s="16">
         <v>13.42</v>
       </c>
       <c r="D40" s="16">
         <v>13.92</v>
       </c>
       <c r="E40" s="16">
         <v>14.57</v>
       </c>
       <c r="F40" s="16">
         <v>15.04</v>
       </c>
       <c r="G40" s="16">
         <v>15.1</v>
       </c>
       <c r="H40" s="16">
         <v>15.37</v>
       </c>
       <c r="I40" s="16">
@@ -7005,52 +7185,55 @@
       </c>
       <c r="W40" s="16">
         <v>12.49</v>
       </c>
       <c r="X40" s="16">
         <v>12.21</v>
       </c>
       <c r="Y40" s="16">
         <v>12.24</v>
       </c>
       <c r="Z40" s="16">
         <v>10.23</v>
       </c>
       <c r="AA40" s="16">
         <v>11.09</v>
       </c>
       <c r="AB40" s="16">
         <v>10.67</v>
       </c>
       <c r="AC40" s="16">
         <v>11.32</v>
       </c>
       <c r="AD40" s="16">
         <v>11.38</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE40" s="16">
+        <v>11.22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="13.9" customHeight="1">
       <c r="A41" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="3">
         <v>11.96</v>
       </c>
       <c r="C41" s="16">
         <v>15.48</v>
       </c>
       <c r="D41" s="16">
         <v>17.11</v>
       </c>
       <c r="E41" s="16">
         <v>16.059999999999999</v>
       </c>
       <c r="F41" s="16">
         <v>16.22</v>
       </c>
       <c r="G41" s="16">
         <v>16.11</v>
       </c>
       <c r="H41" s="16">
         <v>16.25</v>
       </c>
       <c r="I41" s="16">
@@ -7097,52 +7280,55 @@
       </c>
       <c r="W41" s="16">
         <v>14.19</v>
       </c>
       <c r="X41" s="16">
         <v>13.85</v>
       </c>
       <c r="Y41" s="16">
         <v>13.69</v>
       </c>
       <c r="Z41" s="16">
         <v>13.37</v>
       </c>
       <c r="AA41" s="16">
         <v>12.44</v>
       </c>
       <c r="AB41" s="16">
         <v>14.19</v>
       </c>
       <c r="AC41" s="16">
         <v>12.88</v>
       </c>
       <c r="AD41" s="16">
         <v>12.12</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="16">
+        <v>12.85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="3">
         <v>15.9</v>
       </c>
       <c r="C42" s="16">
         <v>16.07</v>
       </c>
       <c r="D42" s="16">
         <v>14.66</v>
       </c>
       <c r="E42" s="16">
         <v>14.1</v>
       </c>
       <c r="F42" s="16">
         <v>14.33</v>
       </c>
       <c r="G42" s="16">
         <v>14.49</v>
       </c>
       <c r="H42" s="16">
         <v>15</v>
       </c>
       <c r="I42" s="16">
@@ -7189,52 +7375,55 @@
       </c>
       <c r="W42" s="16">
         <v>13.66</v>
       </c>
       <c r="X42" s="16">
         <v>13.16</v>
       </c>
       <c r="Y42" s="16">
         <v>12.7</v>
       </c>
       <c r="Z42" s="16">
         <v>9.99</v>
       </c>
       <c r="AA42" s="16">
         <v>10.72</v>
       </c>
       <c r="AB42" s="16">
         <v>12.44</v>
       </c>
       <c r="AC42" s="16">
         <v>12.65</v>
       </c>
       <c r="AD42" s="16">
         <v>11.59</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="16">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="3">
         <v>8.4600000000000009</v>
       </c>
       <c r="C43" s="16">
         <v>8.7100000000000009</v>
       </c>
       <c r="D43" s="16">
         <v>9.83</v>
       </c>
       <c r="E43" s="16">
         <v>10.98</v>
       </c>
       <c r="F43" s="16">
         <v>11.33</v>
       </c>
       <c r="G43" s="16">
         <v>10.97</v>
       </c>
       <c r="H43" s="16">
         <v>11.35</v>
       </c>
       <c r="I43" s="16">
@@ -7281,52 +7470,55 @@
       </c>
       <c r="W43" s="16">
         <v>10.27</v>
       </c>
       <c r="X43" s="16">
         <v>10.220000000000001</v>
       </c>
       <c r="Y43" s="16">
         <v>10.29</v>
       </c>
       <c r="Z43" s="16">
         <v>10.48</v>
       </c>
       <c r="AA43" s="16">
         <v>11.66</v>
       </c>
       <c r="AB43" s="16">
         <v>11.6</v>
       </c>
       <c r="AC43" s="16">
         <v>10.64</v>
       </c>
       <c r="AD43" s="16">
         <v>10.09</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="16">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4">
         <v>19.21</v>
       </c>
       <c r="C44" s="4">
         <v>17.71</v>
       </c>
       <c r="D44" s="4">
         <v>16.48</v>
       </c>
       <c r="E44" s="4">
         <v>16.149999999999999</v>
       </c>
       <c r="F44" s="4">
         <v>16.14</v>
       </c>
       <c r="G44" s="4">
         <v>16.97</v>
       </c>
       <c r="H44" s="4">
         <v>16.75</v>
       </c>
       <c r="I44" s="4">
@@ -7373,65 +7565,68 @@
       </c>
       <c r="W44" s="4">
         <v>16.57</v>
       </c>
       <c r="X44" s="4">
         <v>16.12</v>
       </c>
       <c r="Y44" s="4">
         <v>16.079999999999998</v>
       </c>
       <c r="Z44" s="4">
         <v>15.43</v>
       </c>
       <c r="AA44" s="4">
         <v>14.82</v>
       </c>
       <c r="AB44" s="4">
         <v>15.23</v>
       </c>
       <c r="AC44" s="4">
         <v>14.71</v>
       </c>
       <c r="AD44" s="4">
         <v>14.28</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="17.45" customHeight="1">
+      <c r="AE44" s="4">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="17.45" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F45" s="16"/>
       <c r="AA45" s="16"/>
     </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="AA46" s="16"/>
     </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="AA47" s="16"/>
     </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="AA48" s="16"/>
     </row>
     <row r="49" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA49" s="16"/>
     </row>
     <row r="50" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA50" s="16"/>
     </row>
     <row r="51" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA51" s="16"/>
     </row>
     <row r="52" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA52" s="16"/>
     </row>
     <row r="53" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA53" s="16"/>
     </row>
     <row r="54" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA54" s="16"/>
     </row>
     <row r="55" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA55" s="16"/>
     </row>
     <row r="56" spans="27:27" ht="13.9" customHeight="1">
       <c r="AA56" s="16"/>
@@ -7828,50 +8023,53 @@
       </c>
       <c r="W9" s="32">
         <v>1148</v>
       </c>
       <c r="X9" s="10">
         <v>985</v>
       </c>
       <c r="Y9" s="10">
         <v>1137</v>
       </c>
       <c r="Z9" s="18">
         <v>1067</v>
       </c>
       <c r="AA9" s="18">
         <v>989</v>
       </c>
       <c r="AB9" s="18">
         <v>1037</v>
       </c>
       <c r="AC9" s="18">
         <v>1068</v>
       </c>
       <c r="AD9" s="18">
         <v>967</v>
       </c>
+      <c r="AE9" s="18">
+        <v>1126</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="13.9" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="32">
         <v>593</v>
       </c>
       <c r="C10" s="32">
         <v>611</v>
       </c>
       <c r="D10" s="32">
         <v>573</v>
       </c>
       <c r="E10" s="32">
         <v>656</v>
       </c>
       <c r="F10" s="32">
         <v>589</v>
       </c>
       <c r="G10" s="32">
         <v>610</v>
       </c>
       <c r="H10" s="32">
         <v>684</v>
@@ -7920,50 +8118,53 @@
       </c>
       <c r="W10" s="32">
         <v>550</v>
       </c>
       <c r="X10" s="10">
         <v>498</v>
       </c>
       <c r="Y10" s="10">
         <v>522</v>
       </c>
       <c r="Z10" s="18">
         <v>480</v>
       </c>
       <c r="AA10" s="18">
         <v>469</v>
       </c>
       <c r="AB10" s="18">
         <v>499</v>
       </c>
       <c r="AC10" s="18">
         <v>517</v>
       </c>
       <c r="AD10" s="18">
         <v>454</v>
       </c>
+      <c r="AE10" s="18">
+        <v>554</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="13.9" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="32">
         <v>125</v>
       </c>
       <c r="C11" s="32">
         <v>87</v>
       </c>
       <c r="D11" s="32">
         <v>95</v>
       </c>
       <c r="E11" s="32">
         <v>120</v>
       </c>
       <c r="F11" s="32">
         <v>116</v>
       </c>
       <c r="G11" s="32">
         <v>117</v>
       </c>
       <c r="H11" s="32">
         <v>127</v>
@@ -8012,50 +8213,53 @@
       </c>
       <c r="W11" s="32">
         <v>96</v>
       </c>
       <c r="X11" s="10">
         <v>83</v>
       </c>
       <c r="Y11" s="10">
         <v>94</v>
       </c>
       <c r="Z11" s="18">
         <v>82</v>
       </c>
       <c r="AA11" s="18">
         <v>85</v>
       </c>
       <c r="AB11" s="18">
         <v>78</v>
       </c>
       <c r="AC11" s="18">
         <v>77</v>
       </c>
       <c r="AD11" s="18">
         <v>97</v>
       </c>
+      <c r="AE11" s="18">
+        <v>99</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="13.9" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="32">
         <v>16</v>
       </c>
       <c r="C12" s="32">
         <v>15</v>
       </c>
       <c r="D12" s="32">
         <v>14</v>
       </c>
       <c r="E12" s="32">
         <v>8</v>
       </c>
       <c r="F12" s="32">
         <v>17</v>
       </c>
       <c r="G12" s="32">
         <v>14</v>
       </c>
       <c r="H12" s="32">
         <v>21</v>
@@ -8104,50 +8308,53 @@
       </c>
       <c r="W12" s="32">
         <v>8</v>
       </c>
       <c r="X12" s="10">
         <v>13</v>
       </c>
       <c r="Y12" s="10">
         <v>15</v>
       </c>
       <c r="Z12" s="18">
         <v>11</v>
       </c>
       <c r="AA12" s="18">
         <v>16</v>
       </c>
       <c r="AB12" s="18">
         <v>13</v>
       </c>
       <c r="AC12" s="18">
         <v>14</v>
       </c>
       <c r="AD12" s="18">
         <v>13</v>
       </c>
+      <c r="AE12" s="18">
+        <v>20</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="13.9" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="32">
         <v>35</v>
       </c>
       <c r="C13" s="32">
         <v>38</v>
       </c>
       <c r="D13" s="32">
         <v>39</v>
       </c>
       <c r="E13" s="32">
         <v>52</v>
       </c>
       <c r="F13" s="32">
         <v>33</v>
       </c>
       <c r="G13" s="32">
         <v>43</v>
       </c>
       <c r="H13" s="32">
         <v>50</v>
@@ -8196,50 +8403,53 @@
       </c>
       <c r="W13" s="32">
         <v>25</v>
       </c>
       <c r="X13" s="10">
         <v>34</v>
       </c>
       <c r="Y13" s="10">
         <v>47</v>
       </c>
       <c r="Z13" s="18">
         <v>38</v>
       </c>
       <c r="AA13" s="18">
         <v>36</v>
       </c>
       <c r="AB13" s="18">
         <v>31</v>
       </c>
       <c r="AC13" s="18">
         <v>40</v>
       </c>
       <c r="AD13" s="18">
         <v>24</v>
       </c>
+      <c r="AE13" s="18">
+        <v>22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="13.9" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="32">
         <v>169</v>
       </c>
       <c r="C14" s="32">
         <v>172</v>
       </c>
       <c r="D14" s="32">
         <v>153</v>
       </c>
       <c r="E14" s="32">
         <v>164</v>
       </c>
       <c r="F14" s="32">
         <v>171</v>
       </c>
       <c r="G14" s="32">
         <v>191</v>
       </c>
       <c r="H14" s="32">
         <v>172</v>
@@ -8288,50 +8498,53 @@
       </c>
       <c r="W14" s="32">
         <v>168</v>
       </c>
       <c r="X14" s="10">
         <v>133</v>
       </c>
       <c r="Y14" s="10">
         <v>153</v>
       </c>
       <c r="Z14" s="18">
         <v>174</v>
       </c>
       <c r="AA14" s="18">
         <v>125</v>
       </c>
       <c r="AB14" s="18">
         <v>140</v>
       </c>
       <c r="AC14" s="18">
         <v>142</v>
       </c>
       <c r="AD14" s="18">
         <v>137</v>
       </c>
+      <c r="AE14" s="18">
+        <v>152</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="13.9" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32">
         <v>59</v>
       </c>
       <c r="C15" s="32">
         <v>42</v>
       </c>
       <c r="D15" s="32">
         <v>52</v>
       </c>
       <c r="E15" s="32">
         <v>59</v>
       </c>
       <c r="F15" s="32">
         <v>57</v>
       </c>
       <c r="G15" s="32">
         <v>52</v>
       </c>
       <c r="H15" s="32">
         <v>58</v>
@@ -8379,87 +8592,91 @@
         <v>44</v>
       </c>
       <c r="W15" s="32">
         <v>43</v>
       </c>
       <c r="X15" s="10">
         <v>33</v>
       </c>
       <c r="Y15" s="10">
         <v>48</v>
       </c>
       <c r="Z15" s="18">
         <v>49</v>
       </c>
       <c r="AA15" s="18">
         <v>36</v>
       </c>
       <c r="AB15" s="18">
         <v>32</v>
       </c>
       <c r="AC15" s="18">
         <v>49</v>
       </c>
       <c r="AD15" s="18">
         <v>44</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="13.9" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>
       <c r="P16" s="32"/>
       <c r="Q16" s="32"/>
       <c r="R16" s="32"/>
       <c r="S16" s="32"/>
       <c r="T16" s="32"/>
       <c r="U16" s="32"/>
       <c r="V16" s="32"/>
       <c r="W16" s="32"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
-    </row>
-    <row r="17" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE16" s="18"/>
+    </row>
+    <row r="17" spans="1:31" ht="13.9" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="32">
         <v>65</v>
       </c>
       <c r="C17" s="32">
         <v>66</v>
       </c>
       <c r="D17" s="32">
         <v>63</v>
       </c>
       <c r="E17" s="32">
         <v>62</v>
       </c>
       <c r="F17" s="32">
         <v>51</v>
       </c>
       <c r="G17" s="32">
         <v>43</v>
       </c>
       <c r="H17" s="32">
         <v>65</v>
       </c>
       <c r="I17" s="32">
@@ -8506,52 +8723,55 @@
       </c>
       <c r="W17" s="32">
         <v>56</v>
       </c>
       <c r="X17" s="10">
         <v>37</v>
       </c>
       <c r="Y17" s="10">
         <v>69</v>
       </c>
       <c r="Z17" s="18">
         <v>47</v>
       </c>
       <c r="AA17" s="18">
         <v>45</v>
       </c>
       <c r="AB17" s="18">
         <v>45</v>
       </c>
       <c r="AC17" s="18">
         <v>57</v>
       </c>
       <c r="AD17" s="18">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE17" s="18">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="13.9" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="32">
         <v>26</v>
       </c>
       <c r="C18" s="32">
         <v>22</v>
       </c>
       <c r="D18" s="32">
         <v>17</v>
       </c>
       <c r="E18" s="32">
         <v>23</v>
       </c>
       <c r="F18" s="32">
         <v>31</v>
       </c>
       <c r="G18" s="32">
         <v>31</v>
       </c>
       <c r="H18" s="32">
         <v>22</v>
       </c>
       <c r="I18" s="32">
@@ -8598,52 +8818,55 @@
       </c>
       <c r="W18" s="32">
         <v>33</v>
       </c>
       <c r="X18" s="10">
         <v>16</v>
       </c>
       <c r="Y18" s="10">
         <v>15</v>
       </c>
       <c r="Z18" s="18">
         <v>27</v>
       </c>
       <c r="AA18" s="18">
         <v>21</v>
       </c>
       <c r="AB18" s="18">
         <v>15</v>
       </c>
       <c r="AC18" s="18">
         <v>18</v>
       </c>
       <c r="AD18" s="18">
         <v>17</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE18" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="13.9" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="32">
         <v>62</v>
       </c>
       <c r="C19" s="32">
         <v>53</v>
       </c>
       <c r="D19" s="32">
         <v>66</v>
       </c>
       <c r="E19" s="32">
         <v>71</v>
       </c>
       <c r="F19" s="32">
         <v>76</v>
       </c>
       <c r="G19" s="32">
         <v>66</v>
       </c>
       <c r="H19" s="32">
         <v>77</v>
       </c>
       <c r="I19" s="32">
@@ -8690,52 +8913,55 @@
       </c>
       <c r="W19" s="32">
         <v>50</v>
       </c>
       <c r="X19" s="10">
         <v>40</v>
       </c>
       <c r="Y19" s="10">
         <v>56</v>
       </c>
       <c r="Z19" s="18">
         <v>44</v>
       </c>
       <c r="AA19" s="18">
         <v>47</v>
       </c>
       <c r="AB19" s="18">
         <v>42</v>
       </c>
       <c r="AC19" s="18">
         <v>55</v>
       </c>
       <c r="AD19" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE19" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="13.9" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="32">
         <v>33</v>
       </c>
       <c r="C20" s="32">
         <v>47</v>
       </c>
       <c r="D20" s="32">
         <v>49</v>
       </c>
       <c r="E20" s="32">
         <v>38</v>
       </c>
       <c r="F20" s="32">
         <v>48</v>
       </c>
       <c r="G20" s="32">
         <v>39</v>
       </c>
       <c r="H20" s="32">
         <v>45</v>
       </c>
       <c r="I20" s="32">
@@ -8782,52 +9008,55 @@
       </c>
       <c r="W20" s="32">
         <v>30</v>
       </c>
       <c r="X20" s="10">
         <v>27</v>
       </c>
       <c r="Y20" s="10">
         <v>30</v>
       </c>
       <c r="Z20" s="18">
         <v>28</v>
       </c>
       <c r="AA20" s="18">
         <v>26</v>
       </c>
       <c r="AB20" s="18">
         <v>41</v>
       </c>
       <c r="AC20" s="18">
         <v>22</v>
       </c>
       <c r="AD20" s="18">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE20" s="18">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="13.9" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="32">
         <v>29</v>
       </c>
       <c r="C21" s="32">
         <v>28</v>
       </c>
       <c r="D21" s="32">
         <v>22</v>
       </c>
       <c r="E21" s="32">
         <v>22</v>
       </c>
       <c r="F21" s="32">
         <v>28</v>
       </c>
       <c r="G21" s="32">
         <v>27</v>
       </c>
       <c r="H21" s="32">
         <v>33</v>
       </c>
       <c r="I21" s="32">
@@ -8874,52 +9103,55 @@
       </c>
       <c r="W21" s="32">
         <v>22</v>
       </c>
       <c r="X21" s="10">
         <v>14</v>
       </c>
       <c r="Y21" s="10">
         <v>14</v>
       </c>
       <c r="Z21" s="18">
         <v>17</v>
       </c>
       <c r="AA21" s="18">
         <v>18</v>
       </c>
       <c r="AB21" s="18">
         <v>27</v>
       </c>
       <c r="AC21" s="18">
         <v>22</v>
       </c>
       <c r="AD21" s="18">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE21" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="13.9" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="32">
         <v>21</v>
       </c>
       <c r="C22" s="32">
         <v>21</v>
       </c>
       <c r="D22" s="32">
         <v>30</v>
       </c>
       <c r="E22" s="32">
         <v>35</v>
       </c>
       <c r="F22" s="32">
         <v>32</v>
       </c>
       <c r="G22" s="32">
         <v>22</v>
       </c>
       <c r="H22" s="32">
         <v>34</v>
       </c>
       <c r="I22" s="32">
@@ -8966,52 +9198,55 @@
       </c>
       <c r="W22" s="32">
         <v>15</v>
       </c>
       <c r="X22" s="10">
         <v>23</v>
       </c>
       <c r="Y22" s="10">
         <v>27</v>
       </c>
       <c r="Z22" s="18">
         <v>25</v>
       </c>
       <c r="AA22" s="18">
         <v>28</v>
       </c>
       <c r="AB22" s="18">
         <v>27</v>
       </c>
       <c r="AC22" s="18">
         <v>18</v>
       </c>
       <c r="AD22" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE22" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="13.9" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="32">
         <v>60</v>
       </c>
       <c r="C23" s="32">
         <v>47</v>
       </c>
       <c r="D23" s="32">
         <v>44</v>
       </c>
       <c r="E23" s="32">
         <v>46</v>
       </c>
       <c r="F23" s="32">
         <v>50</v>
       </c>
       <c r="G23" s="32">
         <v>64</v>
       </c>
       <c r="H23" s="32">
         <v>48</v>
       </c>
       <c r="I23" s="32">
@@ -9058,85 +9293,89 @@
       </c>
       <c r="W23" s="32">
         <v>52</v>
       </c>
       <c r="X23" s="10">
         <v>34</v>
       </c>
       <c r="Y23" s="10">
         <v>47</v>
       </c>
       <c r="Z23" s="18">
         <v>45</v>
       </c>
       <c r="AA23" s="18">
         <v>37</v>
       </c>
       <c r="AB23" s="18">
         <v>47</v>
       </c>
       <c r="AC23" s="18">
         <v>37</v>
       </c>
       <c r="AD23" s="18">
         <v>37</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE23" s="18">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="13.9" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AD24" s="18"/>
-    </row>
-    <row r="25" spans="1:30" ht="24" customHeight="1">
+      <c r="AE24" s="18"/>
+    </row>
+    <row r="25" spans="1:31" ht="24" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="32">
         <v>707</v>
       </c>
       <c r="C25" s="32">
         <v>663</v>
       </c>
       <c r="D25" s="32">
         <v>627</v>
       </c>
       <c r="E25" s="32">
         <v>681</v>
       </c>
       <c r="F25" s="32">
         <v>688</v>
       </c>
       <c r="G25" s="32">
         <v>676</v>
       </c>
       <c r="H25" s="32">
         <v>762</v>
       </c>
       <c r="I25" s="32">
@@ -9183,52 +9422,55 @@
       </c>
       <c r="W25" s="32">
         <v>591</v>
       </c>
       <c r="X25" s="10">
         <v>515</v>
       </c>
       <c r="Y25" s="10">
         <v>571</v>
       </c>
       <c r="Z25" s="18">
         <v>582</v>
       </c>
       <c r="AA25" s="18">
         <v>509</v>
       </c>
       <c r="AB25" s="18">
         <v>554</v>
       </c>
       <c r="AC25" s="18">
         <v>579</v>
       </c>
       <c r="AD25" s="18">
         <v>519</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE25" s="18">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="13.9" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="32">
         <v>326</v>
       </c>
       <c r="C26" s="32">
         <v>328</v>
       </c>
       <c r="D26" s="32">
         <v>308</v>
       </c>
       <c r="E26" s="32">
         <v>329</v>
       </c>
       <c r="F26" s="32">
         <v>287</v>
       </c>
       <c r="G26" s="32">
         <v>299</v>
       </c>
       <c r="H26" s="32">
         <v>357</v>
       </c>
       <c r="I26" s="32">
@@ -9275,52 +9517,55 @@
       </c>
       <c r="W26" s="32">
         <v>292</v>
       </c>
       <c r="X26" s="10">
         <v>259</v>
       </c>
       <c r="Y26" s="10">
         <v>283</v>
       </c>
       <c r="Z26" s="18">
         <v>248</v>
       </c>
       <c r="AA26" s="18">
         <v>229</v>
       </c>
       <c r="AB26" s="18">
         <v>267</v>
       </c>
       <c r="AC26" s="18">
         <v>266</v>
       </c>
       <c r="AD26" s="18">
         <v>237</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE26" s="18">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="13.9" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="32">
         <v>73</v>
       </c>
       <c r="C27" s="32">
         <v>51</v>
       </c>
       <c r="D27" s="32">
         <v>53</v>
       </c>
       <c r="E27" s="32">
         <v>63</v>
       </c>
       <c r="F27" s="32">
         <v>59</v>
       </c>
       <c r="G27" s="32">
         <v>63</v>
       </c>
       <c r="H27" s="32">
         <v>68</v>
       </c>
       <c r="I27" s="32">
@@ -9367,52 +9612,55 @@
       </c>
       <c r="W27" s="32">
         <v>49</v>
       </c>
       <c r="X27" s="10">
         <v>44</v>
       </c>
       <c r="Y27" s="10">
         <v>48</v>
       </c>
       <c r="Z27" s="18">
         <v>47</v>
       </c>
       <c r="AA27" s="18">
         <v>49</v>
       </c>
       <c r="AB27" s="18">
         <v>40</v>
       </c>
       <c r="AC27" s="18">
         <v>40</v>
       </c>
       <c r="AD27" s="18">
         <v>59</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE27" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="13.9" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="32">
         <v>11</v>
       </c>
       <c r="C28" s="32">
         <v>10</v>
       </c>
       <c r="D28" s="32">
         <v>5</v>
       </c>
       <c r="E28" s="32">
         <v>5</v>
       </c>
       <c r="F28" s="32">
         <v>11</v>
       </c>
       <c r="G28" s="32">
         <v>6</v>
       </c>
       <c r="H28" s="32">
         <v>8</v>
       </c>
       <c r="I28" s="32">
@@ -9459,52 +9707,55 @@
       </c>
       <c r="W28" s="32">
         <v>4</v>
       </c>
       <c r="X28" s="10">
         <v>8</v>
       </c>
       <c r="Y28" s="10">
         <v>4</v>
       </c>
       <c r="Z28" s="18">
         <v>6</v>
       </c>
       <c r="AA28" s="18">
         <v>9</v>
       </c>
       <c r="AB28" s="18">
         <v>8</v>
       </c>
       <c r="AC28" s="18">
         <v>5</v>
       </c>
       <c r="AD28" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE28" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="13.9" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>19</v>
       </c>
       <c r="C29" s="32">
         <v>25</v>
       </c>
       <c r="D29" s="32">
         <v>20</v>
       </c>
       <c r="E29" s="32">
         <v>35</v>
       </c>
       <c r="F29" s="32">
         <v>18</v>
       </c>
       <c r="G29" s="32">
         <v>21</v>
       </c>
       <c r="H29" s="32">
         <v>26</v>
       </c>
       <c r="I29" s="32">
@@ -9551,52 +9802,55 @@
       </c>
       <c r="W29" s="32">
         <v>13</v>
       </c>
       <c r="X29" s="10">
         <v>17</v>
       </c>
       <c r="Y29" s="10">
         <v>29</v>
       </c>
       <c r="Z29" s="18">
         <v>24</v>
       </c>
       <c r="AA29" s="18">
         <v>17</v>
       </c>
       <c r="AB29" s="18">
         <v>15</v>
       </c>
       <c r="AC29" s="18">
         <v>24</v>
       </c>
       <c r="AD29" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE29" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="13.9" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="32">
         <v>90</v>
       </c>
       <c r="C30" s="32">
         <v>78</v>
       </c>
       <c r="D30" s="32">
         <v>67</v>
       </c>
       <c r="E30" s="32">
         <v>80</v>
       </c>
       <c r="F30" s="32">
         <v>102</v>
       </c>
       <c r="G30" s="32">
         <v>95</v>
       </c>
       <c r="H30" s="32">
         <v>90</v>
       </c>
       <c r="I30" s="32">
@@ -9643,52 +9897,55 @@
       </c>
       <c r="W30" s="32">
         <v>83</v>
       </c>
       <c r="X30" s="10">
         <v>63</v>
       </c>
       <c r="Y30" s="10">
         <v>72</v>
       </c>
       <c r="Z30" s="18">
         <v>106</v>
       </c>
       <c r="AA30" s="18">
         <v>66</v>
       </c>
       <c r="AB30" s="18">
         <v>84</v>
       </c>
       <c r="AC30" s="18">
         <v>79</v>
       </c>
       <c r="AD30" s="18">
         <v>69</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE30" s="18">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="13.9" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="32">
         <v>30</v>
       </c>
       <c r="C31" s="32">
         <v>23</v>
       </c>
       <c r="D31" s="32">
         <v>24</v>
       </c>
       <c r="E31" s="32">
         <v>28</v>
       </c>
       <c r="F31" s="32">
         <v>29</v>
       </c>
       <c r="G31" s="32">
         <v>30</v>
       </c>
       <c r="H31" s="32">
         <v>34</v>
       </c>
       <c r="I31" s="32">
@@ -9735,86 +9992,90 @@
       </c>
       <c r="W31" s="32">
         <v>18</v>
       </c>
       <c r="X31" s="10">
         <v>23</v>
       </c>
       <c r="Y31" s="10">
         <v>25</v>
       </c>
       <c r="Z31" s="18">
         <v>27</v>
       </c>
       <c r="AA31" s="18">
         <v>22</v>
       </c>
       <c r="AB31" s="18">
         <v>20</v>
       </c>
       <c r="AC31" s="18">
         <v>24</v>
       </c>
       <c r="AD31" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE31" s="18">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="13.9" customHeight="1">
       <c r="A32" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="32"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="32"/>
       <c r="R32" s="32"/>
       <c r="S32" s="32"/>
       <c r="T32" s="32"/>
       <c r="U32" s="32"/>
       <c r="V32" s="32"/>
       <c r="W32" s="32"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
       <c r="AD32" s="18"/>
-    </row>
-    <row r="33" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE32" s="18"/>
+    </row>
+    <row r="33" spans="1:31" ht="13.9" customHeight="1">
       <c r="A33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="32">
         <v>36</v>
       </c>
       <c r="C33" s="32">
         <v>30</v>
       </c>
       <c r="D33" s="32">
         <v>36</v>
       </c>
       <c r="E33" s="32">
         <v>32</v>
       </c>
       <c r="F33" s="32">
         <v>29</v>
       </c>
       <c r="G33" s="32">
         <v>27</v>
       </c>
       <c r="H33" s="32">
         <v>40</v>
       </c>
       <c r="I33" s="32">
@@ -9861,52 +10122,55 @@
       </c>
       <c r="W33" s="32">
         <v>31</v>
       </c>
       <c r="X33" s="10">
         <v>23</v>
       </c>
       <c r="Y33" s="10">
         <v>27</v>
       </c>
       <c r="Z33" s="18">
         <v>27</v>
       </c>
       <c r="AA33" s="18">
         <v>23</v>
       </c>
       <c r="AB33" s="18">
         <v>23</v>
       </c>
       <c r="AC33" s="18">
         <v>33</v>
       </c>
       <c r="AD33" s="18">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE33" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="13.9" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="32">
         <v>15</v>
       </c>
       <c r="C34" s="32">
         <v>12</v>
       </c>
       <c r="D34" s="32">
         <v>10</v>
       </c>
       <c r="E34" s="32">
         <v>14</v>
       </c>
       <c r="F34" s="32">
         <v>13</v>
       </c>
       <c r="G34" s="32">
         <v>19</v>
       </c>
       <c r="H34" s="32">
         <v>11</v>
       </c>
       <c r="I34" s="32">
@@ -9953,52 +10217,55 @@
       </c>
       <c r="W34" s="32">
         <v>14</v>
       </c>
       <c r="X34" s="10">
         <v>8</v>
       </c>
       <c r="Y34" s="10">
         <v>6</v>
       </c>
       <c r="Z34" s="18">
         <v>15</v>
       </c>
       <c r="AA34" s="18">
         <v>11</v>
       </c>
       <c r="AB34" s="18">
         <v>7</v>
       </c>
       <c r="AC34" s="18">
         <v>14</v>
       </c>
       <c r="AD34" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE34" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="13.9" customHeight="1">
       <c r="A35" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="32">
         <v>32</v>
       </c>
       <c r="C35" s="32">
         <v>27</v>
       </c>
       <c r="D35" s="32">
         <v>36</v>
       </c>
       <c r="E35" s="32">
         <v>30</v>
       </c>
       <c r="F35" s="32">
         <v>47</v>
       </c>
       <c r="G35" s="32">
         <v>31</v>
       </c>
       <c r="H35" s="32">
         <v>49</v>
       </c>
       <c r="I35" s="32">
@@ -10045,52 +10312,55 @@
       </c>
       <c r="W35" s="32">
         <v>23</v>
       </c>
       <c r="X35" s="10">
         <v>19</v>
       </c>
       <c r="Y35" s="10">
         <v>29</v>
       </c>
       <c r="Z35" s="18">
         <v>19</v>
       </c>
       <c r="AA35" s="18">
         <v>27</v>
       </c>
       <c r="AB35" s="18">
         <v>22</v>
       </c>
       <c r="AC35" s="18">
         <v>32</v>
       </c>
       <c r="AD35" s="18">
         <v>27</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE35" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="13.9" customHeight="1">
       <c r="A36" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="32">
         <v>21</v>
       </c>
       <c r="C36" s="32">
         <v>32</v>
       </c>
       <c r="D36" s="32">
         <v>25</v>
       </c>
       <c r="E36" s="32">
         <v>21</v>
       </c>
       <c r="F36" s="32">
         <v>28</v>
       </c>
       <c r="G36" s="32">
         <v>18</v>
       </c>
       <c r="H36" s="32">
         <v>26</v>
       </c>
       <c r="I36" s="32">
@@ -10137,52 +10407,55 @@
       </c>
       <c r="W36" s="32">
         <v>15</v>
       </c>
       <c r="X36" s="10">
         <v>13</v>
       </c>
       <c r="Y36" s="10">
         <v>13</v>
       </c>
       <c r="Z36" s="18">
         <v>14</v>
       </c>
       <c r="AA36" s="18">
         <v>11</v>
       </c>
       <c r="AB36" s="18">
         <v>19</v>
       </c>
       <c r="AC36" s="18">
         <v>15</v>
       </c>
       <c r="AD36" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE36" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="13.9" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="32">
         <v>14</v>
       </c>
       <c r="C37" s="32">
         <v>9</v>
       </c>
       <c r="D37" s="32">
         <v>8</v>
       </c>
       <c r="E37" s="32">
         <v>8</v>
       </c>
       <c r="F37" s="32">
         <v>17</v>
       </c>
       <c r="G37" s="32">
         <v>15</v>
       </c>
       <c r="H37" s="32">
         <v>16</v>
       </c>
       <c r="I37" s="32">
@@ -10229,52 +10502,55 @@
       </c>
       <c r="W37" s="32">
         <v>14</v>
       </c>
       <c r="X37" s="10">
         <v>8</v>
       </c>
       <c r="Y37" s="10">
         <v>6</v>
       </c>
       <c r="Z37" s="18">
         <v>10</v>
       </c>
       <c r="AA37" s="18">
         <v>8</v>
       </c>
       <c r="AB37" s="18">
         <v>14</v>
       </c>
       <c r="AC37" s="18">
         <v>11</v>
       </c>
       <c r="AD37" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE37" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="13.9" customHeight="1">
       <c r="A38" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="32">
         <v>11</v>
       </c>
       <c r="C38" s="32">
         <v>11</v>
       </c>
       <c r="D38" s="32">
         <v>17</v>
       </c>
       <c r="E38" s="32">
         <v>14</v>
       </c>
       <c r="F38" s="32">
         <v>19</v>
       </c>
       <c r="G38" s="32">
         <v>14</v>
       </c>
       <c r="H38" s="32">
         <v>19</v>
       </c>
       <c r="I38" s="32">
@@ -10321,52 +10597,55 @@
       </c>
       <c r="W38" s="32">
         <v>11</v>
       </c>
       <c r="X38" s="10">
         <v>13</v>
       </c>
       <c r="Y38" s="10">
         <v>11</v>
       </c>
       <c r="Z38" s="18">
         <v>15</v>
       </c>
       <c r="AA38" s="18">
         <v>15</v>
       </c>
       <c r="AB38" s="18">
         <v>12</v>
       </c>
       <c r="AC38" s="18">
         <v>12</v>
       </c>
       <c r="AD38" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE38" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="13.9" customHeight="1">
       <c r="A39" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="32">
         <v>29</v>
       </c>
       <c r="C39" s="32">
         <v>27</v>
       </c>
       <c r="D39" s="32">
         <v>18</v>
       </c>
       <c r="E39" s="32">
         <v>22</v>
       </c>
       <c r="F39" s="32">
         <v>29</v>
       </c>
       <c r="G39" s="32">
         <v>38</v>
       </c>
       <c r="H39" s="32">
         <v>18</v>
       </c>
       <c r="I39" s="32">
@@ -10413,85 +10692,89 @@
       </c>
       <c r="W39" s="32">
         <v>24</v>
       </c>
       <c r="X39" s="10">
         <v>17</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="18">
         <v>24</v>
       </c>
       <c r="AA39" s="18">
         <v>22</v>
       </c>
       <c r="AB39" s="18">
         <v>23</v>
       </c>
       <c r="AC39" s="18">
         <v>24</v>
       </c>
       <c r="AD39" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE39" s="18">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="13.9" customHeight="1">
       <c r="A40" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="33"/>
       <c r="N40" s="33"/>
       <c r="O40" s="33"/>
       <c r="P40" s="33"/>
       <c r="Q40" s="33"/>
       <c r="R40" s="33"/>
       <c r="S40" s="33"/>
       <c r="T40" s="33"/>
       <c r="U40" s="33"/>
       <c r="V40" s="33"/>
       <c r="W40" s="33"/>
       <c r="X40" s="27"/>
       <c r="Y40" s="27"/>
       <c r="Z40" s="27"/>
       <c r="AA40" s="27"/>
       <c r="AB40" s="27"/>
       <c r="AD40" s="18"/>
-    </row>
-    <row r="41" spans="1:30" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="AE40" s="18"/>
+    </row>
+    <row r="41" spans="1:31" s="21" customFormat="1" ht="24" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="32">
         <v>586</v>
       </c>
       <c r="C41" s="32">
         <v>586</v>
       </c>
       <c r="D41" s="32">
         <v>590</v>
       </c>
       <c r="E41" s="32">
         <v>675</v>
       </c>
       <c r="F41" s="32">
         <v>611</v>
       </c>
       <c r="G41" s="32">
         <v>643</v>
       </c>
       <c r="H41" s="32">
         <v>674</v>
       </c>
       <c r="I41" s="32">
@@ -10538,52 +10821,55 @@
       </c>
       <c r="W41" s="32">
         <v>557</v>
       </c>
       <c r="X41" s="18">
         <v>470</v>
       </c>
       <c r="Y41" s="18">
         <v>566</v>
       </c>
       <c r="Z41" s="18">
         <v>485</v>
       </c>
       <c r="AA41" s="18">
         <v>480</v>
       </c>
       <c r="AB41" s="18">
         <v>483</v>
       </c>
       <c r="AC41" s="18">
         <v>489</v>
       </c>
       <c r="AD41" s="18">
         <v>448</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE41" s="18">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="13.9" customHeight="1">
       <c r="A42" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="32">
         <v>267</v>
       </c>
       <c r="C42" s="32">
         <v>283</v>
       </c>
       <c r="D42" s="32">
         <v>265</v>
       </c>
       <c r="E42" s="32">
         <v>327</v>
       </c>
       <c r="F42" s="32">
         <v>302</v>
       </c>
       <c r="G42" s="32">
         <v>311</v>
       </c>
       <c r="H42" s="32">
         <v>327</v>
       </c>
       <c r="I42" s="32">
@@ -10630,52 +10916,55 @@
       </c>
       <c r="W42" s="32">
         <v>258</v>
       </c>
       <c r="X42" s="18">
         <v>239</v>
       </c>
       <c r="Y42" s="18">
         <v>239</v>
       </c>
       <c r="Z42" s="18">
         <v>232</v>
       </c>
       <c r="AA42" s="18">
         <v>240</v>
       </c>
       <c r="AB42" s="18">
         <v>232</v>
       </c>
       <c r="AC42" s="18">
         <v>251</v>
       </c>
       <c r="AD42" s="18">
         <v>217</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE42" s="18">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="13.9" customHeight="1">
       <c r="A43" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="32">
         <v>52</v>
       </c>
       <c r="C43" s="32">
         <v>36</v>
       </c>
       <c r="D43" s="32">
         <v>42</v>
       </c>
       <c r="E43" s="32">
         <v>57</v>
       </c>
       <c r="F43" s="32">
         <v>57</v>
       </c>
       <c r="G43" s="32">
         <v>54</v>
       </c>
       <c r="H43" s="32">
         <v>59</v>
       </c>
       <c r="I43" s="32">
@@ -10722,52 +11011,55 @@
       </c>
       <c r="W43" s="32">
         <v>47</v>
       </c>
       <c r="X43" s="18">
         <v>39</v>
       </c>
       <c r="Y43" s="18">
         <v>46</v>
       </c>
       <c r="Z43" s="18">
         <v>35</v>
       </c>
       <c r="AA43" s="18">
         <v>36</v>
       </c>
       <c r="AB43" s="18">
         <v>38</v>
       </c>
       <c r="AC43" s="18">
         <v>37</v>
       </c>
       <c r="AD43" s="18">
         <v>38</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE43" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="13.9" customHeight="1">
       <c r="A44" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="32">
         <v>5</v>
       </c>
       <c r="C44" s="32">
         <v>5</v>
       </c>
       <c r="D44" s="32">
         <v>9</v>
       </c>
       <c r="E44" s="32">
         <v>3</v>
       </c>
       <c r="F44" s="32">
         <v>6</v>
       </c>
       <c r="G44" s="32">
         <v>8</v>
       </c>
       <c r="H44" s="32">
         <v>13</v>
       </c>
       <c r="I44" s="32">
@@ -10814,52 +11106,55 @@
       </c>
       <c r="W44" s="32">
         <v>4</v>
       </c>
       <c r="X44" s="18">
         <v>5</v>
       </c>
       <c r="Y44" s="18">
         <v>11</v>
       </c>
       <c r="Z44" s="18">
         <v>5</v>
       </c>
       <c r="AA44" s="18">
         <v>7</v>
       </c>
       <c r="AB44" s="18">
         <v>5</v>
       </c>
       <c r="AC44" s="18">
         <v>9</v>
       </c>
       <c r="AD44" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE44" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="13.9" customHeight="1">
       <c r="A45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="32">
         <v>16</v>
       </c>
       <c r="C45" s="32">
         <v>13</v>
       </c>
       <c r="D45" s="32">
         <v>19</v>
       </c>
       <c r="E45" s="32">
         <v>17</v>
       </c>
       <c r="F45" s="32">
         <v>15</v>
       </c>
       <c r="G45" s="32">
         <v>22</v>
       </c>
       <c r="H45" s="32">
         <v>24</v>
       </c>
       <c r="I45" s="32">
@@ -10906,52 +11201,55 @@
       </c>
       <c r="W45" s="32">
         <v>12</v>
       </c>
       <c r="X45" s="18">
         <v>17</v>
       </c>
       <c r="Y45" s="18">
         <v>18</v>
       </c>
       <c r="Z45" s="18">
         <v>14</v>
       </c>
       <c r="AA45" s="18">
         <v>19</v>
       </c>
       <c r="AB45" s="18">
         <v>16</v>
       </c>
       <c r="AC45" s="18">
         <v>16</v>
       </c>
       <c r="AD45" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE45" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="13.9" customHeight="1">
       <c r="A46" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="32">
         <v>79</v>
       </c>
       <c r="C46" s="32">
         <v>94</v>
       </c>
       <c r="D46" s="32">
         <v>86</v>
       </c>
       <c r="E46" s="32">
         <v>84</v>
       </c>
       <c r="F46" s="32">
         <v>69</v>
       </c>
       <c r="G46" s="32">
         <v>96</v>
       </c>
       <c r="H46" s="32">
         <v>82</v>
       </c>
       <c r="I46" s="32">
@@ -10998,52 +11296,55 @@
       </c>
       <c r="W46" s="32">
         <v>85</v>
       </c>
       <c r="X46" s="18">
         <v>70</v>
       </c>
       <c r="Y46" s="18">
         <v>81</v>
       </c>
       <c r="Z46" s="18">
         <v>68</v>
       </c>
       <c r="AA46" s="18">
         <v>59</v>
       </c>
       <c r="AB46" s="18">
         <v>56</v>
       </c>
       <c r="AC46" s="18">
         <v>63</v>
       </c>
       <c r="AD46" s="18">
         <v>68</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE46" s="18">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="13.9" customHeight="1">
       <c r="A47" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="32">
         <v>29</v>
       </c>
       <c r="C47" s="32">
         <v>19</v>
       </c>
       <c r="D47" s="32">
         <v>28</v>
       </c>
       <c r="E47" s="32">
         <v>31</v>
       </c>
       <c r="F47" s="32">
         <v>28</v>
       </c>
       <c r="G47" s="32">
         <v>22</v>
       </c>
       <c r="H47" s="32">
         <v>24</v>
       </c>
       <c r="I47" s="32">
@@ -11090,86 +11391,90 @@
       </c>
       <c r="W47" s="32">
         <v>25</v>
       </c>
       <c r="X47" s="18">
         <v>10</v>
       </c>
       <c r="Y47" s="18">
         <v>23</v>
       </c>
       <c r="Z47" s="18">
         <v>22</v>
       </c>
       <c r="AA47" s="18">
         <v>14</v>
       </c>
       <c r="AB47" s="18">
         <v>12</v>
       </c>
       <c r="AC47" s="18">
         <v>25</v>
       </c>
       <c r="AD47" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE47" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="13.9" customHeight="1">
       <c r="A48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="32"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="32"/>
       <c r="F48" s="32"/>
       <c r="G48" s="32"/>
       <c r="H48" s="32"/>
       <c r="I48" s="32"/>
       <c r="J48" s="32"/>
       <c r="K48" s="32"/>
       <c r="L48" s="32"/>
       <c r="M48" s="32"/>
       <c r="N48" s="32"/>
       <c r="O48" s="32"/>
       <c r="P48" s="32"/>
       <c r="Q48" s="32"/>
       <c r="R48" s="32"/>
       <c r="S48" s="32"/>
       <c r="T48" s="32"/>
       <c r="U48" s="32"/>
       <c r="V48" s="32"/>
       <c r="W48" s="32"/>
       <c r="X48" s="18"/>
       <c r="Y48" s="18"/>
       <c r="Z48" s="18"/>
       <c r="AA48" s="18"/>
       <c r="AB48" s="18"/>
       <c r="AC48" s="18"/>
       <c r="AD48" s="18"/>
-    </row>
-    <row r="49" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE48" s="18"/>
+    </row>
+    <row r="49" spans="1:31" ht="13.9" customHeight="1">
       <c r="A49" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="32">
         <v>29</v>
       </c>
       <c r="C49" s="32">
         <v>36</v>
       </c>
       <c r="D49" s="32">
         <v>27</v>
       </c>
       <c r="E49" s="32">
         <v>30</v>
       </c>
       <c r="F49" s="32">
         <v>22</v>
       </c>
       <c r="G49" s="32">
         <v>16</v>
       </c>
       <c r="H49" s="32">
         <v>25</v>
       </c>
       <c r="I49" s="32">
@@ -11216,52 +11521,55 @@
       </c>
       <c r="W49" s="32">
         <v>25</v>
       </c>
       <c r="X49" s="18">
         <v>14</v>
       </c>
       <c r="Y49" s="18">
         <v>42</v>
       </c>
       <c r="Z49" s="18">
         <v>20</v>
       </c>
       <c r="AA49" s="18">
         <v>22</v>
       </c>
       <c r="AB49" s="18">
         <v>22</v>
       </c>
       <c r="AC49" s="18">
         <v>24</v>
       </c>
       <c r="AD49" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE49" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" ht="13.9" customHeight="1">
       <c r="A50" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="32">
         <v>11</v>
       </c>
       <c r="C50" s="32">
         <v>10</v>
       </c>
       <c r="D50" s="32">
         <v>7</v>
       </c>
       <c r="E50" s="32">
         <v>9</v>
       </c>
       <c r="F50" s="32">
         <v>18</v>
       </c>
       <c r="G50" s="32">
         <v>12</v>
       </c>
       <c r="H50" s="32">
         <v>11</v>
       </c>
       <c r="I50" s="32">
@@ -11308,52 +11616,55 @@
       </c>
       <c r="W50" s="32">
         <v>19</v>
       </c>
       <c r="X50" s="18">
         <v>8</v>
       </c>
       <c r="Y50" s="18">
         <v>9</v>
       </c>
       <c r="Z50" s="18">
         <v>12</v>
       </c>
       <c r="AA50" s="18">
         <v>10</v>
       </c>
       <c r="AB50" s="18">
         <v>8</v>
       </c>
       <c r="AC50" s="18">
         <v>4</v>
       </c>
       <c r="AD50" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE50" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" ht="13.9" customHeight="1">
       <c r="A51" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="32">
         <v>30</v>
       </c>
       <c r="C51" s="32">
         <v>26</v>
       </c>
       <c r="D51" s="32">
         <v>30</v>
       </c>
       <c r="E51" s="32">
         <v>41</v>
       </c>
       <c r="F51" s="32">
         <v>29</v>
       </c>
       <c r="G51" s="32">
         <v>35</v>
       </c>
       <c r="H51" s="32">
         <v>28</v>
       </c>
       <c r="I51" s="32">
@@ -11400,52 +11711,55 @@
       </c>
       <c r="W51" s="32">
         <v>27</v>
       </c>
       <c r="X51" s="18">
         <v>21</v>
       </c>
       <c r="Y51" s="18">
         <v>27</v>
       </c>
       <c r="Z51" s="18">
         <v>25</v>
       </c>
       <c r="AA51" s="18">
         <v>20</v>
       </c>
       <c r="AB51" s="18">
         <v>20</v>
       </c>
       <c r="AC51" s="18">
         <v>23</v>
       </c>
       <c r="AD51" s="18">
         <v>23</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE51" s="18">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" ht="13.9" customHeight="1">
       <c r="A52" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="32">
         <v>12</v>
       </c>
       <c r="C52" s="32">
         <v>15</v>
       </c>
       <c r="D52" s="32">
         <v>24</v>
       </c>
       <c r="E52" s="32">
         <v>17</v>
       </c>
       <c r="F52" s="32">
         <v>20</v>
       </c>
       <c r="G52" s="32">
         <v>21</v>
       </c>
       <c r="H52" s="32">
         <v>19</v>
       </c>
       <c r="I52" s="32">
@@ -11492,52 +11806,55 @@
       </c>
       <c r="W52" s="32">
         <v>15</v>
       </c>
       <c r="X52" s="18">
         <v>14</v>
       </c>
       <c r="Y52" s="18">
         <v>17</v>
       </c>
       <c r="Z52" s="18">
         <v>14</v>
       </c>
       <c r="AA52" s="18">
         <v>15</v>
       </c>
       <c r="AB52" s="18">
         <v>22</v>
       </c>
       <c r="AC52" s="18">
         <v>7</v>
       </c>
       <c r="AD52" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE52" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" ht="13.9" customHeight="1">
       <c r="A53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="32">
         <v>15</v>
       </c>
       <c r="C53" s="32">
         <v>19</v>
       </c>
       <c r="D53" s="32">
         <v>14</v>
       </c>
       <c r="E53" s="32">
         <v>14</v>
       </c>
       <c r="F53" s="32">
         <v>11</v>
       </c>
       <c r="G53" s="32">
         <v>12</v>
       </c>
       <c r="H53" s="32">
         <v>17</v>
       </c>
       <c r="I53" s="32">
@@ -11584,52 +11901,55 @@
       </c>
       <c r="W53" s="32">
         <v>8</v>
       </c>
       <c r="X53" s="18">
         <v>6</v>
       </c>
       <c r="Y53" s="18">
         <v>8</v>
       </c>
       <c r="Z53" s="18">
         <v>7</v>
       </c>
       <c r="AA53" s="18">
         <v>10</v>
       </c>
       <c r="AB53" s="18">
         <v>13</v>
       </c>
       <c r="AC53" s="18">
         <v>11</v>
       </c>
       <c r="AD53" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE53" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" ht="13.9" customHeight="1">
       <c r="A54" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="32">
         <v>10</v>
       </c>
       <c r="C54" s="32">
         <v>10</v>
       </c>
       <c r="D54" s="32">
         <v>13</v>
       </c>
       <c r="E54" s="32">
         <v>21</v>
       </c>
       <c r="F54" s="32">
         <v>13</v>
       </c>
       <c r="G54" s="32">
         <v>8</v>
       </c>
       <c r="H54" s="32">
         <v>15</v>
       </c>
       <c r="I54" s="32">
@@ -11676,52 +11996,55 @@
       </c>
       <c r="W54" s="32">
         <v>4</v>
       </c>
       <c r="X54" s="18">
         <v>10</v>
       </c>
       <c r="Y54" s="18">
         <v>16</v>
       </c>
       <c r="Z54" s="18">
         <v>10</v>
       </c>
       <c r="AA54" s="18">
         <v>13</v>
       </c>
       <c r="AB54" s="18">
         <v>15</v>
       </c>
       <c r="AC54" s="18">
         <v>6</v>
       </c>
       <c r="AD54" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE54" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" ht="13.9" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="34">
         <v>31</v>
       </c>
       <c r="C55" s="34">
         <v>20</v>
       </c>
       <c r="D55" s="34">
         <v>26</v>
       </c>
       <c r="E55" s="34">
         <v>24</v>
       </c>
       <c r="F55" s="34">
         <v>21</v>
       </c>
       <c r="G55" s="34">
         <v>26</v>
       </c>
       <c r="H55" s="34">
         <v>30</v>
       </c>
       <c r="I55" s="34">
@@ -11768,52 +12091,55 @@
       </c>
       <c r="W55" s="34">
         <v>28</v>
       </c>
       <c r="X55" s="13">
         <v>17</v>
       </c>
       <c r="Y55" s="13">
         <v>29</v>
       </c>
       <c r="Z55" s="13">
         <v>21</v>
       </c>
       <c r="AA55" s="13">
         <v>15</v>
       </c>
       <c r="AB55" s="13">
         <v>24</v>
       </c>
       <c r="AC55" s="13">
         <v>13</v>
       </c>
       <c r="AD55" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" ht="13.9" customHeight="1">
+      <c r="AE55" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" ht="13.9" customHeight="1">
       <c r="A56" s="14" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>