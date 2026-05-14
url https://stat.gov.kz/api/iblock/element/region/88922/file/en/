--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="26610" windowHeight="11745" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growt" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of NPG" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="48">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1181,50 +1181,53 @@
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
       <c r="S8" s="37"/>
       <c r="T8" s="37"/>
       <c r="U8" s="37"/>
       <c r="V8" s="37"/>
       <c r="W8" s="37"/>
       <c r="X8" s="37"/>
       <c r="Y8" s="37"/>
       <c r="Z8" s="37"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="38"/>
       <c r="AG8" s="38"/>
       <c r="AH8" s="38"/>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
     </row>
     <row r="9" spans="1:49" ht="21.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="10">
         <v>438</v>
       </c>
       <c r="C9" s="10">
         <v>353</v>
       </c>
       <c r="D9" s="10">
         <v>379</v>
       </c>
       <c r="E9" s="10">
         <v>539</v>
       </c>
       <c r="F9" s="11">
         <v>653</v>
       </c>
       <c r="G9" s="12">
         <v>592</v>
       </c>
       <c r="H9" s="12">
         <v>564</v>
@@ -1300,50 +1303,53 @@
       </c>
       <c r="AF9" s="13">
         <v>407</v>
       </c>
       <c r="AG9" s="13">
         <v>349</v>
       </c>
       <c r="AH9" s="13">
         <v>340</v>
       </c>
       <c r="AI9" s="11">
         <v>216</v>
       </c>
       <c r="AJ9" s="13">
         <v>160</v>
       </c>
       <c r="AK9" s="13">
         <v>123</v>
       </c>
       <c r="AL9" s="13">
         <v>248</v>
       </c>
       <c r="AM9" s="13">
         <v>202</v>
       </c>
+      <c r="AN9" s="13">
+        <v>63</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="14.1" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="10">
         <v>235</v>
       </c>
       <c r="C10" s="10">
         <v>190</v>
       </c>
       <c r="D10" s="10">
         <v>216</v>
       </c>
       <c r="E10" s="10">
         <v>258</v>
       </c>
       <c r="F10" s="11">
         <v>353</v>
       </c>
       <c r="G10" s="12">
         <v>296</v>
       </c>
       <c r="H10" s="12">
         <v>252</v>
@@ -1419,50 +1425,53 @@
       </c>
       <c r="AF10" s="13">
         <v>289</v>
       </c>
       <c r="AG10" s="13">
         <v>213</v>
       </c>
       <c r="AH10" s="13">
         <v>200</v>
       </c>
       <c r="AI10" s="11">
         <v>152</v>
       </c>
       <c r="AJ10" s="13">
         <v>118</v>
       </c>
       <c r="AK10" s="13">
         <v>99</v>
       </c>
       <c r="AL10" s="13">
         <v>102</v>
       </c>
       <c r="AM10" s="13">
         <v>119</v>
       </c>
+      <c r="AN10" s="13">
+        <v>71</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="14.1" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="10">
         <v>33</v>
       </c>
       <c r="C11" s="10">
         <v>31</v>
       </c>
       <c r="D11" s="10">
         <v>34</v>
       </c>
       <c r="E11" s="10">
         <v>51</v>
       </c>
       <c r="F11" s="11">
         <v>49</v>
       </c>
       <c r="G11" s="12">
         <v>69</v>
       </c>
       <c r="H11" s="12">
         <v>72</v>
@@ -1538,50 +1547,53 @@
       </c>
       <c r="AF11" s="13">
         <v>47</v>
       </c>
       <c r="AG11" s="13">
         <v>45</v>
       </c>
       <c r="AH11" s="13">
         <v>41</v>
       </c>
       <c r="AI11" s="11">
         <v>37</v>
       </c>
       <c r="AJ11" s="13">
         <v>44</v>
       </c>
       <c r="AK11" s="13">
         <v>24</v>
       </c>
       <c r="AL11" s="13">
         <v>30</v>
       </c>
       <c r="AM11" s="13">
         <v>42</v>
       </c>
+      <c r="AN11" s="13">
+        <v>26</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="14.1" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10">
         <v>16</v>
       </c>
       <c r="C12" s="10">
         <v>14</v>
       </c>
       <c r="D12" s="10">
         <v>15</v>
       </c>
       <c r="E12" s="10">
         <v>7</v>
       </c>
       <c r="F12" s="11">
         <v>14</v>
       </c>
       <c r="G12" s="12">
         <v>14</v>
       </c>
       <c r="H12" s="12">
         <v>20</v>
@@ -1657,50 +1669,53 @@
       </c>
       <c r="AF12" s="13">
         <v>6</v>
       </c>
       <c r="AG12" s="13">
         <v>14</v>
       </c>
       <c r="AH12" s="13">
         <v>4</v>
       </c>
       <c r="AI12" s="11">
         <v>-1</v>
       </c>
       <c r="AJ12" s="13">
         <v>8</v>
       </c>
       <c r="AK12" s="13">
         <v>7</v>
       </c>
       <c r="AL12" s="13">
         <v>8</v>
       </c>
       <c r="AM12" s="13">
         <v>11</v>
       </c>
+      <c r="AN12" s="13">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="14.1" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="10">
         <v>-4</v>
       </c>
       <c r="C13" s="10">
         <v>11</v>
       </c>
       <c r="D13" s="10">
         <v>-11</v>
       </c>
       <c r="E13" s="10">
         <v>3</v>
       </c>
       <c r="F13" s="11">
         <v>28</v>
       </c>
       <c r="G13" s="12">
         <v>8</v>
       </c>
       <c r="H13" s="12">
         <v>-3</v>
@@ -1772,50 +1787,53 @@
       </c>
       <c r="AF13" s="13">
         <v>-14</v>
       </c>
       <c r="AG13" s="13">
         <v>-9</v>
       </c>
       <c r="AH13" s="13">
         <v>2</v>
       </c>
       <c r="AI13" s="11">
         <v>-20</v>
       </c>
       <c r="AJ13" s="13">
         <v>-7</v>
       </c>
       <c r="AK13" s="13">
         <v>4</v>
       </c>
       <c r="AL13" s="13">
         <v>-4</v>
       </c>
       <c r="AM13" s="13">
         <v>3</v>
       </c>
+      <c r="AN13" s="13">
+        <v>-8</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="14.1" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="10">
         <v>24</v>
       </c>
       <c r="C14" s="10">
         <v>8</v>
       </c>
       <c r="D14" s="10">
         <v>29</v>
       </c>
       <c r="E14" s="10">
         <v>72</v>
       </c>
       <c r="F14" s="11">
         <v>26</v>
       </c>
       <c r="G14" s="12">
         <v>55</v>
       </c>
       <c r="H14" s="12">
         <v>73</v>
@@ -1891,50 +1909,53 @@
       </c>
       <c r="AF14" s="13">
         <v>-11</v>
       </c>
       <c r="AG14" s="13">
         <v>8</v>
       </c>
       <c r="AH14" s="13">
         <v>9</v>
       </c>
       <c r="AI14" s="11">
         <v>10</v>
       </c>
       <c r="AJ14" s="13">
         <v>-5</v>
       </c>
       <c r="AK14" s="13">
         <v>-28</v>
       </c>
       <c r="AL14" s="13">
         <v>40</v>
       </c>
       <c r="AM14" s="13">
         <v>-18</v>
       </c>
+      <c r="AN14" s="13">
+        <v>-41</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="14.1" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="10">
         <v>-18</v>
       </c>
       <c r="C15" s="10">
         <v>-1</v>
       </c>
       <c r="D15" s="10">
         <v>-15</v>
       </c>
       <c r="E15" s="10">
         <v>27</v>
       </c>
       <c r="F15" s="11">
         <v>8</v>
       </c>
       <c r="G15" s="12">
         <v>-8</v>
       </c>
       <c r="H15" s="12">
         <v>4</v>
@@ -2009,87 +2030,91 @@
         <v>11</v>
       </c>
       <c r="AF15" s="13">
         <v>-3</v>
       </c>
       <c r="AG15" s="13">
         <v>-19</v>
       </c>
       <c r="AH15" s="13">
         <v>-20</v>
       </c>
       <c r="AI15" s="11">
         <v>-13</v>
       </c>
       <c r="AJ15" s="13">
         <v>-30</v>
       </c>
       <c r="AK15" s="13">
         <v>-17</v>
       </c>
       <c r="AL15" s="13">
         <v>3</v>
       </c>
       <c r="AM15" s="13">
         <v>-7</v>
+      </c>
+      <c r="AN15" s="13">
+        <v>-39</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="14.1" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="K16" s="11"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
+      <c r="AN16" s="13"/>
     </row>
-    <row r="17" spans="1:39" ht="14.1" customHeight="1">
+    <row r="17" spans="1:40" ht="14.1" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>20</v>
       </c>
       <c r="C17" s="10">
         <v>15</v>
       </c>
       <c r="D17" s="10">
         <v>-3</v>
       </c>
       <c r="E17" s="10">
         <v>20</v>
       </c>
       <c r="F17" s="11">
         <v>12</v>
       </c>
       <c r="G17" s="12">
         <v>14</v>
       </c>
       <c r="H17" s="12">
         <v>10</v>
       </c>
       <c r="I17" s="11">
@@ -2163,52 +2188,55 @@
       </c>
       <c r="AF17" s="13">
         <v>-5</v>
       </c>
       <c r="AG17" s="13">
         <v>-1</v>
       </c>
       <c r="AH17" s="13">
         <v>-7</v>
       </c>
       <c r="AI17" s="11">
         <v>5</v>
       </c>
       <c r="AJ17" s="13">
         <v>-4</v>
       </c>
       <c r="AK17" s="13">
         <v>6</v>
       </c>
       <c r="AL17" s="13">
         <v>9</v>
       </c>
       <c r="AM17" s="13">
         <v>-7</v>
       </c>
+      <c r="AN17" s="13">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="14.1" customHeight="1">
+    <row r="18" spans="1:40" ht="14.1" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>23</v>
       </c>
       <c r="C18" s="10">
         <v>11</v>
       </c>
       <c r="D18" s="10">
         <v>7</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="11">
         <v>28</v>
       </c>
       <c r="G18" s="12">
         <v>14</v>
       </c>
       <c r="H18" s="12">
         <v>17</v>
       </c>
       <c r="I18" s="11">
@@ -2282,52 +2310,55 @@
       </c>
       <c r="AF18" s="13">
         <v>19</v>
       </c>
       <c r="AG18" s="13">
         <v>14</v>
       </c>
       <c r="AH18" s="13">
         <v>14</v>
       </c>
       <c r="AI18" s="11">
         <v>23</v>
       </c>
       <c r="AJ18" s="13">
         <v>7</v>
       </c>
       <c r="AK18" s="13">
         <v>8</v>
       </c>
       <c r="AL18" s="13">
         <v>17</v>
       </c>
       <c r="AM18" s="13">
         <v>16</v>
       </c>
+      <c r="AN18" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="14.1" customHeight="1">
+    <row r="19" spans="1:40" ht="14.1" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="10">
         <v>23</v>
       </c>
       <c r="C19" s="10">
         <v>23</v>
       </c>
       <c r="D19" s="10">
         <v>34</v>
       </c>
       <c r="E19" s="10">
         <v>18</v>
       </c>
       <c r="F19" s="11">
         <v>35</v>
       </c>
       <c r="G19" s="12">
         <v>36</v>
       </c>
       <c r="H19" s="12">
         <v>22</v>
       </c>
       <c r="I19" s="11">
@@ -2401,52 +2432,55 @@
       </c>
       <c r="AF19" s="13">
         <v>19</v>
       </c>
       <c r="AG19" s="13">
         <v>26</v>
       </c>
       <c r="AH19" s="13">
         <v>16</v>
       </c>
       <c r="AI19" s="11">
         <v>9</v>
       </c>
       <c r="AJ19" s="13">
         <v>8</v>
       </c>
       <c r="AK19" s="13">
         <v>16</v>
       </c>
       <c r="AL19" s="13">
         <v>14</v>
       </c>
       <c r="AM19" s="13">
         <v>13</v>
       </c>
+      <c r="AN19" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="14.1" customHeight="1">
+    <row r="20" spans="1:40" ht="14.1" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10">
         <v>20</v>
       </c>
       <c r="C20" s="10">
         <v>17</v>
       </c>
       <c r="D20" s="10">
         <v>18</v>
       </c>
       <c r="E20" s="10">
         <v>32</v>
       </c>
       <c r="F20" s="11">
         <v>27</v>
       </c>
       <c r="G20" s="12">
         <v>37</v>
       </c>
       <c r="H20" s="12">
         <v>45</v>
       </c>
       <c r="I20" s="11">
@@ -2520,52 +2554,55 @@
       </c>
       <c r="AF20" s="13">
         <v>9</v>
       </c>
       <c r="AG20" s="13">
         <v>18</v>
       </c>
       <c r="AH20" s="13">
         <v>36</v>
       </c>
       <c r="AI20" s="11">
         <v>11</v>
       </c>
       <c r="AJ20" s="13">
         <v>4</v>
       </c>
       <c r="AK20" s="13">
         <v>5</v>
       </c>
       <c r="AL20" s="13">
         <v>11</v>
       </c>
       <c r="AM20" s="13">
         <v>5</v>
       </c>
+      <c r="AN20" s="13">
+        <v>28</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="14.1" customHeight="1">
+    <row r="21" spans="1:40" ht="14.1" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="10">
         <v>13</v>
       </c>
       <c r="C21" s="10">
         <v>9</v>
       </c>
       <c r="D21" s="10">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="11">
         <v>19</v>
       </c>
       <c r="G21" s="12">
         <v>3</v>
       </c>
       <c r="H21" s="12">
         <v>8</v>
       </c>
       <c r="I21" s="11">
@@ -2639,52 +2676,55 @@
       </c>
       <c r="AF21" s="13">
         <v>12</v>
       </c>
       <c r="AG21" s="13">
         <v>4</v>
       </c>
       <c r="AH21" s="13">
         <v>16</v>
       </c>
       <c r="AI21" s="11">
         <v>-1</v>
       </c>
       <c r="AJ21" s="13">
         <v>-2</v>
       </c>
       <c r="AK21" s="13">
         <v>-8</v>
       </c>
       <c r="AL21" s="13">
         <v>4</v>
       </c>
       <c r="AM21" s="13">
         <v>3</v>
       </c>
+      <c r="AN21" s="13">
+        <v>6</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="14.1" customHeight="1">
+    <row r="22" spans="1:40" ht="14.1" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="45">
         <v>19</v>
       </c>
       <c r="C22" s="45">
         <v>7</v>
       </c>
       <c r="D22" s="45">
         <v>20</v>
       </c>
       <c r="E22" s="45">
         <v>-1</v>
       </c>
       <c r="F22" s="13">
         <v>-1</v>
       </c>
       <c r="G22" s="46">
         <v>19</v>
       </c>
       <c r="H22" s="46">
         <v>16</v>
       </c>
       <c r="I22" s="13">
@@ -2756,52 +2796,55 @@
       </c>
       <c r="AF22" s="13">
         <v>7</v>
       </c>
       <c r="AG22" s="13">
         <v>2</v>
       </c>
       <c r="AH22" s="13">
         <v>5</v>
       </c>
       <c r="AI22" s="11">
         <v>-19</v>
       </c>
       <c r="AJ22" s="13">
         <v>5</v>
       </c>
       <c r="AK22" s="13">
         <v>-11</v>
       </c>
       <c r="AL22" s="13">
         <v>-9</v>
       </c>
       <c r="AM22" s="13">
         <v>7</v>
       </c>
+      <c r="AN22" s="13">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="14.1" customHeight="1">
+    <row r="23" spans="1:40" ht="14.1" customHeight="1">
       <c r="A23" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="45">
         <v>34</v>
       </c>
       <c r="C23" s="45">
         <v>18</v>
       </c>
       <c r="D23" s="45">
         <v>29</v>
       </c>
       <c r="E23" s="45">
         <v>25</v>
       </c>
       <c r="F23" s="13">
         <v>55</v>
       </c>
       <c r="G23" s="46">
         <v>35</v>
       </c>
       <c r="H23" s="46">
         <v>28</v>
       </c>
       <c r="I23" s="13">
@@ -2875,95 +2918,99 @@
       </c>
       <c r="AF23" s="13">
         <v>32</v>
       </c>
       <c r="AG23" s="13">
         <v>34</v>
       </c>
       <c r="AH23" s="13">
         <v>24</v>
       </c>
       <c r="AI23" s="11">
         <v>23</v>
       </c>
       <c r="AJ23" s="13">
         <v>14</v>
       </c>
       <c r="AK23" s="13">
         <v>18</v>
       </c>
       <c r="AL23" s="13">
         <v>23</v>
       </c>
       <c r="AM23" s="13">
         <v>15</v>
       </c>
+      <c r="AN23" s="13">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="14.1" customHeight="1">
+    <row r="24" spans="1:40" ht="14.1" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="39"/>
       <c r="Y24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="38"/>
       <c r="AB24" s="38"/>
       <c r="AC24" s="38"/>
       <c r="AD24" s="38"/>
       <c r="AE24" s="38"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="38"/>
       <c r="AH24" s="38"/>
       <c r="AI24" s="38"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38"/>
-      <c r="AL24" s="13"/>
-      <c r="AM24" s="13"/>
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
     </row>
-    <row r="25" spans="1:39" ht="21.75" customHeight="1">
+    <row r="25" spans="1:40" ht="21.75" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="45">
         <v>312</v>
       </c>
       <c r="C25" s="45">
         <v>273</v>
       </c>
       <c r="D25" s="45">
         <v>277</v>
       </c>
       <c r="E25" s="45">
         <v>430</v>
       </c>
       <c r="F25" s="13">
         <v>499</v>
       </c>
       <c r="G25" s="46">
         <v>439</v>
       </c>
       <c r="H25" s="46">
         <v>431</v>
       </c>
       <c r="I25" s="13">
@@ -3037,52 +3084,55 @@
       </c>
       <c r="AF25" s="13">
         <v>316</v>
       </c>
       <c r="AG25" s="13">
         <v>258</v>
       </c>
       <c r="AH25" s="13">
         <v>241</v>
       </c>
       <c r="AI25" s="11">
         <v>165</v>
       </c>
       <c r="AJ25" s="13">
         <v>113</v>
       </c>
       <c r="AK25" s="13">
         <v>85</v>
       </c>
       <c r="AL25" s="13">
         <v>184</v>
       </c>
       <c r="AM25" s="13">
         <v>147</v>
       </c>
+      <c r="AN25" s="13">
+        <v>23</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="14.1" customHeight="1">
+    <row r="26" spans="1:40" ht="14.1" customHeight="1">
       <c r="A26" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="45">
         <v>235</v>
       </c>
       <c r="C26" s="45">
         <v>190</v>
       </c>
       <c r="D26" s="45">
         <v>216</v>
       </c>
       <c r="E26" s="45">
         <v>258</v>
       </c>
       <c r="F26" s="13">
         <v>353</v>
       </c>
       <c r="G26" s="46">
         <v>296</v>
       </c>
       <c r="H26" s="46">
         <v>252</v>
       </c>
       <c r="I26" s="13">
@@ -3156,52 +3206,55 @@
       </c>
       <c r="AF26" s="13">
         <v>289</v>
       </c>
       <c r="AG26" s="13">
         <v>213</v>
       </c>
       <c r="AH26" s="13">
         <v>200</v>
       </c>
       <c r="AI26" s="11">
         <v>152</v>
       </c>
       <c r="AJ26" s="13">
         <v>118</v>
       </c>
       <c r="AK26" s="13">
         <v>99</v>
       </c>
       <c r="AL26" s="13">
         <v>102</v>
       </c>
       <c r="AM26" s="13">
         <v>119</v>
       </c>
+      <c r="AN26" s="13">
+        <v>71</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="14.1" customHeight="1">
+    <row r="27" spans="1:40" ht="14.1" customHeight="1">
       <c r="A27" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="45">
         <v>33</v>
       </c>
       <c r="C27" s="45">
         <v>31</v>
       </c>
       <c r="D27" s="45">
         <v>34</v>
       </c>
       <c r="E27" s="45">
         <v>51</v>
       </c>
       <c r="F27" s="13">
         <v>49</v>
       </c>
       <c r="G27" s="46">
         <v>69</v>
       </c>
       <c r="H27" s="46">
         <v>72</v>
       </c>
       <c r="I27" s="13">
@@ -3275,52 +3328,55 @@
       </c>
       <c r="AF27" s="13">
         <v>47</v>
       </c>
       <c r="AG27" s="13">
         <v>45</v>
       </c>
       <c r="AH27" s="13">
         <v>41</v>
       </c>
       <c r="AI27" s="11">
         <v>37</v>
       </c>
       <c r="AJ27" s="13">
         <v>44</v>
       </c>
       <c r="AK27" s="13">
         <v>24</v>
       </c>
       <c r="AL27" s="13">
         <v>30</v>
       </c>
       <c r="AM27" s="13">
         <v>42</v>
       </c>
+      <c r="AN27" s="13">
+        <v>26</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="14.1" customHeight="1">
+    <row r="28" spans="1:40" ht="14.1" customHeight="1">
       <c r="A28" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="45">
         <v>16</v>
       </c>
       <c r="C28" s="45">
         <v>14</v>
       </c>
       <c r="D28" s="45">
         <v>15</v>
       </c>
       <c r="E28" s="45">
         <v>7</v>
       </c>
       <c r="F28" s="13">
         <v>14</v>
       </c>
       <c r="G28" s="46">
         <v>14</v>
       </c>
       <c r="H28" s="46">
         <v>20</v>
       </c>
       <c r="I28" s="13">
@@ -3394,52 +3450,55 @@
       </c>
       <c r="AF28" s="13">
         <v>6</v>
       </c>
       <c r="AG28" s="13">
         <v>14</v>
       </c>
       <c r="AH28" s="13">
         <v>4</v>
       </c>
       <c r="AI28" s="11">
         <v>-1</v>
       </c>
       <c r="AJ28" s="13">
         <v>8</v>
       </c>
       <c r="AK28" s="13">
         <v>7</v>
       </c>
       <c r="AL28" s="13">
         <v>8</v>
       </c>
       <c r="AM28" s="13">
         <v>11</v>
       </c>
+      <c r="AN28" s="13">
+        <v>9</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="14.1" customHeight="1">
+    <row r="29" spans="1:40" ht="14.1" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="45">
         <v>-4</v>
       </c>
       <c r="C29" s="45">
         <v>11</v>
       </c>
       <c r="D29" s="45">
         <v>-11</v>
       </c>
       <c r="E29" s="45">
         <v>3</v>
       </c>
       <c r="F29" s="13">
         <v>28</v>
       </c>
       <c r="G29" s="46">
         <v>8</v>
       </c>
       <c r="H29" s="46">
         <v>-3</v>
       </c>
       <c r="I29" s="13">
@@ -3511,52 +3570,55 @@
       </c>
       <c r="AF29" s="13">
         <v>-14</v>
       </c>
       <c r="AG29" s="13">
         <v>-9</v>
       </c>
       <c r="AH29" s="13">
         <v>2</v>
       </c>
       <c r="AI29" s="11">
         <v>-20</v>
       </c>
       <c r="AJ29" s="13">
         <v>-7</v>
       </c>
       <c r="AK29" s="13">
         <v>4</v>
       </c>
       <c r="AL29" s="13">
         <v>-4</v>
       </c>
       <c r="AM29" s="13">
         <v>3</v>
       </c>
+      <c r="AN29" s="13">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="14.1" customHeight="1">
+    <row r="30" spans="1:40" ht="14.1" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="45">
         <v>24</v>
       </c>
       <c r="C30" s="45">
         <v>8</v>
       </c>
       <c r="D30" s="45">
         <v>29</v>
       </c>
       <c r="E30" s="45">
         <v>72</v>
       </c>
       <c r="F30" s="13">
         <v>26</v>
       </c>
       <c r="G30" s="46">
         <v>55</v>
       </c>
       <c r="H30" s="46">
         <v>73</v>
       </c>
       <c r="I30" s="13">
@@ -3630,52 +3692,55 @@
       </c>
       <c r="AF30" s="13">
         <v>-11</v>
       </c>
       <c r="AG30" s="13">
         <v>8</v>
       </c>
       <c r="AH30" s="13">
         <v>9</v>
       </c>
       <c r="AI30" s="11">
         <v>10</v>
       </c>
       <c r="AJ30" s="13">
         <v>-5</v>
       </c>
       <c r="AK30" s="13">
         <v>-28</v>
       </c>
       <c r="AL30" s="13">
         <v>40</v>
       </c>
       <c r="AM30" s="13">
         <v>-18</v>
       </c>
+      <c r="AN30" s="13">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="14.1" customHeight="1">
+    <row r="31" spans="1:40" ht="14.1" customHeight="1">
       <c r="A31" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="45">
         <v>-18</v>
       </c>
       <c r="C31" s="45">
         <v>-1</v>
       </c>
       <c r="D31" s="45">
         <v>-15</v>
       </c>
       <c r="E31" s="45">
         <v>27</v>
       </c>
       <c r="F31" s="13">
         <v>8</v>
       </c>
       <c r="G31" s="46">
         <v>-8</v>
       </c>
       <c r="H31" s="46">
         <v>4</v>
       </c>
       <c r="I31" s="13">
@@ -3749,94 +3814,98 @@
       </c>
       <c r="AF31" s="13">
         <v>-3</v>
       </c>
       <c r="AG31" s="13">
         <v>-19</v>
       </c>
       <c r="AH31" s="13">
         <v>-20</v>
       </c>
       <c r="AI31" s="11">
         <v>-13</v>
       </c>
       <c r="AJ31" s="13">
         <v>-30</v>
       </c>
       <c r="AK31" s="13">
         <v>-17</v>
       </c>
       <c r="AL31" s="13">
         <v>3</v>
       </c>
       <c r="AM31" s="13">
         <v>-7</v>
       </c>
+      <c r="AN31" s="13">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="14.1" customHeight="1">
+    <row r="32" spans="1:40" ht="14.1" customHeight="1">
       <c r="A32" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="13"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
       <c r="AD32" s="13"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
       <c r="AH32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
+      <c r="AN32" s="13"/>
     </row>
-    <row r="33" spans="1:39" ht="14.1" customHeight="1">
+    <row r="33" spans="1:40" ht="14.1" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="45">
         <v>14</v>
       </c>
       <c r="C33" s="45">
         <v>12</v>
       </c>
       <c r="D33" s="45">
         <v>1</v>
       </c>
       <c r="E33" s="45">
         <v>5</v>
       </c>
       <c r="F33" s="13">
         <v>12</v>
       </c>
       <c r="G33" s="46">
         <v>-3</v>
       </c>
       <c r="H33" s="46">
         <v>-1</v>
       </c>
       <c r="I33" s="13">
@@ -3910,52 +3979,55 @@
       </c>
       <c r="AF33" s="13" t="s">
         <v>41</v>
       </c>
       <c r="AG33" s="13">
         <v>-2</v>
       </c>
       <c r="AH33" s="13">
         <v>-11</v>
       </c>
       <c r="AI33" s="11">
         <v>-3</v>
       </c>
       <c r="AJ33" s="13">
         <v>-17</v>
       </c>
       <c r="AK33" s="13">
         <v>-5</v>
       </c>
       <c r="AL33" s="13">
         <v>4</v>
       </c>
       <c r="AM33" s="13">
         <v>-4</v>
       </c>
+      <c r="AN33" s="13" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="14.1" customHeight="1">
+    <row r="34" spans="1:40" ht="14.1" customHeight="1">
       <c r="A34" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="45">
         <v>12</v>
       </c>
       <c r="C34" s="45">
         <v>8</v>
       </c>
       <c r="D34" s="45">
         <v>8</v>
       </c>
       <c r="E34" s="45">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>9</v>
       </c>
       <c r="G34" s="46">
         <v>8</v>
       </c>
       <c r="H34" s="46">
         <v>14</v>
       </c>
       <c r="I34" s="13">
@@ -4029,95 +4101,99 @@
       </c>
       <c r="AF34" s="13">
         <v>2</v>
       </c>
       <c r="AG34" s="13">
         <v>8</v>
       </c>
       <c r="AH34" s="13">
         <v>16</v>
       </c>
       <c r="AI34" s="11">
         <v>3</v>
       </c>
       <c r="AJ34" s="13">
         <v>2</v>
       </c>
       <c r="AK34" s="13">
         <v>1</v>
       </c>
       <c r="AL34" s="13">
         <v>1</v>
       </c>
       <c r="AM34" s="13">
         <v>1</v>
       </c>
+      <c r="AN34" s="13">
+        <v>5</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="14.1" customHeight="1">
+    <row r="35" spans="1:40" ht="14.1" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="39"/>
       <c r="Y35" s="39"/>
       <c r="Z35" s="39"/>
       <c r="AA35" s="38"/>
       <c r="AB35" s="38"/>
       <c r="AC35" s="38"/>
       <c r="AD35" s="38"/>
       <c r="AE35" s="38"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="38"/>
       <c r="AH35" s="38"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="38"/>
-      <c r="AL35" s="13"/>
-      <c r="AM35" s="13"/>
+      <c r="AL35" s="38"/>
+      <c r="AM35" s="38"/>
+      <c r="AN35" s="38"/>
     </row>
-    <row r="36" spans="1:39" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="36" spans="1:40" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="45">
         <v>126</v>
       </c>
       <c r="C36" s="45">
         <v>80</v>
       </c>
       <c r="D36" s="45">
         <v>102</v>
       </c>
       <c r="E36" s="45">
         <v>109</v>
       </c>
       <c r="F36" s="13">
         <v>154</v>
       </c>
       <c r="G36" s="46">
         <v>153</v>
       </c>
       <c r="H36" s="46">
         <v>133</v>
       </c>
       <c r="I36" s="13">
@@ -4191,87 +4267,91 @@
       </c>
       <c r="AF36" s="13">
         <v>91</v>
       </c>
       <c r="AG36" s="13">
         <v>91</v>
       </c>
       <c r="AH36" s="13">
         <v>99</v>
       </c>
       <c r="AI36" s="11">
         <v>51</v>
       </c>
       <c r="AJ36" s="13">
         <v>47</v>
       </c>
       <c r="AK36" s="13">
         <v>38</v>
       </c>
       <c r="AL36" s="13">
         <v>64</v>
       </c>
       <c r="AM36" s="13">
         <v>55</v>
       </c>
+      <c r="AN36" s="13">
+        <v>40</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="14.1" customHeight="1">
+    <row r="37" spans="1:40" ht="14.1" customHeight="1">
       <c r="A37" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="11"/>
       <c r="K37" s="11"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="13"/>
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
       <c r="AH37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
+      <c r="AN37" s="13"/>
     </row>
-    <row r="38" spans="1:39" ht="14.1" customHeight="1">
+    <row r="38" spans="1:40" ht="14.1" customHeight="1">
       <c r="A38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="10">
         <v>6</v>
       </c>
       <c r="C38" s="10">
         <v>3</v>
       </c>
       <c r="D38" s="10">
         <v>-4</v>
       </c>
       <c r="E38" s="10">
         <v>15</v>
       </c>
       <c r="G38" s="12">
         <v>17</v>
       </c>
       <c r="H38" s="12">
         <v>11</v>
       </c>
       <c r="I38" s="11">
         <v>5</v>
       </c>
       <c r="J38" s="11">
@@ -4340,52 +4420,55 @@
       </c>
       <c r="AF38" s="13">
         <v>-5</v>
       </c>
       <c r="AG38" s="13">
         <v>1</v>
       </c>
       <c r="AH38" s="13">
         <v>4</v>
       </c>
       <c r="AI38" s="11">
         <v>8</v>
       </c>
       <c r="AJ38" s="13">
         <v>13</v>
       </c>
       <c r="AK38" s="13">
         <v>11</v>
       </c>
       <c r="AL38" s="13">
         <v>5</v>
       </c>
       <c r="AM38" s="13">
         <v>-3</v>
       </c>
+      <c r="AN38" s="13">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="14.1" customHeight="1">
+    <row r="39" spans="1:40" ht="14.1" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="10">
         <v>23</v>
       </c>
       <c r="C39" s="10">
         <v>11</v>
       </c>
       <c r="D39" s="10">
         <v>7</v>
       </c>
       <c r="E39" s="10">
         <v>11</v>
       </c>
       <c r="F39" s="11">
         <v>28</v>
       </c>
       <c r="G39" s="12">
         <v>14</v>
       </c>
       <c r="H39" s="12">
         <v>17</v>
       </c>
       <c r="I39" s="11">
@@ -4459,52 +4542,55 @@
       </c>
       <c r="AF39" s="13">
         <v>19</v>
       </c>
       <c r="AG39" s="13">
         <v>14</v>
       </c>
       <c r="AH39" s="13">
         <v>14</v>
       </c>
       <c r="AI39" s="11">
         <v>23</v>
       </c>
       <c r="AJ39" s="13">
         <v>7</v>
       </c>
       <c r="AK39" s="13">
         <v>8</v>
       </c>
       <c r="AL39" s="13">
         <v>17</v>
       </c>
       <c r="AM39" s="13">
         <v>16</v>
       </c>
+      <c r="AN39" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="14.1" customHeight="1">
+    <row r="40" spans="1:40" ht="14.1" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="10">
         <v>23</v>
       </c>
       <c r="C40" s="10">
         <v>23</v>
       </c>
       <c r="D40" s="10">
         <v>34</v>
       </c>
       <c r="E40" s="10">
         <v>18</v>
       </c>
       <c r="F40" s="11">
         <v>35</v>
       </c>
       <c r="G40" s="12">
         <v>36</v>
       </c>
       <c r="H40" s="12">
         <v>22</v>
       </c>
       <c r="I40" s="11">
@@ -4578,52 +4664,55 @@
       </c>
       <c r="AF40" s="13">
         <v>19</v>
       </c>
       <c r="AG40" s="13">
         <v>26</v>
       </c>
       <c r="AH40" s="13">
         <v>16</v>
       </c>
       <c r="AI40" s="11">
         <v>9</v>
       </c>
       <c r="AJ40" s="13">
         <v>8</v>
       </c>
       <c r="AK40" s="13">
         <v>16</v>
       </c>
       <c r="AL40" s="13">
         <v>14</v>
       </c>
       <c r="AM40" s="13">
         <v>13</v>
       </c>
+      <c r="AN40" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="14.1" customHeight="1">
+    <row r="41" spans="1:40" ht="14.1" customHeight="1">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="10">
         <v>8</v>
       </c>
       <c r="C41" s="10">
         <v>9</v>
       </c>
       <c r="D41" s="10">
         <v>10</v>
       </c>
       <c r="E41" s="10">
         <v>25</v>
       </c>
       <c r="F41" s="11">
         <v>18</v>
       </c>
       <c r="G41" s="12">
         <v>29</v>
       </c>
       <c r="H41" s="12">
         <v>31</v>
       </c>
       <c r="I41" s="11">
@@ -4697,52 +4786,55 @@
       </c>
       <c r="AF41" s="13">
         <v>7</v>
       </c>
       <c r="AG41" s="13">
         <v>10</v>
       </c>
       <c r="AH41" s="13">
         <v>20</v>
       </c>
       <c r="AI41" s="11">
         <v>8</v>
       </c>
       <c r="AJ41" s="13">
         <v>2</v>
       </c>
       <c r="AK41" s="13">
         <v>4</v>
       </c>
       <c r="AL41" s="13">
         <v>10</v>
       </c>
       <c r="AM41" s="13">
         <v>4</v>
       </c>
+      <c r="AN41" s="13">
+        <v>23</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="14.1" customHeight="1">
+    <row r="42" spans="1:40" ht="14.1" customHeight="1">
       <c r="A42" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="10">
         <v>13</v>
       </c>
       <c r="C42" s="10">
         <v>9</v>
       </c>
       <c r="D42" s="10">
         <v>6</v>
       </c>
       <c r="E42" s="10">
         <v>16</v>
       </c>
       <c r="F42" s="11">
         <v>19</v>
       </c>
       <c r="G42" s="12">
         <v>3</v>
       </c>
       <c r="H42" s="12">
         <v>8</v>
       </c>
       <c r="I42" s="11">
@@ -4816,52 +4908,55 @@
       </c>
       <c r="AF42" s="13">
         <v>12</v>
       </c>
       <c r="AG42" s="13">
         <v>4</v>
       </c>
       <c r="AH42" s="13">
         <v>16</v>
       </c>
       <c r="AI42" s="11">
         <v>-1</v>
       </c>
       <c r="AJ42" s="13">
         <v>-2</v>
       </c>
       <c r="AK42" s="13">
         <v>-8</v>
       </c>
       <c r="AL42" s="13">
         <v>4</v>
       </c>
       <c r="AM42" s="13">
         <v>3</v>
       </c>
+      <c r="AN42" s="13">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="14.1" customHeight="1">
+    <row r="43" spans="1:40" ht="14.1" customHeight="1">
       <c r="A43" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="10">
         <v>19</v>
       </c>
       <c r="C43" s="10">
         <v>7</v>
       </c>
       <c r="D43" s="10">
         <v>20</v>
       </c>
       <c r="E43" s="10">
         <v>-1</v>
       </c>
       <c r="F43" s="11">
         <v>-1</v>
       </c>
       <c r="G43" s="12">
         <v>19</v>
       </c>
       <c r="H43" s="12">
         <v>16</v>
       </c>
       <c r="I43" s="11">
@@ -4933,52 +5028,55 @@
       </c>
       <c r="AF43" s="13">
         <v>7</v>
       </c>
       <c r="AG43" s="13">
         <v>2</v>
       </c>
       <c r="AH43" s="13">
         <v>5</v>
       </c>
       <c r="AI43" s="11">
         <v>-19</v>
       </c>
       <c r="AJ43" s="13">
         <v>5</v>
       </c>
       <c r="AK43" s="13">
         <v>-11</v>
       </c>
       <c r="AL43" s="13">
         <v>-9</v>
       </c>
       <c r="AM43" s="13">
         <v>7</v>
       </c>
+      <c r="AN43" s="13">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="14.1" customHeight="1">
+    <row r="44" spans="1:40" ht="14.1" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="17">
         <v>34</v>
       </c>
       <c r="C44" s="17">
         <v>18</v>
       </c>
       <c r="D44" s="17">
         <v>29</v>
       </c>
       <c r="E44" s="17">
         <v>25</v>
       </c>
       <c r="F44" s="18">
         <v>55</v>
       </c>
       <c r="G44" s="19">
         <v>35</v>
       </c>
       <c r="H44" s="19">
         <v>28</v>
       </c>
       <c r="I44" s="18">
@@ -5052,52 +5150,55 @@
       </c>
       <c r="AF44" s="18">
         <v>32</v>
       </c>
       <c r="AG44" s="18">
         <v>34</v>
       </c>
       <c r="AH44" s="18">
         <v>24</v>
       </c>
       <c r="AI44" s="18">
         <v>23</v>
       </c>
       <c r="AJ44" s="18">
         <v>14</v>
       </c>
       <c r="AK44" s="18">
         <v>18</v>
       </c>
       <c r="AL44" s="18">
         <v>23</v>
       </c>
       <c r="AM44" s="18">
         <v>15</v>
       </c>
+      <c r="AN44" s="18">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="14.1" customHeight="1">
+    <row r="45" spans="1:40" ht="14.1" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C45" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
@@ -5435,50 +5536,53 @@
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="37"/>
       <c r="R8" s="37"/>
       <c r="S8" s="37"/>
       <c r="T8" s="37"/>
       <c r="U8" s="37"/>
       <c r="V8" s="37"/>
       <c r="W8" s="37"/>
       <c r="X8" s="37"/>
       <c r="Y8" s="37"/>
       <c r="Z8" s="37"/>
       <c r="AA8" s="38"/>
       <c r="AB8" s="38"/>
       <c r="AC8" s="38"/>
       <c r="AD8" s="38"/>
       <c r="AE8" s="38"/>
       <c r="AF8" s="38"/>
       <c r="AG8" s="38"/>
       <c r="AH8" s="38"/>
       <c r="AI8" s="38"/>
       <c r="AJ8" s="38"/>
       <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="38"/>
     </row>
     <row r="9" spans="1:49" ht="21" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="25">
         <v>4.54</v>
       </c>
       <c r="C9" s="25">
         <v>4.3099999999999996</v>
       </c>
       <c r="D9" s="25">
         <v>4.18</v>
       </c>
       <c r="E9" s="25">
         <v>4.58</v>
       </c>
       <c r="F9" s="26">
         <v>5.0199999999999996</v>
       </c>
       <c r="G9" s="26">
         <v>5.24</v>
       </c>
       <c r="H9" s="27">
         <v>5.33</v>
@@ -5554,50 +5658,53 @@
       </c>
       <c r="AF9" s="28">
         <v>2.84</v>
       </c>
       <c r="AG9" s="28">
         <v>2.94</v>
       </c>
       <c r="AH9" s="28">
         <v>3.01</v>
       </c>
       <c r="AI9" s="27">
         <v>2.93</v>
       </c>
       <c r="AJ9" s="28">
         <v>2.82</v>
       </c>
       <c r="AK9" s="28">
         <v>2.7</v>
       </c>
       <c r="AL9" s="28">
         <v>2.58</v>
       </c>
       <c r="AM9" s="28">
         <v>2.4500000000000002</v>
       </c>
+      <c r="AN9" s="28">
+        <v>1.84</v>
+      </c>
     </row>
     <row r="10" spans="1:49" ht="14.1" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="25">
         <v>5.34</v>
       </c>
       <c r="C10" s="25">
         <v>5.07</v>
       </c>
       <c r="D10" s="25">
         <v>5.01</v>
       </c>
       <c r="E10" s="25">
         <v>5.28</v>
       </c>
       <c r="F10" s="26">
         <v>5.86</v>
       </c>
       <c r="G10" s="26">
         <v>6.03</v>
       </c>
       <c r="H10" s="27">
         <v>5.99</v>
@@ -5673,50 +5780,53 @@
       </c>
       <c r="AF10" s="28">
         <v>3.74</v>
       </c>
       <c r="AG10" s="28">
         <v>3.86</v>
       </c>
       <c r="AH10" s="28">
         <v>3.94</v>
       </c>
       <c r="AI10" s="27">
         <v>3.89</v>
       </c>
       <c r="AJ10" s="28">
         <v>3.78</v>
       </c>
       <c r="AK10" s="28">
         <v>3.65</v>
       </c>
       <c r="AL10" s="28">
         <v>2.2400000000000002</v>
       </c>
       <c r="AM10" s="28">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AN10" s="28">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="11" spans="1:49" ht="14.1" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="25">
         <v>5.01</v>
       </c>
       <c r="C11" s="25">
         <v>5.09</v>
       </c>
       <c r="D11" s="25">
         <v>5.1100000000000003</v>
       </c>
       <c r="E11" s="25">
         <v>5.82</v>
       </c>
       <c r="F11" s="26">
         <v>6.15</v>
       </c>
       <c r="G11" s="26">
         <v>6.92</v>
       </c>
       <c r="H11" s="27">
         <v>7.52</v>
@@ -5792,50 +5902,53 @@
       </c>
       <c r="AF11" s="28">
         <v>5.68</v>
       </c>
       <c r="AG11" s="28">
         <v>5.84</v>
       </c>
       <c r="AH11" s="28">
         <v>5.91</v>
       </c>
       <c r="AI11" s="27">
         <v>5.89</v>
       </c>
       <c r="AJ11" s="28">
         <v>5.98</v>
       </c>
       <c r="AK11" s="28">
         <v>5.78</v>
       </c>
       <c r="AL11" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="AM11" s="28">
         <v>5.83</v>
       </c>
+      <c r="AN11" s="28">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="12" spans="1:49" ht="14.1" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="25">
         <v>16.850000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>16.579999999999998</v>
       </c>
       <c r="D12" s="25">
         <v>16.329999999999998</v>
       </c>
       <c r="E12" s="25">
         <v>14.15</v>
       </c>
       <c r="F12" s="26">
         <v>14.28</v>
       </c>
       <c r="G12" s="26">
         <v>14.44</v>
       </c>
       <c r="H12" s="27">
         <v>15.41</v>
@@ -5911,50 +6024,53 @@
       </c>
       <c r="AF12" s="28">
         <v>9.4499999999999993</v>
       </c>
       <c r="AG12" s="28">
         <v>10.19</v>
       </c>
       <c r="AH12" s="28">
         <v>9.58</v>
       </c>
       <c r="AI12" s="27">
         <v>8.48</v>
       </c>
       <c r="AJ12" s="28">
         <v>8.52</v>
       </c>
       <c r="AK12" s="28">
         <v>8.44</v>
       </c>
       <c r="AL12" s="28">
         <v>9.0500000000000007</v>
       </c>
       <c r="AM12" s="28">
         <v>11.03</v>
       </c>
+      <c r="AN12" s="28">
+        <v>10.71</v>
+      </c>
     </row>
     <row r="13" spans="1:49" ht="14.1" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="25">
         <v>-1.08</v>
       </c>
       <c r="C13" s="25">
         <v>0.99</v>
       </c>
       <c r="D13" s="25">
         <v>-0.37</v>
       </c>
       <c r="E13" s="25">
         <v>-0.06</v>
       </c>
       <c r="F13" s="26">
         <v>1.49</v>
       </c>
       <c r="G13" s="26">
         <v>1.61</v>
       </c>
       <c r="H13" s="27">
         <v>1.25</v>
@@ -6030,50 +6146,53 @@
       </c>
       <c r="AF13" s="28">
         <v>-1.19</v>
       </c>
       <c r="AG13" s="28">
         <v>-1.35</v>
       </c>
       <c r="AH13" s="28">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI13" s="27">
         <v>-1.58</v>
       </c>
       <c r="AJ13" s="28">
         <v>-1.62</v>
       </c>
       <c r="AK13" s="28">
         <v>-1.38</v>
       </c>
       <c r="AL13" s="28">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AM13" s="28">
         <v>-0.14000000000000001</v>
       </c>
+      <c r="AN13" s="28">
+        <v>-0.85</v>
+      </c>
     </row>
     <row r="14" spans="1:49" ht="14.1" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="25">
         <v>1.59</v>
       </c>
       <c r="C14" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="D14" s="25">
         <v>1.39</v>
       </c>
       <c r="E14" s="25">
         <v>2.2799999999999998</v>
       </c>
       <c r="F14" s="26">
         <v>2.15</v>
       </c>
       <c r="G14" s="26">
         <v>2.42</v>
       </c>
       <c r="H14" s="27">
         <v>2.77</v>
@@ -6149,50 +6268,53 @@
       </c>
       <c r="AF14" s="28">
         <v>-0.23</v>
       </c>
       <c r="AG14" s="28">
         <v>-0.13</v>
       </c>
       <c r="AH14" s="28">
         <v>-0.05</v>
       </c>
       <c r="AI14" s="27">
         <v>0.02</v>
       </c>
       <c r="AJ14" s="28">
         <v>-0.02</v>
       </c>
       <c r="AK14" s="28">
         <v>-0.17</v>
       </c>
       <c r="AL14" s="28">
         <v>2.67</v>
       </c>
       <c r="AM14" s="28">
         <v>0.77</v>
       </c>
+      <c r="AN14" s="28">
+        <v>-0.44</v>
+      </c>
     </row>
     <row r="15" spans="1:49" ht="14.1" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="25">
         <v>-3.64</v>
       </c>
       <c r="C15" s="25">
         <v>-2.0099999999999998</v>
       </c>
       <c r="D15" s="25">
         <v>-2.37</v>
       </c>
       <c r="E15" s="25">
         <v>-0.37</v>
       </c>
       <c r="F15" s="26">
         <v>0.04</v>
       </c>
       <c r="G15" s="26">
         <v>-0.24</v>
       </c>
       <c r="H15" s="27">
         <v>-0.09</v>
@@ -6267,86 +6389,90 @@
         <v>-0.67</v>
       </c>
       <c r="AF15" s="28">
         <v>-0.67</v>
       </c>
       <c r="AG15" s="28">
         <v>-1.07</v>
       </c>
       <c r="AH15" s="28">
         <v>-1.43</v>
       </c>
       <c r="AI15" s="27">
         <v>-1.55</v>
       </c>
       <c r="AJ15" s="28">
         <v>-1.99</v>
       </c>
       <c r="AK15" s="28">
         <v>-2.11</v>
       </c>
       <c r="AL15" s="28">
         <v>0.62</v>
       </c>
       <c r="AM15" s="28">
         <v>-0.44</v>
+      </c>
+      <c r="AN15" s="28">
+        <v>-3.08</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="14.1" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="28"/>
       <c r="T16" s="28"/>
       <c r="U16" s="28"/>
       <c r="V16" s="28"/>
       <c r="W16" s="28"/>
       <c r="X16" s="28"/>
       <c r="Y16" s="28"/>
       <c r="Z16" s="28"/>
       <c r="AA16" s="28"/>
       <c r="AB16" s="28"/>
       <c r="AC16" s="28"/>
       <c r="AD16" s="28"/>
       <c r="AE16" s="28"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
       <c r="AL16" s="28"/>
       <c r="AM16" s="28"/>
+      <c r="AN16" s="28"/>
     </row>
-    <row r="17" spans="1:39" ht="14.1" customHeight="1">
+    <row r="17" spans="1:40" ht="14.1" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="25">
         <v>4.01</v>
       </c>
       <c r="C17" s="25">
         <v>3.67</v>
       </c>
       <c r="D17" s="25">
         <v>2.21</v>
       </c>
       <c r="E17" s="25">
         <v>2.69</v>
       </c>
       <c r="F17" s="26">
         <v>2.63</v>
       </c>
       <c r="G17" s="26">
         <v>2.67</v>
       </c>
       <c r="H17" s="27">
         <v>2.57</v>
       </c>
       <c r="I17" s="27">
@@ -6420,52 +6546,55 @@
       </c>
       <c r="AF17" s="28">
         <v>-0.99</v>
       </c>
       <c r="AG17" s="28">
         <v>-0.89</v>
       </c>
       <c r="AH17" s="28">
         <v>-0.96</v>
       </c>
       <c r="AI17" s="27">
         <v>-0.75</v>
       </c>
       <c r="AJ17" s="28">
         <v>-0.76</v>
       </c>
       <c r="AK17" s="28">
         <v>-0.6</v>
       </c>
       <c r="AL17" s="28">
         <v>1.88</v>
       </c>
       <c r="AM17" s="28">
         <v>0.22</v>
       </c>
+      <c r="AN17" s="28">
+        <v>-0.57999999999999996</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" ht="14.1" customHeight="1">
+    <row r="18" spans="1:40" ht="14.1" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="25">
         <v>16.96</v>
       </c>
       <c r="C18" s="25">
         <v>13.19</v>
       </c>
       <c r="D18" s="25">
         <v>10.42</v>
       </c>
       <c r="E18" s="25">
         <v>9.91</v>
       </c>
       <c r="F18" s="26">
         <v>12.08</v>
       </c>
       <c r="G18" s="26">
         <v>11.86</v>
       </c>
       <c r="H18" s="27">
         <v>11.95</v>
       </c>
       <c r="I18" s="27">
@@ -6539,52 +6668,55 @@
       </c>
       <c r="AF18" s="28">
         <v>8.4499999999999993</v>
       </c>
       <c r="AG18" s="28">
         <v>8.77</v>
       </c>
       <c r="AH18" s="28">
         <v>9.0500000000000007</v>
       </c>
       <c r="AI18" s="27">
         <v>9.94</v>
       </c>
       <c r="AJ18" s="28">
         <v>9.56</v>
       </c>
       <c r="AK18" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="AL18" s="28">
         <v>13.55</v>
       </c>
       <c r="AM18" s="28">
         <v>13.81</v>
       </c>
+      <c r="AN18" s="28">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" ht="14.1" customHeight="1">
+    <row r="19" spans="1:40" ht="14.1" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="25">
         <v>5.09</v>
       </c>
       <c r="C19" s="25">
         <v>5.33</v>
       </c>
       <c r="D19" s="25">
         <v>6.07</v>
       </c>
       <c r="E19" s="25">
         <v>5.57</v>
       </c>
       <c r="F19" s="26">
         <v>6.01</v>
       </c>
       <c r="G19" s="26">
         <v>6.39</v>
       </c>
       <c r="H19" s="27">
         <v>6.17</v>
       </c>
       <c r="I19" s="27">
@@ -6658,52 +6790,55 @@
       </c>
       <c r="AF19" s="28">
         <v>3.51</v>
       </c>
       <c r="AG19" s="28">
         <v>3.82</v>
       </c>
       <c r="AH19" s="28">
         <v>3.82</v>
       </c>
       <c r="AI19" s="27">
         <v>3.64</v>
       </c>
       <c r="AJ19" s="28">
         <v>3.48</v>
       </c>
       <c r="AK19" s="28">
         <v>3.49</v>
       </c>
       <c r="AL19" s="28">
         <v>3.25</v>
       </c>
       <c r="AM19" s="28">
         <v>3.29</v>
       </c>
+      <c r="AN19" s="28">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" ht="14.1" customHeight="1">
+    <row r="20" spans="1:40" ht="14.1" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="25">
         <v>7.69</v>
       </c>
       <c r="C20" s="25">
         <v>7.44</v>
       </c>
       <c r="D20" s="25">
         <v>7.25</v>
       </c>
       <c r="E20" s="25">
         <v>8.59</v>
       </c>
       <c r="F20" s="26">
         <v>8.94</v>
       </c>
       <c r="G20" s="26">
         <v>9.9</v>
       </c>
       <c r="H20" s="27">
         <v>10.99</v>
       </c>
       <c r="I20" s="27">
@@ -6777,52 +6912,55 @@
       </c>
       <c r="AF20" s="28">
         <v>5.81</v>
       </c>
       <c r="AG20" s="28">
         <v>6.03</v>
       </c>
       <c r="AH20" s="28">
         <v>7.04</v>
       </c>
       <c r="AI20" s="27">
         <v>6.77</v>
       </c>
       <c r="AJ20" s="28">
         <v>6.32</v>
       </c>
       <c r="AK20" s="28">
         <v>5.95</v>
       </c>
       <c r="AL20" s="28">
         <v>4.62</v>
       </c>
       <c r="AM20" s="28">
         <v>3.52</v>
       </c>
+      <c r="AN20" s="28">
+        <v>6.35</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" ht="14.1" customHeight="1">
+    <row r="21" spans="1:40" ht="14.1" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="25">
         <v>6.87</v>
       </c>
       <c r="C21" s="25">
         <v>6.12</v>
       </c>
       <c r="D21" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E21" s="25">
         <v>6</v>
       </c>
       <c r="F21" s="26">
         <v>6.7</v>
       </c>
       <c r="G21" s="26">
         <v>5.88</v>
       </c>
       <c r="H21" s="27">
         <v>5.65</v>
       </c>
       <c r="I21" s="27">
@@ -6896,52 +7034,55 @@
       </c>
       <c r="AF21" s="28">
         <v>5.67</v>
       </c>
       <c r="AG21" s="28">
         <v>5.23</v>
       </c>
       <c r="AH21" s="28">
         <v>5.69</v>
       </c>
       <c r="AI21" s="27">
         <v>5.05</v>
       </c>
       <c r="AJ21" s="28">
         <v>4.49</v>
       </c>
       <c r="AK21" s="28">
         <v>3.72</v>
       </c>
       <c r="AL21" s="28">
         <v>2.35</v>
       </c>
       <c r="AM21" s="28">
         <v>2.14</v>
       </c>
+      <c r="AN21" s="28">
+        <v>2.61</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" ht="14.1" customHeight="1">
+    <row r="22" spans="1:40" ht="14.1" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="25">
         <v>7.41</v>
       </c>
       <c r="C22" s="25">
         <v>5.32</v>
       </c>
       <c r="D22" s="25">
         <v>6.18</v>
       </c>
       <c r="E22" s="25">
         <v>4.54</v>
       </c>
       <c r="F22" s="26">
         <v>3.37</v>
       </c>
       <c r="G22" s="26">
         <v>4.09</v>
       </c>
       <c r="H22" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="I22" s="27">
@@ -7015,52 +7156,55 @@
       </c>
       <c r="AF22" s="28">
         <v>-0.47</v>
       </c>
       <c r="AG22" s="28">
         <v>-0.31</v>
       </c>
       <c r="AH22" s="28">
         <v>-0.05</v>
       </c>
       <c r="AI22" s="27">
         <v>-0.83</v>
       </c>
       <c r="AJ22" s="28">
         <v>-0.56999999999999995</v>
       </c>
       <c r="AK22" s="28">
         <v>-0.91</v>
       </c>
       <c r="AL22" s="28">
         <v>-3.77</v>
       </c>
       <c r="AM22" s="28">
         <v>-0.44</v>
       </c>
+      <c r="AN22" s="28">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" ht="14.1" customHeight="1">
+    <row r="23" spans="1:40" ht="14.1" customHeight="1">
       <c r="A23" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="40">
         <v>10.63</v>
       </c>
       <c r="C23" s="40">
         <v>8.52</v>
       </c>
       <c r="D23" s="40">
         <v>8.6999999999999993</v>
       </c>
       <c r="E23" s="40">
         <v>8.5399999999999991</v>
       </c>
       <c r="F23" s="41">
         <v>10.17</v>
       </c>
       <c r="G23" s="41">
         <v>10.37</v>
       </c>
       <c r="H23" s="28">
         <v>10.14</v>
       </c>
       <c r="I23" s="28">
@@ -7134,95 +7278,99 @@
       </c>
       <c r="AF23" s="28">
         <v>8.3000000000000007</v>
       </c>
       <c r="AG23" s="28">
         <v>8.6999999999999993</v>
       </c>
       <c r="AH23" s="28">
         <v>8.64</v>
       </c>
       <c r="AI23" s="27">
         <v>8.5399999999999991</v>
       </c>
       <c r="AJ23" s="28">
         <v>8.1999999999999993</v>
       </c>
       <c r="AK23" s="28">
         <v>8.01</v>
       </c>
       <c r="AL23" s="28">
         <v>7.88</v>
       </c>
       <c r="AM23" s="28">
         <v>6.87</v>
       </c>
+      <c r="AN23" s="28">
+        <v>6.73</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" ht="14.1" customHeight="1">
+    <row r="24" spans="1:40" ht="14.1" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="39"/>
       <c r="Y24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="42"/>
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="38"/>
       <c r="AE24" s="38"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="38"/>
       <c r="AH24" s="38"/>
       <c r="AI24" s="38"/>
       <c r="AJ24" s="38"/>
       <c r="AK24" s="38"/>
-      <c r="AL24" s="28"/>
-      <c r="AM24" s="28"/>
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
     </row>
-    <row r="25" spans="1:39" ht="24.75" customHeight="1">
+    <row r="25" spans="1:40" ht="24.75" customHeight="1">
       <c r="A25" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="40">
         <v>3.97</v>
       </c>
       <c r="C25" s="40">
         <v>3.91</v>
       </c>
       <c r="D25" s="40">
         <v>3.78</v>
       </c>
       <c r="E25" s="40">
         <v>4.25</v>
       </c>
       <c r="F25" s="41">
         <v>4.68</v>
       </c>
       <c r="G25" s="41">
         <v>4.87</v>
       </c>
       <c r="H25" s="28">
         <v>4.96</v>
       </c>
       <c r="I25" s="28">
@@ -7296,52 +7444,55 @@
       </c>
       <c r="AF25" s="28">
         <v>2.52</v>
       </c>
       <c r="AG25" s="28">
         <v>2.62</v>
       </c>
       <c r="AH25" s="28">
         <v>2.68</v>
       </c>
       <c r="AI25" s="27">
         <v>2.62</v>
       </c>
       <c r="AJ25" s="28">
         <v>2.52</v>
       </c>
       <c r="AK25" s="28">
         <v>2.4</v>
       </c>
       <c r="AL25" s="28">
         <v>2.3199999999999998</v>
       </c>
       <c r="AM25" s="28">
         <v>2.19</v>
       </c>
+      <c r="AN25" s="28">
+        <v>1.54</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" ht="14.1" customHeight="1">
+    <row r="26" spans="1:40" ht="14.1" customHeight="1">
       <c r="A26" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="40">
         <v>5.34</v>
       </c>
       <c r="C26" s="40">
         <v>5.08</v>
       </c>
       <c r="D26" s="40">
         <v>5.0199999999999996</v>
       </c>
       <c r="E26" s="40">
         <v>5.28</v>
       </c>
       <c r="F26" s="41">
         <v>5.85</v>
       </c>
       <c r="G26" s="41">
         <v>6.04</v>
       </c>
       <c r="H26" s="28">
         <v>5.99</v>
       </c>
       <c r="I26" s="28">
@@ -7415,52 +7566,55 @@
       </c>
       <c r="AF26" s="28">
         <v>3.74</v>
       </c>
       <c r="AG26" s="28">
         <v>3.86</v>
       </c>
       <c r="AH26" s="28">
         <v>3.94</v>
       </c>
       <c r="AI26" s="27">
         <v>3.89</v>
       </c>
       <c r="AJ26" s="28">
         <v>3.78</v>
       </c>
       <c r="AK26" s="28">
         <v>3.65</v>
       </c>
       <c r="AL26" s="28">
         <v>2.2400000000000002</v>
       </c>
       <c r="AM26" s="28">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AN26" s="28">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" ht="14.1" customHeight="1">
+    <row r="27" spans="1:40" ht="14.1" customHeight="1">
       <c r="A27" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="40">
         <v>5.01</v>
       </c>
       <c r="C27" s="40">
         <v>5.09</v>
       </c>
       <c r="D27" s="40">
         <v>5.1100000000000003</v>
       </c>
       <c r="E27" s="40">
         <v>5.82</v>
       </c>
       <c r="F27" s="41">
         <v>6.15</v>
       </c>
       <c r="G27" s="41">
         <v>6.92</v>
       </c>
       <c r="H27" s="28">
         <v>7.52</v>
       </c>
       <c r="I27" s="28">
@@ -7534,52 +7688,55 @@
       </c>
       <c r="AF27" s="28">
         <v>5.68</v>
       </c>
       <c r="AG27" s="28">
         <v>5.84</v>
       </c>
       <c r="AH27" s="28">
         <v>5.91</v>
       </c>
       <c r="AI27" s="27">
         <v>5.89</v>
       </c>
       <c r="AJ27" s="28">
         <v>5.98</v>
       </c>
       <c r="AK27" s="28">
         <v>5.78</v>
       </c>
       <c r="AL27" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="AM27" s="28">
         <v>5.83</v>
       </c>
+      <c r="AN27" s="28">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" ht="14.1" customHeight="1">
+    <row r="28" spans="1:40" ht="14.1" customHeight="1">
       <c r="A28" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="40">
         <v>16.850000000000001</v>
       </c>
       <c r="C28" s="40">
         <v>16.579999999999998</v>
       </c>
       <c r="D28" s="40">
         <v>16.329999999999998</v>
       </c>
       <c r="E28" s="40">
         <v>14.15</v>
       </c>
       <c r="F28" s="41">
         <v>14.28</v>
       </c>
       <c r="G28" s="41">
         <v>14.44</v>
       </c>
       <c r="H28" s="28">
         <v>15.41</v>
       </c>
       <c r="I28" s="28">
@@ -7653,52 +7810,55 @@
       </c>
       <c r="AF28" s="28">
         <v>9.4499999999999993</v>
       </c>
       <c r="AG28" s="28">
         <v>10.19</v>
       </c>
       <c r="AH28" s="28">
         <v>9.58</v>
       </c>
       <c r="AI28" s="27">
         <v>8.48</v>
       </c>
       <c r="AJ28" s="28">
         <v>8.52</v>
       </c>
       <c r="AK28" s="28">
         <v>8.44</v>
       </c>
       <c r="AL28" s="28">
         <v>9.0500000000000007</v>
       </c>
       <c r="AM28" s="28">
         <v>11.03</v>
       </c>
+      <c r="AN28" s="28">
+        <v>10.71</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" ht="14.1" customHeight="1">
+    <row r="29" spans="1:40" ht="14.1" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="40">
         <v>-1.08</v>
       </c>
       <c r="C29" s="40">
         <v>0.99</v>
       </c>
       <c r="D29" s="40">
         <v>-0.37</v>
       </c>
       <c r="E29" s="40">
         <v>-0.06</v>
       </c>
       <c r="F29" s="41">
         <v>1.49</v>
       </c>
       <c r="G29" s="41">
         <v>1.61</v>
       </c>
       <c r="H29" s="28">
         <v>1.25</v>
       </c>
       <c r="I29" s="28">
@@ -7772,52 +7932,55 @@
       </c>
       <c r="AF29" s="28">
         <v>-1.19</v>
       </c>
       <c r="AG29" s="28">
         <v>-1.35</v>
       </c>
       <c r="AH29" s="28">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AI29" s="27">
         <v>-1.58</v>
       </c>
       <c r="AJ29" s="28">
         <v>-1.62</v>
       </c>
       <c r="AK29" s="28">
         <v>-1.38</v>
       </c>
       <c r="AL29" s="28">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AM29" s="28">
         <v>-0.14000000000000001</v>
       </c>
+      <c r="AN29" s="28">
+        <v>-0.85</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" ht="14.1" customHeight="1">
+    <row r="30" spans="1:40" ht="14.1" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="40">
         <v>1.59</v>
       </c>
       <c r="C30" s="40">
         <v>1.1100000000000001</v>
       </c>
       <c r="D30" s="40">
         <v>1.39</v>
       </c>
       <c r="E30" s="40">
         <v>2.2799999999999998</v>
       </c>
       <c r="F30" s="41">
         <v>2.15</v>
       </c>
       <c r="G30" s="41">
         <v>2.42</v>
       </c>
       <c r="H30" s="28">
         <v>2.77</v>
       </c>
       <c r="I30" s="28">
@@ -7891,52 +8054,55 @@
       </c>
       <c r="AF30" s="28">
         <v>-0.23</v>
       </c>
       <c r="AG30" s="28">
         <v>-0.13</v>
       </c>
       <c r="AH30" s="28">
         <v>-0.05</v>
       </c>
       <c r="AI30" s="27">
         <v>0.02</v>
       </c>
       <c r="AJ30" s="28">
         <v>-0.02</v>
       </c>
       <c r="AK30" s="28">
         <v>-0.17</v>
       </c>
       <c r="AL30" s="28">
         <v>2.67</v>
       </c>
       <c r="AM30" s="28">
         <v>0.77</v>
       </c>
+      <c r="AN30" s="28">
+        <v>-0.44</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" ht="14.1" customHeight="1">
+    <row r="31" spans="1:40" ht="14.1" customHeight="1">
       <c r="A31" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="40">
         <v>-3.64</v>
       </c>
       <c r="C31" s="40">
         <v>-2.0099999999999998</v>
       </c>
       <c r="D31" s="40">
         <v>-2.37</v>
       </c>
       <c r="E31" s="40">
         <v>-0.37</v>
       </c>
       <c r="F31" s="41">
         <v>0.04</v>
       </c>
       <c r="G31" s="41">
         <v>-0.24</v>
       </c>
       <c r="H31" s="28">
         <v>-0.09</v>
       </c>
       <c r="I31" s="28">
@@ -8010,94 +8176,98 @@
       </c>
       <c r="AF31" s="28">
         <v>-0.67</v>
       </c>
       <c r="AG31" s="28">
         <v>-1.07</v>
       </c>
       <c r="AH31" s="28">
         <v>-1.43</v>
       </c>
       <c r="AI31" s="27">
         <v>-1.55</v>
       </c>
       <c r="AJ31" s="28">
         <v>-1.99</v>
       </c>
       <c r="AK31" s="28">
         <v>-2.11</v>
       </c>
       <c r="AL31" s="28">
         <v>0.62</v>
       </c>
       <c r="AM31" s="28">
         <v>-0.44</v>
       </c>
+      <c r="AN31" s="28">
+        <v>-3.08</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" ht="14.1" customHeight="1">
+    <row r="32" spans="1:40" ht="14.1" customHeight="1">
       <c r="A32" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="W32" s="28"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="28"/>
       <c r="Z32" s="28"/>
       <c r="AA32" s="28"/>
       <c r="AB32" s="28"/>
       <c r="AC32" s="28"/>
       <c r="AD32" s="28"/>
       <c r="AE32" s="28"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="28"/>
       <c r="AL32" s="28"/>
       <c r="AM32" s="28"/>
+      <c r="AN32" s="28"/>
     </row>
-    <row r="33" spans="1:39" ht="14.1" customHeight="1">
+    <row r="33" spans="1:40" ht="14.1" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="40">
         <v>5.75</v>
       </c>
       <c r="C33" s="40">
         <v>5.62</v>
       </c>
       <c r="D33" s="40">
         <v>3.82</v>
       </c>
       <c r="E33" s="40">
         <v>3.4</v>
       </c>
       <c r="F33" s="41">
         <v>3.72</v>
       </c>
       <c r="G33" s="41">
         <v>2.89</v>
       </c>
       <c r="H33" s="28">
         <v>2.4</v>
       </c>
       <c r="I33" s="28">
@@ -8171,52 +8341,55 @@
       </c>
       <c r="AF33" s="28">
         <v>-3.61</v>
       </c>
       <c r="AG33" s="28">
         <v>-3.24</v>
       </c>
       <c r="AH33" s="28">
         <v>-3.41</v>
       </c>
       <c r="AI33" s="27">
         <v>-3.18</v>
       </c>
       <c r="AJ33" s="28">
         <v>-3.56</v>
       </c>
       <c r="AK33" s="28">
         <v>-3.44</v>
       </c>
       <c r="AL33" s="28">
         <v>1.68</v>
       </c>
       <c r="AM33" s="28" t="s">
         <v>47</v>
       </c>
+      <c r="AN33" s="28" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" ht="14.1" customHeight="1">
+    <row r="34" spans="1:40" ht="14.1" customHeight="1">
       <c r="A34" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="40">
         <v>15.3</v>
       </c>
       <c r="C34" s="40">
         <v>13.37</v>
       </c>
       <c r="D34" s="40">
         <v>12.33</v>
       </c>
       <c r="E34" s="40">
         <v>11.58</v>
       </c>
       <c r="F34" s="41">
         <v>11.54</v>
       </c>
       <c r="G34" s="41">
         <v>11.39</v>
       </c>
       <c r="H34" s="28">
         <v>12.36</v>
       </c>
       <c r="I34" s="28">
@@ -8290,95 +8463,99 @@
       </c>
       <c r="AF34" s="28">
         <v>7.37</v>
       </c>
       <c r="AG34" s="28">
         <v>7.82</v>
       </c>
       <c r="AH34" s="28">
         <v>9.3699999999999992</v>
       </c>
       <c r="AI34" s="27">
         <v>8.82</v>
       </c>
       <c r="AJ34" s="28">
         <v>8.2799999999999994</v>
       </c>
       <c r="AK34" s="28">
         <v>7.7</v>
       </c>
       <c r="AL34" s="28">
         <v>1.36</v>
       </c>
       <c r="AM34" s="28">
         <v>1.42</v>
       </c>
+      <c r="AN34" s="28">
+        <v>3.29</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" ht="14.1" customHeight="1">
+    <row r="35" spans="1:40" ht="14.1" customHeight="1">
       <c r="A35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="39"/>
       <c r="Y35" s="39"/>
       <c r="Z35" s="39"/>
       <c r="AA35" s="42"/>
       <c r="AB35" s="42"/>
       <c r="AC35" s="42"/>
       <c r="AD35" s="38"/>
       <c r="AE35" s="38"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="38"/>
       <c r="AH35" s="38"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="38"/>
-      <c r="AL35" s="28"/>
-      <c r="AM35" s="28"/>
+      <c r="AL35" s="38"/>
+      <c r="AM35" s="38"/>
+      <c r="AN35" s="38"/>
     </row>
-    <row r="36" spans="1:39" s="15" customFormat="1" ht="21.75" customHeight="1">
+    <row r="36" spans="1:40" s="15" customFormat="1" ht="21.75" customHeight="1">
       <c r="A36" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="40">
         <v>7.03</v>
       </c>
       <c r="C36" s="40">
         <v>6.03</v>
       </c>
       <c r="D36" s="40">
         <v>5.9</v>
       </c>
       <c r="E36" s="40">
         <v>5.99</v>
       </c>
       <c r="F36" s="41">
         <v>6.46</v>
       </c>
       <c r="G36" s="41">
         <v>6.86</v>
       </c>
       <c r="H36" s="28">
         <v>6.94</v>
       </c>
       <c r="I36" s="28">
@@ -8452,94 +8629,98 @@
       </c>
       <c r="AF36" s="28">
         <v>4.26</v>
       </c>
       <c r="AG36" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="AH36" s="28">
         <v>4.58</v>
       </c>
       <c r="AI36" s="27">
         <v>4.41</v>
       </c>
       <c r="AJ36" s="28">
         <v>4.2699999999999996</v>
       </c>
       <c r="AK36" s="28">
         <v>4.09</v>
       </c>
       <c r="AL36" s="28">
         <v>3.86</v>
       </c>
       <c r="AM36" s="28">
         <v>3.76</v>
       </c>
+      <c r="AN36" s="28">
+        <v>3.29</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" ht="14.1" customHeight="1">
+    <row r="37" spans="1:40" ht="14.1" customHeight="1">
       <c r="A37" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="40"/>
       <c r="E37" s="40"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="Q37" s="28"/>
       <c r="R37" s="28"/>
       <c r="S37" s="44"/>
       <c r="T37" s="28"/>
       <c r="U37" s="28"/>
       <c r="V37" s="28"/>
       <c r="W37" s="28"/>
       <c r="X37" s="28"/>
       <c r="Y37" s="28"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="28"/>
       <c r="AB37" s="28"/>
       <c r="AC37" s="28"/>
       <c r="AD37" s="28"/>
       <c r="AE37" s="28"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="28"/>
       <c r="AL37" s="28"/>
       <c r="AM37" s="28"/>
+      <c r="AN37" s="28"/>
     </row>
-    <row r="38" spans="1:39" ht="14.1" customHeight="1">
+    <row r="38" spans="1:40" ht="14.1" customHeight="1">
       <c r="A38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="25">
         <v>2.34</v>
       </c>
       <c r="C38" s="25">
         <v>1.84</v>
       </c>
       <c r="D38" s="25">
         <v>0.67</v>
       </c>
       <c r="E38" s="25">
         <v>2.0099999999999998</v>
       </c>
       <c r="F38" s="26">
         <v>1.6</v>
       </c>
       <c r="G38" s="26">
         <v>2.4700000000000002</v>
       </c>
       <c r="H38" s="27">
         <v>2.73</v>
       </c>
       <c r="I38" s="27">
@@ -8613,52 +8794,55 @@
       </c>
       <c r="AF38" s="28">
         <v>1.54</v>
       </c>
       <c r="AG38" s="28">
         <v>1.39</v>
       </c>
       <c r="AH38" s="28">
         <v>1.42</v>
       </c>
       <c r="AI38" s="27">
         <v>1.61</v>
       </c>
       <c r="AJ38" s="28">
         <v>1.96</v>
       </c>
       <c r="AK38" s="28">
         <v>2.16</v>
       </c>
       <c r="AL38" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="28">
         <v>0.43</v>
       </c>
+      <c r="AN38" s="28">
+        <v>-1.1399999999999999</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" ht="14.1" customHeight="1">
+    <row r="39" spans="1:40" ht="14.1" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="25">
         <v>16.96</v>
       </c>
       <c r="C39" s="25">
         <v>13.19</v>
       </c>
       <c r="D39" s="25">
         <v>10.42</v>
       </c>
       <c r="E39" s="25">
         <v>9.91</v>
       </c>
       <c r="F39" s="26">
         <v>12.08</v>
       </c>
       <c r="G39" s="26">
         <v>11.86</v>
       </c>
       <c r="H39" s="27">
         <v>11.95</v>
       </c>
       <c r="I39" s="27">
@@ -8732,52 +8916,55 @@
       </c>
       <c r="AF39" s="28">
         <v>8.4499999999999993</v>
       </c>
       <c r="AG39" s="28">
         <v>8.77</v>
       </c>
       <c r="AH39" s="28">
         <v>9.0500000000000007</v>
       </c>
       <c r="AI39" s="27">
         <v>9.94</v>
       </c>
       <c r="AJ39" s="28">
         <v>9.56</v>
       </c>
       <c r="AK39" s="28">
         <v>9.2799999999999994</v>
       </c>
       <c r="AL39" s="28">
         <v>13.55</v>
       </c>
       <c r="AM39" s="28">
         <v>13.81</v>
       </c>
+      <c r="AN39" s="28">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" ht="14.1" customHeight="1">
+    <row r="40" spans="1:40" ht="14.1" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="25">
         <v>5.09</v>
       </c>
       <c r="C40" s="25">
         <v>5.33</v>
       </c>
       <c r="D40" s="25">
         <v>6.07</v>
       </c>
       <c r="E40" s="25">
         <v>5.57</v>
       </c>
       <c r="F40" s="26">
         <v>6.01</v>
       </c>
       <c r="G40" s="26">
         <v>6.39</v>
       </c>
       <c r="H40" s="27">
         <v>6.17</v>
       </c>
       <c r="I40" s="27">
@@ -8851,52 +9038,55 @@
       </c>
       <c r="AF40" s="28">
         <v>3.51</v>
       </c>
       <c r="AG40" s="28">
         <v>3.82</v>
       </c>
       <c r="AH40" s="28">
         <v>3.82</v>
       </c>
       <c r="AI40" s="27">
         <v>3.64</v>
       </c>
       <c r="AJ40" s="28">
         <v>3.48</v>
       </c>
       <c r="AK40" s="28">
         <v>3.49</v>
       </c>
       <c r="AL40" s="28">
         <v>3.25</v>
       </c>
       <c r="AM40" s="28">
         <v>3.29</v>
       </c>
+      <c r="AN40" s="28">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" ht="14.1" customHeight="1">
+    <row r="41" spans="1:40" ht="14.1" customHeight="1">
       <c r="A41" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="C41" s="25">
         <v>4.8899999999999997</v>
       </c>
       <c r="D41" s="25">
         <v>5.07</v>
       </c>
       <c r="E41" s="25">
         <v>7.32</v>
       </c>
       <c r="F41" s="26">
         <v>7.83</v>
       </c>
       <c r="G41" s="26">
         <v>9.25</v>
       </c>
       <c r="H41" s="27">
         <v>10.4</v>
       </c>
       <c r="I41" s="27">
@@ -8970,52 +9160,55 @@
       </c>
       <c r="AF41" s="28">
         <v>5.13</v>
       </c>
       <c r="AG41" s="28">
         <v>5.25</v>
       </c>
       <c r="AH41" s="28">
         <v>6</v>
       </c>
       <c r="AI41" s="27">
         <v>5.87</v>
       </c>
       <c r="AJ41" s="28">
         <v>5.46</v>
       </c>
       <c r="AK41" s="28">
         <v>5.18</v>
       </c>
       <c r="AL41" s="28">
         <v>6.08</v>
       </c>
       <c r="AM41" s="28">
         <v>4.47</v>
       </c>
+      <c r="AN41" s="28">
+        <v>7.72</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" ht="14.1" customHeight="1">
+    <row r="42" spans="1:40" ht="14.1" customHeight="1">
       <c r="A42" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="25">
         <v>6.87</v>
       </c>
       <c r="C42" s="25">
         <v>6.12</v>
       </c>
       <c r="D42" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E42" s="25">
         <v>6</v>
       </c>
       <c r="F42" s="26">
         <v>6.7</v>
       </c>
       <c r="G42" s="26">
         <v>5.88</v>
       </c>
       <c r="H42" s="27">
         <v>5.65</v>
       </c>
       <c r="I42" s="27">
@@ -9089,52 +9282,55 @@
       </c>
       <c r="AF42" s="28">
         <v>5.67</v>
       </c>
       <c r="AG42" s="28">
         <v>5.23</v>
       </c>
       <c r="AH42" s="28">
         <v>5.69</v>
       </c>
       <c r="AI42" s="27">
         <v>5.05</v>
       </c>
       <c r="AJ42" s="28">
         <v>4.49</v>
       </c>
       <c r="AK42" s="28">
         <v>3.72</v>
       </c>
       <c r="AL42" s="28">
         <v>2.35</v>
       </c>
       <c r="AM42" s="28">
         <v>2.14</v>
       </c>
+      <c r="AN42" s="28">
+        <v>2.61</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" ht="14.1" customHeight="1">
+    <row r="43" spans="1:40" ht="14.1" customHeight="1">
       <c r="A43" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="25">
         <v>7.41</v>
       </c>
       <c r="C43" s="25">
         <v>5.32</v>
       </c>
       <c r="D43" s="25">
         <v>6.18</v>
       </c>
       <c r="E43" s="25">
         <v>4.54</v>
       </c>
       <c r="F43" s="26">
         <v>3.37</v>
       </c>
       <c r="G43" s="26">
         <v>4.09</v>
       </c>
       <c r="H43" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="I43" s="27">
@@ -9208,52 +9404,55 @@
       </c>
       <c r="AF43" s="28">
         <v>-0.47</v>
       </c>
       <c r="AG43" s="28">
         <v>-0.31</v>
       </c>
       <c r="AH43" s="28">
         <v>-0.05</v>
       </c>
       <c r="AI43" s="27">
         <v>-0.83</v>
       </c>
       <c r="AJ43" s="28">
         <v>-0.56999999999999995</v>
       </c>
       <c r="AK43" s="28">
         <v>-0.91</v>
       </c>
       <c r="AL43" s="28">
         <v>-3.77</v>
       </c>
       <c r="AM43" s="28">
         <v>-0.44</v>
       </c>
+      <c r="AN43" s="28">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" ht="14.1" customHeight="1">
+    <row r="44" spans="1:40" ht="14.1" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="29">
         <v>10.63</v>
       </c>
       <c r="C44" s="29">
         <v>8.52</v>
       </c>
       <c r="D44" s="29">
         <v>8.6999999999999993</v>
       </c>
       <c r="E44" s="29">
         <v>8.5399999999999991</v>
       </c>
       <c r="F44" s="30">
         <v>10.17</v>
       </c>
       <c r="G44" s="30">
         <v>10.37</v>
       </c>
       <c r="H44" s="31">
         <v>10.14</v>
       </c>
       <c r="I44" s="31">
@@ -9327,52 +9526,55 @@
       </c>
       <c r="AF44" s="31">
         <v>8.3000000000000007</v>
       </c>
       <c r="AG44" s="31">
         <v>8.6999999999999993</v>
       </c>
       <c r="AH44" s="31">
         <v>8.64</v>
       </c>
       <c r="AI44" s="31">
         <v>8.5399999999999991</v>
       </c>
       <c r="AJ44" s="31">
         <v>8.1999999999999993</v>
       </c>
       <c r="AK44" s="31">
         <v>8.01</v>
       </c>
       <c r="AL44" s="31">
         <v>7.88</v>
       </c>
       <c r="AM44" s="31">
         <v>6.87</v>
       </c>
+      <c r="AN44" s="31">
+        <v>6.73</v>
+      </c>
     </row>
-    <row r="45" spans="1:39" ht="14.1" customHeight="1">
+    <row r="45" spans="1:40" ht="14.1" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>