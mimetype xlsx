--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="26610" windowHeight="11745" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growt" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of NPG" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="48">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -169,99 +169,92 @@
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Natural increase (decrease) in the population of the Karagandy region*</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
   </si>
   <si>
     <t>General rate of natural increase (decrease) in the population of the Karagandy region*</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -353,202 +346,151 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -826,8765 +768,6437 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="2" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="2" customWidth="1"/>
-    <col min="4" max="9" width="8.140625" style="2" customWidth="1"/>
-    <col min="10" max="15" width="8.85546875" style="2" customWidth="1"/>
+    <col min="4" max="8" width="8" style="2" customWidth="1"/>
+    <col min="9" max="15" width="9.140625" style="2"/>
     <col min="16" max="20" width="8" style="2" customWidth="1"/>
-    <col min="21" max="27" width="9.140625" style="2"/>
-[...1 lines deleted...]
-    <col min="33" max="16384" width="9.140625" style="2"/>
+    <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A2" s="33" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="33"/>
-[...82 lines deleted...]
-      <c r="AW5" s="35" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+    </row>
+    <row r="3" spans="1:37" s="1" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+    </row>
+    <row r="5" spans="1:37" ht="14.1" customHeight="1">
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="9"/>
+      <c r="AB5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="19" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="14.1" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="48">
+    <row r="6" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A6" s="30"/>
+      <c r="B6" s="28">
         <v>2024</v>
       </c>
-      <c r="O6" s="49"/>
-[...10 lines deleted...]
-      <c r="Z6" s="48">
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="28">
         <v>2025</v>
       </c>
-      <c r="AA6" s="49"/>
-[...10 lines deleted...]
-      <c r="AL6" s="48">
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="28">
         <v>2026</v>
       </c>
-      <c r="AM6" s="49"/>
-[...13 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+    </row>
+    <row r="7" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A7" s="31"/>
+      <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="G7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="H7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="I7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="K7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="8" t="s">
+      <c r="L7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M7" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="24" t="s">
+      <c r="N7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="24" t="s">
+      <c r="O7" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="P7" s="24" t="s">
+      <c r="P7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q7" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="S7" s="24" t="s">
+      <c r="S7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="T7" s="24" t="s">
+      <c r="T7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="24" t="s">
+      <c r="U7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="7" t="s">
+      <c r="V7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="8" t="s">
+      <c r="W7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="X7" s="8" t="s">
+      <c r="X7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Y7" s="7" t="s">
+      <c r="Y7" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="24" t="s">
+      <c r="Z7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AA7" s="24" t="s">
+      <c r="AA7" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AB7" s="24" t="s">
+      <c r="AB7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="AC7" s="24" t="s">
+      <c r="AC7" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AD7" s="24" t="s">
+      <c r="AD7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AE7" s="24" t="s">
+      <c r="AE7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="AF7" s="24" t="s">
+      <c r="AF7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="AG7" s="24" t="s">
+      <c r="AG7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="AH7" s="7" t="s">
+      <c r="AH7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AI7" s="8" t="s">
+      <c r="AI7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AJ7" s="8" t="s">
+      <c r="AJ7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK7" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AL7" s="24" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="22"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="22"/>
+      <c r="U8" s="22"/>
+      <c r="V8" s="22"/>
+      <c r="W8" s="22"/>
+      <c r="X8" s="22"/>
+      <c r="Y8" s="22"/>
+      <c r="Z8" s="22"/>
+      <c r="AA8" s="22"/>
+      <c r="AB8" s="22"/>
+      <c r="AC8" s="36"/>
+    </row>
+    <row r="9" spans="1:37" ht="21.75" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="6">
+        <v>243</v>
+      </c>
+      <c r="C9" s="7">
+        <v>429</v>
+      </c>
+      <c r="D9" s="7">
+        <v>391</v>
+      </c>
+      <c r="E9" s="7">
+        <v>455</v>
+      </c>
+      <c r="F9" s="7">
+        <v>407</v>
+      </c>
+      <c r="G9" s="7">
+        <v>474</v>
+      </c>
+      <c r="H9" s="7">
+        <v>509</v>
+      </c>
+      <c r="I9" s="7">
+        <v>438</v>
+      </c>
+      <c r="J9" s="7">
+        <v>426</v>
+      </c>
+      <c r="K9" s="7">
+        <v>371</v>
+      </c>
+      <c r="L9" s="7">
+        <v>336</v>
+      </c>
+      <c r="M9" s="7">
+        <v>335</v>
+      </c>
+      <c r="N9" s="7">
+        <v>72</v>
+      </c>
+      <c r="O9" s="7">
+        <v>207</v>
+      </c>
+      <c r="P9" s="7">
+        <v>295</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>288</v>
+      </c>
+      <c r="R9" s="7">
+        <v>338</v>
+      </c>
+      <c r="S9" s="7">
+        <v>256</v>
+      </c>
+      <c r="T9" s="7">
+        <v>407</v>
+      </c>
+      <c r="U9" s="7">
+        <v>349</v>
+      </c>
+      <c r="V9" s="7">
+        <v>340</v>
+      </c>
+      <c r="W9" s="6">
+        <v>216</v>
+      </c>
+      <c r="X9" s="7">
+        <v>160</v>
+      </c>
+      <c r="Y9" s="7">
+        <v>123</v>
+      </c>
+      <c r="Z9" s="7">
+        <v>248</v>
+      </c>
+      <c r="AA9" s="7">
+        <v>202</v>
+      </c>
+      <c r="AB9" s="7">
+        <v>63</v>
+      </c>
+      <c r="AC9" s="7">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A10" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="6">
+        <v>143</v>
+      </c>
+      <c r="C10" s="7">
+        <v>255</v>
+      </c>
+      <c r="D10" s="7">
+        <v>211</v>
+      </c>
+      <c r="E10" s="7">
+        <v>269</v>
+      </c>
+      <c r="F10" s="7">
+        <v>211</v>
+      </c>
+      <c r="G10" s="7">
+        <v>260</v>
+      </c>
+      <c r="H10" s="7">
+        <v>280</v>
+      </c>
+      <c r="I10" s="7">
+        <v>255</v>
+      </c>
+      <c r="J10" s="7">
+        <v>226</v>
+      </c>
+      <c r="K10" s="7">
+        <v>212</v>
+      </c>
+      <c r="L10" s="7">
+        <v>171</v>
+      </c>
+      <c r="M10" s="7">
+        <v>166</v>
+      </c>
+      <c r="N10" s="7">
+        <v>38</v>
+      </c>
+      <c r="O10" s="7">
+        <v>166</v>
+      </c>
+      <c r="P10" s="7">
+        <v>188</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>144</v>
+      </c>
+      <c r="R10" s="7">
+        <v>177</v>
+      </c>
+      <c r="S10" s="7">
+        <v>148</v>
+      </c>
+      <c r="T10" s="7">
+        <v>289</v>
+      </c>
+      <c r="U10" s="7">
+        <v>213</v>
+      </c>
+      <c r="V10" s="7">
+        <v>200</v>
+      </c>
+      <c r="W10" s="6">
+        <v>152</v>
+      </c>
+      <c r="X10" s="7">
+        <v>118</v>
+      </c>
+      <c r="Y10" s="7">
+        <v>99</v>
+      </c>
+      <c r="Z10" s="7">
+        <v>102</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>119</v>
+      </c>
+      <c r="AB10" s="7">
+        <v>71</v>
+      </c>
+      <c r="AC10" s="7">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="6">
+        <v>33</v>
+      </c>
+      <c r="C11" s="7">
+        <v>33</v>
+      </c>
+      <c r="D11" s="7">
+        <v>36</v>
+      </c>
+      <c r="E11" s="7">
+        <v>58</v>
+      </c>
+      <c r="F11" s="7">
+        <v>49</v>
+      </c>
+      <c r="G11" s="7">
+        <v>53</v>
+      </c>
+      <c r="H11" s="7">
+        <v>50</v>
+      </c>
+      <c r="I11" s="7">
+        <v>43</v>
+      </c>
+      <c r="J11" s="7">
+        <v>77</v>
+      </c>
+      <c r="K11" s="7">
+        <v>33</v>
+      </c>
+      <c r="L11" s="7">
+        <v>50</v>
+      </c>
+      <c r="M11" s="7">
+        <v>31</v>
+      </c>
+      <c r="N11" s="7">
+        <v>36</v>
+      </c>
+      <c r="O11" s="7">
+        <v>14</v>
+      </c>
+      <c r="P11" s="7">
+        <v>39</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>46</v>
+      </c>
+      <c r="R11" s="7">
+        <v>59</v>
+      </c>
+      <c r="S11" s="7">
+        <v>13</v>
+      </c>
+      <c r="T11" s="7">
+        <v>47</v>
+      </c>
+      <c r="U11" s="7">
+        <v>45</v>
+      </c>
+      <c r="V11" s="7">
+        <v>41</v>
+      </c>
+      <c r="W11" s="6">
+        <v>37</v>
+      </c>
+      <c r="X11" s="7">
+        <v>44</v>
+      </c>
+      <c r="Y11" s="7">
+        <v>24</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>30</v>
+      </c>
+      <c r="AA11" s="7">
+        <v>42</v>
+      </c>
+      <c r="AB11" s="7">
+        <v>26</v>
+      </c>
+      <c r="AC11" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A12" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="6">
+        <v>12</v>
+      </c>
+      <c r="C12" s="7">
+        <v>13</v>
+      </c>
+      <c r="D12" s="7">
+        <v>11</v>
+      </c>
+      <c r="E12" s="7">
+        <v>3</v>
+      </c>
+      <c r="F12" s="7">
+        <v>15</v>
+      </c>
+      <c r="G12" s="7">
+        <v>8</v>
+      </c>
+      <c r="H12" s="7">
+        <v>15</v>
+      </c>
+      <c r="I12" s="7">
+        <v>11</v>
+      </c>
+      <c r="J12" s="7">
+        <v>7</v>
+      </c>
+      <c r="K12" s="7">
+        <v>19</v>
+      </c>
+      <c r="L12" s="7">
+        <v>8</v>
+      </c>
+      <c r="M12" s="7">
+        <v>7</v>
+      </c>
+      <c r="N12" s="7">
+        <v>9</v>
+      </c>
+      <c r="O12" s="7">
+        <v>12</v>
+      </c>
+      <c r="P12" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>12</v>
+      </c>
+      <c r="R12" s="7">
+        <v>4</v>
+      </c>
+      <c r="S12" s="7">
+        <v>12</v>
+      </c>
+      <c r="T12" s="7">
+        <v>6</v>
+      </c>
+      <c r="U12" s="7">
+        <v>14</v>
+      </c>
+      <c r="V12" s="7">
+        <v>4</v>
+      </c>
+      <c r="W12" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X12" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y12" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z12" s="7">
+        <v>8</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="7">
+        <v>9</v>
+      </c>
+      <c r="AC12" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A13" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="6">
+        <v>-18</v>
+      </c>
+      <c r="C13" s="7">
+        <v>9</v>
+      </c>
+      <c r="D13" s="7">
+        <v>-1</v>
+      </c>
+      <c r="E13" s="7">
+        <v>15</v>
+      </c>
+      <c r="F13" s="7">
+        <v>-2</v>
+      </c>
+      <c r="G13" s="7">
+        <v>1</v>
+      </c>
+      <c r="H13" s="7">
+        <v>7</v>
+      </c>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7">
+        <v>17</v>
+      </c>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7">
+        <v>-3</v>
+      </c>
+      <c r="M13" s="7">
+        <v>4</v>
+      </c>
+      <c r="N13" s="7">
+        <v>-5</v>
+      </c>
+      <c r="O13" s="7">
+        <v>-8</v>
+      </c>
+      <c r="P13" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R13" s="7">
+        <v>-1</v>
+      </c>
+      <c r="S13" s="7">
+        <v>-3</v>
+      </c>
+      <c r="T13" s="7">
+        <v>-14</v>
+      </c>
+      <c r="U13" s="7">
+        <v>-9</v>
+      </c>
+      <c r="V13" s="7">
+        <v>2</v>
+      </c>
+      <c r="W13" s="6">
+        <v>-20</v>
+      </c>
+      <c r="X13" s="7">
+        <v>-7</v>
+      </c>
+      <c r="Y13" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z13" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AA13" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AC13" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A14" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="6">
+        <v>-6</v>
+      </c>
+      <c r="C14" s="7">
+        <v>21</v>
+      </c>
+      <c r="D14" s="7">
+        <v>10</v>
+      </c>
+      <c r="E14" s="7">
+        <v>-7</v>
+      </c>
+      <c r="F14" s="7">
+        <v>13</v>
+      </c>
+      <c r="G14" s="7">
+        <v>42</v>
+      </c>
+      <c r="H14" s="7">
+        <v>1</v>
+      </c>
+      <c r="I14" s="7">
+        <v>39</v>
+      </c>
+      <c r="J14" s="7">
+        <v>-12</v>
+      </c>
+      <c r="K14" s="7">
+        <v>17</v>
+      </c>
+      <c r="L14" s="7">
+        <v>18</v>
+      </c>
+      <c r="M14" s="7">
+        <v>53</v>
+      </c>
+      <c r="N14" s="7">
+        <v>-12</v>
+      </c>
+      <c r="O14" s="7">
+        <v>-20</v>
+      </c>
+      <c r="P14" s="7">
+        <v>-10</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>9</v>
+      </c>
+      <c r="R14" s="7">
+        <v>12</v>
+      </c>
+      <c r="S14" s="7">
+        <v>8</v>
+      </c>
+      <c r="T14" s="7">
+        <v>-11</v>
+      </c>
+      <c r="U14" s="7">
+        <v>8</v>
+      </c>
+      <c r="V14" s="7">
+        <v>9</v>
+      </c>
+      <c r="W14" s="6">
+        <v>10</v>
+      </c>
+      <c r="X14" s="7">
+        <v>-5</v>
+      </c>
+      <c r="Y14" s="7">
+        <v>-28</v>
+      </c>
+      <c r="Z14" s="7">
+        <v>40</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>-18</v>
+      </c>
+      <c r="AB14" s="7">
+        <v>-41</v>
+      </c>
+      <c r="AC14" s="7">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A15" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="6">
+        <v>-16</v>
+      </c>
+      <c r="C15" s="7">
+        <v>-13</v>
+      </c>
+      <c r="D15" s="7">
+        <v>-5</v>
+      </c>
+      <c r="E15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F15" s="7">
+        <v>7</v>
+      </c>
+      <c r="G15" s="7">
+        <v>-17</v>
+      </c>
+      <c r="H15" s="7">
+        <v>14</v>
+      </c>
+      <c r="I15" s="7">
+        <v>-18</v>
+      </c>
+      <c r="J15" s="7">
+        <v>-12</v>
+      </c>
+      <c r="K15" s="7">
+        <v>10</v>
+      </c>
+      <c r="L15" s="7">
+        <v>-19</v>
+      </c>
+      <c r="M15" s="7">
+        <v>-7</v>
+      </c>
+      <c r="N15" s="7">
+        <v>-5</v>
+      </c>
+      <c r="O15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="P15" s="7">
+        <v>-12</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>-7</v>
+      </c>
+      <c r="R15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="S15" s="7">
+        <v>11</v>
+      </c>
+      <c r="T15" s="7">
+        <v>-3</v>
+      </c>
+      <c r="U15" s="7">
+        <v>-19</v>
+      </c>
+      <c r="V15" s="7">
+        <v>-20</v>
+      </c>
+      <c r="W15" s="6">
+        <v>-13</v>
+      </c>
+      <c r="X15" s="7">
+        <v>-30</v>
+      </c>
+      <c r="Y15" s="7">
+        <v>-17</v>
+      </c>
+      <c r="Z15" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AB15" s="7">
+        <v>-39</v>
+      </c>
+      <c r="AC15" s="7">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="6">
+        <v>12</v>
+      </c>
+      <c r="C17" s="7">
+        <v>19</v>
+      </c>
+      <c r="D17" s="7">
+        <v>7</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" s="7">
+        <v>-8</v>
+      </c>
+      <c r="G17" s="7">
+        <v>-6</v>
+      </c>
+      <c r="H17" s="7">
+        <v>17</v>
+      </c>
+      <c r="I17" s="7">
+        <v>-4</v>
+      </c>
+      <c r="J17" s="7">
+        <v>-13</v>
+      </c>
+      <c r="K17" s="7">
+        <v>1</v>
+      </c>
+      <c r="L17" s="7">
+        <v>-2</v>
+      </c>
+      <c r="M17" s="7">
+        <v>-7</v>
+      </c>
+      <c r="N17" s="7">
+        <v>-24</v>
+      </c>
+      <c r="O17" s="7">
+        <v>-5</v>
+      </c>
+      <c r="P17" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="R17" s="7">
+        <v>4</v>
+      </c>
+      <c r="S17" s="7">
+        <v>-7</v>
+      </c>
+      <c r="T17" s="7">
+        <v>-5</v>
+      </c>
+      <c r="U17" s="7">
+        <v>-1</v>
+      </c>
+      <c r="V17" s="7">
+        <v>-7</v>
+      </c>
+      <c r="W17" s="6">
+        <v>5</v>
+      </c>
+      <c r="X17" s="7">
+        <v>-4</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="7">
+        <v>9</v>
+      </c>
+      <c r="AA17" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AB17" s="7">
+        <v>-10</v>
+      </c>
+      <c r="AC17" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="6">
+        <v>14</v>
+      </c>
+      <c r="C18" s="7">
+        <v>14</v>
+      </c>
+      <c r="D18" s="7">
+        <v>11</v>
+      </c>
+      <c r="E18" s="7">
+        <v>17</v>
+      </c>
+      <c r="F18" s="7">
+        <v>16</v>
+      </c>
+      <c r="G18" s="7">
+        <v>25</v>
+      </c>
+      <c r="H18" s="7">
+        <v>11</v>
+      </c>
+      <c r="I18" s="7">
+        <v>12</v>
+      </c>
+      <c r="J18" s="7">
+        <v>20</v>
+      </c>
+      <c r="K18" s="7">
+        <v>21</v>
+      </c>
+      <c r="L18" s="7">
+        <v>11</v>
+      </c>
+      <c r="M18" s="7">
+        <v>13</v>
+      </c>
+      <c r="N18" s="7">
+        <v>3</v>
+      </c>
+      <c r="O18" s="7">
+        <v>10</v>
+      </c>
+      <c r="P18" s="7">
+        <v>15</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>10</v>
+      </c>
+      <c r="R18" s="7">
+        <v>3</v>
+      </c>
+      <c r="S18" s="7">
+        <v>14</v>
+      </c>
+      <c r="T18" s="7">
+        <v>19</v>
+      </c>
+      <c r="U18" s="7">
+        <v>14</v>
+      </c>
+      <c r="V18" s="7">
+        <v>14</v>
+      </c>
+      <c r="W18" s="6">
+        <v>23</v>
+      </c>
+      <c r="X18" s="7">
+        <v>7</v>
+      </c>
+      <c r="Y18" s="7">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="7">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="7">
+        <v>4</v>
+      </c>
+      <c r="AC18" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="6">
+        <v>13</v>
+      </c>
+      <c r="C19" s="7">
+        <v>11</v>
+      </c>
+      <c r="D19" s="7">
+        <v>37</v>
+      </c>
+      <c r="E19" s="7">
+        <v>42</v>
+      </c>
+      <c r="F19" s="7">
+        <v>27</v>
+      </c>
+      <c r="G19" s="7">
+        <v>23</v>
+      </c>
+      <c r="H19" s="7">
+        <v>39</v>
+      </c>
+      <c r="I19" s="7">
+        <v>31</v>
+      </c>
+      <c r="J19" s="7">
+        <v>33</v>
+      </c>
+      <c r="K19" s="7">
+        <v>12</v>
+      </c>
+      <c r="L19" s="7">
+        <v>27</v>
+      </c>
+      <c r="M19" s="7">
+        <v>19</v>
+      </c>
+      <c r="N19" s="7">
+        <v>14</v>
+      </c>
+      <c r="O19" s="7">
+        <v>11</v>
+      </c>
+      <c r="P19" s="7">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>1</v>
+      </c>
+      <c r="R19" s="7">
+        <v>24</v>
+      </c>
+      <c r="S19" s="7">
+        <v>23</v>
+      </c>
+      <c r="T19" s="7">
+        <v>19</v>
+      </c>
+      <c r="U19" s="7">
+        <v>26</v>
+      </c>
+      <c r="V19" s="7">
+        <v>16</v>
+      </c>
+      <c r="W19" s="6">
+        <v>9</v>
+      </c>
+      <c r="X19" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y19" s="7">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="7">
+        <v>14</v>
+      </c>
+      <c r="AA19" s="7">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="7">
+        <v>7</v>
+      </c>
+      <c r="AC19" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A20" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="6">
+        <v>17</v>
+      </c>
+      <c r="C20" s="7">
+        <v>34</v>
+      </c>
+      <c r="D20" s="7">
+        <v>32</v>
+      </c>
+      <c r="E20" s="7">
+        <v>21</v>
+      </c>
+      <c r="F20" s="7">
+        <v>31</v>
+      </c>
+      <c r="G20" s="7">
+        <v>25</v>
+      </c>
+      <c r="H20" s="7">
+        <v>30</v>
+      </c>
+      <c r="I20" s="7">
+        <v>16</v>
+      </c>
+      <c r="J20" s="7">
+        <v>23</v>
+      </c>
+      <c r="K20" s="7">
+        <v>26</v>
+      </c>
+      <c r="L20" s="7">
+        <v>24</v>
+      </c>
+      <c r="M20" s="7">
+        <v>10</v>
+      </c>
+      <c r="N20" s="7">
+        <v>-1</v>
+      </c>
+      <c r="O20" s="7">
+        <v>18</v>
+      </c>
+      <c r="P20" s="7">
+        <v>10</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>20</v>
+      </c>
+      <c r="R20" s="7">
+        <v>25</v>
+      </c>
+      <c r="S20" s="7">
+        <v>17</v>
+      </c>
+      <c r="T20" s="7">
+        <v>9</v>
+      </c>
+      <c r="U20" s="7">
+        <v>18</v>
+      </c>
+      <c r="V20" s="7">
+        <v>36</v>
+      </c>
+      <c r="W20" s="6">
+        <v>11</v>
+      </c>
+      <c r="X20" s="7">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="7">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="7">
+        <v>5</v>
+      </c>
+      <c r="AB20" s="7">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="6">
+        <v>10</v>
+      </c>
+      <c r="C21" s="7">
+        <v>14</v>
+      </c>
+      <c r="D21" s="7">
+        <v>4</v>
+      </c>
+      <c r="E21" s="7">
+        <v>6</v>
+      </c>
+      <c r="F21" s="7">
+        <v>15</v>
+      </c>
+      <c r="G21" s="7">
+        <v>15</v>
+      </c>
+      <c r="H21" s="7">
+        <v>22</v>
+      </c>
+      <c r="I21" s="7">
+        <v>13</v>
+      </c>
+      <c r="J21" s="7">
+        <v>6</v>
+      </c>
+      <c r="K21" s="7">
+        <v>2</v>
+      </c>
+      <c r="L21" s="7">
+        <v>-2</v>
+      </c>
+      <c r="M21" s="7">
+        <v>6</v>
+      </c>
+      <c r="N21" s="7">
+        <v>6</v>
+      </c>
+      <c r="O21" s="7">
+        <v>-2</v>
+      </c>
+      <c r="P21" s="7">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>20</v>
+      </c>
+      <c r="R21" s="7">
+        <v>17</v>
+      </c>
+      <c r="S21" s="7">
+        <v>3</v>
+      </c>
+      <c r="T21" s="7">
+        <v>12</v>
+      </c>
+      <c r="U21" s="7">
+        <v>4</v>
+      </c>
+      <c r="V21" s="7">
+        <v>16</v>
+      </c>
+      <c r="W21" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X21" s="7">
+        <v>-2</v>
+      </c>
+      <c r="Y21" s="7">
+        <v>-8</v>
+      </c>
+      <c r="Z21" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="7">
+        <v>6</v>
+      </c>
+      <c r="AC21" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="7">
+        <v>-6</v>
+      </c>
+      <c r="C22" s="7">
+        <v>-3</v>
+      </c>
+      <c r="D22" s="7">
+        <v>14</v>
+      </c>
+      <c r="E22" s="7">
+        <v>15</v>
+      </c>
+      <c r="F22" s="7">
+        <v>11</v>
+      </c>
+      <c r="G22" s="7">
+        <v>-6</v>
+      </c>
+      <c r="H22" s="7">
+        <v>3</v>
+      </c>
+      <c r="I22" s="7">
+        <v>6</v>
+      </c>
+      <c r="J22" s="7">
+        <v>18</v>
+      </c>
+      <c r="K22" s="7">
+        <v>-1</v>
+      </c>
+      <c r="L22" s="7">
+        <v>15</v>
+      </c>
+      <c r="M22" s="7">
+        <v>2</v>
+      </c>
+      <c r="N22" s="7">
+        <v>-4</v>
+      </c>
+      <c r="O22" s="7">
+        <v>2</v>
+      </c>
+      <c r="P22" s="7">
         <v>0</v>
       </c>
-      <c r="AM7" s="24" t="s">
+      <c r="Q22" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R22" s="7">
+        <v>-4</v>
+      </c>
+      <c r="S22" s="7">
+        <v>-3</v>
+      </c>
+      <c r="T22" s="7">
+        <v>7</v>
+      </c>
+      <c r="U22" s="7">
+        <v>2</v>
+      </c>
+      <c r="V22" s="7">
+        <v>5</v>
+      </c>
+      <c r="W22" s="6">
+        <v>-19</v>
+      </c>
+      <c r="X22" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>-11</v>
+      </c>
+      <c r="Z22" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AA22" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AC22" s="7">
         <v>1</v>
       </c>
-      <c r="AN7" s="24" t="s">
+    </row>
+    <row r="23" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7">
+        <v>35</v>
+      </c>
+      <c r="C23" s="7">
+        <v>22</v>
+      </c>
+      <c r="D23" s="7">
+        <v>24</v>
+      </c>
+      <c r="E23" s="7">
+        <v>19</v>
+      </c>
+      <c r="F23" s="7">
+        <v>22</v>
+      </c>
+      <c r="G23" s="7">
+        <v>51</v>
+      </c>
+      <c r="H23" s="7">
+        <v>20</v>
+      </c>
+      <c r="I23" s="7">
+        <v>34</v>
+      </c>
+      <c r="J23" s="7">
+        <v>36</v>
+      </c>
+      <c r="K23" s="7">
+        <v>19</v>
+      </c>
+      <c r="L23" s="7">
+        <v>38</v>
+      </c>
+      <c r="M23" s="7">
+        <v>38</v>
+      </c>
+      <c r="N23" s="7">
+        <v>17</v>
+      </c>
+      <c r="O23" s="7">
+        <v>12</v>
+      </c>
+      <c r="P23" s="7">
+        <v>24</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>45</v>
+      </c>
+      <c r="R23" s="7">
+        <v>21</v>
+      </c>
+      <c r="S23" s="7">
+        <v>20</v>
+      </c>
+      <c r="T23" s="7">
+        <v>32</v>
+      </c>
+      <c r="U23" s="7">
+        <v>34</v>
+      </c>
+      <c r="V23" s="7">
+        <v>24</v>
+      </c>
+      <c r="W23" s="6">
+        <v>23</v>
+      </c>
+      <c r="X23" s="7">
+        <v>14</v>
+      </c>
+      <c r="Y23" s="7">
+        <v>18</v>
+      </c>
+      <c r="Z23" s="7">
+        <v>23</v>
+      </c>
+      <c r="AA23" s="7">
+        <v>15</v>
+      </c>
+      <c r="AB23" s="7">
+        <v>19</v>
+      </c>
+      <c r="AC23" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A24" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="22"/>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="22"/>
+      <c r="X24" s="22"/>
+      <c r="Y24" s="22"/>
+      <c r="Z24" s="22"/>
+      <c r="AA24" s="22"/>
+      <c r="AB24" s="22"/>
+      <c r="AC24" s="22"/>
+    </row>
+    <row r="25" spans="1:29" ht="21.75" customHeight="1">
+      <c r="A25" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7">
+        <v>153</v>
+      </c>
+      <c r="C25" s="7">
+        <v>328</v>
+      </c>
+      <c r="D25" s="7">
+        <v>258</v>
+      </c>
+      <c r="E25" s="7">
+        <v>344</v>
+      </c>
+      <c r="F25" s="7">
+        <v>297</v>
+      </c>
+      <c r="G25" s="7">
+        <v>345</v>
+      </c>
+      <c r="H25" s="7">
+        <v>378</v>
+      </c>
+      <c r="I25" s="7">
+        <v>330</v>
+      </c>
+      <c r="J25" s="7">
+        <v>309</v>
+      </c>
+      <c r="K25" s="7">
+        <v>296</v>
+      </c>
+      <c r="L25" s="7">
+        <v>237</v>
+      </c>
+      <c r="M25" s="7">
+        <v>260</v>
+      </c>
+      <c r="N25" s="7">
+        <v>53</v>
+      </c>
+      <c r="O25" s="7">
+        <v>161</v>
+      </c>
+      <c r="P25" s="7">
+        <v>215</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>192</v>
+      </c>
+      <c r="R25" s="7">
+        <v>250</v>
+      </c>
+      <c r="S25" s="7">
+        <v>179</v>
+      </c>
+      <c r="T25" s="7">
+        <v>316</v>
+      </c>
+      <c r="U25" s="7">
+        <v>258</v>
+      </c>
+      <c r="V25" s="7">
+        <v>241</v>
+      </c>
+      <c r="W25" s="6">
+        <v>165</v>
+      </c>
+      <c r="X25" s="7">
+        <v>113</v>
+      </c>
+      <c r="Y25" s="7">
+        <v>85</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>184</v>
+      </c>
+      <c r="AA25" s="7">
+        <v>147</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>23</v>
+      </c>
+      <c r="AC25" s="7">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="7">
+        <v>143</v>
+      </c>
+      <c r="C26" s="7">
+        <v>255</v>
+      </c>
+      <c r="D26" s="7">
+        <v>211</v>
+      </c>
+      <c r="E26" s="7">
+        <v>269</v>
+      </c>
+      <c r="F26" s="7">
+        <v>211</v>
+      </c>
+      <c r="G26" s="7">
+        <v>260</v>
+      </c>
+      <c r="H26" s="7">
+        <v>280</v>
+      </c>
+      <c r="I26" s="7">
+        <v>255</v>
+      </c>
+      <c r="J26" s="7">
+        <v>226</v>
+      </c>
+      <c r="K26" s="7">
+        <v>212</v>
+      </c>
+      <c r="L26" s="7">
+        <v>171</v>
+      </c>
+      <c r="M26" s="7">
+        <v>166</v>
+      </c>
+      <c r="N26" s="7">
+        <v>38</v>
+      </c>
+      <c r="O26" s="7">
+        <v>166</v>
+      </c>
+      <c r="P26" s="7">
+        <v>188</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>144</v>
+      </c>
+      <c r="R26" s="7">
+        <v>177</v>
+      </c>
+      <c r="S26" s="7">
+        <v>148</v>
+      </c>
+      <c r="T26" s="7">
+        <v>289</v>
+      </c>
+      <c r="U26" s="7">
+        <v>213</v>
+      </c>
+      <c r="V26" s="7">
+        <v>200</v>
+      </c>
+      <c r="W26" s="6">
+        <v>152</v>
+      </c>
+      <c r="X26" s="7">
+        <v>118</v>
+      </c>
+      <c r="Y26" s="7">
+        <v>99</v>
+      </c>
+      <c r="Z26" s="7">
+        <v>102</v>
+      </c>
+      <c r="AA26" s="7">
+        <v>119</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>71</v>
+      </c>
+      <c r="AC26" s="7">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="7">
+        <v>33</v>
+      </c>
+      <c r="C27" s="7">
+        <v>33</v>
+      </c>
+      <c r="D27" s="7">
+        <v>36</v>
+      </c>
+      <c r="E27" s="7">
+        <v>58</v>
+      </c>
+      <c r="F27" s="7">
+        <v>49</v>
+      </c>
+      <c r="G27" s="7">
+        <v>53</v>
+      </c>
+      <c r="H27" s="7">
+        <v>50</v>
+      </c>
+      <c r="I27" s="7">
+        <v>43</v>
+      </c>
+      <c r="J27" s="7">
+        <v>77</v>
+      </c>
+      <c r="K27" s="7">
+        <v>33</v>
+      </c>
+      <c r="L27" s="7">
+        <v>50</v>
+      </c>
+      <c r="M27" s="7">
+        <v>31</v>
+      </c>
+      <c r="N27" s="7">
+        <v>36</v>
+      </c>
+      <c r="O27" s="7">
+        <v>14</v>
+      </c>
+      <c r="P27" s="7">
+        <v>39</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>46</v>
+      </c>
+      <c r="R27" s="7">
+        <v>59</v>
+      </c>
+      <c r="S27" s="7">
+        <v>13</v>
+      </c>
+      <c r="T27" s="7">
+        <v>47</v>
+      </c>
+      <c r="U27" s="7">
+        <v>45</v>
+      </c>
+      <c r="V27" s="7">
+        <v>41</v>
+      </c>
+      <c r="W27" s="6">
+        <v>37</v>
+      </c>
+      <c r="X27" s="7">
+        <v>44</v>
+      </c>
+      <c r="Y27" s="7">
+        <v>24</v>
+      </c>
+      <c r="Z27" s="7">
+        <v>30</v>
+      </c>
+      <c r="AA27" s="7">
+        <v>42</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>26</v>
+      </c>
+      <c r="AC27" s="7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7">
+        <v>12</v>
+      </c>
+      <c r="C28" s="7">
+        <v>13</v>
+      </c>
+      <c r="D28" s="7">
+        <v>11</v>
+      </c>
+      <c r="E28" s="7">
+        <v>3</v>
+      </c>
+      <c r="F28" s="7">
+        <v>15</v>
+      </c>
+      <c r="G28" s="7">
+        <v>8</v>
+      </c>
+      <c r="H28" s="7">
+        <v>15</v>
+      </c>
+      <c r="I28" s="7">
+        <v>11</v>
+      </c>
+      <c r="J28" s="7">
+        <v>7</v>
+      </c>
+      <c r="K28" s="7">
+        <v>19</v>
+      </c>
+      <c r="L28" s="7">
+        <v>8</v>
+      </c>
+      <c r="M28" s="7">
+        <v>7</v>
+      </c>
+      <c r="N28" s="7">
+        <v>9</v>
+      </c>
+      <c r="O28" s="7">
+        <v>12</v>
+      </c>
+      <c r="P28" s="7">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>12</v>
+      </c>
+      <c r="R28" s="7">
+        <v>4</v>
+      </c>
+      <c r="S28" s="7">
+        <v>12</v>
+      </c>
+      <c r="T28" s="7">
+        <v>6</v>
+      </c>
+      <c r="U28" s="7">
+        <v>14</v>
+      </c>
+      <c r="V28" s="7">
+        <v>4</v>
+      </c>
+      <c r="W28" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X28" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y28" s="7">
+        <v>7</v>
+      </c>
+      <c r="Z28" s="7">
+        <v>8</v>
+      </c>
+      <c r="AA28" s="7">
+        <v>11</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>9</v>
+      </c>
+      <c r="AC28" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="7">
+        <v>-18</v>
+      </c>
+      <c r="C29" s="7">
+        <v>9</v>
+      </c>
+      <c r="D29" s="7">
+        <v>-1</v>
+      </c>
+      <c r="E29" s="7">
+        <v>15</v>
+      </c>
+      <c r="F29" s="7">
+        <v>-2</v>
+      </c>
+      <c r="G29" s="7">
+        <v>1</v>
+      </c>
+      <c r="H29" s="7">
+        <v>7</v>
+      </c>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7">
+        <v>17</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="L29" s="7">
+        <v>-3</v>
+      </c>
+      <c r="M29" s="7">
+        <v>4</v>
+      </c>
+      <c r="N29" s="7">
+        <v>-5</v>
+      </c>
+      <c r="O29" s="7">
+        <v>-8</v>
+      </c>
+      <c r="P29" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R29" s="7">
+        <v>-1</v>
+      </c>
+      <c r="S29" s="7">
+        <v>-3</v>
+      </c>
+      <c r="T29" s="7">
+        <v>-14</v>
+      </c>
+      <c r="U29" s="7">
+        <v>-9</v>
+      </c>
+      <c r="V29" s="7">
         <v>2</v>
       </c>
-      <c r="AO7" s="24" t="s">
+      <c r="W29" s="6">
+        <v>-20</v>
+      </c>
+      <c r="X29" s="7">
+        <v>-7</v>
+      </c>
+      <c r="Y29" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z29" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AA29" s="7">
         <v>3</v>
       </c>
-      <c r="AP7" s="24" t="s">
+      <c r="AB29" s="7">
+        <v>-8</v>
+      </c>
+      <c r="AC29" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="7">
+        <v>-6</v>
+      </c>
+      <c r="C30" s="7">
+        <v>21</v>
+      </c>
+      <c r="D30" s="7">
+        <v>10</v>
+      </c>
+      <c r="E30" s="7">
+        <v>-7</v>
+      </c>
+      <c r="F30" s="7">
+        <v>13</v>
+      </c>
+      <c r="G30" s="7">
+        <v>42</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1</v>
+      </c>
+      <c r="I30" s="7">
+        <v>39</v>
+      </c>
+      <c r="J30" s="7">
+        <v>-12</v>
+      </c>
+      <c r="K30" s="7">
+        <v>17</v>
+      </c>
+      <c r="L30" s="7">
+        <v>18</v>
+      </c>
+      <c r="M30" s="7">
+        <v>53</v>
+      </c>
+      <c r="N30" s="7">
+        <v>-12</v>
+      </c>
+      <c r="O30" s="7">
+        <v>-20</v>
+      </c>
+      <c r="P30" s="7">
+        <v>-10</v>
+      </c>
+      <c r="Q30" s="7">
+        <v>9</v>
+      </c>
+      <c r="R30" s="7">
+        <v>12</v>
+      </c>
+      <c r="S30" s="7">
+        <v>8</v>
+      </c>
+      <c r="T30" s="7">
+        <v>-11</v>
+      </c>
+      <c r="U30" s="7">
+        <v>8</v>
+      </c>
+      <c r="V30" s="7">
+        <v>9</v>
+      </c>
+      <c r="W30" s="6">
+        <v>10</v>
+      </c>
+      <c r="X30" s="7">
+        <v>-5</v>
+      </c>
+      <c r="Y30" s="7">
+        <v>-28</v>
+      </c>
+      <c r="Z30" s="7">
+        <v>40</v>
+      </c>
+      <c r="AA30" s="7">
+        <v>-18</v>
+      </c>
+      <c r="AB30" s="7">
+        <v>-41</v>
+      </c>
+      <c r="AC30" s="7">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A31" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="7">
+        <v>-16</v>
+      </c>
+      <c r="C31" s="7">
+        <v>-13</v>
+      </c>
+      <c r="D31" s="7">
+        <v>-5</v>
+      </c>
+      <c r="E31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F31" s="7">
+        <v>7</v>
+      </c>
+      <c r="G31" s="7">
+        <v>-17</v>
+      </c>
+      <c r="H31" s="7">
+        <v>14</v>
+      </c>
+      <c r="I31" s="7">
+        <v>-18</v>
+      </c>
+      <c r="J31" s="7">
+        <v>-12</v>
+      </c>
+      <c r="K31" s="7">
+        <v>10</v>
+      </c>
+      <c r="L31" s="7">
+        <v>-19</v>
+      </c>
+      <c r="M31" s="7">
+        <v>-7</v>
+      </c>
+      <c r="N31" s="7">
+        <v>-5</v>
+      </c>
+      <c r="O31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="P31" s="7">
+        <v>-12</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>-7</v>
+      </c>
+      <c r="R31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="S31" s="7">
+        <v>11</v>
+      </c>
+      <c r="T31" s="7">
+        <v>-3</v>
+      </c>
+      <c r="U31" s="7">
+        <v>-19</v>
+      </c>
+      <c r="V31" s="7">
+        <v>-20</v>
+      </c>
+      <c r="W31" s="6">
+        <v>-13</v>
+      </c>
+      <c r="X31" s="7">
+        <v>-30</v>
+      </c>
+      <c r="Y31" s="7">
+        <v>-17</v>
+      </c>
+      <c r="Z31" s="7">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="7">
+        <v>-7</v>
+      </c>
+      <c r="AB31" s="7">
+        <v>-39</v>
+      </c>
+      <c r="AC31" s="7">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A32" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A33" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7">
+        <v>-3</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1</v>
+      </c>
+      <c r="D33" s="7">
+        <v>-11</v>
+      </c>
+      <c r="E33" s="7">
+        <v>-3</v>
+      </c>
+      <c r="F33" s="7">
+        <v>-10</v>
+      </c>
+      <c r="G33" s="7">
+        <v>-11</v>
+      </c>
+      <c r="H33" s="7">
+        <v>2</v>
+      </c>
+      <c r="I33" s="7">
+        <v>-8</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K33" s="7">
+        <v>3</v>
+      </c>
+      <c r="L33" s="7">
+        <v>-2</v>
+      </c>
+      <c r="M33" s="7">
+        <v>-3</v>
+      </c>
+      <c r="N33" s="7">
+        <v>-14</v>
+      </c>
+      <c r="O33" s="7">
+        <v>-8</v>
+      </c>
+      <c r="P33" s="7">
+        <v>-6</v>
+      </c>
+      <c r="Q33" s="7">
+        <v>-9</v>
+      </c>
+      <c r="R33" s="7">
+        <v>-5</v>
+      </c>
+      <c r="S33" s="7">
+        <v>-17</v>
+      </c>
+      <c r="T33" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="U33" s="7">
+        <v>-2</v>
+      </c>
+      <c r="V33" s="7">
+        <v>-11</v>
+      </c>
+      <c r="W33" s="6">
+        <v>-3</v>
+      </c>
+      <c r="X33" s="7">
+        <v>-17</v>
+      </c>
+      <c r="Y33" s="7">
+        <v>-5</v>
+      </c>
+      <c r="Z33" s="7">
         <v>4</v>
       </c>
-      <c r="AQ7" s="24" t="s">
+      <c r="AA33" s="7">
+        <v>-4</v>
+      </c>
+      <c r="AB33" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC33" s="7">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A34" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="7">
+        <v>8</v>
+      </c>
+      <c r="C34" s="7">
+        <v>9</v>
+      </c>
+      <c r="D34" s="7">
+        <v>7</v>
+      </c>
+      <c r="E34" s="7">
+        <v>12</v>
+      </c>
+      <c r="F34" s="7">
+        <v>14</v>
+      </c>
+      <c r="G34" s="7">
+        <v>9</v>
+      </c>
+      <c r="H34" s="7">
+        <v>9</v>
+      </c>
+      <c r="I34" s="7">
+        <v>8</v>
+      </c>
+      <c r="J34" s="7">
+        <v>6</v>
+      </c>
+      <c r="K34" s="7">
+        <v>2</v>
+      </c>
+      <c r="L34" s="7">
+        <v>14</v>
+      </c>
+      <c r="M34" s="7">
+        <v>9</v>
+      </c>
+      <c r="N34" s="7">
+        <v>6</v>
+      </c>
+      <c r="O34" s="7">
+        <v>8</v>
+      </c>
+      <c r="P34" s="7">
         <v>5</v>
       </c>
-      <c r="AR7" s="24" t="s">
+      <c r="Q34" s="7">
+        <v>3</v>
+      </c>
+      <c r="R34" s="7">
+        <v>7</v>
+      </c>
+      <c r="S34" s="7">
+        <v>7</v>
+      </c>
+      <c r="T34" s="7">
+        <v>2</v>
+      </c>
+      <c r="U34" s="7">
+        <v>8</v>
+      </c>
+      <c r="V34" s="7">
+        <v>16</v>
+      </c>
+      <c r="W34" s="6">
+        <v>3</v>
+      </c>
+      <c r="X34" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>5</v>
+      </c>
+      <c r="AC34" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A35" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="22"/>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="22"/>
+      <c r="R35" s="22"/>
+      <c r="S35" s="22"/>
+      <c r="T35" s="22"/>
+      <c r="U35" s="22"/>
+      <c r="V35" s="22"/>
+      <c r="W35" s="22"/>
+      <c r="X35" s="22"/>
+      <c r="Y35" s="22"/>
+      <c r="Z35" s="22"/>
+      <c r="AA35" s="22"/>
+      <c r="AB35" s="22"/>
+      <c r="AC35" s="22"/>
+    </row>
+    <row r="36" spans="1:29" s="9" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A36" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="7">
+        <v>90</v>
+      </c>
+      <c r="C36" s="7">
+        <v>101</v>
+      </c>
+      <c r="D36" s="7">
+        <v>133</v>
+      </c>
+      <c r="E36" s="7">
+        <v>111</v>
+      </c>
+      <c r="F36" s="7">
+        <v>110</v>
+      </c>
+      <c r="G36" s="7">
+        <v>129</v>
+      </c>
+      <c r="H36" s="7">
+        <v>131</v>
+      </c>
+      <c r="I36" s="7">
+        <v>108</v>
+      </c>
+      <c r="J36" s="7">
+        <v>117</v>
+      </c>
+      <c r="K36" s="7">
+        <v>75</v>
+      </c>
+      <c r="L36" s="7">
+        <v>99</v>
+      </c>
+      <c r="M36" s="7">
+        <v>75</v>
+      </c>
+      <c r="N36" s="7">
+        <v>19</v>
+      </c>
+      <c r="O36" s="7">
+        <v>46</v>
+      </c>
+      <c r="P36" s="7">
+        <v>80</v>
+      </c>
+      <c r="Q36" s="7">
+        <v>96</v>
+      </c>
+      <c r="R36" s="7">
+        <v>88</v>
+      </c>
+      <c r="S36" s="7">
+        <v>77</v>
+      </c>
+      <c r="T36" s="7">
+        <v>91</v>
+      </c>
+      <c r="U36" s="7">
+        <v>91</v>
+      </c>
+      <c r="V36" s="7">
+        <v>99</v>
+      </c>
+      <c r="W36" s="6">
+        <v>51</v>
+      </c>
+      <c r="X36" s="7">
+        <v>47</v>
+      </c>
+      <c r="Y36" s="7">
+        <v>38</v>
+      </c>
+      <c r="Z36" s="7">
+        <v>64</v>
+      </c>
+      <c r="AA36" s="7">
+        <v>55</v>
+      </c>
+      <c r="AB36" s="7">
+        <v>40</v>
+      </c>
+      <c r="AC36" s="7">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A37" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A38" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="6">
+        <v>15</v>
+      </c>
+      <c r="C38" s="7">
+        <v>18</v>
+      </c>
+      <c r="D38" s="7">
+        <v>18</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3</v>
+      </c>
+      <c r="F38" s="7">
+        <v>2</v>
+      </c>
+      <c r="G38" s="7">
+        <v>5</v>
+      </c>
+      <c r="H38" s="7">
+        <v>15</v>
+      </c>
+      <c r="I38" s="7">
+        <v>4</v>
+      </c>
+      <c r="J38" s="7">
+        <v>-13</v>
+      </c>
+      <c r="K38" s="7">
+        <v>-2</v>
+      </c>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7">
+        <v>-4</v>
+      </c>
+      <c r="N38" s="7">
+        <v>-10</v>
+      </c>
+      <c r="O38" s="7">
+        <v>3</v>
+      </c>
+      <c r="P38" s="7">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="7">
+        <v>9</v>
+      </c>
+      <c r="R38" s="7">
+        <v>9</v>
+      </c>
+      <c r="S38" s="7">
+        <v>10</v>
+      </c>
+      <c r="T38" s="7">
+        <v>-5</v>
+      </c>
+      <c r="U38" s="7">
+        <v>1</v>
+      </c>
+      <c r="V38" s="7">
+        <v>4</v>
+      </c>
+      <c r="W38" s="6">
+        <v>8</v>
+      </c>
+      <c r="X38" s="7">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="7">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="7">
+        <v>-3</v>
+      </c>
+      <c r="AB38" s="7">
+        <v>-10</v>
+      </c>
+      <c r="AC38" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="6">
+        <v>14</v>
+      </c>
+      <c r="C39" s="7">
+        <v>14</v>
+      </c>
+      <c r="D39" s="7">
+        <v>11</v>
+      </c>
+      <c r="E39" s="7">
+        <v>17</v>
+      </c>
+      <c r="F39" s="7">
+        <v>16</v>
+      </c>
+      <c r="G39" s="7">
+        <v>25</v>
+      </c>
+      <c r="H39" s="7">
+        <v>11</v>
+      </c>
+      <c r="I39" s="7">
+        <v>12</v>
+      </c>
+      <c r="J39" s="7">
+        <v>20</v>
+      </c>
+      <c r="K39" s="7">
+        <v>21</v>
+      </c>
+      <c r="L39" s="7">
+        <v>11</v>
+      </c>
+      <c r="M39" s="7">
+        <v>13</v>
+      </c>
+      <c r="N39" s="7">
+        <v>3</v>
+      </c>
+      <c r="O39" s="7">
+        <v>10</v>
+      </c>
+      <c r="P39" s="7">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>10</v>
+      </c>
+      <c r="R39" s="7">
+        <v>3</v>
+      </c>
+      <c r="S39" s="7">
+        <v>14</v>
+      </c>
+      <c r="T39" s="7">
+        <v>19</v>
+      </c>
+      <c r="U39" s="7">
+        <v>14</v>
+      </c>
+      <c r="V39" s="7">
+        <v>14</v>
+      </c>
+      <c r="W39" s="6">
+        <v>23</v>
+      </c>
+      <c r="X39" s="7">
+        <v>7</v>
+      </c>
+      <c r="Y39" s="7">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="7">
+        <v>17</v>
+      </c>
+      <c r="AA39" s="7">
+        <v>16</v>
+      </c>
+      <c r="AB39" s="7">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A40" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="6">
+        <v>13</v>
+      </c>
+      <c r="C40" s="7">
+        <v>11</v>
+      </c>
+      <c r="D40" s="7">
+        <v>37</v>
+      </c>
+      <c r="E40" s="7">
+        <v>42</v>
+      </c>
+      <c r="F40" s="7">
+        <v>27</v>
+      </c>
+      <c r="G40" s="7">
+        <v>23</v>
+      </c>
+      <c r="H40" s="7">
+        <v>39</v>
+      </c>
+      <c r="I40" s="7">
+        <v>31</v>
+      </c>
+      <c r="J40" s="7">
+        <v>33</v>
+      </c>
+      <c r="K40" s="7">
+        <v>12</v>
+      </c>
+      <c r="L40" s="7">
+        <v>27</v>
+      </c>
+      <c r="M40" s="7">
+        <v>19</v>
+      </c>
+      <c r="N40" s="7">
+        <v>14</v>
+      </c>
+      <c r="O40" s="7">
+        <v>11</v>
+      </c>
+      <c r="P40" s="7">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="7">
+        <v>1</v>
+      </c>
+      <c r="R40" s="7">
+        <v>24</v>
+      </c>
+      <c r="S40" s="7">
+        <v>23</v>
+      </c>
+      <c r="T40" s="7">
+        <v>19</v>
+      </c>
+      <c r="U40" s="7">
+        <v>26</v>
+      </c>
+      <c r="V40" s="7">
+        <v>16</v>
+      </c>
+      <c r="W40" s="6">
+        <v>9</v>
+      </c>
+      <c r="X40" s="7">
+        <v>8</v>
+      </c>
+      <c r="Y40" s="7">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="7">
+        <v>14</v>
+      </c>
+      <c r="AA40" s="7">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="7">
+        <v>7</v>
+      </c>
+      <c r="AC40" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A41" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="6">
+        <v>9</v>
+      </c>
+      <c r="C41" s="7">
+        <v>25</v>
+      </c>
+      <c r="D41" s="7">
+        <v>25</v>
+      </c>
+      <c r="E41" s="7">
+        <v>9</v>
+      </c>
+      <c r="F41" s="7">
+        <v>17</v>
+      </c>
+      <c r="G41" s="7">
+        <v>16</v>
+      </c>
+      <c r="H41" s="7">
+        <v>21</v>
+      </c>
+      <c r="I41" s="7">
+        <v>8</v>
+      </c>
+      <c r="J41" s="7">
+        <v>17</v>
+      </c>
+      <c r="K41" s="7">
+        <v>24</v>
+      </c>
+      <c r="L41" s="7">
+        <v>10</v>
+      </c>
+      <c r="M41" s="7">
+        <v>1</v>
+      </c>
+      <c r="N41" s="7">
+        <v>-7</v>
+      </c>
+      <c r="O41" s="7">
+        <v>10</v>
+      </c>
+      <c r="P41" s="7">
+        <v>5</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>17</v>
+      </c>
+      <c r="R41" s="7">
+        <v>18</v>
+      </c>
+      <c r="S41" s="7">
+        <v>10</v>
+      </c>
+      <c r="T41" s="7">
+        <v>7</v>
+      </c>
+      <c r="U41" s="7">
+        <v>10</v>
+      </c>
+      <c r="V41" s="7">
+        <v>20</v>
+      </c>
+      <c r="W41" s="6">
+        <v>8</v>
+      </c>
+      <c r="X41" s="7">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="7">
+        <v>10</v>
+      </c>
+      <c r="AA41" s="7">
+        <v>4</v>
+      </c>
+      <c r="AB41" s="7">
+        <v>23</v>
+      </c>
+      <c r="AC41" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A42" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="6">
+        <v>10</v>
+      </c>
+      <c r="C42" s="7">
+        <v>14</v>
+      </c>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7">
         <v>6</v>
       </c>
-      <c r="AS7" s="24" t="s">
+      <c r="F42" s="7">
+        <v>15</v>
+      </c>
+      <c r="G42" s="7">
+        <v>15</v>
+      </c>
+      <c r="H42" s="7">
+        <v>22</v>
+      </c>
+      <c r="I42" s="7">
+        <v>13</v>
+      </c>
+      <c r="J42" s="7">
+        <v>6</v>
+      </c>
+      <c r="K42" s="7">
+        <v>2</v>
+      </c>
+      <c r="L42" s="7">
+        <v>-2</v>
+      </c>
+      <c r="M42" s="7">
+        <v>6</v>
+      </c>
+      <c r="N42" s="7">
+        <v>6</v>
+      </c>
+      <c r="O42" s="7">
+        <v>-2</v>
+      </c>
+      <c r="P42" s="7">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="7">
+        <v>20</v>
+      </c>
+      <c r="R42" s="7">
+        <v>17</v>
+      </c>
+      <c r="S42" s="7">
+        <v>3</v>
+      </c>
+      <c r="T42" s="7">
+        <v>12</v>
+      </c>
+      <c r="U42" s="7">
+        <v>4</v>
+      </c>
+      <c r="V42" s="7">
+        <v>16</v>
+      </c>
+      <c r="W42" s="6">
+        <v>-1</v>
+      </c>
+      <c r="X42" s="7">
+        <v>-2</v>
+      </c>
+      <c r="Y42" s="7">
+        <v>-8</v>
+      </c>
+      <c r="Z42" s="7">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="7">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="7">
+        <v>6</v>
+      </c>
+      <c r="AC42" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A43" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="6">
+        <v>-6</v>
+      </c>
+      <c r="C43" s="7">
+        <v>-3</v>
+      </c>
+      <c r="D43" s="7">
+        <v>14</v>
+      </c>
+      <c r="E43" s="7">
+        <v>15</v>
+      </c>
+      <c r="F43" s="7">
+        <v>11</v>
+      </c>
+      <c r="G43" s="7">
+        <v>-6</v>
+      </c>
+      <c r="H43" s="7">
+        <v>3</v>
+      </c>
+      <c r="I43" s="7">
+        <v>6</v>
+      </c>
+      <c r="J43" s="7">
+        <v>18</v>
+      </c>
+      <c r="K43" s="7">
+        <v>-1</v>
+      </c>
+      <c r="L43" s="7">
+        <v>15</v>
+      </c>
+      <c r="M43" s="7">
+        <v>2</v>
+      </c>
+      <c r="N43" s="7">
+        <v>-4</v>
+      </c>
+      <c r="O43" s="7">
+        <v>2</v>
+      </c>
+      <c r="P43" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R43" s="7">
+        <v>-4</v>
+      </c>
+      <c r="S43" s="7">
+        <v>-3</v>
+      </c>
+      <c r="T43" s="7">
         <v>7</v>
       </c>
-      <c r="AT7" s="7" t="s">
-[...179 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="U43" s="7">
+        <v>2</v>
+      </c>
+      <c r="V43" s="7">
+        <v>5</v>
+      </c>
+      <c r="W43" s="6">
+        <v>-19</v>
+      </c>
+      <c r="X43" s="7">
+        <v>5</v>
+      </c>
+      <c r="Y43" s="7">
+        <v>-11</v>
+      </c>
+      <c r="Z43" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AA43" s="7">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="7">
+        <v>-9</v>
+      </c>
+      <c r="AC43" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A44" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="11">
+        <v>35</v>
+      </c>
+      <c r="C44" s="11">
+        <v>22</v>
+      </c>
+      <c r="D44" s="11">
+        <v>24</v>
+      </c>
+      <c r="E44" s="11">
+        <v>19</v>
+      </c>
+      <c r="F44" s="11">
+        <v>22</v>
+      </c>
+      <c r="G44" s="11">
+        <v>51</v>
+      </c>
+      <c r="H44" s="11">
+        <v>20</v>
+      </c>
+      <c r="I44" s="11">
+        <v>34</v>
+      </c>
+      <c r="J44" s="11">
+        <v>36</v>
+      </c>
+      <c r="K44" s="11">
+        <v>19</v>
+      </c>
+      <c r="L44" s="11">
+        <v>38</v>
+      </c>
+      <c r="M44" s="11">
+        <v>38</v>
+      </c>
+      <c r="N44" s="11">
+        <v>17</v>
+      </c>
+      <c r="O44" s="11">
+        <v>12</v>
+      </c>
+      <c r="P44" s="11">
+        <v>24</v>
+      </c>
+      <c r="Q44" s="11">
         <v>45</v>
       </c>
-      <c r="B10" s="10">
-[...118 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="R44" s="11">
         <v>21</v>
       </c>
-      <c r="B11" s="10">
-[...5 lines deleted...]
-      <c r="D11" s="10">
+      <c r="S44" s="11">
+        <v>20</v>
+      </c>
+      <c r="T44" s="11">
+        <v>32</v>
+      </c>
+      <c r="U44" s="11">
         <v>34</v>
       </c>
-      <c r="E11" s="10">
-[...32 lines deleted...]
-      <c r="P11" s="13">
+      <c r="V44" s="11">
+        <v>24</v>
+      </c>
+      <c r="W44" s="11">
+        <v>23</v>
+      </c>
+      <c r="X44" s="11">
+        <v>14</v>
+      </c>
+      <c r="Y44" s="11">
+        <v>18</v>
+      </c>
+      <c r="Z44" s="11">
+        <v>23</v>
+      </c>
+      <c r="AA44" s="11">
+        <v>15</v>
+      </c>
+      <c r="AB44" s="11">
+        <v>19</v>
+      </c>
+      <c r="AC44" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="Q11" s="13">
-[...3679 lines deleted...]
-      <c r="C45" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW45"/>
+  <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.1" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="2" customWidth="1"/>
-    <col min="2" max="3" width="8.28515625" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="9" width="8.42578125" style="2" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="2"/>
+    <col min="14" max="21" width="8" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" s="1" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A2" s="33" t="s">
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="33"/>
-[...88 lines deleted...]
-      <c r="AW5" s="35" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+    </row>
+    <row r="3" spans="1:37" s="1" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+    </row>
+    <row r="5" spans="1:37" ht="14.1" customHeight="1">
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="W5" s="20"/>
+      <c r="X5" s="20"/>
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="18"/>
+      <c r="AA5" s="18"/>
+      <c r="AB5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AI5" s="20"/>
+      <c r="AJ5" s="20"/>
+      <c r="AK5" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:49" ht="14.1" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="52">
+    <row r="6" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A6" s="34"/>
+      <c r="B6" s="32">
         <v>2024</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="32">
         <v>2025</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="52">
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="32">
         <v>2026</v>
       </c>
-      <c r="AM6" s="53"/>
-[...13 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+    </row>
+    <row r="7" spans="1:37" ht="24.6" customHeight="1">
+      <c r="A7" s="35"/>
+      <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="24" t="s">
+      <c r="F7" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="G7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="N7" s="24" t="s">
+      <c r="N7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="24" t="s">
+      <c r="O7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="24" t="s">
+      <c r="P7" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q7" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R7" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="S7" s="24" t="s">
+      <c r="S7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="24" t="s">
+      <c r="T7" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="U7" s="24" t="s">
+      <c r="U7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="V7" s="7" t="s">
+      <c r="V7" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="W7" s="7" t="s">
+      <c r="W7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="X7" s="7" t="s">
+      <c r="X7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="Y7" s="7" t="s">
+      <c r="Y7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="24" t="s">
+      <c r="Z7" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AA7" s="24" t="s">
+      <c r="AA7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="AB7" s="24" t="s">
+      <c r="AB7" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="AC7" s="24" t="s">
+      <c r="AC7" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="AD7" s="24" t="s">
+      <c r="AD7" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="AE7" s="24" t="s">
+      <c r="AE7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="AF7" s="24" t="s">
+      <c r="AF7" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="AG7" s="24" t="s">
+      <c r="AG7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="AH7" s="7" t="s">
+      <c r="AH7" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="AI7" s="7" t="s">
+      <c r="AI7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="AJ7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="AL7" s="24" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="37" t="s">
+    </row>
+    <row r="8" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A8" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="37"/>
-[...40 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="22"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="22"/>
+      <c r="U8" s="22"/>
+      <c r="V8" s="22"/>
+      <c r="W8" s="22"/>
+      <c r="X8" s="22"/>
+      <c r="Y8" s="22"/>
+      <c r="Z8" s="22"/>
+      <c r="AA8" s="22"/>
+      <c r="AB8" s="22"/>
+      <c r="AC8" s="36"/>
+    </row>
+    <row r="9" spans="1:37" ht="21" customHeight="1">
+      <c r="A9" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="25">
-[...2 lines deleted...]
-      <c r="C9" s="25">
+      <c r="B9" s="14">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="C9" s="15">
+        <v>3.61</v>
+      </c>
+      <c r="D9" s="15">
+        <v>3.77</v>
+      </c>
+      <c r="E9" s="15">
+        <v>4.04</v>
+      </c>
+      <c r="F9" s="15">
+        <v>4.09</v>
+      </c>
+      <c r="G9" s="15">
+        <v>4.25</v>
+      </c>
+      <c r="H9" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I9" s="15">
+        <v>4.42</v>
+      </c>
+      <c r="J9" s="15">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="K9" s="15">
+        <v>4.38</v>
+      </c>
+      <c r="L9" s="15">
         <v>4.3099999999999996</v>
       </c>
-      <c r="D9" s="25">
-[...5 lines deleted...]
-      <c r="F9" s="26">
+      <c r="M9" s="15">
+        <v>4.24</v>
+      </c>
+      <c r="N9" s="15">
+        <v>0.74</v>
+      </c>
+      <c r="O9" s="15">
+        <v>1.52</v>
+      </c>
+      <c r="P9" s="15">
+        <v>2.06</v>
+      </c>
+      <c r="Q9" s="15">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="R9" s="15">
+        <v>2.56</v>
+      </c>
+      <c r="S9" s="15">
+        <v>2.59</v>
+      </c>
+      <c r="T9" s="15">
+        <v>2.84</v>
+      </c>
+      <c r="U9" s="15">
+        <v>2.94</v>
+      </c>
+      <c r="V9" s="15">
+        <v>3.01</v>
+      </c>
+      <c r="W9" s="14">
+        <v>2.93</v>
+      </c>
+      <c r="X9" s="15">
+        <v>2.82</v>
+      </c>
+      <c r="Y9" s="15">
+        <v>2.7</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>2.58</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>1.84</v>
+      </c>
+      <c r="AC9" s="15">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A10" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="14">
+        <v>3.23</v>
+      </c>
+      <c r="C10" s="15">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="D10" s="15">
+        <v>4.68</v>
+      </c>
+      <c r="E10" s="15">
+        <v>5.08</v>
+      </c>
+      <c r="F10" s="15">
+        <v>5.01</v>
+      </c>
+      <c r="G10" s="15">
+        <v>5.18</v>
+      </c>
+      <c r="H10" s="15">
+        <v>5.35</v>
+      </c>
+      <c r="I10" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="J10" s="15">
+        <v>5.38</v>
+      </c>
+      <c r="K10" s="15">
+        <v>5.33</v>
+      </c>
+      <c r="L10" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="M10" s="15">
+        <v>5.08</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.84</v>
+      </c>
+      <c r="O10" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="P10" s="15">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>3.08</v>
+      </c>
+      <c r="R10" s="15">
+        <v>3.26</v>
+      </c>
+      <c r="S10" s="15">
+        <v>3.28</v>
+      </c>
+      <c r="T10" s="15">
+        <v>3.74</v>
+      </c>
+      <c r="U10" s="15">
+        <v>3.86</v>
+      </c>
+      <c r="V10" s="15">
+        <v>3.94</v>
+      </c>
+      <c r="W10" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="X10" s="15">
+        <v>3.78</v>
+      </c>
+      <c r="Y10" s="15">
+        <v>3.65</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>2.21</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="14">
+        <v>5.03</v>
+      </c>
+      <c r="C11" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="D11" s="15">
+        <v>5.31</v>
+      </c>
+      <c r="E11" s="15">
+        <v>6.26</v>
+      </c>
+      <c r="F11" s="15">
+        <v>6.51</v>
+      </c>
+      <c r="G11" s="15">
+        <v>6.81</v>
+      </c>
+      <c r="H11" s="15">
+        <v>6.91</v>
+      </c>
+      <c r="I11" s="15">
+        <v>6.87</v>
+      </c>
+      <c r="J11" s="15">
+        <v>7.44</v>
+      </c>
+      <c r="K11" s="15">
+        <v>7.2</v>
+      </c>
+      <c r="L11" s="15">
+        <v>7.26</v>
+      </c>
+      <c r="M11" s="15">
+        <v>7.04</v>
+      </c>
+      <c r="N11" s="15">
+        <v>5.49</v>
+      </c>
+      <c r="O11" s="15">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="P11" s="15">
+        <v>4.67</v>
+      </c>
+      <c r="Q11" s="15">
+        <v>5.32</v>
+      </c>
+      <c r="R11" s="15">
+        <v>6.07</v>
+      </c>
+      <c r="S11" s="15">
+        <v>5.42</v>
+      </c>
+      <c r="T11" s="15">
+        <v>5.68</v>
+      </c>
+      <c r="U11" s="15">
+        <v>5.84</v>
+      </c>
+      <c r="V11" s="15">
+        <v>5.91</v>
+      </c>
+      <c r="W11" s="14">
+        <v>5.89</v>
+      </c>
+      <c r="X11" s="15">
+        <v>5.98</v>
+      </c>
+      <c r="Y11" s="15">
+        <v>5.78</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>5.83</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="AC11" s="15">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A12" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="14">
+        <v>12.65</v>
+      </c>
+      <c r="C12" s="15">
+        <v>13.69</v>
+      </c>
+      <c r="D12" s="15">
+        <v>13.07</v>
+      </c>
+      <c r="E12" s="15">
+        <v>10.68</v>
+      </c>
+      <c r="F12" s="15">
+        <v>11.73</v>
+      </c>
+      <c r="G12" s="15">
+        <v>11.26</v>
+      </c>
+      <c r="H12" s="15">
+        <v>11.94</v>
+      </c>
+      <c r="I12" s="15">
+        <v>11.91</v>
+      </c>
+      <c r="J12" s="15">
+        <v>11.46</v>
+      </c>
+      <c r="K12" s="15">
+        <v>12.36</v>
+      </c>
+      <c r="L12" s="15">
+        <v>12.04</v>
+      </c>
+      <c r="M12" s="15">
+        <v>11.67</v>
+      </c>
+      <c r="N12" s="15">
+        <v>9.85</v>
+      </c>
+      <c r="O12" s="15">
+        <v>12.02</v>
+      </c>
+      <c r="P12" s="15">
+        <v>9.4</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>10.44</v>
+      </c>
+      <c r="R12" s="15">
+        <v>9.18</v>
+      </c>
+      <c r="S12" s="15">
+        <v>9.91</v>
+      </c>
+      <c r="T12" s="15">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="U12" s="15">
+        <v>10.19</v>
+      </c>
+      <c r="V12" s="15">
+        <v>9.58</v>
+      </c>
+      <c r="W12" s="14">
+        <v>8.48</v>
+      </c>
+      <c r="X12" s="15">
+        <v>8.52</v>
+      </c>
+      <c r="Y12" s="15">
+        <v>8.44</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>11.03</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>10.71</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A13" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="14">
+        <v>-4.88</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-1.25</v>
+      </c>
+      <c r="D13" s="15">
+        <v>-0.92</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.44</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.86</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.77</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="N13" s="15">
+        <v>-1.36</v>
+      </c>
+      <c r="O13" s="15">
+        <v>-1.85</v>
+      </c>
+      <c r="P13" s="15">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="Q13" s="15">
+        <v>-0.84</v>
+      </c>
+      <c r="R13" s="15">
+        <v>-0.72</v>
+      </c>
+      <c r="S13" s="15">
+        <v>-0.75</v>
+      </c>
+      <c r="T13" s="15">
+        <v>-1.19</v>
+      </c>
+      <c r="U13" s="15">
+        <v>-1.35</v>
+      </c>
+      <c r="V13" s="15">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="W13" s="14">
+        <v>-1.58</v>
+      </c>
+      <c r="X13" s="15">
+        <v>-1.62</v>
+      </c>
+      <c r="Y13" s="15">
+        <v>-1.38</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>-0.85</v>
+      </c>
+      <c r="AC13" s="15">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A14" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="14">
+        <v>-0.4</v>
+      </c>
+      <c r="C14" s="15">
+        <v>0.52</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.83</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.96</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.76</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.84</v>
+      </c>
+      <c r="M14" s="15">
+        <v>1.07</v>
+      </c>
+      <c r="N14" s="15">
+        <v>-0.8</v>
+      </c>
+      <c r="O14" s="15">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="P14" s="15">
+        <v>-0.96</v>
+      </c>
+      <c r="Q14" s="15">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="R14" s="15">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="S14" s="15">
+        <v>-0.15</v>
+      </c>
+      <c r="T14" s="15">
+        <v>-0.23</v>
+      </c>
+      <c r="U14" s="15">
+        <v>-0.13</v>
+      </c>
+      <c r="V14" s="15">
+        <v>-0.05</v>
+      </c>
+      <c r="W14" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="X14" s="15">
+        <v>-0.02</v>
+      </c>
+      <c r="Y14" s="15">
+        <v>-0.17</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>2.67</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.77</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>-0.44</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>-0.71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A15" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="14">
+        <v>-3.27</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-3.06</v>
+      </c>
+      <c r="D15" s="15">
+        <v>-2.36</v>
+      </c>
+      <c r="E15" s="15">
+        <v>-1.93</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-1.24</v>
+      </c>
+      <c r="G15" s="15">
+        <v>-1.63</v>
+      </c>
+      <c r="H15" s="15">
+        <v>-0.98</v>
+      </c>
+      <c r="I15" s="15">
+        <v>-1.33</v>
+      </c>
+      <c r="J15" s="15">
+        <v>-1.46</v>
+      </c>
+      <c r="K15" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L15" s="15">
+        <v>-1.36</v>
+      </c>
+      <c r="M15" s="15">
+        <v>-1.37</v>
+      </c>
+      <c r="N15" s="15">
+        <v>-1.02</v>
+      </c>
+      <c r="O15" s="15">
+        <v>-0.87</v>
+      </c>
+      <c r="P15" s="15">
+        <v>-1.41</v>
+      </c>
+      <c r="Q15" s="15">
+        <v>-1.44</v>
+      </c>
+      <c r="R15" s="15">
+        <v>-1.26</v>
+      </c>
+      <c r="S15" s="15">
+        <v>-0.67</v>
+      </c>
+      <c r="T15" s="15">
+        <v>-0.67</v>
+      </c>
+      <c r="U15" s="15">
+        <v>-1.07</v>
+      </c>
+      <c r="V15" s="15">
+        <v>-1.43</v>
+      </c>
+      <c r="W15" s="14">
+        <v>-1.55</v>
+      </c>
+      <c r="X15" s="15">
+        <v>-1.99</v>
+      </c>
+      <c r="Y15" s="15">
+        <v>-2.11</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>-0.44</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>-3.08</v>
+      </c>
+      <c r="AC15" s="15">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="14.1" customHeight="1">
+      <c r="A16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="15"/>
+      <c r="Q16" s="15"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="15"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="15"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="15"/>
+      <c r="Z16" s="15"/>
+      <c r="AA16" s="15"/>
+      <c r="AB16" s="15"/>
+      <c r="AC16" s="15"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="14">
+        <v>2.42</v>
+      </c>
+      <c r="C17" s="15">
+        <v>3.23</v>
+      </c>
+      <c r="D17" s="15">
+        <v>2.61</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1.97</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1.23</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.82</v>
+      </c>
+      <c r="H17" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.95</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.51</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.27</v>
+      </c>
+      <c r="N17" s="15">
+        <v>-4.9400000000000004</v>
+      </c>
+      <c r="O17" s="15">
+        <v>-3.13</v>
+      </c>
+      <c r="P17" s="15">
+        <v>-1.76</v>
+      </c>
+      <c r="Q17" s="15">
+        <v>-1.32</v>
+      </c>
+      <c r="R17" s="15">
+        <v>-0.88</v>
+      </c>
+      <c r="S17" s="15">
+        <v>-0.99</v>
+      </c>
+      <c r="T17" s="15">
+        <v>-0.99</v>
+      </c>
+      <c r="U17" s="15">
+        <v>-0.89</v>
+      </c>
+      <c r="V17" s="15">
+        <v>-0.96</v>
+      </c>
+      <c r="W17" s="14">
+        <v>-0.75</v>
+      </c>
+      <c r="X17" s="15">
+        <v>-0.76</v>
+      </c>
+      <c r="Y17" s="15">
+        <v>-0.6</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>1.88</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>0.22</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>-0.57999999999999996</v>
+      </c>
+      <c r="AC17" s="15">
+        <v>-0.43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="14">
+        <v>10.48</v>
+      </c>
+      <c r="C18" s="15">
+        <v>10.87</v>
+      </c>
+      <c r="D18" s="15">
+        <v>9.98</v>
+      </c>
+      <c r="E18" s="15">
+        <v>10.78</v>
+      </c>
+      <c r="F18" s="15">
+        <v>11.03</v>
+      </c>
+      <c r="G18" s="15">
+        <v>12.38</v>
+      </c>
+      <c r="H18" s="15">
+        <v>12.01</v>
+      </c>
+      <c r="I18" s="15">
+        <v>11.65</v>
+      </c>
+      <c r="J18" s="15">
+        <v>12.12</v>
+      </c>
+      <c r="K18" s="15">
+        <v>12.53</v>
+      </c>
+      <c r="L18" s="15">
+        <v>12.18</v>
+      </c>
+      <c r="M18" s="15">
+        <v>11.99</v>
+      </c>
+      <c r="N18" s="15">
+        <v>2.33</v>
+      </c>
+      <c r="O18" s="15">
+        <v>5.34</v>
+      </c>
+      <c r="P18" s="15">
+        <v>7.51</v>
+      </c>
+      <c r="Q18" s="15">
+        <v>7.69</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.59</v>
+      </c>
+      <c r="S18" s="15">
+        <v>7.38</v>
+      </c>
+      <c r="T18" s="15">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="U18" s="15">
+        <v>8.77</v>
+      </c>
+      <c r="V18" s="15">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="W18" s="14">
+        <v>9.94</v>
+      </c>
+      <c r="X18" s="15">
+        <v>9.56</v>
+      </c>
+      <c r="Y18" s="15">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>13.55</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>13.81</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>10.11</v>
+      </c>
+      <c r="AC18" s="15">
+        <v>8.41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="14">
+        <v>2.95</v>
+      </c>
+      <c r="C19" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="D19" s="15">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="E19" s="15">
+        <v>5.95</v>
+      </c>
+      <c r="F19" s="15">
+        <v>5.96</v>
+      </c>
+      <c r="G19" s="15">
+        <v>5.86</v>
+      </c>
+      <c r="H19" s="15">
+        <v>6.27</v>
+      </c>
+      <c r="I19" s="15">
+        <v>6.35</v>
+      </c>
+      <c r="J19" s="15">
+        <v>6.49</v>
+      </c>
+      <c r="K19" s="15">
+        <v>6.11</v>
+      </c>
+      <c r="L19" s="15">
+        <v>6.12</v>
+      </c>
+      <c r="M19" s="15">
+        <v>5.96</v>
+      </c>
+      <c r="N19" s="15">
+        <v>3.21</v>
+      </c>
+      <c r="O19" s="15">
+        <v>3.02</v>
+      </c>
+      <c r="P19" s="15">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R19" s="15">
+        <v>2.96</v>
+      </c>
+      <c r="S19" s="15">
+        <v>3.37</v>
+      </c>
+      <c r="T19" s="15">
+        <v>3.51</v>
+      </c>
+      <c r="U19" s="15">
+        <v>3.82</v>
+      </c>
+      <c r="V19" s="15">
+        <v>3.82</v>
+      </c>
+      <c r="W19" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="X19" s="15">
+        <v>3.48</v>
+      </c>
+      <c r="Y19" s="15">
+        <v>3.49</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>3.25</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>3.29</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>2.73</v>
+      </c>
+      <c r="AC19" s="15">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A20" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="14">
+        <v>6.74</v>
+      </c>
+      <c r="C20" s="15">
+        <v>10.37</v>
+      </c>
+      <c r="D20" s="15">
+        <v>11.11</v>
+      </c>
+      <c r="E20" s="15">
+        <v>10.48</v>
+      </c>
+      <c r="F20" s="15">
+        <v>10.82</v>
+      </c>
+      <c r="G20" s="15">
+        <v>10.7</v>
+      </c>
+      <c r="H20" s="15">
+        <v>10.87</v>
+      </c>
+      <c r="I20" s="15">
+        <v>10.29</v>
+      </c>
+      <c r="J20" s="15">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="K20" s="15">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="L20" s="15">
+        <v>10.19</v>
+      </c>
+      <c r="M20" s="15">
+        <v>9.66</v>
+      </c>
+      <c r="N20" s="15">
+        <v>-0.41</v>
+      </c>
+      <c r="O20" s="15">
+        <v>3.63</v>
+      </c>
+      <c r="P20" s="15">
+        <v>3.77</v>
+      </c>
+      <c r="Q20" s="15">
+        <v>4.91</v>
+      </c>
+      <c r="R20" s="15">
+        <v>5.99</v>
+      </c>
+      <c r="S20" s="15">
+        <v>6.18</v>
+      </c>
+      <c r="T20" s="15">
+        <v>5.81</v>
+      </c>
+      <c r="U20" s="15">
+        <v>6.03</v>
+      </c>
+      <c r="V20" s="15">
+        <v>7.04</v>
+      </c>
+      <c r="W20" s="14">
+        <v>6.77</v>
+      </c>
+      <c r="X20" s="15">
+        <v>6.32</v>
+      </c>
+      <c r="Y20" s="15">
+        <v>5.95</v>
+      </c>
+      <c r="Z20" s="15">
+        <v>4.62</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>3.52</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>6.35</v>
+      </c>
+      <c r="AC20" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="14">
+        <v>5.49</v>
+      </c>
+      <c r="C21" s="15">
+        <v>6.77</v>
+      </c>
+      <c r="D21" s="15">
+        <v>5.19</v>
+      </c>
+      <c r="E21" s="15">
+        <v>4.75</v>
+      </c>
+      <c r="F21" s="15">
+        <v>5.44</v>
+      </c>
+      <c r="G21" s="15">
+        <v>5.95</v>
+      </c>
+      <c r="H21" s="15">
+        <v>6.83</v>
+      </c>
+      <c r="I21" s="15">
+        <v>6.85</v>
+      </c>
+      <c r="J21" s="15">
+        <v>6.48</v>
+      </c>
+      <c r="K21" s="15">
+        <v>5.93</v>
+      </c>
+      <c r="L21" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="M21" s="15">
+        <v>5.13</v>
+      </c>
+      <c r="N21" s="15">
+        <v>3.38</v>
+      </c>
+      <c r="O21" s="15">
+        <v>1.18</v>
+      </c>
+      <c r="P21" s="15">
+        <v>3.29</v>
+      </c>
+      <c r="Q21" s="15">
+        <v>5.34</v>
+      </c>
+      <c r="R21" s="15">
+        <v>6.2</v>
+      </c>
+      <c r="S21" s="15">
+        <v>5.47</v>
+      </c>
+      <c r="T21" s="15">
+        <v>5.67</v>
+      </c>
+      <c r="U21" s="15">
+        <v>5.23</v>
+      </c>
+      <c r="V21" s="15">
+        <v>5.69</v>
+      </c>
+      <c r="W21" s="14">
+        <v>5.05</v>
+      </c>
+      <c r="X21" s="15">
+        <v>4.49</v>
+      </c>
+      <c r="Y21" s="15">
+        <v>3.72</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>2.35</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>2.14</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>2.61</v>
+      </c>
+      <c r="AC21" s="15">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A22" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="14">
+        <v>-2.42</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-1.87</v>
+      </c>
+      <c r="D22" s="15">
+        <v>0.69</v>
+      </c>
+      <c r="E22" s="15">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F22" s="15">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="G22" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="H22" s="15">
+        <v>1.63</v>
+      </c>
+      <c r="I22" s="15">
+        <v>1.73</v>
+      </c>
+      <c r="J22" s="15">
+        <v>2.36</v>
+      </c>
+      <c r="K22" s="15">
+        <v>2.08</v>
+      </c>
+      <c r="L22" s="15">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="M22" s="15">
+        <v>2.31</v>
+      </c>
+      <c r="N22" s="15">
+        <v>-1.64</v>
+      </c>
+      <c r="O22" s="15">
+        <v>-0.43</v>
+      </c>
+      <c r="P22" s="15">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>-0.84</v>
+      </c>
+      <c r="R22" s="15">
+        <v>-1.01</v>
+      </c>
+      <c r="S22" s="15">
+        <v>-1.05</v>
+      </c>
+      <c r="T22" s="15">
+        <v>-0.47</v>
+      </c>
+      <c r="U22" s="15">
+        <v>-0.31</v>
+      </c>
+      <c r="V22" s="15">
+        <v>-0.05</v>
+      </c>
+      <c r="W22" s="14">
+        <v>-0.83</v>
+      </c>
+      <c r="X22" s="15">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="Y22" s="15">
+        <v>-0.91</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>-3.77</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>-0.44</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>-1.59</v>
+      </c>
+      <c r="AC22" s="15">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="15">
+        <v>11.21</v>
+      </c>
+      <c r="C23" s="15">
+        <v>9.43</v>
+      </c>
+      <c r="D23" s="15">
+        <v>8.84</v>
+      </c>
+      <c r="E23" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F23" s="15">
+        <v>7.97</v>
+      </c>
+      <c r="G23" s="15">
+        <v>9.44</v>
+      </c>
+      <c r="H23" s="15">
+        <v>9</v>
+      </c>
+      <c r="I23" s="15">
+        <v>9.25</v>
+      </c>
+      <c r="J23" s="15">
+        <v>9.56</v>
+      </c>
+      <c r="K23" s="15">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="L23" s="15">
+        <v>9.52</v>
+      </c>
+      <c r="M23" s="15">
+        <v>9.74</v>
+      </c>
+      <c r="N23" s="15">
+        <v>5.66</v>
+      </c>
+      <c r="O23" s="15">
+        <v>5.07</v>
+      </c>
+      <c r="P23" s="15">
+        <v>6.06</v>
+      </c>
+      <c r="Q23" s="15">
+        <v>8.4</v>
+      </c>
+      <c r="R23" s="15">
+        <v>8.09</v>
+      </c>
+      <c r="S23" s="15">
+        <v>7.89</v>
+      </c>
+      <c r="T23" s="15">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U23" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="V23" s="15">
+        <v>8.64</v>
+      </c>
+      <c r="W23" s="14">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X23" s="15">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Y23" s="15">
+        <v>8.01</v>
+      </c>
+      <c r="Z23" s="15">
+        <v>7.88</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>6.87</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>6.73</v>
+      </c>
+      <c r="AC23" s="15">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A24" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="22"/>
+      <c r="X24" s="22"/>
+      <c r="Y24" s="22"/>
+      <c r="Z24" s="22"/>
+      <c r="AA24" s="22"/>
+      <c r="AB24" s="22"/>
+      <c r="AC24" s="22"/>
+    </row>
+    <row r="25" spans="1:29" ht="24.75" customHeight="1">
+      <c r="A25" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="15">
+        <v>1.95</v>
+      </c>
+      <c r="C25" s="15">
+        <v>3.16</v>
+      </c>
+      <c r="D25" s="15">
+        <v>3.2</v>
+      </c>
+      <c r="E25" s="15">
+        <v>3.53</v>
+      </c>
+      <c r="F25" s="15">
+        <v>3.58</v>
+      </c>
+      <c r="G25" s="15">
+        <v>3.74</v>
+      </c>
+      <c r="H25" s="15">
+        <v>3.9</v>
+      </c>
+      <c r="I25" s="15">
+        <v>3.93</v>
+      </c>
+      <c r="J25" s="15">
+        <v>3.95</v>
+      </c>
+      <c r="K25" s="15">
+        <v>3.93</v>
+      </c>
+      <c r="L25" s="15">
+        <v>3.85</v>
+      </c>
+      <c r="M25" s="15">
+        <v>3.81</v>
+      </c>
+      <c r="N25" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="O25" s="15">
+        <v>1.42</v>
+      </c>
+      <c r="P25" s="15">
+        <v>1.87</v>
+      </c>
+      <c r="Q25" s="15">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R25" s="15">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S25" s="15">
+        <v>2.27</v>
+      </c>
+      <c r="T25" s="15">
+        <v>2.52</v>
+      </c>
+      <c r="U25" s="15">
+        <v>2.62</v>
+      </c>
+      <c r="V25" s="15">
+        <v>2.68</v>
+      </c>
+      <c r="W25" s="14">
+        <v>2.62</v>
+      </c>
+      <c r="X25" s="15">
+        <v>2.52</v>
+      </c>
+      <c r="Y25" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>2.19</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>1.54</v>
+      </c>
+      <c r="AC25" s="15">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="15">
+        <v>3.23</v>
+      </c>
+      <c r="C26" s="15">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="D26" s="15">
+        <v>4.68</v>
+      </c>
+      <c r="E26" s="15">
+        <v>5.08</v>
+      </c>
+      <c r="F26" s="15">
         <v>5.0199999999999996</v>
       </c>
-      <c r="G9" s="26">
-[...2 lines deleted...]
-      <c r="H9" s="27">
+      <c r="G26" s="15">
+        <v>5.19</v>
+      </c>
+      <c r="H26" s="15">
+        <v>5.35</v>
+      </c>
+      <c r="I26" s="15">
+        <v>5.4</v>
+      </c>
+      <c r="J26" s="15">
+        <v>5.38</v>
+      </c>
+      <c r="K26" s="15">
         <v>5.33</v>
       </c>
-      <c r="I9" s="27">
-[...145 lines deleted...]
-      <c r="Q10" s="28">
+      <c r="L26" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="M26" s="15">
         <v>5.08</v>
       </c>
-      <c r="R10" s="28">
-[...17 lines deleted...]
-      <c r="X10" s="28">
+      <c r="N26" s="15">
+        <v>0.84</v>
+      </c>
+      <c r="O26" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="P26" s="15">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>3.08</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3.26</v>
+      </c>
+      <c r="S26" s="15">
+        <v>3.28</v>
+      </c>
+      <c r="T26" s="15">
+        <v>3.74</v>
+      </c>
+      <c r="U26" s="15">
+        <v>3.86</v>
+      </c>
+      <c r="V26" s="15">
+        <v>3.94</v>
+      </c>
+      <c r="W26" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="X26" s="15">
+        <v>3.78</v>
+      </c>
+      <c r="Y26" s="15">
+        <v>3.65</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>2.21</v>
+      </c>
+      <c r="AC26" s="15">
+        <v>2.57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A27" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="15">
+        <v>5.03</v>
+      </c>
+      <c r="C27" s="15">
         <v>5.2</v>
       </c>
-      <c r="Y10" s="28">
-[...2 lines deleted...]
-      <c r="Z10" s="28">
+      <c r="D27" s="15">
+        <v>5.31</v>
+      </c>
+      <c r="E27" s="15">
+        <v>6.26</v>
+      </c>
+      <c r="F27" s="15">
+        <v>6.51</v>
+      </c>
+      <c r="G27" s="15">
+        <v>6.81</v>
+      </c>
+      <c r="H27" s="15">
+        <v>6.91</v>
+      </c>
+      <c r="I27" s="15">
+        <v>6.87</v>
+      </c>
+      <c r="J27" s="15">
+        <v>7.44</v>
+      </c>
+      <c r="K27" s="15">
+        <v>7.2</v>
+      </c>
+      <c r="L27" s="15">
+        <v>7.26</v>
+      </c>
+      <c r="M27" s="15">
+        <v>7.04</v>
+      </c>
+      <c r="N27" s="15">
+        <v>5.49</v>
+      </c>
+      <c r="O27" s="15">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="P27" s="15">
+        <v>4.67</v>
+      </c>
+      <c r="Q27" s="15">
+        <v>5.32</v>
+      </c>
+      <c r="R27" s="15">
+        <v>6.07</v>
+      </c>
+      <c r="S27" s="15">
+        <v>5.42</v>
+      </c>
+      <c r="T27" s="15">
+        <v>5.68</v>
+      </c>
+      <c r="U27" s="15">
+        <v>5.84</v>
+      </c>
+      <c r="V27" s="15">
+        <v>5.91</v>
+      </c>
+      <c r="W27" s="14">
+        <v>5.89</v>
+      </c>
+      <c r="X27" s="15">
+        <v>5.98</v>
+      </c>
+      <c r="Y27" s="15">
+        <v>5.78</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>5.83</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="AC27" s="15">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A28" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="15">
+        <v>12.65</v>
+      </c>
+      <c r="C28" s="15">
+        <v>13.69</v>
+      </c>
+      <c r="D28" s="15">
+        <v>13.07</v>
+      </c>
+      <c r="E28" s="15">
+        <v>10.68</v>
+      </c>
+      <c r="F28" s="15">
+        <v>11.73</v>
+      </c>
+      <c r="G28" s="15">
+        <v>11.26</v>
+      </c>
+      <c r="H28" s="15">
+        <v>11.94</v>
+      </c>
+      <c r="I28" s="15">
+        <v>11.91</v>
+      </c>
+      <c r="J28" s="15">
+        <v>11.46</v>
+      </c>
+      <c r="K28" s="15">
+        <v>12.36</v>
+      </c>
+      <c r="L28" s="15">
+        <v>12.04</v>
+      </c>
+      <c r="M28" s="15">
+        <v>11.67</v>
+      </c>
+      <c r="N28" s="15">
+        <v>9.85</v>
+      </c>
+      <c r="O28" s="15">
+        <v>12.02</v>
+      </c>
+      <c r="P28" s="15">
+        <v>9.4</v>
+      </c>
+      <c r="Q28" s="15">
+        <v>10.44</v>
+      </c>
+      <c r="R28" s="15">
+        <v>9.18</v>
+      </c>
+      <c r="S28" s="15">
+        <v>9.91</v>
+      </c>
+      <c r="T28" s="15">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="U28" s="15">
+        <v>10.19</v>
+      </c>
+      <c r="V28" s="15">
+        <v>9.58</v>
+      </c>
+      <c r="W28" s="14">
+        <v>8.48</v>
+      </c>
+      <c r="X28" s="15">
+        <v>8.52</v>
+      </c>
+      <c r="Y28" s="15">
+        <v>8.44</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>11.03</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>10.71</v>
+      </c>
+      <c r="AC28" s="15">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A29" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="15">
+        <v>-4.88</v>
+      </c>
+      <c r="C29" s="15">
+        <v>-1.25</v>
+      </c>
+      <c r="D29" s="15">
+        <v>-0.92</v>
+      </c>
+      <c r="E29" s="15">
+        <v>0.35</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0.17</v>
+      </c>
+      <c r="G29" s="15">
+        <v>0.18</v>
+      </c>
+      <c r="H29" s="15">
+        <v>0.44</v>
+      </c>
+      <c r="I29" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="J29" s="15">
+        <v>0.86</v>
+      </c>
+      <c r="K29" s="15">
+        <v>0.77</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="M29" s="15">
+        <v>0.67</v>
+      </c>
+      <c r="N29" s="15">
+        <v>-1.36</v>
+      </c>
+      <c r="O29" s="15">
+        <v>-1.85</v>
+      </c>
+      <c r="P29" s="15">
+        <v>-0.56000000000000005</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>-0.84</v>
+      </c>
+      <c r="R29" s="15">
+        <v>-0.72</v>
+      </c>
+      <c r="S29" s="15">
+        <v>-0.75</v>
+      </c>
+      <c r="T29" s="15">
+        <v>-1.19</v>
+      </c>
+      <c r="U29" s="15">
+        <v>-1.35</v>
+      </c>
+      <c r="V29" s="15">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="W29" s="14">
+        <v>-1.58</v>
+      </c>
+      <c r="X29" s="15">
+        <v>-1.62</v>
+      </c>
+      <c r="Y29" s="15">
+        <v>-1.38</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>-1.0900000000000001</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>-0.14000000000000001</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>-0.85</v>
+      </c>
+      <c r="AC29" s="15">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A30" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="15">
+        <v>-0.4</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.52</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0.31</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0.83</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0.96</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.76</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="L30" s="15">
         <v>0.84</v>
       </c>
-      <c r="AA10" s="28">
-[...353 lines deleted...]
-      <c r="W13" s="28">
+      <c r="M30" s="15">
+        <v>1.07</v>
+      </c>
+      <c r="N30" s="15">
+        <v>-0.8</v>
+      </c>
+      <c r="O30" s="15">
+        <v>-1.1200000000000001</v>
+      </c>
+      <c r="P30" s="15">
+        <v>-0.96</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="R30" s="15">
+        <v>-0.28999999999999998</v>
+      </c>
+      <c r="S30" s="15">
+        <v>-0.15</v>
+      </c>
+      <c r="T30" s="15">
+        <v>-0.23</v>
+      </c>
+      <c r="U30" s="15">
+        <v>-0.13</v>
+      </c>
+      <c r="V30" s="15">
+        <v>-0.05</v>
+      </c>
+      <c r="W30" s="14">
+        <v>0.02</v>
+      </c>
+      <c r="X30" s="15">
+        <v>-0.02</v>
+      </c>
+      <c r="Y30" s="15">
+        <v>-0.17</v>
+      </c>
+      <c r="Z30" s="15">
+        <v>2.67</v>
+      </c>
+      <c r="AA30" s="15">
         <v>0.77</v>
       </c>
-      <c r="X13" s="28">
-[...5 lines deleted...]
-      <c r="Z13" s="28">
+      <c r="AB30" s="15">
+        <v>-0.44</v>
+      </c>
+      <c r="AC30" s="15">
+        <v>-0.71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A31" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="15">
+        <v>-3.27</v>
+      </c>
+      <c r="C31" s="15">
+        <v>-3.06</v>
+      </c>
+      <c r="D31" s="15">
+        <v>-2.36</v>
+      </c>
+      <c r="E31" s="15">
+        <v>-1.93</v>
+      </c>
+      <c r="F31" s="15">
+        <v>-1.24</v>
+      </c>
+      <c r="G31" s="15">
+        <v>-1.63</v>
+      </c>
+      <c r="H31" s="15">
+        <v>-0.98</v>
+      </c>
+      <c r="I31" s="15">
+        <v>-1.33</v>
+      </c>
+      <c r="J31" s="15">
+        <v>-1.46</v>
+      </c>
+      <c r="K31" s="15">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L31" s="15">
         <v>-1.36</v>
       </c>
-      <c r="AA13" s="28">
-[...160 lines deleted...]
-      <c r="AN14" s="28">
+      <c r="M31" s="15">
+        <v>-1.37</v>
+      </c>
+      <c r="N31" s="15">
+        <v>-1.02</v>
+      </c>
+      <c r="O31" s="15">
+        <v>-0.87</v>
+      </c>
+      <c r="P31" s="15">
+        <v>-1.41</v>
+      </c>
+      <c r="Q31" s="15">
+        <v>-1.44</v>
+      </c>
+      <c r="R31" s="15">
+        <v>-1.26</v>
+      </c>
+      <c r="S31" s="15">
+        <v>-0.67</v>
+      </c>
+      <c r="T31" s="15">
+        <v>-0.67</v>
+      </c>
+      <c r="U31" s="15">
+        <v>-1.07</v>
+      </c>
+      <c r="V31" s="15">
+        <v>-1.43</v>
+      </c>
+      <c r="W31" s="14">
+        <v>-1.55</v>
+      </c>
+      <c r="X31" s="15">
+        <v>-1.99</v>
+      </c>
+      <c r="Y31" s="15">
+        <v>-2.11</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AA31" s="15">
         <v>-0.44</v>
       </c>
-    </row>
-[...118 lines deleted...]
-      <c r="AN15" s="28">
+      <c r="AB31" s="15">
         <v>-3.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="AC31" s="15">
+        <v>-2.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="25"/>
-[...1788 lines deleted...]
-      <c r="E32" s="40"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
-      <c r="O32" s="28"/>
-[...26 lines deleted...]
-      <c r="A33" s="34" t="s">
+      <c r="O32" s="15"/>
+      <c r="P32" s="15"/>
+      <c r="Q32" s="15"/>
+      <c r="R32" s="15"/>
+      <c r="S32" s="15"/>
+      <c r="T32" s="15"/>
+      <c r="U32" s="15"/>
+      <c r="V32" s="15"/>
+      <c r="X32" s="15"/>
+      <c r="Y32" s="15"/>
+      <c r="Z32" s="15"/>
+      <c r="AA32" s="15"/>
+      <c r="AB32" s="15"/>
+      <c r="AC32" s="15"/>
+    </row>
+    <row r="33" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="40">
-[...32 lines deleted...]
-      <c r="M33" s="28">
+      <c r="B33" s="15">
+        <v>-1.24</v>
+      </c>
+      <c r="C33" s="15">
+        <v>-0.43</v>
+      </c>
+      <c r="D33" s="15">
+        <v>-1.82</v>
+      </c>
+      <c r="E33" s="15">
+        <v>-1.69</v>
+      </c>
+      <c r="F33" s="15">
+        <v>-2.19</v>
+      </c>
+      <c r="G33" s="15">
+        <v>-2.6</v>
+      </c>
+      <c r="H33" s="15">
+        <v>-2.11</v>
+      </c>
+      <c r="I33" s="15">
+        <v>-2.2599999999999998</v>
+      </c>
+      <c r="J33" s="15">
+        <v>-2.0099999999999998</v>
+      </c>
+      <c r="K33" s="15">
+        <v>-1.69</v>
+      </c>
+      <c r="L33" s="15">
+        <v>-1.6</v>
+      </c>
+      <c r="M33" s="15">
+        <v>-1.57</v>
+      </c>
+      <c r="N33" s="15">
+        <v>-5.8</v>
+      </c>
+      <c r="O33" s="15">
+        <v>-4.8</v>
+      </c>
+      <c r="P33" s="15">
+        <v>-4.01</v>
+      </c>
+      <c r="Q33" s="15">
+        <v>-3.97</v>
+      </c>
+      <c r="R33" s="15">
+        <v>-3.58</v>
+      </c>
+      <c r="S33" s="15">
+        <v>-4.21</v>
+      </c>
+      <c r="T33" s="15">
+        <v>-3.61</v>
+      </c>
+      <c r="U33" s="15">
+        <v>-3.24</v>
+      </c>
+      <c r="V33" s="15">
+        <v>-3.41</v>
+      </c>
+      <c r="W33" s="14">
+        <v>-3.18</v>
+      </c>
+      <c r="X33" s="15">
+        <v>-3.56</v>
+      </c>
+      <c r="Y33" s="15">
+        <v>-3.44</v>
+      </c>
+      <c r="Z33" s="15">
+        <v>1.68</v>
+      </c>
+      <c r="AA33" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB33" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC33" s="15">
+        <v>-0.44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A34" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="15">
+        <v>10.43</v>
+      </c>
+      <c r="C34" s="15">
+        <v>11.35</v>
+      </c>
+      <c r="D34" s="15">
+        <v>10.59</v>
+      </c>
+      <c r="E34" s="15">
+        <v>11.93</v>
+      </c>
+      <c r="F34" s="15">
+        <v>13.2</v>
+      </c>
+      <c r="G34" s="15">
+        <v>13.03</v>
+      </c>
+      <c r="H34" s="15">
+        <v>12.83</v>
+      </c>
+      <c r="I34" s="15">
+        <v>12.53</v>
+      </c>
+      <c r="J34" s="15">
+        <v>12.09</v>
+      </c>
+      <c r="K34" s="15">
+        <v>11.15</v>
+      </c>
+      <c r="L34" s="15">
+        <v>11.85</v>
+      </c>
+      <c r="M34" s="15">
+        <v>11.83</v>
+      </c>
+      <c r="N34" s="15">
+        <v>8.15</v>
+      </c>
+      <c r="O34" s="15">
+        <v>9.86</v>
+      </c>
+      <c r="P34" s="15">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>7.52</v>
+      </c>
+      <c r="R34" s="15">
+        <v>7.88</v>
+      </c>
+      <c r="S34" s="15">
+        <v>8.17</v>
+      </c>
+      <c r="T34" s="15">
+        <v>7.37</v>
+      </c>
+      <c r="U34" s="15">
+        <v>7.82</v>
+      </c>
+      <c r="V34" s="15">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="W34" s="14">
+        <v>8.82</v>
+      </c>
+      <c r="X34" s="15">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="Y34" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="Z34" s="15">
         <v>1.36</v>
       </c>
-      <c r="N33" s="28">
-[...196 lines deleted...]
-      <c r="AM34" s="28">
+      <c r="AA34" s="15">
         <v>1.42</v>
       </c>
-      <c r="AN34" s="28">
+      <c r="AB34" s="15">
         <v>3.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="39" t="s">
+      <c r="AC34" s="15">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A35" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="39"/>
-[...40 lines deleted...]
-      <c r="A36" s="43" t="s">
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="22"/>
+      <c r="S35" s="22"/>
+      <c r="T35" s="22"/>
+      <c r="U35" s="22"/>
+      <c r="V35" s="22"/>
+      <c r="W35" s="22"/>
+      <c r="X35" s="22"/>
+      <c r="Y35" s="22"/>
+      <c r="Z35" s="22"/>
+      <c r="AA35" s="22"/>
+      <c r="AB35" s="22"/>
+      <c r="AC35" s="22"/>
+    </row>
+    <row r="36" spans="1:29" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A36" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B36" s="40">
-[...35 lines deleted...]
-      <c r="N36" s="28">
+      <c r="B36" s="15">
         <v>5.15</v>
       </c>
-      <c r="O36" s="28">
+      <c r="C36" s="15">
         <v>5.63</v>
       </c>
-      <c r="P36" s="28">
+      <c r="D36" s="15">
         <v>6.3</v>
       </c>
-      <c r="Q36" s="28">
+      <c r="E36" s="15">
         <v>6.36</v>
       </c>
-      <c r="R36" s="28">
+      <c r="F36" s="15">
         <v>6.33</v>
       </c>
-      <c r="S36" s="28">
+      <c r="G36" s="15">
         <v>6.54</v>
       </c>
-      <c r="T36" s="28">
+      <c r="H36" s="15">
         <v>6.69</v>
       </c>
-      <c r="U36" s="28">
+      <c r="I36" s="15">
         <v>6.62</v>
       </c>
-      <c r="V36" s="28">
+      <c r="J36" s="15">
         <v>6.66</v>
       </c>
-      <c r="W36" s="28">
+      <c r="K36" s="15">
         <v>6.41</v>
       </c>
-      <c r="X36" s="28">
+      <c r="L36" s="15">
         <v>6.37</v>
       </c>
-      <c r="Y36" s="28">
+      <c r="M36" s="15">
         <v>6.2</v>
       </c>
-      <c r="Z36" s="28">
+      <c r="N36" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AA36" s="28">
+      <c r="O36" s="15">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AB36" s="28">
+      <c r="P36" s="15">
         <v>2.93</v>
       </c>
-      <c r="AC36" s="28">
+      <c r="Q36" s="15">
         <v>3.64</v>
       </c>
-      <c r="AD36" s="28">
+      <c r="R36" s="15">
         <v>3.96</v>
       </c>
-      <c r="AE36" s="28">
+      <c r="S36" s="15">
         <v>4.07</v>
       </c>
-      <c r="AF36" s="28">
+      <c r="T36" s="15">
         <v>4.26</v>
       </c>
-      <c r="AG36" s="28">
+      <c r="U36" s="15">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AH36" s="28">
+      <c r="V36" s="15">
         <v>4.58</v>
       </c>
-      <c r="AI36" s="27">
+      <c r="W36" s="14">
         <v>4.41</v>
       </c>
-      <c r="AJ36" s="28">
+      <c r="X36" s="15">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AK36" s="28">
+      <c r="Y36" s="15">
         <v>4.09</v>
       </c>
-      <c r="AL36" s="28">
+      <c r="Z36" s="15">
         <v>3.86</v>
       </c>
-      <c r="AM36" s="28">
+      <c r="AA36" s="15">
         <v>3.76</v>
       </c>
-      <c r="AN36" s="28">
+      <c r="AB36" s="15">
         <v>3.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="34" t="s">
+      <c r="AC36" s="15">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="40"/>
-[...2 lines deleted...]
-      <c r="E37" s="40"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
       <c r="F37" s="15"/>
-      <c r="G37" s="15"/>
+      <c r="G37" s="26"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15"/>
-      <c r="O37" s="28"/>
-[...26 lines deleted...]
-      <c r="A38" s="14" t="s">
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="15"/>
+      <c r="V37" s="15"/>
+      <c r="X37" s="15"/>
+      <c r="Y37" s="15"/>
+      <c r="Z37" s="15"/>
+      <c r="AA37" s="15"/>
+      <c r="AB37" s="15"/>
+      <c r="AC37" s="15"/>
+    </row>
+    <row r="38" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A38" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="25">
-[...17 lines deleted...]
-      <c r="H38" s="27">
+      <c r="B38" s="14">
+        <v>5.91</v>
+      </c>
+      <c r="C38" s="15">
+        <v>6.75</v>
+      </c>
+      <c r="D38" s="15">
+        <v>6.88</v>
+      </c>
+      <c r="E38" s="15">
+        <v>5.45</v>
+      </c>
+      <c r="F38" s="15">
+        <v>4.51</v>
+      </c>
+      <c r="G38" s="15">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="H38" s="15">
+        <v>4.38</v>
+      </c>
+      <c r="I38" s="15">
+        <v>4.03</v>
+      </c>
+      <c r="J38" s="15">
+        <v>3</v>
+      </c>
+      <c r="K38" s="15">
+        <v>2.61</v>
+      </c>
+      <c r="L38" s="15">
+        <v>2.39</v>
+      </c>
+      <c r="M38" s="15">
+        <v>2.04</v>
+      </c>
+      <c r="N38" s="15">
+        <v>-4.08</v>
+      </c>
+      <c r="O38" s="15">
+        <v>-1.49</v>
+      </c>
+      <c r="P38" s="15">
+        <v>0.42</v>
+      </c>
+      <c r="Q38" s="15">
+        <v>1.26</v>
+      </c>
+      <c r="R38" s="15">
+        <v>1.74</v>
+      </c>
+      <c r="S38" s="15">
+        <v>2.15</v>
+      </c>
+      <c r="T38" s="15">
+        <v>1.54</v>
+      </c>
+      <c r="U38" s="15">
+        <v>1.39</v>
+      </c>
+      <c r="V38" s="15">
+        <v>1.42</v>
+      </c>
+      <c r="W38" s="14">
+        <v>1.61</v>
+      </c>
+      <c r="X38" s="15">
+        <v>1.96</v>
+      </c>
+      <c r="Y38" s="15">
+        <v>2.16</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>0.43</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>-1.1399999999999999</v>
+      </c>
+      <c r="AC38" s="15">
+        <v>-0.43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A39" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="14">
+        <v>10.48</v>
+      </c>
+      <c r="C39" s="15">
+        <v>10.87</v>
+      </c>
+      <c r="D39" s="15">
+        <v>9.98</v>
+      </c>
+      <c r="E39" s="15">
+        <v>10.78</v>
+      </c>
+      <c r="F39" s="15">
+        <v>11.03</v>
+      </c>
+      <c r="G39" s="15">
+        <v>12.38</v>
+      </c>
+      <c r="H39" s="15">
+        <v>12.01</v>
+      </c>
+      <c r="I39" s="15">
+        <v>11.65</v>
+      </c>
+      <c r="J39" s="15">
+        <v>12.12</v>
+      </c>
+      <c r="K39" s="15">
+        <v>12.53</v>
+      </c>
+      <c r="L39" s="15">
+        <v>12.18</v>
+      </c>
+      <c r="M39" s="15">
+        <v>11.99</v>
+      </c>
+      <c r="N39" s="15">
+        <v>2.33</v>
+      </c>
+      <c r="O39" s="15">
+        <v>5.34</v>
+      </c>
+      <c r="P39" s="15">
+        <v>7.51</v>
+      </c>
+      <c r="Q39" s="15">
+        <v>7.69</v>
+      </c>
+      <c r="R39" s="15">
+        <v>6.59</v>
+      </c>
+      <c r="S39" s="15">
+        <v>7.38</v>
+      </c>
+      <c r="T39" s="15">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="U39" s="15">
+        <v>8.77</v>
+      </c>
+      <c r="V39" s="15">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="W39" s="14">
+        <v>9.94</v>
+      </c>
+      <c r="X39" s="15">
+        <v>9.56</v>
+      </c>
+      <c r="Y39" s="15">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>13.55</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>13.81</v>
+      </c>
+      <c r="AB39" s="15">
+        <v>10.11</v>
+      </c>
+      <c r="AC39" s="15">
+        <v>8.41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A40" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="14">
+        <v>2.95</v>
+      </c>
+      <c r="C40" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="D40" s="15">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="E40" s="15">
+        <v>5.95</v>
+      </c>
+      <c r="F40" s="15">
+        <v>5.96</v>
+      </c>
+      <c r="G40" s="15">
+        <v>5.86</v>
+      </c>
+      <c r="H40" s="15">
+        <v>6.27</v>
+      </c>
+      <c r="I40" s="15">
+        <v>6.35</v>
+      </c>
+      <c r="J40" s="15">
+        <v>6.49</v>
+      </c>
+      <c r="K40" s="15">
+        <v>6.11</v>
+      </c>
+      <c r="L40" s="15">
+        <v>6.12</v>
+      </c>
+      <c r="M40" s="15">
+        <v>5.96</v>
+      </c>
+      <c r="N40" s="15">
+        <v>3.21</v>
+      </c>
+      <c r="O40" s="15">
+        <v>3.02</v>
+      </c>
+      <c r="P40" s="15">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="15">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R40" s="15">
+        <v>2.96</v>
+      </c>
+      <c r="S40" s="15">
+        <v>3.37</v>
+      </c>
+      <c r="T40" s="15">
+        <v>3.51</v>
+      </c>
+      <c r="U40" s="15">
+        <v>3.82</v>
+      </c>
+      <c r="V40" s="15">
+        <v>3.82</v>
+      </c>
+      <c r="W40" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="X40" s="15">
+        <v>3.48</v>
+      </c>
+      <c r="Y40" s="15">
+        <v>3.49</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>3.25</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>3.29</v>
+      </c>
+      <c r="AB40" s="15">
         <v>2.73</v>
       </c>
-      <c r="I38" s="27">
-[...41 lines deleted...]
-      <c r="W38" s="28">
+      <c r="AC40" s="15">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A41" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="14">
+        <v>5.13</v>
+      </c>
+      <c r="C41" s="15">
+        <v>9.93</v>
+      </c>
+      <c r="D41" s="15">
+        <v>11.34</v>
+      </c>
+      <c r="E41" s="15">
+        <v>9.84</v>
+      </c>
+      <c r="F41" s="15">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="G41" s="15">
+        <v>9.69</v>
+      </c>
+      <c r="H41" s="15">
+        <v>10.01</v>
+      </c>
+      <c r="I41" s="15">
+        <v>9.32</v>
+      </c>
+      <c r="J41" s="15">
+        <v>9.39</v>
+      </c>
+      <c r="K41" s="15">
+        <v>9.82</v>
+      </c>
+      <c r="L41" s="15">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="M41" s="15">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="N41" s="15">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="O41" s="15">
+        <v>0.92</v>
+      </c>
+      <c r="P41" s="15">
+        <v>1.61</v>
+      </c>
+      <c r="Q41" s="15">
+        <v>3.76</v>
+      </c>
+      <c r="R41" s="15">
+        <v>5.15</v>
+      </c>
+      <c r="S41" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="T41" s="15">
+        <v>5.13</v>
+      </c>
+      <c r="U41" s="15">
+        <v>5.25</v>
+      </c>
+      <c r="V41" s="15">
+        <v>6</v>
+      </c>
+      <c r="W41" s="14">
+        <v>5.87</v>
+      </c>
+      <c r="X41" s="15">
+        <v>5.46</v>
+      </c>
+      <c r="Y41" s="15">
+        <v>5.18</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>6.08</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>4.47</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>7.72</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>6.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A42" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="14">
+        <v>5.49</v>
+      </c>
+      <c r="C42" s="15">
+        <v>6.77</v>
+      </c>
+      <c r="D42" s="15">
+        <v>5.19</v>
+      </c>
+      <c r="E42" s="15">
+        <v>4.75</v>
+      </c>
+      <c r="F42" s="15">
+        <v>5.44</v>
+      </c>
+      <c r="G42" s="15">
+        <v>5.95</v>
+      </c>
+      <c r="H42" s="15">
+        <v>6.83</v>
+      </c>
+      <c r="I42" s="15">
+        <v>6.85</v>
+      </c>
+      <c r="J42" s="15">
+        <v>6.48</v>
+      </c>
+      <c r="K42" s="15">
+        <v>5.93</v>
+      </c>
+      <c r="L42" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="M42" s="15">
+        <v>5.13</v>
+      </c>
+      <c r="N42" s="15">
+        <v>3.38</v>
+      </c>
+      <c r="O42" s="15">
+        <v>1.18</v>
+      </c>
+      <c r="P42" s="15">
+        <v>3.29</v>
+      </c>
+      <c r="Q42" s="15">
+        <v>5.34</v>
+      </c>
+      <c r="R42" s="15">
+        <v>6.2</v>
+      </c>
+      <c r="S42" s="15">
+        <v>5.47</v>
+      </c>
+      <c r="T42" s="15">
+        <v>5.67</v>
+      </c>
+      <c r="U42" s="15">
+        <v>5.23</v>
+      </c>
+      <c r="V42" s="15">
+        <v>5.69</v>
+      </c>
+      <c r="W42" s="14">
+        <v>5.05</v>
+      </c>
+      <c r="X42" s="15">
+        <v>4.49</v>
+      </c>
+      <c r="Y42" s="15">
+        <v>3.72</v>
+      </c>
+      <c r="Z42" s="15">
+        <v>2.35</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>2.14</v>
+      </c>
+      <c r="AB42" s="15">
         <v>2.61</v>
       </c>
-      <c r="X38" s="28">
-[...157 lines deleted...]
-      <c r="AJ39" s="28">
+      <c r="AC42" s="15">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A43" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="14">
+        <v>-2.42</v>
+      </c>
+      <c r="C43" s="15">
+        <v>-1.87</v>
+      </c>
+      <c r="D43" s="15">
+        <v>0.69</v>
+      </c>
+      <c r="E43" s="15">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F43" s="15">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="G43" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="H43" s="15">
+        <v>1.63</v>
+      </c>
+      <c r="I43" s="15">
+        <v>1.73</v>
+      </c>
+      <c r="J43" s="15">
+        <v>2.36</v>
+      </c>
+      <c r="K43" s="15">
+        <v>2.08</v>
+      </c>
+      <c r="L43" s="15">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="M43" s="15">
+        <v>2.31</v>
+      </c>
+      <c r="N43" s="15">
+        <v>-1.64</v>
+      </c>
+      <c r="O43" s="15">
+        <v>-0.43</v>
+      </c>
+      <c r="P43" s="15">
+        <v>-0.28000000000000003</v>
+      </c>
+      <c r="Q43" s="15">
+        <v>-0.84</v>
+      </c>
+      <c r="R43" s="15">
+        <v>-1.01</v>
+      </c>
+      <c r="S43" s="15">
+        <v>-1.05</v>
+      </c>
+      <c r="T43" s="15">
+        <v>-0.47</v>
+      </c>
+      <c r="U43" s="15">
+        <v>-0.31</v>
+      </c>
+      <c r="V43" s="15">
+        <v>-0.05</v>
+      </c>
+      <c r="W43" s="14">
+        <v>-0.83</v>
+      </c>
+      <c r="X43" s="15">
+        <v>-0.56999999999999995</v>
+      </c>
+      <c r="Y43" s="15">
+        <v>-0.91</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>-3.77</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>-0.44</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>-1.59</v>
+      </c>
+      <c r="AC43" s="15">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A44" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="16">
+        <v>11.21</v>
+      </c>
+      <c r="C44" s="16">
+        <v>9.43</v>
+      </c>
+      <c r="D44" s="16">
+        <v>8.84</v>
+      </c>
+      <c r="E44" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F44" s="16">
+        <v>7.97</v>
+      </c>
+      <c r="G44" s="16">
+        <v>9.44</v>
+      </c>
+      <c r="H44" s="16">
+        <v>9</v>
+      </c>
+      <c r="I44" s="16">
+        <v>9.25</v>
+      </c>
+      <c r="J44" s="16">
         <v>9.56</v>
       </c>
-      <c r="AK39" s="28">
-[...144 lines deleted...]
-      <c r="D41" s="25">
+      <c r="K44" s="16">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="L44" s="16">
+        <v>9.52</v>
+      </c>
+      <c r="M44" s="16">
+        <v>9.74</v>
+      </c>
+      <c r="N44" s="16">
+        <v>5.66</v>
+      </c>
+      <c r="O44" s="16">
         <v>5.07</v>
       </c>
-      <c r="E41" s="25">
-[...112 lines deleted...]
-      <c r="B42" s="25">
+      <c r="P44" s="16">
+        <v>6.06</v>
+      </c>
+      <c r="Q44" s="16">
+        <v>8.4</v>
+      </c>
+      <c r="R44" s="16">
+        <v>8.09</v>
+      </c>
+      <c r="S44" s="16">
+        <v>7.89</v>
+      </c>
+      <c r="T44" s="16">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U44" s="16">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="V44" s="16">
+        <v>8.64</v>
+      </c>
+      <c r="W44" s="16">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="X44" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="Y44" s="16">
+        <v>8.01</v>
+      </c>
+      <c r="Z44" s="16">
+        <v>7.88</v>
+      </c>
+      <c r="AA44" s="16">
         <v>6.87</v>
       </c>
-      <c r="C42" s="25">
-[...80 lines deleted...]
-      <c r="AD42" s="28">
+      <c r="AB44" s="16">
+        <v>6.73</v>
+      </c>
+      <c r="AC44" s="16">
         <v>6.2</v>
       </c>
-      <c r="AE42" s="28">
-[...275 lines deleted...]
-      <c r="A45" s="20" t="s">
+    </row>
+    <row r="45" spans="1:29" ht="14.1" customHeight="1">
+      <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Natural population growt</vt:lpstr>
       <vt:lpstr>General rate of NPG</vt:lpstr>