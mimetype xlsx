--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -421,76 +421,76 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -840,96 +840,96 @@
       <c r="B3" s="17"/>
     </row>
     <row r="5" spans="1:37" ht="14.1" customHeight="1">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="G5" s="9"/>
       <c r="L5" s="20"/>
       <c r="M5" s="19"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="S5" s="9"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="19"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="14.1" customHeight="1">
-      <c r="A6" s="30"/>
-      <c r="B6" s="28">
+      <c r="A6" s="31"/>
+      <c r="B6" s="29">
         <v>2024</v>
       </c>
-      <c r="C6" s="29"/>
-[...10 lines deleted...]
-      <c r="N6" s="28">
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="29">
         <v>2025</v>
       </c>
-      <c r="O6" s="29"/>
-[...10 lines deleted...]
-      <c r="Z6" s="28">
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="29">
         <v>2026</v>
       </c>
-      <c r="AA6" s="29"/>
-[...9 lines deleted...]
-      <c r="AK6" s="29"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
     </row>
     <row r="7" spans="1:37" ht="14.1" customHeight="1">
-      <c r="A7" s="31"/>
+      <c r="A7" s="32"/>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="3" t="s">
@@ -1026,51 +1026,51 @@
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
-      <c r="AC8" s="36"/>
+      <c r="AC8" s="28"/>
     </row>
     <row r="9" spans="1:37" ht="21.75" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="6">
         <v>243</v>
       </c>
       <c r="C9" s="7">
         <v>429</v>
       </c>
       <c r="D9" s="7">
         <v>391</v>
       </c>
       <c r="E9" s="7">
         <v>455</v>
       </c>
       <c r="F9" s="7">
         <v>407</v>
       </c>
       <c r="G9" s="7">
         <v>474</v>
       </c>
       <c r="H9" s="7">
         <v>509</v>
@@ -1116,50 +1116,53 @@
       </c>
       <c r="V9" s="7">
         <v>340</v>
       </c>
       <c r="W9" s="6">
         <v>216</v>
       </c>
       <c r="X9" s="7">
         <v>160</v>
       </c>
       <c r="Y9" s="7">
         <v>123</v>
       </c>
       <c r="Z9" s="7">
         <v>248</v>
       </c>
       <c r="AA9" s="7">
         <v>202</v>
       </c>
       <c r="AB9" s="7">
         <v>63</v>
       </c>
       <c r="AC9" s="7">
         <v>202</v>
       </c>
+      <c r="AD9" s="7">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.1" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="6">
         <v>143</v>
       </c>
       <c r="C10" s="7">
         <v>255</v>
       </c>
       <c r="D10" s="7">
         <v>211</v>
       </c>
       <c r="E10" s="7">
         <v>269</v>
       </c>
       <c r="F10" s="7">
         <v>211</v>
       </c>
       <c r="G10" s="7">
         <v>260</v>
       </c>
       <c r="H10" s="7">
         <v>280</v>
@@ -1205,50 +1208,53 @@
       </c>
       <c r="V10" s="7">
         <v>200</v>
       </c>
       <c r="W10" s="6">
         <v>152</v>
       </c>
       <c r="X10" s="7">
         <v>118</v>
       </c>
       <c r="Y10" s="7">
         <v>99</v>
       </c>
       <c r="Z10" s="7">
         <v>102</v>
       </c>
       <c r="AA10" s="7">
         <v>119</v>
       </c>
       <c r="AB10" s="7">
         <v>71</v>
       </c>
       <c r="AC10" s="7">
         <v>161</v>
       </c>
+      <c r="AD10" s="7">
+        <v>45</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.1" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>33</v>
       </c>
       <c r="D11" s="7">
         <v>36</v>
       </c>
       <c r="E11" s="7">
         <v>58</v>
       </c>
       <c r="F11" s="7">
         <v>49</v>
       </c>
       <c r="G11" s="7">
         <v>53</v>
       </c>
       <c r="H11" s="7">
         <v>50</v>
@@ -1294,50 +1300,53 @@
       </c>
       <c r="V11" s="7">
         <v>41</v>
       </c>
       <c r="W11" s="6">
         <v>37</v>
       </c>
       <c r="X11" s="7">
         <v>44</v>
       </c>
       <c r="Y11" s="7">
         <v>24</v>
       </c>
       <c r="Z11" s="7">
         <v>30</v>
       </c>
       <c r="AA11" s="7">
         <v>42</v>
       </c>
       <c r="AB11" s="7">
         <v>26</v>
       </c>
       <c r="AC11" s="7">
         <v>18</v>
       </c>
+      <c r="AD11" s="7">
+        <v>35</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.1" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="7">
         <v>13</v>
       </c>
       <c r="D12" s="7">
         <v>11</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>15</v>
       </c>
       <c r="G12" s="7">
         <v>8</v>
       </c>
       <c r="H12" s="7">
         <v>15</v>
@@ -1383,50 +1392,53 @@
       </c>
       <c r="V12" s="7">
         <v>4</v>
       </c>
       <c r="W12" s="6">
         <v>-1</v>
       </c>
       <c r="X12" s="7">
         <v>8</v>
       </c>
       <c r="Y12" s="7">
         <v>7</v>
       </c>
       <c r="Z12" s="7">
         <v>8</v>
       </c>
       <c r="AA12" s="7">
         <v>11</v>
       </c>
       <c r="AB12" s="7">
         <v>9</v>
       </c>
       <c r="AC12" s="7">
         <v>10</v>
       </c>
+      <c r="AD12" s="7">
+        <v>9</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.1" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="6">
         <v>-18</v>
       </c>
       <c r="C13" s="7">
         <v>9</v>
       </c>
       <c r="D13" s="7">
         <v>-1</v>
       </c>
       <c r="E13" s="7">
         <v>15</v>
       </c>
       <c r="F13" s="7">
         <v>-2</v>
       </c>
       <c r="G13" s="7">
         <v>1</v>
       </c>
       <c r="H13" s="7">
         <v>7</v>
@@ -1468,50 +1480,53 @@
       </c>
       <c r="V13" s="7">
         <v>2</v>
       </c>
       <c r="W13" s="6">
         <v>-20</v>
       </c>
       <c r="X13" s="7">
         <v>-7</v>
       </c>
       <c r="Y13" s="7">
         <v>4</v>
       </c>
       <c r="Z13" s="7">
         <v>-4</v>
       </c>
       <c r="AA13" s="7">
         <v>3</v>
       </c>
       <c r="AB13" s="7">
         <v>-8</v>
       </c>
       <c r="AC13" s="7">
         <v>2</v>
       </c>
+      <c r="AD13" s="7">
+        <v>-20</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.1" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>-6</v>
       </c>
       <c r="C14" s="7">
         <v>21</v>
       </c>
       <c r="D14" s="7">
         <v>10</v>
       </c>
       <c r="E14" s="7">
         <v>-7</v>
       </c>
       <c r="F14" s="7">
         <v>13</v>
       </c>
       <c r="G14" s="7">
         <v>42</v>
       </c>
       <c r="H14" s="7">
         <v>1</v>
@@ -1557,50 +1572,53 @@
       </c>
       <c r="V14" s="7">
         <v>9</v>
       </c>
       <c r="W14" s="6">
         <v>10</v>
       </c>
       <c r="X14" s="7">
         <v>-5</v>
       </c>
       <c r="Y14" s="7">
         <v>-28</v>
       </c>
       <c r="Z14" s="7">
         <v>40</v>
       </c>
       <c r="AA14" s="7">
         <v>-18</v>
       </c>
       <c r="AB14" s="7">
         <v>-41</v>
       </c>
       <c r="AC14" s="7">
         <v>-22</v>
       </c>
+      <c r="AD14" s="7">
+        <v>-15</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.1" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="6">
         <v>-16</v>
       </c>
       <c r="C15" s="7">
         <v>-13</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-3</v>
       </c>
       <c r="F15" s="7">
         <v>7</v>
       </c>
       <c r="G15" s="7">
         <v>-17</v>
       </c>
       <c r="H15" s="7">
         <v>14</v>
@@ -1645,84 +1663,88 @@
         <v>-19</v>
       </c>
       <c r="V15" s="7">
         <v>-20</v>
       </c>
       <c r="W15" s="6">
         <v>-13</v>
       </c>
       <c r="X15" s="7">
         <v>-30</v>
       </c>
       <c r="Y15" s="7">
         <v>-17</v>
       </c>
       <c r="Z15" s="7">
         <v>3</v>
       </c>
       <c r="AA15" s="7">
         <v>-7</v>
       </c>
       <c r="AB15" s="7">
         <v>-39</v>
       </c>
       <c r="AC15" s="7">
         <v>-7</v>
+      </c>
+      <c r="AD15" s="7">
+        <v>-12</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.1" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
-    </row>
-    <row r="17" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD16" s="7"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.1" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>12</v>
       </c>
       <c r="C17" s="7">
         <v>19</v>
       </c>
       <c r="D17" s="7">
         <v>7</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="7">
         <v>-8</v>
       </c>
       <c r="G17" s="7">
         <v>-6</v>
       </c>
       <c r="H17" s="7">
         <v>17</v>
       </c>
       <c r="I17" s="7">
@@ -1766,52 +1788,55 @@
       </c>
       <c r="V17" s="7">
         <v>-7</v>
       </c>
       <c r="W17" s="6">
         <v>5</v>
       </c>
       <c r="X17" s="7">
         <v>-4</v>
       </c>
       <c r="Y17" s="7">
         <v>6</v>
       </c>
       <c r="Z17" s="7">
         <v>9</v>
       </c>
       <c r="AA17" s="7">
         <v>-7</v>
       </c>
       <c r="AB17" s="7">
         <v>-10</v>
       </c>
       <c r="AC17" s="7" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD17" s="7">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.1" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>14</v>
       </c>
       <c r="C18" s="7">
         <v>14</v>
       </c>
       <c r="D18" s="7">
         <v>11</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>16</v>
       </c>
       <c r="G18" s="7">
         <v>25</v>
       </c>
       <c r="H18" s="7">
         <v>11</v>
       </c>
       <c r="I18" s="7">
@@ -1855,52 +1880,55 @@
       </c>
       <c r="V18" s="7">
         <v>14</v>
       </c>
       <c r="W18" s="6">
         <v>23</v>
       </c>
       <c r="X18" s="7">
         <v>7</v>
       </c>
       <c r="Y18" s="7">
         <v>8</v>
       </c>
       <c r="Z18" s="7">
         <v>17</v>
       </c>
       <c r="AA18" s="7">
         <v>16</v>
       </c>
       <c r="AB18" s="7">
         <v>4</v>
       </c>
       <c r="AC18" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD18" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.1" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>13</v>
       </c>
       <c r="C19" s="7">
         <v>11</v>
       </c>
       <c r="D19" s="7">
         <v>37</v>
       </c>
       <c r="E19" s="7">
         <v>42</v>
       </c>
       <c r="F19" s="7">
         <v>27</v>
       </c>
       <c r="G19" s="7">
         <v>23</v>
       </c>
       <c r="H19" s="7">
         <v>39</v>
       </c>
       <c r="I19" s="7">
@@ -1944,52 +1972,55 @@
       </c>
       <c r="V19" s="7">
         <v>16</v>
       </c>
       <c r="W19" s="6">
         <v>9</v>
       </c>
       <c r="X19" s="7">
         <v>8</v>
       </c>
       <c r="Y19" s="7">
         <v>16</v>
       </c>
       <c r="Z19" s="7">
         <v>14</v>
       </c>
       <c r="AA19" s="7">
         <v>13</v>
       </c>
       <c r="AB19" s="7">
         <v>7</v>
       </c>
       <c r="AC19" s="7">
         <v>14</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD19" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.1" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>17</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>32</v>
       </c>
       <c r="E20" s="7">
         <v>21</v>
       </c>
       <c r="F20" s="7">
         <v>31</v>
       </c>
       <c r="G20" s="7">
         <v>25</v>
       </c>
       <c r="H20" s="7">
         <v>30</v>
       </c>
       <c r="I20" s="7">
@@ -2033,52 +2064,55 @@
       </c>
       <c r="V20" s="7">
         <v>36</v>
       </c>
       <c r="W20" s="6">
         <v>11</v>
       </c>
       <c r="X20" s="7">
         <v>4</v>
       </c>
       <c r="Y20" s="7">
         <v>5</v>
       </c>
       <c r="Z20" s="7">
         <v>11</v>
       </c>
       <c r="AA20" s="7">
         <v>5</v>
       </c>
       <c r="AB20" s="7">
         <v>28</v>
       </c>
       <c r="AC20" s="7">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD20" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.1" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="6">
         <v>10</v>
       </c>
       <c r="C21" s="7">
         <v>14</v>
       </c>
       <c r="D21" s="7">
         <v>4</v>
       </c>
       <c r="E21" s="7">
         <v>6</v>
       </c>
       <c r="F21" s="7">
         <v>15</v>
       </c>
       <c r="G21" s="7">
         <v>15</v>
       </c>
       <c r="H21" s="7">
         <v>22</v>
       </c>
       <c r="I21" s="7">
@@ -2122,52 +2156,55 @@
       </c>
       <c r="V21" s="7">
         <v>16</v>
       </c>
       <c r="W21" s="6">
         <v>-1</v>
       </c>
       <c r="X21" s="7">
         <v>-2</v>
       </c>
       <c r="Y21" s="7">
         <v>-8</v>
       </c>
       <c r="Z21" s="7">
         <v>4</v>
       </c>
       <c r="AA21" s="7">
         <v>3</v>
       </c>
       <c r="AB21" s="7">
         <v>6</v>
       </c>
       <c r="AC21" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD21" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.1" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>-6</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>14</v>
       </c>
       <c r="E22" s="7">
         <v>15</v>
       </c>
       <c r="F22" s="7">
         <v>11</v>
       </c>
       <c r="G22" s="7">
         <v>-6</v>
       </c>
       <c r="H22" s="7">
         <v>3</v>
       </c>
       <c r="I22" s="7">
@@ -2211,52 +2248,55 @@
       </c>
       <c r="V22" s="7">
         <v>5</v>
       </c>
       <c r="W22" s="6">
         <v>-19</v>
       </c>
       <c r="X22" s="7">
         <v>5</v>
       </c>
       <c r="Y22" s="7">
         <v>-11</v>
       </c>
       <c r="Z22" s="7">
         <v>-9</v>
       </c>
       <c r="AA22" s="7">
         <v>7</v>
       </c>
       <c r="AB22" s="7">
         <v>-9</v>
       </c>
       <c r="AC22" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD22" s="7">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.1" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="7">
         <v>35</v>
       </c>
       <c r="C23" s="7">
         <v>22</v>
       </c>
       <c r="D23" s="7">
         <v>24</v>
       </c>
       <c r="E23" s="7">
         <v>19</v>
       </c>
       <c r="F23" s="7">
         <v>22</v>
       </c>
       <c r="G23" s="7">
         <v>51</v>
       </c>
       <c r="H23" s="7">
         <v>20</v>
       </c>
       <c r="I23" s="7">
@@ -2300,85 +2340,89 @@
       </c>
       <c r="V23" s="7">
         <v>24</v>
       </c>
       <c r="W23" s="6">
         <v>23</v>
       </c>
       <c r="X23" s="7">
         <v>14</v>
       </c>
       <c r="Y23" s="7">
         <v>18</v>
       </c>
       <c r="Z23" s="7">
         <v>23</v>
       </c>
       <c r="AA23" s="7">
         <v>15</v>
       </c>
       <c r="AB23" s="7">
         <v>19</v>
       </c>
       <c r="AC23" s="7">
         <v>13</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD23" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.1" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="22"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="22"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="22"/>
       <c r="Z24" s="22"/>
       <c r="AA24" s="22"/>
       <c r="AB24" s="22"/>
       <c r="AC24" s="22"/>
-    </row>
-    <row r="25" spans="1:29" ht="21.75" customHeight="1">
+      <c r="AD24" s="7"/>
+    </row>
+    <row r="25" spans="1:30" ht="21.75" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="7">
         <v>153</v>
       </c>
       <c r="C25" s="7">
         <v>328</v>
       </c>
       <c r="D25" s="7">
         <v>258</v>
       </c>
       <c r="E25" s="7">
         <v>344</v>
       </c>
       <c r="F25" s="7">
         <v>297</v>
       </c>
       <c r="G25" s="7">
         <v>345</v>
       </c>
       <c r="H25" s="7">
         <v>378</v>
       </c>
       <c r="I25" s="7">
@@ -2422,52 +2466,55 @@
       </c>
       <c r="V25" s="7">
         <v>241</v>
       </c>
       <c r="W25" s="6">
         <v>165</v>
       </c>
       <c r="X25" s="7">
         <v>113</v>
       </c>
       <c r="Y25" s="7">
         <v>85</v>
       </c>
       <c r="Z25" s="7">
         <v>184</v>
       </c>
       <c r="AA25" s="7">
         <v>147</v>
       </c>
       <c r="AB25" s="7">
         <v>23</v>
       </c>
       <c r="AC25" s="7">
         <v>158</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD25" s="7">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.1" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="7">
         <v>143</v>
       </c>
       <c r="C26" s="7">
         <v>255</v>
       </c>
       <c r="D26" s="7">
         <v>211</v>
       </c>
       <c r="E26" s="7">
         <v>269</v>
       </c>
       <c r="F26" s="7">
         <v>211</v>
       </c>
       <c r="G26" s="7">
         <v>260</v>
       </c>
       <c r="H26" s="7">
         <v>280</v>
       </c>
       <c r="I26" s="7">
@@ -2511,52 +2558,55 @@
       </c>
       <c r="V26" s="7">
         <v>200</v>
       </c>
       <c r="W26" s="6">
         <v>152</v>
       </c>
       <c r="X26" s="7">
         <v>118</v>
       </c>
       <c r="Y26" s="7">
         <v>99</v>
       </c>
       <c r="Z26" s="7">
         <v>102</v>
       </c>
       <c r="AA26" s="7">
         <v>119</v>
       </c>
       <c r="AB26" s="7">
         <v>71</v>
       </c>
       <c r="AC26" s="7">
         <v>161</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD26" s="7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.1" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="7">
         <v>33</v>
       </c>
       <c r="C27" s="7">
         <v>33</v>
       </c>
       <c r="D27" s="7">
         <v>36</v>
       </c>
       <c r="E27" s="7">
         <v>58</v>
       </c>
       <c r="F27" s="7">
         <v>49</v>
       </c>
       <c r="G27" s="7">
         <v>53</v>
       </c>
       <c r="H27" s="7">
         <v>50</v>
       </c>
       <c r="I27" s="7">
@@ -2600,52 +2650,55 @@
       </c>
       <c r="V27" s="7">
         <v>41</v>
       </c>
       <c r="W27" s="6">
         <v>37</v>
       </c>
       <c r="X27" s="7">
         <v>44</v>
       </c>
       <c r="Y27" s="7">
         <v>24</v>
       </c>
       <c r="Z27" s="7">
         <v>30</v>
       </c>
       <c r="AA27" s="7">
         <v>42</v>
       </c>
       <c r="AB27" s="7">
         <v>26</v>
       </c>
       <c r="AC27" s="7">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD27" s="7">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.1" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="7">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>13</v>
       </c>
       <c r="D28" s="7">
         <v>11</v>
       </c>
       <c r="E28" s="7">
         <v>3</v>
       </c>
       <c r="F28" s="7">
         <v>15</v>
       </c>
       <c r="G28" s="7">
         <v>8</v>
       </c>
       <c r="H28" s="7">
         <v>15</v>
       </c>
       <c r="I28" s="7">
@@ -2689,52 +2742,55 @@
       </c>
       <c r="V28" s="7">
         <v>4</v>
       </c>
       <c r="W28" s="6">
         <v>-1</v>
       </c>
       <c r="X28" s="7">
         <v>8</v>
       </c>
       <c r="Y28" s="7">
         <v>7</v>
       </c>
       <c r="Z28" s="7">
         <v>8</v>
       </c>
       <c r="AA28" s="7">
         <v>11</v>
       </c>
       <c r="AB28" s="7">
         <v>9</v>
       </c>
       <c r="AC28" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD28" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.1" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7">
         <v>-18</v>
       </c>
       <c r="C29" s="7">
         <v>9</v>
       </c>
       <c r="D29" s="7">
         <v>-1</v>
       </c>
       <c r="E29" s="7">
         <v>15</v>
       </c>
       <c r="F29" s="7">
         <v>-2</v>
       </c>
       <c r="G29" s="7">
         <v>1</v>
       </c>
       <c r="H29" s="7">
         <v>7</v>
       </c>
       <c r="I29" s="7"/>
@@ -2776,52 +2832,55 @@
       </c>
       <c r="V29" s="7">
         <v>2</v>
       </c>
       <c r="W29" s="6">
         <v>-20</v>
       </c>
       <c r="X29" s="7">
         <v>-7</v>
       </c>
       <c r="Y29" s="7">
         <v>4</v>
       </c>
       <c r="Z29" s="7">
         <v>-4</v>
       </c>
       <c r="AA29" s="7">
         <v>3</v>
       </c>
       <c r="AB29" s="7">
         <v>-8</v>
       </c>
       <c r="AC29" s="7">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD29" s="7">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="14.1" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7">
         <v>-6</v>
       </c>
       <c r="C30" s="7">
         <v>21</v>
       </c>
       <c r="D30" s="7">
         <v>10</v>
       </c>
       <c r="E30" s="7">
         <v>-7</v>
       </c>
       <c r="F30" s="7">
         <v>13</v>
       </c>
       <c r="G30" s="7">
         <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -2865,52 +2924,55 @@
       </c>
       <c r="V30" s="7">
         <v>9</v>
       </c>
       <c r="W30" s="6">
         <v>10</v>
       </c>
       <c r="X30" s="7">
         <v>-5</v>
       </c>
       <c r="Y30" s="7">
         <v>-28</v>
       </c>
       <c r="Z30" s="7">
         <v>40</v>
       </c>
       <c r="AA30" s="7">
         <v>-18</v>
       </c>
       <c r="AB30" s="7">
         <v>-41</v>
       </c>
       <c r="AC30" s="7">
         <v>-22</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD30" s="7">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.1" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7">
         <v>-16</v>
       </c>
       <c r="C31" s="7">
         <v>-13</v>
       </c>
       <c r="D31" s="7">
         <v>-5</v>
       </c>
       <c r="E31" s="7">
         <v>-3</v>
       </c>
       <c r="F31" s="7">
         <v>7</v>
       </c>
       <c r="G31" s="7">
         <v>-17</v>
       </c>
       <c r="H31" s="7">
         <v>14</v>
       </c>
       <c r="I31" s="7">
@@ -2954,84 +3016,87 @@
       </c>
       <c r="V31" s="7">
         <v>-20</v>
       </c>
       <c r="W31" s="6">
         <v>-13</v>
       </c>
       <c r="X31" s="7">
         <v>-30</v>
       </c>
       <c r="Y31" s="7">
         <v>-17</v>
       </c>
       <c r="Z31" s="7">
         <v>3</v>
       </c>
       <c r="AA31" s="7">
         <v>-7</v>
       </c>
       <c r="AB31" s="7">
         <v>-39</v>
       </c>
       <c r="AC31" s="7">
         <v>-7</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD31" s="7">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="14.1" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
     </row>
-    <row r="33" spans="1:29" ht="14.1" customHeight="1">
+    <row r="33" spans="1:30" ht="14.1" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>-3</v>
       </c>
       <c r="C33" s="7">
         <v>1</v>
       </c>
       <c r="D33" s="7">
         <v>-11</v>
       </c>
       <c r="E33" s="7">
         <v>-3</v>
       </c>
       <c r="F33" s="7">
         <v>-10</v>
       </c>
       <c r="G33" s="7">
         <v>-11</v>
       </c>
       <c r="H33" s="7">
         <v>2</v>
       </c>
       <c r="I33" s="7">
@@ -3075,52 +3140,55 @@
       </c>
       <c r="V33" s="7">
         <v>-11</v>
       </c>
       <c r="W33" s="6">
         <v>-3</v>
       </c>
       <c r="X33" s="7">
         <v>-17</v>
       </c>
       <c r="Y33" s="7">
         <v>-5</v>
       </c>
       <c r="Z33" s="7">
         <v>4</v>
       </c>
       <c r="AA33" s="7">
         <v>-4</v>
       </c>
       <c r="AB33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AC33" s="7">
         <v>-4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD33" s="7">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="14.1" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="7">
         <v>8</v>
       </c>
       <c r="C34" s="7">
         <v>9</v>
       </c>
       <c r="D34" s="7">
         <v>7</v>
       </c>
       <c r="E34" s="7">
         <v>12</v>
       </c>
       <c r="F34" s="7">
         <v>14</v>
       </c>
       <c r="G34" s="7">
         <v>9</v>
       </c>
       <c r="H34" s="7">
         <v>9</v>
       </c>
       <c r="I34" s="7">
@@ -3164,85 +3232,89 @@
       </c>
       <c r="V34" s="7">
         <v>16</v>
       </c>
       <c r="W34" s="6">
         <v>3</v>
       </c>
       <c r="X34" s="7">
         <v>2</v>
       </c>
       <c r="Y34" s="7">
         <v>1</v>
       </c>
       <c r="Z34" s="7">
         <v>1</v>
       </c>
       <c r="AA34" s="7">
         <v>1</v>
       </c>
       <c r="AB34" s="7">
         <v>5</v>
       </c>
       <c r="AC34" s="7" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD34" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="14.1" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="W35" s="22"/>
       <c r="X35" s="22"/>
       <c r="Y35" s="22"/>
       <c r="Z35" s="22"/>
       <c r="AA35" s="22"/>
       <c r="AB35" s="22"/>
       <c r="AC35" s="22"/>
-    </row>
-    <row r="36" spans="1:29" s="9" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AD35" s="7"/>
+    </row>
+    <row r="36" spans="1:30" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="7">
         <v>90</v>
       </c>
       <c r="C36" s="7">
         <v>101</v>
       </c>
       <c r="D36" s="7">
         <v>133</v>
       </c>
       <c r="E36" s="7">
         <v>111</v>
       </c>
       <c r="F36" s="7">
         <v>110</v>
       </c>
       <c r="G36" s="7">
         <v>129</v>
       </c>
       <c r="H36" s="7">
         <v>131</v>
       </c>
       <c r="I36" s="7">
@@ -3286,83 +3358,87 @@
       </c>
       <c r="V36" s="7">
         <v>99</v>
       </c>
       <c r="W36" s="6">
         <v>51</v>
       </c>
       <c r="X36" s="7">
         <v>47</v>
       </c>
       <c r="Y36" s="7">
         <v>38</v>
       </c>
       <c r="Z36" s="7">
         <v>64</v>
       </c>
       <c r="AA36" s="7">
         <v>55</v>
       </c>
       <c r="AB36" s="7">
         <v>40</v>
       </c>
       <c r="AC36" s="7">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD36" s="7">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="14.1" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
-    </row>
-    <row r="38" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD37" s="7"/>
+    </row>
+    <row r="38" spans="1:30" ht="14.1" customHeight="1">
       <c r="A38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="6">
         <v>15</v>
       </c>
       <c r="C38" s="7">
         <v>18</v>
       </c>
       <c r="D38" s="7">
         <v>18</v>
       </c>
       <c r="E38" s="7">
         <v>3</v>
       </c>
       <c r="F38" s="7">
         <v>2</v>
       </c>
       <c r="G38" s="7">
         <v>5</v>
       </c>
       <c r="H38" s="7">
         <v>15</v>
       </c>
       <c r="I38" s="7">
@@ -3404,52 +3480,55 @@
       </c>
       <c r="V38" s="7">
         <v>4</v>
       </c>
       <c r="W38" s="6">
         <v>8</v>
       </c>
       <c r="X38" s="7">
         <v>13</v>
       </c>
       <c r="Y38" s="7">
         <v>11</v>
       </c>
       <c r="Z38" s="7">
         <v>5</v>
       </c>
       <c r="AA38" s="7">
         <v>-3</v>
       </c>
       <c r="AB38" s="7">
         <v>-10</v>
       </c>
       <c r="AC38" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD38" s="7">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="14.1" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="6">
         <v>14</v>
       </c>
       <c r="C39" s="7">
         <v>14</v>
       </c>
       <c r="D39" s="7">
         <v>11</v>
       </c>
       <c r="E39" s="7">
         <v>17</v>
       </c>
       <c r="F39" s="7">
         <v>16</v>
       </c>
       <c r="G39" s="7">
         <v>25</v>
       </c>
       <c r="H39" s="7">
         <v>11</v>
       </c>
       <c r="I39" s="7">
@@ -3493,52 +3572,55 @@
       </c>
       <c r="V39" s="7">
         <v>14</v>
       </c>
       <c r="W39" s="6">
         <v>23</v>
       </c>
       <c r="X39" s="7">
         <v>7</v>
       </c>
       <c r="Y39" s="7">
         <v>8</v>
       </c>
       <c r="Z39" s="7">
         <v>17</v>
       </c>
       <c r="AA39" s="7">
         <v>16</v>
       </c>
       <c r="AB39" s="7">
         <v>4</v>
       </c>
       <c r="AC39" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD39" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="14.1" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="6">
         <v>13</v>
       </c>
       <c r="C40" s="7">
         <v>11</v>
       </c>
       <c r="D40" s="7">
         <v>37</v>
       </c>
       <c r="E40" s="7">
         <v>42</v>
       </c>
       <c r="F40" s="7">
         <v>27</v>
       </c>
       <c r="G40" s="7">
         <v>23</v>
       </c>
       <c r="H40" s="7">
         <v>39</v>
       </c>
       <c r="I40" s="7">
@@ -3582,52 +3664,55 @@
       </c>
       <c r="V40" s="7">
         <v>16</v>
       </c>
       <c r="W40" s="6">
         <v>9</v>
       </c>
       <c r="X40" s="7">
         <v>8</v>
       </c>
       <c r="Y40" s="7">
         <v>16</v>
       </c>
       <c r="Z40" s="7">
         <v>14</v>
       </c>
       <c r="AA40" s="7">
         <v>13</v>
       </c>
       <c r="AB40" s="7">
         <v>7</v>
       </c>
       <c r="AC40" s="7">
         <v>14</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD40" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="14.1" customHeight="1">
       <c r="A41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>9</v>
       </c>
       <c r="C41" s="7">
         <v>25</v>
       </c>
       <c r="D41" s="7">
         <v>25</v>
       </c>
       <c r="E41" s="7">
         <v>9</v>
       </c>
       <c r="F41" s="7">
         <v>17</v>
       </c>
       <c r="G41" s="7">
         <v>16</v>
       </c>
       <c r="H41" s="7">
         <v>21</v>
       </c>
       <c r="I41" s="7">
@@ -3671,52 +3756,55 @@
       </c>
       <c r="V41" s="7">
         <v>20</v>
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="7">
         <v>2</v>
       </c>
       <c r="Y41" s="7">
         <v>4</v>
       </c>
       <c r="Z41" s="7">
         <v>10</v>
       </c>
       <c r="AA41" s="7">
         <v>4</v>
       </c>
       <c r="AB41" s="7">
         <v>23</v>
       </c>
       <c r="AC41" s="7">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD41" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="14.1" customHeight="1">
       <c r="A42" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="6">
         <v>10</v>
       </c>
       <c r="C42" s="7">
         <v>14</v>
       </c>
       <c r="D42" s="7">
         <v>4</v>
       </c>
       <c r="E42" s="7">
         <v>6</v>
       </c>
       <c r="F42" s="7">
         <v>15</v>
       </c>
       <c r="G42" s="7">
         <v>15</v>
       </c>
       <c r="H42" s="7">
         <v>22</v>
       </c>
       <c r="I42" s="7">
@@ -3760,52 +3848,55 @@
       </c>
       <c r="V42" s="7">
         <v>16</v>
       </c>
       <c r="W42" s="6">
         <v>-1</v>
       </c>
       <c r="X42" s="7">
         <v>-2</v>
       </c>
       <c r="Y42" s="7">
         <v>-8</v>
       </c>
       <c r="Z42" s="7">
         <v>4</v>
       </c>
       <c r="AA42" s="7">
         <v>3</v>
       </c>
       <c r="AB42" s="7">
         <v>6</v>
       </c>
       <c r="AC42" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD42" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="14.1" customHeight="1">
       <c r="A43" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="6">
         <v>-6</v>
       </c>
       <c r="C43" s="7">
         <v>-3</v>
       </c>
       <c r="D43" s="7">
         <v>14</v>
       </c>
       <c r="E43" s="7">
         <v>15</v>
       </c>
       <c r="F43" s="7">
         <v>11</v>
       </c>
       <c r="G43" s="7">
         <v>-6</v>
       </c>
       <c r="H43" s="7">
         <v>3</v>
       </c>
       <c r="I43" s="7">
@@ -3849,52 +3940,55 @@
       </c>
       <c r="V43" s="7">
         <v>5</v>
       </c>
       <c r="W43" s="6">
         <v>-19</v>
       </c>
       <c r="X43" s="7">
         <v>5</v>
       </c>
       <c r="Y43" s="7">
         <v>-11</v>
       </c>
       <c r="Z43" s="7">
         <v>-9</v>
       </c>
       <c r="AA43" s="7">
         <v>7</v>
       </c>
       <c r="AB43" s="7">
         <v>-9</v>
       </c>
       <c r="AC43" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD43" s="7">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.1" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="11">
         <v>35</v>
       </c>
       <c r="C44" s="11">
         <v>22</v>
       </c>
       <c r="D44" s="11">
         <v>24</v>
       </c>
       <c r="E44" s="11">
         <v>19</v>
       </c>
       <c r="F44" s="11">
         <v>22</v>
       </c>
       <c r="G44" s="11">
         <v>51</v>
       </c>
       <c r="H44" s="11">
         <v>20</v>
       </c>
       <c r="I44" s="11">
@@ -3938,52 +4032,55 @@
       </c>
       <c r="V44" s="11">
         <v>24</v>
       </c>
       <c r="W44" s="11">
         <v>23</v>
       </c>
       <c r="X44" s="11">
         <v>14</v>
       </c>
       <c r="Y44" s="11">
         <v>18</v>
       </c>
       <c r="Z44" s="11">
         <v>23</v>
       </c>
       <c r="AA44" s="11">
         <v>15</v>
       </c>
       <c r="AB44" s="11">
         <v>19</v>
       </c>
       <c r="AC44" s="11">
         <v>13</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD44" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="14.1" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4036,96 +4133,96 @@
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="9"/>
       <c r="G5" s="9"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="19"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="9"/>
       <c r="S5" s="9"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="19"/>
       <c r="Z5" s="18"/>
       <c r="AA5" s="18"/>
       <c r="AB5" s="9"/>
       <c r="AE5" s="9"/>
       <c r="AI5" s="20"/>
       <c r="AJ5" s="20"/>
       <c r="AK5" s="19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="14.1" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="32">
+      <c r="A6" s="35"/>
+      <c r="B6" s="33">
         <v>2024</v>
       </c>
-      <c r="C6" s="33"/>
-[...10 lines deleted...]
-      <c r="N6" s="32">
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="33">
         <v>2025</v>
       </c>
-      <c r="O6" s="33"/>
-[...10 lines deleted...]
-      <c r="Z6" s="32">
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="33">
         <v>2026</v>
       </c>
-      <c r="AA6" s="33"/>
-[...9 lines deleted...]
-      <c r="AK6" s="33"/>
+      <c r="AA6" s="34"/>
+      <c r="AB6" s="34"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="34"/>
+      <c r="AE6" s="34"/>
+      <c r="AF6" s="34"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="34"/>
+      <c r="AJ6" s="34"/>
+      <c r="AK6" s="34"/>
     </row>
     <row r="7" spans="1:37" ht="24.6" customHeight="1">
-      <c r="A7" s="35"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="3" t="s">
@@ -4222,51 +4319,51 @@
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
       <c r="Z8" s="22"/>
       <c r="AA8" s="22"/>
       <c r="AB8" s="22"/>
-      <c r="AC8" s="36"/>
+      <c r="AC8" s="28"/>
     </row>
     <row r="9" spans="1:37" ht="21" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="14">
         <v>2.5299999999999998</v>
       </c>
       <c r="C9" s="15">
         <v>3.61</v>
       </c>
       <c r="D9" s="15">
         <v>3.77</v>
       </c>
       <c r="E9" s="15">
         <v>4.04</v>
       </c>
       <c r="F9" s="15">
         <v>4.09</v>
       </c>
       <c r="G9" s="15">
         <v>4.25</v>
       </c>
       <c r="H9" s="15">
         <v>4.4000000000000004</v>
@@ -4312,50 +4409,53 @@
       </c>
       <c r="V9" s="15">
         <v>3.01</v>
       </c>
       <c r="W9" s="14">
         <v>2.93</v>
       </c>
       <c r="X9" s="15">
         <v>2.82</v>
       </c>
       <c r="Y9" s="15">
         <v>2.7</v>
       </c>
       <c r="Z9" s="15">
         <v>2.58</v>
       </c>
       <c r="AA9" s="15">
         <v>2.4500000000000002</v>
       </c>
       <c r="AB9" s="15">
         <v>1.84</v>
       </c>
       <c r="AC9" s="15">
         <v>1.92</v>
       </c>
+      <c r="AD9" s="15">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.1" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="14">
         <v>3.23</v>
       </c>
       <c r="C10" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="D10" s="15">
         <v>4.68</v>
       </c>
       <c r="E10" s="15">
         <v>5.08</v>
       </c>
       <c r="F10" s="15">
         <v>5.01</v>
       </c>
       <c r="G10" s="15">
         <v>5.18</v>
       </c>
       <c r="H10" s="15">
         <v>5.35</v>
@@ -4401,50 +4501,53 @@
       </c>
       <c r="V10" s="15">
         <v>3.94</v>
       </c>
       <c r="W10" s="14">
         <v>3.89</v>
       </c>
       <c r="X10" s="15">
         <v>3.78</v>
       </c>
       <c r="Y10" s="15">
         <v>3.65</v>
       </c>
       <c r="Z10" s="15">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA10" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB10" s="15">
         <v>2.21</v>
       </c>
       <c r="AC10" s="15">
         <v>2.57</v>
       </c>
+      <c r="AD10" s="15">
+        <v>2.25</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.1" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="14">
         <v>5.03</v>
       </c>
       <c r="C11" s="15">
         <v>5.2</v>
       </c>
       <c r="D11" s="15">
         <v>5.31</v>
       </c>
       <c r="E11" s="15">
         <v>6.26</v>
       </c>
       <c r="F11" s="15">
         <v>6.51</v>
       </c>
       <c r="G11" s="15">
         <v>6.81</v>
       </c>
       <c r="H11" s="15">
         <v>6.91</v>
@@ -4490,50 +4593,53 @@
       </c>
       <c r="V11" s="15">
         <v>5.91</v>
       </c>
       <c r="W11" s="14">
         <v>5.89</v>
       </c>
       <c r="X11" s="15">
         <v>5.98</v>
       </c>
       <c r="Y11" s="15">
         <v>5.78</v>
       </c>
       <c r="Z11" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA11" s="15">
         <v>5.83</v>
       </c>
       <c r="AB11" s="15">
         <v>5.2</v>
       </c>
       <c r="AC11" s="15">
         <v>4.6100000000000003</v>
       </c>
+      <c r="AD11" s="15">
+        <v>4.78</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.1" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="14">
         <v>12.65</v>
       </c>
       <c r="C12" s="15">
         <v>13.69</v>
       </c>
       <c r="D12" s="15">
         <v>13.07</v>
       </c>
       <c r="E12" s="15">
         <v>10.68</v>
       </c>
       <c r="F12" s="15">
         <v>11.73</v>
       </c>
       <c r="G12" s="15">
         <v>11.26</v>
       </c>
       <c r="H12" s="15">
         <v>11.94</v>
@@ -4579,50 +4685,53 @@
       </c>
       <c r="V12" s="15">
         <v>9.58</v>
       </c>
       <c r="W12" s="14">
         <v>8.48</v>
       </c>
       <c r="X12" s="15">
         <v>8.52</v>
       </c>
       <c r="Y12" s="15">
         <v>8.44</v>
       </c>
       <c r="Z12" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA12" s="15">
         <v>11.03</v>
       </c>
       <c r="AB12" s="15">
         <v>10.71</v>
       </c>
       <c r="AC12" s="15">
         <v>10.85</v>
       </c>
+      <c r="AD12" s="15">
+        <v>10.65</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.1" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="14">
         <v>-4.88</v>
       </c>
       <c r="C13" s="15">
         <v>-1.25</v>
       </c>
       <c r="D13" s="15">
         <v>-0.92</v>
       </c>
       <c r="E13" s="15">
         <v>0.35</v>
       </c>
       <c r="F13" s="15">
         <v>0.17</v>
       </c>
       <c r="G13" s="15">
         <v>0.18</v>
       </c>
       <c r="H13" s="15">
         <v>0.44</v>
@@ -4668,50 +4777,53 @@
       </c>
       <c r="V13" s="15">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W13" s="14">
         <v>-1.58</v>
       </c>
       <c r="X13" s="15">
         <v>-1.62</v>
       </c>
       <c r="Y13" s="15">
         <v>-1.38</v>
       </c>
       <c r="Z13" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA13" s="15">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB13" s="15">
         <v>-0.85</v>
       </c>
       <c r="AC13" s="15">
         <v>-0.49</v>
       </c>
+      <c r="AD13" s="15">
+        <v>-1.51</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.1" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="14">
         <v>-0.4</v>
       </c>
       <c r="C14" s="15">
         <v>0.52</v>
       </c>
       <c r="D14" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="E14" s="15">
         <v>0.31</v>
       </c>
       <c r="F14" s="15">
         <v>0.43</v>
       </c>
       <c r="G14" s="15">
         <v>0.83</v>
       </c>
       <c r="H14" s="15">
         <v>0.72</v>
@@ -4757,50 +4869,53 @@
       </c>
       <c r="V14" s="15">
         <v>-0.05</v>
       </c>
       <c r="W14" s="14">
         <v>0.02</v>
       </c>
       <c r="X14" s="15">
         <v>-0.02</v>
       </c>
       <c r="Y14" s="15">
         <v>-0.17</v>
       </c>
       <c r="Z14" s="15">
         <v>2.67</v>
       </c>
       <c r="AA14" s="15">
         <v>0.77</v>
       </c>
       <c r="AB14" s="15">
         <v>-0.44</v>
       </c>
       <c r="AC14" s="15">
         <v>-0.71</v>
       </c>
+      <c r="AD14" s="15">
+        <v>-0.78</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.1" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="14">
         <v>-3.27</v>
       </c>
       <c r="C15" s="15">
         <v>-3.06</v>
       </c>
       <c r="D15" s="15">
         <v>-2.36</v>
       </c>
       <c r="E15" s="15">
         <v>-1.93</v>
       </c>
       <c r="F15" s="15">
         <v>-1.24</v>
       </c>
       <c r="G15" s="15">
         <v>-1.63</v>
       </c>
       <c r="H15" s="15">
         <v>-0.98</v>
@@ -4845,84 +4960,88 @@
         <v>-1.07</v>
       </c>
       <c r="V15" s="15">
         <v>-1.43</v>
       </c>
       <c r="W15" s="14">
         <v>-1.55</v>
       </c>
       <c r="X15" s="15">
         <v>-1.99</v>
       </c>
       <c r="Y15" s="15">
         <v>-2.11</v>
       </c>
       <c r="Z15" s="15">
         <v>0.62</v>
       </c>
       <c r="AA15" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB15" s="15">
         <v>-3.08</v>
       </c>
       <c r="AC15" s="15">
         <v>-2.68</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>-2.65</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.1" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="15"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
       <c r="AB16" s="15"/>
       <c r="AC16" s="15"/>
-    </row>
-    <row r="17" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD16" s="15"/>
+    </row>
+    <row r="17" spans="1:30" ht="14.1" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="14">
         <v>2.42</v>
       </c>
       <c r="C17" s="15">
         <v>3.23</v>
       </c>
       <c r="D17" s="15">
         <v>2.61</v>
       </c>
       <c r="E17" s="15">
         <v>1.97</v>
       </c>
       <c r="F17" s="15">
         <v>1.23</v>
       </c>
       <c r="G17" s="15">
         <v>0.82</v>
       </c>
       <c r="H17" s="15">
         <v>1.2</v>
       </c>
       <c r="I17" s="15">
@@ -4966,52 +5085,55 @@
       </c>
       <c r="V17" s="15">
         <v>-0.96</v>
       </c>
       <c r="W17" s="14">
         <v>-0.75</v>
       </c>
       <c r="X17" s="15">
         <v>-0.76</v>
       </c>
       <c r="Y17" s="15">
         <v>-0.6</v>
       </c>
       <c r="Z17" s="15">
         <v>1.88</v>
       </c>
       <c r="AA17" s="15">
         <v>0.22</v>
       </c>
       <c r="AB17" s="15">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AC17" s="15">
         <v>-0.43</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD17" s="15">
+        <v>-1.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" ht="14.1" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="14">
         <v>10.48</v>
       </c>
       <c r="C18" s="15">
         <v>10.87</v>
       </c>
       <c r="D18" s="15">
         <v>9.98</v>
       </c>
       <c r="E18" s="15">
         <v>10.78</v>
       </c>
       <c r="F18" s="15">
         <v>11.03</v>
       </c>
       <c r="G18" s="15">
         <v>12.38</v>
       </c>
       <c r="H18" s="15">
         <v>12.01</v>
       </c>
       <c r="I18" s="15">
@@ -5055,52 +5177,55 @@
       </c>
       <c r="V18" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="W18" s="14">
         <v>9.94</v>
       </c>
       <c r="X18" s="15">
         <v>9.56</v>
       </c>
       <c r="Y18" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z18" s="15">
         <v>13.55</v>
       </c>
       <c r="AA18" s="15">
         <v>13.81</v>
       </c>
       <c r="AB18" s="15">
         <v>10.11</v>
       </c>
       <c r="AC18" s="15">
         <v>8.41</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD18" s="15">
+        <v>8.6199999999999992</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" ht="14.1" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="14">
         <v>2.95</v>
       </c>
       <c r="C19" s="15">
         <v>2.8</v>
       </c>
       <c r="D19" s="15">
         <v>4.6900000000000004</v>
       </c>
       <c r="E19" s="15">
         <v>5.95</v>
       </c>
       <c r="F19" s="15">
         <v>5.96</v>
       </c>
       <c r="G19" s="15">
         <v>5.86</v>
       </c>
       <c r="H19" s="15">
         <v>6.27</v>
       </c>
       <c r="I19" s="15">
@@ -5144,52 +5269,55 @@
       </c>
       <c r="V19" s="15">
         <v>3.82</v>
       </c>
       <c r="W19" s="14">
         <v>3.64</v>
       </c>
       <c r="X19" s="15">
         <v>3.48</v>
       </c>
       <c r="Y19" s="15">
         <v>3.49</v>
       </c>
       <c r="Z19" s="15">
         <v>3.25</v>
       </c>
       <c r="AA19" s="15">
         <v>3.29</v>
       </c>
       <c r="AB19" s="15">
         <v>2.73</v>
       </c>
       <c r="AC19" s="15">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD19" s="15">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" ht="14.1" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="14">
         <v>6.74</v>
       </c>
       <c r="C20" s="15">
         <v>10.37</v>
       </c>
       <c r="D20" s="15">
         <v>11.11</v>
       </c>
       <c r="E20" s="15">
         <v>10.48</v>
       </c>
       <c r="F20" s="15">
         <v>10.82</v>
       </c>
       <c r="G20" s="15">
         <v>10.7</v>
       </c>
       <c r="H20" s="15">
         <v>10.87</v>
       </c>
       <c r="I20" s="15">
@@ -5233,52 +5361,55 @@
       </c>
       <c r="V20" s="15">
         <v>7.04</v>
       </c>
       <c r="W20" s="14">
         <v>6.77</v>
       </c>
       <c r="X20" s="15">
         <v>6.32</v>
       </c>
       <c r="Y20" s="15">
         <v>5.95</v>
       </c>
       <c r="Z20" s="15">
         <v>4.62</v>
       </c>
       <c r="AA20" s="15">
         <v>3.52</v>
       </c>
       <c r="AB20" s="15">
         <v>6.35</v>
       </c>
       <c r="AC20" s="15">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD20" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="14.1" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="14">
         <v>5.49</v>
       </c>
       <c r="C21" s="15">
         <v>6.77</v>
       </c>
       <c r="D21" s="15">
         <v>5.19</v>
       </c>
       <c r="E21" s="15">
         <v>4.75</v>
       </c>
       <c r="F21" s="15">
         <v>5.44</v>
       </c>
       <c r="G21" s="15">
         <v>5.95</v>
       </c>
       <c r="H21" s="15">
         <v>6.83</v>
       </c>
       <c r="I21" s="15">
@@ -5322,52 +5453,55 @@
       </c>
       <c r="V21" s="15">
         <v>5.69</v>
       </c>
       <c r="W21" s="14">
         <v>5.05</v>
       </c>
       <c r="X21" s="15">
         <v>4.49</v>
       </c>
       <c r="Y21" s="15">
         <v>3.72</v>
       </c>
       <c r="Z21" s="15">
         <v>2.35</v>
       </c>
       <c r="AA21" s="15">
         <v>2.14</v>
       </c>
       <c r="AB21" s="15">
         <v>2.61</v>
       </c>
       <c r="AC21" s="15">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD21" s="15">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.1" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="14">
         <v>-2.42</v>
       </c>
       <c r="C22" s="15">
         <v>-1.87</v>
       </c>
       <c r="D22" s="15">
         <v>0.69</v>
       </c>
       <c r="E22" s="15">
         <v>2.0499999999999998</v>
       </c>
       <c r="F22" s="15">
         <v>2.5299999999999998</v>
       </c>
       <c r="G22" s="15">
         <v>1.7</v>
       </c>
       <c r="H22" s="15">
         <v>1.63</v>
       </c>
       <c r="I22" s="15">
@@ -5411,52 +5545,55 @@
       </c>
       <c r="V22" s="15">
         <v>-0.05</v>
       </c>
       <c r="W22" s="14">
         <v>-0.83</v>
       </c>
       <c r="X22" s="15">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y22" s="15">
         <v>-0.91</v>
       </c>
       <c r="Z22" s="15">
         <v>-3.77</v>
       </c>
       <c r="AA22" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB22" s="15">
         <v>-1.59</v>
       </c>
       <c r="AC22" s="15">
         <v>-1.0900000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD22" s="15">
+        <v>-1.47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="14.1" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="15">
         <v>11.21</v>
       </c>
       <c r="C23" s="15">
         <v>9.43</v>
       </c>
       <c r="D23" s="15">
         <v>8.84</v>
       </c>
       <c r="E23" s="15">
         <v>8.1999999999999993</v>
       </c>
       <c r="F23" s="15">
         <v>7.97</v>
       </c>
       <c r="G23" s="15">
         <v>9.44</v>
       </c>
       <c r="H23" s="15">
         <v>9</v>
       </c>
       <c r="I23" s="15">
@@ -5500,85 +5637,89 @@
       </c>
       <c r="V23" s="15">
         <v>8.64</v>
       </c>
       <c r="W23" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="X23" s="15">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y23" s="15">
         <v>8.01</v>
       </c>
       <c r="Z23" s="15">
         <v>7.88</v>
       </c>
       <c r="AA23" s="15">
         <v>6.87</v>
       </c>
       <c r="AB23" s="15">
         <v>6.73</v>
       </c>
       <c r="AC23" s="15">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD23" s="15">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" ht="14.1" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="22"/>
       <c r="Z24" s="22"/>
       <c r="AA24" s="22"/>
       <c r="AB24" s="22"/>
       <c r="AC24" s="22"/>
-    </row>
-    <row r="25" spans="1:29" ht="24.75" customHeight="1">
+      <c r="AD24" s="15"/>
+    </row>
+    <row r="25" spans="1:30" ht="24.75" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="15">
         <v>1.95</v>
       </c>
       <c r="C25" s="15">
         <v>3.16</v>
       </c>
       <c r="D25" s="15">
         <v>3.2</v>
       </c>
       <c r="E25" s="15">
         <v>3.53</v>
       </c>
       <c r="F25" s="15">
         <v>3.58</v>
       </c>
       <c r="G25" s="15">
         <v>3.74</v>
       </c>
       <c r="H25" s="15">
         <v>3.9</v>
       </c>
       <c r="I25" s="15">
@@ -5622,52 +5763,55 @@
       </c>
       <c r="V25" s="15">
         <v>2.68</v>
       </c>
       <c r="W25" s="14">
         <v>2.62</v>
       </c>
       <c r="X25" s="15">
         <v>2.52</v>
       </c>
       <c r="Y25" s="15">
         <v>2.4</v>
       </c>
       <c r="Z25" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="AA25" s="15">
         <v>2.19</v>
       </c>
       <c r="AB25" s="15">
         <v>1.54</v>
       </c>
       <c r="AC25" s="15">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD25" s="15">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" ht="14.1" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="15">
         <v>3.23</v>
       </c>
       <c r="C26" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="D26" s="15">
         <v>4.68</v>
       </c>
       <c r="E26" s="15">
         <v>5.08</v>
       </c>
       <c r="F26" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="G26" s="15">
         <v>5.19</v>
       </c>
       <c r="H26" s="15">
         <v>5.35</v>
       </c>
       <c r="I26" s="15">
@@ -5711,52 +5855,55 @@
       </c>
       <c r="V26" s="15">
         <v>3.94</v>
       </c>
       <c r="W26" s="14">
         <v>3.89</v>
       </c>
       <c r="X26" s="15">
         <v>3.78</v>
       </c>
       <c r="Y26" s="15">
         <v>3.65</v>
       </c>
       <c r="Z26" s="15">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA26" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB26" s="15">
         <v>2.21</v>
       </c>
       <c r="AC26" s="15">
         <v>2.57</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD26" s="15">
+        <v>2.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" ht="14.1" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="15">
         <v>5.03</v>
       </c>
       <c r="C27" s="15">
         <v>5.2</v>
       </c>
       <c r="D27" s="15">
         <v>5.31</v>
       </c>
       <c r="E27" s="15">
         <v>6.26</v>
       </c>
       <c r="F27" s="15">
         <v>6.51</v>
       </c>
       <c r="G27" s="15">
         <v>6.81</v>
       </c>
       <c r="H27" s="15">
         <v>6.91</v>
       </c>
       <c r="I27" s="15">
@@ -5800,52 +5947,55 @@
       </c>
       <c r="V27" s="15">
         <v>5.91</v>
       </c>
       <c r="W27" s="14">
         <v>5.89</v>
       </c>
       <c r="X27" s="15">
         <v>5.98</v>
       </c>
       <c r="Y27" s="15">
         <v>5.78</v>
       </c>
       <c r="Z27" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA27" s="15">
         <v>5.83</v>
       </c>
       <c r="AB27" s="15">
         <v>5.2</v>
       </c>
       <c r="AC27" s="15">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD27" s="15">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" ht="14.1" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="15">
         <v>12.65</v>
       </c>
       <c r="C28" s="15">
         <v>13.69</v>
       </c>
       <c r="D28" s="15">
         <v>13.07</v>
       </c>
       <c r="E28" s="15">
         <v>10.68</v>
       </c>
       <c r="F28" s="15">
         <v>11.73</v>
       </c>
       <c r="G28" s="15">
         <v>11.26</v>
       </c>
       <c r="H28" s="15">
         <v>11.94</v>
       </c>
       <c r="I28" s="15">
@@ -5889,52 +6039,55 @@
       </c>
       <c r="V28" s="15">
         <v>9.58</v>
       </c>
       <c r="W28" s="14">
         <v>8.48</v>
       </c>
       <c r="X28" s="15">
         <v>8.52</v>
       </c>
       <c r="Y28" s="15">
         <v>8.44</v>
       </c>
       <c r="Z28" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA28" s="15">
         <v>11.03</v>
       </c>
       <c r="AB28" s="15">
         <v>10.71</v>
       </c>
       <c r="AC28" s="15">
         <v>10.85</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD28" s="15">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="14.1" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>-4.88</v>
       </c>
       <c r="C29" s="15">
         <v>-1.25</v>
       </c>
       <c r="D29" s="15">
         <v>-0.92</v>
       </c>
       <c r="E29" s="15">
         <v>0.35</v>
       </c>
       <c r="F29" s="15">
         <v>0.17</v>
       </c>
       <c r="G29" s="15">
         <v>0.18</v>
       </c>
       <c r="H29" s="15">
         <v>0.44</v>
       </c>
       <c r="I29" s="15">
@@ -5978,52 +6131,55 @@
       </c>
       <c r="V29" s="15">
         <v>-1.1399999999999999</v>
       </c>
       <c r="W29" s="14">
         <v>-1.58</v>
       </c>
       <c r="X29" s="15">
         <v>-1.62</v>
       </c>
       <c r="Y29" s="15">
         <v>-1.38</v>
       </c>
       <c r="Z29" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA29" s="15">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB29" s="15">
         <v>-0.85</v>
       </c>
       <c r="AC29" s="15">
         <v>-0.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD29" s="15">
+        <v>-1.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="14.1" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="15">
         <v>-0.4</v>
       </c>
       <c r="C30" s="15">
         <v>0.52</v>
       </c>
       <c r="D30" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="E30" s="15">
         <v>0.31</v>
       </c>
       <c r="F30" s="15">
         <v>0.43</v>
       </c>
       <c r="G30" s="15">
         <v>0.83</v>
       </c>
       <c r="H30" s="15">
         <v>0.72</v>
       </c>
       <c r="I30" s="15">
@@ -6067,52 +6223,55 @@
       </c>
       <c r="V30" s="15">
         <v>-0.05</v>
       </c>
       <c r="W30" s="14">
         <v>0.02</v>
       </c>
       <c r="X30" s="15">
         <v>-0.02</v>
       </c>
       <c r="Y30" s="15">
         <v>-0.17</v>
       </c>
       <c r="Z30" s="15">
         <v>2.67</v>
       </c>
       <c r="AA30" s="15">
         <v>0.77</v>
       </c>
       <c r="AB30" s="15">
         <v>-0.44</v>
       </c>
       <c r="AC30" s="15">
         <v>-0.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD30" s="15">
+        <v>-0.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.1" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="15">
         <v>-3.27</v>
       </c>
       <c r="C31" s="15">
         <v>-3.06</v>
       </c>
       <c r="D31" s="15">
         <v>-2.36</v>
       </c>
       <c r="E31" s="15">
         <v>-1.93</v>
       </c>
       <c r="F31" s="15">
         <v>-1.24</v>
       </c>
       <c r="G31" s="15">
         <v>-1.63</v>
       </c>
       <c r="H31" s="15">
         <v>-0.98</v>
       </c>
       <c r="I31" s="15">
@@ -6156,84 +6315,88 @@
       </c>
       <c r="V31" s="15">
         <v>-1.43</v>
       </c>
       <c r="W31" s="14">
         <v>-1.55</v>
       </c>
       <c r="X31" s="15">
         <v>-1.99</v>
       </c>
       <c r="Y31" s="15">
         <v>-2.11</v>
       </c>
       <c r="Z31" s="15">
         <v>0.62</v>
       </c>
       <c r="AA31" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB31" s="15">
         <v>-3.08</v>
       </c>
       <c r="AC31" s="15">
         <v>-2.68</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD31" s="15">
+        <v>-2.65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" ht="14.1" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="15"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="15"/>
       <c r="AC32" s="15"/>
-    </row>
-    <row r="33" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD32" s="15"/>
+    </row>
+    <row r="33" spans="1:30" ht="14.1" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="15">
         <v>-1.24</v>
       </c>
       <c r="C33" s="15">
         <v>-0.43</v>
       </c>
       <c r="D33" s="15">
         <v>-1.82</v>
       </c>
       <c r="E33" s="15">
         <v>-1.69</v>
       </c>
       <c r="F33" s="15">
         <v>-2.19</v>
       </c>
       <c r="G33" s="15">
         <v>-2.6</v>
       </c>
       <c r="H33" s="15">
         <v>-2.11</v>
       </c>
       <c r="I33" s="15">
@@ -6277,52 +6440,55 @@
       </c>
       <c r="V33" s="15">
         <v>-3.41</v>
       </c>
       <c r="W33" s="14">
         <v>-3.18</v>
       </c>
       <c r="X33" s="15">
         <v>-3.56</v>
       </c>
       <c r="Y33" s="15">
         <v>-3.44</v>
       </c>
       <c r="Z33" s="15">
         <v>1.68</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>47</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>41</v>
       </c>
       <c r="AC33" s="15">
         <v>-0.44</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD33" s="15">
+        <v>-1.64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" ht="14.1" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15">
         <v>10.43</v>
       </c>
       <c r="C34" s="15">
         <v>11.35</v>
       </c>
       <c r="D34" s="15">
         <v>10.59</v>
       </c>
       <c r="E34" s="15">
         <v>11.93</v>
       </c>
       <c r="F34" s="15">
         <v>13.2</v>
       </c>
       <c r="G34" s="15">
         <v>13.03</v>
       </c>
       <c r="H34" s="15">
         <v>12.83</v>
       </c>
       <c r="I34" s="15">
@@ -6366,85 +6532,89 @@
       </c>
       <c r="V34" s="15">
         <v>9.3699999999999992</v>
       </c>
       <c r="W34" s="14">
         <v>8.82</v>
       </c>
       <c r="X34" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="Y34" s="15">
         <v>7.7</v>
       </c>
       <c r="Z34" s="15">
         <v>1.36</v>
       </c>
       <c r="AA34" s="15">
         <v>1.42</v>
       </c>
       <c r="AB34" s="15">
         <v>3.29</v>
       </c>
       <c r="AC34" s="15">
         <v>2.4700000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD34" s="15">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="14.1" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="24"/>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="W35" s="22"/>
       <c r="X35" s="22"/>
       <c r="Y35" s="22"/>
       <c r="Z35" s="22"/>
       <c r="AA35" s="22"/>
       <c r="AB35" s="22"/>
       <c r="AC35" s="22"/>
-    </row>
-    <row r="36" spans="1:29" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="AD35" s="15"/>
+    </row>
+    <row r="36" spans="1:30" s="9" customFormat="1" ht="21.75" customHeight="1">
       <c r="A36" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="15">
         <v>5.15</v>
       </c>
       <c r="C36" s="15">
         <v>5.63</v>
       </c>
       <c r="D36" s="15">
         <v>6.3</v>
       </c>
       <c r="E36" s="15">
         <v>6.36</v>
       </c>
       <c r="F36" s="15">
         <v>6.33</v>
       </c>
       <c r="G36" s="15">
         <v>6.54</v>
       </c>
       <c r="H36" s="15">
         <v>6.69</v>
       </c>
       <c r="I36" s="15">
@@ -6488,84 +6658,88 @@
       </c>
       <c r="V36" s="15">
         <v>4.58</v>
       </c>
       <c r="W36" s="14">
         <v>4.41</v>
       </c>
       <c r="X36" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="15">
         <v>4.09</v>
       </c>
       <c r="Z36" s="15">
         <v>3.86</v>
       </c>
       <c r="AA36" s="15">
         <v>3.76</v>
       </c>
       <c r="AB36" s="15">
         <v>3.29</v>
       </c>
       <c r="AC36" s="15">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD36" s="15">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" ht="14.1" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="26"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="15"/>
       <c r="S37" s="15"/>
       <c r="T37" s="15"/>
       <c r="U37" s="15"/>
       <c r="V37" s="15"/>
       <c r="X37" s="15"/>
       <c r="Y37" s="15"/>
       <c r="Z37" s="15"/>
       <c r="AA37" s="15"/>
       <c r="AB37" s="15"/>
       <c r="AC37" s="15"/>
-    </row>
-    <row r="38" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD37" s="15"/>
+    </row>
+    <row r="38" spans="1:30" ht="14.1" customHeight="1">
       <c r="A38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="14">
         <v>5.91</v>
       </c>
       <c r="C38" s="15">
         <v>6.75</v>
       </c>
       <c r="D38" s="15">
         <v>6.88</v>
       </c>
       <c r="E38" s="15">
         <v>5.45</v>
       </c>
       <c r="F38" s="15">
         <v>4.51</v>
       </c>
       <c r="G38" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="H38" s="15">
         <v>4.38</v>
       </c>
       <c r="I38" s="15">
@@ -6609,52 +6783,55 @@
       </c>
       <c r="V38" s="15">
         <v>1.42</v>
       </c>
       <c r="W38" s="14">
         <v>1.61</v>
       </c>
       <c r="X38" s="15">
         <v>1.96</v>
       </c>
       <c r="Y38" s="15">
         <v>2.16</v>
       </c>
       <c r="Z38" s="15">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="15">
         <v>0.43</v>
       </c>
       <c r="AB38" s="15">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AC38" s="15">
         <v>-0.43</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD38" s="15">
+        <v>-1.02</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="14.1" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="14">
         <v>10.48</v>
       </c>
       <c r="C39" s="15">
         <v>10.87</v>
       </c>
       <c r="D39" s="15">
         <v>9.98</v>
       </c>
       <c r="E39" s="15">
         <v>10.78</v>
       </c>
       <c r="F39" s="15">
         <v>11.03</v>
       </c>
       <c r="G39" s="15">
         <v>12.38</v>
       </c>
       <c r="H39" s="15">
         <v>12.01</v>
       </c>
       <c r="I39" s="15">
@@ -6698,52 +6875,55 @@
       </c>
       <c r="V39" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="W39" s="14">
         <v>9.94</v>
       </c>
       <c r="X39" s="15">
         <v>9.56</v>
       </c>
       <c r="Y39" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="15">
         <v>13.55</v>
       </c>
       <c r="AA39" s="15">
         <v>13.81</v>
       </c>
       <c r="AB39" s="15">
         <v>10.11</v>
       </c>
       <c r="AC39" s="15">
         <v>8.41</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD39" s="15">
+        <v>8.6199999999999992</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" ht="14.1" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="14">
         <v>2.95</v>
       </c>
       <c r="C40" s="15">
         <v>2.8</v>
       </c>
       <c r="D40" s="15">
         <v>4.6900000000000004</v>
       </c>
       <c r="E40" s="15">
         <v>5.95</v>
       </c>
       <c r="F40" s="15">
         <v>5.96</v>
       </c>
       <c r="G40" s="15">
         <v>5.86</v>
       </c>
       <c r="H40" s="15">
         <v>6.27</v>
       </c>
       <c r="I40" s="15">
@@ -6787,52 +6967,55 @@
       </c>
       <c r="V40" s="15">
         <v>3.82</v>
       </c>
       <c r="W40" s="14">
         <v>3.64</v>
       </c>
       <c r="X40" s="15">
         <v>3.48</v>
       </c>
       <c r="Y40" s="15">
         <v>3.49</v>
       </c>
       <c r="Z40" s="15">
         <v>3.25</v>
       </c>
       <c r="AA40" s="15">
         <v>3.29</v>
       </c>
       <c r="AB40" s="15">
         <v>2.73</v>
       </c>
       <c r="AC40" s="15">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD40" s="15">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" ht="14.1" customHeight="1">
       <c r="A41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="14">
         <v>5.13</v>
       </c>
       <c r="C41" s="15">
         <v>9.93</v>
       </c>
       <c r="D41" s="15">
         <v>11.34</v>
       </c>
       <c r="E41" s="15">
         <v>9.84</v>
       </c>
       <c r="F41" s="15">
         <v>9.7799999999999994</v>
       </c>
       <c r="G41" s="15">
         <v>9.69</v>
       </c>
       <c r="H41" s="15">
         <v>10.01</v>
       </c>
       <c r="I41" s="15">
@@ -6876,52 +7059,55 @@
       </c>
       <c r="V41" s="15">
         <v>6</v>
       </c>
       <c r="W41" s="14">
         <v>5.87</v>
       </c>
       <c r="X41" s="15">
         <v>5.46</v>
       </c>
       <c r="Y41" s="15">
         <v>5.18</v>
       </c>
       <c r="Z41" s="15">
         <v>6.08</v>
       </c>
       <c r="AA41" s="15">
         <v>4.47</v>
       </c>
       <c r="AB41" s="15">
         <v>7.72</v>
       </c>
       <c r="AC41" s="15">
         <v>6.12</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD41" s="15">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="14.1" customHeight="1">
       <c r="A42" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="14">
         <v>5.49</v>
       </c>
       <c r="C42" s="15">
         <v>6.77</v>
       </c>
       <c r="D42" s="15">
         <v>5.19</v>
       </c>
       <c r="E42" s="15">
         <v>4.75</v>
       </c>
       <c r="F42" s="15">
         <v>5.44</v>
       </c>
       <c r="G42" s="15">
         <v>5.95</v>
       </c>
       <c r="H42" s="15">
         <v>6.83</v>
       </c>
       <c r="I42" s="15">
@@ -6965,52 +7151,55 @@
       </c>
       <c r="V42" s="15">
         <v>5.69</v>
       </c>
       <c r="W42" s="14">
         <v>5.05</v>
       </c>
       <c r="X42" s="15">
         <v>4.49</v>
       </c>
       <c r="Y42" s="15">
         <v>3.72</v>
       </c>
       <c r="Z42" s="15">
         <v>2.35</v>
       </c>
       <c r="AA42" s="15">
         <v>2.14</v>
       </c>
       <c r="AB42" s="15">
         <v>2.61</v>
       </c>
       <c r="AC42" s="15">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD42" s="15">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" ht="14.1" customHeight="1">
       <c r="A43" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="14">
         <v>-2.42</v>
       </c>
       <c r="C43" s="15">
         <v>-1.87</v>
       </c>
       <c r="D43" s="15">
         <v>0.69</v>
       </c>
       <c r="E43" s="15">
         <v>2.0499999999999998</v>
       </c>
       <c r="F43" s="15">
         <v>2.5299999999999998</v>
       </c>
       <c r="G43" s="15">
         <v>1.7</v>
       </c>
       <c r="H43" s="15">
         <v>1.63</v>
       </c>
       <c r="I43" s="15">
@@ -7054,52 +7243,55 @@
       </c>
       <c r="V43" s="15">
         <v>-0.05</v>
       </c>
       <c r="W43" s="14">
         <v>-0.83</v>
       </c>
       <c r="X43" s="15">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y43" s="15">
         <v>-0.91</v>
       </c>
       <c r="Z43" s="15">
         <v>-3.77</v>
       </c>
       <c r="AA43" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB43" s="15">
         <v>-1.59</v>
       </c>
       <c r="AC43" s="15">
         <v>-1.0900000000000001</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD43" s="15">
+        <v>-1.47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.1" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="16">
         <v>11.21</v>
       </c>
       <c r="C44" s="16">
         <v>9.43</v>
       </c>
       <c r="D44" s="16">
         <v>8.84</v>
       </c>
       <c r="E44" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="F44" s="16">
         <v>7.97</v>
       </c>
       <c r="G44" s="16">
         <v>9.44</v>
       </c>
       <c r="H44" s="16">
         <v>9</v>
       </c>
       <c r="I44" s="16">
@@ -7143,52 +7335,55 @@
       </c>
       <c r="V44" s="16">
         <v>8.64</v>
       </c>
       <c r="W44" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="X44" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y44" s="16">
         <v>8.01</v>
       </c>
       <c r="Z44" s="16">
         <v>7.88</v>
       </c>
       <c r="AA44" s="16">
         <v>6.87</v>
       </c>
       <c r="AB44" s="16">
         <v>6.73</v>
       </c>
       <c r="AC44" s="16">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" ht="14.1" customHeight="1">
+      <c r="AD44" s="16">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" ht="14.1" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>