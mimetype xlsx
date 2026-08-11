--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -1119,50 +1119,53 @@
       </c>
       <c r="W9" s="6">
         <v>216</v>
       </c>
       <c r="X9" s="7">
         <v>160</v>
       </c>
       <c r="Y9" s="7">
         <v>123</v>
       </c>
       <c r="Z9" s="7">
         <v>248</v>
       </c>
       <c r="AA9" s="7">
         <v>202</v>
       </c>
       <c r="AB9" s="7">
         <v>63</v>
       </c>
       <c r="AC9" s="7">
         <v>202</v>
       </c>
       <c r="AD9" s="7">
         <v>60</v>
       </c>
+      <c r="AE9" s="7">
+        <v>153</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.1" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="6">
         <v>143</v>
       </c>
       <c r="C10" s="7">
         <v>255</v>
       </c>
       <c r="D10" s="7">
         <v>211</v>
       </c>
       <c r="E10" s="7">
         <v>269</v>
       </c>
       <c r="F10" s="7">
         <v>211</v>
       </c>
       <c r="G10" s="7">
         <v>260</v>
       </c>
       <c r="H10" s="7">
         <v>280</v>
@@ -1211,50 +1214,53 @@
       </c>
       <c r="W10" s="6">
         <v>152</v>
       </c>
       <c r="X10" s="7">
         <v>118</v>
       </c>
       <c r="Y10" s="7">
         <v>99</v>
       </c>
       <c r="Z10" s="7">
         <v>102</v>
       </c>
       <c r="AA10" s="7">
         <v>119</v>
       </c>
       <c r="AB10" s="7">
         <v>71</v>
       </c>
       <c r="AC10" s="7">
         <v>161</v>
       </c>
       <c r="AD10" s="7">
         <v>45</v>
       </c>
+      <c r="AE10" s="7">
+        <v>131</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.1" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="6">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>33</v>
       </c>
       <c r="D11" s="7">
         <v>36</v>
       </c>
       <c r="E11" s="7">
         <v>58</v>
       </c>
       <c r="F11" s="7">
         <v>49</v>
       </c>
       <c r="G11" s="7">
         <v>53</v>
       </c>
       <c r="H11" s="7">
         <v>50</v>
@@ -1303,50 +1309,53 @@
       </c>
       <c r="W11" s="6">
         <v>37</v>
       </c>
       <c r="X11" s="7">
         <v>44</v>
       </c>
       <c r="Y11" s="7">
         <v>24</v>
       </c>
       <c r="Z11" s="7">
         <v>30</v>
       </c>
       <c r="AA11" s="7">
         <v>42</v>
       </c>
       <c r="AB11" s="7">
         <v>26</v>
       </c>
       <c r="AC11" s="7">
         <v>18</v>
       </c>
       <c r="AD11" s="7">
         <v>35</v>
       </c>
+      <c r="AE11" s="7">
+        <v>37</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.1" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="6">
         <v>12</v>
       </c>
       <c r="C12" s="7">
         <v>13</v>
       </c>
       <c r="D12" s="7">
         <v>11</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>15</v>
       </c>
       <c r="G12" s="7">
         <v>8</v>
       </c>
       <c r="H12" s="7">
         <v>15</v>
@@ -1395,50 +1404,53 @@
       </c>
       <c r="W12" s="6">
         <v>-1</v>
       </c>
       <c r="X12" s="7">
         <v>8</v>
       </c>
       <c r="Y12" s="7">
         <v>7</v>
       </c>
       <c r="Z12" s="7">
         <v>8</v>
       </c>
       <c r="AA12" s="7">
         <v>11</v>
       </c>
       <c r="AB12" s="7">
         <v>9</v>
       </c>
       <c r="AC12" s="7">
         <v>10</v>
       </c>
       <c r="AD12" s="7">
         <v>9</v>
       </c>
+      <c r="AE12" s="7">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.1" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="6">
         <v>-18</v>
       </c>
       <c r="C13" s="7">
         <v>9</v>
       </c>
       <c r="D13" s="7">
         <v>-1</v>
       </c>
       <c r="E13" s="7">
         <v>15</v>
       </c>
       <c r="F13" s="7">
         <v>-2</v>
       </c>
       <c r="G13" s="7">
         <v>1</v>
       </c>
       <c r="H13" s="7">
         <v>7</v>
@@ -1483,50 +1495,53 @@
       </c>
       <c r="W13" s="6">
         <v>-20</v>
       </c>
       <c r="X13" s="7">
         <v>-7</v>
       </c>
       <c r="Y13" s="7">
         <v>4</v>
       </c>
       <c r="Z13" s="7">
         <v>-4</v>
       </c>
       <c r="AA13" s="7">
         <v>3</v>
       </c>
       <c r="AB13" s="7">
         <v>-8</v>
       </c>
       <c r="AC13" s="7">
         <v>2</v>
       </c>
       <c r="AD13" s="7">
         <v>-20</v>
       </c>
+      <c r="AE13" s="7">
+        <v>-22</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.1" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6">
         <v>-6</v>
       </c>
       <c r="C14" s="7">
         <v>21</v>
       </c>
       <c r="D14" s="7">
         <v>10</v>
       </c>
       <c r="E14" s="7">
         <v>-7</v>
       </c>
       <c r="F14" s="7">
         <v>13</v>
       </c>
       <c r="G14" s="7">
         <v>42</v>
       </c>
       <c r="H14" s="7">
         <v>1</v>
@@ -1575,50 +1590,53 @@
       </c>
       <c r="W14" s="6">
         <v>10</v>
       </c>
       <c r="X14" s="7">
         <v>-5</v>
       </c>
       <c r="Y14" s="7">
         <v>-28</v>
       </c>
       <c r="Z14" s="7">
         <v>40</v>
       </c>
       <c r="AA14" s="7">
         <v>-18</v>
       </c>
       <c r="AB14" s="7">
         <v>-41</v>
       </c>
       <c r="AC14" s="7">
         <v>-22</v>
       </c>
       <c r="AD14" s="7">
         <v>-15</v>
       </c>
+      <c r="AE14" s="7">
+        <v>-23</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.1" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="6">
         <v>-16</v>
       </c>
       <c r="C15" s="7">
         <v>-13</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-3</v>
       </c>
       <c r="F15" s="7">
         <v>7</v>
       </c>
       <c r="G15" s="7">
         <v>-17</v>
       </c>
       <c r="H15" s="7">
         <v>14</v>
@@ -1666,85 +1684,89 @@
         <v>-20</v>
       </c>
       <c r="W15" s="6">
         <v>-13</v>
       </c>
       <c r="X15" s="7">
         <v>-30</v>
       </c>
       <c r="Y15" s="7">
         <v>-17</v>
       </c>
       <c r="Z15" s="7">
         <v>3</v>
       </c>
       <c r="AA15" s="7">
         <v>-7</v>
       </c>
       <c r="AB15" s="7">
         <v>-39</v>
       </c>
       <c r="AC15" s="7">
         <v>-7</v>
       </c>
       <c r="AD15" s="7">
         <v>-12</v>
+      </c>
+      <c r="AE15" s="7">
+        <v>-14</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.1" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
-    </row>
-    <row r="17" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE16" s="7"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.1" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6">
         <v>12</v>
       </c>
       <c r="C17" s="7">
         <v>19</v>
       </c>
       <c r="D17" s="7">
         <v>7</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="7">
         <v>-8</v>
       </c>
       <c r="G17" s="7">
         <v>-6</v>
       </c>
       <c r="H17" s="7">
         <v>17</v>
       </c>
       <c r="I17" s="7">
@@ -1791,52 +1813,55 @@
       </c>
       <c r="W17" s="6">
         <v>5</v>
       </c>
       <c r="X17" s="7">
         <v>-4</v>
       </c>
       <c r="Y17" s="7">
         <v>6</v>
       </c>
       <c r="Z17" s="7">
         <v>9</v>
       </c>
       <c r="AA17" s="7">
         <v>-7</v>
       </c>
       <c r="AB17" s="7">
         <v>-10</v>
       </c>
       <c r="AC17" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AD17" s="7">
         <v>-23</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE17" s="7">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.1" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="6">
         <v>14</v>
       </c>
       <c r="C18" s="7">
         <v>14</v>
       </c>
       <c r="D18" s="7">
         <v>11</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>16</v>
       </c>
       <c r="G18" s="7">
         <v>25</v>
       </c>
       <c r="H18" s="7">
         <v>11</v>
       </c>
       <c r="I18" s="7">
@@ -1883,52 +1908,55 @@
       </c>
       <c r="W18" s="6">
         <v>23</v>
       </c>
       <c r="X18" s="7">
         <v>7</v>
       </c>
       <c r="Y18" s="7">
         <v>8</v>
       </c>
       <c r="Z18" s="7">
         <v>17</v>
       </c>
       <c r="AA18" s="7">
         <v>16</v>
       </c>
       <c r="AB18" s="7">
         <v>4</v>
       </c>
       <c r="AC18" s="7">
         <v>4</v>
       </c>
       <c r="AD18" s="7">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE18" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.1" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="6">
         <v>13</v>
       </c>
       <c r="C19" s="7">
         <v>11</v>
       </c>
       <c r="D19" s="7">
         <v>37</v>
       </c>
       <c r="E19" s="7">
         <v>42</v>
       </c>
       <c r="F19" s="7">
         <v>27</v>
       </c>
       <c r="G19" s="7">
         <v>23</v>
       </c>
       <c r="H19" s="7">
         <v>39</v>
       </c>
       <c r="I19" s="7">
@@ -1975,52 +2003,55 @@
       </c>
       <c r="W19" s="6">
         <v>9</v>
       </c>
       <c r="X19" s="7">
         <v>8</v>
       </c>
       <c r="Y19" s="7">
         <v>16</v>
       </c>
       <c r="Z19" s="7">
         <v>14</v>
       </c>
       <c r="AA19" s="7">
         <v>13</v>
       </c>
       <c r="AB19" s="7">
         <v>7</v>
       </c>
       <c r="AC19" s="7">
         <v>14</v>
       </c>
       <c r="AD19" s="7">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE19" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.1" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="6">
         <v>17</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>32</v>
       </c>
       <c r="E20" s="7">
         <v>21</v>
       </c>
       <c r="F20" s="7">
         <v>31</v>
       </c>
       <c r="G20" s="7">
         <v>25</v>
       </c>
       <c r="H20" s="7">
         <v>30</v>
       </c>
       <c r="I20" s="7">
@@ -2067,52 +2098,55 @@
       </c>
       <c r="W20" s="6">
         <v>11</v>
       </c>
       <c r="X20" s="7">
         <v>4</v>
       </c>
       <c r="Y20" s="7">
         <v>5</v>
       </c>
       <c r="Z20" s="7">
         <v>11</v>
       </c>
       <c r="AA20" s="7">
         <v>5</v>
       </c>
       <c r="AB20" s="7">
         <v>28</v>
       </c>
       <c r="AC20" s="7">
         <v>2</v>
       </c>
       <c r="AD20" s="7">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE20" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.1" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="6">
         <v>10</v>
       </c>
       <c r="C21" s="7">
         <v>14</v>
       </c>
       <c r="D21" s="7">
         <v>4</v>
       </c>
       <c r="E21" s="7">
         <v>6</v>
       </c>
       <c r="F21" s="7">
         <v>15</v>
       </c>
       <c r="G21" s="7">
         <v>15</v>
       </c>
       <c r="H21" s="7">
         <v>22</v>
       </c>
       <c r="I21" s="7">
@@ -2159,52 +2193,55 @@
       </c>
       <c r="W21" s="6">
         <v>-1</v>
       </c>
       <c r="X21" s="7">
         <v>-2</v>
       </c>
       <c r="Y21" s="7">
         <v>-8</v>
       </c>
       <c r="Z21" s="7">
         <v>4</v>
       </c>
       <c r="AA21" s="7">
         <v>3</v>
       </c>
       <c r="AB21" s="7">
         <v>6</v>
       </c>
       <c r="AC21" s="7">
         <v>6</v>
       </c>
       <c r="AD21" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE21" s="7">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.1" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="7">
         <v>-6</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>14</v>
       </c>
       <c r="E22" s="7">
         <v>15</v>
       </c>
       <c r="F22" s="7">
         <v>11</v>
       </c>
       <c r="G22" s="7">
         <v>-6</v>
       </c>
       <c r="H22" s="7">
         <v>3</v>
       </c>
       <c r="I22" s="7">
@@ -2251,52 +2288,55 @@
       </c>
       <c r="W22" s="6">
         <v>-19</v>
       </c>
       <c r="X22" s="7">
         <v>5</v>
       </c>
       <c r="Y22" s="7">
         <v>-11</v>
       </c>
       <c r="Z22" s="7">
         <v>-9</v>
       </c>
       <c r="AA22" s="7">
         <v>7</v>
       </c>
       <c r="AB22" s="7">
         <v>-9</v>
       </c>
       <c r="AC22" s="7">
         <v>1</v>
       </c>
       <c r="AD22" s="7">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE22" s="7">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.1" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="7">
         <v>35</v>
       </c>
       <c r="C23" s="7">
         <v>22</v>
       </c>
       <c r="D23" s="7">
         <v>24</v>
       </c>
       <c r="E23" s="7">
         <v>19</v>
       </c>
       <c r="F23" s="7">
         <v>22</v>
       </c>
       <c r="G23" s="7">
         <v>51</v>
       </c>
       <c r="H23" s="7">
         <v>20</v>
       </c>
       <c r="I23" s="7">
@@ -2343,86 +2383,90 @@
       </c>
       <c r="W23" s="6">
         <v>23</v>
       </c>
       <c r="X23" s="7">
         <v>14</v>
       </c>
       <c r="Y23" s="7">
         <v>18</v>
       </c>
       <c r="Z23" s="7">
         <v>23</v>
       </c>
       <c r="AA23" s="7">
         <v>15</v>
       </c>
       <c r="AB23" s="7">
         <v>19</v>
       </c>
       <c r="AC23" s="7">
         <v>13</v>
       </c>
       <c r="AD23" s="7">
         <v>19</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE23" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.1" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="22"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="22"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="22"/>
       <c r="Z24" s="22"/>
       <c r="AA24" s="22"/>
       <c r="AB24" s="22"/>
       <c r="AC24" s="22"/>
       <c r="AD24" s="7"/>
-    </row>
-    <row r="25" spans="1:30" ht="21.75" customHeight="1">
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31" ht="21.75" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="7">
         <v>153</v>
       </c>
       <c r="C25" s="7">
         <v>328</v>
       </c>
       <c r="D25" s="7">
         <v>258</v>
       </c>
       <c r="E25" s="7">
         <v>344</v>
       </c>
       <c r="F25" s="7">
         <v>297</v>
       </c>
       <c r="G25" s="7">
         <v>345</v>
       </c>
       <c r="H25" s="7">
         <v>378</v>
       </c>
       <c r="I25" s="7">
@@ -2469,52 +2513,55 @@
       </c>
       <c r="W25" s="6">
         <v>165</v>
       </c>
       <c r="X25" s="7">
         <v>113</v>
       </c>
       <c r="Y25" s="7">
         <v>85</v>
       </c>
       <c r="Z25" s="7">
         <v>184</v>
       </c>
       <c r="AA25" s="7">
         <v>147</v>
       </c>
       <c r="AB25" s="7">
         <v>23</v>
       </c>
       <c r="AC25" s="7">
         <v>158</v>
       </c>
       <c r="AD25" s="7">
         <v>33</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE25" s="7">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.1" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="7">
         <v>143</v>
       </c>
       <c r="C26" s="7">
         <v>255</v>
       </c>
       <c r="D26" s="7">
         <v>211</v>
       </c>
       <c r="E26" s="7">
         <v>269</v>
       </c>
       <c r="F26" s="7">
         <v>211</v>
       </c>
       <c r="G26" s="7">
         <v>260</v>
       </c>
       <c r="H26" s="7">
         <v>280</v>
       </c>
       <c r="I26" s="7">
@@ -2561,52 +2608,55 @@
       </c>
       <c r="W26" s="6">
         <v>152</v>
       </c>
       <c r="X26" s="7">
         <v>118</v>
       </c>
       <c r="Y26" s="7">
         <v>99</v>
       </c>
       <c r="Z26" s="7">
         <v>102</v>
       </c>
       <c r="AA26" s="7">
         <v>119</v>
       </c>
       <c r="AB26" s="7">
         <v>71</v>
       </c>
       <c r="AC26" s="7">
         <v>161</v>
       </c>
       <c r="AD26" s="7">
         <v>45</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE26" s="7">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.1" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="7">
         <v>33</v>
       </c>
       <c r="C27" s="7">
         <v>33</v>
       </c>
       <c r="D27" s="7">
         <v>36</v>
       </c>
       <c r="E27" s="7">
         <v>58</v>
       </c>
       <c r="F27" s="7">
         <v>49</v>
       </c>
       <c r="G27" s="7">
         <v>53</v>
       </c>
       <c r="H27" s="7">
         <v>50</v>
       </c>
       <c r="I27" s="7">
@@ -2653,52 +2703,55 @@
       </c>
       <c r="W27" s="6">
         <v>37</v>
       </c>
       <c r="X27" s="7">
         <v>44</v>
       </c>
       <c r="Y27" s="7">
         <v>24</v>
       </c>
       <c r="Z27" s="7">
         <v>30</v>
       </c>
       <c r="AA27" s="7">
         <v>42</v>
       </c>
       <c r="AB27" s="7">
         <v>26</v>
       </c>
       <c r="AC27" s="7">
         <v>18</v>
       </c>
       <c r="AD27" s="7">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE27" s="7">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.1" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="7">
         <v>12</v>
       </c>
       <c r="C28" s="7">
         <v>13</v>
       </c>
       <c r="D28" s="7">
         <v>11</v>
       </c>
       <c r="E28" s="7">
         <v>3</v>
       </c>
       <c r="F28" s="7">
         <v>15</v>
       </c>
       <c r="G28" s="7">
         <v>8</v>
       </c>
       <c r="H28" s="7">
         <v>15</v>
       </c>
       <c r="I28" s="7">
@@ -2745,52 +2798,55 @@
       </c>
       <c r="W28" s="6">
         <v>-1</v>
       </c>
       <c r="X28" s="7">
         <v>8</v>
       </c>
       <c r="Y28" s="7">
         <v>7</v>
       </c>
       <c r="Z28" s="7">
         <v>8</v>
       </c>
       <c r="AA28" s="7">
         <v>11</v>
       </c>
       <c r="AB28" s="7">
         <v>9</v>
       </c>
       <c r="AC28" s="7">
         <v>10</v>
       </c>
       <c r="AD28" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE28" s="7">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.1" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7">
         <v>-18</v>
       </c>
       <c r="C29" s="7">
         <v>9</v>
       </c>
       <c r="D29" s="7">
         <v>-1</v>
       </c>
       <c r="E29" s="7">
         <v>15</v>
       </c>
       <c r="F29" s="7">
         <v>-2</v>
       </c>
       <c r="G29" s="7">
         <v>1</v>
       </c>
       <c r="H29" s="7">
         <v>7</v>
       </c>
       <c r="I29" s="7"/>
@@ -2835,52 +2891,55 @@
       </c>
       <c r="W29" s="6">
         <v>-20</v>
       </c>
       <c r="X29" s="7">
         <v>-7</v>
       </c>
       <c r="Y29" s="7">
         <v>4</v>
       </c>
       <c r="Z29" s="7">
         <v>-4</v>
       </c>
       <c r="AA29" s="7">
         <v>3</v>
       </c>
       <c r="AB29" s="7">
         <v>-8</v>
       </c>
       <c r="AC29" s="7">
         <v>2</v>
       </c>
       <c r="AD29" s="7">
         <v>-20</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE29" s="7">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.1" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7">
         <v>-6</v>
       </c>
       <c r="C30" s="7">
         <v>21</v>
       </c>
       <c r="D30" s="7">
         <v>10</v>
       </c>
       <c r="E30" s="7">
         <v>-7</v>
       </c>
       <c r="F30" s="7">
         <v>13</v>
       </c>
       <c r="G30" s="7">
         <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
@@ -2927,52 +2986,55 @@
       </c>
       <c r="W30" s="6">
         <v>10</v>
       </c>
       <c r="X30" s="7">
         <v>-5</v>
       </c>
       <c r="Y30" s="7">
         <v>-28</v>
       </c>
       <c r="Z30" s="7">
         <v>40</v>
       </c>
       <c r="AA30" s="7">
         <v>-18</v>
       </c>
       <c r="AB30" s="7">
         <v>-41</v>
       </c>
       <c r="AC30" s="7">
         <v>-22</v>
       </c>
       <c r="AD30" s="7">
         <v>-15</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE30" s="7">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.1" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7">
         <v>-16</v>
       </c>
       <c r="C31" s="7">
         <v>-13</v>
       </c>
       <c r="D31" s="7">
         <v>-5</v>
       </c>
       <c r="E31" s="7">
         <v>-3</v>
       </c>
       <c r="F31" s="7">
         <v>7</v>
       </c>
       <c r="G31" s="7">
         <v>-17</v>
       </c>
       <c r="H31" s="7">
         <v>14</v>
       </c>
       <c r="I31" s="7">
@@ -3019,84 +3081,87 @@
       </c>
       <c r="W31" s="6">
         <v>-13</v>
       </c>
       <c r="X31" s="7">
         <v>-30</v>
       </c>
       <c r="Y31" s="7">
         <v>-17</v>
       </c>
       <c r="Z31" s="7">
         <v>3</v>
       </c>
       <c r="AA31" s="7">
         <v>-7</v>
       </c>
       <c r="AB31" s="7">
         <v>-39</v>
       </c>
       <c r="AC31" s="7">
         <v>-7</v>
       </c>
       <c r="AD31" s="7">
         <v>-12</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE31" s="7">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.1" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
     </row>
-    <row r="33" spans="1:30" ht="14.1" customHeight="1">
+    <row r="33" spans="1:31" ht="14.1" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>-3</v>
       </c>
       <c r="C33" s="7">
         <v>1</v>
       </c>
       <c r="D33" s="7">
         <v>-11</v>
       </c>
       <c r="E33" s="7">
         <v>-3</v>
       </c>
       <c r="F33" s="7">
         <v>-10</v>
       </c>
       <c r="G33" s="7">
         <v>-11</v>
       </c>
       <c r="H33" s="7">
         <v>2</v>
       </c>
       <c r="I33" s="7">
@@ -3143,52 +3208,55 @@
       </c>
       <c r="W33" s="6">
         <v>-3</v>
       </c>
       <c r="X33" s="7">
         <v>-17</v>
       </c>
       <c r="Y33" s="7">
         <v>-5</v>
       </c>
       <c r="Z33" s="7">
         <v>4</v>
       </c>
       <c r="AA33" s="7">
         <v>-4</v>
       </c>
       <c r="AB33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AC33" s="7">
         <v>-4</v>
       </c>
       <c r="AD33" s="7">
         <v>-15</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE33" s="7">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.1" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="7">
         <v>8</v>
       </c>
       <c r="C34" s="7">
         <v>9</v>
       </c>
       <c r="D34" s="7">
         <v>7</v>
       </c>
       <c r="E34" s="7">
         <v>12</v>
       </c>
       <c r="F34" s="7">
         <v>14</v>
       </c>
       <c r="G34" s="7">
         <v>9</v>
       </c>
       <c r="H34" s="7">
         <v>9</v>
       </c>
       <c r="I34" s="7">
@@ -3235,86 +3303,90 @@
       </c>
       <c r="W34" s="6">
         <v>3</v>
       </c>
       <c r="X34" s="7">
         <v>2</v>
       </c>
       <c r="Y34" s="7">
         <v>1</v>
       </c>
       <c r="Z34" s="7">
         <v>1</v>
       </c>
       <c r="AA34" s="7">
         <v>1</v>
       </c>
       <c r="AB34" s="7">
         <v>5</v>
       </c>
       <c r="AC34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AD34" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE34" s="7">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.1" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="W35" s="22"/>
       <c r="X35" s="22"/>
       <c r="Y35" s="22"/>
       <c r="Z35" s="22"/>
       <c r="AA35" s="22"/>
       <c r="AB35" s="22"/>
       <c r="AC35" s="22"/>
       <c r="AD35" s="7"/>
-    </row>
-    <row r="36" spans="1:30" s="9" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="7">
         <v>90</v>
       </c>
       <c r="C36" s="7">
         <v>101</v>
       </c>
       <c r="D36" s="7">
         <v>133</v>
       </c>
       <c r="E36" s="7">
         <v>111</v>
       </c>
       <c r="F36" s="7">
         <v>110</v>
       </c>
       <c r="G36" s="7">
         <v>129</v>
       </c>
       <c r="H36" s="7">
         <v>131</v>
       </c>
       <c r="I36" s="7">
@@ -3361,84 +3433,88 @@
       </c>
       <c r="W36" s="6">
         <v>51</v>
       </c>
       <c r="X36" s="7">
         <v>47</v>
       </c>
       <c r="Y36" s="7">
         <v>38</v>
       </c>
       <c r="Z36" s="7">
         <v>64</v>
       </c>
       <c r="AA36" s="7">
         <v>55</v>
       </c>
       <c r="AB36" s="7">
         <v>40</v>
       </c>
       <c r="AC36" s="7">
         <v>44</v>
       </c>
       <c r="AD36" s="7">
         <v>27</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE36" s="7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.1" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
-    </row>
-    <row r="38" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31" ht="14.1" customHeight="1">
       <c r="A38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="6">
         <v>15</v>
       </c>
       <c r="C38" s="7">
         <v>18</v>
       </c>
       <c r="D38" s="7">
         <v>18</v>
       </c>
       <c r="E38" s="7">
         <v>3</v>
       </c>
       <c r="F38" s="7">
         <v>2</v>
       </c>
       <c r="G38" s="7">
         <v>5</v>
       </c>
       <c r="H38" s="7">
         <v>15</v>
       </c>
       <c r="I38" s="7">
@@ -3483,52 +3559,55 @@
       </c>
       <c r="W38" s="6">
         <v>8</v>
       </c>
       <c r="X38" s="7">
         <v>13</v>
       </c>
       <c r="Y38" s="7">
         <v>11</v>
       </c>
       <c r="Z38" s="7">
         <v>5</v>
       </c>
       <c r="AA38" s="7">
         <v>-3</v>
       </c>
       <c r="AB38" s="7">
         <v>-10</v>
       </c>
       <c r="AC38" s="7">
         <v>4</v>
       </c>
       <c r="AD38" s="7">
         <v>-8</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE38" s="7">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.1" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="6">
         <v>14</v>
       </c>
       <c r="C39" s="7">
         <v>14</v>
       </c>
       <c r="D39" s="7">
         <v>11</v>
       </c>
       <c r="E39" s="7">
         <v>17</v>
       </c>
       <c r="F39" s="7">
         <v>16</v>
       </c>
       <c r="G39" s="7">
         <v>25</v>
       </c>
       <c r="H39" s="7">
         <v>11</v>
       </c>
       <c r="I39" s="7">
@@ -3575,52 +3654,55 @@
       </c>
       <c r="W39" s="6">
         <v>23</v>
       </c>
       <c r="X39" s="7">
         <v>7</v>
       </c>
       <c r="Y39" s="7">
         <v>8</v>
       </c>
       <c r="Z39" s="7">
         <v>17</v>
       </c>
       <c r="AA39" s="7">
         <v>16</v>
       </c>
       <c r="AB39" s="7">
         <v>4</v>
       </c>
       <c r="AC39" s="7">
         <v>4</v>
       </c>
       <c r="AD39" s="7">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE39" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.1" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="6">
         <v>13</v>
       </c>
       <c r="C40" s="7">
         <v>11</v>
       </c>
       <c r="D40" s="7">
         <v>37</v>
       </c>
       <c r="E40" s="7">
         <v>42</v>
       </c>
       <c r="F40" s="7">
         <v>27</v>
       </c>
       <c r="G40" s="7">
         <v>23</v>
       </c>
       <c r="H40" s="7">
         <v>39</v>
       </c>
       <c r="I40" s="7">
@@ -3667,52 +3749,55 @@
       </c>
       <c r="W40" s="6">
         <v>9</v>
       </c>
       <c r="X40" s="7">
         <v>8</v>
       </c>
       <c r="Y40" s="7">
         <v>16</v>
       </c>
       <c r="Z40" s="7">
         <v>14</v>
       </c>
       <c r="AA40" s="7">
         <v>13</v>
       </c>
       <c r="AB40" s="7">
         <v>7</v>
       </c>
       <c r="AC40" s="7">
         <v>14</v>
       </c>
       <c r="AD40" s="7">
         <v>3</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE40" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.1" customHeight="1">
       <c r="A41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="6">
         <v>9</v>
       </c>
       <c r="C41" s="7">
         <v>25</v>
       </c>
       <c r="D41" s="7">
         <v>25</v>
       </c>
       <c r="E41" s="7">
         <v>9</v>
       </c>
       <c r="F41" s="7">
         <v>17</v>
       </c>
       <c r="G41" s="7">
         <v>16</v>
       </c>
       <c r="H41" s="7">
         <v>21</v>
       </c>
       <c r="I41" s="7">
@@ -3759,52 +3844,55 @@
       </c>
       <c r="W41" s="6">
         <v>8</v>
       </c>
       <c r="X41" s="7">
         <v>2</v>
       </c>
       <c r="Y41" s="7">
         <v>4</v>
       </c>
       <c r="Z41" s="7">
         <v>10</v>
       </c>
       <c r="AA41" s="7">
         <v>4</v>
       </c>
       <c r="AB41" s="7">
         <v>23</v>
       </c>
       <c r="AC41" s="7">
         <v>2</v>
       </c>
       <c r="AD41" s="7">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE41" s="7">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.1" customHeight="1">
       <c r="A42" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="6">
         <v>10</v>
       </c>
       <c r="C42" s="7">
         <v>14</v>
       </c>
       <c r="D42" s="7">
         <v>4</v>
       </c>
       <c r="E42" s="7">
         <v>6</v>
       </c>
       <c r="F42" s="7">
         <v>15</v>
       </c>
       <c r="G42" s="7">
         <v>15</v>
       </c>
       <c r="H42" s="7">
         <v>22</v>
       </c>
       <c r="I42" s="7">
@@ -3851,52 +3939,55 @@
       </c>
       <c r="W42" s="6">
         <v>-1</v>
       </c>
       <c r="X42" s="7">
         <v>-2</v>
       </c>
       <c r="Y42" s="7">
         <v>-8</v>
       </c>
       <c r="Z42" s="7">
         <v>4</v>
       </c>
       <c r="AA42" s="7">
         <v>3</v>
       </c>
       <c r="AB42" s="7">
         <v>6</v>
       </c>
       <c r="AC42" s="7">
         <v>6</v>
       </c>
       <c r="AD42" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE42" s="7">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.1" customHeight="1">
       <c r="A43" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="6">
         <v>-6</v>
       </c>
       <c r="C43" s="7">
         <v>-3</v>
       </c>
       <c r="D43" s="7">
         <v>14</v>
       </c>
       <c r="E43" s="7">
         <v>15</v>
       </c>
       <c r="F43" s="7">
         <v>11</v>
       </c>
       <c r="G43" s="7">
         <v>-6</v>
       </c>
       <c r="H43" s="7">
         <v>3</v>
       </c>
       <c r="I43" s="7">
@@ -3943,52 +4034,55 @@
       </c>
       <c r="W43" s="6">
         <v>-19</v>
       </c>
       <c r="X43" s="7">
         <v>5</v>
       </c>
       <c r="Y43" s="7">
         <v>-11</v>
       </c>
       <c r="Z43" s="7">
         <v>-9</v>
       </c>
       <c r="AA43" s="7">
         <v>7</v>
       </c>
       <c r="AB43" s="7">
         <v>-9</v>
       </c>
       <c r="AC43" s="7">
         <v>1</v>
       </c>
       <c r="AD43" s="7">
         <v>-7</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE43" s="7">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.1" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="11">
         <v>35</v>
       </c>
       <c r="C44" s="11">
         <v>22</v>
       </c>
       <c r="D44" s="11">
         <v>24</v>
       </c>
       <c r="E44" s="11">
         <v>19</v>
       </c>
       <c r="F44" s="11">
         <v>22</v>
       </c>
       <c r="G44" s="11">
         <v>51</v>
       </c>
       <c r="H44" s="11">
         <v>20</v>
       </c>
       <c r="I44" s="11">
@@ -4035,52 +4129,55 @@
       </c>
       <c r="W44" s="11">
         <v>23</v>
       </c>
       <c r="X44" s="11">
         <v>14</v>
       </c>
       <c r="Y44" s="11">
         <v>18</v>
       </c>
       <c r="Z44" s="11">
         <v>23</v>
       </c>
       <c r="AA44" s="11">
         <v>15</v>
       </c>
       <c r="AB44" s="11">
         <v>19</v>
       </c>
       <c r="AC44" s="11">
         <v>13</v>
       </c>
       <c r="AD44" s="11">
         <v>19</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE44" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="14.1" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
@@ -4412,50 +4509,53 @@
       </c>
       <c r="W9" s="14">
         <v>2.93</v>
       </c>
       <c r="X9" s="15">
         <v>2.82</v>
       </c>
       <c r="Y9" s="15">
         <v>2.7</v>
       </c>
       <c r="Z9" s="15">
         <v>2.58</v>
       </c>
       <c r="AA9" s="15">
         <v>2.4500000000000002</v>
       </c>
       <c r="AB9" s="15">
         <v>1.84</v>
       </c>
       <c r="AC9" s="15">
         <v>1.92</v>
       </c>
       <c r="AD9" s="15">
         <v>1.65</v>
       </c>
+      <c r="AE9" s="15">
+        <v>1.66</v>
+      </c>
     </row>
     <row r="10" spans="1:37" ht="14.1" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="14">
         <v>3.23</v>
       </c>
       <c r="C10" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="D10" s="15">
         <v>4.68</v>
       </c>
       <c r="E10" s="15">
         <v>5.08</v>
       </c>
       <c r="F10" s="15">
         <v>5.01</v>
       </c>
       <c r="G10" s="15">
         <v>5.18</v>
       </c>
       <c r="H10" s="15">
         <v>5.35</v>
@@ -4504,50 +4604,53 @@
       </c>
       <c r="W10" s="14">
         <v>3.89</v>
       </c>
       <c r="X10" s="15">
         <v>3.78</v>
       </c>
       <c r="Y10" s="15">
         <v>3.65</v>
       </c>
       <c r="Z10" s="15">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA10" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB10" s="15">
         <v>2.21</v>
       </c>
       <c r="AC10" s="15">
         <v>2.57</v>
       </c>
       <c r="AD10" s="15">
         <v>2.25</v>
       </c>
+      <c r="AE10" s="15">
+        <v>2.37</v>
+      </c>
     </row>
     <row r="11" spans="1:37" ht="14.1" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="14">
         <v>5.03</v>
       </c>
       <c r="C11" s="15">
         <v>5.2</v>
       </c>
       <c r="D11" s="15">
         <v>5.31</v>
       </c>
       <c r="E11" s="15">
         <v>6.26</v>
       </c>
       <c r="F11" s="15">
         <v>6.51</v>
       </c>
       <c r="G11" s="15">
         <v>6.81</v>
       </c>
       <c r="H11" s="15">
         <v>6.91</v>
@@ -4596,50 +4699,53 @@
       </c>
       <c r="W11" s="14">
         <v>5.89</v>
       </c>
       <c r="X11" s="15">
         <v>5.98</v>
       </c>
       <c r="Y11" s="15">
         <v>5.78</v>
       </c>
       <c r="Z11" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA11" s="15">
         <v>5.83</v>
       </c>
       <c r="AB11" s="15">
         <v>5.2</v>
       </c>
       <c r="AC11" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD11" s="15">
         <v>4.78</v>
       </c>
+      <c r="AE11" s="15">
+        <v>4.96</v>
+      </c>
     </row>
     <row r="12" spans="1:37" ht="14.1" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="14">
         <v>12.65</v>
       </c>
       <c r="C12" s="15">
         <v>13.69</v>
       </c>
       <c r="D12" s="15">
         <v>13.07</v>
       </c>
       <c r="E12" s="15">
         <v>10.68</v>
       </c>
       <c r="F12" s="15">
         <v>11.73</v>
       </c>
       <c r="G12" s="15">
         <v>11.26</v>
       </c>
       <c r="H12" s="15">
         <v>11.94</v>
@@ -4688,50 +4794,53 @@
       </c>
       <c r="W12" s="14">
         <v>8.48</v>
       </c>
       <c r="X12" s="15">
         <v>8.52</v>
       </c>
       <c r="Y12" s="15">
         <v>8.44</v>
       </c>
       <c r="Z12" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA12" s="15">
         <v>11.03</v>
       </c>
       <c r="AB12" s="15">
         <v>10.71</v>
       </c>
       <c r="AC12" s="15">
         <v>10.85</v>
       </c>
       <c r="AD12" s="15">
         <v>10.65</v>
       </c>
+      <c r="AE12" s="15">
+        <v>11.77</v>
+      </c>
     </row>
     <row r="13" spans="1:37" ht="14.1" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="14">
         <v>-4.88</v>
       </c>
       <c r="C13" s="15">
         <v>-1.25</v>
       </c>
       <c r="D13" s="15">
         <v>-0.92</v>
       </c>
       <c r="E13" s="15">
         <v>0.35</v>
       </c>
       <c r="F13" s="15">
         <v>0.17</v>
       </c>
       <c r="G13" s="15">
         <v>0.18</v>
       </c>
       <c r="H13" s="15">
         <v>0.44</v>
@@ -4780,50 +4889,53 @@
       </c>
       <c r="W13" s="14">
         <v>-1.58</v>
       </c>
       <c r="X13" s="15">
         <v>-1.62</v>
       </c>
       <c r="Y13" s="15">
         <v>-1.38</v>
       </c>
       <c r="Z13" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA13" s="15">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB13" s="15">
         <v>-0.85</v>
       </c>
       <c r="AC13" s="15">
         <v>-0.49</v>
       </c>
       <c r="AD13" s="15">
         <v>-1.51</v>
       </c>
+      <c r="AE13" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
     </row>
     <row r="14" spans="1:37" ht="14.1" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="14">
         <v>-0.4</v>
       </c>
       <c r="C14" s="15">
         <v>0.52</v>
       </c>
       <c r="D14" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="E14" s="15">
         <v>0.31</v>
       </c>
       <c r="F14" s="15">
         <v>0.43</v>
       </c>
       <c r="G14" s="15">
         <v>0.83</v>
       </c>
       <c r="H14" s="15">
         <v>0.72</v>
@@ -4872,50 +4984,53 @@
       </c>
       <c r="W14" s="14">
         <v>0.02</v>
       </c>
       <c r="X14" s="15">
         <v>-0.02</v>
       </c>
       <c r="Y14" s="15">
         <v>-0.17</v>
       </c>
       <c r="Z14" s="15">
         <v>2.67</v>
       </c>
       <c r="AA14" s="15">
         <v>0.77</v>
       </c>
       <c r="AB14" s="15">
         <v>-0.44</v>
       </c>
       <c r="AC14" s="15">
         <v>-0.71</v>
       </c>
       <c r="AD14" s="15">
         <v>-0.78</v>
       </c>
+      <c r="AE14" s="15">
+        <v>-0.91</v>
+      </c>
     </row>
     <row r="15" spans="1:37" ht="14.1" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="14">
         <v>-3.27</v>
       </c>
       <c r="C15" s="15">
         <v>-3.06</v>
       </c>
       <c r="D15" s="15">
         <v>-2.36</v>
       </c>
       <c r="E15" s="15">
         <v>-1.93</v>
       </c>
       <c r="F15" s="15">
         <v>-1.24</v>
       </c>
       <c r="G15" s="15">
         <v>-1.63</v>
       </c>
       <c r="H15" s="15">
         <v>-0.98</v>
@@ -4963,85 +5078,89 @@
         <v>-1.43</v>
       </c>
       <c r="W15" s="14">
         <v>-1.55</v>
       </c>
       <c r="X15" s="15">
         <v>-1.99</v>
       </c>
       <c r="Y15" s="15">
         <v>-2.11</v>
       </c>
       <c r="Z15" s="15">
         <v>0.62</v>
       </c>
       <c r="AA15" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB15" s="15">
         <v>-3.08</v>
       </c>
       <c r="AC15" s="15">
         <v>-2.68</v>
       </c>
       <c r="AD15" s="15">
         <v>-2.65</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>-2.71</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="14.1" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="15"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
       <c r="AB16" s="15"/>
       <c r="AC16" s="15"/>
       <c r="AD16" s="15"/>
-    </row>
-    <row r="17" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE16" s="15"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.1" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="14">
         <v>2.42</v>
       </c>
       <c r="C17" s="15">
         <v>3.23</v>
       </c>
       <c r="D17" s="15">
         <v>2.61</v>
       </c>
       <c r="E17" s="15">
         <v>1.97</v>
       </c>
       <c r="F17" s="15">
         <v>1.23</v>
       </c>
       <c r="G17" s="15">
         <v>0.82</v>
       </c>
       <c r="H17" s="15">
         <v>1.2</v>
       </c>
       <c r="I17" s="15">
@@ -5088,52 +5207,55 @@
       </c>
       <c r="W17" s="14">
         <v>-0.75</v>
       </c>
       <c r="X17" s="15">
         <v>-0.76</v>
       </c>
       <c r="Y17" s="15">
         <v>-0.6</v>
       </c>
       <c r="Z17" s="15">
         <v>1.88</v>
       </c>
       <c r="AA17" s="15">
         <v>0.22</v>
       </c>
       <c r="AB17" s="15">
         <v>-0.57999999999999996</v>
       </c>
       <c r="AC17" s="15">
         <v>-0.43</v>
       </c>
       <c r="AD17" s="15">
         <v>-1.32</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE17" s="15">
+        <v>-1.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.1" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="14">
         <v>10.48</v>
       </c>
       <c r="C18" s="15">
         <v>10.87</v>
       </c>
       <c r="D18" s="15">
         <v>9.98</v>
       </c>
       <c r="E18" s="15">
         <v>10.78</v>
       </c>
       <c r="F18" s="15">
         <v>11.03</v>
       </c>
       <c r="G18" s="15">
         <v>12.38</v>
       </c>
       <c r="H18" s="15">
         <v>12.01</v>
       </c>
       <c r="I18" s="15">
@@ -5180,52 +5302,55 @@
       </c>
       <c r="W18" s="14">
         <v>9.94</v>
       </c>
       <c r="X18" s="15">
         <v>9.56</v>
       </c>
       <c r="Y18" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z18" s="15">
         <v>13.55</v>
       </c>
       <c r="AA18" s="15">
         <v>13.81</v>
       </c>
       <c r="AB18" s="15">
         <v>10.11</v>
       </c>
       <c r="AC18" s="15">
         <v>8.41</v>
       </c>
       <c r="AD18" s="15">
         <v>8.6199999999999992</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE18" s="15">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.1" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="14">
         <v>2.95</v>
       </c>
       <c r="C19" s="15">
         <v>2.8</v>
       </c>
       <c r="D19" s="15">
         <v>4.6900000000000004</v>
       </c>
       <c r="E19" s="15">
         <v>5.95</v>
       </c>
       <c r="F19" s="15">
         <v>5.96</v>
       </c>
       <c r="G19" s="15">
         <v>5.86</v>
       </c>
       <c r="H19" s="15">
         <v>6.27</v>
       </c>
       <c r="I19" s="15">
@@ -5272,52 +5397,55 @@
       </c>
       <c r="W19" s="14">
         <v>3.64</v>
       </c>
       <c r="X19" s="15">
         <v>3.48</v>
       </c>
       <c r="Y19" s="15">
         <v>3.49</v>
       </c>
       <c r="Z19" s="15">
         <v>3.25</v>
       </c>
       <c r="AA19" s="15">
         <v>3.29</v>
       </c>
       <c r="AB19" s="15">
         <v>2.73</v>
       </c>
       <c r="AC19" s="15">
         <v>2.89</v>
       </c>
       <c r="AD19" s="15">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE19" s="15">
+        <v>2.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.1" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="14">
         <v>6.74</v>
       </c>
       <c r="C20" s="15">
         <v>10.37</v>
       </c>
       <c r="D20" s="15">
         <v>11.11</v>
       </c>
       <c r="E20" s="15">
         <v>10.48</v>
       </c>
       <c r="F20" s="15">
         <v>10.82</v>
       </c>
       <c r="G20" s="15">
         <v>10.7</v>
       </c>
       <c r="H20" s="15">
         <v>10.87</v>
       </c>
       <c r="I20" s="15">
@@ -5364,52 +5492,55 @@
       </c>
       <c r="W20" s="14">
         <v>6.77</v>
       </c>
       <c r="X20" s="15">
         <v>6.32</v>
       </c>
       <c r="Y20" s="15">
         <v>5.95</v>
       </c>
       <c r="Z20" s="15">
         <v>4.62</v>
       </c>
       <c r="AA20" s="15">
         <v>3.52</v>
       </c>
       <c r="AB20" s="15">
         <v>6.35</v>
       </c>
       <c r="AC20" s="15">
         <v>5</v>
       </c>
       <c r="AD20" s="15">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE20" s="15">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.1" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="14">
         <v>5.49</v>
       </c>
       <c r="C21" s="15">
         <v>6.77</v>
       </c>
       <c r="D21" s="15">
         <v>5.19</v>
       </c>
       <c r="E21" s="15">
         <v>4.75</v>
       </c>
       <c r="F21" s="15">
         <v>5.44</v>
       </c>
       <c r="G21" s="15">
         <v>5.95</v>
       </c>
       <c r="H21" s="15">
         <v>6.83</v>
       </c>
       <c r="I21" s="15">
@@ -5456,52 +5587,55 @@
       </c>
       <c r="W21" s="14">
         <v>5.05</v>
       </c>
       <c r="X21" s="15">
         <v>4.49</v>
       </c>
       <c r="Y21" s="15">
         <v>3.72</v>
       </c>
       <c r="Z21" s="15">
         <v>2.35</v>
       </c>
       <c r="AA21" s="15">
         <v>2.14</v>
       </c>
       <c r="AB21" s="15">
         <v>2.61</v>
       </c>
       <c r="AC21" s="15">
         <v>2.86</v>
       </c>
       <c r="AD21" s="15">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE21" s="15">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.1" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="14">
         <v>-2.42</v>
       </c>
       <c r="C22" s="15">
         <v>-1.87</v>
       </c>
       <c r="D22" s="15">
         <v>0.69</v>
       </c>
       <c r="E22" s="15">
         <v>2.0499999999999998</v>
       </c>
       <c r="F22" s="15">
         <v>2.5299999999999998</v>
       </c>
       <c r="G22" s="15">
         <v>1.7</v>
       </c>
       <c r="H22" s="15">
         <v>1.63</v>
       </c>
       <c r="I22" s="15">
@@ -5548,52 +5682,55 @@
       </c>
       <c r="W22" s="14">
         <v>-0.83</v>
       </c>
       <c r="X22" s="15">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y22" s="15">
         <v>-0.91</v>
       </c>
       <c r="Z22" s="15">
         <v>-3.77</v>
       </c>
       <c r="AA22" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB22" s="15">
         <v>-1.59</v>
       </c>
       <c r="AC22" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AD22" s="15">
         <v>-1.47</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE22" s="15">
+        <v>-1.29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.1" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="15">
         <v>11.21</v>
       </c>
       <c r="C23" s="15">
         <v>9.43</v>
       </c>
       <c r="D23" s="15">
         <v>8.84</v>
       </c>
       <c r="E23" s="15">
         <v>8.1999999999999993</v>
       </c>
       <c r="F23" s="15">
         <v>7.97</v>
       </c>
       <c r="G23" s="15">
         <v>9.44</v>
       </c>
       <c r="H23" s="15">
         <v>9</v>
       </c>
       <c r="I23" s="15">
@@ -5640,86 +5777,90 @@
       </c>
       <c r="W23" s="14">
         <v>8.5399999999999991</v>
       </c>
       <c r="X23" s="15">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y23" s="15">
         <v>8.01</v>
       </c>
       <c r="Z23" s="15">
         <v>7.88</v>
       </c>
       <c r="AA23" s="15">
         <v>6.87</v>
       </c>
       <c r="AB23" s="15">
         <v>6.73</v>
       </c>
       <c r="AC23" s="15">
         <v>6.2</v>
       </c>
       <c r="AD23" s="15">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE23" s="15">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.1" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="22"/>
       <c r="Z24" s="22"/>
       <c r="AA24" s="22"/>
       <c r="AB24" s="22"/>
       <c r="AC24" s="22"/>
       <c r="AD24" s="15"/>
-    </row>
-    <row r="25" spans="1:30" ht="24.75" customHeight="1">
+      <c r="AE24" s="15"/>
+    </row>
+    <row r="25" spans="1:31" ht="24.75" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="15">
         <v>1.95</v>
       </c>
       <c r="C25" s="15">
         <v>3.16</v>
       </c>
       <c r="D25" s="15">
         <v>3.2</v>
       </c>
       <c r="E25" s="15">
         <v>3.53</v>
       </c>
       <c r="F25" s="15">
         <v>3.58</v>
       </c>
       <c r="G25" s="15">
         <v>3.74</v>
       </c>
       <c r="H25" s="15">
         <v>3.9</v>
       </c>
       <c r="I25" s="15">
@@ -5766,52 +5907,55 @@
       </c>
       <c r="W25" s="14">
         <v>2.62</v>
       </c>
       <c r="X25" s="15">
         <v>2.52</v>
       </c>
       <c r="Y25" s="15">
         <v>2.4</v>
       </c>
       <c r="Z25" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="AA25" s="15">
         <v>2.19</v>
       </c>
       <c r="AB25" s="15">
         <v>1.54</v>
       </c>
       <c r="AC25" s="15">
         <v>1.67</v>
       </c>
       <c r="AD25" s="15">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE25" s="15">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.1" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="15">
         <v>3.23</v>
       </c>
       <c r="C26" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="D26" s="15">
         <v>4.68</v>
       </c>
       <c r="E26" s="15">
         <v>5.08</v>
       </c>
       <c r="F26" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="G26" s="15">
         <v>5.19</v>
       </c>
       <c r="H26" s="15">
         <v>5.35</v>
       </c>
       <c r="I26" s="15">
@@ -5858,52 +6002,55 @@
       </c>
       <c r="W26" s="14">
         <v>3.89</v>
       </c>
       <c r="X26" s="15">
         <v>3.78</v>
       </c>
       <c r="Y26" s="15">
         <v>3.65</v>
       </c>
       <c r="Z26" s="15">
         <v>2.2400000000000002</v>
       </c>
       <c r="AA26" s="15">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB26" s="15">
         <v>2.21</v>
       </c>
       <c r="AC26" s="15">
         <v>2.57</v>
       </c>
       <c r="AD26" s="15">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE26" s="15">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.1" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="15">
         <v>5.03</v>
       </c>
       <c r="C27" s="15">
         <v>5.2</v>
       </c>
       <c r="D27" s="15">
         <v>5.31</v>
       </c>
       <c r="E27" s="15">
         <v>6.26</v>
       </c>
       <c r="F27" s="15">
         <v>6.51</v>
       </c>
       <c r="G27" s="15">
         <v>6.81</v>
       </c>
       <c r="H27" s="15">
         <v>6.91</v>
       </c>
       <c r="I27" s="15">
@@ -5950,52 +6097,55 @@
       </c>
       <c r="W27" s="14">
         <v>5.89</v>
       </c>
       <c r="X27" s="15">
         <v>5.98</v>
       </c>
       <c r="Y27" s="15">
         <v>5.78</v>
       </c>
       <c r="Z27" s="15">
         <v>4.6399999999999997</v>
       </c>
       <c r="AA27" s="15">
         <v>5.83</v>
       </c>
       <c r="AB27" s="15">
         <v>5.2</v>
       </c>
       <c r="AC27" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD27" s="15">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE27" s="15">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.1" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="15">
         <v>12.65</v>
       </c>
       <c r="C28" s="15">
         <v>13.69</v>
       </c>
       <c r="D28" s="15">
         <v>13.07</v>
       </c>
       <c r="E28" s="15">
         <v>10.68</v>
       </c>
       <c r="F28" s="15">
         <v>11.73</v>
       </c>
       <c r="G28" s="15">
         <v>11.26</v>
       </c>
       <c r="H28" s="15">
         <v>11.94</v>
       </c>
       <c r="I28" s="15">
@@ -6042,52 +6192,55 @@
       </c>
       <c r="W28" s="14">
         <v>8.48</v>
       </c>
       <c r="X28" s="15">
         <v>8.52</v>
       </c>
       <c r="Y28" s="15">
         <v>8.44</v>
       </c>
       <c r="Z28" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="AA28" s="15">
         <v>11.03</v>
       </c>
       <c r="AB28" s="15">
         <v>10.71</v>
       </c>
       <c r="AC28" s="15">
         <v>10.85</v>
       </c>
       <c r="AD28" s="15">
         <v>10.65</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE28" s="15">
+        <v>11.77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.1" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <v>-4.88</v>
       </c>
       <c r="C29" s="15">
         <v>-1.25</v>
       </c>
       <c r="D29" s="15">
         <v>-0.92</v>
       </c>
       <c r="E29" s="15">
         <v>0.35</v>
       </c>
       <c r="F29" s="15">
         <v>0.17</v>
       </c>
       <c r="G29" s="15">
         <v>0.18</v>
       </c>
       <c r="H29" s="15">
         <v>0.44</v>
       </c>
       <c r="I29" s="15">
@@ -6134,52 +6287,55 @@
       </c>
       <c r="W29" s="14">
         <v>-1.58</v>
       </c>
       <c r="X29" s="15">
         <v>-1.62</v>
       </c>
       <c r="Y29" s="15">
         <v>-1.38</v>
       </c>
       <c r="Z29" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AA29" s="15">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AB29" s="15">
         <v>-0.85</v>
       </c>
       <c r="AC29" s="15">
         <v>-0.49</v>
       </c>
       <c r="AD29" s="15">
         <v>-1.51</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE29" s="15">
+        <v>-2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.1" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="15">
         <v>-0.4</v>
       </c>
       <c r="C30" s="15">
         <v>0.52</v>
       </c>
       <c r="D30" s="15">
         <v>0.56999999999999995</v>
       </c>
       <c r="E30" s="15">
         <v>0.31</v>
       </c>
       <c r="F30" s="15">
         <v>0.43</v>
       </c>
       <c r="G30" s="15">
         <v>0.83</v>
       </c>
       <c r="H30" s="15">
         <v>0.72</v>
       </c>
       <c r="I30" s="15">
@@ -6226,52 +6382,55 @@
       </c>
       <c r="W30" s="14">
         <v>0.02</v>
       </c>
       <c r="X30" s="15">
         <v>-0.02</v>
       </c>
       <c r="Y30" s="15">
         <v>-0.17</v>
       </c>
       <c r="Z30" s="15">
         <v>2.67</v>
       </c>
       <c r="AA30" s="15">
         <v>0.77</v>
       </c>
       <c r="AB30" s="15">
         <v>-0.44</v>
       </c>
       <c r="AC30" s="15">
         <v>-0.71</v>
       </c>
       <c r="AD30" s="15">
         <v>-0.78</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE30" s="15">
+        <v>-0.91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.1" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="15">
         <v>-3.27</v>
       </c>
       <c r="C31" s="15">
         <v>-3.06</v>
       </c>
       <c r="D31" s="15">
         <v>-2.36</v>
       </c>
       <c r="E31" s="15">
         <v>-1.93</v>
       </c>
       <c r="F31" s="15">
         <v>-1.24</v>
       </c>
       <c r="G31" s="15">
         <v>-1.63</v>
       </c>
       <c r="H31" s="15">
         <v>-0.98</v>
       </c>
       <c r="I31" s="15">
@@ -6318,85 +6477,89 @@
       </c>
       <c r="W31" s="14">
         <v>-1.55</v>
       </c>
       <c r="X31" s="15">
         <v>-1.99</v>
       </c>
       <c r="Y31" s="15">
         <v>-2.11</v>
       </c>
       <c r="Z31" s="15">
         <v>0.62</v>
       </c>
       <c r="AA31" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB31" s="15">
         <v>-3.08</v>
       </c>
       <c r="AC31" s="15">
         <v>-2.68</v>
       </c>
       <c r="AD31" s="15">
         <v>-2.65</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE31" s="15">
+        <v>-2.71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.1" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="15"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="15"/>
       <c r="AC32" s="15"/>
       <c r="AD32" s="15"/>
-    </row>
-    <row r="33" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE32" s="15"/>
+    </row>
+    <row r="33" spans="1:31" ht="14.1" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="15">
         <v>-1.24</v>
       </c>
       <c r="C33" s="15">
         <v>-0.43</v>
       </c>
       <c r="D33" s="15">
         <v>-1.82</v>
       </c>
       <c r="E33" s="15">
         <v>-1.69</v>
       </c>
       <c r="F33" s="15">
         <v>-2.19</v>
       </c>
       <c r="G33" s="15">
         <v>-2.6</v>
       </c>
       <c r="H33" s="15">
         <v>-2.11</v>
       </c>
       <c r="I33" s="15">
@@ -6443,52 +6606,55 @@
       </c>
       <c r="W33" s="14">
         <v>-3.18</v>
       </c>
       <c r="X33" s="15">
         <v>-3.56</v>
       </c>
       <c r="Y33" s="15">
         <v>-3.44</v>
       </c>
       <c r="Z33" s="15">
         <v>1.68</v>
       </c>
       <c r="AA33" s="15" t="s">
         <v>47</v>
       </c>
       <c r="AB33" s="15" t="s">
         <v>41</v>
       </c>
       <c r="AC33" s="15">
         <v>-0.44</v>
       </c>
       <c r="AD33" s="15">
         <v>-1.64</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE33" s="15">
+        <v>-2.23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.1" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15">
         <v>10.43</v>
       </c>
       <c r="C34" s="15">
         <v>11.35</v>
       </c>
       <c r="D34" s="15">
         <v>10.59</v>
       </c>
       <c r="E34" s="15">
         <v>11.93</v>
       </c>
       <c r="F34" s="15">
         <v>13.2</v>
       </c>
       <c r="G34" s="15">
         <v>13.03</v>
       </c>
       <c r="H34" s="15">
         <v>12.83</v>
       </c>
       <c r="I34" s="15">
@@ -6535,86 +6701,90 @@
       </c>
       <c r="W34" s="14">
         <v>8.82</v>
       </c>
       <c r="X34" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="Y34" s="15">
         <v>7.7</v>
       </c>
       <c r="Z34" s="15">
         <v>1.36</v>
       </c>
       <c r="AA34" s="15">
         <v>1.42</v>
       </c>
       <c r="AB34" s="15">
         <v>3.29</v>
       </c>
       <c r="AC34" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="AD34" s="15">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE34" s="15">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.1" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="24"/>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="W35" s="22"/>
       <c r="X35" s="22"/>
       <c r="Y35" s="22"/>
       <c r="Z35" s="22"/>
       <c r="AA35" s="22"/>
       <c r="AB35" s="22"/>
       <c r="AC35" s="22"/>
       <c r="AD35" s="15"/>
-    </row>
-    <row r="36" spans="1:30" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="AE35" s="15"/>
+    </row>
+    <row r="36" spans="1:31" s="9" customFormat="1" ht="21.75" customHeight="1">
       <c r="A36" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="15">
         <v>5.15</v>
       </c>
       <c r="C36" s="15">
         <v>5.63</v>
       </c>
       <c r="D36" s="15">
         <v>6.3</v>
       </c>
       <c r="E36" s="15">
         <v>6.36</v>
       </c>
       <c r="F36" s="15">
         <v>6.33</v>
       </c>
       <c r="G36" s="15">
         <v>6.54</v>
       </c>
       <c r="H36" s="15">
         <v>6.69</v>
       </c>
       <c r="I36" s="15">
@@ -6661,85 +6831,89 @@
       </c>
       <c r="W36" s="14">
         <v>4.41</v>
       </c>
       <c r="X36" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="15">
         <v>4.09</v>
       </c>
       <c r="Z36" s="15">
         <v>3.86</v>
       </c>
       <c r="AA36" s="15">
         <v>3.76</v>
       </c>
       <c r="AB36" s="15">
         <v>3.29</v>
       </c>
       <c r="AC36" s="15">
         <v>3.16</v>
       </c>
       <c r="AD36" s="15">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE36" s="15">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.1" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="26"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="15"/>
       <c r="S37" s="15"/>
       <c r="T37" s="15"/>
       <c r="U37" s="15"/>
       <c r="V37" s="15"/>
       <c r="X37" s="15"/>
       <c r="Y37" s="15"/>
       <c r="Z37" s="15"/>
       <c r="AA37" s="15"/>
       <c r="AB37" s="15"/>
       <c r="AC37" s="15"/>
       <c r="AD37" s="15"/>
-    </row>
-    <row r="38" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE37" s="15"/>
+    </row>
+    <row r="38" spans="1:31" ht="14.1" customHeight="1">
       <c r="A38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="14">
         <v>5.91</v>
       </c>
       <c r="C38" s="15">
         <v>6.75</v>
       </c>
       <c r="D38" s="15">
         <v>6.88</v>
       </c>
       <c r="E38" s="15">
         <v>5.45</v>
       </c>
       <c r="F38" s="15">
         <v>4.51</v>
       </c>
       <c r="G38" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="H38" s="15">
         <v>4.38</v>
       </c>
       <c r="I38" s="15">
@@ -6786,52 +6960,55 @@
       </c>
       <c r="W38" s="14">
         <v>1.61</v>
       </c>
       <c r="X38" s="15">
         <v>1.96</v>
       </c>
       <c r="Y38" s="15">
         <v>2.16</v>
       </c>
       <c r="Z38" s="15">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="15">
         <v>0.43</v>
       </c>
       <c r="AB38" s="15">
         <v>-1.1399999999999999</v>
       </c>
       <c r="AC38" s="15">
         <v>-0.43</v>
       </c>
       <c r="AD38" s="15">
         <v>-1.02</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE38" s="15">
+        <v>-1.28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.1" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="14">
         <v>10.48</v>
       </c>
       <c r="C39" s="15">
         <v>10.87</v>
       </c>
       <c r="D39" s="15">
         <v>9.98</v>
       </c>
       <c r="E39" s="15">
         <v>10.78</v>
       </c>
       <c r="F39" s="15">
         <v>11.03</v>
       </c>
       <c r="G39" s="15">
         <v>12.38</v>
       </c>
       <c r="H39" s="15">
         <v>12.01</v>
       </c>
       <c r="I39" s="15">
@@ -6878,52 +7055,55 @@
       </c>
       <c r="W39" s="14">
         <v>9.94</v>
       </c>
       <c r="X39" s="15">
         <v>9.56</v>
       </c>
       <c r="Y39" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="Z39" s="15">
         <v>13.55</v>
       </c>
       <c r="AA39" s="15">
         <v>13.81</v>
       </c>
       <c r="AB39" s="15">
         <v>10.11</v>
       </c>
       <c r="AC39" s="15">
         <v>8.41</v>
       </c>
       <c r="AD39" s="15">
         <v>8.6199999999999992</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE39" s="15">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.1" customHeight="1">
       <c r="A40" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="14">
         <v>2.95</v>
       </c>
       <c r="C40" s="15">
         <v>2.8</v>
       </c>
       <c r="D40" s="15">
         <v>4.6900000000000004</v>
       </c>
       <c r="E40" s="15">
         <v>5.95</v>
       </c>
       <c r="F40" s="15">
         <v>5.96</v>
       </c>
       <c r="G40" s="15">
         <v>5.86</v>
       </c>
       <c r="H40" s="15">
         <v>6.27</v>
       </c>
       <c r="I40" s="15">
@@ -6970,52 +7150,55 @@
       </c>
       <c r="W40" s="14">
         <v>3.64</v>
       </c>
       <c r="X40" s="15">
         <v>3.48</v>
       </c>
       <c r="Y40" s="15">
         <v>3.49</v>
       </c>
       <c r="Z40" s="15">
         <v>3.25</v>
       </c>
       <c r="AA40" s="15">
         <v>3.29</v>
       </c>
       <c r="AB40" s="15">
         <v>2.73</v>
       </c>
       <c r="AC40" s="15">
         <v>2.89</v>
       </c>
       <c r="AD40" s="15">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE40" s="15">
+        <v>2.35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.1" customHeight="1">
       <c r="A41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="14">
         <v>5.13</v>
       </c>
       <c r="C41" s="15">
         <v>9.93</v>
       </c>
       <c r="D41" s="15">
         <v>11.34</v>
       </c>
       <c r="E41" s="15">
         <v>9.84</v>
       </c>
       <c r="F41" s="15">
         <v>9.7799999999999994</v>
       </c>
       <c r="G41" s="15">
         <v>9.69</v>
       </c>
       <c r="H41" s="15">
         <v>10.01</v>
       </c>
       <c r="I41" s="15">
@@ -7062,52 +7245,55 @@
       </c>
       <c r="W41" s="14">
         <v>5.87</v>
       </c>
       <c r="X41" s="15">
         <v>5.46</v>
       </c>
       <c r="Y41" s="15">
         <v>5.18</v>
       </c>
       <c r="Z41" s="15">
         <v>6.08</v>
       </c>
       <c r="AA41" s="15">
         <v>4.47</v>
       </c>
       <c r="AB41" s="15">
         <v>7.72</v>
       </c>
       <c r="AC41" s="15">
         <v>6.12</v>
       </c>
       <c r="AD41" s="15">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE41" s="15">
+        <v>6.58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.1" customHeight="1">
       <c r="A42" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="14">
         <v>5.49</v>
       </c>
       <c r="C42" s="15">
         <v>6.77</v>
       </c>
       <c r="D42" s="15">
         <v>5.19</v>
       </c>
       <c r="E42" s="15">
         <v>4.75</v>
       </c>
       <c r="F42" s="15">
         <v>5.44</v>
       </c>
       <c r="G42" s="15">
         <v>5.95</v>
       </c>
       <c r="H42" s="15">
         <v>6.83</v>
       </c>
       <c r="I42" s="15">
@@ -7154,52 +7340,55 @@
       </c>
       <c r="W42" s="14">
         <v>5.05</v>
       </c>
       <c r="X42" s="15">
         <v>4.49</v>
       </c>
       <c r="Y42" s="15">
         <v>3.72</v>
       </c>
       <c r="Z42" s="15">
         <v>2.35</v>
       </c>
       <c r="AA42" s="15">
         <v>2.14</v>
       </c>
       <c r="AB42" s="15">
         <v>2.61</v>
       </c>
       <c r="AC42" s="15">
         <v>2.86</v>
       </c>
       <c r="AD42" s="15">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE42" s="15">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.1" customHeight="1">
       <c r="A43" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="14">
         <v>-2.42</v>
       </c>
       <c r="C43" s="15">
         <v>-1.87</v>
       </c>
       <c r="D43" s="15">
         <v>0.69</v>
       </c>
       <c r="E43" s="15">
         <v>2.0499999999999998</v>
       </c>
       <c r="F43" s="15">
         <v>2.5299999999999998</v>
       </c>
       <c r="G43" s="15">
         <v>1.7</v>
       </c>
       <c r="H43" s="15">
         <v>1.63</v>
       </c>
       <c r="I43" s="15">
@@ -7246,52 +7435,55 @@
       </c>
       <c r="W43" s="14">
         <v>-0.83</v>
       </c>
       <c r="X43" s="15">
         <v>-0.56999999999999995</v>
       </c>
       <c r="Y43" s="15">
         <v>-0.91</v>
       </c>
       <c r="Z43" s="15">
         <v>-3.77</v>
       </c>
       <c r="AA43" s="15">
         <v>-0.44</v>
       </c>
       <c r="AB43" s="15">
         <v>-1.59</v>
       </c>
       <c r="AC43" s="15">
         <v>-1.0900000000000001</v>
       </c>
       <c r="AD43" s="15">
         <v>-1.47</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE43" s="15">
+        <v>-1.29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.1" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="16">
         <v>11.21</v>
       </c>
       <c r="C44" s="16">
         <v>9.43</v>
       </c>
       <c r="D44" s="16">
         <v>8.84</v>
       </c>
       <c r="E44" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="F44" s="16">
         <v>7.97</v>
       </c>
       <c r="G44" s="16">
         <v>9.44</v>
       </c>
       <c r="H44" s="16">
         <v>9</v>
       </c>
       <c r="I44" s="16">
@@ -7338,52 +7530,55 @@
       </c>
       <c r="W44" s="16">
         <v>8.5399999999999991</v>
       </c>
       <c r="X44" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y44" s="16">
         <v>8.01</v>
       </c>
       <c r="Z44" s="16">
         <v>7.88</v>
       </c>
       <c r="AA44" s="16">
         <v>6.87</v>
       </c>
       <c r="AB44" s="16">
         <v>6.73</v>
       </c>
       <c r="AC44" s="16">
         <v>6.2</v>
       </c>
       <c r="AD44" s="16">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" ht="14.1" customHeight="1">
+      <c r="AE44" s="16">
+        <v>6.23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="14.1" customHeight="1">
       <c r="A45" s="12" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>