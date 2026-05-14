--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="615" yWindow="-270" windowWidth="24720" windowHeight="11070" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Number of registered meriages" sheetId="1" r:id="rId1"/>
     <sheet name="Crude marriage rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of registered divorces" sheetId="5" r:id="rId3"/>
     <sheet name="Crude divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="50">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -1201,50 +1201,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" s="4" customFormat="1" ht="21.75" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="13">
         <v>385</v>
       </c>
       <c r="C9" s="13">
         <v>462</v>
       </c>
       <c r="D9" s="13">
         <v>545</v>
       </c>
       <c r="E9" s="13">
         <v>567</v>
       </c>
       <c r="F9" s="14">
         <v>448</v>
       </c>
       <c r="G9" s="14">
         <v>902</v>
       </c>
       <c r="H9" s="15">
         <v>824</v>
@@ -1320,50 +1323,53 @@
       </c>
       <c r="AF9" s="17">
         <v>855</v>
       </c>
       <c r="AG9" s="17">
         <v>840</v>
       </c>
       <c r="AH9" s="17">
         <v>660</v>
       </c>
       <c r="AI9" s="17">
         <v>578</v>
       </c>
       <c r="AJ9" s="52">
         <v>497</v>
       </c>
       <c r="AK9" s="52">
         <v>544</v>
       </c>
       <c r="AL9" s="54">
         <v>416</v>
       </c>
       <c r="AM9" s="54">
         <v>410</v>
       </c>
+      <c r="AN9" s="54">
+        <v>446</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="13">
         <v>165</v>
       </c>
       <c r="C10" s="13">
         <v>210</v>
       </c>
       <c r="D10" s="13">
         <v>265</v>
       </c>
       <c r="E10" s="13">
         <v>285</v>
       </c>
       <c r="F10" s="14">
         <v>210</v>
       </c>
       <c r="G10" s="14">
         <v>463</v>
       </c>
       <c r="H10" s="15">
         <v>410</v>
@@ -1439,50 +1445,53 @@
       </c>
       <c r="AF10" s="17">
         <v>440</v>
       </c>
       <c r="AG10" s="17">
         <v>442</v>
       </c>
       <c r="AH10" s="17">
         <v>368</v>
       </c>
       <c r="AI10" s="17">
         <v>303</v>
       </c>
       <c r="AJ10" s="52">
         <v>237</v>
       </c>
       <c r="AK10" s="52">
         <v>264</v>
       </c>
       <c r="AL10" s="54">
         <v>207</v>
       </c>
       <c r="AM10" s="54">
         <v>205</v>
       </c>
+      <c r="AN10" s="54">
+        <v>248</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="13">
         <v>32</v>
       </c>
       <c r="C11" s="13">
         <v>38</v>
       </c>
       <c r="D11" s="13">
         <v>35</v>
       </c>
       <c r="E11" s="13">
         <v>46</v>
       </c>
       <c r="F11" s="14">
         <v>43</v>
       </c>
       <c r="G11" s="14">
         <v>60</v>
       </c>
       <c r="H11" s="15">
         <v>62</v>
@@ -1558,50 +1567,53 @@
       </c>
       <c r="AF11" s="17">
         <v>53</v>
       </c>
       <c r="AG11" s="17">
         <v>53</v>
       </c>
       <c r="AH11" s="17">
         <v>40</v>
       </c>
       <c r="AI11" s="17">
         <v>42</v>
       </c>
       <c r="AJ11" s="52">
         <v>34</v>
       </c>
       <c r="AK11" s="52">
         <v>37</v>
       </c>
       <c r="AL11" s="54">
         <v>23</v>
       </c>
       <c r="AM11" s="54">
         <v>32</v>
       </c>
+      <c r="AN11" s="54">
+        <v>27</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>3</v>
       </c>
       <c r="C12" s="13">
         <v>7</v>
       </c>
       <c r="D12" s="13">
         <v>5</v>
       </c>
       <c r="E12" s="13">
         <v>7</v>
       </c>
       <c r="F12" s="14">
         <v>6</v>
       </c>
       <c r="G12" s="14">
         <v>4</v>
       </c>
       <c r="H12" s="15">
         <v>3</v>
@@ -1677,50 +1689,53 @@
       </c>
       <c r="AF12" s="17">
         <v>4</v>
       </c>
       <c r="AG12" s="17">
         <v>4</v>
       </c>
       <c r="AH12" s="17">
         <v>10</v>
       </c>
       <c r="AI12" s="17">
         <v>8</v>
       </c>
       <c r="AJ12" s="52">
         <v>1</v>
       </c>
       <c r="AK12" s="52">
         <v>8</v>
       </c>
       <c r="AL12" s="54">
         <v>4</v>
       </c>
       <c r="AM12" s="54">
         <v>2</v>
       </c>
+      <c r="AN12" s="54">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="13">
         <v>20</v>
       </c>
       <c r="C13" s="13">
         <v>18</v>
       </c>
       <c r="D13" s="13">
         <v>13</v>
       </c>
       <c r="E13" s="13">
         <v>19</v>
       </c>
       <c r="F13" s="14">
         <v>16</v>
       </c>
       <c r="G13" s="14">
         <v>34</v>
       </c>
       <c r="H13" s="15">
         <v>36</v>
@@ -1796,50 +1811,53 @@
       </c>
       <c r="AF13" s="17">
         <v>32</v>
       </c>
       <c r="AG13" s="17">
         <v>25</v>
       </c>
       <c r="AH13" s="17">
         <v>22</v>
       </c>
       <c r="AI13" s="17">
         <v>17</v>
       </c>
       <c r="AJ13" s="52">
         <v>25</v>
       </c>
       <c r="AK13" s="52">
         <v>28</v>
       </c>
       <c r="AL13" s="54">
         <v>28</v>
       </c>
       <c r="AM13" s="54">
         <v>15</v>
       </c>
+      <c r="AN13" s="54">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="13">
         <v>79</v>
       </c>
       <c r="C14" s="13">
         <v>72</v>
       </c>
       <c r="D14" s="13">
         <v>90</v>
       </c>
       <c r="E14" s="13">
         <v>87</v>
       </c>
       <c r="F14" s="14">
         <v>64</v>
       </c>
       <c r="G14" s="14">
         <v>150</v>
       </c>
       <c r="H14" s="15">
         <v>131</v>
@@ -1915,50 +1933,53 @@
       </c>
       <c r="AF14" s="17">
         <v>138</v>
       </c>
       <c r="AG14" s="17">
         <v>147</v>
       </c>
       <c r="AH14" s="17">
         <v>86</v>
       </c>
       <c r="AI14" s="17">
         <v>88</v>
       </c>
       <c r="AJ14" s="52">
         <v>92</v>
       </c>
       <c r="AK14" s="52">
         <v>93</v>
       </c>
       <c r="AL14" s="54">
         <v>64</v>
       </c>
       <c r="AM14" s="54">
         <v>60</v>
       </c>
+      <c r="AN14" s="54">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="13">
         <v>24</v>
       </c>
       <c r="C15" s="13">
         <v>25</v>
       </c>
       <c r="D15" s="13">
         <v>40</v>
       </c>
       <c r="E15" s="13">
         <v>37</v>
       </c>
       <c r="F15" s="14">
         <v>21</v>
       </c>
       <c r="G15" s="14">
         <v>52</v>
       </c>
       <c r="H15" s="15">
         <v>43</v>
@@ -2033,90 +2054,94 @@
         <v>41</v>
       </c>
       <c r="AF15" s="17">
         <v>58</v>
       </c>
       <c r="AG15" s="17">
         <v>48</v>
       </c>
       <c r="AH15" s="17">
         <v>41</v>
       </c>
       <c r="AI15" s="17">
         <v>27</v>
       </c>
       <c r="AJ15" s="52">
         <v>23</v>
       </c>
       <c r="AK15" s="52">
         <v>29</v>
       </c>
       <c r="AL15" s="54">
         <v>26</v>
       </c>
       <c r="AM15" s="54">
         <v>27</v>
+      </c>
+      <c r="AN15" s="54">
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="K16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="44"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="52"/>
       <c r="AK16" s="52"/>
       <c r="AL16" s="54"/>
       <c r="AM16" s="54"/>
+      <c r="AN16" s="54"/>
     </row>
-    <row r="17" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="13">
         <v>18</v>
       </c>
       <c r="C17" s="13">
         <v>35</v>
       </c>
       <c r="D17" s="13">
         <v>30</v>
       </c>
       <c r="E17" s="13">
         <v>21</v>
       </c>
       <c r="F17" s="14">
         <v>26</v>
       </c>
       <c r="G17" s="14">
         <v>34</v>
       </c>
       <c r="H17" s="15">
         <v>48</v>
       </c>
       <c r="I17" s="14">
@@ -2190,52 +2215,55 @@
       </c>
       <c r="AF17" s="17">
         <v>34</v>
       </c>
       <c r="AG17" s="17">
         <v>44</v>
       </c>
       <c r="AH17" s="17">
         <v>29</v>
       </c>
       <c r="AI17" s="17">
         <v>37</v>
       </c>
       <c r="AJ17" s="52">
         <v>32</v>
       </c>
       <c r="AK17" s="52">
         <v>31</v>
       </c>
       <c r="AL17" s="54">
         <v>22</v>
       </c>
       <c r="AM17" s="54">
         <v>23</v>
       </c>
+      <c r="AN17" s="54">
+        <v>16</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="13">
         <v>2</v>
       </c>
       <c r="C18" s="13">
         <v>3</v>
       </c>
       <c r="D18" s="13">
         <v>4</v>
       </c>
       <c r="E18" s="13">
         <v>4</v>
       </c>
       <c r="F18" s="14">
         <v>6</v>
       </c>
       <c r="G18" s="14">
         <v>7</v>
       </c>
       <c r="H18" s="15">
         <v>6</v>
       </c>
       <c r="I18" s="14">
@@ -2309,52 +2337,55 @@
       </c>
       <c r="AF18" s="17">
         <v>9</v>
       </c>
       <c r="AG18" s="17">
         <v>6</v>
       </c>
       <c r="AH18" s="17">
         <v>5</v>
       </c>
       <c r="AI18" s="17">
         <v>9</v>
       </c>
       <c r="AJ18" s="52">
         <v>3</v>
       </c>
       <c r="AK18" s="52">
         <v>7</v>
       </c>
       <c r="AL18" s="54">
         <v>2</v>
       </c>
       <c r="AM18" s="54">
         <v>3</v>
       </c>
+      <c r="AN18" s="54">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="13">
         <v>13</v>
       </c>
       <c r="C19" s="13">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>15</v>
       </c>
       <c r="E19" s="13">
         <v>18</v>
       </c>
       <c r="F19" s="14">
         <v>16</v>
       </c>
       <c r="G19" s="14">
         <v>24</v>
       </c>
       <c r="H19" s="15">
         <v>24</v>
       </c>
       <c r="I19" s="14">
@@ -2428,52 +2459,55 @@
       </c>
       <c r="AF19" s="17">
         <v>29</v>
       </c>
       <c r="AG19" s="17">
         <v>16</v>
       </c>
       <c r="AH19" s="17">
         <v>21</v>
       </c>
       <c r="AI19" s="17">
         <v>14</v>
       </c>
       <c r="AJ19" s="52">
         <v>15</v>
       </c>
       <c r="AK19" s="52">
         <v>9</v>
       </c>
       <c r="AL19" s="54">
         <v>13</v>
       </c>
       <c r="AM19" s="54">
         <v>13</v>
       </c>
+      <c r="AN19" s="54">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="13">
         <v>6</v>
       </c>
       <c r="C20" s="13">
         <v>11</v>
       </c>
       <c r="D20" s="13">
         <v>12</v>
       </c>
       <c r="E20" s="13">
         <v>11</v>
       </c>
       <c r="F20" s="14">
         <v>9</v>
       </c>
       <c r="G20" s="14">
         <v>17</v>
       </c>
       <c r="H20" s="15">
         <v>18</v>
       </c>
       <c r="I20" s="14">
@@ -2547,52 +2581,55 @@
       </c>
       <c r="AF20" s="17">
         <v>13</v>
       </c>
       <c r="AG20" s="17">
         <v>14</v>
       </c>
       <c r="AH20" s="17">
         <v>12</v>
       </c>
       <c r="AI20" s="17">
         <v>7</v>
       </c>
       <c r="AJ20" s="52">
         <v>7</v>
       </c>
       <c r="AK20" s="52">
         <v>7</v>
       </c>
       <c r="AL20" s="54">
         <v>5</v>
       </c>
       <c r="AM20" s="54">
         <v>2</v>
       </c>
+      <c r="AN20" s="54">
+        <v>6</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="13">
         <v>5</v>
       </c>
       <c r="C21" s="13">
         <v>6</v>
       </c>
       <c r="D21" s="13">
         <v>7</v>
       </c>
       <c r="E21" s="13">
         <v>10</v>
       </c>
       <c r="F21" s="14">
         <v>9</v>
       </c>
       <c r="G21" s="14">
         <v>13</v>
       </c>
       <c r="H21" s="15">
         <v>11</v>
       </c>
       <c r="I21" s="14">
@@ -2666,52 +2703,55 @@
       </c>
       <c r="AF21" s="17">
         <v>18</v>
       </c>
       <c r="AG21" s="17">
         <v>12</v>
       </c>
       <c r="AH21" s="17">
         <v>6</v>
       </c>
       <c r="AI21" s="17">
         <v>9</v>
       </c>
       <c r="AJ21" s="52">
         <v>7</v>
       </c>
       <c r="AK21" s="52">
         <v>8</v>
       </c>
       <c r="AL21" s="54">
         <v>6</v>
       </c>
       <c r="AM21" s="54">
         <v>8</v>
       </c>
+      <c r="AN21" s="54">
+        <v>4</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="13">
         <v>8</v>
       </c>
       <c r="C22" s="13">
         <v>17</v>
       </c>
       <c r="D22" s="13">
         <v>15</v>
       </c>
       <c r="E22" s="13">
         <v>9</v>
       </c>
       <c r="F22" s="14">
         <v>10</v>
       </c>
       <c r="G22" s="14">
         <v>24</v>
       </c>
       <c r="H22" s="15">
         <v>14</v>
       </c>
       <c r="I22" s="14">
@@ -2785,52 +2825,55 @@
       </c>
       <c r="AF22" s="17">
         <v>11</v>
       </c>
       <c r="AG22" s="17">
         <v>15</v>
       </c>
       <c r="AH22" s="17">
         <v>10</v>
       </c>
       <c r="AI22" s="17">
         <v>12</v>
       </c>
       <c r="AJ22" s="52">
         <v>14</v>
       </c>
       <c r="AK22" s="52">
         <v>17</v>
       </c>
       <c r="AL22" s="54">
         <v>6</v>
       </c>
       <c r="AM22" s="54">
         <v>12</v>
       </c>
+      <c r="AN22" s="54">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="13">
         <v>10</v>
       </c>
       <c r="C23" s="13">
         <v>12</v>
       </c>
       <c r="D23" s="13">
         <v>14</v>
       </c>
       <c r="E23" s="13">
         <v>13</v>
       </c>
       <c r="F23" s="14">
         <v>12</v>
       </c>
       <c r="G23" s="14">
         <v>20</v>
       </c>
       <c r="H23" s="15">
         <v>18</v>
       </c>
       <c r="I23" s="14">
@@ -2904,95 +2947,99 @@
       </c>
       <c r="AF23" s="17">
         <v>16</v>
       </c>
       <c r="AG23" s="17">
         <v>14</v>
       </c>
       <c r="AH23" s="17">
         <v>10</v>
       </c>
       <c r="AI23" s="17">
         <v>5</v>
       </c>
       <c r="AJ23" s="52">
         <v>7</v>
       </c>
       <c r="AK23" s="52">
         <v>6</v>
       </c>
       <c r="AL23" s="54">
         <v>10</v>
       </c>
       <c r="AM23" s="54">
         <v>8</v>
       </c>
+      <c r="AN23" s="54">
+        <v>15</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="48"/>
       <c r="AD24" s="48"/>
       <c r="AE24" s="48"/>
       <c r="AF24" s="48"/>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="53"/>
       <c r="AK24" s="53"/>
-      <c r="AL24" s="54"/>
-      <c r="AM24" s="54"/>
+      <c r="AL24" s="53"/>
+      <c r="AM24" s="53"/>
+      <c r="AN24" s="53"/>
     </row>
-    <row r="25" spans="1:39" s="4" customFormat="1" ht="21.75" customHeight="1">
+    <row r="25" spans="1:40" s="4" customFormat="1" ht="21.75" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="13">
         <v>337</v>
       </c>
       <c r="C25" s="13">
         <v>388</v>
       </c>
       <c r="D25" s="13">
         <v>476</v>
       </c>
       <c r="E25" s="13">
         <v>500</v>
       </c>
       <c r="F25" s="14">
         <v>372</v>
       </c>
       <c r="G25" s="14">
         <v>785</v>
       </c>
       <c r="H25" s="15">
         <v>717</v>
       </c>
       <c r="I25" s="14">
@@ -3066,52 +3113,55 @@
       </c>
       <c r="AF25" s="17">
         <v>750</v>
       </c>
       <c r="AG25" s="17">
         <v>744</v>
       </c>
       <c r="AH25" s="17">
         <v>589</v>
       </c>
       <c r="AI25" s="17">
         <v>508</v>
       </c>
       <c r="AJ25" s="52">
         <v>436</v>
       </c>
       <c r="AK25" s="52">
         <v>477</v>
       </c>
       <c r="AL25" s="54">
         <v>366</v>
       </c>
       <c r="AM25" s="54">
         <v>351</v>
       </c>
+      <c r="AN25" s="54">
+        <v>391</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="13">
         <v>165</v>
       </c>
       <c r="C26" s="13">
         <v>210</v>
       </c>
       <c r="D26" s="13">
         <v>265</v>
       </c>
       <c r="E26" s="13">
         <v>285</v>
       </c>
       <c r="F26" s="14">
         <v>210</v>
       </c>
       <c r="G26" s="14">
         <v>463</v>
       </c>
       <c r="H26" s="15">
         <v>410</v>
       </c>
       <c r="I26" s="14">
@@ -3185,52 +3235,55 @@
       </c>
       <c r="AF26" s="17">
         <v>440</v>
       </c>
       <c r="AG26" s="17">
         <v>442</v>
       </c>
       <c r="AH26" s="17">
         <v>368</v>
       </c>
       <c r="AI26" s="17">
         <v>303</v>
       </c>
       <c r="AJ26" s="52">
         <v>237</v>
       </c>
       <c r="AK26" s="52">
         <v>264</v>
       </c>
       <c r="AL26" s="54">
         <v>207</v>
       </c>
       <c r="AM26" s="54">
         <v>205</v>
       </c>
+      <c r="AN26" s="54">
+        <v>248</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="13">
         <v>32</v>
       </c>
       <c r="C27" s="13">
         <v>38</v>
       </c>
       <c r="D27" s="13">
         <v>35</v>
       </c>
       <c r="E27" s="13">
         <v>46</v>
       </c>
       <c r="F27" s="14">
         <v>43</v>
       </c>
       <c r="G27" s="14">
         <v>60</v>
       </c>
       <c r="H27" s="15">
         <v>62</v>
       </c>
       <c r="I27" s="14">
@@ -3304,52 +3357,55 @@
       </c>
       <c r="AF27" s="17">
         <v>53</v>
       </c>
       <c r="AG27" s="17">
         <v>53</v>
       </c>
       <c r="AH27" s="17">
         <v>40</v>
       </c>
       <c r="AI27" s="17">
         <v>42</v>
       </c>
       <c r="AJ27" s="52">
         <v>34</v>
       </c>
       <c r="AK27" s="52">
         <v>37</v>
       </c>
       <c r="AL27" s="54">
         <v>23</v>
       </c>
       <c r="AM27" s="54">
         <v>32</v>
       </c>
+      <c r="AN27" s="54">
+        <v>27</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="13">
         <v>3</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="13">
         <v>5</v>
       </c>
       <c r="E28" s="13">
         <v>7</v>
       </c>
       <c r="F28" s="14">
         <v>6</v>
       </c>
       <c r="G28" s="14">
         <v>4</v>
       </c>
       <c r="H28" s="15">
         <v>3</v>
       </c>
       <c r="I28" s="14">
@@ -3423,52 +3479,55 @@
       </c>
       <c r="AF28" s="17">
         <v>4</v>
       </c>
       <c r="AG28" s="17">
         <v>4</v>
       </c>
       <c r="AH28" s="17">
         <v>10</v>
       </c>
       <c r="AI28" s="17">
         <v>8</v>
       </c>
       <c r="AJ28" s="52">
         <v>1</v>
       </c>
       <c r="AK28" s="52">
         <v>8</v>
       </c>
       <c r="AL28" s="54">
         <v>4</v>
       </c>
       <c r="AM28" s="54">
         <v>2</v>
       </c>
+      <c r="AN28" s="54">
+        <v>10</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="13">
         <v>20</v>
       </c>
       <c r="C29" s="13">
         <v>18</v>
       </c>
       <c r="D29" s="13">
         <v>13</v>
       </c>
       <c r="E29" s="13">
         <v>19</v>
       </c>
       <c r="F29" s="14">
         <v>16</v>
       </c>
       <c r="G29" s="14">
         <v>34</v>
       </c>
       <c r="H29" s="15">
         <v>36</v>
       </c>
       <c r="I29" s="14">
@@ -3542,52 +3601,55 @@
       </c>
       <c r="AF29" s="17">
         <v>32</v>
       </c>
       <c r="AG29" s="17">
         <v>25</v>
       </c>
       <c r="AH29" s="17">
         <v>22</v>
       </c>
       <c r="AI29" s="17">
         <v>17</v>
       </c>
       <c r="AJ29" s="52">
         <v>25</v>
       </c>
       <c r="AK29" s="52">
         <v>28</v>
       </c>
       <c r="AL29" s="54">
         <v>28</v>
       </c>
       <c r="AM29" s="54">
         <v>15</v>
       </c>
+      <c r="AN29" s="54">
+        <v>15</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="13">
         <v>79</v>
       </c>
       <c r="C30" s="13">
         <v>72</v>
       </c>
       <c r="D30" s="13">
         <v>90</v>
       </c>
       <c r="E30" s="13">
         <v>87</v>
       </c>
       <c r="F30" s="14">
         <v>64</v>
       </c>
       <c r="G30" s="14">
         <v>150</v>
       </c>
       <c r="H30" s="15">
         <v>131</v>
       </c>
       <c r="I30" s="14">
@@ -3661,52 +3723,55 @@
       </c>
       <c r="AF30" s="17">
         <v>138</v>
       </c>
       <c r="AG30" s="17">
         <v>147</v>
       </c>
       <c r="AH30" s="17">
         <v>86</v>
       </c>
       <c r="AI30" s="17">
         <v>88</v>
       </c>
       <c r="AJ30" s="52">
         <v>92</v>
       </c>
       <c r="AK30" s="52">
         <v>93</v>
       </c>
       <c r="AL30" s="54">
         <v>64</v>
       </c>
       <c r="AM30" s="54">
         <v>60</v>
       </c>
+      <c r="AN30" s="54">
+        <v>59</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="13">
         <v>24</v>
       </c>
       <c r="C31" s="13">
         <v>25</v>
       </c>
       <c r="D31" s="13">
         <v>40</v>
       </c>
       <c r="E31" s="13">
         <v>37</v>
       </c>
       <c r="F31" s="14">
         <v>21</v>
       </c>
       <c r="G31" s="14">
         <v>52</v>
       </c>
       <c r="H31" s="15">
         <v>43</v>
       </c>
       <c r="I31" s="14">
@@ -3780,89 +3845,93 @@
       </c>
       <c r="AF31" s="17">
         <v>58</v>
       </c>
       <c r="AG31" s="17">
         <v>48</v>
       </c>
       <c r="AH31" s="17">
         <v>41</v>
       </c>
       <c r="AI31" s="17">
         <v>27</v>
       </c>
       <c r="AJ31" s="52">
         <v>23</v>
       </c>
       <c r="AK31" s="52">
         <v>29</v>
       </c>
       <c r="AL31" s="54">
         <v>26</v>
       </c>
       <c r="AM31" s="54">
         <v>27</v>
       </c>
+      <c r="AN31" s="54">
+        <v>25</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="K32" s="14"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14"/>
       <c r="O32" s="14"/>
       <c r="P32" s="14"/>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="14"/>
       <c r="V32" s="14"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="52"/>
       <c r="AK32" s="52"/>
       <c r="AL32" s="54"/>
       <c r="AM32" s="54"/>
+      <c r="AN32" s="54"/>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="13">
         <v>12</v>
       </c>
       <c r="C33" s="13">
         <v>15</v>
       </c>
       <c r="D33" s="13">
         <v>21</v>
       </c>
       <c r="E33" s="13">
         <v>14</v>
       </c>
       <c r="F33" s="14">
         <v>10</v>
       </c>
       <c r="G33" s="14">
         <v>16</v>
       </c>
       <c r="H33" s="15">
         <v>26</v>
       </c>
       <c r="I33" s="14">
@@ -3936,52 +4005,55 @@
       </c>
       <c r="AF33" s="17">
         <v>21</v>
       </c>
       <c r="AG33" s="17">
         <v>22</v>
       </c>
       <c r="AH33" s="17">
         <v>20</v>
       </c>
       <c r="AI33" s="17">
         <v>22</v>
       </c>
       <c r="AJ33" s="52">
         <v>19</v>
       </c>
       <c r="AK33" s="52">
         <v>16</v>
       </c>
       <c r="AL33" s="54">
         <v>11</v>
       </c>
       <c r="AM33" s="54">
         <v>8</v>
       </c>
+      <c r="AN33" s="54">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="13">
         <v>2</v>
       </c>
       <c r="C34" s="13">
         <v>3</v>
       </c>
       <c r="D34" s="13">
         <v>7</v>
       </c>
       <c r="E34" s="13">
         <v>5</v>
       </c>
       <c r="F34" s="14">
         <v>2</v>
       </c>
       <c r="G34" s="14">
         <v>6</v>
       </c>
       <c r="H34" s="15">
         <v>6</v>
       </c>
       <c r="I34" s="14">
@@ -4055,95 +4127,99 @@
       </c>
       <c r="AF34" s="17">
         <v>4</v>
       </c>
       <c r="AG34" s="17">
         <v>3</v>
       </c>
       <c r="AH34" s="17">
         <v>2</v>
       </c>
       <c r="AI34" s="17">
         <v>1</v>
       </c>
       <c r="AJ34" s="52">
         <v>5</v>
       </c>
       <c r="AK34" s="52">
         <v>2</v>
       </c>
       <c r="AL34" s="54">
         <v>3</v>
       </c>
       <c r="AM34" s="54">
         <v>2</v>
       </c>
+      <c r="AN34" s="54">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="46"/>
       <c r="AB35" s="46"/>
       <c r="AC35" s="48"/>
       <c r="AD35" s="48"/>
       <c r="AE35" s="48"/>
       <c r="AF35" s="48"/>
       <c r="AG35" s="50"/>
       <c r="AH35" s="50"/>
       <c r="AI35" s="50"/>
       <c r="AJ35" s="53"/>
       <c r="AK35" s="53"/>
-      <c r="AL35" s="54"/>
-      <c r="AM35" s="54"/>
+      <c r="AL35" s="53"/>
+      <c r="AM35" s="53"/>
+      <c r="AN35" s="53"/>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="36" spans="1:40" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="13">
         <v>48</v>
       </c>
       <c r="C36" s="13">
         <v>74</v>
       </c>
       <c r="D36" s="13">
         <v>69</v>
       </c>
       <c r="E36" s="13">
         <v>67</v>
       </c>
       <c r="F36" s="14">
         <v>76</v>
       </c>
       <c r="G36" s="14">
         <v>117</v>
       </c>
       <c r="H36" s="15">
         <v>107</v>
       </c>
       <c r="I36" s="14">
@@ -4217,89 +4293,93 @@
       </c>
       <c r="AF36" s="17">
         <v>105</v>
       </c>
       <c r="AG36" s="17">
         <v>96</v>
       </c>
       <c r="AH36" s="17">
         <v>71</v>
       </c>
       <c r="AI36" s="17">
         <v>70</v>
       </c>
       <c r="AJ36" s="54">
         <v>61</v>
       </c>
       <c r="AK36" s="54">
         <v>67</v>
       </c>
       <c r="AL36" s="54">
         <v>50</v>
       </c>
       <c r="AM36" s="54">
         <v>59</v>
       </c>
+      <c r="AN36" s="54">
+        <v>55</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="K37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="14"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="14"/>
       <c r="V37" s="14"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="54"/>
       <c r="AK37" s="54"/>
       <c r="AL37" s="54"/>
       <c r="AM37" s="54"/>
+      <c r="AN37" s="54"/>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="13">
         <v>6</v>
       </c>
       <c r="C38" s="13">
         <v>20</v>
       </c>
       <c r="D38" s="13">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>7</v>
       </c>
       <c r="F38" s="14">
         <v>16</v>
       </c>
       <c r="G38" s="14">
         <v>18</v>
       </c>
       <c r="H38" s="15">
         <v>22</v>
       </c>
       <c r="I38" s="14">
@@ -4373,52 +4453,55 @@
       </c>
       <c r="AF38" s="17">
         <v>13</v>
       </c>
       <c r="AG38" s="17">
         <v>22</v>
       </c>
       <c r="AH38" s="17">
         <v>9</v>
       </c>
       <c r="AI38" s="17">
         <v>15</v>
       </c>
       <c r="AJ38" s="54">
         <v>13</v>
       </c>
       <c r="AK38" s="54">
         <v>15</v>
       </c>
       <c r="AL38" s="54">
         <v>11</v>
       </c>
       <c r="AM38" s="54">
         <v>15</v>
       </c>
+      <c r="AN38" s="54">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="13">
         <v>2</v>
       </c>
       <c r="C39" s="13">
         <v>3</v>
       </c>
       <c r="D39" s="13">
         <v>4</v>
       </c>
       <c r="E39" s="13">
         <v>4</v>
       </c>
       <c r="F39" s="14">
         <v>6</v>
       </c>
       <c r="G39" s="14">
         <v>7</v>
       </c>
       <c r="H39" s="15">
         <v>6</v>
       </c>
       <c r="I39" s="14">
@@ -4492,52 +4575,55 @@
       </c>
       <c r="AF39" s="17">
         <v>9</v>
       </c>
       <c r="AG39" s="17">
         <v>6</v>
       </c>
       <c r="AH39" s="17">
         <v>5</v>
       </c>
       <c r="AI39" s="17">
         <v>9</v>
       </c>
       <c r="AJ39" s="54">
         <v>3</v>
       </c>
       <c r="AK39" s="54">
         <v>7</v>
       </c>
       <c r="AL39" s="54">
         <v>2</v>
       </c>
       <c r="AM39" s="54">
         <v>3</v>
       </c>
+      <c r="AN39" s="54">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="13">
         <v>13</v>
       </c>
       <c r="C40" s="13">
         <v>8</v>
       </c>
       <c r="D40" s="13">
         <v>15</v>
       </c>
       <c r="E40" s="13">
         <v>18</v>
       </c>
       <c r="F40" s="14">
         <v>16</v>
       </c>
       <c r="G40" s="14">
         <v>24</v>
       </c>
       <c r="H40" s="15">
         <v>24</v>
       </c>
       <c r="I40" s="14">
@@ -4611,52 +4697,55 @@
       </c>
       <c r="AF40" s="17">
         <v>29</v>
       </c>
       <c r="AG40" s="17">
         <v>16</v>
       </c>
       <c r="AH40" s="17">
         <v>21</v>
       </c>
       <c r="AI40" s="17">
         <v>14</v>
       </c>
       <c r="AJ40" s="54">
         <v>15</v>
       </c>
       <c r="AK40" s="54">
         <v>9</v>
       </c>
       <c r="AL40" s="54">
         <v>13</v>
       </c>
       <c r="AM40" s="54">
         <v>13</v>
       </c>
+      <c r="AN40" s="54">
+        <v>10</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="13">
         <v>4</v>
       </c>
       <c r="C41" s="13">
         <v>8</v>
       </c>
       <c r="D41" s="13">
         <v>5</v>
       </c>
       <c r="E41" s="13">
         <v>6</v>
       </c>
       <c r="F41" s="14">
         <v>7</v>
       </c>
       <c r="G41" s="14">
         <v>11</v>
       </c>
       <c r="H41" s="15">
         <v>12</v>
       </c>
       <c r="I41" s="14">
@@ -4727,53 +4816,58 @@
       </c>
       <c r="AE41" s="17">
         <v>5</v>
       </c>
       <c r="AF41" s="17">
         <v>9</v>
       </c>
       <c r="AG41" s="17">
         <v>11</v>
       </c>
       <c r="AH41" s="17">
         <v>10</v>
       </c>
       <c r="AI41" s="17">
         <v>6</v>
       </c>
       <c r="AJ41" s="54">
         <v>2</v>
       </c>
       <c r="AK41" s="54">
         <v>5</v>
       </c>
       <c r="AL41" s="54">
         <v>2</v>
       </c>
-      <c r="AM41" s="54"/>
+      <c r="AM41" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN41" s="54">
+        <v>3</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="13">
         <v>5</v>
       </c>
       <c r="C42" s="13">
         <v>6</v>
       </c>
       <c r="D42" s="13">
         <v>7</v>
       </c>
       <c r="E42" s="13">
         <v>10</v>
       </c>
       <c r="F42" s="14">
         <v>9</v>
       </c>
       <c r="G42" s="14">
         <v>13</v>
       </c>
       <c r="H42" s="15">
         <v>11</v>
       </c>
       <c r="I42" s="14">
@@ -4847,52 +4941,55 @@
       </c>
       <c r="AF42" s="17">
         <v>18</v>
       </c>
       <c r="AG42" s="17">
         <v>12</v>
       </c>
       <c r="AH42" s="17">
         <v>6</v>
       </c>
       <c r="AI42" s="17">
         <v>9</v>
       </c>
       <c r="AJ42" s="54">
         <v>7</v>
       </c>
       <c r="AK42" s="54">
         <v>8</v>
       </c>
       <c r="AL42" s="54">
         <v>6</v>
       </c>
       <c r="AM42" s="54">
         <v>8</v>
       </c>
+      <c r="AN42" s="54">
+        <v>4</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="13">
         <v>8</v>
       </c>
       <c r="C43" s="13">
         <v>17</v>
       </c>
       <c r="D43" s="13">
         <v>15</v>
       </c>
       <c r="E43" s="13">
         <v>9</v>
       </c>
       <c r="F43" s="14">
         <v>10</v>
       </c>
       <c r="G43" s="14">
         <v>24</v>
       </c>
       <c r="H43" s="15">
         <v>14</v>
       </c>
       <c r="I43" s="14">
@@ -4966,52 +5063,55 @@
       </c>
       <c r="AF43" s="17">
         <v>11</v>
       </c>
       <c r="AG43" s="17">
         <v>15</v>
       </c>
       <c r="AH43" s="17">
         <v>10</v>
       </c>
       <c r="AI43" s="17">
         <v>12</v>
       </c>
       <c r="AJ43" s="54">
         <v>14</v>
       </c>
       <c r="AK43" s="54">
         <v>17</v>
       </c>
       <c r="AL43" s="54">
         <v>6</v>
       </c>
       <c r="AM43" s="54">
         <v>12</v>
       </c>
+      <c r="AN43" s="54">
+        <v>8</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="19">
         <v>10</v>
       </c>
       <c r="C44" s="19">
         <v>12</v>
       </c>
       <c r="D44" s="19">
         <v>14</v>
       </c>
       <c r="E44" s="19">
         <v>13</v>
       </c>
       <c r="F44" s="20">
         <v>12</v>
       </c>
       <c r="G44" s="20">
         <v>20</v>
       </c>
       <c r="H44" s="21">
         <v>18</v>
       </c>
       <c r="I44" s="20">
@@ -5084,50 +5184,53 @@
         <v>13</v>
       </c>
       <c r="AF44" s="20">
         <v>16</v>
       </c>
       <c r="AG44" s="20">
         <v>14</v>
       </c>
       <c r="AH44" s="20">
         <v>10</v>
       </c>
       <c r="AI44" s="20">
         <v>5</v>
       </c>
       <c r="AJ44" s="55">
         <v>7</v>
       </c>
       <c r="AK44" s="55">
         <v>6</v>
       </c>
       <c r="AL44" s="55">
         <v>10</v>
       </c>
       <c r="AM44" s="55">
         <v>8</v>
+      </c>
+      <c r="AN44" s="55">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
@@ -5464,50 +5567,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>3.99</v>
       </c>
       <c r="C9" s="27">
         <v>4.6100000000000003</v>
       </c>
       <c r="D9" s="27">
         <v>4.97</v>
       </c>
       <c r="E9" s="27">
         <v>5.24</v>
       </c>
       <c r="F9" s="28">
         <v>5.12</v>
       </c>
       <c r="G9" s="28">
         <v>5.87</v>
       </c>
       <c r="H9" s="28">
         <v>6.26</v>
@@ -5583,50 +5689,53 @@
       </c>
       <c r="AF9" s="30">
         <v>6</v>
       </c>
       <c r="AG9" s="30">
         <v>6.34</v>
       </c>
       <c r="AH9" s="30">
         <v>6.43</v>
       </c>
       <c r="AI9" s="30">
         <v>6.38</v>
       </c>
       <c r="AJ9" s="28">
         <v>6.29</v>
       </c>
       <c r="AK9" s="28">
         <v>6.24</v>
       </c>
       <c r="AL9" s="30">
         <v>4.33</v>
       </c>
       <c r="AM9" s="30">
         <v>4.51</v>
       </c>
+      <c r="AN9" s="30">
+        <v>4.5599999999999996</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>3.75</v>
       </c>
       <c r="C10" s="27">
         <v>4.4800000000000004</v>
       </c>
       <c r="D10" s="27">
         <v>5.01</v>
       </c>
       <c r="E10" s="27">
         <v>5.43</v>
       </c>
       <c r="F10" s="28">
         <v>5.29</v>
       </c>
       <c r="G10" s="28">
         <v>6.22</v>
       </c>
       <c r="H10" s="28">
         <v>6.67</v>
@@ -5702,50 +5811,53 @@
       </c>
       <c r="AF10" s="30">
         <v>6.54</v>
       </c>
       <c r="AG10" s="30">
         <v>6.96</v>
       </c>
       <c r="AH10" s="30">
         <v>7.12</v>
       </c>
       <c r="AI10" s="30">
         <v>7.08</v>
       </c>
       <c r="AJ10" s="28">
         <v>6.94</v>
       </c>
       <c r="AK10" s="28">
         <v>6.85</v>
       </c>
       <c r="AL10" s="30">
         <v>4.54</v>
       </c>
       <c r="AM10" s="30">
         <v>4.75</v>
       </c>
+      <c r="AN10" s="30">
+        <v>4.99</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="27">
         <v>4.8499999999999996</v>
       </c>
       <c r="C11" s="27">
         <v>5.57</v>
       </c>
       <c r="D11" s="27">
         <v>5.48</v>
       </c>
       <c r="E11" s="27">
         <v>5.91</v>
       </c>
       <c r="F11" s="28">
         <v>6.03</v>
       </c>
       <c r="G11" s="28">
         <v>6.59</v>
       </c>
       <c r="H11" s="28">
         <v>7</v>
@@ -5821,50 +5933,53 @@
       </c>
       <c r="AF11" s="30">
         <v>6.1</v>
       </c>
       <c r="AG11" s="30">
         <v>6.36</v>
       </c>
       <c r="AH11" s="30">
         <v>6.36</v>
       </c>
       <c r="AI11" s="30">
         <v>6.37</v>
       </c>
       <c r="AJ11" s="28">
         <v>6.28</v>
       </c>
       <c r="AK11" s="28">
         <v>6.22</v>
       </c>
       <c r="AL11" s="30">
         <v>3.56</v>
       </c>
       <c r="AM11" s="30">
         <v>4.45</v>
       </c>
+      <c r="AN11" s="30">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="27">
         <v>3.16</v>
       </c>
       <c r="C12" s="27">
         <v>5.53</v>
       </c>
       <c r="D12" s="27">
         <v>5.44</v>
       </c>
       <c r="E12" s="27">
         <v>5.99</v>
       </c>
       <c r="F12" s="28">
         <v>6.06</v>
       </c>
       <c r="G12" s="28">
         <v>5.78</v>
       </c>
       <c r="H12" s="28">
         <v>5.39</v>
@@ -5940,50 +6055,53 @@
       </c>
       <c r="AF12" s="30">
         <v>3.52</v>
       </c>
       <c r="AG12" s="30">
         <v>3.63</v>
       </c>
       <c r="AH12" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI12" s="30">
         <v>4.91</v>
       </c>
       <c r="AJ12" s="28">
         <v>4.57</v>
       </c>
       <c r="AK12" s="28">
         <v>4.92</v>
       </c>
       <c r="AL12" s="30">
         <v>4.53</v>
       </c>
       <c r="AM12" s="30">
         <v>3.49</v>
       </c>
+      <c r="AN12" s="30">
+        <v>6.12</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="27">
         <v>5.39</v>
       </c>
       <c r="C13" s="27">
         <v>5.37</v>
       </c>
       <c r="D13" s="27">
         <v>4.7300000000000004</v>
       </c>
       <c r="E13" s="27">
         <v>4.87</v>
       </c>
       <c r="F13" s="28">
         <v>4.74</v>
       </c>
       <c r="G13" s="28">
         <v>5.52</v>
       </c>
       <c r="H13" s="28">
         <v>6.13</v>
@@ -6059,50 +6177,53 @@
       </c>
       <c r="AF13" s="30">
         <v>5.75</v>
       </c>
       <c r="AG13" s="30">
         <v>5.89</v>
       </c>
       <c r="AH13" s="30">
         <v>5.92</v>
       </c>
       <c r="AI13" s="30">
         <v>5.79</v>
       </c>
       <c r="AJ13" s="28">
         <v>5.9</v>
       </c>
       <c r="AK13" s="28">
         <v>6.04</v>
       </c>
       <c r="AL13" s="30">
         <v>7.66</v>
       </c>
       <c r="AM13" s="30">
         <v>6.17</v>
       </c>
+      <c r="AN13" s="30">
+        <v>5.46</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27">
         <v>5.24</v>
       </c>
       <c r="C14" s="27">
         <v>5.26</v>
       </c>
       <c r="D14" s="27">
         <v>5.5</v>
       </c>
       <c r="E14" s="27">
         <v>5.61</v>
       </c>
       <c r="F14" s="28">
         <v>5.33</v>
       </c>
       <c r="G14" s="28">
         <v>6.16</v>
       </c>
       <c r="H14" s="28">
         <v>6.53</v>
@@ -6178,50 +6299,53 @@
       </c>
       <c r="AF14" s="30">
         <v>6.49</v>
       </c>
       <c r="AG14" s="30">
         <v>6.92</v>
       </c>
       <c r="AH14" s="30">
         <v>6.81</v>
       </c>
       <c r="AI14" s="30">
         <v>6.71</v>
       </c>
       <c r="AJ14" s="28">
         <v>6.68</v>
       </c>
       <c r="AK14" s="28">
         <v>6.64</v>
       </c>
       <c r="AL14" s="30">
         <v>4.28</v>
       </c>
       <c r="AM14" s="30">
         <v>4.3600000000000003</v>
       </c>
+      <c r="AN14" s="30">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="27">
         <v>4.84</v>
       </c>
       <c r="C15" s="27">
         <v>5.19</v>
       </c>
       <c r="D15" s="27">
         <v>6.19</v>
       </c>
       <c r="E15" s="27">
         <v>6.57</v>
       </c>
       <c r="F15" s="28">
         <v>6.08</v>
       </c>
       <c r="G15" s="28">
         <v>6.88</v>
       </c>
       <c r="H15" s="28">
         <v>7.14</v>
@@ -6296,92 +6420,95 @@
         <v>5.64</v>
       </c>
       <c r="AF15" s="30">
         <v>6.56</v>
       </c>
       <c r="AG15" s="30">
         <v>6.98</v>
       </c>
       <c r="AH15" s="30">
         <v>7.17</v>
       </c>
       <c r="AI15" s="30">
         <v>7</v>
       </c>
       <c r="AJ15" s="28">
         <v>6.81</v>
       </c>
       <c r="AK15" s="28">
         <v>6.74</v>
       </c>
       <c r="AL15" s="30">
         <v>5.39</v>
       </c>
       <c r="AM15" s="30">
         <v>5.79</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>5.59</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="M16" s="28"/>
       <c r="N16" s="28"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="W16" s="30"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="Z16" s="30"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
       <c r="AH16" s="30"/>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
       <c r="AL16" s="30"/>
       <c r="AM16" s="30"/>
     </row>
-    <row r="17" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="27">
         <v>3.6</v>
       </c>
       <c r="C17" s="27">
         <v>5.57</v>
       </c>
       <c r="D17" s="27">
         <v>5.71</v>
       </c>
       <c r="E17" s="27">
         <v>5.37</v>
       </c>
       <c r="F17" s="28">
         <v>5.34</v>
       </c>
       <c r="G17" s="28">
         <v>5.62</v>
       </c>
       <c r="H17" s="28">
         <v>6.2</v>
       </c>
       <c r="I17" s="28">
@@ -6455,52 +6582,55 @@
       </c>
       <c r="AF17" s="30">
         <v>5.56</v>
       </c>
       <c r="AG17" s="30">
         <v>6</v>
       </c>
       <c r="AH17" s="30">
         <v>6.01</v>
       </c>
       <c r="AI17" s="30">
         <v>6.17</v>
       </c>
       <c r="AJ17" s="28">
         <v>6.23</v>
       </c>
       <c r="AK17" s="28">
         <v>6.24</v>
       </c>
       <c r="AL17" s="30">
         <v>4.59</v>
       </c>
       <c r="AM17" s="30">
         <v>4.93</v>
       </c>
+      <c r="AN17" s="30">
+        <v>4.3899999999999997</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="27">
         <v>1.48</v>
       </c>
       <c r="C18" s="27">
         <v>1.94</v>
       </c>
       <c r="D18" s="27">
         <v>2.29</v>
       </c>
       <c r="E18" s="27">
         <v>2.48</v>
       </c>
       <c r="F18" s="28">
         <v>2.87</v>
       </c>
       <c r="G18" s="28">
         <v>3.28</v>
       </c>
       <c r="H18" s="28">
         <v>3.45</v>
       </c>
       <c r="I18" s="28">
@@ -6574,52 +6704,55 @@
       </c>
       <c r="AF18" s="30">
         <v>3.43</v>
       </c>
       <c r="AG18" s="30">
         <v>3.59</v>
       </c>
       <c r="AH18" s="30">
         <v>3.64</v>
       </c>
       <c r="AI18" s="30">
         <v>3.98</v>
       </c>
       <c r="AJ18" s="28">
         <v>3.84</v>
       </c>
       <c r="AK18" s="28">
         <v>3.98</v>
       </c>
       <c r="AL18" s="30">
         <v>1.59</v>
       </c>
       <c r="AM18" s="30">
         <v>2.09</v>
       </c>
+      <c r="AN18" s="30">
+        <v>2.19</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="27">
         <v>2.87</v>
       </c>
       <c r="C19" s="27">
         <v>2.4300000000000002</v>
       </c>
       <c r="D19" s="27">
         <v>2.73</v>
       </c>
       <c r="E19" s="27">
         <v>3.07</v>
       </c>
       <c r="F19" s="28">
         <v>3.16</v>
       </c>
       <c r="G19" s="28">
         <v>3.55</v>
       </c>
       <c r="H19" s="28">
         <v>3.81</v>
       </c>
       <c r="I19" s="28">
@@ -6693,52 +6826,55 @@
       </c>
       <c r="AF19" s="30">
         <v>3.51</v>
       </c>
       <c r="AG19" s="30">
         <v>3.53</v>
       </c>
       <c r="AH19" s="30">
         <v>3.68</v>
       </c>
       <c r="AI19" s="30">
         <v>3.63</v>
       </c>
       <c r="AJ19" s="28">
         <v>3.62</v>
       </c>
       <c r="AK19" s="28">
         <v>3.49</v>
       </c>
       <c r="AL19" s="30">
         <v>3.02</v>
       </c>
       <c r="AM19" s="30">
         <v>3.17</v>
       </c>
+      <c r="AN19" s="30">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="27">
         <v>2.31</v>
       </c>
       <c r="C20" s="27">
         <v>3.42</v>
       </c>
       <c r="D20" s="27">
         <v>3.82</v>
       </c>
       <c r="E20" s="27">
         <v>3.95</v>
       </c>
       <c r="F20" s="28">
         <v>3.84</v>
       </c>
       <c r="G20" s="28">
         <v>4.32</v>
       </c>
       <c r="H20" s="28">
         <v>4.71</v>
       </c>
       <c r="I20" s="28">
@@ -6812,52 +6948,55 @@
       </c>
       <c r="AF20" s="30">
         <v>3.8</v>
       </c>
       <c r="AG20" s="30">
         <v>4.05</v>
       </c>
       <c r="AH20" s="30">
         <v>4.16</v>
       </c>
       <c r="AI20" s="30">
         <v>4.03</v>
       </c>
       <c r="AJ20" s="28">
         <v>3.93</v>
       </c>
       <c r="AK20" s="28">
         <v>3.84</v>
       </c>
       <c r="AL20" s="30">
         <v>2.1</v>
       </c>
       <c r="AM20" s="30">
         <v>1.54</v>
       </c>
+      <c r="AN20" s="30">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="27">
         <v>2.64</v>
       </c>
       <c r="C21" s="27">
         <v>3.06</v>
       </c>
       <c r="D21" s="27">
         <v>3.28</v>
       </c>
       <c r="E21" s="27">
         <v>3.82</v>
       </c>
       <c r="F21" s="28">
         <v>4</v>
       </c>
       <c r="G21" s="28">
         <v>4.5199999999999996</v>
       </c>
       <c r="H21" s="28">
         <v>4.72</v>
       </c>
       <c r="I21" s="28">
@@ -6931,52 +7070,55 @@
       </c>
       <c r="AF21" s="30">
         <v>6.16</v>
       </c>
       <c r="AG21" s="30">
         <v>6.23</v>
       </c>
       <c r="AH21" s="30">
         <v>5.94</v>
       </c>
       <c r="AI21" s="30">
         <v>5.85</v>
       </c>
       <c r="AJ21" s="28">
         <v>5.69</v>
       </c>
       <c r="AK21" s="28">
         <v>5.59</v>
       </c>
       <c r="AL21" s="30">
         <v>3.53</v>
       </c>
       <c r="AM21" s="30">
         <v>4.29</v>
       </c>
+      <c r="AN21" s="30">
+        <v>3.61</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="34">
         <v>3.12</v>
       </c>
       <c r="C22" s="34">
         <v>5.12</v>
       </c>
       <c r="D22" s="34">
         <v>5.37</v>
       </c>
       <c r="E22" s="34">
         <v>4.9400000000000004</v>
       </c>
       <c r="F22" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="G22" s="30">
         <v>5.55</v>
       </c>
       <c r="H22" s="30">
         <v>5.55</v>
       </c>
       <c r="I22" s="30">
@@ -7050,52 +7192,55 @@
       </c>
       <c r="AF22" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG22" s="30">
         <v>4.7</v>
       </c>
       <c r="AH22" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI22" s="30">
         <v>4.67</v>
       </c>
       <c r="AJ22" s="28">
         <v>4.79</v>
       </c>
       <c r="AK22" s="28">
         <v>4.97</v>
       </c>
       <c r="AL22" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM22" s="30">
         <v>3.96</v>
       </c>
+      <c r="AN22" s="30">
+        <v>3.77</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="34">
         <v>3.13</v>
       </c>
       <c r="C23" s="34">
         <v>3.6</v>
       </c>
       <c r="D23" s="34">
         <v>3.87</v>
       </c>
       <c r="E23" s="34">
         <v>3.95</v>
       </c>
       <c r="F23" s="30">
         <v>3.9</v>
       </c>
       <c r="G23" s="30">
         <v>4.33</v>
       </c>
       <c r="H23" s="30">
         <v>4.53</v>
       </c>
       <c r="I23" s="30">
@@ -7169,95 +7314,99 @@
       </c>
       <c r="AF23" s="30">
         <v>3.59</v>
       </c>
       <c r="AG23" s="30">
         <v>3.73</v>
       </c>
       <c r="AH23" s="30">
         <v>3.7</v>
       </c>
       <c r="AI23" s="30">
         <v>3.49</v>
       </c>
       <c r="AJ23" s="28">
         <v>3.39</v>
       </c>
       <c r="AK23" s="28">
         <v>3.27</v>
       </c>
       <c r="AL23" s="30">
         <v>3.43</v>
       </c>
       <c r="AM23" s="30">
         <v>3.25</v>
       </c>
+      <c r="AN23" s="30">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="46"/>
       <c r="AK24" s="46"/>
-      <c r="AL24" s="30"/>
-      <c r="AM24" s="30"/>
+      <c r="AL24" s="46"/>
+      <c r="AM24" s="46"/>
+      <c r="AN24" s="46"/>
     </row>
-    <row r="25" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="34">
         <v>4.29</v>
       </c>
       <c r="C25" s="34">
         <v>4.8499999999999996</v>
       </c>
       <c r="D25" s="34">
         <v>5.27</v>
       </c>
       <c r="E25" s="34">
         <v>5.6</v>
       </c>
       <c r="F25" s="30">
         <v>5.42</v>
       </c>
       <c r="G25" s="30">
         <v>6.23</v>
       </c>
       <c r="H25" s="30">
         <v>6.66</v>
       </c>
       <c r="I25" s="30">
@@ -7331,52 +7480,55 @@
       </c>
       <c r="AF25" s="30">
         <v>6.39</v>
       </c>
       <c r="AG25" s="30">
         <v>6.77</v>
       </c>
       <c r="AH25" s="30">
         <v>6.87</v>
       </c>
       <c r="AI25" s="30">
         <v>6.83</v>
       </c>
       <c r="AJ25" s="28">
         <v>6.72</v>
       </c>
       <c r="AK25" s="28">
         <v>6.67</v>
       </c>
       <c r="AL25" s="30">
         <v>4.5999999999999996</v>
       </c>
       <c r="AM25" s="30">
         <v>4.74</v>
       </c>
+      <c r="AN25" s="30">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="34">
         <v>3.75</v>
       </c>
       <c r="C26" s="34">
         <v>4.4800000000000004</v>
       </c>
       <c r="D26" s="34">
         <v>5.01</v>
       </c>
       <c r="E26" s="34">
         <v>5.43</v>
       </c>
       <c r="F26" s="30">
         <v>5.3</v>
       </c>
       <c r="G26" s="30">
         <v>6.22</v>
       </c>
       <c r="H26" s="30">
         <v>6.67</v>
       </c>
       <c r="I26" s="30">
@@ -7450,52 +7602,55 @@
       </c>
       <c r="AF26" s="30">
         <v>6.54</v>
       </c>
       <c r="AG26" s="30">
         <v>6.96</v>
       </c>
       <c r="AH26" s="30">
         <v>7.12</v>
       </c>
       <c r="AI26" s="30">
         <v>7.08</v>
       </c>
       <c r="AJ26" s="28">
         <v>6.94</v>
       </c>
       <c r="AK26" s="28">
         <v>6.85</v>
       </c>
       <c r="AL26" s="30">
         <v>4.54</v>
       </c>
       <c r="AM26" s="30">
         <v>4.75</v>
       </c>
+      <c r="AN26" s="30">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="34">
         <v>4.8499999999999996</v>
       </c>
       <c r="C27" s="34">
         <v>5.57</v>
       </c>
       <c r="D27" s="34">
         <v>5.48</v>
       </c>
       <c r="E27" s="34">
         <v>5.91</v>
       </c>
       <c r="F27" s="30">
         <v>6.03</v>
       </c>
       <c r="G27" s="30">
         <v>6.59</v>
       </c>
       <c r="H27" s="30">
         <v>7</v>
       </c>
       <c r="I27" s="30">
@@ -7569,52 +7724,55 @@
       </c>
       <c r="AF27" s="30">
         <v>6.1</v>
       </c>
       <c r="AG27" s="30">
         <v>6.36</v>
       </c>
       <c r="AH27" s="30">
         <v>6.36</v>
       </c>
       <c r="AI27" s="30">
         <v>6.37</v>
       </c>
       <c r="AJ27" s="28">
         <v>6.28</v>
       </c>
       <c r="AK27" s="28">
         <v>6.22</v>
       </c>
       <c r="AL27" s="30">
         <v>3.56</v>
       </c>
       <c r="AM27" s="30">
         <v>4.45</v>
       </c>
+      <c r="AN27" s="30">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="34">
         <v>3.16</v>
       </c>
       <c r="C28" s="34">
         <v>5.53</v>
       </c>
       <c r="D28" s="34">
         <v>5.44</v>
       </c>
       <c r="E28" s="34">
         <v>5.99</v>
       </c>
       <c r="F28" s="30">
         <v>6.06</v>
       </c>
       <c r="G28" s="30">
         <v>5.78</v>
       </c>
       <c r="H28" s="30">
         <v>5.39</v>
       </c>
       <c r="I28" s="30">
@@ -7688,52 +7846,55 @@
       </c>
       <c r="AF28" s="30">
         <v>3.52</v>
       </c>
       <c r="AG28" s="30">
         <v>3.63</v>
       </c>
       <c r="AH28" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AI28" s="30">
         <v>4.91</v>
       </c>
       <c r="AJ28" s="28">
         <v>4.57</v>
       </c>
       <c r="AK28" s="28">
         <v>4.92</v>
       </c>
       <c r="AL28" s="30">
         <v>4.53</v>
       </c>
       <c r="AM28" s="30">
         <v>3.49</v>
       </c>
+      <c r="AN28" s="30">
+        <v>6.12</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="34">
         <v>5.39</v>
       </c>
       <c r="C29" s="34">
         <v>5.37</v>
       </c>
       <c r="D29" s="34">
         <v>4.7300000000000004</v>
       </c>
       <c r="E29" s="34">
         <v>4.87</v>
       </c>
       <c r="F29" s="30">
         <v>4.74</v>
       </c>
       <c r="G29" s="30">
         <v>5.52</v>
       </c>
       <c r="H29" s="30">
         <v>6.13</v>
       </c>
       <c r="I29" s="30">
@@ -7807,52 +7968,55 @@
       </c>
       <c r="AF29" s="30">
         <v>5.75</v>
       </c>
       <c r="AG29" s="30">
         <v>5.89</v>
       </c>
       <c r="AH29" s="30">
         <v>5.92</v>
       </c>
       <c r="AI29" s="30">
         <v>5.79</v>
       </c>
       <c r="AJ29" s="28">
         <v>5.9</v>
       </c>
       <c r="AK29" s="28">
         <v>6.04</v>
       </c>
       <c r="AL29" s="30">
         <v>7.66</v>
       </c>
       <c r="AM29" s="30">
         <v>6.17</v>
       </c>
+      <c r="AN29" s="30">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="34">
         <v>5.24</v>
       </c>
       <c r="C30" s="34">
         <v>5.26</v>
       </c>
       <c r="D30" s="34">
         <v>5.5</v>
       </c>
       <c r="E30" s="34">
         <v>5.61</v>
       </c>
       <c r="F30" s="30">
         <v>5.33</v>
       </c>
       <c r="G30" s="30">
         <v>6.16</v>
       </c>
       <c r="H30" s="30">
         <v>6.53</v>
       </c>
       <c r="I30" s="30">
@@ -7926,52 +8090,55 @@
       </c>
       <c r="AF30" s="30">
         <v>6.49</v>
       </c>
       <c r="AG30" s="30">
         <v>6.92</v>
       </c>
       <c r="AH30" s="30">
         <v>6.81</v>
       </c>
       <c r="AI30" s="30">
         <v>6.71</v>
       </c>
       <c r="AJ30" s="28">
         <v>6.68</v>
       </c>
       <c r="AK30" s="28">
         <v>6.64</v>
       </c>
       <c r="AL30" s="30">
         <v>4.28</v>
       </c>
       <c r="AM30" s="30">
         <v>4.3600000000000003</v>
       </c>
+      <c r="AN30" s="30">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="34">
         <v>4.84</v>
       </c>
       <c r="C31" s="34">
         <v>5.19</v>
       </c>
       <c r="D31" s="34">
         <v>6.19</v>
       </c>
       <c r="E31" s="34">
         <v>6.57</v>
       </c>
       <c r="F31" s="30">
         <v>6.08</v>
       </c>
       <c r="G31" s="30">
         <v>6.88</v>
       </c>
       <c r="H31" s="30">
         <v>7.14</v>
       </c>
       <c r="I31" s="30">
@@ -8045,91 +8212,95 @@
       </c>
       <c r="AF31" s="30">
         <v>6.56</v>
       </c>
       <c r="AG31" s="30">
         <v>6.98</v>
       </c>
       <c r="AH31" s="30">
         <v>7.17</v>
       </c>
       <c r="AI31" s="30">
         <v>7</v>
       </c>
       <c r="AJ31" s="28">
         <v>6.81</v>
       </c>
       <c r="AK31" s="28">
         <v>6.74</v>
       </c>
       <c r="AL31" s="30">
         <v>5.39</v>
       </c>
       <c r="AM31" s="30">
         <v>5.79</v>
       </c>
+      <c r="AN31" s="30">
+        <v>5.59</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="38"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="30"/>
       <c r="AA32" s="30"/>
       <c r="AB32" s="30"/>
       <c r="AC32" s="30"/>
       <c r="AD32" s="30"/>
       <c r="AE32" s="30"/>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="28"/>
       <c r="AL32" s="30"/>
       <c r="AM32" s="30"/>
+      <c r="AN32" s="30"/>
     </row>
-    <row r="33" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="34">
         <v>4.93</v>
       </c>
       <c r="C33" s="34">
         <v>5.83</v>
       </c>
       <c r="D33" s="34">
         <v>6.79</v>
       </c>
       <c r="E33" s="34">
         <v>6.59</v>
       </c>
       <c r="F33" s="30">
         <v>6.08</v>
       </c>
       <c r="G33" s="30">
         <v>6.19</v>
       </c>
       <c r="H33" s="30">
         <v>6.85</v>
       </c>
       <c r="I33" s="30">
@@ -8203,52 +8374,55 @@
       </c>
       <c r="AF33" s="30">
         <v>5.8</v>
       </c>
       <c r="AG33" s="30">
         <v>6.23</v>
       </c>
       <c r="AH33" s="30">
         <v>6.48</v>
       </c>
       <c r="AI33" s="30">
         <v>6.75</v>
       </c>
       <c r="AJ33" s="28">
         <v>6.88</v>
       </c>
       <c r="AK33" s="28">
         <v>6.87</v>
       </c>
       <c r="AL33" s="30">
         <v>4.62</v>
       </c>
       <c r="AM33" s="30">
         <v>4.18</v>
       </c>
+      <c r="AN33" s="30">
+        <v>3.32</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="34">
         <v>2.5499999999999998</v>
       </c>
       <c r="C34" s="34">
         <v>3.34</v>
       </c>
       <c r="D34" s="34">
         <v>5.28</v>
       </c>
       <c r="E34" s="34">
         <v>5.62</v>
       </c>
       <c r="F34" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="G34" s="30">
         <v>5.48</v>
       </c>
       <c r="H34" s="30">
         <v>5.8</v>
       </c>
       <c r="I34" s="30">
@@ -8322,95 +8496,99 @@
       </c>
       <c r="AF34" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="AG34" s="30">
         <v>4.76</v>
       </c>
       <c r="AH34" s="30">
         <v>4.53</v>
       </c>
       <c r="AI34" s="30">
         <v>4.21</v>
       </c>
       <c r="AJ34" s="28">
         <v>4.45</v>
       </c>
       <c r="AK34" s="28">
         <v>4.3</v>
       </c>
       <c r="AL34" s="30">
         <v>4.07</v>
       </c>
       <c r="AM34" s="30">
         <v>3.56</v>
       </c>
+      <c r="AN34" s="30">
+        <v>3.75</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="46"/>
       <c r="AB35" s="46"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="46"/>
       <c r="AK35" s="46"/>
-      <c r="AL35" s="30"/>
-      <c r="AM35" s="30"/>
+      <c r="AL35" s="46"/>
+      <c r="AM35" s="46"/>
+      <c r="AN35" s="46"/>
     </row>
-    <row r="36" spans="1:39" s="33" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="33" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="34">
         <v>2.68</v>
       </c>
       <c r="C36" s="34">
         <v>3.57</v>
       </c>
       <c r="D36" s="34">
         <v>3.66</v>
       </c>
       <c r="E36" s="34">
         <v>3.71</v>
       </c>
       <c r="F36" s="30">
         <v>3.81</v>
       </c>
       <c r="G36" s="30">
         <v>4.3</v>
       </c>
       <c r="H36" s="30">
         <v>4.55</v>
       </c>
       <c r="I36" s="30">
@@ -8484,93 +8662,97 @@
       </c>
       <c r="AF36" s="30">
         <v>4.18</v>
       </c>
       <c r="AG36" s="30">
         <v>4.37</v>
       </c>
       <c r="AH36" s="30">
         <v>4.3600000000000003</v>
       </c>
       <c r="AI36" s="30">
         <v>4.33</v>
       </c>
       <c r="AJ36" s="30">
         <v>4.2699999999999996</v>
       </c>
       <c r="AK36" s="30">
         <v>4.24</v>
       </c>
       <c r="AL36" s="30">
         <v>3.01</v>
       </c>
       <c r="AM36" s="30">
         <v>3.44</v>
       </c>
+      <c r="AN36" s="30">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="30"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="30"/>
       <c r="R37" s="30"/>
       <c r="S37" s="30"/>
       <c r="T37" s="30"/>
       <c r="U37" s="30"/>
       <c r="V37" s="30"/>
       <c r="W37" s="30"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="30"/>
       <c r="Z37" s="30"/>
       <c r="AA37" s="30"/>
       <c r="AB37" s="30"/>
       <c r="AC37" s="30"/>
       <c r="AD37" s="30"/>
       <c r="AE37" s="30"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="30"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30">
         <v>5.61</v>
       </c>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
       <c r="AL37" s="30"/>
       <c r="AM37" s="30"/>
+      <c r="AN37" s="30"/>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="27">
         <v>2.34</v>
       </c>
       <c r="C38" s="27">
         <v>5.31</v>
       </c>
       <c r="D38" s="27">
         <v>4.6900000000000004</v>
       </c>
       <c r="E38" s="27">
         <v>4.22</v>
       </c>
       <c r="F38" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="G38" s="28">
         <v>5.07</v>
       </c>
       <c r="H38" s="28">
         <v>5.58</v>
       </c>
       <c r="I38" s="28">
@@ -8644,52 +8826,55 @@
       </c>
       <c r="AF38" s="30">
         <v>5.32</v>
       </c>
       <c r="AG38" s="30">
         <v>5.78</v>
       </c>
       <c r="AH38" s="30">
         <v>5.56</v>
       </c>
       <c r="AI38" s="30">
         <v>5.61</v>
       </c>
       <c r="AJ38" s="30">
         <v>5.6</v>
       </c>
       <c r="AK38" s="30">
         <v>5.63</v>
       </c>
       <c r="AL38" s="30">
         <v>4.5599999999999996</v>
       </c>
       <c r="AM38" s="30">
         <v>5.67</v>
       </c>
+      <c r="AN38" s="30">
+        <v>5.44</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="27">
         <v>1.48</v>
       </c>
       <c r="C39" s="27">
         <v>1.94</v>
       </c>
       <c r="D39" s="27">
         <v>2.29</v>
       </c>
       <c r="E39" s="27">
         <v>2.48</v>
       </c>
       <c r="F39" s="28">
         <v>2.87</v>
       </c>
       <c r="G39" s="28">
         <v>3.28</v>
       </c>
       <c r="H39" s="28">
         <v>3.45</v>
       </c>
       <c r="I39" s="28">
@@ -8763,52 +8948,55 @@
       </c>
       <c r="AF39" s="30">
         <v>3.43</v>
       </c>
       <c r="AG39" s="30">
         <v>3.59</v>
       </c>
       <c r="AH39" s="30">
         <v>3.64</v>
       </c>
       <c r="AI39" s="30">
         <v>3.98</v>
       </c>
       <c r="AJ39" s="30">
         <v>3.84</v>
       </c>
       <c r="AK39" s="30">
         <v>3.98</v>
       </c>
       <c r="AL39" s="30">
         <v>1.59</v>
       </c>
       <c r="AM39" s="30">
         <v>2.09</v>
       </c>
+      <c r="AN39" s="30">
+        <v>2.19</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="27">
         <v>2.87</v>
       </c>
       <c r="C40" s="27">
         <v>2.4300000000000002</v>
       </c>
       <c r="D40" s="27">
         <v>2.73</v>
       </c>
       <c r="E40" s="27">
         <v>3.07</v>
       </c>
       <c r="F40" s="28">
         <v>3.16</v>
       </c>
       <c r="G40" s="28">
         <v>3.55</v>
       </c>
       <c r="H40" s="28">
         <v>3.81</v>
       </c>
       <c r="I40" s="28">
@@ -8882,52 +9070,55 @@
       </c>
       <c r="AF40" s="30">
         <v>3.51</v>
       </c>
       <c r="AG40" s="30">
         <v>3.53</v>
       </c>
       <c r="AH40" s="30">
         <v>3.68</v>
       </c>
       <c r="AI40" s="30">
         <v>3.63</v>
       </c>
       <c r="AJ40" s="30">
         <v>3.62</v>
       </c>
       <c r="AK40" s="30">
         <v>3.49</v>
       </c>
       <c r="AL40" s="30">
         <v>3.02</v>
       </c>
       <c r="AM40" s="30">
         <v>3.17</v>
       </c>
+      <c r="AN40" s="30">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="C41" s="27">
         <v>3.45</v>
       </c>
       <c r="D41" s="27">
         <v>3.2</v>
       </c>
       <c r="E41" s="27">
         <v>3.24</v>
       </c>
       <c r="F41" s="28">
         <v>3.36</v>
       </c>
       <c r="G41" s="28">
         <v>3.83</v>
       </c>
       <c r="H41" s="28">
         <v>4.24</v>
       </c>
       <c r="I41" s="28">
@@ -9001,52 +9192,55 @@
       </c>
       <c r="AF41" s="30">
         <v>3.34</v>
       </c>
       <c r="AG41" s="30">
         <v>3.75</v>
       </c>
       <c r="AH41" s="30">
         <v>4</v>
       </c>
       <c r="AI41" s="30">
         <v>3.95</v>
       </c>
       <c r="AJ41" s="30">
         <v>3.71</v>
       </c>
       <c r="AK41" s="30">
         <v>3.63</v>
       </c>
       <c r="AL41" s="30">
         <v>1.22</v>
       </c>
       <c r="AM41" s="30">
         <v>0.64</v>
       </c>
+      <c r="AN41" s="30">
+        <v>1.04</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="27">
         <v>2.64</v>
       </c>
       <c r="C42" s="27">
         <v>3.06</v>
       </c>
       <c r="D42" s="27">
         <v>3.28</v>
       </c>
       <c r="E42" s="27">
         <v>3.82</v>
       </c>
       <c r="F42" s="28">
         <v>4</v>
       </c>
       <c r="G42" s="28">
         <v>4.5199999999999996</v>
       </c>
       <c r="H42" s="28">
         <v>4.72</v>
       </c>
       <c r="I42" s="28">
@@ -9120,52 +9314,55 @@
       </c>
       <c r="AF42" s="30">
         <v>6.16</v>
       </c>
       <c r="AG42" s="30">
         <v>6.23</v>
       </c>
       <c r="AH42" s="30">
         <v>5.94</v>
       </c>
       <c r="AI42" s="30">
         <v>5.85</v>
       </c>
       <c r="AJ42" s="30">
         <v>5.69</v>
       </c>
       <c r="AK42" s="30">
         <v>5.59</v>
       </c>
       <c r="AL42" s="30">
         <v>3.53</v>
       </c>
       <c r="AM42" s="30">
         <v>4.29</v>
       </c>
+      <c r="AN42" s="30">
+        <v>3.61</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="27">
         <v>3.12</v>
       </c>
       <c r="C43" s="27">
         <v>5.12</v>
       </c>
       <c r="D43" s="27">
         <v>5.37</v>
       </c>
       <c r="E43" s="27">
         <v>4.9400000000000004</v>
       </c>
       <c r="F43" s="28">
         <v>4.7300000000000004</v>
       </c>
       <c r="G43" s="28">
         <v>5.55</v>
       </c>
       <c r="H43" s="28">
         <v>5.55</v>
       </c>
       <c r="I43" s="28">
@@ -9239,52 +9436,55 @@
       </c>
       <c r="AF43" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AG43" s="30">
         <v>4.7</v>
       </c>
       <c r="AH43" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="AI43" s="30">
         <v>4.67</v>
       </c>
       <c r="AJ43" s="30">
         <v>4.79</v>
       </c>
       <c r="AK43" s="30">
         <v>4.97</v>
       </c>
       <c r="AL43" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM43" s="30">
         <v>3.96</v>
       </c>
+      <c r="AN43" s="30">
+        <v>3.77</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="31">
         <v>3.13</v>
       </c>
       <c r="C44" s="31">
         <v>3.6</v>
       </c>
       <c r="D44" s="31">
         <v>3.87</v>
       </c>
       <c r="E44" s="31">
         <v>3.95</v>
       </c>
       <c r="F44" s="32">
         <v>3.9</v>
       </c>
       <c r="G44" s="32">
         <v>4.33</v>
       </c>
       <c r="H44" s="32">
         <v>4.53</v>
       </c>
       <c r="I44" s="32">
@@ -9357,72 +9557,75 @@
         <v>3.29</v>
       </c>
       <c r="AF44" s="32">
         <v>3.59</v>
       </c>
       <c r="AG44" s="32">
         <v>3.73</v>
       </c>
       <c r="AH44" s="32">
         <v>3.7</v>
       </c>
       <c r="AI44" s="32">
         <v>3.49</v>
       </c>
       <c r="AJ44" s="32">
         <v>3.39</v>
       </c>
       <c r="AK44" s="32">
         <v>3.27</v>
       </c>
       <c r="AL44" s="32">
         <v>3.43</v>
       </c>
       <c r="AM44" s="32">
         <v>3.25</v>
+      </c>
+      <c r="AN44" s="32">
+        <v>3.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW45"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="W1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1"/>
     <row r="2" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
@@ -9748,50 +9951,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="13">
         <v>95</v>
       </c>
       <c r="C9" s="13">
         <v>114</v>
       </c>
       <c r="D9" s="13">
         <v>132</v>
       </c>
       <c r="E9" s="13">
         <v>112</v>
       </c>
       <c r="F9" s="14">
         <v>150</v>
       </c>
       <c r="G9" s="14">
         <v>120</v>
       </c>
       <c r="H9" s="14">
         <v>139</v>
@@ -9867,50 +10073,53 @@
       </c>
       <c r="AF9" s="17">
         <v>353</v>
       </c>
       <c r="AG9" s="17">
         <v>364</v>
       </c>
       <c r="AH9" s="17">
         <v>323</v>
       </c>
       <c r="AI9" s="17">
         <v>354</v>
       </c>
       <c r="AJ9" s="14">
         <v>263</v>
       </c>
       <c r="AK9" s="14">
         <v>355</v>
       </c>
       <c r="AL9" s="17">
         <v>268</v>
       </c>
       <c r="AM9" s="17">
         <v>245</v>
       </c>
+      <c r="AN9" s="17">
+        <v>335</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="13">
         <v>53</v>
       </c>
       <c r="C10" s="13">
         <v>54</v>
       </c>
       <c r="D10" s="13">
         <v>57</v>
       </c>
       <c r="E10" s="13">
         <v>57</v>
       </c>
       <c r="F10" s="14">
         <v>78</v>
       </c>
       <c r="G10" s="14">
         <v>61</v>
       </c>
       <c r="H10" s="14">
         <v>66</v>
@@ -9986,50 +10195,53 @@
       </c>
       <c r="AF10" s="17">
         <v>187</v>
       </c>
       <c r="AG10" s="17">
         <v>186</v>
       </c>
       <c r="AH10" s="17">
         <v>148</v>
       </c>
       <c r="AI10" s="17">
         <v>174</v>
       </c>
       <c r="AJ10" s="14">
         <v>116</v>
       </c>
       <c r="AK10" s="14">
         <v>169</v>
       </c>
       <c r="AL10" s="17">
         <v>122</v>
       </c>
       <c r="AM10" s="17">
         <v>128</v>
       </c>
+      <c r="AN10" s="17">
+        <v>169</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="13">
         <v>6</v>
       </c>
       <c r="C11" s="13">
         <v>8</v>
       </c>
       <c r="D11" s="13">
         <v>7</v>
       </c>
       <c r="E11" s="13">
         <v>6</v>
       </c>
       <c r="F11" s="14">
         <v>8</v>
       </c>
       <c r="G11" s="14">
         <v>8</v>
       </c>
       <c r="H11" s="14">
         <v>7</v>
@@ -10105,50 +10317,53 @@
       </c>
       <c r="AF11" s="17">
         <v>23</v>
       </c>
       <c r="AG11" s="17">
         <v>22</v>
       </c>
       <c r="AH11" s="17">
         <v>25</v>
       </c>
       <c r="AI11" s="17">
         <v>32</v>
       </c>
       <c r="AJ11" s="14">
         <v>28</v>
       </c>
       <c r="AK11" s="14">
         <v>25</v>
       </c>
       <c r="AL11" s="17">
         <v>25</v>
       </c>
       <c r="AM11" s="17">
         <v>11</v>
       </c>
+      <c r="AN11" s="17">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="13">
         <v>3</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>1</v>
       </c>
       <c r="F12" s="14">
         <v>1</v>
       </c>
       <c r="G12" s="14">
         <v>2</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>38</v>
@@ -10224,50 +10439,53 @@
       </c>
       <c r="AF12" s="17">
         <v>3</v>
       </c>
       <c r="AG12" s="17">
         <v>4</v>
       </c>
       <c r="AH12" s="17">
         <v>2</v>
       </c>
       <c r="AI12" s="17">
         <v>1</v>
       </c>
       <c r="AJ12" s="14">
         <v>4</v>
       </c>
       <c r="AK12" s="14">
         <v>2</v>
       </c>
       <c r="AL12" s="17">
         <v>4</v>
       </c>
       <c r="AM12" s="17">
         <v>4</v>
       </c>
+      <c r="AN12" s="17">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="13">
         <v>5</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13">
         <v>6</v>
       </c>
       <c r="E13" s="13">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>7</v>
       </c>
       <c r="G13" s="14">
         <v>4</v>
       </c>
       <c r="H13" s="14">
         <v>10</v>
@@ -10343,50 +10561,53 @@
       </c>
       <c r="AF13" s="17">
         <v>16</v>
       </c>
       <c r="AG13" s="17">
         <v>12</v>
       </c>
       <c r="AH13" s="17">
         <v>14</v>
       </c>
       <c r="AI13" s="17">
         <v>24</v>
       </c>
       <c r="AJ13" s="14">
         <v>6</v>
       </c>
       <c r="AK13" s="14">
         <v>21</v>
       </c>
       <c r="AL13" s="17">
         <v>13</v>
       </c>
       <c r="AM13" s="17">
         <v>15</v>
       </c>
+      <c r="AN13" s="17">
+        <v>21</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="13">
         <v>12</v>
       </c>
       <c r="C14" s="13">
         <v>19</v>
       </c>
       <c r="D14" s="13">
         <v>23</v>
       </c>
       <c r="E14" s="13">
         <v>10</v>
       </c>
       <c r="F14" s="14">
         <v>25</v>
       </c>
       <c r="G14" s="14">
         <v>25</v>
       </c>
       <c r="H14" s="14">
         <v>32</v>
@@ -10462,50 +10683,53 @@
       </c>
       <c r="AF14" s="17">
         <v>48</v>
       </c>
       <c r="AG14" s="17">
         <v>62</v>
       </c>
       <c r="AH14" s="17">
         <v>58</v>
       </c>
       <c r="AI14" s="17">
         <v>49</v>
       </c>
       <c r="AJ14" s="14">
         <v>44</v>
       </c>
       <c r="AK14" s="14">
         <v>64</v>
       </c>
       <c r="AL14" s="17">
         <v>47</v>
       </c>
       <c r="AM14" s="17">
         <v>41</v>
       </c>
+      <c r="AN14" s="17">
+        <v>59</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="13">
         <v>6</v>
       </c>
       <c r="C15" s="13">
         <v>10</v>
       </c>
       <c r="D15" s="13">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>9</v>
       </c>
       <c r="F15" s="14">
         <v>7</v>
       </c>
       <c r="G15" s="14">
         <v>7</v>
       </c>
       <c r="H15" s="14">
         <v>9</v>
@@ -10579,97 +10803,101 @@
       <c r="AE15" s="17">
         <v>22</v>
       </c>
       <c r="AF15" s="17">
         <v>26</v>
       </c>
       <c r="AG15" s="17">
         <v>16</v>
       </c>
       <c r="AH15" s="17">
         <v>18</v>
       </c>
       <c r="AI15" s="17">
         <v>15</v>
       </c>
       <c r="AJ15" s="14">
         <v>14</v>
       </c>
       <c r="AK15" s="14">
         <v>28</v>
       </c>
       <c r="AL15" s="17">
         <v>30</v>
       </c>
       <c r="AM15" s="17">
+        <v>16</v>
+      </c>
+      <c r="AN15" s="17">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="14"/>
       <c r="L16" s="39"/>
       <c r="M16" s="14"/>
       <c r="N16" s="39"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="14"/>
       <c r="AK16" s="14"/>
       <c r="AL16" s="17"/>
       <c r="AM16" s="17"/>
+      <c r="AN16" s="17"/>
     </row>
-    <row r="17" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="13">
         <v>2</v>
       </c>
       <c r="C17" s="13">
         <v>6</v>
       </c>
       <c r="D17" s="13">
         <v>9</v>
       </c>
       <c r="E17" s="13">
         <v>11</v>
       </c>
       <c r="F17" s="14">
         <v>10</v>
       </c>
       <c r="G17" s="14">
         <v>3</v>
       </c>
       <c r="H17" s="14">
         <v>5</v>
       </c>
       <c r="I17" s="14">
@@ -10743,52 +10971,55 @@
       </c>
       <c r="AF17" s="17">
         <v>24</v>
       </c>
       <c r="AG17" s="17">
         <v>20</v>
       </c>
       <c r="AH17" s="17">
         <v>21</v>
       </c>
       <c r="AI17" s="17">
         <v>16</v>
       </c>
       <c r="AJ17" s="14">
         <v>21</v>
       </c>
       <c r="AK17" s="14">
         <v>22</v>
       </c>
       <c r="AL17" s="17">
         <v>8</v>
       </c>
       <c r="AM17" s="17">
         <v>10</v>
       </c>
+      <c r="AN17" s="17">
+        <v>13</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="13">
         <v>1</v>
       </c>
       <c r="C18" s="13">
         <v>1</v>
       </c>
       <c r="D18" s="13">
         <v>3</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="14">
         <v>1</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="14" t="s">
@@ -10862,52 +11093,55 @@
       </c>
       <c r="AF18" s="17">
         <v>1</v>
       </c>
       <c r="AG18" s="17">
         <v>2</v>
       </c>
       <c r="AH18" s="17">
         <v>3</v>
       </c>
       <c r="AI18" s="17">
         <v>1</v>
       </c>
       <c r="AJ18" s="14">
         <v>3</v>
       </c>
       <c r="AK18" s="14" t="s">
         <v>43</v>
       </c>
       <c r="AL18" s="39" t="s">
         <v>43</v>
       </c>
       <c r="AM18" s="39">
         <v>2</v>
       </c>
+      <c r="AN18" s="17" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="13">
         <v>4</v>
       </c>
       <c r="C19" s="13">
         <v>3</v>
       </c>
       <c r="D19" s="13">
         <v>2</v>
       </c>
       <c r="E19" s="13">
         <v>2</v>
       </c>
       <c r="F19" s="14">
         <v>7</v>
       </c>
       <c r="G19" s="14">
         <v>5</v>
       </c>
       <c r="H19" s="14">
         <v>6</v>
       </c>
       <c r="I19" s="14">
@@ -10981,52 +11215,55 @@
       </c>
       <c r="AF19" s="17">
         <v>8</v>
       </c>
       <c r="AG19" s="17">
         <v>19</v>
       </c>
       <c r="AH19" s="17">
         <v>10</v>
       </c>
       <c r="AI19" s="17">
         <v>21</v>
       </c>
       <c r="AJ19" s="14">
         <v>5</v>
       </c>
       <c r="AK19" s="14">
         <v>5</v>
       </c>
       <c r="AL19" s="17">
         <v>9</v>
       </c>
       <c r="AM19" s="17">
         <v>9</v>
       </c>
+      <c r="AN19" s="17">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="13">
         <v>3</v>
       </c>
       <c r="C20" s="13">
         <v>1</v>
       </c>
       <c r="D20" s="13">
         <v>3</v>
       </c>
       <c r="E20" s="13">
         <v>2</v>
       </c>
       <c r="F20" s="14">
         <v>2</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>38</v>
       </c>
       <c r="H20" s="14">
         <v>2</v>
       </c>
       <c r="I20" s="14">
@@ -11097,53 +11334,58 @@
       </c>
       <c r="AE20" s="17">
         <v>2</v>
       </c>
       <c r="AF20" s="17">
         <v>3</v>
       </c>
       <c r="AG20" s="17">
         <v>1</v>
       </c>
       <c r="AH20" s="17">
         <v>3</v>
       </c>
       <c r="AI20" s="17">
         <v>1</v>
       </c>
       <c r="AJ20" s="14">
         <v>2</v>
       </c>
       <c r="AK20" s="14">
         <v>1</v>
       </c>
       <c r="AL20" s="17">
         <v>5</v>
       </c>
-      <c r="AM20" s="17"/>
+      <c r="AM20" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN20" s="17">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="13">
         <v>3</v>
       </c>
       <c r="F21" s="14">
         <v>3</v>
       </c>
       <c r="G21" s="14">
         <v>1</v>
       </c>
       <c r="H21" s="14">
         <v>1</v>
       </c>
       <c r="I21" s="14">
@@ -11217,52 +11459,55 @@
       </c>
       <c r="AF21" s="17">
         <v>1</v>
       </c>
       <c r="AG21" s="17">
         <v>4</v>
       </c>
       <c r="AH21" s="17">
         <v>7</v>
       </c>
       <c r="AI21" s="17">
         <v>2</v>
       </c>
       <c r="AJ21" s="14">
         <v>2</v>
       </c>
       <c r="AK21" s="14">
         <v>2</v>
       </c>
       <c r="AL21" s="17">
         <v>2</v>
       </c>
       <c r="AM21" s="17">
         <v>3</v>
       </c>
+      <c r="AN21" s="17">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="51">
         <v>1</v>
       </c>
       <c r="D22" s="51">
         <v>3</v>
       </c>
       <c r="E22" s="51">
         <v>4</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="17">
         <v>2</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="17">
@@ -11336,52 +11581,55 @@
       </c>
       <c r="AF22" s="17">
         <v>7</v>
       </c>
       <c r="AG22" s="17">
         <v>8</v>
       </c>
       <c r="AH22" s="17">
         <v>8</v>
       </c>
       <c r="AI22" s="17">
         <v>11</v>
       </c>
       <c r="AJ22" s="14">
         <v>9</v>
       </c>
       <c r="AK22" s="14">
         <v>11</v>
       </c>
       <c r="AL22" s="17">
         <v>1</v>
       </c>
       <c r="AM22" s="17">
         <v>4</v>
       </c>
+      <c r="AN22" s="17">
+        <v>6</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="51">
         <v>5</v>
       </c>
       <c r="D23" s="51">
         <v>6</v>
       </c>
       <c r="E23" s="51">
         <v>2</v>
       </c>
       <c r="F23" s="17">
         <v>2</v>
       </c>
       <c r="G23" s="17">
         <v>1</v>
       </c>
       <c r="H23" s="17">
         <v>1</v>
       </c>
       <c r="I23" s="17">
@@ -11455,95 +11703,99 @@
       </c>
       <c r="AF23" s="17">
         <v>6</v>
       </c>
       <c r="AG23" s="17">
         <v>8</v>
       </c>
       <c r="AH23" s="17">
         <v>6</v>
       </c>
       <c r="AI23" s="17">
         <v>7</v>
       </c>
       <c r="AJ23" s="14">
         <v>9</v>
       </c>
       <c r="AK23" s="14">
         <v>5</v>
       </c>
       <c r="AL23" s="17">
         <v>2</v>
       </c>
       <c r="AM23" s="17">
         <v>2</v>
       </c>
+      <c r="AN23" s="17">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="46"/>
       <c r="AB24" s="46"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="46"/>
       <c r="AK24" s="46"/>
-      <c r="AL24" s="17"/>
-      <c r="AM24" s="17"/>
+      <c r="AL24" s="46"/>
+      <c r="AM24" s="46"/>
+      <c r="AN24" s="46"/>
     </row>
-    <row r="25" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="25" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="51">
         <v>87</v>
       </c>
       <c r="C25" s="51">
         <v>101</v>
       </c>
       <c r="D25" s="51">
         <v>110</v>
       </c>
       <c r="E25" s="51">
         <v>91</v>
       </c>
       <c r="F25" s="17">
         <v>128</v>
       </c>
       <c r="G25" s="17">
         <v>107</v>
       </c>
       <c r="H25" s="17">
         <v>127</v>
       </c>
       <c r="I25" s="17">
@@ -11617,52 +11869,55 @@
       </c>
       <c r="AF25" s="17">
         <v>318</v>
       </c>
       <c r="AG25" s="17">
         <v>308</v>
       </c>
       <c r="AH25" s="17">
         <v>275</v>
       </c>
       <c r="AI25" s="17">
         <v>304</v>
       </c>
       <c r="AJ25" s="14">
         <v>223</v>
       </c>
       <c r="AK25" s="14">
         <v>323</v>
       </c>
       <c r="AL25" s="17">
         <v>247</v>
       </c>
       <c r="AM25" s="17">
         <v>220</v>
       </c>
+      <c r="AN25" s="17">
+        <v>294</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="51">
         <v>53</v>
       </c>
       <c r="C26" s="51">
         <v>54</v>
       </c>
       <c r="D26" s="51">
         <v>57</v>
       </c>
       <c r="E26" s="51">
         <v>57</v>
       </c>
       <c r="F26" s="17">
         <v>78</v>
       </c>
       <c r="G26" s="17">
         <v>61</v>
       </c>
       <c r="H26" s="17">
         <v>66</v>
       </c>
       <c r="I26" s="17">
@@ -11736,52 +11991,55 @@
       </c>
       <c r="AF26" s="17">
         <v>187</v>
       </c>
       <c r="AG26" s="17">
         <v>186</v>
       </c>
       <c r="AH26" s="17">
         <v>148</v>
       </c>
       <c r="AI26" s="17">
         <v>174</v>
       </c>
       <c r="AJ26" s="14">
         <v>116</v>
       </c>
       <c r="AK26" s="14">
         <v>169</v>
       </c>
       <c r="AL26" s="17">
         <v>122</v>
       </c>
       <c r="AM26" s="17">
         <v>128</v>
       </c>
+      <c r="AN26" s="17">
+        <v>169</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="51">
         <v>6</v>
       </c>
       <c r="C27" s="51">
         <v>8</v>
       </c>
       <c r="D27" s="51">
         <v>7</v>
       </c>
       <c r="E27" s="51">
         <v>6</v>
       </c>
       <c r="F27" s="17">
         <v>8</v>
       </c>
       <c r="G27" s="17">
         <v>8</v>
       </c>
       <c r="H27" s="17">
         <v>7</v>
       </c>
       <c r="I27" s="17">
@@ -11855,52 +12113,55 @@
       </c>
       <c r="AF27" s="17">
         <v>23</v>
       </c>
       <c r="AG27" s="17">
         <v>22</v>
       </c>
       <c r="AH27" s="17">
         <v>25</v>
       </c>
       <c r="AI27" s="17">
         <v>32</v>
       </c>
       <c r="AJ27" s="14">
         <v>28</v>
       </c>
       <c r="AK27" s="14">
         <v>25</v>
       </c>
       <c r="AL27" s="17">
         <v>25</v>
       </c>
       <c r="AM27" s="17">
         <v>11</v>
       </c>
+      <c r="AN27" s="17">
+        <v>21</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="51">
         <v>3</v>
       </c>
       <c r="C28" s="51" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="51">
         <v>4</v>
       </c>
       <c r="E28" s="51">
         <v>1</v>
       </c>
       <c r="F28" s="17">
         <v>1</v>
       </c>
       <c r="G28" s="17">
         <v>2</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -11974,52 +12235,55 @@
       </c>
       <c r="AF28" s="17">
         <v>3</v>
       </c>
       <c r="AG28" s="17">
         <v>4</v>
       </c>
       <c r="AH28" s="17">
         <v>2</v>
       </c>
       <c r="AI28" s="17">
         <v>1</v>
       </c>
       <c r="AJ28" s="14">
         <v>4</v>
       </c>
       <c r="AK28" s="14">
         <v>2</v>
       </c>
       <c r="AL28" s="17">
         <v>4</v>
       </c>
       <c r="AM28" s="17">
         <v>4</v>
       </c>
+      <c r="AN28" s="17">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="51">
         <v>5</v>
       </c>
       <c r="C29" s="51">
         <v>6</v>
       </c>
       <c r="D29" s="51">
         <v>6</v>
       </c>
       <c r="E29" s="51">
         <v>5</v>
       </c>
       <c r="F29" s="17">
         <v>7</v>
       </c>
       <c r="G29" s="17">
         <v>4</v>
       </c>
       <c r="H29" s="17">
         <v>10</v>
       </c>
       <c r="I29" s="17">
@@ -12093,52 +12357,55 @@
       </c>
       <c r="AF29" s="17">
         <v>16</v>
       </c>
       <c r="AG29" s="17">
         <v>12</v>
       </c>
       <c r="AH29" s="17">
         <v>14</v>
       </c>
       <c r="AI29" s="17">
         <v>24</v>
       </c>
       <c r="AJ29" s="14">
         <v>6</v>
       </c>
       <c r="AK29" s="14">
         <v>21</v>
       </c>
       <c r="AL29" s="17">
         <v>13</v>
       </c>
       <c r="AM29" s="17">
         <v>15</v>
       </c>
+      <c r="AN29" s="17">
+        <v>21</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="51">
         <v>12</v>
       </c>
       <c r="C30" s="51">
         <v>19</v>
       </c>
       <c r="D30" s="51">
         <v>23</v>
       </c>
       <c r="E30" s="51">
         <v>10</v>
       </c>
       <c r="F30" s="17">
         <v>25</v>
       </c>
       <c r="G30" s="17">
         <v>25</v>
       </c>
       <c r="H30" s="17">
         <v>32</v>
       </c>
       <c r="I30" s="17">
@@ -12212,52 +12479,55 @@
       </c>
       <c r="AF30" s="17">
         <v>48</v>
       </c>
       <c r="AG30" s="17">
         <v>62</v>
       </c>
       <c r="AH30" s="17">
         <v>58</v>
       </c>
       <c r="AI30" s="17">
         <v>49</v>
       </c>
       <c r="AJ30" s="14">
         <v>44</v>
       </c>
       <c r="AK30" s="14">
         <v>64</v>
       </c>
       <c r="AL30" s="17">
         <v>47</v>
       </c>
       <c r="AM30" s="17">
         <v>41</v>
       </c>
+      <c r="AN30" s="17">
+        <v>59</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="51">
         <v>6</v>
       </c>
       <c r="C31" s="51">
         <v>10</v>
       </c>
       <c r="D31" s="51">
         <v>9</v>
       </c>
       <c r="E31" s="51">
         <v>9</v>
       </c>
       <c r="F31" s="17">
         <v>7</v>
       </c>
       <c r="G31" s="17">
         <v>7</v>
       </c>
       <c r="H31" s="17">
         <v>9</v>
       </c>
       <c r="I31" s="17">
@@ -12331,95 +12601,99 @@
       </c>
       <c r="AF31" s="17">
         <v>26</v>
       </c>
       <c r="AG31" s="17">
         <v>16</v>
       </c>
       <c r="AH31" s="17">
         <v>18</v>
       </c>
       <c r="AI31" s="17">
         <v>15</v>
       </c>
       <c r="AJ31" s="14">
         <v>14</v>
       </c>
       <c r="AK31" s="14">
         <v>28</v>
       </c>
       <c r="AL31" s="17">
         <v>30</v>
       </c>
       <c r="AM31" s="17">
         <v>16</v>
       </c>
+      <c r="AN31" s="17">
+        <v>16</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="51"/>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="17"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="17"/>
       <c r="L32" s="6"/>
       <c r="M32" s="17"/>
       <c r="N32" s="6"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="14"/>
       <c r="AK32" s="14"/>
       <c r="AL32" s="17"/>
       <c r="AM32" s="17"/>
+      <c r="AN32" s="17"/>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="51">
         <v>2</v>
       </c>
       <c r="C33" s="51">
         <v>4</v>
       </c>
       <c r="D33" s="51">
         <v>4</v>
       </c>
       <c r="E33" s="51">
         <v>3</v>
       </c>
       <c r="F33" s="17">
         <v>1</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H33" s="17">
         <v>3</v>
       </c>
       <c r="I33" s="17">
@@ -12493,52 +12767,55 @@
       </c>
       <c r="AF33" s="17">
         <v>14</v>
       </c>
       <c r="AG33" s="17">
         <v>5</v>
       </c>
       <c r="AH33" s="17">
         <v>9</v>
       </c>
       <c r="AI33" s="17">
         <v>9</v>
       </c>
       <c r="AJ33" s="14">
         <v>10</v>
       </c>
       <c r="AK33" s="14">
         <v>14</v>
       </c>
       <c r="AL33" s="17">
         <v>3</v>
       </c>
       <c r="AM33" s="17">
         <v>5</v>
       </c>
+      <c r="AN33" s="17">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="51" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="51" t="s">
         <v>38</v>
       </c>
       <c r="E34" s="51" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="17">
         <v>1</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H34" s="17" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="6" t="s">
@@ -12612,95 +12889,99 @@
       </c>
       <c r="AF34" s="17">
         <v>1</v>
       </c>
       <c r="AG34" s="17">
         <v>1</v>
       </c>
       <c r="AH34" s="17">
         <v>1</v>
       </c>
       <c r="AI34" s="17" t="s">
         <v>43</v>
       </c>
       <c r="AJ34" s="14">
         <v>1</v>
       </c>
       <c r="AK34" s="14" t="s">
         <v>43</v>
       </c>
       <c r="AL34" s="17">
         <v>3</v>
       </c>
       <c r="AM34" s="17" t="s">
         <v>43</v>
       </c>
+      <c r="AN34" s="17">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="46"/>
       <c r="AB35" s="46"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="46"/>
       <c r="AK35" s="46"/>
-      <c r="AL35" s="17"/>
-      <c r="AM35" s="17"/>
+      <c r="AL35" s="46"/>
+      <c r="AM35" s="46"/>
+      <c r="AN35" s="46"/>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="36" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="51">
         <v>8</v>
       </c>
       <c r="C36" s="51">
         <v>13</v>
       </c>
       <c r="D36" s="51">
         <v>22</v>
       </c>
       <c r="E36" s="51">
         <v>21</v>
       </c>
       <c r="F36" s="17">
         <v>22</v>
       </c>
       <c r="G36" s="17">
         <v>13</v>
       </c>
       <c r="H36" s="17">
         <v>12</v>
       </c>
       <c r="I36" s="17">
@@ -12774,95 +13055,99 @@
       </c>
       <c r="AF36" s="17">
         <v>35</v>
       </c>
       <c r="AG36" s="17">
         <v>56</v>
       </c>
       <c r="AH36" s="17">
         <v>48</v>
       </c>
       <c r="AI36" s="17">
         <v>50</v>
       </c>
       <c r="AJ36" s="17">
         <v>40</v>
       </c>
       <c r="AK36" s="17">
         <v>32</v>
       </c>
       <c r="AL36" s="17">
         <v>21</v>
       </c>
       <c r="AM36" s="17">
         <v>25</v>
       </c>
+      <c r="AN36" s="17">
+        <v>41</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="17"/>
       <c r="J37" s="6"/>
       <c r="K37" s="17"/>
       <c r="L37" s="6"/>
       <c r="M37" s="17"/>
       <c r="N37" s="6"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
+      <c r="AN37" s="17"/>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="51">
         <v>2</v>
       </c>
       <c r="D38" s="51">
         <v>5</v>
       </c>
       <c r="E38" s="51">
         <v>8</v>
       </c>
       <c r="F38" s="17">
         <v>9</v>
       </c>
       <c r="G38" s="17">
         <v>3</v>
       </c>
       <c r="H38" s="17">
         <v>2</v>
       </c>
       <c r="I38" s="17" t="s">
@@ -12936,52 +13221,55 @@
       </c>
       <c r="AF38" s="17">
         <v>10</v>
       </c>
       <c r="AG38" s="17">
         <v>15</v>
       </c>
       <c r="AH38" s="17">
         <v>12</v>
       </c>
       <c r="AI38" s="17">
         <v>7</v>
       </c>
       <c r="AJ38" s="17">
         <v>11</v>
       </c>
       <c r="AK38" s="17">
         <v>8</v>
       </c>
       <c r="AL38" s="17">
         <v>5</v>
       </c>
       <c r="AM38" s="17">
         <v>5</v>
       </c>
+      <c r="AN38" s="17">
+        <v>9</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="51">
         <v>1</v>
       </c>
       <c r="C39" s="51">
         <v>1</v>
       </c>
       <c r="D39" s="51">
         <v>3</v>
       </c>
       <c r="E39" s="51" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="17" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="17">
         <v>1</v>
       </c>
       <c r="H39" s="17" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="6" t="s">
@@ -13055,52 +13343,55 @@
       </c>
       <c r="AF39" s="17">
         <v>1</v>
       </c>
       <c r="AG39" s="17">
         <v>2</v>
       </c>
       <c r="AH39" s="17">
         <v>3</v>
       </c>
       <c r="AI39" s="17">
         <v>1</v>
       </c>
       <c r="AJ39" s="17">
         <v>3</v>
       </c>
       <c r="AK39" s="14" t="s">
         <v>43</v>
       </c>
       <c r="AL39" s="39" t="s">
         <v>43</v>
       </c>
       <c r="AM39" s="39">
         <v>2</v>
       </c>
+      <c r="AN39" s="17" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="51">
         <v>4</v>
       </c>
       <c r="C40" s="51">
         <v>3</v>
       </c>
       <c r="D40" s="51">
         <v>2</v>
       </c>
       <c r="E40" s="51">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>7</v>
       </c>
       <c r="G40" s="17">
         <v>5</v>
       </c>
       <c r="H40" s="17">
         <v>6</v>
       </c>
       <c r="I40" s="17">
@@ -13174,52 +13465,55 @@
       </c>
       <c r="AF40" s="17">
         <v>8</v>
       </c>
       <c r="AG40" s="17">
         <v>19</v>
       </c>
       <c r="AH40" s="17">
         <v>10</v>
       </c>
       <c r="AI40" s="17">
         <v>21</v>
       </c>
       <c r="AJ40" s="17">
         <v>5</v>
       </c>
       <c r="AK40" s="17">
         <v>5</v>
       </c>
       <c r="AL40" s="17">
         <v>9</v>
       </c>
       <c r="AM40" s="17">
         <v>9</v>
       </c>
+      <c r="AN40" s="17">
+        <v>17</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="51">
         <v>3</v>
       </c>
       <c r="C41" s="51">
         <v>1</v>
       </c>
       <c r="D41" s="51">
         <v>3</v>
       </c>
       <c r="E41" s="51">
         <v>2</v>
       </c>
       <c r="F41" s="17">
         <v>1</v>
       </c>
       <c r="G41" s="17" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="17">
         <v>2</v>
       </c>
       <c r="I41" s="17">
@@ -13293,52 +13587,55 @@
       </c>
       <c r="AF41" s="17">
         <v>2</v>
       </c>
       <c r="AG41" s="17" t="s">
         <v>38</v>
       </c>
       <c r="AH41" s="17">
         <v>2</v>
       </c>
       <c r="AI41" s="17">
         <v>1</v>
       </c>
       <c r="AJ41" s="17">
         <v>1</v>
       </c>
       <c r="AK41" s="17">
         <v>1</v>
       </c>
       <c r="AL41" s="17">
         <v>2</v>
       </c>
       <c r="AM41" s="17" t="s">
         <v>43</v>
       </c>
+      <c r="AN41" s="17">
+        <v>1</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="51" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="51">
         <v>3</v>
       </c>
       <c r="F42" s="17">
         <v>3</v>
       </c>
       <c r="G42" s="17">
         <v>1</v>
       </c>
       <c r="H42" s="17">
         <v>1</v>
       </c>
       <c r="I42" s="17">
@@ -13412,52 +13709,55 @@
       </c>
       <c r="AF42" s="17">
         <v>1</v>
       </c>
       <c r="AG42" s="17">
         <v>4</v>
       </c>
       <c r="AH42" s="17">
         <v>7</v>
       </c>
       <c r="AI42" s="17">
         <v>2</v>
       </c>
       <c r="AJ42" s="17">
         <v>2</v>
       </c>
       <c r="AK42" s="17">
         <v>2</v>
       </c>
       <c r="AL42" s="17">
         <v>2</v>
       </c>
       <c r="AM42" s="17">
         <v>3</v>
       </c>
+      <c r="AN42" s="17">
+        <v>3</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="13">
         <v>1</v>
       </c>
       <c r="D43" s="13">
         <v>3</v>
       </c>
       <c r="E43" s="13">
         <v>4</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="G43" s="14">
         <v>2</v>
       </c>
       <c r="H43" s="14" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="14">
@@ -13531,52 +13831,55 @@
       </c>
       <c r="AF43" s="17">
         <v>7</v>
       </c>
       <c r="AG43" s="17">
         <v>8</v>
       </c>
       <c r="AH43" s="17">
         <v>8</v>
       </c>
       <c r="AI43" s="17">
         <v>11</v>
       </c>
       <c r="AJ43" s="17">
         <v>9</v>
       </c>
       <c r="AK43" s="17">
         <v>11</v>
       </c>
       <c r="AL43" s="17">
         <v>1</v>
       </c>
       <c r="AM43" s="17">
         <v>4</v>
       </c>
+      <c r="AN43" s="17">
+        <v>6</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>38</v>
       </c>
       <c r="C44" s="19">
         <v>5</v>
       </c>
       <c r="D44" s="19">
         <v>6</v>
       </c>
       <c r="E44" s="19">
         <v>2</v>
       </c>
       <c r="F44" s="20">
         <v>2</v>
       </c>
       <c r="G44" s="20">
         <v>1</v>
       </c>
       <c r="H44" s="20">
         <v>1</v>
       </c>
       <c r="I44" s="20">
@@ -13650,73 +13953,76 @@
       </c>
       <c r="AF44" s="20">
         <v>6</v>
       </c>
       <c r="AG44" s="20">
         <v>8</v>
       </c>
       <c r="AH44" s="20">
         <v>6</v>
       </c>
       <c r="AI44" s="20">
         <v>7</v>
       </c>
       <c r="AJ44" s="20">
         <v>9</v>
       </c>
       <c r="AK44" s="20">
         <v>5</v>
       </c>
       <c r="AL44" s="20">
         <v>2</v>
       </c>
       <c r="AM44" s="20">
         <v>2</v>
       </c>
+      <c r="AN44" s="20">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" s="3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AW50"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="W13" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="7.85546875" style="2" customWidth="1"/>
     <col min="4" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="21" width="8.42578125" style="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="33" width="8.42578125" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1"/>
     <row r="2" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A2" s="41" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
@@ -14033,50 +14339,53 @@
       <c r="M8" s="45"/>
       <c r="N8" s="45"/>
       <c r="O8" s="45"/>
       <c r="P8" s="45"/>
       <c r="Q8" s="45"/>
       <c r="R8" s="45"/>
       <c r="S8" s="45"/>
       <c r="T8" s="45"/>
       <c r="U8" s="45"/>
       <c r="V8" s="45"/>
       <c r="W8" s="45"/>
       <c r="X8" s="45"/>
       <c r="Y8" s="45"/>
       <c r="Z8" s="45"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="46"/>
       <c r="AC8" s="46"/>
       <c r="AD8" s="46"/>
       <c r="AE8" s="46"/>
       <c r="AF8" s="46"/>
       <c r="AG8" s="46"/>
       <c r="AH8" s="46"/>
       <c r="AI8" s="46"/>
       <c r="AJ8" s="46"/>
       <c r="AK8" s="46"/>
+      <c r="AL8" s="46"/>
+      <c r="AM8" s="46"/>
+      <c r="AN8" s="46"/>
     </row>
     <row r="9" spans="1:49" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>0.99</v>
       </c>
       <c r="C9" s="27">
         <v>1.1399999999999999</v>
       </c>
       <c r="D9" s="27">
         <v>1.22</v>
       </c>
       <c r="E9" s="27">
         <v>1.21</v>
       </c>
       <c r="F9" s="28">
         <v>1.28</v>
       </c>
       <c r="G9" s="28">
         <v>1.28</v>
       </c>
       <c r="H9" s="28">
         <v>1.31</v>
@@ -14152,50 +14461,53 @@
       </c>
       <c r="AF9" s="30">
         <v>3.31</v>
       </c>
       <c r="AG9" s="30">
         <v>3.37</v>
       </c>
       <c r="AH9" s="30">
         <v>3.38</v>
       </c>
       <c r="AI9" s="30">
         <v>3.41</v>
       </c>
       <c r="AJ9" s="28">
         <v>3.36</v>
       </c>
       <c r="AK9" s="28">
         <v>3.39</v>
       </c>
       <c r="AL9" s="30">
         <v>2.79</v>
       </c>
       <c r="AM9" s="30">
         <v>2.8</v>
       </c>
+      <c r="AN9" s="30">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="10" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>1.2</v>
       </c>
       <c r="C10" s="27">
         <v>1.28</v>
       </c>
       <c r="D10" s="27">
         <v>1.28</v>
       </c>
       <c r="E10" s="27">
         <v>1.3</v>
       </c>
       <c r="F10" s="28">
         <v>1.39</v>
       </c>
       <c r="G10" s="28">
         <v>1.4</v>
       </c>
       <c r="H10" s="28">
         <v>1.41</v>
@@ -14271,50 +14583,53 @@
       </c>
       <c r="AF10" s="30">
         <v>3.52</v>
       </c>
       <c r="AG10" s="30">
         <v>3.6</v>
       </c>
       <c r="AH10" s="30">
         <v>3.58</v>
       </c>
       <c r="AI10" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ10" s="28">
         <v>3.52</v>
       </c>
       <c r="AK10" s="28">
         <v>3.54</v>
       </c>
       <c r="AL10" s="30">
         <v>2.68</v>
       </c>
       <c r="AM10" s="30">
         <v>2.88</v>
       </c>
+      <c r="AN10" s="30">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="11" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="27">
         <v>0.91</v>
       </c>
       <c r="C11" s="27">
         <v>1.1100000000000001</v>
       </c>
       <c r="D11" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="E11" s="27">
         <v>1.06</v>
       </c>
       <c r="F11" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="G11" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="H11" s="28">
         <v>1.1100000000000001</v>
@@ -14390,50 +14705,53 @@
       </c>
       <c r="AF11" s="30">
         <v>3.62</v>
       </c>
       <c r="AG11" s="30">
         <v>3.59</v>
       </c>
       <c r="AH11" s="30">
         <v>3.63</v>
       </c>
       <c r="AI11" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ11" s="28">
         <v>3.82</v>
       </c>
       <c r="AK11" s="28">
         <v>3.82</v>
       </c>
       <c r="AL11" s="30">
         <v>3.87</v>
       </c>
       <c r="AM11" s="30">
         <v>2.91</v>
       </c>
+      <c r="AN11" s="30">
+        <v>3.03</v>
+      </c>
     </row>
     <row r="12" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="27">
         <v>3.16</v>
       </c>
       <c r="C12" s="27">
         <v>1.66</v>
       </c>
       <c r="D12" s="27">
         <v>2.54</v>
       </c>
       <c r="E12" s="27">
         <v>2.1800000000000002</v>
       </c>
       <c r="F12" s="28">
         <v>1.95</v>
       </c>
       <c r="G12" s="28">
         <v>1.99</v>
       </c>
       <c r="H12" s="28">
         <v>1.7</v>
@@ -14509,50 +14827,53 @@
       </c>
       <c r="AF12" s="30">
         <v>2.56</v>
       </c>
       <c r="AG12" s="30">
         <v>2.79</v>
       </c>
       <c r="AH12" s="30">
         <v>2.74</v>
       </c>
       <c r="AI12" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ12" s="28">
         <v>2.74</v>
       </c>
       <c r="AK12" s="28">
         <v>2.69</v>
       </c>
       <c r="AL12" s="30">
         <v>4.53</v>
       </c>
       <c r="AM12" s="30">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN12" s="30">
+        <v>4.21</v>
+      </c>
     </row>
     <row r="13" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="27">
         <v>1.35</v>
       </c>
       <c r="C13" s="27">
         <v>1.55</v>
       </c>
       <c r="D13" s="27">
         <v>1.58</v>
       </c>
       <c r="E13" s="27">
         <v>1.53</v>
       </c>
       <c r="F13" s="28">
         <v>1.6</v>
       </c>
       <c r="G13" s="28">
         <v>1.52</v>
       </c>
       <c r="H13" s="28">
         <v>1.69</v>
@@ -14628,50 +14949,53 @@
       </c>
       <c r="AF13" s="30">
         <v>3.57</v>
       </c>
       <c r="AG13" s="30">
         <v>3.53</v>
       </c>
       <c r="AH13" s="30">
         <v>3.58</v>
       </c>
       <c r="AI13" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ13" s="28">
         <v>3.68</v>
       </c>
       <c r="AK13" s="28">
         <v>3.85</v>
       </c>
       <c r="AL13" s="30">
         <v>3.55</v>
       </c>
       <c r="AM13" s="30">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AN13" s="30">
+        <v>4.62</v>
+      </c>
     </row>
     <row r="14" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="27">
         <v>0.8</v>
       </c>
       <c r="C14" s="27">
         <v>1.08</v>
       </c>
       <c r="D14" s="27">
         <v>1.23</v>
       </c>
       <c r="E14" s="27">
         <v>1.0900000000000001</v>
       </c>
       <c r="F14" s="28">
         <v>1.21</v>
       </c>
       <c r="G14" s="28">
         <v>1.29</v>
       </c>
       <c r="H14" s="28">
         <v>1.42</v>
@@ -14747,50 +15071,53 @@
       </c>
       <c r="AF14" s="30">
         <v>3.49</v>
       </c>
       <c r="AG14" s="30">
         <v>3.57</v>
       </c>
       <c r="AH14" s="30">
         <v>3.62</v>
       </c>
       <c r="AI14" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ14" s="28">
         <v>3.54</v>
       </c>
       <c r="AK14" s="28">
         <v>3.6</v>
       </c>
       <c r="AL14" s="30">
         <v>3.14</v>
       </c>
       <c r="AM14" s="30">
         <v>3.1</v>
       </c>
+      <c r="AN14" s="30">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="15" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="27">
         <v>1.21</v>
       </c>
       <c r="C15" s="27">
         <v>1.7</v>
       </c>
       <c r="D15" s="27">
         <v>1.74</v>
       </c>
       <c r="E15" s="27">
         <v>1.77</v>
       </c>
       <c r="F15" s="28">
         <v>1.7</v>
       </c>
       <c r="G15" s="28">
         <v>1.66</v>
       </c>
       <c r="H15" s="28">
         <v>1.68</v>
@@ -14865,90 +15192,94 @@
         <v>4.16</v>
       </c>
       <c r="AF15" s="30">
         <v>4.33</v>
       </c>
       <c r="AG15" s="30">
         <v>4.2</v>
       </c>
       <c r="AH15" s="30">
         <v>4.16</v>
       </c>
       <c r="AI15" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ15" s="28">
         <v>3.95</v>
       </c>
       <c r="AK15" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL15" s="30">
         <v>6.21</v>
       </c>
       <c r="AM15" s="30">
         <v>5.0199999999999996</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>4.45</v>
       </c>
     </row>
     <row r="16" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="M16" s="28"/>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="R16" s="28"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="30"/>
       <c r="W16" s="30"/>
       <c r="X16" s="30"/>
       <c r="Y16" s="30"/>
       <c r="Z16" s="30"/>
       <c r="AA16" s="30"/>
       <c r="AB16" s="30"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="30"/>
       <c r="AE16" s="30"/>
       <c r="AF16" s="30"/>
       <c r="AG16" s="30"/>
       <c r="AH16" s="30"/>
       <c r="AI16" s="30"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
       <c r="AL16" s="30"/>
       <c r="AM16" s="30"/>
+      <c r="AN16" s="30"/>
     </row>
-    <row r="17" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="17" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="27">
         <v>0.4</v>
       </c>
       <c r="C17" s="27">
         <v>0.84</v>
       </c>
       <c r="D17" s="27">
         <v>1.17</v>
       </c>
       <c r="E17" s="27">
         <v>1.45</v>
       </c>
       <c r="F17" s="28">
         <v>1.56</v>
       </c>
       <c r="G17" s="28">
         <v>1.4</v>
       </c>
       <c r="H17" s="28">
         <v>1.34</v>
       </c>
       <c r="I17" s="28">
@@ -15022,52 +15353,55 @@
       </c>
       <c r="AF17" s="30">
         <v>3.06</v>
       </c>
       <c r="AG17" s="30">
         <v>3.2</v>
       </c>
       <c r="AH17" s="30">
         <v>3.33</v>
       </c>
       <c r="AI17" s="30">
         <v>3.33</v>
       </c>
       <c r="AJ17" s="28">
         <v>3.43</v>
       </c>
       <c r="AK17" s="28">
         <v>3.52</v>
       </c>
       <c r="AL17" s="30">
         <v>1.67</v>
       </c>
       <c r="AM17" s="30">
         <v>1.97</v>
       </c>
+      <c r="AN17" s="30">
+        <v>2.23</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="18" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="27">
         <v>0.74</v>
       </c>
       <c r="C18" s="27">
         <v>0.78</v>
       </c>
       <c r="D18" s="27">
         <v>1.27</v>
       </c>
       <c r="E18" s="27">
         <v>0.95</v>
       </c>
       <c r="F18" s="28">
         <v>0.76</v>
       </c>
       <c r="G18" s="28">
         <v>0.76</v>
       </c>
       <c r="H18" s="28">
         <v>0.65</v>
       </c>
       <c r="I18" s="28">
@@ -15139,52 +15473,55 @@
       <c r="AE18" s="30">
         <v>1.61</v>
       </c>
       <c r="AF18" s="30">
         <v>1.49</v>
       </c>
       <c r="AG18" s="30">
         <v>1.49</v>
       </c>
       <c r="AH18" s="30">
         <v>1.6</v>
       </c>
       <c r="AI18" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ18" s="28">
         <v>1.59</v>
       </c>
       <c r="AK18" s="28">
         <v>1.46</v>
       </c>
       <c r="AL18" s="30"/>
       <c r="AM18" s="30">
         <v>0.84</v>
       </c>
+      <c r="AN18" s="30">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="19" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="27">
         <v>0.88</v>
       </c>
       <c r="C19" s="27">
         <v>0.81</v>
       </c>
       <c r="D19" s="27">
         <v>0.68</v>
       </c>
       <c r="E19" s="27">
         <v>0.63</v>
       </c>
       <c r="F19" s="28">
         <v>0.81</v>
       </c>
       <c r="G19" s="28">
         <v>0.87</v>
       </c>
       <c r="H19" s="28">
         <v>0.94</v>
       </c>
       <c r="I19" s="28">
@@ -15258,52 +15595,55 @@
       </c>
       <c r="AF19" s="30">
         <v>2.14</v>
       </c>
       <c r="AG19" s="30">
         <v>2.42</v>
       </c>
       <c r="AH19" s="30">
         <v>2.41</v>
       </c>
       <c r="AI19" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ19" s="28">
         <v>2.52</v>
       </c>
       <c r="AK19" s="28">
         <v>2.4</v>
       </c>
       <c r="AL19" s="30">
         <v>2.09</v>
       </c>
       <c r="AM19" s="30">
         <v>2.19</v>
       </c>
+      <c r="AN19" s="30">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="20" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="27">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="27">
         <v>0.8</v>
       </c>
       <c r="D20" s="27">
         <v>0.92</v>
       </c>
       <c r="E20" s="27">
         <v>0.89</v>
       </c>
       <c r="F20" s="28">
         <v>0.86</v>
       </c>
       <c r="G20" s="28">
         <v>0.72</v>
       </c>
       <c r="H20" s="28">
         <v>0.73</v>
       </c>
       <c r="I20" s="28">
@@ -15377,52 +15717,55 @@
       </c>
       <c r="AF20" s="30">
         <v>1.6</v>
       </c>
       <c r="AG20" s="30">
         <v>1.46</v>
       </c>
       <c r="AH20" s="30">
         <v>1.43</v>
       </c>
       <c r="AI20" s="30">
         <v>1.33</v>
       </c>
       <c r="AJ20" s="28">
         <v>1.29</v>
       </c>
       <c r="AK20" s="28">
         <v>1.21</v>
       </c>
       <c r="AL20" s="30">
         <v>2.1</v>
       </c>
       <c r="AM20" s="30">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN20" s="30">
+        <v>1.01</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="21" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="27">
         <v>0.41</v>
       </c>
       <c r="F21" s="28">
         <v>0.65</v>
       </c>
       <c r="G21" s="28">
         <v>0.63</v>
       </c>
       <c r="H21" s="28">
         <v>0.62</v>
       </c>
       <c r="I21" s="28">
@@ -15496,52 +15839,55 @@
       </c>
       <c r="AF21" s="30">
         <v>2.13</v>
       </c>
       <c r="AG21" s="30">
         <v>2.15</v>
       </c>
       <c r="AH21" s="30">
         <v>2.36</v>
       </c>
       <c r="AI21" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ21" s="28">
         <v>2.14</v>
       </c>
       <c r="AK21" s="28">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL21" s="30">
         <v>1.18</v>
       </c>
       <c r="AM21" s="30">
         <v>1.53</v>
       </c>
+      <c r="AN21" s="30">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="22" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="34">
         <v>0.2</v>
       </c>
       <c r="D22" s="34">
         <v>0.54</v>
       </c>
       <c r="E22" s="34">
         <v>0.81</v>
       </c>
       <c r="F22" s="30">
         <v>0.64</v>
       </c>
       <c r="G22" s="30">
         <v>0.67</v>
       </c>
       <c r="H22" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="I22" s="30">
@@ -15615,52 +15961,55 @@
       </c>
       <c r="AF22" s="30">
         <v>3.77</v>
       </c>
       <c r="AG22" s="30">
         <v>3.7</v>
       </c>
       <c r="AH22" s="30">
         <v>3.67</v>
       </c>
       <c r="AI22" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ22" s="28">
         <v>3.76</v>
       </c>
       <c r="AK22" s="28">
         <v>3.83</v>
       </c>
       <c r="AL22" s="30">
         <v>0.42</v>
       </c>
       <c r="AM22" s="30">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN22" s="30">
+        <v>1.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="23" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="34">
         <v>0.82</v>
       </c>
       <c r="D23" s="34">
         <v>1.18</v>
       </c>
       <c r="E23" s="34">
         <v>1.05</v>
       </c>
       <c r="F23" s="30">
         <v>0.96</v>
       </c>
       <c r="G23" s="30">
         <v>0.86</v>
       </c>
       <c r="H23" s="30">
         <v>0.78</v>
       </c>
       <c r="I23" s="30">
@@ -15734,95 +16083,99 @@
       </c>
       <c r="AF23" s="30">
         <v>1.26</v>
       </c>
       <c r="AG23" s="30">
         <v>1.44</v>
       </c>
       <c r="AH23" s="30">
         <v>1.51</v>
       </c>
       <c r="AI23" s="30">
         <v>1.59</v>
       </c>
       <c r="AJ23" s="28">
         <v>1.73</v>
       </c>
       <c r="AK23" s="28">
         <v>1.72</v>
       </c>
       <c r="AL23" s="30">
         <v>0.69</v>
       </c>
       <c r="AM23" s="30">
         <v>0.72</v>
       </c>
+      <c r="AN23" s="30">
+        <v>1.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="24" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="47"/>
       <c r="W24" s="47"/>
       <c r="X24" s="47"/>
       <c r="Y24" s="47"/>
       <c r="Z24" s="47"/>
       <c r="AA24" s="49"/>
       <c r="AB24" s="49"/>
       <c r="AC24" s="46"/>
       <c r="AD24" s="46"/>
       <c r="AE24" s="46"/>
       <c r="AF24" s="46"/>
       <c r="AG24" s="46"/>
       <c r="AH24" s="46"/>
       <c r="AI24" s="46"/>
       <c r="AJ24" s="46"/>
       <c r="AK24" s="46"/>
-      <c r="AL24" s="30"/>
-      <c r="AM24" s="30"/>
+      <c r="AL24" s="46"/>
+      <c r="AM24" s="46"/>
+      <c r="AN24" s="46"/>
     </row>
-    <row r="25" spans="1:39" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="25" spans="1:40" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="34">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="34">
         <v>1.26</v>
       </c>
       <c r="D25" s="34">
         <v>1.31</v>
       </c>
       <c r="E25" s="34">
         <v>1.28</v>
       </c>
       <c r="F25" s="30">
         <v>1.35</v>
       </c>
       <c r="G25" s="30">
         <v>1.36</v>
       </c>
       <c r="H25" s="30">
         <v>1.4</v>
       </c>
       <c r="I25" s="30">
@@ -15896,52 +16249,55 @@
       </c>
       <c r="AF25" s="30">
         <v>3.54</v>
       </c>
       <c r="AG25" s="30">
         <v>3.59</v>
       </c>
       <c r="AH25" s="30">
         <v>3.59</v>
       </c>
       <c r="AI25" s="30">
         <v>3.62</v>
       </c>
       <c r="AJ25" s="28">
         <v>3.55</v>
       </c>
       <c r="AK25" s="28">
         <v>3.6</v>
       </c>
       <c r="AL25" s="30">
         <v>3.11</v>
       </c>
       <c r="AM25" s="30">
         <v>3.09</v>
       </c>
+      <c r="AN25" s="30">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="26" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="34">
         <v>1.2</v>
       </c>
       <c r="C26" s="34">
         <v>1.28</v>
       </c>
       <c r="D26" s="34">
         <v>1.28</v>
       </c>
       <c r="E26" s="34">
         <v>1.3</v>
       </c>
       <c r="F26" s="30">
         <v>1.4</v>
       </c>
       <c r="G26" s="30">
         <v>1.4</v>
       </c>
       <c r="H26" s="30">
         <v>1.42</v>
       </c>
       <c r="I26" s="30">
@@ -16015,52 +16371,55 @@
       </c>
       <c r="AF26" s="30">
         <v>3.52</v>
       </c>
       <c r="AG26" s="30">
         <v>3.6</v>
       </c>
       <c r="AH26" s="30">
         <v>3.58</v>
       </c>
       <c r="AI26" s="30">
         <v>3.61</v>
       </c>
       <c r="AJ26" s="28">
         <v>3.52</v>
       </c>
       <c r="AK26" s="28">
         <v>3.54</v>
       </c>
       <c r="AL26" s="30">
         <v>2.68</v>
       </c>
       <c r="AM26" s="30">
         <v>2.88</v>
       </c>
+      <c r="AN26" s="30">
+        <v>3.17</v>
+      </c>
     </row>
-    <row r="27" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="27" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="34">
         <v>0.91</v>
       </c>
       <c r="C27" s="34">
         <v>1.1100000000000001</v>
       </c>
       <c r="D27" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="E27" s="34">
         <v>1.06</v>
       </c>
       <c r="F27" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="G27" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="H27" s="30">
         <v>1.1100000000000001</v>
       </c>
       <c r="I27" s="30">
@@ -16134,52 +16493,55 @@
       </c>
       <c r="AF27" s="30">
         <v>3.62</v>
       </c>
       <c r="AG27" s="30">
         <v>3.59</v>
       </c>
       <c r="AH27" s="30">
         <v>3.63</v>
       </c>
       <c r="AI27" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ27" s="28">
         <v>3.82</v>
       </c>
       <c r="AK27" s="28">
         <v>3.82</v>
       </c>
       <c r="AL27" s="30">
         <v>3.87</v>
       </c>
       <c r="AM27" s="30">
         <v>2.91</v>
       </c>
+      <c r="AN27" s="30">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="28" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="28" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="34">
         <v>3.16</v>
       </c>
       <c r="C28" s="34">
         <v>1.66</v>
       </c>
       <c r="D28" s="34">
         <v>2.54</v>
       </c>
       <c r="E28" s="34">
         <v>2.1800000000000002</v>
       </c>
       <c r="F28" s="30">
         <v>1.95</v>
       </c>
       <c r="G28" s="30">
         <v>1.99</v>
       </c>
       <c r="H28" s="30">
         <v>1.7</v>
       </c>
       <c r="I28" s="30">
@@ -16253,52 +16615,55 @@
       </c>
       <c r="AF28" s="30">
         <v>2.56</v>
       </c>
       <c r="AG28" s="30">
         <v>2.79</v>
       </c>
       <c r="AH28" s="30">
         <v>2.74</v>
       </c>
       <c r="AI28" s="30">
         <v>2.57</v>
       </c>
       <c r="AJ28" s="28">
         <v>2.74</v>
       </c>
       <c r="AK28" s="28">
         <v>2.69</v>
       </c>
       <c r="AL28" s="30">
         <v>4.53</v>
       </c>
       <c r="AM28" s="30">
         <v>4.6500000000000004</v>
       </c>
+      <c r="AN28" s="30">
+        <v>4.21</v>
+      </c>
     </row>
-    <row r="29" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="29" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="34">
         <v>1.35</v>
       </c>
       <c r="C29" s="34">
         <v>1.55</v>
       </c>
       <c r="D29" s="34">
         <v>1.58</v>
       </c>
       <c r="E29" s="34">
         <v>1.53</v>
       </c>
       <c r="F29" s="30">
         <v>1.6</v>
       </c>
       <c r="G29" s="30">
         <v>1.52</v>
       </c>
       <c r="H29" s="30">
         <v>1.69</v>
       </c>
       <c r="I29" s="30">
@@ -16372,52 +16737,55 @@
       </c>
       <c r="AF29" s="30">
         <v>3.57</v>
       </c>
       <c r="AG29" s="30">
         <v>3.53</v>
       </c>
       <c r="AH29" s="30">
         <v>3.58</v>
       </c>
       <c r="AI29" s="30">
         <v>3.88</v>
       </c>
       <c r="AJ29" s="28">
         <v>3.68</v>
       </c>
       <c r="AK29" s="28">
         <v>3.85</v>
       </c>
       <c r="AL29" s="30">
         <v>3.55</v>
       </c>
       <c r="AM29" s="30">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AN29" s="30">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="30" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="30" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="34">
         <v>0.8</v>
       </c>
       <c r="C30" s="34">
         <v>1.08</v>
       </c>
       <c r="D30" s="34">
         <v>1.23</v>
       </c>
       <c r="E30" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="F30" s="30">
         <v>1.21</v>
       </c>
       <c r="G30" s="30">
         <v>1.29</v>
       </c>
       <c r="H30" s="30">
         <v>1.42</v>
       </c>
       <c r="I30" s="30">
@@ -16491,52 +16859,55 @@
       </c>
       <c r="AF30" s="30">
         <v>3.49</v>
       </c>
       <c r="AG30" s="30">
         <v>3.57</v>
       </c>
       <c r="AH30" s="30">
         <v>3.62</v>
       </c>
       <c r="AI30" s="30">
         <v>3.59</v>
       </c>
       <c r="AJ30" s="28">
         <v>3.54</v>
       </c>
       <c r="AK30" s="28">
         <v>3.6</v>
       </c>
       <c r="AL30" s="30">
         <v>3.14</v>
       </c>
       <c r="AM30" s="30">
         <v>3.1</v>
       </c>
+      <c r="AN30" s="30">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="31" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="31" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="34">
         <v>1.21</v>
       </c>
       <c r="C31" s="34">
         <v>1.7</v>
       </c>
       <c r="D31" s="34">
         <v>1.74</v>
       </c>
       <c r="E31" s="34">
         <v>1.77</v>
       </c>
       <c r="F31" s="30">
         <v>1.7</v>
       </c>
       <c r="G31" s="30">
         <v>1.66</v>
       </c>
       <c r="H31" s="30">
         <v>1.68</v>
       </c>
       <c r="I31" s="30">
@@ -16610,95 +16981,99 @@
       </c>
       <c r="AF31" s="30">
         <v>4.33</v>
       </c>
       <c r="AG31" s="30">
         <v>4.2</v>
       </c>
       <c r="AH31" s="30">
         <v>4.16</v>
       </c>
       <c r="AI31" s="30">
         <v>4.04</v>
       </c>
       <c r="AJ31" s="28">
         <v>3.95</v>
       </c>
       <c r="AK31" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="AL31" s="30">
         <v>6.21</v>
       </c>
       <c r="AM31" s="30">
         <v>5.0199999999999996</v>
       </c>
+      <c r="AN31" s="30">
+        <v>4.45</v>
+      </c>
     </row>
-    <row r="32" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="32" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="38"/>
       <c r="G32" s="38"/>
       <c r="H32" s="38"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="30"/>
       <c r="N32" s="33"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="30"/>
       <c r="Y32" s="30"/>
       <c r="Z32" s="30"/>
       <c r="AA32" s="30"/>
       <c r="AB32" s="30"/>
       <c r="AC32" s="30"/>
       <c r="AD32" s="30"/>
       <c r="AE32" s="30"/>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
       <c r="AH32" s="30"/>
       <c r="AI32" s="30"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="28"/>
       <c r="AL32" s="30"/>
       <c r="AM32" s="30"/>
+      <c r="AN32" s="30"/>
     </row>
-    <row r="33" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="34">
         <v>0.82</v>
       </c>
       <c r="C33" s="34">
         <v>1.3</v>
       </c>
       <c r="D33" s="34">
         <v>1.42</v>
       </c>
       <c r="E33" s="34">
         <v>1.38</v>
       </c>
       <c r="F33" s="30">
         <v>1.18</v>
       </c>
       <c r="G33" s="30">
         <v>0.99</v>
       </c>
       <c r="H33" s="30">
         <v>1.02</v>
       </c>
       <c r="I33" s="30">
@@ -16772,52 +17147,55 @@
       </c>
       <c r="AF33" s="30">
         <v>3.3</v>
       </c>
       <c r="AG33" s="30">
         <v>3.14</v>
       </c>
       <c r="AH33" s="30">
         <v>3.22</v>
       </c>
       <c r="AI33" s="30">
         <v>3.27</v>
       </c>
       <c r="AJ33" s="28">
         <v>3.36</v>
       </c>
       <c r="AK33" s="28">
         <v>3.58</v>
       </c>
       <c r="AL33" s="30">
         <v>1.26</v>
       </c>
       <c r="AM33" s="30">
         <v>1.76</v>
       </c>
+      <c r="AN33" s="30">
+        <v>1.73</v>
+      </c>
     </row>
-    <row r="34" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="34" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="30">
         <v>0.26</v>
       </c>
       <c r="G34" s="30">
         <v>0.22</v>
       </c>
       <c r="H34" s="30">
         <v>0.19</v>
       </c>
       <c r="I34" s="30">
         <v>0.16</v>
       </c>
       <c r="J34" s="30">
         <v>0.15</v>
       </c>
       <c r="K34" s="30">
         <v>0.13</v>
       </c>
@@ -16883,95 +17261,99 @@
       </c>
       <c r="AF34" s="30">
         <v>1.94</v>
       </c>
       <c r="AG34" s="30">
         <v>1.87</v>
       </c>
       <c r="AH34" s="30">
         <v>1.81</v>
       </c>
       <c r="AI34" s="30">
         <v>1.63</v>
       </c>
       <c r="AJ34" s="28">
         <v>1.61</v>
       </c>
       <c r="AK34" s="28">
         <v>1.47</v>
       </c>
       <c r="AL34" s="30">
         <v>4.07</v>
       </c>
       <c r="AM34" s="30">
         <v>2.14</v>
       </c>
+      <c r="AN34" s="30">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="35" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="35" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="47"/>
       <c r="O35" s="47"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="47"/>
       <c r="S35" s="47"/>
       <c r="T35" s="47"/>
       <c r="U35" s="47"/>
       <c r="V35" s="47"/>
       <c r="W35" s="47"/>
       <c r="X35" s="47"/>
       <c r="Y35" s="47"/>
       <c r="Z35" s="47"/>
       <c r="AA35" s="49"/>
       <c r="AB35" s="49"/>
       <c r="AC35" s="46"/>
       <c r="AD35" s="46"/>
       <c r="AE35" s="46"/>
       <c r="AF35" s="46"/>
       <c r="AG35" s="46"/>
       <c r="AH35" s="46"/>
       <c r="AI35" s="46"/>
       <c r="AJ35" s="46"/>
       <c r="AK35" s="46"/>
-      <c r="AL35" s="30"/>
-      <c r="AM35" s="30"/>
+      <c r="AL35" s="46"/>
+      <c r="AM35" s="46"/>
+      <c r="AN35" s="46"/>
     </row>
-    <row r="36" spans="1:39" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="36" spans="1:40" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A36" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="34">
         <v>0.45</v>
       </c>
       <c r="C36" s="34">
         <v>0.61</v>
       </c>
       <c r="D36" s="34">
         <v>0.82</v>
       </c>
       <c r="E36" s="34">
         <v>0.92</v>
       </c>
       <c r="F36" s="30">
         <v>0.98</v>
       </c>
       <c r="G36" s="30">
         <v>0.94</v>
       </c>
       <c r="H36" s="30">
         <v>0.9</v>
       </c>
       <c r="I36" s="30">
@@ -17045,95 +17427,99 @@
       </c>
       <c r="AF36" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG36" s="30">
         <v>2.34</v>
       </c>
       <c r="AH36" s="30">
         <v>2.4</v>
       </c>
       <c r="AI36" s="30">
         <v>2.46</v>
       </c>
       <c r="AJ36" s="30">
         <v>2.4500000000000002</v>
       </c>
       <c r="AK36" s="30">
         <v>2.4</v>
       </c>
       <c r="AL36" s="30">
         <v>1.26</v>
       </c>
       <c r="AM36" s="30">
         <v>1.45</v>
       </c>
+      <c r="AN36" s="30">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="37" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="37" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="30"/>
       <c r="N37" s="33"/>
       <c r="O37" s="30"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="30"/>
       <c r="R37" s="30"/>
       <c r="S37" s="30"/>
       <c r="T37" s="30"/>
       <c r="U37" s="30"/>
       <c r="V37" s="30"/>
       <c r="W37" s="30"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="30"/>
       <c r="Z37" s="30"/>
       <c r="AA37" s="30"/>
       <c r="AB37" s="30"/>
       <c r="AC37" s="30"/>
       <c r="AD37" s="30"/>
       <c r="AE37" s="30"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="30"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="30"/>
       <c r="AJ37" s="30"/>
       <c r="AK37" s="30"/>
       <c r="AL37" s="30"/>
       <c r="AM37" s="30"/>
+      <c r="AN37" s="30"/>
     </row>
-    <row r="38" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="38" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="27">
         <v>0.41</v>
       </c>
       <c r="D38" s="27">
         <v>0.94</v>
       </c>
       <c r="E38" s="27">
         <v>1.51</v>
       </c>
       <c r="F38" s="28">
         <v>1.92</v>
       </c>
       <c r="G38" s="28">
         <v>1.8</v>
       </c>
       <c r="H38" s="28">
         <v>1.65</v>
       </c>
       <c r="I38" s="28">
@@ -17207,52 +17593,55 @@
       </c>
       <c r="AF38" s="30">
         <v>2.84</v>
       </c>
       <c r="AG38" s="30">
         <v>3.25</v>
       </c>
       <c r="AH38" s="30">
         <v>3.45</v>
       </c>
       <c r="AI38" s="30">
         <v>3.38</v>
       </c>
       <c r="AJ38" s="30">
         <v>3.49</v>
       </c>
       <c r="AK38" s="30">
         <v>3.47</v>
       </c>
       <c r="AL38" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="AM38" s="30">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AN38" s="30">
+        <v>2.72</v>
+      </c>
     </row>
-    <row r="39" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="39" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="27">
         <v>0.74</v>
       </c>
       <c r="C39" s="27">
         <v>0.78</v>
       </c>
       <c r="D39" s="27">
         <v>1.27</v>
       </c>
       <c r="E39" s="27">
         <v>0.95</v>
       </c>
       <c r="F39" s="28">
         <v>0.76</v>
       </c>
       <c r="G39" s="28">
         <v>0.76</v>
       </c>
       <c r="H39" s="28">
         <v>0.65</v>
       </c>
       <c r="I39" s="28">
@@ -17322,52 +17711,55 @@
       <c r="AE39" s="30">
         <v>1.61</v>
       </c>
       <c r="AF39" s="30">
         <v>1.49</v>
       </c>
       <c r="AG39" s="30">
         <v>1.49</v>
       </c>
       <c r="AH39" s="30">
         <v>1.6</v>
       </c>
       <c r="AI39" s="30">
         <v>1.51</v>
       </c>
       <c r="AJ39" s="30">
         <v>1.59</v>
       </c>
       <c r="AK39" s="30">
         <v>1.46</v>
       </c>
       <c r="AL39" s="30"/>
       <c r="AM39" s="30">
         <v>0.84</v>
       </c>
+      <c r="AN39" s="30">
+        <v>0.55000000000000004</v>
+      </c>
     </row>
-    <row r="40" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="40" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="27">
         <v>0.88</v>
       </c>
       <c r="C40" s="27">
         <v>0.81</v>
       </c>
       <c r="D40" s="27">
         <v>0.68</v>
       </c>
       <c r="E40" s="27">
         <v>0.63</v>
       </c>
       <c r="F40" s="28">
         <v>0.81</v>
       </c>
       <c r="G40" s="28">
         <v>0.87</v>
       </c>
       <c r="H40" s="28">
         <v>0.94</v>
       </c>
       <c r="I40" s="28">
@@ -17441,52 +17833,55 @@
       </c>
       <c r="AF40" s="30">
         <v>2.14</v>
       </c>
       <c r="AG40" s="30">
         <v>2.42</v>
       </c>
       <c r="AH40" s="30">
         <v>2.41</v>
       </c>
       <c r="AI40" s="30">
         <v>2.66</v>
       </c>
       <c r="AJ40" s="30">
         <v>2.52</v>
       </c>
       <c r="AK40" s="30">
         <v>2.4</v>
       </c>
       <c r="AL40" s="30">
         <v>2.09</v>
       </c>
       <c r="AM40" s="30">
         <v>2.19</v>
       </c>
+      <c r="AN40" s="30">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="41" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="41" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="27">
         <v>1.65</v>
       </c>
       <c r="C41" s="27">
         <v>1.1499999999999999</v>
       </c>
       <c r="D41" s="27">
         <v>1.32</v>
       </c>
       <c r="E41" s="27">
         <v>1.27</v>
       </c>
       <c r="F41" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="G41" s="28">
         <v>0.93</v>
       </c>
       <c r="H41" s="28">
         <v>0.96</v>
       </c>
       <c r="I41" s="28">
@@ -17560,52 +17955,55 @@
       </c>
       <c r="AF41" s="30">
         <v>1.45</v>
       </c>
       <c r="AG41" s="30">
         <v>1.27</v>
       </c>
       <c r="AH41" s="30">
         <v>1.27</v>
       </c>
       <c r="AI41" s="30">
         <v>1.2</v>
       </c>
       <c r="AJ41" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="AK41" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="AL41" s="30">
         <v>1.22</v>
       </c>
       <c r="AM41" s="30">
         <v>0.64</v>
       </c>
+      <c r="AN41" s="30">
+        <v>0.63</v>
+      </c>
     </row>
-    <row r="42" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="42" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="27"/>
       <c r="C42" s="27"/>
       <c r="D42" s="27"/>
       <c r="E42" s="27">
         <v>0.41</v>
       </c>
       <c r="F42" s="28">
         <v>0.65</v>
       </c>
       <c r="G42" s="28">
         <v>0.63</v>
       </c>
       <c r="H42" s="28">
         <v>0.62</v>
       </c>
       <c r="I42" s="28">
         <v>0.61</v>
       </c>
       <c r="J42" s="28">
         <v>0.72</v>
       </c>
       <c r="K42" s="28">
@@ -17673,52 +18071,55 @@
       </c>
       <c r="AF42" s="30">
         <v>2.13</v>
       </c>
       <c r="AG42" s="30">
         <v>2.15</v>
       </c>
       <c r="AH42" s="30">
         <v>2.36</v>
       </c>
       <c r="AI42" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="AJ42" s="30">
         <v>2.14</v>
       </c>
       <c r="AK42" s="30">
         <v>2.0499999999999998</v>
       </c>
       <c r="AL42" s="30">
         <v>1.18</v>
       </c>
       <c r="AM42" s="30">
         <v>1.53</v>
       </c>
+      <c r="AN42" s="30">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="43" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="43" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="27">
         <v>0.2</v>
       </c>
       <c r="D43" s="27">
         <v>0.54</v>
       </c>
       <c r="E43" s="27">
         <v>0.81</v>
       </c>
       <c r="F43" s="28">
         <v>0.64</v>
       </c>
       <c r="G43" s="28">
         <v>0.67</v>
       </c>
       <c r="H43" s="28">
         <v>0.56999999999999995</v>
       </c>
       <c r="I43" s="28">
@@ -17792,52 +18193,55 @@
       </c>
       <c r="AF43" s="30">
         <v>3.77</v>
       </c>
       <c r="AG43" s="30">
         <v>3.7</v>
       </c>
       <c r="AH43" s="30">
         <v>3.67</v>
       </c>
       <c r="AI43" s="30">
         <v>3.76</v>
       </c>
       <c r="AJ43" s="30">
         <v>3.76</v>
       </c>
       <c r="AK43" s="30">
         <v>3.83</v>
       </c>
       <c r="AL43" s="30">
         <v>0.42</v>
       </c>
       <c r="AM43" s="30">
         <v>1.1000000000000001</v>
       </c>
+      <c r="AN43" s="30">
+        <v>1.59</v>
+      </c>
     </row>
-    <row r="44" spans="1:39" s="4" customFormat="1" ht="13.9" customHeight="1">
+    <row r="44" spans="1:40" s="4" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C44" s="31">
         <v>0.82</v>
       </c>
       <c r="D44" s="31">
         <v>1.18</v>
       </c>
       <c r="E44" s="31">
         <v>1.05</v>
       </c>
       <c r="F44" s="32">
         <v>0.96</v>
       </c>
       <c r="G44" s="32">
         <v>0.86</v>
       </c>
       <c r="H44" s="32">
         <v>0.78</v>
       </c>
       <c r="I44" s="32">
@@ -17911,62 +18315,65 @@
       </c>
       <c r="AF44" s="32">
         <v>1.26</v>
       </c>
       <c r="AG44" s="32">
         <v>1.44</v>
       </c>
       <c r="AH44" s="32">
         <v>1.51</v>
       </c>
       <c r="AI44" s="32">
         <v>1.59</v>
       </c>
       <c r="AJ44" s="32">
         <v>1.73</v>
       </c>
       <c r="AK44" s="32">
         <v>1.72</v>
       </c>
       <c r="AL44" s="32">
         <v>0.69</v>
       </c>
       <c r="AM44" s="32">
         <v>0.72</v>
       </c>
+      <c r="AN44" s="32">
+        <v>1.06</v>
+      </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" s="3"/>
       <c r="C45" s="1"/>
     </row>
-    <row r="46" spans="1:39">
+    <row r="46" spans="1:40">
       <c r="C46" s="1"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
       <c r="C47" s="1"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="C48" s="1"/>
     </row>
     <row r="49" spans="3:3">
       <c r="C49" s="1"/>
     </row>
     <row r="50" spans="3:3">
       <c r="C50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>