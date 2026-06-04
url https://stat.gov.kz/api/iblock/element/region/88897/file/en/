--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="615" yWindow="-270" windowWidth="24720" windowHeight="11070" tabRatio="829"/>
+    <workbookView xWindow="1305" yWindow="3840" windowWidth="17460" windowHeight="7380" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Number of registered meriages" sheetId="1" r:id="rId1"/>
     <sheet name="Crude marriage rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of registered divorces" sheetId="5" r:id="rId3"/>
     <sheet name="Crude divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="49">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -121,53 +121,50 @@
   <si>
     <t>December</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
-    <t>* According to civil registrarion authorities, excluding court decisions on divorce.</t>
-[...1 lines deleted...]
-  <si>
     <t>January-
 April</t>
   </si>
   <si>
     <t>January-
 May</t>
   </si>
   <si>
     <t>January-
 July</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>January-September</t>
@@ -179,106 +176,99 @@
     <t>Number of registered marriages in the Karagandy region</t>
   </si>
   <si>
     <t>Karagandy region</t>
   </si>
   <si>
     <t>Karagandy C.A.</t>
   </si>
   <si>
     <t>Crude marriage rate in the Karagandy region</t>
   </si>
   <si>
     <t>Number of registered divorces in the Karagandy region</t>
   </si>
   <si>
     <t>Crude divorce rate in the Karagandy region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -369,217 +359,173 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -860,17534 +806,12837 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW44"/>
+  <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
-    <col min="2" max="9" width="7.85546875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="21" width="8" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="19"/>
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="19"/>
+      <c r="AE5" s="19"/>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
+    </row>
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="S7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="AE7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+    </row>
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A9" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="40"/>
-[...68 lines deleted...]
-      <c r="AW5" s="42" t="s">
+      <c r="B9" s="9">
+        <v>510</v>
+      </c>
+      <c r="C9" s="9">
+        <v>521</v>
+      </c>
+      <c r="D9" s="9">
+        <v>470</v>
+      </c>
+      <c r="E9" s="9">
+        <v>684</v>
+      </c>
+      <c r="F9" s="9">
+        <v>437</v>
+      </c>
+      <c r="G9" s="11">
+        <v>777</v>
+      </c>
+      <c r="H9" s="11">
+        <v>948</v>
+      </c>
+      <c r="I9" s="9">
+        <v>870</v>
+      </c>
+      <c r="J9" s="9">
+        <v>670</v>
+      </c>
+      <c r="K9" s="11">
+        <v>600</v>
+      </c>
+      <c r="L9" s="11">
+        <v>538</v>
+      </c>
+      <c r="M9" s="11">
+        <v>522</v>
+      </c>
+      <c r="N9" s="11">
+        <v>361</v>
+      </c>
+      <c r="O9" s="11">
+        <v>487</v>
+      </c>
+      <c r="P9" s="11">
+        <v>392</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>550</v>
+      </c>
+      <c r="R9" s="11">
+        <v>451</v>
+      </c>
+      <c r="S9" s="11">
+        <v>848</v>
+      </c>
+      <c r="T9" s="11">
+        <v>855</v>
+      </c>
+      <c r="U9" s="11">
+        <v>840</v>
+      </c>
+      <c r="V9" s="11">
+        <v>660</v>
+      </c>
+      <c r="W9" s="11">
+        <v>578</v>
+      </c>
+      <c r="X9" s="34">
+        <v>497</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>544</v>
+      </c>
+      <c r="Z9" s="36">
+        <v>416</v>
+      </c>
+      <c r="AA9" s="36">
+        <v>410</v>
+      </c>
+      <c r="AB9" s="36">
+        <v>446</v>
+      </c>
+      <c r="AC9" s="36">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="9">
+        <v>213</v>
+      </c>
+      <c r="C10" s="9">
+        <v>241</v>
+      </c>
+      <c r="D10" s="9">
+        <v>255</v>
+      </c>
+      <c r="E10" s="9">
+        <v>322</v>
+      </c>
+      <c r="F10" s="9">
+        <v>229</v>
+      </c>
+      <c r="G10" s="11">
+        <v>394</v>
+      </c>
+      <c r="H10" s="11">
+        <v>507</v>
+      </c>
+      <c r="I10" s="9">
+        <v>447</v>
+      </c>
+      <c r="J10" s="9">
+        <v>350</v>
+      </c>
+      <c r="K10" s="11">
+        <v>291</v>
+      </c>
+      <c r="L10" s="11">
+        <v>255</v>
+      </c>
+      <c r="M10" s="11">
+        <v>263</v>
+      </c>
+      <c r="N10" s="11">
+        <v>178</v>
+      </c>
+      <c r="O10" s="11">
+        <v>229</v>
+      </c>
+      <c r="P10" s="11">
+        <v>198</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>282</v>
+      </c>
+      <c r="R10" s="11">
+        <v>232</v>
+      </c>
+      <c r="S10" s="11">
+        <v>455</v>
+      </c>
+      <c r="T10" s="11">
+        <v>440</v>
+      </c>
+      <c r="U10" s="11">
+        <v>442</v>
+      </c>
+      <c r="V10" s="11">
+        <v>368</v>
+      </c>
+      <c r="W10" s="11">
+        <v>303</v>
+      </c>
+      <c r="X10" s="34">
+        <v>237</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>264</v>
+      </c>
+      <c r="Z10" s="36">
+        <v>207</v>
+      </c>
+      <c r="AA10" s="36">
+        <v>205</v>
+      </c>
+      <c r="AB10" s="36">
+        <v>248</v>
+      </c>
+      <c r="AC10" s="36">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="9">
+        <v>49</v>
+      </c>
+      <c r="C11" s="9">
+        <v>42</v>
+      </c>
+      <c r="D11" s="9">
+        <v>36</v>
+      </c>
+      <c r="E11" s="9">
+        <v>67</v>
+      </c>
+      <c r="F11" s="9">
+        <v>32</v>
+      </c>
+      <c r="G11" s="11">
+        <v>58</v>
+      </c>
+      <c r="H11" s="11">
+        <v>69</v>
+      </c>
+      <c r="I11" s="9">
+        <v>71</v>
+      </c>
+      <c r="J11" s="9">
+        <v>44</v>
+      </c>
+      <c r="K11" s="11">
+        <v>41</v>
+      </c>
+      <c r="L11" s="11">
+        <v>34</v>
+      </c>
+      <c r="M11" s="11">
+        <v>30</v>
+      </c>
+      <c r="N11" s="11">
+        <v>30</v>
+      </c>
+      <c r="O11" s="11">
+        <v>31</v>
+      </c>
+      <c r="P11" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>42</v>
+      </c>
+      <c r="R11" s="11">
+        <v>37</v>
+      </c>
+      <c r="S11" s="11">
+        <v>53</v>
+      </c>
+      <c r="T11" s="11">
+        <v>53</v>
+      </c>
+      <c r="U11" s="11">
+        <v>53</v>
+      </c>
+      <c r="V11" s="11">
+        <v>40</v>
+      </c>
+      <c r="W11" s="11">
+        <v>42</v>
+      </c>
+      <c r="X11" s="34">
+        <v>34</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>37</v>
+      </c>
+      <c r="Z11" s="36">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="36">
+        <v>32</v>
+      </c>
+      <c r="AB11" s="36">
+        <v>27</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="9">
+        <v>9</v>
+      </c>
+      <c r="C12" s="9">
+        <v>5</v>
+      </c>
+      <c r="D12" s="9">
+        <v>4</v>
+      </c>
+      <c r="E12" s="9">
+        <v>5</v>
+      </c>
+      <c r="F12" s="9">
+        <v>7</v>
+      </c>
+      <c r="G12" s="11">
+        <v>7</v>
+      </c>
+      <c r="H12" s="11">
         <v>14</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="I12" s="9">
+        <v>9</v>
+      </c>
+      <c r="J12" s="9">
+        <v>10</v>
+      </c>
+      <c r="K12" s="11">
+        <v>7</v>
+      </c>
+      <c r="L12" s="11">
+        <v>3</v>
+      </c>
+      <c r="M12" s="11">
+        <v>4</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1</v>
+      </c>
+      <c r="O12" s="11">
+        <v>5</v>
+      </c>
+      <c r="P12" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>1</v>
+      </c>
+      <c r="R12" s="11">
+        <v>3</v>
+      </c>
+      <c r="S12" s="11">
+        <v>5</v>
+      </c>
+      <c r="T12" s="11">
+        <v>4</v>
+      </c>
+      <c r="U12" s="11">
+        <v>4</v>
+      </c>
+      <c r="V12" s="11">
+        <v>10</v>
+      </c>
+      <c r="W12" s="11">
+        <v>8</v>
+      </c>
+      <c r="X12" s="34">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="36">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="36">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="36">
+        <v>10</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="9">
+        <v>13</v>
+      </c>
+      <c r="C13" s="9">
+        <v>12</v>
+      </c>
+      <c r="D13" s="9">
+        <v>13</v>
+      </c>
+      <c r="E13" s="9">
+        <v>24</v>
+      </c>
+      <c r="F13" s="9">
+        <v>12</v>
+      </c>
+      <c r="G13" s="11">
+        <v>38</v>
+      </c>
+      <c r="H13" s="11">
+        <v>37</v>
+      </c>
+      <c r="I13" s="9">
+        <v>35</v>
+      </c>
+      <c r="J13" s="9">
+        <v>22</v>
+      </c>
+      <c r="K13" s="11">
+        <v>29</v>
+      </c>
+      <c r="L13" s="11">
+        <v>19</v>
+      </c>
+      <c r="M13" s="11">
+        <v>31</v>
+      </c>
+      <c r="N13" s="11">
+        <v>14</v>
+      </c>
+      <c r="O13" s="11">
+        <v>22</v>
+      </c>
+      <c r="P13" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>19</v>
+      </c>
+      <c r="R13" s="11">
+        <v>15</v>
+      </c>
+      <c r="S13" s="11">
+        <v>26</v>
+      </c>
+      <c r="T13" s="11">
+        <v>32</v>
+      </c>
+      <c r="U13" s="11">
+        <v>25</v>
+      </c>
+      <c r="V13" s="11">
+        <v>22</v>
+      </c>
+      <c r="W13" s="11">
+        <v>17</v>
+      </c>
+      <c r="X13" s="34">
+        <v>25</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>28</v>
+      </c>
+      <c r="Z13" s="36">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="36">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="36">
+        <v>15</v>
+      </c>
+      <c r="AC13" s="36">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="9">
+        <v>99</v>
+      </c>
+      <c r="C14" s="9">
+        <v>93</v>
+      </c>
+      <c r="D14" s="9">
+        <v>66</v>
+      </c>
+      <c r="E14" s="9">
+        <v>106</v>
+      </c>
+      <c r="F14" s="9">
+        <v>68</v>
+      </c>
+      <c r="G14" s="11">
+        <v>117</v>
+      </c>
+      <c r="H14" s="11">
+        <v>139</v>
+      </c>
+      <c r="I14" s="9">
+        <v>136</v>
+      </c>
+      <c r="J14" s="9">
+        <v>113</v>
+      </c>
+      <c r="K14" s="11">
+        <v>117</v>
+      </c>
+      <c r="L14" s="11">
+        <v>98</v>
+      </c>
+      <c r="M14" s="11">
+        <v>84</v>
+      </c>
+      <c r="N14" s="11">
+        <v>67</v>
+      </c>
+      <c r="O14" s="11">
+        <v>92</v>
+      </c>
+      <c r="P14" s="11">
+        <v>62</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>88</v>
+      </c>
+      <c r="R14" s="11">
+        <v>67</v>
+      </c>
+      <c r="S14" s="11">
+        <v>150</v>
+      </c>
+      <c r="T14" s="11">
+        <v>138</v>
+      </c>
+      <c r="U14" s="11">
+        <v>147</v>
+      </c>
+      <c r="V14" s="11">
+        <v>86</v>
+      </c>
+      <c r="W14" s="11">
+        <v>88</v>
+      </c>
+      <c r="X14" s="34">
+        <v>92</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>93</v>
+      </c>
+      <c r="Z14" s="36">
+        <v>64</v>
+      </c>
+      <c r="AA14" s="36">
+        <v>60</v>
+      </c>
+      <c r="AB14" s="36">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="36">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <v>36</v>
+      </c>
+      <c r="C15" s="9">
+        <v>34</v>
+      </c>
+      <c r="D15" s="9">
+        <v>22</v>
+      </c>
+      <c r="E15" s="9">
+        <v>36</v>
+      </c>
+      <c r="F15" s="9">
+        <v>13</v>
+      </c>
+      <c r="G15" s="11">
+        <v>44</v>
+      </c>
+      <c r="H15" s="11">
+        <v>49</v>
+      </c>
+      <c r="I15" s="9">
+        <v>38</v>
+      </c>
+      <c r="J15" s="9">
+        <v>27</v>
+      </c>
+      <c r="K15" s="11">
+        <v>28</v>
+      </c>
+      <c r="L15" s="11">
+        <v>36</v>
+      </c>
+      <c r="M15" s="11">
+        <v>27</v>
+      </c>
+      <c r="N15" s="11">
+        <v>14</v>
+      </c>
+      <c r="O15" s="11">
+        <v>24</v>
+      </c>
+      <c r="P15" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>36</v>
+      </c>
+      <c r="R15" s="11">
+        <v>20</v>
+      </c>
+      <c r="S15" s="11">
+        <v>41</v>
+      </c>
+      <c r="T15" s="11">
+        <v>58</v>
+      </c>
+      <c r="U15" s="11">
+        <v>48</v>
+      </c>
+      <c r="V15" s="11">
+        <v>41</v>
+      </c>
+      <c r="W15" s="11">
+        <v>27</v>
+      </c>
+      <c r="X15" s="34">
+        <v>23</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>29</v>
+      </c>
+      <c r="Z15" s="36">
+        <v>26</v>
+      </c>
+      <c r="AA15" s="36">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="36">
+        <v>25</v>
+      </c>
+      <c r="AC15" s="36">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="34"/>
+      <c r="Y16" s="34"/>
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
+      <c r="AB16" s="36"/>
+      <c r="AC16" s="36"/>
+    </row>
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="9">
+        <v>24</v>
+      </c>
+      <c r="C17" s="9">
+        <v>27</v>
+      </c>
+      <c r="D17" s="9">
         <v>16</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="E17" s="9">
+        <v>37</v>
+      </c>
+      <c r="F17" s="9">
+        <v>18</v>
+      </c>
+      <c r="G17" s="11">
+        <v>36</v>
+      </c>
+      <c r="H17" s="11">
+        <v>37</v>
+      </c>
+      <c r="I17" s="9">
+        <v>35</v>
+      </c>
+      <c r="J17" s="9">
+        <v>31</v>
+      </c>
+      <c r="K17" s="11">
+        <v>19</v>
+      </c>
+      <c r="L17" s="11">
+        <v>24</v>
+      </c>
+      <c r="M17" s="11">
+        <v>36</v>
+      </c>
+      <c r="N17" s="11">
+        <v>16</v>
+      </c>
+      <c r="O17" s="11">
+        <v>28</v>
+      </c>
+      <c r="P17" s="11">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>25</v>
+      </c>
+      <c r="R17" s="11">
+        <v>16</v>
+      </c>
+      <c r="S17" s="11">
+        <v>40</v>
+      </c>
+      <c r="T17" s="11">
+        <v>34</v>
+      </c>
+      <c r="U17" s="11">
+        <v>44</v>
+      </c>
+      <c r="V17" s="11">
+        <v>29</v>
+      </c>
+      <c r="W17" s="11">
+        <v>37</v>
+      </c>
+      <c r="X17" s="34">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>31</v>
+      </c>
+      <c r="Z17" s="36">
+        <v>22</v>
+      </c>
+      <c r="AA17" s="36">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="36">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="9">
+        <v>2</v>
+      </c>
+      <c r="C18" s="9">
+        <v>9</v>
+      </c>
+      <c r="D18" s="9">
+        <v>5</v>
+      </c>
+      <c r="E18" s="9">
+        <v>7</v>
+      </c>
+      <c r="F18" s="9">
+        <v>4</v>
+      </c>
+      <c r="G18" s="11">
+        <v>12</v>
+      </c>
+      <c r="H18" s="11">
+        <v>8</v>
+      </c>
+      <c r="I18" s="9">
+        <v>9</v>
+      </c>
+      <c r="J18" s="9">
+        <v>3</v>
+      </c>
+      <c r="K18" s="11">
+        <v>9</v>
+      </c>
+      <c r="L18" s="11">
+        <v>6</v>
+      </c>
+      <c r="M18" s="11">
+        <v>3</v>
+      </c>
+      <c r="N18" s="11">
+        <v>3</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1</v>
+      </c>
+      <c r="P18" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>5</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>7</v>
+      </c>
+      <c r="T18" s="11">
+        <v>9</v>
+      </c>
+      <c r="U18" s="11">
+        <v>6</v>
+      </c>
+      <c r="V18" s="11">
+        <v>5</v>
+      </c>
+      <c r="W18" s="11">
+        <v>9</v>
+      </c>
+      <c r="X18" s="34">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>7</v>
+      </c>
+      <c r="Z18" s="36">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="36">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="36">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <v>21</v>
+      </c>
+      <c r="C19" s="9">
+        <v>13</v>
+      </c>
+      <c r="D19" s="9">
         <v>17</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="E19" s="9">
+        <v>26</v>
+      </c>
+      <c r="F19" s="9">
+        <v>15</v>
+      </c>
+      <c r="G19" s="11">
+        <v>20</v>
+      </c>
+      <c r="H19" s="11">
+        <v>23</v>
+      </c>
+      <c r="I19" s="9">
+        <v>25</v>
+      </c>
+      <c r="J19" s="9">
+        <v>16</v>
+      </c>
+      <c r="K19" s="11">
+        <v>15</v>
+      </c>
+      <c r="L19" s="11">
         <v>18</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="M19" s="11">
+        <v>11</v>
+      </c>
+      <c r="N19" s="11">
+        <v>12</v>
+      </c>
+      <c r="O19" s="11">
+        <v>14</v>
+      </c>
+      <c r="P19" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>10</v>
+      </c>
+      <c r="R19" s="11">
+        <v>8</v>
+      </c>
+      <c r="S19" s="11">
+        <v>24</v>
+      </c>
+      <c r="T19" s="11">
+        <v>29</v>
+      </c>
+      <c r="U19" s="11">
+        <v>16</v>
+      </c>
+      <c r="V19" s="11">
+        <v>21</v>
+      </c>
+      <c r="W19" s="11">
+        <v>14</v>
+      </c>
+      <c r="X19" s="34">
+        <v>15</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="36">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="36">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="36">
+        <v>10</v>
+      </c>
+      <c r="AC19" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="9">
+        <v>10</v>
+      </c>
+      <c r="C20" s="9">
+        <v>7</v>
+      </c>
+      <c r="D20" s="9">
+        <v>4</v>
+      </c>
+      <c r="E20" s="9">
+        <v>12</v>
+      </c>
+      <c r="F20" s="9">
+        <v>8</v>
+      </c>
+      <c r="G20" s="11">
+        <v>15</v>
+      </c>
+      <c r="H20" s="11">
+        <v>13</v>
+      </c>
+      <c r="I20" s="9">
+        <v>14</v>
+      </c>
+      <c r="J20" s="9">
+        <v>14</v>
+      </c>
+      <c r="K20" s="11">
+        <v>14</v>
+      </c>
+      <c r="L20" s="11">
+        <v>7</v>
+      </c>
+      <c r="M20" s="11">
+        <v>2</v>
+      </c>
+      <c r="N20" s="11">
+        <v>5</v>
+      </c>
+      <c r="O20" s="11">
+        <v>9</v>
+      </c>
+      <c r="P20" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>12</v>
+      </c>
+      <c r="R20" s="11">
+        <v>14</v>
+      </c>
+      <c r="S20" s="11">
+        <v>8</v>
+      </c>
+      <c r="T20" s="11">
+        <v>13</v>
+      </c>
+      <c r="U20" s="11">
+        <v>14</v>
+      </c>
+      <c r="V20" s="11">
+        <v>12</v>
+      </c>
+      <c r="W20" s="11">
+        <v>7</v>
+      </c>
+      <c r="X20" s="34">
+        <v>7</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>7</v>
+      </c>
+      <c r="Z20" s="36">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="36">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="36">
+        <v>6</v>
+      </c>
+      <c r="AC20" s="36">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="9">
+        <v>7</v>
+      </c>
+      <c r="C21" s="9">
+        <v>5</v>
+      </c>
+      <c r="D21" s="9">
+        <v>8</v>
+      </c>
+      <c r="E21" s="9">
+        <v>9</v>
+      </c>
+      <c r="F21" s="9">
+        <v>7</v>
+      </c>
+      <c r="G21" s="11">
+        <v>9</v>
+      </c>
+      <c r="H21" s="11">
+        <v>15</v>
+      </c>
+      <c r="I21" s="9">
+        <v>14</v>
+      </c>
+      <c r="J21" s="9">
+        <v>12</v>
+      </c>
+      <c r="K21" s="11">
+        <v>6</v>
+      </c>
+      <c r="L21" s="11">
+        <v>8</v>
+      </c>
+      <c r="M21" s="11">
+        <v>7</v>
+      </c>
+      <c r="N21" s="11">
+        <v>4</v>
+      </c>
+      <c r="O21" s="11">
+        <v>13</v>
+      </c>
+      <c r="P21" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>8</v>
+      </c>
+      <c r="R21" s="11">
+        <v>10</v>
+      </c>
+      <c r="S21" s="11">
+        <v>13</v>
+      </c>
+      <c r="T21" s="11">
+        <v>18</v>
+      </c>
+      <c r="U21" s="11">
+        <v>12</v>
+      </c>
+      <c r="V21" s="11">
+        <v>6</v>
+      </c>
+      <c r="W21" s="11">
+        <v>9</v>
+      </c>
+      <c r="X21" s="34">
+        <v>7</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>8</v>
+      </c>
+      <c r="Z21" s="36">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="36">
+        <v>8</v>
+      </c>
+      <c r="AB21" s="36">
+        <v>4</v>
+      </c>
+      <c r="AC21" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="9">
+        <v>10</v>
+      </c>
+      <c r="C22" s="9">
+        <v>16</v>
+      </c>
+      <c r="D22" s="9">
+        <v>13</v>
+      </c>
+      <c r="E22" s="9">
+        <v>18</v>
+      </c>
+      <c r="F22" s="9">
+        <v>11</v>
+      </c>
+      <c r="G22" s="11">
+        <v>13</v>
+      </c>
+      <c r="H22" s="11">
+        <v>18</v>
+      </c>
+      <c r="I22" s="9">
+        <v>18</v>
+      </c>
+      <c r="J22" s="9">
+        <v>10</v>
+      </c>
+      <c r="K22" s="11">
+        <v>9</v>
+      </c>
+      <c r="L22" s="11">
+        <v>12</v>
+      </c>
+      <c r="M22" s="11">
+        <v>12</v>
+      </c>
+      <c r="N22" s="11">
+        <v>10</v>
+      </c>
+      <c r="O22" s="11">
+        <v>11</v>
+      </c>
+      <c r="P22" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>13</v>
+      </c>
+      <c r="R22" s="11">
+        <v>11</v>
+      </c>
+      <c r="S22" s="11">
+        <v>13</v>
+      </c>
+      <c r="T22" s="11">
+        <v>11</v>
+      </c>
+      <c r="U22" s="11">
+        <v>15</v>
+      </c>
+      <c r="V22" s="11">
+        <v>10</v>
+      </c>
+      <c r="W22" s="11">
+        <v>12</v>
+      </c>
+      <c r="X22" s="34">
+        <v>14</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>17</v>
+      </c>
+      <c r="Z22" s="36">
+        <v>6</v>
+      </c>
+      <c r="AA22" s="36">
+        <v>12</v>
+      </c>
+      <c r="AB22" s="36">
+        <v>8</v>
+      </c>
+      <c r="AC22" s="36">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="9">
+        <v>17</v>
+      </c>
+      <c r="C23" s="9">
+        <v>17</v>
+      </c>
+      <c r="D23" s="9">
+        <v>11</v>
+      </c>
+      <c r="E23" s="9">
+        <v>15</v>
+      </c>
+      <c r="F23" s="9">
+        <v>13</v>
+      </c>
+      <c r="G23" s="11">
+        <v>14</v>
+      </c>
+      <c r="H23" s="11">
         <v>19</v>
       </c>
-      <c r="F7" s="9" t="s">
+      <c r="I23" s="9">
+        <v>19</v>
+      </c>
+      <c r="J23" s="9">
+        <v>18</v>
+      </c>
+      <c r="K23" s="11">
+        <v>15</v>
+      </c>
+      <c r="L23" s="11">
+        <v>18</v>
+      </c>
+      <c r="M23" s="11">
+        <v>12</v>
+      </c>
+      <c r="N23" s="11">
+        <v>7</v>
+      </c>
+      <c r="O23" s="11">
+        <v>8</v>
+      </c>
+      <c r="P23" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>9</v>
+      </c>
+      <c r="R23" s="11">
+        <v>16</v>
+      </c>
+      <c r="S23" s="11">
+        <v>13</v>
+      </c>
+      <c r="T23" s="11">
+        <v>16</v>
+      </c>
+      <c r="U23" s="11">
+        <v>14</v>
+      </c>
+      <c r="V23" s="11">
+        <v>10</v>
+      </c>
+      <c r="W23" s="11">
+        <v>5</v>
+      </c>
+      <c r="X23" s="34">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="34">
+        <v>6</v>
+      </c>
+      <c r="Z23" s="36">
+        <v>10</v>
+      </c>
+      <c r="AA23" s="36">
+        <v>8</v>
+      </c>
+      <c r="AB23" s="36">
+        <v>15</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="35"/>
+      <c r="Y24" s="35"/>
+      <c r="Z24" s="35"/>
+      <c r="AA24" s="35"/>
+      <c r="AB24" s="35"/>
+      <c r="AC24" s="38"/>
+    </row>
+    <row r="25" spans="1:29" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A25" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="9">
+        <v>431</v>
+      </c>
+      <c r="C25" s="9">
+        <v>441</v>
+      </c>
+      <c r="D25" s="9">
+        <v>405</v>
+      </c>
+      <c r="E25" s="9">
+        <v>587</v>
+      </c>
+      <c r="F25" s="9">
+        <v>369</v>
+      </c>
+      <c r="G25" s="11">
+        <v>682</v>
+      </c>
+      <c r="H25" s="11">
+        <v>841</v>
+      </c>
+      <c r="I25" s="9">
+        <v>765</v>
+      </c>
+      <c r="J25" s="9">
+        <v>587</v>
+      </c>
+      <c r="K25" s="11">
+        <v>528</v>
+      </c>
+      <c r="L25" s="11">
+        <v>462</v>
+      </c>
+      <c r="M25" s="11">
+        <v>461</v>
+      </c>
+      <c r="N25" s="11">
+        <v>316</v>
+      </c>
+      <c r="O25" s="11">
+        <v>417</v>
+      </c>
+      <c r="P25" s="11">
+        <v>348</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>488</v>
+      </c>
+      <c r="R25" s="11">
+        <v>384</v>
+      </c>
+      <c r="S25" s="11">
+        <v>753</v>
+      </c>
+      <c r="T25" s="11">
+        <v>750</v>
+      </c>
+      <c r="U25" s="11">
+        <v>744</v>
+      </c>
+      <c r="V25" s="11">
+        <v>589</v>
+      </c>
+      <c r="W25" s="11">
+        <v>508</v>
+      </c>
+      <c r="X25" s="34">
+        <v>436</v>
+      </c>
+      <c r="Y25" s="34">
+        <v>477</v>
+      </c>
+      <c r="Z25" s="36">
+        <v>366</v>
+      </c>
+      <c r="AA25" s="36">
+        <v>351</v>
+      </c>
+      <c r="AB25" s="36">
+        <v>391</v>
+      </c>
+      <c r="AC25" s="36">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="9">
+        <v>213</v>
+      </c>
+      <c r="C26" s="9">
+        <v>241</v>
+      </c>
+      <c r="D26" s="9">
+        <v>255</v>
+      </c>
+      <c r="E26" s="9">
+        <v>322</v>
+      </c>
+      <c r="F26" s="9">
+        <v>229</v>
+      </c>
+      <c r="G26" s="11">
+        <v>394</v>
+      </c>
+      <c r="H26" s="11">
+        <v>507</v>
+      </c>
+      <c r="I26" s="9">
+        <v>447</v>
+      </c>
+      <c r="J26" s="9">
+        <v>350</v>
+      </c>
+      <c r="K26" s="11">
+        <v>291</v>
+      </c>
+      <c r="L26" s="11">
+        <v>255</v>
+      </c>
+      <c r="M26" s="11">
+        <v>263</v>
+      </c>
+      <c r="N26" s="11">
+        <v>178</v>
+      </c>
+      <c r="O26" s="11">
+        <v>229</v>
+      </c>
+      <c r="P26" s="11">
+        <v>198</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>282</v>
+      </c>
+      <c r="R26" s="11">
+        <v>232</v>
+      </c>
+      <c r="S26" s="11">
+        <v>455</v>
+      </c>
+      <c r="T26" s="11">
+        <v>440</v>
+      </c>
+      <c r="U26" s="11">
+        <v>442</v>
+      </c>
+      <c r="V26" s="11">
+        <v>368</v>
+      </c>
+      <c r="W26" s="11">
+        <v>303</v>
+      </c>
+      <c r="X26" s="34">
+        <v>237</v>
+      </c>
+      <c r="Y26" s="34">
+        <v>264</v>
+      </c>
+      <c r="Z26" s="36">
+        <v>207</v>
+      </c>
+      <c r="AA26" s="36">
+        <v>205</v>
+      </c>
+      <c r="AB26" s="36">
+        <v>248</v>
+      </c>
+      <c r="AC26" s="36">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="9">
+        <v>49</v>
+      </c>
+      <c r="C27" s="9">
+        <v>42</v>
+      </c>
+      <c r="D27" s="9">
+        <v>36</v>
+      </c>
+      <c r="E27" s="9">
+        <v>67</v>
+      </c>
+      <c r="F27" s="9">
+        <v>32</v>
+      </c>
+      <c r="G27" s="11">
+        <v>58</v>
+      </c>
+      <c r="H27" s="11">
+        <v>69</v>
+      </c>
+      <c r="I27" s="9">
+        <v>71</v>
+      </c>
+      <c r="J27" s="9">
+        <v>44</v>
+      </c>
+      <c r="K27" s="11">
+        <v>41</v>
+      </c>
+      <c r="L27" s="11">
+        <v>34</v>
+      </c>
+      <c r="M27" s="11">
+        <v>30</v>
+      </c>
+      <c r="N27" s="11">
+        <v>30</v>
+      </c>
+      <c r="O27" s="11">
+        <v>31</v>
+      </c>
+      <c r="P27" s="11">
+        <v>27</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>42</v>
+      </c>
+      <c r="R27" s="11">
+        <v>37</v>
+      </c>
+      <c r="S27" s="11">
+        <v>53</v>
+      </c>
+      <c r="T27" s="11">
+        <v>53</v>
+      </c>
+      <c r="U27" s="11">
+        <v>53</v>
+      </c>
+      <c r="V27" s="11">
+        <v>40</v>
+      </c>
+      <c r="W27" s="11">
+        <v>42</v>
+      </c>
+      <c r="X27" s="34">
+        <v>34</v>
+      </c>
+      <c r="Y27" s="34">
+        <v>37</v>
+      </c>
+      <c r="Z27" s="36">
+        <v>23</v>
+      </c>
+      <c r="AA27" s="36">
+        <v>32</v>
+      </c>
+      <c r="AB27" s="36">
+        <v>27</v>
+      </c>
+      <c r="AC27" s="36">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="9">
+        <v>9</v>
+      </c>
+      <c r="C28" s="9">
+        <v>5</v>
+      </c>
+      <c r="D28" s="9">
+        <v>4</v>
+      </c>
+      <c r="E28" s="9">
+        <v>5</v>
+      </c>
+      <c r="F28" s="9">
+        <v>7</v>
+      </c>
+      <c r="G28" s="11">
+        <v>7</v>
+      </c>
+      <c r="H28" s="11">
+        <v>14</v>
+      </c>
+      <c r="I28" s="9">
+        <v>9</v>
+      </c>
+      <c r="J28" s="9">
+        <v>10</v>
+      </c>
+      <c r="K28" s="11">
+        <v>7</v>
+      </c>
+      <c r="L28" s="11">
+        <v>3</v>
+      </c>
+      <c r="M28" s="11">
+        <v>4</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1</v>
+      </c>
+      <c r="O28" s="11">
+        <v>5</v>
+      </c>
+      <c r="P28" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>1</v>
+      </c>
+      <c r="R28" s="11">
+        <v>3</v>
+      </c>
+      <c r="S28" s="11">
+        <v>5</v>
+      </c>
+      <c r="T28" s="11">
+        <v>4</v>
+      </c>
+      <c r="U28" s="11">
+        <v>4</v>
+      </c>
+      <c r="V28" s="11">
+        <v>10</v>
+      </c>
+      <c r="W28" s="11">
+        <v>8</v>
+      </c>
+      <c r="X28" s="34">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="34">
+        <v>8</v>
+      </c>
+      <c r="Z28" s="36">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="36">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="36">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="9">
+        <v>13</v>
+      </c>
+      <c r="C29" s="9">
+        <v>12</v>
+      </c>
+      <c r="D29" s="9">
+        <v>13</v>
+      </c>
+      <c r="E29" s="9">
+        <v>24</v>
+      </c>
+      <c r="F29" s="9">
+        <v>12</v>
+      </c>
+      <c r="G29" s="11">
+        <v>38</v>
+      </c>
+      <c r="H29" s="11">
+        <v>37</v>
+      </c>
+      <c r="I29" s="9">
+        <v>35</v>
+      </c>
+      <c r="J29" s="9">
+        <v>22</v>
+      </c>
+      <c r="K29" s="11">
+        <v>29</v>
+      </c>
+      <c r="L29" s="11">
+        <v>19</v>
+      </c>
+      <c r="M29" s="11">
+        <v>31</v>
+      </c>
+      <c r="N29" s="11">
+        <v>14</v>
+      </c>
+      <c r="O29" s="11">
+        <v>22</v>
+      </c>
+      <c r="P29" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>19</v>
+      </c>
+      <c r="R29" s="11">
+        <v>15</v>
+      </c>
+      <c r="S29" s="11">
+        <v>26</v>
+      </c>
+      <c r="T29" s="11">
+        <v>32</v>
+      </c>
+      <c r="U29" s="11">
+        <v>25</v>
+      </c>
+      <c r="V29" s="11">
+        <v>22</v>
+      </c>
+      <c r="W29" s="11">
+        <v>17</v>
+      </c>
+      <c r="X29" s="34">
+        <v>25</v>
+      </c>
+      <c r="Y29" s="34">
+        <v>28</v>
+      </c>
+      <c r="Z29" s="36">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="36">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="36">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="36">
         <v>21</v>
       </c>
-      <c r="G7" s="9" t="s">
+    </row>
+    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="9">
+        <v>99</v>
+      </c>
+      <c r="C30" s="9">
+        <v>93</v>
+      </c>
+      <c r="D30" s="9">
+        <v>66</v>
+      </c>
+      <c r="E30" s="9">
+        <v>106</v>
+      </c>
+      <c r="F30" s="9">
+        <v>68</v>
+      </c>
+      <c r="G30" s="11">
+        <v>117</v>
+      </c>
+      <c r="H30" s="11">
+        <v>139</v>
+      </c>
+      <c r="I30" s="9">
+        <v>136</v>
+      </c>
+      <c r="J30" s="9">
+        <v>113</v>
+      </c>
+      <c r="K30" s="11">
+        <v>117</v>
+      </c>
+      <c r="L30" s="11">
+        <v>98</v>
+      </c>
+      <c r="M30" s="11">
+        <v>84</v>
+      </c>
+      <c r="N30" s="11">
+        <v>67</v>
+      </c>
+      <c r="O30" s="11">
+        <v>92</v>
+      </c>
+      <c r="P30" s="11">
+        <v>62</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>88</v>
+      </c>
+      <c r="R30" s="11">
+        <v>67</v>
+      </c>
+      <c r="S30" s="11">
+        <v>150</v>
+      </c>
+      <c r="T30" s="11">
+        <v>138</v>
+      </c>
+      <c r="U30" s="11">
+        <v>147</v>
+      </c>
+      <c r="V30" s="11">
+        <v>86</v>
+      </c>
+      <c r="W30" s="11">
+        <v>88</v>
+      </c>
+      <c r="X30" s="34">
+        <v>92</v>
+      </c>
+      <c r="Y30" s="34">
+        <v>93</v>
+      </c>
+      <c r="Z30" s="36">
+        <v>64</v>
+      </c>
+      <c r="AA30" s="36">
+        <v>60</v>
+      </c>
+      <c r="AB30" s="36">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="36">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="9">
+        <v>36</v>
+      </c>
+      <c r="C31" s="9">
+        <v>34</v>
+      </c>
+      <c r="D31" s="9">
+        <v>22</v>
+      </c>
+      <c r="E31" s="9">
+        <v>36</v>
+      </c>
+      <c r="F31" s="9">
+        <v>13</v>
+      </c>
+      <c r="G31" s="11">
+        <v>44</v>
+      </c>
+      <c r="H31" s="11">
+        <v>49</v>
+      </c>
+      <c r="I31" s="9">
+        <v>38</v>
+      </c>
+      <c r="J31" s="9">
+        <v>27</v>
+      </c>
+      <c r="K31" s="11">
+        <v>28</v>
+      </c>
+      <c r="L31" s="11">
+        <v>36</v>
+      </c>
+      <c r="M31" s="11">
+        <v>27</v>
+      </c>
+      <c r="N31" s="11">
+        <v>14</v>
+      </c>
+      <c r="O31" s="11">
+        <v>24</v>
+      </c>
+      <c r="P31" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>36</v>
+      </c>
+      <c r="R31" s="11">
         <v>20</v>
       </c>
-      <c r="H7" s="9" t="s">
+      <c r="S31" s="11">
+        <v>41</v>
+      </c>
+      <c r="T31" s="11">
+        <v>58</v>
+      </c>
+      <c r="U31" s="11">
+        <v>48</v>
+      </c>
+      <c r="V31" s="11">
+        <v>41</v>
+      </c>
+      <c r="W31" s="11">
+        <v>27</v>
+      </c>
+      <c r="X31" s="34">
+        <v>23</v>
+      </c>
+      <c r="Y31" s="34">
+        <v>29</v>
+      </c>
+      <c r="Z31" s="36">
+        <v>26</v>
+      </c>
+      <c r="AA31" s="36">
+        <v>27</v>
+      </c>
+      <c r="AB31" s="36">
+        <v>25</v>
+      </c>
+      <c r="AC31" s="36">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="34"/>
+      <c r="Y32" s="34"/>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="36"/>
+      <c r="AC32" s="36"/>
+    </row>
+    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="9">
+        <v>11</v>
+      </c>
+      <c r="C33" s="9">
+        <v>10</v>
+      </c>
+      <c r="D33" s="9">
+        <v>7</v>
+      </c>
+      <c r="E33" s="9">
+        <v>21</v>
+      </c>
+      <c r="F33" s="9">
+        <v>6</v>
+      </c>
+      <c r="G33" s="11">
+        <v>17</v>
+      </c>
+      <c r="H33" s="11">
+        <v>21</v>
+      </c>
+      <c r="I33" s="9">
+        <v>23</v>
+      </c>
+      <c r="J33" s="9">
+        <v>15</v>
+      </c>
+      <c r="K33" s="11">
+        <v>11</v>
+      </c>
+      <c r="L33" s="11">
+        <v>16</v>
+      </c>
+      <c r="M33" s="11">
         <v>22</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="N33" s="11">
+        <v>10</v>
+      </c>
+      <c r="O33" s="11">
+        <v>12</v>
+      </c>
+      <c r="P33" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>13</v>
+      </c>
+      <c r="R33" s="11">
+        <v>5</v>
+      </c>
+      <c r="S33" s="11">
+        <v>20</v>
+      </c>
+      <c r="T33" s="11">
+        <v>21</v>
+      </c>
+      <c r="U33" s="11">
+        <v>22</v>
+      </c>
+      <c r="V33" s="11">
+        <v>20</v>
+      </c>
+      <c r="W33" s="11">
+        <v>22</v>
+      </c>
+      <c r="X33" s="34">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="34">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="36">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="36">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="36">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="36">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="9">
+        <v>1</v>
+      </c>
+      <c r="C34" s="9">
+        <v>4</v>
+      </c>
+      <c r="D34" s="9">
+        <v>2</v>
+      </c>
+      <c r="E34" s="9">
+        <v>6</v>
+      </c>
+      <c r="F34" s="9">
+        <v>2</v>
+      </c>
+      <c r="G34" s="11">
+        <v>7</v>
+      </c>
+      <c r="H34" s="11">
+        <v>5</v>
+      </c>
+      <c r="I34" s="9">
+        <v>6</v>
+      </c>
+      <c r="J34" s="9">
+        <v>6</v>
+      </c>
+      <c r="K34" s="11">
+        <v>4</v>
+      </c>
+      <c r="L34" s="11">
+        <v>1</v>
+      </c>
+      <c r="M34" s="11">
+        <v>0</v>
+      </c>
+      <c r="N34" s="11">
+        <v>2</v>
+      </c>
+      <c r="O34" s="11">
+        <v>2</v>
+      </c>
+      <c r="P34" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>7</v>
+      </c>
+      <c r="R34" s="11">
+        <v>5</v>
+      </c>
+      <c r="S34" s="11">
+        <v>3</v>
+      </c>
+      <c r="T34" s="11">
+        <v>4</v>
+      </c>
+      <c r="U34" s="11">
+        <v>3</v>
+      </c>
+      <c r="V34" s="11">
+        <v>2</v>
+      </c>
+      <c r="W34" s="11">
+        <v>1</v>
+      </c>
+      <c r="X34" s="34">
+        <v>5</v>
+      </c>
+      <c r="Y34" s="34">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="36">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="36">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="36">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="36">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="33"/>
+      <c r="V35" s="33"/>
+      <c r="W35" s="33"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="35"/>
+      <c r="Z35" s="35"/>
+      <c r="AA35" s="35"/>
+      <c r="AB35" s="35"/>
+      <c r="AC35" s="38"/>
+    </row>
+    <row r="36" spans="1:29" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A36" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="9">
+        <v>79</v>
+      </c>
+      <c r="C36" s="11">
+        <v>80</v>
+      </c>
+      <c r="D36" s="11">
+        <v>65</v>
+      </c>
+      <c r="E36" s="11">
+        <v>97</v>
+      </c>
+      <c r="F36" s="9">
+        <v>68</v>
+      </c>
+      <c r="G36" s="11">
+        <v>95</v>
+      </c>
+      <c r="H36" s="11">
+        <v>107</v>
+      </c>
+      <c r="I36" s="9">
+        <v>105</v>
+      </c>
+      <c r="J36" s="9">
+        <v>83</v>
+      </c>
+      <c r="K36" s="11">
+        <v>72</v>
+      </c>
+      <c r="L36" s="11">
+        <v>76</v>
+      </c>
+      <c r="M36" s="11">
+        <v>61</v>
+      </c>
+      <c r="N36" s="11">
+        <v>45</v>
+      </c>
+      <c r="O36" s="11">
+        <v>70</v>
+      </c>
+      <c r="P36" s="11">
+        <v>44</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>62</v>
+      </c>
+      <c r="R36" s="11">
+        <v>67</v>
+      </c>
+      <c r="S36" s="11">
+        <v>95</v>
+      </c>
+      <c r="T36" s="11">
+        <v>105</v>
+      </c>
+      <c r="U36" s="11">
+        <v>96</v>
+      </c>
+      <c r="V36" s="11">
+        <v>71</v>
+      </c>
+      <c r="W36" s="11">
+        <v>70</v>
+      </c>
+      <c r="X36" s="36">
+        <v>61</v>
+      </c>
+      <c r="Y36" s="36">
+        <v>67</v>
+      </c>
+      <c r="Z36" s="36">
+        <v>50</v>
+      </c>
+      <c r="AA36" s="36">
+        <v>59</v>
+      </c>
+      <c r="AB36" s="36">
+        <v>55</v>
+      </c>
+      <c r="AC36" s="36">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="W37" s="11"/>
+      <c r="X37" s="36"/>
+      <c r="Y37" s="36"/>
+      <c r="Z37" s="36"/>
+      <c r="AA37" s="36"/>
+      <c r="AB37" s="36"/>
+      <c r="AC37" s="36"/>
+    </row>
+    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="9">
+        <v>13</v>
+      </c>
+      <c r="C38" s="11">
+        <v>17</v>
+      </c>
+      <c r="D38" s="11">
+        <v>9</v>
+      </c>
+      <c r="E38" s="11">
+        <v>16</v>
+      </c>
+      <c r="F38" s="9">
+        <v>12</v>
+      </c>
+      <c r="G38" s="11">
+        <v>19</v>
+      </c>
+      <c r="H38" s="11">
+        <v>16</v>
+      </c>
+      <c r="I38" s="9">
+        <v>12</v>
+      </c>
+      <c r="J38" s="9">
+        <v>16</v>
+      </c>
+      <c r="K38" s="11">
+        <v>8</v>
+      </c>
+      <c r="L38" s="11">
+        <v>8</v>
+      </c>
+      <c r="M38" s="11">
+        <v>14</v>
+      </c>
+      <c r="N38" s="11">
+        <v>6</v>
+      </c>
+      <c r="O38" s="11">
+        <v>16</v>
+      </c>
+      <c r="P38" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>12</v>
+      </c>
+      <c r="R38" s="11">
+        <v>11</v>
+      </c>
+      <c r="S38" s="11">
+        <v>20</v>
+      </c>
+      <c r="T38" s="11">
+        <v>13</v>
+      </c>
+      <c r="U38" s="11">
+        <v>22</v>
+      </c>
+      <c r="V38" s="11">
+        <v>9</v>
+      </c>
+      <c r="W38" s="11">
+        <v>15</v>
+      </c>
+      <c r="X38" s="36">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="36">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="36">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="36">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="36">
+        <v>12</v>
+      </c>
+      <c r="AC38" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="9">
+        <v>2</v>
+      </c>
+      <c r="C39" s="11">
+        <v>9</v>
+      </c>
+      <c r="D39" s="11">
+        <v>5</v>
+      </c>
+      <c r="E39" s="11">
+        <v>7</v>
+      </c>
+      <c r="F39" s="9">
+        <v>4</v>
+      </c>
+      <c r="G39" s="11">
+        <v>12</v>
+      </c>
+      <c r="H39" s="11">
+        <v>8</v>
+      </c>
+      <c r="I39" s="9">
+        <v>9</v>
+      </c>
+      <c r="J39" s="9">
+        <v>3</v>
+      </c>
+      <c r="K39" s="11">
+        <v>9</v>
+      </c>
+      <c r="L39" s="11">
+        <v>6</v>
+      </c>
+      <c r="M39" s="11">
+        <v>3</v>
+      </c>
+      <c r="N39" s="11">
+        <v>3</v>
+      </c>
+      <c r="O39" s="11">
+        <v>1</v>
+      </c>
+      <c r="P39" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>5</v>
+      </c>
+      <c r="R39" s="11">
+        <v>2</v>
+      </c>
+      <c r="S39" s="11">
+        <v>7</v>
+      </c>
+      <c r="T39" s="11">
+        <v>9</v>
+      </c>
+      <c r="U39" s="11">
+        <v>6</v>
+      </c>
+      <c r="V39" s="11">
+        <v>5</v>
+      </c>
+      <c r="W39" s="11">
+        <v>9</v>
+      </c>
+      <c r="X39" s="36">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="36">
+        <v>7</v>
+      </c>
+      <c r="Z39" s="36">
+        <v>2</v>
+      </c>
+      <c r="AA39" s="36">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="36">
+        <v>3</v>
+      </c>
+      <c r="AC39" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="9">
+        <v>21</v>
+      </c>
+      <c r="C40" s="11">
+        <v>13</v>
+      </c>
+      <c r="D40" s="11">
+        <v>17</v>
+      </c>
+      <c r="E40" s="11">
+        <v>26</v>
+      </c>
+      <c r="F40" s="9">
+        <v>15</v>
+      </c>
+      <c r="G40" s="11">
+        <v>20</v>
+      </c>
+      <c r="H40" s="11">
         <v>23</v>
       </c>
-      <c r="J7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="10" t="s">
+      <c r="I40" s="9">
+        <v>25</v>
+      </c>
+      <c r="J40" s="9">
+        <v>16</v>
+      </c>
+      <c r="K40" s="11">
+        <v>15</v>
+      </c>
+      <c r="L40" s="11">
+        <v>18</v>
+      </c>
+      <c r="M40" s="11">
+        <v>11</v>
+      </c>
+      <c r="N40" s="11">
+        <v>12</v>
+      </c>
+      <c r="O40" s="11">
+        <v>14</v>
+      </c>
+      <c r="P40" s="11">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>10</v>
+      </c>
+      <c r="R40" s="11">
+        <v>8</v>
+      </c>
+      <c r="S40" s="11">
         <v>24</v>
       </c>
-      <c r="L7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="26" t="s">
+      <c r="T40" s="11">
+        <v>29</v>
+      </c>
+      <c r="U40" s="11">
         <v>16</v>
       </c>
-      <c r="O7" s="26" t="s">
+      <c r="V40" s="11">
+        <v>21</v>
+      </c>
+      <c r="W40" s="11">
+        <v>14</v>
+      </c>
+      <c r="X40" s="36">
+        <v>15</v>
+      </c>
+      <c r="Y40" s="36">
+        <v>9</v>
+      </c>
+      <c r="Z40" s="36">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="36">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="36">
+        <v>10</v>
+      </c>
+      <c r="AC40" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="9">
+        <v>9</v>
+      </c>
+      <c r="C41" s="11">
+        <v>3</v>
+      </c>
+      <c r="D41" s="11">
+        <v>2</v>
+      </c>
+      <c r="E41" s="11">
+        <v>6</v>
+      </c>
+      <c r="F41" s="9">
+        <v>6</v>
+      </c>
+      <c r="G41" s="11">
+        <v>8</v>
+      </c>
+      <c r="H41" s="11">
+        <v>8</v>
+      </c>
+      <c r="I41" s="9">
+        <v>8</v>
+      </c>
+      <c r="J41" s="9">
+        <v>8</v>
+      </c>
+      <c r="K41" s="11">
+        <v>10</v>
+      </c>
+      <c r="L41" s="11">
+        <v>6</v>
+      </c>
+      <c r="M41" s="11">
+        <v>2</v>
+      </c>
+      <c r="N41" s="11">
+        <v>3</v>
+      </c>
+      <c r="O41" s="11">
+        <v>7</v>
+      </c>
+      <c r="P41" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>5</v>
+      </c>
+      <c r="R41" s="11">
+        <v>9</v>
+      </c>
+      <c r="S41" s="11">
+        <v>5</v>
+      </c>
+      <c r="T41" s="11">
+        <v>9</v>
+      </c>
+      <c r="U41" s="11">
+        <v>11</v>
+      </c>
+      <c r="V41" s="11">
+        <v>10</v>
+      </c>
+      <c r="W41" s="11">
+        <v>6</v>
+      </c>
+      <c r="X41" s="36">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="36">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="36">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB41" s="36">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="9">
+        <v>7</v>
+      </c>
+      <c r="C42" s="11">
+        <v>5</v>
+      </c>
+      <c r="D42" s="11">
+        <v>8</v>
+      </c>
+      <c r="E42" s="11">
+        <v>9</v>
+      </c>
+      <c r="F42" s="9">
+        <v>7</v>
+      </c>
+      <c r="G42" s="11">
+        <v>9</v>
+      </c>
+      <c r="H42" s="11">
+        <v>15</v>
+      </c>
+      <c r="I42" s="9">
+        <v>14</v>
+      </c>
+      <c r="J42" s="9">
+        <v>12</v>
+      </c>
+      <c r="K42" s="11">
+        <v>6</v>
+      </c>
+      <c r="L42" s="11">
+        <v>8</v>
+      </c>
+      <c r="M42" s="11">
+        <v>7</v>
+      </c>
+      <c r="N42" s="11">
+        <v>4</v>
+      </c>
+      <c r="O42" s="11">
+        <v>13</v>
+      </c>
+      <c r="P42" s="11">
+        <v>9</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>8</v>
+      </c>
+      <c r="R42" s="11">
+        <v>10</v>
+      </c>
+      <c r="S42" s="11">
+        <v>13</v>
+      </c>
+      <c r="T42" s="11">
+        <v>18</v>
+      </c>
+      <c r="U42" s="11">
+        <v>12</v>
+      </c>
+      <c r="V42" s="11">
+        <v>6</v>
+      </c>
+      <c r="W42" s="11">
+        <v>9</v>
+      </c>
+      <c r="X42" s="36">
+        <v>7</v>
+      </c>
+      <c r="Y42" s="36">
+        <v>8</v>
+      </c>
+      <c r="Z42" s="36">
+        <v>6</v>
+      </c>
+      <c r="AA42" s="36">
+        <v>8</v>
+      </c>
+      <c r="AB42" s="36">
+        <v>4</v>
+      </c>
+      <c r="AC42" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="9">
+        <v>10</v>
+      </c>
+      <c r="C43" s="11">
+        <v>16</v>
+      </c>
+      <c r="D43" s="11">
+        <v>13</v>
+      </c>
+      <c r="E43" s="11">
+        <v>18</v>
+      </c>
+      <c r="F43" s="9">
+        <v>11</v>
+      </c>
+      <c r="G43" s="11">
+        <v>13</v>
+      </c>
+      <c r="H43" s="11">
+        <v>18</v>
+      </c>
+      <c r="I43" s="9">
+        <v>18</v>
+      </c>
+      <c r="J43" s="9">
+        <v>10</v>
+      </c>
+      <c r="K43" s="11">
+        <v>9</v>
+      </c>
+      <c r="L43" s="11">
+        <v>12</v>
+      </c>
+      <c r="M43" s="11">
+        <v>12</v>
+      </c>
+      <c r="N43" s="11">
+        <v>10</v>
+      </c>
+      <c r="O43" s="11">
+        <v>11</v>
+      </c>
+      <c r="P43" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>13</v>
+      </c>
+      <c r="R43" s="11">
+        <v>11</v>
+      </c>
+      <c r="S43" s="11">
+        <v>13</v>
+      </c>
+      <c r="T43" s="11">
+        <v>11</v>
+      </c>
+      <c r="U43" s="11">
+        <v>15</v>
+      </c>
+      <c r="V43" s="11">
+        <v>10</v>
+      </c>
+      <c r="W43" s="11">
+        <v>12</v>
+      </c>
+      <c r="X43" s="36">
+        <v>14</v>
+      </c>
+      <c r="Y43" s="36">
         <v>17</v>
       </c>
-      <c r="P7" s="26" t="s">
+      <c r="Z43" s="36">
+        <v>6</v>
+      </c>
+      <c r="AA43" s="36">
+        <v>12</v>
+      </c>
+      <c r="AB43" s="36">
+        <v>8</v>
+      </c>
+      <c r="AC43" s="36">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="13">
+        <v>17</v>
+      </c>
+      <c r="C44" s="13">
+        <v>17</v>
+      </c>
+      <c r="D44" s="13">
+        <v>11</v>
+      </c>
+      <c r="E44" s="13">
+        <v>15</v>
+      </c>
+      <c r="F44" s="13">
+        <v>13</v>
+      </c>
+      <c r="G44" s="13">
+        <v>14</v>
+      </c>
+      <c r="H44" s="13">
+        <v>19</v>
+      </c>
+      <c r="I44" s="13">
+        <v>19</v>
+      </c>
+      <c r="J44" s="13">
         <v>18</v>
       </c>
-      <c r="Q7" s="26" t="s">
-[...26 lines deleted...]
-      <c r="Z7" s="26" t="s">
+      <c r="K44" s="13">
+        <v>15</v>
+      </c>
+      <c r="L44" s="13">
+        <v>18</v>
+      </c>
+      <c r="M44" s="13">
+        <v>12</v>
+      </c>
+      <c r="N44" s="13">
+        <v>7</v>
+      </c>
+      <c r="O44" s="13">
+        <v>8</v>
+      </c>
+      <c r="P44" s="13">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>9</v>
+      </c>
+      <c r="R44" s="13">
         <v>16</v>
       </c>
-      <c r="AA7" s="26" t="s">
-[...32 lines deleted...]
-      <c r="AL7" s="26" t="s">
+      <c r="S44" s="13">
+        <v>13</v>
+      </c>
+      <c r="T44" s="13">
         <v>16</v>
       </c>
-      <c r="AM7" s="26" t="s">
-[...450 lines deleted...]
-      <c r="C12" s="13">
+      <c r="U44" s="13">
+        <v>14</v>
+      </c>
+      <c r="V44" s="13">
+        <v>10</v>
+      </c>
+      <c r="W44" s="13">
+        <v>5</v>
+      </c>
+      <c r="X44" s="37">
         <v>7</v>
       </c>
-      <c r="D12" s="13">
-[...5 lines deleted...]
-      <c r="F12" s="14">
+      <c r="Y44" s="37">
         <v>6</v>
       </c>
-      <c r="G12" s="14">
-[...5 lines deleted...]
-      <c r="I12" s="14">
+      <c r="Z44" s="37">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="37">
+        <v>8</v>
+      </c>
+      <c r="AB44" s="37">
+        <v>15</v>
+      </c>
+      <c r="AC44" s="37">
         <v>9</v>
-      </c>
-[...3587 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW44"/>
+  <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
-    <col min="2" max="3" width="7.85546875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="33" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="20" width="8.42578125" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1"/>
-[...94 lines deleted...]
-      <c r="AW5" s="42" t="s">
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A3" s="14"/>
+      <c r="B3" s="7"/>
+    </row>
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A4" s="14"/>
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="D5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="25"/>
+      <c r="P5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="25"/>
+      <c r="AB5" s="19"/>
+      <c r="AE5" s="19"/>
+      <c r="AI5" s="26"/>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:49" s="4" customFormat="1" ht="13.9" customHeight="1">
-[...15 lines deleted...]
-      <c r="N6" s="60">
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43">
         <v>2024</v>
       </c>
-      <c r="O6" s="61"/>
-[...10 lines deleted...]
-      <c r="Z6" s="60">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="43">
         <v>2025</v>
       </c>
-      <c r="AA6" s="61"/>
-[...10 lines deleted...]
-      <c r="AL6" s="60">
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="43">
         <v>2026</v>
       </c>
-      <c r="AM6" s="61"/>
-[...13 lines deleted...]
-      <c r="B7" s="10" t="s">
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+    </row>
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="G7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="9" t="s">
+      <c r="I7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="T7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="U7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="9" t="s">
+      <c r="V7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="W7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="L7" s="9" t="s">
+      <c r="X7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="Y7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="N7" s="26" t="s">
+      <c r="Z7" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="O7" s="26" t="s">
+      <c r="AA7" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="P7" s="26" t="s">
+      <c r="AB7" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="Q7" s="26" t="s">
+      <c r="AC7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="R7" s="26" t="s">
+      <c r="AE7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF7" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="S7" s="26" t="s">
-[...5 lines deleted...]
-      <c r="U7" s="26" t="s">
+      <c r="AG7" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="V7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="W7" s="9" t="s">
+      <c r="AH7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AI7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="X7" s="9" t="s">
+      <c r="AJ7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="Y7" s="9" t="s">
+      <c r="AK7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="Z7" s="26" t="s">
-[...117 lines deleted...]
-      <c r="A9" s="12" t="s">
+    </row>
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="7"/>
+    </row>
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="16">
+        <v>5.31</v>
+      </c>
+      <c r="C9" s="17">
+        <v>2.8</v>
+      </c>
+      <c r="D9" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="E9" s="17">
+        <v>5.82</v>
+      </c>
+      <c r="F9" s="17">
+        <v>5.56</v>
+      </c>
+      <c r="G9" s="17">
+        <v>6.02</v>
+      </c>
+      <c r="H9" s="17">
+        <v>6.58</v>
+      </c>
+      <c r="I9" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="J9" s="17">
+        <v>6.93</v>
+      </c>
+      <c r="K9" s="17">
+        <v>6.86</v>
+      </c>
+      <c r="L9" s="17">
+        <v>6.76</v>
+      </c>
+      <c r="M9" s="17">
+        <v>6.65</v>
+      </c>
+      <c r="N9" s="17">
+        <v>3.75</v>
+      </c>
+      <c r="O9" s="17">
+        <v>4.63</v>
+      </c>
+      <c r="P9" s="17">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R9" s="17">
+        <v>4.78</v>
+      </c>
+      <c r="S9" s="17">
+        <v>5.5</v>
+      </c>
+      <c r="T9" s="17">
+        <v>6</v>
+      </c>
+      <c r="U9" s="17">
+        <v>6.34</v>
+      </c>
+      <c r="V9" s="17">
+        <v>6.43</v>
+      </c>
+      <c r="W9" s="17">
+        <v>6.38</v>
+      </c>
+      <c r="X9" s="16">
+        <v>6.29</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>6.24</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>4.33</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>4.51</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="27">
-[...11 lines deleted...]
-      <c r="F9" s="28">
+      <c r="B10" s="16">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C10" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="D10" s="17">
+        <v>5.45</v>
+      </c>
+      <c r="E10" s="17">
+        <v>5.96</v>
+      </c>
+      <c r="F10" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="G10" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="H10" s="17">
+        <v>7.1</v>
+      </c>
+      <c r="I10" s="17">
+        <v>7.48</v>
+      </c>
+      <c r="J10" s="17">
+        <v>7.55</v>
+      </c>
+      <c r="K10" s="17">
+        <v>7.45</v>
+      </c>
+      <c r="L10" s="17">
+        <v>7.31</v>
+      </c>
+      <c r="M10" s="17">
+        <v>7.2</v>
+      </c>
+      <c r="N10" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="O10" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="P10" s="17">
+        <v>4.63</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R10" s="17">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S10" s="17">
+        <v>5.99</v>
+      </c>
+      <c r="T10" s="17">
+        <v>6.54</v>
+      </c>
+      <c r="U10" s="17">
+        <v>6.96</v>
+      </c>
+      <c r="V10" s="17">
+        <v>7.12</v>
+      </c>
+      <c r="W10" s="17">
+        <v>7.08</v>
+      </c>
+      <c r="X10" s="16">
+        <v>6.94</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>6.85</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>4.54</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>4.99</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="16">
+        <v>7.47</v>
+      </c>
+      <c r="C11" s="17">
+        <v>3.31</v>
+      </c>
+      <c r="D11" s="17">
+        <v>6.61</v>
+      </c>
+      <c r="E11" s="17">
+        <v>7.59</v>
+      </c>
+      <c r="F11" s="17">
+        <v>7.03</v>
+      </c>
+      <c r="G11" s="17">
+        <v>7.38</v>
+      </c>
+      <c r="H11" s="17">
+        <v>7.82</v>
+      </c>
+      <c r="I11" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J11" s="17">
+        <v>8.06</v>
+      </c>
+      <c r="K11" s="17">
+        <v>7.88</v>
+      </c>
+      <c r="L11" s="17">
+        <v>7.65</v>
+      </c>
+      <c r="M11" s="17">
+        <v>7.39</v>
+      </c>
+      <c r="N11" s="17">
+        <v>4.58</v>
+      </c>
+      <c r="O11" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P11" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="Q11" s="17">
         <v>5.12</v>
       </c>
-      <c r="G9" s="28">
+      <c r="R11" s="17">
+        <v>5.23</v>
+      </c>
+      <c r="S11" s="17">
+        <v>5.76</v>
+      </c>
+      <c r="T11" s="17">
+        <v>6.1</v>
+      </c>
+      <c r="U11" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="V11" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="W11" s="17">
+        <v>6.37</v>
+      </c>
+      <c r="X11" s="16">
+        <v>6.28</v>
+      </c>
+      <c r="Y11" s="16">
+        <v>6.22</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="16">
+        <v>9.49</v>
+      </c>
+      <c r="C12" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="D12" s="17">
+        <v>6.53</v>
+      </c>
+      <c r="E12" s="17">
+        <v>6.3</v>
+      </c>
+      <c r="F12" s="17">
+        <v>6.52</v>
+      </c>
+      <c r="G12" s="17">
+        <v>6.72</v>
+      </c>
+      <c r="H12" s="17">
+        <v>7.91</v>
+      </c>
+      <c r="I12" s="17">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J12" s="17">
+        <v>8.44</v>
+      </c>
+      <c r="K12" s="17">
+        <v>8.35</v>
+      </c>
+      <c r="L12" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="M12" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="N12" s="17">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O12" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="P12" s="17">
+        <v>3.39</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="R12" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="S12" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="T12" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="U12" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="V12" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W12" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="X12" s="16">
+        <v>4.57</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>4.92</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>6.12</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="16">
+        <v>3.52</v>
+      </c>
+      <c r="C13" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="D13" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="E13" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="F13" s="17">
+        <v>4.09</v>
+      </c>
+      <c r="G13" s="17">
+        <v>5.17</v>
+      </c>
+      <c r="H13" s="17">
         <v>5.87</v>
       </c>
-      <c r="H9" s="28">
-[...2 lines deleted...]
-      <c r="I9" s="28">
+      <c r="I13" s="17">
+        <v>6.33</v>
+      </c>
+      <c r="J13" s="17">
+        <v>6.31</v>
+      </c>
+      <c r="K13" s="17">
+        <v>6.47</v>
+      </c>
+      <c r="L13" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="M13" s="17">
+        <v>6.53</v>
+      </c>
+      <c r="N13" s="17">
+        <v>3.8</v>
+      </c>
+      <c r="O13" s="17">
+        <v>5.13</v>
+      </c>
+      <c r="P13" s="17">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>5.04</v>
+      </c>
+      <c r="R13" s="17">
+        <v>4.84</v>
+      </c>
+      <c r="S13" s="17">
+        <v>5.25</v>
+      </c>
+      <c r="T13" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="U13" s="17">
+        <v>5.89</v>
+      </c>
+      <c r="V13" s="17">
+        <v>5.92</v>
+      </c>
+      <c r="W13" s="17">
+        <v>5.79</v>
+      </c>
+      <c r="X13" s="16">
+        <v>5.9</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>6.04</v>
+      </c>
+      <c r="Z13" s="17">
+        <v>7.66</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>6.17</v>
+      </c>
+      <c r="AB13" s="17">
+        <v>5.46</v>
+      </c>
+      <c r="AC13" s="17">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="16">
+        <v>6.62</v>
+      </c>
+      <c r="C14" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="D14" s="17">
+        <v>5.86</v>
+      </c>
+      <c r="E14" s="17">
+        <v>6.22</v>
+      </c>
+      <c r="F14" s="17">
+        <v>5.88</v>
+      </c>
+      <c r="G14" s="17">
+        <v>6.24</v>
+      </c>
+      <c r="H14" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="I14" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="J14" s="17">
+        <v>7.07</v>
+      </c>
+      <c r="K14" s="17">
+        <v>7.15</v>
+      </c>
+      <c r="L14" s="17">
+        <v>7.11</v>
+      </c>
+      <c r="M14" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="N14" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="O14" s="17">
+        <v>5.57</v>
+      </c>
+      <c r="P14" s="17">
+        <v>5.08</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>5.33</v>
+      </c>
+      <c r="R14" s="17">
+        <v>5.16</v>
+      </c>
+      <c r="S14" s="17">
+        <v>6.02</v>
+      </c>
+      <c r="T14" s="17">
+        <v>6.49</v>
+      </c>
+      <c r="U14" s="17">
+        <v>6.92</v>
+      </c>
+      <c r="V14" s="17">
+        <v>6.81</v>
+      </c>
+      <c r="W14" s="17">
         <v>6.71</v>
       </c>
-      <c r="J9" s="28">
-[...32 lines deleted...]
-      <c r="U9" s="30">
+      <c r="X14" s="16">
+        <v>6.68</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>6.64</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>4.28</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB14" s="17">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC14" s="17">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="16">
+        <v>7.35</v>
+      </c>
+      <c r="C15" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="D15" s="17">
+        <v>6.39</v>
+      </c>
+      <c r="E15" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="F15" s="17">
+        <v>5.86</v>
+      </c>
+      <c r="G15" s="17">
+        <v>6.43</v>
+      </c>
+      <c r="H15" s="17">
+        <v>6.95</v>
+      </c>
+      <c r="I15" s="17">
+        <v>7.04</v>
+      </c>
+      <c r="J15" s="17">
         <v>6.9</v>
       </c>
-      <c r="V9" s="30">
-[...109 lines deleted...]
-      <c r="R10" s="30">
+      <c r="K15" s="17">
+        <v>6.78</v>
+      </c>
+      <c r="L15" s="17">
+        <v>6.85</v>
+      </c>
+      <c r="M15" s="17">
+        <v>6.73</v>
+      </c>
+      <c r="N15" s="17">
+        <v>2.87</v>
+      </c>
+      <c r="O15" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P15" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>5.26</v>
+      </c>
+      <c r="R15" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="S15" s="17">
+        <v>5.64</v>
+      </c>
+      <c r="T15" s="17">
+        <v>6.56</v>
+      </c>
+      <c r="U15" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="V15" s="17">
+        <v>7.17</v>
+      </c>
+      <c r="W15" s="17">
+        <v>7</v>
+      </c>
+      <c r="X15" s="16">
+        <v>6.81</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>6.74</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>5.39</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>5.79</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>5.59</v>
+      </c>
+      <c r="AC15" s="17">
         <v>5.8</v>
       </c>
-      <c r="S10" s="30">
-[...677 lines deleted...]
-      <c r="A16" s="16" t="s">
+    </row>
+    <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="27"/>
-[...4400 lines deleted...]
-      <c r="S16" s="14"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="17"/>
+      <c r="Q16" s="17"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
-      <c r="X16" s="17"/>
-      <c r="Y16" s="17"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
-      <c r="AB16" s="17"/>
-[...14 lines deleted...]
-      <c r="A17" s="16" t="s">
+    </row>
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="16">
+        <v>4.83</v>
+      </c>
+      <c r="C17" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="D17" s="17">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="E17" s="17">
+        <v>5.37</v>
+      </c>
+      <c r="F17" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="G17" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="H17" s="17">
+        <v>5.74</v>
+      </c>
+      <c r="I17" s="17">
+        <v>5.91</v>
+      </c>
+      <c r="J17" s="17">
+        <v>5.97</v>
+      </c>
+      <c r="K17" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="L17" s="17">
+        <v>5.69</v>
+      </c>
+      <c r="M17" s="17">
+        <v>5.83</v>
+      </c>
+      <c r="N17" s="17">
+        <v>3.29</v>
+      </c>
+      <c r="O17" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="P17" s="17">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="R17" s="17">
+        <v>4.67</v>
+      </c>
+      <c r="S17" s="17">
+        <v>5.31</v>
+      </c>
+      <c r="T17" s="17">
+        <v>5.56</v>
+      </c>
+      <c r="U17" s="17">
+        <v>6</v>
+      </c>
+      <c r="V17" s="17">
+        <v>6.01</v>
+      </c>
+      <c r="W17" s="17">
+        <v>6.17</v>
+      </c>
+      <c r="X17" s="16">
+        <v>6.23</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>6.24</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>4.59</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>4.93</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AC17" s="3">
+        <v>4.6900000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="C18" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="D18" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E18" s="17">
+        <v>4.43</v>
+      </c>
+      <c r="F18" s="17">
+        <v>4.13</v>
+      </c>
+      <c r="G18" s="17">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H18" s="17">
+        <v>5.22</v>
+      </c>
+      <c r="I18" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="J18" s="17">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K18" s="17">
+        <v>5.29</v>
+      </c>
+      <c r="L18" s="17">
+        <v>5.24</v>
+      </c>
+      <c r="M18" s="17">
+        <v>4.99</v>
+      </c>
+      <c r="N18" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O18" s="17">
+        <v>1.65</v>
+      </c>
+      <c r="P18" s="17">
+        <v>1.88</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R18" s="17">
+        <v>2.25</v>
+      </c>
+      <c r="S18" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="T18" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="U18" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="V18" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="W18" s="17">
+        <v>3.98</v>
+      </c>
+      <c r="X18" s="16">
+        <v>3.84</v>
+      </c>
+      <c r="Y18" s="16">
+        <v>3.98</v>
+      </c>
+      <c r="Z18" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>2.09</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="AC18" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="16">
+        <v>4.76</v>
+      </c>
+      <c r="C19" s="17">
+        <v>1.52</v>
+      </c>
+      <c r="D19" s="17">
+        <v>3.92</v>
+      </c>
+      <c r="E19" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="F19" s="17">
+        <v>4.22</v>
+      </c>
+      <c r="G19" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="H19" s="17">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I19" s="17">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J19" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="K19" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L19" s="17">
+        <v>4.34</v>
+      </c>
+      <c r="M19" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="N19" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="O19" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="P19" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="R19" s="17">
+        <v>2.44</v>
+      </c>
+      <c r="S19" s="17">
+        <v>2.98</v>
+      </c>
+      <c r="T19" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="U19" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="V19" s="17">
+        <v>3.68</v>
+      </c>
+      <c r="W19" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="X19" s="16">
+        <v>3.62</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>3.49</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="16">
+        <v>3.96</v>
+      </c>
+      <c r="C20" s="17">
+        <v>1.42</v>
+      </c>
+      <c r="D20" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="E20" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="F20" s="17">
+        <v>3.28</v>
+      </c>
+      <c r="G20" s="17">
+        <v>3.74</v>
+      </c>
+      <c r="H20" s="17">
+        <v>3.95</v>
+      </c>
+      <c r="I20" s="17">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="J20" s="17">
+        <v>4.33</v>
+      </c>
+      <c r="K20" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="L20" s="17">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M20" s="17">
+        <v>4.01</v>
+      </c>
+      <c r="N20" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O20" s="17">
+        <v>2.99</v>
+      </c>
+      <c r="P20" s="17">
+        <v>2.38</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>3.03</v>
+      </c>
+      <c r="R20" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="S20" s="17">
+        <v>3.54</v>
+      </c>
+      <c r="T20" s="17">
+        <v>3.8</v>
+      </c>
+      <c r="U20" s="17">
+        <v>4.05</v>
+      </c>
+      <c r="V20" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="W20" s="17">
+        <v>4.03</v>
+      </c>
+      <c r="X20" s="16">
+        <v>3.93</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>3.84</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>1.54</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>1.88</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>2.06</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="16">
+        <v>3.84</v>
+      </c>
+      <c r="C21" s="17">
+        <v>1.41</v>
+      </c>
+      <c r="D21" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="E21" s="17">
+        <v>4.05</v>
+      </c>
+      <c r="F21" s="17">
+        <v>4</v>
+      </c>
+      <c r="G21" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="H21" s="17">
+        <v>4.76</v>
+      </c>
+      <c r="I21" s="17">
+        <v>5.13</v>
+      </c>
+      <c r="J21" s="17">
+        <v>5.3</v>
+      </c>
+      <c r="K21" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L21" s="17">
+        <v>5.05</v>
+      </c>
+      <c r="M21" s="17">
+        <v>4.95</v>
+      </c>
+      <c r="N21" s="17">
+        <v>2.25</v>
+      </c>
+      <c r="O21" s="17">
+        <v>5.01</v>
+      </c>
+      <c r="P21" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="R21" s="17">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S21" s="17">
+        <v>5.47</v>
+      </c>
+      <c r="T21" s="17">
+        <v>6.16</v>
+      </c>
+      <c r="U21" s="17">
+        <v>6.23</v>
+      </c>
+      <c r="V21" s="17">
+        <v>5.94</v>
+      </c>
+      <c r="W21" s="17">
+        <v>5.85</v>
+      </c>
+      <c r="X21" s="16">
+        <v>5.69</v>
+      </c>
+      <c r="Y21" s="16">
+        <v>5.59</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="17">
+        <v>4.03</v>
+      </c>
+      <c r="C22" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="D22" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="E22" s="17">
+        <v>5.85</v>
+      </c>
+      <c r="F22" s="17">
+        <v>5.54</v>
+      </c>
+      <c r="G22" s="17">
+        <v>5.52</v>
+      </c>
+      <c r="H22" s="17">
+        <v>5.76</v>
+      </c>
+      <c r="I22" s="17">
+        <v>5.95</v>
+      </c>
+      <c r="J22" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="K22" s="17">
+        <v>5.54</v>
+      </c>
+      <c r="L22" s="17">
+        <v>5.49</v>
+      </c>
+      <c r="M22" s="17">
+        <v>5.43</v>
+      </c>
+      <c r="N22" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O22" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P22" s="17">
+        <v>3.79</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>4.22</v>
+      </c>
+      <c r="R22" s="17">
+        <v>4.28</v>
+      </c>
+      <c r="S22" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T22" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U22" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="V22" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W22" s="17">
+        <v>4.67</v>
+      </c>
+      <c r="X22" s="16">
+        <v>4.79</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>4.97</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="AB22" s="17">
+        <v>3.77</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="C23" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="E23" s="17">
+        <v>4.92</v>
+      </c>
+      <c r="F23" s="17">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G23" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="H23" s="17">
+        <v>4.95</v>
+      </c>
+      <c r="I23" s="17">
+        <v>5.09</v>
+      </c>
+      <c r="J23" s="17">
+        <v>5.19</v>
+      </c>
+      <c r="K23" s="17">
+        <v>5.16</v>
+      </c>
+      <c r="L23" s="17">
+        <v>5.24</v>
+      </c>
+      <c r="M23" s="17">
+        <v>5.12</v>
+      </c>
+      <c r="N23" s="17">
+        <v>2.33</v>
+      </c>
+      <c r="O23" s="17">
+        <v>2.62</v>
+      </c>
+      <c r="P23" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R23" s="17">
+        <v>3.06</v>
+      </c>
+      <c r="S23" s="17">
+        <v>3.29</v>
+      </c>
+      <c r="T23" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="U23" s="17">
+        <v>3.73</v>
+      </c>
+      <c r="V23" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="W23" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="X23" s="16">
+        <v>3.39</v>
+      </c>
+      <c r="Y23" s="16">
+        <v>3.27</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="AA23" s="17">
+        <v>3.25</v>
+      </c>
+      <c r="AB23" s="17">
+        <v>3.9</v>
+      </c>
+      <c r="AC23" s="17">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="29"/>
+      <c r="X24" s="29"/>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="29"/>
+      <c r="AC24" s="29"/>
+    </row>
+    <row r="25" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="17">
+        <v>5.49</v>
+      </c>
+      <c r="C25" s="17">
+        <v>2.9</v>
+      </c>
+      <c r="D25" s="17">
+        <v>5.54</v>
+      </c>
+      <c r="E25" s="17">
+        <v>6.08</v>
+      </c>
+      <c r="F25" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="G25" s="17">
+        <v>6.32</v>
+      </c>
+      <c r="H25" s="17">
+        <v>6.96</v>
+      </c>
+      <c r="I25" s="17">
+        <v>7.31</v>
+      </c>
+      <c r="J25" s="17">
+        <v>7.35</v>
+      </c>
+      <c r="K25" s="17">
+        <v>7.29</v>
+      </c>
+      <c r="L25" s="17">
+        <v>7.18</v>
+      </c>
+      <c r="M25" s="17">
+        <v>7.07</v>
+      </c>
+      <c r="N25" s="17">
+        <v>3.99</v>
+      </c>
+      <c r="O25" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="P25" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>5.12</v>
+      </c>
+      <c r="R25" s="17">
+        <v>5.07</v>
+      </c>
+      <c r="S25" s="17">
+        <v>5.86</v>
+      </c>
+      <c r="T25" s="17">
+        <v>6.39</v>
+      </c>
+      <c r="U25" s="17">
+        <v>6.77</v>
+      </c>
+      <c r="V25" s="17">
+        <v>6.87</v>
+      </c>
+      <c r="W25" s="17">
+        <v>6.83</v>
+      </c>
+      <c r="X25" s="16">
+        <v>6.72</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>6.67</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>4.74</v>
+      </c>
+      <c r="AB25" s="17">
+        <v>4.8</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="17">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="C26" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="D26" s="17">
+        <v>5.45</v>
+      </c>
+      <c r="E26" s="17">
+        <v>5.96</v>
+      </c>
+      <c r="F26" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="G26" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="H26" s="17">
+        <v>7.1</v>
+      </c>
+      <c r="I26" s="17">
+        <v>7.48</v>
+      </c>
+      <c r="J26" s="17">
+        <v>7.55</v>
+      </c>
+      <c r="K26" s="17">
+        <v>7.45</v>
+      </c>
+      <c r="L26" s="17">
+        <v>7.31</v>
+      </c>
+      <c r="M26" s="17">
+        <v>7.2</v>
+      </c>
+      <c r="N26" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="O26" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="P26" s="17">
+        <v>4.63</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="R26" s="17">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="S26" s="17">
+        <v>5.99</v>
+      </c>
+      <c r="T26" s="17">
+        <v>6.54</v>
+      </c>
+      <c r="U26" s="17">
+        <v>6.96</v>
+      </c>
+      <c r="V26" s="17">
+        <v>7.12</v>
+      </c>
+      <c r="W26" s="17">
+        <v>7.08</v>
+      </c>
+      <c r="X26" s="16">
+        <v>6.94</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>6.85</v>
+      </c>
+      <c r="Z26" s="17">
+        <v>4.54</v>
+      </c>
+      <c r="AA26" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="AB26" s="17">
+        <v>4.99</v>
+      </c>
+      <c r="AC26" s="17">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="17">
+        <v>7.47</v>
+      </c>
+      <c r="C27" s="17">
+        <v>3.31</v>
+      </c>
+      <c r="D27" s="17">
+        <v>6.61</v>
+      </c>
+      <c r="E27" s="17">
+        <v>7.59</v>
+      </c>
+      <c r="F27" s="17">
+        <v>7.03</v>
+      </c>
+      <c r="G27" s="17">
+        <v>7.38</v>
+      </c>
+      <c r="H27" s="17">
+        <v>7.82</v>
+      </c>
+      <c r="I27" s="17">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="J27" s="17">
+        <v>8.06</v>
+      </c>
+      <c r="K27" s="17">
+        <v>7.88</v>
+      </c>
+      <c r="L27" s="17">
+        <v>7.65</v>
+      </c>
+      <c r="M27" s="17">
+        <v>7.39</v>
+      </c>
+      <c r="N27" s="17">
+        <v>4.58</v>
+      </c>
+      <c r="O27" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P27" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>5.12</v>
+      </c>
+      <c r="R27" s="17">
+        <v>5.23</v>
+      </c>
+      <c r="S27" s="17">
+        <v>5.76</v>
+      </c>
+      <c r="T27" s="17">
+        <v>6.1</v>
+      </c>
+      <c r="U27" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="V27" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="W27" s="17">
+        <v>6.37</v>
+      </c>
+      <c r="X27" s="16">
+        <v>6.28</v>
+      </c>
+      <c r="Y27" s="16">
+        <v>6.22</v>
+      </c>
+      <c r="Z27" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="AA27" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="AB27" s="17">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AC27" s="17">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="17">
+        <v>9.49</v>
+      </c>
+      <c r="C28" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="D28" s="17">
+        <v>6.53</v>
+      </c>
+      <c r="E28" s="17">
+        <v>6.3</v>
+      </c>
+      <c r="F28" s="17">
+        <v>6.52</v>
+      </c>
+      <c r="G28" s="17">
+        <v>6.72</v>
+      </c>
+      <c r="H28" s="17">
+        <v>7.91</v>
+      </c>
+      <c r="I28" s="17">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="J28" s="17">
+        <v>8.44</v>
+      </c>
+      <c r="K28" s="17">
+        <v>8.35</v>
+      </c>
+      <c r="L28" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="M28" s="17">
+        <v>7.6</v>
+      </c>
+      <c r="N28" s="17">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O28" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="P28" s="17">
+        <v>3.39</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="R28" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="S28" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="T28" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="U28" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="V28" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="W28" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="X28" s="16">
+        <v>4.57</v>
+      </c>
+      <c r="Y28" s="16">
+        <v>4.92</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>6.12</v>
+      </c>
+      <c r="AC28" s="17">
+        <v>5.42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="C29" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="D29" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="E29" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="F29" s="17">
+        <v>4.09</v>
+      </c>
+      <c r="G29" s="17">
+        <v>5.17</v>
+      </c>
+      <c r="H29" s="17">
+        <v>5.87</v>
+      </c>
+      <c r="I29" s="17">
+        <v>6.33</v>
+      </c>
+      <c r="J29" s="17">
+        <v>6.31</v>
+      </c>
+      <c r="K29" s="17">
+        <v>6.47</v>
+      </c>
+      <c r="L29" s="17">
+        <v>6.36</v>
+      </c>
+      <c r="M29" s="17">
+        <v>6.53</v>
+      </c>
+      <c r="N29" s="17">
+        <v>3.8</v>
+      </c>
+      <c r="O29" s="17">
+        <v>5.13</v>
+      </c>
+      <c r="P29" s="17">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>5.04</v>
+      </c>
+      <c r="R29" s="17">
+        <v>4.84</v>
+      </c>
+      <c r="S29" s="17">
+        <v>5.25</v>
+      </c>
+      <c r="T29" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="U29" s="17">
+        <v>5.89</v>
+      </c>
+      <c r="V29" s="17">
+        <v>5.92</v>
+      </c>
+      <c r="W29" s="17">
+        <v>5.79</v>
+      </c>
+      <c r="X29" s="16">
+        <v>5.9</v>
+      </c>
+      <c r="Y29" s="16">
+        <v>6.04</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>7.66</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>6.17</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>5.46</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="13">
-[...11 lines deleted...]
-      <c r="G17" s="14">
+      <c r="B30" s="17">
+        <v>6.62</v>
+      </c>
+      <c r="C30" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="D30" s="17">
+        <v>5.86</v>
+      </c>
+      <c r="E30" s="17">
+        <v>6.22</v>
+      </c>
+      <c r="F30" s="17">
+        <v>5.88</v>
+      </c>
+      <c r="G30" s="17">
+        <v>6.24</v>
+      </c>
+      <c r="H30" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="I30" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="J30" s="17">
+        <v>7.07</v>
+      </c>
+      <c r="K30" s="17">
+        <v>7.15</v>
+      </c>
+      <c r="L30" s="17">
+        <v>7.11</v>
+      </c>
+      <c r="M30" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="N30" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="O30" s="17">
+        <v>5.57</v>
+      </c>
+      <c r="P30" s="17">
+        <v>5.08</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>5.33</v>
+      </c>
+      <c r="R30" s="17">
+        <v>5.16</v>
+      </c>
+      <c r="S30" s="17">
+        <v>6.02</v>
+      </c>
+      <c r="T30" s="17">
+        <v>6.49</v>
+      </c>
+      <c r="U30" s="17">
+        <v>6.92</v>
+      </c>
+      <c r="V30" s="17">
+        <v>6.81</v>
+      </c>
+      <c r="W30" s="17">
+        <v>6.71</v>
+      </c>
+      <c r="X30" s="16">
+        <v>6.68</v>
+      </c>
+      <c r="Y30" s="16">
+        <v>6.64</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>4.28</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>4.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="H17" s="14">
-[...2 lines deleted...]
-      <c r="I17" s="14">
+      <c r="B31" s="17">
+        <v>7.35</v>
+      </c>
+      <c r="C31" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="D31" s="17">
+        <v>6.39</v>
+      </c>
+      <c r="E31" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="F31" s="17">
+        <v>5.86</v>
+      </c>
+      <c r="G31" s="17">
+        <v>6.43</v>
+      </c>
+      <c r="H31" s="17">
+        <v>6.95</v>
+      </c>
+      <c r="I31" s="17">
+        <v>7.04</v>
+      </c>
+      <c r="J31" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="K31" s="17">
+        <v>6.78</v>
+      </c>
+      <c r="L31" s="17">
+        <v>6.85</v>
+      </c>
+      <c r="M31" s="17">
+        <v>6.73</v>
+      </c>
+      <c r="N31" s="17">
+        <v>2.87</v>
+      </c>
+      <c r="O31" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P31" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>5.26</v>
+      </c>
+      <c r="R31" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="S31" s="17">
+        <v>5.64</v>
+      </c>
+      <c r="T31" s="17">
+        <v>6.56</v>
+      </c>
+      <c r="U31" s="17">
+        <v>6.98</v>
+      </c>
+      <c r="V31" s="17">
+        <v>7.17</v>
+      </c>
+      <c r="W31" s="17">
+        <v>7</v>
+      </c>
+      <c r="X31" s="16">
+        <v>6.81</v>
+      </c>
+      <c r="Y31" s="16">
+        <v>6.74</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>5.39</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>5.79</v>
+      </c>
+      <c r="AB31" s="17">
+        <v>5.59</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="J17" s="14">
-[...1732 lines deleted...]
-      <c r="G32" s="6"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
       <c r="H32" s="17"/>
-      <c r="I32" s="6"/>
-      <c r="J32" s="6"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
       <c r="K32" s="17"/>
-      <c r="L32" s="6"/>
+      <c r="L32" s="17"/>
       <c r="M32" s="17"/>
-      <c r="N32" s="6"/>
+      <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
-      <c r="X32" s="17"/>
-      <c r="Y32" s="17"/>
+      <c r="X32" s="16"/>
+      <c r="Y32" s="16"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
-      <c r="AD32" s="17"/>
-[...12 lines deleted...]
-      <c r="A33" s="36" t="s">
+    </row>
+    <row r="33" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="51">
+      <c r="B33" s="17">
+        <v>4.54</v>
+      </c>
+      <c r="C33" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="D33" s="17">
+        <v>3.93</v>
+      </c>
+      <c r="E33" s="17">
+        <v>5.18</v>
+      </c>
+      <c r="F33" s="17">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G33" s="17">
+        <v>5.07</v>
+      </c>
+      <c r="H33" s="17">
+        <v>5.6</v>
+      </c>
+      <c r="I33" s="17">
+        <v>6.09</v>
+      </c>
+      <c r="J33" s="17">
+        <v>6.13</v>
+      </c>
+      <c r="K33" s="17">
+        <v>5.97</v>
+      </c>
+      <c r="L33" s="17">
+        <v>6.05</v>
+      </c>
+      <c r="M33" s="17">
+        <v>6.31</v>
+      </c>
+      <c r="N33" s="17">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="O33" s="17">
+        <v>4.8</v>
+      </c>
+      <c r="P33" s="17">
+        <v>5.15</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>5.26</v>
+      </c>
+      <c r="R33" s="17">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S33" s="17">
+        <v>5.28</v>
+      </c>
+      <c r="T33" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="U33" s="17">
+        <v>6.23</v>
+      </c>
+      <c r="V33" s="17">
+        <v>6.48</v>
+      </c>
+      <c r="W33" s="17">
+        <v>6.75</v>
+      </c>
+      <c r="X33" s="16">
+        <v>6.88</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>6.87</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="AB33" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="D34" s="17">
+        <v>3.09</v>
+      </c>
+      <c r="E34" s="17">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="F34" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="G34" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="H34" s="17">
+        <v>5.09</v>
+      </c>
+      <c r="I34" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="J34" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="K34" s="17">
+        <v>5.71</v>
+      </c>
+      <c r="L34" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="M34" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N34" s="17">
+        <v>2.72</v>
+      </c>
+      <c r="O34" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="P34" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="R34" s="17">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="S34" s="17">
+        <v>4.76</v>
+      </c>
+      <c r="T34" s="17">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="U34" s="17">
+        <v>4.76</v>
+      </c>
+      <c r="V34" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="W34" s="17">
+        <v>4.21</v>
+      </c>
+      <c r="X34" s="16">
+        <v>4.45</v>
+      </c>
+      <c r="Y34" s="16">
+        <v>4.3</v>
+      </c>
+      <c r="Z34" s="17">
+        <v>4.07</v>
+      </c>
+      <c r="AA34" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="AB34" s="17">
+        <v>3.75</v>
+      </c>
+      <c r="AC34" s="17">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29"/>
+      <c r="Q35" s="29"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="29"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="29"/>
+      <c r="V35" s="29"/>
+      <c r="W35" s="29"/>
+      <c r="X35" s="29"/>
+      <c r="Y35" s="29"/>
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="29"/>
+      <c r="AB35" s="29"/>
+      <c r="AC35" s="29"/>
+    </row>
+    <row r="36" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="C36" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="D36" s="17">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="E36" s="17">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="F36" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="G36" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="H36" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="I36" s="17">
+        <v>5.05</v>
+      </c>
+      <c r="J36" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="K36" s="17">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L36" s="17">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M36" s="17">
+        <v>4.78</v>
+      </c>
+      <c r="N36" s="17">
+        <v>2.64</v>
+      </c>
+      <c r="O36" s="17">
+        <v>3.55</v>
+      </c>
+      <c r="P36" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>3.34</v>
+      </c>
+      <c r="R36" s="17">
+        <v>3.46</v>
+      </c>
+      <c r="S36" s="17">
+        <v>3.84</v>
+      </c>
+      <c r="T36" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="U36" s="17">
+        <v>4.37</v>
+      </c>
+      <c r="V36" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W36" s="17">
+        <v>4.33</v>
+      </c>
+      <c r="X36" s="17">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>4.24</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>3.01</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>3.44</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="16"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17"/>
+      <c r="L37" s="17"/>
+      <c r="M37" s="17"/>
+      <c r="N37" s="17"/>
+      <c r="O37" s="17"/>
+      <c r="P37" s="17"/>
+      <c r="Q37" s="17"/>
+      <c r="R37" s="17"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="17">
+        <v>5.61</v>
+      </c>
+      <c r="X37" s="17"/>
+      <c r="Y37" s="17"/>
+      <c r="Z37" s="17"/>
+      <c r="AA37" s="17"/>
+      <c r="AB37" s="17"/>
+      <c r="AC37" s="17"/>
+    </row>
+    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="16">
+        <v>5.12</v>
+      </c>
+      <c r="C38" s="17">
+        <v>3.48</v>
+      </c>
+      <c r="D38" s="17">
+        <v>5.25</v>
+      </c>
+      <c r="E38" s="17">
+        <v>5.56</v>
+      </c>
+      <c r="F38" s="17">
+        <v>5.4</v>
+      </c>
+      <c r="G38" s="17">
+        <v>5.79</v>
+      </c>
+      <c r="H38" s="17">
+        <v>5.88</v>
+      </c>
+      <c r="I38" s="17">
+        <v>5.73</v>
+      </c>
+      <c r="J38" s="17">
+        <v>5.82</v>
+      </c>
+      <c r="K38" s="17">
+        <v>5.55</v>
+      </c>
+      <c r="L38" s="17">
+        <v>5.35</v>
+      </c>
+      <c r="M38" s="17">
+        <v>5.37</v>
+      </c>
+      <c r="N38" s="17">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O38" s="17">
+        <v>4.71</v>
+      </c>
+      <c r="P38" s="17">
+        <v>4.75</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R38" s="17">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="S38" s="17">
+        <v>5.33</v>
+      </c>
+      <c r="T38" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="U38" s="17">
+        <v>5.78</v>
+      </c>
+      <c r="V38" s="17">
+        <v>5.56</v>
+      </c>
+      <c r="W38" s="17">
+        <v>5.61</v>
+      </c>
+      <c r="X38" s="17">
+        <v>5.6</v>
+      </c>
+      <c r="Y38" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="Z38" s="17">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AA38" s="17">
+        <v>5.67</v>
+      </c>
+      <c r="AB38" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="AC38" s="17">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="D39" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E39" s="17">
+        <v>4.43</v>
+      </c>
+      <c r="F39" s="17">
+        <v>4.13</v>
+      </c>
+      <c r="G39" s="17">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="H39" s="17">
+        <v>5.22</v>
+      </c>
+      <c r="I39" s="17">
+        <v>5.44</v>
+      </c>
+      <c r="J39" s="17">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="K39" s="17">
+        <v>5.29</v>
+      </c>
+      <c r="L39" s="17">
+        <v>5.24</v>
+      </c>
+      <c r="M39" s="17">
+        <v>4.99</v>
+      </c>
+      <c r="N39" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O39" s="17">
+        <v>1.65</v>
+      </c>
+      <c r="P39" s="17">
+        <v>1.88</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="R39" s="17">
+        <v>2.25</v>
+      </c>
+      <c r="S39" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="T39" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="U39" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="V39" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="W39" s="17">
+        <v>3.98</v>
+      </c>
+      <c r="X39" s="17">
+        <v>3.84</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>3.98</v>
+      </c>
+      <c r="Z39" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="AA39" s="17">
+        <v>2.09</v>
+      </c>
+      <c r="AB39" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="16">
+        <v>4.76</v>
+      </c>
+      <c r="C40" s="17">
+        <v>1.52</v>
+      </c>
+      <c r="D40" s="17">
+        <v>3.92</v>
+      </c>
+      <c r="E40" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="F40" s="17">
+        <v>4.22</v>
+      </c>
+      <c r="G40" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="H40" s="17">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I40" s="17">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="J40" s="17">
+        <v>4.47</v>
+      </c>
+      <c r="K40" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="L40" s="17">
+        <v>4.34</v>
+      </c>
+      <c r="M40" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="N40" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="O40" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="P40" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="R40" s="17">
+        <v>2.44</v>
+      </c>
+      <c r="S40" s="17">
+        <v>2.98</v>
+      </c>
+      <c r="T40" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="U40" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="V40" s="17">
+        <v>3.68</v>
+      </c>
+      <c r="W40" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="X40" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="Z40" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="16">
+        <v>5.12</v>
+      </c>
+      <c r="C41" s="17">
+        <v>0.88</v>
+      </c>
+      <c r="D41" s="17">
+        <v>2.69</v>
+      </c>
+      <c r="E41" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="F41" s="17">
+        <v>2.99</v>
+      </c>
+      <c r="G41" s="17">
+        <v>3.26</v>
+      </c>
+      <c r="H41" s="17">
+        <v>3.45</v>
+      </c>
+      <c r="I41" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="J41" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="K41" s="17">
+        <v>3.91</v>
+      </c>
+      <c r="L41" s="17">
+        <v>3.87</v>
+      </c>
+      <c r="M41" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="N41" s="17">
+        <v>1.76</v>
+      </c>
+      <c r="O41" s="17">
+        <v>3.07</v>
+      </c>
+      <c r="P41" s="17">
+        <v>2.21</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="R41" s="17">
+        <v>2.99</v>
+      </c>
+      <c r="S41" s="17">
+        <v>3</v>
+      </c>
+      <c r="T41" s="17">
+        <v>3.34</v>
+      </c>
+      <c r="U41" s="17">
+        <v>3.75</v>
+      </c>
+      <c r="V41" s="17">
+        <v>4</v>
+      </c>
+      <c r="W41" s="17">
+        <v>3.95</v>
+      </c>
+      <c r="X41" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="Z41" s="17">
+        <v>1.22</v>
+      </c>
+      <c r="AA41" s="17">
+        <v>0.64</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>1.04</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="16">
+        <v>3.84</v>
+      </c>
+      <c r="C42" s="17">
+        <v>1.41</v>
+      </c>
+      <c r="D42" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="E42" s="17">
+        <v>4.05</v>
+      </c>
+      <c r="F42" s="17">
+        <v>4</v>
+      </c>
+      <c r="G42" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="H42" s="17">
+        <v>4.76</v>
+      </c>
+      <c r="I42" s="17">
+        <v>5.13</v>
+      </c>
+      <c r="J42" s="17">
+        <v>5.3</v>
+      </c>
+      <c r="K42" s="17">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L42" s="17">
+        <v>5.05</v>
+      </c>
+      <c r="M42" s="17">
+        <v>4.95</v>
+      </c>
+      <c r="N42" s="17">
+        <v>2.25</v>
+      </c>
+      <c r="O42" s="17">
+        <v>5.01</v>
+      </c>
+      <c r="P42" s="17">
+        <v>5.03</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>4.91</v>
+      </c>
+      <c r="R42" s="17">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="S42" s="17">
+        <v>5.47</v>
+      </c>
+      <c r="T42" s="17">
+        <v>6.16</v>
+      </c>
+      <c r="U42" s="17">
+        <v>6.23</v>
+      </c>
+      <c r="V42" s="17">
+        <v>5.94</v>
+      </c>
+      <c r="W42" s="17">
+        <v>5.85</v>
+      </c>
+      <c r="X42" s="17">
+        <v>5.69</v>
+      </c>
+      <c r="Y42" s="17">
+        <v>5.59</v>
+      </c>
+      <c r="Z42" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="AA42" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="AB42" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="AC42" s="17">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="16">
+        <v>4.03</v>
+      </c>
+      <c r="C43" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="D43" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="E43" s="17">
+        <v>5.85</v>
+      </c>
+      <c r="F43" s="17">
+        <v>5.54</v>
+      </c>
+      <c r="G43" s="17">
+        <v>5.52</v>
+      </c>
+      <c r="H43" s="17">
+        <v>5.76</v>
+      </c>
+      <c r="I43" s="17">
+        <v>5.95</v>
+      </c>
+      <c r="J43" s="17">
+        <v>5.75</v>
+      </c>
+      <c r="K43" s="17">
+        <v>5.54</v>
+      </c>
+      <c r="L43" s="17">
+        <v>5.49</v>
+      </c>
+      <c r="M43" s="17">
+        <v>5.43</v>
+      </c>
+      <c r="N43" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O43" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="P43" s="17">
+        <v>3.79</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>4.22</v>
+      </c>
+      <c r="R43" s="17">
+        <v>4.28</v>
+      </c>
+      <c r="S43" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="T43" s="17">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="U43" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="V43" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W43" s="17">
+        <v>4.67</v>
+      </c>
+      <c r="X43" s="17">
+        <v>4.79</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>4.97</v>
+      </c>
+      <c r="Z43" s="17">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="AB43" s="17">
+        <v>3.77</v>
+      </c>
+      <c r="AC43" s="17">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="18">
+        <v>5.44</v>
+      </c>
+      <c r="C44" s="18">
+        <v>2.82</v>
+      </c>
+      <c r="D44" s="18">
+        <v>4.91</v>
+      </c>
+      <c r="E44" s="18">
+        <v>4.92</v>
+      </c>
+      <c r="F44" s="18">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="G44" s="18">
+        <v>4.75</v>
+      </c>
+      <c r="H44" s="18">
+        <v>4.95</v>
+      </c>
+      <c r="I44" s="18">
+        <v>5.09</v>
+      </c>
+      <c r="J44" s="18">
+        <v>5.19</v>
+      </c>
+      <c r="K44" s="18">
+        <v>5.16</v>
+      </c>
+      <c r="L44" s="18">
+        <v>5.24</v>
+      </c>
+      <c r="M44" s="18">
+        <v>5.12</v>
+      </c>
+      <c r="N44" s="18">
+        <v>2.33</v>
+      </c>
+      <c r="O44" s="18">
+        <v>2.62</v>
+      </c>
+      <c r="P44" s="18">
+        <v>2.29</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="R44" s="18">
+        <v>3.06</v>
+      </c>
+      <c r="S44" s="18">
+        <v>3.29</v>
+      </c>
+      <c r="T44" s="18">
+        <v>3.59</v>
+      </c>
+      <c r="U44" s="18">
+        <v>3.73</v>
+      </c>
+      <c r="V44" s="18">
+        <v>3.7</v>
+      </c>
+      <c r="W44" s="18">
+        <v>3.49</v>
+      </c>
+      <c r="X44" s="18">
+        <v>3.39</v>
+      </c>
+      <c r="Y44" s="18">
+        <v>3.27</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>3.43</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>3.25</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>3.9</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>3.72</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK45"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
+    <col min="2" max="9" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="21" width="8.28515625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A3" s="14"/>
+      <c r="B3" s="7"/>
+    </row>
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A4" s="14"/>
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="19"/>
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="19"/>
+      <c r="AE5" s="19"/>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="39">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="39">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
+    </row>
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="S7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="U7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="W7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA7" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="AE7" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG7" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="7"/>
+    </row>
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="9">
+        <v>279</v>
+      </c>
+      <c r="C9" s="9">
+        <v>238</v>
+      </c>
+      <c r="D9" s="9">
+        <v>277</v>
+      </c>
+      <c r="E9" s="9">
+        <v>247</v>
+      </c>
+      <c r="F9" s="9">
+        <v>283</v>
+      </c>
+      <c r="G9" s="9">
+        <v>302</v>
+      </c>
+      <c r="H9" s="11">
+        <v>340</v>
+      </c>
+      <c r="I9" s="11">
+        <v>295</v>
+      </c>
+      <c r="J9" s="11">
+        <v>355</v>
+      </c>
+      <c r="K9" s="11">
+        <v>332</v>
+      </c>
+      <c r="L9" s="11">
+        <v>291</v>
+      </c>
+      <c r="M9" s="11">
+        <v>295</v>
+      </c>
+      <c r="N9" s="11">
+        <v>286</v>
+      </c>
+      <c r="O9" s="11">
+        <v>222</v>
+      </c>
+      <c r="P9" s="11">
+        <v>351</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>308</v>
+      </c>
+      <c r="R9" s="11">
+        <v>324</v>
+      </c>
+      <c r="S9" s="11">
+        <v>331</v>
+      </c>
+      <c r="T9" s="11">
+        <v>353</v>
+      </c>
+      <c r="U9" s="11">
+        <v>364</v>
+      </c>
+      <c r="V9" s="11">
+        <v>323</v>
+      </c>
+      <c r="W9" s="11">
+        <v>354</v>
+      </c>
+      <c r="X9" s="9">
+        <v>263</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>355</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>268</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>245</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>335</v>
+      </c>
+      <c r="AC9" s="11">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="9">
+        <v>136</v>
+      </c>
+      <c r="C10" s="9">
+        <v>113</v>
+      </c>
+      <c r="D10" s="9">
+        <v>117</v>
+      </c>
+      <c r="E10" s="9">
+        <v>122</v>
+      </c>
+      <c r="F10" s="9">
+        <v>123</v>
+      </c>
+      <c r="G10" s="9">
+        <v>140</v>
+      </c>
+      <c r="H10" s="11">
+        <v>168</v>
+      </c>
+      <c r="I10" s="11">
+        <v>134</v>
+      </c>
+      <c r="J10" s="11">
+        <v>170</v>
+      </c>
+      <c r="K10" s="11">
+        <v>145</v>
+      </c>
+      <c r="L10" s="11">
+        <v>133</v>
+      </c>
+      <c r="M10" s="11">
+        <v>156</v>
+      </c>
+      <c r="N10" s="11">
+        <v>129</v>
+      </c>
+      <c r="O10" s="11">
+        <v>119</v>
+      </c>
+      <c r="P10" s="11">
+        <v>175</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>155</v>
+      </c>
+      <c r="R10" s="11">
+        <v>149</v>
+      </c>
+      <c r="S10" s="11">
+        <v>171</v>
+      </c>
+      <c r="T10" s="11">
+        <v>187</v>
+      </c>
+      <c r="U10" s="11">
+        <v>186</v>
+      </c>
+      <c r="V10" s="11">
+        <v>148</v>
+      </c>
+      <c r="W10" s="11">
+        <v>174</v>
+      </c>
+      <c r="X10" s="9">
+        <v>116</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>169</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>122</v>
+      </c>
+      <c r="AA10" s="11">
+        <v>128</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>169</v>
+      </c>
+      <c r="AC10" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="9">
+        <v>15</v>
+      </c>
+      <c r="C11" s="9">
+        <v>20</v>
+      </c>
+      <c r="D11" s="9">
+        <v>29</v>
+      </c>
+      <c r="E11" s="9">
+        <v>12</v>
+      </c>
+      <c r="F11" s="9">
+        <v>20</v>
+      </c>
+      <c r="G11" s="9">
+        <v>25</v>
+      </c>
+      <c r="H11" s="11">
+        <v>24</v>
+      </c>
+      <c r="I11" s="11">
+        <v>31</v>
+      </c>
+      <c r="J11" s="11">
+        <v>28</v>
+      </c>
+      <c r="K11" s="11">
+        <v>31</v>
+      </c>
+      <c r="L11" s="11">
+        <v>23</v>
+      </c>
+      <c r="M11" s="11">
+        <v>26</v>
+      </c>
+      <c r="N11" s="11">
+        <v>25</v>
+      </c>
+      <c r="O11" s="11">
+        <v>14</v>
+      </c>
+      <c r="P11" s="11">
+        <v>31</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>25</v>
+      </c>
+      <c r="R11" s="11">
+        <v>21</v>
+      </c>
+      <c r="S11" s="11">
+        <v>23</v>
+      </c>
+      <c r="T11" s="11">
+        <v>23</v>
+      </c>
+      <c r="U11" s="11">
+        <v>22</v>
+      </c>
+      <c r="V11" s="11">
+        <v>25</v>
+      </c>
+      <c r="W11" s="11">
+        <v>32</v>
+      </c>
+      <c r="X11" s="9">
+        <v>28</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>25</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>25</v>
+      </c>
+      <c r="AA11" s="11">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>21</v>
+      </c>
+      <c r="AC11" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="9">
+        <v>1</v>
+      </c>
+      <c r="C12" s="9">
+        <v>1</v>
+      </c>
+      <c r="D12" s="9">
+        <v>4</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="9">
+        <v>3</v>
+      </c>
+      <c r="G12" s="9">
         <v>2</v>
       </c>
-      <c r="C33" s="51">
+      <c r="H12" s="11">
+        <v>1</v>
+      </c>
+      <c r="I12" s="11">
+        <v>3</v>
+      </c>
+      <c r="J12" s="11">
         <v>4</v>
       </c>
-      <c r="D33" s="51">
+      <c r="K12" s="11">
+        <v>5</v>
+      </c>
+      <c r="L12" s="11">
+        <v>2</v>
+      </c>
+      <c r="M12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" s="11">
+        <v>1</v>
+      </c>
+      <c r="O12" s="11">
+        <v>3</v>
+      </c>
+      <c r="P12" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>1</v>
+      </c>
+      <c r="R12" s="11">
+        <v>2</v>
+      </c>
+      <c r="S12" s="11">
+        <v>1</v>
+      </c>
+      <c r="T12" s="11">
+        <v>3</v>
+      </c>
+      <c r="U12" s="11">
         <v>4</v>
       </c>
-      <c r="E33" s="51">
+      <c r="V12" s="11">
+        <v>2</v>
+      </c>
+      <c r="W12" s="11">
+        <v>1</v>
+      </c>
+      <c r="X12" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="11">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="11">
         <v>3</v>
       </c>
+      <c r="AC12" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="9">
+        <v>10</v>
+      </c>
+      <c r="C13" s="9">
+        <v>7</v>
+      </c>
+      <c r="D13" s="9">
+        <v>12</v>
+      </c>
+      <c r="E13" s="9">
+        <v>16</v>
+      </c>
+      <c r="F13" s="9">
+        <v>16</v>
+      </c>
+      <c r="G13" s="9">
+        <v>15</v>
+      </c>
+      <c r="H13" s="11">
+        <v>14</v>
+      </c>
+      <c r="I13" s="11">
+        <v>8</v>
+      </c>
+      <c r="J13" s="11">
+        <v>14</v>
+      </c>
+      <c r="K13" s="11">
+        <v>10</v>
+      </c>
+      <c r="L13" s="11">
+        <v>18</v>
+      </c>
+      <c r="M13" s="11">
+        <v>13</v>
+      </c>
+      <c r="N13" s="11">
+        <v>17</v>
+      </c>
+      <c r="O13" s="11">
+        <v>10</v>
+      </c>
+      <c r="P13" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>10</v>
+      </c>
+      <c r="R13" s="11">
+        <v>13</v>
+      </c>
+      <c r="S13" s="11">
+        <v>14</v>
+      </c>
+      <c r="T13" s="11">
+        <v>16</v>
+      </c>
+      <c r="U13" s="11">
+        <v>12</v>
+      </c>
+      <c r="V13" s="11">
+        <v>14</v>
+      </c>
+      <c r="W13" s="11">
+        <v>24</v>
+      </c>
+      <c r="X13" s="9">
+        <v>6</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>21</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>21</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="9">
+        <v>46</v>
+      </c>
+      <c r="C14" s="9">
+        <v>42</v>
+      </c>
+      <c r="D14" s="9">
+        <v>43</v>
+      </c>
+      <c r="E14" s="9">
+        <v>45</v>
+      </c>
+      <c r="F14" s="9">
+        <v>51</v>
+      </c>
+      <c r="G14" s="9">
+        <v>51</v>
+      </c>
+      <c r="H14" s="11">
+        <v>54</v>
+      </c>
+      <c r="I14" s="11">
+        <v>51</v>
+      </c>
+      <c r="J14" s="11">
+        <v>64</v>
+      </c>
+      <c r="K14" s="11">
+        <v>64</v>
+      </c>
+      <c r="L14" s="11">
+        <v>57</v>
+      </c>
+      <c r="M14" s="11">
+        <v>45</v>
+      </c>
+      <c r="N14" s="11">
+        <v>48</v>
+      </c>
+      <c r="O14" s="11">
+        <v>35</v>
+      </c>
+      <c r="P14" s="11">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>49</v>
+      </c>
+      <c r="R14" s="11">
+        <v>69</v>
+      </c>
+      <c r="S14" s="11">
+        <v>55</v>
+      </c>
+      <c r="T14" s="11">
+        <v>48</v>
+      </c>
+      <c r="U14" s="11">
+        <v>62</v>
+      </c>
+      <c r="V14" s="11">
+        <v>58</v>
+      </c>
+      <c r="W14" s="11">
+        <v>49</v>
+      </c>
+      <c r="X14" s="9">
+        <v>44</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>64</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>47</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>41</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>59</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9">
+        <v>21</v>
+      </c>
+      <c r="C15" s="9">
+        <v>21</v>
+      </c>
+      <c r="D15" s="9">
+        <v>16</v>
+      </c>
+      <c r="E15" s="9">
+        <v>18</v>
+      </c>
+      <c r="F15" s="9">
+        <v>19</v>
+      </c>
+      <c r="G15" s="9">
+        <v>15</v>
+      </c>
+      <c r="H15" s="11">
+        <v>21</v>
+      </c>
+      <c r="I15" s="11">
+        <v>12</v>
+      </c>
+      <c r="J15" s="11">
+        <v>15</v>
+      </c>
+      <c r="K15" s="11">
+        <v>18</v>
+      </c>
+      <c r="L15" s="11">
+        <v>15</v>
+      </c>
+      <c r="M15" s="11">
+        <v>15</v>
+      </c>
+      <c r="N15" s="11">
+        <v>20</v>
+      </c>
+      <c r="O15" s="11">
+        <v>13</v>
+      </c>
+      <c r="P15" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>24</v>
+      </c>
+      <c r="R15" s="11">
+        <v>14</v>
+      </c>
+      <c r="S15" s="11">
+        <v>22</v>
+      </c>
+      <c r="T15" s="11">
+        <v>26</v>
+      </c>
+      <c r="U15" s="11">
+        <v>16</v>
+      </c>
+      <c r="V15" s="11">
+        <v>18</v>
+      </c>
+      <c r="W15" s="11">
+        <v>15</v>
+      </c>
+      <c r="X15" s="9">
+        <v>14</v>
+      </c>
+      <c r="Y15" s="9">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>30</v>
+      </c>
+      <c r="AA15" s="11">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="22"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="9"/>
+      <c r="Y16" s="9"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+    </row>
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="9">
+        <v>18</v>
+      </c>
+      <c r="C17" s="9">
+        <v>17</v>
+      </c>
+      <c r="D17" s="9">
+        <v>17</v>
+      </c>
+      <c r="E17" s="9">
+        <v>11</v>
+      </c>
+      <c r="F17" s="9">
+        <v>15</v>
+      </c>
+      <c r="G17" s="9">
+        <v>13</v>
+      </c>
+      <c r="H17" s="11">
+        <v>27</v>
+      </c>
+      <c r="I17" s="11">
+        <v>18</v>
+      </c>
+      <c r="J17" s="11">
+        <v>22</v>
+      </c>
+      <c r="K17" s="11">
+        <v>20</v>
+      </c>
+      <c r="L17" s="11">
+        <v>15</v>
+      </c>
+      <c r="M17" s="11">
+        <v>17</v>
+      </c>
+      <c r="N17" s="11">
+        <v>14</v>
+      </c>
+      <c r="O17" s="11">
+        <v>9</v>
+      </c>
+      <c r="P17" s="11">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>10</v>
+      </c>
+      <c r="R17" s="11">
+        <v>17</v>
+      </c>
+      <c r="S17" s="11">
+        <v>12</v>
+      </c>
+      <c r="T17" s="11">
+        <v>24</v>
+      </c>
+      <c r="U17" s="11">
+        <v>20</v>
+      </c>
+      <c r="V17" s="11">
+        <v>21</v>
+      </c>
+      <c r="W17" s="11">
+        <v>16</v>
+      </c>
+      <c r="X17" s="9">
+        <v>21</v>
+      </c>
+      <c r="Y17" s="9">
+        <v>22</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="11">
+        <v>10</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="11">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="9">
+        <v>1</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2</v>
+      </c>
+      <c r="F18" s="9">
+        <v>2</v>
+      </c>
+      <c r="G18" s="9">
+        <v>3</v>
+      </c>
+      <c r="H18" s="11">
+        <v>1</v>
+      </c>
+      <c r="I18" s="11">
+        <v>5</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="11">
+        <v>6</v>
+      </c>
+      <c r="L18" s="11">
+        <v>2</v>
+      </c>
+      <c r="M18" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" s="11">
+        <v>3</v>
+      </c>
+      <c r="O18" s="11">
+        <v>1</v>
+      </c>
+      <c r="P18" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>4</v>
+      </c>
+      <c r="R18" s="11">
+        <v>2</v>
+      </c>
+      <c r="S18" s="11">
+        <v>1</v>
+      </c>
+      <c r="T18" s="11">
+        <v>1</v>
+      </c>
+      <c r="U18" s="11">
+        <v>2</v>
+      </c>
+      <c r="V18" s="11">
+        <v>3</v>
+      </c>
+      <c r="W18" s="11">
+        <v>1</v>
+      </c>
+      <c r="X18" s="9">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z18" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC18" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <v>10</v>
+      </c>
+      <c r="C19" s="9">
+        <v>4</v>
+      </c>
+      <c r="D19" s="9">
+        <v>11</v>
+      </c>
+      <c r="E19" s="9">
+        <v>8</v>
+      </c>
+      <c r="F19" s="9">
+        <v>14</v>
+      </c>
+      <c r="G19" s="9">
+        <v>14</v>
+      </c>
+      <c r="H19" s="11">
+        <v>10</v>
+      </c>
+      <c r="I19" s="11">
+        <v>14</v>
+      </c>
+      <c r="J19" s="11">
+        <v>7</v>
+      </c>
+      <c r="K19" s="11">
+        <v>7</v>
+      </c>
+      <c r="L19" s="11">
+        <v>6</v>
+      </c>
+      <c r="M19" s="11">
+        <v>7</v>
+      </c>
+      <c r="N19" s="11">
+        <v>8</v>
+      </c>
+      <c r="O19" s="11">
+        <v>8</v>
+      </c>
+      <c r="P19" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>7</v>
+      </c>
+      <c r="R19" s="11">
+        <v>11</v>
+      </c>
+      <c r="S19" s="11">
+        <v>8</v>
+      </c>
+      <c r="T19" s="11">
+        <v>8</v>
+      </c>
+      <c r="U19" s="11">
+        <v>19</v>
+      </c>
+      <c r="V19" s="11">
+        <v>10</v>
+      </c>
+      <c r="W19" s="11">
+        <v>21</v>
+      </c>
+      <c r="X19" s="9">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>9</v>
+      </c>
+      <c r="AA19" s="11">
+        <v>9</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>17</v>
+      </c>
+      <c r="AC19" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="9">
+        <v>3</v>
+      </c>
+      <c r="C20" s="9">
+        <v>4</v>
+      </c>
+      <c r="D20" s="9">
+        <v>9</v>
+      </c>
+      <c r="E20" s="9">
+        <v>6</v>
+      </c>
+      <c r="F20" s="9">
+        <v>6</v>
+      </c>
+      <c r="G20" s="9">
+        <v>5</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2</v>
+      </c>
+      <c r="I20" s="11">
+        <v>4</v>
+      </c>
+      <c r="J20" s="11">
+        <v>4</v>
+      </c>
+      <c r="K20" s="11">
+        <v>5</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2</v>
+      </c>
+      <c r="M20" s="11">
+        <v>3</v>
+      </c>
+      <c r="N20" s="11">
+        <v>9</v>
+      </c>
+      <c r="O20" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P20" s="11">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>5</v>
+      </c>
+      <c r="R20" s="11">
+        <v>4</v>
+      </c>
+      <c r="S20" s="11">
+        <v>2</v>
+      </c>
+      <c r="T20" s="11">
+        <v>3</v>
+      </c>
+      <c r="U20" s="11">
+        <v>1</v>
+      </c>
+      <c r="V20" s="11">
+        <v>3</v>
+      </c>
+      <c r="W20" s="11">
+        <v>1</v>
+      </c>
+      <c r="X20" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="9">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>5</v>
+      </c>
+      <c r="AA20" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>2</v>
+      </c>
+      <c r="AC20" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="9">
+        <v>5</v>
+      </c>
+      <c r="C21" s="9">
+        <v>4</v>
+      </c>
+      <c r="D21" s="9">
+        <v>5</v>
+      </c>
+      <c r="E21" s="9">
+        <v>1</v>
+      </c>
+      <c r="F21" s="9">
+        <v>4</v>
+      </c>
+      <c r="G21" s="9">
+        <v>4</v>
+      </c>
+      <c r="H21" s="11">
+        <v>4</v>
+      </c>
+      <c r="I21" s="11">
+        <v>6</v>
+      </c>
+      <c r="J21" s="11">
+        <v>8</v>
+      </c>
+      <c r="K21" s="11">
+        <v>7</v>
+      </c>
+      <c r="L21" s="11">
+        <v>6</v>
+      </c>
+      <c r="M21" s="11">
+        <v>5</v>
+      </c>
+      <c r="N21" s="11">
+        <v>6</v>
+      </c>
+      <c r="O21" s="11">
+        <v>3</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>6</v>
+      </c>
+      <c r="R21" s="11">
+        <v>4</v>
+      </c>
+      <c r="S21" s="11">
+        <v>4</v>
+      </c>
+      <c r="T21" s="11">
+        <v>1</v>
+      </c>
+      <c r="U21" s="11">
+        <v>4</v>
+      </c>
+      <c r="V21" s="11">
+        <v>7</v>
+      </c>
+      <c r="W21" s="11">
+        <v>2</v>
+      </c>
+      <c r="X21" s="9">
+        <v>2</v>
+      </c>
+      <c r="Y21" s="9">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="11">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>3</v>
+      </c>
+      <c r="AC21" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="11">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11">
+        <v>3</v>
+      </c>
+      <c r="D22" s="11">
+        <v>3</v>
+      </c>
+      <c r="E22" s="11">
+        <v>4</v>
+      </c>
+      <c r="F22" s="11">
+        <v>4</v>
+      </c>
+      <c r="G22" s="11">
+        <v>10</v>
+      </c>
+      <c r="H22" s="11">
+        <v>9</v>
+      </c>
+      <c r="I22" s="11">
+        <v>7</v>
+      </c>
+      <c r="J22" s="11">
+        <v>11</v>
+      </c>
+      <c r="K22" s="11">
+        <v>8</v>
+      </c>
+      <c r="L22" s="11">
+        <v>9</v>
+      </c>
+      <c r="M22" s="11">
+        <v>3</v>
+      </c>
+      <c r="N22" s="11">
+        <v>5</v>
+      </c>
+      <c r="O22" s="11">
+        <v>6</v>
+      </c>
+      <c r="P22" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>9</v>
+      </c>
+      <c r="R22" s="11">
+        <v>10</v>
+      </c>
+      <c r="S22" s="11">
+        <v>16</v>
+      </c>
+      <c r="T22" s="11">
+        <v>7</v>
+      </c>
+      <c r="U22" s="11">
+        <v>8</v>
+      </c>
+      <c r="V22" s="11">
+        <v>8</v>
+      </c>
+      <c r="W22" s="11">
+        <v>11</v>
+      </c>
+      <c r="X22" s="9">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="9">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="11">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>6</v>
+      </c>
+      <c r="AC22" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="11">
+        <v>6</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>11</v>
+      </c>
+      <c r="E23" s="11">
+        <v>2</v>
+      </c>
+      <c r="F23" s="11">
+        <v>6</v>
+      </c>
+      <c r="G23" s="11">
+        <v>5</v>
+      </c>
+      <c r="H23" s="11">
+        <v>5</v>
+      </c>
+      <c r="I23" s="11">
+        <v>2</v>
+      </c>
+      <c r="J23" s="11">
+        <v>8</v>
+      </c>
+      <c r="K23" s="11">
+        <v>6</v>
+      </c>
+      <c r="L23" s="11">
+        <v>3</v>
+      </c>
+      <c r="M23" s="11">
+        <v>5</v>
+      </c>
+      <c r="N23" s="11">
+        <v>1</v>
+      </c>
+      <c r="O23" s="11">
+        <v>1</v>
+      </c>
+      <c r="P23" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>3</v>
+      </c>
+      <c r="R23" s="11">
+        <v>8</v>
+      </c>
+      <c r="S23" s="11">
+        <v>2</v>
+      </c>
+      <c r="T23" s="11">
+        <v>6</v>
+      </c>
+      <c r="U23" s="11">
+        <v>8</v>
+      </c>
+      <c r="V23" s="11">
+        <v>6</v>
+      </c>
+      <c r="W23" s="11">
+        <v>7</v>
+      </c>
+      <c r="X23" s="9">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="9">
+        <v>5</v>
+      </c>
+      <c r="Z23" s="11">
+        <v>2</v>
+      </c>
+      <c r="AA23" s="11">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="29"/>
+      <c r="X24" s="29"/>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="29"/>
+      <c r="AC24" s="7"/>
+    </row>
+    <row r="25" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="11">
+        <v>239</v>
+      </c>
+      <c r="C25" s="11">
+        <v>214</v>
+      </c>
+      <c r="D25" s="11">
+        <v>233</v>
+      </c>
+      <c r="E25" s="11">
+        <v>223</v>
+      </c>
+      <c r="F25" s="11">
+        <v>246</v>
+      </c>
+      <c r="G25" s="11">
+        <v>255</v>
+      </c>
+      <c r="H25" s="11">
+        <v>292</v>
+      </c>
+      <c r="I25" s="11">
+        <v>250</v>
+      </c>
+      <c r="J25" s="11">
+        <v>311</v>
+      </c>
+      <c r="K25" s="11">
+        <v>279</v>
+      </c>
+      <c r="L25" s="11">
+        <v>259</v>
+      </c>
+      <c r="M25" s="11">
+        <v>261</v>
+      </c>
+      <c r="N25" s="11">
+        <v>249</v>
+      </c>
+      <c r="O25" s="11">
+        <v>197</v>
+      </c>
+      <c r="P25" s="11">
+        <v>308</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>272</v>
+      </c>
+      <c r="R25" s="11">
+        <v>281</v>
+      </c>
+      <c r="S25" s="11">
+        <v>293</v>
+      </c>
+      <c r="T25" s="11">
+        <v>318</v>
+      </c>
+      <c r="U25" s="11">
+        <v>308</v>
+      </c>
+      <c r="V25" s="11">
+        <v>275</v>
+      </c>
+      <c r="W25" s="11">
+        <v>304</v>
+      </c>
+      <c r="X25" s="9">
+        <v>223</v>
+      </c>
+      <c r="Y25" s="9">
+        <v>323</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>247</v>
+      </c>
+      <c r="AA25" s="11">
+        <v>220</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>294</v>
+      </c>
+      <c r="AC25" s="11">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="11">
+        <v>136</v>
+      </c>
+      <c r="C26" s="11">
+        <v>113</v>
+      </c>
+      <c r="D26" s="11">
+        <v>117</v>
+      </c>
+      <c r="E26" s="11">
+        <v>122</v>
+      </c>
+      <c r="F26" s="11">
+        <v>123</v>
+      </c>
+      <c r="G26" s="11">
+        <v>140</v>
+      </c>
+      <c r="H26" s="11">
+        <v>168</v>
+      </c>
+      <c r="I26" s="11">
+        <v>134</v>
+      </c>
+      <c r="J26" s="11">
+        <v>170</v>
+      </c>
+      <c r="K26" s="11">
+        <v>145</v>
+      </c>
+      <c r="L26" s="11">
+        <v>133</v>
+      </c>
+      <c r="M26" s="11">
+        <v>156</v>
+      </c>
+      <c r="N26" s="11">
+        <v>129</v>
+      </c>
+      <c r="O26" s="11">
+        <v>119</v>
+      </c>
+      <c r="P26" s="11">
+        <v>175</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>155</v>
+      </c>
+      <c r="R26" s="11">
+        <v>149</v>
+      </c>
+      <c r="S26" s="11">
+        <v>171</v>
+      </c>
+      <c r="T26" s="11">
+        <v>187</v>
+      </c>
+      <c r="U26" s="11">
+        <v>186</v>
+      </c>
+      <c r="V26" s="11">
+        <v>148</v>
+      </c>
+      <c r="W26" s="11">
+        <v>174</v>
+      </c>
+      <c r="X26" s="9">
+        <v>116</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>169</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>122</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>128</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>169</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="11">
+        <v>15</v>
+      </c>
+      <c r="C27" s="11">
+        <v>20</v>
+      </c>
+      <c r="D27" s="11">
+        <v>29</v>
+      </c>
+      <c r="E27" s="11">
+        <v>12</v>
+      </c>
+      <c r="F27" s="11">
+        <v>20</v>
+      </c>
+      <c r="G27" s="11">
+        <v>25</v>
+      </c>
+      <c r="H27" s="11">
+        <v>24</v>
+      </c>
+      <c r="I27" s="11">
+        <v>31</v>
+      </c>
+      <c r="J27" s="11">
+        <v>28</v>
+      </c>
+      <c r="K27" s="11">
+        <v>31</v>
+      </c>
+      <c r="L27" s="11">
+        <v>23</v>
+      </c>
+      <c r="M27" s="11">
+        <v>26</v>
+      </c>
+      <c r="N27" s="11">
+        <v>25</v>
+      </c>
+      <c r="O27" s="11">
+        <v>14</v>
+      </c>
+      <c r="P27" s="11">
+        <v>31</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>25</v>
+      </c>
+      <c r="R27" s="11">
+        <v>21</v>
+      </c>
+      <c r="S27" s="11">
+        <v>23</v>
+      </c>
+      <c r="T27" s="11">
+        <v>23</v>
+      </c>
+      <c r="U27" s="11">
+        <v>22</v>
+      </c>
+      <c r="V27" s="11">
+        <v>25</v>
+      </c>
+      <c r="W27" s="11">
+        <v>32</v>
+      </c>
+      <c r="X27" s="9">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>25</v>
+      </c>
+      <c r="Z27" s="11">
+        <v>25</v>
+      </c>
+      <c r="AA27" s="11">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="11">
+        <v>21</v>
+      </c>
+      <c r="AC27" s="11">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="11">
+        <v>1</v>
+      </c>
+      <c r="C28" s="11">
+        <v>1</v>
+      </c>
+      <c r="D28" s="11">
+        <v>4</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F28" s="11">
+        <v>3</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2</v>
+      </c>
+      <c r="H28" s="11">
+        <v>1</v>
+      </c>
+      <c r="I28" s="11">
+        <v>3</v>
+      </c>
+      <c r="J28" s="11">
+        <v>4</v>
+      </c>
+      <c r="K28" s="11">
+        <v>5</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2</v>
+      </c>
+      <c r="M28" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N28" s="11">
+        <v>1</v>
+      </c>
+      <c r="O28" s="11">
+        <v>3</v>
+      </c>
+      <c r="P28" s="11">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>1</v>
+      </c>
+      <c r="R28" s="11">
+        <v>2</v>
+      </c>
+      <c r="S28" s="11">
+        <v>1</v>
+      </c>
+      <c r="T28" s="11">
+        <v>3</v>
+      </c>
+      <c r="U28" s="11">
+        <v>4</v>
+      </c>
+      <c r="V28" s="11">
+        <v>2</v>
+      </c>
+      <c r="W28" s="11">
+        <v>1</v>
+      </c>
+      <c r="X28" s="9">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="11">
+        <v>4</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="11">
+        <v>10</v>
+      </c>
+      <c r="C29" s="11">
+        <v>7</v>
+      </c>
+      <c r="D29" s="11">
+        <v>12</v>
+      </c>
+      <c r="E29" s="11">
+        <v>16</v>
+      </c>
+      <c r="F29" s="11">
+        <v>16</v>
+      </c>
+      <c r="G29" s="11">
+        <v>15</v>
+      </c>
+      <c r="H29" s="11">
+        <v>14</v>
+      </c>
+      <c r="I29" s="11">
+        <v>8</v>
+      </c>
+      <c r="J29" s="11">
+        <v>14</v>
+      </c>
+      <c r="K29" s="11">
+        <v>10</v>
+      </c>
+      <c r="L29" s="11">
+        <v>18</v>
+      </c>
+      <c r="M29" s="11">
+        <v>13</v>
+      </c>
+      <c r="N29" s="11">
+        <v>17</v>
+      </c>
+      <c r="O29" s="11">
+        <v>10</v>
+      </c>
+      <c r="P29" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>10</v>
+      </c>
+      <c r="R29" s="11">
+        <v>13</v>
+      </c>
+      <c r="S29" s="11">
+        <v>14</v>
+      </c>
+      <c r="T29" s="11">
+        <v>16</v>
+      </c>
+      <c r="U29" s="11">
+        <v>12</v>
+      </c>
+      <c r="V29" s="11">
+        <v>14</v>
+      </c>
+      <c r="W29" s="11">
+        <v>24</v>
+      </c>
+      <c r="X29" s="9">
+        <v>6</v>
+      </c>
+      <c r="Y29" s="9">
+        <v>21</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="11">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="11">
+        <v>21</v>
+      </c>
+      <c r="AC29" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="11">
+        <v>46</v>
+      </c>
+      <c r="C30" s="11">
+        <v>42</v>
+      </c>
+      <c r="D30" s="11">
+        <v>43</v>
+      </c>
+      <c r="E30" s="11">
+        <v>45</v>
+      </c>
+      <c r="F30" s="11">
+        <v>51</v>
+      </c>
+      <c r="G30" s="11">
+        <v>51</v>
+      </c>
+      <c r="H30" s="11">
+        <v>54</v>
+      </c>
+      <c r="I30" s="11">
+        <v>51</v>
+      </c>
+      <c r="J30" s="11">
+        <v>64</v>
+      </c>
+      <c r="K30" s="11">
+        <v>64</v>
+      </c>
+      <c r="L30" s="11">
+        <v>57</v>
+      </c>
+      <c r="M30" s="11">
+        <v>45</v>
+      </c>
+      <c r="N30" s="11">
+        <v>48</v>
+      </c>
+      <c r="O30" s="11">
+        <v>35</v>
+      </c>
+      <c r="P30" s="11">
+        <v>53</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>49</v>
+      </c>
+      <c r="R30" s="11">
+        <v>69</v>
+      </c>
+      <c r="S30" s="11">
+        <v>55</v>
+      </c>
+      <c r="T30" s="11">
+        <v>48</v>
+      </c>
+      <c r="U30" s="11">
+        <v>62</v>
+      </c>
+      <c r="V30" s="11">
+        <v>58</v>
+      </c>
+      <c r="W30" s="11">
+        <v>49</v>
+      </c>
+      <c r="X30" s="9">
+        <v>44</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>64</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>47</v>
+      </c>
+      <c r="AA30" s="11">
+        <v>41</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>59</v>
+      </c>
+      <c r="AC30" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="11">
+        <v>21</v>
+      </c>
+      <c r="C31" s="11">
+        <v>21</v>
+      </c>
+      <c r="D31" s="11">
+        <v>16</v>
+      </c>
+      <c r="E31" s="11">
+        <v>18</v>
+      </c>
+      <c r="F31" s="11">
+        <v>19</v>
+      </c>
+      <c r="G31" s="11">
+        <v>15</v>
+      </c>
+      <c r="H31" s="11">
+        <v>21</v>
+      </c>
+      <c r="I31" s="11">
+        <v>12</v>
+      </c>
+      <c r="J31" s="11">
+        <v>15</v>
+      </c>
+      <c r="K31" s="11">
+        <v>18</v>
+      </c>
+      <c r="L31" s="11">
+        <v>15</v>
+      </c>
+      <c r="M31" s="11">
+        <v>15</v>
+      </c>
+      <c r="N31" s="11">
+        <v>20</v>
+      </c>
+      <c r="O31" s="11">
+        <v>13</v>
+      </c>
+      <c r="P31" s="11">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>24</v>
+      </c>
+      <c r="R31" s="11">
+        <v>14</v>
+      </c>
+      <c r="S31" s="11">
+        <v>22</v>
+      </c>
+      <c r="T31" s="11">
+        <v>26</v>
+      </c>
+      <c r="U31" s="11">
+        <v>16</v>
+      </c>
+      <c r="V31" s="11">
+        <v>18</v>
+      </c>
+      <c r="W31" s="11">
+        <v>15</v>
+      </c>
+      <c r="X31" s="9">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>28</v>
+      </c>
+      <c r="Z31" s="11">
+        <v>30</v>
+      </c>
+      <c r="AA31" s="11">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="11">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="9"/>
+      <c r="Z32" s="11"/>
+      <c r="AA32" s="11"/>
+      <c r="AB32" s="11"/>
+      <c r="AC32" s="11"/>
+    </row>
+    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="11">
+        <v>9</v>
+      </c>
+      <c r="C33" s="11">
+        <v>8</v>
+      </c>
+      <c r="D33" s="11">
+        <v>8</v>
+      </c>
+      <c r="E33" s="11">
+        <v>6</v>
+      </c>
+      <c r="F33" s="11">
+        <v>12</v>
+      </c>
+      <c r="G33" s="11">
+        <v>5</v>
+      </c>
+      <c r="H33" s="11">
+        <v>10</v>
+      </c>
+      <c r="I33" s="11">
+        <v>10</v>
+      </c>
+      <c r="J33" s="11">
+        <v>14</v>
+      </c>
+      <c r="K33" s="11">
+        <v>5</v>
+      </c>
+      <c r="L33" s="11">
+        <v>10</v>
+      </c>
+      <c r="M33" s="11">
+        <v>6</v>
+      </c>
+      <c r="N33" s="11">
+        <v>7</v>
+      </c>
+      <c r="O33" s="11">
+        <v>3</v>
+      </c>
+      <c r="P33" s="11">
+        <v>6</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>6</v>
+      </c>
+      <c r="R33" s="11">
+        <v>11</v>
+      </c>
+      <c r="S33" s="11">
+        <v>7</v>
+      </c>
+      <c r="T33" s="11">
+        <v>14</v>
+      </c>
+      <c r="U33" s="11">
+        <v>5</v>
+      </c>
+      <c r="V33" s="11">
+        <v>9</v>
+      </c>
+      <c r="W33" s="11">
+        <v>9</v>
+      </c>
+      <c r="X33" s="9">
+        <v>10</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>14</v>
+      </c>
+      <c r="Z33" s="11">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="11">
+        <v>5</v>
+      </c>
+      <c r="AB33" s="11">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="11">
+        <v>1</v>
+      </c>
+      <c r="C34" s="11">
+        <v>2</v>
+      </c>
+      <c r="D34" s="11">
+        <v>4</v>
+      </c>
+      <c r="E34" s="11">
+        <v>4</v>
+      </c>
+      <c r="F34" s="11">
+        <v>2</v>
+      </c>
+      <c r="G34" s="11">
+        <v>2</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="I34" s="11">
+        <v>1</v>
+      </c>
+      <c r="J34" s="11">
+        <v>2</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+      <c r="L34" s="11">
+        <v>1</v>
+      </c>
+      <c r="M34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N34" s="11">
+        <v>2</v>
+      </c>
+      <c r="O34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P34" s="11">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>2</v>
+      </c>
+      <c r="R34" s="11">
+        <v>2</v>
+      </c>
+      <c r="S34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="T34" s="11">
+        <v>1</v>
+      </c>
+      <c r="U34" s="11">
+        <v>1</v>
+      </c>
+      <c r="V34" s="11">
+        <v>1</v>
+      </c>
+      <c r="W34" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="X34" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z34" s="11">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB34" s="11">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29"/>
+      <c r="Q35" s="29"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="29"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="29"/>
+      <c r="V35" s="29"/>
+      <c r="W35" s="29"/>
+      <c r="X35" s="29"/>
+      <c r="Y35" s="29"/>
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="29"/>
+      <c r="AB35" s="29"/>
+      <c r="AC35" s="29"/>
+    </row>
+    <row r="36" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="11">
+        <v>40</v>
+      </c>
+      <c r="C36" s="11">
+        <v>24</v>
+      </c>
+      <c r="D36" s="11">
+        <v>44</v>
+      </c>
+      <c r="E36" s="11">
+        <v>24</v>
+      </c>
+      <c r="F36" s="11">
+        <v>37</v>
+      </c>
+      <c r="G36" s="11">
+        <v>47</v>
+      </c>
+      <c r="H36" s="11">
+        <v>48</v>
+      </c>
+      <c r="I36" s="11">
+        <v>45</v>
+      </c>
+      <c r="J36" s="11">
+        <v>44</v>
+      </c>
+      <c r="K36" s="11">
+        <v>53</v>
+      </c>
+      <c r="L36" s="11">
+        <v>32</v>
+      </c>
+      <c r="M36" s="11">
+        <v>34</v>
+      </c>
+      <c r="N36" s="11">
+        <v>37</v>
+      </c>
+      <c r="O36" s="11">
+        <v>25</v>
+      </c>
+      <c r="P36" s="11">
+        <v>43</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>36</v>
+      </c>
+      <c r="R36" s="11">
+        <v>43</v>
+      </c>
+      <c r="S36" s="11">
+        <v>38</v>
+      </c>
+      <c r="T36" s="11">
+        <v>35</v>
+      </c>
+      <c r="U36" s="11">
+        <v>56</v>
+      </c>
+      <c r="V36" s="11">
+        <v>48</v>
+      </c>
+      <c r="W36" s="11">
+        <v>50</v>
+      </c>
+      <c r="X36" s="11">
+        <v>40</v>
+      </c>
+      <c r="Y36" s="11">
+        <v>32</v>
+      </c>
+      <c r="Z36" s="11">
+        <v>21</v>
+      </c>
+      <c r="AA36" s="11">
+        <v>25</v>
+      </c>
+      <c r="AB36" s="11">
+        <v>41</v>
+      </c>
+      <c r="AC36" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="11"/>
+      <c r="O37" s="11"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="11"/>
+      <c r="W37" s="11"/>
+      <c r="X37" s="11"/>
+      <c r="Y37" s="11"/>
+      <c r="Z37" s="11"/>
+      <c r="AA37" s="11"/>
+      <c r="AB37" s="11"/>
+      <c r="AC37" s="11"/>
+    </row>
+    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="11">
+        <v>9</v>
+      </c>
+      <c r="C38" s="11">
+        <v>9</v>
+      </c>
+      <c r="D38" s="11">
+        <v>9</v>
+      </c>
+      <c r="E38" s="11">
+        <v>5</v>
+      </c>
+      <c r="F38" s="11">
+        <v>3</v>
+      </c>
+      <c r="G38" s="11">
+        <v>8</v>
+      </c>
+      <c r="H38" s="11">
+        <v>17</v>
+      </c>
+      <c r="I38" s="11">
+        <v>8</v>
+      </c>
+      <c r="J38" s="11">
+        <v>8</v>
+      </c>
+      <c r="K38" s="11">
+        <v>15</v>
+      </c>
+      <c r="L38" s="11">
+        <v>5</v>
+      </c>
+      <c r="M38" s="11">
+        <v>11</v>
+      </c>
+      <c r="N38" s="11">
+        <v>7</v>
+      </c>
+      <c r="O38" s="11">
+        <v>6</v>
+      </c>
+      <c r="P38" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>4</v>
+      </c>
+      <c r="R38" s="11">
+        <v>6</v>
+      </c>
+      <c r="S38" s="11">
+        <v>5</v>
+      </c>
+      <c r="T38" s="11">
+        <v>10</v>
+      </c>
+      <c r="U38" s="11">
+        <v>15</v>
+      </c>
+      <c r="V38" s="11">
+        <v>12</v>
+      </c>
+      <c r="W38" s="11">
+        <v>7</v>
+      </c>
+      <c r="X38" s="11">
+        <v>11</v>
+      </c>
+      <c r="Y38" s="11">
+        <v>8</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="11">
+        <v>5</v>
+      </c>
+      <c r="AB38" s="11">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="11">
+        <v>1</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39" s="11">
+        <v>2</v>
+      </c>
+      <c r="F39" s="11">
+        <v>2</v>
+      </c>
+      <c r="G39" s="11">
+        <v>3</v>
+      </c>
+      <c r="H39" s="11">
+        <v>1</v>
+      </c>
+      <c r="I39" s="11">
+        <v>5</v>
+      </c>
+      <c r="J39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="K39" s="11">
+        <v>6</v>
+      </c>
+      <c r="L39" s="11">
+        <v>2</v>
+      </c>
+      <c r="M39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N39" s="11">
+        <v>3</v>
+      </c>
+      <c r="O39" s="11">
+        <v>1</v>
+      </c>
+      <c r="P39" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>4</v>
+      </c>
+      <c r="R39" s="11">
+        <v>2</v>
+      </c>
+      <c r="S39" s="11">
+        <v>1</v>
+      </c>
+      <c r="T39" s="11">
+        <v>1</v>
+      </c>
+      <c r="U39" s="11">
+        <v>2</v>
+      </c>
+      <c r="V39" s="11">
+        <v>3</v>
+      </c>
+      <c r="W39" s="11">
+        <v>1</v>
+      </c>
+      <c r="X39" s="11">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z39" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC39" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="11">
+        <v>10</v>
+      </c>
+      <c r="C40" s="11">
+        <v>4</v>
+      </c>
+      <c r="D40" s="11">
+        <v>11</v>
+      </c>
+      <c r="E40" s="11">
+        <v>8</v>
+      </c>
+      <c r="F40" s="11">
+        <v>14</v>
+      </c>
+      <c r="G40" s="11">
+        <v>14</v>
+      </c>
+      <c r="H40" s="11">
+        <v>10</v>
+      </c>
+      <c r="I40" s="11">
+        <v>14</v>
+      </c>
+      <c r="J40" s="11">
+        <v>7</v>
+      </c>
+      <c r="K40" s="11">
+        <v>7</v>
+      </c>
+      <c r="L40" s="11">
+        <v>6</v>
+      </c>
+      <c r="M40" s="11">
+        <v>7</v>
+      </c>
+      <c r="N40" s="11">
+        <v>8</v>
+      </c>
+      <c r="O40" s="11">
+        <v>8</v>
+      </c>
+      <c r="P40" s="11">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>7</v>
+      </c>
+      <c r="R40" s="11">
+        <v>11</v>
+      </c>
+      <c r="S40" s="11">
+        <v>8</v>
+      </c>
+      <c r="T40" s="11">
+        <v>8</v>
+      </c>
+      <c r="U40" s="11">
+        <v>19</v>
+      </c>
+      <c r="V40" s="11">
+        <v>10</v>
+      </c>
+      <c r="W40" s="11">
+        <v>21</v>
+      </c>
+      <c r="X40" s="11">
+        <v>5</v>
+      </c>
+      <c r="Y40" s="11">
+        <v>5</v>
+      </c>
+      <c r="Z40" s="11">
+        <v>9</v>
+      </c>
+      <c r="AA40" s="11">
+        <v>9</v>
+      </c>
+      <c r="AB40" s="11">
+        <v>17</v>
+      </c>
+      <c r="AC40" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="11">
+        <v>2</v>
+      </c>
+      <c r="C41" s="11">
+        <v>2</v>
+      </c>
+      <c r="D41" s="11">
+        <v>5</v>
+      </c>
+      <c r="E41" s="11">
+        <v>2</v>
+      </c>
+      <c r="F41" s="11">
+        <v>4</v>
+      </c>
+      <c r="G41" s="11">
+        <v>3</v>
+      </c>
+      <c r="H41" s="11">
+        <v>2</v>
+      </c>
+      <c r="I41" s="11">
+        <v>3</v>
+      </c>
+      <c r="J41" s="11">
+        <v>2</v>
+      </c>
+      <c r="K41" s="11">
+        <v>4</v>
+      </c>
+      <c r="L41" s="11">
+        <v>1</v>
+      </c>
+      <c r="M41" s="11">
+        <v>3</v>
+      </c>
+      <c r="N41" s="11">
+        <v>7</v>
+      </c>
+      <c r="O41" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P41" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>3</v>
+      </c>
+      <c r="R41" s="11">
+        <v>2</v>
+      </c>
+      <c r="S41" s="11">
+        <v>2</v>
+      </c>
+      <c r="T41" s="11">
+        <v>2</v>
+      </c>
+      <c r="U41" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="V41" s="11">
+        <v>2</v>
+      </c>
+      <c r="W41" s="11">
+        <v>1</v>
+      </c>
+      <c r="X41" s="11">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="11">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB41" s="11">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="11">
+        <v>5</v>
+      </c>
+      <c r="C42" s="11">
+        <v>4</v>
+      </c>
+      <c r="D42" s="11">
+        <v>5</v>
+      </c>
+      <c r="E42" s="11">
+        <v>1</v>
+      </c>
+      <c r="F42" s="11">
+        <v>4</v>
+      </c>
+      <c r="G42" s="11">
+        <v>4</v>
+      </c>
+      <c r="H42" s="11">
+        <v>4</v>
+      </c>
+      <c r="I42" s="11">
+        <v>6</v>
+      </c>
+      <c r="J42" s="11">
+        <v>8</v>
+      </c>
+      <c r="K42" s="11">
+        <v>7</v>
+      </c>
+      <c r="L42" s="11">
+        <v>6</v>
+      </c>
+      <c r="M42" s="11">
+        <v>5</v>
+      </c>
+      <c r="N42" s="11">
+        <v>6</v>
+      </c>
+      <c r="O42" s="11">
+        <v>3</v>
+      </c>
+      <c r="P42" s="11">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="11">
+        <v>6</v>
+      </c>
+      <c r="R42" s="11">
+        <v>4</v>
+      </c>
+      <c r="S42" s="11">
+        <v>4</v>
+      </c>
+      <c r="T42" s="11">
+        <v>1</v>
+      </c>
+      <c r="U42" s="11">
+        <v>4</v>
+      </c>
+      <c r="V42" s="11">
+        <v>7</v>
+      </c>
+      <c r="W42" s="11">
+        <v>2</v>
+      </c>
+      <c r="X42" s="11">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="11">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="11">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="11">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="9">
+        <v>8</v>
+      </c>
+      <c r="C43" s="11">
+        <v>3</v>
+      </c>
+      <c r="D43" s="11">
+        <v>3</v>
+      </c>
+      <c r="E43" s="11">
+        <v>4</v>
+      </c>
+      <c r="F43" s="9">
+        <v>4</v>
+      </c>
+      <c r="G43" s="11">
+        <v>10</v>
+      </c>
+      <c r="H43" s="11">
+        <v>9</v>
+      </c>
+      <c r="I43" s="11">
+        <v>7</v>
+      </c>
+      <c r="J43" s="11">
+        <v>11</v>
+      </c>
+      <c r="K43" s="11">
+        <v>8</v>
+      </c>
+      <c r="L43" s="11">
+        <v>9</v>
+      </c>
+      <c r="M43" s="11">
+        <v>3</v>
+      </c>
+      <c r="N43" s="11">
+        <v>5</v>
+      </c>
+      <c r="O43" s="11">
+        <v>6</v>
+      </c>
+      <c r="P43" s="11">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>9</v>
+      </c>
+      <c r="R43" s="11">
+        <v>10</v>
+      </c>
+      <c r="S43" s="11">
+        <v>16</v>
+      </c>
+      <c r="T43" s="11">
+        <v>7</v>
+      </c>
+      <c r="U43" s="11">
+        <v>8</v>
+      </c>
+      <c r="V43" s="11">
+        <v>8</v>
+      </c>
+      <c r="W43" s="11">
+        <v>11</v>
+      </c>
+      <c r="X43" s="11">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="11">
+        <v>11</v>
+      </c>
+      <c r="Z43" s="11">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="11">
+        <v>4</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="13">
+        <v>6</v>
+      </c>
+      <c r="C44" s="13">
+        <v>1</v>
+      </c>
+      <c r="D44" s="13">
+        <v>11</v>
+      </c>
+      <c r="E44" s="13">
+        <v>2</v>
+      </c>
+      <c r="F44" s="13">
+        <v>6</v>
+      </c>
+      <c r="G44" s="13">
+        <v>5</v>
+      </c>
+      <c r="H44" s="13">
+        <v>5</v>
+      </c>
+      <c r="I44" s="13">
+        <v>2</v>
+      </c>
+      <c r="J44" s="13">
+        <v>8</v>
+      </c>
+      <c r="K44" s="13">
+        <v>6</v>
+      </c>
+      <c r="L44" s="13">
+        <v>3</v>
+      </c>
+      <c r="M44" s="13">
+        <v>5</v>
+      </c>
+      <c r="N44" s="13">
+        <v>1</v>
+      </c>
+      <c r="O44" s="13">
+        <v>1</v>
+      </c>
+      <c r="P44" s="13">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>3</v>
+      </c>
+      <c r="R44" s="13">
+        <v>8</v>
+      </c>
+      <c r="S44" s="13">
+        <v>2</v>
+      </c>
+      <c r="T44" s="13">
+        <v>6</v>
+      </c>
+      <c r="U44" s="13">
+        <v>8</v>
+      </c>
+      <c r="V44" s="13">
+        <v>6</v>
+      </c>
+      <c r="W44" s="13">
+        <v>7</v>
+      </c>
+      <c r="X44" s="13">
+        <v>9</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>5</v>
+      </c>
+      <c r="Z44" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA44" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="Z6:AK6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK45"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="21" width="8.42578125" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1"/>
+    <row r="2" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A3" s="14"/>
+      <c r="B3" s="7"/>
+    </row>
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A4" s="14"/>
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="D5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="25"/>
+      <c r="P5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="25"/>
+      <c r="AB5" s="19"/>
+      <c r="AE5" s="19"/>
+      <c r="AI5" s="26"/>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="43">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="43">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+    </row>
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="S7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="T7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="U7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB7" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+    </row>
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="16">
+        <v>2.91</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1.28</v>
+      </c>
+      <c r="D9" s="16">
+        <v>2.81</v>
+      </c>
+      <c r="E9" s="16">
+        <v>2.77</v>
+      </c>
+      <c r="F9" s="16">
+        <v>2.81</v>
+      </c>
+      <c r="G9" s="17">
+        <v>2.88</v>
+      </c>
+      <c r="H9" s="17">
+        <v>2.98</v>
+      </c>
+      <c r="I9" s="17">
+        <v>2.99</v>
+      </c>
+      <c r="J9" s="17">
+        <v>3.08</v>
+      </c>
+      <c r="K9" s="17">
+        <v>3.12</v>
+      </c>
+      <c r="L9" s="17">
+        <v>3.12</v>
+      </c>
+      <c r="M9" s="17">
+        <v>3.11</v>
+      </c>
+      <c r="N9" s="17">
+        <v>2.97</v>
+      </c>
+      <c r="O9" s="17">
+        <v>2.77</v>
+      </c>
+      <c r="P9" s="17">
+        <v>3.07</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="R9" s="17">
+        <v>3.18</v>
+      </c>
+      <c r="S9" s="17">
+        <v>3.24</v>
+      </c>
+      <c r="T9" s="17">
+        <v>3.31</v>
+      </c>
+      <c r="U9" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="V9" s="17">
+        <v>3.38</v>
+      </c>
+      <c r="W9" s="17">
+        <v>3.41</v>
+      </c>
+      <c r="X9" s="16">
+        <v>3.36</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>3.39</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>2.79</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>2.8</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>3.04</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="16">
+        <v>3.07</v>
+      </c>
+      <c r="C10" s="16">
+        <v>1.32</v>
+      </c>
+      <c r="D10" s="16">
+        <v>2.81</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2.82</v>
+      </c>
+      <c r="F10" s="16">
+        <v>2.81</v>
+      </c>
+      <c r="G10" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="H10" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="I10" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="J10" s="17">
+        <v>3.12</v>
+      </c>
+      <c r="K10" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="L10" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="M10" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="N10" s="17">
+        <v>2.87</v>
+      </c>
+      <c r="O10" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="P10" s="17">
+        <v>3.24</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="R10" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="S10" s="17">
+        <v>3.42</v>
+      </c>
+      <c r="T10" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="U10" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="V10" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="W10" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="X10" s="16">
+        <v>3.52</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>2.88</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="16">
+        <v>2.29</v>
+      </c>
+      <c r="C11" s="16">
+        <v>1.58</v>
+      </c>
+      <c r="D11" s="16">
+        <v>3.33</v>
+      </c>
+      <c r="E11" s="16">
+        <v>2.97</v>
+      </c>
+      <c r="F11" s="16">
+        <v>2.99</v>
+      </c>
+      <c r="G11" s="17">
+        <v>3.15</v>
+      </c>
+      <c r="H11" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="I11" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="J11" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="K11" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="L11" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="M11" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="N11" s="17">
+        <v>3.82</v>
+      </c>
+      <c r="O11" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="P11" s="17">
+        <v>3.68</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>3.74</v>
+      </c>
+      <c r="R11" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="S11" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="T11" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="U11" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="V11" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="W11" s="17">
+        <v>3.76</v>
+      </c>
+      <c r="X11" s="16">
+        <v>3.82</v>
+      </c>
+      <c r="Y11" s="16">
+        <v>3.82</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>3.87</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>3.03</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="16">
+        <v>1.05</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D12" s="16">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="E12" s="16">
+        <v>1.64</v>
+      </c>
+      <c r="F12" s="16">
+        <v>1.96</v>
+      </c>
+      <c r="G12" s="17">
+        <v>2</v>
+      </c>
+      <c r="H12" s="17">
+        <v>1.86</v>
+      </c>
+      <c r="I12" s="17">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="J12" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="K12" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="L12" s="17">
+        <v>2.57</v>
+      </c>
+      <c r="M12" s="17">
+        <v>2.35</v>
+      </c>
+      <c r="N12" s="17">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O12" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="P12" s="17">
+        <v>3.39</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="R12" s="17">
+        <v>2.69</v>
+      </c>
+      <c r="S12" s="17">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="T12" s="17">
+        <v>2.56</v>
+      </c>
+      <c r="U12" s="17">
+        <v>2.79</v>
+      </c>
+      <c r="V12" s="17">
+        <v>2.74</v>
+      </c>
+      <c r="W12" s="17">
+        <v>2.57</v>
+      </c>
+      <c r="X12" s="16">
+        <v>2.74</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>2.69</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>4.21</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="16">
+        <v>2.71</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.98</v>
+      </c>
+      <c r="D13" s="16">
+        <v>2.67</v>
+      </c>
+      <c r="E13" s="16">
+        <v>3.12</v>
+      </c>
+      <c r="F13" s="16">
+        <v>3.37</v>
+      </c>
+      <c r="G13" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="H13" s="17">
+        <v>3.55</v>
+      </c>
+      <c r="I13" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="J13" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="K13" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="L13" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="M13" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="N13" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="O13" s="17">
+        <v>3.85</v>
+      </c>
+      <c r="P13" s="17">
+        <v>3.45</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>3.29</v>
+      </c>
+      <c r="R13" s="17">
+        <v>3.34</v>
+      </c>
+      <c r="S13" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="T13" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="U13" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="V13" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="W13" s="17">
+        <v>3.88</v>
+      </c>
+      <c r="X13" s="16">
+        <v>3.68</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>3.85</v>
+      </c>
+      <c r="Z13" s="17">
+        <v>3.55</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB13" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="AC13" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="16">
+        <v>3.08</v>
+      </c>
+      <c r="C14" s="16">
+        <v>1.45</v>
+      </c>
+      <c r="D14" s="16">
+        <v>2.98</v>
+      </c>
+      <c r="E14" s="16">
+        <v>3.01</v>
+      </c>
+      <c r="F14" s="16">
+        <v>3.09</v>
+      </c>
+      <c r="G14" s="17">
+        <v>3.16</v>
+      </c>
+      <c r="H14" s="17">
+        <v>3.22</v>
+      </c>
+      <c r="I14" s="17">
+        <v>3.25</v>
+      </c>
+      <c r="J14" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="K14" s="17">
+        <v>3.47</v>
+      </c>
+      <c r="L14" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="M14" s="17">
+        <v>3.46</v>
+      </c>
+      <c r="N14" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="O14" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="P14" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>3.19</v>
+      </c>
+      <c r="R14" s="17">
+        <v>3.48</v>
+      </c>
+      <c r="S14" s="17">
+        <v>3.54</v>
+      </c>
+      <c r="T14" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="U14" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="V14" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="W14" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="X14" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="AB14" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="AC14" s="17">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B15" s="16">
+        <v>4.29</v>
+      </c>
+      <c r="C15" s="16">
+        <v>2.21</v>
+      </c>
+      <c r="D15" s="16">
+        <v>4.03</v>
+      </c>
+      <c r="E15" s="16">
+        <v>3.97</v>
+      </c>
+      <c r="F15" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="G15" s="17">
+        <v>3.82</v>
+      </c>
+      <c r="H15" s="17">
+        <v>3.89</v>
+      </c>
+      <c r="I15" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="J15" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="K15" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="L15" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="M15" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="N15" s="17">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O15" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="P15" s="17">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="R15" s="17">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="S15" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="T15" s="17">
+        <v>4.33</v>
+      </c>
+      <c r="U15" s="17">
+        <v>4.2</v>
+      </c>
+      <c r="V15" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="W15" s="17">
+        <v>4.04</v>
+      </c>
+      <c r="X15" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>6.21</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="AC15" s="17">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="17"/>
+      <c r="Q16" s="17"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="17"/>
+      <c r="T16" s="17"/>
+      <c r="U16" s="17"/>
+      <c r="V16" s="17"/>
+      <c r="W16" s="17"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="17"/>
+      <c r="AA16" s="17"/>
+      <c r="AB16" s="17"/>
+      <c r="AC16" s="17"/>
+    </row>
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="16">
+        <v>3.63</v>
+      </c>
+      <c r="C17" s="16">
+        <v>1.77</v>
+      </c>
+      <c r="D17" s="16">
+        <v>3.58</v>
+      </c>
+      <c r="E17" s="16">
+        <v>3.26</v>
+      </c>
+      <c r="F17" s="16">
+        <v>3.21</v>
+      </c>
+      <c r="G17" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="H17" s="17">
+        <v>3.47</v>
+      </c>
+      <c r="I17" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="J17" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="K17" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="L17" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="M17" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="N17" s="17">
+        <v>2.88</v>
+      </c>
+      <c r="O17" s="17">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="P17" s="17">
+        <v>2.75</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="R17" s="17">
+        <v>2.78</v>
+      </c>
+      <c r="S17" s="17">
+        <v>2.74</v>
+      </c>
+      <c r="T17" s="17">
+        <v>3.06</v>
+      </c>
+      <c r="U17" s="17">
+        <v>3.2</v>
+      </c>
+      <c r="V17" s="17">
+        <v>3.33</v>
+      </c>
+      <c r="W17" s="17">
+        <v>3.33</v>
+      </c>
+      <c r="X17" s="16">
+        <v>3.43</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>3.52</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>1.97</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>2.23</v>
+      </c>
+      <c r="AC17" s="17">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="16">
+        <v>0.39</v>
+      </c>
+      <c r="D18" s="16">
+        <v>0.26</v>
+      </c>
+      <c r="E18" s="16">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F18" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="G18" s="17">
+        <v>1.02</v>
+      </c>
+      <c r="H18" s="17">
+        <v>1</v>
+      </c>
+      <c r="I18" s="17">
+        <v>1.36</v>
+      </c>
+      <c r="J18" s="17">
+        <v>1.21</v>
+      </c>
+      <c r="K18" s="17">
+        <v>1.56</v>
+      </c>
+      <c r="L18" s="17">
+        <v>1.56</v>
+      </c>
+      <c r="M18" s="17">
+        <v>1.43</v>
+      </c>
+      <c r="N18" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O18" s="17">
+        <v>1.65</v>
+      </c>
+      <c r="P18" s="17">
+        <v>1.34</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>1.82</v>
+      </c>
+      <c r="R18" s="17">
+        <v>1.77</v>
+      </c>
+      <c r="S18" s="17">
+        <v>1.61</v>
+      </c>
+      <c r="T18" s="17">
+        <v>1.49</v>
+      </c>
+      <c r="U18" s="17">
+        <v>1.49</v>
+      </c>
+      <c r="V18" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="W18" s="17">
+        <v>1.51</v>
+      </c>
+      <c r="X18" s="16">
+        <v>1.59</v>
+      </c>
+      <c r="Y18" s="16">
+        <v>1.46</v>
+      </c>
+      <c r="Z18" s="17"/>
+      <c r="AA18" s="17">
+        <v>0.84</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AC18" s="17">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0.47</v>
+      </c>
+      <c r="D19" s="16">
+        <v>1.92</v>
+      </c>
+      <c r="E19" s="16">
+        <v>1.91</v>
+      </c>
+      <c r="F19" s="16">
+        <v>2.16</v>
+      </c>
+      <c r="G19" s="17">
+        <v>2.34</v>
+      </c>
+      <c r="H19" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="I19" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="J19" s="17">
+        <v>2.33</v>
+      </c>
+      <c r="K19" s="17">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L19" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="M19" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="N19" s="17">
+        <v>1.83</v>
+      </c>
+      <c r="O19" s="17">
+        <v>1.93</v>
+      </c>
+      <c r="P19" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="R19" s="17">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S19" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="T19" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="U19" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="V19" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="W19" s="17">
+        <v>2.66</v>
+      </c>
+      <c r="X19" s="16">
+        <v>2.52</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>2.4</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>2.09</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="16">
+        <v>1.19</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0.81</v>
+      </c>
+      <c r="D20" s="16">
+        <v>2.14</v>
+      </c>
+      <c r="E20" s="16">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="F20" s="16">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="G20" s="17">
+        <v>2.21</v>
+      </c>
+      <c r="H20" s="17">
+        <v>2</v>
+      </c>
+      <c r="I20" s="17">
+        <v>1.95</v>
+      </c>
+      <c r="J20" s="17">
+        <v>1.92</v>
+      </c>
+      <c r="K20" s="17">
+        <v>1.92</v>
+      </c>
+      <c r="L20" s="17">
+        <v>1.83</v>
+      </c>
+      <c r="M20" s="17">
+        <v>1.77</v>
+      </c>
+      <c r="N20" s="17">
+        <v>3.68</v>
+      </c>
+      <c r="O20" s="17">
+        <v>1.92</v>
+      </c>
+      <c r="P20" s="17">
+        <v>1.82</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>1.88</v>
+      </c>
+      <c r="R20" s="17">
+        <v>1.83</v>
+      </c>
+      <c r="S20" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="T20" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="U20" s="17">
+        <v>1.46</v>
+      </c>
+      <c r="V20" s="17">
+        <v>1.43</v>
+      </c>
+      <c r="W20" s="17">
+        <v>1.33</v>
+      </c>
+      <c r="X20" s="16">
+        <v>1.29</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>1.21</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>1.01</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="16">
+        <v>2.74</v>
+      </c>
+      <c r="C21" s="16">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D21" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="E21" s="16">
+        <v>2.09</v>
+      </c>
+      <c r="F21" s="16">
+        <v>2.11</v>
+      </c>
+      <c r="G21" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="H21" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="I21" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="J21" s="17">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K21" s="17">
+        <v>2.66</v>
+      </c>
+      <c r="L21" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="M21" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="N21" s="17">
+        <v>3.38</v>
+      </c>
+      <c r="O21" s="17">
+        <v>2.65</v>
+      </c>
+      <c r="P21" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>2.46</v>
+      </c>
+      <c r="R21" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="S21" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="T21" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="U21" s="17">
+        <v>2.15</v>
+      </c>
+      <c r="V21" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="W21" s="17">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="X21" s="16">
+        <v>2.14</v>
+      </c>
+      <c r="Y21" s="16">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>1.18</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>1.53</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A22" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="17">
+        <v>3.22</v>
+      </c>
+      <c r="C22" s="17">
+        <v>0.62</v>
+      </c>
+      <c r="D22" s="17">
+        <v>1.91</v>
+      </c>
+      <c r="E22" s="17">
+        <v>1.85</v>
+      </c>
+      <c r="F22" s="17">
+        <v>1.79</v>
+      </c>
+      <c r="G22" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="H22" s="17">
+        <v>2.39</v>
+      </c>
+      <c r="I22" s="17">
+        <v>2.44</v>
+      </c>
+      <c r="J22" s="17">
+        <v>2.67</v>
+      </c>
+      <c r="K22" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="L22" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="M22" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="N22" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O22" s="17">
+        <v>2.37</v>
+      </c>
+      <c r="P22" s="17">
+        <v>2.95</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="R22" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="S22" s="17">
+        <v>3.92</v>
+      </c>
+      <c r="T22" s="17">
+        <v>3.77</v>
+      </c>
+      <c r="U22" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="V22" s="17">
+        <v>3.67</v>
+      </c>
+      <c r="W22" s="17">
+        <v>3.76</v>
+      </c>
+      <c r="X22" s="16">
+        <v>3.76</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>3.83</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>0.42</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB22" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A23" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="17">
+        <v>1.92</v>
+      </c>
+      <c r="C23" s="17">
+        <v>0.17</v>
+      </c>
+      <c r="D23" s="17">
+        <v>1.96</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1.64</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="G23" s="17">
+        <v>1.69</v>
+      </c>
+      <c r="H23" s="17">
+        <v>1.68</v>
+      </c>
+      <c r="I23" s="17">
+        <v>1.55</v>
+      </c>
+      <c r="J23" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="K23" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="L23" s="17">
+        <v>1.64</v>
+      </c>
+      <c r="M23" s="17">
+        <v>1.63</v>
+      </c>
+      <c r="N23" s="17">
+        <v>0.33</v>
+      </c>
+      <c r="O23" s="17">
+        <v>0.35</v>
+      </c>
+      <c r="P23" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>0.86</v>
+      </c>
+      <c r="R23" s="17">
+        <v>1.22</v>
+      </c>
+      <c r="S23" s="17">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T23" s="17">
+        <v>1.26</v>
+      </c>
+      <c r="U23" s="17">
+        <v>1.44</v>
+      </c>
+      <c r="V23" s="17">
+        <v>1.51</v>
+      </c>
+      <c r="W23" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="X23" s="16">
+        <v>1.73</v>
+      </c>
+      <c r="Y23" s="16">
+        <v>1.72</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>0.69</v>
+      </c>
+      <c r="AA23" s="17">
+        <v>0.72</v>
+      </c>
+      <c r="AB23" s="17">
+        <v>1.06</v>
+      </c>
+      <c r="AC23" s="17">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="32"/>
+      <c r="P24" s="32"/>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="29"/>
+      <c r="X24" s="29"/>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="29"/>
+      <c r="AC24" s="17"/>
+    </row>
+    <row r="25" spans="1:29" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="17">
+        <v>3.04</v>
+      </c>
+      <c r="C25" s="17">
+        <v>1.41</v>
+      </c>
+      <c r="D25" s="17">
+        <v>2.97</v>
+      </c>
+      <c r="E25" s="17">
+        <v>2.96</v>
+      </c>
+      <c r="F25" s="17">
+        <v>3</v>
+      </c>
+      <c r="G25" s="17">
+        <v>3.06</v>
+      </c>
+      <c r="H25" s="17">
+        <v>3.15</v>
+      </c>
+      <c r="I25" s="17">
+        <v>3.16</v>
+      </c>
+      <c r="J25" s="17">
+        <v>3.26</v>
+      </c>
+      <c r="K25" s="17">
+        <v>3.29</v>
+      </c>
+      <c r="L25" s="17">
+        <v>3.3</v>
+      </c>
+      <c r="M25" s="17">
+        <v>3.3</v>
+      </c>
+      <c r="N25" s="17">
+        <v>3.15</v>
+      </c>
+      <c r="O25" s="17">
+        <v>2.96</v>
+      </c>
+      <c r="P25" s="17">
+        <v>3.28</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>3.35</v>
+      </c>
+      <c r="R25" s="17">
+        <v>3.39</v>
+      </c>
+      <c r="S25" s="17">
+        <v>3.46</v>
+      </c>
+      <c r="T25" s="17">
+        <v>3.54</v>
+      </c>
+      <c r="U25" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="V25" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="W25" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="X25" s="16">
+        <v>3.55</v>
+      </c>
+      <c r="Y25" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>3.11</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>3.09</v>
+      </c>
+      <c r="AB25" s="17">
+        <v>3.3</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="17">
+        <v>3.07</v>
+      </c>
+      <c r="C26" s="17">
+        <v>1.32</v>
+      </c>
+      <c r="D26" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="F26" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="G26" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="H26" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="I26" s="17">
+        <v>3.02</v>
+      </c>
+      <c r="J26" s="17">
+        <v>3.12</v>
+      </c>
+      <c r="K26" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="L26" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="M26" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="N26" s="17">
+        <v>2.87</v>
+      </c>
+      <c r="O26" s="17">
+        <v>2.89</v>
+      </c>
+      <c r="P26" s="17">
+        <v>3.24</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="R26" s="17">
+        <v>3.32</v>
+      </c>
+      <c r="S26" s="17">
+        <v>3.42</v>
+      </c>
+      <c r="T26" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="U26" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="V26" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="W26" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="X26" s="16">
+        <v>3.52</v>
+      </c>
+      <c r="Y26" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="Z26" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="AA26" s="17">
+        <v>2.88</v>
+      </c>
+      <c r="AB26" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="AC26" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A27" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="C27" s="17">
+        <v>1.58</v>
+      </c>
+      <c r="D27" s="17">
+        <v>3.33</v>
+      </c>
+      <c r="E27" s="17">
+        <v>2.97</v>
+      </c>
+      <c r="F27" s="17">
+        <v>2.99</v>
+      </c>
+      <c r="G27" s="17">
+        <v>3.15</v>
+      </c>
+      <c r="H27" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="I27" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="J27" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="K27" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="L27" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="M27" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="N27" s="17">
+        <v>3.82</v>
+      </c>
+      <c r="O27" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="P27" s="17">
+        <v>3.68</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>3.74</v>
+      </c>
+      <c r="R27" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="S27" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="T27" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="U27" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="V27" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="W27" s="17">
+        <v>3.76</v>
+      </c>
+      <c r="X27" s="16">
+        <v>3.82</v>
+      </c>
+      <c r="Y27" s="16">
+        <v>3.82</v>
+      </c>
+      <c r="Z27" s="17">
+        <v>3.87</v>
+      </c>
+      <c r="AA27" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="AB27" s="17">
+        <v>3.03</v>
+      </c>
+      <c r="AC27" s="17">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A28" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="17">
+        <v>1.05</v>
+      </c>
+      <c r="C28" s="17">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D28" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1.64</v>
+      </c>
+      <c r="F28" s="17">
+        <v>1.96</v>
+      </c>
+      <c r="G28" s="17">
+        <v>2</v>
+      </c>
+      <c r="H28" s="17">
+        <v>1.86</v>
+      </c>
+      <c r="I28" s="17">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="J28" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="K28" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="L28" s="17">
+        <v>2.57</v>
+      </c>
+      <c r="M28" s="17">
+        <v>2.35</v>
+      </c>
+      <c r="N28" s="17">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O28" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="P28" s="17">
+        <v>3.39</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="R28" s="17">
+        <v>2.69</v>
+      </c>
+      <c r="S28" s="17">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="T28" s="17">
+        <v>2.56</v>
+      </c>
+      <c r="U28" s="17">
+        <v>2.79</v>
+      </c>
+      <c r="V28" s="17">
+        <v>2.74</v>
+      </c>
+      <c r="W28" s="17">
+        <v>2.57</v>
+      </c>
+      <c r="X28" s="16">
+        <v>2.74</v>
+      </c>
+      <c r="Y28" s="16">
+        <v>2.69</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>4.21</v>
+      </c>
+      <c r="AC28" s="17">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A29" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="17">
+        <v>2.71</v>
+      </c>
+      <c r="C29" s="17">
+        <v>0.98</v>
+      </c>
+      <c r="D29" s="17">
+        <v>2.67</v>
+      </c>
+      <c r="E29" s="17">
+        <v>3.12</v>
+      </c>
+      <c r="F29" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="G29" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="H29" s="17">
+        <v>3.55</v>
+      </c>
+      <c r="I29" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="J29" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="K29" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="L29" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="M29" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="N29" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="O29" s="17">
+        <v>3.85</v>
+      </c>
+      <c r="P29" s="17">
+        <v>3.45</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>3.29</v>
+      </c>
+      <c r="R29" s="17">
+        <v>3.34</v>
+      </c>
+      <c r="S29" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="T29" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="U29" s="17">
+        <v>3.53</v>
+      </c>
+      <c r="V29" s="17">
+        <v>3.58</v>
+      </c>
+      <c r="W29" s="17">
+        <v>3.88</v>
+      </c>
+      <c r="X29" s="16">
+        <v>3.68</v>
+      </c>
+      <c r="Y29" s="16">
+        <v>3.85</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>3.55</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A30" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="17">
+        <v>3.08</v>
+      </c>
+      <c r="C30" s="17">
+        <v>1.45</v>
+      </c>
+      <c r="D30" s="17">
+        <v>2.98</v>
+      </c>
+      <c r="E30" s="17">
+        <v>3.01</v>
+      </c>
+      <c r="F30" s="17">
+        <v>3.09</v>
+      </c>
+      <c r="G30" s="17">
+        <v>3.16</v>
+      </c>
+      <c r="H30" s="17">
+        <v>3.22</v>
+      </c>
+      <c r="I30" s="17">
+        <v>3.25</v>
+      </c>
+      <c r="J30" s="17">
+        <v>3.37</v>
+      </c>
+      <c r="K30" s="17">
+        <v>3.47</v>
+      </c>
+      <c r="L30" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="M30" s="17">
+        <v>3.46</v>
+      </c>
+      <c r="N30" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="O30" s="17">
+        <v>2.91</v>
+      </c>
+      <c r="P30" s="17">
+        <v>3.13</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>3.19</v>
+      </c>
+      <c r="R30" s="17">
+        <v>3.48</v>
+      </c>
+      <c r="S30" s="17">
+        <v>3.54</v>
+      </c>
+      <c r="T30" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="U30" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="V30" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="W30" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="X30" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="Y30" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>3.1</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A31" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="17">
+        <v>4.29</v>
+      </c>
+      <c r="C31" s="17">
+        <v>2.21</v>
+      </c>
+      <c r="D31" s="17">
+        <v>4.03</v>
+      </c>
+      <c r="E31" s="17">
+        <v>3.97</v>
+      </c>
+      <c r="F31" s="17">
+        <v>3.95</v>
+      </c>
+      <c r="G31" s="17">
+        <v>3.82</v>
+      </c>
+      <c r="H31" s="17">
+        <v>3.89</v>
+      </c>
+      <c r="I31" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="J31" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="K31" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="L31" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="M31" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="N31" s="17">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="O31" s="17">
+        <v>3.56</v>
+      </c>
+      <c r="P31" s="17">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="R31" s="17">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="S31" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="T31" s="17">
+        <v>4.33</v>
+      </c>
+      <c r="U31" s="17">
+        <v>4.2</v>
+      </c>
+      <c r="V31" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="W31" s="17">
+        <v>4.04</v>
+      </c>
+      <c r="X31" s="16">
+        <v>3.95</v>
+      </c>
+      <c r="Y31" s="16">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>6.21</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AB31" s="17">
+        <v>4.45</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A32" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="19"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="17"/>
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="17"/>
+      <c r="R32" s="17"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="16"/>
+      <c r="Y32" s="16"/>
+      <c r="Z32" s="17"/>
+      <c r="AA32" s="17"/>
+      <c r="AB32" s="17"/>
+      <c r="AC32" s="17"/>
+    </row>
+    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A33" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="C33" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="D33" s="17">
+        <v>3.51</v>
+      </c>
+      <c r="E33" s="17">
+        <v>3.28</v>
+      </c>
       <c r="F33" s="17">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3.63</v>
+      </c>
+      <c r="G33" s="17">
+        <v>3.38</v>
       </c>
       <c r="H33" s="17">
-        <v>3</v>
+        <v>3.49</v>
       </c>
       <c r="I33" s="17">
+        <v>3.57</v>
+      </c>
+      <c r="J33" s="17">
+        <v>3.84</v>
+      </c>
+      <c r="K33" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="L33" s="17">
+        <v>3.71</v>
+      </c>
+      <c r="M33" s="17">
+        <v>3.61</v>
+      </c>
+      <c r="N33" s="17">
+        <v>2.9</v>
+      </c>
+      <c r="O33" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="P33" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="R33" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="S33" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="T33" s="17">
+        <v>3.3</v>
+      </c>
+      <c r="U33" s="17">
+        <v>3.14</v>
+      </c>
+      <c r="V33" s="17">
+        <v>3.22</v>
+      </c>
+      <c r="W33" s="17">
+        <v>3.27</v>
+      </c>
+      <c r="X33" s="16">
+        <v>3.36</v>
+      </c>
+      <c r="Y33" s="16">
+        <v>3.58</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>1.26</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>1.76</v>
+      </c>
+      <c r="AB33" s="17">
+        <v>1.73</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A34" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="17">
+        <v>1.34</v>
+      </c>
+      <c r="D34" s="17">
+        <v>3.09</v>
+      </c>
+      <c r="E34" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="F34" s="17">
+        <v>3.43</v>
+      </c>
+      <c r="G34" s="17">
+        <v>3.31</v>
+      </c>
+      <c r="H34" s="17">
+        <v>2.83</v>
+      </c>
+      <c r="I34" s="17">
+        <v>2.64</v>
+      </c>
+      <c r="J34" s="17">
+        <v>2.65</v>
+      </c>
+      <c r="K34" s="17">
+        <v>2.52</v>
+      </c>
+      <c r="L34" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="M34" s="17">
+        <v>2.21</v>
+      </c>
+      <c r="N34" s="17">
+        <v>2.72</v>
+      </c>
+      <c r="O34" s="17">
+        <v>1.41</v>
+      </c>
+      <c r="P34" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>2.39</v>
+      </c>
+      <c r="R34" s="17">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="S34" s="17">
+        <v>2.04</v>
+      </c>
+      <c r="T34" s="17">
+        <v>1.94</v>
+      </c>
+      <c r="U34" s="17">
+        <v>1.87</v>
+      </c>
+      <c r="V34" s="17">
+        <v>1.81</v>
+      </c>
+      <c r="W34" s="17">
+        <v>1.63</v>
+      </c>
+      <c r="X34" s="16">
+        <v>1.61</v>
+      </c>
+      <c r="Y34" s="16">
+        <v>1.47</v>
+      </c>
+      <c r="Z34" s="17">
+        <v>4.07</v>
+      </c>
+      <c r="AA34" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="AB34" s="17">
+        <v>1.88</v>
+      </c>
+      <c r="AC34" s="17">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="32"/>
+      <c r="P35" s="32"/>
+      <c r="Q35" s="29"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="29"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="29"/>
+      <c r="V35" s="29"/>
+      <c r="W35" s="29"/>
+      <c r="X35" s="29"/>
+      <c r="Y35" s="29"/>
+      <c r="Z35" s="29"/>
+      <c r="AA35" s="29"/>
+      <c r="AB35" s="29"/>
+      <c r="AC35" s="17"/>
+    </row>
+    <row r="36" spans="1:29" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="C36" s="17">
+        <v>0.71</v>
+      </c>
+      <c r="D36" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="E36" s="17">
+        <v>1.93</v>
+      </c>
+      <c r="F36" s="17">
+        <v>1.96</v>
+      </c>
+      <c r="G36" s="17">
+        <v>2.1</v>
+      </c>
+      <c r="H36" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="I36" s="17">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="J36" s="17">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="K36" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="L36" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="M36" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="N36" s="17">
+        <v>2.17</v>
+      </c>
+      <c r="O36" s="17">
+        <v>1.91</v>
+      </c>
+      <c r="P36" s="17">
+        <v>2.12</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="R36" s="17">
+        <v>2.21</v>
+      </c>
+      <c r="S36" s="17">
+        <v>2.23</v>
+      </c>
+      <c r="T36" s="17">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U36" s="17">
+        <v>2.34</v>
+      </c>
+      <c r="V36" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="W36" s="17">
+        <v>2.46</v>
+      </c>
+      <c r="X36" s="17">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>1.26</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>1.45</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>1.8</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>1.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A37" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="J33" s="17">
-[...391 lines deleted...]
-      <c r="H37" s="6"/>
+      <c r="B37" s="19"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="17"/>
       <c r="I37" s="17"/>
-      <c r="J37" s="6"/>
+      <c r="J37" s="17"/>
       <c r="K37" s="17"/>
-      <c r="L37" s="6"/>
+      <c r="L37" s="17"/>
       <c r="M37" s="17"/>
-      <c r="N37" s="6"/>
+      <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
-      <c r="AD37" s="17"/>
-[...12 lines deleted...]
-      <c r="A38" s="36" t="s">
+    </row>
+    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="51" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="51">
+      <c r="B38" s="16">
+        <v>3.54</v>
+      </c>
+      <c r="C38" s="17">
+        <v>1.84</v>
+      </c>
+      <c r="D38" s="17">
+        <v>3.64</v>
+      </c>
+      <c r="E38" s="17">
+        <v>3.23</v>
+      </c>
+      <c r="F38" s="16">
+        <v>2.82</v>
+      </c>
+      <c r="G38" s="17">
+        <v>2.9</v>
+      </c>
+      <c r="H38" s="17">
+        <v>3.46</v>
+      </c>
+      <c r="I38" s="17">
+        <v>3.42</v>
+      </c>
+      <c r="J38" s="17">
+        <v>3.4</v>
+      </c>
+      <c r="K38" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="L38" s="17">
+        <v>3.52</v>
+      </c>
+      <c r="M38" s="17">
+        <v>3.59</v>
+      </c>
+      <c r="N38" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="O38" s="17">
+        <v>2.78</v>
+      </c>
+      <c r="P38" s="17">
+        <v>3.21</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="R38" s="17">
+        <v>2.74</v>
+      </c>
+      <c r="S38" s="17">
+        <v>2.63</v>
+      </c>
+      <c r="T38" s="17">
+        <v>2.84</v>
+      </c>
+      <c r="U38" s="17">
+        <v>3.25</v>
+      </c>
+      <c r="V38" s="17">
+        <v>3.45</v>
+      </c>
+      <c r="W38" s="17">
+        <v>3.38</v>
+      </c>
+      <c r="X38" s="17">
+        <v>3.49</v>
+      </c>
+      <c r="Y38" s="17">
+        <v>3.47</v>
+      </c>
+      <c r="Z38" s="17">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AA38" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AB38" s="17">
+        <v>2.72</v>
+      </c>
+      <c r="AC38" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="16"/>
+      <c r="C39" s="17">
+        <v>0.39</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0.26</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F39" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="G39" s="17">
+        <v>1.02</v>
+      </c>
+      <c r="H39" s="17">
+        <v>1</v>
+      </c>
+      <c r="I39" s="17">
+        <v>1.36</v>
+      </c>
+      <c r="J39" s="17">
+        <v>1.21</v>
+      </c>
+      <c r="K39" s="17">
+        <v>1.56</v>
+      </c>
+      <c r="L39" s="17">
+        <v>1.56</v>
+      </c>
+      <c r="M39" s="17">
+        <v>1.43</v>
+      </c>
+      <c r="N39" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O39" s="17">
+        <v>1.65</v>
+      </c>
+      <c r="P39" s="17">
+        <v>1.34</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>1.82</v>
+      </c>
+      <c r="R39" s="17">
+        <v>1.77</v>
+      </c>
+      <c r="S39" s="17">
+        <v>1.61</v>
+      </c>
+      <c r="T39" s="17">
+        <v>1.49</v>
+      </c>
+      <c r="U39" s="17">
+        <v>1.49</v>
+      </c>
+      <c r="V39" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="W39" s="17">
+        <v>1.51</v>
+      </c>
+      <c r="X39" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="Y39" s="17">
+        <v>1.46</v>
+      </c>
+      <c r="Z39" s="17"/>
+      <c r="AA39" s="17">
+        <v>0.84</v>
+      </c>
+      <c r="AB39" s="17">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="16">
+        <v>2.27</v>
+      </c>
+      <c r="C40" s="17">
+        <v>0.47</v>
+      </c>
+      <c r="D40" s="17">
+        <v>1.92</v>
+      </c>
+      <c r="E40" s="17">
+        <v>1.91</v>
+      </c>
+      <c r="F40" s="16">
+        <v>2.16</v>
+      </c>
+      <c r="G40" s="17">
+        <v>2.34</v>
+      </c>
+      <c r="H40" s="17">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="I40" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="J40" s="17">
+        <v>2.33</v>
+      </c>
+      <c r="K40" s="17">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="L40" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="M40" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="N40" s="17">
+        <v>1.83</v>
+      </c>
+      <c r="O40" s="17">
+        <v>1.93</v>
+      </c>
+      <c r="P40" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="R40" s="17">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="S40" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="T40" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="U40" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="V40" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="W40" s="17">
+        <v>2.66</v>
+      </c>
+      <c r="X40" s="17">
+        <v>2.52</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="Z40" s="17">
+        <v>2.09</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>2.19</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>2.81</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="17">
+      <c r="B41" s="16">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="C41" s="17">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="D41" s="17">
+        <v>1.73</v>
+      </c>
+      <c r="E41" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="F41" s="16">
+        <v>1.73</v>
+      </c>
+      <c r="G41" s="17">
+        <v>1.73</v>
+      </c>
+      <c r="H41" s="17">
+        <v>1.64</v>
+      </c>
+      <c r="I41" s="17">
+        <v>1.65</v>
+      </c>
+      <c r="J41" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="K41" s="17">
+        <v>1.67</v>
+      </c>
+      <c r="L41" s="17">
+        <v>1.57</v>
+      </c>
+      <c r="M41" s="17">
+        <v>1.58</v>
+      </c>
+      <c r="N41" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="O41" s="17">
+        <v>2.15</v>
+      </c>
+      <c r="P41" s="17">
+        <v>1.61</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>1.66</v>
+      </c>
+      <c r="R41" s="17">
+        <v>1.56</v>
+      </c>
+      <c r="S41" s="17">
+        <v>1.5</v>
+      </c>
+      <c r="T41" s="17">
+        <v>1.45</v>
+      </c>
+      <c r="U41" s="17">
+        <v>1.27</v>
+      </c>
+      <c r="V41" s="17">
+        <v>1.27</v>
+      </c>
+      <c r="W41" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="X41" s="17">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z41" s="17">
+        <v>1.22</v>
+      </c>
+      <c r="AA41" s="17">
+        <v>0.64</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>0.63</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="G38" s="17">
-[...53 lines deleted...]
-      <c r="Y38" s="17">
+      <c r="B42" s="16">
+        <v>2.74</v>
+      </c>
+      <c r="C42" s="17">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="D42" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="E42" s="17">
+        <v>2.09</v>
+      </c>
+      <c r="F42" s="16">
+        <v>2.11</v>
+      </c>
+      <c r="G42" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="H42" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="I42" s="17">
+        <v>2.29</v>
+      </c>
+      <c r="J42" s="17">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="K42" s="17">
+        <v>2.66</v>
+      </c>
+      <c r="L42" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="M42" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="N42" s="17">
+        <v>3.38</v>
+      </c>
+      <c r="O42" s="17">
+        <v>2.65</v>
+      </c>
+      <c r="P42" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>2.46</v>
+      </c>
+      <c r="R42" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="S42" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="T42" s="17">
+        <v>2.13</v>
+      </c>
+      <c r="U42" s="17">
+        <v>2.15</v>
+      </c>
+      <c r="V42" s="17">
+        <v>2.36</v>
+      </c>
+      <c r="W42" s="17">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="X42" s="17">
+        <v>2.14</v>
+      </c>
+      <c r="Y42" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="Z42" s="17">
+        <v>1.18</v>
+      </c>
+      <c r="AA42" s="17">
+        <v>1.53</v>
+      </c>
+      <c r="AB42" s="17">
+        <v>1.6</v>
+      </c>
+      <c r="AC42" s="17">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="16">
+        <v>3.22</v>
+      </c>
+      <c r="C43" s="17">
+        <v>0.62</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1.91</v>
+      </c>
+      <c r="E43" s="17">
+        <v>1.85</v>
+      </c>
+      <c r="F43" s="16">
+        <v>1.79</v>
+      </c>
+      <c r="G43" s="17">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="H43" s="17">
+        <v>2.39</v>
+      </c>
+      <c r="I43" s="17">
+        <v>2.44</v>
+      </c>
+      <c r="J43" s="17">
+        <v>2.67</v>
+      </c>
+      <c r="K43" s="17">
+        <v>2.73</v>
+      </c>
+      <c r="L43" s="17">
+        <v>2.82</v>
+      </c>
+      <c r="M43" s="17">
+        <v>2.68</v>
+      </c>
+      <c r="N43" s="17">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="O43" s="17">
+        <v>2.37</v>
+      </c>
+      <c r="P43" s="17">
+        <v>2.95</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>3.17</v>
+      </c>
+      <c r="R43" s="17">
+        <v>3.36</v>
+      </c>
+      <c r="S43" s="17">
+        <v>3.92</v>
+      </c>
+      <c r="T43" s="17">
+        <v>3.77</v>
+      </c>
+      <c r="U43" s="17">
+        <v>3.7</v>
+      </c>
+      <c r="V43" s="17">
+        <v>3.67</v>
+      </c>
+      <c r="W43" s="17">
+        <v>3.76</v>
+      </c>
+      <c r="X43" s="17">
+        <v>3.76</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>3.83</v>
+      </c>
+      <c r="Z43" s="17">
+        <v>0.42</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AB43" s="17">
+        <v>1.59</v>
+      </c>
+      <c r="AC43" s="17">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Z38" s="17">
-[...780 lines deleted...]
-      </c>
+      <c r="B44" s="18">
+        <v>1.92</v>
+      </c>
+      <c r="C44" s="18">
+        <v>0.17</v>
+      </c>
+      <c r="D44" s="18">
+        <v>1.96</v>
+      </c>
+      <c r="E44" s="18">
+        <v>1.64</v>
+      </c>
+      <c r="F44" s="18">
+        <v>1.7</v>
+      </c>
+      <c r="G44" s="18">
+        <v>1.69</v>
+      </c>
+      <c r="H44" s="18">
+        <v>1.68</v>
+      </c>
+      <c r="I44" s="18">
+        <v>1.55</v>
+      </c>
+      <c r="J44" s="18">
+        <v>1.67</v>
+      </c>
+      <c r="K44" s="18">
+        <v>1.7</v>
+      </c>
+      <c r="L44" s="18">
+        <v>1.64</v>
+      </c>
+      <c r="M44" s="18">
+        <v>1.63</v>
+      </c>
+      <c r="N44" s="18">
+        <v>0.33</v>
+      </c>
+      <c r="O44" s="18">
+        <v>0.35</v>
+      </c>
+      <c r="P44" s="18">
+        <v>0.8</v>
+      </c>
+      <c r="Q44" s="18">
+        <v>0.86</v>
+      </c>
+      <c r="R44" s="18">
+        <v>1.22</v>
+      </c>
+      <c r="S44" s="18">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="T44" s="18">
+        <v>1.26</v>
+      </c>
+      <c r="U44" s="18">
+        <v>1.44</v>
+      </c>
+      <c r="V44" s="18">
+        <v>1.51</v>
+      </c>
+      <c r="W44" s="18">
+        <v>1.59</v>
+      </c>
+      <c r="X44" s="18">
+        <v>1.73</v>
+      </c>
+      <c r="Y44" s="18">
+        <v>1.72</v>
+      </c>
+      <c r="Z44" s="18">
+        <v>0.69</v>
+      </c>
+      <c r="AA44" s="18">
+        <v>0.72</v>
+      </c>
+      <c r="AB44" s="18">
+        <v>1.06</v>
+      </c>
+      <c r="AC44" s="18">
+        <v>1.42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A6:A7"/>
-[...4377 lines deleted...]
-    <mergeCell ref="AL6:AW6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Number of registered meriages</vt:lpstr>
       <vt:lpstr>Crude marriage rate</vt:lpstr>