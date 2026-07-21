--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -1151,50 +1151,53 @@
       </c>
       <c r="V9" s="11">
         <v>660</v>
       </c>
       <c r="W9" s="11">
         <v>578</v>
       </c>
       <c r="X9" s="34">
         <v>497</v>
       </c>
       <c r="Y9" s="34">
         <v>544</v>
       </c>
       <c r="Z9" s="36">
         <v>416</v>
       </c>
       <c r="AA9" s="36">
         <v>410</v>
       </c>
       <c r="AB9" s="36">
         <v>446</v>
       </c>
       <c r="AC9" s="36">
         <v>455</v>
       </c>
+      <c r="AD9" s="36">
+        <v>323</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="9">
         <v>213</v>
       </c>
       <c r="C10" s="9">
         <v>241</v>
       </c>
       <c r="D10" s="9">
         <v>255</v>
       </c>
       <c r="E10" s="9">
         <v>322</v>
       </c>
       <c r="F10" s="9">
         <v>229</v>
       </c>
       <c r="G10" s="11">
         <v>394</v>
       </c>
       <c r="H10" s="11">
         <v>507</v>
@@ -1240,50 +1243,53 @@
       </c>
       <c r="V10" s="11">
         <v>368</v>
       </c>
       <c r="W10" s="11">
         <v>303</v>
       </c>
       <c r="X10" s="34">
         <v>237</v>
       </c>
       <c r="Y10" s="34">
         <v>264</v>
       </c>
       <c r="Z10" s="36">
         <v>207</v>
       </c>
       <c r="AA10" s="36">
         <v>205</v>
       </c>
       <c r="AB10" s="36">
         <v>248</v>
       </c>
       <c r="AC10" s="36">
         <v>229</v>
       </c>
+      <c r="AD10" s="36">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="9">
         <v>49</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>36</v>
       </c>
       <c r="E11" s="9">
         <v>67</v>
       </c>
       <c r="F11" s="9">
         <v>32</v>
       </c>
       <c r="G11" s="11">
         <v>58</v>
       </c>
       <c r="H11" s="11">
         <v>69</v>
@@ -1329,50 +1335,53 @@
       </c>
       <c r="V11" s="11">
         <v>40</v>
       </c>
       <c r="W11" s="11">
         <v>42</v>
       </c>
       <c r="X11" s="34">
         <v>34</v>
       </c>
       <c r="Y11" s="34">
         <v>37</v>
       </c>
       <c r="Z11" s="36">
         <v>23</v>
       </c>
       <c r="AA11" s="36">
         <v>32</v>
       </c>
       <c r="AB11" s="36">
         <v>27</v>
       </c>
       <c r="AC11" s="36">
         <v>35</v>
       </c>
+      <c r="AD11" s="36">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="9">
         <v>9</v>
       </c>
       <c r="C12" s="9">
         <v>5</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>5</v>
       </c>
       <c r="F12" s="9">
         <v>7</v>
       </c>
       <c r="G12" s="11">
         <v>7</v>
       </c>
       <c r="H12" s="11">
         <v>14</v>
@@ -1418,50 +1427,53 @@
       </c>
       <c r="V12" s="11">
         <v>10</v>
       </c>
       <c r="W12" s="11">
         <v>8</v>
       </c>
       <c r="X12" s="34">
         <v>1</v>
       </c>
       <c r="Y12" s="34">
         <v>8</v>
       </c>
       <c r="Z12" s="36">
         <v>4</v>
       </c>
       <c r="AA12" s="36">
         <v>2</v>
       </c>
       <c r="AB12" s="36">
         <v>10</v>
       </c>
       <c r="AC12" s="36">
         <v>3</v>
       </c>
+      <c r="AD12" s="36">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>12</v>
       </c>
       <c r="D13" s="9">
         <v>13</v>
       </c>
       <c r="E13" s="9">
         <v>24</v>
       </c>
       <c r="F13" s="9">
         <v>12</v>
       </c>
       <c r="G13" s="11">
         <v>38</v>
       </c>
       <c r="H13" s="11">
         <v>37</v>
@@ -1507,50 +1519,53 @@
       </c>
       <c r="V13" s="11">
         <v>22</v>
       </c>
       <c r="W13" s="11">
         <v>17</v>
       </c>
       <c r="X13" s="34">
         <v>25</v>
       </c>
       <c r="Y13" s="34">
         <v>28</v>
       </c>
       <c r="Z13" s="36">
         <v>28</v>
       </c>
       <c r="AA13" s="36">
         <v>15</v>
       </c>
       <c r="AB13" s="36">
         <v>15</v>
       </c>
       <c r="AC13" s="36">
         <v>21</v>
       </c>
+      <c r="AD13" s="36">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
         <v>99</v>
       </c>
       <c r="C14" s="9">
         <v>93</v>
       </c>
       <c r="D14" s="9">
         <v>66</v>
       </c>
       <c r="E14" s="9">
         <v>106</v>
       </c>
       <c r="F14" s="9">
         <v>68</v>
       </c>
       <c r="G14" s="11">
         <v>117</v>
       </c>
       <c r="H14" s="11">
         <v>139</v>
@@ -1596,50 +1611,53 @@
       </c>
       <c r="V14" s="11">
         <v>86</v>
       </c>
       <c r="W14" s="11">
         <v>88</v>
       </c>
       <c r="X14" s="34">
         <v>92</v>
       </c>
       <c r="Y14" s="34">
         <v>93</v>
       </c>
       <c r="Z14" s="36">
         <v>64</v>
       </c>
       <c r="AA14" s="36">
         <v>60</v>
       </c>
       <c r="AB14" s="36">
         <v>59</v>
       </c>
       <c r="AC14" s="36">
         <v>67</v>
       </c>
+      <c r="AD14" s="36">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>36</v>
       </c>
       <c r="C15" s="9">
         <v>34</v>
       </c>
       <c r="D15" s="9">
         <v>22</v>
       </c>
       <c r="E15" s="9">
         <v>36</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="11">
         <v>44</v>
       </c>
       <c r="H15" s="11">
         <v>49</v>
@@ -1684,86 +1702,90 @@
         <v>48</v>
       </c>
       <c r="V15" s="11">
         <v>41</v>
       </c>
       <c r="W15" s="11">
         <v>27</v>
       </c>
       <c r="X15" s="34">
         <v>23</v>
       </c>
       <c r="Y15" s="34">
         <v>29</v>
       </c>
       <c r="Z15" s="36">
         <v>26</v>
       </c>
       <c r="AA15" s="36">
         <v>27</v>
       </c>
       <c r="AB15" s="36">
         <v>25</v>
       </c>
       <c r="AC15" s="36">
         <v>30</v>
+      </c>
+      <c r="AD15" s="36">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="27"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="34"/>
       <c r="Y16" s="34"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
       <c r="AB16" s="36"/>
       <c r="AC16" s="36"/>
-    </row>
-    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="36"/>
+    </row>
+    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="9">
         <v>24</v>
       </c>
       <c r="C17" s="9">
         <v>27</v>
       </c>
       <c r="D17" s="9">
         <v>16</v>
       </c>
       <c r="E17" s="9">
         <v>37</v>
       </c>
       <c r="F17" s="9">
         <v>18</v>
       </c>
       <c r="G17" s="11">
         <v>36</v>
       </c>
       <c r="H17" s="11">
         <v>37</v>
       </c>
       <c r="I17" s="9">
@@ -1807,52 +1829,55 @@
       </c>
       <c r="V17" s="11">
         <v>29</v>
       </c>
       <c r="W17" s="11">
         <v>37</v>
       </c>
       <c r="X17" s="34">
         <v>32</v>
       </c>
       <c r="Y17" s="34">
         <v>31</v>
       </c>
       <c r="Z17" s="36">
         <v>22</v>
       </c>
       <c r="AA17" s="36">
         <v>23</v>
       </c>
       <c r="AB17" s="36">
         <v>16</v>
       </c>
       <c r="AC17" s="36">
         <v>26</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="36">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9">
         <v>5</v>
       </c>
       <c r="E18" s="9">
         <v>7</v>
       </c>
       <c r="F18" s="9">
         <v>4</v>
       </c>
       <c r="G18" s="11">
         <v>12</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="9">
@@ -1896,52 +1921,55 @@
       </c>
       <c r="V18" s="11">
         <v>5</v>
       </c>
       <c r="W18" s="11">
         <v>9</v>
       </c>
       <c r="X18" s="34">
         <v>3</v>
       </c>
       <c r="Y18" s="34">
         <v>7</v>
       </c>
       <c r="Z18" s="36">
         <v>2</v>
       </c>
       <c r="AA18" s="36">
         <v>3</v>
       </c>
       <c r="AB18" s="36">
         <v>3</v>
       </c>
       <c r="AC18" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9">
         <v>21</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>17</v>
       </c>
       <c r="E19" s="9">
         <v>26</v>
       </c>
       <c r="F19" s="9">
         <v>15</v>
       </c>
       <c r="G19" s="11">
         <v>20</v>
       </c>
       <c r="H19" s="11">
         <v>23</v>
       </c>
       <c r="I19" s="9">
@@ -1985,52 +2013,55 @@
       </c>
       <c r="V19" s="11">
         <v>21</v>
       </c>
       <c r="W19" s="11">
         <v>14</v>
       </c>
       <c r="X19" s="34">
         <v>15</v>
       </c>
       <c r="Y19" s="34">
         <v>9</v>
       </c>
       <c r="Z19" s="36">
         <v>13</v>
       </c>
       <c r="AA19" s="36">
         <v>13</v>
       </c>
       <c r="AB19" s="36">
         <v>10</v>
       </c>
       <c r="AC19" s="36">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="36">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9">
         <v>10</v>
       </c>
       <c r="C20" s="9">
         <v>7</v>
       </c>
       <c r="D20" s="9">
         <v>4</v>
       </c>
       <c r="E20" s="9">
         <v>12</v>
       </c>
       <c r="F20" s="9">
         <v>8</v>
       </c>
       <c r="G20" s="11">
         <v>15</v>
       </c>
       <c r="H20" s="11">
         <v>13</v>
       </c>
       <c r="I20" s="9">
@@ -2074,52 +2105,55 @@
       </c>
       <c r="V20" s="11">
         <v>12</v>
       </c>
       <c r="W20" s="11">
         <v>7</v>
       </c>
       <c r="X20" s="34">
         <v>7</v>
       </c>
       <c r="Y20" s="34">
         <v>7</v>
       </c>
       <c r="Z20" s="36">
         <v>5</v>
       </c>
       <c r="AA20" s="36">
         <v>2</v>
       </c>
       <c r="AB20" s="36">
         <v>6</v>
       </c>
       <c r="AC20" s="36">
         <v>6</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="36">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9">
         <v>7</v>
       </c>
       <c r="C21" s="9">
         <v>5</v>
       </c>
       <c r="D21" s="9">
         <v>8</v>
       </c>
       <c r="E21" s="9">
         <v>9</v>
       </c>
       <c r="F21" s="9">
         <v>7</v>
       </c>
       <c r="G21" s="11">
         <v>9</v>
       </c>
       <c r="H21" s="11">
         <v>15</v>
       </c>
       <c r="I21" s="9">
@@ -2163,52 +2197,55 @@
       </c>
       <c r="V21" s="11">
         <v>6</v>
       </c>
       <c r="W21" s="11">
         <v>9</v>
       </c>
       <c r="X21" s="34">
         <v>7</v>
       </c>
       <c r="Y21" s="34">
         <v>8</v>
       </c>
       <c r="Z21" s="36">
         <v>6</v>
       </c>
       <c r="AA21" s="36">
         <v>8</v>
       </c>
       <c r="AB21" s="36">
         <v>4</v>
       </c>
       <c r="AC21" s="36">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="9">
         <v>10</v>
       </c>
       <c r="C22" s="9">
         <v>16</v>
       </c>
       <c r="D22" s="9">
         <v>13</v>
       </c>
       <c r="E22" s="9">
         <v>18</v>
       </c>
       <c r="F22" s="9">
         <v>11</v>
       </c>
       <c r="G22" s="11">
         <v>13</v>
       </c>
       <c r="H22" s="11">
         <v>18</v>
       </c>
       <c r="I22" s="9">
@@ -2252,52 +2289,55 @@
       </c>
       <c r="V22" s="11">
         <v>10</v>
       </c>
       <c r="W22" s="11">
         <v>12</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>17</v>
       </c>
       <c r="Z22" s="36">
         <v>6</v>
       </c>
       <c r="AA22" s="36">
         <v>12</v>
       </c>
       <c r="AB22" s="36">
         <v>8</v>
       </c>
       <c r="AC22" s="36">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="36">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="9">
         <v>17</v>
       </c>
       <c r="C23" s="9">
         <v>17</v>
       </c>
       <c r="D23" s="9">
         <v>11</v>
       </c>
       <c r="E23" s="9">
         <v>15</v>
       </c>
       <c r="F23" s="9">
         <v>13</v>
       </c>
       <c r="G23" s="11">
         <v>14</v>
       </c>
       <c r="H23" s="11">
         <v>19</v>
       </c>
       <c r="I23" s="9">
@@ -2341,85 +2381,89 @@
       </c>
       <c r="V23" s="11">
         <v>10</v>
       </c>
       <c r="W23" s="11">
         <v>5</v>
       </c>
       <c r="X23" s="34">
         <v>7</v>
       </c>
       <c r="Y23" s="34">
         <v>6</v>
       </c>
       <c r="Z23" s="36">
         <v>10</v>
       </c>
       <c r="AA23" s="36">
         <v>8</v>
       </c>
       <c r="AB23" s="36">
         <v>15</v>
       </c>
       <c r="AC23" s="36">
         <v>9</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="38"/>
-    </row>
-    <row r="25" spans="1:29" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="AD24" s="36"/>
+    </row>
+    <row r="25" spans="1:30" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="9">
         <v>431</v>
       </c>
       <c r="C25" s="9">
         <v>441</v>
       </c>
       <c r="D25" s="9">
         <v>405</v>
       </c>
       <c r="E25" s="9">
         <v>587</v>
       </c>
       <c r="F25" s="9">
         <v>369</v>
       </c>
       <c r="G25" s="11">
         <v>682</v>
       </c>
       <c r="H25" s="11">
         <v>841</v>
       </c>
       <c r="I25" s="9">
@@ -2463,52 +2507,55 @@
       </c>
       <c r="V25" s="11">
         <v>589</v>
       </c>
       <c r="W25" s="11">
         <v>508</v>
       </c>
       <c r="X25" s="34">
         <v>436</v>
       </c>
       <c r="Y25" s="34">
         <v>477</v>
       </c>
       <c r="Z25" s="36">
         <v>366</v>
       </c>
       <c r="AA25" s="36">
         <v>351</v>
       </c>
       <c r="AB25" s="36">
         <v>391</v>
       </c>
       <c r="AC25" s="36">
         <v>403</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="36">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="9">
         <v>213</v>
       </c>
       <c r="C26" s="9">
         <v>241</v>
       </c>
       <c r="D26" s="9">
         <v>255</v>
       </c>
       <c r="E26" s="9">
         <v>322</v>
       </c>
       <c r="F26" s="9">
         <v>229</v>
       </c>
       <c r="G26" s="11">
         <v>394</v>
       </c>
       <c r="H26" s="11">
         <v>507</v>
       </c>
       <c r="I26" s="9">
@@ -2552,52 +2599,55 @@
       </c>
       <c r="V26" s="11">
         <v>368</v>
       </c>
       <c r="W26" s="11">
         <v>303</v>
       </c>
       <c r="X26" s="34">
         <v>237</v>
       </c>
       <c r="Y26" s="34">
         <v>264</v>
       </c>
       <c r="Z26" s="36">
         <v>207</v>
       </c>
       <c r="AA26" s="36">
         <v>205</v>
       </c>
       <c r="AB26" s="36">
         <v>248</v>
       </c>
       <c r="AC26" s="36">
         <v>229</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="36">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="9">
         <v>49</v>
       </c>
       <c r="C27" s="9">
         <v>42</v>
       </c>
       <c r="D27" s="9">
         <v>36</v>
       </c>
       <c r="E27" s="9">
         <v>67</v>
       </c>
       <c r="F27" s="9">
         <v>32</v>
       </c>
       <c r="G27" s="11">
         <v>58</v>
       </c>
       <c r="H27" s="11">
         <v>69</v>
       </c>
       <c r="I27" s="9">
@@ -2641,52 +2691,55 @@
       </c>
       <c r="V27" s="11">
         <v>40</v>
       </c>
       <c r="W27" s="11">
         <v>42</v>
       </c>
       <c r="X27" s="34">
         <v>34</v>
       </c>
       <c r="Y27" s="34">
         <v>37</v>
       </c>
       <c r="Z27" s="36">
         <v>23</v>
       </c>
       <c r="AA27" s="36">
         <v>32</v>
       </c>
       <c r="AB27" s="36">
         <v>27</v>
       </c>
       <c r="AC27" s="36">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="36">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="9">
         <v>9</v>
       </c>
       <c r="C28" s="9">
         <v>5</v>
       </c>
       <c r="D28" s="9">
         <v>4</v>
       </c>
       <c r="E28" s="9">
         <v>5</v>
       </c>
       <c r="F28" s="9">
         <v>7</v>
       </c>
       <c r="G28" s="11">
         <v>7</v>
       </c>
       <c r="H28" s="11">
         <v>14</v>
       </c>
       <c r="I28" s="9">
@@ -2730,52 +2783,55 @@
       </c>
       <c r="V28" s="11">
         <v>10</v>
       </c>
       <c r="W28" s="11">
         <v>8</v>
       </c>
       <c r="X28" s="34">
         <v>1</v>
       </c>
       <c r="Y28" s="34">
         <v>8</v>
       </c>
       <c r="Z28" s="36">
         <v>4</v>
       </c>
       <c r="AA28" s="36">
         <v>2</v>
       </c>
       <c r="AB28" s="36">
         <v>10</v>
       </c>
       <c r="AC28" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="36">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="9">
         <v>13</v>
       </c>
       <c r="C29" s="9">
         <v>12</v>
       </c>
       <c r="D29" s="9">
         <v>13</v>
       </c>
       <c r="E29" s="9">
         <v>24</v>
       </c>
       <c r="F29" s="9">
         <v>12</v>
       </c>
       <c r="G29" s="11">
         <v>38</v>
       </c>
       <c r="H29" s="11">
         <v>37</v>
       </c>
       <c r="I29" s="9">
@@ -2819,52 +2875,55 @@
       </c>
       <c r="V29" s="11">
         <v>22</v>
       </c>
       <c r="W29" s="11">
         <v>17</v>
       </c>
       <c r="X29" s="34">
         <v>25</v>
       </c>
       <c r="Y29" s="34">
         <v>28</v>
       </c>
       <c r="Z29" s="36">
         <v>28</v>
       </c>
       <c r="AA29" s="36">
         <v>15</v>
       </c>
       <c r="AB29" s="36">
         <v>15</v>
       </c>
       <c r="AC29" s="36">
         <v>21</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="36">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="9">
         <v>99</v>
       </c>
       <c r="C30" s="9">
         <v>93</v>
       </c>
       <c r="D30" s="9">
         <v>66</v>
       </c>
       <c r="E30" s="9">
         <v>106</v>
       </c>
       <c r="F30" s="9">
         <v>68</v>
       </c>
       <c r="G30" s="11">
         <v>117</v>
       </c>
       <c r="H30" s="11">
         <v>139</v>
       </c>
       <c r="I30" s="9">
@@ -2908,52 +2967,55 @@
       </c>
       <c r="V30" s="11">
         <v>86</v>
       </c>
       <c r="W30" s="11">
         <v>88</v>
       </c>
       <c r="X30" s="34">
         <v>92</v>
       </c>
       <c r="Y30" s="34">
         <v>93</v>
       </c>
       <c r="Z30" s="36">
         <v>64</v>
       </c>
       <c r="AA30" s="36">
         <v>60</v>
       </c>
       <c r="AB30" s="36">
         <v>59</v>
       </c>
       <c r="AC30" s="36">
         <v>67</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="36">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="9">
         <v>36</v>
       </c>
       <c r="C31" s="9">
         <v>34</v>
       </c>
       <c r="D31" s="9">
         <v>22</v>
       </c>
       <c r="E31" s="9">
         <v>36</v>
       </c>
       <c r="F31" s="9">
         <v>13</v>
       </c>
       <c r="G31" s="11">
         <v>44</v>
       </c>
       <c r="H31" s="11">
         <v>49</v>
       </c>
       <c r="I31" s="9">
@@ -2997,85 +3059,88 @@
       </c>
       <c r="V31" s="11">
         <v>41</v>
       </c>
       <c r="W31" s="11">
         <v>27</v>
       </c>
       <c r="X31" s="34">
         <v>23</v>
       </c>
       <c r="Y31" s="34">
         <v>29</v>
       </c>
       <c r="Z31" s="36">
         <v>26</v>
       </c>
       <c r="AA31" s="36">
         <v>27</v>
       </c>
       <c r="AB31" s="36">
         <v>25</v>
       </c>
       <c r="AC31" s="36">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="36">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="34"/>
       <c r="Z32" s="36"/>
       <c r="AA32" s="36"/>
       <c r="AB32" s="36"/>
       <c r="AC32" s="36"/>
     </row>
-    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="9">
         <v>11</v>
       </c>
       <c r="C33" s="9">
         <v>10</v>
       </c>
       <c r="D33" s="9">
         <v>7</v>
       </c>
       <c r="E33" s="9">
         <v>21</v>
       </c>
       <c r="F33" s="9">
         <v>6</v>
       </c>
       <c r="G33" s="11">
         <v>17</v>
       </c>
       <c r="H33" s="11">
         <v>21</v>
       </c>
       <c r="I33" s="9">
@@ -3119,52 +3184,55 @@
       </c>
       <c r="V33" s="11">
         <v>20</v>
       </c>
       <c r="W33" s="11">
         <v>22</v>
       </c>
       <c r="X33" s="34">
         <v>19</v>
       </c>
       <c r="Y33" s="34">
         <v>16</v>
       </c>
       <c r="Z33" s="36">
         <v>11</v>
       </c>
       <c r="AA33" s="36">
         <v>8</v>
       </c>
       <c r="AB33" s="36">
         <v>4</v>
       </c>
       <c r="AC33" s="36">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9">
         <v>1</v>
       </c>
       <c r="C34" s="9">
         <v>4</v>
       </c>
       <c r="D34" s="9">
         <v>2</v>
       </c>
       <c r="E34" s="9">
         <v>6</v>
       </c>
       <c r="F34" s="9">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>7</v>
       </c>
       <c r="H34" s="11">
         <v>5</v>
       </c>
       <c r="I34" s="9">
@@ -3208,85 +3276,89 @@
       </c>
       <c r="V34" s="11">
         <v>2</v>
       </c>
       <c r="W34" s="11">
         <v>1</v>
       </c>
       <c r="X34" s="34">
         <v>5</v>
       </c>
       <c r="Y34" s="34">
         <v>2</v>
       </c>
       <c r="Z34" s="36">
         <v>3</v>
       </c>
       <c r="AA34" s="36">
         <v>2</v>
       </c>
       <c r="AB34" s="36">
         <v>3</v>
       </c>
       <c r="AC34" s="36">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="33"/>
       <c r="V35" s="33"/>
       <c r="W35" s="33"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="38"/>
-    </row>
-    <row r="36" spans="1:29" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AD35" s="36"/>
+    </row>
+    <row r="36" spans="1:30" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="9">
         <v>79</v>
       </c>
       <c r="C36" s="11">
         <v>80</v>
       </c>
       <c r="D36" s="11">
         <v>65</v>
       </c>
       <c r="E36" s="11">
         <v>97</v>
       </c>
       <c r="F36" s="9">
         <v>68</v>
       </c>
       <c r="G36" s="11">
         <v>95</v>
       </c>
       <c r="H36" s="11">
         <v>107</v>
       </c>
       <c r="I36" s="9">
@@ -3330,85 +3402,89 @@
       </c>
       <c r="V36" s="11">
         <v>71</v>
       </c>
       <c r="W36" s="11">
         <v>70</v>
       </c>
       <c r="X36" s="36">
         <v>61</v>
       </c>
       <c r="Y36" s="36">
         <v>67</v>
       </c>
       <c r="Z36" s="36">
         <v>50</v>
       </c>
       <c r="AA36" s="36">
         <v>59</v>
       </c>
       <c r="AB36" s="36">
         <v>55</v>
       </c>
       <c r="AC36" s="36">
         <v>52</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="36">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="9"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="36"/>
       <c r="Y37" s="36"/>
       <c r="Z37" s="36"/>
       <c r="AA37" s="36"/>
       <c r="AB37" s="36"/>
       <c r="AC37" s="36"/>
-    </row>
-    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="36"/>
+    </row>
+    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9">
         <v>13</v>
       </c>
       <c r="C38" s="11">
         <v>17</v>
       </c>
       <c r="D38" s="11">
         <v>9</v>
       </c>
       <c r="E38" s="11">
         <v>16</v>
       </c>
       <c r="F38" s="9">
         <v>12</v>
       </c>
       <c r="G38" s="11">
         <v>19</v>
       </c>
       <c r="H38" s="11">
         <v>16</v>
       </c>
       <c r="I38" s="9">
@@ -3452,52 +3528,55 @@
       </c>
       <c r="V38" s="11">
         <v>9</v>
       </c>
       <c r="W38" s="11">
         <v>15</v>
       </c>
       <c r="X38" s="36">
         <v>13</v>
       </c>
       <c r="Y38" s="36">
         <v>15</v>
       </c>
       <c r="Z38" s="36">
         <v>11</v>
       </c>
       <c r="AA38" s="36">
         <v>15</v>
       </c>
       <c r="AB38" s="36">
         <v>12</v>
       </c>
       <c r="AC38" s="36">
         <v>12</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="9">
         <v>2</v>
       </c>
       <c r="C39" s="11">
         <v>9</v>
       </c>
       <c r="D39" s="11">
         <v>5</v>
       </c>
       <c r="E39" s="11">
         <v>7</v>
       </c>
       <c r="F39" s="9">
         <v>4</v>
       </c>
       <c r="G39" s="11">
         <v>12</v>
       </c>
       <c r="H39" s="11">
         <v>8</v>
       </c>
       <c r="I39" s="9">
@@ -3541,52 +3620,55 @@
       </c>
       <c r="V39" s="11">
         <v>5</v>
       </c>
       <c r="W39" s="11">
         <v>9</v>
       </c>
       <c r="X39" s="36">
         <v>3</v>
       </c>
       <c r="Y39" s="36">
         <v>7</v>
       </c>
       <c r="Z39" s="36">
         <v>2</v>
       </c>
       <c r="AA39" s="36">
         <v>3</v>
       </c>
       <c r="AB39" s="36">
         <v>3</v>
       </c>
       <c r="AC39" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="9">
         <v>21</v>
       </c>
       <c r="C40" s="11">
         <v>13</v>
       </c>
       <c r="D40" s="11">
         <v>17</v>
       </c>
       <c r="E40" s="11">
         <v>26</v>
       </c>
       <c r="F40" s="9">
         <v>15</v>
       </c>
       <c r="G40" s="11">
         <v>20</v>
       </c>
       <c r="H40" s="11">
         <v>23</v>
       </c>
       <c r="I40" s="9">
@@ -3630,52 +3712,55 @@
       </c>
       <c r="V40" s="11">
         <v>21</v>
       </c>
       <c r="W40" s="11">
         <v>14</v>
       </c>
       <c r="X40" s="36">
         <v>15</v>
       </c>
       <c r="Y40" s="36">
         <v>9</v>
       </c>
       <c r="Z40" s="36">
         <v>13</v>
       </c>
       <c r="AA40" s="36">
         <v>13</v>
       </c>
       <c r="AB40" s="36">
         <v>10</v>
       </c>
       <c r="AC40" s="36">
         <v>12</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="36">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="9">
         <v>9</v>
       </c>
       <c r="C41" s="11">
         <v>3</v>
       </c>
       <c r="D41" s="11">
         <v>2</v>
       </c>
       <c r="E41" s="11">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>6</v>
       </c>
       <c r="G41" s="11">
         <v>8</v>
       </c>
       <c r="H41" s="11">
         <v>8</v>
       </c>
       <c r="I41" s="9">
@@ -3719,52 +3804,55 @@
       </c>
       <c r="V41" s="11">
         <v>10</v>
       </c>
       <c r="W41" s="11">
         <v>6</v>
       </c>
       <c r="X41" s="36">
         <v>2</v>
       </c>
       <c r="Y41" s="36">
         <v>5</v>
       </c>
       <c r="Z41" s="36">
         <v>2</v>
       </c>
       <c r="AA41" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AB41" s="36">
         <v>3</v>
       </c>
       <c r="AC41" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9">
         <v>7</v>
       </c>
       <c r="C42" s="11">
         <v>5</v>
       </c>
       <c r="D42" s="11">
         <v>8</v>
       </c>
       <c r="E42" s="11">
         <v>9</v>
       </c>
       <c r="F42" s="9">
         <v>7</v>
       </c>
       <c r="G42" s="11">
         <v>9</v>
       </c>
       <c r="H42" s="11">
         <v>15</v>
       </c>
       <c r="I42" s="9">
@@ -3808,52 +3896,55 @@
       </c>
       <c r="V42" s="11">
         <v>6</v>
       </c>
       <c r="W42" s="11">
         <v>9</v>
       </c>
       <c r="X42" s="36">
         <v>7</v>
       </c>
       <c r="Y42" s="36">
         <v>8</v>
       </c>
       <c r="Z42" s="36">
         <v>6</v>
       </c>
       <c r="AA42" s="36">
         <v>8</v>
       </c>
       <c r="AB42" s="36">
         <v>4</v>
       </c>
       <c r="AC42" s="36">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9">
         <v>10</v>
       </c>
       <c r="C43" s="11">
         <v>16</v>
       </c>
       <c r="D43" s="11">
         <v>13</v>
       </c>
       <c r="E43" s="11">
         <v>18</v>
       </c>
       <c r="F43" s="9">
         <v>11</v>
       </c>
       <c r="G43" s="11">
         <v>13</v>
       </c>
       <c r="H43" s="11">
         <v>18</v>
       </c>
       <c r="I43" s="9">
@@ -3897,52 +3988,55 @@
       </c>
       <c r="V43" s="11">
         <v>10</v>
       </c>
       <c r="W43" s="11">
         <v>12</v>
       </c>
       <c r="X43" s="36">
         <v>14</v>
       </c>
       <c r="Y43" s="36">
         <v>17</v>
       </c>
       <c r="Z43" s="36">
         <v>6</v>
       </c>
       <c r="AA43" s="36">
         <v>12</v>
       </c>
       <c r="AB43" s="36">
         <v>8</v>
       </c>
       <c r="AC43" s="36">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="36">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="13">
         <v>17</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>11</v>
       </c>
       <c r="E44" s="13">
         <v>15</v>
       </c>
       <c r="F44" s="13">
         <v>13</v>
       </c>
       <c r="G44" s="13">
         <v>14</v>
       </c>
       <c r="H44" s="13">
         <v>19</v>
       </c>
       <c r="I44" s="13">
@@ -3985,50 +4079,53 @@
         <v>14</v>
       </c>
       <c r="V44" s="13">
         <v>10</v>
       </c>
       <c r="W44" s="13">
         <v>5</v>
       </c>
       <c r="X44" s="37">
         <v>7</v>
       </c>
       <c r="Y44" s="37">
         <v>6</v>
       </c>
       <c r="Z44" s="37">
         <v>10</v>
       </c>
       <c r="AA44" s="37">
         <v>8</v>
       </c>
       <c r="AB44" s="37">
         <v>15</v>
       </c>
       <c r="AC44" s="37">
         <v>9</v>
+      </c>
+      <c r="AD44" s="37">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
@@ -4351,50 +4448,53 @@
       </c>
       <c r="V9" s="17">
         <v>6.43</v>
       </c>
       <c r="W9" s="17">
         <v>6.38</v>
       </c>
       <c r="X9" s="16">
         <v>6.29</v>
       </c>
       <c r="Y9" s="16">
         <v>6.24</v>
       </c>
       <c r="Z9" s="17">
         <v>4.33</v>
       </c>
       <c r="AA9" s="17">
         <v>4.51</v>
       </c>
       <c r="AB9" s="17">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="17">
         <v>4.6399999999999997</v>
       </c>
+      <c r="AD9" s="17">
+        <v>4.38</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="17">
         <v>2.81</v>
       </c>
       <c r="D10" s="17">
         <v>5.45</v>
       </c>
       <c r="E10" s="17">
         <v>5.96</v>
       </c>
       <c r="F10" s="17">
         <v>5.8</v>
       </c>
       <c r="G10" s="17">
         <v>6.36</v>
       </c>
       <c r="H10" s="17">
         <v>7.1</v>
@@ -4440,50 +4540,53 @@
       </c>
       <c r="V10" s="17">
         <v>7.12</v>
       </c>
       <c r="W10" s="17">
         <v>7.08</v>
       </c>
       <c r="X10" s="16">
         <v>6.94</v>
       </c>
       <c r="Y10" s="16">
         <v>6.85</v>
       </c>
       <c r="Z10" s="17">
         <v>4.54</v>
       </c>
       <c r="AA10" s="17">
         <v>4.75</v>
       </c>
       <c r="AB10" s="17">
         <v>4.99</v>
       </c>
       <c r="AC10" s="17">
         <v>5.04</v>
       </c>
+      <c r="AD10" s="17">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="16">
         <v>7.47</v>
       </c>
       <c r="C11" s="17">
         <v>3.31</v>
       </c>
       <c r="D11" s="17">
         <v>6.61</v>
       </c>
       <c r="E11" s="17">
         <v>7.59</v>
       </c>
       <c r="F11" s="17">
         <v>7.03</v>
       </c>
       <c r="G11" s="17">
         <v>7.38</v>
       </c>
       <c r="H11" s="17">
         <v>7.82</v>
@@ -4529,50 +4632,53 @@
       </c>
       <c r="V11" s="17">
         <v>6.36</v>
       </c>
       <c r="W11" s="17">
         <v>6.37</v>
       </c>
       <c r="X11" s="16">
         <v>6.28</v>
       </c>
       <c r="Y11" s="16">
         <v>6.22</v>
       </c>
       <c r="Z11" s="17">
         <v>3.56</v>
       </c>
       <c r="AA11" s="17">
         <v>4.45</v>
       </c>
       <c r="AB11" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="17">
         <v>4.66</v>
       </c>
+      <c r="AD11" s="17">
+        <v>4.59</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="16">
         <v>9.49</v>
       </c>
       <c r="C12" s="17">
         <v>2.75</v>
       </c>
       <c r="D12" s="17">
         <v>6.53</v>
       </c>
       <c r="E12" s="17">
         <v>6.3</v>
       </c>
       <c r="F12" s="17">
         <v>6.52</v>
       </c>
       <c r="G12" s="17">
         <v>6.72</v>
       </c>
       <c r="H12" s="17">
         <v>7.91</v>
@@ -4618,50 +4724,53 @@
       </c>
       <c r="V12" s="17">
         <v>4.4800000000000004</v>
       </c>
       <c r="W12" s="17">
         <v>4.91</v>
       </c>
       <c r="X12" s="16">
         <v>4.57</v>
       </c>
       <c r="Y12" s="16">
         <v>4.92</v>
       </c>
       <c r="Z12" s="17">
         <v>4.53</v>
       </c>
       <c r="AA12" s="17">
         <v>3.49</v>
       </c>
       <c r="AB12" s="17">
         <v>6.12</v>
       </c>
       <c r="AC12" s="17">
         <v>5.42</v>
       </c>
+      <c r="AD12" s="17">
+        <v>5.44</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="16">
         <v>3.52</v>
       </c>
       <c r="C13" s="17">
         <v>1.67</v>
       </c>
       <c r="D13" s="17">
         <v>3.5</v>
       </c>
       <c r="E13" s="17">
         <v>4.29</v>
       </c>
       <c r="F13" s="17">
         <v>4.09</v>
       </c>
       <c r="G13" s="17">
         <v>5.17</v>
       </c>
       <c r="H13" s="17">
         <v>5.87</v>
@@ -4707,50 +4816,53 @@
       </c>
       <c r="V13" s="17">
         <v>5.92</v>
       </c>
       <c r="W13" s="17">
         <v>5.79</v>
       </c>
       <c r="X13" s="16">
         <v>5.9</v>
       </c>
       <c r="Y13" s="16">
         <v>6.04</v>
       </c>
       <c r="Z13" s="17">
         <v>7.66</v>
       </c>
       <c r="AA13" s="17">
         <v>6.17</v>
       </c>
       <c r="AB13" s="17">
         <v>5.46</v>
       </c>
       <c r="AC13" s="17">
         <v>5.58</v>
       </c>
+      <c r="AD13" s="17">
+        <v>4.72</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="16">
         <v>6.62</v>
       </c>
       <c r="C14" s="17">
         <v>3.21</v>
       </c>
       <c r="D14" s="17">
         <v>5.86</v>
       </c>
       <c r="E14" s="17">
         <v>6.22</v>
       </c>
       <c r="F14" s="17">
         <v>5.88</v>
       </c>
       <c r="G14" s="17">
         <v>6.24</v>
       </c>
       <c r="H14" s="17">
         <v>6.68</v>
@@ -4796,50 +4908,53 @@
       </c>
       <c r="V14" s="17">
         <v>6.81</v>
       </c>
       <c r="W14" s="17">
         <v>6.71</v>
       </c>
       <c r="X14" s="16">
         <v>6.68</v>
       </c>
       <c r="Y14" s="16">
         <v>6.64</v>
       </c>
       <c r="Z14" s="17">
         <v>4.28</v>
       </c>
       <c r="AA14" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="17">
         <v>4.33</v>
       </c>
+      <c r="AD14" s="17">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="16">
         <v>7.35</v>
       </c>
       <c r="C15" s="17">
         <v>3.58</v>
       </c>
       <c r="D15" s="17">
         <v>6.39</v>
       </c>
       <c r="E15" s="17">
         <v>6.68</v>
       </c>
       <c r="F15" s="17">
         <v>5.86</v>
       </c>
       <c r="G15" s="17">
         <v>6.43</v>
       </c>
       <c r="H15" s="17">
         <v>6.95</v>
@@ -4884,84 +4999,88 @@
         <v>6.98</v>
       </c>
       <c r="V15" s="17">
         <v>7.17</v>
       </c>
       <c r="W15" s="17">
         <v>7</v>
       </c>
       <c r="X15" s="16">
         <v>6.81</v>
       </c>
       <c r="Y15" s="16">
         <v>6.74</v>
       </c>
       <c r="Z15" s="17">
         <v>5.39</v>
       </c>
       <c r="AA15" s="17">
         <v>5.79</v>
       </c>
       <c r="AB15" s="17">
         <v>5.59</v>
       </c>
       <c r="AC15" s="17">
         <v>5.8</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>5.25</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
-    </row>
-    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="17"/>
+    </row>
+    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="16">
         <v>4.83</v>
       </c>
       <c r="C17" s="17">
         <v>2.82</v>
       </c>
       <c r="D17" s="17">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="17">
         <v>5.37</v>
       </c>
       <c r="F17" s="17">
         <v>5.03</v>
       </c>
       <c r="G17" s="17">
         <v>5.44</v>
       </c>
       <c r="H17" s="17">
         <v>5.74</v>
       </c>
       <c r="I17" s="17">
@@ -5005,52 +5124,55 @@
       </c>
       <c r="V17" s="17">
         <v>6.01</v>
       </c>
       <c r="W17" s="17">
         <v>6.17</v>
       </c>
       <c r="X17" s="16">
         <v>6.23</v>
       </c>
       <c r="Y17" s="16">
         <v>6.24</v>
       </c>
       <c r="Z17" s="17">
         <v>4.59</v>
       </c>
       <c r="AA17" s="17">
         <v>4.93</v>
       </c>
       <c r="AB17" s="17">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="3">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="17">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="16">
         <v>1.5</v>
       </c>
       <c r="C18" s="17">
         <v>3.5</v>
       </c>
       <c r="D18" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="17">
         <v>4.43</v>
       </c>
       <c r="F18" s="17">
         <v>4.13</v>
       </c>
       <c r="G18" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="17">
         <v>5.22</v>
       </c>
       <c r="I18" s="17">
@@ -5094,52 +5216,55 @@
       </c>
       <c r="V18" s="17">
         <v>3.64</v>
       </c>
       <c r="W18" s="17">
         <v>3.98</v>
       </c>
       <c r="X18" s="16">
         <v>3.84</v>
       </c>
       <c r="Y18" s="16">
         <v>3.98</v>
       </c>
       <c r="Z18" s="17">
         <v>1.59</v>
       </c>
       <c r="AA18" s="17">
         <v>2.09</v>
       </c>
       <c r="AB18" s="17">
         <v>2.19</v>
       </c>
       <c r="AC18" s="17">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="17">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="16">
         <v>4.76</v>
       </c>
       <c r="C19" s="17">
         <v>1.52</v>
       </c>
       <c r="D19" s="17">
         <v>3.92</v>
       </c>
       <c r="E19" s="17">
         <v>4.45</v>
       </c>
       <c r="F19" s="17">
         <v>4.22</v>
       </c>
       <c r="G19" s="17">
         <v>4.29</v>
       </c>
       <c r="H19" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="17">
@@ -5183,52 +5308,55 @@
       </c>
       <c r="V19" s="17">
         <v>3.68</v>
       </c>
       <c r="W19" s="17">
         <v>3.63</v>
       </c>
       <c r="X19" s="16">
         <v>3.62</v>
       </c>
       <c r="Y19" s="16">
         <v>3.49</v>
       </c>
       <c r="Z19" s="17">
         <v>3.02</v>
       </c>
       <c r="AA19" s="17">
         <v>3.17</v>
       </c>
       <c r="AB19" s="17">
         <v>2.89</v>
       </c>
       <c r="AC19" s="17">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="17">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="16">
         <v>3.96</v>
       </c>
       <c r="C20" s="17">
         <v>1.42</v>
       </c>
       <c r="D20" s="17">
         <v>2.81</v>
       </c>
       <c r="E20" s="17">
         <v>3.32</v>
       </c>
       <c r="F20" s="17">
         <v>3.28</v>
       </c>
       <c r="G20" s="17">
         <v>3.74</v>
       </c>
       <c r="H20" s="17">
         <v>3.95</v>
       </c>
       <c r="I20" s="17">
@@ -5272,52 +5400,55 @@
       </c>
       <c r="V20" s="17">
         <v>4.16</v>
       </c>
       <c r="W20" s="17">
         <v>4.03</v>
       </c>
       <c r="X20" s="16">
         <v>3.93</v>
       </c>
       <c r="Y20" s="16">
         <v>3.84</v>
       </c>
       <c r="Z20" s="17">
         <v>2.1</v>
       </c>
       <c r="AA20" s="17">
         <v>1.54</v>
       </c>
       <c r="AB20" s="17">
         <v>1.88</v>
       </c>
       <c r="AC20" s="17">
         <v>2.06</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="17">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="16">
         <v>3.84</v>
       </c>
       <c r="C21" s="17">
         <v>1.41</v>
       </c>
       <c r="D21" s="17">
         <v>3.71</v>
       </c>
       <c r="E21" s="17">
         <v>4.05</v>
       </c>
       <c r="F21" s="17">
         <v>4</v>
       </c>
       <c r="G21" s="17">
         <v>4.18</v>
       </c>
       <c r="H21" s="17">
         <v>4.76</v>
       </c>
       <c r="I21" s="17">
@@ -5361,52 +5492,55 @@
       </c>
       <c r="V21" s="17">
         <v>5.94</v>
       </c>
       <c r="W21" s="17">
         <v>5.85</v>
       </c>
       <c r="X21" s="16">
         <v>5.69</v>
       </c>
       <c r="Y21" s="16">
         <v>5.59</v>
       </c>
       <c r="Z21" s="17">
         <v>3.53</v>
       </c>
       <c r="AA21" s="17">
         <v>4.29</v>
       </c>
       <c r="AB21" s="17">
         <v>3.61</v>
       </c>
       <c r="AC21" s="17">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="17">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="17">
         <v>4.03</v>
       </c>
       <c r="C22" s="17">
         <v>3.32</v>
       </c>
       <c r="D22" s="17">
         <v>5.32</v>
       </c>
       <c r="E22" s="17">
         <v>5.85</v>
       </c>
       <c r="F22" s="17">
         <v>5.54</v>
       </c>
       <c r="G22" s="17">
         <v>5.52</v>
       </c>
       <c r="H22" s="17">
         <v>5.76</v>
       </c>
       <c r="I22" s="17">
@@ -5450,52 +5584,55 @@
       </c>
       <c r="V22" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="W22" s="17">
         <v>4.67</v>
       </c>
       <c r="X22" s="16">
         <v>4.79</v>
       </c>
       <c r="Y22" s="16">
         <v>4.97</v>
       </c>
       <c r="Z22" s="17">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="17">
         <v>3.96</v>
       </c>
       <c r="AB22" s="17">
         <v>3.77</v>
       </c>
       <c r="AC22" s="17">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="17">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="17">
         <v>5.44</v>
       </c>
       <c r="C23" s="17">
         <v>2.82</v>
       </c>
       <c r="D23" s="17">
         <v>4.91</v>
       </c>
       <c r="E23" s="17">
         <v>4.92</v>
       </c>
       <c r="F23" s="17">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="17">
         <v>4.75</v>
       </c>
       <c r="H23" s="17">
         <v>4.95</v>
       </c>
       <c r="I23" s="17">
@@ -5539,85 +5676,89 @@
       </c>
       <c r="V23" s="17">
         <v>3.7</v>
       </c>
       <c r="W23" s="17">
         <v>3.49</v>
       </c>
       <c r="X23" s="16">
         <v>3.39</v>
       </c>
       <c r="Y23" s="16">
         <v>3.27</v>
       </c>
       <c r="Z23" s="17">
         <v>3.43</v>
       </c>
       <c r="AA23" s="17">
         <v>3.25</v>
       </c>
       <c r="AB23" s="17">
         <v>3.9</v>
       </c>
       <c r="AC23" s="17">
         <v>3.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="17">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="29"/>
-    </row>
-    <row r="25" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD24" s="17"/>
+    </row>
+    <row r="25" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="17">
         <v>5.49</v>
       </c>
       <c r="C25" s="17">
         <v>2.9</v>
       </c>
       <c r="D25" s="17">
         <v>5.54</v>
       </c>
       <c r="E25" s="17">
         <v>6.08</v>
       </c>
       <c r="F25" s="17">
         <v>5.8</v>
       </c>
       <c r="G25" s="17">
         <v>6.32</v>
       </c>
       <c r="H25" s="17">
         <v>6.96</v>
       </c>
       <c r="I25" s="17">
@@ -5661,52 +5802,55 @@
       </c>
       <c r="V25" s="17">
         <v>6.87</v>
       </c>
       <c r="W25" s="17">
         <v>6.83</v>
       </c>
       <c r="X25" s="16">
         <v>6.72</v>
       </c>
       <c r="Y25" s="16">
         <v>6.67</v>
       </c>
       <c r="Z25" s="17">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="17">
         <v>4.74</v>
       </c>
       <c r="AB25" s="17">
         <v>4.8</v>
       </c>
       <c r="AC25" s="17">
         <v>4.91</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="17">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="17">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="17">
         <v>2.81</v>
       </c>
       <c r="D26" s="17">
         <v>5.45</v>
       </c>
       <c r="E26" s="17">
         <v>5.96</v>
       </c>
       <c r="F26" s="17">
         <v>5.8</v>
       </c>
       <c r="G26" s="17">
         <v>6.36</v>
       </c>
       <c r="H26" s="17">
         <v>7.1</v>
       </c>
       <c r="I26" s="17">
@@ -5750,52 +5894,55 @@
       </c>
       <c r="V26" s="17">
         <v>7.12</v>
       </c>
       <c r="W26" s="17">
         <v>7.08</v>
       </c>
       <c r="X26" s="16">
         <v>6.94</v>
       </c>
       <c r="Y26" s="16">
         <v>6.85</v>
       </c>
       <c r="Z26" s="17">
         <v>4.54</v>
       </c>
       <c r="AA26" s="17">
         <v>4.75</v>
       </c>
       <c r="AB26" s="17">
         <v>4.99</v>
       </c>
       <c r="AC26" s="17">
         <v>5.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="17">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="17">
         <v>7.47</v>
       </c>
       <c r="C27" s="17">
         <v>3.31</v>
       </c>
       <c r="D27" s="17">
         <v>6.61</v>
       </c>
       <c r="E27" s="17">
         <v>7.59</v>
       </c>
       <c r="F27" s="17">
         <v>7.03</v>
       </c>
       <c r="G27" s="17">
         <v>7.38</v>
       </c>
       <c r="H27" s="17">
         <v>7.82</v>
       </c>
       <c r="I27" s="17">
@@ -5839,52 +5986,55 @@
       </c>
       <c r="V27" s="17">
         <v>6.36</v>
       </c>
       <c r="W27" s="17">
         <v>6.37</v>
       </c>
       <c r="X27" s="16">
         <v>6.28</v>
       </c>
       <c r="Y27" s="16">
         <v>6.22</v>
       </c>
       <c r="Z27" s="17">
         <v>3.56</v>
       </c>
       <c r="AA27" s="17">
         <v>4.45</v>
       </c>
       <c r="AB27" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="17">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="17">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="17">
         <v>9.49</v>
       </c>
       <c r="C28" s="17">
         <v>2.75</v>
       </c>
       <c r="D28" s="17">
         <v>6.53</v>
       </c>
       <c r="E28" s="17">
         <v>6.3</v>
       </c>
       <c r="F28" s="17">
         <v>6.52</v>
       </c>
       <c r="G28" s="17">
         <v>6.72</v>
       </c>
       <c r="H28" s="17">
         <v>7.91</v>
       </c>
       <c r="I28" s="17">
@@ -5928,52 +6078,55 @@
       </c>
       <c r="V28" s="17">
         <v>4.4800000000000004</v>
       </c>
       <c r="W28" s="17">
         <v>4.91</v>
       </c>
       <c r="X28" s="16">
         <v>4.57</v>
       </c>
       <c r="Y28" s="16">
         <v>4.92</v>
       </c>
       <c r="Z28" s="17">
         <v>4.53</v>
       </c>
       <c r="AA28" s="17">
         <v>3.49</v>
       </c>
       <c r="AB28" s="17">
         <v>6.12</v>
       </c>
       <c r="AC28" s="17">
         <v>5.42</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="17">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="17">
         <v>3.52</v>
       </c>
       <c r="C29" s="17">
         <v>1.67</v>
       </c>
       <c r="D29" s="17">
         <v>3.5</v>
       </c>
       <c r="E29" s="17">
         <v>4.29</v>
       </c>
       <c r="F29" s="17">
         <v>4.09</v>
       </c>
       <c r="G29" s="17">
         <v>5.17</v>
       </c>
       <c r="H29" s="17">
         <v>5.87</v>
       </c>
       <c r="I29" s="17">
@@ -6017,52 +6170,55 @@
       </c>
       <c r="V29" s="17">
         <v>5.92</v>
       </c>
       <c r="W29" s="17">
         <v>5.79</v>
       </c>
       <c r="X29" s="16">
         <v>5.9</v>
       </c>
       <c r="Y29" s="16">
         <v>6.04</v>
       </c>
       <c r="Z29" s="17">
         <v>7.66</v>
       </c>
       <c r="AA29" s="17">
         <v>6.17</v>
       </c>
       <c r="AB29" s="17">
         <v>5.46</v>
       </c>
       <c r="AC29" s="17">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="17">
+        <v>4.72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="17">
         <v>6.62</v>
       </c>
       <c r="C30" s="17">
         <v>3.21</v>
       </c>
       <c r="D30" s="17">
         <v>5.86</v>
       </c>
       <c r="E30" s="17">
         <v>6.22</v>
       </c>
       <c r="F30" s="17">
         <v>5.88</v>
       </c>
       <c r="G30" s="17">
         <v>6.24</v>
       </c>
       <c r="H30" s="17">
         <v>6.68</v>
       </c>
       <c r="I30" s="17">
@@ -6106,52 +6262,55 @@
       </c>
       <c r="V30" s="17">
         <v>6.81</v>
       </c>
       <c r="W30" s="17">
         <v>6.71</v>
       </c>
       <c r="X30" s="16">
         <v>6.68</v>
       </c>
       <c r="Y30" s="16">
         <v>6.64</v>
       </c>
       <c r="Z30" s="17">
         <v>4.28</v>
       </c>
       <c r="AA30" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="17">
         <v>4.33</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="17">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="17">
         <v>7.35</v>
       </c>
       <c r="C31" s="17">
         <v>3.58</v>
       </c>
       <c r="D31" s="17">
         <v>6.39</v>
       </c>
       <c r="E31" s="17">
         <v>6.68</v>
       </c>
       <c r="F31" s="17">
         <v>5.86</v>
       </c>
       <c r="G31" s="17">
         <v>6.43</v>
       </c>
       <c r="H31" s="17">
         <v>6.95</v>
       </c>
       <c r="I31" s="17">
@@ -6195,85 +6354,89 @@
       </c>
       <c r="V31" s="17">
         <v>7.17</v>
       </c>
       <c r="W31" s="17">
         <v>7</v>
       </c>
       <c r="X31" s="16">
         <v>6.81</v>
       </c>
       <c r="Y31" s="16">
         <v>6.74</v>
       </c>
       <c r="Z31" s="17">
         <v>5.39</v>
       </c>
       <c r="AA31" s="17">
         <v>5.79</v>
       </c>
       <c r="AB31" s="17">
         <v>5.59</v>
       </c>
       <c r="AC31" s="17">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="17">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
-    </row>
-    <row r="33" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD32" s="17"/>
+    </row>
+    <row r="33" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="17">
         <v>4.54</v>
       </c>
       <c r="C33" s="17">
         <v>2.13</v>
       </c>
       <c r="D33" s="17">
         <v>3.93</v>
       </c>
       <c r="E33" s="17">
         <v>5.18</v>
       </c>
       <c r="F33" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="17">
         <v>5.07</v>
       </c>
       <c r="H33" s="17">
         <v>5.6</v>
       </c>
       <c r="I33" s="17">
@@ -6317,52 +6480,55 @@
       </c>
       <c r="V33" s="17">
         <v>6.48</v>
       </c>
       <c r="W33" s="17">
         <v>6.75</v>
       </c>
       <c r="X33" s="16">
         <v>6.88</v>
       </c>
       <c r="Y33" s="16">
         <v>6.87</v>
       </c>
       <c r="Z33" s="17">
         <v>4.62</v>
       </c>
       <c r="AA33" s="17">
         <v>4.18</v>
       </c>
       <c r="AB33" s="17">
         <v>3.32</v>
       </c>
       <c r="AC33" s="17">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="17">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="17">
         <v>1.3</v>
       </c>
       <c r="C34" s="17">
         <v>2.68</v>
       </c>
       <c r="D34" s="17">
         <v>3.09</v>
       </c>
       <c r="E34" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="17">
         <v>3.96</v>
       </c>
       <c r="G34" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="17">
         <v>5.09</v>
       </c>
       <c r="I34" s="17">
@@ -6406,85 +6572,89 @@
       </c>
       <c r="V34" s="17">
         <v>4.53</v>
       </c>
       <c r="W34" s="17">
         <v>4.21</v>
       </c>
       <c r="X34" s="16">
         <v>4.45</v>
       </c>
       <c r="Y34" s="16">
         <v>4.3</v>
       </c>
       <c r="Z34" s="17">
         <v>4.07</v>
       </c>
       <c r="AA34" s="17">
         <v>3.56</v>
       </c>
       <c r="AB34" s="17">
         <v>3.75</v>
       </c>
       <c r="AC34" s="17">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="17">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
-    </row>
-    <row r="36" spans="1:29" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="17">
         <v>2.36</v>
       </c>
       <c r="D36" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="17">
         <v>4.7</v>
       </c>
       <c r="H36" s="17">
         <v>4.91</v>
       </c>
       <c r="I36" s="17">
@@ -6528,87 +6698,91 @@
       </c>
       <c r="V36" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="W36" s="17">
         <v>4.33</v>
       </c>
       <c r="X36" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="17">
         <v>4.24</v>
       </c>
       <c r="Z36" s="17">
         <v>3.01</v>
       </c>
       <c r="AA36" s="17">
         <v>3.44</v>
       </c>
       <c r="AB36" s="17">
         <v>3.4</v>
       </c>
       <c r="AC36" s="17">
         <v>3.36</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="17">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17">
         <v>5.61</v>
       </c>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
-    </row>
-    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="16">
         <v>5.12</v>
       </c>
       <c r="C38" s="17">
         <v>3.48</v>
       </c>
       <c r="D38" s="17">
         <v>5.25</v>
       </c>
       <c r="E38" s="17">
         <v>5.56</v>
       </c>
       <c r="F38" s="17">
         <v>5.4</v>
       </c>
       <c r="G38" s="17">
         <v>5.79</v>
       </c>
       <c r="H38" s="17">
         <v>5.88</v>
       </c>
       <c r="I38" s="17">
@@ -6652,52 +6826,55 @@
       </c>
       <c r="V38" s="17">
         <v>5.56</v>
       </c>
       <c r="W38" s="17">
         <v>5.61</v>
       </c>
       <c r="X38" s="17">
         <v>5.6</v>
       </c>
       <c r="Y38" s="17">
         <v>5.63</v>
       </c>
       <c r="Z38" s="17">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="17">
         <v>5.67</v>
       </c>
       <c r="AB38" s="17">
         <v>5.44</v>
       </c>
       <c r="AC38" s="17">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="17">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="16">
         <v>1.5</v>
       </c>
       <c r="C39" s="17">
         <v>3.5</v>
       </c>
       <c r="D39" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="17">
         <v>4.43</v>
       </c>
       <c r="F39" s="17">
         <v>4.13</v>
       </c>
       <c r="G39" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="17">
         <v>5.22</v>
       </c>
       <c r="I39" s="17">
@@ -6741,52 +6918,55 @@
       </c>
       <c r="V39" s="17">
         <v>3.64</v>
       </c>
       <c r="W39" s="17">
         <v>3.98</v>
       </c>
       <c r="X39" s="17">
         <v>3.84</v>
       </c>
       <c r="Y39" s="17">
         <v>3.98</v>
       </c>
       <c r="Z39" s="17">
         <v>1.59</v>
       </c>
       <c r="AA39" s="17">
         <v>2.09</v>
       </c>
       <c r="AB39" s="17">
         <v>2.19</v>
       </c>
       <c r="AC39" s="17">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="17">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="16">
         <v>4.76</v>
       </c>
       <c r="C40" s="17">
         <v>1.52</v>
       </c>
       <c r="D40" s="17">
         <v>3.92</v>
       </c>
       <c r="E40" s="17">
         <v>4.45</v>
       </c>
       <c r="F40" s="17">
         <v>4.22</v>
       </c>
       <c r="G40" s="17">
         <v>4.29</v>
       </c>
       <c r="H40" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="17">
@@ -6830,52 +7010,55 @@
       </c>
       <c r="V40" s="17">
         <v>3.68</v>
       </c>
       <c r="W40" s="17">
         <v>3.63</v>
       </c>
       <c r="X40" s="17">
         <v>3.62</v>
       </c>
       <c r="Y40" s="17">
         <v>3.49</v>
       </c>
       <c r="Z40" s="17">
         <v>3.02</v>
       </c>
       <c r="AA40" s="17">
         <v>3.17</v>
       </c>
       <c r="AB40" s="17">
         <v>2.89</v>
       </c>
       <c r="AC40" s="17">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="17">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="16">
         <v>5.12</v>
       </c>
       <c r="C41" s="17">
         <v>0.88</v>
       </c>
       <c r="D41" s="17">
         <v>2.69</v>
       </c>
       <c r="E41" s="17">
         <v>2.89</v>
       </c>
       <c r="F41" s="17">
         <v>2.99</v>
       </c>
       <c r="G41" s="17">
         <v>3.26</v>
       </c>
       <c r="H41" s="17">
         <v>3.45</v>
       </c>
       <c r="I41" s="17">
@@ -6919,52 +7102,55 @@
       </c>
       <c r="V41" s="17">
         <v>4</v>
       </c>
       <c r="W41" s="17">
         <v>3.95</v>
       </c>
       <c r="X41" s="17">
         <v>3.71</v>
       </c>
       <c r="Y41" s="17">
         <v>3.63</v>
       </c>
       <c r="Z41" s="17">
         <v>1.22</v>
       </c>
       <c r="AA41" s="17">
         <v>0.64</v>
       </c>
       <c r="AB41" s="17">
         <v>1.04</v>
       </c>
       <c r="AC41" s="17">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="17">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="16">
         <v>3.84</v>
       </c>
       <c r="C42" s="17">
         <v>1.41</v>
       </c>
       <c r="D42" s="17">
         <v>3.71</v>
       </c>
       <c r="E42" s="17">
         <v>4.05</v>
       </c>
       <c r="F42" s="17">
         <v>4</v>
       </c>
       <c r="G42" s="17">
         <v>4.18</v>
       </c>
       <c r="H42" s="17">
         <v>4.76</v>
       </c>
       <c r="I42" s="17">
@@ -7008,52 +7194,55 @@
       </c>
       <c r="V42" s="17">
         <v>5.94</v>
       </c>
       <c r="W42" s="17">
         <v>5.85</v>
       </c>
       <c r="X42" s="17">
         <v>5.69</v>
       </c>
       <c r="Y42" s="17">
         <v>5.59</v>
       </c>
       <c r="Z42" s="17">
         <v>3.53</v>
       </c>
       <c r="AA42" s="17">
         <v>4.29</v>
       </c>
       <c r="AB42" s="17">
         <v>3.61</v>
       </c>
       <c r="AC42" s="17">
         <v>4.07</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="17">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="16">
         <v>4.03</v>
       </c>
       <c r="C43" s="17">
         <v>3.32</v>
       </c>
       <c r="D43" s="17">
         <v>5.32</v>
       </c>
       <c r="E43" s="17">
         <v>5.85</v>
       </c>
       <c r="F43" s="17">
         <v>5.54</v>
       </c>
       <c r="G43" s="17">
         <v>5.52</v>
       </c>
       <c r="H43" s="17">
         <v>5.76</v>
       </c>
       <c r="I43" s="17">
@@ -7097,52 +7286,55 @@
       </c>
       <c r="V43" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="W43" s="17">
         <v>4.67</v>
       </c>
       <c r="X43" s="17">
         <v>4.79</v>
       </c>
       <c r="Y43" s="17">
         <v>4.97</v>
       </c>
       <c r="Z43" s="17">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="17">
         <v>3.96</v>
       </c>
       <c r="AB43" s="17">
         <v>3.77</v>
       </c>
       <c r="AC43" s="17">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="17">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="18">
         <v>5.44</v>
       </c>
       <c r="C44" s="18">
         <v>2.82</v>
       </c>
       <c r="D44" s="18">
         <v>4.91</v>
       </c>
       <c r="E44" s="18">
         <v>4.92</v>
       </c>
       <c r="F44" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="18">
         <v>4.75</v>
       </c>
       <c r="H44" s="18">
         <v>4.95</v>
       </c>
       <c r="I44" s="18">
@@ -7185,50 +7377,53 @@
         <v>3.73</v>
       </c>
       <c r="V44" s="18">
         <v>3.7</v>
       </c>
       <c r="W44" s="18">
         <v>3.49</v>
       </c>
       <c r="X44" s="18">
         <v>3.39</v>
       </c>
       <c r="Y44" s="18">
         <v>3.27</v>
       </c>
       <c r="Z44" s="18">
         <v>3.43</v>
       </c>
       <c r="AA44" s="18">
         <v>3.25</v>
       </c>
       <c r="AB44" s="18">
         <v>3.9</v>
       </c>
       <c r="AC44" s="18">
         <v>3.72</v>
+      </c>
+      <c r="AD44" s="18">
+        <v>3.52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
@@ -7554,50 +7749,53 @@
       </c>
       <c r="V9" s="11">
         <v>323</v>
       </c>
       <c r="W9" s="11">
         <v>354</v>
       </c>
       <c r="X9" s="9">
         <v>263</v>
       </c>
       <c r="Y9" s="9">
         <v>355</v>
       </c>
       <c r="Z9" s="11">
         <v>268</v>
       </c>
       <c r="AA9" s="11">
         <v>245</v>
       </c>
       <c r="AB9" s="11">
         <v>335</v>
       </c>
       <c r="AC9" s="11">
         <v>288</v>
       </c>
+      <c r="AD9" s="11">
+        <v>318</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="9">
         <v>136</v>
       </c>
       <c r="C10" s="9">
         <v>113</v>
       </c>
       <c r="D10" s="9">
         <v>117</v>
       </c>
       <c r="E10" s="9">
         <v>122</v>
       </c>
       <c r="F10" s="9">
         <v>123</v>
       </c>
       <c r="G10" s="9">
         <v>140</v>
       </c>
       <c r="H10" s="11">
         <v>168</v>
@@ -7643,50 +7841,53 @@
       </c>
       <c r="V10" s="11">
         <v>148</v>
       </c>
       <c r="W10" s="11">
         <v>174</v>
       </c>
       <c r="X10" s="9">
         <v>116</v>
       </c>
       <c r="Y10" s="9">
         <v>169</v>
       </c>
       <c r="Z10" s="11">
         <v>122</v>
       </c>
       <c r="AA10" s="11">
         <v>128</v>
       </c>
       <c r="AB10" s="11">
         <v>169</v>
       </c>
       <c r="AC10" s="11">
         <v>117</v>
       </c>
+      <c r="AD10" s="11">
+        <v>138</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="9">
         <v>15</v>
       </c>
       <c r="C11" s="9">
         <v>20</v>
       </c>
       <c r="D11" s="9">
         <v>29</v>
       </c>
       <c r="E11" s="9">
         <v>12</v>
       </c>
       <c r="F11" s="9">
         <v>20</v>
       </c>
       <c r="G11" s="9">
         <v>25</v>
       </c>
       <c r="H11" s="11">
         <v>24</v>
@@ -7732,50 +7933,53 @@
       </c>
       <c r="V11" s="11">
         <v>25</v>
       </c>
       <c r="W11" s="11">
         <v>32</v>
       </c>
       <c r="X11" s="9">
         <v>28</v>
       </c>
       <c r="Y11" s="9">
         <v>25</v>
       </c>
       <c r="Z11" s="11">
         <v>25</v>
       </c>
       <c r="AA11" s="11">
         <v>11</v>
       </c>
       <c r="AB11" s="11">
         <v>21</v>
       </c>
       <c r="AC11" s="11">
         <v>21</v>
       </c>
+      <c r="AD11" s="11">
+        <v>18</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="9">
         <v>1</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="9">
         <v>2</v>
       </c>
       <c r="H12" s="11">
         <v>1</v>
@@ -7821,50 +8025,53 @@
       </c>
       <c r="V12" s="11">
         <v>2</v>
       </c>
       <c r="W12" s="11">
         <v>1</v>
       </c>
       <c r="X12" s="9">
         <v>4</v>
       </c>
       <c r="Y12" s="9">
         <v>2</v>
       </c>
       <c r="Z12" s="11">
         <v>4</v>
       </c>
       <c r="AA12" s="11">
         <v>4</v>
       </c>
       <c r="AB12" s="11">
         <v>3</v>
       </c>
       <c r="AC12" s="11">
         <v>4</v>
       </c>
+      <c r="AD12" s="11">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="9">
         <v>10</v>
       </c>
       <c r="C13" s="9">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>12</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>16</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="11">
         <v>14</v>
@@ -7910,50 +8117,53 @@
       </c>
       <c r="V13" s="11">
         <v>14</v>
       </c>
       <c r="W13" s="11">
         <v>24</v>
       </c>
       <c r="X13" s="9">
         <v>6</v>
       </c>
       <c r="Y13" s="9">
         <v>21</v>
       </c>
       <c r="Z13" s="11">
         <v>13</v>
       </c>
       <c r="AA13" s="11">
         <v>15</v>
       </c>
       <c r="AB13" s="11">
         <v>21</v>
       </c>
       <c r="AC13" s="11">
         <v>15</v>
       </c>
+      <c r="AD13" s="11">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
         <v>46</v>
       </c>
       <c r="C14" s="9">
         <v>42</v>
       </c>
       <c r="D14" s="9">
         <v>43</v>
       </c>
       <c r="E14" s="9">
         <v>45</v>
       </c>
       <c r="F14" s="9">
         <v>51</v>
       </c>
       <c r="G14" s="9">
         <v>51</v>
       </c>
       <c r="H14" s="11">
         <v>54</v>
@@ -7999,50 +8209,53 @@
       </c>
       <c r="V14" s="11">
         <v>58</v>
       </c>
       <c r="W14" s="11">
         <v>49</v>
       </c>
       <c r="X14" s="9">
         <v>44</v>
       </c>
       <c r="Y14" s="9">
         <v>64</v>
       </c>
       <c r="Z14" s="11">
         <v>47</v>
       </c>
       <c r="AA14" s="11">
         <v>41</v>
       </c>
       <c r="AB14" s="11">
         <v>59</v>
       </c>
       <c r="AC14" s="11">
         <v>55</v>
       </c>
+      <c r="AD14" s="11">
+        <v>65</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>21</v>
       </c>
       <c r="C15" s="9">
         <v>21</v>
       </c>
       <c r="D15" s="9">
         <v>16</v>
       </c>
       <c r="E15" s="9">
         <v>18</v>
       </c>
       <c r="F15" s="9">
         <v>19</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="11">
         <v>21</v>
@@ -8087,86 +8300,90 @@
         <v>16</v>
       </c>
       <c r="V15" s="11">
         <v>18</v>
       </c>
       <c r="W15" s="11">
         <v>15</v>
       </c>
       <c r="X15" s="9">
         <v>14</v>
       </c>
       <c r="Y15" s="9">
         <v>28</v>
       </c>
       <c r="Z15" s="11">
         <v>30</v>
       </c>
       <c r="AA15" s="11">
         <v>16</v>
       </c>
       <c r="AB15" s="11">
         <v>16</v>
       </c>
       <c r="AC15" s="11">
         <v>27</v>
+      </c>
+      <c r="AD15" s="11">
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
-    </row>
-    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="11"/>
+    </row>
+    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="9">
         <v>18</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>17</v>
       </c>
       <c r="E17" s="9">
         <v>11</v>
       </c>
       <c r="F17" s="9">
         <v>15</v>
       </c>
       <c r="G17" s="9">
         <v>13</v>
       </c>
       <c r="H17" s="11">
         <v>27</v>
       </c>
       <c r="I17" s="11">
@@ -8210,52 +8427,55 @@
       </c>
       <c r="V17" s="11">
         <v>21</v>
       </c>
       <c r="W17" s="11">
         <v>16</v>
       </c>
       <c r="X17" s="9">
         <v>21</v>
       </c>
       <c r="Y17" s="9">
         <v>22</v>
       </c>
       <c r="Z17" s="11">
         <v>8</v>
       </c>
       <c r="AA17" s="11">
         <v>10</v>
       </c>
       <c r="AB17" s="11">
         <v>13</v>
       </c>
       <c r="AC17" s="11">
         <v>17</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="9">
         <v>1</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9">
         <v>2</v>
       </c>
       <c r="G18" s="9">
         <v>3</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
@@ -8299,52 +8519,55 @@
       </c>
       <c r="V18" s="11">
         <v>3</v>
       </c>
       <c r="W18" s="11">
         <v>1</v>
       </c>
       <c r="X18" s="9">
         <v>3</v>
       </c>
       <c r="Y18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="22" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="22">
         <v>2</v>
       </c>
       <c r="AB18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AC18" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>4</v>
       </c>
       <c r="D19" s="9">
         <v>11</v>
       </c>
       <c r="E19" s="9">
         <v>8</v>
       </c>
       <c r="F19" s="9">
         <v>14</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="11">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -8388,52 +8611,55 @@
       </c>
       <c r="V19" s="11">
         <v>10</v>
       </c>
       <c r="W19" s="11">
         <v>21</v>
       </c>
       <c r="X19" s="9">
         <v>5</v>
       </c>
       <c r="Y19" s="9">
         <v>5</v>
       </c>
       <c r="Z19" s="11">
         <v>9</v>
       </c>
       <c r="AA19" s="11">
         <v>9</v>
       </c>
       <c r="AB19" s="11">
         <v>17</v>
       </c>
       <c r="AC19" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9">
         <v>3</v>
       </c>
       <c r="C20" s="9">
         <v>4</v>
       </c>
       <c r="D20" s="9">
         <v>9</v>
       </c>
       <c r="E20" s="9">
         <v>6</v>
       </c>
       <c r="F20" s="9">
         <v>6</v>
       </c>
       <c r="G20" s="9">
         <v>5</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
@@ -8477,52 +8703,55 @@
       </c>
       <c r="V20" s="11">
         <v>3</v>
       </c>
       <c r="W20" s="11">
         <v>1</v>
       </c>
       <c r="X20" s="9">
         <v>2</v>
       </c>
       <c r="Y20" s="9">
         <v>1</v>
       </c>
       <c r="Z20" s="11">
         <v>5</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AB20" s="11">
         <v>2</v>
       </c>
       <c r="AC20" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9">
         <v>5</v>
       </c>
       <c r="C21" s="9">
         <v>4</v>
       </c>
       <c r="D21" s="9">
         <v>5</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="9">
         <v>4</v>
       </c>
       <c r="G21" s="9">
         <v>4</v>
       </c>
       <c r="H21" s="11">
         <v>4</v>
       </c>
       <c r="I21" s="11">
@@ -8566,52 +8795,55 @@
       </c>
       <c r="V21" s="11">
         <v>7</v>
       </c>
       <c r="W21" s="11">
         <v>2</v>
       </c>
       <c r="X21" s="9">
         <v>2</v>
       </c>
       <c r="Y21" s="9">
         <v>2</v>
       </c>
       <c r="Z21" s="11">
         <v>2</v>
       </c>
       <c r="AA21" s="11">
         <v>3</v>
       </c>
       <c r="AB21" s="11">
         <v>3</v>
       </c>
       <c r="AC21" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="11">
         <v>8</v>
       </c>
       <c r="C22" s="11">
         <v>3</v>
       </c>
       <c r="D22" s="11">
         <v>3</v>
       </c>
       <c r="E22" s="11">
         <v>4</v>
       </c>
       <c r="F22" s="11">
         <v>4</v>
       </c>
       <c r="G22" s="11">
         <v>10</v>
       </c>
       <c r="H22" s="11">
         <v>9</v>
       </c>
       <c r="I22" s="11">
@@ -8655,52 +8887,55 @@
       </c>
       <c r="V22" s="11">
         <v>8</v>
       </c>
       <c r="W22" s="11">
         <v>11</v>
       </c>
       <c r="X22" s="9">
         <v>9</v>
       </c>
       <c r="Y22" s="9">
         <v>11</v>
       </c>
       <c r="Z22" s="11">
         <v>1</v>
       </c>
       <c r="AA22" s="11">
         <v>4</v>
       </c>
       <c r="AB22" s="11">
         <v>6</v>
       </c>
       <c r="AC22" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="11">
         <v>6</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>11</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>6</v>
       </c>
       <c r="G23" s="11">
         <v>5</v>
       </c>
       <c r="H23" s="11">
         <v>5</v>
       </c>
       <c r="I23" s="11">
@@ -8744,85 +8979,89 @@
       </c>
       <c r="V23" s="11">
         <v>6</v>
       </c>
       <c r="W23" s="11">
         <v>7</v>
       </c>
       <c r="X23" s="9">
         <v>9</v>
       </c>
       <c r="Y23" s="9">
         <v>5</v>
       </c>
       <c r="Z23" s="11">
         <v>2</v>
       </c>
       <c r="AA23" s="11">
         <v>2</v>
       </c>
       <c r="AB23" s="11">
         <v>5</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="7"/>
-    </row>
-    <row r="25" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD24" s="11"/>
+    </row>
+    <row r="25" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="11">
         <v>239</v>
       </c>
       <c r="C25" s="11">
         <v>214</v>
       </c>
       <c r="D25" s="11">
         <v>233</v>
       </c>
       <c r="E25" s="11">
         <v>223</v>
       </c>
       <c r="F25" s="11">
         <v>246</v>
       </c>
       <c r="G25" s="11">
         <v>255</v>
       </c>
       <c r="H25" s="11">
         <v>292</v>
       </c>
       <c r="I25" s="11">
@@ -8866,52 +9105,55 @@
       </c>
       <c r="V25" s="11">
         <v>275</v>
       </c>
       <c r="W25" s="11">
         <v>304</v>
       </c>
       <c r="X25" s="9">
         <v>223</v>
       </c>
       <c r="Y25" s="9">
         <v>323</v>
       </c>
       <c r="Z25" s="11">
         <v>247</v>
       </c>
       <c r="AA25" s="11">
         <v>220</v>
       </c>
       <c r="AB25" s="11">
         <v>294</v>
       </c>
       <c r="AC25" s="11">
         <v>248</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="11">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="11">
         <v>136</v>
       </c>
       <c r="C26" s="11">
         <v>113</v>
       </c>
       <c r="D26" s="11">
         <v>117</v>
       </c>
       <c r="E26" s="11">
         <v>122</v>
       </c>
       <c r="F26" s="11">
         <v>123</v>
       </c>
       <c r="G26" s="11">
         <v>140</v>
       </c>
       <c r="H26" s="11">
         <v>168</v>
       </c>
       <c r="I26" s="11">
@@ -8955,52 +9197,55 @@
       </c>
       <c r="V26" s="11">
         <v>148</v>
       </c>
       <c r="W26" s="11">
         <v>174</v>
       </c>
       <c r="X26" s="9">
         <v>116</v>
       </c>
       <c r="Y26" s="9">
         <v>169</v>
       </c>
       <c r="Z26" s="11">
         <v>122</v>
       </c>
       <c r="AA26" s="11">
         <v>128</v>
       </c>
       <c r="AB26" s="11">
         <v>169</v>
       </c>
       <c r="AC26" s="11">
         <v>117</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="11">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="11">
         <v>15</v>
       </c>
       <c r="C27" s="11">
         <v>20</v>
       </c>
       <c r="D27" s="11">
         <v>29</v>
       </c>
       <c r="E27" s="11">
         <v>12</v>
       </c>
       <c r="F27" s="11">
         <v>20</v>
       </c>
       <c r="G27" s="11">
         <v>25</v>
       </c>
       <c r="H27" s="11">
         <v>24</v>
       </c>
       <c r="I27" s="11">
@@ -9044,52 +9289,55 @@
       </c>
       <c r="V27" s="11">
         <v>25</v>
       </c>
       <c r="W27" s="11">
         <v>32</v>
       </c>
       <c r="X27" s="9">
         <v>28</v>
       </c>
       <c r="Y27" s="9">
         <v>25</v>
       </c>
       <c r="Z27" s="11">
         <v>25</v>
       </c>
       <c r="AA27" s="11">
         <v>11</v>
       </c>
       <c r="AB27" s="11">
         <v>21</v>
       </c>
       <c r="AC27" s="11">
         <v>21</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
       <c r="C28" s="11">
         <v>1</v>
       </c>
       <c r="D28" s="11">
         <v>4</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="11">
         <v>3</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1</v>
       </c>
       <c r="I28" s="11">
@@ -9133,52 +9381,55 @@
       </c>
       <c r="V28" s="11">
         <v>2</v>
       </c>
       <c r="W28" s="11">
         <v>1</v>
       </c>
       <c r="X28" s="9">
         <v>4</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="11">
         <v>4</v>
       </c>
       <c r="AA28" s="11">
         <v>4</v>
       </c>
       <c r="AB28" s="11">
         <v>3</v>
       </c>
       <c r="AC28" s="11">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="11">
         <v>10</v>
       </c>
       <c r="C29" s="11">
         <v>7</v>
       </c>
       <c r="D29" s="11">
         <v>12</v>
       </c>
       <c r="E29" s="11">
         <v>16</v>
       </c>
       <c r="F29" s="11">
         <v>16</v>
       </c>
       <c r="G29" s="11">
         <v>15</v>
       </c>
       <c r="H29" s="11">
         <v>14</v>
       </c>
       <c r="I29" s="11">
@@ -9222,52 +9473,55 @@
       </c>
       <c r="V29" s="11">
         <v>14</v>
       </c>
       <c r="W29" s="11">
         <v>24</v>
       </c>
       <c r="X29" s="9">
         <v>6</v>
       </c>
       <c r="Y29" s="9">
         <v>21</v>
       </c>
       <c r="Z29" s="11">
         <v>13</v>
       </c>
       <c r="AA29" s="11">
         <v>15</v>
       </c>
       <c r="AB29" s="11">
         <v>21</v>
       </c>
       <c r="AC29" s="11">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="11">
         <v>46</v>
       </c>
       <c r="C30" s="11">
         <v>42</v>
       </c>
       <c r="D30" s="11">
         <v>43</v>
       </c>
       <c r="E30" s="11">
         <v>45</v>
       </c>
       <c r="F30" s="11">
         <v>51</v>
       </c>
       <c r="G30" s="11">
         <v>51</v>
       </c>
       <c r="H30" s="11">
         <v>54</v>
       </c>
       <c r="I30" s="11">
@@ -9311,52 +9565,55 @@
       </c>
       <c r="V30" s="11">
         <v>58</v>
       </c>
       <c r="W30" s="11">
         <v>49</v>
       </c>
       <c r="X30" s="9">
         <v>44</v>
       </c>
       <c r="Y30" s="9">
         <v>64</v>
       </c>
       <c r="Z30" s="11">
         <v>47</v>
       </c>
       <c r="AA30" s="11">
         <v>41</v>
       </c>
       <c r="AB30" s="11">
         <v>59</v>
       </c>
       <c r="AC30" s="11">
         <v>55</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="11">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="11">
         <v>21</v>
       </c>
       <c r="C31" s="11">
         <v>21</v>
       </c>
       <c r="D31" s="11">
         <v>16</v>
       </c>
       <c r="E31" s="11">
         <v>18</v>
       </c>
       <c r="F31" s="11">
         <v>19</v>
       </c>
       <c r="G31" s="11">
         <v>15</v>
       </c>
       <c r="H31" s="11">
         <v>21</v>
       </c>
       <c r="I31" s="11">
@@ -9400,85 +9657,88 @@
       </c>
       <c r="V31" s="11">
         <v>18</v>
       </c>
       <c r="W31" s="11">
         <v>15</v>
       </c>
       <c r="X31" s="9">
         <v>14</v>
       </c>
       <c r="Y31" s="9">
         <v>28</v>
       </c>
       <c r="Z31" s="11">
         <v>30</v>
       </c>
       <c r="AA31" s="11">
         <v>16</v>
       </c>
       <c r="AB31" s="11">
         <v>16</v>
       </c>
       <c r="AC31" s="11">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
     </row>
-    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="11">
         <v>9</v>
       </c>
       <c r="C33" s="11">
         <v>8</v>
       </c>
       <c r="D33" s="11">
         <v>8</v>
       </c>
       <c r="E33" s="11">
         <v>6</v>
       </c>
       <c r="F33" s="11">
         <v>12</v>
       </c>
       <c r="G33" s="11">
         <v>5</v>
       </c>
       <c r="H33" s="11">
         <v>10</v>
       </c>
       <c r="I33" s="11">
@@ -9522,52 +9782,55 @@
       </c>
       <c r="V33" s="11">
         <v>9</v>
       </c>
       <c r="W33" s="11">
         <v>9</v>
       </c>
       <c r="X33" s="9">
         <v>10</v>
       </c>
       <c r="Y33" s="9">
         <v>14</v>
       </c>
       <c r="Z33" s="11">
         <v>3</v>
       </c>
       <c r="AA33" s="11">
         <v>5</v>
       </c>
       <c r="AB33" s="11">
         <v>4</v>
       </c>
       <c r="AC33" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="11">
         <v>1</v>
       </c>
       <c r="C34" s="11">
         <v>2</v>
       </c>
       <c r="D34" s="11">
         <v>4</v>
       </c>
       <c r="E34" s="11">
         <v>4</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>2</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>37</v>
       </c>
       <c r="I34" s="11">
@@ -9611,85 +9874,89 @@
       </c>
       <c r="V34" s="11">
         <v>1</v>
       </c>
       <c r="W34" s="11" t="s">
         <v>42</v>
       </c>
       <c r="X34" s="9">
         <v>1</v>
       </c>
       <c r="Y34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="11">
         <v>3</v>
       </c>
       <c r="AA34" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AB34" s="11">
         <v>1</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
-    </row>
-    <row r="36" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD35" s="11"/>
+    </row>
+    <row r="36" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="11">
         <v>40</v>
       </c>
       <c r="C36" s="11">
         <v>24</v>
       </c>
       <c r="D36" s="11">
         <v>44</v>
       </c>
       <c r="E36" s="11">
         <v>24</v>
       </c>
       <c r="F36" s="11">
         <v>37</v>
       </c>
       <c r="G36" s="11">
         <v>47</v>
       </c>
       <c r="H36" s="11">
         <v>48</v>
       </c>
       <c r="I36" s="11">
@@ -9733,85 +10000,89 @@
       </c>
       <c r="V36" s="11">
         <v>48</v>
       </c>
       <c r="W36" s="11">
         <v>50</v>
       </c>
       <c r="X36" s="11">
         <v>40</v>
       </c>
       <c r="Y36" s="11">
         <v>32</v>
       </c>
       <c r="Z36" s="11">
         <v>21</v>
       </c>
       <c r="AA36" s="11">
         <v>25</v>
       </c>
       <c r="AB36" s="11">
         <v>41</v>
       </c>
       <c r="AC36" s="11">
         <v>40</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="11">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
-    </row>
-    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="11"/>
+    </row>
+    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="11">
         <v>9</v>
       </c>
       <c r="C38" s="11">
         <v>9</v>
       </c>
       <c r="D38" s="11">
         <v>9</v>
       </c>
       <c r="E38" s="11">
         <v>5</v>
       </c>
       <c r="F38" s="11">
         <v>3</v>
       </c>
       <c r="G38" s="11">
         <v>8</v>
       </c>
       <c r="H38" s="11">
         <v>17</v>
       </c>
       <c r="I38" s="11">
@@ -9855,52 +10126,55 @@
       </c>
       <c r="V38" s="11">
         <v>12</v>
       </c>
       <c r="W38" s="11">
         <v>7</v>
       </c>
       <c r="X38" s="11">
         <v>11</v>
       </c>
       <c r="Y38" s="11">
         <v>8</v>
       </c>
       <c r="Z38" s="11">
         <v>5</v>
       </c>
       <c r="AA38" s="11">
         <v>5</v>
       </c>
       <c r="AB38" s="11">
         <v>9</v>
       </c>
       <c r="AC38" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="11">
         <v>1</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>2</v>
       </c>
       <c r="F39" s="11">
         <v>2</v>
       </c>
       <c r="G39" s="11">
         <v>3</v>
       </c>
       <c r="H39" s="11">
         <v>1</v>
       </c>
       <c r="I39" s="11">
@@ -9944,52 +10218,55 @@
       </c>
       <c r="V39" s="11">
         <v>3</v>
       </c>
       <c r="W39" s="11">
         <v>1</v>
       </c>
       <c r="X39" s="11">
         <v>3</v>
       </c>
       <c r="Y39" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z39" s="22" t="s">
         <v>42</v>
       </c>
       <c r="AA39" s="22">
         <v>2</v>
       </c>
       <c r="AB39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AC39" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="11">
         <v>10</v>
       </c>
       <c r="C40" s="11">
         <v>4</v>
       </c>
       <c r="D40" s="11">
         <v>11</v>
       </c>
       <c r="E40" s="11">
         <v>8</v>
       </c>
       <c r="F40" s="11">
         <v>14</v>
       </c>
       <c r="G40" s="11">
         <v>14</v>
       </c>
       <c r="H40" s="11">
         <v>10</v>
       </c>
       <c r="I40" s="11">
@@ -10033,52 +10310,55 @@
       </c>
       <c r="V40" s="11">
         <v>10</v>
       </c>
       <c r="W40" s="11">
         <v>21</v>
       </c>
       <c r="X40" s="11">
         <v>5</v>
       </c>
       <c r="Y40" s="11">
         <v>5</v>
       </c>
       <c r="Z40" s="11">
         <v>9</v>
       </c>
       <c r="AA40" s="11">
         <v>9</v>
       </c>
       <c r="AB40" s="11">
         <v>17</v>
       </c>
       <c r="AC40" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="11">
         <v>2</v>
       </c>
       <c r="C41" s="11">
         <v>2</v>
       </c>
       <c r="D41" s="11">
         <v>5</v>
       </c>
       <c r="E41" s="11">
         <v>2</v>
       </c>
       <c r="F41" s="11">
         <v>4</v>
       </c>
       <c r="G41" s="11">
         <v>3</v>
       </c>
       <c r="H41" s="11">
         <v>2</v>
       </c>
       <c r="I41" s="11">
@@ -10122,52 +10402,55 @@
       </c>
       <c r="V41" s="11">
         <v>2</v>
       </c>
       <c r="W41" s="11">
         <v>1</v>
       </c>
       <c r="X41" s="11">
         <v>1</v>
       </c>
       <c r="Y41" s="11">
         <v>1</v>
       </c>
       <c r="Z41" s="11">
         <v>2</v>
       </c>
       <c r="AA41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AB41" s="11">
         <v>1</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="11">
         <v>5</v>
       </c>
       <c r="C42" s="11">
         <v>4</v>
       </c>
       <c r="D42" s="11">
         <v>5</v>
       </c>
       <c r="E42" s="11">
         <v>1</v>
       </c>
       <c r="F42" s="11">
         <v>4</v>
       </c>
       <c r="G42" s="11">
         <v>4</v>
       </c>
       <c r="H42" s="11">
         <v>4</v>
       </c>
       <c r="I42" s="11">
@@ -10211,52 +10494,55 @@
       </c>
       <c r="V42" s="11">
         <v>7</v>
       </c>
       <c r="W42" s="11">
         <v>2</v>
       </c>
       <c r="X42" s="11">
         <v>2</v>
       </c>
       <c r="Y42" s="11">
         <v>2</v>
       </c>
       <c r="Z42" s="11">
         <v>2</v>
       </c>
       <c r="AA42" s="11">
         <v>3</v>
       </c>
       <c r="AB42" s="11">
         <v>3</v>
       </c>
       <c r="AC42" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9">
         <v>8</v>
       </c>
       <c r="C43" s="11">
         <v>3</v>
       </c>
       <c r="D43" s="11">
         <v>3</v>
       </c>
       <c r="E43" s="11">
         <v>4</v>
       </c>
       <c r="F43" s="9">
         <v>4</v>
       </c>
       <c r="G43" s="11">
         <v>10</v>
       </c>
       <c r="H43" s="11">
         <v>9</v>
       </c>
       <c r="I43" s="11">
@@ -10300,52 +10586,55 @@
       </c>
       <c r="V43" s="11">
         <v>8</v>
       </c>
       <c r="W43" s="11">
         <v>11</v>
       </c>
       <c r="X43" s="11">
         <v>9</v>
       </c>
       <c r="Y43" s="11">
         <v>11</v>
       </c>
       <c r="Z43" s="11">
         <v>1</v>
       </c>
       <c r="AA43" s="11">
         <v>4</v>
       </c>
       <c r="AB43" s="11">
         <v>6</v>
       </c>
       <c r="AC43" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>1</v>
       </c>
       <c r="D44" s="13">
         <v>11</v>
       </c>
       <c r="E44" s="13">
         <v>2</v>
       </c>
       <c r="F44" s="13">
         <v>6</v>
       </c>
       <c r="G44" s="13">
         <v>5</v>
       </c>
       <c r="H44" s="13">
         <v>5</v>
       </c>
       <c r="I44" s="13">
@@ -10389,52 +10678,55 @@
       </c>
       <c r="V44" s="13">
         <v>6</v>
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>9</v>
       </c>
       <c r="Y44" s="13">
         <v>5</v>
       </c>
       <c r="Z44" s="13">
         <v>2</v>
       </c>
       <c r="AA44" s="13">
         <v>2</v>
       </c>
       <c r="AB44" s="13">
         <v>5</v>
       </c>
       <c r="AC44" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
@@ -10755,50 +11047,53 @@
       </c>
       <c r="V9" s="17">
         <v>3.38</v>
       </c>
       <c r="W9" s="17">
         <v>3.41</v>
       </c>
       <c r="X9" s="16">
         <v>3.36</v>
       </c>
       <c r="Y9" s="16">
         <v>3.39</v>
       </c>
       <c r="Z9" s="17">
         <v>2.79</v>
       </c>
       <c r="AA9" s="17">
         <v>2.8</v>
       </c>
       <c r="AB9" s="17">
         <v>3.04</v>
       </c>
       <c r="AC9" s="17">
         <v>3.06</v>
       </c>
+      <c r="AD9" s="17">
+        <v>3.11</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16">
         <v>3.07</v>
       </c>
       <c r="C10" s="16">
         <v>1.32</v>
       </c>
       <c r="D10" s="16">
         <v>2.81</v>
       </c>
       <c r="E10" s="16">
         <v>2.82</v>
       </c>
       <c r="F10" s="16">
         <v>2.81</v>
       </c>
       <c r="G10" s="17">
         <v>2.89</v>
       </c>
       <c r="H10" s="17">
         <v>3.02</v>
@@ -10844,50 +11139,53 @@
       </c>
       <c r="V10" s="17">
         <v>3.58</v>
       </c>
       <c r="W10" s="17">
         <v>3.61</v>
       </c>
       <c r="X10" s="16">
         <v>3.52</v>
       </c>
       <c r="Y10" s="16">
         <v>3.54</v>
       </c>
       <c r="Z10" s="17">
         <v>2.68</v>
       </c>
       <c r="AA10" s="17">
         <v>2.88</v>
       </c>
       <c r="AB10" s="17">
         <v>3.17</v>
       </c>
       <c r="AC10" s="17">
         <v>3.04</v>
       </c>
+      <c r="AD10" s="17">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="16">
         <v>2.29</v>
       </c>
       <c r="C11" s="16">
         <v>1.58</v>
       </c>
       <c r="D11" s="16">
         <v>3.33</v>
       </c>
       <c r="E11" s="16">
         <v>2.97</v>
       </c>
       <c r="F11" s="16">
         <v>2.99</v>
       </c>
       <c r="G11" s="17">
         <v>3.15</v>
       </c>
       <c r="H11" s="17">
         <v>3.21</v>
@@ -10933,50 +11231,53 @@
       </c>
       <c r="V11" s="17">
         <v>3.63</v>
       </c>
       <c r="W11" s="17">
         <v>3.76</v>
       </c>
       <c r="X11" s="16">
         <v>3.82</v>
       </c>
       <c r="Y11" s="16">
         <v>3.82</v>
       </c>
       <c r="Z11" s="17">
         <v>3.87</v>
       </c>
       <c r="AA11" s="17">
         <v>2.91</v>
       </c>
       <c r="AB11" s="17">
         <v>3.03</v>
       </c>
       <c r="AC11" s="17">
         <v>3.1</v>
       </c>
+      <c r="AD11" s="17">
+        <v>3.04</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="16">
         <v>1.05</v>
       </c>
       <c r="C12" s="16">
         <v>0.55000000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="E12" s="16">
         <v>1.64</v>
       </c>
       <c r="F12" s="16">
         <v>1.96</v>
       </c>
       <c r="G12" s="17">
         <v>2</v>
       </c>
       <c r="H12" s="17">
         <v>1.86</v>
@@ -11022,50 +11323,53 @@
       </c>
       <c r="V12" s="17">
         <v>2.74</v>
       </c>
       <c r="W12" s="17">
         <v>2.57</v>
       </c>
       <c r="X12" s="16">
         <v>2.74</v>
       </c>
       <c r="Y12" s="16">
         <v>2.69</v>
       </c>
       <c r="Z12" s="17">
         <v>4.53</v>
       </c>
       <c r="AA12" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="17">
         <v>4.21</v>
       </c>
       <c r="AC12" s="17">
         <v>4.28</v>
       </c>
+      <c r="AD12" s="17">
+        <v>4.08</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="16">
         <v>2.71</v>
       </c>
       <c r="C13" s="16">
         <v>0.98</v>
       </c>
       <c r="D13" s="16">
         <v>2.67</v>
       </c>
       <c r="E13" s="16">
         <v>3.12</v>
       </c>
       <c r="F13" s="16">
         <v>3.37</v>
       </c>
       <c r="G13" s="17">
         <v>3.51</v>
       </c>
       <c r="H13" s="17">
         <v>3.55</v>
@@ -11111,50 +11415,53 @@
       </c>
       <c r="V13" s="17">
         <v>3.58</v>
       </c>
       <c r="W13" s="17">
         <v>3.88</v>
       </c>
       <c r="X13" s="16">
         <v>3.68</v>
       </c>
       <c r="Y13" s="16">
         <v>3.85</v>
       </c>
       <c r="Z13" s="17">
         <v>3.55</v>
       </c>
       <c r="AA13" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB13" s="17">
         <v>4.62</v>
       </c>
       <c r="AC13" s="17">
         <v>4.5199999999999996</v>
       </c>
+      <c r="AD13" s="17">
+        <v>4.2699999999999996</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="16">
         <v>3.08</v>
       </c>
       <c r="C14" s="16">
         <v>1.45</v>
       </c>
       <c r="D14" s="16">
         <v>2.98</v>
       </c>
       <c r="E14" s="16">
         <v>3.01</v>
       </c>
       <c r="F14" s="16">
         <v>3.09</v>
       </c>
       <c r="G14" s="17">
         <v>3.16</v>
       </c>
       <c r="H14" s="17">
         <v>3.22</v>
@@ -11200,50 +11507,53 @@
       </c>
       <c r="V14" s="17">
         <v>3.62</v>
       </c>
       <c r="W14" s="17">
         <v>3.59</v>
       </c>
       <c r="X14" s="16">
         <v>3.54</v>
       </c>
       <c r="Y14" s="16">
         <v>3.6</v>
       </c>
       <c r="Z14" s="17">
         <v>3.14</v>
       </c>
       <c r="AA14" s="17">
         <v>3.1</v>
       </c>
       <c r="AB14" s="17">
         <v>3.4</v>
       </c>
       <c r="AC14" s="17">
         <v>3.5</v>
       </c>
+      <c r="AD14" s="17">
+        <v>3.68</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="16">
         <v>4.29</v>
       </c>
       <c r="C15" s="16">
         <v>2.21</v>
       </c>
       <c r="D15" s="16">
         <v>4.03</v>
       </c>
       <c r="E15" s="16">
         <v>3.97</v>
       </c>
       <c r="F15" s="16">
         <v>3.95</v>
       </c>
       <c r="G15" s="17">
         <v>3.82</v>
       </c>
       <c r="H15" s="17">
         <v>3.89</v>
@@ -11288,85 +11598,89 @@
         <v>4.2</v>
       </c>
       <c r="V15" s="17">
         <v>4.16</v>
       </c>
       <c r="W15" s="17">
         <v>4.04</v>
       </c>
       <c r="X15" s="16">
         <v>3.95</v>
       </c>
       <c r="Y15" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z15" s="17">
         <v>6.21</v>
       </c>
       <c r="AA15" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB15" s="17">
         <v>4.45</v>
       </c>
       <c r="AC15" s="17">
         <v>4.78</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>4.6500000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
-    </row>
-    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD16" s="17"/>
+    </row>
+    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="16">
         <v>3.63</v>
       </c>
       <c r="C17" s="16">
         <v>1.77</v>
       </c>
       <c r="D17" s="16">
         <v>3.58</v>
       </c>
       <c r="E17" s="16">
         <v>3.26</v>
       </c>
       <c r="F17" s="16">
         <v>3.21</v>
       </c>
       <c r="G17" s="17">
         <v>3.13</v>
       </c>
       <c r="H17" s="17">
         <v>3.47</v>
       </c>
       <c r="I17" s="17">
@@ -11410,52 +11724,55 @@
       </c>
       <c r="V17" s="17">
         <v>3.33</v>
       </c>
       <c r="W17" s="17">
         <v>3.33</v>
       </c>
       <c r="X17" s="16">
         <v>3.43</v>
       </c>
       <c r="Y17" s="16">
         <v>3.52</v>
       </c>
       <c r="Z17" s="17">
         <v>1.67</v>
       </c>
       <c r="AA17" s="17">
         <v>1.97</v>
       </c>
       <c r="AB17" s="17">
         <v>2.23</v>
       </c>
       <c r="AC17" s="17">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD17" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="16">
         <v>0.39</v>
       </c>
       <c r="D18" s="16">
         <v>0.26</v>
       </c>
       <c r="E18" s="16">
         <v>0.57999999999999996</v>
       </c>
       <c r="F18" s="16">
         <v>0.77</v>
       </c>
       <c r="G18" s="17">
         <v>1.02</v>
       </c>
       <c r="H18" s="17">
         <v>1</v>
       </c>
       <c r="I18" s="17">
@@ -11497,52 +11814,55 @@
       <c r="U18" s="17">
         <v>1.49</v>
       </c>
       <c r="V18" s="17">
         <v>1.6</v>
       </c>
       <c r="W18" s="17">
         <v>1.51</v>
       </c>
       <c r="X18" s="16">
         <v>1.59</v>
       </c>
       <c r="Y18" s="16">
         <v>1.46</v>
       </c>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17">
         <v>0.84</v>
       </c>
       <c r="AB18" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC18" s="17">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD18" s="17">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="16">
         <v>2.27</v>
       </c>
       <c r="C19" s="16">
         <v>0.47</v>
       </c>
       <c r="D19" s="16">
         <v>1.92</v>
       </c>
       <c r="E19" s="16">
         <v>1.91</v>
       </c>
       <c r="F19" s="16">
         <v>2.16</v>
       </c>
       <c r="G19" s="17">
         <v>2.34</v>
       </c>
       <c r="H19" s="17">
         <v>2.3199999999999998</v>
       </c>
       <c r="I19" s="17">
@@ -11586,52 +11906,55 @@
       </c>
       <c r="V19" s="17">
         <v>2.41</v>
       </c>
       <c r="W19" s="17">
         <v>2.66</v>
       </c>
       <c r="X19" s="16">
         <v>2.52</v>
       </c>
       <c r="Y19" s="16">
         <v>2.4</v>
       </c>
       <c r="Z19" s="17">
         <v>2.09</v>
       </c>
       <c r="AA19" s="17">
         <v>2.19</v>
       </c>
       <c r="AB19" s="17">
         <v>2.81</v>
       </c>
       <c r="AC19" s="17">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD19" s="17">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="16">
         <v>1.19</v>
       </c>
       <c r="C20" s="16">
         <v>0.81</v>
       </c>
       <c r="D20" s="16">
         <v>2.14</v>
       </c>
       <c r="E20" s="16">
         <v>2.2200000000000002</v>
       </c>
       <c r="F20" s="16">
         <v>2.2400000000000002</v>
       </c>
       <c r="G20" s="17">
         <v>2.21</v>
       </c>
       <c r="H20" s="17">
         <v>2</v>
       </c>
       <c r="I20" s="17">
@@ -11675,52 +11998,55 @@
       </c>
       <c r="V20" s="17">
         <v>1.43</v>
       </c>
       <c r="W20" s="17">
         <v>1.33</v>
       </c>
       <c r="X20" s="16">
         <v>1.29</v>
       </c>
       <c r="Y20" s="16">
         <v>1.21</v>
       </c>
       <c r="Z20" s="17">
         <v>2.1</v>
       </c>
       <c r="AA20" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB20" s="17">
         <v>1.01</v>
       </c>
       <c r="AC20" s="17">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD20" s="17">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="16">
         <v>2.74</v>
       </c>
       <c r="C21" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="D21" s="16">
         <v>2.6</v>
       </c>
       <c r="E21" s="16">
         <v>2.09</v>
       </c>
       <c r="F21" s="16">
         <v>2.11</v>
       </c>
       <c r="G21" s="17">
         <v>2.14</v>
       </c>
       <c r="H21" s="17">
         <v>2.14</v>
       </c>
       <c r="I21" s="17">
@@ -11764,52 +12090,55 @@
       </c>
       <c r="V21" s="17">
         <v>2.36</v>
       </c>
       <c r="W21" s="17">
         <v>2.2400000000000002</v>
       </c>
       <c r="X21" s="16">
         <v>2.14</v>
       </c>
       <c r="Y21" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z21" s="17">
         <v>1.18</v>
       </c>
       <c r="AA21" s="17">
         <v>1.53</v>
       </c>
       <c r="AB21" s="17">
         <v>1.6</v>
       </c>
       <c r="AC21" s="17">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD21" s="17">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="17">
         <v>3.22</v>
       </c>
       <c r="C22" s="17">
         <v>0.62</v>
       </c>
       <c r="D22" s="17">
         <v>1.91</v>
       </c>
       <c r="E22" s="17">
         <v>1.85</v>
       </c>
       <c r="F22" s="17">
         <v>1.79</v>
       </c>
       <c r="G22" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="H22" s="17">
         <v>2.39</v>
       </c>
       <c r="I22" s="17">
@@ -11853,52 +12182,55 @@
       </c>
       <c r="V22" s="17">
         <v>3.67</v>
       </c>
       <c r="W22" s="17">
         <v>3.76</v>
       </c>
       <c r="X22" s="16">
         <v>3.76</v>
       </c>
       <c r="Y22" s="16">
         <v>3.83</v>
       </c>
       <c r="Z22" s="17">
         <v>0.42</v>
       </c>
       <c r="AA22" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB22" s="17">
         <v>1.59</v>
       </c>
       <c r="AC22" s="17">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD22" s="17">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="17">
         <v>1.92</v>
       </c>
       <c r="C23" s="17">
         <v>0.17</v>
       </c>
       <c r="D23" s="17">
         <v>1.96</v>
       </c>
       <c r="E23" s="17">
         <v>1.64</v>
       </c>
       <c r="F23" s="17">
         <v>1.7</v>
       </c>
       <c r="G23" s="17">
         <v>1.69</v>
       </c>
       <c r="H23" s="17">
         <v>1.68</v>
       </c>
       <c r="I23" s="17">
@@ -11942,85 +12274,89 @@
       </c>
       <c r="V23" s="17">
         <v>1.51</v>
       </c>
       <c r="W23" s="17">
         <v>1.59</v>
       </c>
       <c r="X23" s="16">
         <v>1.73</v>
       </c>
       <c r="Y23" s="16">
         <v>1.72</v>
       </c>
       <c r="Z23" s="17">
         <v>0.69</v>
       </c>
       <c r="AA23" s="17">
         <v>0.72</v>
       </c>
       <c r="AB23" s="17">
         <v>1.06</v>
       </c>
       <c r="AC23" s="17">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD23" s="17">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="32"/>
       <c r="P24" s="32"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="17"/>
-    </row>
-    <row r="25" spans="1:29" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="AD24" s="17"/>
+    </row>
+    <row r="25" spans="1:30" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="17">
         <v>3.04</v>
       </c>
       <c r="C25" s="17">
         <v>1.41</v>
       </c>
       <c r="D25" s="17">
         <v>2.97</v>
       </c>
       <c r="E25" s="17">
         <v>2.96</v>
       </c>
       <c r="F25" s="17">
         <v>3</v>
       </c>
       <c r="G25" s="17">
         <v>3.06</v>
       </c>
       <c r="H25" s="17">
         <v>3.15</v>
       </c>
       <c r="I25" s="17">
@@ -12064,52 +12400,55 @@
       </c>
       <c r="V25" s="17">
         <v>3.59</v>
       </c>
       <c r="W25" s="17">
         <v>3.62</v>
       </c>
       <c r="X25" s="16">
         <v>3.55</v>
       </c>
       <c r="Y25" s="16">
         <v>3.6</v>
       </c>
       <c r="Z25" s="17">
         <v>3.11</v>
       </c>
       <c r="AA25" s="17">
         <v>3.09</v>
       </c>
       <c r="AB25" s="17">
         <v>3.3</v>
       </c>
       <c r="AC25" s="17">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD25" s="17">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="17">
         <v>3.07</v>
       </c>
       <c r="C26" s="17">
         <v>1.32</v>
       </c>
       <c r="D26" s="17">
         <v>2.82</v>
       </c>
       <c r="E26" s="17">
         <v>2.82</v>
       </c>
       <c r="F26" s="17">
         <v>2.81</v>
       </c>
       <c r="G26" s="17">
         <v>2.89</v>
       </c>
       <c r="H26" s="17">
         <v>3.02</v>
       </c>
       <c r="I26" s="17">
@@ -12153,52 +12492,55 @@
       </c>
       <c r="V26" s="17">
         <v>3.58</v>
       </c>
       <c r="W26" s="17">
         <v>3.61</v>
       </c>
       <c r="X26" s="16">
         <v>3.52</v>
       </c>
       <c r="Y26" s="16">
         <v>3.54</v>
       </c>
       <c r="Z26" s="17">
         <v>2.68</v>
       </c>
       <c r="AA26" s="17">
         <v>2.88</v>
       </c>
       <c r="AB26" s="17">
         <v>3.17</v>
       </c>
       <c r="AC26" s="17">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD26" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="17">
         <v>2.29</v>
       </c>
       <c r="C27" s="17">
         <v>1.58</v>
       </c>
       <c r="D27" s="17">
         <v>3.33</v>
       </c>
       <c r="E27" s="17">
         <v>2.97</v>
       </c>
       <c r="F27" s="17">
         <v>2.99</v>
       </c>
       <c r="G27" s="17">
         <v>3.15</v>
       </c>
       <c r="H27" s="17">
         <v>3.21</v>
       </c>
       <c r="I27" s="17">
@@ -12242,52 +12584,55 @@
       </c>
       <c r="V27" s="17">
         <v>3.63</v>
       </c>
       <c r="W27" s="17">
         <v>3.76</v>
       </c>
       <c r="X27" s="16">
         <v>3.82</v>
       </c>
       <c r="Y27" s="16">
         <v>3.82</v>
       </c>
       <c r="Z27" s="17">
         <v>3.87</v>
       </c>
       <c r="AA27" s="17">
         <v>2.91</v>
       </c>
       <c r="AB27" s="17">
         <v>3.03</v>
       </c>
       <c r="AC27" s="17">
         <v>3.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD27" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="17">
         <v>1.05</v>
       </c>
       <c r="C28" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="D28" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="E28" s="17">
         <v>1.64</v>
       </c>
       <c r="F28" s="17">
         <v>1.96</v>
       </c>
       <c r="G28" s="17">
         <v>2</v>
       </c>
       <c r="H28" s="17">
         <v>1.86</v>
       </c>
       <c r="I28" s="17">
@@ -12331,52 +12676,55 @@
       </c>
       <c r="V28" s="17">
         <v>2.74</v>
       </c>
       <c r="W28" s="17">
         <v>2.57</v>
       </c>
       <c r="X28" s="16">
         <v>2.74</v>
       </c>
       <c r="Y28" s="16">
         <v>2.69</v>
       </c>
       <c r="Z28" s="17">
         <v>4.53</v>
       </c>
       <c r="AA28" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="17">
         <v>4.21</v>
       </c>
       <c r="AC28" s="17">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD28" s="17">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="17">
         <v>2.71</v>
       </c>
       <c r="C29" s="17">
         <v>0.98</v>
       </c>
       <c r="D29" s="17">
         <v>2.67</v>
       </c>
       <c r="E29" s="17">
         <v>3.12</v>
       </c>
       <c r="F29" s="17">
         <v>3.37</v>
       </c>
       <c r="G29" s="17">
         <v>3.51</v>
       </c>
       <c r="H29" s="17">
         <v>3.55</v>
       </c>
       <c r="I29" s="17">
@@ -12420,52 +12768,55 @@
       </c>
       <c r="V29" s="17">
         <v>3.58</v>
       </c>
       <c r="W29" s="17">
         <v>3.88</v>
       </c>
       <c r="X29" s="16">
         <v>3.68</v>
       </c>
       <c r="Y29" s="16">
         <v>3.85</v>
       </c>
       <c r="Z29" s="17">
         <v>3.55</v>
       </c>
       <c r="AA29" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB29" s="17">
         <v>4.62</v>
       </c>
       <c r="AC29" s="17">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD29" s="17">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="17">
         <v>3.08</v>
       </c>
       <c r="C30" s="17">
         <v>1.45</v>
       </c>
       <c r="D30" s="17">
         <v>2.98</v>
       </c>
       <c r="E30" s="17">
         <v>3.01</v>
       </c>
       <c r="F30" s="17">
         <v>3.09</v>
       </c>
       <c r="G30" s="17">
         <v>3.16</v>
       </c>
       <c r="H30" s="17">
         <v>3.22</v>
       </c>
       <c r="I30" s="17">
@@ -12509,52 +12860,55 @@
       </c>
       <c r="V30" s="17">
         <v>3.62</v>
       </c>
       <c r="W30" s="17">
         <v>3.59</v>
       </c>
       <c r="X30" s="16">
         <v>3.54</v>
       </c>
       <c r="Y30" s="16">
         <v>3.6</v>
       </c>
       <c r="Z30" s="17">
         <v>3.14</v>
       </c>
       <c r="AA30" s="17">
         <v>3.1</v>
       </c>
       <c r="AB30" s="17">
         <v>3.4</v>
       </c>
       <c r="AC30" s="17">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD30" s="17">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="17">
         <v>4.29</v>
       </c>
       <c r="C31" s="17">
         <v>2.21</v>
       </c>
       <c r="D31" s="17">
         <v>4.03</v>
       </c>
       <c r="E31" s="17">
         <v>3.97</v>
       </c>
       <c r="F31" s="17">
         <v>3.95</v>
       </c>
       <c r="G31" s="17">
         <v>3.82</v>
       </c>
       <c r="H31" s="17">
         <v>3.89</v>
       </c>
       <c r="I31" s="17">
@@ -12598,85 +12952,89 @@
       </c>
       <c r="V31" s="17">
         <v>4.16</v>
       </c>
       <c r="W31" s="17">
         <v>4.04</v>
       </c>
       <c r="X31" s="16">
         <v>3.95</v>
       </c>
       <c r="Y31" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z31" s="17">
         <v>6.21</v>
       </c>
       <c r="AA31" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB31" s="17">
         <v>4.45</v>
       </c>
       <c r="AC31" s="17">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD31" s="17">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
-    </row>
-    <row r="33" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD32" s="17"/>
+    </row>
+    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="17">
         <v>3.71</v>
       </c>
       <c r="C33" s="17">
         <v>1.7</v>
       </c>
       <c r="D33" s="17">
         <v>3.51</v>
       </c>
       <c r="E33" s="17">
         <v>3.28</v>
       </c>
       <c r="F33" s="17">
         <v>3.63</v>
       </c>
       <c r="G33" s="17">
         <v>3.38</v>
       </c>
       <c r="H33" s="17">
         <v>3.49</v>
       </c>
       <c r="I33" s="17">
@@ -12720,52 +13078,55 @@
       </c>
       <c r="V33" s="17">
         <v>3.22</v>
       </c>
       <c r="W33" s="17">
         <v>3.27</v>
       </c>
       <c r="X33" s="16">
         <v>3.36</v>
       </c>
       <c r="Y33" s="16">
         <v>3.58</v>
       </c>
       <c r="Z33" s="17">
         <v>1.26</v>
       </c>
       <c r="AA33" s="17">
         <v>1.76</v>
       </c>
       <c r="AB33" s="17">
         <v>1.73</v>
       </c>
       <c r="AC33" s="17">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD33" s="17">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="17">
         <v>1.3</v>
       </c>
       <c r="C34" s="17">
         <v>1.34</v>
       </c>
       <c r="D34" s="17">
         <v>3.09</v>
       </c>
       <c r="E34" s="17">
         <v>3.65</v>
       </c>
       <c r="F34" s="17">
         <v>3.43</v>
       </c>
       <c r="G34" s="17">
         <v>3.31</v>
       </c>
       <c r="H34" s="17">
         <v>2.83</v>
       </c>
       <c r="I34" s="17">
@@ -12809,85 +13170,89 @@
       </c>
       <c r="V34" s="17">
         <v>1.81</v>
       </c>
       <c r="W34" s="17">
         <v>1.63</v>
       </c>
       <c r="X34" s="16">
         <v>1.61</v>
       </c>
       <c r="Y34" s="16">
         <v>1.47</v>
       </c>
       <c r="Z34" s="17">
         <v>4.07</v>
       </c>
       <c r="AA34" s="17">
         <v>2.14</v>
       </c>
       <c r="AB34" s="17">
         <v>1.88</v>
       </c>
       <c r="AC34" s="17">
         <v>1.76</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD34" s="17">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="32"/>
       <c r="P35" s="32"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="17"/>
-    </row>
-    <row r="36" spans="1:29" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="17">
         <v>2.29</v>
       </c>
       <c r="C36" s="17">
         <v>0.71</v>
       </c>
       <c r="D36" s="17">
         <v>2.1</v>
       </c>
       <c r="E36" s="17">
         <v>1.93</v>
       </c>
       <c r="F36" s="17">
         <v>1.96</v>
       </c>
       <c r="G36" s="17">
         <v>2.1</v>
       </c>
       <c r="H36" s="17">
         <v>2.19</v>
       </c>
       <c r="I36" s="17">
@@ -12931,85 +13296,89 @@
       </c>
       <c r="V36" s="17">
         <v>2.4</v>
       </c>
       <c r="W36" s="17">
         <v>2.46</v>
       </c>
       <c r="X36" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y36" s="17">
         <v>2.4</v>
       </c>
       <c r="Z36" s="17">
         <v>1.26</v>
       </c>
       <c r="AA36" s="17">
         <v>1.45</v>
       </c>
       <c r="AB36" s="17">
         <v>1.8</v>
       </c>
       <c r="AC36" s="17">
         <v>1.97</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD36" s="17">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
-    </row>
-    <row r="38" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="16">
         <v>3.54</v>
       </c>
       <c r="C38" s="17">
         <v>1.84</v>
       </c>
       <c r="D38" s="17">
         <v>3.64</v>
       </c>
       <c r="E38" s="17">
         <v>3.23</v>
       </c>
       <c r="F38" s="16">
         <v>2.82</v>
       </c>
       <c r="G38" s="17">
         <v>2.9</v>
       </c>
       <c r="H38" s="17">
         <v>3.46</v>
       </c>
       <c r="I38" s="17">
@@ -13053,52 +13422,55 @@
       </c>
       <c r="V38" s="17">
         <v>3.45</v>
       </c>
       <c r="W38" s="17">
         <v>3.38</v>
       </c>
       <c r="X38" s="17">
         <v>3.49</v>
       </c>
       <c r="Y38" s="17">
         <v>3.47</v>
       </c>
       <c r="Z38" s="17">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB38" s="17">
         <v>2.72</v>
       </c>
       <c r="AC38" s="17">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD38" s="17">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="17">
         <v>0.39</v>
       </c>
       <c r="D39" s="17">
         <v>0.26</v>
       </c>
       <c r="E39" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="F39" s="16">
         <v>0.77</v>
       </c>
       <c r="G39" s="17">
         <v>1.02</v>
       </c>
       <c r="H39" s="17">
         <v>1</v>
       </c>
       <c r="I39" s="17">
         <v>1.36</v>
       </c>
@@ -13138,52 +13510,55 @@
       <c r="U39" s="17">
         <v>1.49</v>
       </c>
       <c r="V39" s="17">
         <v>1.6</v>
       </c>
       <c r="W39" s="17">
         <v>1.51</v>
       </c>
       <c r="X39" s="17">
         <v>1.59</v>
       </c>
       <c r="Y39" s="17">
         <v>1.46</v>
       </c>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17">
         <v>0.84</v>
       </c>
       <c r="AB39" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC39" s="17">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD39" s="17">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="16">
         <v>2.27</v>
       </c>
       <c r="C40" s="17">
         <v>0.47</v>
       </c>
       <c r="D40" s="17">
         <v>1.92</v>
       </c>
       <c r="E40" s="17">
         <v>1.91</v>
       </c>
       <c r="F40" s="16">
         <v>2.16</v>
       </c>
       <c r="G40" s="17">
         <v>2.34</v>
       </c>
       <c r="H40" s="17">
         <v>2.3199999999999998</v>
       </c>
       <c r="I40" s="17">
@@ -13227,52 +13602,55 @@
       </c>
       <c r="V40" s="17">
         <v>2.41</v>
       </c>
       <c r="W40" s="17">
         <v>2.66</v>
       </c>
       <c r="X40" s="17">
         <v>2.52</v>
       </c>
       <c r="Y40" s="17">
         <v>2.4</v>
       </c>
       <c r="Z40" s="17">
         <v>2.09</v>
       </c>
       <c r="AA40" s="17">
         <v>2.19</v>
       </c>
       <c r="AB40" s="17">
         <v>2.81</v>
       </c>
       <c r="AC40" s="17">
         <v>2.41</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD40" s="17">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="16">
         <v>1.1399999999999999</v>
       </c>
       <c r="C41" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="D41" s="17">
         <v>1.73</v>
       </c>
       <c r="E41" s="17">
         <v>1.59</v>
       </c>
       <c r="F41" s="16">
         <v>1.73</v>
       </c>
       <c r="G41" s="17">
         <v>1.73</v>
       </c>
       <c r="H41" s="17">
         <v>1.64</v>
       </c>
       <c r="I41" s="17">
@@ -13316,52 +13694,55 @@
       </c>
       <c r="V41" s="17">
         <v>1.27</v>
       </c>
       <c r="W41" s="17">
         <v>1.2</v>
       </c>
       <c r="X41" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="Y41" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z41" s="17">
         <v>1.22</v>
       </c>
       <c r="AA41" s="17">
         <v>0.64</v>
       </c>
       <c r="AB41" s="17">
         <v>0.63</v>
       </c>
       <c r="AC41" s="17">
         <v>0.79</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD41" s="17">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="16">
         <v>2.74</v>
       </c>
       <c r="C42" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="D42" s="17">
         <v>2.6</v>
       </c>
       <c r="E42" s="17">
         <v>2.09</v>
       </c>
       <c r="F42" s="16">
         <v>2.11</v>
       </c>
       <c r="G42" s="17">
         <v>2.14</v>
       </c>
       <c r="H42" s="17">
         <v>2.14</v>
       </c>
       <c r="I42" s="17">
@@ -13405,52 +13786,55 @@
       </c>
       <c r="V42" s="17">
         <v>2.36</v>
       </c>
       <c r="W42" s="17">
         <v>2.2400000000000002</v>
       </c>
       <c r="X42" s="17">
         <v>2.14</v>
       </c>
       <c r="Y42" s="17">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z42" s="17">
         <v>1.18</v>
       </c>
       <c r="AA42" s="17">
         <v>1.53</v>
       </c>
       <c r="AB42" s="17">
         <v>1.6</v>
       </c>
       <c r="AC42" s="17">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD42" s="17">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="16">
         <v>3.22</v>
       </c>
       <c r="C43" s="17">
         <v>0.62</v>
       </c>
       <c r="D43" s="17">
         <v>1.91</v>
       </c>
       <c r="E43" s="17">
         <v>1.85</v>
       </c>
       <c r="F43" s="16">
         <v>1.79</v>
       </c>
       <c r="G43" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="H43" s="17">
         <v>2.39</v>
       </c>
       <c r="I43" s="17">
@@ -13494,52 +13878,55 @@
       </c>
       <c r="V43" s="17">
         <v>3.67</v>
       </c>
       <c r="W43" s="17">
         <v>3.76</v>
       </c>
       <c r="X43" s="17">
         <v>3.76</v>
       </c>
       <c r="Y43" s="17">
         <v>3.83</v>
       </c>
       <c r="Z43" s="17">
         <v>0.42</v>
       </c>
       <c r="AA43" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB43" s="17">
         <v>1.59</v>
       </c>
       <c r="AC43" s="17">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AD43" s="17">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="18">
         <v>1.92</v>
       </c>
       <c r="C44" s="18">
         <v>0.17</v>
       </c>
       <c r="D44" s="18">
         <v>1.96</v>
       </c>
       <c r="E44" s="18">
         <v>1.64</v>
       </c>
       <c r="F44" s="18">
         <v>1.7</v>
       </c>
       <c r="G44" s="18">
         <v>1.69</v>
       </c>
       <c r="H44" s="18">
         <v>1.68</v>
       </c>
       <c r="I44" s="18">
@@ -13583,52 +13970,55 @@
       </c>
       <c r="V44" s="18">
         <v>1.51</v>
       </c>
       <c r="W44" s="18">
         <v>1.59</v>
       </c>
       <c r="X44" s="18">
         <v>1.73</v>
       </c>
       <c r="Y44" s="18">
         <v>1.72</v>
       </c>
       <c r="Z44" s="18">
         <v>0.69</v>
       </c>
       <c r="AA44" s="18">
         <v>0.72</v>
       </c>
       <c r="AB44" s="18">
         <v>1.06</v>
       </c>
       <c r="AC44" s="18">
         <v>1.42</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="18">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>