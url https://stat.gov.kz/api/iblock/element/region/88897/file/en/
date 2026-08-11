--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1305" yWindow="3840" windowWidth="17460" windowHeight="7380" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Number of registered meriages" sheetId="1" r:id="rId1"/>
     <sheet name="Crude marriage rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of registered divorces" sheetId="5" r:id="rId3"/>
     <sheet name="Crude divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="49">
   <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
   </si>
   <si>
@@ -1154,50 +1154,53 @@
       </c>
       <c r="W9" s="11">
         <v>578</v>
       </c>
       <c r="X9" s="34">
         <v>497</v>
       </c>
       <c r="Y9" s="34">
         <v>544</v>
       </c>
       <c r="Z9" s="36">
         <v>416</v>
       </c>
       <c r="AA9" s="36">
         <v>410</v>
       </c>
       <c r="AB9" s="36">
         <v>446</v>
       </c>
       <c r="AC9" s="36">
         <v>455</v>
       </c>
       <c r="AD9" s="36">
         <v>323</v>
       </c>
+      <c r="AE9" s="36">
+        <v>1066</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="9">
         <v>213</v>
       </c>
       <c r="C10" s="9">
         <v>241</v>
       </c>
       <c r="D10" s="9">
         <v>255</v>
       </c>
       <c r="E10" s="9">
         <v>322</v>
       </c>
       <c r="F10" s="9">
         <v>229</v>
       </c>
       <c r="G10" s="11">
         <v>394</v>
       </c>
       <c r="H10" s="11">
         <v>507</v>
@@ -1246,50 +1249,53 @@
       </c>
       <c r="W10" s="11">
         <v>303</v>
       </c>
       <c r="X10" s="34">
         <v>237</v>
       </c>
       <c r="Y10" s="34">
         <v>264</v>
       </c>
       <c r="Z10" s="36">
         <v>207</v>
       </c>
       <c r="AA10" s="36">
         <v>205</v>
       </c>
       <c r="AB10" s="36">
         <v>248</v>
       </c>
       <c r="AC10" s="36">
         <v>229</v>
       </c>
       <c r="AD10" s="36">
         <v>178</v>
       </c>
+      <c r="AE10" s="36">
+        <v>574</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="9">
         <v>49</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>36</v>
       </c>
       <c r="E11" s="9">
         <v>67</v>
       </c>
       <c r="F11" s="9">
         <v>32</v>
       </c>
       <c r="G11" s="11">
         <v>58</v>
       </c>
       <c r="H11" s="11">
         <v>69</v>
@@ -1338,50 +1344,53 @@
       </c>
       <c r="W11" s="11">
         <v>42</v>
       </c>
       <c r="X11" s="34">
         <v>34</v>
       </c>
       <c r="Y11" s="34">
         <v>37</v>
       </c>
       <c r="Z11" s="36">
         <v>23</v>
       </c>
       <c r="AA11" s="36">
         <v>32</v>
       </c>
       <c r="AB11" s="36">
         <v>27</v>
       </c>
       <c r="AC11" s="36">
         <v>35</v>
       </c>
       <c r="AD11" s="36">
         <v>28</v>
       </c>
+      <c r="AE11" s="36">
+        <v>70</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="9">
         <v>9</v>
       </c>
       <c r="C12" s="9">
         <v>5</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>5</v>
       </c>
       <c r="F12" s="9">
         <v>7</v>
       </c>
       <c r="G12" s="11">
         <v>7</v>
       </c>
       <c r="H12" s="11">
         <v>14</v>
@@ -1430,50 +1439,53 @@
       </c>
       <c r="W12" s="11">
         <v>8</v>
       </c>
       <c r="X12" s="34">
         <v>1</v>
       </c>
       <c r="Y12" s="34">
         <v>8</v>
       </c>
       <c r="Z12" s="36">
         <v>4</v>
       </c>
       <c r="AA12" s="36">
         <v>2</v>
       </c>
       <c r="AB12" s="36">
         <v>10</v>
       </c>
       <c r="AC12" s="36">
         <v>3</v>
       </c>
       <c r="AD12" s="36">
         <v>5</v>
       </c>
+      <c r="AE12" s="36">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="9">
         <v>13</v>
       </c>
       <c r="C13" s="9">
         <v>12</v>
       </c>
       <c r="D13" s="9">
         <v>13</v>
       </c>
       <c r="E13" s="9">
         <v>24</v>
       </c>
       <c r="F13" s="9">
         <v>12</v>
       </c>
       <c r="G13" s="11">
         <v>38</v>
       </c>
       <c r="H13" s="11">
         <v>37</v>
@@ -1522,50 +1534,53 @@
       </c>
       <c r="W13" s="11">
         <v>17</v>
       </c>
       <c r="X13" s="34">
         <v>25</v>
       </c>
       <c r="Y13" s="34">
         <v>28</v>
       </c>
       <c r="Z13" s="36">
         <v>28</v>
       </c>
       <c r="AA13" s="36">
         <v>15</v>
       </c>
       <c r="AB13" s="36">
         <v>15</v>
       </c>
       <c r="AC13" s="36">
         <v>21</v>
       </c>
       <c r="AD13" s="36">
         <v>5</v>
       </c>
+      <c r="AE13" s="36">
+        <v>33</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
         <v>99</v>
       </c>
       <c r="C14" s="9">
         <v>93</v>
       </c>
       <c r="D14" s="9">
         <v>66</v>
       </c>
       <c r="E14" s="9">
         <v>106</v>
       </c>
       <c r="F14" s="9">
         <v>68</v>
       </c>
       <c r="G14" s="11">
         <v>117</v>
       </c>
       <c r="H14" s="11">
         <v>139</v>
@@ -1614,50 +1629,53 @@
       </c>
       <c r="W14" s="11">
         <v>88</v>
       </c>
       <c r="X14" s="34">
         <v>92</v>
       </c>
       <c r="Y14" s="34">
         <v>93</v>
       </c>
       <c r="Z14" s="36">
         <v>64</v>
       </c>
       <c r="AA14" s="36">
         <v>60</v>
       </c>
       <c r="AB14" s="36">
         <v>59</v>
       </c>
       <c r="AC14" s="36">
         <v>67</v>
       </c>
       <c r="AD14" s="36">
         <v>33</v>
       </c>
+      <c r="AE14" s="36">
+        <v>187</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>36</v>
       </c>
       <c r="C15" s="9">
         <v>34</v>
       </c>
       <c r="D15" s="9">
         <v>22</v>
       </c>
       <c r="E15" s="9">
         <v>36</v>
       </c>
       <c r="F15" s="9">
         <v>13</v>
       </c>
       <c r="G15" s="11">
         <v>44</v>
       </c>
       <c r="H15" s="11">
         <v>49</v>
@@ -1705,87 +1723,91 @@
         <v>41</v>
       </c>
       <c r="W15" s="11">
         <v>27</v>
       </c>
       <c r="X15" s="34">
         <v>23</v>
       </c>
       <c r="Y15" s="34">
         <v>29</v>
       </c>
       <c r="Z15" s="36">
         <v>26</v>
       </c>
       <c r="AA15" s="36">
         <v>27</v>
       </c>
       <c r="AB15" s="36">
         <v>25</v>
       </c>
       <c r="AC15" s="36">
         <v>30</v>
       </c>
       <c r="AD15" s="36">
         <v>15</v>
+      </c>
+      <c r="AE15" s="36">
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="27"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="34"/>
       <c r="Y16" s="34"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
       <c r="AB16" s="36"/>
       <c r="AC16" s="36"/>
       <c r="AD16" s="36"/>
-    </row>
-    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="36"/>
+    </row>
+    <row r="17" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="9">
         <v>24</v>
       </c>
       <c r="C17" s="9">
         <v>27</v>
       </c>
       <c r="D17" s="9">
         <v>16</v>
       </c>
       <c r="E17" s="9">
         <v>37</v>
       </c>
       <c r="F17" s="9">
         <v>18</v>
       </c>
       <c r="G17" s="11">
         <v>36</v>
       </c>
       <c r="H17" s="11">
         <v>37</v>
       </c>
       <c r="I17" s="9">
@@ -1832,52 +1854,55 @@
       </c>
       <c r="W17" s="11">
         <v>37</v>
       </c>
       <c r="X17" s="34">
         <v>32</v>
       </c>
       <c r="Y17" s="34">
         <v>31</v>
       </c>
       <c r="Z17" s="36">
         <v>22</v>
       </c>
       <c r="AA17" s="36">
         <v>23</v>
       </c>
       <c r="AB17" s="36">
         <v>16</v>
       </c>
       <c r="AC17" s="36">
         <v>26</v>
       </c>
       <c r="AD17" s="36">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="36">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9">
         <v>5</v>
       </c>
       <c r="E18" s="9">
         <v>7</v>
       </c>
       <c r="F18" s="9">
         <v>4</v>
       </c>
       <c r="G18" s="11">
         <v>12</v>
       </c>
       <c r="H18" s="11">
         <v>8</v>
       </c>
       <c r="I18" s="9">
@@ -1924,52 +1949,55 @@
       </c>
       <c r="W18" s="11">
         <v>9</v>
       </c>
       <c r="X18" s="34">
         <v>3</v>
       </c>
       <c r="Y18" s="34">
         <v>7</v>
       </c>
       <c r="Z18" s="36">
         <v>2</v>
       </c>
       <c r="AA18" s="36">
         <v>3</v>
       </c>
       <c r="AB18" s="36">
         <v>3</v>
       </c>
       <c r="AC18" s="36">
         <v>2</v>
       </c>
       <c r="AD18" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9">
         <v>21</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>17</v>
       </c>
       <c r="E19" s="9">
         <v>26</v>
       </c>
       <c r="F19" s="9">
         <v>15</v>
       </c>
       <c r="G19" s="11">
         <v>20</v>
       </c>
       <c r="H19" s="11">
         <v>23</v>
       </c>
       <c r="I19" s="9">
@@ -2016,52 +2044,55 @@
       </c>
       <c r="W19" s="11">
         <v>14</v>
       </c>
       <c r="X19" s="34">
         <v>15</v>
       </c>
       <c r="Y19" s="34">
         <v>9</v>
       </c>
       <c r="Z19" s="36">
         <v>13</v>
       </c>
       <c r="AA19" s="36">
         <v>13</v>
       </c>
       <c r="AB19" s="36">
         <v>10</v>
       </c>
       <c r="AC19" s="36">
         <v>12</v>
       </c>
       <c r="AD19" s="36">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="36">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9">
         <v>10</v>
       </c>
       <c r="C20" s="9">
         <v>7</v>
       </c>
       <c r="D20" s="9">
         <v>4</v>
       </c>
       <c r="E20" s="9">
         <v>12</v>
       </c>
       <c r="F20" s="9">
         <v>8</v>
       </c>
       <c r="G20" s="11">
         <v>15</v>
       </c>
       <c r="H20" s="11">
         <v>13</v>
       </c>
       <c r="I20" s="9">
@@ -2108,52 +2139,55 @@
       </c>
       <c r="W20" s="11">
         <v>7</v>
       </c>
       <c r="X20" s="34">
         <v>7</v>
       </c>
       <c r="Y20" s="34">
         <v>7</v>
       </c>
       <c r="Z20" s="36">
         <v>5</v>
       </c>
       <c r="AA20" s="36">
         <v>2</v>
       </c>
       <c r="AB20" s="36">
         <v>6</v>
       </c>
       <c r="AC20" s="36">
         <v>6</v>
       </c>
       <c r="AD20" s="36">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9">
         <v>7</v>
       </c>
       <c r="C21" s="9">
         <v>5</v>
       </c>
       <c r="D21" s="9">
         <v>8</v>
       </c>
       <c r="E21" s="9">
         <v>9</v>
       </c>
       <c r="F21" s="9">
         <v>7</v>
       </c>
       <c r="G21" s="11">
         <v>9</v>
       </c>
       <c r="H21" s="11">
         <v>15</v>
       </c>
       <c r="I21" s="9">
@@ -2200,52 +2234,55 @@
       </c>
       <c r="W21" s="11">
         <v>9</v>
       </c>
       <c r="X21" s="34">
         <v>7</v>
       </c>
       <c r="Y21" s="34">
         <v>8</v>
       </c>
       <c r="Z21" s="36">
         <v>6</v>
       </c>
       <c r="AA21" s="36">
         <v>8</v>
       </c>
       <c r="AB21" s="36">
         <v>4</v>
       </c>
       <c r="AC21" s="36">
         <v>9</v>
       </c>
       <c r="AD21" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="36">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="9">
         <v>10</v>
       </c>
       <c r="C22" s="9">
         <v>16</v>
       </c>
       <c r="D22" s="9">
         <v>13</v>
       </c>
       <c r="E22" s="9">
         <v>18</v>
       </c>
       <c r="F22" s="9">
         <v>11</v>
       </c>
       <c r="G22" s="11">
         <v>13</v>
       </c>
       <c r="H22" s="11">
         <v>18</v>
       </c>
       <c r="I22" s="9">
@@ -2292,52 +2329,55 @@
       </c>
       <c r="W22" s="11">
         <v>12</v>
       </c>
       <c r="X22" s="34">
         <v>14</v>
       </c>
       <c r="Y22" s="34">
         <v>17</v>
       </c>
       <c r="Z22" s="36">
         <v>6</v>
       </c>
       <c r="AA22" s="36">
         <v>12</v>
       </c>
       <c r="AB22" s="36">
         <v>8</v>
       </c>
       <c r="AC22" s="36">
         <v>6</v>
       </c>
       <c r="AD22" s="36">
         <v>10</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="36">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="9">
         <v>17</v>
       </c>
       <c r="C23" s="9">
         <v>17</v>
       </c>
       <c r="D23" s="9">
         <v>11</v>
       </c>
       <c r="E23" s="9">
         <v>15</v>
       </c>
       <c r="F23" s="9">
         <v>13</v>
       </c>
       <c r="G23" s="11">
         <v>14</v>
       </c>
       <c r="H23" s="11">
         <v>19</v>
       </c>
       <c r="I23" s="9">
@@ -2384,86 +2424,90 @@
       </c>
       <c r="W23" s="11">
         <v>5</v>
       </c>
       <c r="X23" s="34">
         <v>7</v>
       </c>
       <c r="Y23" s="34">
         <v>6</v>
       </c>
       <c r="Z23" s="36">
         <v>10</v>
       </c>
       <c r="AA23" s="36">
         <v>8</v>
       </c>
       <c r="AB23" s="36">
         <v>15</v>
       </c>
       <c r="AC23" s="36">
         <v>9</v>
       </c>
       <c r="AD23" s="36">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="36">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="38"/>
       <c r="AD24" s="36"/>
-    </row>
-    <row r="25" spans="1:30" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="AE24" s="36"/>
+    </row>
+    <row r="25" spans="1:31" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="9">
         <v>431</v>
       </c>
       <c r="C25" s="9">
         <v>441</v>
       </c>
       <c r="D25" s="9">
         <v>405</v>
       </c>
       <c r="E25" s="9">
         <v>587</v>
       </c>
       <c r="F25" s="9">
         <v>369</v>
       </c>
       <c r="G25" s="11">
         <v>682</v>
       </c>
       <c r="H25" s="11">
         <v>841</v>
       </c>
       <c r="I25" s="9">
@@ -2510,52 +2554,55 @@
       </c>
       <c r="W25" s="11">
         <v>508</v>
       </c>
       <c r="X25" s="34">
         <v>436</v>
       </c>
       <c r="Y25" s="34">
         <v>477</v>
       </c>
       <c r="Z25" s="36">
         <v>366</v>
       </c>
       <c r="AA25" s="36">
         <v>351</v>
       </c>
       <c r="AB25" s="36">
         <v>391</v>
       </c>
       <c r="AC25" s="36">
         <v>403</v>
       </c>
       <c r="AD25" s="36">
         <v>279</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="36">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="9">
         <v>213</v>
       </c>
       <c r="C26" s="9">
         <v>241</v>
       </c>
       <c r="D26" s="9">
         <v>255</v>
       </c>
       <c r="E26" s="9">
         <v>322</v>
       </c>
       <c r="F26" s="9">
         <v>229</v>
       </c>
       <c r="G26" s="11">
         <v>394</v>
       </c>
       <c r="H26" s="11">
         <v>507</v>
       </c>
       <c r="I26" s="9">
@@ -2602,52 +2649,55 @@
       </c>
       <c r="W26" s="11">
         <v>303</v>
       </c>
       <c r="X26" s="34">
         <v>237</v>
       </c>
       <c r="Y26" s="34">
         <v>264</v>
       </c>
       <c r="Z26" s="36">
         <v>207</v>
       </c>
       <c r="AA26" s="36">
         <v>205</v>
       </c>
       <c r="AB26" s="36">
         <v>248</v>
       </c>
       <c r="AC26" s="36">
         <v>229</v>
       </c>
       <c r="AD26" s="36">
         <v>178</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="36">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="9">
         <v>49</v>
       </c>
       <c r="C27" s="9">
         <v>42</v>
       </c>
       <c r="D27" s="9">
         <v>36</v>
       </c>
       <c r="E27" s="9">
         <v>67</v>
       </c>
       <c r="F27" s="9">
         <v>32</v>
       </c>
       <c r="G27" s="11">
         <v>58</v>
       </c>
       <c r="H27" s="11">
         <v>69</v>
       </c>
       <c r="I27" s="9">
@@ -2694,52 +2744,55 @@
       </c>
       <c r="W27" s="11">
         <v>42</v>
       </c>
       <c r="X27" s="34">
         <v>34</v>
       </c>
       <c r="Y27" s="34">
         <v>37</v>
       </c>
       <c r="Z27" s="36">
         <v>23</v>
       </c>
       <c r="AA27" s="36">
         <v>32</v>
       </c>
       <c r="AB27" s="36">
         <v>27</v>
       </c>
       <c r="AC27" s="36">
         <v>35</v>
       </c>
       <c r="AD27" s="36">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="36">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="9">
         <v>9</v>
       </c>
       <c r="C28" s="9">
         <v>5</v>
       </c>
       <c r="D28" s="9">
         <v>4</v>
       </c>
       <c r="E28" s="9">
         <v>5</v>
       </c>
       <c r="F28" s="9">
         <v>7</v>
       </c>
       <c r="G28" s="11">
         <v>7</v>
       </c>
       <c r="H28" s="11">
         <v>14</v>
       </c>
       <c r="I28" s="9">
@@ -2786,52 +2839,55 @@
       </c>
       <c r="W28" s="11">
         <v>8</v>
       </c>
       <c r="X28" s="34">
         <v>1</v>
       </c>
       <c r="Y28" s="34">
         <v>8</v>
       </c>
       <c r="Z28" s="36">
         <v>4</v>
       </c>
       <c r="AA28" s="36">
         <v>2</v>
       </c>
       <c r="AB28" s="36">
         <v>10</v>
       </c>
       <c r="AC28" s="36">
         <v>3</v>
       </c>
       <c r="AD28" s="36">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="9">
         <v>13</v>
       </c>
       <c r="C29" s="9">
         <v>12</v>
       </c>
       <c r="D29" s="9">
         <v>13</v>
       </c>
       <c r="E29" s="9">
         <v>24</v>
       </c>
       <c r="F29" s="9">
         <v>12</v>
       </c>
       <c r="G29" s="11">
         <v>38</v>
       </c>
       <c r="H29" s="11">
         <v>37</v>
       </c>
       <c r="I29" s="9">
@@ -2878,52 +2934,55 @@
       </c>
       <c r="W29" s="11">
         <v>17</v>
       </c>
       <c r="X29" s="34">
         <v>25</v>
       </c>
       <c r="Y29" s="34">
         <v>28</v>
       </c>
       <c r="Z29" s="36">
         <v>28</v>
       </c>
       <c r="AA29" s="36">
         <v>15</v>
       </c>
       <c r="AB29" s="36">
         <v>15</v>
       </c>
       <c r="AC29" s="36">
         <v>21</v>
       </c>
       <c r="AD29" s="36">
         <v>5</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="36">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="9">
         <v>99</v>
       </c>
       <c r="C30" s="9">
         <v>93</v>
       </c>
       <c r="D30" s="9">
         <v>66</v>
       </c>
       <c r="E30" s="9">
         <v>106</v>
       </c>
       <c r="F30" s="9">
         <v>68</v>
       </c>
       <c r="G30" s="11">
         <v>117</v>
       </c>
       <c r="H30" s="11">
         <v>139</v>
       </c>
       <c r="I30" s="9">
@@ -2970,52 +3029,55 @@
       </c>
       <c r="W30" s="11">
         <v>88</v>
       </c>
       <c r="X30" s="34">
         <v>92</v>
       </c>
       <c r="Y30" s="34">
         <v>93</v>
       </c>
       <c r="Z30" s="36">
         <v>64</v>
       </c>
       <c r="AA30" s="36">
         <v>60</v>
       </c>
       <c r="AB30" s="36">
         <v>59</v>
       </c>
       <c r="AC30" s="36">
         <v>67</v>
       </c>
       <c r="AD30" s="36">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="36">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="9">
         <v>36</v>
       </c>
       <c r="C31" s="9">
         <v>34</v>
       </c>
       <c r="D31" s="9">
         <v>22</v>
       </c>
       <c r="E31" s="9">
         <v>36</v>
       </c>
       <c r="F31" s="9">
         <v>13</v>
       </c>
       <c r="G31" s="11">
         <v>44</v>
       </c>
       <c r="H31" s="11">
         <v>49</v>
       </c>
       <c r="I31" s="9">
@@ -3062,85 +3124,88 @@
       </c>
       <c r="W31" s="11">
         <v>27</v>
       </c>
       <c r="X31" s="34">
         <v>23</v>
       </c>
       <c r="Y31" s="34">
         <v>29</v>
       </c>
       <c r="Z31" s="36">
         <v>26</v>
       </c>
       <c r="AA31" s="36">
         <v>27</v>
       </c>
       <c r="AB31" s="36">
         <v>25</v>
       </c>
       <c r="AC31" s="36">
         <v>30</v>
       </c>
       <c r="AD31" s="36">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="36">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="34"/>
       <c r="Z32" s="36"/>
       <c r="AA32" s="36"/>
       <c r="AB32" s="36"/>
       <c r="AC32" s="36"/>
     </row>
-    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="9">
         <v>11</v>
       </c>
       <c r="C33" s="9">
         <v>10</v>
       </c>
       <c r="D33" s="9">
         <v>7</v>
       </c>
       <c r="E33" s="9">
         <v>21</v>
       </c>
       <c r="F33" s="9">
         <v>6</v>
       </c>
       <c r="G33" s="11">
         <v>17</v>
       </c>
       <c r="H33" s="11">
         <v>21</v>
       </c>
       <c r="I33" s="9">
@@ -3187,52 +3252,55 @@
       </c>
       <c r="W33" s="11">
         <v>22</v>
       </c>
       <c r="X33" s="34">
         <v>19</v>
       </c>
       <c r="Y33" s="34">
         <v>16</v>
       </c>
       <c r="Z33" s="36">
         <v>11</v>
       </c>
       <c r="AA33" s="36">
         <v>8</v>
       </c>
       <c r="AB33" s="36">
         <v>4</v>
       </c>
       <c r="AC33" s="36">
         <v>14</v>
       </c>
       <c r="AD33" s="36">
         <v>13</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9">
         <v>1</v>
       </c>
       <c r="C34" s="9">
         <v>4</v>
       </c>
       <c r="D34" s="9">
         <v>2</v>
       </c>
       <c r="E34" s="9">
         <v>6</v>
       </c>
       <c r="F34" s="9">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>7</v>
       </c>
       <c r="H34" s="11">
         <v>5</v>
       </c>
       <c r="I34" s="9">
@@ -3279,86 +3347,90 @@
       </c>
       <c r="W34" s="11">
         <v>1</v>
       </c>
       <c r="X34" s="34">
         <v>5</v>
       </c>
       <c r="Y34" s="34">
         <v>2</v>
       </c>
       <c r="Z34" s="36">
         <v>3</v>
       </c>
       <c r="AA34" s="36">
         <v>2</v>
       </c>
       <c r="AB34" s="36">
         <v>3</v>
       </c>
       <c r="AC34" s="36">
         <v>4</v>
       </c>
       <c r="AD34" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="36">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="33"/>
       <c r="V35" s="33"/>
       <c r="W35" s="33"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="35"/>
       <c r="AC35" s="38"/>
       <c r="AD35" s="36"/>
-    </row>
-    <row r="36" spans="1:30" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="AE35" s="36"/>
+    </row>
+    <row r="36" spans="1:31" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="9">
         <v>79</v>
       </c>
       <c r="C36" s="11">
         <v>80</v>
       </c>
       <c r="D36" s="11">
         <v>65</v>
       </c>
       <c r="E36" s="11">
         <v>97</v>
       </c>
       <c r="F36" s="9">
         <v>68</v>
       </c>
       <c r="G36" s="11">
         <v>95</v>
       </c>
       <c r="H36" s="11">
         <v>107</v>
       </c>
       <c r="I36" s="9">
@@ -3405,86 +3477,90 @@
       </c>
       <c r="W36" s="11">
         <v>70</v>
       </c>
       <c r="X36" s="36">
         <v>61</v>
       </c>
       <c r="Y36" s="36">
         <v>67</v>
       </c>
       <c r="Z36" s="36">
         <v>50</v>
       </c>
       <c r="AA36" s="36">
         <v>59</v>
       </c>
       <c r="AB36" s="36">
         <v>55</v>
       </c>
       <c r="AC36" s="36">
         <v>52</v>
       </c>
       <c r="AD36" s="36">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="36">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="9"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="36"/>
       <c r="Y37" s="36"/>
       <c r="Z37" s="36"/>
       <c r="AA37" s="36"/>
       <c r="AB37" s="36"/>
       <c r="AC37" s="36"/>
       <c r="AD37" s="36"/>
-    </row>
-    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="36"/>
+    </row>
+    <row r="38" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="9">
         <v>13</v>
       </c>
       <c r="C38" s="11">
         <v>17</v>
       </c>
       <c r="D38" s="11">
         <v>9</v>
       </c>
       <c r="E38" s="11">
         <v>16</v>
       </c>
       <c r="F38" s="9">
         <v>12</v>
       </c>
       <c r="G38" s="11">
         <v>19</v>
       </c>
       <c r="H38" s="11">
         <v>16</v>
       </c>
       <c r="I38" s="9">
@@ -3531,52 +3607,55 @@
       </c>
       <c r="W38" s="11">
         <v>15</v>
       </c>
       <c r="X38" s="36">
         <v>13</v>
       </c>
       <c r="Y38" s="36">
         <v>15</v>
       </c>
       <c r="Z38" s="36">
         <v>11</v>
       </c>
       <c r="AA38" s="36">
         <v>15</v>
       </c>
       <c r="AB38" s="36">
         <v>12</v>
       </c>
       <c r="AC38" s="36">
         <v>12</v>
       </c>
       <c r="AD38" s="36">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="9">
         <v>2</v>
       </c>
       <c r="C39" s="11">
         <v>9</v>
       </c>
       <c r="D39" s="11">
         <v>5</v>
       </c>
       <c r="E39" s="11">
         <v>7</v>
       </c>
       <c r="F39" s="9">
         <v>4</v>
       </c>
       <c r="G39" s="11">
         <v>12</v>
       </c>
       <c r="H39" s="11">
         <v>8</v>
       </c>
       <c r="I39" s="9">
@@ -3623,52 +3702,55 @@
       </c>
       <c r="W39" s="11">
         <v>9</v>
       </c>
       <c r="X39" s="36">
         <v>3</v>
       </c>
       <c r="Y39" s="36">
         <v>7</v>
       </c>
       <c r="Z39" s="36">
         <v>2</v>
       </c>
       <c r="AA39" s="36">
         <v>3</v>
       </c>
       <c r="AB39" s="36">
         <v>3</v>
       </c>
       <c r="AC39" s="36">
         <v>2</v>
       </c>
       <c r="AD39" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="36">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="9">
         <v>21</v>
       </c>
       <c r="C40" s="11">
         <v>13</v>
       </c>
       <c r="D40" s="11">
         <v>17</v>
       </c>
       <c r="E40" s="11">
         <v>26</v>
       </c>
       <c r="F40" s="9">
         <v>15</v>
       </c>
       <c r="G40" s="11">
         <v>20</v>
       </c>
       <c r="H40" s="11">
         <v>23</v>
       </c>
       <c r="I40" s="9">
@@ -3715,52 +3797,55 @@
       </c>
       <c r="W40" s="11">
         <v>14</v>
       </c>
       <c r="X40" s="36">
         <v>15</v>
       </c>
       <c r="Y40" s="36">
         <v>9</v>
       </c>
       <c r="Z40" s="36">
         <v>13</v>
       </c>
       <c r="AA40" s="36">
         <v>13</v>
       </c>
       <c r="AB40" s="36">
         <v>10</v>
       </c>
       <c r="AC40" s="36">
         <v>12</v>
       </c>
       <c r="AD40" s="36">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="36">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="9">
         <v>9</v>
       </c>
       <c r="C41" s="11">
         <v>3</v>
       </c>
       <c r="D41" s="11">
         <v>2</v>
       </c>
       <c r="E41" s="11">
         <v>6</v>
       </c>
       <c r="F41" s="9">
         <v>6</v>
       </c>
       <c r="G41" s="11">
         <v>8</v>
       </c>
       <c r="H41" s="11">
         <v>8</v>
       </c>
       <c r="I41" s="9">
@@ -3807,52 +3892,55 @@
       </c>
       <c r="W41" s="11">
         <v>6</v>
       </c>
       <c r="X41" s="36">
         <v>2</v>
       </c>
       <c r="Y41" s="36">
         <v>5</v>
       </c>
       <c r="Z41" s="36">
         <v>2</v>
       </c>
       <c r="AA41" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AB41" s="36">
         <v>3</v>
       </c>
       <c r="AC41" s="36">
         <v>2</v>
       </c>
       <c r="AD41" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="36">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9">
         <v>7</v>
       </c>
       <c r="C42" s="11">
         <v>5</v>
       </c>
       <c r="D42" s="11">
         <v>8</v>
       </c>
       <c r="E42" s="11">
         <v>9</v>
       </c>
       <c r="F42" s="9">
         <v>7</v>
       </c>
       <c r="G42" s="11">
         <v>9</v>
       </c>
       <c r="H42" s="11">
         <v>15</v>
       </c>
       <c r="I42" s="9">
@@ -3899,52 +3987,55 @@
       </c>
       <c r="W42" s="11">
         <v>9</v>
       </c>
       <c r="X42" s="36">
         <v>7</v>
       </c>
       <c r="Y42" s="36">
         <v>8</v>
       </c>
       <c r="Z42" s="36">
         <v>6</v>
       </c>
       <c r="AA42" s="36">
         <v>8</v>
       </c>
       <c r="AB42" s="36">
         <v>4</v>
       </c>
       <c r="AC42" s="36">
         <v>9</v>
       </c>
       <c r="AD42" s="36">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="36">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9">
         <v>10</v>
       </c>
       <c r="C43" s="11">
         <v>16</v>
       </c>
       <c r="D43" s="11">
         <v>13</v>
       </c>
       <c r="E43" s="11">
         <v>18</v>
       </c>
       <c r="F43" s="9">
         <v>11</v>
       </c>
       <c r="G43" s="11">
         <v>13</v>
       </c>
       <c r="H43" s="11">
         <v>18</v>
       </c>
       <c r="I43" s="9">
@@ -3991,52 +4082,55 @@
       </c>
       <c r="W43" s="11">
         <v>12</v>
       </c>
       <c r="X43" s="36">
         <v>14</v>
       </c>
       <c r="Y43" s="36">
         <v>17</v>
       </c>
       <c r="Z43" s="36">
         <v>6</v>
       </c>
       <c r="AA43" s="36">
         <v>12</v>
       </c>
       <c r="AB43" s="36">
         <v>8</v>
       </c>
       <c r="AC43" s="36">
         <v>6</v>
       </c>
       <c r="AD43" s="36">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="36">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="13">
         <v>17</v>
       </c>
       <c r="C44" s="13">
         <v>17</v>
       </c>
       <c r="D44" s="13">
         <v>11</v>
       </c>
       <c r="E44" s="13">
         <v>15</v>
       </c>
       <c r="F44" s="13">
         <v>13</v>
       </c>
       <c r="G44" s="13">
         <v>14</v>
       </c>
       <c r="H44" s="13">
         <v>19</v>
       </c>
       <c r="I44" s="13">
@@ -4082,50 +4176,53 @@
         <v>10</v>
       </c>
       <c r="W44" s="13">
         <v>5</v>
       </c>
       <c r="X44" s="37">
         <v>7</v>
       </c>
       <c r="Y44" s="37">
         <v>6</v>
       </c>
       <c r="Z44" s="37">
         <v>10</v>
       </c>
       <c r="AA44" s="37">
         <v>8</v>
       </c>
       <c r="AB44" s="37">
         <v>15</v>
       </c>
       <c r="AC44" s="37">
         <v>9</v>
       </c>
       <c r="AD44" s="37">
         <v>8</v>
+      </c>
+      <c r="AE44" s="37">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
@@ -4451,50 +4548,53 @@
       </c>
       <c r="W9" s="17">
         <v>6.38</v>
       </c>
       <c r="X9" s="16">
         <v>6.29</v>
       </c>
       <c r="Y9" s="16">
         <v>6.24</v>
       </c>
       <c r="Z9" s="17">
         <v>4.33</v>
       </c>
       <c r="AA9" s="17">
         <v>4.51</v>
       </c>
       <c r="AB9" s="17">
         <v>4.5599999999999996</v>
       </c>
       <c r="AC9" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="AD9" s="17">
         <v>4.38</v>
       </c>
+      <c r="AE9" s="17">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="17">
         <v>2.81</v>
       </c>
       <c r="D10" s="17">
         <v>5.45</v>
       </c>
       <c r="E10" s="17">
         <v>5.96</v>
       </c>
       <c r="F10" s="17">
         <v>5.8</v>
       </c>
       <c r="G10" s="17">
         <v>6.36</v>
       </c>
       <c r="H10" s="17">
         <v>7.1</v>
@@ -4543,50 +4643,53 @@
       </c>
       <c r="W10" s="17">
         <v>7.08</v>
       </c>
       <c r="X10" s="16">
         <v>6.94</v>
       </c>
       <c r="Y10" s="16">
         <v>6.85</v>
       </c>
       <c r="Z10" s="17">
         <v>4.54</v>
       </c>
       <c r="AA10" s="17">
         <v>4.75</v>
       </c>
       <c r="AB10" s="17">
         <v>4.99</v>
       </c>
       <c r="AC10" s="17">
         <v>5.04</v>
       </c>
       <c r="AD10" s="17">
         <v>4.8099999999999996</v>
       </c>
+      <c r="AE10" s="17">
+        <v>6.17</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="16">
         <v>7.47</v>
       </c>
       <c r="C11" s="17">
         <v>3.31</v>
       </c>
       <c r="D11" s="17">
         <v>6.61</v>
       </c>
       <c r="E11" s="17">
         <v>7.59</v>
       </c>
       <c r="F11" s="17">
         <v>7.03</v>
       </c>
       <c r="G11" s="17">
         <v>7.38</v>
       </c>
       <c r="H11" s="17">
         <v>7.82</v>
@@ -4635,50 +4738,53 @@
       </c>
       <c r="W11" s="17">
         <v>6.37</v>
       </c>
       <c r="X11" s="16">
         <v>6.28</v>
       </c>
       <c r="Y11" s="16">
         <v>6.22</v>
       </c>
       <c r="Z11" s="17">
         <v>3.56</v>
       </c>
       <c r="AA11" s="17">
         <v>4.45</v>
       </c>
       <c r="AB11" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC11" s="17">
         <v>4.66</v>
       </c>
       <c r="AD11" s="17">
         <v>4.59</v>
       </c>
+      <c r="AE11" s="17">
+        <v>5.68</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="16">
         <v>9.49</v>
       </c>
       <c r="C12" s="17">
         <v>2.75</v>
       </c>
       <c r="D12" s="17">
         <v>6.53</v>
       </c>
       <c r="E12" s="17">
         <v>6.3</v>
       </c>
       <c r="F12" s="17">
         <v>6.52</v>
       </c>
       <c r="G12" s="17">
         <v>6.72</v>
       </c>
       <c r="H12" s="17">
         <v>7.91</v>
@@ -4727,50 +4833,53 @@
       </c>
       <c r="W12" s="17">
         <v>4.91</v>
       </c>
       <c r="X12" s="16">
         <v>4.57</v>
       </c>
       <c r="Y12" s="16">
         <v>4.92</v>
       </c>
       <c r="Z12" s="17">
         <v>4.53</v>
       </c>
       <c r="AA12" s="17">
         <v>3.49</v>
       </c>
       <c r="AB12" s="17">
         <v>6.12</v>
       </c>
       <c r="AC12" s="17">
         <v>5.42</v>
       </c>
       <c r="AD12" s="17">
         <v>5.44</v>
       </c>
+      <c r="AE12" s="17">
+        <v>5.89</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="16">
         <v>3.52</v>
       </c>
       <c r="C13" s="17">
         <v>1.67</v>
       </c>
       <c r="D13" s="17">
         <v>3.5</v>
       </c>
       <c r="E13" s="17">
         <v>4.29</v>
       </c>
       <c r="F13" s="17">
         <v>4.09</v>
       </c>
       <c r="G13" s="17">
         <v>5.17</v>
       </c>
       <c r="H13" s="17">
         <v>5.87</v>
@@ -4819,50 +4928,53 @@
       </c>
       <c r="W13" s="17">
         <v>5.79</v>
       </c>
       <c r="X13" s="16">
         <v>5.9</v>
       </c>
       <c r="Y13" s="16">
         <v>6.04</v>
       </c>
       <c r="Z13" s="17">
         <v>7.66</v>
       </c>
       <c r="AA13" s="17">
         <v>6.17</v>
       </c>
       <c r="AB13" s="17">
         <v>5.46</v>
       </c>
       <c r="AC13" s="17">
         <v>5.58</v>
       </c>
       <c r="AD13" s="17">
         <v>4.72</v>
       </c>
+      <c r="AE13" s="17">
+        <v>5.48</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="16">
         <v>6.62</v>
       </c>
       <c r="C14" s="17">
         <v>3.21</v>
       </c>
       <c r="D14" s="17">
         <v>5.86</v>
       </c>
       <c r="E14" s="17">
         <v>6.22</v>
       </c>
       <c r="F14" s="17">
         <v>5.88</v>
       </c>
       <c r="G14" s="17">
         <v>6.24</v>
       </c>
       <c r="H14" s="17">
         <v>6.68</v>
@@ -4911,50 +5023,53 @@
       </c>
       <c r="W14" s="17">
         <v>6.71</v>
       </c>
       <c r="X14" s="16">
         <v>6.68</v>
       </c>
       <c r="Y14" s="16">
         <v>6.64</v>
       </c>
       <c r="Z14" s="17">
         <v>4.28</v>
       </c>
       <c r="AA14" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB14" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="17">
         <v>4.33</v>
       </c>
       <c r="AD14" s="17">
         <v>3.9</v>
       </c>
+      <c r="AE14" s="17">
+        <v>5.41</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="16">
         <v>7.35</v>
       </c>
       <c r="C15" s="17">
         <v>3.58</v>
       </c>
       <c r="D15" s="17">
         <v>6.39</v>
       </c>
       <c r="E15" s="17">
         <v>6.68</v>
       </c>
       <c r="F15" s="17">
         <v>5.86</v>
       </c>
       <c r="G15" s="17">
         <v>6.43</v>
       </c>
       <c r="H15" s="17">
         <v>6.95</v>
@@ -5002,85 +5117,89 @@
         <v>7.17</v>
       </c>
       <c r="W15" s="17">
         <v>7</v>
       </c>
       <c r="X15" s="16">
         <v>6.81</v>
       </c>
       <c r="Y15" s="16">
         <v>6.74</v>
       </c>
       <c r="Z15" s="17">
         <v>5.39</v>
       </c>
       <c r="AA15" s="17">
         <v>5.79</v>
       </c>
       <c r="AB15" s="17">
         <v>5.59</v>
       </c>
       <c r="AC15" s="17">
         <v>5.8</v>
       </c>
       <c r="AD15" s="17">
         <v>5.25</v>
+      </c>
+      <c r="AE15" s="17">
+        <v>6.45</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AD16" s="17"/>
-    </row>
-    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="17"/>
+    </row>
+    <row r="17" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="16">
         <v>4.83</v>
       </c>
       <c r="C17" s="17">
         <v>2.82</v>
       </c>
       <c r="D17" s="17">
         <v>4.6100000000000003</v>
       </c>
       <c r="E17" s="17">
         <v>5.37</v>
       </c>
       <c r="F17" s="17">
         <v>5.03</v>
       </c>
       <c r="G17" s="17">
         <v>5.44</v>
       </c>
       <c r="H17" s="17">
         <v>5.74</v>
       </c>
       <c r="I17" s="17">
@@ -5127,52 +5246,55 @@
       </c>
       <c r="W17" s="17">
         <v>6.17</v>
       </c>
       <c r="X17" s="16">
         <v>6.23</v>
       </c>
       <c r="Y17" s="16">
         <v>6.24</v>
       </c>
       <c r="Z17" s="17">
         <v>4.59</v>
       </c>
       <c r="AA17" s="17">
         <v>4.93</v>
       </c>
       <c r="AB17" s="17">
         <v>4.3899999999999997</v>
       </c>
       <c r="AC17" s="3">
         <v>4.6900000000000004</v>
       </c>
       <c r="AD17" s="17">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="17">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="16">
         <v>1.5</v>
       </c>
       <c r="C18" s="17">
         <v>3.5</v>
       </c>
       <c r="D18" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="E18" s="17">
         <v>4.43</v>
       </c>
       <c r="F18" s="17">
         <v>4.13</v>
       </c>
       <c r="G18" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="H18" s="17">
         <v>5.22</v>
       </c>
       <c r="I18" s="17">
@@ -5219,52 +5341,55 @@
       </c>
       <c r="W18" s="17">
         <v>3.98</v>
       </c>
       <c r="X18" s="16">
         <v>3.84</v>
       </c>
       <c r="Y18" s="16">
         <v>3.98</v>
       </c>
       <c r="Z18" s="17">
         <v>1.59</v>
       </c>
       <c r="AA18" s="17">
         <v>2.09</v>
       </c>
       <c r="AB18" s="17">
         <v>2.19</v>
       </c>
       <c r="AC18" s="17">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD18" s="17">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="17">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="16">
         <v>4.76</v>
       </c>
       <c r="C19" s="17">
         <v>1.52</v>
       </c>
       <c r="D19" s="17">
         <v>3.92</v>
       </c>
       <c r="E19" s="17">
         <v>4.45</v>
       </c>
       <c r="F19" s="17">
         <v>4.22</v>
       </c>
       <c r="G19" s="17">
         <v>4.29</v>
       </c>
       <c r="H19" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="I19" s="17">
@@ -5311,52 +5436,55 @@
       </c>
       <c r="W19" s="17">
         <v>3.63</v>
       </c>
       <c r="X19" s="16">
         <v>3.62</v>
       </c>
       <c r="Y19" s="16">
         <v>3.49</v>
       </c>
       <c r="Z19" s="17">
         <v>3.02</v>
       </c>
       <c r="AA19" s="17">
         <v>3.17</v>
       </c>
       <c r="AB19" s="17">
         <v>2.89</v>
       </c>
       <c r="AC19" s="17">
         <v>2.89</v>
       </c>
       <c r="AD19" s="17">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="17">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="16">
         <v>3.96</v>
       </c>
       <c r="C20" s="17">
         <v>1.42</v>
       </c>
       <c r="D20" s="17">
         <v>2.81</v>
       </c>
       <c r="E20" s="17">
         <v>3.32</v>
       </c>
       <c r="F20" s="17">
         <v>3.28</v>
       </c>
       <c r="G20" s="17">
         <v>3.74</v>
       </c>
       <c r="H20" s="17">
         <v>3.95</v>
       </c>
       <c r="I20" s="17">
@@ -5403,52 +5531,55 @@
       </c>
       <c r="W20" s="17">
         <v>4.03</v>
       </c>
       <c r="X20" s="16">
         <v>3.93</v>
       </c>
       <c r="Y20" s="16">
         <v>3.84</v>
       </c>
       <c r="Z20" s="17">
         <v>2.1</v>
       </c>
       <c r="AA20" s="17">
         <v>1.54</v>
       </c>
       <c r="AB20" s="17">
         <v>1.88</v>
       </c>
       <c r="AC20" s="17">
         <v>2.06</v>
       </c>
       <c r="AD20" s="17">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="17">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="16">
         <v>3.84</v>
       </c>
       <c r="C21" s="17">
         <v>1.41</v>
       </c>
       <c r="D21" s="17">
         <v>3.71</v>
       </c>
       <c r="E21" s="17">
         <v>4.05</v>
       </c>
       <c r="F21" s="17">
         <v>4</v>
       </c>
       <c r="G21" s="17">
         <v>4.18</v>
       </c>
       <c r="H21" s="17">
         <v>4.76</v>
       </c>
       <c r="I21" s="17">
@@ -5495,52 +5626,55 @@
       </c>
       <c r="W21" s="17">
         <v>5.85</v>
       </c>
       <c r="X21" s="16">
         <v>5.69</v>
       </c>
       <c r="Y21" s="16">
         <v>5.59</v>
       </c>
       <c r="Z21" s="17">
         <v>3.53</v>
       </c>
       <c r="AA21" s="17">
         <v>4.29</v>
       </c>
       <c r="AB21" s="17">
         <v>3.61</v>
       </c>
       <c r="AC21" s="17">
         <v>4.07</v>
       </c>
       <c r="AD21" s="17">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="17">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="17">
         <v>4.03</v>
       </c>
       <c r="C22" s="17">
         <v>3.32</v>
       </c>
       <c r="D22" s="17">
         <v>5.32</v>
       </c>
       <c r="E22" s="17">
         <v>5.85</v>
       </c>
       <c r="F22" s="17">
         <v>5.54</v>
       </c>
       <c r="G22" s="17">
         <v>5.52</v>
       </c>
       <c r="H22" s="17">
         <v>5.76</v>
       </c>
       <c r="I22" s="17">
@@ -5587,52 +5721,55 @@
       </c>
       <c r="W22" s="17">
         <v>4.67</v>
       </c>
       <c r="X22" s="16">
         <v>4.79</v>
       </c>
       <c r="Y22" s="16">
         <v>4.97</v>
       </c>
       <c r="Z22" s="17">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA22" s="17">
         <v>3.96</v>
       </c>
       <c r="AB22" s="17">
         <v>3.77</v>
       </c>
       <c r="AC22" s="17">
         <v>3.48</v>
       </c>
       <c r="AD22" s="17">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="17">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="17">
         <v>5.44</v>
       </c>
       <c r="C23" s="17">
         <v>2.82</v>
       </c>
       <c r="D23" s="17">
         <v>4.91</v>
       </c>
       <c r="E23" s="17">
         <v>4.92</v>
       </c>
       <c r="F23" s="17">
         <v>4.7699999999999996</v>
       </c>
       <c r="G23" s="17">
         <v>4.75</v>
       </c>
       <c r="H23" s="17">
         <v>4.95</v>
       </c>
       <c r="I23" s="17">
@@ -5679,86 +5816,90 @@
       </c>
       <c r="W23" s="17">
         <v>3.49</v>
       </c>
       <c r="X23" s="16">
         <v>3.39</v>
       </c>
       <c r="Y23" s="16">
         <v>3.27</v>
       </c>
       <c r="Z23" s="17">
         <v>3.43</v>
       </c>
       <c r="AA23" s="17">
         <v>3.25</v>
       </c>
       <c r="AB23" s="17">
         <v>3.9</v>
       </c>
       <c r="AC23" s="17">
         <v>3.72</v>
       </c>
       <c r="AD23" s="17">
         <v>3.52</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="17">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="29"/>
       <c r="AD24" s="17"/>
-    </row>
-    <row r="25" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE24" s="17"/>
+    </row>
+    <row r="25" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="17">
         <v>5.49</v>
       </c>
       <c r="C25" s="17">
         <v>2.9</v>
       </c>
       <c r="D25" s="17">
         <v>5.54</v>
       </c>
       <c r="E25" s="17">
         <v>6.08</v>
       </c>
       <c r="F25" s="17">
         <v>5.8</v>
       </c>
       <c r="G25" s="17">
         <v>6.32</v>
       </c>
       <c r="H25" s="17">
         <v>6.96</v>
       </c>
       <c r="I25" s="17">
@@ -5805,52 +5946,55 @@
       </c>
       <c r="W25" s="17">
         <v>6.83</v>
       </c>
       <c r="X25" s="16">
         <v>6.72</v>
       </c>
       <c r="Y25" s="16">
         <v>6.67</v>
       </c>
       <c r="Z25" s="17">
         <v>4.5999999999999996</v>
       </c>
       <c r="AA25" s="17">
         <v>4.74</v>
       </c>
       <c r="AB25" s="17">
         <v>4.8</v>
       </c>
       <c r="AC25" s="17">
         <v>4.91</v>
       </c>
       <c r="AD25" s="17">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="17">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="17">
         <v>4.8099999999999996</v>
       </c>
       <c r="C26" s="17">
         <v>2.81</v>
       </c>
       <c r="D26" s="17">
         <v>5.45</v>
       </c>
       <c r="E26" s="17">
         <v>5.96</v>
       </c>
       <c r="F26" s="17">
         <v>5.8</v>
       </c>
       <c r="G26" s="17">
         <v>6.36</v>
       </c>
       <c r="H26" s="17">
         <v>7.1</v>
       </c>
       <c r="I26" s="17">
@@ -5897,52 +6041,55 @@
       </c>
       <c r="W26" s="17">
         <v>7.08</v>
       </c>
       <c r="X26" s="16">
         <v>6.94</v>
       </c>
       <c r="Y26" s="16">
         <v>6.85</v>
       </c>
       <c r="Z26" s="17">
         <v>4.54</v>
       </c>
       <c r="AA26" s="17">
         <v>4.75</v>
       </c>
       <c r="AB26" s="17">
         <v>4.99</v>
       </c>
       <c r="AC26" s="17">
         <v>5.04</v>
       </c>
       <c r="AD26" s="17">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="17">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="17">
         <v>7.47</v>
       </c>
       <c r="C27" s="17">
         <v>3.31</v>
       </c>
       <c r="D27" s="17">
         <v>6.61</v>
       </c>
       <c r="E27" s="17">
         <v>7.59</v>
       </c>
       <c r="F27" s="17">
         <v>7.03</v>
       </c>
       <c r="G27" s="17">
         <v>7.38</v>
       </c>
       <c r="H27" s="17">
         <v>7.82</v>
       </c>
       <c r="I27" s="17">
@@ -5989,52 +6136,55 @@
       </c>
       <c r="W27" s="17">
         <v>6.37</v>
       </c>
       <c r="X27" s="16">
         <v>6.28</v>
       </c>
       <c r="Y27" s="16">
         <v>6.22</v>
       </c>
       <c r="Z27" s="17">
         <v>3.56</v>
       </c>
       <c r="AA27" s="17">
         <v>4.45</v>
       </c>
       <c r="AB27" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC27" s="17">
         <v>4.66</v>
       </c>
       <c r="AD27" s="17">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="17">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="17">
         <v>9.49</v>
       </c>
       <c r="C28" s="17">
         <v>2.75</v>
       </c>
       <c r="D28" s="17">
         <v>6.53</v>
       </c>
       <c r="E28" s="17">
         <v>6.3</v>
       </c>
       <c r="F28" s="17">
         <v>6.52</v>
       </c>
       <c r="G28" s="17">
         <v>6.72</v>
       </c>
       <c r="H28" s="17">
         <v>7.91</v>
       </c>
       <c r="I28" s="17">
@@ -6081,52 +6231,55 @@
       </c>
       <c r="W28" s="17">
         <v>4.91</v>
       </c>
       <c r="X28" s="16">
         <v>4.57</v>
       </c>
       <c r="Y28" s="16">
         <v>4.92</v>
       </c>
       <c r="Z28" s="17">
         <v>4.53</v>
       </c>
       <c r="AA28" s="17">
         <v>3.49</v>
       </c>
       <c r="AB28" s="17">
         <v>6.12</v>
       </c>
       <c r="AC28" s="17">
         <v>5.42</v>
       </c>
       <c r="AD28" s="17">
         <v>5.44</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="17">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="17">
         <v>3.52</v>
       </c>
       <c r="C29" s="17">
         <v>1.67</v>
       </c>
       <c r="D29" s="17">
         <v>3.5</v>
       </c>
       <c r="E29" s="17">
         <v>4.29</v>
       </c>
       <c r="F29" s="17">
         <v>4.09</v>
       </c>
       <c r="G29" s="17">
         <v>5.17</v>
       </c>
       <c r="H29" s="17">
         <v>5.87</v>
       </c>
       <c r="I29" s="17">
@@ -6173,52 +6326,55 @@
       </c>
       <c r="W29" s="17">
         <v>5.79</v>
       </c>
       <c r="X29" s="16">
         <v>5.9</v>
       </c>
       <c r="Y29" s="16">
         <v>6.04</v>
       </c>
       <c r="Z29" s="17">
         <v>7.66</v>
       </c>
       <c r="AA29" s="17">
         <v>6.17</v>
       </c>
       <c r="AB29" s="17">
         <v>5.46</v>
       </c>
       <c r="AC29" s="17">
         <v>5.58</v>
       </c>
       <c r="AD29" s="17">
         <v>4.72</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="17">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="17">
         <v>6.62</v>
       </c>
       <c r="C30" s="17">
         <v>3.21</v>
       </c>
       <c r="D30" s="17">
         <v>5.86</v>
       </c>
       <c r="E30" s="17">
         <v>6.22</v>
       </c>
       <c r="F30" s="17">
         <v>5.88</v>
       </c>
       <c r="G30" s="17">
         <v>6.24</v>
       </c>
       <c r="H30" s="17">
         <v>6.68</v>
       </c>
       <c r="I30" s="17">
@@ -6265,52 +6421,55 @@
       </c>
       <c r="W30" s="17">
         <v>6.71</v>
       </c>
       <c r="X30" s="16">
         <v>6.68</v>
       </c>
       <c r="Y30" s="16">
         <v>6.64</v>
       </c>
       <c r="Z30" s="17">
         <v>4.28</v>
       </c>
       <c r="AA30" s="17">
         <v>4.3600000000000003</v>
       </c>
       <c r="AB30" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC30" s="17">
         <v>4.33</v>
       </c>
       <c r="AD30" s="17">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="17">
+        <v>5.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="17">
         <v>7.35</v>
       </c>
       <c r="C31" s="17">
         <v>3.58</v>
       </c>
       <c r="D31" s="17">
         <v>6.39</v>
       </c>
       <c r="E31" s="17">
         <v>6.68</v>
       </c>
       <c r="F31" s="17">
         <v>5.86</v>
       </c>
       <c r="G31" s="17">
         <v>6.43</v>
       </c>
       <c r="H31" s="17">
         <v>6.95</v>
       </c>
       <c r="I31" s="17">
@@ -6357,86 +6516,90 @@
       </c>
       <c r="W31" s="17">
         <v>7</v>
       </c>
       <c r="X31" s="16">
         <v>6.81</v>
       </c>
       <c r="Y31" s="16">
         <v>6.74</v>
       </c>
       <c r="Z31" s="17">
         <v>5.39</v>
       </c>
       <c r="AA31" s="17">
         <v>5.79</v>
       </c>
       <c r="AB31" s="17">
         <v>5.59</v>
       </c>
       <c r="AC31" s="17">
         <v>5.8</v>
       </c>
       <c r="AD31" s="17">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="17">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
-    </row>
-    <row r="33" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE32" s="17"/>
+    </row>
+    <row r="33" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="17">
         <v>4.54</v>
       </c>
       <c r="C33" s="17">
         <v>2.13</v>
       </c>
       <c r="D33" s="17">
         <v>3.93</v>
       </c>
       <c r="E33" s="17">
         <v>5.18</v>
       </c>
       <c r="F33" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="G33" s="17">
         <v>5.07</v>
       </c>
       <c r="H33" s="17">
         <v>5.6</v>
       </c>
       <c r="I33" s="17">
@@ -6483,52 +6646,55 @@
       </c>
       <c r="W33" s="17">
         <v>6.75</v>
       </c>
       <c r="X33" s="16">
         <v>6.88</v>
       </c>
       <c r="Y33" s="16">
         <v>6.87</v>
       </c>
       <c r="Z33" s="17">
         <v>4.62</v>
       </c>
       <c r="AA33" s="17">
         <v>4.18</v>
       </c>
       <c r="AB33" s="17">
         <v>3.32</v>
       </c>
       <c r="AC33" s="17">
         <v>4.01</v>
       </c>
       <c r="AD33" s="17">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="17">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="17">
         <v>1.3</v>
       </c>
       <c r="C34" s="17">
         <v>2.68</v>
       </c>
       <c r="D34" s="17">
         <v>3.09</v>
       </c>
       <c r="E34" s="17">
         <v>4.3099999999999996</v>
       </c>
       <c r="F34" s="17">
         <v>3.96</v>
       </c>
       <c r="G34" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="H34" s="17">
         <v>5.09</v>
       </c>
       <c r="I34" s="17">
@@ -6575,86 +6741,90 @@
       </c>
       <c r="W34" s="17">
         <v>4.21</v>
       </c>
       <c r="X34" s="16">
         <v>4.45</v>
       </c>
       <c r="Y34" s="16">
         <v>4.3</v>
       </c>
       <c r="Z34" s="17">
         <v>4.07</v>
       </c>
       <c r="AA34" s="17">
         <v>3.56</v>
       </c>
       <c r="AB34" s="17">
         <v>3.75</v>
       </c>
       <c r="AC34" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="AD34" s="17">
         <v>3.92</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="17">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="17"/>
-    </row>
-    <row r="36" spans="1:30" s="19" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="17"/>
+    </row>
+    <row r="36" spans="1:31" s="19" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="C36" s="17">
         <v>2.36</v>
       </c>
       <c r="D36" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="E36" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="F36" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="G36" s="17">
         <v>4.7</v>
       </c>
       <c r="H36" s="17">
         <v>4.91</v>
       </c>
       <c r="I36" s="17">
@@ -6701,88 +6871,92 @@
       </c>
       <c r="W36" s="17">
         <v>4.33</v>
       </c>
       <c r="X36" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="Y36" s="17">
         <v>4.24</v>
       </c>
       <c r="Z36" s="17">
         <v>3.01</v>
       </c>
       <c r="AA36" s="17">
         <v>3.44</v>
       </c>
       <c r="AB36" s="17">
         <v>3.4</v>
       </c>
       <c r="AC36" s="17">
         <v>3.36</v>
       </c>
       <c r="AD36" s="17">
         <v>3.21</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="17">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17">
         <v>5.61</v>
       </c>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
-    </row>
-    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="17"/>
+    </row>
+    <row r="38" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="16">
         <v>5.12</v>
       </c>
       <c r="C38" s="17">
         <v>3.48</v>
       </c>
       <c r="D38" s="17">
         <v>5.25</v>
       </c>
       <c r="E38" s="17">
         <v>5.56</v>
       </c>
       <c r="F38" s="17">
         <v>5.4</v>
       </c>
       <c r="G38" s="17">
         <v>5.79</v>
       </c>
       <c r="H38" s="17">
         <v>5.88</v>
       </c>
       <c r="I38" s="17">
@@ -6829,52 +7003,55 @@
       </c>
       <c r="W38" s="17">
         <v>5.61</v>
       </c>
       <c r="X38" s="17">
         <v>5.6</v>
       </c>
       <c r="Y38" s="17">
         <v>5.63</v>
       </c>
       <c r="Z38" s="17">
         <v>4.5599999999999996</v>
       </c>
       <c r="AA38" s="17">
         <v>5.67</v>
       </c>
       <c r="AB38" s="17">
         <v>5.44</v>
       </c>
       <c r="AC38" s="17">
         <v>5.36</v>
       </c>
       <c r="AD38" s="17">
         <v>4.8499999999999996</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="17">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="16">
         <v>1.5</v>
       </c>
       <c r="C39" s="17">
         <v>3.5</v>
       </c>
       <c r="D39" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="E39" s="17">
         <v>4.43</v>
       </c>
       <c r="F39" s="17">
         <v>4.13</v>
       </c>
       <c r="G39" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="H39" s="17">
         <v>5.22</v>
       </c>
       <c r="I39" s="17">
@@ -6921,52 +7098,55 @@
       </c>
       <c r="W39" s="17">
         <v>3.98</v>
       </c>
       <c r="X39" s="17">
         <v>3.84</v>
       </c>
       <c r="Y39" s="17">
         <v>3.98</v>
       </c>
       <c r="Z39" s="17">
         <v>1.59</v>
       </c>
       <c r="AA39" s="17">
         <v>2.09</v>
       </c>
       <c r="AB39" s="17">
         <v>2.19</v>
       </c>
       <c r="AC39" s="17">
         <v>2.0499999999999998</v>
       </c>
       <c r="AD39" s="17">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="17">
+        <v>2.72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="16">
         <v>4.76</v>
       </c>
       <c r="C40" s="17">
         <v>1.52</v>
       </c>
       <c r="D40" s="17">
         <v>3.92</v>
       </c>
       <c r="E40" s="17">
         <v>4.45</v>
       </c>
       <c r="F40" s="17">
         <v>4.22</v>
       </c>
       <c r="G40" s="17">
         <v>4.29</v>
       </c>
       <c r="H40" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="I40" s="17">
@@ -7013,52 +7193,55 @@
       </c>
       <c r="W40" s="17">
         <v>3.63</v>
       </c>
       <c r="X40" s="17">
         <v>3.62</v>
       </c>
       <c r="Y40" s="17">
         <v>3.49</v>
       </c>
       <c r="Z40" s="17">
         <v>3.02</v>
       </c>
       <c r="AA40" s="17">
         <v>3.17</v>
       </c>
       <c r="AB40" s="17">
         <v>2.89</v>
       </c>
       <c r="AC40" s="17">
         <v>2.89</v>
       </c>
       <c r="AD40" s="17">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="17">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="16">
         <v>5.12</v>
       </c>
       <c r="C41" s="17">
         <v>0.88</v>
       </c>
       <c r="D41" s="17">
         <v>2.69</v>
       </c>
       <c r="E41" s="17">
         <v>2.89</v>
       </c>
       <c r="F41" s="17">
         <v>2.99</v>
       </c>
       <c r="G41" s="17">
         <v>3.26</v>
       </c>
       <c r="H41" s="17">
         <v>3.45</v>
       </c>
       <c r="I41" s="17">
@@ -7105,52 +7288,55 @@
       </c>
       <c r="W41" s="17">
         <v>3.95</v>
       </c>
       <c r="X41" s="17">
         <v>3.71</v>
       </c>
       <c r="Y41" s="17">
         <v>3.63</v>
       </c>
       <c r="Z41" s="17">
         <v>1.22</v>
       </c>
       <c r="AA41" s="17">
         <v>0.64</v>
       </c>
       <c r="AB41" s="17">
         <v>1.04</v>
       </c>
       <c r="AC41" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD41" s="17">
         <v>1.25</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="17">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="16">
         <v>3.84</v>
       </c>
       <c r="C42" s="17">
         <v>1.41</v>
       </c>
       <c r="D42" s="17">
         <v>3.71</v>
       </c>
       <c r="E42" s="17">
         <v>4.05</v>
       </c>
       <c r="F42" s="17">
         <v>4</v>
       </c>
       <c r="G42" s="17">
         <v>4.18</v>
       </c>
       <c r="H42" s="17">
         <v>4.76</v>
       </c>
       <c r="I42" s="17">
@@ -7197,52 +7383,55 @@
       </c>
       <c r="W42" s="17">
         <v>5.85</v>
       </c>
       <c r="X42" s="17">
         <v>5.69</v>
       </c>
       <c r="Y42" s="17">
         <v>5.59</v>
       </c>
       <c r="Z42" s="17">
         <v>3.53</v>
       </c>
       <c r="AA42" s="17">
         <v>4.29</v>
       </c>
       <c r="AB42" s="17">
         <v>3.61</v>
       </c>
       <c r="AC42" s="17">
         <v>4.07</v>
       </c>
       <c r="AD42" s="17">
         <v>3.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="17">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="16">
         <v>4.03</v>
       </c>
       <c r="C43" s="17">
         <v>3.32</v>
       </c>
       <c r="D43" s="17">
         <v>5.32</v>
       </c>
       <c r="E43" s="17">
         <v>5.85</v>
       </c>
       <c r="F43" s="17">
         <v>5.54</v>
       </c>
       <c r="G43" s="17">
         <v>5.52</v>
       </c>
       <c r="H43" s="17">
         <v>5.76</v>
       </c>
       <c r="I43" s="17">
@@ -7289,52 +7478,55 @@
       </c>
       <c r="W43" s="17">
         <v>4.67</v>
       </c>
       <c r="X43" s="17">
         <v>4.79</v>
       </c>
       <c r="Y43" s="17">
         <v>4.97</v>
       </c>
       <c r="Z43" s="17">
         <v>2.5099999999999998</v>
       </c>
       <c r="AA43" s="17">
         <v>3.96</v>
       </c>
       <c r="AB43" s="17">
         <v>3.77</v>
       </c>
       <c r="AC43" s="17">
         <v>3.48</v>
       </c>
       <c r="AD43" s="17">
         <v>3.62</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="17">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="18">
         <v>5.44</v>
       </c>
       <c r="C44" s="18">
         <v>2.82</v>
       </c>
       <c r="D44" s="18">
         <v>4.91</v>
       </c>
       <c r="E44" s="18">
         <v>4.92</v>
       </c>
       <c r="F44" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="G44" s="18">
         <v>4.75</v>
       </c>
       <c r="H44" s="18">
         <v>4.95</v>
       </c>
       <c r="I44" s="18">
@@ -7380,50 +7572,53 @@
         <v>3.7</v>
       </c>
       <c r="W44" s="18">
         <v>3.49</v>
       </c>
       <c r="X44" s="18">
         <v>3.39</v>
       </c>
       <c r="Y44" s="18">
         <v>3.27</v>
       </c>
       <c r="Z44" s="18">
         <v>3.43</v>
       </c>
       <c r="AA44" s="18">
         <v>3.25</v>
       </c>
       <c r="AB44" s="18">
         <v>3.9</v>
       </c>
       <c r="AC44" s="18">
         <v>3.72</v>
       </c>
       <c r="AD44" s="18">
         <v>3.52</v>
+      </c>
+      <c r="AE44" s="18">
+        <v>3.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
@@ -7752,50 +7947,53 @@
       </c>
       <c r="W9" s="11">
         <v>354</v>
       </c>
       <c r="X9" s="9">
         <v>263</v>
       </c>
       <c r="Y9" s="9">
         <v>355</v>
       </c>
       <c r="Z9" s="11">
         <v>268</v>
       </c>
       <c r="AA9" s="11">
         <v>245</v>
       </c>
       <c r="AB9" s="11">
         <v>335</v>
       </c>
       <c r="AC9" s="11">
         <v>288</v>
       </c>
       <c r="AD9" s="11">
         <v>318</v>
       </c>
+      <c r="AE9" s="11">
+        <v>328</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="9">
         <v>136</v>
       </c>
       <c r="C10" s="9">
         <v>113</v>
       </c>
       <c r="D10" s="9">
         <v>117</v>
       </c>
       <c r="E10" s="9">
         <v>122</v>
       </c>
       <c r="F10" s="9">
         <v>123</v>
       </c>
       <c r="G10" s="9">
         <v>140</v>
       </c>
       <c r="H10" s="11">
         <v>168</v>
@@ -7844,50 +8042,53 @@
       </c>
       <c r="W10" s="11">
         <v>174</v>
       </c>
       <c r="X10" s="9">
         <v>116</v>
       </c>
       <c r="Y10" s="9">
         <v>169</v>
       </c>
       <c r="Z10" s="11">
         <v>122</v>
       </c>
       <c r="AA10" s="11">
         <v>128</v>
       </c>
       <c r="AB10" s="11">
         <v>169</v>
       </c>
       <c r="AC10" s="11">
         <v>117</v>
       </c>
       <c r="AD10" s="11">
         <v>138</v>
       </c>
+      <c r="AE10" s="11">
+        <v>178</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="9">
         <v>15</v>
       </c>
       <c r="C11" s="9">
         <v>20</v>
       </c>
       <c r="D11" s="9">
         <v>29</v>
       </c>
       <c r="E11" s="9">
         <v>12</v>
       </c>
       <c r="F11" s="9">
         <v>20</v>
       </c>
       <c r="G11" s="9">
         <v>25</v>
       </c>
       <c r="H11" s="11">
         <v>24</v>
@@ -7936,50 +8137,53 @@
       </c>
       <c r="W11" s="11">
         <v>32</v>
       </c>
       <c r="X11" s="9">
         <v>28</v>
       </c>
       <c r="Y11" s="9">
         <v>25</v>
       </c>
       <c r="Z11" s="11">
         <v>25</v>
       </c>
       <c r="AA11" s="11">
         <v>11</v>
       </c>
       <c r="AB11" s="11">
         <v>21</v>
       </c>
       <c r="AC11" s="11">
         <v>21</v>
       </c>
       <c r="AD11" s="11">
         <v>18</v>
       </c>
+      <c r="AE11" s="11">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="9">
         <v>1</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="9">
         <v>2</v>
       </c>
       <c r="H12" s="11">
         <v>1</v>
@@ -8028,50 +8232,53 @@
       </c>
       <c r="W12" s="11">
         <v>1</v>
       </c>
       <c r="X12" s="9">
         <v>4</v>
       </c>
       <c r="Y12" s="9">
         <v>2</v>
       </c>
       <c r="Z12" s="11">
         <v>4</v>
       </c>
       <c r="AA12" s="11">
         <v>4</v>
       </c>
       <c r="AB12" s="11">
         <v>3</v>
       </c>
       <c r="AC12" s="11">
         <v>4</v>
       </c>
       <c r="AD12" s="11">
         <v>3</v>
       </c>
+      <c r="AE12" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="9">
         <v>10</v>
       </c>
       <c r="C13" s="9">
         <v>7</v>
       </c>
       <c r="D13" s="9">
         <v>12</v>
       </c>
       <c r="E13" s="9">
         <v>16</v>
       </c>
       <c r="F13" s="9">
         <v>16</v>
       </c>
       <c r="G13" s="9">
         <v>15</v>
       </c>
       <c r="H13" s="11">
         <v>14</v>
@@ -8120,50 +8327,53 @@
       </c>
       <c r="W13" s="11">
         <v>24</v>
       </c>
       <c r="X13" s="9">
         <v>6</v>
       </c>
       <c r="Y13" s="9">
         <v>21</v>
       </c>
       <c r="Z13" s="11">
         <v>13</v>
       </c>
       <c r="AA13" s="11">
         <v>15</v>
       </c>
       <c r="AB13" s="11">
         <v>21</v>
       </c>
       <c r="AC13" s="11">
         <v>15</v>
       </c>
       <c r="AD13" s="11">
         <v>12</v>
       </c>
+      <c r="AE13" s="11">
+        <v>15</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="9">
         <v>46</v>
       </c>
       <c r="C14" s="9">
         <v>42</v>
       </c>
       <c r="D14" s="9">
         <v>43</v>
       </c>
       <c r="E14" s="9">
         <v>45</v>
       </c>
       <c r="F14" s="9">
         <v>51</v>
       </c>
       <c r="G14" s="9">
         <v>51</v>
       </c>
       <c r="H14" s="11">
         <v>54</v>
@@ -8212,50 +8422,53 @@
       </c>
       <c r="W14" s="11">
         <v>49</v>
       </c>
       <c r="X14" s="9">
         <v>44</v>
       </c>
       <c r="Y14" s="9">
         <v>64</v>
       </c>
       <c r="Z14" s="11">
         <v>47</v>
       </c>
       <c r="AA14" s="11">
         <v>41</v>
       </c>
       <c r="AB14" s="11">
         <v>59</v>
       </c>
       <c r="AC14" s="11">
         <v>55</v>
       </c>
       <c r="AD14" s="11">
         <v>65</v>
       </c>
+      <c r="AE14" s="11">
+        <v>54</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="9">
         <v>21</v>
       </c>
       <c r="C15" s="9">
         <v>21</v>
       </c>
       <c r="D15" s="9">
         <v>16</v>
       </c>
       <c r="E15" s="9">
         <v>18</v>
       </c>
       <c r="F15" s="9">
         <v>19</v>
       </c>
       <c r="G15" s="9">
         <v>15</v>
       </c>
       <c r="H15" s="11">
         <v>21</v>
@@ -8303,87 +8516,91 @@
         <v>18</v>
       </c>
       <c r="W15" s="11">
         <v>15</v>
       </c>
       <c r="X15" s="9">
         <v>14</v>
       </c>
       <c r="Y15" s="9">
         <v>28</v>
       </c>
       <c r="Z15" s="11">
         <v>30</v>
       </c>
       <c r="AA15" s="11">
         <v>16</v>
       </c>
       <c r="AB15" s="11">
         <v>16</v>
       </c>
       <c r="AC15" s="11">
         <v>27</v>
       </c>
       <c r="AD15" s="11">
         <v>20</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
       <c r="AD16" s="11"/>
-    </row>
-    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="11"/>
+    </row>
+    <row r="17" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="9">
         <v>18</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>17</v>
       </c>
       <c r="E17" s="9">
         <v>11</v>
       </c>
       <c r="F17" s="9">
         <v>15</v>
       </c>
       <c r="G17" s="9">
         <v>13</v>
       </c>
       <c r="H17" s="11">
         <v>27</v>
       </c>
       <c r="I17" s="11">
@@ -8430,52 +8647,55 @@
       </c>
       <c r="W17" s="11">
         <v>16</v>
       </c>
       <c r="X17" s="9">
         <v>21</v>
       </c>
       <c r="Y17" s="9">
         <v>22</v>
       </c>
       <c r="Z17" s="11">
         <v>8</v>
       </c>
       <c r="AA17" s="11">
         <v>10</v>
       </c>
       <c r="AB17" s="11">
         <v>13</v>
       </c>
       <c r="AC17" s="11">
         <v>17</v>
       </c>
       <c r="AD17" s="11">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="9">
         <v>1</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9">
         <v>2</v>
       </c>
       <c r="G18" s="9">
         <v>3</v>
       </c>
       <c r="H18" s="11">
         <v>1</v>
       </c>
       <c r="I18" s="11">
@@ -8522,52 +8742,55 @@
       </c>
       <c r="W18" s="11">
         <v>1</v>
       </c>
       <c r="X18" s="9">
         <v>3</v>
       </c>
       <c r="Y18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z18" s="22" t="s">
         <v>42</v>
       </c>
       <c r="AA18" s="22">
         <v>2</v>
       </c>
       <c r="AB18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AC18" s="11">
         <v>5</v>
       </c>
       <c r="AD18" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>4</v>
       </c>
       <c r="D19" s="9">
         <v>11</v>
       </c>
       <c r="E19" s="9">
         <v>8</v>
       </c>
       <c r="F19" s="9">
         <v>14</v>
       </c>
       <c r="G19" s="9">
         <v>14</v>
       </c>
       <c r="H19" s="11">
         <v>10</v>
       </c>
       <c r="I19" s="11">
@@ -8614,52 +8837,55 @@
       </c>
       <c r="W19" s="11">
         <v>21</v>
       </c>
       <c r="X19" s="9">
         <v>5</v>
       </c>
       <c r="Y19" s="9">
         <v>5</v>
       </c>
       <c r="Z19" s="11">
         <v>9</v>
       </c>
       <c r="AA19" s="11">
         <v>9</v>
       </c>
       <c r="AB19" s="11">
         <v>17</v>
       </c>
       <c r="AC19" s="11">
         <v>5</v>
       </c>
       <c r="AD19" s="11">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9">
         <v>3</v>
       </c>
       <c r="C20" s="9">
         <v>4</v>
       </c>
       <c r="D20" s="9">
         <v>9</v>
       </c>
       <c r="E20" s="9">
         <v>6</v>
       </c>
       <c r="F20" s="9">
         <v>6</v>
       </c>
       <c r="G20" s="9">
         <v>5</v>
       </c>
       <c r="H20" s="11">
         <v>2</v>
       </c>
       <c r="I20" s="11">
@@ -8706,52 +8932,55 @@
       </c>
       <c r="W20" s="11">
         <v>1</v>
       </c>
       <c r="X20" s="9">
         <v>2</v>
       </c>
       <c r="Y20" s="9">
         <v>1</v>
       </c>
       <c r="Z20" s="11">
         <v>5</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AB20" s="11">
         <v>2</v>
       </c>
       <c r="AC20" s="11">
         <v>3</v>
       </c>
       <c r="AD20" s="11">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9">
         <v>5</v>
       </c>
       <c r="C21" s="9">
         <v>4</v>
       </c>
       <c r="D21" s="9">
         <v>5</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="9">
         <v>4</v>
       </c>
       <c r="G21" s="9">
         <v>4</v>
       </c>
       <c r="H21" s="11">
         <v>4</v>
       </c>
       <c r="I21" s="11">
@@ -8798,52 +9027,55 @@
       </c>
       <c r="W21" s="11">
         <v>2</v>
       </c>
       <c r="X21" s="9">
         <v>2</v>
       </c>
       <c r="Y21" s="9">
         <v>2</v>
       </c>
       <c r="Z21" s="11">
         <v>2</v>
       </c>
       <c r="AA21" s="11">
         <v>3</v>
       </c>
       <c r="AB21" s="11">
         <v>3</v>
       </c>
       <c r="AC21" s="11">
         <v>5</v>
       </c>
       <c r="AD21" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="11">
         <v>8</v>
       </c>
       <c r="C22" s="11">
         <v>3</v>
       </c>
       <c r="D22" s="11">
         <v>3</v>
       </c>
       <c r="E22" s="11">
         <v>4</v>
       </c>
       <c r="F22" s="11">
         <v>4</v>
       </c>
       <c r="G22" s="11">
         <v>10</v>
       </c>
       <c r="H22" s="11">
         <v>9</v>
       </c>
       <c r="I22" s="11">
@@ -8890,52 +9122,55 @@
       </c>
       <c r="W22" s="11">
         <v>11</v>
       </c>
       <c r="X22" s="9">
         <v>9</v>
       </c>
       <c r="Y22" s="9">
         <v>11</v>
       </c>
       <c r="Z22" s="11">
         <v>1</v>
       </c>
       <c r="AA22" s="11">
         <v>4</v>
       </c>
       <c r="AB22" s="11">
         <v>6</v>
       </c>
       <c r="AC22" s="11">
         <v>7</v>
       </c>
       <c r="AD22" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="11">
         <v>6</v>
       </c>
       <c r="C23" s="11">
         <v>1</v>
       </c>
       <c r="D23" s="11">
         <v>11</v>
       </c>
       <c r="E23" s="11">
         <v>2</v>
       </c>
       <c r="F23" s="11">
         <v>6</v>
       </c>
       <c r="G23" s="11">
         <v>5</v>
       </c>
       <c r="H23" s="11">
         <v>5</v>
       </c>
       <c r="I23" s="11">
@@ -8982,86 +9217,90 @@
       </c>
       <c r="W23" s="11">
         <v>7</v>
       </c>
       <c r="X23" s="9">
         <v>9</v>
       </c>
       <c r="Y23" s="9">
         <v>5</v>
       </c>
       <c r="Z23" s="11">
         <v>2</v>
       </c>
       <c r="AA23" s="11">
         <v>2</v>
       </c>
       <c r="AB23" s="11">
         <v>5</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
       <c r="AD23" s="11">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="11"/>
-    </row>
-    <row r="25" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE24" s="11"/>
+    </row>
+    <row r="25" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="11">
         <v>239</v>
       </c>
       <c r="C25" s="11">
         <v>214</v>
       </c>
       <c r="D25" s="11">
         <v>233</v>
       </c>
       <c r="E25" s="11">
         <v>223</v>
       </c>
       <c r="F25" s="11">
         <v>246</v>
       </c>
       <c r="G25" s="11">
         <v>255</v>
       </c>
       <c r="H25" s="11">
         <v>292</v>
       </c>
       <c r="I25" s="11">
@@ -9108,52 +9347,55 @@
       </c>
       <c r="W25" s="11">
         <v>304</v>
       </c>
       <c r="X25" s="9">
         <v>223</v>
       </c>
       <c r="Y25" s="9">
         <v>323</v>
       </c>
       <c r="Z25" s="11">
         <v>247</v>
       </c>
       <c r="AA25" s="11">
         <v>220</v>
       </c>
       <c r="AB25" s="11">
         <v>294</v>
       </c>
       <c r="AC25" s="11">
         <v>248</v>
       </c>
       <c r="AD25" s="11">
         <v>273</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="11">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="11">
         <v>136</v>
       </c>
       <c r="C26" s="11">
         <v>113</v>
       </c>
       <c r="D26" s="11">
         <v>117</v>
       </c>
       <c r="E26" s="11">
         <v>122</v>
       </c>
       <c r="F26" s="11">
         <v>123</v>
       </c>
       <c r="G26" s="11">
         <v>140</v>
       </c>
       <c r="H26" s="11">
         <v>168</v>
       </c>
       <c r="I26" s="11">
@@ -9200,52 +9442,55 @@
       </c>
       <c r="W26" s="11">
         <v>174</v>
       </c>
       <c r="X26" s="9">
         <v>116</v>
       </c>
       <c r="Y26" s="9">
         <v>169</v>
       </c>
       <c r="Z26" s="11">
         <v>122</v>
       </c>
       <c r="AA26" s="11">
         <v>128</v>
       </c>
       <c r="AB26" s="11">
         <v>169</v>
       </c>
       <c r="AC26" s="11">
         <v>117</v>
       </c>
       <c r="AD26" s="11">
         <v>138</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="11">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="11">
         <v>15</v>
       </c>
       <c r="C27" s="11">
         <v>20</v>
       </c>
       <c r="D27" s="11">
         <v>29</v>
       </c>
       <c r="E27" s="11">
         <v>12</v>
       </c>
       <c r="F27" s="11">
         <v>20</v>
       </c>
       <c r="G27" s="11">
         <v>25</v>
       </c>
       <c r="H27" s="11">
         <v>24</v>
       </c>
       <c r="I27" s="11">
@@ -9292,52 +9537,55 @@
       </c>
       <c r="W27" s="11">
         <v>32</v>
       </c>
       <c r="X27" s="9">
         <v>28</v>
       </c>
       <c r="Y27" s="9">
         <v>25</v>
       </c>
       <c r="Z27" s="11">
         <v>25</v>
       </c>
       <c r="AA27" s="11">
         <v>11</v>
       </c>
       <c r="AB27" s="11">
         <v>21</v>
       </c>
       <c r="AC27" s="11">
         <v>21</v>
       </c>
       <c r="AD27" s="11">
         <v>18</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
       <c r="C28" s="11">
         <v>1</v>
       </c>
       <c r="D28" s="11">
         <v>4</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="11">
         <v>3</v>
       </c>
       <c r="G28" s="11">
         <v>2</v>
       </c>
       <c r="H28" s="11">
         <v>1</v>
       </c>
       <c r="I28" s="11">
@@ -9384,52 +9632,55 @@
       </c>
       <c r="W28" s="11">
         <v>1</v>
       </c>
       <c r="X28" s="9">
         <v>4</v>
       </c>
       <c r="Y28" s="9">
         <v>2</v>
       </c>
       <c r="Z28" s="11">
         <v>4</v>
       </c>
       <c r="AA28" s="11">
         <v>4</v>
       </c>
       <c r="AB28" s="11">
         <v>3</v>
       </c>
       <c r="AC28" s="11">
         <v>4</v>
       </c>
       <c r="AD28" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="11">
         <v>10</v>
       </c>
       <c r="C29" s="11">
         <v>7</v>
       </c>
       <c r="D29" s="11">
         <v>12</v>
       </c>
       <c r="E29" s="11">
         <v>16</v>
       </c>
       <c r="F29" s="11">
         <v>16</v>
       </c>
       <c r="G29" s="11">
         <v>15</v>
       </c>
       <c r="H29" s="11">
         <v>14</v>
       </c>
       <c r="I29" s="11">
@@ -9476,52 +9727,55 @@
       </c>
       <c r="W29" s="11">
         <v>24</v>
       </c>
       <c r="X29" s="9">
         <v>6</v>
       </c>
       <c r="Y29" s="9">
         <v>21</v>
       </c>
       <c r="Z29" s="11">
         <v>13</v>
       </c>
       <c r="AA29" s="11">
         <v>15</v>
       </c>
       <c r="AB29" s="11">
         <v>21</v>
       </c>
       <c r="AC29" s="11">
         <v>15</v>
       </c>
       <c r="AD29" s="11">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="11">
         <v>46</v>
       </c>
       <c r="C30" s="11">
         <v>42</v>
       </c>
       <c r="D30" s="11">
         <v>43</v>
       </c>
       <c r="E30" s="11">
         <v>45</v>
       </c>
       <c r="F30" s="11">
         <v>51</v>
       </c>
       <c r="G30" s="11">
         <v>51</v>
       </c>
       <c r="H30" s="11">
         <v>54</v>
       </c>
       <c r="I30" s="11">
@@ -9568,52 +9822,55 @@
       </c>
       <c r="W30" s="11">
         <v>49</v>
       </c>
       <c r="X30" s="9">
         <v>44</v>
       </c>
       <c r="Y30" s="9">
         <v>64</v>
       </c>
       <c r="Z30" s="11">
         <v>47</v>
       </c>
       <c r="AA30" s="11">
         <v>41</v>
       </c>
       <c r="AB30" s="11">
         <v>59</v>
       </c>
       <c r="AC30" s="11">
         <v>55</v>
       </c>
       <c r="AD30" s="11">
         <v>65</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="11">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="11">
         <v>21</v>
       </c>
       <c r="C31" s="11">
         <v>21</v>
       </c>
       <c r="D31" s="11">
         <v>16</v>
       </c>
       <c r="E31" s="11">
         <v>18</v>
       </c>
       <c r="F31" s="11">
         <v>19</v>
       </c>
       <c r="G31" s="11">
         <v>15</v>
       </c>
       <c r="H31" s="11">
         <v>21</v>
       </c>
       <c r="I31" s="11">
@@ -9660,85 +9917,88 @@
       </c>
       <c r="W31" s="11">
         <v>15</v>
       </c>
       <c r="X31" s="9">
         <v>14</v>
       </c>
       <c r="Y31" s="9">
         <v>28</v>
       </c>
       <c r="Z31" s="11">
         <v>30</v>
       </c>
       <c r="AA31" s="11">
         <v>16</v>
       </c>
       <c r="AB31" s="11">
         <v>16</v>
       </c>
       <c r="AC31" s="11">
         <v>27</v>
       </c>
       <c r="AD31" s="11">
         <v>20</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
     </row>
-    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+    <row r="33" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="11">
         <v>9</v>
       </c>
       <c r="C33" s="11">
         <v>8</v>
       </c>
       <c r="D33" s="11">
         <v>8</v>
       </c>
       <c r="E33" s="11">
         <v>6</v>
       </c>
       <c r="F33" s="11">
         <v>12</v>
       </c>
       <c r="G33" s="11">
         <v>5</v>
       </c>
       <c r="H33" s="11">
         <v>10</v>
       </c>
       <c r="I33" s="11">
@@ -9785,52 +10045,55 @@
       </c>
       <c r="W33" s="11">
         <v>9</v>
       </c>
       <c r="X33" s="9">
         <v>10</v>
       </c>
       <c r="Y33" s="9">
         <v>14</v>
       </c>
       <c r="Z33" s="11">
         <v>3</v>
       </c>
       <c r="AA33" s="11">
         <v>5</v>
       </c>
       <c r="AB33" s="11">
         <v>4</v>
       </c>
       <c r="AC33" s="11">
         <v>8</v>
       </c>
       <c r="AD33" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="11">
         <v>1</v>
       </c>
       <c r="C34" s="11">
         <v>2</v>
       </c>
       <c r="D34" s="11">
         <v>4</v>
       </c>
       <c r="E34" s="11">
         <v>4</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>2</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>37</v>
       </c>
       <c r="I34" s="11">
@@ -9877,86 +10140,90 @@
       </c>
       <c r="W34" s="11" t="s">
         <v>42</v>
       </c>
       <c r="X34" s="9">
         <v>1</v>
       </c>
       <c r="Y34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z34" s="11">
         <v>3</v>
       </c>
       <c r="AA34" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AB34" s="11">
         <v>1</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
       <c r="AD34" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="11"/>
-    </row>
-    <row r="36" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE35" s="11"/>
+    </row>
+    <row r="36" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="11">
         <v>40</v>
       </c>
       <c r="C36" s="11">
         <v>24</v>
       </c>
       <c r="D36" s="11">
         <v>44</v>
       </c>
       <c r="E36" s="11">
         <v>24</v>
       </c>
       <c r="F36" s="11">
         <v>37</v>
       </c>
       <c r="G36" s="11">
         <v>47</v>
       </c>
       <c r="H36" s="11">
         <v>48</v>
       </c>
       <c r="I36" s="11">
@@ -10003,86 +10270,90 @@
       </c>
       <c r="W36" s="11">
         <v>50</v>
       </c>
       <c r="X36" s="11">
         <v>40</v>
       </c>
       <c r="Y36" s="11">
         <v>32</v>
       </c>
       <c r="Z36" s="11">
         <v>21</v>
       </c>
       <c r="AA36" s="11">
         <v>25</v>
       </c>
       <c r="AB36" s="11">
         <v>41</v>
       </c>
       <c r="AC36" s="11">
         <v>40</v>
       </c>
       <c r="AD36" s="11">
         <v>45</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="11"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
       <c r="AD37" s="11"/>
-    </row>
-    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="11"/>
+    </row>
+    <row r="38" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="11">
         <v>9</v>
       </c>
       <c r="C38" s="11">
         <v>9</v>
       </c>
       <c r="D38" s="11">
         <v>9</v>
       </c>
       <c r="E38" s="11">
         <v>5</v>
       </c>
       <c r="F38" s="11">
         <v>3</v>
       </c>
       <c r="G38" s="11">
         <v>8</v>
       </c>
       <c r="H38" s="11">
         <v>17</v>
       </c>
       <c r="I38" s="11">
@@ -10129,52 +10400,55 @@
       </c>
       <c r="W38" s="11">
         <v>7</v>
       </c>
       <c r="X38" s="11">
         <v>11</v>
       </c>
       <c r="Y38" s="11">
         <v>8</v>
       </c>
       <c r="Z38" s="11">
         <v>5</v>
       </c>
       <c r="AA38" s="11">
         <v>5</v>
       </c>
       <c r="AB38" s="11">
         <v>9</v>
       </c>
       <c r="AC38" s="11">
         <v>9</v>
       </c>
       <c r="AD38" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="11">
         <v>1</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="11">
         <v>2</v>
       </c>
       <c r="F39" s="11">
         <v>2</v>
       </c>
       <c r="G39" s="11">
         <v>3</v>
       </c>
       <c r="H39" s="11">
         <v>1</v>
       </c>
       <c r="I39" s="11">
@@ -10221,52 +10495,55 @@
       </c>
       <c r="W39" s="11">
         <v>1</v>
       </c>
       <c r="X39" s="11">
         <v>3</v>
       </c>
       <c r="Y39" s="9" t="s">
         <v>42</v>
       </c>
       <c r="Z39" s="22" t="s">
         <v>42</v>
       </c>
       <c r="AA39" s="22">
         <v>2</v>
       </c>
       <c r="AB39" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AC39" s="11">
         <v>5</v>
       </c>
       <c r="AD39" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="11">
         <v>10</v>
       </c>
       <c r="C40" s="11">
         <v>4</v>
       </c>
       <c r="D40" s="11">
         <v>11</v>
       </c>
       <c r="E40" s="11">
         <v>8</v>
       </c>
       <c r="F40" s="11">
         <v>14</v>
       </c>
       <c r="G40" s="11">
         <v>14</v>
       </c>
       <c r="H40" s="11">
         <v>10</v>
       </c>
       <c r="I40" s="11">
@@ -10313,52 +10590,55 @@
       </c>
       <c r="W40" s="11">
         <v>21</v>
       </c>
       <c r="X40" s="11">
         <v>5</v>
       </c>
       <c r="Y40" s="11">
         <v>5</v>
       </c>
       <c r="Z40" s="11">
         <v>9</v>
       </c>
       <c r="AA40" s="11">
         <v>9</v>
       </c>
       <c r="AB40" s="11">
         <v>17</v>
       </c>
       <c r="AC40" s="11">
         <v>5</v>
       </c>
       <c r="AD40" s="11">
         <v>11</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="11">
         <v>2</v>
       </c>
       <c r="C41" s="11">
         <v>2</v>
       </c>
       <c r="D41" s="11">
         <v>5</v>
       </c>
       <c r="E41" s="11">
         <v>2</v>
       </c>
       <c r="F41" s="11">
         <v>4</v>
       </c>
       <c r="G41" s="11">
         <v>3</v>
       </c>
       <c r="H41" s="11">
         <v>2</v>
       </c>
       <c r="I41" s="11">
@@ -10405,52 +10685,55 @@
       </c>
       <c r="W41" s="11">
         <v>1</v>
       </c>
       <c r="X41" s="11">
         <v>1</v>
       </c>
       <c r="Y41" s="11">
         <v>1</v>
       </c>
       <c r="Z41" s="11">
         <v>2</v>
       </c>
       <c r="AA41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AB41" s="11">
         <v>1</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
       <c r="AD41" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="11">
         <v>5</v>
       </c>
       <c r="C42" s="11">
         <v>4</v>
       </c>
       <c r="D42" s="11">
         <v>5</v>
       </c>
       <c r="E42" s="11">
         <v>1</v>
       </c>
       <c r="F42" s="11">
         <v>4</v>
       </c>
       <c r="G42" s="11">
         <v>4</v>
       </c>
       <c r="H42" s="11">
         <v>4</v>
       </c>
       <c r="I42" s="11">
@@ -10497,52 +10780,55 @@
       </c>
       <c r="W42" s="11">
         <v>2</v>
       </c>
       <c r="X42" s="11">
         <v>2</v>
       </c>
       <c r="Y42" s="11">
         <v>2</v>
       </c>
       <c r="Z42" s="11">
         <v>2</v>
       </c>
       <c r="AA42" s="11">
         <v>3</v>
       </c>
       <c r="AB42" s="11">
         <v>3</v>
       </c>
       <c r="AC42" s="11">
         <v>5</v>
       </c>
       <c r="AD42" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9">
         <v>8</v>
       </c>
       <c r="C43" s="11">
         <v>3</v>
       </c>
       <c r="D43" s="11">
         <v>3</v>
       </c>
       <c r="E43" s="11">
         <v>4</v>
       </c>
       <c r="F43" s="9">
         <v>4</v>
       </c>
       <c r="G43" s="11">
         <v>10</v>
       </c>
       <c r="H43" s="11">
         <v>9</v>
       </c>
       <c r="I43" s="11">
@@ -10589,52 +10875,55 @@
       </c>
       <c r="W43" s="11">
         <v>11</v>
       </c>
       <c r="X43" s="11">
         <v>9</v>
       </c>
       <c r="Y43" s="11">
         <v>11</v>
       </c>
       <c r="Z43" s="11">
         <v>1</v>
       </c>
       <c r="AA43" s="11">
         <v>4</v>
       </c>
       <c r="AB43" s="11">
         <v>6</v>
       </c>
       <c r="AC43" s="11">
         <v>7</v>
       </c>
       <c r="AD43" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="13">
         <v>6</v>
       </c>
       <c r="C44" s="13">
         <v>1</v>
       </c>
       <c r="D44" s="13">
         <v>11</v>
       </c>
       <c r="E44" s="13">
         <v>2</v>
       </c>
       <c r="F44" s="13">
         <v>6</v>
       </c>
       <c r="G44" s="13">
         <v>5</v>
       </c>
       <c r="H44" s="13">
         <v>5</v>
       </c>
       <c r="I44" s="13">
@@ -10681,52 +10970,55 @@
       </c>
       <c r="W44" s="13">
         <v>7</v>
       </c>
       <c r="X44" s="13">
         <v>9</v>
       </c>
       <c r="Y44" s="13">
         <v>5</v>
       </c>
       <c r="Z44" s="13">
         <v>2</v>
       </c>
       <c r="AA44" s="13">
         <v>2</v>
       </c>
       <c r="AB44" s="13">
         <v>5</v>
       </c>
       <c r="AC44" s="13">
         <v>7</v>
       </c>
       <c r="AD44" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
@@ -11050,50 +11342,53 @@
       </c>
       <c r="W9" s="17">
         <v>3.41</v>
       </c>
       <c r="X9" s="16">
         <v>3.36</v>
       </c>
       <c r="Y9" s="16">
         <v>3.39</v>
       </c>
       <c r="Z9" s="17">
         <v>2.79</v>
       </c>
       <c r="AA9" s="17">
         <v>2.8</v>
       </c>
       <c r="AB9" s="17">
         <v>3.04</v>
       </c>
       <c r="AC9" s="17">
         <v>3.06</v>
       </c>
       <c r="AD9" s="17">
         <v>3.11</v>
       </c>
+      <c r="AE9" s="17">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="16">
         <v>3.07</v>
       </c>
       <c r="C10" s="16">
         <v>1.32</v>
       </c>
       <c r="D10" s="16">
         <v>2.81</v>
       </c>
       <c r="E10" s="16">
         <v>2.82</v>
       </c>
       <c r="F10" s="16">
         <v>2.81</v>
       </c>
       <c r="G10" s="17">
         <v>2.89</v>
       </c>
       <c r="H10" s="17">
         <v>3.02</v>
@@ -11142,50 +11437,53 @@
       </c>
       <c r="W10" s="17">
         <v>3.61</v>
       </c>
       <c r="X10" s="16">
         <v>3.52</v>
       </c>
       <c r="Y10" s="16">
         <v>3.54</v>
       </c>
       <c r="Z10" s="17">
         <v>2.68</v>
       </c>
       <c r="AA10" s="17">
         <v>2.88</v>
       </c>
       <c r="AB10" s="17">
         <v>3.17</v>
       </c>
       <c r="AC10" s="17">
         <v>3.04</v>
       </c>
       <c r="AD10" s="17">
         <v>3.04</v>
       </c>
+      <c r="AE10" s="17">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="16">
         <v>2.29</v>
       </c>
       <c r="C11" s="16">
         <v>1.58</v>
       </c>
       <c r="D11" s="16">
         <v>3.33</v>
       </c>
       <c r="E11" s="16">
         <v>2.97</v>
       </c>
       <c r="F11" s="16">
         <v>2.99</v>
       </c>
       <c r="G11" s="17">
         <v>3.15</v>
       </c>
       <c r="H11" s="17">
         <v>3.21</v>
@@ -11234,50 +11532,53 @@
       </c>
       <c r="W11" s="17">
         <v>3.76</v>
       </c>
       <c r="X11" s="16">
         <v>3.82</v>
       </c>
       <c r="Y11" s="16">
         <v>3.82</v>
       </c>
       <c r="Z11" s="17">
         <v>3.87</v>
       </c>
       <c r="AA11" s="17">
         <v>2.91</v>
       </c>
       <c r="AB11" s="17">
         <v>3.03</v>
       </c>
       <c r="AC11" s="17">
         <v>3.1</v>
       </c>
       <c r="AD11" s="17">
         <v>3.04</v>
       </c>
+      <c r="AE11" s="17">
+        <v>3.33</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="16">
         <v>1.05</v>
       </c>
       <c r="C12" s="16">
         <v>0.55000000000000004</v>
       </c>
       <c r="D12" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="E12" s="16">
         <v>1.64</v>
       </c>
       <c r="F12" s="16">
         <v>1.96</v>
       </c>
       <c r="G12" s="17">
         <v>2</v>
       </c>
       <c r="H12" s="17">
         <v>1.86</v>
@@ -11326,50 +11627,53 @@
       </c>
       <c r="W12" s="17">
         <v>2.57</v>
       </c>
       <c r="X12" s="16">
         <v>2.74</v>
       </c>
       <c r="Y12" s="16">
         <v>2.69</v>
       </c>
       <c r="Z12" s="17">
         <v>4.53</v>
       </c>
       <c r="AA12" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB12" s="17">
         <v>4.21</v>
       </c>
       <c r="AC12" s="17">
         <v>4.28</v>
       </c>
       <c r="AD12" s="17">
         <v>4.08</v>
       </c>
+      <c r="AE12" s="17">
+        <v>3.61</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="16">
         <v>2.71</v>
       </c>
       <c r="C13" s="16">
         <v>0.98</v>
       </c>
       <c r="D13" s="16">
         <v>2.67</v>
       </c>
       <c r="E13" s="16">
         <v>3.12</v>
       </c>
       <c r="F13" s="16">
         <v>3.37</v>
       </c>
       <c r="G13" s="17">
         <v>3.51</v>
       </c>
       <c r="H13" s="17">
         <v>3.55</v>
@@ -11418,50 +11722,53 @@
       </c>
       <c r="W13" s="17">
         <v>3.88</v>
       </c>
       <c r="X13" s="16">
         <v>3.68</v>
       </c>
       <c r="Y13" s="16">
         <v>3.85</v>
       </c>
       <c r="Z13" s="17">
         <v>3.55</v>
       </c>
       <c r="AA13" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB13" s="17">
         <v>4.62</v>
       </c>
       <c r="AC13" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD13" s="17">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AE13" s="17">
+        <v>4.26</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="16">
         <v>3.08</v>
       </c>
       <c r="C14" s="16">
         <v>1.45</v>
       </c>
       <c r="D14" s="16">
         <v>2.98</v>
       </c>
       <c r="E14" s="16">
         <v>3.01</v>
       </c>
       <c r="F14" s="16">
         <v>3.09</v>
       </c>
       <c r="G14" s="17">
         <v>3.16</v>
       </c>
       <c r="H14" s="17">
         <v>3.22</v>
@@ -11510,50 +11817,53 @@
       </c>
       <c r="W14" s="17">
         <v>3.59</v>
       </c>
       <c r="X14" s="16">
         <v>3.54</v>
       </c>
       <c r="Y14" s="16">
         <v>3.6</v>
       </c>
       <c r="Z14" s="17">
         <v>3.14</v>
       </c>
       <c r="AA14" s="17">
         <v>3.1</v>
       </c>
       <c r="AB14" s="17">
         <v>3.4</v>
       </c>
       <c r="AC14" s="17">
         <v>3.5</v>
       </c>
       <c r="AD14" s="17">
         <v>3.68</v>
       </c>
+      <c r="AE14" s="17">
+        <v>3.69</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="16">
         <v>4.29</v>
       </c>
       <c r="C15" s="16">
         <v>2.21</v>
       </c>
       <c r="D15" s="16">
         <v>4.03</v>
       </c>
       <c r="E15" s="16">
         <v>3.97</v>
       </c>
       <c r="F15" s="16">
         <v>3.95</v>
       </c>
       <c r="G15" s="17">
         <v>3.82</v>
       </c>
       <c r="H15" s="17">
         <v>3.89</v>
@@ -11601,86 +11911,90 @@
         <v>4.16</v>
       </c>
       <c r="W15" s="17">
         <v>4.04</v>
       </c>
       <c r="X15" s="16">
         <v>3.95</v>
       </c>
       <c r="Y15" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z15" s="17">
         <v>6.21</v>
       </c>
       <c r="AA15" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB15" s="17">
         <v>4.45</v>
       </c>
       <c r="AC15" s="17">
         <v>4.78</v>
       </c>
       <c r="AD15" s="17">
         <v>4.6500000000000004</v>
+      </c>
+      <c r="AE15" s="17">
+        <v>4.3099999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
-    </row>
-    <row r="17" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE16" s="17"/>
+    </row>
+    <row r="17" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="16">
         <v>3.63</v>
       </c>
       <c r="C17" s="16">
         <v>1.77</v>
       </c>
       <c r="D17" s="16">
         <v>3.58</v>
       </c>
       <c r="E17" s="16">
         <v>3.26</v>
       </c>
       <c r="F17" s="16">
         <v>3.21</v>
       </c>
       <c r="G17" s="17">
         <v>3.13</v>
       </c>
       <c r="H17" s="17">
         <v>3.47</v>
       </c>
       <c r="I17" s="17">
@@ -11727,52 +12041,55 @@
       </c>
       <c r="W17" s="17">
         <v>3.33</v>
       </c>
       <c r="X17" s="16">
         <v>3.43</v>
       </c>
       <c r="Y17" s="16">
         <v>3.52</v>
       </c>
       <c r="Z17" s="17">
         <v>1.67</v>
       </c>
       <c r="AA17" s="17">
         <v>1.97</v>
       </c>
       <c r="AB17" s="17">
         <v>2.23</v>
       </c>
       <c r="AC17" s="17">
         <v>2.59</v>
       </c>
       <c r="AD17" s="17">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE17" s="17">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="16">
         <v>0.39</v>
       </c>
       <c r="D18" s="16">
         <v>0.26</v>
       </c>
       <c r="E18" s="16">
         <v>0.57999999999999996</v>
       </c>
       <c r="F18" s="16">
         <v>0.77</v>
       </c>
       <c r="G18" s="17">
         <v>1.02</v>
       </c>
       <c r="H18" s="17">
         <v>1</v>
       </c>
       <c r="I18" s="17">
@@ -11817,52 +12134,55 @@
       <c r="V18" s="17">
         <v>1.6</v>
       </c>
       <c r="W18" s="17">
         <v>1.51</v>
       </c>
       <c r="X18" s="16">
         <v>1.59</v>
       </c>
       <c r="Y18" s="16">
         <v>1.46</v>
       </c>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17">
         <v>0.84</v>
       </c>
       <c r="AB18" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC18" s="17">
         <v>1.44</v>
       </c>
       <c r="AD18" s="17">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE18" s="17">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="16">
         <v>2.27</v>
       </c>
       <c r="C19" s="16">
         <v>0.47</v>
       </c>
       <c r="D19" s="16">
         <v>1.92</v>
       </c>
       <c r="E19" s="16">
         <v>1.91</v>
       </c>
       <c r="F19" s="16">
         <v>2.16</v>
       </c>
       <c r="G19" s="17">
         <v>2.34</v>
       </c>
       <c r="H19" s="17">
         <v>2.3199999999999998</v>
       </c>
       <c r="I19" s="17">
@@ -11909,52 +12229,55 @@
       </c>
       <c r="W19" s="17">
         <v>2.66</v>
       </c>
       <c r="X19" s="16">
         <v>2.52</v>
       </c>
       <c r="Y19" s="16">
         <v>2.4</v>
       </c>
       <c r="Z19" s="17">
         <v>2.09</v>
       </c>
       <c r="AA19" s="17">
         <v>2.19</v>
       </c>
       <c r="AB19" s="17">
         <v>2.81</v>
       </c>
       <c r="AC19" s="17">
         <v>2.41</v>
       </c>
       <c r="AD19" s="17">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE19" s="17">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="16">
         <v>1.19</v>
       </c>
       <c r="C20" s="16">
         <v>0.81</v>
       </c>
       <c r="D20" s="16">
         <v>2.14</v>
       </c>
       <c r="E20" s="16">
         <v>2.2200000000000002</v>
       </c>
       <c r="F20" s="16">
         <v>2.2400000000000002</v>
       </c>
       <c r="G20" s="17">
         <v>2.21</v>
       </c>
       <c r="H20" s="17">
         <v>2</v>
       </c>
       <c r="I20" s="17">
@@ -12001,52 +12324,55 @@
       </c>
       <c r="W20" s="17">
         <v>1.33</v>
       </c>
       <c r="X20" s="16">
         <v>1.29</v>
       </c>
       <c r="Y20" s="16">
         <v>1.21</v>
       </c>
       <c r="Z20" s="17">
         <v>2.1</v>
       </c>
       <c r="AA20" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB20" s="17">
         <v>1.01</v>
       </c>
       <c r="AC20" s="17">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD20" s="17">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE20" s="17">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="16">
         <v>2.74</v>
       </c>
       <c r="C21" s="16">
         <v>1.1299999999999999</v>
       </c>
       <c r="D21" s="16">
         <v>2.6</v>
       </c>
       <c r="E21" s="16">
         <v>2.09</v>
       </c>
       <c r="F21" s="16">
         <v>2.11</v>
       </c>
       <c r="G21" s="17">
         <v>2.14</v>
       </c>
       <c r="H21" s="17">
         <v>2.14</v>
       </c>
       <c r="I21" s="17">
@@ -12093,52 +12419,55 @@
       </c>
       <c r="W21" s="17">
         <v>2.2400000000000002</v>
       </c>
       <c r="X21" s="16">
         <v>2.14</v>
       </c>
       <c r="Y21" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z21" s="17">
         <v>1.18</v>
       </c>
       <c r="AA21" s="17">
         <v>1.53</v>
       </c>
       <c r="AB21" s="17">
         <v>1.6</v>
       </c>
       <c r="AC21" s="17">
         <v>1.96</v>
       </c>
       <c r="AD21" s="17">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE21" s="17">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="17">
         <v>3.22</v>
       </c>
       <c r="C22" s="17">
         <v>0.62</v>
       </c>
       <c r="D22" s="17">
         <v>1.91</v>
       </c>
       <c r="E22" s="17">
         <v>1.85</v>
       </c>
       <c r="F22" s="17">
         <v>1.79</v>
       </c>
       <c r="G22" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="H22" s="17">
         <v>2.39</v>
       </c>
       <c r="I22" s="17">
@@ -12185,52 +12514,55 @@
       </c>
       <c r="W22" s="17">
         <v>3.76</v>
       </c>
       <c r="X22" s="16">
         <v>3.76</v>
       </c>
       <c r="Y22" s="16">
         <v>3.83</v>
       </c>
       <c r="Z22" s="17">
         <v>0.42</v>
       </c>
       <c r="AA22" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB22" s="17">
         <v>1.59</v>
       </c>
       <c r="AC22" s="17">
         <v>1.95</v>
       </c>
       <c r="AD22" s="17">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE22" s="17">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="17">
         <v>1.92</v>
       </c>
       <c r="C23" s="17">
         <v>0.17</v>
       </c>
       <c r="D23" s="17">
         <v>1.96</v>
       </c>
       <c r="E23" s="17">
         <v>1.64</v>
       </c>
       <c r="F23" s="17">
         <v>1.7</v>
       </c>
       <c r="G23" s="17">
         <v>1.69</v>
       </c>
       <c r="H23" s="17">
         <v>1.68</v>
       </c>
       <c r="I23" s="17">
@@ -12277,86 +12609,90 @@
       </c>
       <c r="W23" s="17">
         <v>1.59</v>
       </c>
       <c r="X23" s="16">
         <v>1.73</v>
       </c>
       <c r="Y23" s="16">
         <v>1.72</v>
       </c>
       <c r="Z23" s="17">
         <v>0.69</v>
       </c>
       <c r="AA23" s="17">
         <v>0.72</v>
       </c>
       <c r="AB23" s="17">
         <v>1.06</v>
       </c>
       <c r="AC23" s="17">
         <v>1.42</v>
       </c>
       <c r="AD23" s="17">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE23" s="17">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="32"/>
       <c r="P24" s="32"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="29"/>
       <c r="Y24" s="29"/>
       <c r="Z24" s="29"/>
       <c r="AA24" s="29"/>
       <c r="AB24" s="29"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="17"/>
-    </row>
-    <row r="25" spans="1:30" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="AE24" s="17"/>
+    </row>
+    <row r="25" spans="1:31" s="3" customFormat="1" ht="24" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="17">
         <v>3.04</v>
       </c>
       <c r="C25" s="17">
         <v>1.41</v>
       </c>
       <c r="D25" s="17">
         <v>2.97</v>
       </c>
       <c r="E25" s="17">
         <v>2.96</v>
       </c>
       <c r="F25" s="17">
         <v>3</v>
       </c>
       <c r="G25" s="17">
         <v>3.06</v>
       </c>
       <c r="H25" s="17">
         <v>3.15</v>
       </c>
       <c r="I25" s="17">
@@ -12403,52 +12739,55 @@
       </c>
       <c r="W25" s="17">
         <v>3.62</v>
       </c>
       <c r="X25" s="16">
         <v>3.55</v>
       </c>
       <c r="Y25" s="16">
         <v>3.6</v>
       </c>
       <c r="Z25" s="17">
         <v>3.11</v>
       </c>
       <c r="AA25" s="17">
         <v>3.09</v>
       </c>
       <c r="AB25" s="17">
         <v>3.3</v>
       </c>
       <c r="AC25" s="17">
         <v>3.28</v>
       </c>
       <c r="AD25" s="17">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE25" s="17">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="17">
         <v>3.07</v>
       </c>
       <c r="C26" s="17">
         <v>1.32</v>
       </c>
       <c r="D26" s="17">
         <v>2.82</v>
       </c>
       <c r="E26" s="17">
         <v>2.82</v>
       </c>
       <c r="F26" s="17">
         <v>2.81</v>
       </c>
       <c r="G26" s="17">
         <v>2.89</v>
       </c>
       <c r="H26" s="17">
         <v>3.02</v>
       </c>
       <c r="I26" s="17">
@@ -12495,52 +12834,55 @@
       </c>
       <c r="W26" s="17">
         <v>3.61</v>
       </c>
       <c r="X26" s="16">
         <v>3.52</v>
       </c>
       <c r="Y26" s="16">
         <v>3.54</v>
       </c>
       <c r="Z26" s="17">
         <v>2.68</v>
       </c>
       <c r="AA26" s="17">
         <v>2.88</v>
       </c>
       <c r="AB26" s="17">
         <v>3.17</v>
       </c>
       <c r="AC26" s="17">
         <v>3.04</v>
       </c>
       <c r="AD26" s="17">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE26" s="17">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="17">
         <v>2.29</v>
       </c>
       <c r="C27" s="17">
         <v>1.58</v>
       </c>
       <c r="D27" s="17">
         <v>3.33</v>
       </c>
       <c r="E27" s="17">
         <v>2.97</v>
       </c>
       <c r="F27" s="17">
         <v>2.99</v>
       </c>
       <c r="G27" s="17">
         <v>3.15</v>
       </c>
       <c r="H27" s="17">
         <v>3.21</v>
       </c>
       <c r="I27" s="17">
@@ -12587,52 +12929,55 @@
       </c>
       <c r="W27" s="17">
         <v>3.76</v>
       </c>
       <c r="X27" s="16">
         <v>3.82</v>
       </c>
       <c r="Y27" s="16">
         <v>3.82</v>
       </c>
       <c r="Z27" s="17">
         <v>3.87</v>
       </c>
       <c r="AA27" s="17">
         <v>2.91</v>
       </c>
       <c r="AB27" s="17">
         <v>3.03</v>
       </c>
       <c r="AC27" s="17">
         <v>3.1</v>
       </c>
       <c r="AD27" s="17">
         <v>3.04</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE27" s="17">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="17">
         <v>1.05</v>
       </c>
       <c r="C28" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="D28" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="E28" s="17">
         <v>1.64</v>
       </c>
       <c r="F28" s="17">
         <v>1.96</v>
       </c>
       <c r="G28" s="17">
         <v>2</v>
       </c>
       <c r="H28" s="17">
         <v>1.86</v>
       </c>
       <c r="I28" s="17">
@@ -12679,52 +13024,55 @@
       </c>
       <c r="W28" s="17">
         <v>2.57</v>
       </c>
       <c r="X28" s="16">
         <v>2.74</v>
       </c>
       <c r="Y28" s="16">
         <v>2.69</v>
       </c>
       <c r="Z28" s="17">
         <v>4.53</v>
       </c>
       <c r="AA28" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB28" s="17">
         <v>4.21</v>
       </c>
       <c r="AC28" s="17">
         <v>4.28</v>
       </c>
       <c r="AD28" s="17">
         <v>4.08</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE28" s="17">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="17">
         <v>2.71</v>
       </c>
       <c r="C29" s="17">
         <v>0.98</v>
       </c>
       <c r="D29" s="17">
         <v>2.67</v>
       </c>
       <c r="E29" s="17">
         <v>3.12</v>
       </c>
       <c r="F29" s="17">
         <v>3.37</v>
       </c>
       <c r="G29" s="17">
         <v>3.51</v>
       </c>
       <c r="H29" s="17">
         <v>3.55</v>
       </c>
       <c r="I29" s="17">
@@ -12771,52 +13119,55 @@
       </c>
       <c r="W29" s="17">
         <v>3.88</v>
       </c>
       <c r="X29" s="16">
         <v>3.68</v>
       </c>
       <c r="Y29" s="16">
         <v>3.85</v>
       </c>
       <c r="Z29" s="17">
         <v>3.55</v>
       </c>
       <c r="AA29" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="AB29" s="17">
         <v>4.62</v>
       </c>
       <c r="AC29" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD29" s="17">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE29" s="17">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="17">
         <v>3.08</v>
       </c>
       <c r="C30" s="17">
         <v>1.45</v>
       </c>
       <c r="D30" s="17">
         <v>2.98</v>
       </c>
       <c r="E30" s="17">
         <v>3.01</v>
       </c>
       <c r="F30" s="17">
         <v>3.09</v>
       </c>
       <c r="G30" s="17">
         <v>3.16</v>
       </c>
       <c r="H30" s="17">
         <v>3.22</v>
       </c>
       <c r="I30" s="17">
@@ -12863,52 +13214,55 @@
       </c>
       <c r="W30" s="17">
         <v>3.59</v>
       </c>
       <c r="X30" s="16">
         <v>3.54</v>
       </c>
       <c r="Y30" s="16">
         <v>3.6</v>
       </c>
       <c r="Z30" s="17">
         <v>3.14</v>
       </c>
       <c r="AA30" s="17">
         <v>3.1</v>
       </c>
       <c r="AB30" s="17">
         <v>3.4</v>
       </c>
       <c r="AC30" s="17">
         <v>3.5</v>
       </c>
       <c r="AD30" s="17">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE30" s="17">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="17">
         <v>4.29</v>
       </c>
       <c r="C31" s="17">
         <v>2.21</v>
       </c>
       <c r="D31" s="17">
         <v>4.03</v>
       </c>
       <c r="E31" s="17">
         <v>3.97</v>
       </c>
       <c r="F31" s="17">
         <v>3.95</v>
       </c>
       <c r="G31" s="17">
         <v>3.82</v>
       </c>
       <c r="H31" s="17">
         <v>3.89</v>
       </c>
       <c r="I31" s="17">
@@ -12955,86 +13309,90 @@
       </c>
       <c r="W31" s="17">
         <v>4.04</v>
       </c>
       <c r="X31" s="16">
         <v>3.95</v>
       </c>
       <c r="Y31" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z31" s="17">
         <v>6.21</v>
       </c>
       <c r="AA31" s="17">
         <v>5.0199999999999996</v>
       </c>
       <c r="AB31" s="17">
         <v>4.45</v>
       </c>
       <c r="AC31" s="17">
         <v>4.78</v>
       </c>
       <c r="AD31" s="17">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE31" s="17">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
-    </row>
-    <row r="33" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE32" s="17"/>
+    </row>
+    <row r="33" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="17">
         <v>3.71</v>
       </c>
       <c r="C33" s="17">
         <v>1.7</v>
       </c>
       <c r="D33" s="17">
         <v>3.51</v>
       </c>
       <c r="E33" s="17">
         <v>3.28</v>
       </c>
       <c r="F33" s="17">
         <v>3.63</v>
       </c>
       <c r="G33" s="17">
         <v>3.38</v>
       </c>
       <c r="H33" s="17">
         <v>3.49</v>
       </c>
       <c r="I33" s="17">
@@ -13081,52 +13439,55 @@
       </c>
       <c r="W33" s="17">
         <v>3.27</v>
       </c>
       <c r="X33" s="16">
         <v>3.36</v>
       </c>
       <c r="Y33" s="16">
         <v>3.58</v>
       </c>
       <c r="Z33" s="17">
         <v>1.26</v>
       </c>
       <c r="AA33" s="17">
         <v>1.76</v>
       </c>
       <c r="AB33" s="17">
         <v>1.73</v>
       </c>
       <c r="AC33" s="17">
         <v>2.17</v>
       </c>
       <c r="AD33" s="17">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE33" s="17">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="17">
         <v>1.3</v>
       </c>
       <c r="C34" s="17">
         <v>1.34</v>
       </c>
       <c r="D34" s="17">
         <v>3.09</v>
       </c>
       <c r="E34" s="17">
         <v>3.65</v>
       </c>
       <c r="F34" s="17">
         <v>3.43</v>
       </c>
       <c r="G34" s="17">
         <v>3.31</v>
       </c>
       <c r="H34" s="17">
         <v>2.83</v>
       </c>
       <c r="I34" s="17">
@@ -13173,86 +13534,90 @@
       </c>
       <c r="W34" s="17">
         <v>1.63</v>
       </c>
       <c r="X34" s="16">
         <v>1.61</v>
       </c>
       <c r="Y34" s="16">
         <v>1.47</v>
       </c>
       <c r="Z34" s="17">
         <v>4.07</v>
       </c>
       <c r="AA34" s="17">
         <v>2.14</v>
       </c>
       <c r="AB34" s="17">
         <v>1.88</v>
       </c>
       <c r="AC34" s="17">
         <v>1.76</v>
       </c>
       <c r="AD34" s="17">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE34" s="17">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="32"/>
       <c r="P35" s="32"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="29"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="17"/>
-    </row>
-    <row r="36" spans="1:30" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="AE35" s="17"/>
+    </row>
+    <row r="36" spans="1:31" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A36" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="17">
         <v>2.29</v>
       </c>
       <c r="C36" s="17">
         <v>0.71</v>
       </c>
       <c r="D36" s="17">
         <v>2.1</v>
       </c>
       <c r="E36" s="17">
         <v>1.93</v>
       </c>
       <c r="F36" s="17">
         <v>1.96</v>
       </c>
       <c r="G36" s="17">
         <v>2.1</v>
       </c>
       <c r="H36" s="17">
         <v>2.19</v>
       </c>
       <c r="I36" s="17">
@@ -13299,86 +13664,90 @@
       </c>
       <c r="W36" s="17">
         <v>2.46</v>
       </c>
       <c r="X36" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="Y36" s="17">
         <v>2.4</v>
       </c>
       <c r="Z36" s="17">
         <v>1.26</v>
       </c>
       <c r="AA36" s="17">
         <v>1.45</v>
       </c>
       <c r="AB36" s="17">
         <v>1.8</v>
       </c>
       <c r="AC36" s="17">
         <v>1.97</v>
       </c>
       <c r="AD36" s="17">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE36" s="17">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
-    </row>
-    <row r="38" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE37" s="17"/>
+    </row>
+    <row r="38" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="16">
         <v>3.54</v>
       </c>
       <c r="C38" s="17">
         <v>1.84</v>
       </c>
       <c r="D38" s="17">
         <v>3.64</v>
       </c>
       <c r="E38" s="17">
         <v>3.23</v>
       </c>
       <c r="F38" s="16">
         <v>2.82</v>
       </c>
       <c r="G38" s="17">
         <v>2.9</v>
       </c>
       <c r="H38" s="17">
         <v>3.46</v>
       </c>
       <c r="I38" s="17">
@@ -13425,52 +13794,55 @@
       </c>
       <c r="W38" s="17">
         <v>3.38</v>
       </c>
       <c r="X38" s="17">
         <v>3.49</v>
       </c>
       <c r="Y38" s="17">
         <v>3.47</v>
       </c>
       <c r="Z38" s="17">
         <v>2.0699999999999998</v>
       </c>
       <c r="AA38" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB38" s="17">
         <v>2.72</v>
       </c>
       <c r="AC38" s="17">
         <v>3</v>
       </c>
       <c r="AD38" s="17">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE38" s="17">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="16"/>
       <c r="C39" s="17">
         <v>0.39</v>
       </c>
       <c r="D39" s="17">
         <v>0.26</v>
       </c>
       <c r="E39" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="F39" s="16">
         <v>0.77</v>
       </c>
       <c r="G39" s="17">
         <v>1.02</v>
       </c>
       <c r="H39" s="17">
         <v>1</v>
       </c>
       <c r="I39" s="17">
         <v>1.36</v>
       </c>
@@ -13513,52 +13885,55 @@
       <c r="V39" s="17">
         <v>1.6</v>
       </c>
       <c r="W39" s="17">
         <v>1.51</v>
       </c>
       <c r="X39" s="17">
         <v>1.59</v>
       </c>
       <c r="Y39" s="17">
         <v>1.46</v>
       </c>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17">
         <v>0.84</v>
       </c>
       <c r="AB39" s="17">
         <v>0.55000000000000004</v>
       </c>
       <c r="AC39" s="17">
         <v>1.44</v>
       </c>
       <c r="AD39" s="17">
         <v>1.63</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE39" s="17">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="16">
         <v>2.27</v>
       </c>
       <c r="C40" s="17">
         <v>0.47</v>
       </c>
       <c r="D40" s="17">
         <v>1.92</v>
       </c>
       <c r="E40" s="17">
         <v>1.91</v>
       </c>
       <c r="F40" s="16">
         <v>2.16</v>
       </c>
       <c r="G40" s="17">
         <v>2.34</v>
       </c>
       <c r="H40" s="17">
         <v>2.3199999999999998</v>
       </c>
       <c r="I40" s="17">
@@ -13605,52 +13980,55 @@
       </c>
       <c r="W40" s="17">
         <v>2.66</v>
       </c>
       <c r="X40" s="17">
         <v>2.52</v>
       </c>
       <c r="Y40" s="17">
         <v>2.4</v>
       </c>
       <c r="Z40" s="17">
         <v>2.09</v>
       </c>
       <c r="AA40" s="17">
         <v>2.19</v>
       </c>
       <c r="AB40" s="17">
         <v>2.81</v>
       </c>
       <c r="AC40" s="17">
         <v>2.41</v>
       </c>
       <c r="AD40" s="17">
         <v>2.44</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE40" s="17">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="16">
         <v>1.1399999999999999</v>
       </c>
       <c r="C41" s="17">
         <v>0.57999999999999996</v>
       </c>
       <c r="D41" s="17">
         <v>1.73</v>
       </c>
       <c r="E41" s="17">
         <v>1.59</v>
       </c>
       <c r="F41" s="16">
         <v>1.73</v>
       </c>
       <c r="G41" s="17">
         <v>1.73</v>
       </c>
       <c r="H41" s="17">
         <v>1.64</v>
       </c>
       <c r="I41" s="17">
@@ -13697,52 +14075,55 @@
       </c>
       <c r="W41" s="17">
         <v>1.2</v>
       </c>
       <c r="X41" s="17">
         <v>1.1399999999999999</v>
       </c>
       <c r="Y41" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z41" s="17">
         <v>1.22</v>
       </c>
       <c r="AA41" s="17">
         <v>0.64</v>
       </c>
       <c r="AB41" s="17">
         <v>0.63</v>
       </c>
       <c r="AC41" s="17">
         <v>0.79</v>
       </c>
       <c r="AD41" s="17">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE41" s="17">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="16">
         <v>2.74</v>
       </c>
       <c r="C42" s="17">
         <v>1.1299999999999999</v>
       </c>
       <c r="D42" s="17">
         <v>2.6</v>
       </c>
       <c r="E42" s="17">
         <v>2.09</v>
       </c>
       <c r="F42" s="16">
         <v>2.11</v>
       </c>
       <c r="G42" s="17">
         <v>2.14</v>
       </c>
       <c r="H42" s="17">
         <v>2.14</v>
       </c>
       <c r="I42" s="17">
@@ -13789,52 +14170,55 @@
       </c>
       <c r="W42" s="17">
         <v>2.2400000000000002</v>
       </c>
       <c r="X42" s="17">
         <v>2.14</v>
       </c>
       <c r="Y42" s="17">
         <v>2.0499999999999998</v>
       </c>
       <c r="Z42" s="17">
         <v>1.18</v>
       </c>
       <c r="AA42" s="17">
         <v>1.53</v>
       </c>
       <c r="AB42" s="17">
         <v>1.6</v>
       </c>
       <c r="AC42" s="17">
         <v>1.96</v>
       </c>
       <c r="AD42" s="17">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE42" s="17">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="16">
         <v>3.22</v>
       </c>
       <c r="C43" s="17">
         <v>0.62</v>
       </c>
       <c r="D43" s="17">
         <v>1.91</v>
       </c>
       <c r="E43" s="17">
         <v>1.85</v>
       </c>
       <c r="F43" s="16">
         <v>1.79</v>
       </c>
       <c r="G43" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="H43" s="17">
         <v>2.39</v>
       </c>
       <c r="I43" s="17">
@@ -13881,52 +14265,55 @@
       </c>
       <c r="W43" s="17">
         <v>3.76</v>
       </c>
       <c r="X43" s="17">
         <v>3.76</v>
       </c>
       <c r="Y43" s="17">
         <v>3.83</v>
       </c>
       <c r="Z43" s="17">
         <v>0.42</v>
       </c>
       <c r="AA43" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="AB43" s="17">
         <v>1.59</v>
       </c>
       <c r="AC43" s="17">
         <v>1.95</v>
       </c>
       <c r="AD43" s="17">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="3" customFormat="1" ht="13.9" customHeight="1">
+      <c r="AE43" s="17">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="3" customFormat="1" ht="13.9" customHeight="1">
       <c r="A44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="18">
         <v>1.92</v>
       </c>
       <c r="C44" s="18">
         <v>0.17</v>
       </c>
       <c r="D44" s="18">
         <v>1.96</v>
       </c>
       <c r="E44" s="18">
         <v>1.64</v>
       </c>
       <c r="F44" s="18">
         <v>1.7</v>
       </c>
       <c r="G44" s="18">
         <v>1.69</v>
       </c>
       <c r="H44" s="18">
         <v>1.68</v>
       </c>
       <c r="I44" s="18">
@@ -13973,52 +14360,55 @@
       </c>
       <c r="W44" s="18">
         <v>1.59</v>
       </c>
       <c r="X44" s="18">
         <v>1.73</v>
       </c>
       <c r="Y44" s="18">
         <v>1.72</v>
       </c>
       <c r="Z44" s="18">
         <v>0.69</v>
       </c>
       <c r="AA44" s="18">
         <v>0.72</v>
       </c>
       <c r="AB44" s="18">
         <v>1.06</v>
       </c>
       <c r="AC44" s="18">
         <v>1.42</v>
       </c>
       <c r="AD44" s="18">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="18">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>