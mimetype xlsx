--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -9,76 +9,72 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-196" yWindow="-209" windowWidth="14819" windowHeight="13039"/>
+    <workbookView xWindow="-192" yWindow="-204" windowWidth="14820" windowHeight="13044"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Валовая добавленная стоимость малого и среднего предпринимательства</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость малого предпринимательства</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость среднего предпринимательства</t>
   </si>
   <si>
     <t>млн. тенге</t>
-  </si>
-[...2 lines deleted...]
-за 2005-2023 годы</t>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2015</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -218,59 +214,77 @@
       </rPr>
       <t>Согласно Предпринимательскому кодексу Республики Казахстан от 29 октября 2015 года № 375-V для целей государственной статистики предусматривается использование критерия отнесения к субъектам малого и среднего предпринимательства только по среднегодовой численности занятых.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Расчеты произведены с учетом теневой экономики в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8.08.2019г.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Валовая добавленная стоимость малого и среднего предпринимательства 
+за 2005-2024 годы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
@@ -339,90 +353,87 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -703,496 +714,512 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:E26"/>
+  <dimension ref="A2:E27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24:D24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="2868" topLeftCell="A21"/>
+      <selection activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" activeCell="A25" sqref="A25:D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="17.375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="17.33203125" style="1" customWidth="1"/>
+    <col min="2" max="4" width="23.77734375" style="1" customWidth="1"/>
+    <col min="5" max="13" width="4.21875" style="1" customWidth="1"/>
+    <col min="14" max="19" width="5.109375" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="32.1" customHeight="1">
+      <c r="A2" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:5" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="13.8" customHeight="1">
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="58.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="58.5" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7"/>
     </row>
-    <row r="6" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="15" customHeight="1">
       <c r="A6" s="8">
         <v>2005</v>
       </c>
       <c r="B6" s="9">
         <v>33809.147087963262</v>
       </c>
       <c r="C6" s="9">
         <v>27910.012888068861</v>
       </c>
       <c r="D6" s="9">
         <v>5899.1341998943981</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="15" customHeight="1">
       <c r="A7" s="8">
         <v>2006</v>
       </c>
       <c r="B7" s="9">
         <v>42095.544562457333</v>
       </c>
       <c r="C7" s="9">
         <v>34277.221902510704</v>
       </c>
       <c r="D7" s="9">
         <v>7818.3226599466325</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="15" customHeight="1">
       <c r="A8" s="8">
         <v>2007</v>
       </c>
       <c r="B8" s="9">
         <v>62263.035972293568</v>
       </c>
       <c r="C8" s="9">
         <v>51734.77345381293</v>
       </c>
       <c r="D8" s="9">
         <v>10528.262518480638</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="15" customHeight="1">
       <c r="A9" s="10">
         <v>2008</v>
       </c>
       <c r="B9" s="9">
         <v>59397.337493553416</v>
       </c>
       <c r="C9" s="9">
         <v>41259.650660104402</v>
       </c>
       <c r="D9" s="9">
         <v>18137.686833449017</v>
       </c>
       <c r="E9" s="7"/>
     </row>
-    <row r="10" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="15" customHeight="1">
       <c r="A10" s="8">
         <v>2009</v>
       </c>
       <c r="B10" s="9">
         <v>80536.312585570005</v>
       </c>
       <c r="C10" s="9">
         <v>51458.063302944967</v>
       </c>
       <c r="D10" s="9">
         <v>29078.249282625038</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="15" customHeight="1">
       <c r="A11" s="10">
         <v>2010</v>
       </c>
       <c r="B11" s="9">
         <v>137452.39442610799</v>
       </c>
       <c r="C11" s="9">
         <v>68271.035668695316</v>
       </c>
       <c r="D11" s="9">
         <v>69181.35875741257</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="15" customHeight="1">
       <c r="A12" s="10">
         <v>2011</v>
       </c>
       <c r="B12" s="9">
         <v>179590.36907680097</v>
       </c>
       <c r="C12" s="9">
         <v>78615.222904728347</v>
       </c>
       <c r="D12" s="9">
         <v>100975.14617207264</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="15" customHeight="1">
       <c r="A13" s="10">
         <v>2012</v>
       </c>
       <c r="B13" s="9">
         <v>181131.35614184826</v>
       </c>
       <c r="C13" s="9">
         <v>74137.530687655671</v>
       </c>
       <c r="D13" s="9">
         <v>106993.82545419259</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="15" customHeight="1">
       <c r="A14" s="10">
         <v>2013</v>
       </c>
       <c r="B14" s="9">
         <v>213514.44244524246</v>
       </c>
       <c r="C14" s="9">
         <v>100203.47234038469</v>
       </c>
       <c r="D14" s="9">
         <v>113310.97010485777</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="15" customHeight="1">
       <c r="A15" s="11" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B15" s="9">
         <v>322589.94029046671</v>
       </c>
       <c r="C15" s="9">
         <v>243679.21130003783</v>
       </c>
       <c r="D15" s="9">
         <v>78910.728990428892</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="15" customHeight="1">
       <c r="A16" s="12" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B16" s="9">
         <v>341449.52819286735</v>
       </c>
       <c r="C16" s="9">
         <v>290376.6152648314</v>
       </c>
       <c r="D16" s="9">
         <v>51073.145384664756</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" ht="15" customHeight="1">
       <c r="A17" s="11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B17" s="9">
         <v>298672.34643058683</v>
       </c>
       <c r="C17" s="9">
         <v>242384.73937486386</v>
       </c>
       <c r="D17" s="9">
         <v>56287.607055722969</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" ht="15" customHeight="1">
       <c r="A18" s="11" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B18" s="9">
         <v>407337.3436723628</v>
       </c>
       <c r="C18" s="9">
         <v>334834.30829805601</v>
       </c>
       <c r="D18" s="9">
         <v>72503.035374306754</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" ht="15" customHeight="1">
       <c r="A19" s="11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B19" s="9">
         <v>444492.0778962333</v>
       </c>
       <c r="C19" s="9">
         <v>336440.18157874717</v>
       </c>
       <c r="D19" s="13">
         <v>108051.89631748611</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" ht="15" customHeight="1">
       <c r="A20" s="12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B20" s="9">
         <v>562663.92863326264</v>
       </c>
       <c r="C20" s="9">
         <v>416905.63076503982</v>
       </c>
       <c r="D20" s="13">
         <v>145758.29786822287</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" ht="15" customHeight="1">
       <c r="A21" s="12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B21" s="9">
         <v>587753.19999999995</v>
       </c>
       <c r="C21" s="9">
         <v>440853.8</v>
       </c>
       <c r="D21" s="13">
         <v>146899.4</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" ht="15" customHeight="1">
       <c r="A22" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" s="9">
         <v>716482.5</v>
       </c>
       <c r="C22" s="9">
         <v>537083.5</v>
       </c>
       <c r="D22" s="13">
         <v>179399.1</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" ht="15" customHeight="1">
       <c r="A23" s="12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B23" s="9">
         <v>792061.1</v>
       </c>
       <c r="C23" s="9">
         <v>614266.4</v>
       </c>
       <c r="D23" s="13">
         <v>177794.7</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="14" t="s">
+    <row r="24" spans="1:4" ht="15" customHeight="1">
+      <c r="A24" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="9">
+        <v>929931.3</v>
+      </c>
+      <c r="C24" s="9">
+        <v>746267</v>
+      </c>
+      <c r="D24" s="13">
+        <v>183664.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="15">
+        <v>1120467.2</v>
+      </c>
+      <c r="C25" s="15">
+        <v>888787.15332815761</v>
+      </c>
+      <c r="D25" s="15">
+        <v>231680.01501694819</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="55.2" customHeight="1">
+      <c r="A26" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="15">
-[...10 lines deleted...]
-      <c r="A25" s="19" t="s">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="44.7" customHeight="1">
+      <c r="A27" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="20"/>
-[...9 lines deleted...]
-      <c r="D26" s="20"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A25:D25"/>
     <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005E33971C106C43479F1BC7D39078D5CD" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="83130ef9bed2877e11ecef61d89ef5ce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1893A3F0-8D9C-4CFC-8758-E6208DC1DD03}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3BBC962-8ED4-4717-AA22-D18074825F3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16D76381-AD83-4EA2-99AD-3F5639694699}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1893A3F0-8D9C-4CFC-8758-E6208DC1DD03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>